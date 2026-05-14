--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2550" yWindow="420" windowWidth="26835" windowHeight="12075"/>
   </bookViews>
   <sheets>
     <sheet name="The arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="The departures" sheetId="2" r:id="rId2"/>
     <sheet name="Internal migration balance" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H17" i="3"/>
   <c r="B10"/>
   <c r="B10" i="2"/>
   <c r="B10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="34">
   <si>
     <t>The entire population</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
@@ -516,103 +516,103 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -882,187 +882,189 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AN48"/>
+  <dimension ref="A2:AO48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14" style="10" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="16" customWidth="1"/>
     <col min="3" max="9" width="7.85546875" style="10" customWidth="1"/>
     <col min="10" max="13" width="8.7109375" style="10" customWidth="1"/>
     <col min="14" max="21" width="8.140625" style="10" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="10"/>
     <col min="26" max="33" width="8.140625" style="10" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:40" s="22" customFormat="1" ht="14.45" customHeight="1">
+    <row r="2" spans="1:41" s="22" customFormat="1" ht="14.45" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
       <c r="W2" s="53"/>
       <c r="X2" s="53"/>
       <c r="Y2" s="53"/>
       <c r="Z2" s="53"/>
       <c r="AA2" s="53"/>
       <c r="AB2" s="53"/>
       <c r="AC2" s="53"/>
       <c r="AD2" s="53"/>
       <c r="AE2" s="53"/>
       <c r="AF2" s="53"/>
       <c r="AG2" s="53"/>
       <c r="AH2" s="53"/>
       <c r="AI2" s="53"/>
       <c r="AJ2" s="53"/>
       <c r="AK2" s="53"/>
     </row>
-    <row r="5" spans="1:40" s="6" customFormat="1" ht="14.45" customHeight="1">
+    <row r="5" spans="1:41" s="6" customFormat="1" ht="14.45" customHeight="1">
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="S5" s="28"/>
       <c r="V5" s="23"/>
       <c r="W5" s="23"/>
       <c r="X5" s="31"/>
       <c r="Y5" s="31"/>
       <c r="Z5" s="30"/>
       <c r="AA5" s="23"/>
       <c r="AB5" s="23"/>
       <c r="AC5" s="23"/>
       <c r="AD5" s="23"/>
       <c r="AE5" s="23"/>
       <c r="AF5" s="23"/>
       <c r="AG5" s="23"/>
       <c r="AH5" s="23"/>
       <c r="AI5" s="23"/>
       <c r="AJ5" s="23"/>
       <c r="AL5" s="17"/>
-      <c r="AM5" s="30" t="s">
+      <c r="AM5" s="17"/>
+      <c r="AN5" s="30" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:40" ht="14.45" customHeight="1">
-      <c r="A6" s="69"/>
+    <row r="6" spans="1:41" ht="14.45" customHeight="1">
+      <c r="A6" s="83"/>
       <c r="B6" s="13">
         <v>2023</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="15"/>
-      <c r="N6" s="67">
+      <c r="N6" s="81">
         <v>2024</v>
       </c>
-      <c r="O6" s="68"/>
-[...10 lines deleted...]
-      <c r="Z6" s="67">
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82"/>
+      <c r="X6" s="82"/>
+      <c r="Y6" s="82"/>
+      <c r="Z6" s="81">
         <v>2025</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="71">
+      <c r="AA6" s="82"/>
+      <c r="AB6" s="82"/>
+      <c r="AC6" s="82"/>
+      <c r="AD6" s="82"/>
+      <c r="AE6" s="82"/>
+      <c r="AF6" s="82"/>
+      <c r="AG6" s="82"/>
+      <c r="AH6" s="82"/>
+      <c r="AI6" s="82"/>
+      <c r="AJ6" s="82"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="85">
         <v>2026</v>
       </c>
-      <c r="AM6" s="72"/>
+      <c r="AM6" s="86"/>
+      <c r="AN6" s="86"/>
     </row>
-    <row r="7" spans="1:40" ht="14.45" customHeight="1">
-      <c r="A7" s="70"/>
+    <row r="7" spans="1:41" ht="14.45" customHeight="1">
+      <c r="A7" s="84"/>
       <c r="B7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -1133,94 +1135,97 @@
       </c>
       <c r="AF7" s="29" t="s">
         <v>21</v>
       </c>
       <c r="AG7" s="29" t="s">
         <v>22</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="AI7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AK7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AM7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AN7" s="20"/>
+      <c r="AN7" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="AO7" s="20"/>
     </row>
-    <row r="8" spans="1:40" ht="14.45" customHeight="1">
+    <row r="8" spans="1:41" ht="14.45" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
       <c r="T8" s="32"/>
       <c r="U8" s="32"/>
       <c r="V8" s="32"/>
       <c r="W8" s="32"/>
       <c r="X8" s="32"/>
       <c r="Y8" s="32"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="32"/>
       <c r="AB8" s="33"/>
       <c r="AC8" s="33"/>
       <c r="AD8" s="33"/>
       <c r="AE8" s="33"/>
       <c r="AF8" s="33"/>
       <c r="AG8" s="33"/>
       <c r="AH8" s="33"/>
       <c r="AI8" s="33"/>
       <c r="AJ8" s="33"/>
       <c r="AK8" s="33"/>
     </row>
-    <row r="9" spans="1:40" ht="23.25" customHeight="1">
+    <row r="9" spans="1:41" ht="23.25" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3">
         <v>2481</v>
       </c>
       <c r="C9" s="3">
         <v>1306</v>
       </c>
       <c r="D9" s="2">
         <v>2088</v>
       </c>
       <c r="E9" s="2">
         <v>2600</v>
       </c>
       <c r="F9" s="2">
         <v>2924</v>
       </c>
       <c r="G9" s="2">
         <v>4081</v>
       </c>
       <c r="H9" s="2">
         <v>4433</v>
       </c>
       <c r="I9" s="2">
@@ -1291,55 +1296,58 @@
       </c>
       <c r="AE9" s="5">
         <v>4934</v>
       </c>
       <c r="AF9" s="5">
         <v>5461</v>
       </c>
       <c r="AG9" s="5">
         <v>5816</v>
       </c>
       <c r="AH9" s="38">
         <v>6002</v>
       </c>
       <c r="AI9" s="44">
         <v>5113</v>
       </c>
       <c r="AJ9" s="2">
         <v>4350</v>
       </c>
       <c r="AK9" s="2">
         <v>3990</v>
       </c>
       <c r="AL9" s="57">
         <v>5579</v>
       </c>
-      <c r="AM9" s="75">
+      <c r="AM9" s="69">
         <v>5312</v>
       </c>
+      <c r="AN9" s="78">
+        <v>5457</v>
+      </c>
     </row>
-    <row r="10" spans="1:40" ht="14.45" customHeight="1">
+    <row r="10" spans="1:41" ht="14.45" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="3">
         <f t="shared" ref="B10" si="0">B9-B11-B12-B13-B14-B15-B17-B18-B19-B20-B21-B22-B23</f>
         <v>1418</v>
       </c>
       <c r="C10" s="3">
         <v>778</v>
       </c>
       <c r="D10" s="2">
         <v>1179</v>
       </c>
       <c r="E10" s="2">
         <v>1504</v>
       </c>
       <c r="F10" s="2">
         <v>1615</v>
       </c>
       <c r="G10" s="2">
         <v>2481</v>
       </c>
       <c r="H10" s="2">
         <v>2653</v>
       </c>
@@ -1411,55 +1419,58 @@
       </c>
       <c r="AE10" s="5">
         <v>3073</v>
       </c>
       <c r="AF10" s="5">
         <v>3471</v>
       </c>
       <c r="AG10" s="5">
         <v>3694</v>
       </c>
       <c r="AH10" s="38">
         <v>3508</v>
       </c>
       <c r="AI10" s="44">
         <v>2987</v>
       </c>
       <c r="AJ10" s="2">
         <v>2497</v>
       </c>
       <c r="AK10" s="2">
         <v>2271</v>
       </c>
       <c r="AL10" s="57">
         <v>3259</v>
       </c>
-      <c r="AM10" s="75">
+      <c r="AM10" s="69">
         <v>3005</v>
       </c>
+      <c r="AN10" s="78">
+        <v>3137</v>
+      </c>
     </row>
-    <row r="11" spans="1:40" ht="14.45" customHeight="1">
+    <row r="11" spans="1:41" ht="14.45" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="3">
         <v>108</v>
       </c>
       <c r="C11" s="3">
         <v>52</v>
       </c>
       <c r="D11" s="2">
         <v>81</v>
       </c>
       <c r="E11" s="2">
         <v>98</v>
       </c>
       <c r="F11" s="2">
         <v>109</v>
       </c>
       <c r="G11" s="2">
         <v>100</v>
       </c>
       <c r="H11" s="2">
         <v>185</v>
       </c>
       <c r="I11" s="2">
@@ -1530,55 +1541,58 @@
       </c>
       <c r="AE11" s="5">
         <v>185</v>
       </c>
       <c r="AF11" s="5">
         <v>170</v>
       </c>
       <c r="AG11" s="5">
         <v>230</v>
       </c>
       <c r="AH11" s="38">
         <v>220</v>
       </c>
       <c r="AI11" s="44">
         <v>182</v>
       </c>
       <c r="AJ11" s="2">
         <v>193</v>
       </c>
       <c r="AK11" s="2">
         <v>134</v>
       </c>
       <c r="AL11" s="57">
         <v>208</v>
       </c>
-      <c r="AM11" s="75">
+      <c r="AM11" s="69">
         <v>241</v>
       </c>
+      <c r="AN11" s="78">
+        <v>259</v>
+      </c>
     </row>
-    <row r="12" spans="1:40" ht="14.45" customHeight="1">
+    <row r="12" spans="1:41" ht="14.45" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3">
         <v>30</v>
       </c>
       <c r="C12" s="3">
         <v>8</v>
       </c>
       <c r="D12" s="2">
         <v>9</v>
       </c>
       <c r="E12" s="2">
         <v>20</v>
       </c>
       <c r="F12" s="2">
         <v>25</v>
       </c>
       <c r="G12" s="2">
         <v>32</v>
       </c>
       <c r="H12" s="2">
         <v>38</v>
       </c>
       <c r="I12" s="2">
@@ -1649,55 +1663,58 @@
       </c>
       <c r="AE12" s="5">
         <v>48</v>
       </c>
       <c r="AF12" s="5">
         <v>35</v>
       </c>
       <c r="AG12" s="5">
         <v>41</v>
       </c>
       <c r="AH12" s="38">
         <v>51</v>
       </c>
       <c r="AI12" s="44">
         <v>51</v>
       </c>
       <c r="AJ12" s="2">
         <v>49</v>
       </c>
       <c r="AK12" s="2">
         <v>31</v>
       </c>
       <c r="AL12" s="57">
         <v>49</v>
       </c>
-      <c r="AM12" s="75">
+      <c r="AM12" s="69">
         <v>76</v>
       </c>
+      <c r="AN12" s="78">
+        <v>61</v>
+      </c>
     </row>
-    <row r="13" spans="1:40" ht="14.45" customHeight="1">
+    <row r="13" spans="1:41" ht="14.45" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="3">
         <v>57</v>
       </c>
       <c r="C13" s="3">
         <v>37</v>
       </c>
       <c r="D13" s="2">
         <v>51</v>
       </c>
       <c r="E13" s="2">
         <v>62</v>
       </c>
       <c r="F13" s="2">
         <v>104</v>
       </c>
       <c r="G13" s="2">
         <v>147</v>
       </c>
       <c r="H13" s="2">
         <v>152</v>
       </c>
       <c r="I13" s="2">
@@ -1768,55 +1785,58 @@
       </c>
       <c r="AE13" s="5">
         <v>137</v>
       </c>
       <c r="AF13" s="5">
         <v>129</v>
       </c>
       <c r="AG13" s="5">
         <v>168</v>
       </c>
       <c r="AH13" s="38">
         <v>126</v>
       </c>
       <c r="AI13" s="44">
         <v>171</v>
       </c>
       <c r="AJ13" s="2">
         <v>100</v>
       </c>
       <c r="AK13" s="2">
         <v>126</v>
       </c>
       <c r="AL13" s="57">
         <v>134</v>
       </c>
-      <c r="AM13" s="75">
+      <c r="AM13" s="69">
         <v>137</v>
       </c>
+      <c r="AN13" s="78">
+        <v>133</v>
+      </c>
     </row>
-    <row r="14" spans="1:40" ht="14.45" customHeight="1">
+    <row r="14" spans="1:41" ht="14.45" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="3">
         <v>215</v>
       </c>
       <c r="C14" s="3">
         <v>115</v>
       </c>
       <c r="D14" s="2">
         <v>195</v>
       </c>
       <c r="E14" s="2">
         <v>226</v>
       </c>
       <c r="F14" s="2">
         <v>224</v>
       </c>
       <c r="G14" s="2">
         <v>370</v>
       </c>
       <c r="H14" s="2">
         <v>368</v>
       </c>
       <c r="I14" s="2">
@@ -1887,55 +1907,58 @@
       </c>
       <c r="AE14" s="5">
         <v>366</v>
       </c>
       <c r="AF14" s="5">
         <v>464</v>
       </c>
       <c r="AG14" s="5">
         <v>386</v>
       </c>
       <c r="AH14" s="38">
         <v>490</v>
       </c>
       <c r="AI14" s="44">
         <v>386</v>
       </c>
       <c r="AJ14" s="2">
         <v>407</v>
       </c>
       <c r="AK14" s="2">
         <v>363</v>
       </c>
       <c r="AL14" s="57">
         <v>464</v>
       </c>
-      <c r="AM14" s="75">
+      <c r="AM14" s="69">
         <v>404</v>
       </c>
+      <c r="AN14" s="78">
+        <v>428</v>
+      </c>
     </row>
-    <row r="15" spans="1:40" ht="14.45" customHeight="1">
+    <row r="15" spans="1:41" ht="14.45" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="3">
         <v>110</v>
       </c>
       <c r="C15" s="3">
         <v>36</v>
       </c>
       <c r="D15" s="2">
         <v>89</v>
       </c>
       <c r="E15" s="2">
         <v>109</v>
       </c>
       <c r="F15" s="2">
         <v>121</v>
       </c>
       <c r="G15" s="2">
         <v>180</v>
       </c>
       <c r="H15" s="2">
         <v>183</v>
       </c>
       <c r="I15" s="2">
@@ -2006,95 +2029,99 @@
       </c>
       <c r="AE15" s="5">
         <v>175</v>
       </c>
       <c r="AF15" s="5">
         <v>258</v>
       </c>
       <c r="AG15" s="5">
         <v>209</v>
       </c>
       <c r="AH15" s="38">
         <v>286</v>
       </c>
       <c r="AI15" s="44">
         <v>256</v>
       </c>
       <c r="AJ15" s="2">
         <v>178</v>
       </c>
       <c r="AK15" s="2">
         <v>175</v>
       </c>
       <c r="AL15" s="57">
         <v>201</v>
       </c>
-      <c r="AM15" s="75">
+      <c r="AM15" s="69">
         <v>188</v>
       </c>
+      <c r="AN15" s="78">
+        <v>250</v>
+      </c>
     </row>
-    <row r="16" spans="1:40" ht="14.45" customHeight="1">
+    <row r="16" spans="1:41" ht="14.45" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="38"/>
       <c r="AI16" s="44"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="57"/>
-      <c r="AM16" s="75"/>
+      <c r="AM16" s="69"/>
+      <c r="AN16" s="78"/>
     </row>
-    <row r="17" spans="1:39" ht="14.45" customHeight="1">
+    <row r="17" spans="1:40" ht="14.45" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="3">
         <v>123</v>
       </c>
       <c r="C17" s="3">
         <v>51</v>
       </c>
       <c r="D17" s="2">
         <v>102</v>
       </c>
       <c r="E17" s="2">
         <v>125</v>
       </c>
       <c r="F17" s="2">
         <v>143</v>
       </c>
       <c r="G17" s="2">
         <v>201</v>
       </c>
       <c r="H17" s="2">
         <v>241</v>
       </c>
       <c r="I17" s="2">
@@ -2165,55 +2192,58 @@
       </c>
       <c r="AE17" s="5">
         <v>197</v>
       </c>
       <c r="AF17" s="5">
         <v>210</v>
       </c>
       <c r="AG17" s="5">
         <v>252</v>
       </c>
       <c r="AH17" s="38">
         <v>343</v>
       </c>
       <c r="AI17" s="44">
         <v>229</v>
       </c>
       <c r="AJ17" s="2">
         <v>181</v>
       </c>
       <c r="AK17" s="2">
         <v>205</v>
       </c>
       <c r="AL17" s="57">
         <v>322</v>
       </c>
-      <c r="AM17" s="75">
+      <c r="AM17" s="69">
         <v>240</v>
       </c>
+      <c r="AN17" s="78">
+        <v>250</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="14.45" customHeight="1">
+    <row r="18" spans="1:40" ht="14.45" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="3">
         <v>42</v>
       </c>
       <c r="C18" s="3">
         <v>14</v>
       </c>
       <c r="D18" s="2">
         <v>47</v>
       </c>
       <c r="E18" s="2">
         <v>41</v>
       </c>
       <c r="F18" s="2">
         <v>63</v>
       </c>
       <c r="G18" s="2">
         <v>57</v>
       </c>
       <c r="H18" s="2">
         <v>85</v>
       </c>
       <c r="I18" s="2">
@@ -2284,55 +2314,58 @@
       </c>
       <c r="AE18" s="5">
         <v>64</v>
       </c>
       <c r="AF18" s="5">
         <v>77</v>
       </c>
       <c r="AG18" s="5">
         <v>104</v>
       </c>
       <c r="AH18" s="38">
         <v>95</v>
       </c>
       <c r="AI18" s="44">
         <v>90</v>
       </c>
       <c r="AJ18" s="2">
         <v>62</v>
       </c>
       <c r="AK18" s="2">
         <v>36</v>
       </c>
       <c r="AL18" s="57">
         <v>74</v>
       </c>
-      <c r="AM18" s="75">
+      <c r="AM18" s="69">
         <v>76</v>
       </c>
+      <c r="AN18" s="78">
+        <v>113</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="14.45" customHeight="1">
+    <row r="19" spans="1:40" ht="14.45" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="3">
         <v>108</v>
       </c>
       <c r="C19" s="3">
         <v>64</v>
       </c>
       <c r="D19" s="2">
         <v>112</v>
       </c>
       <c r="E19" s="2">
         <v>137</v>
       </c>
       <c r="F19" s="2">
         <v>163</v>
       </c>
       <c r="G19" s="2">
         <v>150</v>
       </c>
       <c r="H19" s="2">
         <v>215</v>
       </c>
       <c r="I19" s="2">
@@ -2403,55 +2436,58 @@
       </c>
       <c r="AE19" s="5">
         <v>229</v>
       </c>
       <c r="AF19" s="5">
         <v>239</v>
       </c>
       <c r="AG19" s="5">
         <v>259</v>
       </c>
       <c r="AH19" s="38">
         <v>311</v>
       </c>
       <c r="AI19" s="44">
         <v>253</v>
       </c>
       <c r="AJ19" s="2">
         <v>259</v>
       </c>
       <c r="AK19" s="2">
         <v>253</v>
       </c>
       <c r="AL19" s="57">
         <v>300</v>
       </c>
-      <c r="AM19" s="75">
+      <c r="AM19" s="69">
         <v>334</v>
       </c>
+      <c r="AN19" s="78">
+        <v>289</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="14.45" customHeight="1">
+    <row r="20" spans="1:40" ht="14.45" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="3">
         <v>78</v>
       </c>
       <c r="C20" s="3">
         <v>49</v>
       </c>
       <c r="D20" s="2">
         <v>71</v>
       </c>
       <c r="E20" s="2">
         <v>88</v>
       </c>
       <c r="F20" s="2">
         <v>105</v>
       </c>
       <c r="G20" s="2">
         <v>104</v>
       </c>
       <c r="H20" s="2">
         <v>88</v>
       </c>
       <c r="I20" s="2">
@@ -2522,55 +2558,58 @@
       </c>
       <c r="AE20" s="5">
         <v>114</v>
       </c>
       <c r="AF20" s="5">
         <v>126</v>
       </c>
       <c r="AG20" s="5">
         <v>102</v>
       </c>
       <c r="AH20" s="38">
         <v>158</v>
       </c>
       <c r="AI20" s="44">
         <v>158</v>
       </c>
       <c r="AJ20" s="2">
         <v>100</v>
       </c>
       <c r="AK20" s="2">
         <v>131</v>
       </c>
       <c r="AL20" s="57">
         <v>149</v>
       </c>
-      <c r="AM20" s="75">
+      <c r="AM20" s="69">
         <v>205</v>
       </c>
+      <c r="AN20" s="78">
+        <v>164</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="14.45" customHeight="1">
+    <row r="21" spans="1:40" ht="14.45" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="3">
         <v>70</v>
       </c>
       <c r="C21" s="3">
         <v>24</v>
       </c>
       <c r="D21" s="2">
         <v>57</v>
       </c>
       <c r="E21" s="2">
         <v>71</v>
       </c>
       <c r="F21" s="2">
         <v>103</v>
       </c>
       <c r="G21" s="2">
         <v>61</v>
       </c>
       <c r="H21" s="2">
         <v>55</v>
       </c>
       <c r="I21" s="2">
@@ -2641,55 +2680,58 @@
       </c>
       <c r="AE21" s="5">
         <v>105</v>
       </c>
       <c r="AF21" s="5">
         <v>115</v>
       </c>
       <c r="AG21" s="5">
         <v>142</v>
       </c>
       <c r="AH21" s="38">
         <v>131</v>
       </c>
       <c r="AI21" s="44">
         <v>120</v>
       </c>
       <c r="AJ21" s="2">
         <v>119</v>
       </c>
       <c r="AK21" s="2">
         <v>95</v>
       </c>
       <c r="AL21" s="57">
         <v>75</v>
       </c>
-      <c r="AM21" s="75">
+      <c r="AM21" s="69">
         <v>133</v>
       </c>
+      <c r="AN21" s="78">
+        <v>88</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="14.45" customHeight="1">
+    <row r="22" spans="1:40" ht="14.45" customHeight="1">
       <c r="A22" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="9">
         <v>49</v>
       </c>
       <c r="C22" s="9">
         <v>40</v>
       </c>
       <c r="D22" s="5">
         <v>42</v>
       </c>
       <c r="E22" s="5">
         <v>53</v>
       </c>
       <c r="F22" s="5">
         <v>52</v>
       </c>
       <c r="G22" s="5">
         <v>70</v>
       </c>
       <c r="H22" s="5">
         <v>73</v>
       </c>
       <c r="I22" s="5">
@@ -2760,55 +2802,58 @@
       </c>
       <c r="AE22" s="5">
         <v>114</v>
       </c>
       <c r="AF22" s="5">
         <v>91</v>
       </c>
       <c r="AG22" s="5">
         <v>102</v>
       </c>
       <c r="AH22" s="38">
         <v>95</v>
       </c>
       <c r="AI22" s="44">
         <v>114</v>
       </c>
       <c r="AJ22" s="2">
         <v>95</v>
       </c>
       <c r="AK22" s="2">
         <v>81</v>
       </c>
       <c r="AL22" s="57">
         <v>140</v>
       </c>
-      <c r="AM22" s="75">
+      <c r="AM22" s="69">
         <v>112</v>
       </c>
+      <c r="AN22" s="78">
+        <v>87</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="14.45" customHeight="1">
+    <row r="23" spans="1:40" ht="14.45" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="9">
         <v>73</v>
       </c>
       <c r="C23" s="9">
         <v>38</v>
       </c>
       <c r="D23" s="5">
         <v>53</v>
       </c>
       <c r="E23" s="5">
         <v>66</v>
       </c>
       <c r="F23" s="5">
         <v>97</v>
       </c>
       <c r="G23" s="5">
         <v>128</v>
       </c>
       <c r="H23" s="5">
         <v>97</v>
       </c>
       <c r="I23" s="5">
@@ -2879,98 +2924,102 @@
       </c>
       <c r="AE23" s="5">
         <v>127</v>
       </c>
       <c r="AF23" s="5">
         <v>76</v>
       </c>
       <c r="AG23" s="5">
         <v>127</v>
       </c>
       <c r="AH23" s="38">
         <v>188</v>
       </c>
       <c r="AI23" s="44">
         <v>116</v>
       </c>
       <c r="AJ23" s="2">
         <v>110</v>
       </c>
       <c r="AK23" s="2">
         <v>89</v>
       </c>
       <c r="AL23" s="57">
         <v>204</v>
       </c>
-      <c r="AM23" s="75">
+      <c r="AM23" s="69">
         <v>161</v>
       </c>
+      <c r="AN23" s="78">
+        <v>198</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="14.45" customHeight="1">
+    <row r="24" spans="1:40" ht="14.45" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="34"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="35"/>
       <c r="AD24" s="35"/>
       <c r="AE24" s="36"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="36"/>
       <c r="AK24" s="36"/>
       <c r="AL24" s="55"/>
-      <c r="AM24" s="73"/>
+      <c r="AM24" s="67"/>
+      <c r="AN24" s="78"/>
     </row>
-    <row r="25" spans="1:39" ht="23.25" customHeight="1">
+    <row r="25" spans="1:40" ht="23.25" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="9">
         <v>2032</v>
       </c>
       <c r="C25" s="9">
         <v>1058</v>
       </c>
       <c r="D25" s="5">
         <v>1674</v>
       </c>
       <c r="E25" s="5">
         <v>2107</v>
       </c>
       <c r="F25" s="5">
         <v>2303</v>
       </c>
       <c r="G25" s="5">
         <v>3438</v>
       </c>
       <c r="H25" s="5">
         <v>3734</v>
       </c>
       <c r="I25" s="5">
@@ -3041,55 +3090,58 @@
       </c>
       <c r="AE25" s="5">
         <v>4104</v>
       </c>
       <c r="AF25" s="5">
         <v>4684</v>
       </c>
       <c r="AG25" s="5">
         <v>4878</v>
       </c>
       <c r="AH25" s="38">
         <v>4917</v>
       </c>
       <c r="AI25" s="44">
         <v>4207</v>
       </c>
       <c r="AJ25" s="2">
         <v>3538</v>
       </c>
       <c r="AK25" s="2">
         <v>3215</v>
       </c>
       <c r="AL25" s="57">
         <v>4494</v>
       </c>
-      <c r="AM25" s="75">
+      <c r="AM25" s="69">
         <v>4238</v>
       </c>
+      <c r="AN25" s="78">
+        <v>4434</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="14.45" customHeight="1">
+    <row r="26" spans="1:40" ht="14.45" customHeight="1">
       <c r="A26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="9">
         <v>1418</v>
       </c>
       <c r="C26" s="9">
         <v>778</v>
       </c>
       <c r="D26" s="5">
         <v>1179</v>
       </c>
       <c r="E26" s="5">
         <v>1504</v>
       </c>
       <c r="F26" s="5">
         <v>1615</v>
       </c>
       <c r="G26" s="5">
         <v>2481</v>
       </c>
       <c r="H26" s="5">
         <v>2653</v>
       </c>
       <c r="I26" s="5">
@@ -3160,55 +3212,58 @@
       </c>
       <c r="AE26" s="5">
         <v>3073</v>
       </c>
       <c r="AF26" s="5">
         <v>3471</v>
       </c>
       <c r="AG26" s="5">
         <v>3694</v>
       </c>
       <c r="AH26" s="38">
         <v>3508</v>
       </c>
       <c r="AI26" s="44">
         <v>2987</v>
       </c>
       <c r="AJ26" s="2">
         <v>2497</v>
       </c>
       <c r="AK26" s="2">
         <v>2271</v>
       </c>
       <c r="AL26" s="57">
         <v>3259</v>
       </c>
-      <c r="AM26" s="75">
+      <c r="AM26" s="69">
         <v>3005</v>
       </c>
+      <c r="AN26" s="78">
+        <v>3137</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="14.45" customHeight="1">
+    <row r="27" spans="1:40" ht="14.45" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="9">
         <v>108</v>
       </c>
       <c r="C27" s="9">
         <v>52</v>
       </c>
       <c r="D27" s="5">
         <v>81</v>
       </c>
       <c r="E27" s="5">
         <v>98</v>
       </c>
       <c r="F27" s="5">
         <v>109</v>
       </c>
       <c r="G27" s="5">
         <v>100</v>
       </c>
       <c r="H27" s="5">
         <v>185</v>
       </c>
       <c r="I27" s="5">
@@ -3279,55 +3334,58 @@
       </c>
       <c r="AE27" s="5">
         <v>185</v>
       </c>
       <c r="AF27" s="5">
         <v>170</v>
       </c>
       <c r="AG27" s="5">
         <v>230</v>
       </c>
       <c r="AH27" s="38">
         <v>220</v>
       </c>
       <c r="AI27" s="44">
         <v>182</v>
       </c>
       <c r="AJ27" s="2">
         <v>193</v>
       </c>
       <c r="AK27" s="2">
         <v>134</v>
       </c>
       <c r="AL27" s="57">
         <v>208</v>
       </c>
-      <c r="AM27" s="75">
+      <c r="AM27" s="69">
         <v>241</v>
       </c>
+      <c r="AN27" s="78">
+        <v>259</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="14.45" customHeight="1">
+    <row r="28" spans="1:40" ht="14.45" customHeight="1">
       <c r="A28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="9">
         <v>30</v>
       </c>
       <c r="C28" s="9">
         <v>8</v>
       </c>
       <c r="D28" s="5">
         <v>9</v>
       </c>
       <c r="E28" s="5">
         <v>20</v>
       </c>
       <c r="F28" s="5">
         <v>25</v>
       </c>
       <c r="G28" s="5">
         <v>32</v>
       </c>
       <c r="H28" s="5">
         <v>38</v>
       </c>
       <c r="I28" s="5">
@@ -3398,55 +3456,58 @@
       </c>
       <c r="AE28" s="5">
         <v>48</v>
       </c>
       <c r="AF28" s="5">
         <v>35</v>
       </c>
       <c r="AG28" s="5">
         <v>41</v>
       </c>
       <c r="AH28" s="38">
         <v>51</v>
       </c>
       <c r="AI28" s="44">
         <v>51</v>
       </c>
       <c r="AJ28" s="2">
         <v>49</v>
       </c>
       <c r="AK28" s="2">
         <v>31</v>
       </c>
       <c r="AL28" s="57">
         <v>49</v>
       </c>
-      <c r="AM28" s="75">
+      <c r="AM28" s="69">
         <v>76</v>
       </c>
+      <c r="AN28" s="78">
+        <v>61</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="14.45" customHeight="1">
+    <row r="29" spans="1:40" ht="14.45" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="9">
         <v>57</v>
       </c>
       <c r="C29" s="9">
         <v>37</v>
       </c>
       <c r="D29" s="5">
         <v>51</v>
       </c>
       <c r="E29" s="5">
         <v>62</v>
       </c>
       <c r="F29" s="5">
         <v>104</v>
       </c>
       <c r="G29" s="5">
         <v>147</v>
       </c>
       <c r="H29" s="5">
         <v>152</v>
       </c>
       <c r="I29" s="5">
@@ -3517,55 +3578,58 @@
       </c>
       <c r="AE29" s="5">
         <v>137</v>
       </c>
       <c r="AF29" s="5">
         <v>129</v>
       </c>
       <c r="AG29" s="5">
         <v>168</v>
       </c>
       <c r="AH29" s="38">
         <v>126</v>
       </c>
       <c r="AI29" s="44">
         <v>171</v>
       </c>
       <c r="AJ29" s="2">
         <v>100</v>
       </c>
       <c r="AK29" s="2">
         <v>126</v>
       </c>
       <c r="AL29" s="57">
         <v>134</v>
       </c>
-      <c r="AM29" s="75">
+      <c r="AM29" s="69">
         <v>137</v>
       </c>
+      <c r="AN29" s="78">
+        <v>133</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="14.45" customHeight="1">
+    <row r="30" spans="1:40" ht="14.45" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="9">
         <v>215</v>
       </c>
       <c r="C30" s="9">
         <v>115</v>
       </c>
       <c r="D30" s="5">
         <v>195</v>
       </c>
       <c r="E30" s="5">
         <v>226</v>
       </c>
       <c r="F30" s="5">
         <v>224</v>
       </c>
       <c r="G30" s="5">
         <v>370</v>
       </c>
       <c r="H30" s="5">
         <v>368</v>
       </c>
       <c r="I30" s="5">
@@ -3636,55 +3700,58 @@
       </c>
       <c r="AE30" s="5">
         <v>366</v>
       </c>
       <c r="AF30" s="5">
         <v>464</v>
       </c>
       <c r="AG30" s="5">
         <v>386</v>
       </c>
       <c r="AH30" s="38">
         <v>490</v>
       </c>
       <c r="AI30" s="44">
         <v>386</v>
       </c>
       <c r="AJ30" s="2">
         <v>407</v>
       </c>
       <c r="AK30" s="2">
         <v>363</v>
       </c>
       <c r="AL30" s="57">
         <v>464</v>
       </c>
-      <c r="AM30" s="75">
+      <c r="AM30" s="69">
         <v>404</v>
       </c>
+      <c r="AN30" s="78">
+        <v>428</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="14.45" customHeight="1">
+    <row r="31" spans="1:40" ht="14.45" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="9">
         <v>110</v>
       </c>
       <c r="C31" s="9">
         <v>36</v>
       </c>
       <c r="D31" s="5">
         <v>89</v>
       </c>
       <c r="E31" s="5">
         <v>109</v>
       </c>
       <c r="F31" s="5">
         <v>121</v>
       </c>
       <c r="G31" s="5">
         <v>180</v>
       </c>
       <c r="H31" s="5">
         <v>183</v>
       </c>
       <c r="I31" s="5">
@@ -3755,98 +3822,102 @@
       </c>
       <c r="AE31" s="5">
         <v>175</v>
       </c>
       <c r="AF31" s="5">
         <v>258</v>
       </c>
       <c r="AG31" s="5">
         <v>209</v>
       </c>
       <c r="AH31" s="38">
         <v>286</v>
       </c>
       <c r="AI31" s="44">
         <v>256</v>
       </c>
       <c r="AJ31" s="2">
         <v>178</v>
       </c>
       <c r="AK31" s="2">
         <v>175</v>
       </c>
       <c r="AL31" s="57">
         <v>201</v>
       </c>
-      <c r="AM31" s="75">
+      <c r="AM31" s="69">
         <v>188</v>
       </c>
+      <c r="AN31" s="78">
+        <v>250</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="14.45" customHeight="1">
+    <row r="32" spans="1:40" ht="14.45" customHeight="1">
       <c r="A32" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="20"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="20"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="20"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
       <c r="V32" s="5"/>
       <c r="W32" s="5"/>
       <c r="X32" s="5"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5"/>
       <c r="AG32" s="5"/>
       <c r="AH32" s="38"/>
       <c r="AI32" s="44"/>
       <c r="AJ32" s="2"/>
       <c r="AK32" s="2"/>
       <c r="AL32" s="57"/>
-      <c r="AM32" s="75"/>
+      <c r="AM32" s="69"/>
+      <c r="AN32" s="78"/>
     </row>
-    <row r="33" spans="1:39" ht="14.45" customHeight="1">
+    <row r="33" spans="1:40" ht="14.45" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="9">
         <v>63</v>
       </c>
       <c r="C33" s="9">
         <v>22</v>
       </c>
       <c r="D33" s="5">
         <v>56</v>
       </c>
       <c r="E33" s="5">
         <v>71</v>
       </c>
       <c r="F33" s="5">
         <v>65</v>
       </c>
       <c r="G33" s="5">
         <v>105</v>
       </c>
       <c r="H33" s="5">
         <v>130</v>
       </c>
       <c r="I33" s="5">
@@ -3917,55 +3988,58 @@
       </c>
       <c r="AE33" s="5">
         <v>75</v>
       </c>
       <c r="AF33" s="5">
         <v>118</v>
       </c>
       <c r="AG33" s="5">
         <v>129</v>
       </c>
       <c r="AH33" s="38">
         <v>176</v>
       </c>
       <c r="AI33" s="44">
         <v>122</v>
       </c>
       <c r="AJ33" s="2">
         <v>83</v>
       </c>
       <c r="AK33" s="2">
         <v>92</v>
       </c>
       <c r="AL33" s="57">
         <v>143</v>
       </c>
-      <c r="AM33" s="75">
+      <c r="AM33" s="69">
         <v>118</v>
       </c>
+      <c r="AN33" s="78">
+        <v>130</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="14.45" customHeight="1">
+    <row r="34" spans="1:40" ht="14.45" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9">
         <v>31</v>
       </c>
       <c r="C34" s="9">
         <v>10</v>
       </c>
       <c r="D34" s="5">
         <v>14</v>
       </c>
       <c r="E34" s="5">
         <v>17</v>
       </c>
       <c r="F34" s="5">
         <v>40</v>
       </c>
       <c r="G34" s="5">
         <v>23</v>
       </c>
       <c r="H34" s="5">
         <v>25</v>
       </c>
       <c r="I34" s="5">
@@ -4036,98 +4110,102 @@
       </c>
       <c r="AE34" s="5">
         <v>45</v>
       </c>
       <c r="AF34" s="5">
         <v>39</v>
       </c>
       <c r="AG34" s="5">
         <v>21</v>
       </c>
       <c r="AH34" s="38">
         <v>60</v>
       </c>
       <c r="AI34" s="44">
         <v>52</v>
       </c>
       <c r="AJ34" s="2">
         <v>31</v>
       </c>
       <c r="AK34" s="2">
         <v>23</v>
       </c>
       <c r="AL34" s="57">
         <v>36</v>
       </c>
-      <c r="AM34" s="75">
+      <c r="AM34" s="69">
         <v>69</v>
       </c>
+      <c r="AN34" s="78">
+        <v>36</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="14.45" customHeight="1">
+    <row r="35" spans="1:40" ht="14.45" customHeight="1">
       <c r="A35" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
       <c r="N35" s="34"/>
       <c r="O35" s="34"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="34"/>
       <c r="AB35" s="35"/>
       <c r="AC35" s="35"/>
       <c r="AD35" s="46"/>
       <c r="AE35" s="46"/>
       <c r="AF35" s="46"/>
       <c r="AG35" s="46"/>
       <c r="AH35" s="46"/>
       <c r="AI35" s="46"/>
       <c r="AJ35" s="36"/>
       <c r="AK35" s="36"/>
       <c r="AL35" s="55"/>
-      <c r="AM35" s="73"/>
+      <c r="AM35" s="67"/>
+      <c r="AN35" s="78"/>
     </row>
-    <row r="36" spans="1:39" s="20" customFormat="1" ht="23.25" customHeight="1">
+    <row r="36" spans="1:40" s="20" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9">
         <v>449</v>
       </c>
       <c r="C36" s="9">
         <v>248</v>
       </c>
       <c r="D36" s="5">
         <v>414</v>
       </c>
       <c r="E36" s="5">
         <v>493</v>
       </c>
       <c r="F36" s="5">
         <v>621</v>
       </c>
       <c r="G36" s="5">
         <v>643</v>
       </c>
       <c r="H36" s="5">
         <v>699</v>
       </c>
       <c r="I36" s="5">
@@ -4198,90 +4276,94 @@
       </c>
       <c r="AE36" s="5">
         <v>830</v>
       </c>
       <c r="AF36" s="5">
         <v>777</v>
       </c>
       <c r="AG36" s="5">
         <v>938</v>
       </c>
       <c r="AH36" s="38">
         <v>1085</v>
       </c>
       <c r="AI36" s="44">
         <v>906</v>
       </c>
       <c r="AJ36" s="2">
         <v>812</v>
       </c>
       <c r="AK36" s="2">
         <v>775</v>
       </c>
       <c r="AL36" s="56">
         <v>1085</v>
       </c>
-      <c r="AM36" s="74">
+      <c r="AM36" s="68">
         <v>1074</v>
       </c>
+      <c r="AN36" s="78">
+        <v>1023</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="14.45" customHeight="1">
+    <row r="37" spans="1:40" ht="14.45" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="2"/>
       <c r="H37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="5"/>
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="5"/>
       <c r="AA37" s="5"/>
       <c r="AB37" s="5"/>
       <c r="AC37" s="5"/>
       <c r="AD37" s="5"/>
       <c r="AE37" s="5"/>
       <c r="AF37" s="5"/>
       <c r="AG37" s="5"/>
       <c r="AH37" s="38"/>
       <c r="AI37" s="44"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="56"/>
-      <c r="AM37" s="74"/>
+      <c r="AM37" s="68"/>
+      <c r="AN37" s="78"/>
     </row>
-    <row r="38" spans="1:39" ht="14.45" customHeight="1">
+    <row r="38" spans="1:40" ht="14.45" customHeight="1">
       <c r="A38" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="3">
         <v>60</v>
       </c>
       <c r="C38" s="3">
         <v>29</v>
       </c>
       <c r="D38" s="2">
         <v>46</v>
       </c>
       <c r="E38" s="2">
         <v>54</v>
       </c>
       <c r="F38" s="2">
         <v>78</v>
       </c>
       <c r="G38" s="2">
         <v>96</v>
       </c>
       <c r="H38" s="2">
         <v>111</v>
       </c>
       <c r="I38" s="2">
@@ -4352,55 +4434,58 @@
       </c>
       <c r="AE38" s="5">
         <v>122</v>
       </c>
       <c r="AF38" s="5">
         <v>92</v>
       </c>
       <c r="AG38" s="5">
         <v>123</v>
       </c>
       <c r="AH38" s="38">
         <v>167</v>
       </c>
       <c r="AI38" s="44">
         <v>107</v>
       </c>
       <c r="AJ38" s="2">
         <v>98</v>
       </c>
       <c r="AK38" s="2">
         <v>113</v>
       </c>
       <c r="AL38" s="56">
         <v>179</v>
       </c>
-      <c r="AM38" s="74">
+      <c r="AM38" s="68">
         <v>122</v>
       </c>
+      <c r="AN38" s="78">
+        <v>120</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="14.45" customHeight="1">
+    <row r="39" spans="1:40" ht="14.45" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="3">
         <v>42</v>
       </c>
       <c r="C39" s="3">
         <v>14</v>
       </c>
       <c r="D39" s="2">
         <v>47</v>
       </c>
       <c r="E39" s="2">
         <v>41</v>
       </c>
       <c r="F39" s="2">
         <v>63</v>
       </c>
       <c r="G39" s="2">
         <v>57</v>
       </c>
       <c r="H39" s="2">
         <v>85</v>
       </c>
       <c r="I39" s="2">
@@ -4471,55 +4556,58 @@
       </c>
       <c r="AE39" s="5">
         <v>64</v>
       </c>
       <c r="AF39" s="5">
         <v>77</v>
       </c>
       <c r="AG39" s="5">
         <v>104</v>
       </c>
       <c r="AH39" s="38">
         <v>95</v>
       </c>
       <c r="AI39" s="44">
         <v>90</v>
       </c>
       <c r="AJ39" s="2">
         <v>62</v>
       </c>
       <c r="AK39" s="2">
         <v>36</v>
       </c>
       <c r="AL39" s="56">
         <v>74</v>
       </c>
-      <c r="AM39" s="74">
+      <c r="AM39" s="68">
         <v>76</v>
       </c>
+      <c r="AN39" s="78">
+        <v>113</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="14.45" customHeight="1">
+    <row r="40" spans="1:40" ht="14.45" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="3">
         <v>108</v>
       </c>
       <c r="C40" s="3">
         <v>64</v>
       </c>
       <c r="D40" s="2">
         <v>112</v>
       </c>
       <c r="E40" s="2">
         <v>137</v>
       </c>
       <c r="F40" s="2">
         <v>163</v>
       </c>
       <c r="G40" s="2">
         <v>150</v>
       </c>
       <c r="H40" s="2">
         <v>215</v>
       </c>
       <c r="I40" s="2">
@@ -4590,55 +4678,58 @@
       </c>
       <c r="AE40" s="5">
         <v>229</v>
       </c>
       <c r="AF40" s="5">
         <v>239</v>
       </c>
       <c r="AG40" s="5">
         <v>259</v>
       </c>
       <c r="AH40" s="38">
         <v>311</v>
       </c>
       <c r="AI40" s="44">
         <v>253</v>
       </c>
       <c r="AJ40" s="2">
         <v>259</v>
       </c>
       <c r="AK40" s="2">
         <v>253</v>
       </c>
       <c r="AL40" s="56">
         <v>300</v>
       </c>
-      <c r="AM40" s="74">
+      <c r="AM40" s="68">
         <v>334</v>
       </c>
+      <c r="AN40" s="78">
+        <v>289</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="14.45" customHeight="1">
+    <row r="41" spans="1:40" ht="14.45" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="3">
         <v>47</v>
       </c>
       <c r="C41" s="3">
         <v>39</v>
       </c>
       <c r="D41" s="2">
         <v>57</v>
       </c>
       <c r="E41" s="2">
         <v>71</v>
       </c>
       <c r="F41" s="2">
         <v>65</v>
       </c>
       <c r="G41" s="2">
         <v>81</v>
       </c>
       <c r="H41" s="2">
         <v>63</v>
       </c>
       <c r="I41" s="2">
@@ -4709,55 +4800,58 @@
       </c>
       <c r="AE41" s="5">
         <v>69</v>
       </c>
       <c r="AF41" s="5">
         <v>87</v>
       </c>
       <c r="AG41" s="5">
         <v>81</v>
       </c>
       <c r="AH41" s="38">
         <v>98</v>
       </c>
       <c r="AI41" s="44">
         <v>106</v>
       </c>
       <c r="AJ41" s="2">
         <v>69</v>
       </c>
       <c r="AK41" s="2">
         <v>108</v>
       </c>
       <c r="AL41" s="56">
         <v>113</v>
       </c>
-      <c r="AM41" s="74">
+      <c r="AM41" s="68">
         <v>136</v>
       </c>
+      <c r="AN41" s="78">
+        <v>128</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="14.45" customHeight="1">
+    <row r="42" spans="1:40" ht="14.45" customHeight="1">
       <c r="A42" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="3">
         <v>70</v>
       </c>
       <c r="C42" s="3">
         <v>24</v>
       </c>
       <c r="D42" s="2">
         <v>57</v>
       </c>
       <c r="E42" s="2">
         <v>71</v>
       </c>
       <c r="F42" s="2">
         <v>103</v>
       </c>
       <c r="G42" s="2">
         <v>61</v>
       </c>
       <c r="H42" s="2">
         <v>55</v>
       </c>
       <c r="I42" s="2">
@@ -4828,55 +4922,58 @@
       </c>
       <c r="AE42" s="5">
         <v>105</v>
       </c>
       <c r="AF42" s="5">
         <v>115</v>
       </c>
       <c r="AG42" s="5">
         <v>142</v>
       </c>
       <c r="AH42" s="38">
         <v>131</v>
       </c>
       <c r="AI42" s="44">
         <v>120</v>
       </c>
       <c r="AJ42" s="2">
         <v>119</v>
       </c>
       <c r="AK42" s="2">
         <v>95</v>
       </c>
       <c r="AL42" s="56">
         <v>75</v>
       </c>
-      <c r="AM42" s="74">
+      <c r="AM42" s="68">
         <v>133</v>
       </c>
+      <c r="AN42" s="78">
+        <v>88</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="14.45" customHeight="1">
+    <row r="43" spans="1:40" ht="14.45" customHeight="1">
       <c r="A43" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="3">
         <v>49</v>
       </c>
       <c r="C43" s="3">
         <v>40</v>
       </c>
       <c r="D43" s="2">
         <v>42</v>
       </c>
       <c r="E43" s="2">
         <v>53</v>
       </c>
       <c r="F43" s="2">
         <v>52</v>
       </c>
       <c r="G43" s="2">
         <v>70</v>
       </c>
       <c r="H43" s="2">
         <v>73</v>
       </c>
       <c r="I43" s="2">
@@ -4947,55 +5044,58 @@
       </c>
       <c r="AE43" s="5">
         <v>114</v>
       </c>
       <c r="AF43" s="5">
         <v>91</v>
       </c>
       <c r="AG43" s="5">
         <v>102</v>
       </c>
       <c r="AH43" s="38">
         <v>95</v>
       </c>
       <c r="AI43" s="44">
         <v>114</v>
       </c>
       <c r="AJ43" s="2">
         <v>95</v>
       </c>
       <c r="AK43" s="2">
         <v>81</v>
       </c>
       <c r="AL43" s="56">
         <v>140</v>
       </c>
-      <c r="AM43" s="74">
+      <c r="AM43" s="68">
         <v>112</v>
       </c>
+      <c r="AN43" s="78">
+        <v>87</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="14.45" customHeight="1">
+    <row r="44" spans="1:40" ht="14.45" customHeight="1">
       <c r="A44" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="11">
         <v>73</v>
       </c>
       <c r="C44" s="11">
         <v>38</v>
       </c>
       <c r="D44" s="4">
         <v>53</v>
       </c>
       <c r="E44" s="4">
         <v>66</v>
       </c>
       <c r="F44" s="4">
         <v>97</v>
       </c>
       <c r="G44" s="4">
         <v>128</v>
       </c>
       <c r="H44" s="4">
         <v>97</v>
       </c>
       <c r="I44" s="4">
@@ -5066,225 +5166,230 @@
       </c>
       <c r="AE44" s="4">
         <v>127</v>
       </c>
       <c r="AF44" s="4">
         <v>76</v>
       </c>
       <c r="AG44" s="4">
         <v>127</v>
       </c>
       <c r="AH44" s="39">
         <v>188</v>
       </c>
       <c r="AI44" s="45">
         <v>116</v>
       </c>
       <c r="AJ44" s="51">
         <v>110</v>
       </c>
       <c r="AK44" s="51">
         <v>89</v>
       </c>
       <c r="AL44" s="58">
         <v>204</v>
       </c>
-      <c r="AM44" s="76">
+      <c r="AM44" s="70">
         <v>161</v>
       </c>
+      <c r="AN44" s="80">
+        <v>198</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="14.45" customHeight="1">
+    <row r="45" spans="1:40" ht="14.45" customHeight="1">
       <c r="N45" s="2"/>
     </row>
-    <row r="46" spans="1:39" ht="14.45" customHeight="1">
+    <row r="46" spans="1:40" ht="14.45" customHeight="1">
       <c r="N46" s="2"/>
     </row>
-    <row r="47" spans="1:39" ht="14.45" customHeight="1">
+    <row r="47" spans="1:40" ht="14.45" customHeight="1">
       <c r="N47" s="2"/>
     </row>
-    <row r="48" spans="1:39" ht="14.45" customHeight="1">
+    <row r="48" spans="1:40" ht="14.45" customHeight="1">
       <c r="N48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AM44"/>
+  <dimension ref="A2:AN44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="25" customWidth="1"/>
     <col min="3" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="33" width="8" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39" s="22" customFormat="1" ht="14.45" customHeight="1">
+    <row r="2" spans="1:40" s="22" customFormat="1" ht="14.45" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
       <c r="W2" s="53"/>
       <c r="X2" s="53"/>
       <c r="Y2" s="53"/>
       <c r="Z2" s="53"/>
       <c r="AA2" s="53"/>
       <c r="AB2" s="53"/>
       <c r="AC2" s="53"/>
       <c r="AD2" s="53"/>
       <c r="AE2" s="53"/>
       <c r="AF2" s="53"/>
       <c r="AG2" s="53"/>
       <c r="AH2" s="53"/>
       <c r="AI2" s="53"/>
       <c r="AJ2" s="53"/>
       <c r="AK2" s="53"/>
     </row>
-    <row r="5" spans="1:39" s="23" customFormat="1" ht="14.45" customHeight="1">
+    <row r="5" spans="1:40" s="23" customFormat="1" ht="14.45" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="28"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="X5" s="31"/>
       <c r="Y5" s="31"/>
       <c r="Z5" s="30"/>
       <c r="AK5" s="30"/>
       <c r="AL5" s="17"/>
-      <c r="AM5" s="77" t="s">
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="71" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:39" ht="14.45" customHeight="1">
-      <c r="A6" s="69"/>
+    <row r="6" spans="1:40" ht="14.45" customHeight="1">
+      <c r="A6" s="83"/>
       <c r="B6" s="13">
         <v>2023</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="15"/>
-      <c r="N6" s="67">
+      <c r="N6" s="81">
         <v>2024</v>
       </c>
-      <c r="O6" s="68"/>
-[...10 lines deleted...]
-      <c r="Z6" s="67">
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82"/>
+      <c r="X6" s="82"/>
+      <c r="Y6" s="82"/>
+      <c r="Z6" s="81">
         <v>2025</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="71">
+      <c r="AA6" s="82"/>
+      <c r="AB6" s="82"/>
+      <c r="AC6" s="82"/>
+      <c r="AD6" s="82"/>
+      <c r="AE6" s="82"/>
+      <c r="AF6" s="82"/>
+      <c r="AG6" s="82"/>
+      <c r="AH6" s="82"/>
+      <c r="AI6" s="82"/>
+      <c r="AJ6" s="82"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="85">
         <v>2026</v>
       </c>
-      <c r="AM6" s="72"/>
+      <c r="AM6" s="86"/>
+      <c r="AN6" s="86"/>
     </row>
-    <row r="7" spans="1:39" ht="14.45" customHeight="1">
-      <c r="A7" s="70"/>
+    <row r="7" spans="1:40" ht="14.45" customHeight="1">
+      <c r="A7" s="84"/>
       <c r="B7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -5355,93 +5460,96 @@
       </c>
       <c r="AF7" s="29" t="s">
         <v>21</v>
       </c>
       <c r="AG7" s="29" t="s">
         <v>22</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="AI7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AK7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AM7" s="8" t="s">
         <v>16</v>
       </c>
+      <c r="AN7" s="8" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="8" spans="1:39" ht="14.45" customHeight="1">
+    <row r="8" spans="1:40" ht="14.45" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
       <c r="T8" s="32"/>
       <c r="U8" s="32"/>
       <c r="V8" s="32"/>
       <c r="W8" s="32"/>
       <c r="X8" s="32"/>
       <c r="Y8" s="32"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="32"/>
       <c r="AB8" s="37"/>
       <c r="AC8" s="37"/>
       <c r="AD8" s="37"/>
       <c r="AE8" s="37"/>
       <c r="AF8" s="37"/>
       <c r="AG8" s="37"/>
       <c r="AH8" s="37"/>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37"/>
     </row>
-    <row r="9" spans="1:39" ht="24" customHeight="1">
+    <row r="9" spans="1:40" ht="24" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3">
         <v>2825</v>
       </c>
       <c r="C9" s="3">
         <v>1443</v>
       </c>
       <c r="D9" s="2">
         <v>2241</v>
       </c>
       <c r="E9" s="2">
         <v>2755</v>
       </c>
       <c r="F9" s="2">
         <v>3191</v>
       </c>
       <c r="G9" s="2">
         <v>4618</v>
       </c>
       <c r="H9" s="2">
         <v>4824</v>
       </c>
       <c r="I9" s="2">
@@ -5512,55 +5620,58 @@
       </c>
       <c r="AE9" s="5">
         <v>5357</v>
       </c>
       <c r="AF9" s="5">
         <v>6001</v>
       </c>
       <c r="AG9" s="5">
         <v>6405</v>
       </c>
       <c r="AH9" s="40">
         <v>6608</v>
       </c>
       <c r="AI9" s="47">
         <v>5588</v>
       </c>
       <c r="AJ9" s="2">
         <v>4738</v>
       </c>
       <c r="AK9" s="2">
         <v>4299</v>
       </c>
       <c r="AL9" s="61">
         <v>5818</v>
       </c>
-      <c r="AM9" s="80">
+      <c r="AM9" s="74">
         <v>5358</v>
       </c>
+      <c r="AN9" s="78">
+        <v>5985</v>
+      </c>
     </row>
-    <row r="10" spans="1:39" ht="14.45" customHeight="1">
+    <row r="10" spans="1:40" ht="14.45" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="5">
         <f t="shared" ref="B10" si="0">B9-B11-B12-B13-B14-B15-B17-B18-B19-B20-B21-B22-B23</f>
         <v>1256</v>
       </c>
       <c r="C10" s="2">
         <v>679</v>
       </c>
       <c r="D10" s="5">
         <v>1002</v>
       </c>
       <c r="E10" s="5">
         <v>1334</v>
       </c>
       <c r="F10" s="2">
         <v>1499</v>
       </c>
       <c r="G10" s="2">
         <v>2258</v>
       </c>
       <c r="H10" s="2">
         <v>2217</v>
       </c>
@@ -5632,55 +5743,58 @@
       </c>
       <c r="AE10" s="5">
         <v>2422</v>
       </c>
       <c r="AF10" s="5">
         <v>2830</v>
       </c>
       <c r="AG10" s="5">
         <v>3004</v>
       </c>
       <c r="AH10" s="40">
         <v>3205</v>
       </c>
       <c r="AI10" s="47">
         <v>2641</v>
       </c>
       <c r="AJ10" s="2">
         <v>2148</v>
       </c>
       <c r="AK10" s="2">
         <v>2108</v>
       </c>
       <c r="AL10" s="61">
         <v>2821</v>
       </c>
-      <c r="AM10" s="80">
+      <c r="AM10" s="74">
         <v>2585</v>
       </c>
+      <c r="AN10" s="78">
+        <v>2850</v>
+      </c>
     </row>
-    <row r="11" spans="1:39" ht="14.45" customHeight="1">
+    <row r="11" spans="1:40" ht="14.45" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="5">
         <v>180</v>
       </c>
       <c r="C11" s="2">
         <v>88</v>
       </c>
       <c r="D11" s="5">
         <v>127</v>
       </c>
       <c r="E11" s="5">
         <v>164</v>
       </c>
       <c r="F11" s="2">
         <v>164</v>
       </c>
       <c r="G11" s="2">
         <v>238</v>
       </c>
       <c r="H11" s="2">
         <v>290</v>
       </c>
       <c r="I11" s="2">
@@ -5751,55 +5865,58 @@
       </c>
       <c r="AE11" s="5">
         <v>342</v>
       </c>
       <c r="AF11" s="5">
         <v>310</v>
       </c>
       <c r="AG11" s="5">
         <v>329</v>
       </c>
       <c r="AH11" s="40">
         <v>350</v>
       </c>
       <c r="AI11" s="47">
         <v>316</v>
       </c>
       <c r="AJ11" s="2">
         <v>250</v>
       </c>
       <c r="AK11" s="2">
         <v>213</v>
       </c>
       <c r="AL11" s="61">
         <v>330</v>
       </c>
-      <c r="AM11" s="80">
+      <c r="AM11" s="74">
         <v>277</v>
       </c>
+      <c r="AN11" s="78">
+        <v>338</v>
+      </c>
     </row>
-    <row r="12" spans="1:39" ht="14.45" customHeight="1">
+    <row r="12" spans="1:40" ht="14.45" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="5">
         <v>41</v>
       </c>
       <c r="C12" s="2">
         <v>15</v>
       </c>
       <c r="D12" s="5">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>21</v>
       </c>
       <c r="F12" s="2">
         <v>38</v>
       </c>
       <c r="G12" s="2">
         <v>43</v>
       </c>
       <c r="H12" s="2">
         <v>55</v>
       </c>
       <c r="I12" s="2">
@@ -5870,55 +5987,58 @@
       </c>
       <c r="AE12" s="5">
         <v>86</v>
       </c>
       <c r="AF12" s="5">
         <v>112</v>
       </c>
       <c r="AG12" s="5">
         <v>83</v>
       </c>
       <c r="AH12" s="40">
         <v>101</v>
       </c>
       <c r="AI12" s="47">
         <v>65</v>
       </c>
       <c r="AJ12" s="2">
         <v>65</v>
       </c>
       <c r="AK12" s="2">
         <v>43</v>
       </c>
       <c r="AL12" s="61">
         <v>94</v>
       </c>
-      <c r="AM12" s="80">
+      <c r="AM12" s="74">
         <v>45</v>
       </c>
+      <c r="AN12" s="78">
+        <v>86</v>
+      </c>
     </row>
-    <row r="13" spans="1:39" ht="14.45" customHeight="1">
+    <row r="13" spans="1:40" ht="14.45" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>67</v>
       </c>
       <c r="C13" s="2">
         <v>35</v>
       </c>
       <c r="D13" s="5">
         <v>65</v>
       </c>
       <c r="E13" s="5">
         <v>67</v>
       </c>
       <c r="F13" s="2">
         <v>93</v>
       </c>
       <c r="G13" s="2">
         <v>134</v>
       </c>
       <c r="H13" s="2">
         <v>153</v>
       </c>
       <c r="I13" s="2">
@@ -5989,55 +6109,58 @@
       </c>
       <c r="AE13" s="5">
         <v>164</v>
       </c>
       <c r="AF13" s="5">
         <v>177</v>
       </c>
       <c r="AG13" s="5">
         <v>202</v>
       </c>
       <c r="AH13" s="40">
         <v>208</v>
       </c>
       <c r="AI13" s="47">
         <v>152</v>
       </c>
       <c r="AJ13" s="2">
         <v>122</v>
       </c>
       <c r="AK13" s="2">
         <v>110</v>
       </c>
       <c r="AL13" s="61">
         <v>158</v>
       </c>
-      <c r="AM13" s="80">
+      <c r="AM13" s="74">
         <v>143</v>
       </c>
+      <c r="AN13" s="78">
+        <v>176</v>
+      </c>
     </row>
-    <row r="14" spans="1:39" ht="14.45" customHeight="1">
+    <row r="14" spans="1:40" ht="14.45" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="5">
         <v>253</v>
       </c>
       <c r="C14" s="2">
         <v>146</v>
       </c>
       <c r="D14" s="5">
         <v>195</v>
       </c>
       <c r="E14" s="5">
         <v>255</v>
       </c>
       <c r="F14" s="2">
         <v>326</v>
       </c>
       <c r="G14" s="2">
         <v>467</v>
       </c>
       <c r="H14" s="2">
         <v>463</v>
       </c>
       <c r="I14" s="2">
@@ -6108,55 +6231,58 @@
       </c>
       <c r="AE14" s="5">
         <v>491</v>
       </c>
       <c r="AF14" s="5">
         <v>551</v>
       </c>
       <c r="AG14" s="5">
         <v>562</v>
       </c>
       <c r="AH14" s="40">
         <v>518</v>
       </c>
       <c r="AI14" s="47">
         <v>438</v>
       </c>
       <c r="AJ14" s="2">
         <v>406</v>
       </c>
       <c r="AK14" s="2">
         <v>364</v>
       </c>
       <c r="AL14" s="61">
         <v>449</v>
       </c>
-      <c r="AM14" s="80">
+      <c r="AM14" s="74">
         <v>458</v>
       </c>
+      <c r="AN14" s="78">
+        <v>506</v>
+      </c>
     </row>
-    <row r="15" spans="1:39" ht="14.45" customHeight="1">
+    <row r="15" spans="1:40" ht="14.45" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="5">
         <v>123</v>
       </c>
       <c r="C15" s="2">
         <v>57</v>
       </c>
       <c r="D15" s="5">
         <v>108</v>
       </c>
       <c r="E15" s="2">
         <v>117</v>
       </c>
       <c r="F15" s="2">
         <v>112</v>
       </c>
       <c r="G15" s="2">
         <v>221</v>
       </c>
       <c r="H15" s="2">
         <v>179</v>
       </c>
       <c r="I15" s="2">
@@ -6227,98 +6353,102 @@
       </c>
       <c r="AE15" s="5">
         <v>232</v>
       </c>
       <c r="AF15" s="5">
         <v>250</v>
       </c>
       <c r="AG15" s="5">
         <v>266</v>
       </c>
       <c r="AH15" s="40">
         <v>276</v>
       </c>
       <c r="AI15" s="47">
         <v>244</v>
       </c>
       <c r="AJ15" s="2">
         <v>271</v>
       </c>
       <c r="AK15" s="2">
         <v>195</v>
       </c>
       <c r="AL15" s="61">
         <v>224</v>
       </c>
-      <c r="AM15" s="80">
+      <c r="AM15" s="74">
         <v>244</v>
       </c>
+      <c r="AN15" s="78">
+        <v>311</v>
+      </c>
     </row>
-    <row r="16" spans="1:39" ht="14.45" customHeight="1">
+    <row r="16" spans="1:40" ht="14.45" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="2"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="10"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="10"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="10"/>
       <c r="N16" s="2"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="40"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="61"/>
-      <c r="AM16" s="80"/>
+      <c r="AM16" s="74"/>
+      <c r="AN16" s="78"/>
     </row>
-    <row r="17" spans="1:39" ht="14.45" customHeight="1">
+    <row r="17" spans="1:40" ht="14.45" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="5">
         <v>175</v>
       </c>
       <c r="C17" s="2">
         <v>72</v>
       </c>
       <c r="D17" s="5">
         <v>135</v>
       </c>
       <c r="E17" s="5">
         <v>169</v>
       </c>
       <c r="F17" s="2">
         <v>201</v>
       </c>
       <c r="G17" s="2">
         <v>228</v>
       </c>
       <c r="H17" s="2">
         <v>260</v>
       </c>
       <c r="I17" s="2">
@@ -6389,55 +6519,58 @@
       </c>
       <c r="AE17" s="5">
         <v>326</v>
       </c>
       <c r="AF17" s="5">
         <v>362</v>
       </c>
       <c r="AG17" s="5">
         <v>369</v>
       </c>
       <c r="AH17" s="40">
         <v>381</v>
       </c>
       <c r="AI17" s="47">
         <v>313</v>
       </c>
       <c r="AJ17" s="2">
         <v>273</v>
       </c>
       <c r="AK17" s="2">
         <v>261</v>
       </c>
       <c r="AL17" s="61">
         <v>393</v>
       </c>
-      <c r="AM17" s="80">
+      <c r="AM17" s="74">
         <v>297</v>
       </c>
+      <c r="AN17" s="78">
+        <v>350</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="14.45" customHeight="1">
+    <row r="18" spans="1:40" ht="14.45" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="5">
         <v>68</v>
       </c>
       <c r="C18" s="2">
         <v>34</v>
       </c>
       <c r="D18" s="5">
         <v>53</v>
       </c>
       <c r="E18" s="5">
         <v>54</v>
       </c>
       <c r="F18" s="2">
         <v>65</v>
       </c>
       <c r="G18" s="2">
         <v>86</v>
       </c>
       <c r="H18" s="2">
         <v>100</v>
       </c>
       <c r="I18" s="2">
@@ -6508,55 +6641,58 @@
       </c>
       <c r="AE18" s="5">
         <v>101</v>
       </c>
       <c r="AF18" s="5">
         <v>95</v>
       </c>
       <c r="AG18" s="5">
         <v>139</v>
       </c>
       <c r="AH18" s="40">
         <v>124</v>
       </c>
       <c r="AI18" s="47">
         <v>121</v>
       </c>
       <c r="AJ18" s="2">
         <v>91</v>
       </c>
       <c r="AK18" s="2">
         <v>77</v>
       </c>
       <c r="AL18" s="61">
         <v>119</v>
       </c>
-      <c r="AM18" s="80">
+      <c r="AM18" s="74">
         <v>115</v>
       </c>
+      <c r="AN18" s="78">
+        <v>118</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="14.45" customHeight="1">
+    <row r="19" spans="1:40" ht="14.45" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="5">
         <v>188</v>
       </c>
       <c r="C19" s="2">
         <v>102</v>
       </c>
       <c r="D19" s="5">
         <v>164</v>
       </c>
       <c r="E19" s="5">
         <v>178</v>
       </c>
       <c r="F19" s="2">
         <v>208</v>
       </c>
       <c r="G19" s="2">
         <v>293</v>
       </c>
       <c r="H19" s="2">
         <v>350</v>
       </c>
       <c r="I19" s="2">
@@ -6627,55 +6763,58 @@
       </c>
       <c r="AE19" s="5">
         <v>347</v>
       </c>
       <c r="AF19" s="5">
         <v>357</v>
       </c>
       <c r="AG19" s="5">
         <v>381</v>
       </c>
       <c r="AH19" s="40">
         <v>416</v>
       </c>
       <c r="AI19" s="47">
         <v>391</v>
       </c>
       <c r="AJ19" s="2">
         <v>320</v>
       </c>
       <c r="AK19" s="2">
         <v>276</v>
       </c>
       <c r="AL19" s="61">
         <v>375</v>
       </c>
-      <c r="AM19" s="80">
+      <c r="AM19" s="74">
         <v>362</v>
       </c>
+      <c r="AN19" s="78">
+        <v>428</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="14.45" customHeight="1">
+    <row r="20" spans="1:40" ht="14.45" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="5">
         <v>140</v>
       </c>
       <c r="C20" s="2">
         <v>52</v>
       </c>
       <c r="D20" s="5">
         <v>99</v>
       </c>
       <c r="E20" s="5">
         <v>114</v>
       </c>
       <c r="F20" s="2">
         <v>135</v>
       </c>
       <c r="G20" s="2">
         <v>177</v>
       </c>
       <c r="H20" s="2">
         <v>237</v>
       </c>
       <c r="I20" s="2">
@@ -6746,55 +6885,58 @@
       </c>
       <c r="AE20" s="5">
         <v>219</v>
       </c>
       <c r="AF20" s="5">
         <v>278</v>
       </c>
       <c r="AG20" s="5">
         <v>344</v>
       </c>
       <c r="AH20" s="40">
         <v>285</v>
       </c>
       <c r="AI20" s="47">
         <v>279</v>
       </c>
       <c r="AJ20" s="2">
         <v>218</v>
       </c>
       <c r="AK20" s="2">
         <v>166</v>
       </c>
       <c r="AL20" s="61">
         <v>213</v>
       </c>
-      <c r="AM20" s="80">
+      <c r="AM20" s="74">
         <v>248</v>
       </c>
+      <c r="AN20" s="78">
+        <v>247</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="14.45" customHeight="1">
+    <row r="21" spans="1:40" ht="14.45" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="5">
         <v>96</v>
       </c>
       <c r="C21" s="2">
         <v>56</v>
       </c>
       <c r="D21" s="5">
         <v>74</v>
       </c>
       <c r="E21" s="2">
         <v>77</v>
       </c>
       <c r="F21" s="2">
         <v>105</v>
       </c>
       <c r="G21" s="2">
         <v>118</v>
       </c>
       <c r="H21" s="2">
         <v>135</v>
       </c>
       <c r="I21" s="2">
@@ -6865,55 +7007,58 @@
       </c>
       <c r="AE21" s="5">
         <v>179</v>
       </c>
       <c r="AF21" s="5">
         <v>217</v>
       </c>
       <c r="AG21" s="5">
         <v>210</v>
       </c>
       <c r="AH21" s="40">
         <v>255</v>
       </c>
       <c r="AI21" s="47">
         <v>193</v>
       </c>
       <c r="AJ21" s="2">
         <v>182</v>
       </c>
       <c r="AK21" s="2">
         <v>103</v>
       </c>
       <c r="AL21" s="61">
         <v>175</v>
       </c>
-      <c r="AM21" s="80">
+      <c r="AM21" s="74">
         <v>168</v>
       </c>
+      <c r="AN21" s="78">
+        <v>151</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="14.45" customHeight="1">
+    <row r="22" spans="1:40" ht="14.45" customHeight="1">
       <c r="A22" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="5">
         <v>81</v>
       </c>
       <c r="C22" s="5">
         <v>43</v>
       </c>
       <c r="D22" s="5">
         <v>72</v>
       </c>
       <c r="E22" s="5">
         <v>73</v>
       </c>
       <c r="F22" s="5">
         <v>93</v>
       </c>
       <c r="G22" s="5">
         <v>113</v>
       </c>
       <c r="H22" s="5">
         <v>149</v>
       </c>
       <c r="I22" s="5">
@@ -6984,55 +7129,58 @@
       </c>
       <c r="AE22" s="5">
         <v>189</v>
       </c>
       <c r="AF22" s="5">
         <v>165</v>
       </c>
       <c r="AG22" s="5">
         <v>174</v>
       </c>
       <c r="AH22" s="40">
         <v>174</v>
       </c>
       <c r="AI22" s="47">
         <v>177</v>
       </c>
       <c r="AJ22" s="2">
         <v>167</v>
       </c>
       <c r="AK22" s="2">
         <v>166</v>
       </c>
       <c r="AL22" s="61">
         <v>173</v>
       </c>
-      <c r="AM22" s="80">
+      <c r="AM22" s="74">
         <v>149</v>
       </c>
+      <c r="AN22" s="78">
+        <v>185</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="14.45" customHeight="1">
+    <row r="23" spans="1:40" ht="14.45" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="5">
         <v>157</v>
       </c>
       <c r="C23" s="5">
         <v>64</v>
       </c>
       <c r="D23" s="5">
         <v>119</v>
       </c>
       <c r="E23" s="5">
         <v>132</v>
       </c>
       <c r="F23" s="5">
         <v>152</v>
       </c>
       <c r="G23" s="5">
         <v>242</v>
       </c>
       <c r="H23" s="5">
         <v>236</v>
       </c>
       <c r="I23" s="5">
@@ -7103,98 +7251,102 @@
       </c>
       <c r="AE23" s="5">
         <v>259</v>
       </c>
       <c r="AF23" s="5">
         <v>297</v>
       </c>
       <c r="AG23" s="5">
         <v>342</v>
       </c>
       <c r="AH23" s="40">
         <v>315</v>
       </c>
       <c r="AI23" s="47">
         <v>258</v>
       </c>
       <c r="AJ23" s="2">
         <v>225</v>
       </c>
       <c r="AK23" s="2">
         <v>217</v>
       </c>
       <c r="AL23" s="61">
         <v>294</v>
       </c>
-      <c r="AM23" s="80">
+      <c r="AM23" s="74">
         <v>267</v>
       </c>
+      <c r="AN23" s="78">
+        <v>239</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="14.45" customHeight="1">
+    <row r="24" spans="1:40" ht="14.45" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="34"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="35"/>
       <c r="AD24" s="35"/>
       <c r="AE24" s="35"/>
       <c r="AF24" s="49"/>
       <c r="AG24" s="49"/>
       <c r="AH24" s="49"/>
       <c r="AI24" s="49"/>
       <c r="AJ24" s="54"/>
       <c r="AK24" s="54"/>
       <c r="AL24" s="59"/>
-      <c r="AM24" s="78"/>
+      <c r="AM24" s="72"/>
+      <c r="AN24" s="78"/>
     </row>
-    <row r="25" spans="1:39" ht="24" customHeight="1">
+    <row r="25" spans="1:40" ht="24" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="9">
         <v>2022</v>
       </c>
       <c r="C25" s="9">
         <v>1061</v>
       </c>
       <c r="D25" s="5">
         <v>1620</v>
       </c>
       <c r="E25" s="5">
         <v>2066</v>
       </c>
       <c r="F25" s="5">
         <v>2335</v>
       </c>
       <c r="G25" s="5">
         <v>3478</v>
       </c>
       <c r="H25" s="5">
         <v>3525</v>
       </c>
       <c r="I25" s="5">
@@ -7265,55 +7417,58 @@
       </c>
       <c r="AE25" s="5">
         <v>3961</v>
       </c>
       <c r="AF25" s="5">
         <v>4475</v>
       </c>
       <c r="AG25" s="5">
         <v>4685</v>
       </c>
       <c r="AH25" s="40">
         <v>4875</v>
       </c>
       <c r="AI25" s="47">
         <v>4062</v>
       </c>
       <c r="AJ25" s="2">
         <v>3434</v>
       </c>
       <c r="AK25" s="2">
         <v>3205</v>
       </c>
       <c r="AL25" s="61">
         <v>4277</v>
       </c>
-      <c r="AM25" s="80">
+      <c r="AM25" s="74">
         <v>3932</v>
       </c>
+      <c r="AN25" s="78">
+        <v>4492</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="14.45" customHeight="1">
+    <row r="26" spans="1:40" ht="14.45" customHeight="1">
       <c r="A26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="5">
         <v>1256</v>
       </c>
       <c r="C26" s="5">
         <v>679</v>
       </c>
       <c r="D26" s="5">
         <v>1002</v>
       </c>
       <c r="E26" s="5">
         <v>1334</v>
       </c>
       <c r="F26" s="5">
         <v>1499</v>
       </c>
       <c r="G26" s="5">
         <v>2258</v>
       </c>
       <c r="H26" s="5">
         <v>2217</v>
       </c>
       <c r="I26" s="5">
@@ -7384,55 +7539,58 @@
       </c>
       <c r="AE26" s="5">
         <v>2422</v>
       </c>
       <c r="AF26" s="5">
         <v>2830</v>
       </c>
       <c r="AG26" s="5">
         <v>3004</v>
       </c>
       <c r="AH26" s="40">
         <v>3205</v>
       </c>
       <c r="AI26" s="47">
         <v>2641</v>
       </c>
       <c r="AJ26" s="2">
         <v>2148</v>
       </c>
       <c r="AK26" s="2">
         <v>2108</v>
       </c>
       <c r="AL26" s="61">
         <v>2821</v>
       </c>
-      <c r="AM26" s="80">
+      <c r="AM26" s="74">
         <v>2585</v>
       </c>
+      <c r="AN26" s="78">
+        <v>2850</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="14.45" customHeight="1">
+    <row r="27" spans="1:40" ht="14.45" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="5">
         <v>180</v>
       </c>
       <c r="C27" s="5">
         <v>88</v>
       </c>
       <c r="D27" s="5">
         <v>127</v>
       </c>
       <c r="E27" s="5">
         <v>164</v>
       </c>
       <c r="F27" s="5">
         <v>164</v>
       </c>
       <c r="G27" s="5">
         <v>238</v>
       </c>
       <c r="H27" s="5">
         <v>290</v>
       </c>
       <c r="I27" s="5">
@@ -7503,55 +7661,58 @@
       </c>
       <c r="AE27" s="5">
         <v>342</v>
       </c>
       <c r="AF27" s="5">
         <v>310</v>
       </c>
       <c r="AG27" s="5">
         <v>329</v>
       </c>
       <c r="AH27" s="40">
         <v>350</v>
       </c>
       <c r="AI27" s="47">
         <v>316</v>
       </c>
       <c r="AJ27" s="2">
         <v>250</v>
       </c>
       <c r="AK27" s="2">
         <v>213</v>
       </c>
       <c r="AL27" s="61">
         <v>330</v>
       </c>
-      <c r="AM27" s="80">
+      <c r="AM27" s="74">
         <v>277</v>
       </c>
+      <c r="AN27" s="78">
+        <v>338</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="14.45" customHeight="1">
+    <row r="28" spans="1:40" ht="14.45" customHeight="1">
       <c r="A28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="5">
         <v>41</v>
       </c>
       <c r="C28" s="5">
         <v>15</v>
       </c>
       <c r="D28" s="5">
         <v>28</v>
       </c>
       <c r="E28" s="5">
         <v>21</v>
       </c>
       <c r="F28" s="5">
         <v>38</v>
       </c>
       <c r="G28" s="5">
         <v>43</v>
       </c>
       <c r="H28" s="5">
         <v>55</v>
       </c>
       <c r="I28" s="5">
@@ -7622,55 +7783,58 @@
       </c>
       <c r="AE28" s="5">
         <v>86</v>
       </c>
       <c r="AF28" s="5">
         <v>112</v>
       </c>
       <c r="AG28" s="5">
         <v>83</v>
       </c>
       <c r="AH28" s="40">
         <v>101</v>
       </c>
       <c r="AI28" s="47">
         <v>65</v>
       </c>
       <c r="AJ28" s="2">
         <v>65</v>
       </c>
       <c r="AK28" s="2">
         <v>43</v>
       </c>
       <c r="AL28" s="61">
         <v>94</v>
       </c>
-      <c r="AM28" s="80">
+      <c r="AM28" s="74">
         <v>45</v>
       </c>
+      <c r="AN28" s="78">
+        <v>86</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="14.45" customHeight="1">
+    <row r="29" spans="1:40" ht="14.45" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>67</v>
       </c>
       <c r="C29" s="5">
         <v>35</v>
       </c>
       <c r="D29" s="5">
         <v>65</v>
       </c>
       <c r="E29" s="5">
         <v>67</v>
       </c>
       <c r="F29" s="5">
         <v>93</v>
       </c>
       <c r="G29" s="5">
         <v>134</v>
       </c>
       <c r="H29" s="5">
         <v>153</v>
       </c>
       <c r="I29" s="5">
@@ -7741,55 +7905,58 @@
       </c>
       <c r="AE29" s="5">
         <v>164</v>
       </c>
       <c r="AF29" s="5">
         <v>177</v>
       </c>
       <c r="AG29" s="5">
         <v>202</v>
       </c>
       <c r="AH29" s="40">
         <v>208</v>
       </c>
       <c r="AI29" s="47">
         <v>152</v>
       </c>
       <c r="AJ29" s="2">
         <v>122</v>
       </c>
       <c r="AK29" s="2">
         <v>110</v>
       </c>
       <c r="AL29" s="61">
         <v>158</v>
       </c>
-      <c r="AM29" s="80">
+      <c r="AM29" s="74">
         <v>143</v>
       </c>
+      <c r="AN29" s="78">
+        <v>176</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="14.45" customHeight="1">
+    <row r="30" spans="1:40" ht="14.45" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="5">
         <v>253</v>
       </c>
       <c r="C30" s="5">
         <v>146</v>
       </c>
       <c r="D30" s="5">
         <v>195</v>
       </c>
       <c r="E30" s="5">
         <v>255</v>
       </c>
       <c r="F30" s="5">
         <v>326</v>
       </c>
       <c r="G30" s="5">
         <v>467</v>
       </c>
       <c r="H30" s="5">
         <v>463</v>
       </c>
       <c r="I30" s="5">
@@ -7860,55 +8027,58 @@
       </c>
       <c r="AE30" s="5">
         <v>491</v>
       </c>
       <c r="AF30" s="5">
         <v>551</v>
       </c>
       <c r="AG30" s="5">
         <v>562</v>
       </c>
       <c r="AH30" s="40">
         <v>518</v>
       </c>
       <c r="AI30" s="47">
         <v>438</v>
       </c>
       <c r="AJ30" s="2">
         <v>406</v>
       </c>
       <c r="AK30" s="2">
         <v>364</v>
       </c>
       <c r="AL30" s="61">
         <v>449</v>
       </c>
-      <c r="AM30" s="80">
+      <c r="AM30" s="74">
         <v>458</v>
       </c>
+      <c r="AN30" s="78">
+        <v>506</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="14.45" customHeight="1">
+    <row r="31" spans="1:40" ht="14.45" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="5">
         <v>123</v>
       </c>
       <c r="C31" s="5">
         <v>57</v>
       </c>
       <c r="D31" s="5">
         <v>108</v>
       </c>
       <c r="E31" s="5">
         <v>117</v>
       </c>
       <c r="F31" s="5">
         <v>112</v>
       </c>
       <c r="G31" s="5">
         <v>221</v>
       </c>
       <c r="H31" s="5">
         <v>179</v>
       </c>
       <c r="I31" s="5">
@@ -7979,98 +8149,102 @@
       </c>
       <c r="AE31" s="5">
         <v>232</v>
       </c>
       <c r="AF31" s="5">
         <v>250</v>
       </c>
       <c r="AG31" s="5">
         <v>266</v>
       </c>
       <c r="AH31" s="40">
         <v>276</v>
       </c>
       <c r="AI31" s="47">
         <v>244</v>
       </c>
       <c r="AJ31" s="2">
         <v>271</v>
       </c>
       <c r="AK31" s="2">
         <v>195</v>
       </c>
       <c r="AL31" s="61">
         <v>224</v>
       </c>
-      <c r="AM31" s="80">
+      <c r="AM31" s="74">
         <v>244</v>
       </c>
+      <c r="AN31" s="78">
+        <v>311</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="14.45" customHeight="1">
+    <row r="32" spans="1:40" ht="14.45" customHeight="1">
       <c r="A32" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="20"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="20"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="20"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
       <c r="V32" s="5"/>
       <c r="W32" s="5"/>
       <c r="X32" s="5"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5"/>
       <c r="AG32" s="5"/>
       <c r="AH32" s="40"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="2"/>
       <c r="AK32" s="2"/>
       <c r="AL32" s="61"/>
-      <c r="AM32" s="80"/>
+      <c r="AM32" s="74"/>
+      <c r="AN32" s="78"/>
     </row>
-    <row r="33" spans="1:39" ht="14.45" customHeight="1">
+    <row r="33" spans="1:40" ht="14.45" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="5">
         <v>62</v>
       </c>
       <c r="C33" s="5">
         <v>32</v>
       </c>
       <c r="D33" s="5">
         <v>57</v>
       </c>
       <c r="E33" s="5">
         <v>72</v>
       </c>
       <c r="F33" s="5">
         <v>69</v>
       </c>
       <c r="G33" s="5">
         <v>76</v>
       </c>
       <c r="H33" s="5">
         <v>113</v>
       </c>
       <c r="I33" s="5">
@@ -8141,55 +8315,58 @@
       </c>
       <c r="AE33" s="5">
         <v>159</v>
       </c>
       <c r="AF33" s="5">
         <v>184</v>
       </c>
       <c r="AG33" s="5">
         <v>143</v>
       </c>
       <c r="AH33" s="40">
         <v>136</v>
       </c>
       <c r="AI33" s="47">
         <v>124</v>
       </c>
       <c r="AJ33" s="2">
         <v>107</v>
       </c>
       <c r="AK33" s="2">
         <v>121</v>
       </c>
       <c r="AL33" s="61">
         <v>158</v>
       </c>
-      <c r="AM33" s="80">
+      <c r="AM33" s="74">
         <v>107</v>
       </c>
+      <c r="AN33" s="78">
+        <v>157</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="14.45" customHeight="1">
+    <row r="34" spans="1:40" ht="14.45" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
         <v>40</v>
       </c>
       <c r="C34" s="5">
         <v>9</v>
       </c>
       <c r="D34" s="5">
         <v>38</v>
       </c>
       <c r="E34" s="5">
         <v>36</v>
       </c>
       <c r="F34" s="5">
         <v>34</v>
       </c>
       <c r="G34" s="5">
         <v>41</v>
       </c>
       <c r="H34" s="5">
         <v>55</v>
       </c>
       <c r="I34" s="5">
@@ -8260,98 +8437,102 @@
       </c>
       <c r="AE34" s="5">
         <v>65</v>
       </c>
       <c r="AF34" s="5">
         <v>61</v>
       </c>
       <c r="AG34" s="5">
         <v>96</v>
       </c>
       <c r="AH34" s="40">
         <v>81</v>
       </c>
       <c r="AI34" s="47">
         <v>82</v>
       </c>
       <c r="AJ34" s="2">
         <v>65</v>
       </c>
       <c r="AK34" s="2">
         <v>51</v>
       </c>
       <c r="AL34" s="61">
         <v>43</v>
       </c>
-      <c r="AM34" s="80">
+      <c r="AM34" s="74">
         <v>73</v>
       </c>
+      <c r="AN34" s="78">
+        <v>68</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="14.45" customHeight="1">
+    <row r="35" spans="1:40" ht="14.45" customHeight="1">
       <c r="A35" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
       <c r="N35" s="34"/>
       <c r="O35" s="34"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="34"/>
       <c r="AB35" s="35"/>
       <c r="AC35" s="35"/>
       <c r="AD35" s="35"/>
       <c r="AE35" s="35"/>
       <c r="AF35" s="49"/>
       <c r="AG35" s="49"/>
       <c r="AH35" s="49"/>
       <c r="AI35" s="49"/>
       <c r="AJ35" s="54"/>
       <c r="AK35" s="54"/>
       <c r="AL35" s="59"/>
-      <c r="AM35" s="78"/>
+      <c r="AM35" s="72"/>
+      <c r="AN35" s="78"/>
     </row>
-    <row r="36" spans="1:39" s="24" customFormat="1" ht="24" customHeight="1">
+    <row r="36" spans="1:40" s="24" customFormat="1" ht="24" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9">
         <v>803</v>
       </c>
       <c r="C36" s="9">
         <v>382</v>
       </c>
       <c r="D36" s="5">
         <v>621</v>
       </c>
       <c r="E36" s="5">
         <v>689</v>
       </c>
       <c r="F36" s="5">
         <v>856</v>
       </c>
       <c r="G36" s="5">
         <v>1140</v>
       </c>
       <c r="H36" s="5">
         <v>1299</v>
       </c>
       <c r="I36" s="5">
@@ -8422,98 +8603,102 @@
       </c>
       <c r="AE36" s="5">
         <v>1396</v>
       </c>
       <c r="AF36" s="5">
         <v>1526</v>
       </c>
       <c r="AG36" s="5">
         <v>1720</v>
       </c>
       <c r="AH36" s="40">
         <v>1733</v>
       </c>
       <c r="AI36" s="47">
         <v>1526</v>
       </c>
       <c r="AJ36" s="2">
         <v>1304</v>
       </c>
       <c r="AK36" s="2">
         <v>1094</v>
       </c>
       <c r="AL36" s="60">
         <v>1541</v>
       </c>
-      <c r="AM36" s="79">
+      <c r="AM36" s="73">
         <v>1426</v>
       </c>
+      <c r="AN36" s="78">
+        <v>1493</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="14.45" customHeight="1">
+    <row r="37" spans="1:40" ht="14.45" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="5"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="2"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="10"/>
       <c r="N37" s="2"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="5"/>
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="5"/>
       <c r="AA37" s="5"/>
       <c r="AB37" s="5"/>
       <c r="AC37" s="5"/>
       <c r="AD37" s="5"/>
       <c r="AE37" s="5"/>
       <c r="AF37" s="5"/>
       <c r="AG37" s="5"/>
       <c r="AH37" s="40"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="60"/>
-      <c r="AM37" s="79"/>
+      <c r="AM37" s="73"/>
+      <c r="AN37" s="78"/>
     </row>
-    <row r="38" spans="1:39" ht="14.45" customHeight="1">
+    <row r="38" spans="1:40" ht="14.45" customHeight="1">
       <c r="A38" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="5">
         <v>113</v>
       </c>
       <c r="C38" s="2">
         <v>40</v>
       </c>
       <c r="D38" s="5">
         <v>78</v>
       </c>
       <c r="E38" s="5">
         <v>97</v>
       </c>
       <c r="F38" s="2">
         <v>132</v>
       </c>
       <c r="G38" s="2">
         <v>152</v>
       </c>
       <c r="H38" s="2">
         <v>147</v>
       </c>
       <c r="I38" s="2">
@@ -8584,55 +8769,58 @@
       </c>
       <c r="AE38" s="5">
         <v>167</v>
       </c>
       <c r="AF38" s="5">
         <v>178</v>
       </c>
       <c r="AG38" s="5">
         <v>226</v>
       </c>
       <c r="AH38" s="40">
         <v>245</v>
       </c>
       <c r="AI38" s="47">
         <v>189</v>
       </c>
       <c r="AJ38" s="2">
         <v>166</v>
       </c>
       <c r="AK38" s="2">
         <v>140</v>
       </c>
       <c r="AL38" s="60">
         <v>235</v>
       </c>
-      <c r="AM38" s="79">
+      <c r="AM38" s="73">
         <v>190</v>
       </c>
+      <c r="AN38" s="78">
+        <v>193</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="14.45" customHeight="1">
+    <row r="39" spans="1:40" ht="14.45" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="5">
         <v>68</v>
       </c>
       <c r="C39" s="2">
         <v>34</v>
       </c>
       <c r="D39" s="5">
         <v>53</v>
       </c>
       <c r="E39" s="5">
         <v>54</v>
       </c>
       <c r="F39" s="2">
         <v>65</v>
       </c>
       <c r="G39" s="2">
         <v>86</v>
       </c>
       <c r="H39" s="2">
         <v>100</v>
       </c>
       <c r="I39" s="2">
@@ -8703,55 +8891,58 @@
       </c>
       <c r="AE39" s="5">
         <v>101</v>
       </c>
       <c r="AF39" s="5">
         <v>95</v>
       </c>
       <c r="AG39" s="5">
         <v>139</v>
       </c>
       <c r="AH39" s="40">
         <v>124</v>
       </c>
       <c r="AI39" s="47">
         <v>121</v>
       </c>
       <c r="AJ39" s="2">
         <v>91</v>
       </c>
       <c r="AK39" s="2">
         <v>77</v>
       </c>
       <c r="AL39" s="60">
         <v>119</v>
       </c>
-      <c r="AM39" s="79">
+      <c r="AM39" s="73">
         <v>115</v>
       </c>
+      <c r="AN39" s="78">
+        <v>118</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="14.45" customHeight="1">
+    <row r="40" spans="1:40" ht="14.45" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5">
         <v>188</v>
       </c>
       <c r="C40" s="2">
         <v>102</v>
       </c>
       <c r="D40" s="5">
         <v>164</v>
       </c>
       <c r="E40" s="5">
         <v>178</v>
       </c>
       <c r="F40" s="2">
         <v>208</v>
       </c>
       <c r="G40" s="2">
         <v>293</v>
       </c>
       <c r="H40" s="2">
         <v>350</v>
       </c>
       <c r="I40" s="2">
@@ -8822,55 +9013,58 @@
       </c>
       <c r="AE40" s="5">
         <v>347</v>
       </c>
       <c r="AF40" s="5">
         <v>357</v>
       </c>
       <c r="AG40" s="5">
         <v>381</v>
       </c>
       <c r="AH40" s="40">
         <v>416</v>
       </c>
       <c r="AI40" s="47">
         <v>391</v>
       </c>
       <c r="AJ40" s="2">
         <v>320</v>
       </c>
       <c r="AK40" s="2">
         <v>276</v>
       </c>
       <c r="AL40" s="60">
         <v>375</v>
       </c>
-      <c r="AM40" s="79">
+      <c r="AM40" s="73">
         <v>362</v>
       </c>
+      <c r="AN40" s="78">
+        <v>428</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="14.45" customHeight="1">
+    <row r="41" spans="1:40" ht="14.45" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="5">
         <v>100</v>
       </c>
       <c r="C41" s="2">
         <v>43</v>
       </c>
       <c r="D41" s="5">
         <v>61</v>
       </c>
       <c r="E41" s="2">
         <v>78</v>
       </c>
       <c r="F41" s="2">
         <v>101</v>
       </c>
       <c r="G41" s="2">
         <v>136</v>
       </c>
       <c r="H41" s="2">
         <v>182</v>
       </c>
       <c r="I41" s="2">
@@ -8941,55 +9135,58 @@
       </c>
       <c r="AE41" s="5">
         <v>154</v>
       </c>
       <c r="AF41" s="5">
         <v>217</v>
       </c>
       <c r="AG41" s="5">
         <v>248</v>
       </c>
       <c r="AH41" s="40">
         <v>204</v>
       </c>
       <c r="AI41" s="47">
         <v>197</v>
       </c>
       <c r="AJ41" s="2">
         <v>153</v>
       </c>
       <c r="AK41" s="2">
         <v>115</v>
       </c>
       <c r="AL41" s="60">
         <v>170</v>
       </c>
-      <c r="AM41" s="79">
+      <c r="AM41" s="73">
         <v>175</v>
       </c>
+      <c r="AN41" s="78">
+        <v>179</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="14.45" customHeight="1">
+    <row r="42" spans="1:40" ht="14.45" customHeight="1">
       <c r="A42" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="5">
         <v>96</v>
       </c>
       <c r="C42" s="2">
         <v>56</v>
       </c>
       <c r="D42" s="5">
         <v>74</v>
       </c>
       <c r="E42" s="5">
         <v>77</v>
       </c>
       <c r="F42" s="2">
         <v>105</v>
       </c>
       <c r="G42" s="2">
         <v>118</v>
       </c>
       <c r="H42" s="2">
         <v>135</v>
       </c>
       <c r="I42" s="2">
@@ -9060,55 +9257,58 @@
       </c>
       <c r="AE42" s="5">
         <v>179</v>
       </c>
       <c r="AF42" s="5">
         <v>217</v>
       </c>
       <c r="AG42" s="5">
         <v>210</v>
       </c>
       <c r="AH42" s="40">
         <v>255</v>
       </c>
       <c r="AI42" s="47">
         <v>193</v>
       </c>
       <c r="AJ42" s="2">
         <v>182</v>
       </c>
       <c r="AK42" s="2">
         <v>103</v>
       </c>
       <c r="AL42" s="60">
         <v>175</v>
       </c>
-      <c r="AM42" s="79">
+      <c r="AM42" s="73">
         <v>168</v>
       </c>
+      <c r="AN42" s="78">
+        <v>151</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="14.45" customHeight="1">
+    <row r="43" spans="1:40" ht="14.45" customHeight="1">
       <c r="A43" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="5">
         <v>81</v>
       </c>
       <c r="C43" s="2">
         <v>43</v>
       </c>
       <c r="D43" s="5">
         <v>72</v>
       </c>
       <c r="E43" s="5">
         <v>73</v>
       </c>
       <c r="F43" s="2">
         <v>93</v>
       </c>
       <c r="G43" s="2">
         <v>113</v>
       </c>
       <c r="H43" s="2">
         <v>149</v>
       </c>
       <c r="I43" s="2">
@@ -9179,55 +9379,58 @@
       </c>
       <c r="AE43" s="5">
         <v>189</v>
       </c>
       <c r="AF43" s="5">
         <v>165</v>
       </c>
       <c r="AG43" s="5">
         <v>174</v>
       </c>
       <c r="AH43" s="40">
         <v>174</v>
       </c>
       <c r="AI43" s="47">
         <v>177</v>
       </c>
       <c r="AJ43" s="2">
         <v>167</v>
       </c>
       <c r="AK43" s="2">
         <v>166</v>
       </c>
       <c r="AL43" s="60">
         <v>173</v>
       </c>
-      <c r="AM43" s="79">
+      <c r="AM43" s="73">
         <v>149</v>
       </c>
+      <c r="AN43" s="78">
+        <v>185</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="14.45" customHeight="1">
+    <row r="44" spans="1:40" ht="14.45" customHeight="1">
       <c r="A44" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="4">
         <v>157</v>
       </c>
       <c r="C44" s="4">
         <v>64</v>
       </c>
       <c r="D44" s="4">
         <v>119</v>
       </c>
       <c r="E44" s="4">
         <v>132</v>
       </c>
       <c r="F44" s="4">
         <v>152</v>
       </c>
       <c r="G44" s="4">
         <v>242</v>
       </c>
       <c r="H44" s="4">
         <v>236</v>
       </c>
       <c r="I44" s="4">
@@ -9298,213 +9501,218 @@
       </c>
       <c r="AE44" s="4">
         <v>259</v>
       </c>
       <c r="AF44" s="4">
         <v>297</v>
       </c>
       <c r="AG44" s="4">
         <v>342</v>
       </c>
       <c r="AH44" s="41">
         <v>315</v>
       </c>
       <c r="AI44" s="48">
         <v>258</v>
       </c>
       <c r="AJ44" s="51">
         <v>225</v>
       </c>
       <c r="AK44" s="51">
         <v>217</v>
       </c>
       <c r="AL44" s="62">
         <v>294</v>
       </c>
-      <c r="AM44" s="81">
+      <c r="AM44" s="75">
         <v>267</v>
+      </c>
+      <c r="AN44" s="80">
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AM44"/>
+  <dimension ref="A2:AN44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="25" customWidth="1"/>
     <col min="3" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="21" width="7.5703125" style="1" customWidth="1"/>
     <col min="22" max="25" width="8.5703125" style="1" customWidth="1"/>
     <col min="26" max="33" width="7.85546875" style="1" customWidth="1"/>
     <col min="34" max="37" width="8.5703125" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39" s="22" customFormat="1" ht="14.45" customHeight="1">
+    <row r="2" spans="1:40" s="22" customFormat="1" ht="14.45" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
       <c r="W2" s="53"/>
       <c r="X2" s="53"/>
       <c r="Y2" s="53"/>
       <c r="Z2" s="53"/>
       <c r="AA2" s="53"/>
       <c r="AB2" s="53"/>
       <c r="AC2" s="53"/>
       <c r="AD2" s="53"/>
       <c r="AE2" s="53"/>
       <c r="AF2" s="53"/>
       <c r="AG2" s="53"/>
       <c r="AH2" s="53"/>
       <c r="AI2" s="53"/>
       <c r="AJ2" s="53"/>
       <c r="AK2" s="53"/>
     </row>
-    <row r="5" spans="1:39" s="23" customFormat="1" ht="14.45" customHeight="1">
+    <row r="5" spans="1:40" s="23" customFormat="1" ht="14.45" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="28"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="X5" s="31"/>
       <c r="Y5" s="31"/>
       <c r="Z5" s="30"/>
       <c r="AK5" s="30"/>
       <c r="AL5" s="17"/>
-      <c r="AM5" s="82" t="s">
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="76" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:39" ht="14.45" customHeight="1">
-      <c r="A6" s="69"/>
+    <row r="6" spans="1:40" ht="14.45" customHeight="1">
+      <c r="A6" s="83"/>
       <c r="B6" s="13">
         <v>2023</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="15"/>
-      <c r="N6" s="67">
+      <c r="N6" s="81">
         <v>2024</v>
       </c>
-      <c r="O6" s="68"/>
-[...10 lines deleted...]
-      <c r="Z6" s="67">
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82"/>
+      <c r="X6" s="82"/>
+      <c r="Y6" s="82"/>
+      <c r="Z6" s="81">
         <v>2025</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="71">
+      <c r="AA6" s="82"/>
+      <c r="AB6" s="82"/>
+      <c r="AC6" s="82"/>
+      <c r="AD6" s="82"/>
+      <c r="AE6" s="82"/>
+      <c r="AF6" s="82"/>
+      <c r="AG6" s="82"/>
+      <c r="AH6" s="82"/>
+      <c r="AI6" s="82"/>
+      <c r="AJ6" s="82"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="85">
         <v>2026</v>
       </c>
-      <c r="AM6" s="72"/>
+      <c r="AM6" s="86"/>
+      <c r="AN6" s="86"/>
     </row>
-    <row r="7" spans="1:39" ht="14.45" customHeight="1">
-      <c r="A7" s="70"/>
+    <row r="7" spans="1:40" ht="14.45" customHeight="1">
+      <c r="A7" s="84"/>
       <c r="B7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -9575,93 +9783,96 @@
       </c>
       <c r="AF7" s="29" t="s">
         <v>21</v>
       </c>
       <c r="AG7" s="29" t="s">
         <v>22</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="AI7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="AK7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AM7" s="8" t="s">
         <v>16</v>
       </c>
+      <c r="AN7" s="8" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="8" spans="1:39" ht="14.45" customHeight="1">
+    <row r="8" spans="1:40" ht="14.45" customHeight="1">
       <c r="A8" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
       <c r="T8" s="32"/>
       <c r="U8" s="32"/>
       <c r="V8" s="32"/>
       <c r="W8" s="32"/>
       <c r="X8" s="32"/>
       <c r="Y8" s="32"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="32"/>
       <c r="AB8" s="37"/>
       <c r="AC8" s="37"/>
       <c r="AD8" s="37"/>
       <c r="AE8" s="37"/>
       <c r="AF8" s="37"/>
       <c r="AG8" s="37"/>
       <c r="AH8" s="37"/>
       <c r="AI8" s="37"/>
       <c r="AJ8" s="37"/>
       <c r="AK8" s="37"/>
     </row>
-    <row r="9" spans="1:39" ht="14.45" customHeight="1">
+    <row r="9" spans="1:40" ht="14.45" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="3">
         <v>-344</v>
       </c>
       <c r="C9" s="3">
         <v>-137</v>
       </c>
       <c r="D9" s="2">
         <v>-153</v>
       </c>
       <c r="E9" s="2">
         <v>-155</v>
       </c>
       <c r="F9" s="2">
         <v>-267</v>
       </c>
       <c r="G9" s="2">
         <v>-537</v>
       </c>
       <c r="H9" s="2">
         <v>-391</v>
       </c>
       <c r="I9" s="5">
@@ -9732,55 +9943,58 @@
       </c>
       <c r="AE9" s="5">
         <v>-423</v>
       </c>
       <c r="AF9" s="5">
         <v>-540</v>
       </c>
       <c r="AG9" s="5">
         <v>-589</v>
       </c>
       <c r="AH9" s="42">
         <v>-606</v>
       </c>
       <c r="AI9" s="50">
         <v>-475</v>
       </c>
       <c r="AJ9" s="2">
         <v>-388</v>
       </c>
       <c r="AK9" s="2">
         <v>-309</v>
       </c>
       <c r="AL9" s="65">
         <v>-239</v>
       </c>
-      <c r="AM9" s="85">
+      <c r="AM9" s="79">
         <v>-46</v>
       </c>
+      <c r="AN9" s="78">
+        <v>-528</v>
+      </c>
     </row>
-    <row r="10" spans="1:39" ht="14.45" customHeight="1">
+    <row r="10" spans="1:40" ht="14.45" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="5">
         <f t="shared" ref="B10" si="0">B9-B11-B12-B13-B14-B15-B17-B18-B19-B20-B21-B22-B23</f>
         <v>162</v>
       </c>
       <c r="C10" s="5">
         <v>99</v>
       </c>
       <c r="D10" s="5">
         <v>177</v>
       </c>
       <c r="E10" s="5">
         <v>170</v>
       </c>
       <c r="F10" s="2">
         <v>116</v>
       </c>
       <c r="G10" s="2">
         <v>223</v>
       </c>
       <c r="H10" s="2">
         <v>436</v>
       </c>
@@ -9852,55 +10066,58 @@
       </c>
       <c r="AE10" s="5">
         <v>651</v>
       </c>
       <c r="AF10" s="5">
         <v>641</v>
       </c>
       <c r="AG10" s="5">
         <v>690</v>
       </c>
       <c r="AH10" s="42">
         <v>303</v>
       </c>
       <c r="AI10" s="50">
         <v>346</v>
       </c>
       <c r="AJ10" s="2">
         <v>349</v>
       </c>
       <c r="AK10" s="2">
         <v>163</v>
       </c>
       <c r="AL10" s="65">
         <v>438</v>
       </c>
-      <c r="AM10" s="85">
+      <c r="AM10" s="79">
         <v>420</v>
       </c>
+      <c r="AN10" s="78">
+        <v>287</v>
+      </c>
     </row>
-    <row r="11" spans="1:39" ht="14.45" customHeight="1">
+    <row r="11" spans="1:40" ht="14.45" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="5">
         <v>-72</v>
       </c>
       <c r="C11" s="5">
         <v>-36</v>
       </c>
       <c r="D11" s="5">
         <v>-46</v>
       </c>
       <c r="E11" s="5">
         <v>-66</v>
       </c>
       <c r="F11" s="2">
         <v>-55</v>
       </c>
       <c r="G11" s="2">
         <v>-138</v>
       </c>
       <c r="H11" s="2">
         <v>-105</v>
       </c>
       <c r="I11" s="5">
@@ -9971,55 +10188,58 @@
       </c>
       <c r="AE11" s="5">
         <v>-157</v>
       </c>
       <c r="AF11" s="5">
         <v>-140</v>
       </c>
       <c r="AG11" s="5">
         <v>-99</v>
       </c>
       <c r="AH11" s="42">
         <v>-130</v>
       </c>
       <c r="AI11" s="50">
         <v>-134</v>
       </c>
       <c r="AJ11" s="2">
         <v>-57</v>
       </c>
       <c r="AK11" s="2">
         <v>-79</v>
       </c>
       <c r="AL11" s="65">
         <v>-122</v>
       </c>
-      <c r="AM11" s="85">
+      <c r="AM11" s="79">
         <v>-36</v>
       </c>
+      <c r="AN11" s="78">
+        <v>-79</v>
+      </c>
     </row>
-    <row r="12" spans="1:39" ht="14.45" customHeight="1">
+    <row r="12" spans="1:40" ht="14.45" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="5">
         <v>-11</v>
       </c>
       <c r="C12" s="5">
         <v>-7</v>
       </c>
       <c r="D12" s="5">
         <v>-19</v>
       </c>
       <c r="E12" s="5">
         <v>-1</v>
       </c>
       <c r="F12" s="2">
         <v>-13</v>
       </c>
       <c r="G12" s="2">
         <v>-11</v>
       </c>
       <c r="H12" s="2">
         <v>-17</v>
       </c>
       <c r="I12" s="5">
@@ -10090,55 +10310,58 @@
       </c>
       <c r="AE12" s="5">
         <v>-38</v>
       </c>
       <c r="AF12" s="5">
         <v>-77</v>
       </c>
       <c r="AG12" s="5">
         <v>-42</v>
       </c>
       <c r="AH12" s="42">
         <v>-50</v>
       </c>
       <c r="AI12" s="50">
         <v>-14</v>
       </c>
       <c r="AJ12" s="2">
         <v>-16</v>
       </c>
       <c r="AK12" s="2">
         <v>-12</v>
       </c>
       <c r="AL12" s="65">
         <v>-45</v>
       </c>
-      <c r="AM12" s="85">
+      <c r="AM12" s="79">
         <v>31</v>
       </c>
+      <c r="AN12" s="78">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="13" spans="1:39" ht="14.45" customHeight="1">
+    <row r="13" spans="1:40" ht="14.45" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>-10</v>
       </c>
       <c r="C13" s="5">
         <v>2</v>
       </c>
       <c r="D13" s="5">
         <v>-14</v>
       </c>
       <c r="E13" s="5">
         <v>-5</v>
       </c>
       <c r="F13" s="2">
         <v>11</v>
       </c>
       <c r="G13" s="2">
         <v>13</v>
       </c>
       <c r="H13" s="2">
         <v>-1</v>
       </c>
       <c r="I13" s="5">
@@ -10209,55 +10432,58 @@
       </c>
       <c r="AE13" s="5">
         <v>-27</v>
       </c>
       <c r="AF13" s="5">
         <v>-48</v>
       </c>
       <c r="AG13" s="5">
         <v>-34</v>
       </c>
       <c r="AH13" s="42">
         <v>-82</v>
       </c>
       <c r="AI13" s="50">
         <v>19</v>
       </c>
       <c r="AJ13" s="2">
         <v>-22</v>
       </c>
       <c r="AK13" s="2">
         <v>16</v>
       </c>
       <c r="AL13" s="65">
         <v>-24</v>
       </c>
-      <c r="AM13" s="85">
+      <c r="AM13" s="79">
         <v>-6</v>
       </c>
+      <c r="AN13" s="78">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="14" spans="1:39" ht="14.45" customHeight="1">
+    <row r="14" spans="1:40" ht="14.45" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="5">
         <v>-38</v>
       </c>
       <c r="C14" s="5">
         <v>-31</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>-29</v>
       </c>
       <c r="F14" s="2">
         <v>-102</v>
       </c>
       <c r="G14" s="2">
         <v>-97</v>
       </c>
       <c r="H14" s="2">
         <v>-95</v>
       </c>
       <c r="I14" s="5">
@@ -10328,55 +10554,58 @@
       </c>
       <c r="AE14" s="5">
         <v>-125</v>
       </c>
       <c r="AF14" s="5">
         <v>-87</v>
       </c>
       <c r="AG14" s="5">
         <v>-176</v>
       </c>
       <c r="AH14" s="42">
         <v>-28</v>
       </c>
       <c r="AI14" s="50">
         <v>-52</v>
       </c>
       <c r="AJ14" s="2">
         <v>1</v>
       </c>
       <c r="AK14" s="2">
         <v>-1</v>
       </c>
       <c r="AL14" s="65">
         <v>15</v>
       </c>
-      <c r="AM14" s="85">
+      <c r="AM14" s="79">
         <v>-54</v>
       </c>
+      <c r="AN14" s="78">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="15" spans="1:39" ht="14.45" customHeight="1">
+    <row r="15" spans="1:40" ht="14.45" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="5">
         <v>-13</v>
       </c>
       <c r="C15" s="5">
         <v>-21</v>
       </c>
       <c r="D15" s="5">
         <v>-19</v>
       </c>
       <c r="E15" s="2">
         <v>-8</v>
       </c>
       <c r="F15" s="2">
         <v>9</v>
       </c>
       <c r="G15" s="2">
         <v>-41</v>
       </c>
       <c r="H15" s="2">
         <v>4</v>
       </c>
       <c r="I15" s="5">
@@ -10447,98 +10676,102 @@
       </c>
       <c r="AE15" s="5">
         <v>-57</v>
       </c>
       <c r="AF15" s="5">
         <v>8</v>
       </c>
       <c r="AG15" s="5">
         <v>-57</v>
       </c>
       <c r="AH15" s="42">
         <v>10</v>
       </c>
       <c r="AI15" s="50">
         <v>12</v>
       </c>
       <c r="AJ15" s="2">
         <v>-93</v>
       </c>
       <c r="AK15" s="2">
         <v>-20</v>
       </c>
       <c r="AL15" s="65">
         <v>-23</v>
       </c>
-      <c r="AM15" s="85">
+      <c r="AM15" s="79">
         <v>-56</v>
       </c>
+      <c r="AN15" s="78">
+        <v>-61</v>
+      </c>
     </row>
-    <row r="16" spans="1:39" ht="14.45" customHeight="1">
+    <row r="16" spans="1:40" ht="14.45" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="10"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="5"/>
       <c r="J16" s="10"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="10"/>
       <c r="N16" s="2"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="42"/>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="65"/>
-      <c r="AM16" s="85"/>
+      <c r="AM16" s="79"/>
+      <c r="AN16" s="78"/>
     </row>
-    <row r="17" spans="1:39" ht="14.45" customHeight="1">
+    <row r="17" spans="1:40" ht="14.45" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="5">
         <v>-52</v>
       </c>
       <c r="C17" s="5">
         <v>-21</v>
       </c>
       <c r="D17" s="5">
         <v>-33</v>
       </c>
       <c r="E17" s="5">
         <v>-44</v>
       </c>
       <c r="F17" s="2">
         <v>-58</v>
       </c>
       <c r="G17" s="2">
         <v>-27</v>
       </c>
       <c r="H17" s="2">
         <f>'Internal migration balance'!A5-19</f>
         <v>-19</v>
       </c>
@@ -10610,55 +10843,58 @@
       </c>
       <c r="AE17" s="5">
         <v>-129</v>
       </c>
       <c r="AF17" s="5">
         <v>-152</v>
       </c>
       <c r="AG17" s="5">
         <v>-117</v>
       </c>
       <c r="AH17" s="42">
         <v>-38</v>
       </c>
       <c r="AI17" s="50">
         <v>-84</v>
       </c>
       <c r="AJ17" s="2">
         <v>-92</v>
       </c>
       <c r="AK17" s="2">
         <v>-56</v>
       </c>
       <c r="AL17" s="65">
         <v>-71</v>
       </c>
-      <c r="AM17" s="85">
+      <c r="AM17" s="79">
         <v>-57</v>
       </c>
+      <c r="AN17" s="78">
+        <v>-100</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="14.45" customHeight="1">
+    <row r="18" spans="1:40" ht="14.45" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="5">
         <v>-26</v>
       </c>
       <c r="C18" s="5">
         <v>-20</v>
       </c>
       <c r="D18" s="5">
         <v>-6</v>
       </c>
       <c r="E18" s="5">
         <v>-13</v>
       </c>
       <c r="F18" s="2">
         <v>-2</v>
       </c>
       <c r="G18" s="2">
         <v>-29</v>
       </c>
       <c r="H18" s="2">
         <v>-15</v>
       </c>
       <c r="I18" s="5">
@@ -10729,55 +10965,58 @@
       </c>
       <c r="AE18" s="5">
         <v>-37</v>
       </c>
       <c r="AF18" s="5">
         <v>-18</v>
       </c>
       <c r="AG18" s="5">
         <v>-35</v>
       </c>
       <c r="AH18" s="42">
         <v>-29</v>
       </c>
       <c r="AI18" s="50">
         <v>-31</v>
       </c>
       <c r="AJ18" s="2">
         <v>-29</v>
       </c>
       <c r="AK18" s="2">
         <v>-41</v>
       </c>
       <c r="AL18" s="65">
         <v>-45</v>
       </c>
-      <c r="AM18" s="85">
+      <c r="AM18" s="79">
         <v>-39</v>
       </c>
+      <c r="AN18" s="78">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="14.45" customHeight="1">
+    <row r="19" spans="1:40" ht="14.45" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="5">
         <v>-80</v>
       </c>
       <c r="C19" s="5">
         <v>-38</v>
       </c>
       <c r="D19" s="5">
         <v>-52</v>
       </c>
       <c r="E19" s="5">
         <v>-41</v>
       </c>
       <c r="F19" s="2">
         <v>-45</v>
       </c>
       <c r="G19" s="2">
         <v>-143</v>
       </c>
       <c r="H19" s="2">
         <v>-135</v>
       </c>
       <c r="I19" s="5">
@@ -10848,55 +11087,58 @@
       </c>
       <c r="AE19" s="5">
         <v>-118</v>
       </c>
       <c r="AF19" s="5">
         <v>-118</v>
       </c>
       <c r="AG19" s="5">
         <v>-122</v>
       </c>
       <c r="AH19" s="42">
         <v>-105</v>
       </c>
       <c r="AI19" s="50">
         <v>-138</v>
       </c>
       <c r="AJ19" s="2">
         <v>-61</v>
       </c>
       <c r="AK19" s="2">
         <v>-23</v>
       </c>
       <c r="AL19" s="65">
         <v>-75</v>
       </c>
-      <c r="AM19" s="85">
+      <c r="AM19" s="79">
         <v>-28</v>
       </c>
+      <c r="AN19" s="78">
+        <v>-139</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="14.45" customHeight="1">
+    <row r="20" spans="1:40" ht="14.45" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="5">
         <v>-62</v>
       </c>
       <c r="C20" s="5">
         <v>-3</v>
       </c>
       <c r="D20" s="5">
         <v>-28</v>
       </c>
       <c r="E20" s="5">
         <v>-26</v>
       </c>
       <c r="F20" s="2">
         <v>-30</v>
       </c>
       <c r="G20" s="2">
         <v>-73</v>
       </c>
       <c r="H20" s="2">
         <v>-149</v>
       </c>
       <c r="I20" s="5">
@@ -10967,55 +11209,58 @@
       </c>
       <c r="AE20" s="5">
         <v>-105</v>
       </c>
       <c r="AF20" s="5">
         <v>-152</v>
       </c>
       <c r="AG20" s="5">
         <v>-242</v>
       </c>
       <c r="AH20" s="42">
         <v>-127</v>
       </c>
       <c r="AI20" s="50">
         <v>-121</v>
       </c>
       <c r="AJ20" s="2">
         <v>-118</v>
       </c>
       <c r="AK20" s="2">
         <v>-35</v>
       </c>
       <c r="AL20" s="65">
         <v>-64</v>
       </c>
-      <c r="AM20" s="85">
+      <c r="AM20" s="79">
         <v>-43</v>
       </c>
+      <c r="AN20" s="78">
+        <v>-83</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="14.45" customHeight="1">
+    <row r="21" spans="1:40" ht="14.45" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="5">
         <v>-26</v>
       </c>
       <c r="C21" s="5">
         <v>-32</v>
       </c>
       <c r="D21" s="5">
         <v>-17</v>
       </c>
       <c r="E21" s="2">
         <v>-6</v>
       </c>
       <c r="F21" s="2">
         <v>-2</v>
       </c>
       <c r="G21" s="2">
         <v>-57</v>
       </c>
       <c r="H21" s="2">
         <v>-80</v>
       </c>
       <c r="I21" s="5">
@@ -11086,55 +11331,58 @@
       </c>
       <c r="AE21" s="5">
         <v>-74</v>
       </c>
       <c r="AF21" s="5">
         <v>-102</v>
       </c>
       <c r="AG21" s="5">
         <v>-68</v>
       </c>
       <c r="AH21" s="42">
         <v>-124</v>
       </c>
       <c r="AI21" s="50">
         <v>-73</v>
       </c>
       <c r="AJ21" s="2">
         <v>-63</v>
       </c>
       <c r="AK21" s="2">
         <v>-8</v>
       </c>
       <c r="AL21" s="65">
         <v>-100</v>
       </c>
-      <c r="AM21" s="85">
+      <c r="AM21" s="79">
         <v>-35</v>
       </c>
+      <c r="AN21" s="78">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="14.45" customHeight="1">
+    <row r="22" spans="1:40" ht="14.45" customHeight="1">
       <c r="A22" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="5">
         <v>-32</v>
       </c>
       <c r="C22" s="5">
         <v>-3</v>
       </c>
       <c r="D22" s="5">
         <v>-30</v>
       </c>
       <c r="E22" s="5">
         <v>-20</v>
       </c>
       <c r="F22" s="5">
         <v>-41</v>
       </c>
       <c r="G22" s="5">
         <v>-43</v>
       </c>
       <c r="H22" s="5">
         <v>-76</v>
       </c>
       <c r="I22" s="5">
@@ -11205,55 +11453,58 @@
       </c>
       <c r="AE22" s="5">
         <v>-75</v>
       </c>
       <c r="AF22" s="5">
         <v>-74</v>
       </c>
       <c r="AG22" s="5">
         <v>-72</v>
       </c>
       <c r="AH22" s="42">
         <v>-79</v>
       </c>
       <c r="AI22" s="50">
         <v>-63</v>
       </c>
       <c r="AJ22" s="2">
         <v>-72</v>
       </c>
       <c r="AK22" s="2">
         <v>-85</v>
       </c>
       <c r="AL22" s="65">
         <v>-33</v>
       </c>
-      <c r="AM22" s="85">
+      <c r="AM22" s="79">
         <v>-37</v>
       </c>
+      <c r="AN22" s="78">
+        <v>-98</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="14.45" customHeight="1">
+    <row r="23" spans="1:40" ht="14.45" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="5">
         <v>-84</v>
       </c>
       <c r="C23" s="5">
         <v>-26</v>
       </c>
       <c r="D23" s="5">
         <v>-66</v>
       </c>
       <c r="E23" s="5">
         <v>-66</v>
       </c>
       <c r="F23" s="5">
         <v>-55</v>
       </c>
       <c r="G23" s="5">
         <v>-114</v>
       </c>
       <c r="H23" s="5">
         <v>-139</v>
       </c>
       <c r="I23" s="5">
@@ -11324,98 +11575,102 @@
       </c>
       <c r="AE23" s="5">
         <v>-132</v>
       </c>
       <c r="AF23" s="5">
         <v>-221</v>
       </c>
       <c r="AG23" s="5">
         <v>-215</v>
       </c>
       <c r="AH23" s="42">
         <v>-127</v>
       </c>
       <c r="AI23" s="50">
         <v>-142</v>
       </c>
       <c r="AJ23" s="2">
         <v>-115</v>
       </c>
       <c r="AK23" s="2">
         <v>-128</v>
       </c>
       <c r="AL23" s="65">
         <v>-90</v>
       </c>
-      <c r="AM23" s="85">
+      <c r="AM23" s="79">
         <v>-106</v>
       </c>
+      <c r="AN23" s="78">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="14.45" customHeight="1">
+    <row r="24" spans="1:40" ht="14.45" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="34"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="35"/>
       <c r="AD24" s="35"/>
       <c r="AE24" s="35"/>
       <c r="AF24" s="52"/>
       <c r="AG24" s="52"/>
       <c r="AH24" s="52"/>
       <c r="AI24" s="52"/>
       <c r="AJ24" s="36"/>
       <c r="AK24" s="36"/>
       <c r="AL24" s="63"/>
-      <c r="AM24" s="83"/>
+      <c r="AM24" s="77"/>
+      <c r="AN24" s="78"/>
     </row>
-    <row r="25" spans="1:39" ht="14.45" customHeight="1">
+    <row r="25" spans="1:40" ht="14.45" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="9">
         <v>10</v>
       </c>
       <c r="C25" s="9">
         <v>-3</v>
       </c>
       <c r="D25" s="5">
         <v>54</v>
       </c>
       <c r="E25" s="5">
         <v>41</v>
       </c>
       <c r="F25" s="5">
         <v>-32</v>
       </c>
       <c r="G25" s="5">
         <v>-40</v>
       </c>
       <c r="H25" s="5">
         <v>209</v>
       </c>
       <c r="I25" s="5">
@@ -11486,55 +11741,58 @@
       </c>
       <c r="AE25" s="5">
         <v>143</v>
       </c>
       <c r="AF25" s="5">
         <v>209</v>
       </c>
       <c r="AG25" s="5">
         <v>193</v>
       </c>
       <c r="AH25" s="42">
         <v>42</v>
       </c>
       <c r="AI25" s="50">
         <v>145</v>
       </c>
       <c r="AJ25" s="2">
         <v>104</v>
       </c>
       <c r="AK25" s="2">
         <v>10</v>
       </c>
       <c r="AL25" s="65">
         <v>217</v>
       </c>
-      <c r="AM25" s="85">
+      <c r="AM25" s="79">
         <v>306</v>
       </c>
+      <c r="AN25" s="78">
+        <v>-58</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="14.45" customHeight="1">
+    <row r="26" spans="1:40" ht="14.45" customHeight="1">
       <c r="A26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="5">
         <v>162</v>
       </c>
       <c r="C26" s="5">
         <v>99</v>
       </c>
       <c r="D26" s="5">
         <v>177</v>
       </c>
       <c r="E26" s="5">
         <v>170</v>
       </c>
       <c r="F26" s="5">
         <v>116</v>
       </c>
       <c r="G26" s="5">
         <v>223</v>
       </c>
       <c r="H26" s="5">
         <v>436</v>
       </c>
       <c r="I26" s="5">
@@ -11605,55 +11863,58 @@
       </c>
       <c r="AE26" s="5">
         <v>651</v>
       </c>
       <c r="AF26" s="5">
         <v>641</v>
       </c>
       <c r="AG26" s="5">
         <v>690</v>
       </c>
       <c r="AH26" s="42">
         <v>303</v>
       </c>
       <c r="AI26" s="50">
         <v>346</v>
       </c>
       <c r="AJ26" s="2">
         <v>349</v>
       </c>
       <c r="AK26" s="2">
         <v>163</v>
       </c>
       <c r="AL26" s="65">
         <v>438</v>
       </c>
-      <c r="AM26" s="85">
+      <c r="AM26" s="79">
         <v>420</v>
       </c>
+      <c r="AN26" s="78">
+        <v>287</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="14.45" customHeight="1">
+    <row r="27" spans="1:40" ht="14.45" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="5">
         <v>-72</v>
       </c>
       <c r="C27" s="5">
         <v>-36</v>
       </c>
       <c r="D27" s="5">
         <v>-46</v>
       </c>
       <c r="E27" s="5">
         <v>-66</v>
       </c>
       <c r="F27" s="5">
         <v>-55</v>
       </c>
       <c r="G27" s="5">
         <v>-138</v>
       </c>
       <c r="H27" s="5">
         <v>-105</v>
       </c>
       <c r="I27" s="5">
@@ -11724,55 +11985,58 @@
       </c>
       <c r="AE27" s="5">
         <v>-157</v>
       </c>
       <c r="AF27" s="5">
         <v>-140</v>
       </c>
       <c r="AG27" s="5">
         <v>-99</v>
       </c>
       <c r="AH27" s="42">
         <v>-130</v>
       </c>
       <c r="AI27" s="50">
         <v>-134</v>
       </c>
       <c r="AJ27" s="2">
         <v>-57</v>
       </c>
       <c r="AK27" s="2">
         <v>-79</v>
       </c>
       <c r="AL27" s="65">
         <v>-122</v>
       </c>
-      <c r="AM27" s="85">
+      <c r="AM27" s="79">
         <v>-36</v>
       </c>
+      <c r="AN27" s="78">
+        <v>-79</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="14.45" customHeight="1">
+    <row r="28" spans="1:40" ht="14.45" customHeight="1">
       <c r="A28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="5">
         <v>-11</v>
       </c>
       <c r="C28" s="5">
         <v>-7</v>
       </c>
       <c r="D28" s="5">
         <v>-19</v>
       </c>
       <c r="E28" s="5">
         <v>-1</v>
       </c>
       <c r="F28" s="5">
         <v>-13</v>
       </c>
       <c r="G28" s="5">
         <v>-11</v>
       </c>
       <c r="H28" s="5">
         <v>-17</v>
       </c>
       <c r="I28" s="5">
@@ -11843,55 +12107,58 @@
       </c>
       <c r="AE28" s="5">
         <v>-38</v>
       </c>
       <c r="AF28" s="5">
         <v>-77</v>
       </c>
       <c r="AG28" s="5">
         <v>-42</v>
       </c>
       <c r="AH28" s="42">
         <v>-50</v>
       </c>
       <c r="AI28" s="50">
         <v>-14</v>
       </c>
       <c r="AJ28" s="2">
         <v>-16</v>
       </c>
       <c r="AK28" s="2">
         <v>-12</v>
       </c>
       <c r="AL28" s="65">
         <v>-45</v>
       </c>
-      <c r="AM28" s="85">
+      <c r="AM28" s="79">
         <v>31</v>
       </c>
+      <c r="AN28" s="78">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="14.45" customHeight="1">
+    <row r="29" spans="1:40" ht="14.45" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>-10</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5">
         <v>-14</v>
       </c>
       <c r="E29" s="5">
         <v>-5</v>
       </c>
       <c r="F29" s="5">
         <v>11</v>
       </c>
       <c r="G29" s="5">
         <v>13</v>
       </c>
       <c r="H29" s="5">
         <v>-1</v>
       </c>
       <c r="I29" s="5">
@@ -11962,55 +12229,58 @@
       </c>
       <c r="AE29" s="5">
         <v>-27</v>
       </c>
       <c r="AF29" s="5">
         <v>-48</v>
       </c>
       <c r="AG29" s="5">
         <v>-34</v>
       </c>
       <c r="AH29" s="42">
         <v>-82</v>
       </c>
       <c r="AI29" s="50">
         <v>19</v>
       </c>
       <c r="AJ29" s="2">
         <v>-22</v>
       </c>
       <c r="AK29" s="2">
         <v>16</v>
       </c>
       <c r="AL29" s="65">
         <v>-24</v>
       </c>
-      <c r="AM29" s="85">
+      <c r="AM29" s="79">
         <v>-6</v>
       </c>
+      <c r="AN29" s="78">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="14.45" customHeight="1">
+    <row r="30" spans="1:40" ht="14.45" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="5">
         <v>-38</v>
       </c>
       <c r="C30" s="5">
         <v>-31</v>
       </c>
       <c r="D30" s="5">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>-29</v>
       </c>
       <c r="F30" s="5">
         <v>-102</v>
       </c>
       <c r="G30" s="5">
         <v>-97</v>
       </c>
       <c r="H30" s="5">
         <v>-95</v>
       </c>
       <c r="I30" s="5">
@@ -12081,55 +12351,58 @@
       </c>
       <c r="AE30" s="5">
         <v>-125</v>
       </c>
       <c r="AF30" s="5">
         <v>-87</v>
       </c>
       <c r="AG30" s="5">
         <v>-176</v>
       </c>
       <c r="AH30" s="42">
         <v>-28</v>
       </c>
       <c r="AI30" s="50">
         <v>-52</v>
       </c>
       <c r="AJ30" s="2">
         <v>1</v>
       </c>
       <c r="AK30" s="2">
         <v>-1</v>
       </c>
       <c r="AL30" s="65">
         <v>15</v>
       </c>
-      <c r="AM30" s="85">
+      <c r="AM30" s="79">
         <v>-54</v>
       </c>
+      <c r="AN30" s="78">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="14.45" customHeight="1">
+    <row r="31" spans="1:40" ht="14.45" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="5">
         <v>-13</v>
       </c>
       <c r="C31" s="5">
         <v>-21</v>
       </c>
       <c r="D31" s="5">
         <v>-19</v>
       </c>
       <c r="E31" s="5">
         <v>-8</v>
       </c>
       <c r="F31" s="5">
         <v>9</v>
       </c>
       <c r="G31" s="5">
         <v>-41</v>
       </c>
       <c r="H31" s="5">
         <v>4</v>
       </c>
       <c r="I31" s="5">
@@ -12200,98 +12473,102 @@
       </c>
       <c r="AE31" s="5">
         <v>-57</v>
       </c>
       <c r="AF31" s="5">
         <v>8</v>
       </c>
       <c r="AG31" s="5">
         <v>-57</v>
       </c>
       <c r="AH31" s="42">
         <v>10</v>
       </c>
       <c r="AI31" s="50">
         <v>12</v>
       </c>
       <c r="AJ31" s="2">
         <v>-93</v>
       </c>
       <c r="AK31" s="2">
         <v>-20</v>
       </c>
       <c r="AL31" s="65">
         <v>-23</v>
       </c>
-      <c r="AM31" s="85">
+      <c r="AM31" s="79">
         <v>-56</v>
       </c>
+      <c r="AN31" s="78">
+        <v>-61</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="14.45" customHeight="1">
+    <row r="32" spans="1:40" ht="14.45" customHeight="1">
       <c r="A32" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="20"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="20"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="20"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
       <c r="V32" s="5"/>
       <c r="W32" s="5"/>
       <c r="X32" s="5"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5"/>
       <c r="AG32" s="5"/>
       <c r="AH32" s="42"/>
       <c r="AI32" s="50"/>
       <c r="AJ32" s="2"/>
       <c r="AK32" s="2"/>
       <c r="AL32" s="65"/>
-      <c r="AM32" s="85"/>
+      <c r="AM32" s="79"/>
+      <c r="AN32" s="78"/>
     </row>
-    <row r="33" spans="1:39" ht="14.45" customHeight="1">
+    <row r="33" spans="1:40" ht="14.45" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="5">
         <v>1</v>
       </c>
       <c r="C33" s="5">
         <v>-10</v>
       </c>
       <c r="D33" s="5">
         <v>-1</v>
       </c>
       <c r="E33" s="5">
         <v>-1</v>
       </c>
       <c r="F33" s="5">
         <v>-4</v>
       </c>
       <c r="G33" s="5">
         <v>29</v>
       </c>
       <c r="H33" s="5">
         <v>17</v>
       </c>
       <c r="I33" s="5">
@@ -12362,55 +12639,58 @@
       </c>
       <c r="AE33" s="5">
         <v>-84</v>
       </c>
       <c r="AF33" s="5">
         <v>-66</v>
       </c>
       <c r="AG33" s="5">
         <v>-14</v>
       </c>
       <c r="AH33" s="42">
         <v>40</v>
       </c>
       <c r="AI33" s="50">
         <v>-2</v>
       </c>
       <c r="AJ33" s="2">
         <v>-24</v>
       </c>
       <c r="AK33" s="2">
         <v>-29</v>
       </c>
       <c r="AL33" s="65">
         <v>-15</v>
       </c>
-      <c r="AM33" s="85">
+      <c r="AM33" s="79">
         <v>11</v>
       </c>
+      <c r="AN33" s="78">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="14.45" customHeight="1">
+    <row r="34" spans="1:40" ht="14.45" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
         <v>-9</v>
       </c>
       <c r="C34" s="5">
         <v>1</v>
       </c>
       <c r="D34" s="5">
         <v>-24</v>
       </c>
       <c r="E34" s="5">
         <v>-19</v>
       </c>
       <c r="F34" s="5">
         <v>6</v>
       </c>
       <c r="G34" s="5">
         <v>-18</v>
       </c>
       <c r="H34" s="5">
         <v>-30</v>
       </c>
       <c r="I34" s="5">
@@ -12481,98 +12761,102 @@
       </c>
       <c r="AE34" s="5">
         <v>-20</v>
       </c>
       <c r="AF34" s="5">
         <v>-22</v>
       </c>
       <c r="AG34" s="5">
         <v>-75</v>
       </c>
       <c r="AH34" s="42">
         <v>-21</v>
       </c>
       <c r="AI34" s="50">
         <v>-30</v>
       </c>
       <c r="AJ34" s="2">
         <v>-34</v>
       </c>
       <c r="AK34" s="2">
         <v>-28</v>
       </c>
       <c r="AL34" s="65">
         <v>-7</v>
       </c>
-      <c r="AM34" s="85">
+      <c r="AM34" s="79">
         <v>-4</v>
       </c>
+      <c r="AN34" s="78">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="14.45" customHeight="1">
+    <row r="35" spans="1:40" ht="14.45" customHeight="1">
       <c r="A35" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="34"/>
       <c r="J35" s="34"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="34"/>
       <c r="N35" s="34"/>
       <c r="O35" s="34"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="34"/>
       <c r="AB35" s="35"/>
       <c r="AC35" s="35"/>
       <c r="AD35" s="35"/>
       <c r="AE35" s="35"/>
       <c r="AF35" s="52"/>
       <c r="AG35" s="52"/>
       <c r="AH35" s="52"/>
       <c r="AI35" s="52"/>
       <c r="AJ35" s="36"/>
       <c r="AK35" s="36"/>
       <c r="AL35" s="63"/>
-      <c r="AM35" s="83"/>
+      <c r="AM35" s="77"/>
+      <c r="AN35" s="78"/>
     </row>
-    <row r="36" spans="1:39" s="24" customFormat="1" ht="14.45" customHeight="1">
+    <row r="36" spans="1:40" s="24" customFormat="1" ht="14.45" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="9">
         <v>-354</v>
       </c>
       <c r="C36" s="9">
         <v>-134</v>
       </c>
       <c r="D36" s="5">
         <v>-207</v>
       </c>
       <c r="E36" s="5">
         <v>-196</v>
       </c>
       <c r="F36" s="5">
         <v>-235</v>
       </c>
       <c r="G36" s="5">
         <v>-497</v>
       </c>
       <c r="H36" s="5">
         <v>-600</v>
       </c>
       <c r="I36" s="5">
@@ -12643,98 +12927,102 @@
       </c>
       <c r="AE36" s="5">
         <v>-566</v>
       </c>
       <c r="AF36" s="5">
         <v>-749</v>
       </c>
       <c r="AG36" s="5">
         <v>-782</v>
       </c>
       <c r="AH36" s="42">
         <v>-648</v>
       </c>
       <c r="AI36" s="50">
         <v>-620</v>
       </c>
       <c r="AJ36" s="2">
         <v>-492</v>
       </c>
       <c r="AK36" s="2">
         <v>-319</v>
       </c>
       <c r="AL36" s="64">
         <v>-456</v>
       </c>
-      <c r="AM36" s="84">
+      <c r="AM36" s="78">
         <v>-352</v>
       </c>
+      <c r="AN36" s="78">
+        <v>-470</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="14.45" customHeight="1">
+    <row r="37" spans="1:40" ht="14.45" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="5"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="2"/>
       <c r="I37" s="20"/>
       <c r="J37" s="10"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="10"/>
       <c r="N37" s="2"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="5"/>
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="5"/>
       <c r="AA37" s="5"/>
       <c r="AB37" s="5"/>
       <c r="AC37" s="5"/>
       <c r="AD37" s="5"/>
       <c r="AE37" s="5"/>
       <c r="AF37" s="5"/>
       <c r="AG37" s="5"/>
       <c r="AH37" s="42"/>
       <c r="AI37" s="50"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
       <c r="AL37" s="64"/>
-      <c r="AM37" s="84"/>
+      <c r="AM37" s="78"/>
+      <c r="AN37" s="78"/>
     </row>
-    <row r="38" spans="1:39" ht="14.45" customHeight="1">
+    <row r="38" spans="1:40" ht="14.45" customHeight="1">
       <c r="A38" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="5">
         <v>-53</v>
       </c>
       <c r="C38" s="5">
         <v>-11</v>
       </c>
       <c r="D38" s="5">
         <v>-32</v>
       </c>
       <c r="E38" s="5">
         <v>-43</v>
       </c>
       <c r="F38" s="2">
         <v>-54</v>
       </c>
       <c r="G38" s="2">
         <v>-56</v>
       </c>
       <c r="H38" s="2">
         <v>-36</v>
       </c>
       <c r="I38" s="5">
@@ -12805,55 +13093,58 @@
       </c>
       <c r="AE38" s="5">
         <v>-45</v>
       </c>
       <c r="AF38" s="5">
         <v>-86</v>
       </c>
       <c r="AG38" s="5">
         <v>-103</v>
       </c>
       <c r="AH38" s="42">
         <v>-78</v>
       </c>
       <c r="AI38" s="50">
         <v>-82</v>
       </c>
       <c r="AJ38" s="2">
         <v>-68</v>
       </c>
       <c r="AK38" s="2">
         <v>-27</v>
       </c>
       <c r="AL38" s="64">
         <v>-56</v>
       </c>
-      <c r="AM38" s="84">
+      <c r="AM38" s="78">
         <v>-68</v>
       </c>
+      <c r="AN38" s="78">
+        <v>-73</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="14.45" customHeight="1">
+    <row r="39" spans="1:40" ht="14.45" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="5">
         <v>-26</v>
       </c>
       <c r="C39" s="5">
         <v>-20</v>
       </c>
       <c r="D39" s="5">
         <v>-6</v>
       </c>
       <c r="E39" s="5">
         <v>-13</v>
       </c>
       <c r="F39" s="2">
         <v>-2</v>
       </c>
       <c r="G39" s="2">
         <v>-29</v>
       </c>
       <c r="H39" s="2">
         <v>-15</v>
       </c>
       <c r="I39" s="5">
@@ -12924,55 +13215,58 @@
       </c>
       <c r="AE39" s="5">
         <v>-37</v>
       </c>
       <c r="AF39" s="5">
         <v>-18</v>
       </c>
       <c r="AG39" s="5">
         <v>-35</v>
       </c>
       <c r="AH39" s="42">
         <v>-29</v>
       </c>
       <c r="AI39" s="50">
         <v>-31</v>
       </c>
       <c r="AJ39" s="2">
         <v>-29</v>
       </c>
       <c r="AK39" s="2">
         <v>-41</v>
       </c>
       <c r="AL39" s="64">
         <v>-45</v>
       </c>
-      <c r="AM39" s="84">
+      <c r="AM39" s="78">
         <v>-39</v>
       </c>
+      <c r="AN39" s="78">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="14.45" customHeight="1">
+    <row r="40" spans="1:40" ht="14.45" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="5">
         <v>-80</v>
       </c>
       <c r="C40" s="5">
         <v>-38</v>
       </c>
       <c r="D40" s="5">
         <v>-52</v>
       </c>
       <c r="E40" s="5">
         <v>-41</v>
       </c>
       <c r="F40" s="2">
         <v>-45</v>
       </c>
       <c r="G40" s="2">
         <v>-143</v>
       </c>
       <c r="H40" s="2">
         <v>-135</v>
       </c>
       <c r="I40" s="5">
@@ -13043,55 +13337,58 @@
       </c>
       <c r="AE40" s="5">
         <v>-118</v>
       </c>
       <c r="AF40" s="5">
         <v>-118</v>
       </c>
       <c r="AG40" s="5">
         <v>-122</v>
       </c>
       <c r="AH40" s="42">
         <v>-105</v>
       </c>
       <c r="AI40" s="50">
         <v>-138</v>
       </c>
       <c r="AJ40" s="2">
         <v>-61</v>
       </c>
       <c r="AK40" s="2">
         <v>-23</v>
       </c>
       <c r="AL40" s="64">
         <v>-75</v>
       </c>
-      <c r="AM40" s="84">
+      <c r="AM40" s="78">
         <v>-28</v>
       </c>
+      <c r="AN40" s="78">
+        <v>-139</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="14.45" customHeight="1">
+    <row r="41" spans="1:40" ht="14.45" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="5">
         <v>-53</v>
       </c>
       <c r="C41" s="5">
         <v>-4</v>
       </c>
       <c r="D41" s="5">
         <v>-4</v>
       </c>
       <c r="E41" s="2">
         <v>-7</v>
       </c>
       <c r="F41" s="2">
         <v>-36</v>
       </c>
       <c r="G41" s="2">
         <v>-55</v>
       </c>
       <c r="H41" s="2">
         <v>-119</v>
       </c>
       <c r="I41" s="5">
@@ -13162,55 +13459,58 @@
       </c>
       <c r="AE41" s="5">
         <v>-85</v>
       </c>
       <c r="AF41" s="5">
         <v>-130</v>
       </c>
       <c r="AG41" s="5">
         <v>-167</v>
       </c>
       <c r="AH41" s="42">
         <v>-106</v>
       </c>
       <c r="AI41" s="50">
         <v>-91</v>
       </c>
       <c r="AJ41" s="2">
         <v>-84</v>
       </c>
       <c r="AK41" s="2">
         <v>-7</v>
       </c>
       <c r="AL41" s="64">
         <v>-57</v>
       </c>
-      <c r="AM41" s="84">
+      <c r="AM41" s="78">
         <v>-39</v>
       </c>
+      <c r="AN41" s="78">
+        <v>-51</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="14.45" customHeight="1">
+    <row r="42" spans="1:40" ht="14.45" customHeight="1">
       <c r="A42" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="5">
         <v>-26</v>
       </c>
       <c r="C42" s="5">
         <v>-32</v>
       </c>
       <c r="D42" s="5">
         <v>-17</v>
       </c>
       <c r="E42" s="5">
         <v>-6</v>
       </c>
       <c r="F42" s="2">
         <v>-2</v>
       </c>
       <c r="G42" s="2">
         <v>-57</v>
       </c>
       <c r="H42" s="2">
         <v>-80</v>
       </c>
       <c r="I42" s="5">
@@ -13281,55 +13581,58 @@
       </c>
       <c r="AE42" s="5">
         <v>-74</v>
       </c>
       <c r="AF42" s="5">
         <v>-102</v>
       </c>
       <c r="AG42" s="5">
         <v>-68</v>
       </c>
       <c r="AH42" s="42">
         <v>-124</v>
       </c>
       <c r="AI42" s="50">
         <v>-73</v>
       </c>
       <c r="AJ42" s="2">
         <v>-63</v>
       </c>
       <c r="AK42" s="2">
         <v>-8</v>
       </c>
       <c r="AL42" s="64">
         <v>-100</v>
       </c>
-      <c r="AM42" s="84">
+      <c r="AM42" s="78">
         <v>-35</v>
       </c>
+      <c r="AN42" s="78">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="14.45" customHeight="1">
+    <row r="43" spans="1:40" ht="14.45" customHeight="1">
       <c r="A43" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="5">
         <v>-32</v>
       </c>
       <c r="C43" s="5">
         <v>-3</v>
       </c>
       <c r="D43" s="5">
         <v>-30</v>
       </c>
       <c r="E43" s="5">
         <v>-20</v>
       </c>
       <c r="F43" s="2">
         <v>-41</v>
       </c>
       <c r="G43" s="2">
         <v>-43</v>
       </c>
       <c r="H43" s="2">
         <v>-76</v>
       </c>
       <c r="I43" s="5">
@@ -13400,55 +13703,58 @@
       </c>
       <c r="AE43" s="5">
         <v>-75</v>
       </c>
       <c r="AF43" s="5">
         <v>-74</v>
       </c>
       <c r="AG43" s="5">
         <v>-72</v>
       </c>
       <c r="AH43" s="42">
         <v>-79</v>
       </c>
       <c r="AI43" s="50">
         <v>-63</v>
       </c>
       <c r="AJ43" s="2">
         <v>-72</v>
       </c>
       <c r="AK43" s="2">
         <v>-85</v>
       </c>
       <c r="AL43" s="64">
         <v>-33</v>
       </c>
-      <c r="AM43" s="84">
+      <c r="AM43" s="78">
         <v>-37</v>
       </c>
+      <c r="AN43" s="78">
+        <v>-98</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="14.45" customHeight="1">
+    <row r="44" spans="1:40" ht="14.45" customHeight="1">
       <c r="A44" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="4">
         <v>-84</v>
       </c>
       <c r="C44" s="4">
         <v>-26</v>
       </c>
       <c r="D44" s="4">
         <v>-66</v>
       </c>
       <c r="E44" s="4">
         <v>-66</v>
       </c>
       <c r="F44" s="4">
         <v>-55</v>
       </c>
       <c r="G44" s="4">
         <v>-114</v>
       </c>
       <c r="H44" s="4">
         <v>-139</v>
       </c>
       <c r="I44" s="4">
@@ -13519,60 +13825,63 @@
       </c>
       <c r="AE44" s="4">
         <v>-132</v>
       </c>
       <c r="AF44" s="4">
         <v>-221</v>
       </c>
       <c r="AG44" s="4">
         <v>-215</v>
       </c>
       <c r="AH44" s="43">
         <v>-127</v>
       </c>
       <c r="AI44" s="51">
         <v>-142</v>
       </c>
       <c r="AJ44" s="51">
         <v>-115</v>
       </c>
       <c r="AK44" s="51">
         <v>-128</v>
       </c>
       <c r="AL44" s="66">
         <v>-90</v>
       </c>
-      <c r="AM44" s="86">
+      <c r="AM44" s="80">
         <v>-106</v>
+      </c>
+      <c r="AN44" s="80">
+        <v>-41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>The arrivals</vt:lpstr>
       <vt:lpstr>The departures</vt:lpstr>