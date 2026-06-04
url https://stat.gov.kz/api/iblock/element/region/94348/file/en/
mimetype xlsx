--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,75 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2550" yWindow="420" windowWidth="26835" windowHeight="12075"/>
   </bookViews>
   <sheets>
     <sheet name="The arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="The departures" sheetId="2" r:id="rId2"/>
     <sheet name="Internal migration balance" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="34">
   <si>
     <t>The entire population</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
@@ -229,51 +219,51 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -313,320 +303,294 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
-    </xf>
-[...21 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -882,13006 +846,9533 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AO48"/>
+  <dimension ref="A2:AC48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14" style="10" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="14" style="9" customWidth="1"/>
+    <col min="2" max="9" width="8.140625" style="9" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="9"/>
+    <col min="14" max="21" width="8.140625" style="9" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:41" s="22" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:29" s="15" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A2" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="12"/>
-[...57 lines deleted...]
-      <c r="AN5" s="30" t="s">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+    </row>
+    <row r="5" spans="1:29" s="6" customFormat="1" ht="14.45" customHeight="1">
+      <c r="G5" s="20"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16"/>
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16"/>
+      <c r="U5" s="16"/>
+      <c r="V5" s="16"/>
+      <c r="W5" s="16"/>
+      <c r="X5" s="16"/>
+      <c r="Z5" s="20"/>
+      <c r="AA5" s="20"/>
+      <c r="AC5" s="22" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:41" ht="14.45" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="81">
+    <row r="6" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A6" s="70"/>
+      <c r="B6" s="68">
         <v>2024</v>
       </c>
-      <c r="O6" s="82"/>
-[...10 lines deleted...]
-      <c r="Z6" s="81">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="68">
         <v>2025</v>
       </c>
-      <c r="AA6" s="82"/>
-[...10 lines deleted...]
-      <c r="AL6" s="85">
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="72">
         <v>2026</v>
       </c>
-      <c r="AM6" s="86"/>
-[...4 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+    </row>
+    <row r="7" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A7" s="71"/>
+      <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="29" t="s">
+      <c r="N7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="29" t="s">
+      <c r="O7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="29" t="s">
+      <c r="P7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="29" t="s">
+      <c r="Q7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="29" t="s">
+      <c r="R7" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="S7" s="29" t="s">
+      <c r="S7" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="T7" s="29" t="s">
+      <c r="T7" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="U7" s="29" t="s">
+      <c r="U7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="29" t="s">
+      <c r="Z7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="29" t="s">
+      <c r="AA7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="29" t="s">
+      <c r="AB7" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="29" t="s">
+      <c r="AC7" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="AD7" s="29" t="s">
-[...35 lines deleted...]
-      <c r="A8" s="32" t="s">
+    </row>
+    <row r="8" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A8" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="32"/>
-[...37 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="25"/>
+      <c r="R8" s="25"/>
+      <c r="S8" s="25"/>
+      <c r="T8" s="25"/>
+      <c r="U8" s="25"/>
+      <c r="V8" s="25"/>
+      <c r="W8" s="25"/>
+      <c r="X8" s="25"/>
+      <c r="Y8" s="25"/>
+    </row>
+    <row r="9" spans="1:29" ht="23.25" customHeight="1">
+      <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="3">
-[...35 lines deleted...]
-      <c r="N9" s="2">
+      <c r="B9" s="74">
         <v>4626</v>
       </c>
-      <c r="O9" s="5">
+      <c r="C9" s="75">
         <v>3780</v>
       </c>
-      <c r="P9" s="5">
+      <c r="D9" s="75">
         <v>3445</v>
       </c>
-      <c r="Q9" s="5">
+      <c r="E9" s="75">
         <v>3742</v>
       </c>
-      <c r="R9" s="5">
+      <c r="F9" s="75">
         <v>3800</v>
       </c>
-      <c r="S9" s="5">
+      <c r="G9" s="75">
         <v>3855</v>
       </c>
-      <c r="T9" s="5">
+      <c r="H9" s="75">
         <v>3987</v>
       </c>
-      <c r="U9" s="5">
+      <c r="I9" s="75">
         <v>4213</v>
       </c>
-      <c r="V9" s="5">
+      <c r="J9" s="75">
         <v>5316</v>
       </c>
-      <c r="W9" s="5">
+      <c r="K9" s="75">
         <v>5566</v>
       </c>
-      <c r="X9" s="5">
+      <c r="L9" s="75">
         <v>4763</v>
       </c>
-      <c r="Y9" s="5">
+      <c r="M9" s="75">
         <v>4200</v>
       </c>
-      <c r="Z9" s="5">
+      <c r="N9" s="75">
         <v>4999</v>
       </c>
-      <c r="AA9" s="5">
+      <c r="O9" s="75">
         <v>4867</v>
       </c>
-      <c r="AB9" s="5">
+      <c r="P9" s="75">
         <v>3900</v>
       </c>
-      <c r="AC9" s="5">
+      <c r="Q9" s="75">
         <v>4875</v>
       </c>
-      <c r="AD9" s="5">
+      <c r="R9" s="75">
         <v>4326</v>
       </c>
-      <c r="AE9" s="5">
+      <c r="S9" s="75">
         <v>4934</v>
       </c>
-      <c r="AF9" s="5">
+      <c r="T9" s="75">
         <v>5461</v>
       </c>
-      <c r="AG9" s="5">
+      <c r="U9" s="75">
         <v>5816</v>
       </c>
-      <c r="AH9" s="38">
+      <c r="V9" s="75">
         <v>6002</v>
       </c>
-      <c r="AI9" s="44">
+      <c r="W9" s="75">
         <v>5113</v>
       </c>
-      <c r="AJ9" s="2">
+      <c r="X9" s="74">
         <v>4350</v>
       </c>
-      <c r="AK9" s="2">
+      <c r="Y9" s="74">
         <v>3990</v>
       </c>
-      <c r="AL9" s="57">
+      <c r="Z9" s="74">
         <v>5579</v>
       </c>
-      <c r="AM9" s="69">
+      <c r="AA9" s="74">
         <v>5312</v>
       </c>
-      <c r="AN9" s="78">
+      <c r="AB9" s="75">
         <v>5457</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="AC9" s="75">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="3">
-[...36 lines deleted...]
-      <c r="N10" s="2">
+      <c r="B10" s="2">
         <v>2680</v>
       </c>
+      <c r="C10" s="5">
+        <v>2122</v>
+      </c>
+      <c r="D10" s="5">
+        <v>1972</v>
+      </c>
+      <c r="E10" s="5">
+        <v>2156</v>
+      </c>
+      <c r="F10" s="5">
+        <v>2109</v>
+      </c>
+      <c r="G10" s="5">
+        <v>2288</v>
+      </c>
+      <c r="H10" s="5">
+        <v>2456</v>
+      </c>
+      <c r="I10" s="5">
+        <v>2563</v>
+      </c>
+      <c r="J10" s="5">
+        <v>3116</v>
+      </c>
+      <c r="K10" s="5">
+        <v>3352</v>
+      </c>
+      <c r="L10" s="5">
+        <v>2818</v>
+      </c>
+      <c r="M10" s="5">
+        <v>2436</v>
+      </c>
+      <c r="N10" s="5">
+        <v>2954</v>
+      </c>
       <c r="O10" s="5">
-        <v>2122</v>
+        <v>2832</v>
       </c>
       <c r="P10" s="5">
-        <v>1972</v>
+        <v>2235</v>
       </c>
       <c r="Q10" s="5">
-        <v>2156</v>
+        <v>2859</v>
       </c>
       <c r="R10" s="5">
-        <v>2109</v>
+        <v>2623</v>
       </c>
       <c r="S10" s="5">
-        <v>2288</v>
+        <v>3073</v>
       </c>
       <c r="T10" s="5">
-        <v>2456</v>
+        <v>3471</v>
       </c>
       <c r="U10" s="5">
-        <v>2563</v>
-[...34 lines deleted...]
-      <c r="AG10" s="5">
         <v>3694</v>
       </c>
-      <c r="AH10" s="38">
+      <c r="V10" s="30">
         <v>3508</v>
       </c>
-      <c r="AI10" s="44">
+      <c r="W10" s="35">
         <v>2987</v>
       </c>
-      <c r="AJ10" s="2">
+      <c r="X10" s="2">
         <v>2497</v>
       </c>
-      <c r="AK10" s="2">
+      <c r="Y10" s="2">
         <v>2271</v>
       </c>
-      <c r="AL10" s="57">
+      <c r="Z10" s="46">
         <v>3259</v>
       </c>
-      <c r="AM10" s="69">
+      <c r="AA10" s="55">
         <v>3005</v>
       </c>
-      <c r="AN10" s="78">
+      <c r="AB10" s="61">
         <v>3137</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="19" t="s">
+      <c r="AC10" s="61">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="3">
-[...17 lines deleted...]
-      <c r="H11" s="2">
+      <c r="B11" s="2">
+        <v>222</v>
+      </c>
+      <c r="C11" s="5">
+        <v>165</v>
+      </c>
+      <c r="D11" s="5">
+        <v>152</v>
+      </c>
+      <c r="E11" s="5">
+        <v>195</v>
+      </c>
+      <c r="F11" s="5">
+        <v>190</v>
+      </c>
+      <c r="G11" s="5">
+        <v>147</v>
+      </c>
+      <c r="H11" s="5">
+        <v>170</v>
+      </c>
+      <c r="I11" s="5">
+        <v>137</v>
+      </c>
+      <c r="J11" s="5">
+        <v>221</v>
+      </c>
+      <c r="K11" s="5">
+        <v>247</v>
+      </c>
+      <c r="L11" s="5">
+        <v>186</v>
+      </c>
+      <c r="M11" s="5">
+        <v>140</v>
+      </c>
+      <c r="N11" s="5">
+        <v>214</v>
+      </c>
+      <c r="O11" s="5">
+        <v>220</v>
+      </c>
+      <c r="P11" s="5">
+        <v>226</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>250</v>
+      </c>
+      <c r="R11" s="5">
+        <v>229</v>
+      </c>
+      <c r="S11" s="5">
         <v>185</v>
-      </c>
-[...31 lines deleted...]
-        <v>147</v>
       </c>
       <c r="T11" s="5">
         <v>170</v>
       </c>
       <c r="U11" s="5">
+        <v>230</v>
+      </c>
+      <c r="V11" s="30">
+        <v>220</v>
+      </c>
+      <c r="W11" s="35">
+        <v>182</v>
+      </c>
+      <c r="X11" s="2">
+        <v>193</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>134</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>208</v>
+      </c>
+      <c r="AA11" s="55">
+        <v>241</v>
+      </c>
+      <c r="AB11" s="61">
+        <v>259</v>
+      </c>
+      <c r="AC11" s="61">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="2">
+        <v>40</v>
+      </c>
+      <c r="C12" s="5">
+        <v>34</v>
+      </c>
+      <c r="D12" s="5">
+        <v>36</v>
+      </c>
+      <c r="E12" s="5">
+        <v>28</v>
+      </c>
+      <c r="F12" s="5">
+        <v>41</v>
+      </c>
+      <c r="G12" s="5">
+        <v>39</v>
+      </c>
+      <c r="H12" s="5">
+        <v>25</v>
+      </c>
+      <c r="I12" s="5">
+        <v>33</v>
+      </c>
+      <c r="J12" s="5">
+        <v>39</v>
+      </c>
+      <c r="K12" s="5">
+        <v>38</v>
+      </c>
+      <c r="L12" s="5">
+        <v>57</v>
+      </c>
+      <c r="M12" s="5">
+        <v>26</v>
+      </c>
+      <c r="N12" s="5">
+        <v>39</v>
+      </c>
+      <c r="O12" s="5">
+        <v>39</v>
+      </c>
+      <c r="P12" s="5">
+        <v>26</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>40</v>
+      </c>
+      <c r="R12" s="5">
+        <v>39</v>
+      </c>
+      <c r="S12" s="5">
+        <v>48</v>
+      </c>
+      <c r="T12" s="5">
+        <v>35</v>
+      </c>
+      <c r="U12" s="5">
+        <v>41</v>
+      </c>
+      <c r="V12" s="30">
+        <v>51</v>
+      </c>
+      <c r="W12" s="35">
+        <v>51</v>
+      </c>
+      <c r="X12" s="2">
+        <v>49</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>31</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>49</v>
+      </c>
+      <c r="AA12" s="55">
+        <v>76</v>
+      </c>
+      <c r="AB12" s="61">
+        <v>61</v>
+      </c>
+      <c r="AC12" s="61">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2">
+        <v>118</v>
+      </c>
+      <c r="C13" s="5">
+        <v>96</v>
+      </c>
+      <c r="D13" s="5">
+        <v>97</v>
+      </c>
+      <c r="E13" s="5">
+        <v>84</v>
+      </c>
+      <c r="F13" s="5">
+        <v>74</v>
+      </c>
+      <c r="G13" s="5">
+        <v>107</v>
+      </c>
+      <c r="H13" s="5">
+        <v>109</v>
+      </c>
+      <c r="I13" s="5">
+        <v>109</v>
+      </c>
+      <c r="J13" s="5">
+        <v>135</v>
+      </c>
+      <c r="K13" s="5">
+        <v>155</v>
+      </c>
+      <c r="L13" s="5">
+        <v>145</v>
+      </c>
+      <c r="M13" s="5">
+        <v>118</v>
+      </c>
+      <c r="N13" s="5">
+        <v>128</v>
+      </c>
+      <c r="O13" s="5">
+        <v>161</v>
+      </c>
+      <c r="P13" s="5">
+        <v>129</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>153</v>
+      </c>
+      <c r="R13" s="5">
+        <v>125</v>
+      </c>
+      <c r="S13" s="5">
         <v>137</v>
       </c>
-      <c r="V11" s="5">
-[...20 lines deleted...]
-      <c r="AC11" s="5">
+      <c r="T13" s="5">
+        <v>129</v>
+      </c>
+      <c r="U13" s="5">
+        <v>168</v>
+      </c>
+      <c r="V13" s="30">
+        <v>126</v>
+      </c>
+      <c r="W13" s="35">
+        <v>171</v>
+      </c>
+      <c r="X13" s="2">
+        <v>100</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>126</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>134</v>
+      </c>
+      <c r="AA13" s="55">
+        <v>137</v>
+      </c>
+      <c r="AB13" s="61">
+        <v>133</v>
+      </c>
+      <c r="AC13" s="61">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="2">
+        <v>351</v>
+      </c>
+      <c r="C14" s="5">
+        <v>341</v>
+      </c>
+      <c r="D14" s="5">
+        <v>319</v>
+      </c>
+      <c r="E14" s="5">
+        <v>322</v>
+      </c>
+      <c r="F14" s="5">
+        <v>307</v>
+      </c>
+      <c r="G14" s="5">
+        <v>357</v>
+      </c>
+      <c r="H14" s="5">
+        <v>322</v>
+      </c>
+      <c r="I14" s="5">
+        <v>310</v>
+      </c>
+      <c r="J14" s="5">
+        <v>425</v>
+      </c>
+      <c r="K14" s="5">
+        <v>405</v>
+      </c>
+      <c r="L14" s="5">
+        <v>404</v>
+      </c>
+      <c r="M14" s="5">
+        <v>375</v>
+      </c>
+      <c r="N14" s="5">
+        <v>369</v>
+      </c>
+      <c r="O14" s="5">
+        <v>414</v>
+      </c>
+      <c r="P14" s="5">
+        <v>281</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>402</v>
+      </c>
+      <c r="R14" s="5">
+        <v>327</v>
+      </c>
+      <c r="S14" s="5">
+        <v>366</v>
+      </c>
+      <c r="T14" s="5">
+        <v>464</v>
+      </c>
+      <c r="U14" s="5">
+        <v>386</v>
+      </c>
+      <c r="V14" s="30">
+        <v>490</v>
+      </c>
+      <c r="W14" s="35">
+        <v>386</v>
+      </c>
+      <c r="X14" s="2">
+        <v>407</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>363</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>464</v>
+      </c>
+      <c r="AA14" s="55">
+        <v>404</v>
+      </c>
+      <c r="AB14" s="61">
+        <v>428</v>
+      </c>
+      <c r="AC14" s="61">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="2">
+        <v>165</v>
+      </c>
+      <c r="C15" s="5">
+        <v>143</v>
+      </c>
+      <c r="D15" s="5">
+        <v>153</v>
+      </c>
+      <c r="E15" s="5">
+        <v>136</v>
+      </c>
+      <c r="F15" s="5">
+        <v>167</v>
+      </c>
+      <c r="G15" s="5">
+        <v>164</v>
+      </c>
+      <c r="H15" s="5">
+        <v>130</v>
+      </c>
+      <c r="I15" s="5">
+        <v>204</v>
+      </c>
+      <c r="J15" s="5">
+        <v>188</v>
+      </c>
+      <c r="K15" s="5">
+        <v>173</v>
+      </c>
+      <c r="L15" s="5">
+        <v>189</v>
+      </c>
+      <c r="M15" s="5">
+        <v>197</v>
+      </c>
+      <c r="N15" s="5">
+        <v>183</v>
+      </c>
+      <c r="O15" s="5">
+        <v>182</v>
+      </c>
+      <c r="P15" s="5">
+        <v>127</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>188</v>
+      </c>
+      <c r="R15" s="5">
+        <v>188</v>
+      </c>
+      <c r="S15" s="5">
+        <v>175</v>
+      </c>
+      <c r="T15" s="5">
+        <v>258</v>
+      </c>
+      <c r="U15" s="5">
+        <v>209</v>
+      </c>
+      <c r="V15" s="30">
+        <v>286</v>
+      </c>
+      <c r="W15" s="35">
+        <v>256</v>
+      </c>
+      <c r="X15" s="2">
+        <v>178</v>
+      </c>
+      <c r="Y15" s="2">
+        <v>175</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>201</v>
+      </c>
+      <c r="AA15" s="55">
+        <v>188</v>
+      </c>
+      <c r="AB15" s="61">
         <v>250</v>
       </c>
-      <c r="AD11" s="5">
-[...522 lines deleted...]
-      <c r="A16" s="19" t="s">
+      <c r="AC15" s="61">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="3"/>
-[...8 lines deleted...]
-      <c r="N16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
-      <c r="V16" s="5"/>
-[...20 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="V16" s="30"/>
+      <c r="W16" s="35"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+      <c r="Z16" s="46"/>
+      <c r="AA16" s="55"/>
+      <c r="AB16" s="61"/>
+      <c r="AC16" s="61"/>
+    </row>
+    <row r="17" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="3">
-[...2 lines deleted...]
-      <c r="C17" s="3">
+      <c r="B17" s="2">
+        <v>230</v>
+      </c>
+      <c r="C17" s="5">
+        <v>162</v>
+      </c>
+      <c r="D17" s="5">
+        <v>126</v>
+      </c>
+      <c r="E17" s="5">
+        <v>200</v>
+      </c>
+      <c r="F17" s="5">
+        <v>170</v>
+      </c>
+      <c r="G17" s="5">
+        <v>178</v>
+      </c>
+      <c r="H17" s="5">
+        <v>165</v>
+      </c>
+      <c r="I17" s="5">
+        <v>205</v>
+      </c>
+      <c r="J17" s="5">
+        <v>252</v>
+      </c>
+      <c r="K17" s="5">
+        <v>280</v>
+      </c>
+      <c r="L17" s="5">
+        <v>223</v>
+      </c>
+      <c r="M17" s="5">
+        <v>159</v>
+      </c>
+      <c r="N17" s="5">
+        <v>248</v>
+      </c>
+      <c r="O17" s="5">
+        <v>224</v>
+      </c>
+      <c r="P17" s="5">
+        <v>193</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>215</v>
+      </c>
+      <c r="R17" s="5">
+        <v>224</v>
+      </c>
+      <c r="S17" s="5">
+        <v>197</v>
+      </c>
+      <c r="T17" s="5">
+        <v>210</v>
+      </c>
+      <c r="U17" s="5">
+        <v>252</v>
+      </c>
+      <c r="V17" s="30">
+        <v>343</v>
+      </c>
+      <c r="W17" s="35">
+        <v>229</v>
+      </c>
+      <c r="X17" s="2">
+        <v>181</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>205</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>322</v>
+      </c>
+      <c r="AA17" s="55">
+        <v>240</v>
+      </c>
+      <c r="AB17" s="61">
+        <v>250</v>
+      </c>
+      <c r="AC17" s="61">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A18" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="2">
+        <v>82</v>
+      </c>
+      <c r="C18" s="5">
+        <v>57</v>
+      </c>
+      <c r="D18" s="5">
+        <v>58</v>
+      </c>
+      <c r="E18" s="5">
+        <v>71</v>
+      </c>
+      <c r="F18" s="5">
+        <v>64</v>
+      </c>
+      <c r="G18" s="5">
+        <v>57</v>
+      </c>
+      <c r="H18" s="5">
+        <v>58</v>
+      </c>
+      <c r="I18" s="5">
+        <v>61</v>
+      </c>
+      <c r="J18" s="5">
+        <v>61</v>
+      </c>
+      <c r="K18" s="5">
+        <v>65</v>
+      </c>
+      <c r="L18" s="5">
+        <v>72</v>
+      </c>
+      <c r="M18" s="5">
+        <v>59</v>
+      </c>
+      <c r="N18" s="5">
+        <v>117</v>
+      </c>
+      <c r="O18" s="5">
+        <v>76</v>
+      </c>
+      <c r="P18" s="5">
+        <v>84</v>
+      </c>
+      <c r="Q18" s="5">
         <v>51</v>
       </c>
-      <c r="D17" s="2">
-[...14 lines deleted...]
-      <c r="I17" s="2">
+      <c r="R18" s="5">
+        <v>75</v>
+      </c>
+      <c r="S18" s="5">
+        <v>64</v>
+      </c>
+      <c r="T18" s="5">
+        <v>77</v>
+      </c>
+      <c r="U18" s="5">
+        <v>104</v>
+      </c>
+      <c r="V18" s="30">
+        <v>95</v>
+      </c>
+      <c r="W18" s="35">
+        <v>90</v>
+      </c>
+      <c r="X18" s="2">
+        <v>62</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>36</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>74</v>
+      </c>
+      <c r="AA18" s="55">
+        <v>76</v>
+      </c>
+      <c r="AB18" s="61">
+        <v>113</v>
+      </c>
+      <c r="AC18" s="61">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="2">
+        <v>228</v>
+      </c>
+      <c r="C19" s="5">
         <v>267</v>
       </c>
-      <c r="J17" s="2">
-[...8 lines deleted...]
-      <c r="M17" s="2">
+      <c r="D19" s="5">
+        <v>202</v>
+      </c>
+      <c r="E19" s="5">
+        <v>182</v>
+      </c>
+      <c r="F19" s="5">
+        <v>282</v>
+      </c>
+      <c r="G19" s="5">
+        <v>204</v>
+      </c>
+      <c r="H19" s="5">
+        <v>181</v>
+      </c>
+      <c r="I19" s="5">
+        <v>213</v>
+      </c>
+      <c r="J19" s="5">
+        <v>304</v>
+      </c>
+      <c r="K19" s="5">
+        <v>300</v>
+      </c>
+      <c r="L19" s="5">
+        <v>248</v>
+      </c>
+      <c r="M19" s="5">
+        <v>240</v>
+      </c>
+      <c r="N19" s="5">
+        <v>255</v>
+      </c>
+      <c r="O19" s="5">
+        <v>234</v>
+      </c>
+      <c r="P19" s="5">
+        <v>210</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>203</v>
+      </c>
+      <c r="R19" s="5">
+        <v>158</v>
+      </c>
+      <c r="S19" s="5">
+        <v>229</v>
+      </c>
+      <c r="T19" s="5">
+        <v>239</v>
+      </c>
+      <c r="U19" s="5">
+        <v>259</v>
+      </c>
+      <c r="V19" s="30">
+        <v>311</v>
+      </c>
+      <c r="W19" s="35">
+        <v>253</v>
+      </c>
+      <c r="X19" s="2">
+        <v>259</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>253</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>300</v>
+      </c>
+      <c r="AA19" s="55">
+        <v>334</v>
+      </c>
+      <c r="AB19" s="61">
+        <v>289</v>
+      </c>
+      <c r="AC19" s="61">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A20" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="2">
+        <v>130</v>
+      </c>
+      <c r="C20" s="5">
+        <v>122</v>
+      </c>
+      <c r="D20" s="5">
+        <v>77</v>
+      </c>
+      <c r="E20" s="5">
+        <v>108</v>
+      </c>
+      <c r="F20" s="5">
+        <v>105</v>
+      </c>
+      <c r="G20" s="5">
+        <v>114</v>
+      </c>
+      <c r="H20" s="5">
+        <v>107</v>
+      </c>
+      <c r="I20" s="5">
+        <v>105</v>
+      </c>
+      <c r="J20" s="5">
+        <v>171</v>
+      </c>
+      <c r="K20" s="5">
+        <v>136</v>
+      </c>
+      <c r="L20" s="5">
+        <v>106</v>
+      </c>
+      <c r="M20" s="5">
+        <v>79</v>
+      </c>
+      <c r="N20" s="5">
+        <v>152</v>
+      </c>
+      <c r="O20" s="5">
+        <v>137</v>
+      </c>
+      <c r="P20" s="5">
+        <v>114</v>
+      </c>
+      <c r="Q20" s="5">
         <v>166</v>
       </c>
-      <c r="N17" s="2">
-[...376 lines deleted...]
-      </c>
       <c r="R20" s="5">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="S20" s="5">
         <v>114</v>
       </c>
       <c r="T20" s="5">
+        <v>126</v>
+      </c>
+      <c r="U20" s="5">
+        <v>102</v>
+      </c>
+      <c r="V20" s="30">
+        <v>158</v>
+      </c>
+      <c r="W20" s="35">
+        <v>158</v>
+      </c>
+      <c r="X20" s="2">
+        <v>100</v>
+      </c>
+      <c r="Y20" s="2">
+        <v>131</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>149</v>
+      </c>
+      <c r="AA20" s="55">
+        <v>205</v>
+      </c>
+      <c r="AB20" s="61">
+        <v>164</v>
+      </c>
+      <c r="AC20" s="61">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="2">
+        <v>97</v>
+      </c>
+      <c r="C21" s="5">
+        <v>59</v>
+      </c>
+      <c r="D21" s="5">
+        <v>65</v>
+      </c>
+      <c r="E21" s="5">
+        <v>65</v>
+      </c>
+      <c r="F21" s="5">
+        <v>83</v>
+      </c>
+      <c r="G21" s="5">
+        <v>62</v>
+      </c>
+      <c r="H21" s="5">
+        <v>84</v>
+      </c>
+      <c r="I21" s="5">
+        <v>61</v>
+      </c>
+      <c r="J21" s="5">
+        <v>118</v>
+      </c>
+      <c r="K21" s="5">
+        <v>138</v>
+      </c>
+      <c r="L21" s="5">
+        <v>101</v>
+      </c>
+      <c r="M21" s="5">
+        <v>90</v>
+      </c>
+      <c r="N21" s="5">
+        <v>99</v>
+      </c>
+      <c r="O21" s="5">
+        <v>93</v>
+      </c>
+      <c r="P21" s="5">
+        <v>70</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>124</v>
+      </c>
+      <c r="R21" s="5">
+        <v>65</v>
+      </c>
+      <c r="S21" s="5">
+        <v>105</v>
+      </c>
+      <c r="T21" s="5">
+        <v>115</v>
+      </c>
+      <c r="U21" s="5">
+        <v>142</v>
+      </c>
+      <c r="V21" s="30">
+        <v>131</v>
+      </c>
+      <c r="W21" s="35">
+        <v>120</v>
+      </c>
+      <c r="X21" s="2">
+        <v>119</v>
+      </c>
+      <c r="Y21" s="2">
+        <v>95</v>
+      </c>
+      <c r="Z21" s="46">
+        <v>75</v>
+      </c>
+      <c r="AA21" s="55">
+        <v>133</v>
+      </c>
+      <c r="AB21" s="61">
+        <v>88</v>
+      </c>
+      <c r="AC21" s="61">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="5">
+        <v>92</v>
+      </c>
+      <c r="C22" s="5">
+        <v>81</v>
+      </c>
+      <c r="D22" s="5">
+        <v>74</v>
+      </c>
+      <c r="E22" s="5">
+        <v>81</v>
+      </c>
+      <c r="F22" s="5">
+        <v>102</v>
+      </c>
+      <c r="G22" s="5">
+        <v>73</v>
+      </c>
+      <c r="H22" s="5">
+        <v>86</v>
+      </c>
+      <c r="I22" s="5">
+        <v>94</v>
+      </c>
+      <c r="J22" s="5">
+        <v>133</v>
+      </c>
+      <c r="K22" s="5">
+        <v>106</v>
+      </c>
+      <c r="L22" s="5">
         <v>107</v>
       </c>
-      <c r="U20" s="5">
-[...218 lines deleted...]
-      </c>
       <c r="M22" s="5">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="N22" s="5">
         <v>92</v>
       </c>
       <c r="O22" s="5">
+        <v>82</v>
+      </c>
+      <c r="P22" s="5">
+        <v>95</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>107</v>
+      </c>
+      <c r="R22" s="5">
+        <v>74</v>
+      </c>
+      <c r="S22" s="5">
+        <v>114</v>
+      </c>
+      <c r="T22" s="5">
+        <v>91</v>
+      </c>
+      <c r="U22" s="5">
+        <v>102</v>
+      </c>
+      <c r="V22" s="30">
+        <v>95</v>
+      </c>
+      <c r="W22" s="35">
+        <v>114</v>
+      </c>
+      <c r="X22" s="2">
+        <v>95</v>
+      </c>
+      <c r="Y22" s="2">
         <v>81</v>
       </c>
-      <c r="P22" s="5">
+      <c r="Z22" s="46">
+        <v>140</v>
+      </c>
+      <c r="AA22" s="55">
+        <v>112</v>
+      </c>
+      <c r="AB22" s="61">
+        <v>87</v>
+      </c>
+      <c r="AC22" s="61">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="5">
+        <v>191</v>
+      </c>
+      <c r="C23" s="5">
+        <v>131</v>
+      </c>
+      <c r="D23" s="5">
+        <v>114</v>
+      </c>
+      <c r="E23" s="5">
+        <v>114</v>
+      </c>
+      <c r="F23" s="5">
+        <v>106</v>
+      </c>
+      <c r="G23" s="5">
+        <v>65</v>
+      </c>
+      <c r="H23" s="5">
+        <v>94</v>
+      </c>
+      <c r="I23" s="5">
+        <v>118</v>
+      </c>
+      <c r="J23" s="5">
+        <v>153</v>
+      </c>
+      <c r="K23" s="5">
+        <v>171</v>
+      </c>
+      <c r="L23" s="5">
+        <v>107</v>
+      </c>
+      <c r="M23" s="5">
+        <v>200</v>
+      </c>
+      <c r="N23" s="5">
+        <v>149</v>
+      </c>
+      <c r="O23" s="5">
+        <v>173</v>
+      </c>
+      <c r="P23" s="5">
+        <v>110</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>117</v>
+      </c>
+      <c r="R23" s="5">
+        <v>92</v>
+      </c>
+      <c r="S23" s="5">
+        <v>127</v>
+      </c>
+      <c r="T23" s="5">
+        <v>76</v>
+      </c>
+      <c r="U23" s="5">
+        <v>127</v>
+      </c>
+      <c r="V23" s="30">
+        <v>188</v>
+      </c>
+      <c r="W23" s="35">
+        <v>116</v>
+      </c>
+      <c r="X23" s="2">
+        <v>110</v>
+      </c>
+      <c r="Y23" s="2">
+        <v>89</v>
+      </c>
+      <c r="Z23" s="46">
+        <v>204</v>
+      </c>
+      <c r="AA23" s="55">
+        <v>161</v>
+      </c>
+      <c r="AB23" s="61">
+        <v>198</v>
+      </c>
+      <c r="AC23" s="61">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A24" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
+      <c r="P24" s="27"/>
+      <c r="Q24" s="27"/>
+      <c r="R24" s="27"/>
+      <c r="S24" s="28"/>
+      <c r="T24" s="36"/>
+      <c r="U24" s="36"/>
+      <c r="V24" s="36"/>
+      <c r="W24" s="36"/>
+      <c r="X24" s="28"/>
+      <c r="Y24" s="28"/>
+      <c r="Z24" s="45"/>
+      <c r="AA24" s="54"/>
+      <c r="AB24" s="61"/>
+      <c r="AC24" s="61"/>
+    </row>
+    <row r="25" spans="1:29" ht="23.25" customHeight="1">
+      <c r="A25" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="75">
+        <v>3722</v>
+      </c>
+      <c r="C25" s="75">
+        <v>3021</v>
+      </c>
+      <c r="D25" s="75">
+        <v>2819</v>
+      </c>
+      <c r="E25" s="75">
+        <v>3034</v>
+      </c>
+      <c r="F25" s="75">
+        <v>2995</v>
+      </c>
+      <c r="G25" s="75">
+        <v>3257</v>
+      </c>
+      <c r="H25" s="75">
+        <v>3336</v>
+      </c>
+      <c r="I25" s="75">
+        <v>3477</v>
+      </c>
+      <c r="J25" s="75">
+        <v>4254</v>
+      </c>
+      <c r="K25" s="75">
+        <v>4528</v>
+      </c>
+      <c r="L25" s="75">
+        <v>3957</v>
+      </c>
+      <c r="M25" s="75">
+        <v>3398</v>
+      </c>
+      <c r="N25" s="75">
+        <v>4064</v>
+      </c>
+      <c r="O25" s="75">
+        <v>4005</v>
+      </c>
+      <c r="P25" s="75">
+        <v>3175</v>
+      </c>
+      <c r="Q25" s="75">
+        <v>4041</v>
+      </c>
+      <c r="R25" s="75">
+        <v>3685</v>
+      </c>
+      <c r="S25" s="75">
+        <v>4104</v>
+      </c>
+      <c r="T25" s="75">
+        <v>4684</v>
+      </c>
+      <c r="U25" s="75">
+        <v>4878</v>
+      </c>
+      <c r="V25" s="75">
+        <v>4917</v>
+      </c>
+      <c r="W25" s="75">
+        <v>4207</v>
+      </c>
+      <c r="X25" s="74">
+        <v>3538</v>
+      </c>
+      <c r="Y25" s="74">
+        <v>3215</v>
+      </c>
+      <c r="Z25" s="74">
+        <v>4494</v>
+      </c>
+      <c r="AA25" s="74">
+        <v>4238</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>4434</v>
+      </c>
+      <c r="AC25" s="75">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="75">
+        <v>2680</v>
+      </c>
+      <c r="C26" s="75">
+        <v>2122</v>
+      </c>
+      <c r="D26" s="75">
+        <v>1972</v>
+      </c>
+      <c r="E26" s="75">
+        <v>2156</v>
+      </c>
+      <c r="F26" s="75">
+        <v>2109</v>
+      </c>
+      <c r="G26" s="75">
+        <v>2288</v>
+      </c>
+      <c r="H26" s="75">
+        <v>2456</v>
+      </c>
+      <c r="I26" s="75">
+        <v>2563</v>
+      </c>
+      <c r="J26" s="75">
+        <v>3116</v>
+      </c>
+      <c r="K26" s="75">
+        <v>3352</v>
+      </c>
+      <c r="L26" s="75">
+        <v>2818</v>
+      </c>
+      <c r="M26" s="75">
+        <v>2436</v>
+      </c>
+      <c r="N26" s="75">
+        <v>2954</v>
+      </c>
+      <c r="O26" s="75">
+        <v>2832</v>
+      </c>
+      <c r="P26" s="75">
+        <v>2235</v>
+      </c>
+      <c r="Q26" s="75">
+        <v>2859</v>
+      </c>
+      <c r="R26" s="75">
+        <v>2623</v>
+      </c>
+      <c r="S26" s="75">
+        <v>3073</v>
+      </c>
+      <c r="T26" s="75">
+        <v>3471</v>
+      </c>
+      <c r="U26" s="75">
+        <v>3694</v>
+      </c>
+      <c r="V26" s="75">
+        <v>3508</v>
+      </c>
+      <c r="W26" s="75">
+        <v>2987</v>
+      </c>
+      <c r="X26" s="74">
+        <v>2497</v>
+      </c>
+      <c r="Y26" s="74">
+        <v>2271</v>
+      </c>
+      <c r="Z26" s="74">
+        <v>3259</v>
+      </c>
+      <c r="AA26" s="74">
+        <v>3005</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>3137</v>
+      </c>
+      <c r="AC26" s="75">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="75">
+        <v>222</v>
+      </c>
+      <c r="C27" s="75">
+        <v>165</v>
+      </c>
+      <c r="D27" s="75">
+        <v>152</v>
+      </c>
+      <c r="E27" s="75">
+        <v>195</v>
+      </c>
+      <c r="F27" s="75">
+        <v>190</v>
+      </c>
+      <c r="G27" s="75">
+        <v>147</v>
+      </c>
+      <c r="H27" s="75">
+        <v>170</v>
+      </c>
+      <c r="I27" s="75">
+        <v>137</v>
+      </c>
+      <c r="J27" s="75">
+        <v>221</v>
+      </c>
+      <c r="K27" s="75">
+        <v>247</v>
+      </c>
+      <c r="L27" s="75">
+        <v>186</v>
+      </c>
+      <c r="M27" s="75">
+        <v>140</v>
+      </c>
+      <c r="N27" s="75">
+        <v>214</v>
+      </c>
+      <c r="O27" s="75">
+        <v>220</v>
+      </c>
+      <c r="P27" s="75">
+        <v>226</v>
+      </c>
+      <c r="Q27" s="75">
+        <v>250</v>
+      </c>
+      <c r="R27" s="75">
+        <v>229</v>
+      </c>
+      <c r="S27" s="75">
+        <v>185</v>
+      </c>
+      <c r="T27" s="75">
+        <v>170</v>
+      </c>
+      <c r="U27" s="75">
+        <v>230</v>
+      </c>
+      <c r="V27" s="75">
+        <v>220</v>
+      </c>
+      <c r="W27" s="75">
+        <v>182</v>
+      </c>
+      <c r="X27" s="74">
+        <v>193</v>
+      </c>
+      <c r="Y27" s="74">
+        <v>134</v>
+      </c>
+      <c r="Z27" s="74">
+        <v>208</v>
+      </c>
+      <c r="AA27" s="74">
+        <v>241</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>259</v>
+      </c>
+      <c r="AC27" s="75">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="75">
+        <v>40</v>
+      </c>
+      <c r="C28" s="75">
+        <v>34</v>
+      </c>
+      <c r="D28" s="75">
+        <v>36</v>
+      </c>
+      <c r="E28" s="75">
+        <v>28</v>
+      </c>
+      <c r="F28" s="75">
+        <v>41</v>
+      </c>
+      <c r="G28" s="75">
+        <v>39</v>
+      </c>
+      <c r="H28" s="75">
+        <v>25</v>
+      </c>
+      <c r="I28" s="75">
+        <v>33</v>
+      </c>
+      <c r="J28" s="75">
+        <v>39</v>
+      </c>
+      <c r="K28" s="75">
+        <v>38</v>
+      </c>
+      <c r="L28" s="75">
+        <v>57</v>
+      </c>
+      <c r="M28" s="75">
+        <v>26</v>
+      </c>
+      <c r="N28" s="75">
+        <v>39</v>
+      </c>
+      <c r="O28" s="75">
+        <v>39</v>
+      </c>
+      <c r="P28" s="75">
+        <v>26</v>
+      </c>
+      <c r="Q28" s="75">
+        <v>40</v>
+      </c>
+      <c r="R28" s="75">
+        <v>39</v>
+      </c>
+      <c r="S28" s="75">
+        <v>48</v>
+      </c>
+      <c r="T28" s="75">
+        <v>35</v>
+      </c>
+      <c r="U28" s="75">
+        <v>41</v>
+      </c>
+      <c r="V28" s="75">
+        <v>51</v>
+      </c>
+      <c r="W28" s="75">
+        <v>51</v>
+      </c>
+      <c r="X28" s="74">
+        <v>49</v>
+      </c>
+      <c r="Y28" s="74">
+        <v>31</v>
+      </c>
+      <c r="Z28" s="74">
+        <v>49</v>
+      </c>
+      <c r="AA28" s="74">
+        <v>76</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>61</v>
+      </c>
+      <c r="AC28" s="75">
         <v>74</v>
       </c>
-      <c r="Q22" s="5">
+    </row>
+    <row r="29" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="75">
+        <v>118</v>
+      </c>
+      <c r="C29" s="75">
+        <v>96</v>
+      </c>
+      <c r="D29" s="75">
+        <v>97</v>
+      </c>
+      <c r="E29" s="75">
+        <v>84</v>
+      </c>
+      <c r="F29" s="75">
+        <v>74</v>
+      </c>
+      <c r="G29" s="75">
+        <v>107</v>
+      </c>
+      <c r="H29" s="75">
+        <v>109</v>
+      </c>
+      <c r="I29" s="75">
+        <v>109</v>
+      </c>
+      <c r="J29" s="75">
+        <v>135</v>
+      </c>
+      <c r="K29" s="75">
+        <v>155</v>
+      </c>
+      <c r="L29" s="75">
+        <v>145</v>
+      </c>
+      <c r="M29" s="75">
+        <v>118</v>
+      </c>
+      <c r="N29" s="75">
+        <v>128</v>
+      </c>
+      <c r="O29" s="75">
+        <v>161</v>
+      </c>
+      <c r="P29" s="75">
+        <v>129</v>
+      </c>
+      <c r="Q29" s="75">
+        <v>153</v>
+      </c>
+      <c r="R29" s="75">
+        <v>125</v>
+      </c>
+      <c r="S29" s="75">
+        <v>137</v>
+      </c>
+      <c r="T29" s="75">
+        <v>129</v>
+      </c>
+      <c r="U29" s="75">
+        <v>168</v>
+      </c>
+      <c r="V29" s="75">
+        <v>126</v>
+      </c>
+      <c r="W29" s="75">
+        <v>171</v>
+      </c>
+      <c r="X29" s="74">
+        <v>100</v>
+      </c>
+      <c r="Y29" s="74">
+        <v>126</v>
+      </c>
+      <c r="Z29" s="74">
+        <v>134</v>
+      </c>
+      <c r="AA29" s="74">
+        <v>137</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>133</v>
+      </c>
+      <c r="AC29" s="75">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="75">
+        <v>351</v>
+      </c>
+      <c r="C30" s="75">
+        <v>341</v>
+      </c>
+      <c r="D30" s="75">
+        <v>319</v>
+      </c>
+      <c r="E30" s="75">
+        <v>322</v>
+      </c>
+      <c r="F30" s="75">
+        <v>307</v>
+      </c>
+      <c r="G30" s="75">
+        <v>357</v>
+      </c>
+      <c r="H30" s="75">
+        <v>322</v>
+      </c>
+      <c r="I30" s="75">
+        <v>310</v>
+      </c>
+      <c r="J30" s="75">
+        <v>425</v>
+      </c>
+      <c r="K30" s="75">
+        <v>405</v>
+      </c>
+      <c r="L30" s="75">
+        <v>404</v>
+      </c>
+      <c r="M30" s="75">
+        <v>375</v>
+      </c>
+      <c r="N30" s="75">
+        <v>369</v>
+      </c>
+      <c r="O30" s="75">
+        <v>414</v>
+      </c>
+      <c r="P30" s="75">
+        <v>281</v>
+      </c>
+      <c r="Q30" s="75">
+        <v>402</v>
+      </c>
+      <c r="R30" s="75">
+        <v>327</v>
+      </c>
+      <c r="S30" s="75">
+        <v>366</v>
+      </c>
+      <c r="T30" s="75">
+        <v>464</v>
+      </c>
+      <c r="U30" s="75">
+        <v>386</v>
+      </c>
+      <c r="V30" s="75">
+        <v>490</v>
+      </c>
+      <c r="W30" s="75">
+        <v>386</v>
+      </c>
+      <c r="X30" s="74">
+        <v>407</v>
+      </c>
+      <c r="Y30" s="74">
+        <v>363</v>
+      </c>
+      <c r="Z30" s="74">
+        <v>464</v>
+      </c>
+      <c r="AA30" s="74">
+        <v>404</v>
+      </c>
+      <c r="AB30" s="75">
+        <v>428</v>
+      </c>
+      <c r="AC30" s="75">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A31" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="75">
+        <v>165</v>
+      </c>
+      <c r="C31" s="75">
+        <v>143</v>
+      </c>
+      <c r="D31" s="75">
+        <v>153</v>
+      </c>
+      <c r="E31" s="75">
+        <v>136</v>
+      </c>
+      <c r="F31" s="75">
+        <v>167</v>
+      </c>
+      <c r="G31" s="75">
+        <v>164</v>
+      </c>
+      <c r="H31" s="75">
+        <v>130</v>
+      </c>
+      <c r="I31" s="75">
+        <v>204</v>
+      </c>
+      <c r="J31" s="75">
+        <v>188</v>
+      </c>
+      <c r="K31" s="75">
+        <v>173</v>
+      </c>
+      <c r="L31" s="75">
+        <v>189</v>
+      </c>
+      <c r="M31" s="75">
+        <v>197</v>
+      </c>
+      <c r="N31" s="75">
+        <v>183</v>
+      </c>
+      <c r="O31" s="75">
+        <v>182</v>
+      </c>
+      <c r="P31" s="75">
+        <v>127</v>
+      </c>
+      <c r="Q31" s="75">
+        <v>188</v>
+      </c>
+      <c r="R31" s="75">
+        <v>188</v>
+      </c>
+      <c r="S31" s="75">
+        <v>175</v>
+      </c>
+      <c r="T31" s="75">
+        <v>258</v>
+      </c>
+      <c r="U31" s="75">
+        <v>209</v>
+      </c>
+      <c r="V31" s="75">
+        <v>286</v>
+      </c>
+      <c r="W31" s="75">
+        <v>256</v>
+      </c>
+      <c r="X31" s="74">
+        <v>178</v>
+      </c>
+      <c r="Y31" s="74">
+        <v>175</v>
+      </c>
+      <c r="Z31" s="74">
+        <v>201</v>
+      </c>
+      <c r="AA31" s="74">
+        <v>188</v>
+      </c>
+      <c r="AB31" s="75">
+        <v>250</v>
+      </c>
+      <c r="AC31" s="75">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="75"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="75"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="75"/>
+      <c r="N32" s="75"/>
+      <c r="O32" s="75"/>
+      <c r="P32" s="75"/>
+      <c r="Q32" s="75"/>
+      <c r="R32" s="75"/>
+      <c r="S32" s="75"/>
+      <c r="T32" s="75"/>
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="74"/>
+      <c r="Y32" s="74"/>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="74"/>
+      <c r="AB32" s="75"/>
+      <c r="AC32" s="75"/>
+    </row>
+    <row r="33" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A33" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="75">
+        <v>104</v>
+      </c>
+      <c r="C33" s="75">
+        <v>71</v>
+      </c>
+      <c r="D33" s="75">
+        <v>63</v>
+      </c>
+      <c r="E33" s="75">
         <v>81</v>
       </c>
-      <c r="R22" s="5">
+      <c r="F33" s="75">
+        <v>78</v>
+      </c>
+      <c r="G33" s="75">
+        <v>122</v>
+      </c>
+      <c r="H33" s="75">
+        <v>85</v>
+      </c>
+      <c r="I33" s="75">
+        <v>98</v>
+      </c>
+      <c r="J33" s="75">
+        <v>96</v>
+      </c>
+      <c r="K33" s="75">
+        <v>121</v>
+      </c>
+      <c r="L33" s="75">
+        <v>111</v>
+      </c>
+      <c r="M33" s="75">
+        <v>75</v>
+      </c>
+      <c r="N33" s="75">
+        <v>137</v>
+      </c>
+      <c r="O33" s="75">
+        <v>120</v>
+      </c>
+      <c r="P33" s="75">
         <v>102</v>
       </c>
-      <c r="S22" s="5">
+      <c r="Q33" s="75">
+        <v>98</v>
+      </c>
+      <c r="R33" s="75">
+        <v>112</v>
+      </c>
+      <c r="S33" s="75">
+        <v>75</v>
+      </c>
+      <c r="T33" s="75">
+        <v>118</v>
+      </c>
+      <c r="U33" s="75">
+        <v>129</v>
+      </c>
+      <c r="V33" s="75">
+        <v>176</v>
+      </c>
+      <c r="W33" s="75">
+        <v>122</v>
+      </c>
+      <c r="X33" s="74">
+        <v>83</v>
+      </c>
+      <c r="Y33" s="74">
+        <v>92</v>
+      </c>
+      <c r="Z33" s="74">
+        <v>143</v>
+      </c>
+      <c r="AA33" s="74">
+        <v>118</v>
+      </c>
+      <c r="AB33" s="75">
+        <v>130</v>
+      </c>
+      <c r="AC33" s="75">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A34" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="75">
+        <v>42</v>
+      </c>
+      <c r="C34" s="75">
+        <v>49</v>
+      </c>
+      <c r="D34" s="75">
+        <v>27</v>
+      </c>
+      <c r="E34" s="75">
+        <v>32</v>
+      </c>
+      <c r="F34" s="75">
+        <v>29</v>
+      </c>
+      <c r="G34" s="75">
+        <v>33</v>
+      </c>
+      <c r="H34" s="75">
+        <v>39</v>
+      </c>
+      <c r="I34" s="75">
+        <v>23</v>
+      </c>
+      <c r="J34" s="75">
+        <v>34</v>
+      </c>
+      <c r="K34" s="75">
+        <v>37</v>
+      </c>
+      <c r="L34" s="75">
+        <v>47</v>
+      </c>
+      <c r="M34" s="75">
+        <v>31</v>
+      </c>
+      <c r="N34" s="75">
+        <v>40</v>
+      </c>
+      <c r="O34" s="75">
+        <v>37</v>
+      </c>
+      <c r="P34" s="75">
+        <v>49</v>
+      </c>
+      <c r="Q34" s="75">
+        <v>51</v>
+      </c>
+      <c r="R34" s="75">
+        <v>42</v>
+      </c>
+      <c r="S34" s="75">
+        <v>45</v>
+      </c>
+      <c r="T34" s="75">
+        <v>39</v>
+      </c>
+      <c r="U34" s="75">
+        <v>21</v>
+      </c>
+      <c r="V34" s="75">
+        <v>60</v>
+      </c>
+      <c r="W34" s="75">
+        <v>52</v>
+      </c>
+      <c r="X34" s="74">
+        <v>31</v>
+      </c>
+      <c r="Y34" s="74">
+        <v>23</v>
+      </c>
+      <c r="Z34" s="74">
+        <v>36</v>
+      </c>
+      <c r="AA34" s="74">
+        <v>69</v>
+      </c>
+      <c r="AB34" s="75">
+        <v>36</v>
+      </c>
+      <c r="AC34" s="75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A35" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="78"/>
+      <c r="C35" s="78"/>
+      <c r="D35" s="78"/>
+      <c r="E35" s="78"/>
+      <c r="F35" s="78"/>
+      <c r="G35" s="78"/>
+      <c r="H35" s="78"/>
+      <c r="I35" s="78"/>
+      <c r="J35" s="78"/>
+      <c r="K35" s="78"/>
+      <c r="L35" s="78"/>
+      <c r="M35" s="78"/>
+      <c r="N35" s="78"/>
+      <c r="O35" s="78"/>
+      <c r="P35" s="79"/>
+      <c r="Q35" s="79"/>
+      <c r="R35" s="79"/>
+      <c r="S35" s="79"/>
+      <c r="T35" s="79"/>
+      <c r="U35" s="79"/>
+      <c r="V35" s="79"/>
+      <c r="W35" s="79"/>
+      <c r="X35" s="80"/>
+      <c r="Y35" s="80"/>
+      <c r="Z35" s="76"/>
+      <c r="AA35" s="76"/>
+      <c r="AB35" s="75"/>
+      <c r="AC35" s="75"/>
+    </row>
+    <row r="36" spans="1:29" s="13" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A36" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="75">
+        <v>-540</v>
+      </c>
+      <c r="C36" s="75">
+        <v>759</v>
+      </c>
+      <c r="D36" s="75">
+        <v>626</v>
+      </c>
+      <c r="E36" s="75">
+        <v>708</v>
+      </c>
+      <c r="F36" s="75">
+        <v>805</v>
+      </c>
+      <c r="G36" s="75">
+        <v>598</v>
+      </c>
+      <c r="H36" s="75">
+        <v>651</v>
+      </c>
+      <c r="I36" s="75">
+        <v>736</v>
+      </c>
+      <c r="J36" s="75">
+        <v>1062</v>
+      </c>
+      <c r="K36" s="75">
+        <v>1038</v>
+      </c>
+      <c r="L36" s="75">
+        <v>806</v>
+      </c>
+      <c r="M36" s="75">
+        <v>802</v>
+      </c>
+      <c r="N36" s="75">
+        <v>935</v>
+      </c>
+      <c r="O36" s="75">
+        <v>862</v>
+      </c>
+      <c r="P36" s="75">
+        <v>725</v>
+      </c>
+      <c r="Q36" s="75">
+        <v>834</v>
+      </c>
+      <c r="R36" s="75">
+        <v>641</v>
+      </c>
+      <c r="S36" s="75">
+        <v>830</v>
+      </c>
+      <c r="T36" s="75">
+        <v>777</v>
+      </c>
+      <c r="U36" s="75">
+        <v>938</v>
+      </c>
+      <c r="V36" s="75">
+        <v>1085</v>
+      </c>
+      <c r="W36" s="75">
+        <v>906</v>
+      </c>
+      <c r="X36" s="74">
+        <v>812</v>
+      </c>
+      <c r="Y36" s="74">
+        <v>775</v>
+      </c>
+      <c r="Z36" s="75">
+        <v>1085</v>
+      </c>
+      <c r="AA36" s="75">
+        <v>1074</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>1023</v>
+      </c>
+      <c r="AC36" s="75">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="74"/>
+      <c r="C37" s="75"/>
+      <c r="D37" s="75"/>
+      <c r="E37" s="75"/>
+      <c r="F37" s="75"/>
+      <c r="G37" s="75"/>
+      <c r="H37" s="75"/>
+      <c r="I37" s="75"/>
+      <c r="J37" s="75"/>
+      <c r="K37" s="75"/>
+      <c r="L37" s="75"/>
+      <c r="M37" s="75"/>
+      <c r="N37" s="75"/>
+      <c r="O37" s="75"/>
+      <c r="P37" s="75"/>
+      <c r="Q37" s="75"/>
+      <c r="R37" s="75"/>
+      <c r="S37" s="75"/>
+      <c r="T37" s="75"/>
+      <c r="U37" s="75"/>
+      <c r="V37" s="75"/>
+      <c r="W37" s="75"/>
+      <c r="X37" s="74"/>
+      <c r="Y37" s="74"/>
+      <c r="Z37" s="75"/>
+      <c r="AA37" s="75"/>
+      <c r="AB37" s="75"/>
+      <c r="AC37" s="75"/>
+    </row>
+    <row r="38" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A38" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="74">
+        <v>-19</v>
+      </c>
+      <c r="C38" s="74">
+        <v>91</v>
+      </c>
+      <c r="D38" s="75">
+        <v>63</v>
+      </c>
+      <c r="E38" s="75">
+        <v>119</v>
+      </c>
+      <c r="F38" s="75">
+        <v>92</v>
+      </c>
+      <c r="G38" s="75">
+        <v>56</v>
+      </c>
+      <c r="H38" s="75">
+        <v>80</v>
+      </c>
+      <c r="I38" s="75">
+        <v>107</v>
+      </c>
+      <c r="J38" s="75">
+        <v>156</v>
+      </c>
+      <c r="K38" s="75">
+        <v>159</v>
+      </c>
+      <c r="L38" s="75">
+        <v>112</v>
+      </c>
+      <c r="M38" s="75">
+        <v>84</v>
+      </c>
+      <c r="N38" s="75">
+        <v>111</v>
+      </c>
+      <c r="O38" s="75">
+        <v>104</v>
+      </c>
+      <c r="P38" s="75">
+        <v>91</v>
+      </c>
+      <c r="Q38" s="75">
+        <v>117</v>
+      </c>
+      <c r="R38" s="75">
+        <v>112</v>
+      </c>
+      <c r="S38" s="75">
+        <v>122</v>
+      </c>
+      <c r="T38" s="75">
+        <v>92</v>
+      </c>
+      <c r="U38" s="75">
+        <v>123</v>
+      </c>
+      <c r="V38" s="75">
+        <v>167</v>
+      </c>
+      <c r="W38" s="75">
+        <v>107</v>
+      </c>
+      <c r="X38" s="74">
+        <v>98</v>
+      </c>
+      <c r="Y38" s="74">
+        <v>113</v>
+      </c>
+      <c r="Z38" s="75">
+        <v>179</v>
+      </c>
+      <c r="AA38" s="75">
+        <v>122</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>120</v>
+      </c>
+      <c r="AC38" s="75">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A39" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="74">
+        <v>-37</v>
+      </c>
+      <c r="C39" s="74">
+        <v>57</v>
+      </c>
+      <c r="D39" s="75">
+        <v>58</v>
+      </c>
+      <c r="E39" s="75">
+        <v>71</v>
+      </c>
+      <c r="F39" s="75">
+        <v>64</v>
+      </c>
+      <c r="G39" s="75">
+        <v>57</v>
+      </c>
+      <c r="H39" s="75">
+        <v>58</v>
+      </c>
+      <c r="I39" s="75">
+        <v>61</v>
+      </c>
+      <c r="J39" s="75">
+        <v>61</v>
+      </c>
+      <c r="K39" s="75">
+        <v>65</v>
+      </c>
+      <c r="L39" s="75">
+        <v>72</v>
+      </c>
+      <c r="M39" s="75">
+        <v>59</v>
+      </c>
+      <c r="N39" s="75">
+        <v>117</v>
+      </c>
+      <c r="O39" s="75">
+        <v>76</v>
+      </c>
+      <c r="P39" s="75">
+        <v>84</v>
+      </c>
+      <c r="Q39" s="75">
+        <v>51</v>
+      </c>
+      <c r="R39" s="75">
+        <v>75</v>
+      </c>
+      <c r="S39" s="75">
+        <v>64</v>
+      </c>
+      <c r="T39" s="75">
+        <v>77</v>
+      </c>
+      <c r="U39" s="75">
+        <v>104</v>
+      </c>
+      <c r="V39" s="75">
+        <v>95</v>
+      </c>
+      <c r="W39" s="75">
+        <v>90</v>
+      </c>
+      <c r="X39" s="74">
+        <v>62</v>
+      </c>
+      <c r="Y39" s="74">
+        <v>36</v>
+      </c>
+      <c r="Z39" s="75">
+        <v>74</v>
+      </c>
+      <c r="AA39" s="75">
+        <v>76</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>113</v>
+      </c>
+      <c r="AC39" s="75">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A40" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="74">
+        <v>-138</v>
+      </c>
+      <c r="C40" s="74">
+        <v>267</v>
+      </c>
+      <c r="D40" s="75">
+        <v>202</v>
+      </c>
+      <c r="E40" s="74">
+        <v>182</v>
+      </c>
+      <c r="F40" s="75">
+        <v>282</v>
+      </c>
+      <c r="G40" s="75">
+        <v>204</v>
+      </c>
+      <c r="H40" s="75">
+        <v>181</v>
+      </c>
+      <c r="I40" s="75">
+        <v>213</v>
+      </c>
+      <c r="J40" s="75">
+        <v>304</v>
+      </c>
+      <c r="K40" s="75">
+        <v>300</v>
+      </c>
+      <c r="L40" s="75">
+        <v>248</v>
+      </c>
+      <c r="M40" s="75">
+        <v>240</v>
+      </c>
+      <c r="N40" s="75">
+        <v>255</v>
+      </c>
+      <c r="O40" s="75">
+        <v>234</v>
+      </c>
+      <c r="P40" s="75">
+        <v>210</v>
+      </c>
+      <c r="Q40" s="75">
+        <v>203</v>
+      </c>
+      <c r="R40" s="75">
+        <v>158</v>
+      </c>
+      <c r="S40" s="75">
+        <v>229</v>
+      </c>
+      <c r="T40" s="75">
+        <v>239</v>
+      </c>
+      <c r="U40" s="75">
+        <v>259</v>
+      </c>
+      <c r="V40" s="75">
+        <v>311</v>
+      </c>
+      <c r="W40" s="75">
+        <v>253</v>
+      </c>
+      <c r="X40" s="74">
+        <v>259</v>
+      </c>
+      <c r="Y40" s="74">
+        <v>253</v>
+      </c>
+      <c r="Z40" s="75">
+        <v>300</v>
+      </c>
+      <c r="AA40" s="75">
+        <v>334</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>289</v>
+      </c>
+      <c r="AC40" s="75">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A41" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="74">
+        <v>-89</v>
+      </c>
+      <c r="C41" s="74">
         <v>73</v>
       </c>
-      <c r="T22" s="5">
+      <c r="D41" s="75">
+        <v>50</v>
+      </c>
+      <c r="E41" s="75">
+        <v>76</v>
+      </c>
+      <c r="F41" s="75">
+        <v>76</v>
+      </c>
+      <c r="G41" s="75">
+        <v>81</v>
+      </c>
+      <c r="H41" s="75">
+        <v>68</v>
+      </c>
+      <c r="I41" s="75">
+        <v>82</v>
+      </c>
+      <c r="J41" s="75">
+        <v>137</v>
+      </c>
+      <c r="K41" s="75">
+        <v>99</v>
+      </c>
+      <c r="L41" s="75">
+        <v>59</v>
+      </c>
+      <c r="M41" s="75">
+        <v>48</v>
+      </c>
+      <c r="N41" s="75">
+        <v>112</v>
+      </c>
+      <c r="O41" s="75">
+        <v>100</v>
+      </c>
+      <c r="P41" s="75">
+        <v>65</v>
+      </c>
+      <c r="Q41" s="75">
+        <v>115</v>
+      </c>
+      <c r="R41" s="75">
+        <v>65</v>
+      </c>
+      <c r="S41" s="75">
+        <v>69</v>
+      </c>
+      <c r="T41" s="75">
+        <v>87</v>
+      </c>
+      <c r="U41" s="75">
+        <v>81</v>
+      </c>
+      <c r="V41" s="75">
+        <v>98</v>
+      </c>
+      <c r="W41" s="75">
+        <v>106</v>
+      </c>
+      <c r="X41" s="74">
+        <v>69</v>
+      </c>
+      <c r="Y41" s="74">
+        <v>108</v>
+      </c>
+      <c r="Z41" s="75">
+        <v>113</v>
+      </c>
+      <c r="AA41" s="75">
+        <v>136</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>128</v>
+      </c>
+      <c r="AC41" s="75">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A42" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="74">
+        <v>-76</v>
+      </c>
+      <c r="C42" s="74">
+        <v>59</v>
+      </c>
+      <c r="D42" s="75">
+        <v>65</v>
+      </c>
+      <c r="E42" s="75">
+        <v>65</v>
+      </c>
+      <c r="F42" s="75">
+        <v>83</v>
+      </c>
+      <c r="G42" s="75">
+        <v>62</v>
+      </c>
+      <c r="H42" s="75">
+        <v>84</v>
+      </c>
+      <c r="I42" s="75">
+        <v>61</v>
+      </c>
+      <c r="J42" s="75">
+        <v>118</v>
+      </c>
+      <c r="K42" s="75">
+        <v>138</v>
+      </c>
+      <c r="L42" s="75">
+        <v>101</v>
+      </c>
+      <c r="M42" s="75">
+        <v>90</v>
+      </c>
+      <c r="N42" s="75">
+        <v>99</v>
+      </c>
+      <c r="O42" s="75">
+        <v>93</v>
+      </c>
+      <c r="P42" s="75">
+        <v>70</v>
+      </c>
+      <c r="Q42" s="75">
+        <v>124</v>
+      </c>
+      <c r="R42" s="75">
+        <v>65</v>
+      </c>
+      <c r="S42" s="75">
+        <v>105</v>
+      </c>
+      <c r="T42" s="75">
+        <v>115</v>
+      </c>
+      <c r="U42" s="75">
+        <v>142</v>
+      </c>
+      <c r="V42" s="75">
+        <v>131</v>
+      </c>
+      <c r="W42" s="75">
+        <v>120</v>
+      </c>
+      <c r="X42" s="74">
+        <v>119</v>
+      </c>
+      <c r="Y42" s="74">
+        <v>95</v>
+      </c>
+      <c r="Z42" s="75">
+        <v>75</v>
+      </c>
+      <c r="AA42" s="75">
+        <v>133</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>88</v>
+      </c>
+      <c r="AC42" s="75">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A43" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="74">
+        <v>-79</v>
+      </c>
+      <c r="C43" s="74">
+        <v>81</v>
+      </c>
+      <c r="D43" s="75">
+        <v>74</v>
+      </c>
+      <c r="E43" s="75">
+        <v>81</v>
+      </c>
+      <c r="F43" s="75">
+        <v>102</v>
+      </c>
+      <c r="G43" s="75">
+        <v>73</v>
+      </c>
+      <c r="H43" s="75">
         <v>86</v>
       </c>
-      <c r="U22" s="5">
+      <c r="I43" s="75">
         <v>94</v>
       </c>
-      <c r="V22" s="5">
+      <c r="J43" s="75">
         <v>133</v>
       </c>
-      <c r="W22" s="5">
+      <c r="K43" s="75">
         <v>106</v>
       </c>
-      <c r="X22" s="5">
+      <c r="L43" s="75">
         <v>107</v>
       </c>
-      <c r="Y22" s="5">
+      <c r="M43" s="75">
         <v>81</v>
       </c>
-      <c r="Z22" s="5">
+      <c r="N43" s="75">
         <v>92</v>
       </c>
-      <c r="AA22" s="5">
+      <c r="O43" s="75">
         <v>82</v>
       </c>
-      <c r="AB22" s="5">
+      <c r="P43" s="75">
         <v>95</v>
       </c>
-      <c r="AC22" s="5">
+      <c r="Q43" s="75">
         <v>107</v>
       </c>
-      <c r="AD22" s="5">
+      <c r="R43" s="75">
         <v>74</v>
       </c>
-      <c r="AE22" s="5">
+      <c r="S43" s="75">
         <v>114</v>
       </c>
-      <c r="AF22" s="5">
+      <c r="T43" s="75">
         <v>91</v>
       </c>
-      <c r="AG22" s="5">
+      <c r="U43" s="75">
         <v>102</v>
       </c>
-      <c r="AH22" s="38">
+      <c r="V43" s="75">
         <v>95</v>
       </c>
-      <c r="AI22" s="44">
+      <c r="W43" s="75">
         <v>114</v>
       </c>
-      <c r="AJ22" s="2">
+      <c r="X43" s="74">
         <v>95</v>
       </c>
-      <c r="AK22" s="2">
+      <c r="Y43" s="74">
         <v>81</v>
       </c>
-      <c r="AL22" s="57">
+      <c r="Z43" s="75">
         <v>140</v>
       </c>
-      <c r="AM22" s="69">
+      <c r="AA43" s="75">
         <v>112</v>
       </c>
-      <c r="AN22" s="78">
+      <c r="AB43" s="75">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="26" t="s">
+      <c r="AC43" s="75">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="9">
-[...20 lines deleted...]
-      <c r="I23" s="5">
+      <c r="B44" s="77">
+        <v>-102</v>
+      </c>
+      <c r="C44" s="77">
+        <v>131</v>
+      </c>
+      <c r="D44" s="77">
+        <v>114</v>
+      </c>
+      <c r="E44" s="77">
+        <v>114</v>
+      </c>
+      <c r="F44" s="77">
+        <v>106</v>
+      </c>
+      <c r="G44" s="77">
+        <v>65</v>
+      </c>
+      <c r="H44" s="77">
+        <v>94</v>
+      </c>
+      <c r="I44" s="77">
+        <v>118</v>
+      </c>
+      <c r="J44" s="77">
+        <v>153</v>
+      </c>
+      <c r="K44" s="77">
         <v>171</v>
       </c>
-      <c r="J23" s="5">
-[...41 lines deleted...]
-      <c r="X23" s="5">
+      <c r="L44" s="77">
         <v>107</v>
       </c>
-      <c r="Y23" s="5">
+      <c r="M44" s="77">
         <v>200</v>
       </c>
-      <c r="Z23" s="5">
+      <c r="N44" s="77">
         <v>149</v>
       </c>
-      <c r="AA23" s="5">
+      <c r="O44" s="77">
         <v>173</v>
       </c>
-      <c r="AB23" s="5">
+      <c r="P44" s="77">
         <v>110</v>
       </c>
-      <c r="AC23" s="5">
+      <c r="Q44" s="77">
         <v>117</v>
       </c>
-      <c r="AD23" s="5">
+      <c r="R44" s="77">
         <v>92</v>
       </c>
-      <c r="AE23" s="5">
+      <c r="S44" s="77">
         <v>127</v>
       </c>
-      <c r="AF23" s="5">
+      <c r="T44" s="77">
         <v>76</v>
       </c>
-      <c r="AG23" s="5">
+      <c r="U44" s="77">
         <v>127</v>
       </c>
-      <c r="AH23" s="38">
+      <c r="V44" s="77">
         <v>188</v>
       </c>
-      <c r="AI23" s="44">
+      <c r="W44" s="77">
         <v>116</v>
       </c>
-      <c r="AJ23" s="2">
+      <c r="X44" s="77">
         <v>110</v>
       </c>
-      <c r="AK23" s="2">
+      <c r="Y44" s="77">
         <v>89</v>
       </c>
-      <c r="AL23" s="57">
+      <c r="Z44" s="77">
         <v>204</v>
       </c>
-      <c r="AM23" s="69">
+      <c r="AA44" s="77">
         <v>161</v>
       </c>
-      <c r="AN23" s="78">
+      <c r="AB44" s="77">
         <v>198</v>
       </c>
-    </row>
-[...2252 lines deleted...]
-      <c r="N48" s="2"/>
+      <c r="AC44" s="77">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B45" s="2"/>
+    </row>
+    <row r="46" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B46" s="2"/>
+    </row>
+    <row r="47" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B47" s="2"/>
+    </row>
+    <row r="48" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AN44"/>
+  <dimension ref="A2:AC44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="F9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="7.85546875" style="25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="13" width="8.7109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="8" style="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
     <col min="14" max="21" width="8" style="1" customWidth="1"/>
-    <col min="22" max="25" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:40" s="22" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:29" s="15" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A2" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="12"/>
-[...36 lines deleted...]
-    <row r="5" spans="1:40" s="23" customFormat="1" ht="14.45" customHeight="1">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+    </row>
+    <row r="5" spans="1:29" s="16" customFormat="1" ht="14.45" customHeight="1">
       <c r="A5" s="6"/>
-      <c r="B5" s="17"/>
-      <c r="C5" s="17"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
-      <c r="G5" s="6"/>
+      <c r="G5" s="20"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
-      <c r="J5" s="6"/>
-[...17 lines deleted...]
-      <c r="AN5" s="71" t="s">
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="20"/>
+      <c r="AA5" s="66"/>
+      <c r="AC5" s="56" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:40" ht="14.45" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="81">
+    <row r="6" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A6" s="70"/>
+      <c r="B6" s="68">
         <v>2024</v>
       </c>
-      <c r="O6" s="82"/>
-[...10 lines deleted...]
-      <c r="Z6" s="81">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="68">
         <v>2025</v>
       </c>
-      <c r="AA6" s="82"/>
-[...10 lines deleted...]
-      <c r="AL6" s="85">
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="72">
         <v>2026</v>
       </c>
-      <c r="AM6" s="86"/>
-[...4 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+    </row>
+    <row r="7" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A7" s="71"/>
+      <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="29" t="s">
+      <c r="N7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="29" t="s">
+      <c r="O7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="29" t="s">
+      <c r="P7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="29" t="s">
+      <c r="Q7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="29" t="s">
+      <c r="R7" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="S7" s="29" t="s">
+      <c r="S7" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="T7" s="29" t="s">
+      <c r="T7" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="U7" s="29" t="s">
+      <c r="U7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="29" t="s">
+      <c r="Z7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="29" t="s">
+      <c r="AA7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="29" t="s">
+      <c r="AB7" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="29" t="s">
+      <c r="AC7" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="AD7" s="29" t="s">
+    </row>
+    <row r="8" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+    </row>
+    <row r="9" spans="1:29" ht="24" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="74">
+        <v>5151</v>
+      </c>
+      <c r="C9" s="75">
+        <v>4264</v>
+      </c>
+      <c r="D9" s="75">
+        <v>3927</v>
+      </c>
+      <c r="E9" s="75">
+        <v>4182</v>
+      </c>
+      <c r="F9" s="75">
+        <v>4183</v>
+      </c>
+      <c r="G9" s="75">
+        <v>4353</v>
+      </c>
+      <c r="H9" s="75">
+        <v>4601</v>
+      </c>
+      <c r="I9" s="75">
+        <v>4587</v>
+      </c>
+      <c r="J9" s="75">
+        <v>5897</v>
+      </c>
+      <c r="K9" s="75">
+        <v>6047</v>
+      </c>
+      <c r="L9" s="75">
+        <v>5223</v>
+      </c>
+      <c r="M9" s="75">
+        <v>4574</v>
+      </c>
+      <c r="N9" s="75">
+        <v>5365</v>
+      </c>
+      <c r="O9" s="75">
+        <v>5231</v>
+      </c>
+      <c r="P9" s="75">
+        <v>4270</v>
+      </c>
+      <c r="Q9" s="75">
+        <v>5356</v>
+      </c>
+      <c r="R9" s="75">
+        <v>4802</v>
+      </c>
+      <c r="S9" s="75">
+        <v>5357</v>
+      </c>
+      <c r="T9" s="75">
+        <v>6001</v>
+      </c>
+      <c r="U9" s="75">
+        <v>6405</v>
+      </c>
+      <c r="V9" s="75">
+        <v>6608</v>
+      </c>
+      <c r="W9" s="75">
+        <v>5588</v>
+      </c>
+      <c r="X9" s="74">
+        <v>4738</v>
+      </c>
+      <c r="Y9" s="74">
+        <v>4299</v>
+      </c>
+      <c r="Z9" s="74">
+        <v>5818</v>
+      </c>
+      <c r="AA9" s="74">
+        <v>5358</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>5985</v>
+      </c>
+      <c r="AC9" s="75">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A10" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="74">
+        <v>2437</v>
+      </c>
+      <c r="C10" s="75">
+        <v>2029</v>
+      </c>
+      <c r="D10" s="75">
+        <v>1737</v>
+      </c>
+      <c r="E10" s="75">
+        <v>1992</v>
+      </c>
+      <c r="F10" s="75">
+        <v>1956</v>
+      </c>
+      <c r="G10" s="75">
+        <v>2043</v>
+      </c>
+      <c r="H10" s="75">
+        <v>2241</v>
+      </c>
+      <c r="I10" s="75">
+        <v>2118</v>
+      </c>
+      <c r="J10" s="75">
+        <v>2686</v>
+      </c>
+      <c r="K10" s="75">
+        <v>2892</v>
+      </c>
+      <c r="L10" s="75">
+        <v>2425</v>
+      </c>
+      <c r="M10" s="75">
+        <v>2113</v>
+      </c>
+      <c r="N10" s="75">
+        <v>2412</v>
+      </c>
+      <c r="O10" s="75">
+        <v>2425</v>
+      </c>
+      <c r="P10" s="75">
+        <v>2050</v>
+      </c>
+      <c r="Q10" s="75">
+        <v>2486</v>
+      </c>
+      <c r="R10" s="75">
+        <v>2212</v>
+      </c>
+      <c r="S10" s="75">
+        <v>2422</v>
+      </c>
+      <c r="T10" s="75">
+        <v>2830</v>
+      </c>
+      <c r="U10" s="75">
+        <v>3004</v>
+      </c>
+      <c r="V10" s="75">
+        <v>3205</v>
+      </c>
+      <c r="W10" s="75">
+        <v>2641</v>
+      </c>
+      <c r="X10" s="74">
+        <v>2148</v>
+      </c>
+      <c r="Y10" s="74">
+        <v>2108</v>
+      </c>
+      <c r="Z10" s="74">
+        <v>2821</v>
+      </c>
+      <c r="AA10" s="74">
+        <v>2585</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>2850</v>
+      </c>
+      <c r="AC10" s="75">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="74">
+        <v>261</v>
+      </c>
+      <c r="C11" s="75">
+        <v>228</v>
+      </c>
+      <c r="D11" s="75">
+        <v>244</v>
+      </c>
+      <c r="E11" s="75">
+        <v>282</v>
+      </c>
+      <c r="F11" s="75">
+        <v>215</v>
+      </c>
+      <c r="G11" s="75">
+        <v>243</v>
+      </c>
+      <c r="H11" s="75">
+        <v>256</v>
+      </c>
+      <c r="I11" s="75">
+        <v>281</v>
+      </c>
+      <c r="J11" s="75">
+        <v>340</v>
+      </c>
+      <c r="K11" s="75">
+        <v>334</v>
+      </c>
+      <c r="L11" s="75">
+        <v>303</v>
+      </c>
+      <c r="M11" s="75">
+        <v>232</v>
+      </c>
+      <c r="N11" s="75">
+        <v>266</v>
+      </c>
+      <c r="O11" s="75">
+        <v>273</v>
+      </c>
+      <c r="P11" s="75">
+        <v>225</v>
+      </c>
+      <c r="Q11" s="75">
+        <v>277</v>
+      </c>
+      <c r="R11" s="75">
+        <v>288</v>
+      </c>
+      <c r="S11" s="75">
+        <v>342</v>
+      </c>
+      <c r="T11" s="75">
+        <v>310</v>
+      </c>
+      <c r="U11" s="75">
+        <v>329</v>
+      </c>
+      <c r="V11" s="75">
+        <v>350</v>
+      </c>
+      <c r="W11" s="75">
+        <v>316</v>
+      </c>
+      <c r="X11" s="74">
+        <v>250</v>
+      </c>
+      <c r="Y11" s="74">
+        <v>213</v>
+      </c>
+      <c r="Z11" s="74">
+        <v>330</v>
+      </c>
+      <c r="AA11" s="74">
+        <v>277</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>338</v>
+      </c>
+      <c r="AC11" s="75">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="74">
+        <v>45</v>
+      </c>
+      <c r="C12" s="75">
+        <v>57</v>
+      </c>
+      <c r="D12" s="75">
+        <v>80</v>
+      </c>
+      <c r="E12" s="75">
+        <v>60</v>
+      </c>
+      <c r="F12" s="75">
+        <v>46</v>
+      </c>
+      <c r="G12" s="75">
+        <v>70</v>
+      </c>
+      <c r="H12" s="75">
+        <v>62</v>
+      </c>
+      <c r="I12" s="75">
+        <v>53</v>
+      </c>
+      <c r="J12" s="75">
+        <v>72</v>
+      </c>
+      <c r="K12" s="75">
+        <v>78</v>
+      </c>
+      <c r="L12" s="75">
+        <v>91</v>
+      </c>
+      <c r="M12" s="75">
+        <v>69</v>
+      </c>
+      <c r="N12" s="75">
+        <v>81</v>
+      </c>
+      <c r="O12" s="75">
+        <v>62</v>
+      </c>
+      <c r="P12" s="75">
+        <v>69</v>
+      </c>
+      <c r="Q12" s="75">
+        <v>81</v>
+      </c>
+      <c r="R12" s="75">
+        <v>60</v>
+      </c>
+      <c r="S12" s="75">
+        <v>86</v>
+      </c>
+      <c r="T12" s="75">
+        <v>112</v>
+      </c>
+      <c r="U12" s="75">
+        <v>83</v>
+      </c>
+      <c r="V12" s="75">
+        <v>101</v>
+      </c>
+      <c r="W12" s="75">
+        <v>65</v>
+      </c>
+      <c r="X12" s="74">
+        <v>65</v>
+      </c>
+      <c r="Y12" s="74">
+        <v>43</v>
+      </c>
+      <c r="Z12" s="74">
+        <v>94</v>
+      </c>
+      <c r="AA12" s="74">
+        <v>45</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>86</v>
+      </c>
+      <c r="AC12" s="75">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="74">
+        <v>116</v>
+      </c>
+      <c r="C13" s="75">
+        <v>99</v>
+      </c>
+      <c r="D13" s="75">
+        <v>91</v>
+      </c>
+      <c r="E13" s="75">
+        <v>101</v>
+      </c>
+      <c r="F13" s="75">
+        <v>125</v>
+      </c>
+      <c r="G13" s="75">
+        <v>135</v>
+      </c>
+      <c r="H13" s="75">
+        <v>125</v>
+      </c>
+      <c r="I13" s="75">
+        <v>140</v>
+      </c>
+      <c r="J13" s="75">
+        <v>148</v>
+      </c>
+      <c r="K13" s="75">
+        <v>137</v>
+      </c>
+      <c r="L13" s="75">
+        <v>126</v>
+      </c>
+      <c r="M13" s="75">
+        <v>106</v>
+      </c>
+      <c r="N13" s="75">
+        <v>158</v>
+      </c>
+      <c r="O13" s="75">
+        <v>155</v>
+      </c>
+      <c r="P13" s="75">
+        <v>107</v>
+      </c>
+      <c r="Q13" s="75">
+        <v>165</v>
+      </c>
+      <c r="R13" s="75">
+        <v>142</v>
+      </c>
+      <c r="S13" s="75">
+        <v>164</v>
+      </c>
+      <c r="T13" s="75">
+        <v>177</v>
+      </c>
+      <c r="U13" s="75">
+        <v>202</v>
+      </c>
+      <c r="V13" s="75">
+        <v>208</v>
+      </c>
+      <c r="W13" s="75">
+        <v>152</v>
+      </c>
+      <c r="X13" s="74">
+        <v>122</v>
+      </c>
+      <c r="Y13" s="74">
+        <v>110</v>
+      </c>
+      <c r="Z13" s="74">
+        <v>158</v>
+      </c>
+      <c r="AA13" s="74">
+        <v>143</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>176</v>
+      </c>
+      <c r="AC13" s="75">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="74">
+        <v>449</v>
+      </c>
+      <c r="C14" s="75">
+        <v>363</v>
+      </c>
+      <c r="D14" s="75">
+        <v>406</v>
+      </c>
+      <c r="E14" s="75">
+        <v>357</v>
+      </c>
+      <c r="F14" s="75">
+        <v>331</v>
+      </c>
+      <c r="G14" s="75">
+        <v>400</v>
+      </c>
+      <c r="H14" s="75">
+        <v>349</v>
+      </c>
+      <c r="I14" s="75">
+        <v>420</v>
+      </c>
+      <c r="J14" s="75">
+        <v>496</v>
+      </c>
+      <c r="K14" s="75">
+        <v>493</v>
+      </c>
+      <c r="L14" s="75">
+        <v>436</v>
+      </c>
+      <c r="M14" s="75">
+        <v>401</v>
+      </c>
+      <c r="N14" s="75">
+        <v>429</v>
+      </c>
+      <c r="O14" s="75">
+        <v>393</v>
+      </c>
+      <c r="P14" s="75">
+        <v>338</v>
+      </c>
+      <c r="Q14" s="75">
+        <v>481</v>
+      </c>
+      <c r="R14" s="75">
+        <v>451</v>
+      </c>
+      <c r="S14" s="75">
+        <v>491</v>
+      </c>
+      <c r="T14" s="75">
+        <v>551</v>
+      </c>
+      <c r="U14" s="75">
+        <v>562</v>
+      </c>
+      <c r="V14" s="75">
+        <v>518</v>
+      </c>
+      <c r="W14" s="75">
+        <v>438</v>
+      </c>
+      <c r="X14" s="74">
+        <v>406</v>
+      </c>
+      <c r="Y14" s="74">
+        <v>364</v>
+      </c>
+      <c r="Z14" s="74">
+        <v>449</v>
+      </c>
+      <c r="AA14" s="74">
+        <v>458</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>506</v>
+      </c>
+      <c r="AC14" s="75">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="74">
+        <v>217</v>
+      </c>
+      <c r="C15" s="75">
+        <v>191</v>
+      </c>
+      <c r="D15" s="75">
+        <v>168</v>
+      </c>
+      <c r="E15" s="75">
+        <v>156</v>
+      </c>
+      <c r="F15" s="75">
+        <v>231</v>
+      </c>
+      <c r="G15" s="75">
+        <v>225</v>
+      </c>
+      <c r="H15" s="75">
+        <v>189</v>
+      </c>
+      <c r="I15" s="75">
+        <v>184</v>
+      </c>
+      <c r="J15" s="75">
+        <v>261</v>
+      </c>
+      <c r="K15" s="75">
+        <v>226</v>
+      </c>
+      <c r="L15" s="75">
+        <v>226</v>
+      </c>
+      <c r="M15" s="75">
+        <v>215</v>
+      </c>
+      <c r="N15" s="75">
+        <v>225</v>
+      </c>
+      <c r="O15" s="75">
+        <v>251</v>
+      </c>
+      <c r="P15" s="75">
+        <v>210</v>
+      </c>
+      <c r="Q15" s="75">
+        <v>256</v>
+      </c>
+      <c r="R15" s="75">
+        <v>246</v>
+      </c>
+      <c r="S15" s="75">
+        <v>232</v>
+      </c>
+      <c r="T15" s="75">
+        <v>250</v>
+      </c>
+      <c r="U15" s="75">
+        <v>266</v>
+      </c>
+      <c r="V15" s="75">
+        <v>276</v>
+      </c>
+      <c r="W15" s="75">
+        <v>244</v>
+      </c>
+      <c r="X15" s="74">
+        <v>271</v>
+      </c>
+      <c r="Y15" s="74">
+        <v>195</v>
+      </c>
+      <c r="Z15" s="74">
+        <v>224</v>
+      </c>
+      <c r="AA15" s="74">
+        <v>244</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>311</v>
+      </c>
+      <c r="AC15" s="75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="74"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="75"/>
+      <c r="E16" s="75"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="75"/>
+      <c r="H16" s="75"/>
+      <c r="I16" s="75"/>
+      <c r="J16" s="75"/>
+      <c r="K16" s="75"/>
+      <c r="L16" s="75"/>
+      <c r="M16" s="75"/>
+      <c r="N16" s="75"/>
+      <c r="O16" s="75"/>
+      <c r="P16" s="75"/>
+      <c r="Q16" s="75"/>
+      <c r="R16" s="75"/>
+      <c r="S16" s="75"/>
+      <c r="T16" s="75"/>
+      <c r="U16" s="75"/>
+      <c r="V16" s="75"/>
+      <c r="W16" s="75"/>
+      <c r="X16" s="74"/>
+      <c r="Y16" s="74"/>
+      <c r="Z16" s="74"/>
+      <c r="AA16" s="74"/>
+      <c r="AB16" s="75"/>
+      <c r="AC16" s="75"/>
+    </row>
+    <row r="17" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A17" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="74">
+        <v>264</v>
+      </c>
+      <c r="C17" s="75">
+        <v>245</v>
+      </c>
+      <c r="D17" s="75">
+        <v>199</v>
+      </c>
+      <c r="E17" s="75">
+        <v>204</v>
+      </c>
+      <c r="F17" s="75">
+        <v>298</v>
+      </c>
+      <c r="G17" s="75">
+        <v>245</v>
+      </c>
+      <c r="H17" s="75">
+        <v>249</v>
+      </c>
+      <c r="I17" s="75">
+        <v>264</v>
+      </c>
+      <c r="J17" s="75">
+        <v>319</v>
+      </c>
+      <c r="K17" s="75">
+        <v>314</v>
+      </c>
+      <c r="L17" s="75">
+        <v>347</v>
+      </c>
+      <c r="M17" s="75">
+        <v>260</v>
+      </c>
+      <c r="N17" s="75">
+        <v>339</v>
+      </c>
+      <c r="O17" s="75">
+        <v>315</v>
+      </c>
+      <c r="P17" s="75">
+        <v>228</v>
+      </c>
+      <c r="Q17" s="75">
+        <v>310</v>
+      </c>
+      <c r="R17" s="75">
+        <v>276</v>
+      </c>
+      <c r="S17" s="75">
+        <v>326</v>
+      </c>
+      <c r="T17" s="75">
+        <v>362</v>
+      </c>
+      <c r="U17" s="75">
+        <v>369</v>
+      </c>
+      <c r="V17" s="75">
+        <v>381</v>
+      </c>
+      <c r="W17" s="75">
+        <v>313</v>
+      </c>
+      <c r="X17" s="74">
+        <v>273</v>
+      </c>
+      <c r="Y17" s="74">
+        <v>261</v>
+      </c>
+      <c r="Z17" s="74">
+        <v>393</v>
+      </c>
+      <c r="AA17" s="74">
+        <v>297</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>350</v>
+      </c>
+      <c r="AC17" s="75">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A18" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="74">
+        <v>119</v>
+      </c>
+      <c r="C18" s="75">
+        <v>113</v>
+      </c>
+      <c r="D18" s="75">
+        <v>104</v>
+      </c>
+      <c r="E18" s="75">
+        <v>117</v>
+      </c>
+      <c r="F18" s="75">
+        <v>101</v>
+      </c>
+      <c r="G18" s="75">
+        <v>80</v>
+      </c>
+      <c r="H18" s="75">
+        <v>118</v>
+      </c>
+      <c r="I18" s="75">
+        <v>120</v>
+      </c>
+      <c r="J18" s="75">
+        <v>132</v>
+      </c>
+      <c r="K18" s="75">
+        <v>144</v>
+      </c>
+      <c r="L18" s="75">
+        <v>101</v>
+      </c>
+      <c r="M18" s="75">
+        <v>97</v>
+      </c>
+      <c r="N18" s="75">
+        <v>124</v>
+      </c>
+      <c r="O18" s="75">
+        <v>146</v>
+      </c>
+      <c r="P18" s="75">
+        <v>92</v>
+      </c>
+      <c r="Q18" s="75">
+        <v>139</v>
+      </c>
+      <c r="R18" s="75">
+        <v>110</v>
+      </c>
+      <c r="S18" s="75">
+        <v>101</v>
+      </c>
+      <c r="T18" s="75">
+        <v>95</v>
+      </c>
+      <c r="U18" s="75">
+        <v>139</v>
+      </c>
+      <c r="V18" s="75">
+        <v>124</v>
+      </c>
+      <c r="W18" s="75">
+        <v>121</v>
+      </c>
+      <c r="X18" s="74">
+        <v>91</v>
+      </c>
+      <c r="Y18" s="74">
+        <v>77</v>
+      </c>
+      <c r="Z18" s="74">
+        <v>119</v>
+      </c>
+      <c r="AA18" s="74">
+        <v>115</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>118</v>
+      </c>
+      <c r="AC18" s="75">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="74">
+        <v>366</v>
+      </c>
+      <c r="C19" s="75">
+        <v>313</v>
+      </c>
+      <c r="D19" s="75">
+        <v>310</v>
+      </c>
+      <c r="E19" s="75">
+        <v>294</v>
+      </c>
+      <c r="F19" s="75">
+        <v>228</v>
+      </c>
+      <c r="G19" s="75">
+        <v>303</v>
+      </c>
+      <c r="H19" s="75">
+        <v>266</v>
+      </c>
+      <c r="I19" s="75">
+        <v>318</v>
+      </c>
+      <c r="J19" s="75">
+        <v>399</v>
+      </c>
+      <c r="K19" s="75">
+        <v>409</v>
+      </c>
+      <c r="L19" s="75">
+        <v>326</v>
+      </c>
+      <c r="M19" s="75">
+        <v>324</v>
+      </c>
+      <c r="N19" s="75">
+        <v>410</v>
+      </c>
+      <c r="O19" s="75">
+        <v>423</v>
+      </c>
+      <c r="P19" s="75">
+        <v>303</v>
+      </c>
+      <c r="Q19" s="75">
+        <v>348</v>
+      </c>
+      <c r="R19" s="75">
+        <v>332</v>
+      </c>
+      <c r="S19" s="75">
+        <v>347</v>
+      </c>
+      <c r="T19" s="75">
+        <v>357</v>
+      </c>
+      <c r="U19" s="75">
+        <v>381</v>
+      </c>
+      <c r="V19" s="75">
+        <v>416</v>
+      </c>
+      <c r="W19" s="75">
+        <v>391</v>
+      </c>
+      <c r="X19" s="74">
+        <v>320</v>
+      </c>
+      <c r="Y19" s="74">
+        <v>276</v>
+      </c>
+      <c r="Z19" s="74">
+        <v>375</v>
+      </c>
+      <c r="AA19" s="74">
+        <v>362</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>428</v>
+      </c>
+      <c r="AC19" s="75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A20" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="74">
+        <v>240</v>
+      </c>
+      <c r="C20" s="75">
+        <v>169</v>
+      </c>
+      <c r="D20" s="75">
+        <v>152</v>
+      </c>
+      <c r="E20" s="75">
+        <v>177</v>
+      </c>
+      <c r="F20" s="75">
+        <v>175</v>
+      </c>
+      <c r="G20" s="75">
+        <v>159</v>
+      </c>
+      <c r="H20" s="75">
+        <v>217</v>
+      </c>
+      <c r="I20" s="75">
+        <v>192</v>
+      </c>
+      <c r="J20" s="75">
+        <v>363</v>
+      </c>
+      <c r="K20" s="75">
+        <v>273</v>
+      </c>
+      <c r="L20" s="75">
+        <v>191</v>
+      </c>
+      <c r="M20" s="75">
+        <v>178</v>
+      </c>
+      <c r="N20" s="75">
+        <v>276</v>
+      </c>
+      <c r="O20" s="75">
+        <v>205</v>
+      </c>
+      <c r="P20" s="75">
+        <v>178</v>
+      </c>
+      <c r="Q20" s="75">
+        <v>211</v>
+      </c>
+      <c r="R20" s="75">
+        <v>218</v>
+      </c>
+      <c r="S20" s="75">
+        <v>219</v>
+      </c>
+      <c r="T20" s="75">
+        <v>278</v>
+      </c>
+      <c r="U20" s="75">
+        <v>344</v>
+      </c>
+      <c r="V20" s="75">
+        <v>285</v>
+      </c>
+      <c r="W20" s="75">
+        <v>279</v>
+      </c>
+      <c r="X20" s="74">
+        <v>218</v>
+      </c>
+      <c r="Y20" s="74">
+        <v>166</v>
+      </c>
+      <c r="Z20" s="74">
+        <v>213</v>
+      </c>
+      <c r="AA20" s="74">
+        <v>248</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>247</v>
+      </c>
+      <c r="AC20" s="75">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="74">
+        <v>173</v>
+      </c>
+      <c r="C21" s="75">
+        <v>108</v>
+      </c>
+      <c r="D21" s="75">
+        <v>101</v>
+      </c>
+      <c r="E21" s="75">
+        <v>116</v>
+      </c>
+      <c r="F21" s="75">
+        <v>132</v>
+      </c>
+      <c r="G21" s="75">
+        <v>135</v>
+      </c>
+      <c r="H21" s="75">
+        <v>157</v>
+      </c>
+      <c r="I21" s="75">
+        <v>118</v>
+      </c>
+      <c r="J21" s="75">
+        <v>158</v>
+      </c>
+      <c r="K21" s="75">
+        <v>210</v>
+      </c>
+      <c r="L21" s="75">
+        <v>201</v>
+      </c>
+      <c r="M21" s="75">
+        <v>155</v>
+      </c>
+      <c r="N21" s="75">
+        <v>171</v>
+      </c>
+      <c r="O21" s="75">
+        <v>131</v>
+      </c>
+      <c r="P21" s="75">
+        <v>142</v>
+      </c>
+      <c r="Q21" s="75">
+        <v>145</v>
+      </c>
+      <c r="R21" s="75">
+        <v>129</v>
+      </c>
+      <c r="S21" s="75">
+        <v>179</v>
+      </c>
+      <c r="T21" s="75">
+        <v>217</v>
+      </c>
+      <c r="U21" s="75">
+        <v>210</v>
+      </c>
+      <c r="V21" s="75">
+        <v>255</v>
+      </c>
+      <c r="W21" s="75">
+        <v>193</v>
+      </c>
+      <c r="X21" s="74">
+        <v>182</v>
+      </c>
+      <c r="Y21" s="74">
+        <v>103</v>
+      </c>
+      <c r="Z21" s="74">
+        <v>175</v>
+      </c>
+      <c r="AA21" s="74">
+        <v>168</v>
+      </c>
+      <c r="AB21" s="75">
+        <v>151</v>
+      </c>
+      <c r="AC21" s="75">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="75">
+        <v>171</v>
+      </c>
+      <c r="C22" s="75">
+        <v>124</v>
+      </c>
+      <c r="D22" s="75">
+        <v>124</v>
+      </c>
+      <c r="E22" s="75">
+        <v>147</v>
+      </c>
+      <c r="F22" s="75">
+        <v>116</v>
+      </c>
+      <c r="G22" s="75">
+        <v>134</v>
+      </c>
+      <c r="H22" s="75">
+        <v>147</v>
+      </c>
+      <c r="I22" s="75">
+        <v>148</v>
+      </c>
+      <c r="J22" s="75">
+        <v>199</v>
+      </c>
+      <c r="K22" s="75">
+        <v>215</v>
+      </c>
+      <c r="L22" s="75">
+        <v>180</v>
+      </c>
+      <c r="M22" s="75">
+        <v>107</v>
+      </c>
+      <c r="N22" s="75">
+        <v>163</v>
+      </c>
+      <c r="O22" s="75">
+        <v>154</v>
+      </c>
+      <c r="P22" s="75">
+        <v>108</v>
+      </c>
+      <c r="Q22" s="75">
+        <v>178</v>
+      </c>
+      <c r="R22" s="75">
+        <v>131</v>
+      </c>
+      <c r="S22" s="75">
+        <v>189</v>
+      </c>
+      <c r="T22" s="75">
+        <v>165</v>
+      </c>
+      <c r="U22" s="75">
+        <v>174</v>
+      </c>
+      <c r="V22" s="75">
+        <v>174</v>
+      </c>
+      <c r="W22" s="75">
+        <v>177</v>
+      </c>
+      <c r="X22" s="74">
+        <v>167</v>
+      </c>
+      <c r="Y22" s="74">
+        <v>166</v>
+      </c>
+      <c r="Z22" s="74">
+        <v>173</v>
+      </c>
+      <c r="AA22" s="74">
+        <v>149</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>185</v>
+      </c>
+      <c r="AC22" s="75">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="75">
+        <v>293</v>
+      </c>
+      <c r="C23" s="75">
+        <v>225</v>
+      </c>
+      <c r="D23" s="75">
+        <v>211</v>
+      </c>
+      <c r="E23" s="75">
+        <v>179</v>
+      </c>
+      <c r="F23" s="75">
+        <v>229</v>
+      </c>
+      <c r="G23" s="75">
+        <v>181</v>
+      </c>
+      <c r="H23" s="75">
+        <v>225</v>
+      </c>
+      <c r="I23" s="75">
+        <v>231</v>
+      </c>
+      <c r="J23" s="75">
+        <v>324</v>
+      </c>
+      <c r="K23" s="75">
+        <v>322</v>
+      </c>
+      <c r="L23" s="75">
+        <v>270</v>
+      </c>
+      <c r="M23" s="75">
+        <v>317</v>
+      </c>
+      <c r="N23" s="75">
+        <v>311</v>
+      </c>
+      <c r="O23" s="75">
+        <v>298</v>
+      </c>
+      <c r="P23" s="75">
+        <v>220</v>
+      </c>
+      <c r="Q23" s="75">
+        <v>279</v>
+      </c>
+      <c r="R23" s="75">
+        <v>207</v>
+      </c>
+      <c r="S23" s="75">
+        <v>259</v>
+      </c>
+      <c r="T23" s="75">
+        <v>297</v>
+      </c>
+      <c r="U23" s="75">
+        <v>342</v>
+      </c>
+      <c r="V23" s="75">
+        <v>315</v>
+      </c>
+      <c r="W23" s="75">
+        <v>258</v>
+      </c>
+      <c r="X23" s="74">
+        <v>225</v>
+      </c>
+      <c r="Y23" s="74">
+        <v>217</v>
+      </c>
+      <c r="Z23" s="74">
+        <v>294</v>
+      </c>
+      <c r="AA23" s="74">
+        <v>267</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>239</v>
+      </c>
+      <c r="AC23" s="75">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A24" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
+      <c r="P24" s="27"/>
+      <c r="Q24" s="27"/>
+      <c r="R24" s="27"/>
+      <c r="S24" s="27"/>
+      <c r="T24" s="39"/>
+      <c r="U24" s="39"/>
+      <c r="V24" s="39"/>
+      <c r="W24" s="39"/>
+      <c r="X24" s="44"/>
+      <c r="Y24" s="44"/>
+      <c r="Z24" s="47"/>
+      <c r="AA24" s="57"/>
+      <c r="AB24" s="61"/>
+      <c r="AC24" s="61"/>
+    </row>
+    <row r="25" spans="1:29" ht="24" customHeight="1">
+      <c r="A25" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="75">
+        <v>3707</v>
+      </c>
+      <c r="C25" s="75">
+        <v>3094</v>
+      </c>
+      <c r="D25" s="75">
+        <v>2853</v>
+      </c>
+      <c r="E25" s="75">
+        <v>3096</v>
+      </c>
+      <c r="F25" s="75">
+        <v>3108</v>
+      </c>
+      <c r="G25" s="75">
+        <v>3278</v>
+      </c>
+      <c r="H25" s="75">
+        <v>3371</v>
+      </c>
+      <c r="I25" s="75">
+        <v>3363</v>
+      </c>
+      <c r="J25" s="75">
+        <v>4252</v>
+      </c>
+      <c r="K25" s="75">
+        <v>4407</v>
+      </c>
+      <c r="L25" s="75">
+        <v>3812</v>
+      </c>
+      <c r="M25" s="75">
+        <v>3281</v>
+      </c>
+      <c r="N25" s="75">
+        <v>3785</v>
+      </c>
+      <c r="O25" s="75">
+        <v>3745</v>
+      </c>
+      <c r="P25" s="75">
+        <v>3130</v>
+      </c>
+      <c r="Q25" s="75">
+        <v>3914</v>
+      </c>
+      <c r="R25" s="75">
+        <v>3574</v>
+      </c>
+      <c r="S25" s="75">
+        <v>3961</v>
+      </c>
+      <c r="T25" s="75">
+        <v>4475</v>
+      </c>
+      <c r="U25" s="75">
+        <v>4685</v>
+      </c>
+      <c r="V25" s="75">
+        <v>4875</v>
+      </c>
+      <c r="W25" s="75">
+        <v>4062</v>
+      </c>
+      <c r="X25" s="74">
+        <v>3434</v>
+      </c>
+      <c r="Y25" s="74">
+        <v>3205</v>
+      </c>
+      <c r="Z25" s="74">
+        <v>4277</v>
+      </c>
+      <c r="AA25" s="74">
+        <v>3932</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>4492</v>
+      </c>
+      <c r="AC25" s="75">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="75">
+        <v>2437</v>
+      </c>
+      <c r="C26" s="75">
+        <v>2029</v>
+      </c>
+      <c r="D26" s="75">
+        <v>1737</v>
+      </c>
+      <c r="E26" s="75">
+        <v>1992</v>
+      </c>
+      <c r="F26" s="75">
+        <v>1956</v>
+      </c>
+      <c r="G26" s="75">
+        <v>2043</v>
+      </c>
+      <c r="H26" s="75">
+        <v>2241</v>
+      </c>
+      <c r="I26" s="75">
+        <v>2118</v>
+      </c>
+      <c r="J26" s="75">
+        <v>2686</v>
+      </c>
+      <c r="K26" s="75">
+        <v>2892</v>
+      </c>
+      <c r="L26" s="75">
+        <v>2425</v>
+      </c>
+      <c r="M26" s="75">
+        <v>2113</v>
+      </c>
+      <c r="N26" s="75">
+        <v>2412</v>
+      </c>
+      <c r="O26" s="75">
+        <v>2425</v>
+      </c>
+      <c r="P26" s="75">
+        <v>2050</v>
+      </c>
+      <c r="Q26" s="75">
+        <v>2486</v>
+      </c>
+      <c r="R26" s="75">
+        <v>2212</v>
+      </c>
+      <c r="S26" s="75">
+        <v>2422</v>
+      </c>
+      <c r="T26" s="75">
+        <v>2830</v>
+      </c>
+      <c r="U26" s="75">
+        <v>3004</v>
+      </c>
+      <c r="V26" s="75">
+        <v>3205</v>
+      </c>
+      <c r="W26" s="75">
+        <v>2641</v>
+      </c>
+      <c r="X26" s="74">
+        <v>2148</v>
+      </c>
+      <c r="Y26" s="74">
+        <v>2108</v>
+      </c>
+      <c r="Z26" s="74">
+        <v>2821</v>
+      </c>
+      <c r="AA26" s="74">
+        <v>2585</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>2850</v>
+      </c>
+      <c r="AC26" s="75">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="75">
+        <v>261</v>
+      </c>
+      <c r="C27" s="75">
+        <v>228</v>
+      </c>
+      <c r="D27" s="75">
+        <v>244</v>
+      </c>
+      <c r="E27" s="75">
+        <v>282</v>
+      </c>
+      <c r="F27" s="75">
+        <v>215</v>
+      </c>
+      <c r="G27" s="75">
+        <v>243</v>
+      </c>
+      <c r="H27" s="75">
+        <v>256</v>
+      </c>
+      <c r="I27" s="75">
+        <v>281</v>
+      </c>
+      <c r="J27" s="75">
+        <v>340</v>
+      </c>
+      <c r="K27" s="75">
+        <v>334</v>
+      </c>
+      <c r="L27" s="75">
+        <v>303</v>
+      </c>
+      <c r="M27" s="75">
+        <v>232</v>
+      </c>
+      <c r="N27" s="75">
+        <v>266</v>
+      </c>
+      <c r="O27" s="75">
+        <v>273</v>
+      </c>
+      <c r="P27" s="75">
+        <v>225</v>
+      </c>
+      <c r="Q27" s="75">
+        <v>277</v>
+      </c>
+      <c r="R27" s="75">
+        <v>288</v>
+      </c>
+      <c r="S27" s="75">
+        <v>342</v>
+      </c>
+      <c r="T27" s="75">
+        <v>310</v>
+      </c>
+      <c r="U27" s="75">
+        <v>329</v>
+      </c>
+      <c r="V27" s="75">
+        <v>350</v>
+      </c>
+      <c r="W27" s="75">
+        <v>316</v>
+      </c>
+      <c r="X27" s="74">
+        <v>250</v>
+      </c>
+      <c r="Y27" s="74">
+        <v>213</v>
+      </c>
+      <c r="Z27" s="74">
+        <v>330</v>
+      </c>
+      <c r="AA27" s="74">
+        <v>277</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>338</v>
+      </c>
+      <c r="AC27" s="75">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="75">
+        <v>45</v>
+      </c>
+      <c r="C28" s="75">
+        <v>57</v>
+      </c>
+      <c r="D28" s="75">
+        <v>80</v>
+      </c>
+      <c r="E28" s="75">
+        <v>60</v>
+      </c>
+      <c r="F28" s="75">
+        <v>46</v>
+      </c>
+      <c r="G28" s="75">
+        <v>70</v>
+      </c>
+      <c r="H28" s="75">
+        <v>62</v>
+      </c>
+      <c r="I28" s="75">
+        <v>53</v>
+      </c>
+      <c r="J28" s="75">
+        <v>72</v>
+      </c>
+      <c r="K28" s="75">
+        <v>78</v>
+      </c>
+      <c r="L28" s="75">
+        <v>91</v>
+      </c>
+      <c r="M28" s="75">
+        <v>69</v>
+      </c>
+      <c r="N28" s="75">
+        <v>81</v>
+      </c>
+      <c r="O28" s="75">
+        <v>62</v>
+      </c>
+      <c r="P28" s="75">
+        <v>69</v>
+      </c>
+      <c r="Q28" s="75">
+        <v>81</v>
+      </c>
+      <c r="R28" s="75">
+        <v>60</v>
+      </c>
+      <c r="S28" s="75">
+        <v>86</v>
+      </c>
+      <c r="T28" s="75">
+        <v>112</v>
+      </c>
+      <c r="U28" s="75">
+        <v>83</v>
+      </c>
+      <c r="V28" s="75">
+        <v>101</v>
+      </c>
+      <c r="W28" s="75">
+        <v>65</v>
+      </c>
+      <c r="X28" s="74">
+        <v>65</v>
+      </c>
+      <c r="Y28" s="74">
+        <v>43</v>
+      </c>
+      <c r="Z28" s="74">
+        <v>94</v>
+      </c>
+      <c r="AA28" s="74">
+        <v>45</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>86</v>
+      </c>
+      <c r="AC28" s="75">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="75">
+        <v>116</v>
+      </c>
+      <c r="C29" s="75">
+        <v>99</v>
+      </c>
+      <c r="D29" s="75">
+        <v>91</v>
+      </c>
+      <c r="E29" s="75">
+        <v>101</v>
+      </c>
+      <c r="F29" s="75">
+        <v>125</v>
+      </c>
+      <c r="G29" s="75">
+        <v>135</v>
+      </c>
+      <c r="H29" s="75">
+        <v>125</v>
+      </c>
+      <c r="I29" s="75">
+        <v>140</v>
+      </c>
+      <c r="J29" s="75">
+        <v>148</v>
+      </c>
+      <c r="K29" s="75">
+        <v>137</v>
+      </c>
+      <c r="L29" s="75">
+        <v>126</v>
+      </c>
+      <c r="M29" s="75">
+        <v>106</v>
+      </c>
+      <c r="N29" s="75">
+        <v>158</v>
+      </c>
+      <c r="O29" s="75">
+        <v>155</v>
+      </c>
+      <c r="P29" s="75">
+        <v>107</v>
+      </c>
+      <c r="Q29" s="75">
+        <v>165</v>
+      </c>
+      <c r="R29" s="75">
+        <v>142</v>
+      </c>
+      <c r="S29" s="75">
+        <v>164</v>
+      </c>
+      <c r="T29" s="75">
+        <v>177</v>
+      </c>
+      <c r="U29" s="75">
+        <v>202</v>
+      </c>
+      <c r="V29" s="75">
+        <v>208</v>
+      </c>
+      <c r="W29" s="75">
+        <v>152</v>
+      </c>
+      <c r="X29" s="74">
+        <v>122</v>
+      </c>
+      <c r="Y29" s="74">
+        <v>110</v>
+      </c>
+      <c r="Z29" s="74">
+        <v>158</v>
+      </c>
+      <c r="AA29" s="74">
+        <v>143</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>176</v>
+      </c>
+      <c r="AC29" s="75">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="75">
+        <v>449</v>
+      </c>
+      <c r="C30" s="75">
+        <v>363</v>
+      </c>
+      <c r="D30" s="75">
+        <v>406</v>
+      </c>
+      <c r="E30" s="75">
+        <v>357</v>
+      </c>
+      <c r="F30" s="75">
+        <v>331</v>
+      </c>
+      <c r="G30" s="75">
+        <v>400</v>
+      </c>
+      <c r="H30" s="75">
+        <v>349</v>
+      </c>
+      <c r="I30" s="75">
+        <v>420</v>
+      </c>
+      <c r="J30" s="75">
+        <v>496</v>
+      </c>
+      <c r="K30" s="75">
+        <v>493</v>
+      </c>
+      <c r="L30" s="75">
+        <v>436</v>
+      </c>
+      <c r="M30" s="75">
+        <v>401</v>
+      </c>
+      <c r="N30" s="75">
+        <v>429</v>
+      </c>
+      <c r="O30" s="75">
+        <v>393</v>
+      </c>
+      <c r="P30" s="75">
+        <v>338</v>
+      </c>
+      <c r="Q30" s="75">
+        <v>481</v>
+      </c>
+      <c r="R30" s="75">
+        <v>451</v>
+      </c>
+      <c r="S30" s="75">
+        <v>491</v>
+      </c>
+      <c r="T30" s="75">
+        <v>551</v>
+      </c>
+      <c r="U30" s="75">
+        <v>562</v>
+      </c>
+      <c r="V30" s="75">
+        <v>518</v>
+      </c>
+      <c r="W30" s="75">
+        <v>438</v>
+      </c>
+      <c r="X30" s="74">
+        <v>406</v>
+      </c>
+      <c r="Y30" s="74">
+        <v>364</v>
+      </c>
+      <c r="Z30" s="74">
+        <v>449</v>
+      </c>
+      <c r="AA30" s="74">
+        <v>458</v>
+      </c>
+      <c r="AB30" s="75">
+        <v>506</v>
+      </c>
+      <c r="AC30" s="75">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A31" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="75">
+        <v>217</v>
+      </c>
+      <c r="C31" s="75">
+        <v>191</v>
+      </c>
+      <c r="D31" s="75">
+        <v>168</v>
+      </c>
+      <c r="E31" s="75">
+        <v>156</v>
+      </c>
+      <c r="F31" s="75">
+        <v>231</v>
+      </c>
+      <c r="G31" s="75">
+        <v>225</v>
+      </c>
+      <c r="H31" s="75">
+        <v>189</v>
+      </c>
+      <c r="I31" s="75">
+        <v>184</v>
+      </c>
+      <c r="J31" s="75">
+        <v>261</v>
+      </c>
+      <c r="K31" s="75">
+        <v>226</v>
+      </c>
+      <c r="L31" s="75">
+        <v>226</v>
+      </c>
+      <c r="M31" s="75">
+        <v>215</v>
+      </c>
+      <c r="N31" s="75">
+        <v>225</v>
+      </c>
+      <c r="O31" s="75">
+        <v>251</v>
+      </c>
+      <c r="P31" s="75">
+        <v>210</v>
+      </c>
+      <c r="Q31" s="75">
+        <v>256</v>
+      </c>
+      <c r="R31" s="75">
+        <v>246</v>
+      </c>
+      <c r="S31" s="75">
+        <v>232</v>
+      </c>
+      <c r="T31" s="75">
+        <v>250</v>
+      </c>
+      <c r="U31" s="75">
+        <v>266</v>
+      </c>
+      <c r="V31" s="75">
+        <v>276</v>
+      </c>
+      <c r="W31" s="75">
+        <v>244</v>
+      </c>
+      <c r="X31" s="74">
+        <v>271</v>
+      </c>
+      <c r="Y31" s="74">
+        <v>195</v>
+      </c>
+      <c r="Z31" s="74">
+        <v>224</v>
+      </c>
+      <c r="AA31" s="74">
+        <v>244</v>
+      </c>
+      <c r="AB31" s="75">
+        <v>311</v>
+      </c>
+      <c r="AC31" s="75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="75"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="75"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="75"/>
+      <c r="N32" s="75"/>
+      <c r="O32" s="75"/>
+      <c r="P32" s="75"/>
+      <c r="Q32" s="75"/>
+      <c r="R32" s="75"/>
+      <c r="S32" s="75"/>
+      <c r="T32" s="75"/>
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="74"/>
+      <c r="Y32" s="74"/>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="74"/>
+      <c r="AB32" s="75"/>
+      <c r="AC32" s="75"/>
+    </row>
+    <row r="33" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A33" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="75">
+        <v>119</v>
+      </c>
+      <c r="C33" s="75">
+        <v>82</v>
+      </c>
+      <c r="D33" s="75">
+        <v>84</v>
+      </c>
+      <c r="E33" s="75">
+        <v>110</v>
+      </c>
+      <c r="F33" s="75">
+        <v>151</v>
+      </c>
+      <c r="G33" s="75">
+        <v>109</v>
+      </c>
+      <c r="H33" s="75">
+        <v>99</v>
+      </c>
+      <c r="I33" s="75">
+        <v>113</v>
+      </c>
+      <c r="J33" s="75">
+        <v>148</v>
+      </c>
+      <c r="K33" s="75">
+        <v>154</v>
+      </c>
+      <c r="L33" s="75">
+        <v>136</v>
+      </c>
+      <c r="M33" s="75">
+        <v>107</v>
+      </c>
+      <c r="N33" s="75">
+        <v>117</v>
+      </c>
+      <c r="O33" s="75">
+        <v>133</v>
+      </c>
+      <c r="P33" s="75">
+        <v>87</v>
+      </c>
+      <c r="Q33" s="75">
+        <v>119</v>
+      </c>
+      <c r="R33" s="75">
+        <v>112</v>
+      </c>
+      <c r="S33" s="75">
+        <v>159</v>
+      </c>
+      <c r="T33" s="75">
+        <v>184</v>
+      </c>
+      <c r="U33" s="75">
+        <v>143</v>
+      </c>
+      <c r="V33" s="75">
+        <v>136</v>
+      </c>
+      <c r="W33" s="75">
+        <v>124</v>
+      </c>
+      <c r="X33" s="74">
+        <v>107</v>
+      </c>
+      <c r="Y33" s="74">
+        <v>121</v>
+      </c>
+      <c r="Z33" s="74">
+        <v>158</v>
+      </c>
+      <c r="AA33" s="74">
+        <v>107</v>
+      </c>
+      <c r="AB33" s="75">
+        <v>157</v>
+      </c>
+      <c r="AC33" s="75">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A34" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="75">
+        <v>63</v>
+      </c>
+      <c r="C34" s="75">
+        <v>45</v>
+      </c>
+      <c r="D34" s="75">
+        <v>43</v>
+      </c>
+      <c r="E34" s="75">
+        <v>38</v>
+      </c>
+      <c r="F34" s="75">
+        <v>53</v>
+      </c>
+      <c r="G34" s="75">
+        <v>53</v>
+      </c>
+      <c r="H34" s="75">
+        <v>50</v>
+      </c>
+      <c r="I34" s="75">
+        <v>54</v>
+      </c>
+      <c r="J34" s="75">
+        <v>101</v>
+      </c>
+      <c r="K34" s="75">
+        <v>93</v>
+      </c>
+      <c r="L34" s="75">
+        <v>69</v>
+      </c>
+      <c r="M34" s="75">
+        <v>38</v>
+      </c>
+      <c r="N34" s="75">
+        <v>97</v>
+      </c>
+      <c r="O34" s="75">
+        <v>53</v>
+      </c>
+      <c r="P34" s="75">
+        <v>44</v>
+      </c>
+      <c r="Q34" s="75">
+        <v>49</v>
+      </c>
+      <c r="R34" s="75">
+        <v>63</v>
+      </c>
+      <c r="S34" s="75">
+        <v>65</v>
+      </c>
+      <c r="T34" s="75">
+        <v>61</v>
+      </c>
+      <c r="U34" s="75">
+        <v>96</v>
+      </c>
+      <c r="V34" s="75">
+        <v>81</v>
+      </c>
+      <c r="W34" s="75">
+        <v>82</v>
+      </c>
+      <c r="X34" s="74">
+        <v>65</v>
+      </c>
+      <c r="Y34" s="74">
+        <v>51</v>
+      </c>
+      <c r="Z34" s="74">
+        <v>43</v>
+      </c>
+      <c r="AA34" s="74">
+        <v>73</v>
+      </c>
+      <c r="AB34" s="75">
+        <v>68</v>
+      </c>
+      <c r="AC34" s="75">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A35" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="27"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="39"/>
+      <c r="U35" s="39"/>
+      <c r="V35" s="39"/>
+      <c r="W35" s="39"/>
+      <c r="X35" s="44"/>
+      <c r="Y35" s="44"/>
+      <c r="Z35" s="47"/>
+      <c r="AA35" s="57"/>
+      <c r="AB35" s="61"/>
+      <c r="AC35" s="61"/>
+    </row>
+    <row r="36" spans="1:29" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="A36" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="75">
+        <v>1444</v>
+      </c>
+      <c r="C36" s="75">
+        <v>1170</v>
+      </c>
+      <c r="D36" s="75">
+        <v>1074</v>
+      </c>
+      <c r="E36" s="75">
+        <v>1086</v>
+      </c>
+      <c r="F36" s="75">
+        <v>1075</v>
+      </c>
+      <c r="G36" s="75">
+        <v>1075</v>
+      </c>
+      <c r="H36" s="75">
+        <v>1230</v>
+      </c>
+      <c r="I36" s="75">
+        <v>1224</v>
+      </c>
+      <c r="J36" s="75">
+        <v>1645</v>
+      </c>
+      <c r="K36" s="75">
+        <v>1640</v>
+      </c>
+      <c r="L36" s="75">
+        <v>1411</v>
+      </c>
+      <c r="M36" s="75">
+        <v>1293</v>
+      </c>
+      <c r="N36" s="75">
+        <v>1580</v>
+      </c>
+      <c r="O36" s="75">
+        <v>1486</v>
+      </c>
+      <c r="P36" s="75">
+        <v>1140</v>
+      </c>
+      <c r="Q36" s="75">
+        <v>1442</v>
+      </c>
+      <c r="R36" s="75">
+        <v>1228</v>
+      </c>
+      <c r="S36" s="75">
+        <v>1396</v>
+      </c>
+      <c r="T36" s="75">
+        <v>1526</v>
+      </c>
+      <c r="U36" s="75">
+        <v>1720</v>
+      </c>
+      <c r="V36" s="75">
+        <v>1733</v>
+      </c>
+      <c r="W36" s="75">
+        <v>1526</v>
+      </c>
+      <c r="X36" s="74">
+        <v>1304</v>
+      </c>
+      <c r="Y36" s="74">
+        <v>1094</v>
+      </c>
+      <c r="Z36" s="75">
+        <v>1541</v>
+      </c>
+      <c r="AA36" s="75">
+        <v>1426</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>1493</v>
+      </c>
+      <c r="AC36" s="75">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="74"/>
+      <c r="C37" s="75"/>
+      <c r="D37" s="75"/>
+      <c r="E37" s="75"/>
+      <c r="F37" s="75"/>
+      <c r="G37" s="75"/>
+      <c r="H37" s="75"/>
+      <c r="I37" s="75"/>
+      <c r="J37" s="75"/>
+      <c r="K37" s="75"/>
+      <c r="L37" s="75"/>
+      <c r="M37" s="75"/>
+      <c r="N37" s="75"/>
+      <c r="O37" s="75"/>
+      <c r="P37" s="75"/>
+      <c r="Q37" s="75"/>
+      <c r="R37" s="75"/>
+      <c r="S37" s="75"/>
+      <c r="T37" s="75"/>
+      <c r="U37" s="75"/>
+      <c r="V37" s="75"/>
+      <c r="W37" s="75"/>
+      <c r="X37" s="74"/>
+      <c r="Y37" s="74"/>
+      <c r="Z37" s="75"/>
+      <c r="AA37" s="75"/>
+      <c r="AB37" s="75"/>
+      <c r="AC37" s="75"/>
+    </row>
+    <row r="38" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A38" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="74">
+        <v>145</v>
+      </c>
+      <c r="C38" s="74">
+        <v>163</v>
+      </c>
+      <c r="D38" s="75">
+        <v>115</v>
+      </c>
+      <c r="E38" s="75">
+        <v>94</v>
+      </c>
+      <c r="F38" s="75">
+        <v>147</v>
+      </c>
+      <c r="G38" s="75">
+        <v>136</v>
+      </c>
+      <c r="H38" s="75">
+        <v>150</v>
+      </c>
+      <c r="I38" s="75">
+        <v>151</v>
+      </c>
+      <c r="J38" s="75">
+        <v>171</v>
+      </c>
+      <c r="K38" s="75">
+        <v>160</v>
+      </c>
+      <c r="L38" s="75">
+        <v>211</v>
+      </c>
+      <c r="M38" s="75">
+        <v>153</v>
+      </c>
+      <c r="N38" s="75">
+        <v>222</v>
+      </c>
+      <c r="O38" s="75">
+        <v>182</v>
+      </c>
+      <c r="P38" s="75">
+        <v>141</v>
+      </c>
+      <c r="Q38" s="75">
+        <v>191</v>
+      </c>
+      <c r="R38" s="75">
+        <v>164</v>
+      </c>
+      <c r="S38" s="75">
+        <v>167</v>
+      </c>
+      <c r="T38" s="75">
+        <v>178</v>
+      </c>
+      <c r="U38" s="75">
+        <v>226</v>
+      </c>
+      <c r="V38" s="75">
+        <v>245</v>
+      </c>
+      <c r="W38" s="75">
+        <v>189</v>
+      </c>
+      <c r="X38" s="74">
+        <v>166</v>
+      </c>
+      <c r="Y38" s="74">
+        <v>140</v>
+      </c>
+      <c r="Z38" s="75">
+        <v>235</v>
+      </c>
+      <c r="AA38" s="75">
+        <v>190</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>193</v>
+      </c>
+      <c r="AC38" s="75">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A39" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="74">
+        <v>119</v>
+      </c>
+      <c r="C39" s="74">
+        <v>113</v>
+      </c>
+      <c r="D39" s="75">
+        <v>104</v>
+      </c>
+      <c r="E39" s="81">
+        <v>117</v>
+      </c>
+      <c r="F39" s="75">
+        <v>101</v>
+      </c>
+      <c r="G39" s="75">
+        <v>80</v>
+      </c>
+      <c r="H39" s="75">
+        <v>118</v>
+      </c>
+      <c r="I39" s="75">
+        <v>120</v>
+      </c>
+      <c r="J39" s="75">
+        <v>132</v>
+      </c>
+      <c r="K39" s="75">
+        <v>144</v>
+      </c>
+      <c r="L39" s="75">
+        <v>101</v>
+      </c>
+      <c r="M39" s="75">
+        <v>97</v>
+      </c>
+      <c r="N39" s="75">
+        <v>124</v>
+      </c>
+      <c r="O39" s="75">
+        <v>146</v>
+      </c>
+      <c r="P39" s="75">
+        <v>92</v>
+      </c>
+      <c r="Q39" s="75">
+        <v>139</v>
+      </c>
+      <c r="R39" s="75">
+        <v>110</v>
+      </c>
+      <c r="S39" s="75">
+        <v>101</v>
+      </c>
+      <c r="T39" s="75">
+        <v>95</v>
+      </c>
+      <c r="U39" s="75">
+        <v>139</v>
+      </c>
+      <c r="V39" s="75">
+        <v>124</v>
+      </c>
+      <c r="W39" s="75">
+        <v>121</v>
+      </c>
+      <c r="X39" s="74">
+        <v>91</v>
+      </c>
+      <c r="Y39" s="74">
+        <v>77</v>
+      </c>
+      <c r="Z39" s="75">
+        <v>119</v>
+      </c>
+      <c r="AA39" s="75">
+        <v>115</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>118</v>
+      </c>
+      <c r="AC39" s="75">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A40" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="74">
+        <v>366</v>
+      </c>
+      <c r="C40" s="74">
+        <v>313</v>
+      </c>
+      <c r="D40" s="75">
+        <v>310</v>
+      </c>
+      <c r="E40" s="75">
+        <v>294</v>
+      </c>
+      <c r="F40" s="75">
+        <v>228</v>
+      </c>
+      <c r="G40" s="75">
+        <v>303</v>
+      </c>
+      <c r="H40" s="75">
+        <v>266</v>
+      </c>
+      <c r="I40" s="75">
+        <v>318</v>
+      </c>
+      <c r="J40" s="75">
+        <v>399</v>
+      </c>
+      <c r="K40" s="75">
+        <v>409</v>
+      </c>
+      <c r="L40" s="75">
+        <v>326</v>
+      </c>
+      <c r="M40" s="75">
+        <v>324</v>
+      </c>
+      <c r="N40" s="75">
+        <v>410</v>
+      </c>
+      <c r="O40" s="75">
+        <v>423</v>
+      </c>
+      <c r="P40" s="75">
+        <v>303</v>
+      </c>
+      <c r="Q40" s="75">
+        <v>348</v>
+      </c>
+      <c r="R40" s="75">
+        <v>332</v>
+      </c>
+      <c r="S40" s="75">
+        <v>347</v>
+      </c>
+      <c r="T40" s="75">
+        <v>357</v>
+      </c>
+      <c r="U40" s="75">
+        <v>381</v>
+      </c>
+      <c r="V40" s="75">
+        <v>416</v>
+      </c>
+      <c r="W40" s="75">
+        <v>391</v>
+      </c>
+      <c r="X40" s="74">
+        <v>320</v>
+      </c>
+      <c r="Y40" s="74">
+        <v>276</v>
+      </c>
+      <c r="Z40" s="75">
+        <v>375</v>
+      </c>
+      <c r="AA40" s="75">
+        <v>362</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>428</v>
+      </c>
+      <c r="AC40" s="75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A41" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="2">
+        <v>177</v>
+      </c>
+      <c r="C41" s="2">
+        <v>124</v>
+      </c>
+      <c r="D41" s="5">
+        <v>109</v>
+      </c>
+      <c r="E41" s="5">
+        <v>139</v>
+      </c>
+      <c r="F41" s="5">
+        <v>122</v>
+      </c>
+      <c r="G41" s="5">
+        <v>106</v>
+      </c>
+      <c r="H41" s="5">
+        <v>167</v>
+      </c>
+      <c r="I41" s="5">
+        <v>138</v>
+      </c>
+      <c r="J41" s="5">
+        <v>262</v>
+      </c>
+      <c r="K41" s="5">
+        <v>180</v>
+      </c>
+      <c r="L41" s="5">
+        <v>122</v>
+      </c>
+      <c r="M41" s="5">
+        <v>140</v>
+      </c>
+      <c r="N41" s="5">
+        <v>179</v>
+      </c>
+      <c r="O41" s="5">
+        <v>152</v>
+      </c>
+      <c r="P41" s="5">
+        <v>134</v>
+      </c>
+      <c r="Q41" s="5">
+        <v>162</v>
+      </c>
+      <c r="R41" s="5">
+        <v>155</v>
+      </c>
+      <c r="S41" s="5">
+        <v>154</v>
+      </c>
+      <c r="T41" s="5">
+        <v>217</v>
+      </c>
+      <c r="U41" s="5">
+        <v>248</v>
+      </c>
+      <c r="V41" s="31">
+        <v>204</v>
+      </c>
+      <c r="W41" s="37">
+        <v>197</v>
+      </c>
+      <c r="X41" s="2">
+        <v>153</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>115</v>
+      </c>
+      <c r="Z41" s="48">
+        <v>170</v>
+      </c>
+      <c r="AA41" s="58">
+        <v>175</v>
+      </c>
+      <c r="AB41" s="61">
+        <v>179</v>
+      </c>
+      <c r="AC41" s="61">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A42" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="2">
+        <v>173</v>
+      </c>
+      <c r="C42" s="2">
+        <v>108</v>
+      </c>
+      <c r="D42" s="5">
+        <v>101</v>
+      </c>
+      <c r="E42" s="3">
+        <v>116</v>
+      </c>
+      <c r="F42" s="5">
+        <v>132</v>
+      </c>
+      <c r="G42" s="5">
+        <v>135</v>
+      </c>
+      <c r="H42" s="5">
+        <v>157</v>
+      </c>
+      <c r="I42" s="5">
+        <v>118</v>
+      </c>
+      <c r="J42" s="5">
+        <v>158</v>
+      </c>
+      <c r="K42" s="5">
+        <v>210</v>
+      </c>
+      <c r="L42" s="5">
+        <v>201</v>
+      </c>
+      <c r="M42" s="5">
+        <v>155</v>
+      </c>
+      <c r="N42" s="5">
+        <v>171</v>
+      </c>
+      <c r="O42" s="5">
+        <v>131</v>
+      </c>
+      <c r="P42" s="5">
+        <v>142</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>145</v>
+      </c>
+      <c r="R42" s="5">
+        <v>129</v>
+      </c>
+      <c r="S42" s="5">
+        <v>179</v>
+      </c>
+      <c r="T42" s="5">
+        <v>217</v>
+      </c>
+      <c r="U42" s="5">
+        <v>210</v>
+      </c>
+      <c r="V42" s="31">
+        <v>255</v>
+      </c>
+      <c r="W42" s="37">
+        <v>193</v>
+      </c>
+      <c r="X42" s="2">
+        <v>182</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>103</v>
+      </c>
+      <c r="Z42" s="48">
+        <v>175</v>
+      </c>
+      <c r="AA42" s="58">
+        <v>168</v>
+      </c>
+      <c r="AB42" s="61">
+        <v>151</v>
+      </c>
+      <c r="AC42" s="61">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A43" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="2">
+        <v>171</v>
+      </c>
+      <c r="C43" s="2">
+        <v>124</v>
+      </c>
+      <c r="D43" s="5">
+        <v>124</v>
+      </c>
+      <c r="E43" s="5">
+        <v>147</v>
+      </c>
+      <c r="F43" s="5">
+        <v>116</v>
+      </c>
+      <c r="G43" s="5">
+        <v>134</v>
+      </c>
+      <c r="H43" s="5">
+        <v>147</v>
+      </c>
+      <c r="I43" s="5">
+        <v>148</v>
+      </c>
+      <c r="J43" s="5">
+        <v>199</v>
+      </c>
+      <c r="K43" s="5">
+        <v>215</v>
+      </c>
+      <c r="L43" s="5">
+        <v>180</v>
+      </c>
+      <c r="M43" s="5">
+        <v>107</v>
+      </c>
+      <c r="N43" s="5">
+        <v>163</v>
+      </c>
+      <c r="O43" s="5">
+        <v>154</v>
+      </c>
+      <c r="P43" s="5">
+        <v>108</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>178</v>
+      </c>
+      <c r="R43" s="5">
+        <v>131</v>
+      </c>
+      <c r="S43" s="5">
+        <v>189</v>
+      </c>
+      <c r="T43" s="5">
+        <v>165</v>
+      </c>
+      <c r="U43" s="5">
+        <v>174</v>
+      </c>
+      <c r="V43" s="31">
+        <v>174</v>
+      </c>
+      <c r="W43" s="37">
+        <v>177</v>
+      </c>
+      <c r="X43" s="2">
+        <v>167</v>
+      </c>
+      <c r="Y43" s="2">
+        <v>166</v>
+      </c>
+      <c r="Z43" s="48">
+        <v>173</v>
+      </c>
+      <c r="AA43" s="58">
+        <v>149</v>
+      </c>
+      <c r="AB43" s="61">
+        <v>185</v>
+      </c>
+      <c r="AC43" s="61">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A44" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" s="4">
+        <v>293</v>
+      </c>
+      <c r="C44" s="4">
+        <v>225</v>
+      </c>
+      <c r="D44" s="4">
+        <v>211</v>
+      </c>
+      <c r="E44" s="4">
+        <v>179</v>
+      </c>
+      <c r="F44" s="4">
+        <v>229</v>
+      </c>
+      <c r="G44" s="4">
+        <v>181</v>
+      </c>
+      <c r="H44" s="4">
+        <v>225</v>
+      </c>
+      <c r="I44" s="4">
+        <v>231</v>
+      </c>
+      <c r="J44" s="4">
+        <v>324</v>
+      </c>
+      <c r="K44" s="4">
+        <v>322</v>
+      </c>
+      <c r="L44" s="4">
+        <v>270</v>
+      </c>
+      <c r="M44" s="4">
+        <v>317</v>
+      </c>
+      <c r="N44" s="4">
+        <v>311</v>
+      </c>
+      <c r="O44" s="4">
+        <v>298</v>
+      </c>
+      <c r="P44" s="4">
+        <v>220</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>279</v>
+      </c>
+      <c r="R44" s="4">
+        <v>207</v>
+      </c>
+      <c r="S44" s="4">
+        <v>259</v>
+      </c>
+      <c r="T44" s="4">
+        <v>297</v>
+      </c>
+      <c r="U44" s="4">
+        <v>342</v>
+      </c>
+      <c r="V44" s="32">
+        <v>315</v>
+      </c>
+      <c r="W44" s="38">
+        <v>258</v>
+      </c>
+      <c r="X44" s="41">
+        <v>225</v>
+      </c>
+      <c r="Y44" s="41">
+        <v>217</v>
+      </c>
+      <c r="Z44" s="49">
+        <v>294</v>
+      </c>
+      <c r="AA44" s="59">
+        <v>267</v>
+      </c>
+      <c r="AB44" s="63">
+        <v>239</v>
+      </c>
+      <c r="AC44" s="63">
+        <v>226</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AC6"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AC44"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="7.5703125" style="1" customWidth="1"/>
+    <col min="10" max="13" width="8.5703125" style="1" customWidth="1"/>
+    <col min="14" max="21" width="7.85546875" style="1" customWidth="1"/>
+    <col min="22" max="25" width="8.5703125" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:29" s="15" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A2" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+    </row>
+    <row r="5" spans="1:29" s="16" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="20"/>
+      <c r="AA5" s="66"/>
+      <c r="AC5" s="67" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A6" s="70"/>
+      <c r="B6" s="68">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="68">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="72">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+    </row>
+    <row r="7" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A7" s="71"/>
+      <c r="B7" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AE7" s="29" t="s">
+      <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AF7" s="29" t="s">
+      <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="AG7" s="29" t="s">
+      <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="AH7" s="8" t="s">
+      <c r="J7" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="AI7" s="7" t="s">
+      <c r="K7" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="AJ7" s="7" t="s">
+      <c r="L7" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="AK7" s="8" t="s">
+      <c r="M7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="8" t="s">
+      <c r="N7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AM7" s="8" t="s">
+      <c r="O7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="P7" s="21" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="Q7" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="R7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="S7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA7" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB7" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC7" s="65" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A8" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="32"/>
-[...37 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+    </row>
+    <row r="9" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="3">
-[...36 lines deleted...]
-        <v>5151</v>
+      <c r="B9" s="2">
+        <v>-525</v>
+      </c>
+      <c r="C9" s="5">
+        <v>-484</v>
+      </c>
+      <c r="D9" s="5">
+        <v>-482</v>
+      </c>
+      <c r="E9" s="5">
+        <v>-440</v>
+      </c>
+      <c r="F9" s="5">
+        <v>-383</v>
+      </c>
+      <c r="G9" s="5">
+        <v>-498</v>
+      </c>
+      <c r="H9" s="5">
+        <v>-614</v>
+      </c>
+      <c r="I9" s="5">
+        <v>-374</v>
+      </c>
+      <c r="J9" s="5">
+        <v>-581</v>
+      </c>
+      <c r="K9" s="5">
+        <v>-481</v>
+      </c>
+      <c r="L9" s="5">
+        <v>-460</v>
+      </c>
+      <c r="M9" s="5">
+        <v>-374</v>
+      </c>
+      <c r="N9" s="5">
+        <v>-366</v>
       </c>
       <c r="O9" s="5">
-        <v>4264</v>
+        <v>-364</v>
       </c>
       <c r="P9" s="5">
-        <v>3927</v>
+        <v>-370</v>
       </c>
       <c r="Q9" s="5">
-        <v>4182</v>
+        <v>-481</v>
       </c>
       <c r="R9" s="5">
-        <v>4183</v>
+        <v>-476</v>
       </c>
       <c r="S9" s="5">
-        <v>4353</v>
+        <v>-423</v>
       </c>
       <c r="T9" s="5">
-        <v>4601</v>
+        <v>-540</v>
       </c>
       <c r="U9" s="5">
-        <v>4587</v>
-[...60 lines deleted...]
-      <c r="A10" s="19" t="s">
+        <v>-589</v>
+      </c>
+      <c r="V9" s="33">
+        <v>-606</v>
+      </c>
+      <c r="W9" s="40">
+        <v>-475</v>
+      </c>
+      <c r="X9" s="2">
+        <v>-388</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>-309</v>
+      </c>
+      <c r="Z9" s="52">
+        <v>-239</v>
+      </c>
+      <c r="AA9" s="62">
+        <v>-46</v>
+      </c>
+      <c r="AB9" s="61">
+        <v>-528</v>
+      </c>
+      <c r="AC9" s="61">
+        <v>-304</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="5">
-[...4 lines deleted...]
-        <v>679</v>
+      <c r="B10" s="2">
+        <v>243</v>
+      </c>
+      <c r="C10" s="5">
+        <v>93</v>
       </c>
       <c r="D10" s="5">
-        <v>1002</v>
+        <v>235</v>
       </c>
       <c r="E10" s="5">
-        <v>1334</v>
-[...26 lines deleted...]
-        <v>2437</v>
+        <v>164</v>
+      </c>
+      <c r="F10" s="5">
+        <v>153</v>
+      </c>
+      <c r="G10" s="5">
+        <v>245</v>
+      </c>
+      <c r="H10" s="5">
+        <v>215</v>
+      </c>
+      <c r="I10" s="5">
+        <v>445</v>
+      </c>
+      <c r="J10" s="5">
+        <v>430</v>
+      </c>
+      <c r="K10" s="5">
+        <v>460</v>
+      </c>
+      <c r="L10" s="5">
+        <v>393</v>
+      </c>
+      <c r="M10" s="5">
+        <v>323</v>
+      </c>
+      <c r="N10" s="5">
+        <v>542</v>
       </c>
       <c r="O10" s="5">
-        <v>2029</v>
+        <v>407</v>
       </c>
       <c r="P10" s="5">
-        <v>1737</v>
+        <v>185</v>
       </c>
       <c r="Q10" s="5">
-        <v>1992</v>
+        <v>373</v>
       </c>
       <c r="R10" s="5">
-        <v>1956</v>
+        <v>411</v>
       </c>
       <c r="S10" s="5">
-        <v>2043</v>
+        <v>651</v>
       </c>
       <c r="T10" s="5">
-        <v>2241</v>
+        <v>641</v>
       </c>
       <c r="U10" s="5">
-        <v>2118</v>
-[...60 lines deleted...]
-      <c r="A11" s="19" t="s">
+        <v>690</v>
+      </c>
+      <c r="V10" s="33">
+        <v>303</v>
+      </c>
+      <c r="W10" s="40">
+        <v>346</v>
+      </c>
+      <c r="X10" s="2">
+        <v>349</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>163</v>
+      </c>
+      <c r="Z10" s="52">
+        <v>438</v>
+      </c>
+      <c r="AA10" s="62">
+        <v>420</v>
+      </c>
+      <c r="AB10" s="61">
+        <v>287</v>
+      </c>
+      <c r="AC10" s="61">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="5">
-[...3 lines deleted...]
-        <v>88</v>
+      <c r="B11" s="2">
+        <v>-39</v>
+      </c>
+      <c r="C11" s="5">
+        <v>-63</v>
       </c>
       <c r="D11" s="5">
-        <v>127</v>
+        <v>-92</v>
       </c>
       <c r="E11" s="5">
-        <v>164</v>
-[...26 lines deleted...]
-        <v>261</v>
+        <v>-87</v>
+      </c>
+      <c r="F11" s="5">
+        <v>-25</v>
+      </c>
+      <c r="G11" s="5">
+        <v>-96</v>
+      </c>
+      <c r="H11" s="5">
+        <v>-86</v>
+      </c>
+      <c r="I11" s="5">
+        <v>-144</v>
+      </c>
+      <c r="J11" s="5">
+        <v>-119</v>
+      </c>
+      <c r="K11" s="5">
+        <v>-87</v>
+      </c>
+      <c r="L11" s="5">
+        <v>-117</v>
+      </c>
+      <c r="M11" s="5">
+        <v>-92</v>
+      </c>
+      <c r="N11" s="5">
+        <v>-52</v>
       </c>
       <c r="O11" s="5">
-        <v>228</v>
+        <v>-53</v>
       </c>
       <c r="P11" s="5">
-        <v>244</v>
+        <v>1</v>
       </c>
       <c r="Q11" s="5">
-        <v>282</v>
+        <v>-27</v>
       </c>
       <c r="R11" s="5">
-        <v>215</v>
+        <v>-59</v>
       </c>
       <c r="S11" s="5">
-        <v>243</v>
+        <v>-157</v>
       </c>
       <c r="T11" s="5">
-        <v>256</v>
+        <v>-140</v>
       </c>
       <c r="U11" s="5">
-        <v>281</v>
-[...60 lines deleted...]
-      <c r="A12" s="19" t="s">
+        <v>-99</v>
+      </c>
+      <c r="V11" s="33">
+        <v>-130</v>
+      </c>
+      <c r="W11" s="40">
+        <v>-134</v>
+      </c>
+      <c r="X11" s="2">
+        <v>-57</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>-79</v>
+      </c>
+      <c r="Z11" s="52">
+        <v>-122</v>
+      </c>
+      <c r="AA11" s="62">
+        <v>-36</v>
+      </c>
+      <c r="AB11" s="61">
+        <v>-79</v>
+      </c>
+      <c r="AC11" s="61">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="5">
-[...2 lines deleted...]
-      <c r="C12" s="2">
+      <c r="B12" s="2">
+        <v>-5</v>
+      </c>
+      <c r="C12" s="5">
+        <v>-23</v>
+      </c>
+      <c r="D12" s="5">
+        <v>-44</v>
+      </c>
+      <c r="E12" s="5">
+        <v>-32</v>
+      </c>
+      <c r="F12" s="5">
+        <v>-5</v>
+      </c>
+      <c r="G12" s="5">
+        <v>-31</v>
+      </c>
+      <c r="H12" s="5">
+        <v>-37</v>
+      </c>
+      <c r="I12" s="5">
+        <v>-20</v>
+      </c>
+      <c r="J12" s="5">
+        <v>-33</v>
+      </c>
+      <c r="K12" s="5">
+        <v>-40</v>
+      </c>
+      <c r="L12" s="5">
+        <v>-34</v>
+      </c>
+      <c r="M12" s="5">
+        <v>-43</v>
+      </c>
+      <c r="N12" s="5">
+        <v>-42</v>
+      </c>
+      <c r="O12" s="5">
+        <v>-23</v>
+      </c>
+      <c r="P12" s="5">
+        <v>-43</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>-41</v>
+      </c>
+      <c r="R12" s="5">
+        <v>-21</v>
+      </c>
+      <c r="S12" s="5">
+        <v>-38</v>
+      </c>
+      <c r="T12" s="5">
+        <v>-77</v>
+      </c>
+      <c r="U12" s="5">
+        <v>-42</v>
+      </c>
+      <c r="V12" s="33">
+        <v>-50</v>
+      </c>
+      <c r="W12" s="40">
+        <v>-14</v>
+      </c>
+      <c r="X12" s="2">
+        <v>-16</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>-12</v>
+      </c>
+      <c r="Z12" s="52">
+        <v>-45</v>
+      </c>
+      <c r="AA12" s="62">
+        <v>31</v>
+      </c>
+      <c r="AB12" s="61">
+        <v>-25</v>
+      </c>
+      <c r="AC12" s="61">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2">
+        <v>2</v>
+      </c>
+      <c r="C13" s="5">
+        <v>-3</v>
+      </c>
+      <c r="D13" s="5">
+        <v>6</v>
+      </c>
+      <c r="E13" s="5">
+        <v>-17</v>
+      </c>
+      <c r="F13" s="5">
+        <v>-51</v>
+      </c>
+      <c r="G13" s="5">
+        <v>-28</v>
+      </c>
+      <c r="H13" s="5">
+        <v>-16</v>
+      </c>
+      <c r="I13" s="5">
+        <v>-31</v>
+      </c>
+      <c r="J13" s="5">
+        <v>-13</v>
+      </c>
+      <c r="K13" s="5">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>19</v>
+      </c>
+      <c r="M13" s="5">
+        <v>12</v>
+      </c>
+      <c r="N13" s="5">
+        <v>-30</v>
+      </c>
+      <c r="O13" s="5">
+        <v>6</v>
+      </c>
+      <c r="P13" s="5">
+        <v>22</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>-12</v>
+      </c>
+      <c r="R13" s="5">
+        <v>-17</v>
+      </c>
+      <c r="S13" s="5">
+        <v>-27</v>
+      </c>
+      <c r="T13" s="5">
+        <v>-48</v>
+      </c>
+      <c r="U13" s="5">
+        <v>-34</v>
+      </c>
+      <c r="V13" s="33">
+        <v>-82</v>
+      </c>
+      <c r="W13" s="40">
+        <v>19</v>
+      </c>
+      <c r="X13" s="2">
+        <v>-22</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="52">
+        <v>-24</v>
+      </c>
+      <c r="AA13" s="62">
+        <v>-6</v>
+      </c>
+      <c r="AB13" s="61">
+        <v>-43</v>
+      </c>
+      <c r="AC13" s="61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="2">
+        <v>-98</v>
+      </c>
+      <c r="C14" s="5">
+        <v>-22</v>
+      </c>
+      <c r="D14" s="5">
+        <v>-87</v>
+      </c>
+      <c r="E14" s="5">
+        <v>-35</v>
+      </c>
+      <c r="F14" s="5">
+        <v>-24</v>
+      </c>
+      <c r="G14" s="5">
+        <v>-43</v>
+      </c>
+      <c r="H14" s="5">
+        <v>-27</v>
+      </c>
+      <c r="I14" s="5">
+        <v>-110</v>
+      </c>
+      <c r="J14" s="5">
+        <v>-71</v>
+      </c>
+      <c r="K14" s="5">
+        <v>-88</v>
+      </c>
+      <c r="L14" s="5">
+        <v>-32</v>
+      </c>
+      <c r="M14" s="5">
+        <v>-26</v>
+      </c>
+      <c r="N14" s="5">
+        <v>-60</v>
+      </c>
+      <c r="O14" s="5">
+        <v>21</v>
+      </c>
+      <c r="P14" s="5">
+        <v>-57</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>-79</v>
+      </c>
+      <c r="R14" s="5">
+        <v>-124</v>
+      </c>
+      <c r="S14" s="5">
+        <v>-125</v>
+      </c>
+      <c r="T14" s="5">
+        <v>-87</v>
+      </c>
+      <c r="U14" s="5">
+        <v>-176</v>
+      </c>
+      <c r="V14" s="33">
+        <v>-28</v>
+      </c>
+      <c r="W14" s="40">
+        <v>-52</v>
+      </c>
+      <c r="X14" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>-1</v>
+      </c>
+      <c r="Z14" s="52">
         <v>15</v>
       </c>
-      <c r="D12" s="5">
-[...356 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="AA14" s="62">
+        <v>-54</v>
+      </c>
+      <c r="AB14" s="61">
+        <v>-78</v>
+      </c>
+      <c r="AC14" s="61">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A15" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="5">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="B15" s="2">
+        <v>-52</v>
+      </c>
+      <c r="C15" s="5">
+        <v>-48</v>
       </c>
       <c r="D15" s="5">
-        <v>108</v>
-[...29 lines deleted...]
-        <v>217</v>
+        <v>-15</v>
+      </c>
+      <c r="E15" s="5">
+        <v>-20</v>
+      </c>
+      <c r="F15" s="5">
+        <v>-64</v>
+      </c>
+      <c r="G15" s="5">
+        <v>-61</v>
+      </c>
+      <c r="H15" s="5">
+        <v>-59</v>
+      </c>
+      <c r="I15" s="5">
+        <v>20</v>
+      </c>
+      <c r="J15" s="5">
+        <v>-73</v>
+      </c>
+      <c r="K15" s="5">
+        <v>-53</v>
+      </c>
+      <c r="L15" s="5">
+        <v>-37</v>
+      </c>
+      <c r="M15" s="5">
+        <v>-18</v>
+      </c>
+      <c r="N15" s="5">
+        <v>-42</v>
       </c>
       <c r="O15" s="5">
-        <v>191</v>
+        <v>-69</v>
       </c>
       <c r="P15" s="5">
-        <v>168</v>
+        <v>-83</v>
       </c>
       <c r="Q15" s="5">
-        <v>156</v>
+        <v>-68</v>
       </c>
       <c r="R15" s="5">
-        <v>231</v>
+        <v>-58</v>
       </c>
       <c r="S15" s="5">
-        <v>225</v>
+        <v>-57</v>
       </c>
       <c r="T15" s="5">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="U15" s="5">
-        <v>184</v>
-[...60 lines deleted...]
-      <c r="A16" s="19" t="s">
+        <v>-57</v>
+      </c>
+      <c r="V15" s="33">
+        <v>10</v>
+      </c>
+      <c r="W15" s="40">
+        <v>12</v>
+      </c>
+      <c r="X15" s="2">
+        <v>-93</v>
+      </c>
+      <c r="Y15" s="2">
+        <v>-20</v>
+      </c>
+      <c r="Z15" s="52">
+        <v>-23</v>
+      </c>
+      <c r="AA15" s="62">
+        <v>-56</v>
+      </c>
+      <c r="AB15" s="61">
+        <v>-61</v>
+      </c>
+      <c r="AC15" s="61">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="5"/>
-      <c r="C16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
-      <c r="F16" s="10"/>
-[...7 lines deleted...]
-      <c r="N16" s="2"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
-      <c r="V16" s="5"/>
-[...20 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="V16" s="33"/>
+      <c r="W16" s="40"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+      <c r="Z16" s="52"/>
+      <c r="AA16" s="62"/>
+      <c r="AB16" s="61"/>
+      <c r="AC16" s="61"/>
+    </row>
+    <row r="17" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="5">
-[...3 lines deleted...]
-        <v>72</v>
+      <c r="B17" s="2">
+        <v>-34</v>
+      </c>
+      <c r="C17" s="5">
+        <v>-83</v>
       </c>
       <c r="D17" s="5">
-        <v>135</v>
+        <v>-73</v>
       </c>
       <c r="E17" s="5">
-        <v>169</v>
-[...7 lines deleted...]
-      <c r="H17" s="2">
+        <v>-4</v>
+      </c>
+      <c r="F17" s="5">
+        <v>-128</v>
+      </c>
+      <c r="G17" s="5">
+        <v>-67</v>
+      </c>
+      <c r="H17" s="5">
+        <v>-84</v>
+      </c>
+      <c r="I17" s="5">
+        <v>-59</v>
+      </c>
+      <c r="J17" s="5">
+        <v>-67</v>
+      </c>
+      <c r="K17" s="5">
+        <v>-34</v>
+      </c>
+      <c r="L17" s="5">
+        <v>-124</v>
+      </c>
+      <c r="M17" s="5">
+        <v>-101</v>
+      </c>
+      <c r="N17" s="5">
+        <v>-91</v>
+      </c>
+      <c r="O17" s="5">
+        <v>-91</v>
+      </c>
+      <c r="P17" s="5">
+        <v>-35</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>-95</v>
+      </c>
+      <c r="R17" s="5">
+        <v>-52</v>
+      </c>
+      <c r="S17" s="5">
+        <v>-129</v>
+      </c>
+      <c r="T17" s="5">
+        <v>-152</v>
+      </c>
+      <c r="U17" s="5">
+        <v>-117</v>
+      </c>
+      <c r="V17" s="33">
+        <v>-38</v>
+      </c>
+      <c r="W17" s="40">
+        <v>-84</v>
+      </c>
+      <c r="X17" s="2">
+        <v>-92</v>
+      </c>
+      <c r="Y17" s="2">
+        <v>-56</v>
+      </c>
+      <c r="Z17" s="52">
+        <v>-71</v>
+      </c>
+      <c r="AA17" s="62">
+        <v>-57</v>
+      </c>
+      <c r="AB17" s="61">
+        <v>-100</v>
+      </c>
+      <c r="AC17" s="61">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A18" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="2">
+        <v>-37</v>
+      </c>
+      <c r="C18" s="5">
+        <v>-56</v>
+      </c>
+      <c r="D18" s="5">
+        <v>-46</v>
+      </c>
+      <c r="E18" s="5">
+        <v>-46</v>
+      </c>
+      <c r="F18" s="5">
+        <v>-37</v>
+      </c>
+      <c r="G18" s="5">
+        <v>-23</v>
+      </c>
+      <c r="H18" s="5">
+        <v>-60</v>
+      </c>
+      <c r="I18" s="5">
+        <v>-59</v>
+      </c>
+      <c r="J18" s="5">
+        <v>-71</v>
+      </c>
+      <c r="K18" s="5">
+        <v>-79</v>
+      </c>
+      <c r="L18" s="5">
+        <v>-29</v>
+      </c>
+      <c r="M18" s="5">
+        <v>-38</v>
+      </c>
+      <c r="N18" s="5">
+        <v>-7</v>
+      </c>
+      <c r="O18" s="5">
+        <v>-70</v>
+      </c>
+      <c r="P18" s="5">
+        <v>-8</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>-88</v>
+      </c>
+      <c r="R18" s="5">
+        <v>-35</v>
+      </c>
+      <c r="S18" s="5">
+        <v>-37</v>
+      </c>
+      <c r="T18" s="5">
+        <v>-18</v>
+      </c>
+      <c r="U18" s="5">
+        <v>-35</v>
+      </c>
+      <c r="V18" s="33">
+        <v>-29</v>
+      </c>
+      <c r="W18" s="40">
+        <v>-31</v>
+      </c>
+      <c r="X18" s="2">
+        <v>-29</v>
+      </c>
+      <c r="Y18" s="2">
+        <v>-41</v>
+      </c>
+      <c r="Z18" s="52">
+        <v>-45</v>
+      </c>
+      <c r="AA18" s="62">
+        <v>-39</v>
+      </c>
+      <c r="AB18" s="61">
+        <v>-5</v>
+      </c>
+      <c r="AC18" s="61">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="2">
+        <v>-138</v>
+      </c>
+      <c r="C19" s="5">
+        <v>-46</v>
+      </c>
+      <c r="D19" s="5">
+        <v>-108</v>
+      </c>
+      <c r="E19" s="5">
+        <v>-112</v>
+      </c>
+      <c r="F19" s="5">
+        <v>54</v>
+      </c>
+      <c r="G19" s="5">
+        <v>-99</v>
+      </c>
+      <c r="H19" s="5">
+        <v>-85</v>
+      </c>
+      <c r="I19" s="5">
+        <v>-105</v>
+      </c>
+      <c r="J19" s="5">
+        <v>-95</v>
+      </c>
+      <c r="K19" s="5">
+        <v>-109</v>
+      </c>
+      <c r="L19" s="5">
+        <v>-78</v>
+      </c>
+      <c r="M19" s="5">
+        <v>-84</v>
+      </c>
+      <c r="N19" s="5">
+        <v>-155</v>
+      </c>
+      <c r="O19" s="5">
+        <v>-189</v>
+      </c>
+      <c r="P19" s="5">
+        <v>-93</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>-145</v>
+      </c>
+      <c r="R19" s="5">
+        <v>-174</v>
+      </c>
+      <c r="S19" s="5">
+        <v>-118</v>
+      </c>
+      <c r="T19" s="5">
+        <v>-118</v>
+      </c>
+      <c r="U19" s="5">
+        <v>-122</v>
+      </c>
+      <c r="V19" s="33">
+        <v>-105</v>
+      </c>
+      <c r="W19" s="40">
+        <v>-138</v>
+      </c>
+      <c r="X19" s="2">
+        <v>-61</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>-23</v>
+      </c>
+      <c r="Z19" s="52">
+        <v>-75</v>
+      </c>
+      <c r="AA19" s="62">
+        <v>-28</v>
+      </c>
+      <c r="AB19" s="61">
+        <v>-139</v>
+      </c>
+      <c r="AC19" s="61">
+        <v>-103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A20" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="2">
+        <v>-110</v>
+      </c>
+      <c r="C20" s="5">
+        <v>-47</v>
+      </c>
+      <c r="D20" s="5">
+        <v>-75</v>
+      </c>
+      <c r="E20" s="5">
+        <v>-69</v>
+      </c>
+      <c r="F20" s="5">
+        <v>-70</v>
+      </c>
+      <c r="G20" s="5">
+        <v>-45</v>
+      </c>
+      <c r="H20" s="5">
+        <v>-110</v>
+      </c>
+      <c r="I20" s="5">
+        <v>-87</v>
+      </c>
+      <c r="J20" s="5">
+        <v>-192</v>
+      </c>
+      <c r="K20" s="5">
+        <v>-137</v>
+      </c>
+      <c r="L20" s="5">
+        <v>-85</v>
+      </c>
+      <c r="M20" s="5">
+        <v>-99</v>
+      </c>
+      <c r="N20" s="5">
+        <v>-124</v>
+      </c>
+      <c r="O20" s="5">
+        <v>-68</v>
+      </c>
+      <c r="P20" s="5">
+        <v>-64</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>-45</v>
+      </c>
+      <c r="R20" s="5">
+        <v>-111</v>
+      </c>
+      <c r="S20" s="5">
+        <v>-105</v>
+      </c>
+      <c r="T20" s="5">
+        <v>-152</v>
+      </c>
+      <c r="U20" s="5">
+        <v>-242</v>
+      </c>
+      <c r="V20" s="33">
+        <v>-127</v>
+      </c>
+      <c r="W20" s="40">
+        <v>-121</v>
+      </c>
+      <c r="X20" s="2">
+        <v>-118</v>
+      </c>
+      <c r="Y20" s="2">
+        <v>-35</v>
+      </c>
+      <c r="Z20" s="52">
+        <v>-64</v>
+      </c>
+      <c r="AA20" s="62">
+        <v>-43</v>
+      </c>
+      <c r="AB20" s="61">
+        <v>-83</v>
+      </c>
+      <c r="AC20" s="61">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="2">
+        <v>-76</v>
+      </c>
+      <c r="C21" s="5">
+        <v>-49</v>
+      </c>
+      <c r="D21" s="5">
+        <v>-36</v>
+      </c>
+      <c r="E21" s="5">
+        <v>-51</v>
+      </c>
+      <c r="F21" s="5">
+        <v>-49</v>
+      </c>
+      <c r="G21" s="5">
+        <v>-73</v>
+      </c>
+      <c r="H21" s="5">
+        <v>-73</v>
+      </c>
+      <c r="I21" s="5">
+        <v>-57</v>
+      </c>
+      <c r="J21" s="5">
+        <v>-40</v>
+      </c>
+      <c r="K21" s="5">
+        <v>-72</v>
+      </c>
+      <c r="L21" s="5">
+        <v>-100</v>
+      </c>
+      <c r="M21" s="5">
+        <v>-65</v>
+      </c>
+      <c r="N21" s="5">
+        <v>-72</v>
+      </c>
+      <c r="O21" s="5">
+        <v>-38</v>
+      </c>
+      <c r="P21" s="5">
+        <v>-72</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>-21</v>
+      </c>
+      <c r="R21" s="5">
+        <v>-64</v>
+      </c>
+      <c r="S21" s="5">
+        <v>-74</v>
+      </c>
+      <c r="T21" s="5">
+        <v>-102</v>
+      </c>
+      <c r="U21" s="5">
+        <v>-68</v>
+      </c>
+      <c r="V21" s="33">
+        <v>-124</v>
+      </c>
+      <c r="W21" s="40">
+        <v>-73</v>
+      </c>
+      <c r="X21" s="2">
+        <v>-63</v>
+      </c>
+      <c r="Y21" s="2">
+        <v>-8</v>
+      </c>
+      <c r="Z21" s="52">
+        <v>-100</v>
+      </c>
+      <c r="AA21" s="62">
+        <v>-35</v>
+      </c>
+      <c r="AB21" s="61">
+        <v>-63</v>
+      </c>
+      <c r="AC21" s="61">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="5">
+        <v>-79</v>
+      </c>
+      <c r="C22" s="5">
+        <v>-43</v>
+      </c>
+      <c r="D22" s="5">
+        <v>-50</v>
+      </c>
+      <c r="E22" s="5">
+        <v>-66</v>
+      </c>
+      <c r="F22" s="5">
+        <v>-14</v>
+      </c>
+      <c r="G22" s="5">
+        <v>-61</v>
+      </c>
+      <c r="H22" s="5">
+        <v>-61</v>
+      </c>
+      <c r="I22" s="5">
+        <v>-54</v>
+      </c>
+      <c r="J22" s="5">
+        <v>-66</v>
+      </c>
+      <c r="K22" s="5">
+        <v>-109</v>
+      </c>
+      <c r="L22" s="5">
+        <v>-73</v>
+      </c>
+      <c r="M22" s="5">
+        <v>-26</v>
+      </c>
+      <c r="N22" s="5">
+        <v>-71</v>
+      </c>
+      <c r="O22" s="5">
+        <v>-72</v>
+      </c>
+      <c r="P22" s="5">
+        <v>-13</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>-71</v>
+      </c>
+      <c r="R22" s="5">
+        <v>-57</v>
+      </c>
+      <c r="S22" s="5">
+        <v>-75</v>
+      </c>
+      <c r="T22" s="5">
+        <v>-74</v>
+      </c>
+      <c r="U22" s="5">
+        <v>-72</v>
+      </c>
+      <c r="V22" s="33">
+        <v>-79</v>
+      </c>
+      <c r="W22" s="40">
+        <v>-63</v>
+      </c>
+      <c r="X22" s="2">
+        <v>-72</v>
+      </c>
+      <c r="Y22" s="2">
+        <v>-85</v>
+      </c>
+      <c r="Z22" s="52">
+        <v>-33</v>
+      </c>
+      <c r="AA22" s="62">
+        <v>-37</v>
+      </c>
+      <c r="AB22" s="61">
+        <v>-98</v>
+      </c>
+      <c r="AC22" s="61">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="5">
+        <v>-102</v>
+      </c>
+      <c r="C23" s="5">
+        <v>-94</v>
+      </c>
+      <c r="D23" s="5">
+        <v>-97</v>
+      </c>
+      <c r="E23" s="5">
+        <v>-65</v>
+      </c>
+      <c r="F23" s="5">
+        <v>-123</v>
+      </c>
+      <c r="G23" s="5">
+        <v>-116</v>
+      </c>
+      <c r="H23" s="5">
+        <v>-131</v>
+      </c>
+      <c r="I23" s="5">
+        <v>-113</v>
+      </c>
+      <c r="J23" s="5">
+        <v>-171</v>
+      </c>
+      <c r="K23" s="5">
+        <v>-151</v>
+      </c>
+      <c r="L23" s="5">
+        <v>-163</v>
+      </c>
+      <c r="M23" s="5">
+        <v>-117</v>
+      </c>
+      <c r="N23" s="5">
+        <v>-162</v>
+      </c>
+      <c r="O23" s="5">
+        <v>-125</v>
+      </c>
+      <c r="P23" s="5">
+        <v>-110</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>-162</v>
+      </c>
+      <c r="R23" s="5">
+        <v>-115</v>
+      </c>
+      <c r="S23" s="5">
+        <v>-132</v>
+      </c>
+      <c r="T23" s="5">
+        <v>-221</v>
+      </c>
+      <c r="U23" s="5">
+        <v>-215</v>
+      </c>
+      <c r="V23" s="33">
+        <v>-127</v>
+      </c>
+      <c r="W23" s="40">
+        <v>-142</v>
+      </c>
+      <c r="X23" s="2">
+        <v>-115</v>
+      </c>
+      <c r="Y23" s="2">
+        <v>-128</v>
+      </c>
+      <c r="Z23" s="52">
+        <v>-90</v>
+      </c>
+      <c r="AA23" s="62">
+        <v>-106</v>
+      </c>
+      <c r="AB23" s="61">
+        <v>-41</v>
+      </c>
+      <c r="AC23" s="61">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A24" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
+      <c r="P24" s="27"/>
+      <c r="Q24" s="27"/>
+      <c r="R24" s="27"/>
+      <c r="S24" s="27"/>
+      <c r="T24" s="42"/>
+      <c r="U24" s="42"/>
+      <c r="V24" s="42"/>
+      <c r="W24" s="42"/>
+      <c r="X24" s="28"/>
+      <c r="Y24" s="28"/>
+      <c r="Z24" s="50"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="61"/>
+      <c r="AC24" s="61"/>
+    </row>
+    <row r="25" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A25" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="5">
+        <v>15</v>
+      </c>
+      <c r="C25" s="5">
+        <v>-73</v>
+      </c>
+      <c r="D25" s="5">
+        <v>-34</v>
+      </c>
+      <c r="E25" s="5">
+        <v>-62</v>
+      </c>
+      <c r="F25" s="5">
+        <v>-113</v>
+      </c>
+      <c r="G25" s="5">
+        <v>-21</v>
+      </c>
+      <c r="H25" s="5">
+        <v>-35</v>
+      </c>
+      <c r="I25" s="5">
+        <v>114</v>
+      </c>
+      <c r="J25" s="5">
+        <v>2</v>
+      </c>
+      <c r="K25" s="5">
+        <v>121</v>
+      </c>
+      <c r="L25" s="5">
+        <v>145</v>
+      </c>
+      <c r="M25" s="5">
+        <v>117</v>
+      </c>
+      <c r="N25" s="5">
+        <v>279</v>
+      </c>
+      <c r="O25" s="5">
         <v>260</v>
       </c>
-      <c r="I17" s="2">
-[...17 lines deleted...]
-      <c r="O17" s="5">
+      <c r="P25" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>127</v>
+      </c>
+      <c r="R25" s="5">
+        <v>111</v>
+      </c>
+      <c r="S25" s="5">
+        <v>143</v>
+      </c>
+      <c r="T25" s="5">
+        <v>209</v>
+      </c>
+      <c r="U25" s="5">
+        <v>193</v>
+      </c>
+      <c r="V25" s="33">
+        <v>42</v>
+      </c>
+      <c r="W25" s="40">
+        <v>145</v>
+      </c>
+      <c r="X25" s="2">
+        <v>104</v>
+      </c>
+      <c r="Y25" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z25" s="52">
+        <v>217</v>
+      </c>
+      <c r="AA25" s="62">
+        <v>306</v>
+      </c>
+      <c r="AB25" s="61">
+        <v>-58</v>
+      </c>
+      <c r="AC25" s="61">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="5">
+        <v>243</v>
+      </c>
+      <c r="C26" s="5">
+        <v>93</v>
+      </c>
+      <c r="D26" s="5">
+        <v>235</v>
+      </c>
+      <c r="E26" s="5">
+        <v>164</v>
+      </c>
+      <c r="F26" s="5">
+        <v>153</v>
+      </c>
+      <c r="G26" s="5">
         <v>245</v>
       </c>
-      <c r="P17" s="5">
-[...32 lines deleted...]
-      <c r="AA17" s="5">
+      <c r="H26" s="5">
+        <v>215</v>
+      </c>
+      <c r="I26" s="5">
+        <v>445</v>
+      </c>
+      <c r="J26" s="5">
+        <v>430</v>
+      </c>
+      <c r="K26" s="5">
+        <v>460</v>
+      </c>
+      <c r="L26" s="5">
+        <v>393</v>
+      </c>
+      <c r="M26" s="5">
+        <v>323</v>
+      </c>
+      <c r="N26" s="5">
+        <v>542</v>
+      </c>
+      <c r="O26" s="5">
+        <v>407</v>
+      </c>
+      <c r="P26" s="5">
+        <v>185</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>373</v>
+      </c>
+      <c r="R26" s="5">
+        <v>411</v>
+      </c>
+      <c r="S26" s="5">
+        <v>651</v>
+      </c>
+      <c r="T26" s="5">
+        <v>641</v>
+      </c>
+      <c r="U26" s="5">
+        <v>690</v>
+      </c>
+      <c r="V26" s="33">
+        <v>303</v>
+      </c>
+      <c r="W26" s="40">
+        <v>346</v>
+      </c>
+      <c r="X26" s="2">
+        <v>349</v>
+      </c>
+      <c r="Y26" s="2">
+        <v>163</v>
+      </c>
+      <c r="Z26" s="52">
+        <v>438</v>
+      </c>
+      <c r="AA26" s="62">
+        <v>420</v>
+      </c>
+      <c r="AB26" s="61">
+        <v>287</v>
+      </c>
+      <c r="AC26" s="61">
         <v>315</v>
       </c>
-      <c r="AB17" s="5">
-[...162 lines deleted...]
-      <c r="A19" s="19" t="s">
+    </row>
+    <row r="27" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="5">
+        <v>-39</v>
+      </c>
+      <c r="C27" s="5">
+        <v>-63</v>
+      </c>
+      <c r="D27" s="5">
+        <v>-92</v>
+      </c>
+      <c r="E27" s="5">
+        <v>-87</v>
+      </c>
+      <c r="F27" s="5">
+        <v>-25</v>
+      </c>
+      <c r="G27" s="5">
+        <v>-96</v>
+      </c>
+      <c r="H27" s="5">
+        <v>-86</v>
+      </c>
+      <c r="I27" s="5">
+        <v>-144</v>
+      </c>
+      <c r="J27" s="5">
+        <v>-119</v>
+      </c>
+      <c r="K27" s="5">
+        <v>-87</v>
+      </c>
+      <c r="L27" s="5">
+        <v>-117</v>
+      </c>
+      <c r="M27" s="5">
+        <v>-92</v>
+      </c>
+      <c r="N27" s="5">
+        <v>-52</v>
+      </c>
+      <c r="O27" s="5">
+        <v>-53</v>
+      </c>
+      <c r="P27" s="5">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>-27</v>
+      </c>
+      <c r="R27" s="5">
+        <v>-59</v>
+      </c>
+      <c r="S27" s="5">
+        <v>-157</v>
+      </c>
+      <c r="T27" s="5">
+        <v>-140</v>
+      </c>
+      <c r="U27" s="5">
+        <v>-99</v>
+      </c>
+      <c r="V27" s="33">
+        <v>-130</v>
+      </c>
+      <c r="W27" s="40">
+        <v>-134</v>
+      </c>
+      <c r="X27" s="2">
+        <v>-57</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>-79</v>
+      </c>
+      <c r="Z27" s="52">
+        <v>-122</v>
+      </c>
+      <c r="AA27" s="62">
+        <v>-36</v>
+      </c>
+      <c r="AB27" s="61">
+        <v>-79</v>
+      </c>
+      <c r="AC27" s="61">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="5">
+        <v>-5</v>
+      </c>
+      <c r="C28" s="5">
+        <v>-23</v>
+      </c>
+      <c r="D28" s="5">
+        <v>-44</v>
+      </c>
+      <c r="E28" s="5">
+        <v>-32</v>
+      </c>
+      <c r="F28" s="5">
+        <v>-5</v>
+      </c>
+      <c r="G28" s="5">
+        <v>-31</v>
+      </c>
+      <c r="H28" s="5">
+        <v>-37</v>
+      </c>
+      <c r="I28" s="5">
+        <v>-20</v>
+      </c>
+      <c r="J28" s="5">
+        <v>-33</v>
+      </c>
+      <c r="K28" s="5">
+        <v>-40</v>
+      </c>
+      <c r="L28" s="5">
+        <v>-34</v>
+      </c>
+      <c r="M28" s="5">
+        <v>-43</v>
+      </c>
+      <c r="N28" s="5">
+        <v>-42</v>
+      </c>
+      <c r="O28" s="5">
+        <v>-23</v>
+      </c>
+      <c r="P28" s="5">
+        <v>-43</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>-41</v>
+      </c>
+      <c r="R28" s="5">
+        <v>-21</v>
+      </c>
+      <c r="S28" s="5">
+        <v>-38</v>
+      </c>
+      <c r="T28" s="5">
+        <v>-77</v>
+      </c>
+      <c r="U28" s="5">
+        <v>-42</v>
+      </c>
+      <c r="V28" s="33">
+        <v>-50</v>
+      </c>
+      <c r="W28" s="40">
+        <v>-14</v>
+      </c>
+      <c r="X28" s="2">
+        <v>-16</v>
+      </c>
+      <c r="Y28" s="2">
+        <v>-12</v>
+      </c>
+      <c r="Z28" s="52">
+        <v>-45</v>
+      </c>
+      <c r="AA28" s="62">
+        <v>31</v>
+      </c>
+      <c r="AB28" s="61">
+        <v>-25</v>
+      </c>
+      <c r="AC28" s="61">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="5">
+        <v>2</v>
+      </c>
+      <c r="C29" s="5">
+        <v>-3</v>
+      </c>
+      <c r="D29" s="5">
+        <v>6</v>
+      </c>
+      <c r="E29" s="5">
+        <v>-17</v>
+      </c>
+      <c r="F29" s="5">
+        <v>-51</v>
+      </c>
+      <c r="G29" s="5">
+        <v>-28</v>
+      </c>
+      <c r="H29" s="5">
+        <v>-16</v>
+      </c>
+      <c r="I29" s="5">
+        <v>-31</v>
+      </c>
+      <c r="J29" s="5">
+        <v>-13</v>
+      </c>
+      <c r="K29" s="5">
+        <v>18</v>
+      </c>
+      <c r="L29" s="5">
+        <v>19</v>
+      </c>
+      <c r="M29" s="5">
+        <v>12</v>
+      </c>
+      <c r="N29" s="5">
+        <v>-30</v>
+      </c>
+      <c r="O29" s="5">
+        <v>6</v>
+      </c>
+      <c r="P29" s="5">
+        <v>22</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>-12</v>
+      </c>
+      <c r="R29" s="5">
+        <v>-17</v>
+      </c>
+      <c r="S29" s="5">
+        <v>-27</v>
+      </c>
+      <c r="T29" s="5">
+        <v>-48</v>
+      </c>
+      <c r="U29" s="5">
+        <v>-34</v>
+      </c>
+      <c r="V29" s="33">
+        <v>-82</v>
+      </c>
+      <c r="W29" s="40">
+        <v>19</v>
+      </c>
+      <c r="X29" s="2">
+        <v>-22</v>
+      </c>
+      <c r="Y29" s="2">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="52">
+        <v>-24</v>
+      </c>
+      <c r="AA29" s="62">
+        <v>-6</v>
+      </c>
+      <c r="AB29" s="61">
+        <v>-43</v>
+      </c>
+      <c r="AC29" s="61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="5">
+        <v>-98</v>
+      </c>
+      <c r="C30" s="5">
+        <v>-22</v>
+      </c>
+      <c r="D30" s="5">
+        <v>-87</v>
+      </c>
+      <c r="E30" s="5">
+        <v>-35</v>
+      </c>
+      <c r="F30" s="5">
+        <v>-24</v>
+      </c>
+      <c r="G30" s="5">
+        <v>-43</v>
+      </c>
+      <c r="H30" s="5">
+        <v>-27</v>
+      </c>
+      <c r="I30" s="5">
+        <v>-110</v>
+      </c>
+      <c r="J30" s="5">
+        <v>-71</v>
+      </c>
+      <c r="K30" s="5">
+        <v>-88</v>
+      </c>
+      <c r="L30" s="5">
+        <v>-32</v>
+      </c>
+      <c r="M30" s="5">
+        <v>-26</v>
+      </c>
+      <c r="N30" s="5">
+        <v>-60</v>
+      </c>
+      <c r="O30" s="5">
+        <v>21</v>
+      </c>
+      <c r="P30" s="5">
+        <v>-57</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>-79</v>
+      </c>
+      <c r="R30" s="5">
+        <v>-124</v>
+      </c>
+      <c r="S30" s="5">
+        <v>-125</v>
+      </c>
+      <c r="T30" s="5">
+        <v>-87</v>
+      </c>
+      <c r="U30" s="5">
+        <v>-176</v>
+      </c>
+      <c r="V30" s="33">
+        <v>-28</v>
+      </c>
+      <c r="W30" s="40">
+        <v>-52</v>
+      </c>
+      <c r="X30" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="2">
+        <v>-1</v>
+      </c>
+      <c r="Z30" s="52">
+        <v>15</v>
+      </c>
+      <c r="AA30" s="62">
+        <v>-54</v>
+      </c>
+      <c r="AB30" s="61">
+        <v>-78</v>
+      </c>
+      <c r="AC30" s="61">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A31" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="5">
+        <v>-52</v>
+      </c>
+      <c r="C31" s="5">
+        <v>-48</v>
+      </c>
+      <c r="D31" s="5">
+        <v>-15</v>
+      </c>
+      <c r="E31" s="5">
+        <v>-20</v>
+      </c>
+      <c r="F31" s="5">
+        <v>-64</v>
+      </c>
+      <c r="G31" s="5">
+        <v>-61</v>
+      </c>
+      <c r="H31" s="5">
+        <v>-59</v>
+      </c>
+      <c r="I31" s="5">
+        <v>20</v>
+      </c>
+      <c r="J31" s="5">
+        <v>-73</v>
+      </c>
+      <c r="K31" s="5">
+        <v>-53</v>
+      </c>
+      <c r="L31" s="5">
+        <v>-37</v>
+      </c>
+      <c r="M31" s="5">
+        <v>-18</v>
+      </c>
+      <c r="N31" s="5">
+        <v>-42</v>
+      </c>
+      <c r="O31" s="5">
+        <v>-69</v>
+      </c>
+      <c r="P31" s="5">
+        <v>-83</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>-68</v>
+      </c>
+      <c r="R31" s="5">
+        <v>-58</v>
+      </c>
+      <c r="S31" s="5">
+        <v>-57</v>
+      </c>
+      <c r="T31" s="5">
         <v>8</v>
       </c>
-      <c r="B19" s="5">
-[...240 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="U31" s="5">
+        <v>-57</v>
+      </c>
+      <c r="V31" s="33">
         <v>10</v>
       </c>
-      <c r="B21" s="5">
-[...240 lines deleted...]
-      <c r="A23" s="26" t="s">
+      <c r="W31" s="40">
         <v>12</v>
       </c>
-      <c r="B23" s="5">
-[...1016 lines deleted...]
-      <c r="A32" s="26" t="s">
+      <c r="X31" s="2">
+        <v>-93</v>
+      </c>
+      <c r="Y31" s="2">
+        <v>-20</v>
+      </c>
+      <c r="Z31" s="52">
+        <v>-23</v>
+      </c>
+      <c r="AA31" s="62">
+        <v>-56</v>
+      </c>
+      <c r="AB31" s="61">
+        <v>-61</v>
+      </c>
+      <c r="AC31" s="61">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A32" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
-      <c r="F32" s="20"/>
+      <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
-      <c r="J32" s="20"/>
+      <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
-      <c r="M32" s="20"/>
+      <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
-      <c r="V32" s="5"/>
-[...20 lines deleted...]
-      <c r="A33" s="26" t="s">
+      <c r="V32" s="33"/>
+      <c r="W32" s="40"/>
+      <c r="X32" s="2"/>
+      <c r="Y32" s="2"/>
+      <c r="Z32" s="52"/>
+      <c r="AA32" s="62"/>
+      <c r="AB32" s="61"/>
+      <c r="AC32" s="61"/>
+    </row>
+    <row r="33" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A33" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="5">
-        <v>62</v>
+        <v>-15</v>
       </c>
       <c r="C33" s="5">
-        <v>32</v>
+        <v>-11</v>
       </c>
       <c r="D33" s="5">
-        <v>57</v>
+        <v>-21</v>
       </c>
       <c r="E33" s="5">
-        <v>72</v>
+        <v>-29</v>
       </c>
       <c r="F33" s="5">
-        <v>69</v>
+        <v>-73</v>
       </c>
       <c r="G33" s="5">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="H33" s="5">
-        <v>113</v>
+        <v>-14</v>
       </c>
       <c r="I33" s="5">
-        <v>149</v>
+        <v>-15</v>
       </c>
       <c r="J33" s="5">
-        <v>58</v>
+        <v>-52</v>
       </c>
       <c r="K33" s="5">
-        <v>77</v>
+        <v>-33</v>
       </c>
       <c r="L33" s="5">
-        <v>68</v>
+        <v>-25</v>
       </c>
       <c r="M33" s="5">
-        <v>70</v>
+        <v>-32</v>
       </c>
       <c r="N33" s="5">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="O33" s="5">
-        <v>82</v>
+        <v>-13</v>
       </c>
       <c r="P33" s="5">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="Q33" s="5">
-        <v>110</v>
+        <v>-21</v>
       </c>
       <c r="R33" s="5">
-        <v>151</v>
+        <v>0</v>
       </c>
       <c r="S33" s="5">
-        <v>109</v>
+        <v>-84</v>
       </c>
       <c r="T33" s="5">
-        <v>99</v>
+        <v>-66</v>
       </c>
       <c r="U33" s="5">
-        <v>113</v>
-[...60 lines deleted...]
-      <c r="A34" s="26" t="s">
+        <v>-14</v>
+      </c>
+      <c r="V33" s="33">
+        <v>40</v>
+      </c>
+      <c r="W33" s="40">
+        <v>-2</v>
+      </c>
+      <c r="X33" s="2">
+        <v>-24</v>
+      </c>
+      <c r="Y33" s="2">
+        <v>-29</v>
+      </c>
+      <c r="Z33" s="52">
+        <v>-15</v>
+      </c>
+      <c r="AA33" s="62">
+        <v>11</v>
+      </c>
+      <c r="AB33" s="61">
+        <v>-27</v>
+      </c>
+      <c r="AC33" s="61">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A34" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
-        <v>40</v>
+        <v>-21</v>
       </c>
       <c r="C34" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D34" s="5">
-        <v>38</v>
+        <v>-16</v>
       </c>
       <c r="E34" s="5">
-        <v>36</v>
+        <v>-6</v>
       </c>
       <c r="F34" s="5">
-        <v>34</v>
+        <v>-24</v>
       </c>
       <c r="G34" s="5">
-        <v>41</v>
+        <v>-20</v>
       </c>
       <c r="H34" s="5">
-        <v>55</v>
+        <v>-11</v>
       </c>
       <c r="I34" s="5">
-        <v>60</v>
+        <v>-31</v>
       </c>
       <c r="J34" s="5">
-        <v>53</v>
+        <v>-67</v>
       </c>
       <c r="K34" s="5">
-        <v>41</v>
+        <v>-56</v>
       </c>
       <c r="L34" s="5">
-        <v>59</v>
+        <v>-22</v>
       </c>
       <c r="M34" s="5">
-        <v>21</v>
+        <v>-7</v>
       </c>
       <c r="N34" s="5">
-        <v>63</v>
+        <v>-57</v>
       </c>
       <c r="O34" s="5">
-        <v>45</v>
+        <v>-16</v>
       </c>
       <c r="P34" s="5">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="Q34" s="5">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="R34" s="5">
-        <v>53</v>
+        <v>-21</v>
       </c>
       <c r="S34" s="5">
-        <v>53</v>
+        <v>-20</v>
       </c>
       <c r="T34" s="5">
-        <v>50</v>
+        <v>-22</v>
       </c>
       <c r="U34" s="5">
-        <v>54</v>
-[...60 lines deleted...]
-      <c r="A35" s="34" t="s">
+        <v>-75</v>
+      </c>
+      <c r="V34" s="33">
+        <v>-21</v>
+      </c>
+      <c r="W34" s="40">
+        <v>-30</v>
+      </c>
+      <c r="X34" s="2">
+        <v>-34</v>
+      </c>
+      <c r="Y34" s="2">
+        <v>-28</v>
+      </c>
+      <c r="Z34" s="52">
+        <v>-7</v>
+      </c>
+      <c r="AA34" s="62">
+        <v>-4</v>
+      </c>
+      <c r="AB34" s="61">
+        <v>-32</v>
+      </c>
+      <c r="AC34" s="61">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A35" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="34"/>
-[...40 lines deleted...]
-      <c r="A36" s="27" t="s">
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="27"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
+      <c r="X35" s="28"/>
+      <c r="Y35" s="28"/>
+      <c r="Z35" s="50"/>
+      <c r="AA35" s="60"/>
+      <c r="AB35" s="61"/>
+      <c r="AC35" s="61"/>
+    </row>
+    <row r="36" spans="1:29" s="17" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="9">
-[...3 lines deleted...]
-        <v>382</v>
+      <c r="B36" s="5">
+        <v>-540</v>
+      </c>
+      <c r="C36" s="5">
+        <v>-411</v>
       </c>
       <c r="D36" s="5">
-        <v>621</v>
+        <v>-448</v>
       </c>
       <c r="E36" s="5">
-        <v>689</v>
+        <v>-378</v>
       </c>
       <c r="F36" s="5">
-        <v>856</v>
+        <v>-270</v>
       </c>
       <c r="G36" s="5">
-        <v>1140</v>
+        <v>-477</v>
       </c>
       <c r="H36" s="5">
-        <v>1299</v>
+        <v>-579</v>
       </c>
       <c r="I36" s="5">
-        <v>1563</v>
+        <v>-488</v>
       </c>
       <c r="J36" s="5">
-        <v>1007</v>
+        <v>-583</v>
       </c>
       <c r="K36" s="5">
-        <v>1229</v>
+        <v>-602</v>
       </c>
       <c r="L36" s="5">
-        <v>978</v>
+        <v>-605</v>
       </c>
       <c r="M36" s="5">
-        <v>1091</v>
+        <v>-491</v>
       </c>
       <c r="N36" s="5">
-        <v>1444</v>
+        <v>-645</v>
       </c>
       <c r="O36" s="5">
-        <v>1170</v>
+        <v>-624</v>
       </c>
       <c r="P36" s="5">
-        <v>1074</v>
+        <v>-415</v>
       </c>
       <c r="Q36" s="5">
-        <v>1086</v>
+        <v>-608</v>
       </c>
       <c r="R36" s="5">
-        <v>1075</v>
+        <v>-587</v>
       </c>
       <c r="S36" s="5">
-        <v>1075</v>
+        <v>-566</v>
       </c>
       <c r="T36" s="5">
-        <v>1230</v>
+        <v>-749</v>
       </c>
       <c r="U36" s="5">
-        <v>1224</v>
-[...60 lines deleted...]
-      <c r="A37" s="19" t="s">
+        <v>-782</v>
+      </c>
+      <c r="V36" s="33">
+        <v>-648</v>
+      </c>
+      <c r="W36" s="40">
+        <v>-620</v>
+      </c>
+      <c r="X36" s="2">
+        <v>-492</v>
+      </c>
+      <c r="Y36" s="2">
+        <v>-319</v>
+      </c>
+      <c r="Z36" s="51">
+        <v>-456</v>
+      </c>
+      <c r="AA36" s="61">
+        <v>-352</v>
+      </c>
+      <c r="AB36" s="61">
+        <v>-470</v>
+      </c>
+      <c r="AC36" s="61">
+        <v>-456</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B37" s="16"/>
-[...1 lines deleted...]
-      <c r="D37" s="10"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
       <c r="E37" s="5"/>
-      <c r="F37" s="10"/>
-[...7 lines deleted...]
-      <c r="N37" s="2"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
-      <c r="V37" s="5"/>
-[...20 lines deleted...]
-      <c r="A38" s="19" t="s">
+      <c r="V37" s="33"/>
+      <c r="W37" s="40"/>
+      <c r="X37" s="2"/>
+      <c r="Y37" s="2"/>
+      <c r="Z37" s="51"/>
+      <c r="AA37" s="61"/>
+      <c r="AB37" s="61"/>
+      <c r="AC37" s="61"/>
+    </row>
+    <row r="38" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A38" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="5">
-        <v>113</v>
+      <c r="B38" s="2">
+        <v>-19</v>
       </c>
       <c r="C38" s="2">
-        <v>40</v>
+        <v>-72</v>
       </c>
       <c r="D38" s="5">
-        <v>78</v>
+        <v>-52</v>
       </c>
       <c r="E38" s="5">
-        <v>97</v>
-[...29 lines deleted...]
-        <v>163</v>
+        <v>25</v>
+      </c>
+      <c r="F38" s="5">
+        <v>-55</v>
+      </c>
+      <c r="G38" s="5">
+        <v>-80</v>
+      </c>
+      <c r="H38" s="5">
+        <v>-70</v>
+      </c>
+      <c r="I38" s="5">
+        <v>-44</v>
+      </c>
+      <c r="J38" s="5">
+        <v>-15</v>
+      </c>
+      <c r="K38" s="5">
+        <v>-1</v>
+      </c>
+      <c r="L38" s="5">
+        <v>-99</v>
+      </c>
+      <c r="M38" s="5">
+        <v>-69</v>
+      </c>
+      <c r="N38" s="5">
+        <v>-111</v>
+      </c>
+      <c r="O38" s="5">
+        <v>-78</v>
       </c>
       <c r="P38" s="5">
-        <v>115</v>
+        <v>-50</v>
       </c>
       <c r="Q38" s="5">
-        <v>94</v>
+        <v>-74</v>
       </c>
       <c r="R38" s="5">
-        <v>147</v>
+        <v>-52</v>
       </c>
       <c r="S38" s="5">
-        <v>136</v>
+        <v>-45</v>
       </c>
       <c r="T38" s="5">
-        <v>150</v>
+        <v>-86</v>
       </c>
       <c r="U38" s="5">
-        <v>151</v>
-[...60 lines deleted...]
-      <c r="A39" s="19" t="s">
+        <v>-103</v>
+      </c>
+      <c r="V38" s="33">
+        <v>-78</v>
+      </c>
+      <c r="W38" s="40">
+        <v>-82</v>
+      </c>
+      <c r="X38" s="2">
+        <v>-68</v>
+      </c>
+      <c r="Y38" s="2">
+        <v>-27</v>
+      </c>
+      <c r="Z38" s="51">
+        <v>-56</v>
+      </c>
+      <c r="AA38" s="61">
+        <v>-68</v>
+      </c>
+      <c r="AB38" s="61">
+        <v>-73</v>
+      </c>
+      <c r="AC38" s="61">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A39" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="5">
-        <v>68</v>
+      <c r="B39" s="2">
+        <v>-37</v>
       </c>
       <c r="C39" s="2">
-        <v>34</v>
+        <v>-56</v>
       </c>
       <c r="D39" s="5">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E39" s="5">
+        <v>-46</v>
+      </c>
+      <c r="E39" s="2">
+        <v>-46</v>
+      </c>
+      <c r="F39" s="2">
+        <v>-37</v>
+      </c>
+      <c r="G39" s="5">
+        <v>-23</v>
+      </c>
+      <c r="H39" s="5">
+        <v>-60</v>
+      </c>
+      <c r="I39" s="5">
+        <v>-59</v>
+      </c>
+      <c r="J39" s="5">
+        <v>-71</v>
+      </c>
+      <c r="K39" s="5">
+        <v>-79</v>
+      </c>
+      <c r="L39" s="5">
+        <v>-29</v>
+      </c>
+      <c r="M39" s="5">
+        <v>-38</v>
+      </c>
+      <c r="N39" s="5">
+        <v>-7</v>
+      </c>
+      <c r="O39" s="5">
+        <v>-70</v>
+      </c>
+      <c r="P39" s="5">
+        <v>-8</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>-88</v>
+      </c>
+      <c r="R39" s="5">
+        <v>-35</v>
+      </c>
+      <c r="S39" s="5">
+        <v>-37</v>
+      </c>
+      <c r="T39" s="5">
+        <v>-18</v>
+      </c>
+      <c r="U39" s="5">
+        <v>-35</v>
+      </c>
+      <c r="V39" s="33">
+        <v>-29</v>
+      </c>
+      <c r="W39" s="40">
+        <v>-31</v>
+      </c>
+      <c r="X39" s="2">
+        <v>-29</v>
+      </c>
+      <c r="Y39" s="2">
+        <v>-41</v>
+      </c>
+      <c r="Z39" s="51">
+        <v>-45</v>
+      </c>
+      <c r="AA39" s="61">
+        <v>-39</v>
+      </c>
+      <c r="AB39" s="61">
+        <v>-5</v>
+      </c>
+      <c r="AC39" s="61">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A40" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="2">
+        <v>-138</v>
+      </c>
+      <c r="C40" s="2">
+        <v>-46</v>
+      </c>
+      <c r="D40" s="5">
+        <v>-108</v>
+      </c>
+      <c r="E40" s="5">
+        <v>-112</v>
+      </c>
+      <c r="F40" s="5">
         <v>54</v>
       </c>
-      <c r="F39" s="2">
-[...149 lines deleted...]
-        <v>313</v>
+      <c r="G40" s="5">
+        <v>-99</v>
+      </c>
+      <c r="H40" s="5">
+        <v>-85</v>
+      </c>
+      <c r="I40" s="5">
+        <v>-105</v>
+      </c>
+      <c r="J40" s="5">
+        <v>-95</v>
+      </c>
+      <c r="K40" s="5">
+        <v>-109</v>
+      </c>
+      <c r="L40" s="5">
+        <v>-78</v>
+      </c>
+      <c r="M40" s="5">
+        <v>-84</v>
+      </c>
+      <c r="N40" s="5">
+        <v>-155</v>
+      </c>
+      <c r="O40" s="5">
+        <v>-189</v>
       </c>
       <c r="P40" s="5">
-        <v>310</v>
+        <v>-93</v>
       </c>
       <c r="Q40" s="5">
-        <v>294</v>
+        <v>-145</v>
       </c>
       <c r="R40" s="5">
-        <v>228</v>
+        <v>-174</v>
       </c>
       <c r="S40" s="5">
-        <v>303</v>
+        <v>-118</v>
       </c>
       <c r="T40" s="5">
-        <v>266</v>
+        <v>-118</v>
       </c>
       <c r="U40" s="5">
-        <v>318</v>
-[...60 lines deleted...]
-      <c r="A41" s="19" t="s">
+        <v>-122</v>
+      </c>
+      <c r="V40" s="33">
+        <v>-105</v>
+      </c>
+      <c r="W40" s="40">
+        <v>-138</v>
+      </c>
+      <c r="X40" s="2">
+        <v>-61</v>
+      </c>
+      <c r="Y40" s="2">
+        <v>-23</v>
+      </c>
+      <c r="Z40" s="51">
+        <v>-75</v>
+      </c>
+      <c r="AA40" s="61">
+        <v>-28</v>
+      </c>
+      <c r="AB40" s="61">
+        <v>-139</v>
+      </c>
+      <c r="AC40" s="61">
+        <v>-103</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A41" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="5">
-        <v>100</v>
+      <c r="B41" s="2">
+        <v>-89</v>
       </c>
       <c r="C41" s="2">
-        <v>43</v>
+        <v>-51</v>
       </c>
       <c r="D41" s="5">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>-59</v>
+      </c>
+      <c r="E41" s="5">
+        <v>-63</v>
       </c>
       <c r="F41" s="2">
-        <v>101</v>
-[...26 lines deleted...]
-        <v>124</v>
+        <v>-46</v>
+      </c>
+      <c r="G41" s="5">
+        <v>-25</v>
+      </c>
+      <c r="H41" s="5">
+        <v>-99</v>
+      </c>
+      <c r="I41" s="5">
+        <v>-56</v>
+      </c>
+      <c r="J41" s="5">
+        <v>-125</v>
+      </c>
+      <c r="K41" s="5">
+        <v>-81</v>
+      </c>
+      <c r="L41" s="5">
+        <v>-63</v>
+      </c>
+      <c r="M41" s="5">
+        <v>-92</v>
+      </c>
+      <c r="N41" s="5">
+        <v>-67</v>
+      </c>
+      <c r="O41" s="5">
+        <v>-52</v>
       </c>
       <c r="P41" s="5">
-        <v>109</v>
+        <v>-69</v>
       </c>
       <c r="Q41" s="5">
-        <v>139</v>
+        <v>-47</v>
       </c>
       <c r="R41" s="5">
-        <v>122</v>
+        <v>-90</v>
       </c>
       <c r="S41" s="5">
-        <v>106</v>
+        <v>-85</v>
       </c>
       <c r="T41" s="5">
-        <v>167</v>
+        <v>-130</v>
       </c>
       <c r="U41" s="5">
-        <v>138</v>
-[...60 lines deleted...]
-      <c r="A42" s="19" t="s">
+        <v>-167</v>
+      </c>
+      <c r="V41" s="33">
+        <v>-106</v>
+      </c>
+      <c r="W41" s="40">
+        <v>-91</v>
+      </c>
+      <c r="X41" s="2">
+        <v>-84</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>-7</v>
+      </c>
+      <c r="Z41" s="51">
+        <v>-57</v>
+      </c>
+      <c r="AA41" s="61">
+        <v>-39</v>
+      </c>
+      <c r="AB41" s="61">
+        <v>-51</v>
+      </c>
+      <c r="AC41" s="61">
+        <v>-85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A42" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B42" s="5">
-        <v>96</v>
+      <c r="B42" s="2">
+        <v>-76</v>
       </c>
       <c r="C42" s="2">
-        <v>56</v>
+        <v>-49</v>
       </c>
       <c r="D42" s="5">
-        <v>74</v>
-[...32 lines deleted...]
-        <v>108</v>
+        <v>-36</v>
+      </c>
+      <c r="E42" s="2">
+        <v>-51</v>
+      </c>
+      <c r="F42" s="5">
+        <v>-49</v>
+      </c>
+      <c r="G42" s="5">
+        <v>-73</v>
+      </c>
+      <c r="H42" s="5">
+        <v>-73</v>
+      </c>
+      <c r="I42" s="5">
+        <v>-57</v>
+      </c>
+      <c r="J42" s="5">
+        <v>-40</v>
+      </c>
+      <c r="K42" s="5">
+        <v>-72</v>
+      </c>
+      <c r="L42" s="5">
+        <v>-100</v>
+      </c>
+      <c r="M42" s="5">
+        <v>-65</v>
+      </c>
+      <c r="N42" s="5">
+        <v>-72</v>
+      </c>
+      <c r="O42" s="5">
+        <v>-38</v>
       </c>
       <c r="P42" s="5">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>-72</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>-21</v>
       </c>
       <c r="R42" s="5">
-        <v>132</v>
+        <v>-64</v>
       </c>
       <c r="S42" s="5">
-        <v>135</v>
+        <v>-74</v>
       </c>
       <c r="T42" s="5">
-        <v>157</v>
+        <v>-102</v>
       </c>
       <c r="U42" s="5">
-        <v>118</v>
-[...60 lines deleted...]
-      <c r="A43" s="19" t="s">
+        <v>-68</v>
+      </c>
+      <c r="V42" s="33">
+        <v>-124</v>
+      </c>
+      <c r="W42" s="40">
+        <v>-73</v>
+      </c>
+      <c r="X42" s="2">
+        <v>-63</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>-8</v>
+      </c>
+      <c r="Z42" s="51">
+        <v>-100</v>
+      </c>
+      <c r="AA42" s="61">
+        <v>-35</v>
+      </c>
+      <c r="AB42" s="61">
+        <v>-63</v>
+      </c>
+      <c r="AC42" s="61">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A43" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="5">
-        <v>81</v>
+      <c r="B43" s="2">
+        <v>-79</v>
       </c>
       <c r="C43" s="2">
-        <v>43</v>
+        <v>-43</v>
       </c>
       <c r="D43" s="5">
-        <v>72</v>
+        <v>-50</v>
       </c>
       <c r="E43" s="5">
-        <v>73</v>
-[...29 lines deleted...]
-        <v>124</v>
+        <v>-66</v>
+      </c>
+      <c r="F43" s="5">
+        <v>-14</v>
+      </c>
+      <c r="G43" s="5">
+        <v>-61</v>
+      </c>
+      <c r="H43" s="5">
+        <v>-61</v>
+      </c>
+      <c r="I43" s="5">
+        <v>-54</v>
+      </c>
+      <c r="J43" s="5">
+        <v>-66</v>
+      </c>
+      <c r="K43" s="5">
+        <v>-109</v>
+      </c>
+      <c r="L43" s="5">
+        <v>-73</v>
+      </c>
+      <c r="M43" s="5">
+        <v>-26</v>
+      </c>
+      <c r="N43" s="5">
+        <v>-71</v>
+      </c>
+      <c r="O43" s="5">
+        <v>-72</v>
       </c>
       <c r="P43" s="5">
-        <v>124</v>
+        <v>-13</v>
       </c>
       <c r="Q43" s="5">
-        <v>147</v>
+        <v>-71</v>
       </c>
       <c r="R43" s="5">
-        <v>116</v>
+        <v>-57</v>
       </c>
       <c r="S43" s="5">
-        <v>134</v>
+        <v>-75</v>
       </c>
       <c r="T43" s="5">
-        <v>147</v>
+        <v>-74</v>
       </c>
       <c r="U43" s="5">
-        <v>148</v>
-[...60 lines deleted...]
-      <c r="A44" s="21" t="s">
+        <v>-72</v>
+      </c>
+      <c r="V43" s="33">
+        <v>-79</v>
+      </c>
+      <c r="W43" s="40">
+        <v>-63</v>
+      </c>
+      <c r="X43" s="2">
+        <v>-72</v>
+      </c>
+      <c r="Y43" s="2">
+        <v>-85</v>
+      </c>
+      <c r="Z43" s="51">
+        <v>-33</v>
+      </c>
+      <c r="AA43" s="61">
+        <v>-37</v>
+      </c>
+      <c r="AB43" s="61">
+        <v>-98</v>
+      </c>
+      <c r="AC43" s="61">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="14.45" customHeight="1">
+      <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="4">
-        <v>157</v>
+        <v>-102</v>
       </c>
       <c r="C44" s="4">
-        <v>64</v>
+        <v>-94</v>
       </c>
       <c r="D44" s="4">
-        <v>119</v>
+        <v>-97</v>
       </c>
       <c r="E44" s="4">
-        <v>132</v>
+        <v>-65</v>
       </c>
       <c r="F44" s="4">
-        <v>152</v>
+        <v>-123</v>
       </c>
       <c r="G44" s="4">
-        <v>242</v>
+        <v>-116</v>
       </c>
       <c r="H44" s="4">
-        <v>236</v>
+        <v>-131</v>
       </c>
       <c r="I44" s="4">
-        <v>310</v>
+        <v>-113</v>
       </c>
       <c r="J44" s="4">
-        <v>163</v>
+        <v>-171</v>
       </c>
       <c r="K44" s="4">
-        <v>245</v>
+        <v>-151</v>
       </c>
       <c r="L44" s="4">
-        <v>180</v>
+        <v>-163</v>
       </c>
       <c r="M44" s="4">
-        <v>250</v>
+        <v>-117</v>
       </c>
       <c r="N44" s="4">
-        <v>293</v>
+        <v>-162</v>
       </c>
       <c r="O44" s="4">
-        <v>225</v>
+        <v>-125</v>
       </c>
       <c r="P44" s="4">
-        <v>211</v>
+        <v>-110</v>
       </c>
       <c r="Q44" s="4">
-        <v>179</v>
+        <v>-162</v>
       </c>
       <c r="R44" s="4">
-        <v>229</v>
+        <v>-115</v>
       </c>
       <c r="S44" s="4">
-        <v>181</v>
+        <v>-132</v>
       </c>
       <c r="T44" s="4">
-        <v>225</v>
+        <v>-221</v>
       </c>
       <c r="U44" s="4">
-        <v>231</v>
-[...56 lines deleted...]
-        <v>239</v>
+        <v>-215</v>
+      </c>
+      <c r="V44" s="34">
+        <v>-127</v>
+      </c>
+      <c r="W44" s="41">
+        <v>-142</v>
+      </c>
+      <c r="X44" s="41">
+        <v>-115</v>
+      </c>
+      <c r="Y44" s="41">
+        <v>-128</v>
+      </c>
+      <c r="Z44" s="53">
+        <v>-90</v>
+      </c>
+      <c r="AA44" s="63">
+        <v>-106</v>
+      </c>
+      <c r="AB44" s="63">
+        <v>-41</v>
+      </c>
+      <c r="AC44" s="63">
+        <v>-94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="N6:Y6"/>
-[...4324 lines deleted...]
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AC6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>The arrivals</vt:lpstr>
       <vt:lpstr>The departures</vt:lpstr>