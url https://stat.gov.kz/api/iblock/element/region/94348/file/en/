--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2550" yWindow="420" windowWidth="26835" windowHeight="12075"/>
   </bookViews>
   <sheets>
     <sheet name="The arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="The departures" sheetId="2" r:id="rId2"/>
     <sheet name="Internal migration balance" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="34">
   <si>
     <t>The entire population</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
@@ -323,51 +323,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
@@ -385,198 +385,187 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -846,159 +835,168 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC48"/>
+  <dimension ref="A2:AK48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14" style="9" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="9" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="9"/>
     <col min="14" max="21" width="8.140625" style="9" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" s="15" customFormat="1" ht="14.45" customHeight="1">
+    <row r="2" spans="1:37" s="15" customFormat="1" ht="14.45" customHeight="1">
       <c r="A2" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="43"/>
-[...20 lines deleted...]
-    <row r="5" spans="1:29" s="6" customFormat="1" ht="14.45" customHeight="1">
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="5" spans="1:37" s="6" customFormat="1" ht="14.45" customHeight="1">
       <c r="G5" s="20"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="22"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
-      <c r="AC5" s="22" t="s">
+      <c r="AC5" s="54"/>
+      <c r="AK5" s="54" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:29" ht="14.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="68">
+    <row r="6" spans="1:37" ht="14.45" customHeight="1">
+      <c r="A6" s="65"/>
+      <c r="B6" s="63">
         <v>2024</v>
       </c>
-      <c r="C6" s="69"/>
-[...10 lines deleted...]
-      <c r="N6" s="68">
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="63">
         <v>2025</v>
       </c>
-      <c r="O6" s="69"/>
-[...10 lines deleted...]
-      <c r="Z6" s="72">
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="73"/>
-[...4 lines deleted...]
-      <c r="A7" s="71"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="67"/>
+    </row>
+    <row r="7" spans="1:37" ht="14.45" customHeight="1">
+      <c r="A7" s="66"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -1027,182 +1025,214 @@
       </c>
       <c r="R7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="S7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="8" t="s">
+      <c r="AA7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="65" t="s">
+      <c r="AC7" s="21" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="AG7" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="AH7" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI7" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK7" s="55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="14.45" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
       <c r="T8" s="25"/>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
       <c r="W8" s="25"/>
       <c r="X8" s="25"/>
       <c r="Y8" s="25"/>
-    </row>
-    <row r="9" spans="1:29" ht="23.25" customHeight="1">
+      <c r="Z8" s="69"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="69"/>
+      <c r="AC8" s="69"/>
+      <c r="AD8" s="69"/>
+    </row>
+    <row r="9" spans="1:37" ht="23.25" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="74">
+      <c r="B9" s="56">
         <v>4626</v>
       </c>
-      <c r="C9" s="75">
+      <c r="C9" s="57">
         <v>3780</v>
       </c>
-      <c r="D9" s="75">
+      <c r="D9" s="57">
         <v>3445</v>
       </c>
-      <c r="E9" s="75">
+      <c r="E9" s="57">
         <v>3742</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="57">
         <v>3800</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="57">
         <v>3855</v>
       </c>
-      <c r="H9" s="75">
+      <c r="H9" s="57">
         <v>3987</v>
       </c>
-      <c r="I9" s="75">
+      <c r="I9" s="57">
         <v>4213</v>
       </c>
-      <c r="J9" s="75">
+      <c r="J9" s="57">
         <v>5316</v>
       </c>
-      <c r="K9" s="75">
+      <c r="K9" s="57">
         <v>5566</v>
       </c>
-      <c r="L9" s="75">
+      <c r="L9" s="57">
         <v>4763</v>
       </c>
-      <c r="M9" s="75">
+      <c r="M9" s="57">
         <v>4200</v>
       </c>
-      <c r="N9" s="75">
+      <c r="N9" s="57">
         <v>4999</v>
       </c>
-      <c r="O9" s="75">
+      <c r="O9" s="57">
         <v>4867</v>
       </c>
-      <c r="P9" s="75">
+      <c r="P9" s="57">
         <v>3900</v>
       </c>
-      <c r="Q9" s="75">
+      <c r="Q9" s="57">
         <v>4875</v>
       </c>
-      <c r="R9" s="75">
+      <c r="R9" s="57">
         <v>4326</v>
       </c>
-      <c r="S9" s="75">
+      <c r="S9" s="57">
         <v>4934</v>
       </c>
-      <c r="T9" s="75">
+      <c r="T9" s="57">
         <v>5461</v>
       </c>
-      <c r="U9" s="75">
+      <c r="U9" s="57">
         <v>5816</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="57">
         <v>6002</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="57">
         <v>5113</v>
       </c>
-      <c r="X9" s="74">
+      <c r="X9" s="56">
         <v>4350</v>
       </c>
-      <c r="Y9" s="74">
+      <c r="Y9" s="56">
         <v>3990</v>
       </c>
-      <c r="Z9" s="74">
+      <c r="Z9" s="56">
         <v>5579</v>
       </c>
-      <c r="AA9" s="74">
+      <c r="AA9" s="56">
         <v>5312</v>
       </c>
-      <c r="AB9" s="75">
+      <c r="AB9" s="57">
         <v>5457</v>
       </c>
-      <c r="AC9" s="75">
+      <c r="AC9" s="57">
         <v>4964</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD9" s="56">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="14.45" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>2680</v>
       </c>
       <c r="C10" s="5">
         <v>2122</v>
       </c>
       <c r="D10" s="5">
         <v>1972</v>
       </c>
       <c r="E10" s="5">
         <v>2156</v>
       </c>
       <c r="F10" s="5">
         <v>2109</v>
       </c>
       <c r="G10" s="5">
         <v>2288</v>
       </c>
       <c r="H10" s="5">
         <v>2456</v>
       </c>
       <c r="I10" s="5">
@@ -1222,76 +1252,79 @@
       </c>
       <c r="N10" s="5">
         <v>2954</v>
       </c>
       <c r="O10" s="5">
         <v>2832</v>
       </c>
       <c r="P10" s="5">
         <v>2235</v>
       </c>
       <c r="Q10" s="5">
         <v>2859</v>
       </c>
       <c r="R10" s="5">
         <v>2623</v>
       </c>
       <c r="S10" s="5">
         <v>3073</v>
       </c>
       <c r="T10" s="5">
         <v>3471</v>
       </c>
       <c r="U10" s="5">
         <v>3694</v>
       </c>
-      <c r="V10" s="30">
+      <c r="V10" s="29">
         <v>3508</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="34">
         <v>2987</v>
       </c>
       <c r="X10" s="2">
         <v>2497</v>
       </c>
       <c r="Y10" s="2">
         <v>2271</v>
       </c>
-      <c r="Z10" s="46">
+      <c r="Z10" s="42">
         <v>3259</v>
       </c>
-      <c r="AA10" s="55">
+      <c r="AA10" s="48">
         <v>3005</v>
       </c>
-      <c r="AB10" s="61">
+      <c r="AB10" s="51">
         <v>3137</v>
       </c>
-      <c r="AC10" s="61">
+      <c r="AC10" s="51">
         <v>2825</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD10" s="56">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="14.45" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="2">
         <v>222</v>
       </c>
       <c r="C11" s="5">
         <v>165</v>
       </c>
       <c r="D11" s="5">
         <v>152</v>
       </c>
       <c r="E11" s="5">
         <v>195</v>
       </c>
       <c r="F11" s="5">
         <v>190</v>
       </c>
       <c r="G11" s="5">
         <v>147</v>
       </c>
       <c r="H11" s="5">
         <v>170</v>
       </c>
       <c r="I11" s="5">
@@ -1311,76 +1344,79 @@
       </c>
       <c r="N11" s="5">
         <v>214</v>
       </c>
       <c r="O11" s="5">
         <v>220</v>
       </c>
       <c r="P11" s="5">
         <v>226</v>
       </c>
       <c r="Q11" s="5">
         <v>250</v>
       </c>
       <c r="R11" s="5">
         <v>229</v>
       </c>
       <c r="S11" s="5">
         <v>185</v>
       </c>
       <c r="T11" s="5">
         <v>170</v>
       </c>
       <c r="U11" s="5">
         <v>230</v>
       </c>
-      <c r="V11" s="30">
+      <c r="V11" s="29">
         <v>220</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="34">
         <v>182</v>
       </c>
       <c r="X11" s="2">
         <v>193</v>
       </c>
       <c r="Y11" s="2">
         <v>134</v>
       </c>
-      <c r="Z11" s="46">
+      <c r="Z11" s="42">
         <v>208</v>
       </c>
-      <c r="AA11" s="55">
+      <c r="AA11" s="48">
         <v>241</v>
       </c>
-      <c r="AB11" s="61">
+      <c r="AB11" s="51">
         <v>259</v>
       </c>
-      <c r="AC11" s="61">
+      <c r="AC11" s="51">
         <v>221</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD11" s="56">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="14.45" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>40</v>
       </c>
       <c r="C12" s="5">
         <v>34</v>
       </c>
       <c r="D12" s="5">
         <v>36</v>
       </c>
       <c r="E12" s="5">
         <v>28</v>
       </c>
       <c r="F12" s="5">
         <v>41</v>
       </c>
       <c r="G12" s="5">
         <v>39</v>
       </c>
       <c r="H12" s="5">
         <v>25</v>
       </c>
       <c r="I12" s="5">
@@ -1400,76 +1436,79 @@
       </c>
       <c r="N12" s="5">
         <v>39</v>
       </c>
       <c r="O12" s="5">
         <v>39</v>
       </c>
       <c r="P12" s="5">
         <v>26</v>
       </c>
       <c r="Q12" s="5">
         <v>40</v>
       </c>
       <c r="R12" s="5">
         <v>39</v>
       </c>
       <c r="S12" s="5">
         <v>48</v>
       </c>
       <c r="T12" s="5">
         <v>35</v>
       </c>
       <c r="U12" s="5">
         <v>41</v>
       </c>
-      <c r="V12" s="30">
+      <c r="V12" s="29">
         <v>51</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="34">
         <v>51</v>
       </c>
       <c r="X12" s="2">
         <v>49</v>
       </c>
       <c r="Y12" s="2">
         <v>31</v>
       </c>
-      <c r="Z12" s="46">
+      <c r="Z12" s="42">
         <v>49</v>
       </c>
-      <c r="AA12" s="55">
+      <c r="AA12" s="48">
         <v>76</v>
       </c>
-      <c r="AB12" s="61">
+      <c r="AB12" s="51">
         <v>61</v>
       </c>
-      <c r="AC12" s="61">
+      <c r="AC12" s="51">
         <v>74</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD12" s="56">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="14.45" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="2">
         <v>118</v>
       </c>
       <c r="C13" s="5">
         <v>96</v>
       </c>
       <c r="D13" s="5">
         <v>97</v>
       </c>
       <c r="E13" s="5">
         <v>84</v>
       </c>
       <c r="F13" s="5">
         <v>74</v>
       </c>
       <c r="G13" s="5">
         <v>107</v>
       </c>
       <c r="H13" s="5">
         <v>109</v>
       </c>
       <c r="I13" s="5">
@@ -1489,76 +1528,79 @@
       </c>
       <c r="N13" s="5">
         <v>128</v>
       </c>
       <c r="O13" s="5">
         <v>161</v>
       </c>
       <c r="P13" s="5">
         <v>129</v>
       </c>
       <c r="Q13" s="5">
         <v>153</v>
       </c>
       <c r="R13" s="5">
         <v>125</v>
       </c>
       <c r="S13" s="5">
         <v>137</v>
       </c>
       <c r="T13" s="5">
         <v>129</v>
       </c>
       <c r="U13" s="5">
         <v>168</v>
       </c>
-      <c r="V13" s="30">
+      <c r="V13" s="29">
         <v>126</v>
       </c>
-      <c r="W13" s="35">
+      <c r="W13" s="34">
         <v>171</v>
       </c>
       <c r="X13" s="2">
         <v>100</v>
       </c>
       <c r="Y13" s="2">
         <v>126</v>
       </c>
-      <c r="Z13" s="46">
+      <c r="Z13" s="42">
         <v>134</v>
       </c>
-      <c r="AA13" s="55">
+      <c r="AA13" s="48">
         <v>137</v>
       </c>
-      <c r="AB13" s="61">
+      <c r="AB13" s="51">
         <v>133</v>
       </c>
-      <c r="AC13" s="61">
+      <c r="AC13" s="51">
         <v>147</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD13" s="56">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="14.45" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="2">
         <v>351</v>
       </c>
       <c r="C14" s="5">
         <v>341</v>
       </c>
       <c r="D14" s="5">
         <v>319</v>
       </c>
       <c r="E14" s="5">
         <v>322</v>
       </c>
       <c r="F14" s="5">
         <v>307</v>
       </c>
       <c r="G14" s="5">
         <v>357</v>
       </c>
       <c r="H14" s="5">
         <v>322</v>
       </c>
       <c r="I14" s="5">
@@ -1578,76 +1620,79 @@
       </c>
       <c r="N14" s="5">
         <v>369</v>
       </c>
       <c r="O14" s="5">
         <v>414</v>
       </c>
       <c r="P14" s="5">
         <v>281</v>
       </c>
       <c r="Q14" s="5">
         <v>402</v>
       </c>
       <c r="R14" s="5">
         <v>327</v>
       </c>
       <c r="S14" s="5">
         <v>366</v>
       </c>
       <c r="T14" s="5">
         <v>464</v>
       </c>
       <c r="U14" s="5">
         <v>386</v>
       </c>
-      <c r="V14" s="30">
+      <c r="V14" s="29">
         <v>490</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W14" s="34">
         <v>386</v>
       </c>
       <c r="X14" s="2">
         <v>407</v>
       </c>
       <c r="Y14" s="2">
         <v>363</v>
       </c>
-      <c r="Z14" s="46">
+      <c r="Z14" s="42">
         <v>464</v>
       </c>
-      <c r="AA14" s="55">
+      <c r="AA14" s="48">
         <v>404</v>
       </c>
-      <c r="AB14" s="61">
+      <c r="AB14" s="51">
         <v>428</v>
       </c>
-      <c r="AC14" s="61">
+      <c r="AC14" s="51">
         <v>383</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD14" s="56">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="14.45" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="2">
         <v>165</v>
       </c>
       <c r="C15" s="5">
         <v>143</v>
       </c>
       <c r="D15" s="5">
         <v>153</v>
       </c>
       <c r="E15" s="5">
         <v>136</v>
       </c>
       <c r="F15" s="5">
         <v>167</v>
       </c>
       <c r="G15" s="5">
         <v>164</v>
       </c>
       <c r="H15" s="5">
         <v>130</v>
       </c>
       <c r="I15" s="5">
@@ -1667,109 +1712,113 @@
       </c>
       <c r="N15" s="5">
         <v>183</v>
       </c>
       <c r="O15" s="5">
         <v>182</v>
       </c>
       <c r="P15" s="5">
         <v>127</v>
       </c>
       <c r="Q15" s="5">
         <v>188</v>
       </c>
       <c r="R15" s="5">
         <v>188</v>
       </c>
       <c r="S15" s="5">
         <v>175</v>
       </c>
       <c r="T15" s="5">
         <v>258</v>
       </c>
       <c r="U15" s="5">
         <v>209</v>
       </c>
-      <c r="V15" s="30">
+      <c r="V15" s="29">
         <v>286</v>
       </c>
-      <c r="W15" s="35">
+      <c r="W15" s="34">
         <v>256</v>
       </c>
       <c r="X15" s="2">
         <v>178</v>
       </c>
       <c r="Y15" s="2">
         <v>175</v>
       </c>
-      <c r="Z15" s="46">
+      <c r="Z15" s="42">
         <v>201</v>
       </c>
-      <c r="AA15" s="55">
+      <c r="AA15" s="48">
         <v>188</v>
       </c>
-      <c r="AB15" s="61">
+      <c r="AB15" s="51">
         <v>250</v>
       </c>
-      <c r="AC15" s="61">
+      <c r="AC15" s="51">
         <v>252</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD15" s="56">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="14.45" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
-      <c r="V16" s="30"/>
-      <c r="W16" s="35"/>
+      <c r="V16" s="29"/>
+      <c r="W16" s="34"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
-      <c r="Z16" s="46"/>
-[...4 lines deleted...]
-    <row r="17" spans="1:29" ht="14.45" customHeight="1">
+      <c r="Z16" s="42"/>
+      <c r="AA16" s="48"/>
+      <c r="AB16" s="51"/>
+      <c r="AC16" s="51"/>
+      <c r="AD16" s="56"/>
+    </row>
+    <row r="17" spans="1:30" ht="14.45" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="2">
         <v>230</v>
       </c>
       <c r="C17" s="5">
         <v>162</v>
       </c>
       <c r="D17" s="5">
         <v>126</v>
       </c>
       <c r="E17" s="5">
         <v>200</v>
       </c>
       <c r="F17" s="5">
         <v>170</v>
       </c>
       <c r="G17" s="5">
         <v>178</v>
       </c>
       <c r="H17" s="5">
         <v>165</v>
       </c>
       <c r="I17" s="5">
@@ -1789,76 +1838,79 @@
       </c>
       <c r="N17" s="5">
         <v>248</v>
       </c>
       <c r="O17" s="5">
         <v>224</v>
       </c>
       <c r="P17" s="5">
         <v>193</v>
       </c>
       <c r="Q17" s="5">
         <v>215</v>
       </c>
       <c r="R17" s="5">
         <v>224</v>
       </c>
       <c r="S17" s="5">
         <v>197</v>
       </c>
       <c r="T17" s="5">
         <v>210</v>
       </c>
       <c r="U17" s="5">
         <v>252</v>
       </c>
-      <c r="V17" s="30">
+      <c r="V17" s="29">
         <v>343</v>
       </c>
-      <c r="W17" s="35">
+      <c r="W17" s="34">
         <v>229</v>
       </c>
       <c r="X17" s="2">
         <v>181</v>
       </c>
       <c r="Y17" s="2">
         <v>205</v>
       </c>
-      <c r="Z17" s="46">
+      <c r="Z17" s="42">
         <v>322</v>
       </c>
-      <c r="AA17" s="55">
+      <c r="AA17" s="48">
         <v>240</v>
       </c>
-      <c r="AB17" s="61">
+      <c r="AB17" s="51">
         <v>250</v>
       </c>
-      <c r="AC17" s="61">
+      <c r="AC17" s="51">
         <v>294</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD17" s="56">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="14.45" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="2">
         <v>82</v>
       </c>
       <c r="C18" s="5">
         <v>57</v>
       </c>
       <c r="D18" s="5">
         <v>58</v>
       </c>
       <c r="E18" s="5">
         <v>71</v>
       </c>
       <c r="F18" s="5">
         <v>64</v>
       </c>
       <c r="G18" s="5">
         <v>57</v>
       </c>
       <c r="H18" s="5">
         <v>58</v>
       </c>
       <c r="I18" s="5">
@@ -1878,76 +1930,79 @@
       </c>
       <c r="N18" s="5">
         <v>117</v>
       </c>
       <c r="O18" s="5">
         <v>76</v>
       </c>
       <c r="P18" s="5">
         <v>84</v>
       </c>
       <c r="Q18" s="5">
         <v>51</v>
       </c>
       <c r="R18" s="5">
         <v>75</v>
       </c>
       <c r="S18" s="5">
         <v>64</v>
       </c>
       <c r="T18" s="5">
         <v>77</v>
       </c>
       <c r="U18" s="5">
         <v>104</v>
       </c>
-      <c r="V18" s="30">
+      <c r="V18" s="29">
         <v>95</v>
       </c>
-      <c r="W18" s="35">
+      <c r="W18" s="34">
         <v>90</v>
       </c>
       <c r="X18" s="2">
         <v>62</v>
       </c>
       <c r="Y18" s="2">
         <v>36</v>
       </c>
-      <c r="Z18" s="46">
+      <c r="Z18" s="42">
         <v>74</v>
       </c>
-      <c r="AA18" s="55">
+      <c r="AA18" s="48">
         <v>76</v>
       </c>
-      <c r="AB18" s="61">
+      <c r="AB18" s="51">
         <v>113</v>
       </c>
-      <c r="AC18" s="61">
+      <c r="AC18" s="51">
         <v>94</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD18" s="56">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="14.45" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2">
         <v>228</v>
       </c>
       <c r="C19" s="5">
         <v>267</v>
       </c>
       <c r="D19" s="5">
         <v>202</v>
       </c>
       <c r="E19" s="5">
         <v>182</v>
       </c>
       <c r="F19" s="5">
         <v>282</v>
       </c>
       <c r="G19" s="5">
         <v>204</v>
       </c>
       <c r="H19" s="5">
         <v>181</v>
       </c>
       <c r="I19" s="5">
@@ -1967,76 +2022,79 @@
       </c>
       <c r="N19" s="5">
         <v>255</v>
       </c>
       <c r="O19" s="5">
         <v>234</v>
       </c>
       <c r="P19" s="5">
         <v>210</v>
       </c>
       <c r="Q19" s="5">
         <v>203</v>
       </c>
       <c r="R19" s="5">
         <v>158</v>
       </c>
       <c r="S19" s="5">
         <v>229</v>
       </c>
       <c r="T19" s="5">
         <v>239</v>
       </c>
       <c r="U19" s="5">
         <v>259</v>
       </c>
-      <c r="V19" s="30">
+      <c r="V19" s="29">
         <v>311</v>
       </c>
-      <c r="W19" s="35">
+      <c r="W19" s="34">
         <v>253</v>
       </c>
       <c r="X19" s="2">
         <v>259</v>
       </c>
       <c r="Y19" s="2">
         <v>253</v>
       </c>
-      <c r="Z19" s="46">
+      <c r="Z19" s="42">
         <v>300</v>
       </c>
-      <c r="AA19" s="55">
+      <c r="AA19" s="48">
         <v>334</v>
       </c>
-      <c r="AB19" s="61">
+      <c r="AB19" s="51">
         <v>289</v>
       </c>
-      <c r="AC19" s="61">
+      <c r="AC19" s="51">
         <v>223</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD19" s="56">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="14.45" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="2">
         <v>130</v>
       </c>
       <c r="C20" s="5">
         <v>122</v>
       </c>
       <c r="D20" s="5">
         <v>77</v>
       </c>
       <c r="E20" s="5">
         <v>108</v>
       </c>
       <c r="F20" s="5">
         <v>105</v>
       </c>
       <c r="G20" s="5">
         <v>114</v>
       </c>
       <c r="H20" s="5">
         <v>107</v>
       </c>
       <c r="I20" s="5">
@@ -2056,76 +2114,79 @@
       </c>
       <c r="N20" s="5">
         <v>152</v>
       </c>
       <c r="O20" s="5">
         <v>137</v>
       </c>
       <c r="P20" s="5">
         <v>114</v>
       </c>
       <c r="Q20" s="5">
         <v>166</v>
       </c>
       <c r="R20" s="5">
         <v>107</v>
       </c>
       <c r="S20" s="5">
         <v>114</v>
       </c>
       <c r="T20" s="5">
         <v>126</v>
       </c>
       <c r="U20" s="5">
         <v>102</v>
       </c>
-      <c r="V20" s="30">
+      <c r="V20" s="29">
         <v>158</v>
       </c>
-      <c r="W20" s="35">
+      <c r="W20" s="34">
         <v>158</v>
       </c>
       <c r="X20" s="2">
         <v>100</v>
       </c>
       <c r="Y20" s="2">
         <v>131</v>
       </c>
-      <c r="Z20" s="46">
+      <c r="Z20" s="42">
         <v>149</v>
       </c>
-      <c r="AA20" s="55">
+      <c r="AA20" s="48">
         <v>205</v>
       </c>
-      <c r="AB20" s="61">
+      <c r="AB20" s="51">
         <v>164</v>
       </c>
-      <c r="AC20" s="61">
+      <c r="AC20" s="51">
         <v>155</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD20" s="56">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="14.45" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="2">
         <v>97</v>
       </c>
       <c r="C21" s="5">
         <v>59</v>
       </c>
       <c r="D21" s="5">
         <v>65</v>
       </c>
       <c r="E21" s="5">
         <v>65</v>
       </c>
       <c r="F21" s="5">
         <v>83</v>
       </c>
       <c r="G21" s="5">
         <v>62</v>
       </c>
       <c r="H21" s="5">
         <v>84</v>
       </c>
       <c r="I21" s="5">
@@ -2145,76 +2206,79 @@
       </c>
       <c r="N21" s="5">
         <v>99</v>
       </c>
       <c r="O21" s="5">
         <v>93</v>
       </c>
       <c r="P21" s="5">
         <v>70</v>
       </c>
       <c r="Q21" s="5">
         <v>124</v>
       </c>
       <c r="R21" s="5">
         <v>65</v>
       </c>
       <c r="S21" s="5">
         <v>105</v>
       </c>
       <c r="T21" s="5">
         <v>115</v>
       </c>
       <c r="U21" s="5">
         <v>142</v>
       </c>
-      <c r="V21" s="30">
+      <c r="V21" s="29">
         <v>131</v>
       </c>
-      <c r="W21" s="35">
+      <c r="W21" s="34">
         <v>120</v>
       </c>
       <c r="X21" s="2">
         <v>119</v>
       </c>
       <c r="Y21" s="2">
         <v>95</v>
       </c>
-      <c r="Z21" s="46">
+      <c r="Z21" s="42">
         <v>75</v>
       </c>
-      <c r="AA21" s="55">
+      <c r="AA21" s="48">
         <v>133</v>
       </c>
-      <c r="AB21" s="61">
+      <c r="AB21" s="51">
         <v>88</v>
       </c>
-      <c r="AC21" s="61">
+      <c r="AC21" s="51">
         <v>79</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD21" s="56">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.45" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="5">
         <v>92</v>
       </c>
       <c r="C22" s="5">
         <v>81</v>
       </c>
       <c r="D22" s="5">
         <v>74</v>
       </c>
       <c r="E22" s="5">
         <v>81</v>
       </c>
       <c r="F22" s="5">
         <v>102</v>
       </c>
       <c r="G22" s="5">
         <v>73</v>
       </c>
       <c r="H22" s="5">
         <v>86</v>
       </c>
       <c r="I22" s="5">
@@ -2234,76 +2298,79 @@
       </c>
       <c r="N22" s="5">
         <v>92</v>
       </c>
       <c r="O22" s="5">
         <v>82</v>
       </c>
       <c r="P22" s="5">
         <v>95</v>
       </c>
       <c r="Q22" s="5">
         <v>107</v>
       </c>
       <c r="R22" s="5">
         <v>74</v>
       </c>
       <c r="S22" s="5">
         <v>114</v>
       </c>
       <c r="T22" s="5">
         <v>91</v>
       </c>
       <c r="U22" s="5">
         <v>102</v>
       </c>
-      <c r="V22" s="30">
+      <c r="V22" s="29">
         <v>95</v>
       </c>
-      <c r="W22" s="35">
+      <c r="W22" s="34">
         <v>114</v>
       </c>
       <c r="X22" s="2">
         <v>95</v>
       </c>
       <c r="Y22" s="2">
         <v>81</v>
       </c>
-      <c r="Z22" s="46">
+      <c r="Z22" s="42">
         <v>140</v>
       </c>
-      <c r="AA22" s="55">
+      <c r="AA22" s="48">
         <v>112</v>
       </c>
-      <c r="AB22" s="61">
+      <c r="AB22" s="51">
         <v>87</v>
       </c>
-      <c r="AC22" s="61">
+      <c r="AC22" s="51">
         <v>85</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD22" s="56">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="14.45" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="5">
         <v>191</v>
       </c>
       <c r="C23" s="5">
         <v>131</v>
       </c>
       <c r="D23" s="5">
         <v>114</v>
       </c>
       <c r="E23" s="5">
         <v>114</v>
       </c>
       <c r="F23" s="5">
         <v>106</v>
       </c>
       <c r="G23" s="5">
         <v>65</v>
       </c>
       <c r="H23" s="5">
         <v>94</v>
       </c>
       <c r="I23" s="5">
@@ -2323,1853 +2390,1928 @@
       </c>
       <c r="N23" s="5">
         <v>149</v>
       </c>
       <c r="O23" s="5">
         <v>173</v>
       </c>
       <c r="P23" s="5">
         <v>110</v>
       </c>
       <c r="Q23" s="5">
         <v>117</v>
       </c>
       <c r="R23" s="5">
         <v>92</v>
       </c>
       <c r="S23" s="5">
         <v>127</v>
       </c>
       <c r="T23" s="5">
         <v>76</v>
       </c>
       <c r="U23" s="5">
         <v>127</v>
       </c>
-      <c r="V23" s="30">
+      <c r="V23" s="29">
         <v>188</v>
       </c>
-      <c r="W23" s="35">
+      <c r="W23" s="34">
         <v>116</v>
       </c>
       <c r="X23" s="2">
         <v>110</v>
       </c>
       <c r="Y23" s="2">
         <v>89</v>
       </c>
-      <c r="Z23" s="46">
+      <c r="Z23" s="42">
         <v>204</v>
       </c>
-      <c r="AA23" s="55">
+      <c r="AA23" s="48">
         <v>161</v>
       </c>
-      <c r="AB23" s="61">
+      <c r="AB23" s="51">
         <v>198</v>
       </c>
-      <c r="AC23" s="61">
+      <c r="AC23" s="51">
         <v>132</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD23" s="56">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="14.45" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
-      <c r="P24" s="27"/>
-[...14 lines deleted...]
-    <row r="25" spans="1:29" ht="23.25" customHeight="1">
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="27"/>
+      <c r="T24" s="39"/>
+      <c r="U24" s="39"/>
+      <c r="V24" s="39"/>
+      <c r="W24" s="39"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="70"/>
+      <c r="AA24" s="70"/>
+      <c r="AB24" s="39"/>
+      <c r="AC24" s="39"/>
+      <c r="AD24" s="71"/>
+    </row>
+    <row r="25" spans="1:30" ht="23.25" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="75">
+      <c r="B25" s="57">
         <v>3722</v>
       </c>
-      <c r="C25" s="75">
+      <c r="C25" s="57">
         <v>3021</v>
       </c>
-      <c r="D25" s="75">
+      <c r="D25" s="57">
         <v>2819</v>
       </c>
-      <c r="E25" s="75">
+      <c r="E25" s="57">
         <v>3034</v>
       </c>
-      <c r="F25" s="75">
+      <c r="F25" s="57">
         <v>2995</v>
       </c>
-      <c r="G25" s="75">
+      <c r="G25" s="57">
         <v>3257</v>
       </c>
-      <c r="H25" s="75">
+      <c r="H25" s="57">
         <v>3336</v>
       </c>
-      <c r="I25" s="75">
+      <c r="I25" s="57">
         <v>3477</v>
       </c>
-      <c r="J25" s="75">
+      <c r="J25" s="57">
         <v>4254</v>
       </c>
-      <c r="K25" s="75">
+      <c r="K25" s="57">
         <v>4528</v>
       </c>
-      <c r="L25" s="75">
+      <c r="L25" s="57">
         <v>3957</v>
       </c>
-      <c r="M25" s="75">
+      <c r="M25" s="57">
         <v>3398</v>
       </c>
-      <c r="N25" s="75">
+      <c r="N25" s="57">
         <v>4064</v>
       </c>
-      <c r="O25" s="75">
+      <c r="O25" s="57">
         <v>4005</v>
       </c>
-      <c r="P25" s="75">
+      <c r="P25" s="57">
         <v>3175</v>
       </c>
-      <c r="Q25" s="75">
+      <c r="Q25" s="57">
         <v>4041</v>
       </c>
-      <c r="R25" s="75">
+      <c r="R25" s="57">
         <v>3685</v>
       </c>
-      <c r="S25" s="75">
+      <c r="S25" s="57">
         <v>4104</v>
       </c>
-      <c r="T25" s="75">
+      <c r="T25" s="57">
         <v>4684</v>
       </c>
-      <c r="U25" s="75">
+      <c r="U25" s="57">
         <v>4878</v>
       </c>
-      <c r="V25" s="75">
+      <c r="V25" s="57">
         <v>4917</v>
       </c>
-      <c r="W25" s="75">
+      <c r="W25" s="57">
         <v>4207</v>
       </c>
-      <c r="X25" s="74">
+      <c r="X25" s="56">
         <v>3538</v>
       </c>
-      <c r="Y25" s="74">
+      <c r="Y25" s="56">
         <v>3215</v>
       </c>
-      <c r="Z25" s="74">
+      <c r="Z25" s="56">
         <v>4494</v>
       </c>
-      <c r="AA25" s="74">
+      <c r="AA25" s="56">
         <v>4238</v>
       </c>
-      <c r="AB25" s="75">
+      <c r="AB25" s="57">
         <v>4434</v>
       </c>
-      <c r="AC25" s="75">
+      <c r="AC25" s="57">
         <v>4079</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD25" s="56">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="14.45" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="75">
+      <c r="B26" s="57">
         <v>2680</v>
       </c>
-      <c r="C26" s="75">
+      <c r="C26" s="57">
         <v>2122</v>
       </c>
-      <c r="D26" s="75">
+      <c r="D26" s="57">
         <v>1972</v>
       </c>
-      <c r="E26" s="75">
+      <c r="E26" s="57">
         <v>2156</v>
       </c>
-      <c r="F26" s="75">
+      <c r="F26" s="57">
         <v>2109</v>
       </c>
-      <c r="G26" s="75">
+      <c r="G26" s="57">
         <v>2288</v>
       </c>
-      <c r="H26" s="75">
+      <c r="H26" s="57">
         <v>2456</v>
       </c>
-      <c r="I26" s="75">
+      <c r="I26" s="57">
         <v>2563</v>
       </c>
-      <c r="J26" s="75">
+      <c r="J26" s="57">
         <v>3116</v>
       </c>
-      <c r="K26" s="75">
+      <c r="K26" s="57">
         <v>3352</v>
       </c>
-      <c r="L26" s="75">
+      <c r="L26" s="57">
         <v>2818</v>
       </c>
-      <c r="M26" s="75">
+      <c r="M26" s="57">
         <v>2436</v>
       </c>
-      <c r="N26" s="75">
+      <c r="N26" s="57">
         <v>2954</v>
       </c>
-      <c r="O26" s="75">
+      <c r="O26" s="57">
         <v>2832</v>
       </c>
-      <c r="P26" s="75">
+      <c r="P26" s="57">
         <v>2235</v>
       </c>
-      <c r="Q26" s="75">
+      <c r="Q26" s="57">
         <v>2859</v>
       </c>
-      <c r="R26" s="75">
+      <c r="R26" s="57">
         <v>2623</v>
       </c>
-      <c r="S26" s="75">
+      <c r="S26" s="57">
         <v>3073</v>
       </c>
-      <c r="T26" s="75">
+      <c r="T26" s="57">
         <v>3471</v>
       </c>
-      <c r="U26" s="75">
+      <c r="U26" s="57">
         <v>3694</v>
       </c>
-      <c r="V26" s="75">
+      <c r="V26" s="57">
         <v>3508</v>
       </c>
-      <c r="W26" s="75">
+      <c r="W26" s="57">
         <v>2987</v>
       </c>
-      <c r="X26" s="74">
+      <c r="X26" s="56">
         <v>2497</v>
       </c>
-      <c r="Y26" s="74">
+      <c r="Y26" s="56">
         <v>2271</v>
       </c>
-      <c r="Z26" s="74">
+      <c r="Z26" s="56">
         <v>3259</v>
       </c>
-      <c r="AA26" s="74">
+      <c r="AA26" s="56">
         <v>3005</v>
       </c>
-      <c r="AB26" s="75">
+      <c r="AB26" s="57">
         <v>3137</v>
       </c>
-      <c r="AC26" s="75">
+      <c r="AC26" s="57">
         <v>2825</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD26" s="56">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="14.45" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="75">
+      <c r="B27" s="57">
         <v>222</v>
       </c>
-      <c r="C27" s="75">
+      <c r="C27" s="57">
         <v>165</v>
       </c>
-      <c r="D27" s="75">
+      <c r="D27" s="57">
         <v>152</v>
       </c>
-      <c r="E27" s="75">
+      <c r="E27" s="57">
         <v>195</v>
       </c>
-      <c r="F27" s="75">
+      <c r="F27" s="57">
         <v>190</v>
       </c>
-      <c r="G27" s="75">
+      <c r="G27" s="57">
         <v>147</v>
       </c>
-      <c r="H27" s="75">
+      <c r="H27" s="57">
         <v>170</v>
       </c>
-      <c r="I27" s="75">
+      <c r="I27" s="57">
         <v>137</v>
       </c>
-      <c r="J27" s="75">
+      <c r="J27" s="57">
         <v>221</v>
       </c>
-      <c r="K27" s="75">
+      <c r="K27" s="57">
         <v>247</v>
       </c>
-      <c r="L27" s="75">
+      <c r="L27" s="57">
         <v>186</v>
       </c>
-      <c r="M27" s="75">
+      <c r="M27" s="57">
         <v>140</v>
       </c>
-      <c r="N27" s="75">
+      <c r="N27" s="57">
         <v>214</v>
       </c>
-      <c r="O27" s="75">
+      <c r="O27" s="57">
         <v>220</v>
       </c>
-      <c r="P27" s="75">
+      <c r="P27" s="57">
         <v>226</v>
       </c>
-      <c r="Q27" s="75">
+      <c r="Q27" s="57">
         <v>250</v>
       </c>
-      <c r="R27" s="75">
+      <c r="R27" s="57">
         <v>229</v>
       </c>
-      <c r="S27" s="75">
+      <c r="S27" s="57">
         <v>185</v>
       </c>
-      <c r="T27" s="75">
+      <c r="T27" s="57">
         <v>170</v>
       </c>
-      <c r="U27" s="75">
+      <c r="U27" s="57">
         <v>230</v>
       </c>
-      <c r="V27" s="75">
+      <c r="V27" s="57">
         <v>220</v>
       </c>
-      <c r="W27" s="75">
+      <c r="W27" s="57">
         <v>182</v>
       </c>
-      <c r="X27" s="74">
+      <c r="X27" s="56">
         <v>193</v>
       </c>
-      <c r="Y27" s="74">
+      <c r="Y27" s="56">
         <v>134</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="56">
         <v>208</v>
       </c>
-      <c r="AA27" s="74">
+      <c r="AA27" s="56">
         <v>241</v>
       </c>
-      <c r="AB27" s="75">
+      <c r="AB27" s="57">
         <v>259</v>
       </c>
-      <c r="AC27" s="75">
+      <c r="AC27" s="57">
         <v>221</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD27" s="56">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="14.45" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="75">
+      <c r="B28" s="57">
         <v>40</v>
       </c>
-      <c r="C28" s="75">
+      <c r="C28" s="57">
         <v>34</v>
       </c>
-      <c r="D28" s="75">
+      <c r="D28" s="57">
         <v>36</v>
       </c>
-      <c r="E28" s="75">
+      <c r="E28" s="57">
         <v>28</v>
       </c>
-      <c r="F28" s="75">
+      <c r="F28" s="57">
         <v>41</v>
       </c>
-      <c r="G28" s="75">
+      <c r="G28" s="57">
         <v>39</v>
       </c>
-      <c r="H28" s="75">
+      <c r="H28" s="57">
         <v>25</v>
       </c>
-      <c r="I28" s="75">
+      <c r="I28" s="57">
         <v>33</v>
       </c>
-      <c r="J28" s="75">
+      <c r="J28" s="57">
         <v>39</v>
       </c>
-      <c r="K28" s="75">
+      <c r="K28" s="57">
         <v>38</v>
       </c>
-      <c r="L28" s="75">
+      <c r="L28" s="57">
         <v>57</v>
       </c>
-      <c r="M28" s="75">
+      <c r="M28" s="57">
         <v>26</v>
       </c>
-      <c r="N28" s="75">
+      <c r="N28" s="57">
         <v>39</v>
       </c>
-      <c r="O28" s="75">
+      <c r="O28" s="57">
         <v>39</v>
       </c>
-      <c r="P28" s="75">
+      <c r="P28" s="57">
         <v>26</v>
       </c>
-      <c r="Q28" s="75">
+      <c r="Q28" s="57">
         <v>40</v>
       </c>
-      <c r="R28" s="75">
+      <c r="R28" s="57">
         <v>39</v>
       </c>
-      <c r="S28" s="75">
+      <c r="S28" s="57">
         <v>48</v>
       </c>
-      <c r="T28" s="75">
+      <c r="T28" s="57">
         <v>35</v>
       </c>
-      <c r="U28" s="75">
+      <c r="U28" s="57">
         <v>41</v>
       </c>
-      <c r="V28" s="75">
+      <c r="V28" s="57">
         <v>51</v>
       </c>
-      <c r="W28" s="75">
+      <c r="W28" s="57">
         <v>51</v>
       </c>
-      <c r="X28" s="74">
+      <c r="X28" s="56">
         <v>49</v>
       </c>
-      <c r="Y28" s="74">
+      <c r="Y28" s="56">
         <v>31</v>
       </c>
-      <c r="Z28" s="74">
+      <c r="Z28" s="56">
         <v>49</v>
       </c>
-      <c r="AA28" s="74">
+      <c r="AA28" s="56">
         <v>76</v>
       </c>
-      <c r="AB28" s="75">
+      <c r="AB28" s="57">
         <v>61</v>
       </c>
-      <c r="AC28" s="75">
+      <c r="AC28" s="57">
         <v>74</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD28" s="56">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="14.45" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="75">
+      <c r="B29" s="57">
         <v>118</v>
       </c>
-      <c r="C29" s="75">
+      <c r="C29" s="57">
         <v>96</v>
       </c>
-      <c r="D29" s="75">
+      <c r="D29" s="57">
         <v>97</v>
       </c>
-      <c r="E29" s="75">
+      <c r="E29" s="57">
         <v>84</v>
       </c>
-      <c r="F29" s="75">
+      <c r="F29" s="57">
         <v>74</v>
       </c>
-      <c r="G29" s="75">
+      <c r="G29" s="57">
         <v>107</v>
       </c>
-      <c r="H29" s="75">
+      <c r="H29" s="57">
         <v>109</v>
       </c>
-      <c r="I29" s="75">
+      <c r="I29" s="57">
         <v>109</v>
       </c>
-      <c r="J29" s="75">
+      <c r="J29" s="57">
         <v>135</v>
       </c>
-      <c r="K29" s="75">
+      <c r="K29" s="57">
         <v>155</v>
       </c>
-      <c r="L29" s="75">
+      <c r="L29" s="57">
         <v>145</v>
       </c>
-      <c r="M29" s="75">
+      <c r="M29" s="57">
         <v>118</v>
       </c>
-      <c r="N29" s="75">
+      <c r="N29" s="57">
         <v>128</v>
       </c>
-      <c r="O29" s="75">
+      <c r="O29" s="57">
         <v>161</v>
       </c>
-      <c r="P29" s="75">
+      <c r="P29" s="57">
         <v>129</v>
       </c>
-      <c r="Q29" s="75">
+      <c r="Q29" s="57">
         <v>153</v>
       </c>
-      <c r="R29" s="75">
+      <c r="R29" s="57">
         <v>125</v>
       </c>
-      <c r="S29" s="75">
+      <c r="S29" s="57">
         <v>137</v>
       </c>
-      <c r="T29" s="75">
+      <c r="T29" s="57">
         <v>129</v>
       </c>
-      <c r="U29" s="75">
+      <c r="U29" s="57">
         <v>168</v>
       </c>
-      <c r="V29" s="75">
+      <c r="V29" s="57">
         <v>126</v>
       </c>
-      <c r="W29" s="75">
+      <c r="W29" s="57">
         <v>171</v>
       </c>
-      <c r="X29" s="74">
+      <c r="X29" s="56">
         <v>100</v>
       </c>
-      <c r="Y29" s="74">
+      <c r="Y29" s="56">
         <v>126</v>
       </c>
-      <c r="Z29" s="74">
+      <c r="Z29" s="56">
         <v>134</v>
       </c>
-      <c r="AA29" s="74">
+      <c r="AA29" s="56">
         <v>137</v>
       </c>
-      <c r="AB29" s="75">
+      <c r="AB29" s="57">
         <v>133</v>
       </c>
-      <c r="AC29" s="75">
+      <c r="AC29" s="57">
         <v>147</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD29" s="56">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="14.45" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="75">
+      <c r="B30" s="57">
         <v>351</v>
       </c>
-      <c r="C30" s="75">
+      <c r="C30" s="57">
         <v>341</v>
       </c>
-      <c r="D30" s="75">
+      <c r="D30" s="57">
         <v>319</v>
       </c>
-      <c r="E30" s="75">
+      <c r="E30" s="57">
         <v>322</v>
       </c>
-      <c r="F30" s="75">
+      <c r="F30" s="57">
         <v>307</v>
       </c>
-      <c r="G30" s="75">
+      <c r="G30" s="57">
         <v>357</v>
       </c>
-      <c r="H30" s="75">
+      <c r="H30" s="57">
         <v>322</v>
       </c>
-      <c r="I30" s="75">
+      <c r="I30" s="57">
         <v>310</v>
       </c>
-      <c r="J30" s="75">
+      <c r="J30" s="57">
         <v>425</v>
       </c>
-      <c r="K30" s="75">
+      <c r="K30" s="57">
         <v>405</v>
       </c>
-      <c r="L30" s="75">
+      <c r="L30" s="57">
         <v>404</v>
       </c>
-      <c r="M30" s="75">
+      <c r="M30" s="57">
         <v>375</v>
       </c>
-      <c r="N30" s="75">
+      <c r="N30" s="57">
         <v>369</v>
       </c>
-      <c r="O30" s="75">
+      <c r="O30" s="57">
         <v>414</v>
       </c>
-      <c r="P30" s="75">
+      <c r="P30" s="57">
         <v>281</v>
       </c>
-      <c r="Q30" s="75">
+      <c r="Q30" s="57">
         <v>402</v>
       </c>
-      <c r="R30" s="75">
+      <c r="R30" s="57">
         <v>327</v>
       </c>
-      <c r="S30" s="75">
+      <c r="S30" s="57">
         <v>366</v>
       </c>
-      <c r="T30" s="75">
+      <c r="T30" s="57">
         <v>464</v>
       </c>
-      <c r="U30" s="75">
+      <c r="U30" s="57">
         <v>386</v>
       </c>
-      <c r="V30" s="75">
+      <c r="V30" s="57">
         <v>490</v>
       </c>
-      <c r="W30" s="75">
+      <c r="W30" s="57">
         <v>386</v>
       </c>
-      <c r="X30" s="74">
+      <c r="X30" s="56">
         <v>407</v>
       </c>
-      <c r="Y30" s="74">
+      <c r="Y30" s="56">
         <v>363</v>
       </c>
-      <c r="Z30" s="74">
+      <c r="Z30" s="56">
         <v>464</v>
       </c>
-      <c r="AA30" s="74">
+      <c r="AA30" s="56">
         <v>404</v>
       </c>
-      <c r="AB30" s="75">
+      <c r="AB30" s="57">
         <v>428</v>
       </c>
-      <c r="AC30" s="75">
+      <c r="AC30" s="57">
         <v>383</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD30" s="56">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="14.45" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B31" s="75">
+      <c r="B31" s="57">
         <v>165</v>
       </c>
-      <c r="C31" s="75">
+      <c r="C31" s="57">
         <v>143</v>
       </c>
-      <c r="D31" s="75">
+      <c r="D31" s="57">
         <v>153</v>
       </c>
-      <c r="E31" s="75">
+      <c r="E31" s="57">
         <v>136</v>
       </c>
-      <c r="F31" s="75">
+      <c r="F31" s="57">
         <v>167</v>
       </c>
-      <c r="G31" s="75">
+      <c r="G31" s="57">
         <v>164</v>
       </c>
-      <c r="H31" s="75">
+      <c r="H31" s="57">
         <v>130</v>
       </c>
-      <c r="I31" s="75">
+      <c r="I31" s="57">
         <v>204</v>
       </c>
-      <c r="J31" s="75">
+      <c r="J31" s="57">
         <v>188</v>
       </c>
-      <c r="K31" s="75">
+      <c r="K31" s="57">
         <v>173</v>
       </c>
-      <c r="L31" s="75">
+      <c r="L31" s="57">
         <v>189</v>
       </c>
-      <c r="M31" s="75">
+      <c r="M31" s="57">
         <v>197</v>
       </c>
-      <c r="N31" s="75">
+      <c r="N31" s="57">
         <v>183</v>
       </c>
-      <c r="O31" s="75">
+      <c r="O31" s="57">
         <v>182</v>
       </c>
-      <c r="P31" s="75">
+      <c r="P31" s="57">
         <v>127</v>
       </c>
-      <c r="Q31" s="75">
+      <c r="Q31" s="57">
         <v>188</v>
       </c>
-      <c r="R31" s="75">
+      <c r="R31" s="57">
         <v>188</v>
       </c>
-      <c r="S31" s="75">
+      <c r="S31" s="57">
         <v>175</v>
       </c>
-      <c r="T31" s="75">
+      <c r="T31" s="57">
         <v>258</v>
       </c>
-      <c r="U31" s="75">
+      <c r="U31" s="57">
         <v>209</v>
       </c>
-      <c r="V31" s="75">
+      <c r="V31" s="57">
         <v>286</v>
       </c>
-      <c r="W31" s="75">
+      <c r="W31" s="57">
         <v>256</v>
       </c>
-      <c r="X31" s="74">
+      <c r="X31" s="56">
         <v>178</v>
       </c>
-      <c r="Y31" s="74">
+      <c r="Y31" s="56">
         <v>175</v>
       </c>
-      <c r="Z31" s="74">
+      <c r="Z31" s="56">
         <v>201</v>
       </c>
-      <c r="AA31" s="74">
+      <c r="AA31" s="56">
         <v>188</v>
       </c>
-      <c r="AB31" s="75">
+      <c r="AB31" s="57">
         <v>250</v>
       </c>
-      <c r="AC31" s="75">
+      <c r="AC31" s="57">
         <v>252</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD31" s="56">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="14.45" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B32" s="75"/>
-[...28 lines deleted...]
-    <row r="33" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B32" s="57"/>
+      <c r="C32" s="57"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="57"/>
+      <c r="K32" s="57"/>
+      <c r="L32" s="57"/>
+      <c r="M32" s="57"/>
+      <c r="N32" s="57"/>
+      <c r="O32" s="57"/>
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57"/>
+      <c r="R32" s="57"/>
+      <c r="S32" s="57"/>
+      <c r="T32" s="57"/>
+      <c r="U32" s="57"/>
+      <c r="V32" s="57"/>
+      <c r="W32" s="57"/>
+      <c r="X32" s="56"/>
+      <c r="Y32" s="56"/>
+      <c r="Z32" s="56"/>
+      <c r="AA32" s="56"/>
+      <c r="AB32" s="57"/>
+      <c r="AC32" s="57"/>
+      <c r="AD32" s="56"/>
+    </row>
+    <row r="33" spans="1:30" ht="14.45" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="75">
+      <c r="B33" s="57">
         <v>104</v>
       </c>
-      <c r="C33" s="75">
+      <c r="C33" s="57">
         <v>71</v>
       </c>
-      <c r="D33" s="75">
+      <c r="D33" s="57">
         <v>63</v>
       </c>
-      <c r="E33" s="75">
+      <c r="E33" s="57">
         <v>81</v>
       </c>
-      <c r="F33" s="75">
+      <c r="F33" s="57">
         <v>78</v>
       </c>
-      <c r="G33" s="75">
+      <c r="G33" s="57">
         <v>122</v>
       </c>
-      <c r="H33" s="75">
+      <c r="H33" s="57">
         <v>85</v>
       </c>
-      <c r="I33" s="75">
+      <c r="I33" s="57">
         <v>98</v>
       </c>
-      <c r="J33" s="75">
+      <c r="J33" s="57">
         <v>96</v>
       </c>
-      <c r="K33" s="75">
+      <c r="K33" s="57">
         <v>121</v>
       </c>
-      <c r="L33" s="75">
+      <c r="L33" s="57">
         <v>111</v>
       </c>
-      <c r="M33" s="75">
+      <c r="M33" s="57">
         <v>75</v>
       </c>
-      <c r="N33" s="75">
+      <c r="N33" s="57">
         <v>137</v>
       </c>
-      <c r="O33" s="75">
+      <c r="O33" s="57">
         <v>120</v>
       </c>
-      <c r="P33" s="75">
+      <c r="P33" s="57">
         <v>102</v>
       </c>
-      <c r="Q33" s="75">
+      <c r="Q33" s="57">
         <v>98</v>
       </c>
-      <c r="R33" s="75">
+      <c r="R33" s="57">
         <v>112</v>
       </c>
-      <c r="S33" s="75">
+      <c r="S33" s="57">
         <v>75</v>
       </c>
-      <c r="T33" s="75">
+      <c r="T33" s="57">
         <v>118</v>
       </c>
-      <c r="U33" s="75">
+      <c r="U33" s="57">
         <v>129</v>
       </c>
-      <c r="V33" s="75">
+      <c r="V33" s="57">
         <v>176</v>
       </c>
-      <c r="W33" s="75">
+      <c r="W33" s="57">
         <v>122</v>
       </c>
-      <c r="X33" s="74">
+      <c r="X33" s="56">
         <v>83</v>
       </c>
-      <c r="Y33" s="74">
+      <c r="Y33" s="56">
         <v>92</v>
       </c>
-      <c r="Z33" s="74">
+      <c r="Z33" s="56">
         <v>143</v>
       </c>
-      <c r="AA33" s="74">
+      <c r="AA33" s="56">
         <v>118</v>
       </c>
-      <c r="AB33" s="75">
+      <c r="AB33" s="57">
         <v>130</v>
       </c>
-      <c r="AC33" s="75">
+      <c r="AC33" s="57">
         <v>124</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD33" s="56">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="14.45" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="75">
+      <c r="B34" s="57">
         <v>42</v>
       </c>
-      <c r="C34" s="75">
+      <c r="C34" s="57">
         <v>49</v>
       </c>
-      <c r="D34" s="75">
+      <c r="D34" s="57">
         <v>27</v>
       </c>
-      <c r="E34" s="75">
+      <c r="E34" s="57">
         <v>32</v>
       </c>
-      <c r="F34" s="75">
+      <c r="F34" s="57">
         <v>29</v>
       </c>
-      <c r="G34" s="75">
+      <c r="G34" s="57">
         <v>33</v>
       </c>
-      <c r="H34" s="75">
+      <c r="H34" s="57">
         <v>39</v>
       </c>
-      <c r="I34" s="75">
+      <c r="I34" s="57">
         <v>23</v>
       </c>
-      <c r="J34" s="75">
+      <c r="J34" s="57">
         <v>34</v>
       </c>
-      <c r="K34" s="75">
+      <c r="K34" s="57">
         <v>37</v>
       </c>
-      <c r="L34" s="75">
+      <c r="L34" s="57">
         <v>47</v>
       </c>
-      <c r="M34" s="75">
+      <c r="M34" s="57">
         <v>31</v>
       </c>
-      <c r="N34" s="75">
+      <c r="N34" s="57">
         <v>40</v>
       </c>
-      <c r="O34" s="75">
+      <c r="O34" s="57">
         <v>37</v>
       </c>
-      <c r="P34" s="75">
+      <c r="P34" s="57">
         <v>49</v>
       </c>
-      <c r="Q34" s="75">
+      <c r="Q34" s="57">
         <v>51</v>
       </c>
-      <c r="R34" s="75">
+      <c r="R34" s="57">
         <v>42</v>
       </c>
-      <c r="S34" s="75">
+      <c r="S34" s="57">
         <v>45</v>
       </c>
-      <c r="T34" s="75">
+      <c r="T34" s="57">
         <v>39</v>
       </c>
-      <c r="U34" s="75">
+      <c r="U34" s="57">
         <v>21</v>
       </c>
-      <c r="V34" s="75">
+      <c r="V34" s="57">
         <v>60</v>
       </c>
-      <c r="W34" s="75">
+      <c r="W34" s="57">
         <v>52</v>
       </c>
-      <c r="X34" s="74">
+      <c r="X34" s="56">
         <v>31</v>
       </c>
-      <c r="Y34" s="74">
+      <c r="Y34" s="56">
         <v>23</v>
       </c>
-      <c r="Z34" s="74">
+      <c r="Z34" s="56">
         <v>36</v>
       </c>
-      <c r="AA34" s="74">
+      <c r="AA34" s="56">
         <v>69</v>
       </c>
-      <c r="AB34" s="75">
+      <c r="AB34" s="57">
         <v>36</v>
       </c>
-      <c r="AC34" s="75">
+      <c r="AC34" s="57">
         <v>53</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD34" s="56">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="14.45" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="78"/>
-[...28 lines deleted...]
-    <row r="36" spans="1:29" s="13" customFormat="1" ht="23.25" customHeight="1">
+      <c r="B35" s="59"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="59"/>
+      <c r="E35" s="59"/>
+      <c r="F35" s="59"/>
+      <c r="G35" s="59"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+      <c r="K35" s="59"/>
+      <c r="L35" s="59"/>
+      <c r="M35" s="59"/>
+      <c r="N35" s="59"/>
+      <c r="O35" s="59"/>
+      <c r="P35" s="60"/>
+      <c r="Q35" s="60"/>
+      <c r="R35" s="60"/>
+      <c r="S35" s="60"/>
+      <c r="T35" s="60"/>
+      <c r="U35" s="60"/>
+      <c r="V35" s="60"/>
+      <c r="W35" s="60"/>
+      <c r="X35" s="61"/>
+      <c r="Y35" s="61"/>
+      <c r="Z35" s="70"/>
+      <c r="AA35" s="70"/>
+      <c r="AB35" s="60"/>
+      <c r="AC35" s="60"/>
+      <c r="AD35" s="71"/>
+    </row>
+    <row r="36" spans="1:30" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="75">
+      <c r="B36" s="57">
         <v>-540</v>
       </c>
-      <c r="C36" s="75">
+      <c r="C36" s="57">
         <v>759</v>
       </c>
-      <c r="D36" s="75">
+      <c r="D36" s="57">
         <v>626</v>
       </c>
-      <c r="E36" s="75">
+      <c r="E36" s="57">
         <v>708</v>
       </c>
-      <c r="F36" s="75">
+      <c r="F36" s="57">
         <v>805</v>
       </c>
-      <c r="G36" s="75">
+      <c r="G36" s="57">
         <v>598</v>
       </c>
-      <c r="H36" s="75">
+      <c r="H36" s="57">
         <v>651</v>
       </c>
-      <c r="I36" s="75">
+      <c r="I36" s="57">
         <v>736</v>
       </c>
-      <c r="J36" s="75">
+      <c r="J36" s="57">
         <v>1062</v>
       </c>
-      <c r="K36" s="75">
+      <c r="K36" s="57">
         <v>1038</v>
       </c>
-      <c r="L36" s="75">
+      <c r="L36" s="57">
         <v>806</v>
       </c>
-      <c r="M36" s="75">
+      <c r="M36" s="57">
         <v>802</v>
       </c>
-      <c r="N36" s="75">
+      <c r="N36" s="57">
         <v>935</v>
       </c>
-      <c r="O36" s="75">
+      <c r="O36" s="57">
         <v>862</v>
       </c>
-      <c r="P36" s="75">
+      <c r="P36" s="57">
         <v>725</v>
       </c>
-      <c r="Q36" s="75">
+      <c r="Q36" s="57">
         <v>834</v>
       </c>
-      <c r="R36" s="75">
+      <c r="R36" s="57">
         <v>641</v>
       </c>
-      <c r="S36" s="75">
+      <c r="S36" s="57">
         <v>830</v>
       </c>
-      <c r="T36" s="75">
+      <c r="T36" s="57">
         <v>777</v>
       </c>
-      <c r="U36" s="75">
+      <c r="U36" s="57">
         <v>938</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="57">
         <v>1085</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="57">
         <v>906</v>
       </c>
-      <c r="X36" s="74">
+      <c r="X36" s="56">
         <v>812</v>
       </c>
-      <c r="Y36" s="74">
+      <c r="Y36" s="56">
         <v>775</v>
       </c>
-      <c r="Z36" s="75">
+      <c r="Z36" s="57">
         <v>1085</v>
       </c>
-      <c r="AA36" s="75">
+      <c r="AA36" s="57">
         <v>1074</v>
       </c>
-      <c r="AB36" s="75">
+      <c r="AB36" s="57">
         <v>1023</v>
       </c>
-      <c r="AC36" s="75">
+      <c r="AC36" s="57">
         <v>885</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD36" s="56">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="14.45" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B37" s="74"/>
-[...28 lines deleted...]
-    <row r="38" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B37" s="56"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="57"/>
+      <c r="K37" s="57"/>
+      <c r="L37" s="57"/>
+      <c r="M37" s="57"/>
+      <c r="N37" s="57"/>
+      <c r="O37" s="57"/>
+      <c r="P37" s="57"/>
+      <c r="Q37" s="57"/>
+      <c r="R37" s="57"/>
+      <c r="S37" s="57"/>
+      <c r="T37" s="57"/>
+      <c r="U37" s="57"/>
+      <c r="V37" s="57"/>
+      <c r="W37" s="57"/>
+      <c r="X37" s="56"/>
+      <c r="Y37" s="56"/>
+      <c r="Z37" s="57"/>
+      <c r="AA37" s="57"/>
+      <c r="AB37" s="57"/>
+      <c r="AC37" s="57"/>
+      <c r="AD37" s="56"/>
+    </row>
+    <row r="38" spans="1:30" ht="14.45" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="74">
+      <c r="B38" s="56">
         <v>-19</v>
       </c>
-      <c r="C38" s="74">
+      <c r="C38" s="56">
         <v>91</v>
       </c>
-      <c r="D38" s="75">
+      <c r="D38" s="57">
         <v>63</v>
       </c>
-      <c r="E38" s="75">
+      <c r="E38" s="57">
         <v>119</v>
       </c>
-      <c r="F38" s="75">
+      <c r="F38" s="57">
         <v>92</v>
       </c>
-      <c r="G38" s="75">
+      <c r="G38" s="57">
         <v>56</v>
       </c>
-      <c r="H38" s="75">
+      <c r="H38" s="57">
         <v>80</v>
       </c>
-      <c r="I38" s="75">
+      <c r="I38" s="57">
         <v>107</v>
       </c>
-      <c r="J38" s="75">
+      <c r="J38" s="57">
         <v>156</v>
       </c>
-      <c r="K38" s="75">
+      <c r="K38" s="57">
         <v>159</v>
       </c>
-      <c r="L38" s="75">
+      <c r="L38" s="57">
         <v>112</v>
       </c>
-      <c r="M38" s="75">
+      <c r="M38" s="57">
         <v>84</v>
       </c>
-      <c r="N38" s="75">
+      <c r="N38" s="57">
         <v>111</v>
       </c>
-      <c r="O38" s="75">
+      <c r="O38" s="57">
         <v>104</v>
       </c>
-      <c r="P38" s="75">
+      <c r="P38" s="57">
         <v>91</v>
       </c>
-      <c r="Q38" s="75">
+      <c r="Q38" s="57">
         <v>117</v>
       </c>
-      <c r="R38" s="75">
+      <c r="R38" s="57">
         <v>112</v>
       </c>
-      <c r="S38" s="75">
+      <c r="S38" s="57">
         <v>122</v>
       </c>
-      <c r="T38" s="75">
+      <c r="T38" s="57">
         <v>92</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="57">
         <v>123</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="57">
         <v>167</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="57">
         <v>107</v>
       </c>
-      <c r="X38" s="74">
+      <c r="X38" s="56">
         <v>98</v>
       </c>
-      <c r="Y38" s="74">
+      <c r="Y38" s="56">
         <v>113</v>
       </c>
-      <c r="Z38" s="75">
+      <c r="Z38" s="57">
         <v>179</v>
       </c>
-      <c r="AA38" s="75">
+      <c r="AA38" s="57">
         <v>122</v>
       </c>
-      <c r="AB38" s="75">
+      <c r="AB38" s="57">
         <v>120</v>
       </c>
-      <c r="AC38" s="75">
+      <c r="AC38" s="57">
         <v>170</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD38" s="56">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="14.45" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="74">
+      <c r="B39" s="56">
         <v>-37</v>
       </c>
-      <c r="C39" s="74">
+      <c r="C39" s="56">
         <v>57</v>
       </c>
-      <c r="D39" s="75">
+      <c r="D39" s="57">
         <v>58</v>
       </c>
-      <c r="E39" s="75">
+      <c r="E39" s="57">
         <v>71</v>
       </c>
-      <c r="F39" s="75">
+      <c r="F39" s="57">
         <v>64</v>
       </c>
-      <c r="G39" s="75">
+      <c r="G39" s="57">
         <v>57</v>
       </c>
-      <c r="H39" s="75">
+      <c r="H39" s="57">
         <v>58</v>
       </c>
-      <c r="I39" s="75">
+      <c r="I39" s="57">
         <v>61</v>
       </c>
-      <c r="J39" s="75">
+      <c r="J39" s="57">
         <v>61</v>
       </c>
-      <c r="K39" s="75">
+      <c r="K39" s="57">
         <v>65</v>
       </c>
-      <c r="L39" s="75">
+      <c r="L39" s="57">
         <v>72</v>
       </c>
-      <c r="M39" s="75">
+      <c r="M39" s="57">
         <v>59</v>
       </c>
-      <c r="N39" s="75">
+      <c r="N39" s="57">
         <v>117</v>
       </c>
-      <c r="O39" s="75">
+      <c r="O39" s="57">
         <v>76</v>
       </c>
-      <c r="P39" s="75">
+      <c r="P39" s="57">
         <v>84</v>
       </c>
-      <c r="Q39" s="75">
+      <c r="Q39" s="57">
         <v>51</v>
       </c>
-      <c r="R39" s="75">
+      <c r="R39" s="57">
         <v>75</v>
       </c>
-      <c r="S39" s="75">
+      <c r="S39" s="57">
         <v>64</v>
       </c>
-      <c r="T39" s="75">
+      <c r="T39" s="57">
         <v>77</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="57">
         <v>104</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="57">
         <v>95</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="57">
         <v>90</v>
       </c>
-      <c r="X39" s="74">
+      <c r="X39" s="56">
         <v>62</v>
       </c>
-      <c r="Y39" s="74">
+      <c r="Y39" s="56">
         <v>36</v>
       </c>
-      <c r="Z39" s="75">
+      <c r="Z39" s="57">
         <v>74</v>
       </c>
-      <c r="AA39" s="75">
+      <c r="AA39" s="57">
         <v>76</v>
       </c>
-      <c r="AB39" s="75">
+      <c r="AB39" s="57">
         <v>113</v>
       </c>
-      <c r="AC39" s="75">
+      <c r="AC39" s="57">
         <v>94</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD39" s="56">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="14.45" customHeight="1">
       <c r="A40" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="74">
+      <c r="B40" s="56">
         <v>-138</v>
       </c>
-      <c r="C40" s="74">
+      <c r="C40" s="56">
         <v>267</v>
       </c>
-      <c r="D40" s="75">
+      <c r="D40" s="57">
         <v>202</v>
       </c>
-      <c r="E40" s="74">
+      <c r="E40" s="56">
         <v>182</v>
       </c>
-      <c r="F40" s="75">
+      <c r="F40" s="57">
         <v>282</v>
       </c>
-      <c r="G40" s="75">
+      <c r="G40" s="57">
         <v>204</v>
       </c>
-      <c r="H40" s="75">
+      <c r="H40" s="57">
         <v>181</v>
       </c>
-      <c r="I40" s="75">
+      <c r="I40" s="57">
         <v>213</v>
       </c>
-      <c r="J40" s="75">
+      <c r="J40" s="57">
         <v>304</v>
       </c>
-      <c r="K40" s="75">
+      <c r="K40" s="57">
         <v>300</v>
       </c>
-      <c r="L40" s="75">
+      <c r="L40" s="57">
         <v>248</v>
       </c>
-      <c r="M40" s="75">
+      <c r="M40" s="57">
         <v>240</v>
       </c>
-      <c r="N40" s="75">
+      <c r="N40" s="57">
         <v>255</v>
       </c>
-      <c r="O40" s="75">
+      <c r="O40" s="57">
         <v>234</v>
       </c>
-      <c r="P40" s="75">
+      <c r="P40" s="57">
         <v>210</v>
       </c>
-      <c r="Q40" s="75">
+      <c r="Q40" s="57">
         <v>203</v>
       </c>
-      <c r="R40" s="75">
+      <c r="R40" s="57">
         <v>158</v>
       </c>
-      <c r="S40" s="75">
+      <c r="S40" s="57">
         <v>229</v>
       </c>
-      <c r="T40" s="75">
+      <c r="T40" s="57">
         <v>239</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="57">
         <v>259</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="57">
         <v>311</v>
       </c>
-      <c r="W40" s="75">
+      <c r="W40" s="57">
         <v>253</v>
       </c>
-      <c r="X40" s="74">
+      <c r="X40" s="56">
         <v>259</v>
       </c>
-      <c r="Y40" s="74">
+      <c r="Y40" s="56">
         <v>253</v>
       </c>
-      <c r="Z40" s="75">
+      <c r="Z40" s="57">
         <v>300</v>
       </c>
-      <c r="AA40" s="75">
+      <c r="AA40" s="57">
         <v>334</v>
       </c>
-      <c r="AB40" s="75">
+      <c r="AB40" s="57">
         <v>289</v>
       </c>
-      <c r="AC40" s="75">
+      <c r="AC40" s="57">
         <v>223</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD40" s="56">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="14.45" customHeight="1">
       <c r="A41" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="74">
+      <c r="B41" s="56">
         <v>-89</v>
       </c>
-      <c r="C41" s="74">
+      <c r="C41" s="56">
         <v>73</v>
       </c>
-      <c r="D41" s="75">
+      <c r="D41" s="57">
         <v>50</v>
       </c>
-      <c r="E41" s="75">
+      <c r="E41" s="57">
         <v>76</v>
       </c>
-      <c r="F41" s="75">
+      <c r="F41" s="57">
         <v>76</v>
       </c>
-      <c r="G41" s="75">
+      <c r="G41" s="57">
         <v>81</v>
       </c>
-      <c r="H41" s="75">
+      <c r="H41" s="57">
         <v>68</v>
       </c>
-      <c r="I41" s="75">
+      <c r="I41" s="57">
         <v>82</v>
       </c>
-      <c r="J41" s="75">
+      <c r="J41" s="57">
         <v>137</v>
       </c>
-      <c r="K41" s="75">
+      <c r="K41" s="57">
         <v>99</v>
       </c>
-      <c r="L41" s="75">
+      <c r="L41" s="57">
         <v>59</v>
       </c>
-      <c r="M41" s="75">
+      <c r="M41" s="57">
         <v>48</v>
       </c>
-      <c r="N41" s="75">
+      <c r="N41" s="57">
         <v>112</v>
       </c>
-      <c r="O41" s="75">
+      <c r="O41" s="57">
         <v>100</v>
       </c>
-      <c r="P41" s="75">
+      <c r="P41" s="57">
         <v>65</v>
       </c>
-      <c r="Q41" s="75">
+      <c r="Q41" s="57">
         <v>115</v>
       </c>
-      <c r="R41" s="75">
+      <c r="R41" s="57">
         <v>65</v>
       </c>
-      <c r="S41" s="75">
+      <c r="S41" s="57">
         <v>69</v>
       </c>
-      <c r="T41" s="75">
+      <c r="T41" s="57">
         <v>87</v>
       </c>
-      <c r="U41" s="75">
+      <c r="U41" s="57">
         <v>81</v>
       </c>
-      <c r="V41" s="75">
+      <c r="V41" s="57">
         <v>98</v>
       </c>
-      <c r="W41" s="75">
+      <c r="W41" s="57">
         <v>106</v>
       </c>
-      <c r="X41" s="74">
+      <c r="X41" s="56">
         <v>69</v>
       </c>
-      <c r="Y41" s="74">
+      <c r="Y41" s="56">
         <v>108</v>
       </c>
-      <c r="Z41" s="75">
+      <c r="Z41" s="57">
         <v>113</v>
       </c>
-      <c r="AA41" s="75">
+      <c r="AA41" s="57">
         <v>136</v>
       </c>
-      <c r="AB41" s="75">
+      <c r="AB41" s="57">
         <v>128</v>
       </c>
-      <c r="AC41" s="75">
+      <c r="AC41" s="57">
         <v>102</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD41" s="56">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="14.45" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B42" s="74">
+      <c r="B42" s="56">
         <v>-76</v>
       </c>
-      <c r="C42" s="74">
+      <c r="C42" s="56">
         <v>59</v>
       </c>
-      <c r="D42" s="75">
+      <c r="D42" s="57">
         <v>65</v>
       </c>
-      <c r="E42" s="75">
+      <c r="E42" s="57">
         <v>65</v>
       </c>
-      <c r="F42" s="75">
+      <c r="F42" s="57">
         <v>83</v>
       </c>
-      <c r="G42" s="75">
+      <c r="G42" s="57">
         <v>62</v>
       </c>
-      <c r="H42" s="75">
+      <c r="H42" s="57">
         <v>84</v>
       </c>
-      <c r="I42" s="75">
+      <c r="I42" s="57">
         <v>61</v>
       </c>
-      <c r="J42" s="75">
+      <c r="J42" s="57">
         <v>118</v>
       </c>
-      <c r="K42" s="75">
+      <c r="K42" s="57">
         <v>138</v>
       </c>
-      <c r="L42" s="75">
+      <c r="L42" s="57">
         <v>101</v>
       </c>
-      <c r="M42" s="75">
+      <c r="M42" s="57">
         <v>90</v>
       </c>
-      <c r="N42" s="75">
+      <c r="N42" s="57">
         <v>99</v>
       </c>
-      <c r="O42" s="75">
+      <c r="O42" s="57">
         <v>93</v>
       </c>
-      <c r="P42" s="75">
+      <c r="P42" s="57">
         <v>70</v>
       </c>
-      <c r="Q42" s="75">
+      <c r="Q42" s="57">
         <v>124</v>
       </c>
-      <c r="R42" s="75">
+      <c r="R42" s="57">
         <v>65</v>
       </c>
-      <c r="S42" s="75">
+      <c r="S42" s="57">
         <v>105</v>
       </c>
-      <c r="T42" s="75">
+      <c r="T42" s="57">
         <v>115</v>
       </c>
-      <c r="U42" s="75">
+      <c r="U42" s="57">
         <v>142</v>
       </c>
-      <c r="V42" s="75">
+      <c r="V42" s="57">
         <v>131</v>
       </c>
-      <c r="W42" s="75">
+      <c r="W42" s="57">
         <v>120</v>
       </c>
-      <c r="X42" s="74">
+      <c r="X42" s="56">
         <v>119</v>
       </c>
-      <c r="Y42" s="74">
+      <c r="Y42" s="56">
         <v>95</v>
       </c>
-      <c r="Z42" s="75">
+      <c r="Z42" s="57">
         <v>75</v>
       </c>
-      <c r="AA42" s="75">
+      <c r="AA42" s="57">
         <v>133</v>
       </c>
-      <c r="AB42" s="75">
+      <c r="AB42" s="57">
         <v>88</v>
       </c>
-      <c r="AC42" s="75">
+      <c r="AC42" s="57">
         <v>79</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD42" s="56">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="14.45" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="74">
+      <c r="B43" s="56">
         <v>-79</v>
       </c>
-      <c r="C43" s="74">
+      <c r="C43" s="56">
         <v>81</v>
       </c>
-      <c r="D43" s="75">
+      <c r="D43" s="57">
         <v>74</v>
       </c>
-      <c r="E43" s="75">
+      <c r="E43" s="57">
         <v>81</v>
       </c>
-      <c r="F43" s="75">
+      <c r="F43" s="57">
         <v>102</v>
       </c>
-      <c r="G43" s="75">
+      <c r="G43" s="57">
         <v>73</v>
       </c>
-      <c r="H43" s="75">
+      <c r="H43" s="57">
         <v>86</v>
       </c>
-      <c r="I43" s="75">
+      <c r="I43" s="57">
         <v>94</v>
       </c>
-      <c r="J43" s="75">
+      <c r="J43" s="57">
         <v>133</v>
       </c>
-      <c r="K43" s="75">
+      <c r="K43" s="57">
         <v>106</v>
       </c>
-      <c r="L43" s="75">
+      <c r="L43" s="57">
         <v>107</v>
       </c>
-      <c r="M43" s="75">
+      <c r="M43" s="57">
         <v>81</v>
       </c>
-      <c r="N43" s="75">
+      <c r="N43" s="57">
         <v>92</v>
       </c>
-      <c r="O43" s="75">
+      <c r="O43" s="57">
         <v>82</v>
       </c>
-      <c r="P43" s="75">
+      <c r="P43" s="57">
         <v>95</v>
       </c>
-      <c r="Q43" s="75">
+      <c r="Q43" s="57">
         <v>107</v>
       </c>
-      <c r="R43" s="75">
+      <c r="R43" s="57">
         <v>74</v>
       </c>
-      <c r="S43" s="75">
+      <c r="S43" s="57">
         <v>114</v>
       </c>
-      <c r="T43" s="75">
+      <c r="T43" s="57">
         <v>91</v>
       </c>
-      <c r="U43" s="75">
+      <c r="U43" s="57">
         <v>102</v>
       </c>
-      <c r="V43" s="75">
+      <c r="V43" s="57">
         <v>95</v>
       </c>
-      <c r="W43" s="75">
+      <c r="W43" s="57">
         <v>114</v>
       </c>
-      <c r="X43" s="74">
+      <c r="X43" s="56">
         <v>95</v>
       </c>
-      <c r="Y43" s="74">
+      <c r="Y43" s="56">
         <v>81</v>
       </c>
-      <c r="Z43" s="75">
+      <c r="Z43" s="57">
         <v>140</v>
       </c>
-      <c r="AA43" s="75">
+      <c r="AA43" s="57">
         <v>112</v>
       </c>
-      <c r="AB43" s="75">
+      <c r="AB43" s="57">
         <v>87</v>
       </c>
-      <c r="AC43" s="75">
+      <c r="AC43" s="57">
         <v>85</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD43" s="56">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="14.45" customHeight="1">
       <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="77">
+      <c r="B44" s="58">
         <v>-102</v>
       </c>
-      <c r="C44" s="77">
+      <c r="C44" s="58">
         <v>131</v>
       </c>
-      <c r="D44" s="77">
+      <c r="D44" s="58">
         <v>114</v>
       </c>
-      <c r="E44" s="77">
+      <c r="E44" s="58">
         <v>114</v>
       </c>
-      <c r="F44" s="77">
+      <c r="F44" s="58">
         <v>106</v>
       </c>
-      <c r="G44" s="77">
+      <c r="G44" s="58">
         <v>65</v>
       </c>
-      <c r="H44" s="77">
+      <c r="H44" s="58">
         <v>94</v>
       </c>
-      <c r="I44" s="77">
+      <c r="I44" s="58">
         <v>118</v>
       </c>
-      <c r="J44" s="77">
+      <c r="J44" s="58">
         <v>153</v>
       </c>
-      <c r="K44" s="77">
+      <c r="K44" s="58">
         <v>171</v>
       </c>
-      <c r="L44" s="77">
+      <c r="L44" s="58">
         <v>107</v>
       </c>
-      <c r="M44" s="77">
+      <c r="M44" s="58">
         <v>200</v>
       </c>
-      <c r="N44" s="77">
+      <c r="N44" s="58">
         <v>149</v>
       </c>
-      <c r="O44" s="77">
+      <c r="O44" s="58">
         <v>173</v>
       </c>
-      <c r="P44" s="77">
+      <c r="P44" s="58">
         <v>110</v>
       </c>
-      <c r="Q44" s="77">
+      <c r="Q44" s="58">
         <v>117</v>
       </c>
-      <c r="R44" s="77">
+      <c r="R44" s="58">
         <v>92</v>
       </c>
-      <c r="S44" s="77">
+      <c r="S44" s="58">
         <v>127</v>
       </c>
-      <c r="T44" s="77">
+      <c r="T44" s="58">
         <v>76</v>
       </c>
-      <c r="U44" s="77">
+      <c r="U44" s="58">
         <v>127</v>
       </c>
-      <c r="V44" s="77">
+      <c r="V44" s="58">
         <v>188</v>
       </c>
-      <c r="W44" s="77">
+      <c r="W44" s="58">
         <v>116</v>
       </c>
-      <c r="X44" s="77">
+      <c r="X44" s="58">
         <v>110</v>
       </c>
-      <c r="Y44" s="77">
+      <c r="Y44" s="58">
         <v>89</v>
       </c>
-      <c r="Z44" s="77">
+      <c r="Z44" s="58">
         <v>204</v>
       </c>
-      <c r="AA44" s="77">
+      <c r="AA44" s="58">
         <v>161</v>
       </c>
-      <c r="AB44" s="77">
+      <c r="AB44" s="58">
         <v>198</v>
       </c>
-      <c r="AC44" s="77">
+      <c r="AC44" s="58">
         <v>132</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD44" s="58">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="14.45" customHeight="1">
       <c r="B45" s="2"/>
     </row>
-    <row r="46" spans="1:29" ht="14.45" customHeight="1">
+    <row r="46" spans="1:30" ht="14.45" customHeight="1">
       <c r="B46" s="2"/>
     </row>
-    <row r="47" spans="1:29" ht="14.45" customHeight="1">
+    <row r="47" spans="1:30" ht="14.45" customHeight="1">
       <c r="B47" s="2"/>
     </row>
-    <row r="48" spans="1:29" ht="14.45" customHeight="1">
+    <row r="48" spans="1:30" ht="14.45" customHeight="1">
       <c r="B48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="1"/>
     <col min="14" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" s="15" customFormat="1" ht="14.45" customHeight="1">
+    <row r="2" spans="1:37" s="15" customFormat="1" ht="14.45" customHeight="1">
       <c r="A2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="43"/>
-[...20 lines deleted...]
-    <row r="5" spans="1:29" s="16" customFormat="1" ht="14.45" customHeight="1">
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="14.45" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="20"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="20"/>
-      <c r="AA5" s="66"/>
-      <c r="AC5" s="56" t="s">
+      <c r="AA5" s="20"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="6"/>
+      <c r="AF5" s="6"/>
+      <c r="AG5" s="6"/>
+      <c r="AH5" s="6"/>
+      <c r="AI5" s="6"/>
+      <c r="AJ5" s="6"/>
+      <c r="AK5" s="54" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:29" ht="14.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="68">
+    <row r="6" spans="1:37" ht="14.45" customHeight="1">
+      <c r="A6" s="65"/>
+      <c r="B6" s="63">
         <v>2024</v>
       </c>
-      <c r="C6" s="69"/>
-[...10 lines deleted...]
-      <c r="N6" s="68">
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="63">
         <v>2025</v>
       </c>
-      <c r="O6" s="69"/>
-[...10 lines deleted...]
-      <c r="Z6" s="72">
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="73"/>
-[...4 lines deleted...]
-      <c r="A7" s="71"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="67"/>
+    </row>
+    <row r="7" spans="1:37" ht="14.45" customHeight="1">
+      <c r="A7" s="66"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -4198,2661 +4340,2776 @@
       </c>
       <c r="R7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="S7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="8" t="s">
+      <c r="AA7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="65" t="s">
+      <c r="AB7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="65" t="s">
+      <c r="AC7" s="21" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="AG7" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="AH7" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI7" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK7" s="55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="14.45" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
-      <c r="P8" s="29"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:29" ht="24" customHeight="1">
+      <c r="P8" s="28"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+      <c r="S8" s="28"/>
+      <c r="T8" s="28"/>
+      <c r="U8" s="28"/>
+      <c r="V8" s="28"/>
+      <c r="W8" s="28"/>
+      <c r="X8" s="28"/>
+      <c r="Y8" s="28"/>
+      <c r="Z8" s="72"/>
+      <c r="AA8" s="72"/>
+      <c r="AB8" s="72"/>
+      <c r="AC8" s="72"/>
+      <c r="AD8" s="72"/>
+    </row>
+    <row r="9" spans="1:37" ht="24" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="74">
+      <c r="B9" s="56">
         <v>5151</v>
       </c>
-      <c r="C9" s="75">
+      <c r="C9" s="57">
         <v>4264</v>
       </c>
-      <c r="D9" s="75">
+      <c r="D9" s="57">
         <v>3927</v>
       </c>
-      <c r="E9" s="75">
+      <c r="E9" s="57">
         <v>4182</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="57">
         <v>4183</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="57">
         <v>4353</v>
       </c>
-      <c r="H9" s="75">
+      <c r="H9" s="57">
         <v>4601</v>
       </c>
-      <c r="I9" s="75">
+      <c r="I9" s="57">
         <v>4587</v>
       </c>
-      <c r="J9" s="75">
+      <c r="J9" s="57">
         <v>5897</v>
       </c>
-      <c r="K9" s="75">
+      <c r="K9" s="57">
         <v>6047</v>
       </c>
-      <c r="L9" s="75">
+      <c r="L9" s="57">
         <v>5223</v>
       </c>
-      <c r="M9" s="75">
+      <c r="M9" s="57">
         <v>4574</v>
       </c>
-      <c r="N9" s="75">
+      <c r="N9" s="57">
         <v>5365</v>
       </c>
-      <c r="O9" s="75">
+      <c r="O9" s="57">
         <v>5231</v>
       </c>
-      <c r="P9" s="75">
+      <c r="P9" s="57">
         <v>4270</v>
       </c>
-      <c r="Q9" s="75">
+      <c r="Q9" s="57">
         <v>5356</v>
       </c>
-      <c r="R9" s="75">
+      <c r="R9" s="57">
         <v>4802</v>
       </c>
-      <c r="S9" s="75">
+      <c r="S9" s="57">
         <v>5357</v>
       </c>
-      <c r="T9" s="75">
+      <c r="T9" s="57">
         <v>6001</v>
       </c>
-      <c r="U9" s="75">
+      <c r="U9" s="57">
         <v>6405</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="57">
         <v>6608</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="57">
         <v>5588</v>
       </c>
-      <c r="X9" s="74">
+      <c r="X9" s="56">
         <v>4738</v>
       </c>
-      <c r="Y9" s="74">
+      <c r="Y9" s="56">
         <v>4299</v>
       </c>
-      <c r="Z9" s="74">
+      <c r="Z9" s="56">
         <v>5818</v>
       </c>
-      <c r="AA9" s="74">
+      <c r="AA9" s="56">
         <v>5358</v>
       </c>
-      <c r="AB9" s="75">
+      <c r="AB9" s="57">
         <v>5985</v>
       </c>
-      <c r="AC9" s="75">
+      <c r="AC9" s="57">
         <v>5268</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD9" s="57">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="14.45" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="74">
+      <c r="B10" s="56">
         <v>2437</v>
       </c>
-      <c r="C10" s="75">
+      <c r="C10" s="57">
         <v>2029</v>
       </c>
-      <c r="D10" s="75">
+      <c r="D10" s="57">
         <v>1737</v>
       </c>
-      <c r="E10" s="75">
+      <c r="E10" s="57">
         <v>1992</v>
       </c>
-      <c r="F10" s="75">
+      <c r="F10" s="57">
         <v>1956</v>
       </c>
-      <c r="G10" s="75">
+      <c r="G10" s="57">
         <v>2043</v>
       </c>
-      <c r="H10" s="75">
+      <c r="H10" s="57">
         <v>2241</v>
       </c>
-      <c r="I10" s="75">
+      <c r="I10" s="57">
         <v>2118</v>
       </c>
-      <c r="J10" s="75">
+      <c r="J10" s="57">
         <v>2686</v>
       </c>
-      <c r="K10" s="75">
+      <c r="K10" s="57">
         <v>2892</v>
       </c>
-      <c r="L10" s="75">
+      <c r="L10" s="57">
         <v>2425</v>
       </c>
-      <c r="M10" s="75">
+      <c r="M10" s="57">
         <v>2113</v>
       </c>
-      <c r="N10" s="75">
+      <c r="N10" s="57">
         <v>2412</v>
       </c>
-      <c r="O10" s="75">
+      <c r="O10" s="57">
         <v>2425</v>
       </c>
-      <c r="P10" s="75">
+      <c r="P10" s="57">
         <v>2050</v>
       </c>
-      <c r="Q10" s="75">
+      <c r="Q10" s="57">
         <v>2486</v>
       </c>
-      <c r="R10" s="75">
+      <c r="R10" s="57">
         <v>2212</v>
       </c>
-      <c r="S10" s="75">
+      <c r="S10" s="57">
         <v>2422</v>
       </c>
-      <c r="T10" s="75">
+      <c r="T10" s="57">
         <v>2830</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="57">
         <v>3004</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="57">
         <v>3205</v>
       </c>
-      <c r="W10" s="75">
+      <c r="W10" s="57">
         <v>2641</v>
       </c>
-      <c r="X10" s="74">
+      <c r="X10" s="56">
         <v>2148</v>
       </c>
-      <c r="Y10" s="74">
+      <c r="Y10" s="56">
         <v>2108</v>
       </c>
-      <c r="Z10" s="74">
+      <c r="Z10" s="56">
         <v>2821</v>
       </c>
-      <c r="AA10" s="74">
+      <c r="AA10" s="56">
         <v>2585</v>
       </c>
-      <c r="AB10" s="75">
+      <c r="AB10" s="57">
         <v>2850</v>
       </c>
-      <c r="AC10" s="75">
+      <c r="AC10" s="57">
         <v>2510</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD10" s="57">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="14.45" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="74">
+      <c r="B11" s="56">
         <v>261</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="57">
         <v>228</v>
       </c>
-      <c r="D11" s="75">
+      <c r="D11" s="57">
         <v>244</v>
       </c>
-      <c r="E11" s="75">
+      <c r="E11" s="57">
         <v>282</v>
       </c>
-      <c r="F11" s="75">
+      <c r="F11" s="57">
         <v>215</v>
       </c>
-      <c r="G11" s="75">
+      <c r="G11" s="57">
         <v>243</v>
       </c>
-      <c r="H11" s="75">
+      <c r="H11" s="57">
         <v>256</v>
       </c>
-      <c r="I11" s="75">
+      <c r="I11" s="57">
         <v>281</v>
       </c>
-      <c r="J11" s="75">
+      <c r="J11" s="57">
         <v>340</v>
       </c>
-      <c r="K11" s="75">
+      <c r="K11" s="57">
         <v>334</v>
       </c>
-      <c r="L11" s="75">
+      <c r="L11" s="57">
         <v>303</v>
       </c>
-      <c r="M11" s="75">
+      <c r="M11" s="57">
         <v>232</v>
       </c>
-      <c r="N11" s="75">
+      <c r="N11" s="57">
         <v>266</v>
       </c>
-      <c r="O11" s="75">
+      <c r="O11" s="57">
         <v>273</v>
       </c>
-      <c r="P11" s="75">
+      <c r="P11" s="57">
         <v>225</v>
       </c>
-      <c r="Q11" s="75">
+      <c r="Q11" s="57">
         <v>277</v>
       </c>
-      <c r="R11" s="75">
+      <c r="R11" s="57">
         <v>288</v>
       </c>
-      <c r="S11" s="75">
+      <c r="S11" s="57">
         <v>342</v>
       </c>
-      <c r="T11" s="75">
+      <c r="T11" s="57">
         <v>310</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="57">
         <v>329</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="57">
         <v>350</v>
       </c>
-      <c r="W11" s="75">
+      <c r="W11" s="57">
         <v>316</v>
       </c>
-      <c r="X11" s="74">
+      <c r="X11" s="56">
         <v>250</v>
       </c>
-      <c r="Y11" s="74">
+      <c r="Y11" s="56">
         <v>213</v>
       </c>
-      <c r="Z11" s="74">
+      <c r="Z11" s="56">
         <v>330</v>
       </c>
-      <c r="AA11" s="74">
+      <c r="AA11" s="56">
         <v>277</v>
       </c>
-      <c r="AB11" s="75">
+      <c r="AB11" s="57">
         <v>338</v>
       </c>
-      <c r="AC11" s="75">
+      <c r="AC11" s="57">
         <v>275</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD11" s="57">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="14.45" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="74">
+      <c r="B12" s="56">
         <v>45</v>
       </c>
-      <c r="C12" s="75">
+      <c r="C12" s="57">
         <v>57</v>
       </c>
-      <c r="D12" s="75">
+      <c r="D12" s="57">
         <v>80</v>
       </c>
-      <c r="E12" s="75">
+      <c r="E12" s="57">
         <v>60</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="57">
         <v>46</v>
       </c>
-      <c r="G12" s="75">
+      <c r="G12" s="57">
         <v>70</v>
       </c>
-      <c r="H12" s="75">
+      <c r="H12" s="57">
         <v>62</v>
       </c>
-      <c r="I12" s="75">
+      <c r="I12" s="57">
         <v>53</v>
       </c>
-      <c r="J12" s="75">
+      <c r="J12" s="57">
         <v>72</v>
       </c>
-      <c r="K12" s="75">
+      <c r="K12" s="57">
         <v>78</v>
       </c>
-      <c r="L12" s="75">
+      <c r="L12" s="57">
         <v>91</v>
       </c>
-      <c r="M12" s="75">
+      <c r="M12" s="57">
         <v>69</v>
       </c>
-      <c r="N12" s="75">
+      <c r="N12" s="57">
         <v>81</v>
       </c>
-      <c r="O12" s="75">
+      <c r="O12" s="57">
         <v>62</v>
       </c>
-      <c r="P12" s="75">
+      <c r="P12" s="57">
         <v>69</v>
       </c>
-      <c r="Q12" s="75">
+      <c r="Q12" s="57">
         <v>81</v>
       </c>
-      <c r="R12" s="75">
+      <c r="R12" s="57">
         <v>60</v>
       </c>
-      <c r="S12" s="75">
+      <c r="S12" s="57">
         <v>86</v>
       </c>
-      <c r="T12" s="75">
+      <c r="T12" s="57">
         <v>112</v>
       </c>
-      <c r="U12" s="75">
+      <c r="U12" s="57">
         <v>83</v>
       </c>
-      <c r="V12" s="75">
+      <c r="V12" s="57">
         <v>101</v>
       </c>
-      <c r="W12" s="75">
+      <c r="W12" s="57">
         <v>65</v>
       </c>
-      <c r="X12" s="74">
+      <c r="X12" s="56">
         <v>65</v>
       </c>
-      <c r="Y12" s="74">
+      <c r="Y12" s="56">
         <v>43</v>
       </c>
-      <c r="Z12" s="74">
+      <c r="Z12" s="56">
         <v>94</v>
       </c>
-      <c r="AA12" s="74">
+      <c r="AA12" s="56">
         <v>45</v>
       </c>
-      <c r="AB12" s="75">
+      <c r="AB12" s="57">
         <v>86</v>
       </c>
-      <c r="AC12" s="75">
+      <c r="AC12" s="57">
         <v>56</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD12" s="57">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="14.45" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="56">
         <v>116</v>
       </c>
-      <c r="C13" s="75">
+      <c r="C13" s="57">
         <v>99</v>
       </c>
-      <c r="D13" s="75">
+      <c r="D13" s="57">
         <v>91</v>
       </c>
-      <c r="E13" s="75">
+      <c r="E13" s="57">
         <v>101</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="57">
         <v>125</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="57">
         <v>135</v>
       </c>
-      <c r="H13" s="75">
+      <c r="H13" s="57">
         <v>125</v>
       </c>
-      <c r="I13" s="75">
+      <c r="I13" s="57">
         <v>140</v>
       </c>
-      <c r="J13" s="75">
+      <c r="J13" s="57">
         <v>148</v>
       </c>
-      <c r="K13" s="75">
+      <c r="K13" s="57">
         <v>137</v>
       </c>
-      <c r="L13" s="75">
+      <c r="L13" s="57">
         <v>126</v>
       </c>
-      <c r="M13" s="75">
+      <c r="M13" s="57">
         <v>106</v>
       </c>
-      <c r="N13" s="75">
+      <c r="N13" s="57">
         <v>158</v>
       </c>
-      <c r="O13" s="75">
+      <c r="O13" s="57">
         <v>155</v>
       </c>
-      <c r="P13" s="75">
+      <c r="P13" s="57">
         <v>107</v>
       </c>
-      <c r="Q13" s="75">
+      <c r="Q13" s="57">
         <v>165</v>
       </c>
-      <c r="R13" s="75">
+      <c r="R13" s="57">
         <v>142</v>
       </c>
-      <c r="S13" s="75">
+      <c r="S13" s="57">
         <v>164</v>
       </c>
-      <c r="T13" s="75">
+      <c r="T13" s="57">
         <v>177</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="57">
         <v>202</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="57">
         <v>208</v>
       </c>
-      <c r="W13" s="75">
+      <c r="W13" s="57">
         <v>152</v>
       </c>
-      <c r="X13" s="74">
+      <c r="X13" s="56">
         <v>122</v>
       </c>
-      <c r="Y13" s="74">
+      <c r="Y13" s="56">
         <v>110</v>
       </c>
-      <c r="Z13" s="74">
+      <c r="Z13" s="56">
         <v>158</v>
       </c>
-      <c r="AA13" s="74">
+      <c r="AA13" s="56">
         <v>143</v>
       </c>
-      <c r="AB13" s="75">
+      <c r="AB13" s="57">
         <v>176</v>
       </c>
-      <c r="AC13" s="75">
+      <c r="AC13" s="57">
         <v>146</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD13" s="57">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="14.45" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="74">
+      <c r="B14" s="56">
         <v>449</v>
       </c>
-      <c r="C14" s="75">
+      <c r="C14" s="57">
         <v>363</v>
       </c>
-      <c r="D14" s="75">
+      <c r="D14" s="57">
         <v>406</v>
       </c>
-      <c r="E14" s="75">
+      <c r="E14" s="57">
         <v>357</v>
       </c>
-      <c r="F14" s="75">
+      <c r="F14" s="57">
         <v>331</v>
       </c>
-      <c r="G14" s="75">
+      <c r="G14" s="57">
         <v>400</v>
       </c>
-      <c r="H14" s="75">
+      <c r="H14" s="57">
         <v>349</v>
       </c>
-      <c r="I14" s="75">
+      <c r="I14" s="57">
         <v>420</v>
       </c>
-      <c r="J14" s="75">
+      <c r="J14" s="57">
         <v>496</v>
       </c>
-      <c r="K14" s="75">
+      <c r="K14" s="57">
         <v>493</v>
       </c>
-      <c r="L14" s="75">
+      <c r="L14" s="57">
         <v>436</v>
       </c>
-      <c r="M14" s="75">
+      <c r="M14" s="57">
         <v>401</v>
       </c>
-      <c r="N14" s="75">
+      <c r="N14" s="57">
         <v>429</v>
       </c>
-      <c r="O14" s="75">
+      <c r="O14" s="57">
         <v>393</v>
       </c>
-      <c r="P14" s="75">
+      <c r="P14" s="57">
         <v>338</v>
       </c>
-      <c r="Q14" s="75">
+      <c r="Q14" s="57">
         <v>481</v>
       </c>
-      <c r="R14" s="75">
+      <c r="R14" s="57">
         <v>451</v>
       </c>
-      <c r="S14" s="75">
+      <c r="S14" s="57">
         <v>491</v>
       </c>
-      <c r="T14" s="75">
+      <c r="T14" s="57">
         <v>551</v>
       </c>
-      <c r="U14" s="75">
+      <c r="U14" s="57">
         <v>562</v>
       </c>
-      <c r="V14" s="75">
+      <c r="V14" s="57">
         <v>518</v>
       </c>
-      <c r="W14" s="75">
+      <c r="W14" s="57">
         <v>438</v>
       </c>
-      <c r="X14" s="74">
+      <c r="X14" s="56">
         <v>406</v>
       </c>
-      <c r="Y14" s="74">
+      <c r="Y14" s="56">
         <v>364</v>
       </c>
-      <c r="Z14" s="74">
+      <c r="Z14" s="56">
         <v>449</v>
       </c>
-      <c r="AA14" s="74">
+      <c r="AA14" s="56">
         <v>458</v>
       </c>
-      <c r="AB14" s="75">
+      <c r="AB14" s="57">
         <v>506</v>
       </c>
-      <c r="AC14" s="75">
+      <c r="AC14" s="57">
         <v>457</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD14" s="57">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="14.45" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="74">
+      <c r="B15" s="56">
         <v>217</v>
       </c>
-      <c r="C15" s="75">
+      <c r="C15" s="57">
         <v>191</v>
       </c>
-      <c r="D15" s="75">
+      <c r="D15" s="57">
         <v>168</v>
       </c>
-      <c r="E15" s="75">
+      <c r="E15" s="57">
         <v>156</v>
       </c>
-      <c r="F15" s="75">
+      <c r="F15" s="57">
         <v>231</v>
       </c>
-      <c r="G15" s="75">
+      <c r="G15" s="57">
         <v>225</v>
       </c>
-      <c r="H15" s="75">
+      <c r="H15" s="57">
         <v>189</v>
       </c>
-      <c r="I15" s="75">
+      <c r="I15" s="57">
         <v>184</v>
       </c>
-      <c r="J15" s="75">
+      <c r="J15" s="57">
         <v>261</v>
       </c>
-      <c r="K15" s="75">
+      <c r="K15" s="57">
         <v>226</v>
       </c>
-      <c r="L15" s="75">
+      <c r="L15" s="57">
         <v>226</v>
       </c>
-      <c r="M15" s="75">
+      <c r="M15" s="57">
         <v>215</v>
       </c>
-      <c r="N15" s="75">
+      <c r="N15" s="57">
         <v>225</v>
       </c>
-      <c r="O15" s="75">
+      <c r="O15" s="57">
         <v>251</v>
       </c>
-      <c r="P15" s="75">
+      <c r="P15" s="57">
         <v>210</v>
       </c>
-      <c r="Q15" s="75">
+      <c r="Q15" s="57">
         <v>256</v>
       </c>
-      <c r="R15" s="75">
+      <c r="R15" s="57">
         <v>246</v>
       </c>
-      <c r="S15" s="75">
+      <c r="S15" s="57">
         <v>232</v>
       </c>
-      <c r="T15" s="75">
+      <c r="T15" s="57">
         <v>250</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="57">
         <v>266</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="57">
         <v>276</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="57">
         <v>244</v>
       </c>
-      <c r="X15" s="74">
+      <c r="X15" s="56">
         <v>271</v>
       </c>
-      <c r="Y15" s="74">
+      <c r="Y15" s="56">
         <v>195</v>
       </c>
-      <c r="Z15" s="74">
+      <c r="Z15" s="56">
         <v>224</v>
       </c>
-      <c r="AA15" s="74">
+      <c r="AA15" s="56">
         <v>244</v>
       </c>
-      <c r="AB15" s="75">
+      <c r="AB15" s="57">
         <v>311</v>
       </c>
-      <c r="AC15" s="75">
+      <c r="AC15" s="57">
         <v>261</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD15" s="57">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="14.45" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="74"/>
-[...28 lines deleted...]
-    <row r="17" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B16" s="56"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="57"/>
+      <c r="O16" s="57"/>
+      <c r="P16" s="57"/>
+      <c r="Q16" s="57"/>
+      <c r="R16" s="57"/>
+      <c r="S16" s="57"/>
+      <c r="T16" s="57"/>
+      <c r="U16" s="57"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="57"/>
+      <c r="X16" s="56"/>
+      <c r="Y16" s="56"/>
+      <c r="Z16" s="56"/>
+      <c r="AA16" s="56"/>
+      <c r="AB16" s="57"/>
+      <c r="AC16" s="57"/>
+      <c r="AD16" s="57"/>
+    </row>
+    <row r="17" spans="1:30" ht="14.45" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="74">
+      <c r="B17" s="56">
         <v>264</v>
       </c>
-      <c r="C17" s="75">
+      <c r="C17" s="57">
         <v>245</v>
       </c>
-      <c r="D17" s="75">
+      <c r="D17" s="57">
         <v>199</v>
       </c>
-      <c r="E17" s="75">
+      <c r="E17" s="57">
         <v>204</v>
       </c>
-      <c r="F17" s="75">
+      <c r="F17" s="57">
         <v>298</v>
       </c>
-      <c r="G17" s="75">
+      <c r="G17" s="57">
         <v>245</v>
       </c>
-      <c r="H17" s="75">
+      <c r="H17" s="57">
         <v>249</v>
       </c>
-      <c r="I17" s="75">
+      <c r="I17" s="57">
         <v>264</v>
       </c>
-      <c r="J17" s="75">
+      <c r="J17" s="57">
         <v>319</v>
       </c>
-      <c r="K17" s="75">
+      <c r="K17" s="57">
         <v>314</v>
       </c>
-      <c r="L17" s="75">
+      <c r="L17" s="57">
         <v>347</v>
       </c>
-      <c r="M17" s="75">
+      <c r="M17" s="57">
         <v>260</v>
       </c>
-      <c r="N17" s="75">
+      <c r="N17" s="57">
         <v>339</v>
       </c>
-      <c r="O17" s="75">
+      <c r="O17" s="57">
         <v>315</v>
       </c>
-      <c r="P17" s="75">
+      <c r="P17" s="57">
         <v>228</v>
       </c>
-      <c r="Q17" s="75">
+      <c r="Q17" s="57">
         <v>310</v>
       </c>
-      <c r="R17" s="75">
+      <c r="R17" s="57">
         <v>276</v>
       </c>
-      <c r="S17" s="75">
+      <c r="S17" s="57">
         <v>326</v>
       </c>
-      <c r="T17" s="75">
+      <c r="T17" s="57">
         <v>362</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="57">
         <v>369</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="57">
         <v>381</v>
       </c>
-      <c r="W17" s="75">
+      <c r="W17" s="57">
         <v>313</v>
       </c>
-      <c r="X17" s="74">
+      <c r="X17" s="56">
         <v>273</v>
       </c>
-      <c r="Y17" s="74">
+      <c r="Y17" s="56">
         <v>261</v>
       </c>
-      <c r="Z17" s="74">
+      <c r="Z17" s="56">
         <v>393</v>
       </c>
-      <c r="AA17" s="74">
+      <c r="AA17" s="56">
         <v>297</v>
       </c>
-      <c r="AB17" s="75">
+      <c r="AB17" s="57">
         <v>350</v>
       </c>
-      <c r="AC17" s="75">
+      <c r="AC17" s="57">
         <v>349</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD17" s="57">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="14.45" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="74">
+      <c r="B18" s="56">
         <v>119</v>
       </c>
-      <c r="C18" s="75">
+      <c r="C18" s="57">
         <v>113</v>
       </c>
-      <c r="D18" s="75">
+      <c r="D18" s="57">
         <v>104</v>
       </c>
-      <c r="E18" s="75">
+      <c r="E18" s="57">
         <v>117</v>
       </c>
-      <c r="F18" s="75">
+      <c r="F18" s="57">
         <v>101</v>
       </c>
-      <c r="G18" s="75">
+      <c r="G18" s="57">
         <v>80</v>
       </c>
-      <c r="H18" s="75">
+      <c r="H18" s="57">
         <v>118</v>
       </c>
-      <c r="I18" s="75">
+      <c r="I18" s="57">
         <v>120</v>
       </c>
-      <c r="J18" s="75">
+      <c r="J18" s="57">
         <v>132</v>
       </c>
-      <c r="K18" s="75">
+      <c r="K18" s="57">
         <v>144</v>
       </c>
-      <c r="L18" s="75">
+      <c r="L18" s="57">
         <v>101</v>
       </c>
-      <c r="M18" s="75">
+      <c r="M18" s="57">
         <v>97</v>
       </c>
-      <c r="N18" s="75">
+      <c r="N18" s="57">
         <v>124</v>
       </c>
-      <c r="O18" s="75">
+      <c r="O18" s="57">
         <v>146</v>
       </c>
-      <c r="P18" s="75">
+      <c r="P18" s="57">
         <v>92</v>
       </c>
-      <c r="Q18" s="75">
+      <c r="Q18" s="57">
         <v>139</v>
       </c>
-      <c r="R18" s="75">
+      <c r="R18" s="57">
         <v>110</v>
       </c>
-      <c r="S18" s="75">
+      <c r="S18" s="57">
         <v>101</v>
       </c>
-      <c r="T18" s="75">
+      <c r="T18" s="57">
         <v>95</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="57">
         <v>139</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="57">
         <v>124</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="57">
         <v>121</v>
       </c>
-      <c r="X18" s="74">
+      <c r="X18" s="56">
         <v>91</v>
       </c>
-      <c r="Y18" s="74">
+      <c r="Y18" s="56">
         <v>77</v>
       </c>
-      <c r="Z18" s="74">
+      <c r="Z18" s="56">
         <v>119</v>
       </c>
-      <c r="AA18" s="74">
+      <c r="AA18" s="56">
         <v>115</v>
       </c>
-      <c r="AB18" s="75">
+      <c r="AB18" s="57">
         <v>118</v>
       </c>
-      <c r="AC18" s="75">
+      <c r="AC18" s="57">
         <v>114</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD18" s="57">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="14.45" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="74">
+      <c r="B19" s="56">
         <v>366</v>
       </c>
-      <c r="C19" s="75">
+      <c r="C19" s="57">
         <v>313</v>
       </c>
-      <c r="D19" s="75">
+      <c r="D19" s="57">
         <v>310</v>
       </c>
-      <c r="E19" s="75">
+      <c r="E19" s="57">
         <v>294</v>
       </c>
-      <c r="F19" s="75">
+      <c r="F19" s="57">
         <v>228</v>
       </c>
-      <c r="G19" s="75">
+      <c r="G19" s="57">
         <v>303</v>
       </c>
-      <c r="H19" s="75">
+      <c r="H19" s="57">
         <v>266</v>
       </c>
-      <c r="I19" s="75">
+      <c r="I19" s="57">
         <v>318</v>
       </c>
-      <c r="J19" s="75">
+      <c r="J19" s="57">
         <v>399</v>
       </c>
-      <c r="K19" s="75">
+      <c r="K19" s="57">
         <v>409</v>
       </c>
-      <c r="L19" s="75">
+      <c r="L19" s="57">
         <v>326</v>
       </c>
-      <c r="M19" s="75">
+      <c r="M19" s="57">
         <v>324</v>
       </c>
-      <c r="N19" s="75">
+      <c r="N19" s="57">
         <v>410</v>
       </c>
-      <c r="O19" s="75">
+      <c r="O19" s="57">
         <v>423</v>
       </c>
-      <c r="P19" s="75">
+      <c r="P19" s="57">
         <v>303</v>
       </c>
-      <c r="Q19" s="75">
+      <c r="Q19" s="57">
         <v>348</v>
       </c>
-      <c r="R19" s="75">
+      <c r="R19" s="57">
         <v>332</v>
       </c>
-      <c r="S19" s="75">
+      <c r="S19" s="57">
         <v>347</v>
       </c>
-      <c r="T19" s="75">
+      <c r="T19" s="57">
         <v>357</v>
       </c>
-      <c r="U19" s="75">
+      <c r="U19" s="57">
         <v>381</v>
       </c>
-      <c r="V19" s="75">
+      <c r="V19" s="57">
         <v>416</v>
       </c>
-      <c r="W19" s="75">
+      <c r="W19" s="57">
         <v>391</v>
       </c>
-      <c r="X19" s="74">
+      <c r="X19" s="56">
         <v>320</v>
       </c>
-      <c r="Y19" s="74">
+      <c r="Y19" s="56">
         <v>276</v>
       </c>
-      <c r="Z19" s="74">
+      <c r="Z19" s="56">
         <v>375</v>
       </c>
-      <c r="AA19" s="74">
+      <c r="AA19" s="56">
         <v>362</v>
       </c>
-      <c r="AB19" s="75">
+      <c r="AB19" s="57">
         <v>428</v>
       </c>
-      <c r="AC19" s="75">
+      <c r="AC19" s="57">
         <v>326</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD19" s="57">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="14.45" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="74">
+      <c r="B20" s="56">
         <v>240</v>
       </c>
-      <c r="C20" s="75">
+      <c r="C20" s="57">
         <v>169</v>
       </c>
-      <c r="D20" s="75">
+      <c r="D20" s="57">
         <v>152</v>
       </c>
-      <c r="E20" s="75">
+      <c r="E20" s="57">
         <v>177</v>
       </c>
-      <c r="F20" s="75">
+      <c r="F20" s="57">
         <v>175</v>
       </c>
-      <c r="G20" s="75">
+      <c r="G20" s="57">
         <v>159</v>
       </c>
-      <c r="H20" s="75">
+      <c r="H20" s="57">
         <v>217</v>
       </c>
-      <c r="I20" s="75">
+      <c r="I20" s="57">
         <v>192</v>
       </c>
-      <c r="J20" s="75">
+      <c r="J20" s="57">
         <v>363</v>
       </c>
-      <c r="K20" s="75">
+      <c r="K20" s="57">
         <v>273</v>
       </c>
-      <c r="L20" s="75">
+      <c r="L20" s="57">
         <v>191</v>
       </c>
-      <c r="M20" s="75">
+      <c r="M20" s="57">
         <v>178</v>
       </c>
-      <c r="N20" s="75">
+      <c r="N20" s="57">
         <v>276</v>
       </c>
-      <c r="O20" s="75">
+      <c r="O20" s="57">
         <v>205</v>
       </c>
-      <c r="P20" s="75">
+      <c r="P20" s="57">
         <v>178</v>
       </c>
-      <c r="Q20" s="75">
+      <c r="Q20" s="57">
         <v>211</v>
       </c>
-      <c r="R20" s="75">
+      <c r="R20" s="57">
         <v>218</v>
       </c>
-      <c r="S20" s="75">
+      <c r="S20" s="57">
         <v>219</v>
       </c>
-      <c r="T20" s="75">
+      <c r="T20" s="57">
         <v>278</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="57">
         <v>344</v>
       </c>
-      <c r="V20" s="75">
+      <c r="V20" s="57">
         <v>285</v>
       </c>
-      <c r="W20" s="75">
+      <c r="W20" s="57">
         <v>279</v>
       </c>
-      <c r="X20" s="74">
+      <c r="X20" s="56">
         <v>218</v>
       </c>
-      <c r="Y20" s="74">
+      <c r="Y20" s="56">
         <v>166</v>
       </c>
-      <c r="Z20" s="74">
+      <c r="Z20" s="56">
         <v>213</v>
       </c>
-      <c r="AA20" s="74">
+      <c r="AA20" s="56">
         <v>248</v>
       </c>
-      <c r="AB20" s="75">
+      <c r="AB20" s="57">
         <v>247</v>
       </c>
-      <c r="AC20" s="75">
+      <c r="AC20" s="57">
         <v>263</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD20" s="57">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="14.45" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="74">
+      <c r="B21" s="56">
         <v>173</v>
       </c>
-      <c r="C21" s="75">
+      <c r="C21" s="57">
         <v>108</v>
       </c>
-      <c r="D21" s="75">
+      <c r="D21" s="57">
         <v>101</v>
       </c>
-      <c r="E21" s="75">
+      <c r="E21" s="57">
         <v>116</v>
       </c>
-      <c r="F21" s="75">
+      <c r="F21" s="57">
         <v>132</v>
       </c>
-      <c r="G21" s="75">
+      <c r="G21" s="57">
         <v>135</v>
       </c>
-      <c r="H21" s="75">
+      <c r="H21" s="57">
         <v>157</v>
       </c>
-      <c r="I21" s="75">
+      <c r="I21" s="57">
         <v>118</v>
       </c>
-      <c r="J21" s="75">
+      <c r="J21" s="57">
         <v>158</v>
       </c>
-      <c r="K21" s="75">
+      <c r="K21" s="57">
         <v>210</v>
       </c>
-      <c r="L21" s="75">
+      <c r="L21" s="57">
         <v>201</v>
       </c>
-      <c r="M21" s="75">
+      <c r="M21" s="57">
         <v>155</v>
       </c>
-      <c r="N21" s="75">
+      <c r="N21" s="57">
         <v>171</v>
       </c>
-      <c r="O21" s="75">
+      <c r="O21" s="57">
         <v>131</v>
       </c>
-      <c r="P21" s="75">
+      <c r="P21" s="57">
         <v>142</v>
       </c>
-      <c r="Q21" s="75">
+      <c r="Q21" s="57">
         <v>145</v>
       </c>
-      <c r="R21" s="75">
+      <c r="R21" s="57">
         <v>129</v>
       </c>
-      <c r="S21" s="75">
+      <c r="S21" s="57">
         <v>179</v>
       </c>
-      <c r="T21" s="75">
+      <c r="T21" s="57">
         <v>217</v>
       </c>
-      <c r="U21" s="75">
+      <c r="U21" s="57">
         <v>210</v>
       </c>
-      <c r="V21" s="75">
+      <c r="V21" s="57">
         <v>255</v>
       </c>
-      <c r="W21" s="75">
+      <c r="W21" s="57">
         <v>193</v>
       </c>
-      <c r="X21" s="74">
+      <c r="X21" s="56">
         <v>182</v>
       </c>
-      <c r="Y21" s="74">
+      <c r="Y21" s="56">
         <v>103</v>
       </c>
-      <c r="Z21" s="74">
+      <c r="Z21" s="56">
         <v>175</v>
       </c>
-      <c r="AA21" s="74">
+      <c r="AA21" s="56">
         <v>168</v>
       </c>
-      <c r="AB21" s="75">
+      <c r="AB21" s="57">
         <v>151</v>
       </c>
-      <c r="AC21" s="75">
+      <c r="AC21" s="57">
         <v>160</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD21" s="57">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.45" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="75">
+      <c r="B22" s="57">
         <v>171</v>
       </c>
-      <c r="C22" s="75">
+      <c r="C22" s="57">
         <v>124</v>
       </c>
-      <c r="D22" s="75">
+      <c r="D22" s="57">
         <v>124</v>
       </c>
-      <c r="E22" s="75">
+      <c r="E22" s="57">
         <v>147</v>
       </c>
-      <c r="F22" s="75">
+      <c r="F22" s="57">
         <v>116</v>
       </c>
-      <c r="G22" s="75">
+      <c r="G22" s="57">
         <v>134</v>
       </c>
-      <c r="H22" s="75">
+      <c r="H22" s="57">
         <v>147</v>
       </c>
-      <c r="I22" s="75">
+      <c r="I22" s="57">
         <v>148</v>
       </c>
-      <c r="J22" s="75">
+      <c r="J22" s="57">
         <v>199</v>
       </c>
-      <c r="K22" s="75">
+      <c r="K22" s="57">
         <v>215</v>
       </c>
-      <c r="L22" s="75">
+      <c r="L22" s="57">
         <v>180</v>
       </c>
-      <c r="M22" s="75">
+      <c r="M22" s="57">
         <v>107</v>
       </c>
-      <c r="N22" s="75">
+      <c r="N22" s="57">
         <v>163</v>
       </c>
-      <c r="O22" s="75">
+      <c r="O22" s="57">
         <v>154</v>
       </c>
-      <c r="P22" s="75">
+      <c r="P22" s="57">
         <v>108</v>
       </c>
-      <c r="Q22" s="75">
+      <c r="Q22" s="57">
         <v>178</v>
       </c>
-      <c r="R22" s="75">
+      <c r="R22" s="57">
         <v>131</v>
       </c>
-      <c r="S22" s="75">
+      <c r="S22" s="57">
         <v>189</v>
       </c>
-      <c r="T22" s="75">
+      <c r="T22" s="57">
         <v>165</v>
       </c>
-      <c r="U22" s="75">
+      <c r="U22" s="57">
         <v>174</v>
       </c>
-      <c r="V22" s="75">
+      <c r="V22" s="57">
         <v>174</v>
       </c>
-      <c r="W22" s="75">
+      <c r="W22" s="57">
         <v>177</v>
       </c>
-      <c r="X22" s="74">
+      <c r="X22" s="56">
         <v>167</v>
       </c>
-      <c r="Y22" s="74">
+      <c r="Y22" s="56">
         <v>166</v>
       </c>
-      <c r="Z22" s="74">
+      <c r="Z22" s="56">
         <v>173</v>
       </c>
-      <c r="AA22" s="74">
+      <c r="AA22" s="56">
         <v>149</v>
       </c>
-      <c r="AB22" s="75">
+      <c r="AB22" s="57">
         <v>185</v>
       </c>
-      <c r="AC22" s="75">
+      <c r="AC22" s="57">
         <v>125</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD22" s="57">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="14.45" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="75">
+      <c r="B23" s="57">
         <v>293</v>
       </c>
-      <c r="C23" s="75">
+      <c r="C23" s="57">
         <v>225</v>
       </c>
-      <c r="D23" s="75">
+      <c r="D23" s="57">
         <v>211</v>
       </c>
-      <c r="E23" s="75">
+      <c r="E23" s="57">
         <v>179</v>
       </c>
-      <c r="F23" s="75">
+      <c r="F23" s="57">
         <v>229</v>
       </c>
-      <c r="G23" s="75">
+      <c r="G23" s="57">
         <v>181</v>
       </c>
-      <c r="H23" s="75">
+      <c r="H23" s="57">
         <v>225</v>
       </c>
-      <c r="I23" s="75">
+      <c r="I23" s="57">
         <v>231</v>
       </c>
-      <c r="J23" s="75">
+      <c r="J23" s="57">
         <v>324</v>
       </c>
-      <c r="K23" s="75">
+      <c r="K23" s="57">
         <v>322</v>
       </c>
-      <c r="L23" s="75">
+      <c r="L23" s="57">
         <v>270</v>
       </c>
-      <c r="M23" s="75">
+      <c r="M23" s="57">
         <v>317</v>
       </c>
-      <c r="N23" s="75">
+      <c r="N23" s="57">
         <v>311</v>
       </c>
-      <c r="O23" s="75">
+      <c r="O23" s="57">
         <v>298</v>
       </c>
-      <c r="P23" s="75">
+      <c r="P23" s="57">
         <v>220</v>
       </c>
-      <c r="Q23" s="75">
+      <c r="Q23" s="57">
         <v>279</v>
       </c>
-      <c r="R23" s="75">
+      <c r="R23" s="57">
         <v>207</v>
       </c>
-      <c r="S23" s="75">
+      <c r="S23" s="57">
         <v>259</v>
       </c>
-      <c r="T23" s="75">
+      <c r="T23" s="57">
         <v>297</v>
       </c>
-      <c r="U23" s="75">
+      <c r="U23" s="57">
         <v>342</v>
       </c>
-      <c r="V23" s="75">
+      <c r="V23" s="57">
         <v>315</v>
       </c>
-      <c r="W23" s="75">
+      <c r="W23" s="57">
         <v>258</v>
       </c>
-      <c r="X23" s="74">
+      <c r="X23" s="56">
         <v>225</v>
       </c>
-      <c r="Y23" s="74">
+      <c r="Y23" s="56">
         <v>217</v>
       </c>
-      <c r="Z23" s="74">
+      <c r="Z23" s="56">
         <v>294</v>
       </c>
-      <c r="AA23" s="74">
+      <c r="AA23" s="56">
         <v>267</v>
       </c>
-      <c r="AB23" s="75">
+      <c r="AB23" s="57">
         <v>239</v>
       </c>
-      <c r="AC23" s="75">
+      <c r="AC23" s="57">
         <v>226</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD23" s="57">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="14.45" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
-      <c r="P24" s="27"/>
-[...2 lines deleted...]
-      <c r="S24" s="27"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
-      <c r="X24" s="44"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:29" ht="24" customHeight="1">
+      <c r="X24" s="41"/>
+      <c r="Y24" s="41"/>
+      <c r="Z24" s="70"/>
+      <c r="AA24" s="70"/>
+      <c r="AB24" s="39"/>
+      <c r="AC24" s="39"/>
+      <c r="AD24" s="60"/>
+    </row>
+    <row r="25" spans="1:30" ht="24" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="75">
+      <c r="B25" s="57">
         <v>3707</v>
       </c>
-      <c r="C25" s="75">
+      <c r="C25" s="57">
         <v>3094</v>
       </c>
-      <c r="D25" s="75">
+      <c r="D25" s="57">
         <v>2853</v>
       </c>
-      <c r="E25" s="75">
+      <c r="E25" s="57">
         <v>3096</v>
       </c>
-      <c r="F25" s="75">
+      <c r="F25" s="57">
         <v>3108</v>
       </c>
-      <c r="G25" s="75">
+      <c r="G25" s="57">
         <v>3278</v>
       </c>
-      <c r="H25" s="75">
+      <c r="H25" s="57">
         <v>3371</v>
       </c>
-      <c r="I25" s="75">
+      <c r="I25" s="57">
         <v>3363</v>
       </c>
-      <c r="J25" s="75">
+      <c r="J25" s="57">
         <v>4252</v>
       </c>
-      <c r="K25" s="75">
+      <c r="K25" s="57">
         <v>4407</v>
       </c>
-      <c r="L25" s="75">
+      <c r="L25" s="57">
         <v>3812</v>
       </c>
-      <c r="M25" s="75">
+      <c r="M25" s="57">
         <v>3281</v>
       </c>
-      <c r="N25" s="75">
+      <c r="N25" s="57">
         <v>3785</v>
       </c>
-      <c r="O25" s="75">
+      <c r="O25" s="57">
         <v>3745</v>
       </c>
-      <c r="P25" s="75">
+      <c r="P25" s="57">
         <v>3130</v>
       </c>
-      <c r="Q25" s="75">
+      <c r="Q25" s="57">
         <v>3914</v>
       </c>
-      <c r="R25" s="75">
+      <c r="R25" s="57">
         <v>3574</v>
       </c>
-      <c r="S25" s="75">
+      <c r="S25" s="57">
         <v>3961</v>
       </c>
-      <c r="T25" s="75">
+      <c r="T25" s="57">
         <v>4475</v>
       </c>
-      <c r="U25" s="75">
+      <c r="U25" s="57">
         <v>4685</v>
       </c>
-      <c r="V25" s="75">
+      <c r="V25" s="57">
         <v>4875</v>
       </c>
-      <c r="W25" s="75">
+      <c r="W25" s="57">
         <v>4062</v>
       </c>
-      <c r="X25" s="74">
+      <c r="X25" s="56">
         <v>3434</v>
       </c>
-      <c r="Y25" s="74">
+      <c r="Y25" s="56">
         <v>3205</v>
       </c>
-      <c r="Z25" s="74">
+      <c r="Z25" s="56">
         <v>4277</v>
       </c>
-      <c r="AA25" s="74">
+      <c r="AA25" s="56">
         <v>3932</v>
       </c>
-      <c r="AB25" s="75">
+      <c r="AB25" s="57">
         <v>4492</v>
       </c>
-      <c r="AC25" s="75">
+      <c r="AC25" s="57">
         <v>3927</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD25" s="57">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="14.45" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="75">
+      <c r="B26" s="57">
         <v>2437</v>
       </c>
-      <c r="C26" s="75">
+      <c r="C26" s="57">
         <v>2029</v>
       </c>
-      <c r="D26" s="75">
+      <c r="D26" s="57">
         <v>1737</v>
       </c>
-      <c r="E26" s="75">
+      <c r="E26" s="57">
         <v>1992</v>
       </c>
-      <c r="F26" s="75">
+      <c r="F26" s="57">
         <v>1956</v>
       </c>
-      <c r="G26" s="75">
+      <c r="G26" s="57">
         <v>2043</v>
       </c>
-      <c r="H26" s="75">
+      <c r="H26" s="57">
         <v>2241</v>
       </c>
-      <c r="I26" s="75">
+      <c r="I26" s="57">
         <v>2118</v>
       </c>
-      <c r="J26" s="75">
+      <c r="J26" s="57">
         <v>2686</v>
       </c>
-      <c r="K26" s="75">
+      <c r="K26" s="57">
         <v>2892</v>
       </c>
-      <c r="L26" s="75">
+      <c r="L26" s="57">
         <v>2425</v>
       </c>
-      <c r="M26" s="75">
+      <c r="M26" s="57">
         <v>2113</v>
       </c>
-      <c r="N26" s="75">
+      <c r="N26" s="57">
         <v>2412</v>
       </c>
-      <c r="O26" s="75">
+      <c r="O26" s="57">
         <v>2425</v>
       </c>
-      <c r="P26" s="75">
+      <c r="P26" s="57">
         <v>2050</v>
       </c>
-      <c r="Q26" s="75">
+      <c r="Q26" s="57">
         <v>2486</v>
       </c>
-      <c r="R26" s="75">
+      <c r="R26" s="57">
         <v>2212</v>
       </c>
-      <c r="S26" s="75">
+      <c r="S26" s="57">
         <v>2422</v>
       </c>
-      <c r="T26" s="75">
+      <c r="T26" s="57">
         <v>2830</v>
       </c>
-      <c r="U26" s="75">
+      <c r="U26" s="57">
         <v>3004</v>
       </c>
-      <c r="V26" s="75">
+      <c r="V26" s="57">
         <v>3205</v>
       </c>
-      <c r="W26" s="75">
+      <c r="W26" s="57">
         <v>2641</v>
       </c>
-      <c r="X26" s="74">
+      <c r="X26" s="56">
         <v>2148</v>
       </c>
-      <c r="Y26" s="74">
+      <c r="Y26" s="56">
         <v>2108</v>
       </c>
-      <c r="Z26" s="74">
+      <c r="Z26" s="56">
         <v>2821</v>
       </c>
-      <c r="AA26" s="74">
+      <c r="AA26" s="56">
         <v>2585</v>
       </c>
-      <c r="AB26" s="75">
+      <c r="AB26" s="57">
         <v>2850</v>
       </c>
-      <c r="AC26" s="75">
+      <c r="AC26" s="57">
         <v>2510</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD26" s="57">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="14.45" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="75">
+      <c r="B27" s="57">
         <v>261</v>
       </c>
-      <c r="C27" s="75">
+      <c r="C27" s="57">
         <v>228</v>
       </c>
-      <c r="D27" s="75">
+      <c r="D27" s="57">
         <v>244</v>
       </c>
-      <c r="E27" s="75">
+      <c r="E27" s="57">
         <v>282</v>
       </c>
-      <c r="F27" s="75">
+      <c r="F27" s="57">
         <v>215</v>
       </c>
-      <c r="G27" s="75">
+      <c r="G27" s="57">
         <v>243</v>
       </c>
-      <c r="H27" s="75">
+      <c r="H27" s="57">
         <v>256</v>
       </c>
-      <c r="I27" s="75">
+      <c r="I27" s="57">
         <v>281</v>
       </c>
-      <c r="J27" s="75">
+      <c r="J27" s="57">
         <v>340</v>
       </c>
-      <c r="K27" s="75">
+      <c r="K27" s="57">
         <v>334</v>
       </c>
-      <c r="L27" s="75">
+      <c r="L27" s="57">
         <v>303</v>
       </c>
-      <c r="M27" s="75">
+      <c r="M27" s="57">
         <v>232</v>
       </c>
-      <c r="N27" s="75">
+      <c r="N27" s="57">
         <v>266</v>
       </c>
-      <c r="O27" s="75">
+      <c r="O27" s="57">
         <v>273</v>
       </c>
-      <c r="P27" s="75">
+      <c r="P27" s="57">
         <v>225</v>
       </c>
-      <c r="Q27" s="75">
+      <c r="Q27" s="57">
         <v>277</v>
       </c>
-      <c r="R27" s="75">
+      <c r="R27" s="57">
         <v>288</v>
       </c>
-      <c r="S27" s="75">
+      <c r="S27" s="57">
         <v>342</v>
       </c>
-      <c r="T27" s="75">
+      <c r="T27" s="57">
         <v>310</v>
       </c>
-      <c r="U27" s="75">
+      <c r="U27" s="57">
         <v>329</v>
       </c>
-      <c r="V27" s="75">
+      <c r="V27" s="57">
         <v>350</v>
       </c>
-      <c r="W27" s="75">
+      <c r="W27" s="57">
         <v>316</v>
       </c>
-      <c r="X27" s="74">
+      <c r="X27" s="56">
         <v>250</v>
       </c>
-      <c r="Y27" s="74">
+      <c r="Y27" s="56">
         <v>213</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="56">
         <v>330</v>
       </c>
-      <c r="AA27" s="74">
+      <c r="AA27" s="56">
         <v>277</v>
       </c>
-      <c r="AB27" s="75">
+      <c r="AB27" s="57">
         <v>338</v>
       </c>
-      <c r="AC27" s="75">
+      <c r="AC27" s="57">
         <v>275</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD27" s="57">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="14.45" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="75">
+      <c r="B28" s="57">
         <v>45</v>
       </c>
-      <c r="C28" s="75">
+      <c r="C28" s="57">
         <v>57</v>
       </c>
-      <c r="D28" s="75">
+      <c r="D28" s="57">
         <v>80</v>
       </c>
-      <c r="E28" s="75">
+      <c r="E28" s="57">
         <v>60</v>
       </c>
-      <c r="F28" s="75">
+      <c r="F28" s="57">
         <v>46</v>
       </c>
-      <c r="G28" s="75">
+      <c r="G28" s="57">
         <v>70</v>
       </c>
-      <c r="H28" s="75">
+      <c r="H28" s="57">
         <v>62</v>
       </c>
-      <c r="I28" s="75">
+      <c r="I28" s="57">
         <v>53</v>
       </c>
-      <c r="J28" s="75">
+      <c r="J28" s="57">
         <v>72</v>
       </c>
-      <c r="K28" s="75">
+      <c r="K28" s="57">
         <v>78</v>
       </c>
-      <c r="L28" s="75">
+      <c r="L28" s="57">
         <v>91</v>
       </c>
-      <c r="M28" s="75">
+      <c r="M28" s="57">
         <v>69</v>
       </c>
-      <c r="N28" s="75">
+      <c r="N28" s="57">
         <v>81</v>
       </c>
-      <c r="O28" s="75">
+      <c r="O28" s="57">
         <v>62</v>
       </c>
-      <c r="P28" s="75">
+      <c r="P28" s="57">
         <v>69</v>
       </c>
-      <c r="Q28" s="75">
+      <c r="Q28" s="57">
         <v>81</v>
       </c>
-      <c r="R28" s="75">
+      <c r="R28" s="57">
         <v>60</v>
       </c>
-      <c r="S28" s="75">
+      <c r="S28" s="57">
         <v>86</v>
       </c>
-      <c r="T28" s="75">
+      <c r="T28" s="57">
         <v>112</v>
       </c>
-      <c r="U28" s="75">
+      <c r="U28" s="57">
         <v>83</v>
       </c>
-      <c r="V28" s="75">
+      <c r="V28" s="57">
         <v>101</v>
       </c>
-      <c r="W28" s="75">
+      <c r="W28" s="57">
         <v>65</v>
       </c>
-      <c r="X28" s="74">
+      <c r="X28" s="56">
         <v>65</v>
       </c>
-      <c r="Y28" s="74">
+      <c r="Y28" s="56">
         <v>43</v>
       </c>
-      <c r="Z28" s="74">
+      <c r="Z28" s="56">
         <v>94</v>
       </c>
-      <c r="AA28" s="74">
+      <c r="AA28" s="56">
         <v>45</v>
       </c>
-      <c r="AB28" s="75">
+      <c r="AB28" s="57">
         <v>86</v>
       </c>
-      <c r="AC28" s="75">
+      <c r="AC28" s="57">
         <v>56</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD28" s="57">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="14.45" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="75">
+      <c r="B29" s="57">
         <v>116</v>
       </c>
-      <c r="C29" s="75">
+      <c r="C29" s="57">
         <v>99</v>
       </c>
-      <c r="D29" s="75">
+      <c r="D29" s="57">
         <v>91</v>
       </c>
-      <c r="E29" s="75">
+      <c r="E29" s="57">
         <v>101</v>
       </c>
-      <c r="F29" s="75">
+      <c r="F29" s="57">
         <v>125</v>
       </c>
-      <c r="G29" s="75">
+      <c r="G29" s="57">
         <v>135</v>
       </c>
-      <c r="H29" s="75">
+      <c r="H29" s="57">
         <v>125</v>
       </c>
-      <c r="I29" s="75">
+      <c r="I29" s="57">
         <v>140</v>
       </c>
-      <c r="J29" s="75">
+      <c r="J29" s="57">
         <v>148</v>
       </c>
-      <c r="K29" s="75">
+      <c r="K29" s="57">
         <v>137</v>
       </c>
-      <c r="L29" s="75">
+      <c r="L29" s="57">
         <v>126</v>
       </c>
-      <c r="M29" s="75">
+      <c r="M29" s="57">
         <v>106</v>
       </c>
-      <c r="N29" s="75">
+      <c r="N29" s="57">
         <v>158</v>
       </c>
-      <c r="O29" s="75">
+      <c r="O29" s="57">
         <v>155</v>
       </c>
-      <c r="P29" s="75">
+      <c r="P29" s="57">
         <v>107</v>
       </c>
-      <c r="Q29" s="75">
+      <c r="Q29" s="57">
         <v>165</v>
       </c>
-      <c r="R29" s="75">
+      <c r="R29" s="57">
         <v>142</v>
       </c>
-      <c r="S29" s="75">
+      <c r="S29" s="57">
         <v>164</v>
       </c>
-      <c r="T29" s="75">
+      <c r="T29" s="57">
         <v>177</v>
       </c>
-      <c r="U29" s="75">
+      <c r="U29" s="57">
         <v>202</v>
       </c>
-      <c r="V29" s="75">
+      <c r="V29" s="57">
         <v>208</v>
       </c>
-      <c r="W29" s="75">
+      <c r="W29" s="57">
         <v>152</v>
       </c>
-      <c r="X29" s="74">
+      <c r="X29" s="56">
         <v>122</v>
       </c>
-      <c r="Y29" s="74">
+      <c r="Y29" s="56">
         <v>110</v>
       </c>
-      <c r="Z29" s="74">
+      <c r="Z29" s="56">
         <v>158</v>
       </c>
-      <c r="AA29" s="74">
+      <c r="AA29" s="56">
         <v>143</v>
       </c>
-      <c r="AB29" s="75">
+      <c r="AB29" s="57">
         <v>176</v>
       </c>
-      <c r="AC29" s="75">
+      <c r="AC29" s="57">
         <v>146</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD29" s="57">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="14.45" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="75">
+      <c r="B30" s="57">
         <v>449</v>
       </c>
-      <c r="C30" s="75">
+      <c r="C30" s="57">
         <v>363</v>
       </c>
-      <c r="D30" s="75">
+      <c r="D30" s="57">
         <v>406</v>
       </c>
-      <c r="E30" s="75">
+      <c r="E30" s="57">
         <v>357</v>
       </c>
-      <c r="F30" s="75">
+      <c r="F30" s="57">
         <v>331</v>
       </c>
-      <c r="G30" s="75">
+      <c r="G30" s="57">
         <v>400</v>
       </c>
-      <c r="H30" s="75">
+      <c r="H30" s="57">
         <v>349</v>
       </c>
-      <c r="I30" s="75">
+      <c r="I30" s="57">
         <v>420</v>
       </c>
-      <c r="J30" s="75">
+      <c r="J30" s="57">
         <v>496</v>
       </c>
-      <c r="K30" s="75">
+      <c r="K30" s="57">
         <v>493</v>
       </c>
-      <c r="L30" s="75">
+      <c r="L30" s="57">
         <v>436</v>
       </c>
-      <c r="M30" s="75">
+      <c r="M30" s="57">
         <v>401</v>
       </c>
-      <c r="N30" s="75">
+      <c r="N30" s="57">
         <v>429</v>
       </c>
-      <c r="O30" s="75">
+      <c r="O30" s="57">
         <v>393</v>
       </c>
-      <c r="P30" s="75">
+      <c r="P30" s="57">
         <v>338</v>
       </c>
-      <c r="Q30" s="75">
+      <c r="Q30" s="57">
         <v>481</v>
       </c>
-      <c r="R30" s="75">
+      <c r="R30" s="57">
         <v>451</v>
       </c>
-      <c r="S30" s="75">
+      <c r="S30" s="57">
         <v>491</v>
       </c>
-      <c r="T30" s="75">
+      <c r="T30" s="57">
         <v>551</v>
       </c>
-      <c r="U30" s="75">
+      <c r="U30" s="57">
         <v>562</v>
       </c>
-      <c r="V30" s="75">
+      <c r="V30" s="57">
         <v>518</v>
       </c>
-      <c r="W30" s="75">
+      <c r="W30" s="57">
         <v>438</v>
       </c>
-      <c r="X30" s="74">
+      <c r="X30" s="56">
         <v>406</v>
       </c>
-      <c r="Y30" s="74">
+      <c r="Y30" s="56">
         <v>364</v>
       </c>
-      <c r="Z30" s="74">
+      <c r="Z30" s="56">
         <v>449</v>
       </c>
-      <c r="AA30" s="74">
+      <c r="AA30" s="56">
         <v>458</v>
       </c>
-      <c r="AB30" s="75">
+      <c r="AB30" s="57">
         <v>506</v>
       </c>
-      <c r="AC30" s="75">
+      <c r="AC30" s="57">
         <v>457</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD30" s="57">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="14.45" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B31" s="75">
+      <c r="B31" s="57">
         <v>217</v>
       </c>
-      <c r="C31" s="75">
+      <c r="C31" s="57">
         <v>191</v>
       </c>
-      <c r="D31" s="75">
+      <c r="D31" s="57">
         <v>168</v>
       </c>
-      <c r="E31" s="75">
+      <c r="E31" s="57">
         <v>156</v>
       </c>
-      <c r="F31" s="75">
+      <c r="F31" s="57">
         <v>231</v>
       </c>
-      <c r="G31" s="75">
+      <c r="G31" s="57">
         <v>225</v>
       </c>
-      <c r="H31" s="75">
+      <c r="H31" s="57">
         <v>189</v>
       </c>
-      <c r="I31" s="75">
+      <c r="I31" s="57">
         <v>184</v>
       </c>
-      <c r="J31" s="75">
+      <c r="J31" s="57">
         <v>261</v>
       </c>
-      <c r="K31" s="75">
+      <c r="K31" s="57">
         <v>226</v>
       </c>
-      <c r="L31" s="75">
+      <c r="L31" s="57">
         <v>226</v>
       </c>
-      <c r="M31" s="75">
+      <c r="M31" s="57">
         <v>215</v>
       </c>
-      <c r="N31" s="75">
+      <c r="N31" s="57">
         <v>225</v>
       </c>
-      <c r="O31" s="75">
+      <c r="O31" s="57">
         <v>251</v>
       </c>
-      <c r="P31" s="75">
+      <c r="P31" s="57">
         <v>210</v>
       </c>
-      <c r="Q31" s="75">
+      <c r="Q31" s="57">
         <v>256</v>
       </c>
-      <c r="R31" s="75">
+      <c r="R31" s="57">
         <v>246</v>
       </c>
-      <c r="S31" s="75">
+      <c r="S31" s="57">
         <v>232</v>
       </c>
-      <c r="T31" s="75">
+      <c r="T31" s="57">
         <v>250</v>
       </c>
-      <c r="U31" s="75">
+      <c r="U31" s="57">
         <v>266</v>
       </c>
-      <c r="V31" s="75">
+      <c r="V31" s="57">
         <v>276</v>
       </c>
-      <c r="W31" s="75">
+      <c r="W31" s="57">
         <v>244</v>
       </c>
-      <c r="X31" s="74">
+      <c r="X31" s="56">
         <v>271</v>
       </c>
-      <c r="Y31" s="74">
+      <c r="Y31" s="56">
         <v>195</v>
       </c>
-      <c r="Z31" s="74">
+      <c r="Z31" s="56">
         <v>224</v>
       </c>
-      <c r="AA31" s="74">
+      <c r="AA31" s="56">
         <v>244</v>
       </c>
-      <c r="AB31" s="75">
+      <c r="AB31" s="57">
         <v>311</v>
       </c>
-      <c r="AC31" s="75">
+      <c r="AC31" s="57">
         <v>261</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD31" s="57">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="14.45" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B32" s="75"/>
-[...28 lines deleted...]
-    <row r="33" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B32" s="57"/>
+      <c r="C32" s="57"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="57"/>
+      <c r="K32" s="57"/>
+      <c r="L32" s="57"/>
+      <c r="M32" s="57"/>
+      <c r="N32" s="57"/>
+      <c r="O32" s="57"/>
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57"/>
+      <c r="R32" s="57"/>
+      <c r="S32" s="57"/>
+      <c r="T32" s="57"/>
+      <c r="U32" s="57"/>
+      <c r="V32" s="57"/>
+      <c r="W32" s="57"/>
+      <c r="X32" s="56"/>
+      <c r="Y32" s="56"/>
+      <c r="Z32" s="56"/>
+      <c r="AA32" s="56"/>
+      <c r="AB32" s="57"/>
+      <c r="AC32" s="57"/>
+      <c r="AD32" s="57"/>
+    </row>
+    <row r="33" spans="1:30" ht="14.45" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="75">
+      <c r="B33" s="57">
         <v>119</v>
       </c>
-      <c r="C33" s="75">
+      <c r="C33" s="57">
         <v>82</v>
       </c>
-      <c r="D33" s="75">
+      <c r="D33" s="57">
         <v>84</v>
       </c>
-      <c r="E33" s="75">
+      <c r="E33" s="57">
         <v>110</v>
       </c>
-      <c r="F33" s="75">
+      <c r="F33" s="57">
         <v>151</v>
       </c>
-      <c r="G33" s="75">
+      <c r="G33" s="57">
         <v>109</v>
       </c>
-      <c r="H33" s="75">
+      <c r="H33" s="57">
         <v>99</v>
       </c>
-      <c r="I33" s="75">
+      <c r="I33" s="57">
         <v>113</v>
       </c>
-      <c r="J33" s="75">
+      <c r="J33" s="57">
         <v>148</v>
       </c>
-      <c r="K33" s="75">
+      <c r="K33" s="57">
         <v>154</v>
       </c>
-      <c r="L33" s="75">
+      <c r="L33" s="57">
         <v>136</v>
       </c>
-      <c r="M33" s="75">
+      <c r="M33" s="57">
         <v>107</v>
       </c>
-      <c r="N33" s="75">
+      <c r="N33" s="57">
         <v>117</v>
       </c>
-      <c r="O33" s="75">
+      <c r="O33" s="57">
         <v>133</v>
       </c>
-      <c r="P33" s="75">
+      <c r="P33" s="57">
         <v>87</v>
       </c>
-      <c r="Q33" s="75">
+      <c r="Q33" s="57">
         <v>119</v>
       </c>
-      <c r="R33" s="75">
+      <c r="R33" s="57">
         <v>112</v>
       </c>
-      <c r="S33" s="75">
+      <c r="S33" s="57">
         <v>159</v>
       </c>
-      <c r="T33" s="75">
+      <c r="T33" s="57">
         <v>184</v>
       </c>
-      <c r="U33" s="75">
+      <c r="U33" s="57">
         <v>143</v>
       </c>
-      <c r="V33" s="75">
+      <c r="V33" s="57">
         <v>136</v>
       </c>
-      <c r="W33" s="75">
+      <c r="W33" s="57">
         <v>124</v>
       </c>
-      <c r="X33" s="74">
+      <c r="X33" s="56">
         <v>107</v>
       </c>
-      <c r="Y33" s="74">
+      <c r="Y33" s="56">
         <v>121</v>
       </c>
-      <c r="Z33" s="74">
+      <c r="Z33" s="56">
         <v>158</v>
       </c>
-      <c r="AA33" s="74">
+      <c r="AA33" s="56">
         <v>107</v>
       </c>
-      <c r="AB33" s="75">
+      <c r="AB33" s="57">
         <v>157</v>
       </c>
-      <c r="AC33" s="75">
+      <c r="AC33" s="57">
         <v>146</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD33" s="57">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="14.45" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="75">
+      <c r="B34" s="57">
         <v>63</v>
       </c>
-      <c r="C34" s="75">
+      <c r="C34" s="57">
         <v>45</v>
       </c>
-      <c r="D34" s="75">
+      <c r="D34" s="57">
         <v>43</v>
       </c>
-      <c r="E34" s="75">
+      <c r="E34" s="57">
         <v>38</v>
       </c>
-      <c r="F34" s="75">
+      <c r="F34" s="57">
         <v>53</v>
       </c>
-      <c r="G34" s="75">
+      <c r="G34" s="57">
         <v>53</v>
       </c>
-      <c r="H34" s="75">
+      <c r="H34" s="57">
         <v>50</v>
       </c>
-      <c r="I34" s="75">
+      <c r="I34" s="57">
         <v>54</v>
       </c>
-      <c r="J34" s="75">
+      <c r="J34" s="57">
         <v>101</v>
       </c>
-      <c r="K34" s="75">
+      <c r="K34" s="57">
         <v>93</v>
       </c>
-      <c r="L34" s="75">
+      <c r="L34" s="57">
         <v>69</v>
       </c>
-      <c r="M34" s="75">
+      <c r="M34" s="57">
         <v>38</v>
       </c>
-      <c r="N34" s="75">
+      <c r="N34" s="57">
         <v>97</v>
       </c>
-      <c r="O34" s="75">
+      <c r="O34" s="57">
         <v>53</v>
       </c>
-      <c r="P34" s="75">
+      <c r="P34" s="57">
         <v>44</v>
       </c>
-      <c r="Q34" s="75">
+      <c r="Q34" s="57">
         <v>49</v>
       </c>
-      <c r="R34" s="75">
+      <c r="R34" s="57">
         <v>63</v>
       </c>
-      <c r="S34" s="75">
+      <c r="S34" s="57">
         <v>65</v>
       </c>
-      <c r="T34" s="75">
+      <c r="T34" s="57">
         <v>61</v>
       </c>
-      <c r="U34" s="75">
+      <c r="U34" s="57">
         <v>96</v>
       </c>
-      <c r="V34" s="75">
+      <c r="V34" s="57">
         <v>81</v>
       </c>
-      <c r="W34" s="75">
+      <c r="W34" s="57">
         <v>82</v>
       </c>
-      <c r="X34" s="74">
+      <c r="X34" s="56">
         <v>65</v>
       </c>
-      <c r="Y34" s="74">
+      <c r="Y34" s="56">
         <v>51</v>
       </c>
-      <c r="Z34" s="74">
+      <c r="Z34" s="56">
         <v>43</v>
       </c>
-      <c r="AA34" s="74">
+      <c r="AA34" s="56">
         <v>73</v>
       </c>
-      <c r="AB34" s="75">
+      <c r="AB34" s="57">
         <v>68</v>
       </c>
-      <c r="AC34" s="75">
+      <c r="AC34" s="57">
         <v>76</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD34" s="57">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="14.45" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
-      <c r="P35" s="27"/>
-[...2 lines deleted...]
-      <c r="S35" s="27"/>
+      <c r="P35" s="39"/>
+      <c r="Q35" s="39"/>
+      <c r="R35" s="39"/>
+      <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
-      <c r="X35" s="44"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:29" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="X35" s="41"/>
+      <c r="Y35" s="41"/>
+      <c r="Z35" s="70"/>
+      <c r="AA35" s="70"/>
+      <c r="AB35" s="39"/>
+      <c r="AC35" s="39"/>
+      <c r="AD35" s="60"/>
+    </row>
+    <row r="36" spans="1:30" s="17" customFormat="1" ht="24" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="75">
+      <c r="B36" s="57">
         <v>1444</v>
       </c>
-      <c r="C36" s="75">
+      <c r="C36" s="57">
         <v>1170</v>
       </c>
-      <c r="D36" s="75">
+      <c r="D36" s="57">
         <v>1074</v>
       </c>
-      <c r="E36" s="75">
+      <c r="E36" s="57">
         <v>1086</v>
       </c>
-      <c r="F36" s="75">
+      <c r="F36" s="57">
         <v>1075</v>
       </c>
-      <c r="G36" s="75">
+      <c r="G36" s="57">
         <v>1075</v>
       </c>
-      <c r="H36" s="75">
+      <c r="H36" s="57">
         <v>1230</v>
       </c>
-      <c r="I36" s="75">
+      <c r="I36" s="57">
         <v>1224</v>
       </c>
-      <c r="J36" s="75">
+      <c r="J36" s="57">
         <v>1645</v>
       </c>
-      <c r="K36" s="75">
+      <c r="K36" s="57">
         <v>1640</v>
       </c>
-      <c r="L36" s="75">
+      <c r="L36" s="57">
         <v>1411</v>
       </c>
-      <c r="M36" s="75">
+      <c r="M36" s="57">
         <v>1293</v>
       </c>
-      <c r="N36" s="75">
+      <c r="N36" s="57">
         <v>1580</v>
       </c>
-      <c r="O36" s="75">
+      <c r="O36" s="57">
         <v>1486</v>
       </c>
-      <c r="P36" s="75">
+      <c r="P36" s="57">
         <v>1140</v>
       </c>
-      <c r="Q36" s="75">
+      <c r="Q36" s="57">
         <v>1442</v>
       </c>
-      <c r="R36" s="75">
+      <c r="R36" s="57">
         <v>1228</v>
       </c>
-      <c r="S36" s="75">
+      <c r="S36" s="57">
         <v>1396</v>
       </c>
-      <c r="T36" s="75">
+      <c r="T36" s="57">
         <v>1526</v>
       </c>
-      <c r="U36" s="75">
+      <c r="U36" s="57">
         <v>1720</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="57">
         <v>1733</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="57">
         <v>1526</v>
       </c>
-      <c r="X36" s="74">
+      <c r="X36" s="56">
         <v>1304</v>
       </c>
-      <c r="Y36" s="74">
+      <c r="Y36" s="56">
         <v>1094</v>
       </c>
-      <c r="Z36" s="75">
+      <c r="Z36" s="57">
         <v>1541</v>
       </c>
-      <c r="AA36" s="75">
+      <c r="AA36" s="57">
         <v>1426</v>
       </c>
-      <c r="AB36" s="75">
+      <c r="AB36" s="57">
         <v>1493</v>
       </c>
-      <c r="AC36" s="75">
+      <c r="AC36" s="57">
         <v>1341</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD36" s="57">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="14.45" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B37" s="74"/>
-[...28 lines deleted...]
-    <row r="38" spans="1:29" ht="14.45" customHeight="1">
+      <c r="B37" s="56"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="57"/>
+      <c r="K37" s="57"/>
+      <c r="L37" s="57"/>
+      <c r="M37" s="57"/>
+      <c r="N37" s="57"/>
+      <c r="O37" s="57"/>
+      <c r="P37" s="57"/>
+      <c r="Q37" s="57"/>
+      <c r="R37" s="57"/>
+      <c r="S37" s="57"/>
+      <c r="T37" s="57"/>
+      <c r="U37" s="57"/>
+      <c r="V37" s="57"/>
+      <c r="W37" s="57"/>
+      <c r="X37" s="56"/>
+      <c r="Y37" s="56"/>
+      <c r="Z37" s="57"/>
+      <c r="AA37" s="57"/>
+      <c r="AB37" s="57"/>
+      <c r="AC37" s="57"/>
+      <c r="AD37" s="57"/>
+    </row>
+    <row r="38" spans="1:30" ht="14.45" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="74">
+      <c r="B38" s="56">
         <v>145</v>
       </c>
-      <c r="C38" s="74">
+      <c r="C38" s="56">
         <v>163</v>
       </c>
-      <c r="D38" s="75">
+      <c r="D38" s="57">
         <v>115</v>
       </c>
-      <c r="E38" s="75">
+      <c r="E38" s="57">
         <v>94</v>
       </c>
-      <c r="F38" s="75">
+      <c r="F38" s="57">
         <v>147</v>
       </c>
-      <c r="G38" s="75">
+      <c r="G38" s="57">
         <v>136</v>
       </c>
-      <c r="H38" s="75">
+      <c r="H38" s="57">
         <v>150</v>
       </c>
-      <c r="I38" s="75">
+      <c r="I38" s="57">
         <v>151</v>
       </c>
-      <c r="J38" s="75">
+      <c r="J38" s="57">
         <v>171</v>
       </c>
-      <c r="K38" s="75">
+      <c r="K38" s="57">
         <v>160</v>
       </c>
-      <c r="L38" s="75">
+      <c r="L38" s="57">
         <v>211</v>
       </c>
-      <c r="M38" s="75">
+      <c r="M38" s="57">
         <v>153</v>
       </c>
-      <c r="N38" s="75">
+      <c r="N38" s="57">
         <v>222</v>
       </c>
-      <c r="O38" s="75">
+      <c r="O38" s="57">
         <v>182</v>
       </c>
-      <c r="P38" s="75">
+      <c r="P38" s="57">
         <v>141</v>
       </c>
-      <c r="Q38" s="75">
+      <c r="Q38" s="57">
         <v>191</v>
       </c>
-      <c r="R38" s="75">
+      <c r="R38" s="57">
         <v>164</v>
       </c>
-      <c r="S38" s="75">
+      <c r="S38" s="57">
         <v>167</v>
       </c>
-      <c r="T38" s="75">
+      <c r="T38" s="57">
         <v>178</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="57">
         <v>226</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="57">
         <v>245</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="57">
         <v>189</v>
       </c>
-      <c r="X38" s="74">
+      <c r="X38" s="56">
         <v>166</v>
       </c>
-      <c r="Y38" s="74">
+      <c r="Y38" s="56">
         <v>140</v>
       </c>
-      <c r="Z38" s="75">
+      <c r="Z38" s="57">
         <v>235</v>
       </c>
-      <c r="AA38" s="75">
+      <c r="AA38" s="57">
         <v>190</v>
       </c>
-      <c r="AB38" s="75">
+      <c r="AB38" s="57">
         <v>193</v>
       </c>
-      <c r="AC38" s="75">
+      <c r="AC38" s="57">
         <v>203</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD38" s="57">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="14.45" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="74">
+      <c r="B39" s="56">
         <v>119</v>
       </c>
-      <c r="C39" s="74">
+      <c r="C39" s="56">
         <v>113</v>
       </c>
-      <c r="D39" s="75">
+      <c r="D39" s="57">
         <v>104</v>
       </c>
-      <c r="E39" s="81">
+      <c r="E39" s="62">
         <v>117</v>
       </c>
-      <c r="F39" s="75">
+      <c r="F39" s="57">
         <v>101</v>
       </c>
-      <c r="G39" s="75">
+      <c r="G39" s="57">
         <v>80</v>
       </c>
-      <c r="H39" s="75">
+      <c r="H39" s="57">
         <v>118</v>
       </c>
-      <c r="I39" s="75">
+      <c r="I39" s="57">
         <v>120</v>
       </c>
-      <c r="J39" s="75">
+      <c r="J39" s="57">
         <v>132</v>
       </c>
-      <c r="K39" s="75">
+      <c r="K39" s="57">
         <v>144</v>
       </c>
-      <c r="L39" s="75">
+      <c r="L39" s="57">
         <v>101</v>
       </c>
-      <c r="M39" s="75">
+      <c r="M39" s="57">
         <v>97</v>
       </c>
-      <c r="N39" s="75">
+      <c r="N39" s="57">
         <v>124</v>
       </c>
-      <c r="O39" s="75">
+      <c r="O39" s="57">
         <v>146</v>
       </c>
-      <c r="P39" s="75">
+      <c r="P39" s="57">
         <v>92</v>
       </c>
-      <c r="Q39" s="75">
+      <c r="Q39" s="57">
         <v>139</v>
       </c>
-      <c r="R39" s="75">
+      <c r="R39" s="57">
         <v>110</v>
       </c>
-      <c r="S39" s="75">
+      <c r="S39" s="57">
         <v>101</v>
       </c>
-      <c r="T39" s="75">
+      <c r="T39" s="57">
         <v>95</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="57">
         <v>139</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="57">
         <v>124</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="57">
         <v>121</v>
       </c>
-      <c r="X39" s="74">
+      <c r="X39" s="56">
         <v>91</v>
       </c>
-      <c r="Y39" s="74">
+      <c r="Y39" s="56">
         <v>77</v>
       </c>
-      <c r="Z39" s="75">
+      <c r="Z39" s="57">
         <v>119</v>
       </c>
-      <c r="AA39" s="75">
+      <c r="AA39" s="57">
         <v>115</v>
       </c>
-      <c r="AB39" s="75">
+      <c r="AB39" s="57">
         <v>118</v>
       </c>
-      <c r="AC39" s="75">
+      <c r="AC39" s="57">
         <v>114</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD39" s="57">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="14.45" customHeight="1">
       <c r="A40" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B40" s="74">
+      <c r="B40" s="56">
         <v>366</v>
       </c>
-      <c r="C40" s="74">
+      <c r="C40" s="56">
         <v>313</v>
       </c>
-      <c r="D40" s="75">
+      <c r="D40" s="57">
         <v>310</v>
       </c>
-      <c r="E40" s="75">
+      <c r="E40" s="57">
         <v>294</v>
       </c>
-      <c r="F40" s="75">
+      <c r="F40" s="57">
         <v>228</v>
       </c>
-      <c r="G40" s="75">
+      <c r="G40" s="57">
         <v>303</v>
       </c>
-      <c r="H40" s="75">
+      <c r="H40" s="57">
         <v>266</v>
       </c>
-      <c r="I40" s="75">
+      <c r="I40" s="57">
         <v>318</v>
       </c>
-      <c r="J40" s="75">
+      <c r="J40" s="57">
         <v>399</v>
       </c>
-      <c r="K40" s="75">
+      <c r="K40" s="57">
         <v>409</v>
       </c>
-      <c r="L40" s="75">
+      <c r="L40" s="57">
         <v>326</v>
       </c>
-      <c r="M40" s="75">
+      <c r="M40" s="57">
         <v>324</v>
       </c>
-      <c r="N40" s="75">
+      <c r="N40" s="57">
         <v>410</v>
       </c>
-      <c r="O40" s="75">
+      <c r="O40" s="57">
         <v>423</v>
       </c>
-      <c r="P40" s="75">
+      <c r="P40" s="57">
         <v>303</v>
       </c>
-      <c r="Q40" s="75">
+      <c r="Q40" s="57">
         <v>348</v>
       </c>
-      <c r="R40" s="75">
+      <c r="R40" s="57">
         <v>332</v>
       </c>
-      <c r="S40" s="75">
+      <c r="S40" s="57">
         <v>347</v>
       </c>
-      <c r="T40" s="75">
+      <c r="T40" s="57">
         <v>357</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="57">
         <v>381</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="57">
         <v>416</v>
       </c>
-      <c r="W40" s="75">
+      <c r="W40" s="57">
         <v>391</v>
       </c>
-      <c r="X40" s="74">
+      <c r="X40" s="56">
         <v>320</v>
       </c>
-      <c r="Y40" s="74">
+      <c r="Y40" s="56">
         <v>276</v>
       </c>
-      <c r="Z40" s="75">
+      <c r="Z40" s="57">
         <v>375</v>
       </c>
-      <c r="AA40" s="75">
+      <c r="AA40" s="57">
         <v>362</v>
       </c>
-      <c r="AB40" s="75">
+      <c r="AB40" s="57">
         <v>428</v>
       </c>
-      <c r="AC40" s="75">
+      <c r="AC40" s="57">
         <v>326</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD40" s="57">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="14.45" customHeight="1">
       <c r="A41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="2">
         <v>177</v>
       </c>
       <c r="C41" s="2">
         <v>124</v>
       </c>
       <c r="D41" s="5">
         <v>109</v>
       </c>
       <c r="E41" s="5">
         <v>139</v>
       </c>
       <c r="F41" s="5">
         <v>122</v>
       </c>
       <c r="G41" s="5">
         <v>106</v>
       </c>
       <c r="H41" s="5">
         <v>167</v>
       </c>
       <c r="I41" s="5">
@@ -6872,76 +7129,79 @@
       </c>
       <c r="N41" s="5">
         <v>179</v>
       </c>
       <c r="O41" s="5">
         <v>152</v>
       </c>
       <c r="P41" s="5">
         <v>134</v>
       </c>
       <c r="Q41" s="5">
         <v>162</v>
       </c>
       <c r="R41" s="5">
         <v>155</v>
       </c>
       <c r="S41" s="5">
         <v>154</v>
       </c>
       <c r="T41" s="5">
         <v>217</v>
       </c>
       <c r="U41" s="5">
         <v>248</v>
       </c>
-      <c r="V41" s="31">
+      <c r="V41" s="30">
         <v>204</v>
       </c>
-      <c r="W41" s="37">
+      <c r="W41" s="35">
         <v>197</v>
       </c>
       <c r="X41" s="2">
         <v>153</v>
       </c>
       <c r="Y41" s="2">
         <v>115</v>
       </c>
-      <c r="Z41" s="48">
+      <c r="Z41" s="43">
         <v>170</v>
       </c>
-      <c r="AA41" s="58">
+      <c r="AA41" s="49">
         <v>175</v>
       </c>
-      <c r="AB41" s="61">
+      <c r="AB41" s="51">
         <v>179</v>
       </c>
-      <c r="AC41" s="61">
+      <c r="AC41" s="51">
         <v>187</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD41" s="57">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="14.45" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="2">
         <v>173</v>
       </c>
       <c r="C42" s="2">
         <v>108</v>
       </c>
       <c r="D42" s="5">
         <v>101</v>
       </c>
       <c r="E42" s="3">
         <v>116</v>
       </c>
       <c r="F42" s="5">
         <v>132</v>
       </c>
       <c r="G42" s="5">
         <v>135</v>
       </c>
       <c r="H42" s="5">
         <v>157</v>
       </c>
       <c r="I42" s="5">
@@ -6961,76 +7221,79 @@
       </c>
       <c r="N42" s="5">
         <v>171</v>
       </c>
       <c r="O42" s="5">
         <v>131</v>
       </c>
       <c r="P42" s="5">
         <v>142</v>
       </c>
       <c r="Q42" s="5">
         <v>145</v>
       </c>
       <c r="R42" s="5">
         <v>129</v>
       </c>
       <c r="S42" s="5">
         <v>179</v>
       </c>
       <c r="T42" s="5">
         <v>217</v>
       </c>
       <c r="U42" s="5">
         <v>210</v>
       </c>
-      <c r="V42" s="31">
+      <c r="V42" s="30">
         <v>255</v>
       </c>
-      <c r="W42" s="37">
+      <c r="W42" s="35">
         <v>193</v>
       </c>
       <c r="X42" s="2">
         <v>182</v>
       </c>
       <c r="Y42" s="2">
         <v>103</v>
       </c>
-      <c r="Z42" s="48">
+      <c r="Z42" s="43">
         <v>175</v>
       </c>
-      <c r="AA42" s="58">
+      <c r="AA42" s="49">
         <v>168</v>
       </c>
-      <c r="AB42" s="61">
+      <c r="AB42" s="51">
         <v>151</v>
       </c>
-      <c r="AC42" s="61">
+      <c r="AC42" s="51">
         <v>160</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD42" s="57">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="14.45" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="2">
         <v>171</v>
       </c>
       <c r="C43" s="2">
         <v>124</v>
       </c>
       <c r="D43" s="5">
         <v>124</v>
       </c>
       <c r="E43" s="5">
         <v>147</v>
       </c>
       <c r="F43" s="5">
         <v>116</v>
       </c>
       <c r="G43" s="5">
         <v>134</v>
       </c>
       <c r="H43" s="5">
         <v>147</v>
       </c>
       <c r="I43" s="5">
@@ -7050,76 +7313,79 @@
       </c>
       <c r="N43" s="5">
         <v>163</v>
       </c>
       <c r="O43" s="5">
         <v>154</v>
       </c>
       <c r="P43" s="5">
         <v>108</v>
       </c>
       <c r="Q43" s="5">
         <v>178</v>
       </c>
       <c r="R43" s="5">
         <v>131</v>
       </c>
       <c r="S43" s="5">
         <v>189</v>
       </c>
       <c r="T43" s="5">
         <v>165</v>
       </c>
       <c r="U43" s="5">
         <v>174</v>
       </c>
-      <c r="V43" s="31">
+      <c r="V43" s="30">
         <v>174</v>
       </c>
-      <c r="W43" s="37">
+      <c r="W43" s="35">
         <v>177</v>
       </c>
       <c r="X43" s="2">
         <v>167</v>
       </c>
       <c r="Y43" s="2">
         <v>166</v>
       </c>
-      <c r="Z43" s="48">
+      <c r="Z43" s="43">
         <v>173</v>
       </c>
-      <c r="AA43" s="58">
+      <c r="AA43" s="49">
         <v>149</v>
       </c>
-      <c r="AB43" s="61">
+      <c r="AB43" s="51">
         <v>185</v>
       </c>
-      <c r="AC43" s="61">
+      <c r="AC43" s="51">
         <v>125</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD43" s="57">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="14.45" customHeight="1">
       <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="4">
         <v>293</v>
       </c>
       <c r="C44" s="4">
         <v>225</v>
       </c>
       <c r="D44" s="4">
         <v>211</v>
       </c>
       <c r="E44" s="4">
         <v>179</v>
       </c>
       <c r="F44" s="4">
         <v>229</v>
       </c>
       <c r="G44" s="4">
         <v>181</v>
       </c>
       <c r="H44" s="4">
         <v>225</v>
       </c>
       <c r="I44" s="4">
@@ -7139,196 +7405,216 @@
       </c>
       <c r="N44" s="4">
         <v>311</v>
       </c>
       <c r="O44" s="4">
         <v>298</v>
       </c>
       <c r="P44" s="4">
         <v>220</v>
       </c>
       <c r="Q44" s="4">
         <v>279</v>
       </c>
       <c r="R44" s="4">
         <v>207</v>
       </c>
       <c r="S44" s="4">
         <v>259</v>
       </c>
       <c r="T44" s="4">
         <v>297</v>
       </c>
       <c r="U44" s="4">
         <v>342</v>
       </c>
-      <c r="V44" s="32">
+      <c r="V44" s="31">
         <v>315</v>
       </c>
-      <c r="W44" s="38">
+      <c r="W44" s="36">
         <v>258</v>
       </c>
-      <c r="X44" s="41">
+      <c r="X44" s="38">
         <v>225</v>
       </c>
-      <c r="Y44" s="41">
+      <c r="Y44" s="38">
         <v>217</v>
       </c>
-      <c r="Z44" s="49">
+      <c r="Z44" s="44">
         <v>294</v>
       </c>
-      <c r="AA44" s="59">
+      <c r="AA44" s="50">
         <v>267</v>
       </c>
-      <c r="AB44" s="63">
+      <c r="AB44" s="53">
         <v>239</v>
       </c>
-      <c r="AC44" s="63">
+      <c r="AC44" s="53">
         <v>226</v>
+      </c>
+      <c r="AD44" s="53">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="7.5703125" style="1" customWidth="1"/>
     <col min="10" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="25" width="8.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" s="15" customFormat="1" ht="14.45" customHeight="1">
+    <row r="2" spans="1:37" s="15" customFormat="1" ht="14.45" customHeight="1">
       <c r="A2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="43"/>
-[...20 lines deleted...]
-    <row r="5" spans="1:29" s="16" customFormat="1" ht="14.45" customHeight="1">
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="14.45" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="20"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="20"/>
-      <c r="AA5" s="66"/>
-      <c r="AC5" s="67" t="s">
+      <c r="AA5" s="20"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="6"/>
+      <c r="AF5" s="6"/>
+      <c r="AG5" s="6"/>
+      <c r="AH5" s="6"/>
+      <c r="AI5" s="6"/>
+      <c r="AJ5" s="6"/>
+      <c r="AK5" s="54" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:29" ht="14.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="68">
+    <row r="6" spans="1:37" ht="14.45" customHeight="1">
+      <c r="A6" s="65"/>
+      <c r="B6" s="63">
         <v>2024</v>
       </c>
-      <c r="C6" s="69"/>
-[...10 lines deleted...]
-      <c r="N6" s="68">
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="63">
         <v>2025</v>
       </c>
-      <c r="O6" s="69"/>
-[...10 lines deleted...]
-      <c r="Z6" s="72">
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="68">
         <v>2026</v>
       </c>
-      <c r="AA6" s="73"/>
-[...4 lines deleted...]
-      <c r="A7" s="71"/>
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="67"/>
+    </row>
+    <row r="7" spans="1:37" ht="14.45" customHeight="1">
+      <c r="A7" s="66"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -7357,93 +7643,122 @@
       </c>
       <c r="R7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="S7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="T7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="64" t="s">
+      <c r="Z7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="64" t="s">
+      <c r="AA7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="65" t="s">
+      <c r="AB7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="65" t="s">
+      <c r="AC7" s="21" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="AG7" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="AH7" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI7" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK7" s="55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="14.45" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
-      <c r="P8" s="29"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:29" ht="14.45" customHeight="1">
+      <c r="P8" s="28"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+      <c r="S8" s="28"/>
+      <c r="T8" s="28"/>
+      <c r="U8" s="28"/>
+      <c r="V8" s="28"/>
+      <c r="W8" s="28"/>
+      <c r="X8" s="28"/>
+      <c r="Y8" s="28"/>
+      <c r="Z8" s="72"/>
+      <c r="AA8" s="72"/>
+      <c r="AB8" s="72"/>
+      <c r="AC8" s="72"/>
+      <c r="AD8" s="72"/>
+    </row>
+    <row r="9" spans="1:37" ht="14.45" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="2">
         <v>-525</v>
       </c>
       <c r="C9" s="5">
         <v>-484</v>
       </c>
       <c r="D9" s="5">
         <v>-482</v>
       </c>
       <c r="E9" s="5">
         <v>-440</v>
       </c>
       <c r="F9" s="5">
         <v>-383</v>
       </c>
       <c r="G9" s="5">
         <v>-498</v>
       </c>
       <c r="H9" s="5">
         <v>-614</v>
       </c>
       <c r="I9" s="5">
@@ -7463,76 +7778,79 @@
       </c>
       <c r="N9" s="5">
         <v>-366</v>
       </c>
       <c r="O9" s="5">
         <v>-364</v>
       </c>
       <c r="P9" s="5">
         <v>-370</v>
       </c>
       <c r="Q9" s="5">
         <v>-481</v>
       </c>
       <c r="R9" s="5">
         <v>-476</v>
       </c>
       <c r="S9" s="5">
         <v>-423</v>
       </c>
       <c r="T9" s="5">
         <v>-540</v>
       </c>
       <c r="U9" s="5">
         <v>-589</v>
       </c>
-      <c r="V9" s="33">
+      <c r="V9" s="32">
         <v>-606</v>
       </c>
-      <c r="W9" s="40">
+      <c r="W9" s="37">
         <v>-475</v>
       </c>
       <c r="X9" s="2">
         <v>-388</v>
       </c>
       <c r="Y9" s="2">
         <v>-309</v>
       </c>
-      <c r="Z9" s="52">
+      <c r="Z9" s="46">
         <v>-239</v>
       </c>
-      <c r="AA9" s="62">
+      <c r="AA9" s="52">
         <v>-46</v>
       </c>
-      <c r="AB9" s="61">
+      <c r="AB9" s="51">
         <v>-528</v>
       </c>
-      <c r="AC9" s="61">
+      <c r="AC9" s="51">
         <v>-304</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD9" s="52">
+        <v>-376</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="14.45" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>243</v>
       </c>
       <c r="C10" s="5">
         <v>93</v>
       </c>
       <c r="D10" s="5">
         <v>235</v>
       </c>
       <c r="E10" s="5">
         <v>164</v>
       </c>
       <c r="F10" s="5">
         <v>153</v>
       </c>
       <c r="G10" s="5">
         <v>245</v>
       </c>
       <c r="H10" s="5">
         <v>215</v>
       </c>
       <c r="I10" s="5">
@@ -7552,76 +7870,79 @@
       </c>
       <c r="N10" s="5">
         <v>542</v>
       </c>
       <c r="O10" s="5">
         <v>407</v>
       </c>
       <c r="P10" s="5">
         <v>185</v>
       </c>
       <c r="Q10" s="5">
         <v>373</v>
       </c>
       <c r="R10" s="5">
         <v>411</v>
       </c>
       <c r="S10" s="5">
         <v>651</v>
       </c>
       <c r="T10" s="5">
         <v>641</v>
       </c>
       <c r="U10" s="5">
         <v>690</v>
       </c>
-      <c r="V10" s="33">
+      <c r="V10" s="32">
         <v>303</v>
       </c>
-      <c r="W10" s="40">
+      <c r="W10" s="37">
         <v>346</v>
       </c>
       <c r="X10" s="2">
         <v>349</v>
       </c>
       <c r="Y10" s="2">
         <v>163</v>
       </c>
-      <c r="Z10" s="52">
+      <c r="Z10" s="46">
         <v>438</v>
       </c>
-      <c r="AA10" s="62">
+      <c r="AA10" s="52">
         <v>420</v>
       </c>
-      <c r="AB10" s="61">
+      <c r="AB10" s="51">
         <v>287</v>
       </c>
-      <c r="AC10" s="61">
+      <c r="AC10" s="51">
         <v>315</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD10" s="52">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="14.45" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="2">
         <v>-39</v>
       </c>
       <c r="C11" s="5">
         <v>-63</v>
       </c>
       <c r="D11" s="5">
         <v>-92</v>
       </c>
       <c r="E11" s="5">
         <v>-87</v>
       </c>
       <c r="F11" s="5">
         <v>-25</v>
       </c>
       <c r="G11" s="5">
         <v>-96</v>
       </c>
       <c r="H11" s="5">
         <v>-86</v>
       </c>
       <c r="I11" s="5">
@@ -7641,76 +7962,79 @@
       </c>
       <c r="N11" s="5">
         <v>-52</v>
       </c>
       <c r="O11" s="5">
         <v>-53</v>
       </c>
       <c r="P11" s="5">
         <v>1</v>
       </c>
       <c r="Q11" s="5">
         <v>-27</v>
       </c>
       <c r="R11" s="5">
         <v>-59</v>
       </c>
       <c r="S11" s="5">
         <v>-157</v>
       </c>
       <c r="T11" s="5">
         <v>-140</v>
       </c>
       <c r="U11" s="5">
         <v>-99</v>
       </c>
-      <c r="V11" s="33">
+      <c r="V11" s="32">
         <v>-130</v>
       </c>
-      <c r="W11" s="40">
+      <c r="W11" s="37">
         <v>-134</v>
       </c>
       <c r="X11" s="2">
         <v>-57</v>
       </c>
       <c r="Y11" s="2">
         <v>-79</v>
       </c>
-      <c r="Z11" s="52">
+      <c r="Z11" s="46">
         <v>-122</v>
       </c>
-      <c r="AA11" s="62">
+      <c r="AA11" s="52">
         <v>-36</v>
       </c>
-      <c r="AB11" s="61">
+      <c r="AB11" s="51">
         <v>-79</v>
       </c>
-      <c r="AC11" s="61">
+      <c r="AC11" s="51">
         <v>-54</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD11" s="52">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="14.45" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>-5</v>
       </c>
       <c r="C12" s="5">
         <v>-23</v>
       </c>
       <c r="D12" s="5">
         <v>-44</v>
       </c>
       <c r="E12" s="5">
         <v>-32</v>
       </c>
       <c r="F12" s="5">
         <v>-5</v>
       </c>
       <c r="G12" s="5">
         <v>-31</v>
       </c>
       <c r="H12" s="5">
         <v>-37</v>
       </c>
       <c r="I12" s="5">
@@ -7730,76 +8054,79 @@
       </c>
       <c r="N12" s="5">
         <v>-42</v>
       </c>
       <c r="O12" s="5">
         <v>-23</v>
       </c>
       <c r="P12" s="5">
         <v>-43</v>
       </c>
       <c r="Q12" s="5">
         <v>-41</v>
       </c>
       <c r="R12" s="5">
         <v>-21</v>
       </c>
       <c r="S12" s="5">
         <v>-38</v>
       </c>
       <c r="T12" s="5">
         <v>-77</v>
       </c>
       <c r="U12" s="5">
         <v>-42</v>
       </c>
-      <c r="V12" s="33">
+      <c r="V12" s="32">
         <v>-50</v>
       </c>
-      <c r="W12" s="40">
+      <c r="W12" s="37">
         <v>-14</v>
       </c>
       <c r="X12" s="2">
         <v>-16</v>
       </c>
       <c r="Y12" s="2">
         <v>-12</v>
       </c>
-      <c r="Z12" s="52">
+      <c r="Z12" s="46">
         <v>-45</v>
       </c>
-      <c r="AA12" s="62">
+      <c r="AA12" s="52">
         <v>31</v>
       </c>
-      <c r="AB12" s="61">
+      <c r="AB12" s="51">
         <v>-25</v>
       </c>
-      <c r="AC12" s="61">
+      <c r="AC12" s="51">
         <v>18</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD12" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="14.45" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="2">
         <v>2</v>
       </c>
       <c r="C13" s="5">
         <v>-3</v>
       </c>
       <c r="D13" s="5">
         <v>6</v>
       </c>
       <c r="E13" s="5">
         <v>-17</v>
       </c>
       <c r="F13" s="5">
         <v>-51</v>
       </c>
       <c r="G13" s="5">
         <v>-28</v>
       </c>
       <c r="H13" s="5">
         <v>-16</v>
       </c>
       <c r="I13" s="5">
@@ -7819,76 +8146,79 @@
       </c>
       <c r="N13" s="5">
         <v>-30</v>
       </c>
       <c r="O13" s="5">
         <v>6</v>
       </c>
       <c r="P13" s="5">
         <v>22</v>
       </c>
       <c r="Q13" s="5">
         <v>-12</v>
       </c>
       <c r="R13" s="5">
         <v>-17</v>
       </c>
       <c r="S13" s="5">
         <v>-27</v>
       </c>
       <c r="T13" s="5">
         <v>-48</v>
       </c>
       <c r="U13" s="5">
         <v>-34</v>
       </c>
-      <c r="V13" s="33">
+      <c r="V13" s="32">
         <v>-82</v>
       </c>
-      <c r="W13" s="40">
+      <c r="W13" s="37">
         <v>19</v>
       </c>
       <c r="X13" s="2">
         <v>-22</v>
       </c>
       <c r="Y13" s="2">
         <v>16</v>
       </c>
-      <c r="Z13" s="52">
+      <c r="Z13" s="46">
         <v>-24</v>
       </c>
-      <c r="AA13" s="62">
+      <c r="AA13" s="52">
         <v>-6</v>
       </c>
-      <c r="AB13" s="61">
+      <c r="AB13" s="51">
         <v>-43</v>
       </c>
-      <c r="AC13" s="61">
+      <c r="AC13" s="51">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD13" s="52">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="14.45" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="2">
         <v>-98</v>
       </c>
       <c r="C14" s="5">
         <v>-22</v>
       </c>
       <c r="D14" s="5">
         <v>-87</v>
       </c>
       <c r="E14" s="5">
         <v>-35</v>
       </c>
       <c r="F14" s="5">
         <v>-24</v>
       </c>
       <c r="G14" s="5">
         <v>-43</v>
       </c>
       <c r="H14" s="5">
         <v>-27</v>
       </c>
       <c r="I14" s="5">
@@ -7908,76 +8238,79 @@
       </c>
       <c r="N14" s="5">
         <v>-60</v>
       </c>
       <c r="O14" s="5">
         <v>21</v>
       </c>
       <c r="P14" s="5">
         <v>-57</v>
       </c>
       <c r="Q14" s="5">
         <v>-79</v>
       </c>
       <c r="R14" s="5">
         <v>-124</v>
       </c>
       <c r="S14" s="5">
         <v>-125</v>
       </c>
       <c r="T14" s="5">
         <v>-87</v>
       </c>
       <c r="U14" s="5">
         <v>-176</v>
       </c>
-      <c r="V14" s="33">
+      <c r="V14" s="32">
         <v>-28</v>
       </c>
-      <c r="W14" s="40">
+      <c r="W14" s="37">
         <v>-52</v>
       </c>
       <c r="X14" s="2">
         <v>1</v>
       </c>
       <c r="Y14" s="2">
         <v>-1</v>
       </c>
-      <c r="Z14" s="52">
+      <c r="Z14" s="46">
         <v>15</v>
       </c>
-      <c r="AA14" s="62">
+      <c r="AA14" s="52">
         <v>-54</v>
       </c>
-      <c r="AB14" s="61">
+      <c r="AB14" s="51">
         <v>-78</v>
       </c>
-      <c r="AC14" s="61">
+      <c r="AC14" s="51">
         <v>-74</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD14" s="52">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="14.45" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="2">
         <v>-52</v>
       </c>
       <c r="C15" s="5">
         <v>-48</v>
       </c>
       <c r="D15" s="5">
         <v>-15</v>
       </c>
       <c r="E15" s="5">
         <v>-20</v>
       </c>
       <c r="F15" s="5">
         <v>-64</v>
       </c>
       <c r="G15" s="5">
         <v>-61</v>
       </c>
       <c r="H15" s="5">
         <v>-59</v>
       </c>
       <c r="I15" s="5">
@@ -7997,109 +8330,113 @@
       </c>
       <c r="N15" s="5">
         <v>-42</v>
       </c>
       <c r="O15" s="5">
         <v>-69</v>
       </c>
       <c r="P15" s="5">
         <v>-83</v>
       </c>
       <c r="Q15" s="5">
         <v>-68</v>
       </c>
       <c r="R15" s="5">
         <v>-58</v>
       </c>
       <c r="S15" s="5">
         <v>-57</v>
       </c>
       <c r="T15" s="5">
         <v>8</v>
       </c>
       <c r="U15" s="5">
         <v>-57</v>
       </c>
-      <c r="V15" s="33">
+      <c r="V15" s="32">
         <v>10</v>
       </c>
-      <c r="W15" s="40">
+      <c r="W15" s="37">
         <v>12</v>
       </c>
       <c r="X15" s="2">
         <v>-93</v>
       </c>
       <c r="Y15" s="2">
         <v>-20</v>
       </c>
-      <c r="Z15" s="52">
+      <c r="Z15" s="46">
         <v>-23</v>
       </c>
-      <c r="AA15" s="62">
+      <c r="AA15" s="52">
         <v>-56</v>
       </c>
-      <c r="AB15" s="61">
+      <c r="AB15" s="51">
         <v>-61</v>
       </c>
-      <c r="AC15" s="61">
+      <c r="AC15" s="51">
         <v>-9</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD15" s="52">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="14.45" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
-      <c r="V16" s="33"/>
-      <c r="W16" s="40"/>
+      <c r="V16" s="32"/>
+      <c r="W16" s="37"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
-      <c r="Z16" s="52"/>
-[...4 lines deleted...]
-    <row r="17" spans="1:29" ht="14.45" customHeight="1">
+      <c r="Z16" s="46"/>
+      <c r="AA16" s="52"/>
+      <c r="AB16" s="51"/>
+      <c r="AC16" s="51"/>
+      <c r="AD16" s="52"/>
+    </row>
+    <row r="17" spans="1:30" ht="14.45" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="2">
         <v>-34</v>
       </c>
       <c r="C17" s="5">
         <v>-83</v>
       </c>
       <c r="D17" s="5">
         <v>-73</v>
       </c>
       <c r="E17" s="5">
         <v>-4</v>
       </c>
       <c r="F17" s="5">
         <v>-128</v>
       </c>
       <c r="G17" s="5">
         <v>-67</v>
       </c>
       <c r="H17" s="5">
         <v>-84</v>
       </c>
       <c r="I17" s="5">
@@ -8119,76 +8456,79 @@
       </c>
       <c r="N17" s="5">
         <v>-91</v>
       </c>
       <c r="O17" s="5">
         <v>-91</v>
       </c>
       <c r="P17" s="5">
         <v>-35</v>
       </c>
       <c r="Q17" s="5">
         <v>-95</v>
       </c>
       <c r="R17" s="5">
         <v>-52</v>
       </c>
       <c r="S17" s="5">
         <v>-129</v>
       </c>
       <c r="T17" s="5">
         <v>-152</v>
       </c>
       <c r="U17" s="5">
         <v>-117</v>
       </c>
-      <c r="V17" s="33">
+      <c r="V17" s="32">
         <v>-38</v>
       </c>
-      <c r="W17" s="40">
+      <c r="W17" s="37">
         <v>-84</v>
       </c>
       <c r="X17" s="2">
         <v>-92</v>
       </c>
       <c r="Y17" s="2">
         <v>-56</v>
       </c>
-      <c r="Z17" s="52">
+      <c r="Z17" s="46">
         <v>-71</v>
       </c>
-      <c r="AA17" s="62">
+      <c r="AA17" s="52">
         <v>-57</v>
       </c>
-      <c r="AB17" s="61">
+      <c r="AB17" s="51">
         <v>-100</v>
       </c>
-      <c r="AC17" s="61">
+      <c r="AC17" s="51">
         <v>-55</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD17" s="52">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="14.45" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="2">
         <v>-37</v>
       </c>
       <c r="C18" s="5">
         <v>-56</v>
       </c>
       <c r="D18" s="5">
         <v>-46</v>
       </c>
       <c r="E18" s="5">
         <v>-46</v>
       </c>
       <c r="F18" s="5">
         <v>-37</v>
       </c>
       <c r="G18" s="5">
         <v>-23</v>
       </c>
       <c r="H18" s="5">
         <v>-60</v>
       </c>
       <c r="I18" s="5">
@@ -8208,76 +8548,79 @@
       </c>
       <c r="N18" s="5">
         <v>-7</v>
       </c>
       <c r="O18" s="5">
         <v>-70</v>
       </c>
       <c r="P18" s="5">
         <v>-8</v>
       </c>
       <c r="Q18" s="5">
         <v>-88</v>
       </c>
       <c r="R18" s="5">
         <v>-35</v>
       </c>
       <c r="S18" s="5">
         <v>-37</v>
       </c>
       <c r="T18" s="5">
         <v>-18</v>
       </c>
       <c r="U18" s="5">
         <v>-35</v>
       </c>
-      <c r="V18" s="33">
+      <c r="V18" s="32">
         <v>-29</v>
       </c>
-      <c r="W18" s="40">
+      <c r="W18" s="37">
         <v>-31</v>
       </c>
       <c r="X18" s="2">
         <v>-29</v>
       </c>
       <c r="Y18" s="2">
         <v>-41</v>
       </c>
-      <c r="Z18" s="52">
+      <c r="Z18" s="46">
         <v>-45</v>
       </c>
-      <c r="AA18" s="62">
+      <c r="AA18" s="52">
         <v>-39</v>
       </c>
-      <c r="AB18" s="61">
+      <c r="AB18" s="51">
         <v>-5</v>
       </c>
-      <c r="AC18" s="61">
+      <c r="AC18" s="51">
         <v>-20</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD18" s="52">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="14.45" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2">
         <v>-138</v>
       </c>
       <c r="C19" s="5">
         <v>-46</v>
       </c>
       <c r="D19" s="5">
         <v>-108</v>
       </c>
       <c r="E19" s="5">
         <v>-112</v>
       </c>
       <c r="F19" s="5">
         <v>54</v>
       </c>
       <c r="G19" s="5">
         <v>-99</v>
       </c>
       <c r="H19" s="5">
         <v>-85</v>
       </c>
       <c r="I19" s="5">
@@ -8297,76 +8640,79 @@
       </c>
       <c r="N19" s="5">
         <v>-155</v>
       </c>
       <c r="O19" s="5">
         <v>-189</v>
       </c>
       <c r="P19" s="5">
         <v>-93</v>
       </c>
       <c r="Q19" s="5">
         <v>-145</v>
       </c>
       <c r="R19" s="5">
         <v>-174</v>
       </c>
       <c r="S19" s="5">
         <v>-118</v>
       </c>
       <c r="T19" s="5">
         <v>-118</v>
       </c>
       <c r="U19" s="5">
         <v>-122</v>
       </c>
-      <c r="V19" s="33">
+      <c r="V19" s="32">
         <v>-105</v>
       </c>
-      <c r="W19" s="40">
+      <c r="W19" s="37">
         <v>-138</v>
       </c>
       <c r="X19" s="2">
         <v>-61</v>
       </c>
       <c r="Y19" s="2">
         <v>-23</v>
       </c>
-      <c r="Z19" s="52">
+      <c r="Z19" s="46">
         <v>-75</v>
       </c>
-      <c r="AA19" s="62">
+      <c r="AA19" s="52">
         <v>-28</v>
       </c>
-      <c r="AB19" s="61">
+      <c r="AB19" s="51">
         <v>-139</v>
       </c>
-      <c r="AC19" s="61">
+      <c r="AC19" s="51">
         <v>-103</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD19" s="52">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="14.45" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="2">
         <v>-110</v>
       </c>
       <c r="C20" s="5">
         <v>-47</v>
       </c>
       <c r="D20" s="5">
         <v>-75</v>
       </c>
       <c r="E20" s="5">
         <v>-69</v>
       </c>
       <c r="F20" s="5">
         <v>-70</v>
       </c>
       <c r="G20" s="5">
         <v>-45</v>
       </c>
       <c r="H20" s="5">
         <v>-110</v>
       </c>
       <c r="I20" s="5">
@@ -8386,76 +8732,79 @@
       </c>
       <c r="N20" s="5">
         <v>-124</v>
       </c>
       <c r="O20" s="5">
         <v>-68</v>
       </c>
       <c r="P20" s="5">
         <v>-64</v>
       </c>
       <c r="Q20" s="5">
         <v>-45</v>
       </c>
       <c r="R20" s="5">
         <v>-111</v>
       </c>
       <c r="S20" s="5">
         <v>-105</v>
       </c>
       <c r="T20" s="5">
         <v>-152</v>
       </c>
       <c r="U20" s="5">
         <v>-242</v>
       </c>
-      <c r="V20" s="33">
+      <c r="V20" s="32">
         <v>-127</v>
       </c>
-      <c r="W20" s="40">
+      <c r="W20" s="37">
         <v>-121</v>
       </c>
       <c r="X20" s="2">
         <v>-118</v>
       </c>
       <c r="Y20" s="2">
         <v>-35</v>
       </c>
-      <c r="Z20" s="52">
+      <c r="Z20" s="46">
         <v>-64</v>
       </c>
-      <c r="AA20" s="62">
+      <c r="AA20" s="52">
         <v>-43</v>
       </c>
-      <c r="AB20" s="61">
+      <c r="AB20" s="51">
         <v>-83</v>
       </c>
-      <c r="AC20" s="61">
+      <c r="AC20" s="51">
         <v>-108</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD20" s="52">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="14.45" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="2">
         <v>-76</v>
       </c>
       <c r="C21" s="5">
         <v>-49</v>
       </c>
       <c r="D21" s="5">
         <v>-36</v>
       </c>
       <c r="E21" s="5">
         <v>-51</v>
       </c>
       <c r="F21" s="5">
         <v>-49</v>
       </c>
       <c r="G21" s="5">
         <v>-73</v>
       </c>
       <c r="H21" s="5">
         <v>-73</v>
       </c>
       <c r="I21" s="5">
@@ -8475,76 +8824,79 @@
       </c>
       <c r="N21" s="5">
         <v>-72</v>
       </c>
       <c r="O21" s="5">
         <v>-38</v>
       </c>
       <c r="P21" s="5">
         <v>-72</v>
       </c>
       <c r="Q21" s="5">
         <v>-21</v>
       </c>
       <c r="R21" s="5">
         <v>-64</v>
       </c>
       <c r="S21" s="5">
         <v>-74</v>
       </c>
       <c r="T21" s="5">
         <v>-102</v>
       </c>
       <c r="U21" s="5">
         <v>-68</v>
       </c>
-      <c r="V21" s="33">
+      <c r="V21" s="32">
         <v>-124</v>
       </c>
-      <c r="W21" s="40">
+      <c r="W21" s="37">
         <v>-73</v>
       </c>
       <c r="X21" s="2">
         <v>-63</v>
       </c>
       <c r="Y21" s="2">
         <v>-8</v>
       </c>
-      <c r="Z21" s="52">
+      <c r="Z21" s="46">
         <v>-100</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="52">
         <v>-35</v>
       </c>
-      <c r="AB21" s="61">
+      <c r="AB21" s="51">
         <v>-63</v>
       </c>
-      <c r="AC21" s="61">
+      <c r="AC21" s="51">
         <v>-81</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD21" s="52">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.45" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="5">
         <v>-79</v>
       </c>
       <c r="C22" s="5">
         <v>-43</v>
       </c>
       <c r="D22" s="5">
         <v>-50</v>
       </c>
       <c r="E22" s="5">
         <v>-66</v>
       </c>
       <c r="F22" s="5">
         <v>-14</v>
       </c>
       <c r="G22" s="5">
         <v>-61</v>
       </c>
       <c r="H22" s="5">
         <v>-61</v>
       </c>
       <c r="I22" s="5">
@@ -8564,76 +8916,79 @@
       </c>
       <c r="N22" s="5">
         <v>-71</v>
       </c>
       <c r="O22" s="5">
         <v>-72</v>
       </c>
       <c r="P22" s="5">
         <v>-13</v>
       </c>
       <c r="Q22" s="5">
         <v>-71</v>
       </c>
       <c r="R22" s="5">
         <v>-57</v>
       </c>
       <c r="S22" s="5">
         <v>-75</v>
       </c>
       <c r="T22" s="5">
         <v>-74</v>
       </c>
       <c r="U22" s="5">
         <v>-72</v>
       </c>
-      <c r="V22" s="33">
+      <c r="V22" s="32">
         <v>-79</v>
       </c>
-      <c r="W22" s="40">
+      <c r="W22" s="37">
         <v>-63</v>
       </c>
       <c r="X22" s="2">
         <v>-72</v>
       </c>
       <c r="Y22" s="2">
         <v>-85</v>
       </c>
-      <c r="Z22" s="52">
+      <c r="Z22" s="46">
         <v>-33</v>
       </c>
-      <c r="AA22" s="62">
+      <c r="AA22" s="52">
         <v>-37</v>
       </c>
-      <c r="AB22" s="61">
+      <c r="AB22" s="51">
         <v>-98</v>
       </c>
-      <c r="AC22" s="61">
+      <c r="AC22" s="51">
         <v>-40</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD22" s="52">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="14.45" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="5">
         <v>-102</v>
       </c>
       <c r="C23" s="5">
         <v>-94</v>
       </c>
       <c r="D23" s="5">
         <v>-97</v>
       </c>
       <c r="E23" s="5">
         <v>-65</v>
       </c>
       <c r="F23" s="5">
         <v>-123</v>
       </c>
       <c r="G23" s="5">
         <v>-116</v>
       </c>
       <c r="H23" s="5">
         <v>-131</v>
       </c>
       <c r="I23" s="5">
@@ -8653,109 +9008,113 @@
       </c>
       <c r="N23" s="5">
         <v>-162</v>
       </c>
       <c r="O23" s="5">
         <v>-125</v>
       </c>
       <c r="P23" s="5">
         <v>-110</v>
       </c>
       <c r="Q23" s="5">
         <v>-162</v>
       </c>
       <c r="R23" s="5">
         <v>-115</v>
       </c>
       <c r="S23" s="5">
         <v>-132</v>
       </c>
       <c r="T23" s="5">
         <v>-221</v>
       </c>
       <c r="U23" s="5">
         <v>-215</v>
       </c>
-      <c r="V23" s="33">
+      <c r="V23" s="32">
         <v>-127</v>
       </c>
-      <c r="W23" s="40">
+      <c r="W23" s="37">
         <v>-142</v>
       </c>
       <c r="X23" s="2">
         <v>-115</v>
       </c>
       <c r="Y23" s="2">
         <v>-128</v>
       </c>
-      <c r="Z23" s="52">
+      <c r="Z23" s="46">
         <v>-90</v>
       </c>
-      <c r="AA23" s="62">
+      <c r="AA23" s="52">
         <v>-106</v>
       </c>
-      <c r="AB23" s="61">
+      <c r="AB23" s="51">
         <v>-41</v>
       </c>
-      <c r="AC23" s="61">
+      <c r="AC23" s="51">
         <v>-94</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD23" s="52">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="14.45" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
-      <c r="P24" s="27"/>
-[...14 lines deleted...]
-    <row r="25" spans="1:29" ht="14.45" customHeight="1">
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
+      <c r="T24" s="39"/>
+      <c r="U24" s="39"/>
+      <c r="V24" s="39"/>
+      <c r="W24" s="39"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="70"/>
+      <c r="AA24" s="70"/>
+      <c r="AB24" s="39"/>
+      <c r="AC24" s="39"/>
+      <c r="AD24" s="71"/>
+    </row>
+    <row r="25" spans="1:30" ht="14.45" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>-73</v>
       </c>
       <c r="D25" s="5">
         <v>-34</v>
       </c>
       <c r="E25" s="5">
         <v>-62</v>
       </c>
       <c r="F25" s="5">
         <v>-113</v>
       </c>
       <c r="G25" s="5">
         <v>-21</v>
       </c>
       <c r="H25" s="5">
         <v>-35</v>
       </c>
       <c r="I25" s="5">
@@ -8775,76 +9134,79 @@
       </c>
       <c r="N25" s="5">
         <v>279</v>
       </c>
       <c r="O25" s="5">
         <v>260</v>
       </c>
       <c r="P25" s="5">
         <v>45</v>
       </c>
       <c r="Q25" s="5">
         <v>127</v>
       </c>
       <c r="R25" s="5">
         <v>111</v>
       </c>
       <c r="S25" s="5">
         <v>143</v>
       </c>
       <c r="T25" s="5">
         <v>209</v>
       </c>
       <c r="U25" s="5">
         <v>193</v>
       </c>
-      <c r="V25" s="33">
+      <c r="V25" s="32">
         <v>42</v>
       </c>
-      <c r="W25" s="40">
+      <c r="W25" s="37">
         <v>145</v>
       </c>
       <c r="X25" s="2">
         <v>104</v>
       </c>
       <c r="Y25" s="2">
         <v>10</v>
       </c>
-      <c r="Z25" s="52">
+      <c r="Z25" s="46">
         <v>217</v>
       </c>
-      <c r="AA25" s="62">
+      <c r="AA25" s="52">
         <v>306</v>
       </c>
-      <c r="AB25" s="61">
+      <c r="AB25" s="51">
         <v>-58</v>
       </c>
-      <c r="AC25" s="61">
+      <c r="AC25" s="51">
         <v>152</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD25" s="52">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="14.45" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="5">
         <v>243</v>
       </c>
       <c r="C26" s="5">
         <v>93</v>
       </c>
       <c r="D26" s="5">
         <v>235</v>
       </c>
       <c r="E26" s="5">
         <v>164</v>
       </c>
       <c r="F26" s="5">
         <v>153</v>
       </c>
       <c r="G26" s="5">
         <v>245</v>
       </c>
       <c r="H26" s="5">
         <v>215</v>
       </c>
       <c r="I26" s="5">
@@ -8864,76 +9226,79 @@
       </c>
       <c r="N26" s="5">
         <v>542</v>
       </c>
       <c r="O26" s="5">
         <v>407</v>
       </c>
       <c r="P26" s="5">
         <v>185</v>
       </c>
       <c r="Q26" s="5">
         <v>373</v>
       </c>
       <c r="R26" s="5">
         <v>411</v>
       </c>
       <c r="S26" s="5">
         <v>651</v>
       </c>
       <c r="T26" s="5">
         <v>641</v>
       </c>
       <c r="U26" s="5">
         <v>690</v>
       </c>
-      <c r="V26" s="33">
+      <c r="V26" s="32">
         <v>303</v>
       </c>
-      <c r="W26" s="40">
+      <c r="W26" s="37">
         <v>346</v>
       </c>
       <c r="X26" s="2">
         <v>349</v>
       </c>
       <c r="Y26" s="2">
         <v>163</v>
       </c>
-      <c r="Z26" s="52">
+      <c r="Z26" s="46">
         <v>438</v>
       </c>
-      <c r="AA26" s="62">
+      <c r="AA26" s="52">
         <v>420</v>
       </c>
-      <c r="AB26" s="61">
+      <c r="AB26" s="51">
         <v>287</v>
       </c>
-      <c r="AC26" s="61">
+      <c r="AC26" s="51">
         <v>315</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD26" s="52">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="14.45" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="5">
         <v>-39</v>
       </c>
       <c r="C27" s="5">
         <v>-63</v>
       </c>
       <c r="D27" s="5">
         <v>-92</v>
       </c>
       <c r="E27" s="5">
         <v>-87</v>
       </c>
       <c r="F27" s="5">
         <v>-25</v>
       </c>
       <c r="G27" s="5">
         <v>-96</v>
       </c>
       <c r="H27" s="5">
         <v>-86</v>
       </c>
       <c r="I27" s="5">
@@ -8953,76 +9318,79 @@
       </c>
       <c r="N27" s="5">
         <v>-52</v>
       </c>
       <c r="O27" s="5">
         <v>-53</v>
       </c>
       <c r="P27" s="5">
         <v>1</v>
       </c>
       <c r="Q27" s="5">
         <v>-27</v>
       </c>
       <c r="R27" s="5">
         <v>-59</v>
       </c>
       <c r="S27" s="5">
         <v>-157</v>
       </c>
       <c r="T27" s="5">
         <v>-140</v>
       </c>
       <c r="U27" s="5">
         <v>-99</v>
       </c>
-      <c r="V27" s="33">
+      <c r="V27" s="32">
         <v>-130</v>
       </c>
-      <c r="W27" s="40">
+      <c r="W27" s="37">
         <v>-134</v>
       </c>
       <c r="X27" s="2">
         <v>-57</v>
       </c>
       <c r="Y27" s="2">
         <v>-79</v>
       </c>
-      <c r="Z27" s="52">
+      <c r="Z27" s="46">
         <v>-122</v>
       </c>
-      <c r="AA27" s="62">
+      <c r="AA27" s="52">
         <v>-36</v>
       </c>
-      <c r="AB27" s="61">
+      <c r="AB27" s="51">
         <v>-79</v>
       </c>
-      <c r="AC27" s="61">
+      <c r="AC27" s="51">
         <v>-54</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD27" s="52">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="14.45" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="5">
         <v>-5</v>
       </c>
       <c r="C28" s="5">
         <v>-23</v>
       </c>
       <c r="D28" s="5">
         <v>-44</v>
       </c>
       <c r="E28" s="5">
         <v>-32</v>
       </c>
       <c r="F28" s="5">
         <v>-5</v>
       </c>
       <c r="G28" s="5">
         <v>-31</v>
       </c>
       <c r="H28" s="5">
         <v>-37</v>
       </c>
       <c r="I28" s="5">
@@ -9042,76 +9410,79 @@
       </c>
       <c r="N28" s="5">
         <v>-42</v>
       </c>
       <c r="O28" s="5">
         <v>-23</v>
       </c>
       <c r="P28" s="5">
         <v>-43</v>
       </c>
       <c r="Q28" s="5">
         <v>-41</v>
       </c>
       <c r="R28" s="5">
         <v>-21</v>
       </c>
       <c r="S28" s="5">
         <v>-38</v>
       </c>
       <c r="T28" s="5">
         <v>-77</v>
       </c>
       <c r="U28" s="5">
         <v>-42</v>
       </c>
-      <c r="V28" s="33">
+      <c r="V28" s="32">
         <v>-50</v>
       </c>
-      <c r="W28" s="40">
+      <c r="W28" s="37">
         <v>-14</v>
       </c>
       <c r="X28" s="2">
         <v>-16</v>
       </c>
       <c r="Y28" s="2">
         <v>-12</v>
       </c>
-      <c r="Z28" s="52">
+      <c r="Z28" s="46">
         <v>-45</v>
       </c>
-      <c r="AA28" s="62">
+      <c r="AA28" s="52">
         <v>31</v>
       </c>
-      <c r="AB28" s="61">
+      <c r="AB28" s="51">
         <v>-25</v>
       </c>
-      <c r="AC28" s="61">
+      <c r="AC28" s="51">
         <v>18</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD28" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="14.45" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>2</v>
       </c>
       <c r="C29" s="5">
         <v>-3</v>
       </c>
       <c r="D29" s="5">
         <v>6</v>
       </c>
       <c r="E29" s="5">
         <v>-17</v>
       </c>
       <c r="F29" s="5">
         <v>-51</v>
       </c>
       <c r="G29" s="5">
         <v>-28</v>
       </c>
       <c r="H29" s="5">
         <v>-16</v>
       </c>
       <c r="I29" s="5">
@@ -9131,76 +9502,79 @@
       </c>
       <c r="N29" s="5">
         <v>-30</v>
       </c>
       <c r="O29" s="5">
         <v>6</v>
       </c>
       <c r="P29" s="5">
         <v>22</v>
       </c>
       <c r="Q29" s="5">
         <v>-12</v>
       </c>
       <c r="R29" s="5">
         <v>-17</v>
       </c>
       <c r="S29" s="5">
         <v>-27</v>
       </c>
       <c r="T29" s="5">
         <v>-48</v>
       </c>
       <c r="U29" s="5">
         <v>-34</v>
       </c>
-      <c r="V29" s="33">
+      <c r="V29" s="32">
         <v>-82</v>
       </c>
-      <c r="W29" s="40">
+      <c r="W29" s="37">
         <v>19</v>
       </c>
       <c r="X29" s="2">
         <v>-22</v>
       </c>
       <c r="Y29" s="2">
         <v>16</v>
       </c>
-      <c r="Z29" s="52">
+      <c r="Z29" s="46">
         <v>-24</v>
       </c>
-      <c r="AA29" s="62">
+      <c r="AA29" s="52">
         <v>-6</v>
       </c>
-      <c r="AB29" s="61">
+      <c r="AB29" s="51">
         <v>-43</v>
       </c>
-      <c r="AC29" s="61">
+      <c r="AC29" s="51">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD29" s="52">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="14.45" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="5">
         <v>-98</v>
       </c>
       <c r="C30" s="5">
         <v>-22</v>
       </c>
       <c r="D30" s="5">
         <v>-87</v>
       </c>
       <c r="E30" s="5">
         <v>-35</v>
       </c>
       <c r="F30" s="5">
         <v>-24</v>
       </c>
       <c r="G30" s="5">
         <v>-43</v>
       </c>
       <c r="H30" s="5">
         <v>-27</v>
       </c>
       <c r="I30" s="5">
@@ -9220,76 +9594,79 @@
       </c>
       <c r="N30" s="5">
         <v>-60</v>
       </c>
       <c r="O30" s="5">
         <v>21</v>
       </c>
       <c r="P30" s="5">
         <v>-57</v>
       </c>
       <c r="Q30" s="5">
         <v>-79</v>
       </c>
       <c r="R30" s="5">
         <v>-124</v>
       </c>
       <c r="S30" s="5">
         <v>-125</v>
       </c>
       <c r="T30" s="5">
         <v>-87</v>
       </c>
       <c r="U30" s="5">
         <v>-176</v>
       </c>
-      <c r="V30" s="33">
+      <c r="V30" s="32">
         <v>-28</v>
       </c>
-      <c r="W30" s="40">
+      <c r="W30" s="37">
         <v>-52</v>
       </c>
       <c r="X30" s="2">
         <v>1</v>
       </c>
       <c r="Y30" s="2">
         <v>-1</v>
       </c>
-      <c r="Z30" s="52">
+      <c r="Z30" s="46">
         <v>15</v>
       </c>
-      <c r="AA30" s="62">
+      <c r="AA30" s="52">
         <v>-54</v>
       </c>
-      <c r="AB30" s="61">
+      <c r="AB30" s="51">
         <v>-78</v>
       </c>
-      <c r="AC30" s="61">
+      <c r="AC30" s="51">
         <v>-74</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD30" s="52">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="14.45" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="5">
         <v>-52</v>
       </c>
       <c r="C31" s="5">
         <v>-48</v>
       </c>
       <c r="D31" s="5">
         <v>-15</v>
       </c>
       <c r="E31" s="5">
         <v>-20</v>
       </c>
       <c r="F31" s="5">
         <v>-64</v>
       </c>
       <c r="G31" s="5">
         <v>-61</v>
       </c>
       <c r="H31" s="5">
         <v>-59</v>
       </c>
       <c r="I31" s="5">
@@ -9309,109 +9686,113 @@
       </c>
       <c r="N31" s="5">
         <v>-42</v>
       </c>
       <c r="O31" s="5">
         <v>-69</v>
       </c>
       <c r="P31" s="5">
         <v>-83</v>
       </c>
       <c r="Q31" s="5">
         <v>-68</v>
       </c>
       <c r="R31" s="5">
         <v>-58</v>
       </c>
       <c r="S31" s="5">
         <v>-57</v>
       </c>
       <c r="T31" s="5">
         <v>8</v>
       </c>
       <c r="U31" s="5">
         <v>-57</v>
       </c>
-      <c r="V31" s="33">
+      <c r="V31" s="32">
         <v>10</v>
       </c>
-      <c r="W31" s="40">
+      <c r="W31" s="37">
         <v>12</v>
       </c>
       <c r="X31" s="2">
         <v>-93</v>
       </c>
       <c r="Y31" s="2">
         <v>-20</v>
       </c>
-      <c r="Z31" s="52">
+      <c r="Z31" s="46">
         <v>-23</v>
       </c>
-      <c r="AA31" s="62">
+      <c r="AA31" s="52">
         <v>-56</v>
       </c>
-      <c r="AB31" s="61">
+      <c r="AB31" s="51">
         <v>-61</v>
       </c>
-      <c r="AC31" s="61">
+      <c r="AC31" s="51">
         <v>-9</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD31" s="52">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="14.45" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
-      <c r="V32" s="33"/>
-      <c r="W32" s="40"/>
+      <c r="V32" s="32"/>
+      <c r="W32" s="37"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
-      <c r="Z32" s="52"/>
-[...4 lines deleted...]
-    <row r="33" spans="1:29" ht="14.45" customHeight="1">
+      <c r="Z32" s="46"/>
+      <c r="AA32" s="52"/>
+      <c r="AB32" s="51"/>
+      <c r="AC32" s="51"/>
+      <c r="AD32" s="52"/>
+    </row>
+    <row r="33" spans="1:30" ht="14.45" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="5">
         <v>-15</v>
       </c>
       <c r="C33" s="5">
         <v>-11</v>
       </c>
       <c r="D33" s="5">
         <v>-21</v>
       </c>
       <c r="E33" s="5">
         <v>-29</v>
       </c>
       <c r="F33" s="5">
         <v>-73</v>
       </c>
       <c r="G33" s="5">
         <v>13</v>
       </c>
       <c r="H33" s="5">
         <v>-14</v>
       </c>
       <c r="I33" s="5">
@@ -9431,76 +9812,79 @@
       </c>
       <c r="N33" s="5">
         <v>20</v>
       </c>
       <c r="O33" s="5">
         <v>-13</v>
       </c>
       <c r="P33" s="5">
         <v>15</v>
       </c>
       <c r="Q33" s="5">
         <v>-21</v>
       </c>
       <c r="R33" s="5">
         <v>0</v>
       </c>
       <c r="S33" s="5">
         <v>-84</v>
       </c>
       <c r="T33" s="5">
         <v>-66</v>
       </c>
       <c r="U33" s="5">
         <v>-14</v>
       </c>
-      <c r="V33" s="33">
+      <c r="V33" s="32">
         <v>40</v>
       </c>
-      <c r="W33" s="40">
+      <c r="W33" s="37">
         <v>-2</v>
       </c>
       <c r="X33" s="2">
         <v>-24</v>
       </c>
       <c r="Y33" s="2">
         <v>-29</v>
       </c>
-      <c r="Z33" s="52">
+      <c r="Z33" s="46">
         <v>-15</v>
       </c>
-      <c r="AA33" s="62">
+      <c r="AA33" s="52">
         <v>11</v>
       </c>
-      <c r="AB33" s="61">
+      <c r="AB33" s="51">
         <v>-27</v>
       </c>
-      <c r="AC33" s="61">
+      <c r="AC33" s="51">
         <v>-22</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD33" s="52">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="14.45" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
         <v>-21</v>
       </c>
       <c r="C34" s="5">
         <v>4</v>
       </c>
       <c r="D34" s="5">
         <v>-16</v>
       </c>
       <c r="E34" s="5">
         <v>-6</v>
       </c>
       <c r="F34" s="5">
         <v>-24</v>
       </c>
       <c r="G34" s="5">
         <v>-20</v>
       </c>
       <c r="H34" s="5">
         <v>-11</v>
       </c>
       <c r="I34" s="5">
@@ -9520,109 +9904,113 @@
       </c>
       <c r="N34" s="5">
         <v>-57</v>
       </c>
       <c r="O34" s="5">
         <v>-16</v>
       </c>
       <c r="P34" s="5">
         <v>5</v>
       </c>
       <c r="Q34" s="5">
         <v>2</v>
       </c>
       <c r="R34" s="5">
         <v>-21</v>
       </c>
       <c r="S34" s="5">
         <v>-20</v>
       </c>
       <c r="T34" s="5">
         <v>-22</v>
       </c>
       <c r="U34" s="5">
         <v>-75</v>
       </c>
-      <c r="V34" s="33">
+      <c r="V34" s="32">
         <v>-21</v>
       </c>
-      <c r="W34" s="40">
+      <c r="W34" s="37">
         <v>-30</v>
       </c>
       <c r="X34" s="2">
         <v>-34</v>
       </c>
       <c r="Y34" s="2">
         <v>-28</v>
       </c>
-      <c r="Z34" s="52">
+      <c r="Z34" s="46">
         <v>-7</v>
       </c>
-      <c r="AA34" s="62">
+      <c r="AA34" s="52">
         <v>-4</v>
       </c>
-      <c r="AB34" s="61">
+      <c r="AB34" s="51">
         <v>-32</v>
       </c>
-      <c r="AC34" s="61">
+      <c r="AC34" s="51">
         <v>-23</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD34" s="52">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="14.45" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
-      <c r="P35" s="27"/>
-[...14 lines deleted...]
-    <row r="36" spans="1:29" s="17" customFormat="1" ht="14.45" customHeight="1">
+      <c r="P35" s="39"/>
+      <c r="Q35" s="39"/>
+      <c r="R35" s="39"/>
+      <c r="S35" s="39"/>
+      <c r="T35" s="39"/>
+      <c r="U35" s="39"/>
+      <c r="V35" s="39"/>
+      <c r="W35" s="39"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="70"/>
+      <c r="AA35" s="70"/>
+      <c r="AB35" s="39"/>
+      <c r="AC35" s="39"/>
+      <c r="AD35" s="71"/>
+    </row>
+    <row r="36" spans="1:30" s="17" customFormat="1" ht="14.45" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="5">
         <v>-540</v>
       </c>
       <c r="C36" s="5">
         <v>-411</v>
       </c>
       <c r="D36" s="5">
         <v>-448</v>
       </c>
       <c r="E36" s="5">
         <v>-378</v>
       </c>
       <c r="F36" s="5">
         <v>-270</v>
       </c>
       <c r="G36" s="5">
         <v>-477</v>
       </c>
       <c r="H36" s="5">
         <v>-579</v>
       </c>
       <c r="I36" s="5">
@@ -9642,109 +10030,113 @@
       </c>
       <c r="N36" s="5">
         <v>-645</v>
       </c>
       <c r="O36" s="5">
         <v>-624</v>
       </c>
       <c r="P36" s="5">
         <v>-415</v>
       </c>
       <c r="Q36" s="5">
         <v>-608</v>
       </c>
       <c r="R36" s="5">
         <v>-587</v>
       </c>
       <c r="S36" s="5">
         <v>-566</v>
       </c>
       <c r="T36" s="5">
         <v>-749</v>
       </c>
       <c r="U36" s="5">
         <v>-782</v>
       </c>
-      <c r="V36" s="33">
+      <c r="V36" s="32">
         <v>-648</v>
       </c>
-      <c r="W36" s="40">
+      <c r="W36" s="37">
         <v>-620</v>
       </c>
       <c r="X36" s="2">
         <v>-492</v>
       </c>
       <c r="Y36" s="2">
         <v>-319</v>
       </c>
-      <c r="Z36" s="51">
+      <c r="Z36" s="45">
         <v>-456</v>
       </c>
-      <c r="AA36" s="61">
+      <c r="AA36" s="51">
         <v>-352</v>
       </c>
-      <c r="AB36" s="61">
+      <c r="AB36" s="51">
         <v>-470</v>
       </c>
-      <c r="AC36" s="61">
+      <c r="AC36" s="51">
         <v>-456</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD36" s="52">
+        <v>-315</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="14.45" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
-      <c r="V37" s="33"/>
-      <c r="W37" s="40"/>
+      <c r="V37" s="32"/>
+      <c r="W37" s="37"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
-      <c r="Z37" s="51"/>
-[...4 lines deleted...]
-    <row r="38" spans="1:29" ht="14.45" customHeight="1">
+      <c r="Z37" s="45"/>
+      <c r="AA37" s="51"/>
+      <c r="AB37" s="51"/>
+      <c r="AC37" s="51"/>
+      <c r="AD37" s="52"/>
+    </row>
+    <row r="38" spans="1:30" ht="14.45" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="2">
         <v>-19</v>
       </c>
       <c r="C38" s="2">
         <v>-72</v>
       </c>
       <c r="D38" s="5">
         <v>-52</v>
       </c>
       <c r="E38" s="5">
         <v>25</v>
       </c>
       <c r="F38" s="5">
         <v>-55</v>
       </c>
       <c r="G38" s="5">
         <v>-80</v>
       </c>
       <c r="H38" s="5">
         <v>-70</v>
       </c>
       <c r="I38" s="5">
@@ -9764,76 +10156,79 @@
       </c>
       <c r="N38" s="5">
         <v>-111</v>
       </c>
       <c r="O38" s="5">
         <v>-78</v>
       </c>
       <c r="P38" s="5">
         <v>-50</v>
       </c>
       <c r="Q38" s="5">
         <v>-74</v>
       </c>
       <c r="R38" s="5">
         <v>-52</v>
       </c>
       <c r="S38" s="5">
         <v>-45</v>
       </c>
       <c r="T38" s="5">
         <v>-86</v>
       </c>
       <c r="U38" s="5">
         <v>-103</v>
       </c>
-      <c r="V38" s="33">
+      <c r="V38" s="32">
         <v>-78</v>
       </c>
-      <c r="W38" s="40">
+      <c r="W38" s="37">
         <v>-82</v>
       </c>
       <c r="X38" s="2">
         <v>-68</v>
       </c>
       <c r="Y38" s="2">
         <v>-27</v>
       </c>
-      <c r="Z38" s="51">
+      <c r="Z38" s="45">
         <v>-56</v>
       </c>
-      <c r="AA38" s="61">
+      <c r="AA38" s="51">
         <v>-68</v>
       </c>
-      <c r="AB38" s="61">
+      <c r="AB38" s="51">
         <v>-73</v>
       </c>
-      <c r="AC38" s="61">
+      <c r="AC38" s="51">
         <v>-33</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD38" s="52">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="14.45" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="2">
         <v>-37</v>
       </c>
       <c r="C39" s="2">
         <v>-56</v>
       </c>
       <c r="D39" s="5">
         <v>-46</v>
       </c>
       <c r="E39" s="2">
         <v>-46</v>
       </c>
       <c r="F39" s="2">
         <v>-37</v>
       </c>
       <c r="G39" s="5">
         <v>-23</v>
       </c>
       <c r="H39" s="5">
         <v>-60</v>
       </c>
       <c r="I39" s="5">
@@ -9853,76 +10248,79 @@
       </c>
       <c r="N39" s="5">
         <v>-7</v>
       </c>
       <c r="O39" s="5">
         <v>-70</v>
       </c>
       <c r="P39" s="5">
         <v>-8</v>
       </c>
       <c r="Q39" s="5">
         <v>-88</v>
       </c>
       <c r="R39" s="5">
         <v>-35</v>
       </c>
       <c r="S39" s="5">
         <v>-37</v>
       </c>
       <c r="T39" s="5">
         <v>-18</v>
       </c>
       <c r="U39" s="5">
         <v>-35</v>
       </c>
-      <c r="V39" s="33">
+      <c r="V39" s="32">
         <v>-29</v>
       </c>
-      <c r="W39" s="40">
+      <c r="W39" s="37">
         <v>-31</v>
       </c>
       <c r="X39" s="2">
         <v>-29</v>
       </c>
       <c r="Y39" s="2">
         <v>-41</v>
       </c>
-      <c r="Z39" s="51">
+      <c r="Z39" s="45">
         <v>-45</v>
       </c>
-      <c r="AA39" s="61">
+      <c r="AA39" s="51">
         <v>-39</v>
       </c>
-      <c r="AB39" s="61">
+      <c r="AB39" s="51">
         <v>-5</v>
       </c>
-      <c r="AC39" s="61">
+      <c r="AC39" s="51">
         <v>-20</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD39" s="52">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="14.45" customHeight="1">
       <c r="A40" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="2">
         <v>-138</v>
       </c>
       <c r="C40" s="2">
         <v>-46</v>
       </c>
       <c r="D40" s="5">
         <v>-108</v>
       </c>
       <c r="E40" s="5">
         <v>-112</v>
       </c>
       <c r="F40" s="5">
         <v>54</v>
       </c>
       <c r="G40" s="5">
         <v>-99</v>
       </c>
       <c r="H40" s="5">
         <v>-85</v>
       </c>
       <c r="I40" s="5">
@@ -9942,76 +10340,79 @@
       </c>
       <c r="N40" s="5">
         <v>-155</v>
       </c>
       <c r="O40" s="5">
         <v>-189</v>
       </c>
       <c r="P40" s="5">
         <v>-93</v>
       </c>
       <c r="Q40" s="5">
         <v>-145</v>
       </c>
       <c r="R40" s="5">
         <v>-174</v>
       </c>
       <c r="S40" s="5">
         <v>-118</v>
       </c>
       <c r="T40" s="5">
         <v>-118</v>
       </c>
       <c r="U40" s="5">
         <v>-122</v>
       </c>
-      <c r="V40" s="33">
+      <c r="V40" s="32">
         <v>-105</v>
       </c>
-      <c r="W40" s="40">
+      <c r="W40" s="37">
         <v>-138</v>
       </c>
       <c r="X40" s="2">
         <v>-61</v>
       </c>
       <c r="Y40" s="2">
         <v>-23</v>
       </c>
-      <c r="Z40" s="51">
+      <c r="Z40" s="45">
         <v>-75</v>
       </c>
-      <c r="AA40" s="61">
+      <c r="AA40" s="51">
         <v>-28</v>
       </c>
-      <c r="AB40" s="61">
+      <c r="AB40" s="51">
         <v>-139</v>
       </c>
-      <c r="AC40" s="61">
+      <c r="AC40" s="51">
         <v>-103</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD40" s="52">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="14.45" customHeight="1">
       <c r="A41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="2">
         <v>-89</v>
       </c>
       <c r="C41" s="2">
         <v>-51</v>
       </c>
       <c r="D41" s="5">
         <v>-59</v>
       </c>
       <c r="E41" s="5">
         <v>-63</v>
       </c>
       <c r="F41" s="2">
         <v>-46</v>
       </c>
       <c r="G41" s="5">
         <v>-25</v>
       </c>
       <c r="H41" s="5">
         <v>-99</v>
       </c>
       <c r="I41" s="5">
@@ -10031,76 +10432,79 @@
       </c>
       <c r="N41" s="5">
         <v>-67</v>
       </c>
       <c r="O41" s="5">
         <v>-52</v>
       </c>
       <c r="P41" s="5">
         <v>-69</v>
       </c>
       <c r="Q41" s="5">
         <v>-47</v>
       </c>
       <c r="R41" s="5">
         <v>-90</v>
       </c>
       <c r="S41" s="5">
         <v>-85</v>
       </c>
       <c r="T41" s="5">
         <v>-130</v>
       </c>
       <c r="U41" s="5">
         <v>-167</v>
       </c>
-      <c r="V41" s="33">
+      <c r="V41" s="32">
         <v>-106</v>
       </c>
-      <c r="W41" s="40">
+      <c r="W41" s="37">
         <v>-91</v>
       </c>
       <c r="X41" s="2">
         <v>-84</v>
       </c>
       <c r="Y41" s="2">
         <v>-7</v>
       </c>
-      <c r="Z41" s="51">
+      <c r="Z41" s="45">
         <v>-57</v>
       </c>
-      <c r="AA41" s="61">
+      <c r="AA41" s="51">
         <v>-39</v>
       </c>
-      <c r="AB41" s="61">
+      <c r="AB41" s="51">
         <v>-51</v>
       </c>
-      <c r="AC41" s="61">
+      <c r="AC41" s="51">
         <v>-85</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD41" s="52">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="14.45" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="2">
         <v>-76</v>
       </c>
       <c r="C42" s="2">
         <v>-49</v>
       </c>
       <c r="D42" s="5">
         <v>-36</v>
       </c>
       <c r="E42" s="2">
         <v>-51</v>
       </c>
       <c r="F42" s="5">
         <v>-49</v>
       </c>
       <c r="G42" s="5">
         <v>-73</v>
       </c>
       <c r="H42" s="5">
         <v>-73</v>
       </c>
       <c r="I42" s="5">
@@ -10120,76 +10524,79 @@
       </c>
       <c r="N42" s="5">
         <v>-72</v>
       </c>
       <c r="O42" s="5">
         <v>-38</v>
       </c>
       <c r="P42" s="5">
         <v>-72</v>
       </c>
       <c r="Q42" s="5">
         <v>-21</v>
       </c>
       <c r="R42" s="5">
         <v>-64</v>
       </c>
       <c r="S42" s="5">
         <v>-74</v>
       </c>
       <c r="T42" s="5">
         <v>-102</v>
       </c>
       <c r="U42" s="5">
         <v>-68</v>
       </c>
-      <c r="V42" s="33">
+      <c r="V42" s="32">
         <v>-124</v>
       </c>
-      <c r="W42" s="40">
+      <c r="W42" s="37">
         <v>-73</v>
       </c>
       <c r="X42" s="2">
         <v>-63</v>
       </c>
       <c r="Y42" s="2">
         <v>-8</v>
       </c>
-      <c r="Z42" s="51">
+      <c r="Z42" s="45">
         <v>-100</v>
       </c>
-      <c r="AA42" s="61">
+      <c r="AA42" s="51">
         <v>-35</v>
       </c>
-      <c r="AB42" s="61">
+      <c r="AB42" s="51">
         <v>-63</v>
       </c>
-      <c r="AC42" s="61">
+      <c r="AC42" s="51">
         <v>-81</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD42" s="52">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="14.45" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="2">
         <v>-79</v>
       </c>
       <c r="C43" s="2">
         <v>-43</v>
       </c>
       <c r="D43" s="5">
         <v>-50</v>
       </c>
       <c r="E43" s="5">
         <v>-66</v>
       </c>
       <c r="F43" s="5">
         <v>-14</v>
       </c>
       <c r="G43" s="5">
         <v>-61</v>
       </c>
       <c r="H43" s="5">
         <v>-61</v>
       </c>
       <c r="I43" s="5">
@@ -10209,76 +10616,79 @@
       </c>
       <c r="N43" s="5">
         <v>-71</v>
       </c>
       <c r="O43" s="5">
         <v>-72</v>
       </c>
       <c r="P43" s="5">
         <v>-13</v>
       </c>
       <c r="Q43" s="5">
         <v>-71</v>
       </c>
       <c r="R43" s="5">
         <v>-57</v>
       </c>
       <c r="S43" s="5">
         <v>-75</v>
       </c>
       <c r="T43" s="5">
         <v>-74</v>
       </c>
       <c r="U43" s="5">
         <v>-72</v>
       </c>
-      <c r="V43" s="33">
+      <c r="V43" s="32">
         <v>-79</v>
       </c>
-      <c r="W43" s="40">
+      <c r="W43" s="37">
         <v>-63</v>
       </c>
       <c r="X43" s="2">
         <v>-72</v>
       </c>
       <c r="Y43" s="2">
         <v>-85</v>
       </c>
-      <c r="Z43" s="51">
+      <c r="Z43" s="45">
         <v>-33</v>
       </c>
-      <c r="AA43" s="61">
+      <c r="AA43" s="51">
         <v>-37</v>
       </c>
-      <c r="AB43" s="61">
+      <c r="AB43" s="51">
         <v>-98</v>
       </c>
-      <c r="AC43" s="61">
+      <c r="AC43" s="51">
         <v>-40</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="14.45" customHeight="1">
+      <c r="AD43" s="52">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="14.45" customHeight="1">
       <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="4">
         <v>-102</v>
       </c>
       <c r="C44" s="4">
         <v>-94</v>
       </c>
       <c r="D44" s="4">
         <v>-97</v>
       </c>
       <c r="E44" s="4">
         <v>-65</v>
       </c>
       <c r="F44" s="4">
         <v>-123</v>
       </c>
       <c r="G44" s="4">
         <v>-116</v>
       </c>
       <c r="H44" s="4">
         <v>-131</v>
       </c>
       <c r="I44" s="4">
@@ -10298,81 +10708,84 @@
       </c>
       <c r="N44" s="4">
         <v>-162</v>
       </c>
       <c r="O44" s="4">
         <v>-125</v>
       </c>
       <c r="P44" s="4">
         <v>-110</v>
       </c>
       <c r="Q44" s="4">
         <v>-162</v>
       </c>
       <c r="R44" s="4">
         <v>-115</v>
       </c>
       <c r="S44" s="4">
         <v>-132</v>
       </c>
       <c r="T44" s="4">
         <v>-221</v>
       </c>
       <c r="U44" s="4">
         <v>-215</v>
       </c>
-      <c r="V44" s="34">
+      <c r="V44" s="33">
         <v>-127</v>
       </c>
-      <c r="W44" s="41">
+      <c r="W44" s="38">
         <v>-142</v>
       </c>
-      <c r="X44" s="41">
+      <c r="X44" s="38">
         <v>-115</v>
       </c>
-      <c r="Y44" s="41">
+      <c r="Y44" s="38">
         <v>-128</v>
       </c>
-      <c r="Z44" s="53">
+      <c r="Z44" s="47">
         <v>-90</v>
       </c>
-      <c r="AA44" s="63">
+      <c r="AA44" s="53">
         <v>-106</v>
       </c>
-      <c r="AB44" s="63">
+      <c r="AB44" s="53">
         <v>-41</v>
       </c>
-      <c r="AC44" s="63">
+      <c r="AC44" s="53">
         <v>-94</v>
+      </c>
+      <c r="AD44" s="53">
+        <v>-50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>The arrivals</vt:lpstr>
       <vt:lpstr>The departures</vt:lpstr>