--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -323,51 +323,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
@@ -493,79 +493,85 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -907,96 +913,96 @@
     <row r="5" spans="1:37" s="6" customFormat="1" ht="14.45" customHeight="1">
       <c r="G5" s="20"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="22"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AC5" s="54"/>
       <c r="AK5" s="54" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="14.45" customHeight="1">
-      <c r="A6" s="65"/>
-      <c r="B6" s="63">
+      <c r="A6" s="69"/>
+      <c r="B6" s="67">
         <v>2024</v>
       </c>
-      <c r="C6" s="64"/>
-[...10 lines deleted...]
-      <c r="N6" s="63">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
         <v>2025</v>
       </c>
-      <c r="O6" s="64"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="71">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="67"/>
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="72"/>
     </row>
     <row r="7" spans="1:37" ht="14.45" customHeight="1">
-      <c r="A7" s="66"/>
+      <c r="A7" s="70"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -1090,55 +1096,56 @@
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
       <c r="T8" s="25"/>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
       <c r="W8" s="25"/>
       <c r="X8" s="25"/>
       <c r="Y8" s="25"/>
-      <c r="Z8" s="69"/>
-[...3 lines deleted...]
-      <c r="AD8" s="69"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+      <c r="AC8" s="63"/>
+      <c r="AD8" s="63"/>
+      <c r="AE8" s="74"/>
     </row>
     <row r="9" spans="1:37" ht="23.25" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="56">
         <v>4626</v>
       </c>
       <c r="C9" s="57">
         <v>3780</v>
       </c>
       <c r="D9" s="57">
         <v>3445</v>
       </c>
       <c r="E9" s="57">
         <v>3742</v>
       </c>
       <c r="F9" s="57">
         <v>3800</v>
       </c>
       <c r="G9" s="57">
         <v>3855</v>
       </c>
       <c r="H9" s="57">
         <v>3987</v>
@@ -1187,50 +1194,53 @@
       </c>
       <c r="W9" s="57">
         <v>5113</v>
       </c>
       <c r="X9" s="56">
         <v>4350</v>
       </c>
       <c r="Y9" s="56">
         <v>3990</v>
       </c>
       <c r="Z9" s="56">
         <v>5579</v>
       </c>
       <c r="AA9" s="56">
         <v>5312</v>
       </c>
       <c r="AB9" s="57">
         <v>5457</v>
       </c>
       <c r="AC9" s="57">
         <v>4964</v>
       </c>
       <c r="AD9" s="56">
         <v>3806</v>
       </c>
+      <c r="AE9" s="56">
+        <v>5464</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="14.45" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>2680</v>
       </c>
       <c r="C10" s="5">
         <v>2122</v>
       </c>
       <c r="D10" s="5">
         <v>1972</v>
       </c>
       <c r="E10" s="5">
         <v>2156</v>
       </c>
       <c r="F10" s="5">
         <v>2109</v>
       </c>
       <c r="G10" s="5">
         <v>2288</v>
       </c>
       <c r="H10" s="5">
         <v>2456</v>
@@ -1279,50 +1289,53 @@
       </c>
       <c r="W10" s="34">
         <v>2987</v>
       </c>
       <c r="X10" s="2">
         <v>2497</v>
       </c>
       <c r="Y10" s="2">
         <v>2271</v>
       </c>
       <c r="Z10" s="42">
         <v>3259</v>
       </c>
       <c r="AA10" s="48">
         <v>3005</v>
       </c>
       <c r="AB10" s="51">
         <v>3137</v>
       </c>
       <c r="AC10" s="51">
         <v>2825</v>
       </c>
       <c r="AD10" s="56">
         <v>2210</v>
       </c>
+      <c r="AE10" s="56">
+        <v>3387</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="14.45" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="2">
         <v>222</v>
       </c>
       <c r="C11" s="5">
         <v>165</v>
       </c>
       <c r="D11" s="5">
         <v>152</v>
       </c>
       <c r="E11" s="5">
         <v>195</v>
       </c>
       <c r="F11" s="5">
         <v>190</v>
       </c>
       <c r="G11" s="5">
         <v>147</v>
       </c>
       <c r="H11" s="5">
         <v>170</v>
@@ -1371,50 +1384,53 @@
       </c>
       <c r="W11" s="34">
         <v>182</v>
       </c>
       <c r="X11" s="2">
         <v>193</v>
       </c>
       <c r="Y11" s="2">
         <v>134</v>
       </c>
       <c r="Z11" s="42">
         <v>208</v>
       </c>
       <c r="AA11" s="48">
         <v>241</v>
       </c>
       <c r="AB11" s="51">
         <v>259</v>
       </c>
       <c r="AC11" s="51">
         <v>221</v>
       </c>
       <c r="AD11" s="56">
         <v>151</v>
       </c>
+      <c r="AE11" s="56">
+        <v>230</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="14.45" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>40</v>
       </c>
       <c r="C12" s="5">
         <v>34</v>
       </c>
       <c r="D12" s="5">
         <v>36</v>
       </c>
       <c r="E12" s="5">
         <v>28</v>
       </c>
       <c r="F12" s="5">
         <v>41</v>
       </c>
       <c r="G12" s="5">
         <v>39</v>
       </c>
       <c r="H12" s="5">
         <v>25</v>
@@ -1463,50 +1479,53 @@
       </c>
       <c r="W12" s="34">
         <v>51</v>
       </c>
       <c r="X12" s="2">
         <v>49</v>
       </c>
       <c r="Y12" s="2">
         <v>31</v>
       </c>
       <c r="Z12" s="42">
         <v>49</v>
       </c>
       <c r="AA12" s="48">
         <v>76</v>
       </c>
       <c r="AB12" s="51">
         <v>61</v>
       </c>
       <c r="AC12" s="51">
         <v>74</v>
       </c>
       <c r="AD12" s="56">
         <v>38</v>
       </c>
+      <c r="AE12" s="56">
+        <v>38</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="14.45" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="2">
         <v>118</v>
       </c>
       <c r="C13" s="5">
         <v>96</v>
       </c>
       <c r="D13" s="5">
         <v>97</v>
       </c>
       <c r="E13" s="5">
         <v>84</v>
       </c>
       <c r="F13" s="5">
         <v>74</v>
       </c>
       <c r="G13" s="5">
         <v>107</v>
       </c>
       <c r="H13" s="5">
         <v>109</v>
@@ -1555,50 +1574,53 @@
       </c>
       <c r="W13" s="34">
         <v>171</v>
       </c>
       <c r="X13" s="2">
         <v>100</v>
       </c>
       <c r="Y13" s="2">
         <v>126</v>
       </c>
       <c r="Z13" s="42">
         <v>134</v>
       </c>
       <c r="AA13" s="48">
         <v>137</v>
       </c>
       <c r="AB13" s="51">
         <v>133</v>
       </c>
       <c r="AC13" s="51">
         <v>147</v>
       </c>
       <c r="AD13" s="56">
         <v>98</v>
       </c>
+      <c r="AE13" s="56">
+        <v>136</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="14.45" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="2">
         <v>351</v>
       </c>
       <c r="C14" s="5">
         <v>341</v>
       </c>
       <c r="D14" s="5">
         <v>319</v>
       </c>
       <c r="E14" s="5">
         <v>322</v>
       </c>
       <c r="F14" s="5">
         <v>307</v>
       </c>
       <c r="G14" s="5">
         <v>357</v>
       </c>
       <c r="H14" s="5">
         <v>322</v>
@@ -1647,50 +1669,53 @@
       </c>
       <c r="W14" s="34">
         <v>386</v>
       </c>
       <c r="X14" s="2">
         <v>407</v>
       </c>
       <c r="Y14" s="2">
         <v>363</v>
       </c>
       <c r="Z14" s="42">
         <v>464</v>
       </c>
       <c r="AA14" s="48">
         <v>404</v>
       </c>
       <c r="AB14" s="51">
         <v>428</v>
       </c>
       <c r="AC14" s="51">
         <v>383</v>
       </c>
       <c r="AD14" s="56">
         <v>299</v>
       </c>
+      <c r="AE14" s="56">
+        <v>454</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="14.45" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="2">
         <v>165</v>
       </c>
       <c r="C15" s="5">
         <v>143</v>
       </c>
       <c r="D15" s="5">
         <v>153</v>
       </c>
       <c r="E15" s="5">
         <v>136</v>
       </c>
       <c r="F15" s="5">
         <v>167</v>
       </c>
       <c r="G15" s="5">
         <v>164</v>
       </c>
       <c r="H15" s="5">
         <v>130</v>
@@ -1738,87 +1763,91 @@
         <v>286</v>
       </c>
       <c r="W15" s="34">
         <v>256</v>
       </c>
       <c r="X15" s="2">
         <v>178</v>
       </c>
       <c r="Y15" s="2">
         <v>175</v>
       </c>
       <c r="Z15" s="42">
         <v>201</v>
       </c>
       <c r="AA15" s="48">
         <v>188</v>
       </c>
       <c r="AB15" s="51">
         <v>250</v>
       </c>
       <c r="AC15" s="51">
         <v>252</v>
       </c>
       <c r="AD15" s="56">
         <v>192</v>
+      </c>
+      <c r="AE15" s="56">
+        <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="14.45" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="29"/>
       <c r="W16" s="34"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="42"/>
       <c r="AA16" s="48"/>
       <c r="AB16" s="51"/>
       <c r="AC16" s="51"/>
       <c r="AD16" s="56"/>
-    </row>
-    <row r="17" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE16" s="56"/>
+    </row>
+    <row r="17" spans="1:31" ht="14.45" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="2">
         <v>230</v>
       </c>
       <c r="C17" s="5">
         <v>162</v>
       </c>
       <c r="D17" s="5">
         <v>126</v>
       </c>
       <c r="E17" s="5">
         <v>200</v>
       </c>
       <c r="F17" s="5">
         <v>170</v>
       </c>
       <c r="G17" s="5">
         <v>178</v>
       </c>
       <c r="H17" s="5">
         <v>165</v>
       </c>
       <c r="I17" s="5">
@@ -1865,52 +1894,55 @@
       </c>
       <c r="W17" s="34">
         <v>229</v>
       </c>
       <c r="X17" s="2">
         <v>181</v>
       </c>
       <c r="Y17" s="2">
         <v>205</v>
       </c>
       <c r="Z17" s="42">
         <v>322</v>
       </c>
       <c r="AA17" s="48">
         <v>240</v>
       </c>
       <c r="AB17" s="51">
         <v>250</v>
       </c>
       <c r="AC17" s="51">
         <v>294</v>
       </c>
       <c r="AD17" s="56">
         <v>215</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE17" s="56">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.45" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="2">
         <v>82</v>
       </c>
       <c r="C18" s="5">
         <v>57</v>
       </c>
       <c r="D18" s="5">
         <v>58</v>
       </c>
       <c r="E18" s="5">
         <v>71</v>
       </c>
       <c r="F18" s="5">
         <v>64</v>
       </c>
       <c r="G18" s="5">
         <v>57</v>
       </c>
       <c r="H18" s="5">
         <v>58</v>
       </c>
       <c r="I18" s="5">
@@ -1957,52 +1989,55 @@
       </c>
       <c r="W18" s="34">
         <v>90</v>
       </c>
       <c r="X18" s="2">
         <v>62</v>
       </c>
       <c r="Y18" s="2">
         <v>36</v>
       </c>
       <c r="Z18" s="42">
         <v>74</v>
       </c>
       <c r="AA18" s="48">
         <v>76</v>
       </c>
       <c r="AB18" s="51">
         <v>113</v>
       </c>
       <c r="AC18" s="51">
         <v>94</v>
       </c>
       <c r="AD18" s="56">
         <v>57</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE18" s="56">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.45" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2">
         <v>228</v>
       </c>
       <c r="C19" s="5">
         <v>267</v>
       </c>
       <c r="D19" s="5">
         <v>202</v>
       </c>
       <c r="E19" s="5">
         <v>182</v>
       </c>
       <c r="F19" s="5">
         <v>282</v>
       </c>
       <c r="G19" s="5">
         <v>204</v>
       </c>
       <c r="H19" s="5">
         <v>181</v>
       </c>
       <c r="I19" s="5">
@@ -2049,52 +2084,55 @@
       </c>
       <c r="W19" s="34">
         <v>253</v>
       </c>
       <c r="X19" s="2">
         <v>259</v>
       </c>
       <c r="Y19" s="2">
         <v>253</v>
       </c>
       <c r="Z19" s="42">
         <v>300</v>
       </c>
       <c r="AA19" s="48">
         <v>334</v>
       </c>
       <c r="AB19" s="51">
         <v>289</v>
       </c>
       <c r="AC19" s="51">
         <v>223</v>
       </c>
       <c r="AD19" s="56">
         <v>197</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE19" s="56">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.45" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="2">
         <v>130</v>
       </c>
       <c r="C20" s="5">
         <v>122</v>
       </c>
       <c r="D20" s="5">
         <v>77</v>
       </c>
       <c r="E20" s="5">
         <v>108</v>
       </c>
       <c r="F20" s="5">
         <v>105</v>
       </c>
       <c r="G20" s="5">
         <v>114</v>
       </c>
       <c r="H20" s="5">
         <v>107</v>
       </c>
       <c r="I20" s="5">
@@ -2141,52 +2179,55 @@
       </c>
       <c r="W20" s="34">
         <v>158</v>
       </c>
       <c r="X20" s="2">
         <v>100</v>
       </c>
       <c r="Y20" s="2">
         <v>131</v>
       </c>
       <c r="Z20" s="42">
         <v>149</v>
       </c>
       <c r="AA20" s="48">
         <v>205</v>
       </c>
       <c r="AB20" s="51">
         <v>164</v>
       </c>
       <c r="AC20" s="51">
         <v>155</v>
       </c>
       <c r="AD20" s="56">
         <v>92</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE20" s="56">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.45" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="2">
         <v>97</v>
       </c>
       <c r="C21" s="5">
         <v>59</v>
       </c>
       <c r="D21" s="5">
         <v>65</v>
       </c>
       <c r="E21" s="5">
         <v>65</v>
       </c>
       <c r="F21" s="5">
         <v>83</v>
       </c>
       <c r="G21" s="5">
         <v>62</v>
       </c>
       <c r="H21" s="5">
         <v>84</v>
       </c>
       <c r="I21" s="5">
@@ -2233,52 +2274,55 @@
       </c>
       <c r="W21" s="34">
         <v>120</v>
       </c>
       <c r="X21" s="2">
         <v>119</v>
       </c>
       <c r="Y21" s="2">
         <v>95</v>
       </c>
       <c r="Z21" s="42">
         <v>75</v>
       </c>
       <c r="AA21" s="48">
         <v>133</v>
       </c>
       <c r="AB21" s="51">
         <v>88</v>
       </c>
       <c r="AC21" s="51">
         <v>79</v>
       </c>
       <c r="AD21" s="56">
         <v>67</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE21" s="56">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.45" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="5">
         <v>92</v>
       </c>
       <c r="C22" s="5">
         <v>81</v>
       </c>
       <c r="D22" s="5">
         <v>74</v>
       </c>
       <c r="E22" s="5">
         <v>81</v>
       </c>
       <c r="F22" s="5">
         <v>102</v>
       </c>
       <c r="G22" s="5">
         <v>73</v>
       </c>
       <c r="H22" s="5">
         <v>86</v>
       </c>
       <c r="I22" s="5">
@@ -2325,52 +2369,55 @@
       </c>
       <c r="W22" s="34">
         <v>114</v>
       </c>
       <c r="X22" s="2">
         <v>95</v>
       </c>
       <c r="Y22" s="2">
         <v>81</v>
       </c>
       <c r="Z22" s="42">
         <v>140</v>
       </c>
       <c r="AA22" s="48">
         <v>112</v>
       </c>
       <c r="AB22" s="51">
         <v>87</v>
       </c>
       <c r="AC22" s="51">
         <v>85</v>
       </c>
       <c r="AD22" s="56">
         <v>103</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE22" s="56">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.45" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="5">
         <v>191</v>
       </c>
       <c r="C23" s="5">
         <v>131</v>
       </c>
       <c r="D23" s="5">
         <v>114</v>
       </c>
       <c r="E23" s="5">
         <v>114</v>
       </c>
       <c r="F23" s="5">
         <v>106</v>
       </c>
       <c r="G23" s="5">
         <v>65</v>
       </c>
       <c r="H23" s="5">
         <v>94</v>
       </c>
       <c r="I23" s="5">
@@ -2417,86 +2464,90 @@
       </c>
       <c r="W23" s="34">
         <v>116</v>
       </c>
       <c r="X23" s="2">
         <v>110</v>
       </c>
       <c r="Y23" s="2">
         <v>89</v>
       </c>
       <c r="Z23" s="42">
         <v>204</v>
       </c>
       <c r="AA23" s="48">
         <v>161</v>
       </c>
       <c r="AB23" s="51">
         <v>198</v>
       </c>
       <c r="AC23" s="51">
         <v>132</v>
       </c>
       <c r="AD23" s="56">
         <v>87</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE23" s="56">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.45" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="27"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
-      <c r="Z24" s="70"/>
-      <c r="AA24" s="70"/>
+      <c r="Z24" s="64"/>
+      <c r="AA24" s="64"/>
       <c r="AB24" s="39"/>
       <c r="AC24" s="39"/>
-      <c r="AD24" s="71"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30" ht="23.25" customHeight="1">
+      <c r="AD24" s="65"/>
+      <c r="AE24" s="73"/>
+    </row>
+    <row r="25" spans="1:31" ht="23.25" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="57">
         <v>3722</v>
       </c>
       <c r="C25" s="57">
         <v>3021</v>
       </c>
       <c r="D25" s="57">
         <v>2819</v>
       </c>
       <c r="E25" s="57">
         <v>3034</v>
       </c>
       <c r="F25" s="57">
         <v>2995</v>
       </c>
       <c r="G25" s="57">
         <v>3257</v>
       </c>
       <c r="H25" s="57">
         <v>3336</v>
       </c>
       <c r="I25" s="57">
@@ -2543,52 +2594,55 @@
       </c>
       <c r="W25" s="57">
         <v>4207</v>
       </c>
       <c r="X25" s="56">
         <v>3538</v>
       </c>
       <c r="Y25" s="56">
         <v>3215</v>
       </c>
       <c r="Z25" s="56">
         <v>4494</v>
       </c>
       <c r="AA25" s="56">
         <v>4238</v>
       </c>
       <c r="AB25" s="57">
         <v>4434</v>
       </c>
       <c r="AC25" s="57">
         <v>4079</v>
       </c>
       <c r="AD25" s="56">
         <v>3123</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE25" s="56">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.45" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="57">
         <v>2680</v>
       </c>
       <c r="C26" s="57">
         <v>2122</v>
       </c>
       <c r="D26" s="57">
         <v>1972</v>
       </c>
       <c r="E26" s="57">
         <v>2156</v>
       </c>
       <c r="F26" s="57">
         <v>2109</v>
       </c>
       <c r="G26" s="57">
         <v>2288</v>
       </c>
       <c r="H26" s="57">
         <v>2456</v>
       </c>
       <c r="I26" s="57">
@@ -2635,52 +2689,55 @@
       </c>
       <c r="W26" s="57">
         <v>2987</v>
       </c>
       <c r="X26" s="56">
         <v>2497</v>
       </c>
       <c r="Y26" s="56">
         <v>2271</v>
       </c>
       <c r="Z26" s="56">
         <v>3259</v>
       </c>
       <c r="AA26" s="56">
         <v>3005</v>
       </c>
       <c r="AB26" s="57">
         <v>3137</v>
       </c>
       <c r="AC26" s="57">
         <v>2825</v>
       </c>
       <c r="AD26" s="56">
         <v>2210</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE26" s="56">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.45" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="57">
         <v>222</v>
       </c>
       <c r="C27" s="57">
         <v>165</v>
       </c>
       <c r="D27" s="57">
         <v>152</v>
       </c>
       <c r="E27" s="57">
         <v>195</v>
       </c>
       <c r="F27" s="57">
         <v>190</v>
       </c>
       <c r="G27" s="57">
         <v>147</v>
       </c>
       <c r="H27" s="57">
         <v>170</v>
       </c>
       <c r="I27" s="57">
@@ -2727,52 +2784,55 @@
       </c>
       <c r="W27" s="57">
         <v>182</v>
       </c>
       <c r="X27" s="56">
         <v>193</v>
       </c>
       <c r="Y27" s="56">
         <v>134</v>
       </c>
       <c r="Z27" s="56">
         <v>208</v>
       </c>
       <c r="AA27" s="56">
         <v>241</v>
       </c>
       <c r="AB27" s="57">
         <v>259</v>
       </c>
       <c r="AC27" s="57">
         <v>221</v>
       </c>
       <c r="AD27" s="56">
         <v>151</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE27" s="56">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.45" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="57">
         <v>40</v>
       </c>
       <c r="C28" s="57">
         <v>34</v>
       </c>
       <c r="D28" s="57">
         <v>36</v>
       </c>
       <c r="E28" s="57">
         <v>28</v>
       </c>
       <c r="F28" s="57">
         <v>41</v>
       </c>
       <c r="G28" s="57">
         <v>39</v>
       </c>
       <c r="H28" s="57">
         <v>25</v>
       </c>
       <c r="I28" s="57">
@@ -2819,52 +2879,55 @@
       </c>
       <c r="W28" s="57">
         <v>51</v>
       </c>
       <c r="X28" s="56">
         <v>49</v>
       </c>
       <c r="Y28" s="56">
         <v>31</v>
       </c>
       <c r="Z28" s="56">
         <v>49</v>
       </c>
       <c r="AA28" s="56">
         <v>76</v>
       </c>
       <c r="AB28" s="57">
         <v>61</v>
       </c>
       <c r="AC28" s="57">
         <v>74</v>
       </c>
       <c r="AD28" s="56">
         <v>38</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE28" s="56">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.45" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="57">
         <v>118</v>
       </c>
       <c r="C29" s="57">
         <v>96</v>
       </c>
       <c r="D29" s="57">
         <v>97</v>
       </c>
       <c r="E29" s="57">
         <v>84</v>
       </c>
       <c r="F29" s="57">
         <v>74</v>
       </c>
       <c r="G29" s="57">
         <v>107</v>
       </c>
       <c r="H29" s="57">
         <v>109</v>
       </c>
       <c r="I29" s="57">
@@ -2911,52 +2974,55 @@
       </c>
       <c r="W29" s="57">
         <v>171</v>
       </c>
       <c r="X29" s="56">
         <v>100</v>
       </c>
       <c r="Y29" s="56">
         <v>126</v>
       </c>
       <c r="Z29" s="56">
         <v>134</v>
       </c>
       <c r="AA29" s="56">
         <v>137</v>
       </c>
       <c r="AB29" s="57">
         <v>133</v>
       </c>
       <c r="AC29" s="57">
         <v>147</v>
       </c>
       <c r="AD29" s="56">
         <v>98</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE29" s="56">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.45" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="57">
         <v>351</v>
       </c>
       <c r="C30" s="57">
         <v>341</v>
       </c>
       <c r="D30" s="57">
         <v>319</v>
       </c>
       <c r="E30" s="57">
         <v>322</v>
       </c>
       <c r="F30" s="57">
         <v>307</v>
       </c>
       <c r="G30" s="57">
         <v>357</v>
       </c>
       <c r="H30" s="57">
         <v>322</v>
       </c>
       <c r="I30" s="57">
@@ -3003,52 +3069,55 @@
       </c>
       <c r="W30" s="57">
         <v>386</v>
       </c>
       <c r="X30" s="56">
         <v>407</v>
       </c>
       <c r="Y30" s="56">
         <v>363</v>
       </c>
       <c r="Z30" s="56">
         <v>464</v>
       </c>
       <c r="AA30" s="56">
         <v>404</v>
       </c>
       <c r="AB30" s="57">
         <v>428</v>
       </c>
       <c r="AC30" s="57">
         <v>383</v>
       </c>
       <c r="AD30" s="56">
         <v>299</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE30" s="56">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.45" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="57">
         <v>165</v>
       </c>
       <c r="C31" s="57">
         <v>143</v>
       </c>
       <c r="D31" s="57">
         <v>153</v>
       </c>
       <c r="E31" s="57">
         <v>136</v>
       </c>
       <c r="F31" s="57">
         <v>167</v>
       </c>
       <c r="G31" s="57">
         <v>164</v>
       </c>
       <c r="H31" s="57">
         <v>130</v>
       </c>
       <c r="I31" s="57">
@@ -3095,86 +3164,90 @@
       </c>
       <c r="W31" s="57">
         <v>256</v>
       </c>
       <c r="X31" s="56">
         <v>178</v>
       </c>
       <c r="Y31" s="56">
         <v>175</v>
       </c>
       <c r="Z31" s="56">
         <v>201</v>
       </c>
       <c r="AA31" s="56">
         <v>188</v>
       </c>
       <c r="AB31" s="57">
         <v>250</v>
       </c>
       <c r="AC31" s="57">
         <v>252</v>
       </c>
       <c r="AD31" s="56">
         <v>192</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE31" s="56">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.45" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="57"/>
       <c r="C32" s="57"/>
       <c r="D32" s="57"/>
       <c r="E32" s="57"/>
       <c r="F32" s="57"/>
       <c r="G32" s="57"/>
       <c r="H32" s="57"/>
       <c r="I32" s="57"/>
       <c r="J32" s="57"/>
       <c r="K32" s="57"/>
       <c r="L32" s="57"/>
       <c r="M32" s="57"/>
       <c r="N32" s="57"/>
       <c r="O32" s="57"/>
       <c r="P32" s="57"/>
       <c r="Q32" s="57"/>
       <c r="R32" s="57"/>
       <c r="S32" s="57"/>
       <c r="T32" s="57"/>
       <c r="U32" s="57"/>
       <c r="V32" s="57"/>
       <c r="W32" s="57"/>
       <c r="X32" s="56"/>
       <c r="Y32" s="56"/>
       <c r="Z32" s="56"/>
       <c r="AA32" s="56"/>
       <c r="AB32" s="57"/>
       <c r="AC32" s="57"/>
       <c r="AD32" s="56"/>
-    </row>
-    <row r="33" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE32" s="56"/>
+    </row>
+    <row r="33" spans="1:31" ht="14.45" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="57">
         <v>104</v>
       </c>
       <c r="C33" s="57">
         <v>71</v>
       </c>
       <c r="D33" s="57">
         <v>63</v>
       </c>
       <c r="E33" s="57">
         <v>81</v>
       </c>
       <c r="F33" s="57">
         <v>78</v>
       </c>
       <c r="G33" s="57">
         <v>122</v>
       </c>
       <c r="H33" s="57">
         <v>85</v>
       </c>
       <c r="I33" s="57">
@@ -3221,52 +3294,55 @@
       </c>
       <c r="W33" s="57">
         <v>122</v>
       </c>
       <c r="X33" s="56">
         <v>83</v>
       </c>
       <c r="Y33" s="56">
         <v>92</v>
       </c>
       <c r="Z33" s="56">
         <v>143</v>
       </c>
       <c r="AA33" s="56">
         <v>118</v>
       </c>
       <c r="AB33" s="57">
         <v>130</v>
       </c>
       <c r="AC33" s="57">
         <v>124</v>
       </c>
       <c r="AD33" s="56">
         <v>91</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE33" s="56">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.45" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="57">
         <v>42</v>
       </c>
       <c r="C34" s="57">
         <v>49</v>
       </c>
       <c r="D34" s="57">
         <v>27</v>
       </c>
       <c r="E34" s="57">
         <v>32</v>
       </c>
       <c r="F34" s="57">
         <v>29</v>
       </c>
       <c r="G34" s="57">
         <v>33</v>
       </c>
       <c r="H34" s="57">
         <v>39</v>
       </c>
       <c r="I34" s="57">
@@ -3313,86 +3389,90 @@
       </c>
       <c r="W34" s="57">
         <v>52</v>
       </c>
       <c r="X34" s="56">
         <v>31</v>
       </c>
       <c r="Y34" s="56">
         <v>23</v>
       </c>
       <c r="Z34" s="56">
         <v>36</v>
       </c>
       <c r="AA34" s="56">
         <v>69</v>
       </c>
       <c r="AB34" s="57">
         <v>36</v>
       </c>
       <c r="AC34" s="57">
         <v>53</v>
       </c>
       <c r="AD34" s="56">
         <v>44</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE34" s="56">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.45" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="59"/>
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="E35" s="59"/>
       <c r="F35" s="59"/>
       <c r="G35" s="59"/>
       <c r="H35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
       <c r="K35" s="59"/>
       <c r="L35" s="59"/>
       <c r="M35" s="59"/>
       <c r="N35" s="59"/>
       <c r="O35" s="59"/>
       <c r="P35" s="60"/>
       <c r="Q35" s="60"/>
       <c r="R35" s="60"/>
       <c r="S35" s="60"/>
       <c r="T35" s="60"/>
       <c r="U35" s="60"/>
       <c r="V35" s="60"/>
       <c r="W35" s="60"/>
       <c r="X35" s="61"/>
       <c r="Y35" s="61"/>
-      <c r="Z35" s="70"/>
-      <c r="AA35" s="70"/>
+      <c r="Z35" s="64"/>
+      <c r="AA35" s="64"/>
       <c r="AB35" s="60"/>
       <c r="AC35" s="60"/>
-      <c r="AD35" s="71"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" s="13" customFormat="1" ht="23.25" customHeight="1">
+      <c r="AD35" s="65"/>
+      <c r="AE35" s="73"/>
+    </row>
+    <row r="36" spans="1:31" s="13" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="57">
         <v>-540</v>
       </c>
       <c r="C36" s="57">
         <v>759</v>
       </c>
       <c r="D36" s="57">
         <v>626</v>
       </c>
       <c r="E36" s="57">
         <v>708</v>
       </c>
       <c r="F36" s="57">
         <v>805</v>
       </c>
       <c r="G36" s="57">
         <v>598</v>
       </c>
       <c r="H36" s="57">
         <v>651</v>
       </c>
       <c r="I36" s="57">
@@ -3439,86 +3519,90 @@
       </c>
       <c r="W36" s="57">
         <v>906</v>
       </c>
       <c r="X36" s="56">
         <v>812</v>
       </c>
       <c r="Y36" s="56">
         <v>775</v>
       </c>
       <c r="Z36" s="57">
         <v>1085</v>
       </c>
       <c r="AA36" s="57">
         <v>1074</v>
       </c>
       <c r="AB36" s="57">
         <v>1023</v>
       </c>
       <c r="AC36" s="57">
         <v>885</v>
       </c>
       <c r="AD36" s="56">
         <v>683</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE36" s="56">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.45" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="56"/>
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="57"/>
       <c r="H37" s="57"/>
       <c r="I37" s="57"/>
       <c r="J37" s="57"/>
       <c r="K37" s="57"/>
       <c r="L37" s="57"/>
       <c r="M37" s="57"/>
       <c r="N37" s="57"/>
       <c r="O37" s="57"/>
       <c r="P37" s="57"/>
       <c r="Q37" s="57"/>
       <c r="R37" s="57"/>
       <c r="S37" s="57"/>
       <c r="T37" s="57"/>
       <c r="U37" s="57"/>
       <c r="V37" s="57"/>
       <c r="W37" s="57"/>
       <c r="X37" s="56"/>
       <c r="Y37" s="56"/>
       <c r="Z37" s="57"/>
       <c r="AA37" s="57"/>
       <c r="AB37" s="57"/>
       <c r="AC37" s="57"/>
       <c r="AD37" s="56"/>
-    </row>
-    <row r="38" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE37" s="56"/>
+    </row>
+    <row r="38" spans="1:31" ht="14.45" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="56">
         <v>-19</v>
       </c>
       <c r="C38" s="56">
         <v>91</v>
       </c>
       <c r="D38" s="57">
         <v>63</v>
       </c>
       <c r="E38" s="57">
         <v>119</v>
       </c>
       <c r="F38" s="57">
         <v>92</v>
       </c>
       <c r="G38" s="57">
         <v>56</v>
       </c>
       <c r="H38" s="57">
         <v>80</v>
       </c>
       <c r="I38" s="57">
@@ -3565,52 +3649,55 @@
       </c>
       <c r="W38" s="57">
         <v>107</v>
       </c>
       <c r="X38" s="56">
         <v>98</v>
       </c>
       <c r="Y38" s="56">
         <v>113</v>
       </c>
       <c r="Z38" s="57">
         <v>179</v>
       </c>
       <c r="AA38" s="57">
         <v>122</v>
       </c>
       <c r="AB38" s="57">
         <v>120</v>
       </c>
       <c r="AC38" s="57">
         <v>170</v>
       </c>
       <c r="AD38" s="56">
         <v>124</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE38" s="56">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.45" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="56">
         <v>-37</v>
       </c>
       <c r="C39" s="56">
         <v>57</v>
       </c>
       <c r="D39" s="57">
         <v>58</v>
       </c>
       <c r="E39" s="57">
         <v>71</v>
       </c>
       <c r="F39" s="57">
         <v>64</v>
       </c>
       <c r="G39" s="57">
         <v>57</v>
       </c>
       <c r="H39" s="57">
         <v>58</v>
       </c>
       <c r="I39" s="57">
@@ -3657,52 +3744,55 @@
       </c>
       <c r="W39" s="57">
         <v>90</v>
       </c>
       <c r="X39" s="56">
         <v>62</v>
       </c>
       <c r="Y39" s="56">
         <v>36</v>
       </c>
       <c r="Z39" s="57">
         <v>74</v>
       </c>
       <c r="AA39" s="57">
         <v>76</v>
       </c>
       <c r="AB39" s="57">
         <v>113</v>
       </c>
       <c r="AC39" s="57">
         <v>94</v>
       </c>
       <c r="AD39" s="56">
         <v>57</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE39" s="56">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.45" customHeight="1">
       <c r="A40" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="56">
         <v>-138</v>
       </c>
       <c r="C40" s="56">
         <v>267</v>
       </c>
       <c r="D40" s="57">
         <v>202</v>
       </c>
       <c r="E40" s="56">
         <v>182</v>
       </c>
       <c r="F40" s="57">
         <v>282</v>
       </c>
       <c r="G40" s="57">
         <v>204</v>
       </c>
       <c r="H40" s="57">
         <v>181</v>
       </c>
       <c r="I40" s="57">
@@ -3749,52 +3839,55 @@
       </c>
       <c r="W40" s="57">
         <v>253</v>
       </c>
       <c r="X40" s="56">
         <v>259</v>
       </c>
       <c r="Y40" s="56">
         <v>253</v>
       </c>
       <c r="Z40" s="57">
         <v>300</v>
       </c>
       <c r="AA40" s="57">
         <v>334</v>
       </c>
       <c r="AB40" s="57">
         <v>289</v>
       </c>
       <c r="AC40" s="57">
         <v>223</v>
       </c>
       <c r="AD40" s="56">
         <v>197</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE40" s="56">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="14.45" customHeight="1">
       <c r="A41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="56">
         <v>-89</v>
       </c>
       <c r="C41" s="56">
         <v>73</v>
       </c>
       <c r="D41" s="57">
         <v>50</v>
       </c>
       <c r="E41" s="57">
         <v>76</v>
       </c>
       <c r="F41" s="57">
         <v>76</v>
       </c>
       <c r="G41" s="57">
         <v>81</v>
       </c>
       <c r="H41" s="57">
         <v>68</v>
       </c>
       <c r="I41" s="57">
@@ -3841,52 +3934,55 @@
       </c>
       <c r="W41" s="57">
         <v>106</v>
       </c>
       <c r="X41" s="56">
         <v>69</v>
       </c>
       <c r="Y41" s="56">
         <v>108</v>
       </c>
       <c r="Z41" s="57">
         <v>113</v>
       </c>
       <c r="AA41" s="57">
         <v>136</v>
       </c>
       <c r="AB41" s="57">
         <v>128</v>
       </c>
       <c r="AC41" s="57">
         <v>102</v>
       </c>
       <c r="AD41" s="56">
         <v>48</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE41" s="56">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="14.45" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="56">
         <v>-76</v>
       </c>
       <c r="C42" s="56">
         <v>59</v>
       </c>
       <c r="D42" s="57">
         <v>65</v>
       </c>
       <c r="E42" s="57">
         <v>65</v>
       </c>
       <c r="F42" s="57">
         <v>83</v>
       </c>
       <c r="G42" s="57">
         <v>62</v>
       </c>
       <c r="H42" s="57">
         <v>84</v>
       </c>
       <c r="I42" s="57">
@@ -3933,52 +4029,55 @@
       </c>
       <c r="W42" s="57">
         <v>120</v>
       </c>
       <c r="X42" s="56">
         <v>119</v>
       </c>
       <c r="Y42" s="56">
         <v>95</v>
       </c>
       <c r="Z42" s="57">
         <v>75</v>
       </c>
       <c r="AA42" s="57">
         <v>133</v>
       </c>
       <c r="AB42" s="57">
         <v>88</v>
       </c>
       <c r="AC42" s="57">
         <v>79</v>
       </c>
       <c r="AD42" s="56">
         <v>67</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE42" s="56">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="14.45" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="56">
         <v>-79</v>
       </c>
       <c r="C43" s="56">
         <v>81</v>
       </c>
       <c r="D43" s="57">
         <v>74</v>
       </c>
       <c r="E43" s="57">
         <v>81</v>
       </c>
       <c r="F43" s="57">
         <v>102</v>
       </c>
       <c r="G43" s="57">
         <v>73</v>
       </c>
       <c r="H43" s="57">
         <v>86</v>
       </c>
       <c r="I43" s="57">
@@ -4025,52 +4124,55 @@
       </c>
       <c r="W43" s="57">
         <v>114</v>
       </c>
       <c r="X43" s="56">
         <v>95</v>
       </c>
       <c r="Y43" s="56">
         <v>81</v>
       </c>
       <c r="Z43" s="57">
         <v>140</v>
       </c>
       <c r="AA43" s="57">
         <v>112</v>
       </c>
       <c r="AB43" s="57">
         <v>87</v>
       </c>
       <c r="AC43" s="57">
         <v>85</v>
       </c>
       <c r="AD43" s="56">
         <v>103</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE43" s="56">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="14.45" customHeight="1">
       <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="58">
         <v>-102</v>
       </c>
       <c r="C44" s="58">
         <v>131</v>
       </c>
       <c r="D44" s="58">
         <v>114</v>
       </c>
       <c r="E44" s="58">
         <v>114</v>
       </c>
       <c r="F44" s="58">
         <v>106</v>
       </c>
       <c r="G44" s="58">
         <v>65</v>
       </c>
       <c r="H44" s="58">
         <v>94</v>
       </c>
       <c r="I44" s="58">
@@ -4117,61 +4219,64 @@
       </c>
       <c r="W44" s="58">
         <v>116</v>
       </c>
       <c r="X44" s="58">
         <v>110</v>
       </c>
       <c r="Y44" s="58">
         <v>89</v>
       </c>
       <c r="Z44" s="58">
         <v>204</v>
       </c>
       <c r="AA44" s="58">
         <v>161</v>
       </c>
       <c r="AB44" s="58">
         <v>198</v>
       </c>
       <c r="AC44" s="58">
         <v>132</v>
       </c>
       <c r="AD44" s="58">
         <v>87</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE44" s="58">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="14.45" customHeight="1">
       <c r="B45" s="2"/>
     </row>
-    <row r="46" spans="1:30" ht="14.45" customHeight="1">
+    <row r="46" spans="1:31" ht="14.45" customHeight="1">
       <c r="B46" s="2"/>
     </row>
-    <row r="47" spans="1:30" ht="14.45" customHeight="1">
+    <row r="47" spans="1:31" ht="14.45" customHeight="1">
       <c r="B47" s="2"/>
     </row>
-    <row r="48" spans="1:30" ht="14.45" customHeight="1">
+    <row r="48" spans="1:31" ht="14.45" customHeight="1">
       <c r="B48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
@@ -4222,96 +4327,96 @@
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="20"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="54"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="54" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="14.45" customHeight="1">
-      <c r="A6" s="65"/>
-      <c r="B6" s="63">
+      <c r="A6" s="69"/>
+      <c r="B6" s="67">
         <v>2024</v>
       </c>
-      <c r="C6" s="64"/>
-[...10 lines deleted...]
-      <c r="N6" s="63">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
         <v>2025</v>
       </c>
-      <c r="O6" s="64"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="71">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="67"/>
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="72"/>
     </row>
     <row r="7" spans="1:37" ht="14.45" customHeight="1">
-      <c r="A7" s="66"/>
+      <c r="A7" s="70"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -4405,55 +4510,56 @@
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="28"/>
       <c r="Q8" s="28"/>
       <c r="R8" s="28"/>
       <c r="S8" s="28"/>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
-      <c r="Z8" s="72"/>
-[...3 lines deleted...]
-      <c r="AD8" s="72"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="64"/>
     </row>
     <row r="9" spans="1:37" ht="24" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="56">
         <v>5151</v>
       </c>
       <c r="C9" s="57">
         <v>4264</v>
       </c>
       <c r="D9" s="57">
         <v>3927</v>
       </c>
       <c r="E9" s="57">
         <v>4182</v>
       </c>
       <c r="F9" s="57">
         <v>4183</v>
       </c>
       <c r="G9" s="57">
         <v>4353</v>
       </c>
       <c r="H9" s="57">
         <v>4601</v>
@@ -4502,50 +4608,53 @@
       </c>
       <c r="W9" s="57">
         <v>5588</v>
       </c>
       <c r="X9" s="56">
         <v>4738</v>
       </c>
       <c r="Y9" s="56">
         <v>4299</v>
       </c>
       <c r="Z9" s="56">
         <v>5818</v>
       </c>
       <c r="AA9" s="56">
         <v>5358</v>
       </c>
       <c r="AB9" s="57">
         <v>5985</v>
       </c>
       <c r="AC9" s="57">
         <v>5268</v>
       </c>
       <c r="AD9" s="57">
         <v>4182</v>
       </c>
+      <c r="AE9" s="56">
+        <v>5871</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="14.45" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="56">
         <v>2437</v>
       </c>
       <c r="C10" s="57">
         <v>2029</v>
       </c>
       <c r="D10" s="57">
         <v>1737</v>
       </c>
       <c r="E10" s="57">
         <v>1992</v>
       </c>
       <c r="F10" s="57">
         <v>1956</v>
       </c>
       <c r="G10" s="57">
         <v>2043</v>
       </c>
       <c r="H10" s="57">
         <v>2241</v>
@@ -4594,50 +4703,53 @@
       </c>
       <c r="W10" s="57">
         <v>2641</v>
       </c>
       <c r="X10" s="56">
         <v>2148</v>
       </c>
       <c r="Y10" s="56">
         <v>2108</v>
       </c>
       <c r="Z10" s="56">
         <v>2821</v>
       </c>
       <c r="AA10" s="56">
         <v>2585</v>
       </c>
       <c r="AB10" s="57">
         <v>2850</v>
       </c>
       <c r="AC10" s="57">
         <v>2510</v>
       </c>
       <c r="AD10" s="57">
         <v>2056</v>
       </c>
+      <c r="AE10" s="56">
+        <v>2789</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="14.45" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="56">
         <v>261</v>
       </c>
       <c r="C11" s="57">
         <v>228</v>
       </c>
       <c r="D11" s="57">
         <v>244</v>
       </c>
       <c r="E11" s="57">
         <v>282</v>
       </c>
       <c r="F11" s="57">
         <v>215</v>
       </c>
       <c r="G11" s="57">
         <v>243</v>
       </c>
       <c r="H11" s="57">
         <v>256</v>
@@ -4686,50 +4798,53 @@
       </c>
       <c r="W11" s="57">
         <v>316</v>
       </c>
       <c r="X11" s="56">
         <v>250</v>
       </c>
       <c r="Y11" s="56">
         <v>213</v>
       </c>
       <c r="Z11" s="56">
         <v>330</v>
       </c>
       <c r="AA11" s="56">
         <v>277</v>
       </c>
       <c r="AB11" s="57">
         <v>338</v>
       </c>
       <c r="AC11" s="57">
         <v>275</v>
       </c>
       <c r="AD11" s="57">
         <v>250</v>
       </c>
+      <c r="AE11" s="56">
+        <v>358</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="14.45" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="56">
         <v>45</v>
       </c>
       <c r="C12" s="57">
         <v>57</v>
       </c>
       <c r="D12" s="57">
         <v>80</v>
       </c>
       <c r="E12" s="57">
         <v>60</v>
       </c>
       <c r="F12" s="57">
         <v>46</v>
       </c>
       <c r="G12" s="57">
         <v>70</v>
       </c>
       <c r="H12" s="57">
         <v>62</v>
@@ -4778,50 +4893,53 @@
       </c>
       <c r="W12" s="57">
         <v>65</v>
       </c>
       <c r="X12" s="56">
         <v>65</v>
       </c>
       <c r="Y12" s="56">
         <v>43</v>
       </c>
       <c r="Z12" s="56">
         <v>94</v>
       </c>
       <c r="AA12" s="56">
         <v>45</v>
       </c>
       <c r="AB12" s="57">
         <v>86</v>
       </c>
       <c r="AC12" s="57">
         <v>56</v>
       </c>
       <c r="AD12" s="57">
         <v>28</v>
       </c>
+      <c r="AE12" s="56">
+        <v>92</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="14.45" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="56">
         <v>116</v>
       </c>
       <c r="C13" s="57">
         <v>99</v>
       </c>
       <c r="D13" s="57">
         <v>91</v>
       </c>
       <c r="E13" s="57">
         <v>101</v>
       </c>
       <c r="F13" s="57">
         <v>125</v>
       </c>
       <c r="G13" s="57">
         <v>135</v>
       </c>
       <c r="H13" s="57">
         <v>125</v>
@@ -4870,50 +4988,53 @@
       </c>
       <c r="W13" s="57">
         <v>152</v>
       </c>
       <c r="X13" s="56">
         <v>122</v>
       </c>
       <c r="Y13" s="56">
         <v>110</v>
       </c>
       <c r="Z13" s="56">
         <v>158</v>
       </c>
       <c r="AA13" s="56">
         <v>143</v>
       </c>
       <c r="AB13" s="57">
         <v>176</v>
       </c>
       <c r="AC13" s="57">
         <v>146</v>
       </c>
       <c r="AD13" s="57">
         <v>124</v>
       </c>
+      <c r="AE13" s="56">
+        <v>162</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="14.45" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="56">
         <v>449</v>
       </c>
       <c r="C14" s="57">
         <v>363</v>
       </c>
       <c r="D14" s="57">
         <v>406</v>
       </c>
       <c r="E14" s="57">
         <v>357</v>
       </c>
       <c r="F14" s="57">
         <v>331</v>
       </c>
       <c r="G14" s="57">
         <v>400</v>
       </c>
       <c r="H14" s="57">
         <v>349</v>
@@ -4962,50 +5083,53 @@
       </c>
       <c r="W14" s="57">
         <v>438</v>
       </c>
       <c r="X14" s="56">
         <v>406</v>
       </c>
       <c r="Y14" s="56">
         <v>364</v>
       </c>
       <c r="Z14" s="56">
         <v>449</v>
       </c>
       <c r="AA14" s="56">
         <v>458</v>
       </c>
       <c r="AB14" s="57">
         <v>506</v>
       </c>
       <c r="AC14" s="57">
         <v>457</v>
       </c>
       <c r="AD14" s="57">
         <v>361</v>
       </c>
+      <c r="AE14" s="56">
+        <v>529</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="14.45" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="56">
         <v>217</v>
       </c>
       <c r="C15" s="57">
         <v>191</v>
       </c>
       <c r="D15" s="57">
         <v>168</v>
       </c>
       <c r="E15" s="57">
         <v>156</v>
       </c>
       <c r="F15" s="57">
         <v>231</v>
       </c>
       <c r="G15" s="57">
         <v>225</v>
       </c>
       <c r="H15" s="57">
         <v>189</v>
@@ -5053,87 +5177,91 @@
         <v>276</v>
       </c>
       <c r="W15" s="57">
         <v>244</v>
       </c>
       <c r="X15" s="56">
         <v>271</v>
       </c>
       <c r="Y15" s="56">
         <v>195</v>
       </c>
       <c r="Z15" s="56">
         <v>224</v>
       </c>
       <c r="AA15" s="56">
         <v>244</v>
       </c>
       <c r="AB15" s="57">
         <v>311</v>
       </c>
       <c r="AC15" s="57">
         <v>261</v>
       </c>
       <c r="AD15" s="57">
         <v>203</v>
+      </c>
+      <c r="AE15" s="56">
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="14.45" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="56"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="57"/>
       <c r="N16" s="57"/>
       <c r="O16" s="57"/>
       <c r="P16" s="57"/>
       <c r="Q16" s="57"/>
       <c r="R16" s="57"/>
       <c r="S16" s="57"/>
       <c r="T16" s="57"/>
       <c r="U16" s="57"/>
       <c r="V16" s="57"/>
       <c r="W16" s="57"/>
       <c r="X16" s="56"/>
       <c r="Y16" s="56"/>
       <c r="Z16" s="56"/>
       <c r="AA16" s="56"/>
       <c r="AB16" s="57"/>
       <c r="AC16" s="57"/>
       <c r="AD16" s="57"/>
-    </row>
-    <row r="17" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE16" s="56"/>
+    </row>
+    <row r="17" spans="1:31" ht="14.45" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="56">
         <v>264</v>
       </c>
       <c r="C17" s="57">
         <v>245</v>
       </c>
       <c r="D17" s="57">
         <v>199</v>
       </c>
       <c r="E17" s="57">
         <v>204</v>
       </c>
       <c r="F17" s="57">
         <v>298</v>
       </c>
       <c r="G17" s="57">
         <v>245</v>
       </c>
       <c r="H17" s="57">
         <v>249</v>
       </c>
       <c r="I17" s="57">
@@ -5180,52 +5308,55 @@
       </c>
       <c r="W17" s="57">
         <v>313</v>
       </c>
       <c r="X17" s="56">
         <v>273</v>
       </c>
       <c r="Y17" s="56">
         <v>261</v>
       </c>
       <c r="Z17" s="56">
         <v>393</v>
       </c>
       <c r="AA17" s="56">
         <v>297</v>
       </c>
       <c r="AB17" s="57">
         <v>350</v>
       </c>
       <c r="AC17" s="57">
         <v>349</v>
       </c>
       <c r="AD17" s="57">
         <v>256</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE17" s="56">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.45" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="56">
         <v>119</v>
       </c>
       <c r="C18" s="57">
         <v>113</v>
       </c>
       <c r="D18" s="57">
         <v>104</v>
       </c>
       <c r="E18" s="57">
         <v>117</v>
       </c>
       <c r="F18" s="57">
         <v>101</v>
       </c>
       <c r="G18" s="57">
         <v>80</v>
       </c>
       <c r="H18" s="57">
         <v>118</v>
       </c>
       <c r="I18" s="57">
@@ -5272,52 +5403,55 @@
       </c>
       <c r="W18" s="57">
         <v>121</v>
       </c>
       <c r="X18" s="56">
         <v>91</v>
       </c>
       <c r="Y18" s="56">
         <v>77</v>
       </c>
       <c r="Z18" s="56">
         <v>119</v>
       </c>
       <c r="AA18" s="56">
         <v>115</v>
       </c>
       <c r="AB18" s="57">
         <v>118</v>
       </c>
       <c r="AC18" s="57">
         <v>114</v>
       </c>
       <c r="AD18" s="57">
         <v>69</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE18" s="56">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.45" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="56">
         <v>366</v>
       </c>
       <c r="C19" s="57">
         <v>313</v>
       </c>
       <c r="D19" s="57">
         <v>310</v>
       </c>
       <c r="E19" s="57">
         <v>294</v>
       </c>
       <c r="F19" s="57">
         <v>228</v>
       </c>
       <c r="G19" s="57">
         <v>303</v>
       </c>
       <c r="H19" s="57">
         <v>266</v>
       </c>
       <c r="I19" s="57">
@@ -5364,52 +5498,55 @@
       </c>
       <c r="W19" s="57">
         <v>391</v>
       </c>
       <c r="X19" s="56">
         <v>320</v>
       </c>
       <c r="Y19" s="56">
         <v>276</v>
       </c>
       <c r="Z19" s="56">
         <v>375</v>
       </c>
       <c r="AA19" s="56">
         <v>362</v>
       </c>
       <c r="AB19" s="57">
         <v>428</v>
       </c>
       <c r="AC19" s="57">
         <v>326</v>
       </c>
       <c r="AD19" s="57">
         <v>266</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE19" s="56">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.45" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="56">
         <v>240</v>
       </c>
       <c r="C20" s="57">
         <v>169</v>
       </c>
       <c r="D20" s="57">
         <v>152</v>
       </c>
       <c r="E20" s="57">
         <v>177</v>
       </c>
       <c r="F20" s="57">
         <v>175</v>
       </c>
       <c r="G20" s="57">
         <v>159</v>
       </c>
       <c r="H20" s="57">
         <v>217</v>
       </c>
       <c r="I20" s="57">
@@ -5456,52 +5593,55 @@
       </c>
       <c r="W20" s="57">
         <v>279</v>
       </c>
       <c r="X20" s="56">
         <v>218</v>
       </c>
       <c r="Y20" s="56">
         <v>166</v>
       </c>
       <c r="Z20" s="56">
         <v>213</v>
       </c>
       <c r="AA20" s="56">
         <v>248</v>
       </c>
       <c r="AB20" s="57">
         <v>247</v>
       </c>
       <c r="AC20" s="57">
         <v>263</v>
       </c>
       <c r="AD20" s="57">
         <v>171</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE20" s="56">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.45" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="56">
         <v>173</v>
       </c>
       <c r="C21" s="57">
         <v>108</v>
       </c>
       <c r="D21" s="57">
         <v>101</v>
       </c>
       <c r="E21" s="57">
         <v>116</v>
       </c>
       <c r="F21" s="57">
         <v>132</v>
       </c>
       <c r="G21" s="57">
         <v>135</v>
       </c>
       <c r="H21" s="57">
         <v>157</v>
       </c>
       <c r="I21" s="57">
@@ -5548,52 +5688,55 @@
       </c>
       <c r="W21" s="57">
         <v>193</v>
       </c>
       <c r="X21" s="56">
         <v>182</v>
       </c>
       <c r="Y21" s="56">
         <v>103</v>
       </c>
       <c r="Z21" s="56">
         <v>175</v>
       </c>
       <c r="AA21" s="56">
         <v>168</v>
       </c>
       <c r="AB21" s="57">
         <v>151</v>
       </c>
       <c r="AC21" s="57">
         <v>160</v>
       </c>
       <c r="AD21" s="57">
         <v>115</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE21" s="56">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.45" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="57">
         <v>171</v>
       </c>
       <c r="C22" s="57">
         <v>124</v>
       </c>
       <c r="D22" s="57">
         <v>124</v>
       </c>
       <c r="E22" s="57">
         <v>147</v>
       </c>
       <c r="F22" s="57">
         <v>116</v>
       </c>
       <c r="G22" s="57">
         <v>134</v>
       </c>
       <c r="H22" s="57">
         <v>147</v>
       </c>
       <c r="I22" s="57">
@@ -5640,52 +5783,55 @@
       </c>
       <c r="W22" s="57">
         <v>177</v>
       </c>
       <c r="X22" s="56">
         <v>167</v>
       </c>
       <c r="Y22" s="56">
         <v>166</v>
       </c>
       <c r="Z22" s="56">
         <v>173</v>
       </c>
       <c r="AA22" s="56">
         <v>149</v>
       </c>
       <c r="AB22" s="57">
         <v>185</v>
       </c>
       <c r="AC22" s="57">
         <v>125</v>
       </c>
       <c r="AD22" s="57">
         <v>146</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE22" s="56">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.45" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="57">
         <v>293</v>
       </c>
       <c r="C23" s="57">
         <v>225</v>
       </c>
       <c r="D23" s="57">
         <v>211</v>
       </c>
       <c r="E23" s="57">
         <v>179</v>
       </c>
       <c r="F23" s="57">
         <v>229</v>
       </c>
       <c r="G23" s="57">
         <v>181</v>
       </c>
       <c r="H23" s="57">
         <v>225</v>
       </c>
       <c r="I23" s="57">
@@ -5732,86 +5878,90 @@
       </c>
       <c r="W23" s="57">
         <v>258</v>
       </c>
       <c r="X23" s="56">
         <v>225</v>
       </c>
       <c r="Y23" s="56">
         <v>217</v>
       </c>
       <c r="Z23" s="56">
         <v>294</v>
       </c>
       <c r="AA23" s="56">
         <v>267</v>
       </c>
       <c r="AB23" s="57">
         <v>239</v>
       </c>
       <c r="AC23" s="57">
         <v>226</v>
       </c>
       <c r="AD23" s="57">
         <v>137</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE23" s="56">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.45" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="41"/>
       <c r="Y24" s="41"/>
-      <c r="Z24" s="70"/>
-      <c r="AA24" s="70"/>
+      <c r="Z24" s="64"/>
+      <c r="AA24" s="64"/>
       <c r="AB24" s="39"/>
       <c r="AC24" s="39"/>
       <c r="AD24" s="60"/>
-    </row>
-    <row r="25" spans="1:30" ht="24" customHeight="1">
+      <c r="AE24" s="73"/>
+    </row>
+    <row r="25" spans="1:31" ht="24" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="57">
         <v>3707</v>
       </c>
       <c r="C25" s="57">
         <v>3094</v>
       </c>
       <c r="D25" s="57">
         <v>2853</v>
       </c>
       <c r="E25" s="57">
         <v>3096</v>
       </c>
       <c r="F25" s="57">
         <v>3108</v>
       </c>
       <c r="G25" s="57">
         <v>3278</v>
       </c>
       <c r="H25" s="57">
         <v>3371</v>
       </c>
       <c r="I25" s="57">
@@ -5858,52 +6008,55 @@
       </c>
       <c r="W25" s="57">
         <v>4062</v>
       </c>
       <c r="X25" s="56">
         <v>3434</v>
       </c>
       <c r="Y25" s="56">
         <v>3205</v>
       </c>
       <c r="Z25" s="56">
         <v>4277</v>
       </c>
       <c r="AA25" s="56">
         <v>3932</v>
       </c>
       <c r="AB25" s="57">
         <v>4492</v>
       </c>
       <c r="AC25" s="57">
         <v>3927</v>
       </c>
       <c r="AD25" s="57">
         <v>3184</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE25" s="56">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.45" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="57">
         <v>2437</v>
       </c>
       <c r="C26" s="57">
         <v>2029</v>
       </c>
       <c r="D26" s="57">
         <v>1737</v>
       </c>
       <c r="E26" s="57">
         <v>1992</v>
       </c>
       <c r="F26" s="57">
         <v>1956</v>
       </c>
       <c r="G26" s="57">
         <v>2043</v>
       </c>
       <c r="H26" s="57">
         <v>2241</v>
       </c>
       <c r="I26" s="57">
@@ -5950,52 +6103,55 @@
       </c>
       <c r="W26" s="57">
         <v>2641</v>
       </c>
       <c r="X26" s="56">
         <v>2148</v>
       </c>
       <c r="Y26" s="56">
         <v>2108</v>
       </c>
       <c r="Z26" s="56">
         <v>2821</v>
       </c>
       <c r="AA26" s="56">
         <v>2585</v>
       </c>
       <c r="AB26" s="57">
         <v>2850</v>
       </c>
       <c r="AC26" s="57">
         <v>2510</v>
       </c>
       <c r="AD26" s="57">
         <v>2056</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE26" s="56">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.45" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="57">
         <v>261</v>
       </c>
       <c r="C27" s="57">
         <v>228</v>
       </c>
       <c r="D27" s="57">
         <v>244</v>
       </c>
       <c r="E27" s="57">
         <v>282</v>
       </c>
       <c r="F27" s="57">
         <v>215</v>
       </c>
       <c r="G27" s="57">
         <v>243</v>
       </c>
       <c r="H27" s="57">
         <v>256</v>
       </c>
       <c r="I27" s="57">
@@ -6042,52 +6198,55 @@
       </c>
       <c r="W27" s="57">
         <v>316</v>
       </c>
       <c r="X27" s="56">
         <v>250</v>
       </c>
       <c r="Y27" s="56">
         <v>213</v>
       </c>
       <c r="Z27" s="56">
         <v>330</v>
       </c>
       <c r="AA27" s="56">
         <v>277</v>
       </c>
       <c r="AB27" s="57">
         <v>338</v>
       </c>
       <c r="AC27" s="57">
         <v>275</v>
       </c>
       <c r="AD27" s="57">
         <v>250</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE27" s="56">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.45" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="57">
         <v>45</v>
       </c>
       <c r="C28" s="57">
         <v>57</v>
       </c>
       <c r="D28" s="57">
         <v>80</v>
       </c>
       <c r="E28" s="57">
         <v>60</v>
       </c>
       <c r="F28" s="57">
         <v>46</v>
       </c>
       <c r="G28" s="57">
         <v>70</v>
       </c>
       <c r="H28" s="57">
         <v>62</v>
       </c>
       <c r="I28" s="57">
@@ -6134,52 +6293,55 @@
       </c>
       <c r="W28" s="57">
         <v>65</v>
       </c>
       <c r="X28" s="56">
         <v>65</v>
       </c>
       <c r="Y28" s="56">
         <v>43</v>
       </c>
       <c r="Z28" s="56">
         <v>94</v>
       </c>
       <c r="AA28" s="56">
         <v>45</v>
       </c>
       <c r="AB28" s="57">
         <v>86</v>
       </c>
       <c r="AC28" s="57">
         <v>56</v>
       </c>
       <c r="AD28" s="57">
         <v>28</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE28" s="56">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.45" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="57">
         <v>116</v>
       </c>
       <c r="C29" s="57">
         <v>99</v>
       </c>
       <c r="D29" s="57">
         <v>91</v>
       </c>
       <c r="E29" s="57">
         <v>101</v>
       </c>
       <c r="F29" s="57">
         <v>125</v>
       </c>
       <c r="G29" s="57">
         <v>135</v>
       </c>
       <c r="H29" s="57">
         <v>125</v>
       </c>
       <c r="I29" s="57">
@@ -6226,52 +6388,55 @@
       </c>
       <c r="W29" s="57">
         <v>152</v>
       </c>
       <c r="X29" s="56">
         <v>122</v>
       </c>
       <c r="Y29" s="56">
         <v>110</v>
       </c>
       <c r="Z29" s="56">
         <v>158</v>
       </c>
       <c r="AA29" s="56">
         <v>143</v>
       </c>
       <c r="AB29" s="57">
         <v>176</v>
       </c>
       <c r="AC29" s="57">
         <v>146</v>
       </c>
       <c r="AD29" s="57">
         <v>124</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE29" s="56">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.45" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="57">
         <v>449</v>
       </c>
       <c r="C30" s="57">
         <v>363</v>
       </c>
       <c r="D30" s="57">
         <v>406</v>
       </c>
       <c r="E30" s="57">
         <v>357</v>
       </c>
       <c r="F30" s="57">
         <v>331</v>
       </c>
       <c r="G30" s="57">
         <v>400</v>
       </c>
       <c r="H30" s="57">
         <v>349</v>
       </c>
       <c r="I30" s="57">
@@ -6318,52 +6483,55 @@
       </c>
       <c r="W30" s="57">
         <v>438</v>
       </c>
       <c r="X30" s="56">
         <v>406</v>
       </c>
       <c r="Y30" s="56">
         <v>364</v>
       </c>
       <c r="Z30" s="56">
         <v>449</v>
       </c>
       <c r="AA30" s="56">
         <v>458</v>
       </c>
       <c r="AB30" s="57">
         <v>506</v>
       </c>
       <c r="AC30" s="57">
         <v>457</v>
       </c>
       <c r="AD30" s="57">
         <v>361</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE30" s="56">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.45" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="57">
         <v>217</v>
       </c>
       <c r="C31" s="57">
         <v>191</v>
       </c>
       <c r="D31" s="57">
         <v>168</v>
       </c>
       <c r="E31" s="57">
         <v>156</v>
       </c>
       <c r="F31" s="57">
         <v>231</v>
       </c>
       <c r="G31" s="57">
         <v>225</v>
       </c>
       <c r="H31" s="57">
         <v>189</v>
       </c>
       <c r="I31" s="57">
@@ -6410,86 +6578,90 @@
       </c>
       <c r="W31" s="57">
         <v>244</v>
       </c>
       <c r="X31" s="56">
         <v>271</v>
       </c>
       <c r="Y31" s="56">
         <v>195</v>
       </c>
       <c r="Z31" s="56">
         <v>224</v>
       </c>
       <c r="AA31" s="56">
         <v>244</v>
       </c>
       <c r="AB31" s="57">
         <v>311</v>
       </c>
       <c r="AC31" s="57">
         <v>261</v>
       </c>
       <c r="AD31" s="57">
         <v>203</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE31" s="56">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.45" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="57"/>
       <c r="C32" s="57"/>
       <c r="D32" s="57"/>
       <c r="E32" s="57"/>
       <c r="F32" s="57"/>
       <c r="G32" s="57"/>
       <c r="H32" s="57"/>
       <c r="I32" s="57"/>
       <c r="J32" s="57"/>
       <c r="K32" s="57"/>
       <c r="L32" s="57"/>
       <c r="M32" s="57"/>
       <c r="N32" s="57"/>
       <c r="O32" s="57"/>
       <c r="P32" s="57"/>
       <c r="Q32" s="57"/>
       <c r="R32" s="57"/>
       <c r="S32" s="57"/>
       <c r="T32" s="57"/>
       <c r="U32" s="57"/>
       <c r="V32" s="57"/>
       <c r="W32" s="57"/>
       <c r="X32" s="56"/>
       <c r="Y32" s="56"/>
       <c r="Z32" s="56"/>
       <c r="AA32" s="56"/>
       <c r="AB32" s="57"/>
       <c r="AC32" s="57"/>
       <c r="AD32" s="57"/>
-    </row>
-    <row r="33" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE32" s="56"/>
+    </row>
+    <row r="33" spans="1:31" ht="14.45" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="57">
         <v>119</v>
       </c>
       <c r="C33" s="57">
         <v>82</v>
       </c>
       <c r="D33" s="57">
         <v>84</v>
       </c>
       <c r="E33" s="57">
         <v>110</v>
       </c>
       <c r="F33" s="57">
         <v>151</v>
       </c>
       <c r="G33" s="57">
         <v>109</v>
       </c>
       <c r="H33" s="57">
         <v>99</v>
       </c>
       <c r="I33" s="57">
@@ -6536,52 +6708,55 @@
       </c>
       <c r="W33" s="57">
         <v>124</v>
       </c>
       <c r="X33" s="56">
         <v>107</v>
       </c>
       <c r="Y33" s="56">
         <v>121</v>
       </c>
       <c r="Z33" s="56">
         <v>158</v>
       </c>
       <c r="AA33" s="56">
         <v>107</v>
       </c>
       <c r="AB33" s="57">
         <v>157</v>
       </c>
       <c r="AC33" s="57">
         <v>146</v>
       </c>
       <c r="AD33" s="57">
         <v>111</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE33" s="56">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.45" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="57">
         <v>63</v>
       </c>
       <c r="C34" s="57">
         <v>45</v>
       </c>
       <c r="D34" s="57">
         <v>43</v>
       </c>
       <c r="E34" s="57">
         <v>38</v>
       </c>
       <c r="F34" s="57">
         <v>53</v>
       </c>
       <c r="G34" s="57">
         <v>53</v>
       </c>
       <c r="H34" s="57">
         <v>50</v>
       </c>
       <c r="I34" s="57">
@@ -6628,86 +6803,90 @@
       </c>
       <c r="W34" s="57">
         <v>82</v>
       </c>
       <c r="X34" s="56">
         <v>65</v>
       </c>
       <c r="Y34" s="56">
         <v>51</v>
       </c>
       <c r="Z34" s="56">
         <v>43</v>
       </c>
       <c r="AA34" s="56">
         <v>73</v>
       </c>
       <c r="AB34" s="57">
         <v>68</v>
       </c>
       <c r="AC34" s="57">
         <v>76</v>
       </c>
       <c r="AD34" s="57">
         <v>51</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE34" s="56">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.45" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="41"/>
       <c r="Y35" s="41"/>
-      <c r="Z35" s="70"/>
-      <c r="AA35" s="70"/>
+      <c r="Z35" s="64"/>
+      <c r="AA35" s="64"/>
       <c r="AB35" s="39"/>
       <c r="AC35" s="39"/>
       <c r="AD35" s="60"/>
-    </row>
-    <row r="36" spans="1:30" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="AE35" s="73"/>
+    </row>
+    <row r="36" spans="1:31" s="17" customFormat="1" ht="24" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="57">
         <v>1444</v>
       </c>
       <c r="C36" s="57">
         <v>1170</v>
       </c>
       <c r="D36" s="57">
         <v>1074</v>
       </c>
       <c r="E36" s="57">
         <v>1086</v>
       </c>
       <c r="F36" s="57">
         <v>1075</v>
       </c>
       <c r="G36" s="57">
         <v>1075</v>
       </c>
       <c r="H36" s="57">
         <v>1230</v>
       </c>
       <c r="I36" s="57">
@@ -6754,86 +6933,90 @@
       </c>
       <c r="W36" s="57">
         <v>1526</v>
       </c>
       <c r="X36" s="56">
         <v>1304</v>
       </c>
       <c r="Y36" s="56">
         <v>1094</v>
       </c>
       <c r="Z36" s="57">
         <v>1541</v>
       </c>
       <c r="AA36" s="57">
         <v>1426</v>
       </c>
       <c r="AB36" s="57">
         <v>1493</v>
       </c>
       <c r="AC36" s="57">
         <v>1341</v>
       </c>
       <c r="AD36" s="57">
         <v>998</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE36" s="56">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.45" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="56"/>
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="57"/>
       <c r="H37" s="57"/>
       <c r="I37" s="57"/>
       <c r="J37" s="57"/>
       <c r="K37" s="57"/>
       <c r="L37" s="57"/>
       <c r="M37" s="57"/>
       <c r="N37" s="57"/>
       <c r="O37" s="57"/>
       <c r="P37" s="57"/>
       <c r="Q37" s="57"/>
       <c r="R37" s="57"/>
       <c r="S37" s="57"/>
       <c r="T37" s="57"/>
       <c r="U37" s="57"/>
       <c r="V37" s="57"/>
       <c r="W37" s="57"/>
       <c r="X37" s="56"/>
       <c r="Y37" s="56"/>
       <c r="Z37" s="57"/>
       <c r="AA37" s="57"/>
       <c r="AB37" s="57"/>
       <c r="AC37" s="57"/>
       <c r="AD37" s="57"/>
-    </row>
-    <row r="38" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE37" s="56"/>
+    </row>
+    <row r="38" spans="1:31" ht="14.45" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="56">
         <v>145</v>
       </c>
       <c r="C38" s="56">
         <v>163</v>
       </c>
       <c r="D38" s="57">
         <v>115</v>
       </c>
       <c r="E38" s="57">
         <v>94</v>
       </c>
       <c r="F38" s="57">
         <v>147</v>
       </c>
       <c r="G38" s="57">
         <v>136</v>
       </c>
       <c r="H38" s="57">
         <v>150</v>
       </c>
       <c r="I38" s="57">
@@ -6880,52 +7063,55 @@
       </c>
       <c r="W38" s="57">
         <v>189</v>
       </c>
       <c r="X38" s="56">
         <v>166</v>
       </c>
       <c r="Y38" s="56">
         <v>140</v>
       </c>
       <c r="Z38" s="57">
         <v>235</v>
       </c>
       <c r="AA38" s="57">
         <v>190</v>
       </c>
       <c r="AB38" s="57">
         <v>193</v>
       </c>
       <c r="AC38" s="57">
         <v>203</v>
       </c>
       <c r="AD38" s="57">
         <v>145</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE38" s="56">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.45" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="56">
         <v>119</v>
       </c>
       <c r="C39" s="56">
         <v>113</v>
       </c>
       <c r="D39" s="57">
         <v>104</v>
       </c>
       <c r="E39" s="62">
         <v>117</v>
       </c>
       <c r="F39" s="57">
         <v>101</v>
       </c>
       <c r="G39" s="57">
         <v>80</v>
       </c>
       <c r="H39" s="57">
         <v>118</v>
       </c>
       <c r="I39" s="57">
@@ -6972,52 +7158,55 @@
       </c>
       <c r="W39" s="57">
         <v>121</v>
       </c>
       <c r="X39" s="56">
         <v>91</v>
       </c>
       <c r="Y39" s="56">
         <v>77</v>
       </c>
       <c r="Z39" s="57">
         <v>119</v>
       </c>
       <c r="AA39" s="57">
         <v>115</v>
       </c>
       <c r="AB39" s="57">
         <v>118</v>
       </c>
       <c r="AC39" s="57">
         <v>114</v>
       </c>
       <c r="AD39" s="57">
         <v>69</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE39" s="56">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.45" customHeight="1">
       <c r="A40" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="56">
         <v>366</v>
       </c>
       <c r="C40" s="56">
         <v>313</v>
       </c>
       <c r="D40" s="57">
         <v>310</v>
       </c>
       <c r="E40" s="57">
         <v>294</v>
       </c>
       <c r="F40" s="57">
         <v>228</v>
       </c>
       <c r="G40" s="57">
         <v>303</v>
       </c>
       <c r="H40" s="57">
         <v>266</v>
       </c>
       <c r="I40" s="57">
@@ -7064,52 +7253,55 @@
       </c>
       <c r="W40" s="57">
         <v>391</v>
       </c>
       <c r="X40" s="56">
         <v>320</v>
       </c>
       <c r="Y40" s="56">
         <v>276</v>
       </c>
       <c r="Z40" s="57">
         <v>375</v>
       </c>
       <c r="AA40" s="57">
         <v>362</v>
       </c>
       <c r="AB40" s="57">
         <v>428</v>
       </c>
       <c r="AC40" s="57">
         <v>326</v>
       </c>
       <c r="AD40" s="57">
         <v>266</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE40" s="56">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="14.45" customHeight="1">
       <c r="A41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="2">
         <v>177</v>
       </c>
       <c r="C41" s="2">
         <v>124</v>
       </c>
       <c r="D41" s="5">
         <v>109</v>
       </c>
       <c r="E41" s="5">
         <v>139</v>
       </c>
       <c r="F41" s="5">
         <v>122</v>
       </c>
       <c r="G41" s="5">
         <v>106</v>
       </c>
       <c r="H41" s="5">
         <v>167</v>
       </c>
       <c r="I41" s="5">
@@ -7156,52 +7348,55 @@
       </c>
       <c r="W41" s="35">
         <v>197</v>
       </c>
       <c r="X41" s="2">
         <v>153</v>
       </c>
       <c r="Y41" s="2">
         <v>115</v>
       </c>
       <c r="Z41" s="43">
         <v>170</v>
       </c>
       <c r="AA41" s="49">
         <v>175</v>
       </c>
       <c r="AB41" s="51">
         <v>179</v>
       </c>
       <c r="AC41" s="51">
         <v>187</v>
       </c>
       <c r="AD41" s="57">
         <v>120</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE41" s="56">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="14.45" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="2">
         <v>173</v>
       </c>
       <c r="C42" s="2">
         <v>108</v>
       </c>
       <c r="D42" s="5">
         <v>101</v>
       </c>
       <c r="E42" s="3">
         <v>116</v>
       </c>
       <c r="F42" s="5">
         <v>132</v>
       </c>
       <c r="G42" s="5">
         <v>135</v>
       </c>
       <c r="H42" s="5">
         <v>157</v>
       </c>
       <c r="I42" s="5">
@@ -7248,52 +7443,55 @@
       </c>
       <c r="W42" s="35">
         <v>193</v>
       </c>
       <c r="X42" s="2">
         <v>182</v>
       </c>
       <c r="Y42" s="2">
         <v>103</v>
       </c>
       <c r="Z42" s="43">
         <v>175</v>
       </c>
       <c r="AA42" s="49">
         <v>168</v>
       </c>
       <c r="AB42" s="51">
         <v>151</v>
       </c>
       <c r="AC42" s="51">
         <v>160</v>
       </c>
       <c r="AD42" s="57">
         <v>115</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE42" s="56">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="14.45" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="2">
         <v>171</v>
       </c>
       <c r="C43" s="2">
         <v>124</v>
       </c>
       <c r="D43" s="5">
         <v>124</v>
       </c>
       <c r="E43" s="5">
         <v>147</v>
       </c>
       <c r="F43" s="5">
         <v>116</v>
       </c>
       <c r="G43" s="5">
         <v>134</v>
       </c>
       <c r="H43" s="5">
         <v>147</v>
       </c>
       <c r="I43" s="5">
@@ -7340,52 +7538,55 @@
       </c>
       <c r="W43" s="35">
         <v>177</v>
       </c>
       <c r="X43" s="2">
         <v>167</v>
       </c>
       <c r="Y43" s="2">
         <v>166</v>
       </c>
       <c r="Z43" s="43">
         <v>173</v>
       </c>
       <c r="AA43" s="49">
         <v>149</v>
       </c>
       <c r="AB43" s="51">
         <v>185</v>
       </c>
       <c r="AC43" s="51">
         <v>125</v>
       </c>
       <c r="AD43" s="57">
         <v>146</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE43" s="56">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="14.45" customHeight="1">
       <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="4">
         <v>293</v>
       </c>
       <c r="C44" s="4">
         <v>225</v>
       </c>
       <c r="D44" s="4">
         <v>211</v>
       </c>
       <c r="E44" s="4">
         <v>179</v>
       </c>
       <c r="F44" s="4">
         <v>229</v>
       </c>
       <c r="G44" s="4">
         <v>181</v>
       </c>
       <c r="H44" s="4">
         <v>225</v>
       </c>
       <c r="I44" s="4">
@@ -7431,50 +7632,53 @@
         <v>315</v>
       </c>
       <c r="W44" s="36">
         <v>258</v>
       </c>
       <c r="X44" s="38">
         <v>225</v>
       </c>
       <c r="Y44" s="38">
         <v>217</v>
       </c>
       <c r="Z44" s="44">
         <v>294</v>
       </c>
       <c r="AA44" s="50">
         <v>267</v>
       </c>
       <c r="AB44" s="53">
         <v>239</v>
       </c>
       <c r="AC44" s="53">
         <v>226</v>
       </c>
       <c r="AD44" s="53">
         <v>137</v>
+      </c>
+      <c r="AE44" s="58">
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -7525,96 +7729,96 @@
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="20"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="L5" s="23"/>
       <c r="M5" s="23"/>
       <c r="N5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="54"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="54" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="14.45" customHeight="1">
-      <c r="A6" s="65"/>
-      <c r="B6" s="63">
+      <c r="A6" s="69"/>
+      <c r="B6" s="67">
         <v>2024</v>
       </c>
-      <c r="C6" s="64"/>
-[...10 lines deleted...]
-      <c r="N6" s="63">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
         <v>2025</v>
       </c>
-      <c r="O6" s="64"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="71">
         <v>2026</v>
       </c>
-      <c r="AA6" s="68"/>
-[...9 lines deleted...]
-      <c r="AK6" s="67"/>
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="72"/>
     </row>
     <row r="7" spans="1:37" ht="14.45" customHeight="1">
-      <c r="A7" s="66"/>
+      <c r="A7" s="70"/>
       <c r="B7" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -7708,55 +7912,56 @@
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="28"/>
       <c r="Q8" s="28"/>
       <c r="R8" s="28"/>
       <c r="S8" s="28"/>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
-      <c r="Z8" s="72"/>
-[...3 lines deleted...]
-      <c r="AD8" s="72"/>
+      <c r="Z8" s="66"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="66"/>
+      <c r="AE8" s="61"/>
     </row>
     <row r="9" spans="1:37" ht="14.45" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="2">
         <v>-525</v>
       </c>
       <c r="C9" s="5">
         <v>-484</v>
       </c>
       <c r="D9" s="5">
         <v>-482</v>
       </c>
       <c r="E9" s="5">
         <v>-440</v>
       </c>
       <c r="F9" s="5">
         <v>-383</v>
       </c>
       <c r="G9" s="5">
         <v>-498</v>
       </c>
       <c r="H9" s="5">
         <v>-614</v>
@@ -7805,50 +8010,53 @@
       </c>
       <c r="W9" s="37">
         <v>-475</v>
       </c>
       <c r="X9" s="2">
         <v>-388</v>
       </c>
       <c r="Y9" s="2">
         <v>-309</v>
       </c>
       <c r="Z9" s="46">
         <v>-239</v>
       </c>
       <c r="AA9" s="52">
         <v>-46</v>
       </c>
       <c r="AB9" s="51">
         <v>-528</v>
       </c>
       <c r="AC9" s="51">
         <v>-304</v>
       </c>
       <c r="AD9" s="52">
         <v>-376</v>
       </c>
+      <c r="AE9" s="52">
+        <v>-407</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="14.45" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2">
         <v>243</v>
       </c>
       <c r="C10" s="5">
         <v>93</v>
       </c>
       <c r="D10" s="5">
         <v>235</v>
       </c>
       <c r="E10" s="5">
         <v>164</v>
       </c>
       <c r="F10" s="5">
         <v>153</v>
       </c>
       <c r="G10" s="5">
         <v>245</v>
       </c>
       <c r="H10" s="5">
         <v>215</v>
@@ -7897,50 +8105,53 @@
       </c>
       <c r="W10" s="37">
         <v>346</v>
       </c>
       <c r="X10" s="2">
         <v>349</v>
       </c>
       <c r="Y10" s="2">
         <v>163</v>
       </c>
       <c r="Z10" s="46">
         <v>438</v>
       </c>
       <c r="AA10" s="52">
         <v>420</v>
       </c>
       <c r="AB10" s="51">
         <v>287</v>
       </c>
       <c r="AC10" s="51">
         <v>315</v>
       </c>
       <c r="AD10" s="52">
         <v>154</v>
       </c>
+      <c r="AE10" s="52">
+        <v>598</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="14.45" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="2">
         <v>-39</v>
       </c>
       <c r="C11" s="5">
         <v>-63</v>
       </c>
       <c r="D11" s="5">
         <v>-92</v>
       </c>
       <c r="E11" s="5">
         <v>-87</v>
       </c>
       <c r="F11" s="5">
         <v>-25</v>
       </c>
       <c r="G11" s="5">
         <v>-96</v>
       </c>
       <c r="H11" s="5">
         <v>-86</v>
@@ -7989,50 +8200,53 @@
       </c>
       <c r="W11" s="37">
         <v>-134</v>
       </c>
       <c r="X11" s="2">
         <v>-57</v>
       </c>
       <c r="Y11" s="2">
         <v>-79</v>
       </c>
       <c r="Z11" s="46">
         <v>-122</v>
       </c>
       <c r="AA11" s="52">
         <v>-36</v>
       </c>
       <c r="AB11" s="51">
         <v>-79</v>
       </c>
       <c r="AC11" s="51">
         <v>-54</v>
       </c>
       <c r="AD11" s="52">
         <v>-99</v>
       </c>
+      <c r="AE11" s="52">
+        <v>-128</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="14.45" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>-5</v>
       </c>
       <c r="C12" s="5">
         <v>-23</v>
       </c>
       <c r="D12" s="5">
         <v>-44</v>
       </c>
       <c r="E12" s="5">
         <v>-32</v>
       </c>
       <c r="F12" s="5">
         <v>-5</v>
       </c>
       <c r="G12" s="5">
         <v>-31</v>
       </c>
       <c r="H12" s="5">
         <v>-37</v>
@@ -8081,50 +8295,53 @@
       </c>
       <c r="W12" s="37">
         <v>-14</v>
       </c>
       <c r="X12" s="2">
         <v>-16</v>
       </c>
       <c r="Y12" s="2">
         <v>-12</v>
       </c>
       <c r="Z12" s="46">
         <v>-45</v>
       </c>
       <c r="AA12" s="52">
         <v>31</v>
       </c>
       <c r="AB12" s="51">
         <v>-25</v>
       </c>
       <c r="AC12" s="51">
         <v>18</v>
       </c>
       <c r="AD12" s="52">
         <v>10</v>
       </c>
+      <c r="AE12" s="52">
+        <v>-54</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="14.45" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="2">
         <v>2</v>
       </c>
       <c r="C13" s="5">
         <v>-3</v>
       </c>
       <c r="D13" s="5">
         <v>6</v>
       </c>
       <c r="E13" s="5">
         <v>-17</v>
       </c>
       <c r="F13" s="5">
         <v>-51</v>
       </c>
       <c r="G13" s="5">
         <v>-28</v>
       </c>
       <c r="H13" s="5">
         <v>-16</v>
@@ -8173,50 +8390,53 @@
       </c>
       <c r="W13" s="37">
         <v>19</v>
       </c>
       <c r="X13" s="2">
         <v>-22</v>
       </c>
       <c r="Y13" s="2">
         <v>16</v>
       </c>
       <c r="Z13" s="46">
         <v>-24</v>
       </c>
       <c r="AA13" s="52">
         <v>-6</v>
       </c>
       <c r="AB13" s="51">
         <v>-43</v>
       </c>
       <c r="AC13" s="51">
         <v>1</v>
       </c>
       <c r="AD13" s="52">
         <v>-26</v>
       </c>
+      <c r="AE13" s="52">
+        <v>-26</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="14.45" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="2">
         <v>-98</v>
       </c>
       <c r="C14" s="5">
         <v>-22</v>
       </c>
       <c r="D14" s="5">
         <v>-87</v>
       </c>
       <c r="E14" s="5">
         <v>-35</v>
       </c>
       <c r="F14" s="5">
         <v>-24</v>
       </c>
       <c r="G14" s="5">
         <v>-43</v>
       </c>
       <c r="H14" s="5">
         <v>-27</v>
@@ -8265,50 +8485,53 @@
       </c>
       <c r="W14" s="37">
         <v>-52</v>
       </c>
       <c r="X14" s="2">
         <v>1</v>
       </c>
       <c r="Y14" s="2">
         <v>-1</v>
       </c>
       <c r="Z14" s="46">
         <v>15</v>
       </c>
       <c r="AA14" s="52">
         <v>-54</v>
       </c>
       <c r="AB14" s="51">
         <v>-78</v>
       </c>
       <c r="AC14" s="51">
         <v>-74</v>
       </c>
       <c r="AD14" s="52">
         <v>-62</v>
       </c>
+      <c r="AE14" s="52">
+        <v>-75</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="14.45" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="2">
         <v>-52</v>
       </c>
       <c r="C15" s="5">
         <v>-48</v>
       </c>
       <c r="D15" s="5">
         <v>-15</v>
       </c>
       <c r="E15" s="5">
         <v>-20</v>
       </c>
       <c r="F15" s="5">
         <v>-64</v>
       </c>
       <c r="G15" s="5">
         <v>-61</v>
       </c>
       <c r="H15" s="5">
         <v>-59</v>
@@ -8356,87 +8579,91 @@
         <v>10</v>
       </c>
       <c r="W15" s="37">
         <v>12</v>
       </c>
       <c r="X15" s="2">
         <v>-93</v>
       </c>
       <c r="Y15" s="2">
         <v>-20</v>
       </c>
       <c r="Z15" s="46">
         <v>-23</v>
       </c>
       <c r="AA15" s="52">
         <v>-56</v>
       </c>
       <c r="AB15" s="51">
         <v>-61</v>
       </c>
       <c r="AC15" s="51">
         <v>-9</v>
       </c>
       <c r="AD15" s="52">
         <v>-11</v>
+      </c>
+      <c r="AE15" s="52">
+        <v>-41</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="14.45" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="32"/>
       <c r="W16" s="37"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
       <c r="Z16" s="46"/>
       <c r="AA16" s="52"/>
       <c r="AB16" s="51"/>
       <c r="AC16" s="51"/>
       <c r="AD16" s="52"/>
-    </row>
-    <row r="17" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE16" s="52"/>
+    </row>
+    <row r="17" spans="1:31" ht="14.45" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="2">
         <v>-34</v>
       </c>
       <c r="C17" s="5">
         <v>-83</v>
       </c>
       <c r="D17" s="5">
         <v>-73</v>
       </c>
       <c r="E17" s="5">
         <v>-4</v>
       </c>
       <c r="F17" s="5">
         <v>-128</v>
       </c>
       <c r="G17" s="5">
         <v>-67</v>
       </c>
       <c r="H17" s="5">
         <v>-84</v>
       </c>
       <c r="I17" s="5">
@@ -8483,52 +8710,55 @@
       </c>
       <c r="W17" s="37">
         <v>-84</v>
       </c>
       <c r="X17" s="2">
         <v>-92</v>
       </c>
       <c r="Y17" s="2">
         <v>-56</v>
       </c>
       <c r="Z17" s="46">
         <v>-71</v>
       </c>
       <c r="AA17" s="52">
         <v>-57</v>
       </c>
       <c r="AB17" s="51">
         <v>-100</v>
       </c>
       <c r="AC17" s="51">
         <v>-55</v>
       </c>
       <c r="AD17" s="52">
         <v>-41</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE17" s="52">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.45" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="2">
         <v>-37</v>
       </c>
       <c r="C18" s="5">
         <v>-56</v>
       </c>
       <c r="D18" s="5">
         <v>-46</v>
       </c>
       <c r="E18" s="5">
         <v>-46</v>
       </c>
       <c r="F18" s="5">
         <v>-37</v>
       </c>
       <c r="G18" s="5">
         <v>-23</v>
       </c>
       <c r="H18" s="5">
         <v>-60</v>
       </c>
       <c r="I18" s="5">
@@ -8575,52 +8805,55 @@
       </c>
       <c r="W18" s="37">
         <v>-31</v>
       </c>
       <c r="X18" s="2">
         <v>-29</v>
       </c>
       <c r="Y18" s="2">
         <v>-41</v>
       </c>
       <c r="Z18" s="46">
         <v>-45</v>
       </c>
       <c r="AA18" s="52">
         <v>-39</v>
       </c>
       <c r="AB18" s="51">
         <v>-5</v>
       </c>
       <c r="AC18" s="51">
         <v>-20</v>
       </c>
       <c r="AD18" s="52">
         <v>-12</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE18" s="52">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.45" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2">
         <v>-138</v>
       </c>
       <c r="C19" s="5">
         <v>-46</v>
       </c>
       <c r="D19" s="5">
         <v>-108</v>
       </c>
       <c r="E19" s="5">
         <v>-112</v>
       </c>
       <c r="F19" s="5">
         <v>54</v>
       </c>
       <c r="G19" s="5">
         <v>-99</v>
       </c>
       <c r="H19" s="5">
         <v>-85</v>
       </c>
       <c r="I19" s="5">
@@ -8667,52 +8900,55 @@
       </c>
       <c r="W19" s="37">
         <v>-138</v>
       </c>
       <c r="X19" s="2">
         <v>-61</v>
       </c>
       <c r="Y19" s="2">
         <v>-23</v>
       </c>
       <c r="Z19" s="46">
         <v>-75</v>
       </c>
       <c r="AA19" s="52">
         <v>-28</v>
       </c>
       <c r="AB19" s="51">
         <v>-139</v>
       </c>
       <c r="AC19" s="51">
         <v>-103</v>
       </c>
       <c r="AD19" s="52">
         <v>-69</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE19" s="52">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.45" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="2">
         <v>-110</v>
       </c>
       <c r="C20" s="5">
         <v>-47</v>
       </c>
       <c r="D20" s="5">
         <v>-75</v>
       </c>
       <c r="E20" s="5">
         <v>-69</v>
       </c>
       <c r="F20" s="5">
         <v>-70</v>
       </c>
       <c r="G20" s="5">
         <v>-45</v>
       </c>
       <c r="H20" s="5">
         <v>-110</v>
       </c>
       <c r="I20" s="5">
@@ -8759,52 +8995,55 @@
       </c>
       <c r="W20" s="37">
         <v>-121</v>
       </c>
       <c r="X20" s="2">
         <v>-118</v>
       </c>
       <c r="Y20" s="2">
         <v>-35</v>
       </c>
       <c r="Z20" s="46">
         <v>-64</v>
       </c>
       <c r="AA20" s="52">
         <v>-43</v>
       </c>
       <c r="AB20" s="51">
         <v>-83</v>
       </c>
       <c r="AC20" s="51">
         <v>-108</v>
       </c>
       <c r="AD20" s="52">
         <v>-79</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE20" s="52">
+        <v>-119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.45" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="2">
         <v>-76</v>
       </c>
       <c r="C21" s="5">
         <v>-49</v>
       </c>
       <c r="D21" s="5">
         <v>-36</v>
       </c>
       <c r="E21" s="5">
         <v>-51</v>
       </c>
       <c r="F21" s="5">
         <v>-49</v>
       </c>
       <c r="G21" s="5">
         <v>-73</v>
       </c>
       <c r="H21" s="5">
         <v>-73</v>
       </c>
       <c r="I21" s="5">
@@ -8851,52 +9090,55 @@
       </c>
       <c r="W21" s="37">
         <v>-73</v>
       </c>
       <c r="X21" s="2">
         <v>-63</v>
       </c>
       <c r="Y21" s="2">
         <v>-8</v>
       </c>
       <c r="Z21" s="46">
         <v>-100</v>
       </c>
       <c r="AA21" s="52">
         <v>-35</v>
       </c>
       <c r="AB21" s="51">
         <v>-63</v>
       </c>
       <c r="AC21" s="51">
         <v>-81</v>
       </c>
       <c r="AD21" s="52">
         <v>-48</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE21" s="52">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.45" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="5">
         <v>-79</v>
       </c>
       <c r="C22" s="5">
         <v>-43</v>
       </c>
       <c r="D22" s="5">
         <v>-50</v>
       </c>
       <c r="E22" s="5">
         <v>-66</v>
       </c>
       <c r="F22" s="5">
         <v>-14</v>
       </c>
       <c r="G22" s="5">
         <v>-61</v>
       </c>
       <c r="H22" s="5">
         <v>-61</v>
       </c>
       <c r="I22" s="5">
@@ -8943,52 +9185,55 @@
       </c>
       <c r="W22" s="37">
         <v>-63</v>
       </c>
       <c r="X22" s="2">
         <v>-72</v>
       </c>
       <c r="Y22" s="2">
         <v>-85</v>
       </c>
       <c r="Z22" s="46">
         <v>-33</v>
       </c>
       <c r="AA22" s="52">
         <v>-37</v>
       </c>
       <c r="AB22" s="51">
         <v>-98</v>
       </c>
       <c r="AC22" s="51">
         <v>-40</v>
       </c>
       <c r="AD22" s="52">
         <v>-43</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE22" s="52">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.45" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="5">
         <v>-102</v>
       </c>
       <c r="C23" s="5">
         <v>-94</v>
       </c>
       <c r="D23" s="5">
         <v>-97</v>
       </c>
       <c r="E23" s="5">
         <v>-65</v>
       </c>
       <c r="F23" s="5">
         <v>-123</v>
       </c>
       <c r="G23" s="5">
         <v>-116</v>
       </c>
       <c r="H23" s="5">
         <v>-131</v>
       </c>
       <c r="I23" s="5">
@@ -9035,86 +9280,90 @@
       </c>
       <c r="W23" s="37">
         <v>-142</v>
       </c>
       <c r="X23" s="2">
         <v>-115</v>
       </c>
       <c r="Y23" s="2">
         <v>-128</v>
       </c>
       <c r="Z23" s="46">
         <v>-90</v>
       </c>
       <c r="AA23" s="52">
         <v>-106</v>
       </c>
       <c r="AB23" s="51">
         <v>-41</v>
       </c>
       <c r="AC23" s="51">
         <v>-94</v>
       </c>
       <c r="AD23" s="52">
         <v>-50</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE23" s="52">
+        <v>-165</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.45" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
-      <c r="Z24" s="70"/>
-      <c r="AA24" s="70"/>
+      <c r="Z24" s="64"/>
+      <c r="AA24" s="64"/>
       <c r="AB24" s="39"/>
       <c r="AC24" s="39"/>
-      <c r="AD24" s="71"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AD24" s="65"/>
+      <c r="AE24" s="65"/>
+    </row>
+    <row r="25" spans="1:31" ht="14.45" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="5">
         <v>15</v>
       </c>
       <c r="C25" s="5">
         <v>-73</v>
       </c>
       <c r="D25" s="5">
         <v>-34</v>
       </c>
       <c r="E25" s="5">
         <v>-62</v>
       </c>
       <c r="F25" s="5">
         <v>-113</v>
       </c>
       <c r="G25" s="5">
         <v>-21</v>
       </c>
       <c r="H25" s="5">
         <v>-35</v>
       </c>
       <c r="I25" s="5">
@@ -9161,52 +9410,55 @@
       </c>
       <c r="W25" s="37">
         <v>145</v>
       </c>
       <c r="X25" s="2">
         <v>104</v>
       </c>
       <c r="Y25" s="2">
         <v>10</v>
       </c>
       <c r="Z25" s="46">
         <v>217</v>
       </c>
       <c r="AA25" s="52">
         <v>306</v>
       </c>
       <c r="AB25" s="51">
         <v>-58</v>
       </c>
       <c r="AC25" s="51">
         <v>152</v>
       </c>
       <c r="AD25" s="52">
         <v>-61</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE25" s="52">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.45" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="5">
         <v>243</v>
       </c>
       <c r="C26" s="5">
         <v>93</v>
       </c>
       <c r="D26" s="5">
         <v>235</v>
       </c>
       <c r="E26" s="5">
         <v>164</v>
       </c>
       <c r="F26" s="5">
         <v>153</v>
       </c>
       <c r="G26" s="5">
         <v>245</v>
       </c>
       <c r="H26" s="5">
         <v>215</v>
       </c>
       <c r="I26" s="5">
@@ -9253,52 +9505,55 @@
       </c>
       <c r="W26" s="37">
         <v>346</v>
       </c>
       <c r="X26" s="2">
         <v>349</v>
       </c>
       <c r="Y26" s="2">
         <v>163</v>
       </c>
       <c r="Z26" s="46">
         <v>438</v>
       </c>
       <c r="AA26" s="52">
         <v>420</v>
       </c>
       <c r="AB26" s="51">
         <v>287</v>
       </c>
       <c r="AC26" s="51">
         <v>315</v>
       </c>
       <c r="AD26" s="52">
         <v>154</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE26" s="52">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.45" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="5">
         <v>-39</v>
       </c>
       <c r="C27" s="5">
         <v>-63</v>
       </c>
       <c r="D27" s="5">
         <v>-92</v>
       </c>
       <c r="E27" s="5">
         <v>-87</v>
       </c>
       <c r="F27" s="5">
         <v>-25</v>
       </c>
       <c r="G27" s="5">
         <v>-96</v>
       </c>
       <c r="H27" s="5">
         <v>-86</v>
       </c>
       <c r="I27" s="5">
@@ -9345,52 +9600,55 @@
       </c>
       <c r="W27" s="37">
         <v>-134</v>
       </c>
       <c r="X27" s="2">
         <v>-57</v>
       </c>
       <c r="Y27" s="2">
         <v>-79</v>
       </c>
       <c r="Z27" s="46">
         <v>-122</v>
       </c>
       <c r="AA27" s="52">
         <v>-36</v>
       </c>
       <c r="AB27" s="51">
         <v>-79</v>
       </c>
       <c r="AC27" s="51">
         <v>-54</v>
       </c>
       <c r="AD27" s="52">
         <v>-99</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE27" s="52">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.45" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="5">
         <v>-5</v>
       </c>
       <c r="C28" s="5">
         <v>-23</v>
       </c>
       <c r="D28" s="5">
         <v>-44</v>
       </c>
       <c r="E28" s="5">
         <v>-32</v>
       </c>
       <c r="F28" s="5">
         <v>-5</v>
       </c>
       <c r="G28" s="5">
         <v>-31</v>
       </c>
       <c r="H28" s="5">
         <v>-37</v>
       </c>
       <c r="I28" s="5">
@@ -9437,52 +9695,55 @@
       </c>
       <c r="W28" s="37">
         <v>-14</v>
       </c>
       <c r="X28" s="2">
         <v>-16</v>
       </c>
       <c r="Y28" s="2">
         <v>-12</v>
       </c>
       <c r="Z28" s="46">
         <v>-45</v>
       </c>
       <c r="AA28" s="52">
         <v>31</v>
       </c>
       <c r="AB28" s="51">
         <v>-25</v>
       </c>
       <c r="AC28" s="51">
         <v>18</v>
       </c>
       <c r="AD28" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE28" s="52">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.45" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>2</v>
       </c>
       <c r="C29" s="5">
         <v>-3</v>
       </c>
       <c r="D29" s="5">
         <v>6</v>
       </c>
       <c r="E29" s="5">
         <v>-17</v>
       </c>
       <c r="F29" s="5">
         <v>-51</v>
       </c>
       <c r="G29" s="5">
         <v>-28</v>
       </c>
       <c r="H29" s="5">
         <v>-16</v>
       </c>
       <c r="I29" s="5">
@@ -9529,52 +9790,55 @@
       </c>
       <c r="W29" s="37">
         <v>19</v>
       </c>
       <c r="X29" s="2">
         <v>-22</v>
       </c>
       <c r="Y29" s="2">
         <v>16</v>
       </c>
       <c r="Z29" s="46">
         <v>-24</v>
       </c>
       <c r="AA29" s="52">
         <v>-6</v>
       </c>
       <c r="AB29" s="51">
         <v>-43</v>
       </c>
       <c r="AC29" s="51">
         <v>1</v>
       </c>
       <c r="AD29" s="52">
         <v>-26</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE29" s="52">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.45" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="5">
         <v>-98</v>
       </c>
       <c r="C30" s="5">
         <v>-22</v>
       </c>
       <c r="D30" s="5">
         <v>-87</v>
       </c>
       <c r="E30" s="5">
         <v>-35</v>
       </c>
       <c r="F30" s="5">
         <v>-24</v>
       </c>
       <c r="G30" s="5">
         <v>-43</v>
       </c>
       <c r="H30" s="5">
         <v>-27</v>
       </c>
       <c r="I30" s="5">
@@ -9621,52 +9885,55 @@
       </c>
       <c r="W30" s="37">
         <v>-52</v>
       </c>
       <c r="X30" s="2">
         <v>1</v>
       </c>
       <c r="Y30" s="2">
         <v>-1</v>
       </c>
       <c r="Z30" s="46">
         <v>15</v>
       </c>
       <c r="AA30" s="52">
         <v>-54</v>
       </c>
       <c r="AB30" s="51">
         <v>-78</v>
       </c>
       <c r="AC30" s="51">
         <v>-74</v>
       </c>
       <c r="AD30" s="52">
         <v>-62</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE30" s="52">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.45" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="5">
         <v>-52</v>
       </c>
       <c r="C31" s="5">
         <v>-48</v>
       </c>
       <c r="D31" s="5">
         <v>-15</v>
       </c>
       <c r="E31" s="5">
         <v>-20</v>
       </c>
       <c r="F31" s="5">
         <v>-64</v>
       </c>
       <c r="G31" s="5">
         <v>-61</v>
       </c>
       <c r="H31" s="5">
         <v>-59</v>
       </c>
       <c r="I31" s="5">
@@ -9713,86 +9980,90 @@
       </c>
       <c r="W31" s="37">
         <v>12</v>
       </c>
       <c r="X31" s="2">
         <v>-93</v>
       </c>
       <c r="Y31" s="2">
         <v>-20</v>
       </c>
       <c r="Z31" s="46">
         <v>-23</v>
       </c>
       <c r="AA31" s="52">
         <v>-56</v>
       </c>
       <c r="AB31" s="51">
         <v>-61</v>
       </c>
       <c r="AC31" s="51">
         <v>-9</v>
       </c>
       <c r="AD31" s="52">
         <v>-11</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE31" s="52">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.45" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
       <c r="U32" s="5"/>
       <c r="V32" s="32"/>
       <c r="W32" s="37"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="46"/>
       <c r="AA32" s="52"/>
       <c r="AB32" s="51"/>
       <c r="AC32" s="51"/>
       <c r="AD32" s="52"/>
-    </row>
-    <row r="33" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE32" s="52"/>
+    </row>
+    <row r="33" spans="1:31" ht="14.45" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="5">
         <v>-15</v>
       </c>
       <c r="C33" s="5">
         <v>-11</v>
       </c>
       <c r="D33" s="5">
         <v>-21</v>
       </c>
       <c r="E33" s="5">
         <v>-29</v>
       </c>
       <c r="F33" s="5">
         <v>-73</v>
       </c>
       <c r="G33" s="5">
         <v>13</v>
       </c>
       <c r="H33" s="5">
         <v>-14</v>
       </c>
       <c r="I33" s="5">
@@ -9839,52 +10110,55 @@
       </c>
       <c r="W33" s="37">
         <v>-2</v>
       </c>
       <c r="X33" s="2">
         <v>-24</v>
       </c>
       <c r="Y33" s="2">
         <v>-29</v>
       </c>
       <c r="Z33" s="46">
         <v>-15</v>
       </c>
       <c r="AA33" s="52">
         <v>11</v>
       </c>
       <c r="AB33" s="51">
         <v>-27</v>
       </c>
       <c r="AC33" s="51">
         <v>-22</v>
       </c>
       <c r="AD33" s="52">
         <v>-20</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE33" s="52">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.45" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="5">
         <v>-21</v>
       </c>
       <c r="C34" s="5">
         <v>4</v>
       </c>
       <c r="D34" s="5">
         <v>-16</v>
       </c>
       <c r="E34" s="5">
         <v>-6</v>
       </c>
       <c r="F34" s="5">
         <v>-24</v>
       </c>
       <c r="G34" s="5">
         <v>-20</v>
       </c>
       <c r="H34" s="5">
         <v>-11</v>
       </c>
       <c r="I34" s="5">
@@ -9931,86 +10205,90 @@
       </c>
       <c r="W34" s="37">
         <v>-30</v>
       </c>
       <c r="X34" s="2">
         <v>-34</v>
       </c>
       <c r="Y34" s="2">
         <v>-28</v>
       </c>
       <c r="Z34" s="46">
         <v>-7</v>
       </c>
       <c r="AA34" s="52">
         <v>-4</v>
       </c>
       <c r="AB34" s="51">
         <v>-32</v>
       </c>
       <c r="AC34" s="51">
         <v>-23</v>
       </c>
       <c r="AD34" s="52">
         <v>-7</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE34" s="52">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.45" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
-      <c r="Z35" s="70"/>
-      <c r="AA35" s="70"/>
+      <c r="Z35" s="64"/>
+      <c r="AA35" s="64"/>
       <c r="AB35" s="39"/>
       <c r="AC35" s="39"/>
-      <c r="AD35" s="71"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30" s="17" customFormat="1" ht="14.45" customHeight="1">
+      <c r="AD35" s="65"/>
+      <c r="AE35" s="65"/>
+    </row>
+    <row r="36" spans="1:31" s="17" customFormat="1" ht="14.45" customHeight="1">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="5">
         <v>-540</v>
       </c>
       <c r="C36" s="5">
         <v>-411</v>
       </c>
       <c r="D36" s="5">
         <v>-448</v>
       </c>
       <c r="E36" s="5">
         <v>-378</v>
       </c>
       <c r="F36" s="5">
         <v>-270</v>
       </c>
       <c r="G36" s="5">
         <v>-477</v>
       </c>
       <c r="H36" s="5">
         <v>-579</v>
       </c>
       <c r="I36" s="5">
@@ -10057,86 +10335,90 @@
       </c>
       <c r="W36" s="37">
         <v>-620</v>
       </c>
       <c r="X36" s="2">
         <v>-492</v>
       </c>
       <c r="Y36" s="2">
         <v>-319</v>
       </c>
       <c r="Z36" s="45">
         <v>-456</v>
       </c>
       <c r="AA36" s="51">
         <v>-352</v>
       </c>
       <c r="AB36" s="51">
         <v>-470</v>
       </c>
       <c r="AC36" s="51">
         <v>-456</v>
       </c>
       <c r="AD36" s="52">
         <v>-315</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE36" s="52">
+        <v>-685</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.45" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="32"/>
       <c r="W37" s="37"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="Z37" s="45"/>
       <c r="AA37" s="51"/>
       <c r="AB37" s="51"/>
       <c r="AC37" s="51"/>
       <c r="AD37" s="52"/>
-    </row>
-    <row r="38" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE37" s="52"/>
+    </row>
+    <row r="38" spans="1:31" ht="14.45" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="2">
         <v>-19</v>
       </c>
       <c r="C38" s="2">
         <v>-72</v>
       </c>
       <c r="D38" s="5">
         <v>-52</v>
       </c>
       <c r="E38" s="5">
         <v>25</v>
       </c>
       <c r="F38" s="5">
         <v>-55</v>
       </c>
       <c r="G38" s="5">
         <v>-80</v>
       </c>
       <c r="H38" s="5">
         <v>-70</v>
       </c>
       <c r="I38" s="5">
@@ -10183,52 +10465,55 @@
       </c>
       <c r="W38" s="37">
         <v>-82</v>
       </c>
       <c r="X38" s="2">
         <v>-68</v>
       </c>
       <c r="Y38" s="2">
         <v>-27</v>
       </c>
       <c r="Z38" s="45">
         <v>-56</v>
       </c>
       <c r="AA38" s="51">
         <v>-68</v>
       </c>
       <c r="AB38" s="51">
         <v>-73</v>
       </c>
       <c r="AC38" s="51">
         <v>-33</v>
       </c>
       <c r="AD38" s="52">
         <v>-21</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE38" s="52">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.45" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="2">
         <v>-37</v>
       </c>
       <c r="C39" s="2">
         <v>-56</v>
       </c>
       <c r="D39" s="5">
         <v>-46</v>
       </c>
       <c r="E39" s="2">
         <v>-46</v>
       </c>
       <c r="F39" s="2">
         <v>-37</v>
       </c>
       <c r="G39" s="5">
         <v>-23</v>
       </c>
       <c r="H39" s="5">
         <v>-60</v>
       </c>
       <c r="I39" s="5">
@@ -10275,52 +10560,55 @@
       </c>
       <c r="W39" s="37">
         <v>-31</v>
       </c>
       <c r="X39" s="2">
         <v>-29</v>
       </c>
       <c r="Y39" s="2">
         <v>-41</v>
       </c>
       <c r="Z39" s="45">
         <v>-45</v>
       </c>
       <c r="AA39" s="51">
         <v>-39</v>
       </c>
       <c r="AB39" s="51">
         <v>-5</v>
       </c>
       <c r="AC39" s="51">
         <v>-20</v>
       </c>
       <c r="AD39" s="52">
         <v>-12</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE39" s="52">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.45" customHeight="1">
       <c r="A40" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="2">
         <v>-138</v>
       </c>
       <c r="C40" s="2">
         <v>-46</v>
       </c>
       <c r="D40" s="5">
         <v>-108</v>
       </c>
       <c r="E40" s="5">
         <v>-112</v>
       </c>
       <c r="F40" s="5">
         <v>54</v>
       </c>
       <c r="G40" s="5">
         <v>-99</v>
       </c>
       <c r="H40" s="5">
         <v>-85</v>
       </c>
       <c r="I40" s="5">
@@ -10367,52 +10655,55 @@
       </c>
       <c r="W40" s="37">
         <v>-138</v>
       </c>
       <c r="X40" s="2">
         <v>-61</v>
       </c>
       <c r="Y40" s="2">
         <v>-23</v>
       </c>
       <c r="Z40" s="45">
         <v>-75</v>
       </c>
       <c r="AA40" s="51">
         <v>-28</v>
       </c>
       <c r="AB40" s="51">
         <v>-139</v>
       </c>
       <c r="AC40" s="51">
         <v>-103</v>
       </c>
       <c r="AD40" s="52">
         <v>-69</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE40" s="52">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="14.45" customHeight="1">
       <c r="A41" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="2">
         <v>-89</v>
       </c>
       <c r="C41" s="2">
         <v>-51</v>
       </c>
       <c r="D41" s="5">
         <v>-59</v>
       </c>
       <c r="E41" s="5">
         <v>-63</v>
       </c>
       <c r="F41" s="2">
         <v>-46</v>
       </c>
       <c r="G41" s="5">
         <v>-25</v>
       </c>
       <c r="H41" s="5">
         <v>-99</v>
       </c>
       <c r="I41" s="5">
@@ -10459,52 +10750,55 @@
       </c>
       <c r="W41" s="37">
         <v>-91</v>
       </c>
       <c r="X41" s="2">
         <v>-84</v>
       </c>
       <c r="Y41" s="2">
         <v>-7</v>
       </c>
       <c r="Z41" s="45">
         <v>-57</v>
       </c>
       <c r="AA41" s="51">
         <v>-39</v>
       </c>
       <c r="AB41" s="51">
         <v>-51</v>
       </c>
       <c r="AC41" s="51">
         <v>-85</v>
       </c>
       <c r="AD41" s="52">
         <v>-72</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE41" s="52">
+        <v>-109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="14.45" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="2">
         <v>-76</v>
       </c>
       <c r="C42" s="2">
         <v>-49</v>
       </c>
       <c r="D42" s="5">
         <v>-36</v>
       </c>
       <c r="E42" s="2">
         <v>-51</v>
       </c>
       <c r="F42" s="5">
         <v>-49</v>
       </c>
       <c r="G42" s="5">
         <v>-73</v>
       </c>
       <c r="H42" s="5">
         <v>-73</v>
       </c>
       <c r="I42" s="5">
@@ -10551,52 +10845,55 @@
       </c>
       <c r="W42" s="37">
         <v>-73</v>
       </c>
       <c r="X42" s="2">
         <v>-63</v>
       </c>
       <c r="Y42" s="2">
         <v>-8</v>
       </c>
       <c r="Z42" s="45">
         <v>-100</v>
       </c>
       <c r="AA42" s="51">
         <v>-35</v>
       </c>
       <c r="AB42" s="51">
         <v>-63</v>
       </c>
       <c r="AC42" s="51">
         <v>-81</v>
       </c>
       <c r="AD42" s="52">
         <v>-48</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE42" s="52">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="14.45" customHeight="1">
       <c r="A43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="2">
         <v>-79</v>
       </c>
       <c r="C43" s="2">
         <v>-43</v>
       </c>
       <c r="D43" s="5">
         <v>-50</v>
       </c>
       <c r="E43" s="5">
         <v>-66</v>
       </c>
       <c r="F43" s="5">
         <v>-14</v>
       </c>
       <c r="G43" s="5">
         <v>-61</v>
       </c>
       <c r="H43" s="5">
         <v>-61</v>
       </c>
       <c r="I43" s="5">
@@ -10643,52 +10940,55 @@
       </c>
       <c r="W43" s="37">
         <v>-63</v>
       </c>
       <c r="X43" s="2">
         <v>-72</v>
       </c>
       <c r="Y43" s="2">
         <v>-85</v>
       </c>
       <c r="Z43" s="45">
         <v>-33</v>
       </c>
       <c r="AA43" s="51">
         <v>-37</v>
       </c>
       <c r="AB43" s="51">
         <v>-98</v>
       </c>
       <c r="AC43" s="51">
         <v>-40</v>
       </c>
       <c r="AD43" s="52">
         <v>-43</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="14.45" customHeight="1">
+      <c r="AE43" s="52">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="14.45" customHeight="1">
       <c r="A44" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="4">
         <v>-102</v>
       </c>
       <c r="C44" s="4">
         <v>-94</v>
       </c>
       <c r="D44" s="4">
         <v>-97</v>
       </c>
       <c r="E44" s="4">
         <v>-65</v>
       </c>
       <c r="F44" s="4">
         <v>-123</v>
       </c>
       <c r="G44" s="4">
         <v>-116</v>
       </c>
       <c r="H44" s="4">
         <v>-131</v>
       </c>
       <c r="I44" s="4">
@@ -10734,50 +11034,53 @@
         <v>-127</v>
       </c>
       <c r="W44" s="38">
         <v>-142</v>
       </c>
       <c r="X44" s="38">
         <v>-115</v>
       </c>
       <c r="Y44" s="38">
         <v>-128</v>
       </c>
       <c r="Z44" s="47">
         <v>-90</v>
       </c>
       <c r="AA44" s="53">
         <v>-106</v>
       </c>
       <c r="AB44" s="53">
         <v>-41</v>
       </c>
       <c r="AC44" s="53">
         <v>-94</v>
       </c>
       <c r="AD44" s="53">
         <v>-50</v>
+      </c>
+      <c r="AE44" s="53">
+        <v>-165</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>