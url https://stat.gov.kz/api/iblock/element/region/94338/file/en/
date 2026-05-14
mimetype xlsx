--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -18,51 +18,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-6885" yWindow="-225" windowWidth="29040" windowHeight="11805"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="33">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -307,51 +307,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -388,77 +388,74 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -720,168 +717,169 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AM44"/>
+  <dimension ref="A2:AO44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
     <col min="2" max="37" width="8.28515625" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:41">
       <c r="A2" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
       <c r="AH2" s="27"/>
       <c r="AI2" s="27"/>
       <c r="AJ2" s="27"/>
       <c r="AK2" s="27"/>
     </row>
-    <row r="5" spans="1:39" s="5" customFormat="1">
+    <row r="5" spans="1:41" s="5" customFormat="1">
       <c r="A5" s="4"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="S5" s="15"/>
       <c r="U5" s="15"/>
       <c r="X5" s="6"/>
       <c r="Z5" s="17"/>
-      <c r="AL5" s="6"/>
-      <c r="AM5" s="17" t="s">
+      <c r="AL5" s="15"/>
+      <c r="AN5" s="40" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
-[...1 lines deleted...]
-      <c r="B6" s="32">
+    <row r="6" spans="1:41">
+      <c r="A6" s="38"/>
+      <c r="B6" s="36">
         <v>2023</v>
       </c>
-      <c r="C6" s="33"/>
-[...10 lines deleted...]
-      <c r="N6" s="32">
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="36">
         <v>2024</v>
       </c>
-      <c r="O6" s="33"/>
-[...10 lines deleted...]
-      <c r="Z6" s="32">
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="36">
         <v>2025</v>
       </c>
-      <c r="AA6" s="33"/>
-[...9 lines deleted...]
-      <c r="AK6" s="33"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+      <c r="AF6" s="37"/>
+      <c r="AG6" s="37"/>
+      <c r="AH6" s="37"/>
+      <c r="AI6" s="37"/>
+      <c r="AJ6" s="37"/>
+      <c r="AK6" s="37"/>
       <c r="AL6" s="36">
         <v>2026</v>
       </c>
       <c r="AM6" s="37"/>
+      <c r="AN6" s="37"/>
     </row>
-    <row r="7" spans="1:39" ht="22.5">
-      <c r="A7" s="35"/>
+    <row r="7" spans="1:41" ht="22.5">
+      <c r="A7" s="39"/>
       <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -952,93 +950,97 @@
       </c>
       <c r="AF7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="AG7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AH7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AI7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AM7" s="8" t="s">
         <v>2</v>
       </c>
+      <c r="AN7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO7" s="12"/>
     </row>
-    <row r="8" spans="1:39">
+    <row r="8" spans="1:41">
       <c r="A8" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="19"/>
       <c r="AC8" s="19"/>
       <c r="AD8" s="19"/>
       <c r="AE8" s="19"/>
       <c r="AF8" s="19"/>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
-    <row r="9" spans="1:39" ht="22.5">
+    <row r="9" spans="1:41">
       <c r="A9" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="1">
         <v>-318</v>
       </c>
       <c r="C9" s="1">
         <v>-78</v>
       </c>
       <c r="D9" s="1">
         <v>-118</v>
       </c>
       <c r="E9" s="1">
         <v>-206</v>
       </c>
       <c r="F9" s="1">
         <v>-317</v>
       </c>
       <c r="G9" s="1">
         <v>-730</v>
       </c>
       <c r="H9" s="1">
         <v>-568</v>
       </c>
       <c r="I9" s="1">
@@ -1109,55 +1111,58 @@
       </c>
       <c r="AE9" s="10">
         <v>-627</v>
       </c>
       <c r="AF9" s="10">
         <v>-668</v>
       </c>
       <c r="AG9" s="10">
         <v>-623</v>
       </c>
       <c r="AH9" s="22">
         <v>-684</v>
       </c>
       <c r="AI9" s="24">
         <v>-445</v>
       </c>
       <c r="AJ9" s="1">
         <v>-311</v>
       </c>
       <c r="AK9" s="1">
         <v>-274</v>
       </c>
       <c r="AL9" s="29">
         <v>-166</v>
       </c>
-      <c r="AM9" s="39">
+      <c r="AM9" s="33">
         <v>-24</v>
       </c>
+      <c r="AN9" s="33">
+        <v>-476</v>
+      </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:41">
       <c r="A10" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="1">
         <f>B9-B11-B12-B13-B14-B15-B17-B18-B19-B20-B21-B22-B23</f>
         <v>155</v>
       </c>
       <c r="C10" s="1">
         <v>110</v>
       </c>
       <c r="D10" s="10">
         <v>181</v>
       </c>
       <c r="E10" s="10">
         <v>138</v>
       </c>
       <c r="F10" s="1">
         <v>87</v>
       </c>
       <c r="G10" s="1">
         <v>104</v>
       </c>
       <c r="H10" s="1">
         <v>372</v>
       </c>
@@ -1229,55 +1234,58 @@
       </c>
       <c r="AE10" s="10">
         <v>603</v>
       </c>
       <c r="AF10" s="10">
         <v>582</v>
       </c>
       <c r="AG10" s="10">
         <v>708</v>
       </c>
       <c r="AH10" s="22">
         <v>264</v>
       </c>
       <c r="AI10" s="24">
         <v>378</v>
       </c>
       <c r="AJ10" s="1">
         <v>401</v>
       </c>
       <c r="AK10" s="1">
         <v>181</v>
       </c>
       <c r="AL10" s="29">
         <v>482</v>
       </c>
-      <c r="AM10" s="39">
+      <c r="AM10" s="33">
         <v>439</v>
       </c>
+      <c r="AN10" s="33">
+        <v>314</v>
+      </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:41">
       <c r="A11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="1">
         <v>-69</v>
       </c>
       <c r="C11" s="1">
         <v>-35</v>
       </c>
       <c r="D11" s="10">
         <v>-47</v>
       </c>
       <c r="E11" s="10">
         <v>-72</v>
       </c>
       <c r="F11" s="1">
         <v>-58</v>
       </c>
       <c r="G11" s="1">
         <v>-141</v>
       </c>
       <c r="H11" s="1">
         <v>-115</v>
       </c>
       <c r="I11" s="1">
@@ -1348,55 +1356,58 @@
       </c>
       <c r="AE11" s="10">
         <v>-172</v>
       </c>
       <c r="AF11" s="10">
         <v>-140</v>
       </c>
       <c r="AG11" s="10">
         <v>-102</v>
       </c>
       <c r="AH11" s="22">
         <v>-133</v>
       </c>
       <c r="AI11" s="24">
         <v>-132</v>
       </c>
       <c r="AJ11" s="1">
         <v>-57</v>
       </c>
       <c r="AK11" s="1">
         <v>-75</v>
       </c>
       <c r="AL11" s="29">
         <v>-120</v>
       </c>
-      <c r="AM11" s="39">
+      <c r="AM11" s="33">
         <v>-33</v>
       </c>
+      <c r="AN11" s="33">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:41">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="1">
         <v>-11</v>
       </c>
       <c r="C12" s="1">
         <v>-6</v>
       </c>
       <c r="D12" s="10">
         <v>-19</v>
       </c>
       <c r="E12" s="10">
         <v>-1</v>
       </c>
       <c r="F12" s="1">
         <v>-14</v>
       </c>
       <c r="G12" s="1">
         <v>-11</v>
       </c>
       <c r="H12" s="1">
         <v>-17</v>
       </c>
       <c r="I12" s="1">
@@ -1467,55 +1478,58 @@
       </c>
       <c r="AE12" s="10">
         <v>-37</v>
       </c>
       <c r="AF12" s="10">
         <v>-79</v>
       </c>
       <c r="AG12" s="10">
         <v>-42</v>
       </c>
       <c r="AH12" s="22">
         <v>-49</v>
       </c>
       <c r="AI12" s="24">
         <v>-13</v>
       </c>
       <c r="AJ12" s="1">
         <v>-14</v>
       </c>
       <c r="AK12" s="1">
         <v>-11</v>
       </c>
       <c r="AL12" s="29">
         <v>-44</v>
       </c>
-      <c r="AM12" s="39">
+      <c r="AM12" s="33">
         <v>35</v>
       </c>
+      <c r="AN12" s="33">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:41">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="1">
         <v>-15</v>
       </c>
       <c r="C13" s="1">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>-21</v>
       </c>
       <c r="E13" s="10">
         <v>-10</v>
       </c>
       <c r="F13" s="1">
         <v>7</v>
       </c>
       <c r="G13" s="1">
         <v>9</v>
       </c>
       <c r="H13" s="1">
         <v>-8</v>
       </c>
       <c r="I13" s="1">
@@ -1586,55 +1600,58 @@
       </c>
       <c r="AE13" s="10">
         <v>-36</v>
       </c>
       <c r="AF13" s="10">
         <v>-72</v>
       </c>
       <c r="AG13" s="10">
         <v>-38</v>
       </c>
       <c r="AH13" s="22">
         <v>-81</v>
       </c>
       <c r="AI13" s="24">
         <v>13</v>
       </c>
       <c r="AJ13" s="1">
         <v>-26</v>
       </c>
       <c r="AK13" s="1">
         <v>13</v>
       </c>
       <c r="AL13" s="29">
         <v>-22</v>
       </c>
-      <c r="AM13" s="39">
+      <c r="AM13" s="33">
         <v>-12</v>
       </c>
+      <c r="AN13" s="33">
+        <v>-42</v>
+      </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:41">
       <c r="A14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="1">
         <v>-20</v>
       </c>
       <c r="C14" s="1">
         <v>-2</v>
       </c>
       <c r="D14" s="10">
         <v>34</v>
       </c>
       <c r="E14" s="1">
         <v>-22</v>
       </c>
       <c r="F14" s="1">
         <v>-113</v>
       </c>
       <c r="G14" s="1">
         <v>-141</v>
       </c>
       <c r="H14" s="1">
         <v>-161</v>
       </c>
       <c r="I14" s="1">
@@ -1705,55 +1722,58 @@
       </c>
       <c r="AE14" s="10">
         <v>-191</v>
       </c>
       <c r="AF14" s="10">
         <v>-115</v>
       </c>
       <c r="AG14" s="10">
         <v>-209</v>
       </c>
       <c r="AH14" s="22">
         <v>-61</v>
       </c>
       <c r="AI14" s="24">
         <v>-56</v>
       </c>
       <c r="AJ14" s="1">
         <v>25</v>
       </c>
       <c r="AK14" s="1">
         <v>6</v>
       </c>
       <c r="AL14" s="29">
         <v>32</v>
       </c>
-      <c r="AM14" s="39">
+      <c r="AM14" s="33">
         <v>-52</v>
       </c>
+      <c r="AN14" s="33">
+        <v>-64</v>
+      </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:41">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="1">
         <v>4</v>
       </c>
       <c r="C15" s="1">
         <v>-11</v>
       </c>
       <c r="D15" s="10">
         <v>-22</v>
       </c>
       <c r="E15" s="10">
         <v>-17</v>
       </c>
       <c r="F15" s="1">
         <v>7</v>
       </c>
       <c r="G15" s="1">
         <v>-47</v>
       </c>
       <c r="H15" s="1">
         <v>-8</v>
       </c>
       <c r="I15" s="1">
@@ -1824,95 +1844,99 @@
       </c>
       <c r="AE15" s="10">
         <v>-103</v>
       </c>
       <c r="AF15" s="10">
         <v>2</v>
       </c>
       <c r="AG15" s="10">
         <v>-66</v>
       </c>
       <c r="AH15" s="22">
         <v>3</v>
       </c>
       <c r="AI15" s="24">
         <v>14</v>
       </c>
       <c r="AJ15" s="1">
         <v>-94</v>
       </c>
       <c r="AK15" s="1">
         <v>-20</v>
       </c>
       <c r="AL15" s="29">
         <v>-16</v>
       </c>
-      <c r="AM15" s="39">
+      <c r="AM15" s="33">
         <v>-64</v>
       </c>
+      <c r="AN15" s="33">
+        <v>-54</v>
+      </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:41">
       <c r="A16" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="10"/>
       <c r="AA16" s="10"/>
       <c r="AB16" s="10"/>
       <c r="AC16" s="10"/>
       <c r="AD16" s="10"/>
       <c r="AE16" s="10"/>
       <c r="AF16" s="10"/>
       <c r="AG16" s="10"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="24"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="29"/>
-      <c r="AM16" s="39"/>
+      <c r="AM16" s="33"/>
+      <c r="AN16" s="33"/>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="1">
         <v>-53</v>
       </c>
       <c r="C17" s="1">
         <v>-11</v>
       </c>
       <c r="D17" s="10">
         <v>-24</v>
       </c>
       <c r="E17" s="10">
         <v>-51</v>
       </c>
       <c r="F17" s="1">
         <v>-50</v>
       </c>
       <c r="G17" s="1">
         <v>-23</v>
       </c>
       <c r="H17" s="1">
         <v>-21</v>
       </c>
       <c r="I17" s="1">
@@ -1983,55 +2007,58 @@
       </c>
       <c r="AE17" s="10">
         <v>-145</v>
       </c>
       <c r="AF17" s="10">
         <v>-148</v>
       </c>
       <c r="AG17" s="10">
         <v>-114</v>
       </c>
       <c r="AH17" s="22">
         <v>-37</v>
       </c>
       <c r="AI17" s="24">
         <v>-81</v>
       </c>
       <c r="AJ17" s="1">
         <v>-90</v>
       </c>
       <c r="AK17" s="1">
         <v>-52</v>
       </c>
       <c r="AL17" s="29">
         <v>-71</v>
       </c>
-      <c r="AM17" s="39">
+      <c r="AM17" s="33">
         <v>-51</v>
       </c>
+      <c r="AN17" s="33">
+        <v>-95</v>
+      </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="1">
         <v>-26</v>
       </c>
       <c r="C18" s="1">
         <v>-20</v>
       </c>
       <c r="D18" s="10">
         <v>-6</v>
       </c>
       <c r="E18" s="10">
         <v>-13</v>
       </c>
       <c r="F18" s="1">
         <v>-2</v>
       </c>
       <c r="G18" s="1">
         <v>-29</v>
       </c>
       <c r="H18" s="1">
         <v>-15</v>
       </c>
       <c r="I18" s="1">
@@ -2102,55 +2129,58 @@
       </c>
       <c r="AE18" s="10">
         <v>-37</v>
       </c>
       <c r="AF18" s="10">
         <v>-18</v>
       </c>
       <c r="AG18" s="10">
         <v>-35</v>
       </c>
       <c r="AH18" s="22">
         <v>-33</v>
       </c>
       <c r="AI18" s="24">
         <v>-31</v>
       </c>
       <c r="AJ18" s="1">
         <v>-29</v>
       </c>
       <c r="AK18" s="1">
         <v>-41</v>
       </c>
       <c r="AL18" s="29">
         <v>-45</v>
       </c>
-      <c r="AM18" s="39">
+      <c r="AM18" s="33">
         <v>-39</v>
       </c>
+      <c r="AN18" s="33">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:40">
       <c r="A19" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="1">
         <v>-81</v>
       </c>
       <c r="C19" s="1">
         <v>-36</v>
       </c>
       <c r="D19" s="10">
         <v>-54</v>
       </c>
       <c r="E19" s="1">
         <v>-41</v>
       </c>
       <c r="F19" s="1">
         <v>-49</v>
       </c>
       <c r="G19" s="1">
         <v>-159</v>
       </c>
       <c r="H19" s="1">
         <v>-144</v>
       </c>
       <c r="I19" s="1">
@@ -2221,55 +2251,58 @@
       </c>
       <c r="AE19" s="10">
         <v>-121</v>
       </c>
       <c r="AF19" s="10">
         <v>-128</v>
       </c>
       <c r="AG19" s="10">
         <v>-126</v>
       </c>
       <c r="AH19" s="22">
         <v>-105</v>
       </c>
       <c r="AI19" s="24">
         <v>-136</v>
       </c>
       <c r="AJ19" s="1">
         <v>-59</v>
       </c>
       <c r="AK19" s="1">
         <v>-20</v>
       </c>
       <c r="AL19" s="29">
         <v>-75</v>
       </c>
-      <c r="AM19" s="39">
+      <c r="AM19" s="33">
         <v>-28</v>
       </c>
+      <c r="AN19" s="33">
+        <v>-138</v>
+      </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="1">
         <v>-62</v>
       </c>
       <c r="C20" s="1">
         <v>-3</v>
       </c>
       <c r="D20" s="10">
         <v>-28</v>
       </c>
       <c r="E20" s="10">
         <v>-26</v>
       </c>
       <c r="F20" s="1">
         <v>-30</v>
       </c>
       <c r="G20" s="1">
         <v>-73</v>
       </c>
       <c r="H20" s="1">
         <v>-149</v>
       </c>
       <c r="I20" s="1">
@@ -2340,55 +2373,58 @@
       </c>
       <c r="AE20" s="10">
         <v>-105</v>
       </c>
       <c r="AF20" s="10">
         <v>-152</v>
       </c>
       <c r="AG20" s="10">
         <v>-242</v>
       </c>
       <c r="AH20" s="22">
         <v>-127</v>
       </c>
       <c r="AI20" s="24">
         <v>-120</v>
       </c>
       <c r="AJ20" s="1">
         <v>-118</v>
       </c>
       <c r="AK20" s="1">
         <v>-35</v>
       </c>
       <c r="AL20" s="29">
         <v>-64</v>
       </c>
-      <c r="AM20" s="39">
+      <c r="AM20" s="33">
         <v>-43</v>
       </c>
+      <c r="AN20" s="33">
+        <v>-83</v>
+      </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:40">
       <c r="A21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="1">
         <v>-25</v>
       </c>
       <c r="C21" s="1">
         <v>-32</v>
       </c>
       <c r="D21" s="10">
         <v>-16</v>
       </c>
       <c r="E21" s="1">
         <v>-6</v>
       </c>
       <c r="F21" s="1">
         <v>-3</v>
       </c>
       <c r="G21" s="1">
         <v>-57</v>
       </c>
       <c r="H21" s="1">
         <v>-80</v>
       </c>
       <c r="I21" s="1">
@@ -2459,55 +2495,58 @@
       </c>
       <c r="AE21" s="10">
         <v>-75</v>
       </c>
       <c r="AF21" s="10">
         <v>-102</v>
       </c>
       <c r="AG21" s="10">
         <v>-68</v>
       </c>
       <c r="AH21" s="22">
         <v>-124</v>
       </c>
       <c r="AI21" s="24">
         <v>-73</v>
       </c>
       <c r="AJ21" s="1">
         <v>-63</v>
       </c>
       <c r="AK21" s="1">
         <v>-8</v>
       </c>
       <c r="AL21" s="29">
         <v>-100</v>
       </c>
-      <c r="AM21" s="39">
+      <c r="AM21" s="33">
         <v>-35</v>
       </c>
+      <c r="AN21" s="33">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="1">
         <v>-31</v>
       </c>
       <c r="C22" s="1">
         <v>-6</v>
       </c>
       <c r="D22" s="10">
         <v>-30</v>
       </c>
       <c r="E22" s="10">
         <v>-19</v>
       </c>
       <c r="F22" s="1">
         <v>-44</v>
       </c>
       <c r="G22" s="1">
         <v>-47</v>
       </c>
       <c r="H22" s="1">
         <v>-83</v>
       </c>
       <c r="I22" s="1">
@@ -2578,55 +2617,58 @@
       </c>
       <c r="AE22" s="10">
         <v>-76</v>
       </c>
       <c r="AF22" s="10">
         <v>-78</v>
       </c>
       <c r="AG22" s="10">
         <v>-74</v>
       </c>
       <c r="AH22" s="22">
         <v>-74</v>
       </c>
       <c r="AI22" s="24">
         <v>-65</v>
       </c>
       <c r="AJ22" s="1">
         <v>-72</v>
       </c>
       <c r="AK22" s="1">
         <v>-84</v>
       </c>
       <c r="AL22" s="29">
         <v>-33</v>
       </c>
-      <c r="AM22" s="39">
+      <c r="AM22" s="33">
         <v>-35</v>
       </c>
+      <c r="AN22" s="33">
+        <v>-101</v>
+      </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="1">
         <v>-84</v>
       </c>
       <c r="C23" s="1">
         <v>-26</v>
       </c>
       <c r="D23" s="10">
         <v>-66</v>
       </c>
       <c r="E23" s="10">
         <v>-66</v>
       </c>
       <c r="F23" s="1">
         <v>-55</v>
       </c>
       <c r="G23" s="1">
         <v>-115</v>
       </c>
       <c r="H23" s="1">
         <v>-139</v>
       </c>
       <c r="I23" s="1">
@@ -2697,98 +2739,101 @@
       </c>
       <c r="AE23" s="10">
         <v>-132</v>
       </c>
       <c r="AF23" s="10">
         <v>-220</v>
       </c>
       <c r="AG23" s="10">
         <v>-215</v>
       </c>
       <c r="AH23" s="22">
         <v>-127</v>
       </c>
       <c r="AI23" s="24">
         <v>-143</v>
       </c>
       <c r="AJ23" s="1">
         <v>-115</v>
       </c>
       <c r="AK23" s="1">
         <v>-128</v>
       </c>
       <c r="AL23" s="29">
         <v>-90</v>
       </c>
-      <c r="AM23" s="39">
+      <c r="AM23" s="33">
         <v>-106</v>
       </c>
+      <c r="AN23" s="33">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="15">
+    <row r="24" spans="1:40">
       <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
       <c r="E24" s="20"/>
       <c r="F24" s="20"/>
       <c r="G24" s="20"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="20"/>
       <c r="O24" s="20"/>
       <c r="P24" s="20"/>
       <c r="Q24" s="20"/>
       <c r="R24" s="20"/>
       <c r="S24" s="20"/>
       <c r="T24" s="20"/>
       <c r="U24" s="20"/>
       <c r="V24" s="20"/>
       <c r="W24" s="20"/>
       <c r="X24" s="20"/>
       <c r="Y24" s="20"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="20"/>
       <c r="AB24" s="19"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="21"/>
       <c r="AE24" s="19"/>
       <c r="AF24" s="26"/>
       <c r="AG24" s="26"/>
       <c r="AH24" s="26"/>
       <c r="AI24" s="26"/>
       <c r="AJ24" s="19"/>
       <c r="AK24" s="19"/>
       <c r="AL24" s="28"/>
-      <c r="AM24" s="38"/>
+      <c r="AM24" s="32"/>
     </row>
-    <row r="25" spans="1:39" ht="22.5">
+    <row r="25" spans="1:40">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="1">
         <v>38</v>
       </c>
       <c r="C25" s="1">
         <v>54</v>
       </c>
       <c r="D25" s="1">
         <v>90</v>
       </c>
       <c r="E25" s="1">
         <v>-11</v>
       </c>
       <c r="F25" s="1">
         <v>-73</v>
       </c>
       <c r="G25" s="1">
         <v>-214</v>
       </c>
       <c r="H25" s="1">
         <v>48</v>
       </c>
       <c r="I25" s="1">
@@ -2859,55 +2904,58 @@
       </c>
       <c r="AE25" s="10">
         <v>-55</v>
       </c>
       <c r="AF25" s="10">
         <v>97</v>
       </c>
       <c r="AG25" s="10">
         <v>166</v>
       </c>
       <c r="AH25" s="22">
         <v>-37</v>
       </c>
       <c r="AI25" s="24">
         <v>181</v>
       </c>
       <c r="AJ25" s="1">
         <v>178</v>
       </c>
       <c r="AK25" s="1">
         <v>41</v>
       </c>
       <c r="AL25" s="29">
         <v>290</v>
       </c>
-      <c r="AM25" s="39">
+      <c r="AM25" s="33">
         <v>325</v>
       </c>
+      <c r="AN25" s="33">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:40">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="1">
         <v>155</v>
       </c>
       <c r="C26" s="1">
         <v>110</v>
       </c>
       <c r="D26" s="10">
         <v>181</v>
       </c>
       <c r="E26" s="10">
         <v>138</v>
       </c>
       <c r="F26" s="1">
         <v>87</v>
       </c>
       <c r="G26" s="1">
         <v>104</v>
       </c>
       <c r="H26" s="1">
         <v>372</v>
       </c>
       <c r="I26" s="1">
@@ -2978,55 +3026,58 @@
       </c>
       <c r="AE26" s="10">
         <v>603</v>
       </c>
       <c r="AF26" s="10">
         <v>582</v>
       </c>
       <c r="AG26" s="10">
         <v>708</v>
       </c>
       <c r="AH26" s="22">
         <v>264</v>
       </c>
       <c r="AI26" s="24">
         <v>378</v>
       </c>
       <c r="AJ26" s="1">
         <v>401</v>
       </c>
       <c r="AK26" s="1">
         <v>181</v>
       </c>
       <c r="AL26" s="29">
         <v>482</v>
       </c>
-      <c r="AM26" s="39">
+      <c r="AM26" s="33">
         <v>439</v>
       </c>
+      <c r="AN26" s="33">
+        <v>314</v>
+      </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="1">
         <v>-69</v>
       </c>
       <c r="C27" s="1">
         <v>-35</v>
       </c>
       <c r="D27" s="10">
         <v>-47</v>
       </c>
       <c r="E27" s="10">
         <v>-72</v>
       </c>
       <c r="F27" s="1">
         <v>-58</v>
       </c>
       <c r="G27" s="1">
         <v>-141</v>
       </c>
       <c r="H27" s="1">
         <v>-115</v>
       </c>
       <c r="I27" s="1">
@@ -3097,55 +3148,58 @@
       </c>
       <c r="AE27" s="10">
         <v>-172</v>
       </c>
       <c r="AF27" s="10">
         <v>-140</v>
       </c>
       <c r="AG27" s="10">
         <v>-102</v>
       </c>
       <c r="AH27" s="22">
         <v>-133</v>
       </c>
       <c r="AI27" s="24">
         <v>-132</v>
       </c>
       <c r="AJ27" s="1">
         <v>-57</v>
       </c>
       <c r="AK27" s="1">
         <v>-75</v>
       </c>
       <c r="AL27" s="29">
         <v>-120</v>
       </c>
-      <c r="AM27" s="39">
+      <c r="AM27" s="33">
         <v>-33</v>
       </c>
+      <c r="AN27" s="33">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:40">
       <c r="A28" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="1">
         <v>-11</v>
       </c>
       <c r="C28" s="1">
         <v>-6</v>
       </c>
       <c r="D28" s="10">
         <v>-19</v>
       </c>
       <c r="E28" s="1">
         <v>-1</v>
       </c>
       <c r="F28" s="1">
         <v>-14</v>
       </c>
       <c r="G28" s="1">
         <v>-11</v>
       </c>
       <c r="H28" s="1">
         <v>-17</v>
       </c>
       <c r="I28" s="1">
@@ -3216,55 +3270,58 @@
       </c>
       <c r="AE28" s="10">
         <v>-37</v>
       </c>
       <c r="AF28" s="10">
         <v>-79</v>
       </c>
       <c r="AG28" s="10">
         <v>-42</v>
       </c>
       <c r="AH28" s="22">
         <v>-49</v>
       </c>
       <c r="AI28" s="24">
         <v>-13</v>
       </c>
       <c r="AJ28" s="1">
         <v>-14</v>
       </c>
       <c r="AK28" s="1">
         <v>-11</v>
       </c>
       <c r="AL28" s="29">
         <v>-44</v>
       </c>
-      <c r="AM28" s="39">
+      <c r="AM28" s="33">
         <v>35</v>
       </c>
+      <c r="AN28" s="33">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="1">
         <v>-15</v>
       </c>
       <c r="C29" s="1">
         <v>0</v>
       </c>
       <c r="D29" s="10">
         <v>-21</v>
       </c>
       <c r="E29" s="10">
         <v>-10</v>
       </c>
       <c r="F29" s="1">
         <v>7</v>
       </c>
       <c r="G29" s="1">
         <v>9</v>
       </c>
       <c r="H29" s="1">
         <v>-8</v>
       </c>
       <c r="I29" s="1">
@@ -3335,55 +3392,58 @@
       </c>
       <c r="AE29" s="10">
         <v>-36</v>
       </c>
       <c r="AF29" s="10">
         <v>-72</v>
       </c>
       <c r="AG29" s="10">
         <v>-38</v>
       </c>
       <c r="AH29" s="22">
         <v>-81</v>
       </c>
       <c r="AI29" s="24">
         <v>13</v>
       </c>
       <c r="AJ29" s="1">
         <v>-26</v>
       </c>
       <c r="AK29" s="1">
         <v>13</v>
       </c>
       <c r="AL29" s="29">
         <v>-22</v>
       </c>
-      <c r="AM29" s="39">
+      <c r="AM29" s="33">
         <v>-12</v>
       </c>
+      <c r="AN29" s="33">
+        <v>-42</v>
+      </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="1">
         <v>-20</v>
       </c>
       <c r="C30" s="1">
         <v>-2</v>
       </c>
       <c r="D30" s="10">
         <v>34</v>
       </c>
       <c r="E30" s="10">
         <v>-22</v>
       </c>
       <c r="F30" s="1">
         <v>-113</v>
       </c>
       <c r="G30" s="1">
         <v>-141</v>
       </c>
       <c r="H30" s="1">
         <v>-161</v>
       </c>
       <c r="I30" s="1">
@@ -3454,55 +3514,58 @@
       </c>
       <c r="AE30" s="10">
         <v>-191</v>
       </c>
       <c r="AF30" s="10">
         <v>-115</v>
       </c>
       <c r="AG30" s="10">
         <v>-209</v>
       </c>
       <c r="AH30" s="22">
         <v>-61</v>
       </c>
       <c r="AI30" s="24">
         <v>-56</v>
       </c>
       <c r="AJ30" s="1">
         <v>25</v>
       </c>
       <c r="AK30" s="1">
         <v>6</v>
       </c>
       <c r="AL30" s="29">
         <v>32</v>
       </c>
-      <c r="AM30" s="39">
+      <c r="AM30" s="33">
         <v>-52</v>
       </c>
+      <c r="AN30" s="33">
+        <v>-64</v>
+      </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="1">
         <v>4</v>
       </c>
       <c r="C31" s="1">
         <v>-11</v>
       </c>
       <c r="D31" s="10">
         <v>-22</v>
       </c>
       <c r="E31" s="1">
         <v>-17</v>
       </c>
       <c r="F31" s="1">
         <v>7</v>
       </c>
       <c r="G31" s="1">
         <v>-47</v>
       </c>
       <c r="H31" s="1">
         <v>-8</v>
       </c>
       <c r="I31" s="1">
@@ -3573,95 +3636,99 @@
       </c>
       <c r="AE31" s="10">
         <v>-103</v>
       </c>
       <c r="AF31" s="10">
         <v>2</v>
       </c>
       <c r="AG31" s="10">
         <v>-66</v>
       </c>
       <c r="AH31" s="22">
         <v>3</v>
       </c>
       <c r="AI31" s="24">
         <v>14</v>
       </c>
       <c r="AJ31" s="1">
         <v>-94</v>
       </c>
       <c r="AK31" s="1">
         <v>-20</v>
       </c>
       <c r="AL31" s="29">
         <v>-16</v>
       </c>
-      <c r="AM31" s="39">
+      <c r="AM31" s="33">
         <v>-64</v>
       </c>
+      <c r="AN31" s="33">
+        <v>-54</v>
+      </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="10"/>
       <c r="AA32" s="10"/>
       <c r="AB32" s="10"/>
       <c r="AC32" s="10"/>
       <c r="AD32" s="10"/>
       <c r="AE32" s="10"/>
       <c r="AF32" s="10"/>
       <c r="AG32" s="10"/>
       <c r="AH32" s="22"/>
       <c r="AI32" s="24"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="29"/>
-      <c r="AM32" s="39"/>
+      <c r="AM32" s="33"/>
+      <c r="AN32" s="33"/>
     </row>
-    <row r="33" spans="1:39">
+    <row r="33" spans="1:40">
       <c r="A33" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="1">
         <v>3</v>
       </c>
       <c r="C33" s="1">
         <v>-3</v>
       </c>
       <c r="D33" s="10">
         <v>8</v>
       </c>
       <c r="E33" s="10">
         <v>-8</v>
       </c>
       <c r="F33" s="1">
         <v>5</v>
       </c>
       <c r="G33" s="1">
         <v>31</v>
       </c>
       <c r="H33" s="1">
         <v>15</v>
       </c>
       <c r="I33" s="1">
@@ -3732,55 +3799,58 @@
       </c>
       <c r="AE33" s="10">
         <v>-99</v>
       </c>
       <c r="AF33" s="10">
         <v>-59</v>
       </c>
       <c r="AG33" s="10">
         <v>-10</v>
       </c>
       <c r="AH33" s="22">
         <v>41</v>
       </c>
       <c r="AI33" s="24">
         <v>7</v>
       </c>
       <c r="AJ33" s="1">
         <v>-23</v>
       </c>
       <c r="AK33" s="1">
         <v>-25</v>
       </c>
       <c r="AL33" s="29">
         <v>-15</v>
       </c>
-      <c r="AM33" s="39">
+      <c r="AM33" s="33">
         <v>16</v>
       </c>
+      <c r="AN33" s="33">
+        <v>-22</v>
+      </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:40">
       <c r="A34" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="1">
         <v>-9</v>
       </c>
       <c r="C34" s="1">
         <v>1</v>
       </c>
       <c r="D34" s="10">
         <v>-24</v>
       </c>
       <c r="E34" s="1">
         <v>-19</v>
       </c>
       <c r="F34" s="1">
         <v>6</v>
       </c>
       <c r="G34" s="1">
         <v>-18</v>
       </c>
       <c r="H34" s="1">
         <v>-30</v>
       </c>
       <c r="I34" s="1">
@@ -3851,98 +3921,101 @@
       </c>
       <c r="AE34" s="10">
         <v>-20</v>
       </c>
       <c r="AF34" s="10">
         <v>-22</v>
       </c>
       <c r="AG34" s="10">
         <v>-75</v>
       </c>
       <c r="AH34" s="22">
         <v>-21</v>
       </c>
       <c r="AI34" s="24">
         <v>-30</v>
       </c>
       <c r="AJ34" s="1">
         <v>-34</v>
       </c>
       <c r="AK34" s="1">
         <v>-28</v>
       </c>
       <c r="AL34" s="29">
         <v>-7</v>
       </c>
-      <c r="AM34" s="39">
+      <c r="AM34" s="33">
         <v>-4</v>
       </c>
+      <c r="AN34" s="33">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="15">
+    <row r="35" spans="1:40">
       <c r="A35" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="20"/>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="20"/>
       <c r="T35" s="20"/>
       <c r="U35" s="20"/>
       <c r="V35" s="20"/>
       <c r="W35" s="20"/>
       <c r="X35" s="20"/>
       <c r="Y35" s="20"/>
       <c r="Z35" s="20"/>
       <c r="AA35" s="20"/>
       <c r="AB35" s="19"/>
       <c r="AC35" s="21"/>
       <c r="AD35" s="21"/>
       <c r="AE35" s="19"/>
       <c r="AF35" s="26"/>
       <c r="AG35" s="26"/>
       <c r="AH35" s="26"/>
       <c r="AI35" s="26"/>
       <c r="AJ35" s="19"/>
       <c r="AK35" s="19"/>
       <c r="AL35" s="28"/>
-      <c r="AM35" s="38"/>
+      <c r="AM35" s="32"/>
     </row>
-    <row r="36" spans="1:39" s="12" customFormat="1" ht="22.5">
+    <row r="36" spans="1:40" s="12" customFormat="1">
       <c r="A36" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="10">
         <v>-356</v>
       </c>
       <c r="C36" s="10">
         <v>-132</v>
       </c>
       <c r="D36" s="10">
         <v>-208</v>
       </c>
       <c r="E36" s="1">
         <v>-195</v>
       </c>
       <c r="F36" s="1">
         <v>-244</v>
       </c>
       <c r="G36" s="1">
         <v>-516</v>
       </c>
       <c r="H36" s="1">
         <v>-616</v>
       </c>
       <c r="I36" s="1">
@@ -4013,87 +4086,91 @@
       </c>
       <c r="AE36" s="10">
         <v>-572</v>
       </c>
       <c r="AF36" s="10">
         <v>-765</v>
       </c>
       <c r="AG36" s="10">
         <v>-789</v>
       </c>
       <c r="AH36" s="22">
         <v>-647</v>
       </c>
       <c r="AI36" s="24">
         <v>-626</v>
       </c>
       <c r="AJ36" s="24">
         <v>-489</v>
       </c>
       <c r="AK36" s="24">
         <v>-315</v>
       </c>
       <c r="AL36" s="30">
         <v>-456</v>
       </c>
-      <c r="AM36" s="40">
+      <c r="AM36" s="34">
         <v>-349</v>
       </c>
+      <c r="AN36" s="33">
+        <v>-472</v>
+      </c>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:40">
       <c r="A37" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="10"/>
       <c r="H37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="10"/>
       <c r="W37" s="10"/>
       <c r="X37" s="10"/>
       <c r="Y37" s="10"/>
       <c r="Z37" s="10"/>
       <c r="AA37" s="10"/>
       <c r="AB37" s="10"/>
       <c r="AC37" s="10"/>
       <c r="AD37" s="10"/>
       <c r="AE37" s="10"/>
       <c r="AF37" s="10"/>
       <c r="AG37" s="10"/>
       <c r="AH37" s="22"/>
       <c r="AI37" s="24"/>
       <c r="AJ37" s="24"/>
       <c r="AK37" s="24"/>
       <c r="AL37" s="30"/>
-      <c r="AM37" s="40"/>
+      <c r="AM37" s="34"/>
+      <c r="AN37" s="33"/>
     </row>
-    <row r="38" spans="1:39">
+    <row r="38" spans="1:40">
       <c r="A38" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="1">
         <v>-56</v>
       </c>
       <c r="C38" s="1">
         <v>-8</v>
       </c>
       <c r="D38" s="10">
         <v>-32</v>
       </c>
       <c r="E38" s="1">
         <v>-43</v>
       </c>
       <c r="F38" s="1">
         <v>-55</v>
       </c>
       <c r="G38" s="1">
         <v>-54</v>
       </c>
       <c r="H38" s="1">
         <v>-36</v>
       </c>
       <c r="I38" s="1">
@@ -4164,55 +4241,58 @@
       </c>
       <c r="AE38" s="10">
         <v>-46</v>
       </c>
       <c r="AF38" s="10">
         <v>-89</v>
       </c>
       <c r="AG38" s="10">
         <v>-104</v>
       </c>
       <c r="AH38" s="22">
         <v>-78</v>
       </c>
       <c r="AI38" s="24">
         <v>-88</v>
       </c>
       <c r="AJ38" s="24">
         <v>-67</v>
       </c>
       <c r="AK38" s="24">
         <v>-27</v>
       </c>
       <c r="AL38" s="30">
         <v>-56</v>
       </c>
-      <c r="AM38" s="40">
+      <c r="AM38" s="34">
         <v>-67</v>
       </c>
+      <c r="AN38" s="33">
+        <v>-73</v>
+      </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="1">
         <v>-26</v>
       </c>
       <c r="C39" s="1">
         <v>-20</v>
       </c>
       <c r="D39" s="10">
         <v>-6</v>
       </c>
       <c r="E39" s="10">
         <v>-13</v>
       </c>
       <c r="F39" s="1">
         <v>-2</v>
       </c>
       <c r="G39" s="1">
         <v>-29</v>
       </c>
       <c r="H39" s="1">
         <v>-15</v>
       </c>
       <c r="I39" s="1">
@@ -4283,55 +4363,58 @@
       </c>
       <c r="AE39" s="10">
         <v>-37</v>
       </c>
       <c r="AF39" s="10">
         <v>-18</v>
       </c>
       <c r="AG39" s="10">
         <v>-35</v>
       </c>
       <c r="AH39" s="22">
         <v>-33</v>
       </c>
       <c r="AI39" s="24">
         <v>-31</v>
       </c>
       <c r="AJ39" s="24">
         <v>-29</v>
       </c>
       <c r="AK39" s="24">
         <v>-41</v>
       </c>
       <c r="AL39" s="30">
         <v>-45</v>
       </c>
-      <c r="AM39" s="40">
+      <c r="AM39" s="34">
         <v>-39</v>
       </c>
+      <c r="AN39" s="33">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="1">
         <v>-81</v>
       </c>
       <c r="C40" s="1">
         <v>-36</v>
       </c>
       <c r="D40" s="10">
         <v>-54</v>
       </c>
       <c r="E40" s="10">
         <v>-41</v>
       </c>
       <c r="F40" s="1">
         <v>-49</v>
       </c>
       <c r="G40" s="1">
         <v>-159</v>
       </c>
       <c r="H40" s="1">
         <v>-144</v>
       </c>
       <c r="I40" s="1">
@@ -4402,55 +4485,58 @@
       </c>
       <c r="AE40" s="10">
         <v>-121</v>
       </c>
       <c r="AF40" s="10">
         <v>-128</v>
       </c>
       <c r="AG40" s="10">
         <v>-126</v>
       </c>
       <c r="AH40" s="22">
         <v>-105</v>
       </c>
       <c r="AI40" s="24">
         <v>-136</v>
       </c>
       <c r="AJ40" s="24">
         <v>-59</v>
       </c>
       <c r="AK40" s="24">
         <v>-20</v>
       </c>
       <c r="AL40" s="30">
         <v>-75</v>
       </c>
-      <c r="AM40" s="40">
+      <c r="AM40" s="34">
         <v>-28</v>
       </c>
+      <c r="AN40" s="33">
+        <v>-138</v>
+      </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="1">
         <v>-53</v>
       </c>
       <c r="C41" s="1">
         <v>-4</v>
       </c>
       <c r="D41" s="10">
         <v>-4</v>
       </c>
       <c r="E41" s="1">
         <v>-7</v>
       </c>
       <c r="F41" s="1">
         <v>-36</v>
       </c>
       <c r="G41" s="1">
         <v>-55</v>
       </c>
       <c r="H41" s="1">
         <v>-119</v>
       </c>
       <c r="I41" s="1">
@@ -4521,55 +4607,58 @@
       </c>
       <c r="AE41" s="10">
         <v>-85</v>
       </c>
       <c r="AF41" s="10">
         <v>-130</v>
       </c>
       <c r="AG41" s="10">
         <v>-167</v>
       </c>
       <c r="AH41" s="22">
         <v>-106</v>
       </c>
       <c r="AI41" s="24">
         <v>-90</v>
       </c>
       <c r="AJ41" s="24">
         <v>-84</v>
       </c>
       <c r="AK41" s="24">
         <v>-7</v>
       </c>
       <c r="AL41" s="30">
         <v>-57</v>
       </c>
-      <c r="AM41" s="40">
+      <c r="AM41" s="34">
         <v>-39</v>
       </c>
+      <c r="AN41" s="33">
+        <v>-51</v>
+      </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="1">
         <v>-25</v>
       </c>
       <c r="C42" s="1">
         <v>-32</v>
       </c>
       <c r="D42" s="10">
         <v>-16</v>
       </c>
       <c r="E42" s="10">
         <v>-6</v>
       </c>
       <c r="F42" s="1">
         <v>-3</v>
       </c>
       <c r="G42" s="1">
         <v>-57</v>
       </c>
       <c r="H42" s="1">
         <v>-80</v>
       </c>
       <c r="I42" s="1">
@@ -4640,55 +4729,58 @@
       </c>
       <c r="AE42" s="10">
         <v>-75</v>
       </c>
       <c r="AF42" s="10">
         <v>-102</v>
       </c>
       <c r="AG42" s="10">
         <v>-68</v>
       </c>
       <c r="AH42" s="22">
         <v>-124</v>
       </c>
       <c r="AI42" s="24">
         <v>-73</v>
       </c>
       <c r="AJ42" s="24">
         <v>-63</v>
       </c>
       <c r="AK42" s="24">
         <v>-8</v>
       </c>
       <c r="AL42" s="30">
         <v>-100</v>
       </c>
-      <c r="AM42" s="40">
+      <c r="AM42" s="34">
         <v>-35</v>
       </c>
+      <c r="AN42" s="33">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="1">
         <v>-31</v>
       </c>
       <c r="C43" s="1">
         <v>-6</v>
       </c>
       <c r="D43" s="10">
         <v>-30</v>
       </c>
       <c r="E43" s="10">
         <v>-19</v>
       </c>
       <c r="F43" s="1">
         <v>-44</v>
       </c>
       <c r="G43" s="1">
         <v>-47</v>
       </c>
       <c r="H43" s="1">
         <v>-83</v>
       </c>
       <c r="I43" s="1">
@@ -4759,55 +4851,58 @@
       </c>
       <c r="AE43" s="10">
         <v>-76</v>
       </c>
       <c r="AF43" s="10">
         <v>-78</v>
       </c>
       <c r="AG43" s="10">
         <v>-74</v>
       </c>
       <c r="AH43" s="22">
         <v>-74</v>
       </c>
       <c r="AI43" s="24">
         <v>-65</v>
       </c>
       <c r="AJ43" s="24">
         <v>-72</v>
       </c>
       <c r="AK43" s="24">
         <v>-84</v>
       </c>
       <c r="AL43" s="30">
         <v>-33</v>
       </c>
-      <c r="AM43" s="40">
+      <c r="AM43" s="34">
         <v>-35</v>
       </c>
+      <c r="AN43" s="33">
+        <v>-101</v>
+      </c>
     </row>
-    <row r="44" spans="1:39">
+    <row r="44" spans="1:40">
       <c r="A44" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="3">
         <v>-84</v>
       </c>
       <c r="C44" s="3">
         <v>-26</v>
       </c>
       <c r="D44" s="3">
         <v>-66</v>
       </c>
       <c r="E44" s="3">
         <v>-66</v>
       </c>
       <c r="F44" s="3">
         <v>-55</v>
       </c>
       <c r="G44" s="3">
         <v>-115</v>
       </c>
       <c r="H44" s="3">
         <v>-139</v>
       </c>
       <c r="I44" s="3">
@@ -4878,61 +4973,64 @@
       </c>
       <c r="AE44" s="3">
         <v>-132</v>
       </c>
       <c r="AF44" s="3">
         <v>-220</v>
       </c>
       <c r="AG44" s="3">
         <v>-215</v>
       </c>
       <c r="AH44" s="23">
         <v>-127</v>
       </c>
       <c r="AI44" s="25">
         <v>-143</v>
       </c>
       <c r="AJ44" s="25">
         <v>-115</v>
       </c>
       <c r="AK44" s="25">
         <v>-128</v>
       </c>
       <c r="AL44" s="31">
         <v>-90</v>
       </c>
-      <c r="AM44" s="41">
+      <c r="AM44" s="35">
         <v>-106</v>
+      </c>
+      <c r="AN44" s="35">
+        <v>-41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL6:AN6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>