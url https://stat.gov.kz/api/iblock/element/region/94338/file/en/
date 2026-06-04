--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,106 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-6885" yWindow="-225" windowWidth="29040" windowHeight="11805"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="32">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
-  </si>
-[...1 lines deleted...]
-    <t>December</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
@@ -307,51 +297,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -398,78 +388,79 @@
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -717,4320 +708,3179 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AO44"/>
+  <dimension ref="A2:AC44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
-    <col min="2" max="37" width="8.28515625" style="2" customWidth="1"/>
-    <col min="38" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="25" width="8.28515625" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:29">
       <c r="A2" s="14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
-      <c r="F2" s="14"/>
-[...10 lines deleted...]
-      <c r="Q2" s="14"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
-      <c r="Z2" s="27"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:41" s="5" customFormat="1">
+    </row>
+    <row r="5" spans="1:29" s="5" customFormat="1">
       <c r="A5" s="4"/>
-      <c r="B5" s="6"/>
-[...6 lines deleted...]
-      <c r="AN5" s="40" t="s">
+      <c r="G5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="L5" s="6"/>
+      <c r="N5" s="17"/>
+      <c r="Z5" s="15"/>
+      <c r="AC5" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
-[...15 lines deleted...]
-      <c r="N6" s="36">
+    <row r="6" spans="1:29">
+      <c r="A6" s="40"/>
+      <c r="B6" s="38">
         <v>2024</v>
       </c>
-      <c r="O6" s="37"/>
-[...10 lines deleted...]
-      <c r="Z6" s="36">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="38">
         <v>2025</v>
       </c>
-      <c r="AA6" s="37"/>
-      <c r="AB6" s="37"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="38">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
       <c r="AC6" s="37"/>
-      <c r="AD6" s="37"/>
-[...15 lines deleted...]
-      <c r="B7" s="8" t="s">
+    </row>
+    <row r="7" spans="1:29" ht="22.5">
+      <c r="A7" s="41"/>
+      <c r="B7" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L7" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M7" s="8" t="s">
-        <v>12</v>
+      <c r="M7" s="7" t="s">
+        <v>28</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="O7" s="16" t="s">
         <v>2</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="Q7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="R7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="S7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="T7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="U7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="7" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="Z7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="AA7" s="16" t="s">
+      <c r="AA7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AB7" s="16" t="s">
+      <c r="AB7" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AC7" s="16" t="s">
+      <c r="AC7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AD7" s="16" t="s">
-[...34 lines deleted...]
-    <row r="8" spans="1:41">
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
-      <c r="P8" s="18"/>
-[...22 lines deleted...]
-    <row r="9" spans="1:41">
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="19"/>
+      <c r="U8" s="19"/>
+      <c r="V8" s="19"/>
+      <c r="W8" s="19"/>
+      <c r="X8" s="19"/>
+      <c r="Y8" s="19"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="1">
+        <v>-606</v>
+      </c>
+      <c r="C9" s="10">
+        <v>-419</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-457</v>
+      </c>
+      <c r="E9" s="10">
+        <v>-427</v>
+      </c>
+      <c r="F9" s="10">
+        <v>-432</v>
+      </c>
+      <c r="G9" s="10">
+        <v>-633</v>
+      </c>
+      <c r="H9" s="10">
+        <v>-697</v>
+      </c>
+      <c r="I9" s="10">
+        <v>-555</v>
+      </c>
+      <c r="J9" s="10">
+        <v>-640</v>
+      </c>
+      <c r="K9" s="10">
+        <v>-496</v>
+      </c>
+      <c r="L9" s="10">
+        <v>-466</v>
+      </c>
+      <c r="M9" s="10">
+        <v>-353</v>
+      </c>
+      <c r="N9" s="10">
+        <v>-349</v>
+      </c>
+      <c r="O9" s="10">
+        <v>-339</v>
+      </c>
+      <c r="P9" s="10">
+        <v>-383</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>-440</v>
+      </c>
+      <c r="R9" s="10">
+        <v>-554</v>
+      </c>
+      <c r="S9" s="10">
+        <v>-627</v>
+      </c>
+      <c r="T9" s="10">
+        <v>-668</v>
+      </c>
+      <c r="U9" s="10">
+        <v>-623</v>
+      </c>
+      <c r="V9" s="22">
+        <v>-684</v>
+      </c>
+      <c r="W9" s="24">
+        <v>-445</v>
+      </c>
+      <c r="X9" s="1">
+        <v>-311</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>-274</v>
+      </c>
+      <c r="Z9" s="29">
+        <v>-166</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>-24</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>-476</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>-312</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="1">
-[...2 lines deleted...]
-      <c r="C9" s="1">
+      <c r="B10" s="1">
+        <v>197</v>
+      </c>
+      <c r="C10" s="10">
+        <v>126</v>
+      </c>
+      <c r="D10" s="10">
+        <v>245</v>
+      </c>
+      <c r="E10" s="10">
+        <v>191</v>
+      </c>
+      <c r="F10" s="10">
+        <v>116</v>
+      </c>
+      <c r="G10" s="10">
+        <v>181</v>
+      </c>
+      <c r="H10" s="10">
+        <v>184</v>
+      </c>
+      <c r="I10" s="10">
+        <v>379</v>
+      </c>
+      <c r="J10" s="10">
+        <v>399</v>
+      </c>
+      <c r="K10" s="10">
+        <v>458</v>
+      </c>
+      <c r="L10" s="10">
+        <v>395</v>
+      </c>
+      <c r="M10" s="10">
+        <v>319</v>
+      </c>
+      <c r="N10" s="10">
+        <v>556</v>
+      </c>
+      <c r="O10" s="10">
+        <v>438</v>
+      </c>
+      <c r="P10" s="10">
+        <v>170</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>417</v>
+      </c>
+      <c r="R10" s="10">
+        <v>402</v>
+      </c>
+      <c r="S10" s="10">
+        <v>603</v>
+      </c>
+      <c r="T10" s="10">
+        <v>582</v>
+      </c>
+      <c r="U10" s="10">
+        <v>708</v>
+      </c>
+      <c r="V10" s="22">
+        <v>264</v>
+      </c>
+      <c r="W10" s="24">
+        <v>378</v>
+      </c>
+      <c r="X10" s="1">
+        <v>401</v>
+      </c>
+      <c r="Y10" s="1">
+        <v>181</v>
+      </c>
+      <c r="Z10" s="29">
+        <v>482</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>439</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>314</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="1">
+        <v>-39</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-55</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-89</v>
+      </c>
+      <c r="E11" s="10">
+        <v>-86</v>
+      </c>
+      <c r="F11" s="10">
+        <v>-31</v>
+      </c>
+      <c r="G11" s="10">
+        <v>-107</v>
+      </c>
+      <c r="H11" s="10">
+        <v>-86</v>
+      </c>
+      <c r="I11" s="10">
+        <v>-151</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-117</v>
+      </c>
+      <c r="K11" s="10">
+        <v>-84</v>
+      </c>
+      <c r="L11" s="10">
+        <v>-114</v>
+      </c>
+      <c r="M11" s="10">
+        <v>-92</v>
+      </c>
+      <c r="N11" s="10">
+        <v>-52</v>
+      </c>
+      <c r="O11" s="10">
+        <v>-57</v>
+      </c>
+      <c r="P11" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>-32</v>
+      </c>
+      <c r="R11" s="10">
+        <v>-60</v>
+      </c>
+      <c r="S11" s="10">
+        <v>-172</v>
+      </c>
+      <c r="T11" s="10">
+        <v>-140</v>
+      </c>
+      <c r="U11" s="10">
+        <v>-102</v>
+      </c>
+      <c r="V11" s="22">
+        <v>-133</v>
+      </c>
+      <c r="W11" s="24">
+        <v>-132</v>
+      </c>
+      <c r="X11" s="1">
+        <v>-57</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>-75</v>
+      </c>
+      <c r="Z11" s="29">
+        <v>-120</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>-33</v>
+      </c>
+      <c r="AB11" s="33">
         <v>-78</v>
       </c>
-      <c r="D9" s="1">
-[...112 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="AC11" s="33">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1">
+        <v>-5</v>
+      </c>
+      <c r="C12" s="10">
+        <v>-23</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-44</v>
+      </c>
+      <c r="E12" s="10">
+        <v>-34</v>
+      </c>
+      <c r="F12" s="10">
+        <v>-4</v>
+      </c>
+      <c r="G12" s="10">
+        <v>-31</v>
+      </c>
+      <c r="H12" s="10">
+        <v>-39</v>
+      </c>
+      <c r="I12" s="10">
+        <v>-21</v>
+      </c>
+      <c r="J12" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K12" s="10">
+        <v>-41</v>
+      </c>
+      <c r="L12" s="10">
+        <v>-35</v>
+      </c>
+      <c r="M12" s="10">
+        <v>-45</v>
+      </c>
+      <c r="N12" s="10">
+        <v>-40</v>
+      </c>
+      <c r="O12" s="10">
+        <v>-22</v>
+      </c>
+      <c r="P12" s="10">
+        <v>-42</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>-39</v>
+      </c>
+      <c r="R12" s="10">
+        <v>-22</v>
+      </c>
+      <c r="S12" s="10">
+        <v>-37</v>
+      </c>
+      <c r="T12" s="10">
+        <v>-79</v>
+      </c>
+      <c r="U12" s="10">
+        <v>-42</v>
+      </c>
+      <c r="V12" s="22">
+        <v>-49</v>
+      </c>
+      <c r="W12" s="24">
+        <v>-13</v>
+      </c>
+      <c r="X12" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>-11</v>
+      </c>
+      <c r="Z12" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>35</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>-26</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="1">
+        <v>-7</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-3</v>
+      </c>
+      <c r="E13" s="10">
+        <v>-32</v>
+      </c>
+      <c r="F13" s="10">
+        <v>-53</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-37</v>
+      </c>
+      <c r="H13" s="10">
+        <v>-25</v>
+      </c>
+      <c r="I13" s="10">
+        <v>-39</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-33</v>
+      </c>
+      <c r="K13" s="10">
+        <v>8</v>
+      </c>
+      <c r="L13" s="10">
+        <v>16</v>
+      </c>
+      <c r="M13" s="10">
+        <v>8</v>
+      </c>
+      <c r="N13" s="10">
+        <v>-30</v>
+      </c>
+      <c r="O13" s="10">
+        <v>-1</v>
+      </c>
+      <c r="P13" s="10">
+        <v>9</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>-16</v>
+      </c>
+      <c r="R13" s="10">
+        <v>-23</v>
+      </c>
+      <c r="S13" s="10">
+        <v>-36</v>
+      </c>
+      <c r="T13" s="10">
+        <v>-72</v>
+      </c>
+      <c r="U13" s="10">
+        <v>-38</v>
+      </c>
+      <c r="V13" s="22">
+        <v>-81</v>
+      </c>
+      <c r="W13" s="24">
+        <v>13</v>
+      </c>
+      <c r="X13" s="1">
+        <v>-26</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="29">
+        <v>-22</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>-12</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>-42</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="1">
+        <v>-116</v>
+      </c>
+      <c r="C14" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-74</v>
+      </c>
+      <c r="E14" s="10">
+        <v>-33</v>
+      </c>
+      <c r="F14" s="10">
+        <v>-22</v>
+      </c>
+      <c r="G14" s="10">
+        <v>-64</v>
+      </c>
+      <c r="H14" s="10">
+        <v>-45</v>
+      </c>
+      <c r="I14" s="10">
+        <v>-170</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-82</v>
+      </c>
+      <c r="K14" s="10">
+        <v>-90</v>
+      </c>
+      <c r="L14" s="10">
+        <v>-30</v>
+      </c>
+      <c r="M14" s="10">
+        <v>-10</v>
+      </c>
+      <c r="N14" s="10">
+        <v>-60</v>
+      </c>
+      <c r="O14" s="10">
+        <v>18</v>
+      </c>
+      <c r="P14" s="10">
+        <v>-58</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>-90</v>
+      </c>
+      <c r="R14" s="10">
+        <v>-167</v>
+      </c>
+      <c r="S14" s="10">
+        <v>-191</v>
+      </c>
+      <c r="T14" s="10">
+        <v>-115</v>
+      </c>
+      <c r="U14" s="10">
+        <v>-209</v>
+      </c>
+      <c r="V14" s="22">
+        <v>-61</v>
+      </c>
+      <c r="W14" s="24">
+        <v>-56</v>
+      </c>
+      <c r="X14" s="1">
+        <v>25</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>6</v>
+      </c>
+      <c r="Z14" s="29">
         <v>32</v>
       </c>
-      <c r="B10" s="1">
-[...24 lines deleted...]
-      <c r="J10" s="1">
+      <c r="AA14" s="33">
+        <v>-52</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>-64</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="1">
+        <v>-52</v>
+      </c>
+      <c r="C15" s="10">
         <v>-37</v>
       </c>
-      <c r="K10" s="1">
-[...94 lines deleted...]
-      <c r="B11" s="1">
+      <c r="D15" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E15" s="10">
+        <v>-26</v>
+      </c>
+      <c r="F15" s="10">
+        <v>-66</v>
+      </c>
+      <c r="G15" s="10">
         <v>-69</v>
       </c>
-      <c r="C11" s="1">
-[...29 lines deleted...]
-      <c r="M11" s="1">
+      <c r="H15" s="10">
+        <v>-76</v>
+      </c>
+      <c r="I15" s="10">
+        <v>1</v>
+      </c>
+      <c r="J15" s="10">
+        <v>-67</v>
+      </c>
+      <c r="K15" s="10">
+        <v>-61</v>
+      </c>
+      <c r="L15" s="10">
+        <v>-37</v>
+      </c>
+      <c r="M15" s="10">
+        <v>-8</v>
+      </c>
+      <c r="N15" s="10">
+        <v>-41</v>
+      </c>
+      <c r="O15" s="10">
+        <v>-65</v>
+      </c>
+      <c r="P15" s="10">
+        <v>-78</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>-66</v>
+      </c>
+      <c r="R15" s="10">
+        <v>-73</v>
+      </c>
+      <c r="S15" s="10">
+        <v>-103</v>
+      </c>
+      <c r="T15" s="10">
+        <v>2</v>
+      </c>
+      <c r="U15" s="10">
+        <v>-66</v>
+      </c>
+      <c r="V15" s="22">
+        <v>3</v>
+      </c>
+      <c r="W15" s="24">
+        <v>14</v>
+      </c>
+      <c r="X15" s="1">
+        <v>-94</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>-20</v>
+      </c>
+      <c r="Z15" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AA15" s="33">
         <v>-64</v>
       </c>
-      <c r="N11" s="1">
-[...273 lines deleted...]
-      <c r="X13" s="10">
+      <c r="AB15" s="33">
+        <v>-54</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="Y13" s="10">
-[...295 lines deleted...]
-      </c>
       <c r="B16" s="1"/>
-      <c r="C16" s="1"/>
+      <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
-      <c r="G16" s="1"/>
-[...4 lines deleted...]
-      <c r="N16" s="1"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
-      <c r="V16" s="10"/>
-[...19 lines deleted...]
-    <row r="17" spans="1:40">
+      <c r="V16" s="22"/>
+      <c r="W16" s="24"/>
+      <c r="X16" s="1"/>
+      <c r="Y16" s="1"/>
+      <c r="Z16" s="29"/>
+      <c r="AA16" s="33"/>
+      <c r="AB16" s="33"/>
+      <c r="AC16" s="33"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-34</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-72</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-72</v>
+      </c>
+      <c r="E17" s="10">
+        <v>3</v>
+      </c>
+      <c r="F17" s="10">
+        <v>-128</v>
+      </c>
+      <c r="G17" s="10">
+        <v>-78</v>
+      </c>
+      <c r="H17" s="10">
+        <v>-88</v>
+      </c>
+      <c r="I17" s="10">
+        <v>-70</v>
+      </c>
+      <c r="J17" s="10">
+        <v>-65</v>
+      </c>
+      <c r="K17" s="10">
+        <v>-27</v>
+      </c>
+      <c r="L17" s="10">
+        <v>-123</v>
+      </c>
+      <c r="M17" s="10">
+        <v>-104</v>
+      </c>
+      <c r="N17" s="10">
+        <v>-91</v>
+      </c>
+      <c r="O17" s="10">
+        <v>-92</v>
+      </c>
+      <c r="P17" s="10">
+        <v>-27</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>-86</v>
+      </c>
+      <c r="R17" s="10">
+        <v>-50</v>
+      </c>
+      <c r="S17" s="10">
+        <v>-145</v>
+      </c>
+      <c r="T17" s="10">
+        <v>-148</v>
+      </c>
+      <c r="U17" s="10">
+        <v>-114</v>
+      </c>
+      <c r="V17" s="22">
+        <v>-37</v>
+      </c>
+      <c r="W17" s="24">
+        <v>-81</v>
+      </c>
+      <c r="X17" s="1">
+        <v>-90</v>
+      </c>
+      <c r="Y17" s="1">
+        <v>-52</v>
+      </c>
+      <c r="Z17" s="29">
+        <v>-71</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>-51</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>-95</v>
+      </c>
+      <c r="AC17" s="33">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="1">
+      <c r="B18" s="1">
+        <v>-37</v>
+      </c>
+      <c r="C18" s="10">
+        <v>-56</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-46</v>
+      </c>
+      <c r="E18" s="10">
+        <v>-46</v>
+      </c>
+      <c r="F18" s="10">
+        <v>-37</v>
+      </c>
+      <c r="G18" s="10">
+        <v>-23</v>
+      </c>
+      <c r="H18" s="10">
+        <v>-60</v>
+      </c>
+      <c r="I18" s="10">
+        <v>-59</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-71</v>
+      </c>
+      <c r="K18" s="10">
+        <v>-79</v>
+      </c>
+      <c r="L18" s="10">
+        <v>-29</v>
+      </c>
+      <c r="M18" s="10">
+        <v>-38</v>
+      </c>
+      <c r="N18" s="10">
+        <v>-7</v>
+      </c>
+      <c r="O18" s="10">
+        <v>-70</v>
+      </c>
+      <c r="P18" s="10">
+        <v>-8</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>-88</v>
+      </c>
+      <c r="R18" s="10">
+        <v>-35</v>
+      </c>
+      <c r="S18" s="10">
+        <v>-37</v>
+      </c>
+      <c r="T18" s="10">
+        <v>-18</v>
+      </c>
+      <c r="U18" s="10">
+        <v>-35</v>
+      </c>
+      <c r="V18" s="22">
+        <v>-33</v>
+      </c>
+      <c r="W18" s="24">
+        <v>-31</v>
+      </c>
+      <c r="X18" s="1">
+        <v>-29</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>-41</v>
+      </c>
+      <c r="Z18" s="29">
+        <v>-45</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>-39</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>-5</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="1">
+        <v>-140</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-108</v>
+      </c>
+      <c r="E19" s="10">
+        <v>-110</v>
+      </c>
+      <c r="F19" s="10">
+        <v>51</v>
+      </c>
+      <c r="G19" s="10">
+        <v>-104</v>
+      </c>
+      <c r="H19" s="10">
+        <v>-86</v>
+      </c>
+      <c r="I19" s="10">
+        <v>-111</v>
+      </c>
+      <c r="J19" s="10">
+        <v>-101</v>
+      </c>
+      <c r="K19" s="10">
+        <v>-113</v>
+      </c>
+      <c r="L19" s="10">
+        <v>-80</v>
+      </c>
+      <c r="M19" s="10">
+        <v>-83</v>
+      </c>
+      <c r="N19" s="10">
+        <v>-155</v>
+      </c>
+      <c r="O19" s="10">
+        <v>-189</v>
+      </c>
+      <c r="P19" s="10">
+        <v>-92</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>-140</v>
+      </c>
+      <c r="R19" s="10">
+        <v>-174</v>
+      </c>
+      <c r="S19" s="10">
+        <v>-121</v>
+      </c>
+      <c r="T19" s="10">
+        <v>-128</v>
+      </c>
+      <c r="U19" s="10">
+        <v>-126</v>
+      </c>
+      <c r="V19" s="22">
+        <v>-105</v>
+      </c>
+      <c r="W19" s="24">
+        <v>-136</v>
+      </c>
+      <c r="X19" s="1">
+        <v>-59</v>
+      </c>
+      <c r="Y19" s="1">
+        <v>-20</v>
+      </c>
+      <c r="Z19" s="29">
+        <v>-75</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>-28</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>-138</v>
+      </c>
+      <c r="AC19" s="33">
+        <v>-104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="1">
+        <v>-110</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-47</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-75</v>
+      </c>
+      <c r="E20" s="10">
+        <v>-69</v>
+      </c>
+      <c r="F20" s="10">
+        <v>-69</v>
+      </c>
+      <c r="G20" s="10">
+        <v>-45</v>
+      </c>
+      <c r="H20" s="10">
+        <v>-110</v>
+      </c>
+      <c r="I20" s="10">
+        <v>-87</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-192</v>
+      </c>
+      <c r="K20" s="10">
+        <v>-136</v>
+      </c>
+      <c r="L20" s="10">
+        <v>-89</v>
+      </c>
+      <c r="M20" s="10">
+        <v>-99</v>
+      </c>
+      <c r="N20" s="10">
+        <v>-124</v>
+      </c>
+      <c r="O20" s="10">
+        <v>-68</v>
+      </c>
+      <c r="P20" s="10">
+        <v>-64</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>-45</v>
+      </c>
+      <c r="R20" s="10">
+        <v>-111</v>
+      </c>
+      <c r="S20" s="10">
+        <v>-105</v>
+      </c>
+      <c r="T20" s="10">
+        <v>-152</v>
+      </c>
+      <c r="U20" s="10">
+        <v>-242</v>
+      </c>
+      <c r="V20" s="22">
+        <v>-127</v>
+      </c>
+      <c r="W20" s="24">
+        <v>-120</v>
+      </c>
+      <c r="X20" s="1">
+        <v>-118</v>
+      </c>
+      <c r="Y20" s="1">
+        <v>-35</v>
+      </c>
+      <c r="Z20" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>-43</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>-83</v>
+      </c>
+      <c r="AC20" s="33">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-80</v>
+      </c>
+      <c r="C21" s="10">
+        <v>-48</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E21" s="10">
         <v>-53</v>
       </c>
-      <c r="C17" s="1">
-[...14 lines deleted...]
-      <c r="H17" s="1">
+      <c r="F21" s="10">
+        <v>-52</v>
+      </c>
+      <c r="G21" s="10">
+        <v>-79</v>
+      </c>
+      <c r="H21" s="10">
+        <v>-74</v>
+      </c>
+      <c r="I21" s="10">
+        <v>-57</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-40</v>
+      </c>
+      <c r="K21" s="10">
+        <v>-72</v>
+      </c>
+      <c r="L21" s="10">
+        <v>-105</v>
+      </c>
+      <c r="M21" s="10">
+        <v>-60</v>
+      </c>
+      <c r="N21" s="10">
+        <v>-72</v>
+      </c>
+      <c r="O21" s="10">
+        <v>-38</v>
+      </c>
+      <c r="P21" s="10">
+        <v>-72</v>
+      </c>
+      <c r="Q21" s="10">
         <v>-21</v>
       </c>
-      <c r="I17" s="1">
+      <c r="R21" s="10">
+        <v>-69</v>
+      </c>
+      <c r="S21" s="10">
         <v>-75</v>
       </c>
-      <c r="J17" s="1">
-[...8 lines deleted...]
-      <c r="M17" s="1">
+      <c r="T21" s="10">
+        <v>-102</v>
+      </c>
+      <c r="U21" s="10">
+        <v>-68</v>
+      </c>
+      <c r="V21" s="22">
+        <v>-124</v>
+      </c>
+      <c r="W21" s="24">
+        <v>-73</v>
+      </c>
+      <c r="X21" s="1">
+        <v>-63</v>
+      </c>
+      <c r="Y21" s="1">
+        <v>-8</v>
+      </c>
+      <c r="Z21" s="29">
+        <v>-100</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>-35</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>-63</v>
+      </c>
+      <c r="AC21" s="33">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="1">
+        <v>-80</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-42</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-49</v>
+      </c>
+      <c r="E22" s="10">
+        <v>-67</v>
+      </c>
+      <c r="F22" s="10">
+        <v>-14</v>
+      </c>
+      <c r="G22" s="10">
+        <v>-61</v>
+      </c>
+      <c r="H22" s="10">
+        <v>-61</v>
+      </c>
+      <c r="I22" s="10">
+        <v>-55</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-66</v>
+      </c>
+      <c r="K22" s="10">
+        <v>-109</v>
+      </c>
+      <c r="L22" s="10">
+        <v>-72</v>
+      </c>
+      <c r="M22" s="10">
         <v>-25</v>
       </c>
-      <c r="N17" s="1">
-[...2 lines deleted...]
-      <c r="O17" s="10">
+      <c r="N22" s="10">
+        <v>-71</v>
+      </c>
+      <c r="O22" s="10">
+        <v>-69</v>
+      </c>
+      <c r="P22" s="10">
+        <v>-12</v>
+      </c>
+      <c r="Q22" s="10">
         <v>-72</v>
       </c>
-      <c r="P17" s="10">
+      <c r="R22" s="10">
+        <v>-57</v>
+      </c>
+      <c r="S22" s="10">
+        <v>-76</v>
+      </c>
+      <c r="T22" s="10">
+        <v>-78</v>
+      </c>
+      <c r="U22" s="10">
+        <v>-74</v>
+      </c>
+      <c r="V22" s="22">
+        <v>-74</v>
+      </c>
+      <c r="W22" s="24">
+        <v>-65</v>
+      </c>
+      <c r="X22" s="1">
         <v>-72</v>
       </c>
-      <c r="Q17" s="10">
-[...2 lines deleted...]
-      <c r="R17" s="10">
+      <c r="Y22" s="1">
+        <v>-84</v>
+      </c>
+      <c r="Z22" s="29">
+        <v>-33</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>-35</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>-101</v>
+      </c>
+      <c r="AC22" s="33">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="1">
+        <v>-103</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-95</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-97</v>
+      </c>
+      <c r="E23" s="10">
+        <v>-65</v>
+      </c>
+      <c r="F23" s="10">
+        <v>-123</v>
+      </c>
+      <c r="G23" s="10">
+        <v>-116</v>
+      </c>
+      <c r="H23" s="10">
+        <v>-131</v>
+      </c>
+      <c r="I23" s="10">
+        <v>-115</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-171</v>
+      </c>
+      <c r="K23" s="10">
+        <v>-150</v>
+      </c>
+      <c r="L23" s="10">
+        <v>-163</v>
+      </c>
+      <c r="M23" s="10">
+        <v>-116</v>
+      </c>
+      <c r="N23" s="10">
+        <v>-162</v>
+      </c>
+      <c r="O23" s="10">
+        <v>-124</v>
+      </c>
+      <c r="P23" s="10">
+        <v>-109</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>-162</v>
+      </c>
+      <c r="R23" s="10">
+        <v>-115</v>
+      </c>
+      <c r="S23" s="10">
+        <v>-132</v>
+      </c>
+      <c r="T23" s="10">
+        <v>-220</v>
+      </c>
+      <c r="U23" s="10">
+        <v>-215</v>
+      </c>
+      <c r="V23" s="22">
+        <v>-127</v>
+      </c>
+      <c r="W23" s="24">
+        <v>-143</v>
+      </c>
+      <c r="X23" s="1">
+        <v>-115</v>
+      </c>
+      <c r="Y23" s="1">
         <v>-128</v>
       </c>
-      <c r="S17" s="10">
-[...50 lines deleted...]
-      <c r="AJ17" s="1">
+      <c r="Z23" s="29">
         <v>-90</v>
       </c>
-      <c r="AK17" s="1">
-[...121 lines deleted...]
-      <c r="AK18" s="1">
+      <c r="AA23" s="33">
+        <v>-106</v>
+      </c>
+      <c r="AB23" s="33">
         <v>-41</v>
       </c>
-      <c r="AL18" s="29">
-[...498 lines deleted...]
-      <c r="A23" s="11" t="s">
+      <c r="AC23" s="33">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="20" t="s">
         <v>24</v>
-      </c>
-[...120 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
       <c r="E24" s="20"/>
       <c r="F24" s="20"/>
       <c r="G24" s="20"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="20"/>
       <c r="O24" s="20"/>
-      <c r="P24" s="20"/>
-[...24 lines deleted...]
-    <row r="25" spans="1:40">
+      <c r="P24" s="19"/>
+      <c r="Q24" s="21"/>
+      <c r="R24" s="21"/>
+      <c r="S24" s="19"/>
+      <c r="T24" s="26"/>
+      <c r="U24" s="26"/>
+      <c r="V24" s="26"/>
+      <c r="W24" s="26"/>
+      <c r="X24" s="19"/>
+      <c r="Y24" s="19"/>
+      <c r="Z24" s="28"/>
+      <c r="AA24" s="32"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="1">
+        <v>-57</v>
+      </c>
+      <c r="C25" s="10">
+        <v>-9</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-10</v>
+      </c>
+      <c r="E25" s="10">
+        <v>-51</v>
+      </c>
+      <c r="F25" s="10">
+        <v>-154</v>
+      </c>
+      <c r="G25" s="10">
+        <v>-145</v>
+      </c>
+      <c r="H25" s="10">
+        <v>-115</v>
+      </c>
+      <c r="I25" s="10">
+        <v>-54</v>
+      </c>
+      <c r="J25" s="10">
+        <v>-51</v>
+      </c>
+      <c r="K25" s="10">
+        <v>110</v>
+      </c>
+      <c r="L25" s="10">
+        <v>144</v>
+      </c>
+      <c r="M25" s="10">
+        <v>132</v>
+      </c>
+      <c r="N25" s="10">
+        <v>298</v>
+      </c>
+      <c r="O25" s="10">
+        <v>282</v>
+      </c>
+      <c r="P25" s="10">
+        <v>28</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>164</v>
+      </c>
+      <c r="R25" s="10">
+        <v>42</v>
+      </c>
+      <c r="S25" s="10">
+        <v>-55</v>
+      </c>
+      <c r="T25" s="10">
+        <v>97</v>
+      </c>
+      <c r="U25" s="10">
+        <v>166</v>
+      </c>
+      <c r="V25" s="22">
+        <v>-37</v>
+      </c>
+      <c r="W25" s="24">
+        <v>181</v>
+      </c>
+      <c r="X25" s="1">
+        <v>178</v>
+      </c>
+      <c r="Y25" s="1">
+        <v>41</v>
+      </c>
+      <c r="Z25" s="29">
+        <v>290</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>325</v>
+      </c>
+      <c r="AB25" s="33">
+        <v>-4</v>
+      </c>
+      <c r="AC25" s="33">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="1">
-[...8 lines deleted...]
-      <c r="E25" s="1">
+      <c r="B26" s="1">
+        <v>197</v>
+      </c>
+      <c r="C26" s="10">
+        <v>126</v>
+      </c>
+      <c r="D26" s="10">
+        <v>245</v>
+      </c>
+      <c r="E26" s="10">
+        <v>191</v>
+      </c>
+      <c r="F26" s="10">
+        <v>116</v>
+      </c>
+      <c r="G26" s="10">
+        <v>181</v>
+      </c>
+      <c r="H26" s="10">
+        <v>184</v>
+      </c>
+      <c r="I26" s="10">
+        <v>379</v>
+      </c>
+      <c r="J26" s="10">
+        <v>399</v>
+      </c>
+      <c r="K26" s="10">
+        <v>458</v>
+      </c>
+      <c r="L26" s="10">
+        <v>395</v>
+      </c>
+      <c r="M26" s="10">
+        <v>319</v>
+      </c>
+      <c r="N26" s="10">
+        <v>556</v>
+      </c>
+      <c r="O26" s="10">
+        <v>438</v>
+      </c>
+      <c r="P26" s="10">
+        <v>170</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>417</v>
+      </c>
+      <c r="R26" s="10">
+        <v>402</v>
+      </c>
+      <c r="S26" s="10">
+        <v>603</v>
+      </c>
+      <c r="T26" s="10">
+        <v>582</v>
+      </c>
+      <c r="U26" s="10">
+        <v>708</v>
+      </c>
+      <c r="V26" s="22">
+        <v>264</v>
+      </c>
+      <c r="W26" s="24">
+        <v>378</v>
+      </c>
+      <c r="X26" s="1">
+        <v>401</v>
+      </c>
+      <c r="Y26" s="1">
+        <v>181</v>
+      </c>
+      <c r="Z26" s="29">
+        <v>482</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>439</v>
+      </c>
+      <c r="AB26" s="33">
+        <v>314</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="1">
+        <v>-39</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-55</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-89</v>
+      </c>
+      <c r="E27" s="10">
+        <v>-86</v>
+      </c>
+      <c r="F27" s="10">
+        <v>-31</v>
+      </c>
+      <c r="G27" s="10">
+        <v>-107</v>
+      </c>
+      <c r="H27" s="10">
+        <v>-86</v>
+      </c>
+      <c r="I27" s="10">
+        <v>-151</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-117</v>
+      </c>
+      <c r="K27" s="10">
+        <v>-84</v>
+      </c>
+      <c r="L27" s="10">
+        <v>-114</v>
+      </c>
+      <c r="M27" s="10">
+        <v>-92</v>
+      </c>
+      <c r="N27" s="10">
+        <v>-52</v>
+      </c>
+      <c r="O27" s="10">
+        <v>-57</v>
+      </c>
+      <c r="P27" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>-32</v>
+      </c>
+      <c r="R27" s="10">
+        <v>-60</v>
+      </c>
+      <c r="S27" s="10">
+        <v>-172</v>
+      </c>
+      <c r="T27" s="10">
+        <v>-140</v>
+      </c>
+      <c r="U27" s="10">
+        <v>-102</v>
+      </c>
+      <c r="V27" s="22">
+        <v>-133</v>
+      </c>
+      <c r="W27" s="24">
+        <v>-132</v>
+      </c>
+      <c r="X27" s="1">
+        <v>-57</v>
+      </c>
+      <c r="Y27" s="1">
+        <v>-75</v>
+      </c>
+      <c r="Z27" s="29">
+        <v>-120</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>-33</v>
+      </c>
+      <c r="AB27" s="33">
+        <v>-78</v>
+      </c>
+      <c r="AC27" s="33">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="1">
+        <v>-5</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-23</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-44</v>
+      </c>
+      <c r="E28" s="10">
+        <v>-34</v>
+      </c>
+      <c r="F28" s="10">
+        <v>-4</v>
+      </c>
+      <c r="G28" s="10">
+        <v>-31</v>
+      </c>
+      <c r="H28" s="10">
+        <v>-39</v>
+      </c>
+      <c r="I28" s="10">
+        <v>-21</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K28" s="10">
+        <v>-41</v>
+      </c>
+      <c r="L28" s="10">
+        <v>-35</v>
+      </c>
+      <c r="M28" s="10">
+        <v>-45</v>
+      </c>
+      <c r="N28" s="10">
+        <v>-40</v>
+      </c>
+      <c r="O28" s="10">
+        <v>-22</v>
+      </c>
+      <c r="P28" s="10">
+        <v>-42</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>-39</v>
+      </c>
+      <c r="R28" s="10">
+        <v>-22</v>
+      </c>
+      <c r="S28" s="10">
+        <v>-37</v>
+      </c>
+      <c r="T28" s="10">
+        <v>-79</v>
+      </c>
+      <c r="U28" s="10">
+        <v>-42</v>
+      </c>
+      <c r="V28" s="22">
+        <v>-49</v>
+      </c>
+      <c r="W28" s="24">
+        <v>-13</v>
+      </c>
+      <c r="X28" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Y28" s="1">
         <v>-11</v>
       </c>
-      <c r="F25" s="1">
+      <c r="Z28" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>35</v>
+      </c>
+      <c r="AB28" s="33">
+        <v>-26</v>
+      </c>
+      <c r="AC28" s="33">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="1">
+        <v>-7</v>
+      </c>
+      <c r="C29" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D29" s="10">
+        <v>-3</v>
+      </c>
+      <c r="E29" s="10">
+        <v>-32</v>
+      </c>
+      <c r="F29" s="10">
+        <v>-53</v>
+      </c>
+      <c r="G29" s="10">
+        <v>-37</v>
+      </c>
+      <c r="H29" s="10">
+        <v>-25</v>
+      </c>
+      <c r="I29" s="10">
+        <v>-39</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-33</v>
+      </c>
+      <c r="K29" s="10">
+        <v>8</v>
+      </c>
+      <c r="L29" s="10">
+        <v>16</v>
+      </c>
+      <c r="M29" s="10">
+        <v>8</v>
+      </c>
+      <c r="N29" s="10">
+        <v>-30</v>
+      </c>
+      <c r="O29" s="10">
+        <v>-1</v>
+      </c>
+      <c r="P29" s="10">
+        <v>9</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>-16</v>
+      </c>
+      <c r="R29" s="10">
+        <v>-23</v>
+      </c>
+      <c r="S29" s="10">
+        <v>-36</v>
+      </c>
+      <c r="T29" s="10">
+        <v>-72</v>
+      </c>
+      <c r="U29" s="10">
+        <v>-38</v>
+      </c>
+      <c r="V29" s="22">
+        <v>-81</v>
+      </c>
+      <c r="W29" s="24">
+        <v>13</v>
+      </c>
+      <c r="X29" s="1">
+        <v>-26</v>
+      </c>
+      <c r="Y29" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="29">
+        <v>-22</v>
+      </c>
+      <c r="AA29" s="33">
+        <v>-12</v>
+      </c>
+      <c r="AB29" s="33">
+        <v>-42</v>
+      </c>
+      <c r="AC29" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="1">
+        <v>-116</v>
+      </c>
+      <c r="C30" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-74</v>
+      </c>
+      <c r="E30" s="10">
+        <v>-33</v>
+      </c>
+      <c r="F30" s="10">
+        <v>-22</v>
+      </c>
+      <c r="G30" s="10">
+        <v>-64</v>
+      </c>
+      <c r="H30" s="10">
+        <v>-45</v>
+      </c>
+      <c r="I30" s="10">
+        <v>-170</v>
+      </c>
+      <c r="J30" s="10">
+        <v>-82</v>
+      </c>
+      <c r="K30" s="10">
+        <v>-90</v>
+      </c>
+      <c r="L30" s="10">
+        <v>-30</v>
+      </c>
+      <c r="M30" s="10">
+        <v>-10</v>
+      </c>
+      <c r="N30" s="10">
+        <v>-60</v>
+      </c>
+      <c r="O30" s="10">
+        <v>18</v>
+      </c>
+      <c r="P30" s="10">
+        <v>-58</v>
+      </c>
+      <c r="Q30" s="10">
+        <v>-90</v>
+      </c>
+      <c r="R30" s="10">
+        <v>-167</v>
+      </c>
+      <c r="S30" s="10">
+        <v>-191</v>
+      </c>
+      <c r="T30" s="10">
+        <v>-115</v>
+      </c>
+      <c r="U30" s="10">
+        <v>-209</v>
+      </c>
+      <c r="V30" s="22">
+        <v>-61</v>
+      </c>
+      <c r="W30" s="24">
+        <v>-56</v>
+      </c>
+      <c r="X30" s="1">
+        <v>25</v>
+      </c>
+      <c r="Y30" s="1">
+        <v>6</v>
+      </c>
+      <c r="Z30" s="29">
+        <v>32</v>
+      </c>
+      <c r="AA30" s="33">
+        <v>-52</v>
+      </c>
+      <c r="AB30" s="33">
+        <v>-64</v>
+      </c>
+      <c r="AC30" s="33">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="1">
+        <v>-52</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-37</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E31" s="10">
+        <v>-26</v>
+      </c>
+      <c r="F31" s="10">
+        <v>-66</v>
+      </c>
+      <c r="G31" s="10">
+        <v>-69</v>
+      </c>
+      <c r="H31" s="10">
+        <v>-76</v>
+      </c>
+      <c r="I31" s="10">
+        <v>1</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-67</v>
+      </c>
+      <c r="K31" s="10">
+        <v>-61</v>
+      </c>
+      <c r="L31" s="10">
+        <v>-37</v>
+      </c>
+      <c r="M31" s="10">
+        <v>-8</v>
+      </c>
+      <c r="N31" s="10">
+        <v>-41</v>
+      </c>
+      <c r="O31" s="10">
+        <v>-65</v>
+      </c>
+      <c r="P31" s="10">
+        <v>-78</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>-66</v>
+      </c>
+      <c r="R31" s="10">
         <v>-73</v>
       </c>
-      <c r="G25" s="1">
-[...41 lines deleted...]
-      <c r="U25" s="10">
+      <c r="S31" s="10">
+        <v>-103</v>
+      </c>
+      <c r="T31" s="10">
+        <v>2</v>
+      </c>
+      <c r="U31" s="10">
+        <v>-66</v>
+      </c>
+      <c r="V31" s="22">
+        <v>3</v>
+      </c>
+      <c r="W31" s="24">
+        <v>14</v>
+      </c>
+      <c r="X31" s="1">
+        <v>-94</v>
+      </c>
+      <c r="Y31" s="1">
+        <v>-20</v>
+      </c>
+      <c r="Z31" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AA31" s="33">
+        <v>-64</v>
+      </c>
+      <c r="AB31" s="33">
         <v>-54</v>
       </c>
-      <c r="V25" s="10">
-[...493 lines deleted...]
-      <c r="X29" s="10">
+      <c r="AC31" s="33">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="Y29" s="10">
-[...295 lines deleted...]
-      </c>
       <c r="B32" s="1"/>
-      <c r="C32" s="1"/>
+      <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
-      <c r="G32" s="1"/>
-[...4 lines deleted...]
-      <c r="N32" s="1"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
-      <c r="V32" s="10"/>
-[...19 lines deleted...]
-    <row r="33" spans="1:40">
+      <c r="V32" s="22"/>
+      <c r="W32" s="24"/>
+      <c r="X32" s="1"/>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="29"/>
+      <c r="AA32" s="33"/>
+      <c r="AB32" s="33"/>
+      <c r="AC32" s="33"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B33" s="1">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>-3</v>
+        <v>-14</v>
+      </c>
+      <c r="C33" s="10">
+        <v>1</v>
       </c>
       <c r="D33" s="10">
-        <v>8</v>
+        <v>-21</v>
       </c>
       <c r="E33" s="10">
-        <v>-8</v>
-[...1 lines deleted...]
-      <c r="F33" s="1">
+        <v>-25</v>
+      </c>
+      <c r="F33" s="10">
+        <v>-71</v>
+      </c>
+      <c r="G33" s="10">
+        <v>2</v>
+      </c>
+      <c r="H33" s="10">
+        <v>-17</v>
+      </c>
+      <c r="I33" s="10">
+        <v>-22</v>
+      </c>
+      <c r="J33" s="10">
+        <v>-50</v>
+      </c>
+      <c r="K33" s="10">
+        <v>-25</v>
+      </c>
+      <c r="L33" s="10">
+        <v>-25</v>
+      </c>
+      <c r="M33" s="10">
+        <v>-33</v>
+      </c>
+      <c r="N33" s="10">
+        <v>22</v>
+      </c>
+      <c r="O33" s="10">
+        <v>-13</v>
+      </c>
+      <c r="P33" s="10">
+        <v>22</v>
+      </c>
+      <c r="Q33" s="10">
+        <v>-12</v>
+      </c>
+      <c r="R33" s="10">
+        <v>6</v>
+      </c>
+      <c r="S33" s="10">
+        <v>-99</v>
+      </c>
+      <c r="T33" s="10">
+        <v>-59</v>
+      </c>
+      <c r="U33" s="10">
+        <v>-10</v>
+      </c>
+      <c r="V33" s="22">
+        <v>41</v>
+      </c>
+      <c r="W33" s="24">
+        <v>7</v>
+      </c>
+      <c r="X33" s="1">
+        <v>-23</v>
+      </c>
+      <c r="Y33" s="1">
+        <v>-25</v>
+      </c>
+      <c r="Z33" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AA33" s="33">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="33">
+        <v>-22</v>
+      </c>
+      <c r="AC33" s="33">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="1">
+        <v>-21</v>
+      </c>
+      <c r="C34" s="10">
+        <v>4</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E34" s="10">
+        <v>-6</v>
+      </c>
+      <c r="F34" s="10">
+        <v>-23</v>
+      </c>
+      <c r="G34" s="10">
+        <v>-20</v>
+      </c>
+      <c r="H34" s="10">
+        <v>-11</v>
+      </c>
+      <c r="I34" s="10">
+        <v>-31</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-67</v>
+      </c>
+      <c r="K34" s="10">
+        <v>-55</v>
+      </c>
+      <c r="L34" s="10">
+        <v>-26</v>
+      </c>
+      <c r="M34" s="10">
+        <v>-7</v>
+      </c>
+      <c r="N34" s="10">
+        <v>-57</v>
+      </c>
+      <c r="O34" s="10">
+        <v>-16</v>
+      </c>
+      <c r="P34" s="10">
         <v>5</v>
       </c>
-      <c r="G33" s="1">
-[...26 lines deleted...]
-      <c r="P33" s="10">
+      <c r="Q34" s="10">
+        <v>2</v>
+      </c>
+      <c r="R34" s="10">
         <v>-21</v>
-      </c>
-[...126 lines deleted...]
-        <v>-23</v>
       </c>
       <c r="S34" s="10">
         <v>-20</v>
       </c>
       <c r="T34" s="10">
-        <v>-11</v>
+        <v>-22</v>
       </c>
       <c r="U34" s="10">
-        <v>-31</v>
-[...10 lines deleted...]
-      <c r="Y34" s="10">
+        <v>-75</v>
+      </c>
+      <c r="V34" s="22">
+        <v>-21</v>
+      </c>
+      <c r="W34" s="24">
+        <v>-30</v>
+      </c>
+      <c r="X34" s="1">
+        <v>-34</v>
+      </c>
+      <c r="Y34" s="1">
+        <v>-28</v>
+      </c>
+      <c r="Z34" s="29">
         <v>-7</v>
       </c>
-      <c r="Z34" s="10">
-[...38 lines deleted...]
-      <c r="AM34" s="33">
+      <c r="AA34" s="33">
         <v>-4</v>
       </c>
-      <c r="AN34" s="33">
+      <c r="AB34" s="33">
         <v>-32</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AC34" s="33">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="20"/>
       <c r="O35" s="20"/>
-      <c r="P35" s="20"/>
-[...24 lines deleted...]
-    <row r="36" spans="1:40" s="12" customFormat="1">
+      <c r="P35" s="19"/>
+      <c r="Q35" s="21"/>
+      <c r="R35" s="21"/>
+      <c r="S35" s="19"/>
+      <c r="T35" s="26"/>
+      <c r="U35" s="26"/>
+      <c r="V35" s="26"/>
+      <c r="W35" s="26"/>
+      <c r="X35" s="19"/>
+      <c r="Y35" s="19"/>
+      <c r="Z35" s="28"/>
+      <c r="AA35" s="32"/>
+    </row>
+    <row r="36" spans="1:29" s="12" customFormat="1">
       <c r="A36" s="9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>-356</v>
+        <v>30</v>
+      </c>
+      <c r="B36" s="1">
+        <v>-549</v>
       </c>
       <c r="C36" s="10">
-        <v>-132</v>
+        <v>-410</v>
       </c>
       <c r="D36" s="10">
-        <v>-208</v>
-[...29 lines deleted...]
-        <v>-549</v>
+        <v>447</v>
+      </c>
+      <c r="E36" s="10">
+        <v>-376</v>
+      </c>
+      <c r="F36" s="10">
+        <v>-278</v>
+      </c>
+      <c r="G36" s="10">
+        <v>-488</v>
+      </c>
+      <c r="H36" s="10">
+        <v>-582</v>
+      </c>
+      <c r="I36" s="10">
+        <v>-501</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-589</v>
+      </c>
+      <c r="K36" s="10">
+        <v>-606</v>
+      </c>
+      <c r="L36" s="10">
+        <v>-610</v>
+      </c>
+      <c r="M36" s="10">
+        <v>-485</v>
+      </c>
+      <c r="N36" s="10">
+        <v>-647</v>
       </c>
       <c r="O36" s="10">
-        <v>-410</v>
+        <v>-621</v>
       </c>
       <c r="P36" s="10">
-        <v>447</v>
+        <v>-411</v>
       </c>
       <c r="Q36" s="10">
-        <v>-376</v>
+        <v>-604</v>
       </c>
       <c r="R36" s="10">
-        <v>-278</v>
+        <v>-596</v>
       </c>
       <c r="S36" s="10">
-        <v>-488</v>
+        <v>-572</v>
       </c>
       <c r="T36" s="10">
-        <v>-582</v>
+        <v>-765</v>
       </c>
       <c r="U36" s="10">
-        <v>-501</v>
-[...13 lines deleted...]
-      <c r="Z36" s="10">
+        <v>-789</v>
+      </c>
+      <c r="V36" s="22">
         <v>-647</v>
       </c>
-      <c r="AA36" s="10">
-[...23 lines deleted...]
-      <c r="AI36" s="24">
+      <c r="W36" s="24">
         <v>-626</v>
       </c>
-      <c r="AJ36" s="24">
+      <c r="X36" s="24">
         <v>-489</v>
       </c>
-      <c r="AK36" s="24">
+      <c r="Y36" s="24">
         <v>-315</v>
       </c>
-      <c r="AL36" s="30">
+      <c r="Z36" s="30">
         <v>-456</v>
       </c>
-      <c r="AM36" s="34">
+      <c r="AA36" s="34">
         <v>-349</v>
       </c>
-      <c r="AN36" s="33">
+      <c r="AB36" s="33">
         <v>-472</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AC36" s="34">
+        <v>-456</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="11" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-      <c r="N37" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
       <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
-      <c r="V37" s="10"/>
-[...19 lines deleted...]
-    <row r="38" spans="1:40">
+      <c r="V37" s="22"/>
+      <c r="W37" s="24"/>
+      <c r="X37" s="24"/>
+      <c r="Y37" s="24"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="34"/>
+      <c r="AB37" s="33"/>
+      <c r="AC37" s="34"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="1">
+        <v>-20</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-73</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-51</v>
+      </c>
+      <c r="E38" s="10">
+        <v>28</v>
+      </c>
+      <c r="F38" s="10">
+        <v>-57</v>
+      </c>
+      <c r="G38" s="10">
+        <v>-80</v>
+      </c>
+      <c r="H38" s="10">
+        <v>-71</v>
+      </c>
+      <c r="I38" s="10">
+        <v>-48</v>
+      </c>
+      <c r="J38" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K38" s="10">
+        <v>-2</v>
+      </c>
+      <c r="L38" s="10">
+        <v>-98</v>
+      </c>
+      <c r="M38" s="10">
+        <v>-71</v>
+      </c>
+      <c r="N38" s="10">
+        <v>-113</v>
+      </c>
+      <c r="O38" s="10">
+        <v>-79</v>
+      </c>
+      <c r="P38" s="10">
+        <v>-49</v>
+      </c>
+      <c r="Q38" s="10">
+        <v>-74</v>
+      </c>
+      <c r="R38" s="10">
+        <v>-56</v>
+      </c>
+      <c r="S38" s="10">
+        <v>-46</v>
+      </c>
+      <c r="T38" s="10">
+        <v>-89</v>
+      </c>
+      <c r="U38" s="10">
+        <v>-104</v>
+      </c>
+      <c r="V38" s="22">
+        <v>-78</v>
+      </c>
+      <c r="W38" s="24">
+        <v>-88</v>
+      </c>
+      <c r="X38" s="24">
+        <v>-67</v>
+      </c>
+      <c r="Y38" s="24">
+        <v>-27</v>
+      </c>
+      <c r="Z38" s="30">
+        <v>-56</v>
+      </c>
+      <c r="AA38" s="34">
+        <v>-67</v>
+      </c>
+      <c r="AB38" s="33">
+        <v>-73</v>
+      </c>
+      <c r="AC38" s="34">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="1">
+      <c r="B39" s="1">
+        <v>-37</v>
+      </c>
+      <c r="C39" s="10">
         <v>-56</v>
       </c>
-      <c r="C38" s="1">
+      <c r="D39" s="10">
+        <v>-46</v>
+      </c>
+      <c r="E39" s="10">
+        <v>-46</v>
+      </c>
+      <c r="F39" s="10">
+        <v>-37</v>
+      </c>
+      <c r="G39" s="10">
+        <v>-23</v>
+      </c>
+      <c r="H39" s="10">
+        <v>-60</v>
+      </c>
+      <c r="I39" s="10">
+        <v>-59</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-71</v>
+      </c>
+      <c r="K39" s="10">
+        <v>-79</v>
+      </c>
+      <c r="L39" s="10">
+        <v>-29</v>
+      </c>
+      <c r="M39" s="10">
+        <v>-38</v>
+      </c>
+      <c r="N39" s="10">
+        <v>-7</v>
+      </c>
+      <c r="O39" s="10">
+        <v>-70</v>
+      </c>
+      <c r="P39" s="10">
         <v>-8</v>
       </c>
-      <c r="D38" s="10">
-[...5 lines deleted...]
-      <c r="F38" s="1">
+      <c r="Q39" s="10">
+        <v>-88</v>
+      </c>
+      <c r="R39" s="10">
+        <v>-35</v>
+      </c>
+      <c r="S39" s="10">
+        <v>-37</v>
+      </c>
+      <c r="T39" s="10">
+        <v>-18</v>
+      </c>
+      <c r="U39" s="10">
+        <v>-35</v>
+      </c>
+      <c r="V39" s="22">
+        <v>-33</v>
+      </c>
+      <c r="W39" s="24">
+        <v>-31</v>
+      </c>
+      <c r="X39" s="24">
+        <v>-29</v>
+      </c>
+      <c r="Y39" s="24">
+        <v>-41</v>
+      </c>
+      <c r="Z39" s="30">
+        <v>-45</v>
+      </c>
+      <c r="AA39" s="34">
+        <v>-39</v>
+      </c>
+      <c r="AB39" s="33">
+        <v>-5</v>
+      </c>
+      <c r="AC39" s="34">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="1">
+        <v>-140</v>
+      </c>
+      <c r="C40" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-108</v>
+      </c>
+      <c r="E40" s="10">
+        <v>-110</v>
+      </c>
+      <c r="F40" s="10">
+        <v>51</v>
+      </c>
+      <c r="G40" s="10">
+        <v>-104</v>
+      </c>
+      <c r="H40" s="10">
+        <v>-86</v>
+      </c>
+      <c r="I40" s="10">
+        <v>-111</v>
+      </c>
+      <c r="J40" s="10">
+        <v>-101</v>
+      </c>
+      <c r="K40" s="10">
+        <v>-113</v>
+      </c>
+      <c r="L40" s="10">
+        <v>-80</v>
+      </c>
+      <c r="M40" s="10">
+        <v>-83</v>
+      </c>
+      <c r="N40" s="10">
+        <v>-155</v>
+      </c>
+      <c r="O40" s="10">
+        <v>-189</v>
+      </c>
+      <c r="P40" s="10">
+        <v>-92</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>-140</v>
+      </c>
+      <c r="R40" s="10">
+        <v>-174</v>
+      </c>
+      <c r="S40" s="10">
+        <v>-121</v>
+      </c>
+      <c r="T40" s="10">
+        <v>-128</v>
+      </c>
+      <c r="U40" s="10">
+        <v>-126</v>
+      </c>
+      <c r="V40" s="22">
+        <v>-105</v>
+      </c>
+      <c r="W40" s="24">
+        <v>-136</v>
+      </c>
+      <c r="X40" s="24">
+        <v>-59</v>
+      </c>
+      <c r="Y40" s="24">
+        <v>-20</v>
+      </c>
+      <c r="Z40" s="30">
+        <v>-75</v>
+      </c>
+      <c r="AA40" s="34">
+        <v>-28</v>
+      </c>
+      <c r="AB40" s="33">
+        <v>-138</v>
+      </c>
+      <c r="AC40" s="34">
+        <v>-104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="1">
+        <v>-89</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-51</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-59</v>
+      </c>
+      <c r="E41" s="10">
+        <v>-63</v>
+      </c>
+      <c r="F41" s="10">
+        <v>-46</v>
+      </c>
+      <c r="G41" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H41" s="10">
+        <v>-99</v>
+      </c>
+      <c r="I41" s="10">
+        <v>-56</v>
+      </c>
+      <c r="J41" s="10">
+        <v>-125</v>
+      </c>
+      <c r="K41" s="10">
+        <v>-81</v>
+      </c>
+      <c r="L41" s="10">
+        <v>-63</v>
+      </c>
+      <c r="M41" s="10">
+        <v>-92</v>
+      </c>
+      <c r="N41" s="10">
+        <v>-67</v>
+      </c>
+      <c r="O41" s="10">
+        <v>-52</v>
+      </c>
+      <c r="P41" s="10">
+        <v>-69</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>-47</v>
+      </c>
+      <c r="R41" s="10">
+        <v>-90</v>
+      </c>
+      <c r="S41" s="10">
+        <v>-85</v>
+      </c>
+      <c r="T41" s="10">
+        <v>-130</v>
+      </c>
+      <c r="U41" s="10">
+        <v>-167</v>
+      </c>
+      <c r="V41" s="22">
+        <v>-106</v>
+      </c>
+      <c r="W41" s="24">
+        <v>-90</v>
+      </c>
+      <c r="X41" s="24">
+        <v>-84</v>
+      </c>
+      <c r="Y41" s="24">
+        <v>-7</v>
+      </c>
+      <c r="Z41" s="30">
+        <v>-57</v>
+      </c>
+      <c r="AA41" s="34">
+        <v>-39</v>
+      </c>
+      <c r="AB41" s="33">
+        <v>-51</v>
+      </c>
+      <c r="AC41" s="34">
+        <v>-85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="1">
+        <v>-80</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-48</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E42" s="10">
+        <v>-53</v>
+      </c>
+      <c r="F42" s="10">
+        <v>-52</v>
+      </c>
+      <c r="G42" s="10">
+        <v>-79</v>
+      </c>
+      <c r="H42" s="10">
+        <v>-74</v>
+      </c>
+      <c r="I42" s="10">
+        <v>-57</v>
+      </c>
+      <c r="J42" s="10">
+        <v>-40</v>
+      </c>
+      <c r="K42" s="10">
+        <v>-72</v>
+      </c>
+      <c r="L42" s="10">
+        <v>-105</v>
+      </c>
+      <c r="M42" s="10">
+        <v>-60</v>
+      </c>
+      <c r="N42" s="10">
+        <v>-72</v>
+      </c>
+      <c r="O42" s="10">
+        <v>-38</v>
+      </c>
+      <c r="P42" s="10">
+        <v>-72</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>-21</v>
+      </c>
+      <c r="R42" s="10">
+        <v>-69</v>
+      </c>
+      <c r="S42" s="10">
+        <v>-75</v>
+      </c>
+      <c r="T42" s="10">
+        <v>-102</v>
+      </c>
+      <c r="U42" s="10">
+        <v>-68</v>
+      </c>
+      <c r="V42" s="22">
+        <v>-124</v>
+      </c>
+      <c r="W42" s="24">
+        <v>-73</v>
+      </c>
+      <c r="X42" s="24">
+        <v>-63</v>
+      </c>
+      <c r="Y42" s="24">
+        <v>-8</v>
+      </c>
+      <c r="Z42" s="30">
+        <v>-100</v>
+      </c>
+      <c r="AA42" s="34">
+        <v>-35</v>
+      </c>
+      <c r="AB42" s="33">
+        <v>-63</v>
+      </c>
+      <c r="AC42" s="34">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="1">
+        <v>-80</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-42</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-49</v>
+      </c>
+      <c r="E43" s="10">
+        <v>-67</v>
+      </c>
+      <c r="F43" s="10">
+        <v>-14</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-61</v>
+      </c>
+      <c r="H43" s="10">
+        <v>-61</v>
+      </c>
+      <c r="I43" s="10">
         <v>-55</v>
       </c>
-      <c r="G38" s="1">
-[...32 lines deleted...]
-      <c r="R38" s="10">
+      <c r="J43" s="10">
+        <v>-66</v>
+      </c>
+      <c r="K43" s="10">
+        <v>-109</v>
+      </c>
+      <c r="L43" s="10">
+        <v>-72</v>
+      </c>
+      <c r="M43" s="10">
+        <v>-25</v>
+      </c>
+      <c r="N43" s="10">
+        <v>-71</v>
+      </c>
+      <c r="O43" s="10">
+        <v>-69</v>
+      </c>
+      <c r="P43" s="10">
+        <v>-12</v>
+      </c>
+      <c r="Q43" s="10">
+        <v>-72</v>
+      </c>
+      <c r="R43" s="10">
         <v>-57</v>
       </c>
-      <c r="S38" s="10">
-[...29 lines deleted...]
-      <c r="AC38" s="10">
+      <c r="S43" s="10">
+        <v>-76</v>
+      </c>
+      <c r="T43" s="10">
+        <v>-78</v>
+      </c>
+      <c r="U43" s="10">
         <v>-74</v>
       </c>
-      <c r="AD38" s="10">
-[...121 lines deleted...]
-      <c r="AD39" s="10">
+      <c r="V43" s="22">
+        <v>-74</v>
+      </c>
+      <c r="W43" s="24">
+        <v>-65</v>
+      </c>
+      <c r="X43" s="24">
+        <v>-72</v>
+      </c>
+      <c r="Y43" s="24">
+        <v>-84</v>
+      </c>
+      <c r="Z43" s="30">
+        <v>-33</v>
+      </c>
+      <c r="AA43" s="34">
         <v>-35</v>
       </c>
-      <c r="AE39" s="10">
-[...17 lines deleted...]
-      <c r="AK39" s="24">
+      <c r="AB43" s="33">
+        <v>-101</v>
+      </c>
+      <c r="AC43" s="34">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="3">
+        <v>-103</v>
+      </c>
+      <c r="C44" s="3">
+        <v>-95</v>
+      </c>
+      <c r="D44" s="3">
+        <v>-97</v>
+      </c>
+      <c r="E44" s="3">
+        <v>-65</v>
+      </c>
+      <c r="F44" s="3">
+        <v>-123</v>
+      </c>
+      <c r="G44" s="3">
+        <v>-116</v>
+      </c>
+      <c r="H44" s="3">
+        <v>-131</v>
+      </c>
+      <c r="I44" s="3">
+        <v>-115</v>
+      </c>
+      <c r="J44" s="3">
+        <v>-171</v>
+      </c>
+      <c r="K44" s="3">
+        <v>-150</v>
+      </c>
+      <c r="L44" s="3">
+        <v>-163</v>
+      </c>
+      <c r="M44" s="3">
+        <v>-116</v>
+      </c>
+      <c r="N44" s="3">
+        <v>-162</v>
+      </c>
+      <c r="O44" s="3">
+        <v>-124</v>
+      </c>
+      <c r="P44" s="3">
+        <v>-109</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>-162</v>
+      </c>
+      <c r="R44" s="3">
+        <v>-115</v>
+      </c>
+      <c r="S44" s="3">
+        <v>-132</v>
+      </c>
+      <c r="T44" s="3">
+        <v>-220</v>
+      </c>
+      <c r="U44" s="3">
+        <v>-215</v>
+      </c>
+      <c r="V44" s="23">
+        <v>-127</v>
+      </c>
+      <c r="W44" s="25">
+        <v>-143</v>
+      </c>
+      <c r="X44" s="25">
+        <v>-115</v>
+      </c>
+      <c r="Y44" s="25">
+        <v>-128</v>
+      </c>
+      <c r="Z44" s="31">
+        <v>-90</v>
+      </c>
+      <c r="AA44" s="35">
+        <v>-106</v>
+      </c>
+      <c r="AB44" s="35">
         <v>-41</v>
       </c>
-      <c r="AL39" s="30">
-[...616 lines deleted...]
-        <v>-41</v>
+      <c r="AC44" s="35">
+        <v>-94</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="AL6:AN6"/>
+    <mergeCell ref="Z6:AB6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>