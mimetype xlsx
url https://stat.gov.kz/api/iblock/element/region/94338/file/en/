--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-6885" yWindow="-225" windowWidth="29040" windowHeight="11805"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="33">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Sheth</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t>Total  migration increase (decrease) in the population of the Karagandy region</t>
   </si>
   <si>
     <t>Karagandy region</t>
   </si>
   <si>
     <t>Karagandy C.A.</t>
+  </si>
+  <si>
+    <t>December</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -297,51 +300,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -368,85 +371,95 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -708,142 +721,160 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC44"/>
+  <dimension ref="A2:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
     <col min="2" max="25" width="8.28515625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:37">
       <c r="A2" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
     </row>
-    <row r="5" spans="1:29" s="5" customFormat="1">
+    <row r="5" spans="1:37" s="5" customFormat="1">
       <c r="A5" s="4"/>
       <c r="G5" s="15"/>
       <c r="I5" s="15"/>
       <c r="L5" s="6"/>
       <c r="N5" s="17"/>
-      <c r="Z5" s="15"/>
-      <c r="AC5" s="36" t="s">
+      <c r="Z5" s="39"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4"/>
+      <c r="AF5" s="4"/>
+      <c r="AG5" s="4"/>
+      <c r="AH5" s="4"/>
+      <c r="AI5" s="4"/>
+      <c r="AJ5" s="4"/>
+      <c r="AK5" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
-[...1 lines deleted...]
-      <c r="B6" s="38">
+    <row r="6" spans="1:37">
+      <c r="A6" s="37"/>
+      <c r="B6" s="35">
         <v>2024</v>
       </c>
-      <c r="C6" s="39"/>
-[...10 lines deleted...]
-      <c r="N6" s="38">
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="35">
         <v>2025</v>
       </c>
-      <c r="O6" s="39"/>
-[...10 lines deleted...]
-      <c r="Z6" s="38">
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="36"/>
+      <c r="Z6" s="40">
         <v>2026</v>
       </c>
-      <c r="AA6" s="39"/>
-[...1 lines deleted...]
-      <c r="AC6" s="37"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="41"/>
     </row>
-    <row r="7" spans="1:29" ht="22.5">
-      <c r="A7" s="41"/>
+    <row r="7" spans="1:37" ht="22.5">
+      <c r="A7" s="38"/>
       <c r="B7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -872,93 +903,122 @@
       </c>
       <c r="R7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="S7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="T7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="U7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="W7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="X7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z7" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="AA7" s="8" t="s">
+      <c r="AA7" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="AC7" s="8" t="s">
+      <c r="AC7" s="16" t="s">
         <v>4</v>
       </c>
+      <c r="AD7" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE7" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF7" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG7" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH7" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI7" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ7" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK7" s="8" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:37">
       <c r="A8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="27"/>
+      <c r="AD8" s="27"/>
     </row>
-    <row r="9" spans="1:29">
+    <row r="9" spans="1:37">
       <c r="A9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="1">
         <v>-606</v>
       </c>
       <c r="C9" s="10">
         <v>-419</v>
       </c>
       <c r="D9" s="10">
         <v>-457</v>
       </c>
       <c r="E9" s="10">
         <v>-427</v>
       </c>
       <c r="F9" s="10">
         <v>-432</v>
       </c>
       <c r="G9" s="10">
         <v>-633</v>
       </c>
       <c r="H9" s="10">
         <v>-697</v>
       </c>
       <c r="I9" s="10">
@@ -990,64 +1050,67 @@
       </c>
       <c r="R9" s="10">
         <v>-554</v>
       </c>
       <c r="S9" s="10">
         <v>-627</v>
       </c>
       <c r="T9" s="10">
         <v>-668</v>
       </c>
       <c r="U9" s="10">
         <v>-623</v>
       </c>
       <c r="V9" s="22">
         <v>-684</v>
       </c>
       <c r="W9" s="24">
         <v>-445</v>
       </c>
       <c r="X9" s="1">
         <v>-311</v>
       </c>
       <c r="Y9" s="1">
         <v>-274</v>
       </c>
-      <c r="Z9" s="29">
+      <c r="Z9" s="28">
         <v>-166</v>
       </c>
-      <c r="AA9" s="33">
+      <c r="AA9" s="31">
         <v>-24</v>
       </c>
-      <c r="AB9" s="33">
+      <c r="AB9" s="31">
         <v>-476</v>
       </c>
-      <c r="AC9" s="33">
+      <c r="AC9" s="31">
         <v>-312</v>
       </c>
+      <c r="AD9" s="31">
+        <v>-417</v>
+      </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="1">
         <v>197</v>
       </c>
       <c r="C10" s="10">
         <v>126</v>
       </c>
       <c r="D10" s="10">
         <v>245</v>
       </c>
       <c r="E10" s="10">
         <v>191</v>
       </c>
       <c r="F10" s="10">
         <v>116</v>
       </c>
       <c r="G10" s="10">
         <v>181</v>
       </c>
       <c r="H10" s="10">
         <v>184</v>
       </c>
       <c r="I10" s="10">
@@ -1079,64 +1142,67 @@
       </c>
       <c r="R10" s="10">
         <v>402</v>
       </c>
       <c r="S10" s="10">
         <v>603</v>
       </c>
       <c r="T10" s="10">
         <v>582</v>
       </c>
       <c r="U10" s="10">
         <v>708</v>
       </c>
       <c r="V10" s="22">
         <v>264</v>
       </c>
       <c r="W10" s="24">
         <v>378</v>
       </c>
       <c r="X10" s="1">
         <v>401</v>
       </c>
       <c r="Y10" s="1">
         <v>181</v>
       </c>
-      <c r="Z10" s="29">
+      <c r="Z10" s="28">
         <v>482</v>
       </c>
-      <c r="AA10" s="33">
+      <c r="AA10" s="31">
         <v>439</v>
       </c>
-      <c r="AB10" s="33">
+      <c r="AB10" s="31">
         <v>314</v>
       </c>
-      <c r="AC10" s="33">
+      <c r="AC10" s="31">
         <v>317</v>
       </c>
+      <c r="AD10" s="31">
+        <v>138</v>
+      </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1">
         <v>-39</v>
       </c>
       <c r="C11" s="10">
         <v>-55</v>
       </c>
       <c r="D11" s="10">
         <v>-89</v>
       </c>
       <c r="E11" s="10">
         <v>-86</v>
       </c>
       <c r="F11" s="10">
         <v>-31</v>
       </c>
       <c r="G11" s="10">
         <v>-107</v>
       </c>
       <c r="H11" s="10">
         <v>-86</v>
       </c>
       <c r="I11" s="10">
@@ -1168,64 +1234,67 @@
       </c>
       <c r="R11" s="10">
         <v>-60</v>
       </c>
       <c r="S11" s="10">
         <v>-172</v>
       </c>
       <c r="T11" s="10">
         <v>-140</v>
       </c>
       <c r="U11" s="10">
         <v>-102</v>
       </c>
       <c r="V11" s="22">
         <v>-133</v>
       </c>
       <c r="W11" s="24">
         <v>-132</v>
       </c>
       <c r="X11" s="1">
         <v>-57</v>
       </c>
       <c r="Y11" s="1">
         <v>-75</v>
       </c>
-      <c r="Z11" s="29">
+      <c r="Z11" s="28">
         <v>-120</v>
       </c>
-      <c r="AA11" s="33">
+      <c r="AA11" s="31">
         <v>-33</v>
       </c>
-      <c r="AB11" s="33">
+      <c r="AB11" s="31">
         <v>-78</v>
       </c>
-      <c r="AC11" s="33">
+      <c r="AC11" s="31">
         <v>-53</v>
       </c>
+      <c r="AD11" s="31">
+        <v>-100</v>
+      </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1">
         <v>-5</v>
       </c>
       <c r="C12" s="10">
         <v>-23</v>
       </c>
       <c r="D12" s="10">
         <v>-44</v>
       </c>
       <c r="E12" s="10">
         <v>-34</v>
       </c>
       <c r="F12" s="10">
         <v>-4</v>
       </c>
       <c r="G12" s="10">
         <v>-31</v>
       </c>
       <c r="H12" s="10">
         <v>-39</v>
       </c>
       <c r="I12" s="10">
@@ -1257,64 +1326,67 @@
       </c>
       <c r="R12" s="10">
         <v>-22</v>
       </c>
       <c r="S12" s="10">
         <v>-37</v>
       </c>
       <c r="T12" s="10">
         <v>-79</v>
       </c>
       <c r="U12" s="10">
         <v>-42</v>
       </c>
       <c r="V12" s="22">
         <v>-49</v>
       </c>
       <c r="W12" s="24">
         <v>-13</v>
       </c>
       <c r="X12" s="1">
         <v>-14</v>
       </c>
       <c r="Y12" s="1">
         <v>-11</v>
       </c>
-      <c r="Z12" s="29">
+      <c r="Z12" s="28">
         <v>-44</v>
       </c>
-      <c r="AA12" s="33">
+      <c r="AA12" s="31">
         <v>35</v>
       </c>
-      <c r="AB12" s="33">
+      <c r="AB12" s="31">
         <v>-26</v>
       </c>
-      <c r="AC12" s="33">
+      <c r="AC12" s="31">
         <v>19</v>
       </c>
+      <c r="AD12" s="31">
+        <v>8</v>
+      </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="1">
         <v>-7</v>
       </c>
       <c r="C13" s="10">
         <v>-5</v>
       </c>
       <c r="D13" s="10">
         <v>-3</v>
       </c>
       <c r="E13" s="10">
         <v>-32</v>
       </c>
       <c r="F13" s="10">
         <v>-53</v>
       </c>
       <c r="G13" s="10">
         <v>-37</v>
       </c>
       <c r="H13" s="10">
         <v>-25</v>
       </c>
       <c r="I13" s="10">
@@ -1346,64 +1418,67 @@
       </c>
       <c r="R13" s="10">
         <v>-23</v>
       </c>
       <c r="S13" s="10">
         <v>-36</v>
       </c>
       <c r="T13" s="10">
         <v>-72</v>
       </c>
       <c r="U13" s="10">
         <v>-38</v>
       </c>
       <c r="V13" s="22">
         <v>-81</v>
       </c>
       <c r="W13" s="24">
         <v>13</v>
       </c>
       <c r="X13" s="1">
         <v>-26</v>
       </c>
       <c r="Y13" s="1">
         <v>13</v>
       </c>
-      <c r="Z13" s="29">
+      <c r="Z13" s="28">
         <v>-22</v>
       </c>
-      <c r="AA13" s="33">
+      <c r="AA13" s="31">
         <v>-12</v>
       </c>
-      <c r="AB13" s="33">
+      <c r="AB13" s="31">
         <v>-42</v>
       </c>
-      <c r="AC13" s="33">
+      <c r="AC13" s="31">
         <v>2</v>
       </c>
+      <c r="AD13" s="31">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1">
         <v>-116</v>
       </c>
       <c r="C14" s="10">
         <v>-20</v>
       </c>
       <c r="D14" s="10">
         <v>-74</v>
       </c>
       <c r="E14" s="10">
         <v>-33</v>
       </c>
       <c r="F14" s="10">
         <v>-22</v>
       </c>
       <c r="G14" s="10">
         <v>-64</v>
       </c>
       <c r="H14" s="10">
         <v>-45</v>
       </c>
       <c r="I14" s="10">
@@ -1435,64 +1510,67 @@
       </c>
       <c r="R14" s="10">
         <v>-167</v>
       </c>
       <c r="S14" s="10">
         <v>-191</v>
       </c>
       <c r="T14" s="10">
         <v>-115</v>
       </c>
       <c r="U14" s="10">
         <v>-209</v>
       </c>
       <c r="V14" s="22">
         <v>-61</v>
       </c>
       <c r="W14" s="24">
         <v>-56</v>
       </c>
       <c r="X14" s="1">
         <v>25</v>
       </c>
       <c r="Y14" s="1">
         <v>6</v>
       </c>
-      <c r="Z14" s="29">
+      <c r="Z14" s="28">
         <v>32</v>
       </c>
-      <c r="AA14" s="33">
+      <c r="AA14" s="31">
         <v>-52</v>
       </c>
-      <c r="AB14" s="33">
+      <c r="AB14" s="31">
         <v>-64</v>
       </c>
-      <c r="AC14" s="33">
+      <c r="AC14" s="31">
         <v>-79</v>
       </c>
+      <c r="AD14" s="31">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="1">
         <v>-52</v>
       </c>
       <c r="C15" s="10">
         <v>-37</v>
       </c>
       <c r="D15" s="10">
         <v>-8</v>
       </c>
       <c r="E15" s="10">
         <v>-26</v>
       </c>
       <c r="F15" s="10">
         <v>-66</v>
       </c>
       <c r="G15" s="10">
         <v>-69</v>
       </c>
       <c r="H15" s="10">
         <v>-76</v>
       </c>
       <c r="I15" s="10">
@@ -1524,97 +1602,101 @@
       </c>
       <c r="R15" s="10">
         <v>-73</v>
       </c>
       <c r="S15" s="10">
         <v>-103</v>
       </c>
       <c r="T15" s="10">
         <v>2</v>
       </c>
       <c r="U15" s="10">
         <v>-66</v>
       </c>
       <c r="V15" s="22">
         <v>3</v>
       </c>
       <c r="W15" s="24">
         <v>14</v>
       </c>
       <c r="X15" s="1">
         <v>-94</v>
       </c>
       <c r="Y15" s="1">
         <v>-20</v>
       </c>
-      <c r="Z15" s="29">
+      <c r="Z15" s="28">
         <v>-16</v>
       </c>
-      <c r="AA15" s="33">
+      <c r="AA15" s="31">
         <v>-64</v>
       </c>
-      <c r="AB15" s="33">
+      <c r="AB15" s="31">
         <v>-54</v>
       </c>
-      <c r="AC15" s="33">
+      <c r="AC15" s="31">
         <v>-18</v>
       </c>
+      <c r="AD15" s="31">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="22"/>
       <c r="W16" s="24"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
-      <c r="Z16" s="29"/>
-[...2 lines deleted...]
-      <c r="AC16" s="33"/>
+      <c r="Z16" s="28"/>
+      <c r="AA16" s="31"/>
+      <c r="AB16" s="31"/>
+      <c r="AC16" s="31"/>
+      <c r="AD16" s="31"/>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
         <v>-34</v>
       </c>
       <c r="C17" s="10">
         <v>-72</v>
       </c>
       <c r="D17" s="10">
         <v>-72</v>
       </c>
       <c r="E17" s="10">
         <v>3</v>
       </c>
       <c r="F17" s="10">
         <v>-128</v>
       </c>
       <c r="G17" s="10">
         <v>-78</v>
       </c>
       <c r="H17" s="10">
         <v>-88</v>
       </c>
       <c r="I17" s="10">
@@ -1646,64 +1728,67 @@
       </c>
       <c r="R17" s="10">
         <v>-50</v>
       </c>
       <c r="S17" s="10">
         <v>-145</v>
       </c>
       <c r="T17" s="10">
         <v>-148</v>
       </c>
       <c r="U17" s="10">
         <v>-114</v>
       </c>
       <c r="V17" s="22">
         <v>-37</v>
       </c>
       <c r="W17" s="24">
         <v>-81</v>
       </c>
       <c r="X17" s="1">
         <v>-90</v>
       </c>
       <c r="Y17" s="1">
         <v>-52</v>
       </c>
-      <c r="Z17" s="29">
+      <c r="Z17" s="28">
         <v>-71</v>
       </c>
-      <c r="AA17" s="33">
+      <c r="AA17" s="31">
         <v>-51</v>
       </c>
-      <c r="AB17" s="33">
+      <c r="AB17" s="31">
         <v>-95</v>
       </c>
-      <c r="AC17" s="33">
+      <c r="AC17" s="31">
         <v>-54</v>
       </c>
+      <c r="AD17" s="31">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="1">
         <v>-37</v>
       </c>
       <c r="C18" s="10">
         <v>-56</v>
       </c>
       <c r="D18" s="10">
         <v>-46</v>
       </c>
       <c r="E18" s="10">
         <v>-46</v>
       </c>
       <c r="F18" s="10">
         <v>-37</v>
       </c>
       <c r="G18" s="10">
         <v>-23</v>
       </c>
       <c r="H18" s="10">
         <v>-60</v>
       </c>
       <c r="I18" s="10">
@@ -1735,64 +1820,67 @@
       </c>
       <c r="R18" s="10">
         <v>-35</v>
       </c>
       <c r="S18" s="10">
         <v>-37</v>
       </c>
       <c r="T18" s="10">
         <v>-18</v>
       </c>
       <c r="U18" s="10">
         <v>-35</v>
       </c>
       <c r="V18" s="22">
         <v>-33</v>
       </c>
       <c r="W18" s="24">
         <v>-31</v>
       </c>
       <c r="X18" s="1">
         <v>-29</v>
       </c>
       <c r="Y18" s="1">
         <v>-41</v>
       </c>
-      <c r="Z18" s="29">
+      <c r="Z18" s="28">
         <v>-45</v>
       </c>
-      <c r="AA18" s="33">
+      <c r="AA18" s="31">
         <v>-39</v>
       </c>
-      <c r="AB18" s="33">
+      <c r="AB18" s="31">
         <v>-5</v>
       </c>
-      <c r="AC18" s="33">
+      <c r="AC18" s="31">
         <v>-20</v>
       </c>
+      <c r="AD18" s="31">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="1">
         <v>-140</v>
       </c>
       <c r="C19" s="10">
         <v>-45</v>
       </c>
       <c r="D19" s="10">
         <v>-108</v>
       </c>
       <c r="E19" s="10">
         <v>-110</v>
       </c>
       <c r="F19" s="10">
         <v>51</v>
       </c>
       <c r="G19" s="10">
         <v>-104</v>
       </c>
       <c r="H19" s="10">
         <v>-86</v>
       </c>
       <c r="I19" s="10">
@@ -1824,64 +1912,67 @@
       </c>
       <c r="R19" s="10">
         <v>-174</v>
       </c>
       <c r="S19" s="10">
         <v>-121</v>
       </c>
       <c r="T19" s="10">
         <v>-128</v>
       </c>
       <c r="U19" s="10">
         <v>-126</v>
       </c>
       <c r="V19" s="22">
         <v>-105</v>
       </c>
       <c r="W19" s="24">
         <v>-136</v>
       </c>
       <c r="X19" s="1">
         <v>-59</v>
       </c>
       <c r="Y19" s="1">
         <v>-20</v>
       </c>
-      <c r="Z19" s="29">
+      <c r="Z19" s="28">
         <v>-75</v>
       </c>
-      <c r="AA19" s="33">
+      <c r="AA19" s="31">
         <v>-28</v>
       </c>
-      <c r="AB19" s="33">
+      <c r="AB19" s="31">
         <v>-138</v>
       </c>
-      <c r="AC19" s="33">
+      <c r="AC19" s="31">
         <v>-104</v>
       </c>
+      <c r="AD19" s="31">
+        <v>-69</v>
+      </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="1">
         <v>-110</v>
       </c>
       <c r="C20" s="10">
         <v>-47</v>
       </c>
       <c r="D20" s="10">
         <v>-75</v>
       </c>
       <c r="E20" s="10">
         <v>-69</v>
       </c>
       <c r="F20" s="10">
         <v>-69</v>
       </c>
       <c r="G20" s="10">
         <v>-45</v>
       </c>
       <c r="H20" s="10">
         <v>-110</v>
       </c>
       <c r="I20" s="10">
@@ -1913,64 +2004,67 @@
       </c>
       <c r="R20" s="10">
         <v>-111</v>
       </c>
       <c r="S20" s="10">
         <v>-105</v>
       </c>
       <c r="T20" s="10">
         <v>-152</v>
       </c>
       <c r="U20" s="10">
         <v>-242</v>
       </c>
       <c r="V20" s="22">
         <v>-127</v>
       </c>
       <c r="W20" s="24">
         <v>-120</v>
       </c>
       <c r="X20" s="1">
         <v>-118</v>
       </c>
       <c r="Y20" s="1">
         <v>-35</v>
       </c>
-      <c r="Z20" s="29">
+      <c r="Z20" s="28">
         <v>-64</v>
       </c>
-      <c r="AA20" s="33">
+      <c r="AA20" s="31">
         <v>-43</v>
       </c>
-      <c r="AB20" s="33">
+      <c r="AB20" s="31">
         <v>-83</v>
       </c>
-      <c r="AC20" s="33">
+      <c r="AC20" s="31">
         <v>-108</v>
       </c>
+      <c r="AD20" s="31">
+        <v>-79</v>
+      </c>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:30">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="1">
         <v>-80</v>
       </c>
       <c r="C21" s="10">
         <v>-48</v>
       </c>
       <c r="D21" s="10">
         <v>-37</v>
       </c>
       <c r="E21" s="10">
         <v>-53</v>
       </c>
       <c r="F21" s="10">
         <v>-52</v>
       </c>
       <c r="G21" s="10">
         <v>-79</v>
       </c>
       <c r="H21" s="10">
         <v>-74</v>
       </c>
       <c r="I21" s="10">
@@ -2002,64 +2096,67 @@
       </c>
       <c r="R21" s="10">
         <v>-69</v>
       </c>
       <c r="S21" s="10">
         <v>-75</v>
       </c>
       <c r="T21" s="10">
         <v>-102</v>
       </c>
       <c r="U21" s="10">
         <v>-68</v>
       </c>
       <c r="V21" s="22">
         <v>-124</v>
       </c>
       <c r="W21" s="24">
         <v>-73</v>
       </c>
       <c r="X21" s="1">
         <v>-63</v>
       </c>
       <c r="Y21" s="1">
         <v>-8</v>
       </c>
-      <c r="Z21" s="29">
+      <c r="Z21" s="28">
         <v>-100</v>
       </c>
-      <c r="AA21" s="33">
+      <c r="AA21" s="31">
         <v>-35</v>
       </c>
-      <c r="AB21" s="33">
+      <c r="AB21" s="31">
         <v>-63</v>
       </c>
-      <c r="AC21" s="33">
+      <c r="AC21" s="31">
         <v>-81</v>
       </c>
+      <c r="AD21" s="31">
+        <v>-48</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="1">
         <v>-80</v>
       </c>
       <c r="C22" s="10">
         <v>-42</v>
       </c>
       <c r="D22" s="10">
         <v>-49</v>
       </c>
       <c r="E22" s="10">
         <v>-67</v>
       </c>
       <c r="F22" s="10">
         <v>-14</v>
       </c>
       <c r="G22" s="10">
         <v>-61</v>
       </c>
       <c r="H22" s="10">
         <v>-61</v>
       </c>
       <c r="I22" s="10">
@@ -2091,64 +2188,67 @@
       </c>
       <c r="R22" s="10">
         <v>-57</v>
       </c>
       <c r="S22" s="10">
         <v>-76</v>
       </c>
       <c r="T22" s="10">
         <v>-78</v>
       </c>
       <c r="U22" s="10">
         <v>-74</v>
       </c>
       <c r="V22" s="22">
         <v>-74</v>
       </c>
       <c r="W22" s="24">
         <v>-65</v>
       </c>
       <c r="X22" s="1">
         <v>-72</v>
       </c>
       <c r="Y22" s="1">
         <v>-84</v>
       </c>
-      <c r="Z22" s="29">
+      <c r="Z22" s="28">
         <v>-33</v>
       </c>
-      <c r="AA22" s="33">
+      <c r="AA22" s="31">
         <v>-35</v>
       </c>
-      <c r="AB22" s="33">
+      <c r="AB22" s="31">
         <v>-101</v>
       </c>
-      <c r="AC22" s="33">
+      <c r="AC22" s="31">
         <v>-39</v>
       </c>
+      <c r="AD22" s="31">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="1">
         <v>-103</v>
       </c>
       <c r="C23" s="10">
         <v>-95</v>
       </c>
       <c r="D23" s="10">
         <v>-97</v>
       </c>
       <c r="E23" s="10">
         <v>-65</v>
       </c>
       <c r="F23" s="10">
         <v>-123</v>
       </c>
       <c r="G23" s="10">
         <v>-116</v>
       </c>
       <c r="H23" s="10">
         <v>-131</v>
       </c>
       <c r="I23" s="10">
@@ -2180,95 +2280,101 @@
       </c>
       <c r="R23" s="10">
         <v>-115</v>
       </c>
       <c r="S23" s="10">
         <v>-132</v>
       </c>
       <c r="T23" s="10">
         <v>-220</v>
       </c>
       <c r="U23" s="10">
         <v>-215</v>
       </c>
       <c r="V23" s="22">
         <v>-127</v>
       </c>
       <c r="W23" s="24">
         <v>-143</v>
       </c>
       <c r="X23" s="1">
         <v>-115</v>
       </c>
       <c r="Y23" s="1">
         <v>-128</v>
       </c>
-      <c r="Z23" s="29">
+      <c r="Z23" s="28">
         <v>-90</v>
       </c>
-      <c r="AA23" s="33">
+      <c r="AA23" s="31">
         <v>-106</v>
       </c>
-      <c r="AB23" s="33">
+      <c r="AB23" s="31">
         <v>-41</v>
       </c>
-      <c r="AC23" s="33">
+      <c r="AC23" s="31">
         <v>-94</v>
       </c>
+      <c r="AD23" s="31">
+        <v>-50</v>
+      </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="20"/>
-[...12 lines deleted...]
-      <c r="O24" s="20"/>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="21"/>
       <c r="R24" s="21"/>
       <c r="S24" s="19"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="19"/>
       <c r="Y24" s="19"/>
-      <c r="Z24" s="28"/>
-      <c r="AA24" s="32"/>
+      <c r="Z24" s="42"/>
+      <c r="AA24" s="42"/>
+      <c r="AB24" s="27"/>
+      <c r="AC24" s="27"/>
+      <c r="AD24" s="43"/>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="1">
         <v>-57</v>
       </c>
       <c r="C25" s="10">
         <v>-9</v>
       </c>
       <c r="D25" s="10">
         <v>-10</v>
       </c>
       <c r="E25" s="10">
         <v>-51</v>
       </c>
       <c r="F25" s="10">
         <v>-154</v>
       </c>
       <c r="G25" s="10">
         <v>-145</v>
       </c>
       <c r="H25" s="10">
         <v>-115</v>
       </c>
       <c r="I25" s="10">
@@ -2300,64 +2406,67 @@
       </c>
       <c r="R25" s="10">
         <v>42</v>
       </c>
       <c r="S25" s="10">
         <v>-55</v>
       </c>
       <c r="T25" s="10">
         <v>97</v>
       </c>
       <c r="U25" s="10">
         <v>166</v>
       </c>
       <c r="V25" s="22">
         <v>-37</v>
       </c>
       <c r="W25" s="24">
         <v>181</v>
       </c>
       <c r="X25" s="1">
         <v>178</v>
       </c>
       <c r="Y25" s="1">
         <v>41</v>
       </c>
-      <c r="Z25" s="29">
+      <c r="Z25" s="28">
         <v>290</v>
       </c>
-      <c r="AA25" s="33">
+      <c r="AA25" s="31">
         <v>325</v>
       </c>
-      <c r="AB25" s="33">
+      <c r="AB25" s="31">
         <v>-4</v>
       </c>
-      <c r="AC25" s="33">
+      <c r="AC25" s="31">
         <v>144</v>
       </c>
+      <c r="AD25" s="31">
+        <v>-102</v>
+      </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="1">
         <v>197</v>
       </c>
       <c r="C26" s="10">
         <v>126</v>
       </c>
       <c r="D26" s="10">
         <v>245</v>
       </c>
       <c r="E26" s="10">
         <v>191</v>
       </c>
       <c r="F26" s="10">
         <v>116</v>
       </c>
       <c r="G26" s="10">
         <v>181</v>
       </c>
       <c r="H26" s="10">
         <v>184</v>
       </c>
       <c r="I26" s="10">
@@ -2389,64 +2498,67 @@
       </c>
       <c r="R26" s="10">
         <v>402</v>
       </c>
       <c r="S26" s="10">
         <v>603</v>
       </c>
       <c r="T26" s="10">
         <v>582</v>
       </c>
       <c r="U26" s="10">
         <v>708</v>
       </c>
       <c r="V26" s="22">
         <v>264</v>
       </c>
       <c r="W26" s="24">
         <v>378</v>
       </c>
       <c r="X26" s="1">
         <v>401</v>
       </c>
       <c r="Y26" s="1">
         <v>181</v>
       </c>
-      <c r="Z26" s="29">
+      <c r="Z26" s="28">
         <v>482</v>
       </c>
-      <c r="AA26" s="33">
+      <c r="AA26" s="31">
         <v>439</v>
       </c>
-      <c r="AB26" s="33">
+      <c r="AB26" s="31">
         <v>314</v>
       </c>
-      <c r="AC26" s="33">
+      <c r="AC26" s="31">
         <v>317</v>
       </c>
+      <c r="AD26" s="31">
+        <v>138</v>
+      </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:30">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="1">
         <v>-39</v>
       </c>
       <c r="C27" s="10">
         <v>-55</v>
       </c>
       <c r="D27" s="10">
         <v>-89</v>
       </c>
       <c r="E27" s="10">
         <v>-86</v>
       </c>
       <c r="F27" s="10">
         <v>-31</v>
       </c>
       <c r="G27" s="10">
         <v>-107</v>
       </c>
       <c r="H27" s="10">
         <v>-86</v>
       </c>
       <c r="I27" s="10">
@@ -2478,64 +2590,67 @@
       </c>
       <c r="R27" s="10">
         <v>-60</v>
       </c>
       <c r="S27" s="10">
         <v>-172</v>
       </c>
       <c r="T27" s="10">
         <v>-140</v>
       </c>
       <c r="U27" s="10">
         <v>-102</v>
       </c>
       <c r="V27" s="22">
         <v>-133</v>
       </c>
       <c r="W27" s="24">
         <v>-132</v>
       </c>
       <c r="X27" s="1">
         <v>-57</v>
       </c>
       <c r="Y27" s="1">
         <v>-75</v>
       </c>
-      <c r="Z27" s="29">
+      <c r="Z27" s="28">
         <v>-120</v>
       </c>
-      <c r="AA27" s="33">
+      <c r="AA27" s="31">
         <v>-33</v>
       </c>
-      <c r="AB27" s="33">
+      <c r="AB27" s="31">
         <v>-78</v>
       </c>
-      <c r="AC27" s="33">
+      <c r="AC27" s="31">
         <v>-53</v>
       </c>
+      <c r="AD27" s="31">
+        <v>-100</v>
+      </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1">
         <v>-5</v>
       </c>
       <c r="C28" s="10">
         <v>-23</v>
       </c>
       <c r="D28" s="10">
         <v>-44</v>
       </c>
       <c r="E28" s="10">
         <v>-34</v>
       </c>
       <c r="F28" s="10">
         <v>-4</v>
       </c>
       <c r="G28" s="10">
         <v>-31</v>
       </c>
       <c r="H28" s="10">
         <v>-39</v>
       </c>
       <c r="I28" s="10">
@@ -2567,64 +2682,67 @@
       </c>
       <c r="R28" s="10">
         <v>-22</v>
       </c>
       <c r="S28" s="10">
         <v>-37</v>
       </c>
       <c r="T28" s="10">
         <v>-79</v>
       </c>
       <c r="U28" s="10">
         <v>-42</v>
       </c>
       <c r="V28" s="22">
         <v>-49</v>
       </c>
       <c r="W28" s="24">
         <v>-13</v>
       </c>
       <c r="X28" s="1">
         <v>-14</v>
       </c>
       <c r="Y28" s="1">
         <v>-11</v>
       </c>
-      <c r="Z28" s="29">
+      <c r="Z28" s="28">
         <v>-44</v>
       </c>
-      <c r="AA28" s="33">
+      <c r="AA28" s="31">
         <v>35</v>
       </c>
-      <c r="AB28" s="33">
+      <c r="AB28" s="31">
         <v>-26</v>
       </c>
-      <c r="AC28" s="33">
+      <c r="AC28" s="31">
         <v>19</v>
       </c>
+      <c r="AD28" s="31">
+        <v>8</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="1">
         <v>-7</v>
       </c>
       <c r="C29" s="10">
         <v>-5</v>
       </c>
       <c r="D29" s="10">
         <v>-3</v>
       </c>
       <c r="E29" s="10">
         <v>-32</v>
       </c>
       <c r="F29" s="10">
         <v>-53</v>
       </c>
       <c r="G29" s="10">
         <v>-37</v>
       </c>
       <c r="H29" s="10">
         <v>-25</v>
       </c>
       <c r="I29" s="10">
@@ -2656,64 +2774,67 @@
       </c>
       <c r="R29" s="10">
         <v>-23</v>
       </c>
       <c r="S29" s="10">
         <v>-36</v>
       </c>
       <c r="T29" s="10">
         <v>-72</v>
       </c>
       <c r="U29" s="10">
         <v>-38</v>
       </c>
       <c r="V29" s="22">
         <v>-81</v>
       </c>
       <c r="W29" s="24">
         <v>13</v>
       </c>
       <c r="X29" s="1">
         <v>-26</v>
       </c>
       <c r="Y29" s="1">
         <v>13</v>
       </c>
-      <c r="Z29" s="29">
+      <c r="Z29" s="28">
         <v>-22</v>
       </c>
-      <c r="AA29" s="33">
+      <c r="AA29" s="31">
         <v>-12</v>
       </c>
-      <c r="AB29" s="33">
+      <c r="AB29" s="31">
         <v>-42</v>
       </c>
-      <c r="AC29" s="33">
+      <c r="AC29" s="31">
         <v>2</v>
       </c>
+      <c r="AD29" s="31">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="1">
         <v>-116</v>
       </c>
       <c r="C30" s="10">
         <v>-20</v>
       </c>
       <c r="D30" s="10">
         <v>-74</v>
       </c>
       <c r="E30" s="10">
         <v>-33</v>
       </c>
       <c r="F30" s="10">
         <v>-22</v>
       </c>
       <c r="G30" s="10">
         <v>-64</v>
       </c>
       <c r="H30" s="10">
         <v>-45</v>
       </c>
       <c r="I30" s="10">
@@ -2745,64 +2866,67 @@
       </c>
       <c r="R30" s="10">
         <v>-167</v>
       </c>
       <c r="S30" s="10">
         <v>-191</v>
       </c>
       <c r="T30" s="10">
         <v>-115</v>
       </c>
       <c r="U30" s="10">
         <v>-209</v>
       </c>
       <c r="V30" s="22">
         <v>-61</v>
       </c>
       <c r="W30" s="24">
         <v>-56</v>
       </c>
       <c r="X30" s="1">
         <v>25</v>
       </c>
       <c r="Y30" s="1">
         <v>6</v>
       </c>
-      <c r="Z30" s="29">
+      <c r="Z30" s="28">
         <v>32</v>
       </c>
-      <c r="AA30" s="33">
+      <c r="AA30" s="31">
         <v>-52</v>
       </c>
-      <c r="AB30" s="33">
+      <c r="AB30" s="31">
         <v>-64</v>
       </c>
-      <c r="AC30" s="33">
+      <c r="AC30" s="31">
         <v>-79</v>
       </c>
+      <c r="AD30" s="31">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="1">
         <v>-52</v>
       </c>
       <c r="C31" s="10">
         <v>-37</v>
       </c>
       <c r="D31" s="10">
         <v>-8</v>
       </c>
       <c r="E31" s="10">
         <v>-26</v>
       </c>
       <c r="F31" s="10">
         <v>-66</v>
       </c>
       <c r="G31" s="10">
         <v>-69</v>
       </c>
       <c r="H31" s="10">
         <v>-76</v>
       </c>
       <c r="I31" s="10">
@@ -2834,97 +2958,101 @@
       </c>
       <c r="R31" s="10">
         <v>-73</v>
       </c>
       <c r="S31" s="10">
         <v>-103</v>
       </c>
       <c r="T31" s="10">
         <v>2</v>
       </c>
       <c r="U31" s="10">
         <v>-66</v>
       </c>
       <c r="V31" s="22">
         <v>3</v>
       </c>
       <c r="W31" s="24">
         <v>14</v>
       </c>
       <c r="X31" s="1">
         <v>-94</v>
       </c>
       <c r="Y31" s="1">
         <v>-20</v>
       </c>
-      <c r="Z31" s="29">
+      <c r="Z31" s="28">
         <v>-16</v>
       </c>
-      <c r="AA31" s="33">
+      <c r="AA31" s="31">
         <v>-64</v>
       </c>
-      <c r="AB31" s="33">
+      <c r="AB31" s="31">
         <v>-54</v>
       </c>
-      <c r="AC31" s="33">
+      <c r="AC31" s="31">
         <v>-18</v>
       </c>
+      <c r="AD31" s="31">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="22"/>
       <c r="W32" s="24"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
-      <c r="Z32" s="29"/>
-[...2 lines deleted...]
-      <c r="AC32" s="33"/>
+      <c r="Z32" s="28"/>
+      <c r="AA32" s="31"/>
+      <c r="AB32" s="31"/>
+      <c r="AC32" s="31"/>
+      <c r="AD32" s="31"/>
     </row>
-    <row r="33" spans="1:29">
+    <row r="33" spans="1:30">
       <c r="A33" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="1">
         <v>-14</v>
       </c>
       <c r="C33" s="10">
         <v>1</v>
       </c>
       <c r="D33" s="10">
         <v>-21</v>
       </c>
       <c r="E33" s="10">
         <v>-25</v>
       </c>
       <c r="F33" s="10">
         <v>-71</v>
       </c>
       <c r="G33" s="10">
         <v>2</v>
       </c>
       <c r="H33" s="10">
         <v>-17</v>
       </c>
       <c r="I33" s="10">
@@ -2956,64 +3084,67 @@
       </c>
       <c r="R33" s="10">
         <v>6</v>
       </c>
       <c r="S33" s="10">
         <v>-99</v>
       </c>
       <c r="T33" s="10">
         <v>-59</v>
       </c>
       <c r="U33" s="10">
         <v>-10</v>
       </c>
       <c r="V33" s="22">
         <v>41</v>
       </c>
       <c r="W33" s="24">
         <v>7</v>
       </c>
       <c r="X33" s="1">
         <v>-23</v>
       </c>
       <c r="Y33" s="1">
         <v>-25</v>
       </c>
-      <c r="Z33" s="29">
+      <c r="Z33" s="28">
         <v>-15</v>
       </c>
-      <c r="AA33" s="33">
+      <c r="AA33" s="31">
         <v>16</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB33" s="31">
         <v>-22</v>
       </c>
-      <c r="AC33" s="33">
+      <c r="AC33" s="31">
         <v>-21</v>
       </c>
+      <c r="AD33" s="31">
+        <v>-22</v>
+      </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="1">
         <v>-21</v>
       </c>
       <c r="C34" s="10">
         <v>4</v>
       </c>
       <c r="D34" s="10">
         <v>-16</v>
       </c>
       <c r="E34" s="10">
         <v>-6</v>
       </c>
       <c r="F34" s="10">
         <v>-23</v>
       </c>
       <c r="G34" s="10">
         <v>-20</v>
       </c>
       <c r="H34" s="10">
         <v>-11</v>
       </c>
       <c r="I34" s="10">
@@ -3045,95 +3176,101 @@
       </c>
       <c r="R34" s="10">
         <v>-21</v>
       </c>
       <c r="S34" s="10">
         <v>-20</v>
       </c>
       <c r="T34" s="10">
         <v>-22</v>
       </c>
       <c r="U34" s="10">
         <v>-75</v>
       </c>
       <c r="V34" s="22">
         <v>-21</v>
       </c>
       <c r="W34" s="24">
         <v>-30</v>
       </c>
       <c r="X34" s="1">
         <v>-34</v>
       </c>
       <c r="Y34" s="1">
         <v>-28</v>
       </c>
-      <c r="Z34" s="29">
+      <c r="Z34" s="28">
         <v>-7</v>
       </c>
-      <c r="AA34" s="33">
+      <c r="AA34" s="31">
         <v>-4</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB34" s="31">
         <v>-32</v>
       </c>
-      <c r="AC34" s="33">
+      <c r="AC34" s="31">
         <v>-23</v>
       </c>
+      <c r="AD34" s="31">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="35" spans="1:29">
+    <row r="35" spans="1:30">
       <c r="A35" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="20"/>
-[...12 lines deleted...]
-      <c r="O35" s="20"/>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="26"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="21"/>
       <c r="R35" s="21"/>
       <c r="S35" s="19"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
-      <c r="Z35" s="28"/>
-      <c r="AA35" s="32"/>
+      <c r="Z35" s="42"/>
+      <c r="AA35" s="42"/>
+      <c r="AB35" s="27"/>
+      <c r="AC35" s="27"/>
+      <c r="AD35" s="43"/>
     </row>
-    <row r="36" spans="1:29" s="12" customFormat="1">
+    <row r="36" spans="1:30" s="12" customFormat="1">
       <c r="A36" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="1">
         <v>-549</v>
       </c>
       <c r="C36" s="10">
         <v>-410</v>
       </c>
       <c r="D36" s="10">
         <v>447</v>
       </c>
       <c r="E36" s="10">
         <v>-376</v>
       </c>
       <c r="F36" s="10">
         <v>-278</v>
       </c>
       <c r="G36" s="10">
         <v>-488</v>
       </c>
       <c r="H36" s="10">
         <v>-582</v>
       </c>
       <c r="I36" s="10">
@@ -3165,94 +3302,98 @@
       </c>
       <c r="R36" s="10">
         <v>-596</v>
       </c>
       <c r="S36" s="10">
         <v>-572</v>
       </c>
       <c r="T36" s="10">
         <v>-765</v>
       </c>
       <c r="U36" s="10">
         <v>-789</v>
       </c>
       <c r="V36" s="22">
         <v>-647</v>
       </c>
       <c r="W36" s="24">
         <v>-626</v>
       </c>
       <c r="X36" s="24">
         <v>-489</v>
       </c>
       <c r="Y36" s="24">
         <v>-315</v>
       </c>
-      <c r="Z36" s="30">
+      <c r="Z36" s="29">
         <v>-456</v>
       </c>
-      <c r="AA36" s="34">
+      <c r="AA36" s="32">
         <v>-349</v>
       </c>
-      <c r="AB36" s="33">
+      <c r="AB36" s="31">
         <v>-472</v>
       </c>
-      <c r="AC36" s="34">
+      <c r="AC36" s="32">
         <v>-456</v>
       </c>
+      <c r="AD36" s="31">
+        <v>-315</v>
+      </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="22"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="24"/>
-      <c r="Z37" s="30"/>
-[...2 lines deleted...]
-      <c r="AC37" s="34"/>
+      <c r="Z37" s="29"/>
+      <c r="AA37" s="32"/>
+      <c r="AB37" s="31"/>
+      <c r="AC37" s="32"/>
+      <c r="AD37" s="31"/>
     </row>
-    <row r="38" spans="1:29">
+    <row r="38" spans="1:30">
       <c r="A38" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="1">
         <v>-20</v>
       </c>
       <c r="C38" s="10">
         <v>-73</v>
       </c>
       <c r="D38" s="10">
         <v>-51</v>
       </c>
       <c r="E38" s="10">
         <v>28</v>
       </c>
       <c r="F38" s="10">
         <v>-57</v>
       </c>
       <c r="G38" s="10">
         <v>-80</v>
       </c>
       <c r="H38" s="10">
         <v>-71</v>
       </c>
       <c r="I38" s="10">
@@ -3284,64 +3425,67 @@
       </c>
       <c r="R38" s="10">
         <v>-56</v>
       </c>
       <c r="S38" s="10">
         <v>-46</v>
       </c>
       <c r="T38" s="10">
         <v>-89</v>
       </c>
       <c r="U38" s="10">
         <v>-104</v>
       </c>
       <c r="V38" s="22">
         <v>-78</v>
       </c>
       <c r="W38" s="24">
         <v>-88</v>
       </c>
       <c r="X38" s="24">
         <v>-67</v>
       </c>
       <c r="Y38" s="24">
         <v>-27</v>
       </c>
-      <c r="Z38" s="30">
+      <c r="Z38" s="29">
         <v>-56</v>
       </c>
-      <c r="AA38" s="34">
+      <c r="AA38" s="32">
         <v>-67</v>
       </c>
-      <c r="AB38" s="33">
+      <c r="AB38" s="31">
         <v>-73</v>
       </c>
-      <c r="AC38" s="34">
+      <c r="AC38" s="32">
         <v>-33</v>
       </c>
+      <c r="AD38" s="31">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="39" spans="1:29">
+    <row r="39" spans="1:30">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="1">
         <v>-37</v>
       </c>
       <c r="C39" s="10">
         <v>-56</v>
       </c>
       <c r="D39" s="10">
         <v>-46</v>
       </c>
       <c r="E39" s="10">
         <v>-46</v>
       </c>
       <c r="F39" s="10">
         <v>-37</v>
       </c>
       <c r="G39" s="10">
         <v>-23</v>
       </c>
       <c r="H39" s="10">
         <v>-60</v>
       </c>
       <c r="I39" s="10">
@@ -3373,64 +3517,67 @@
       </c>
       <c r="R39" s="10">
         <v>-35</v>
       </c>
       <c r="S39" s="10">
         <v>-37</v>
       </c>
       <c r="T39" s="10">
         <v>-18</v>
       </c>
       <c r="U39" s="10">
         <v>-35</v>
       </c>
       <c r="V39" s="22">
         <v>-33</v>
       </c>
       <c r="W39" s="24">
         <v>-31</v>
       </c>
       <c r="X39" s="24">
         <v>-29</v>
       </c>
       <c r="Y39" s="24">
         <v>-41</v>
       </c>
-      <c r="Z39" s="30">
+      <c r="Z39" s="29">
         <v>-45</v>
       </c>
-      <c r="AA39" s="34">
+      <c r="AA39" s="32">
         <v>-39</v>
       </c>
-      <c r="AB39" s="33">
+      <c r="AB39" s="31">
         <v>-5</v>
       </c>
-      <c r="AC39" s="34">
+      <c r="AC39" s="32">
         <v>-20</v>
       </c>
+      <c r="AD39" s="31">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="40" spans="1:29">
+    <row r="40" spans="1:30">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="1">
         <v>-140</v>
       </c>
       <c r="C40" s="10">
         <v>-45</v>
       </c>
       <c r="D40" s="10">
         <v>-108</v>
       </c>
       <c r="E40" s="10">
         <v>-110</v>
       </c>
       <c r="F40" s="10">
         <v>51</v>
       </c>
       <c r="G40" s="10">
         <v>-104</v>
       </c>
       <c r="H40" s="10">
         <v>-86</v>
       </c>
       <c r="I40" s="10">
@@ -3462,64 +3609,67 @@
       </c>
       <c r="R40" s="10">
         <v>-174</v>
       </c>
       <c r="S40" s="10">
         <v>-121</v>
       </c>
       <c r="T40" s="10">
         <v>-128</v>
       </c>
       <c r="U40" s="10">
         <v>-126</v>
       </c>
       <c r="V40" s="22">
         <v>-105</v>
       </c>
       <c r="W40" s="24">
         <v>-136</v>
       </c>
       <c r="X40" s="24">
         <v>-59</v>
       </c>
       <c r="Y40" s="24">
         <v>-20</v>
       </c>
-      <c r="Z40" s="30">
+      <c r="Z40" s="29">
         <v>-75</v>
       </c>
-      <c r="AA40" s="34">
+      <c r="AA40" s="32">
         <v>-28</v>
       </c>
-      <c r="AB40" s="33">
+      <c r="AB40" s="31">
         <v>-138</v>
       </c>
-      <c r="AC40" s="34">
+      <c r="AC40" s="32">
         <v>-104</v>
       </c>
+      <c r="AD40" s="31">
+        <v>-69</v>
+      </c>
     </row>
-    <row r="41" spans="1:29">
+    <row r="41" spans="1:30">
       <c r="A41" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="1">
         <v>-89</v>
       </c>
       <c r="C41" s="10">
         <v>-51</v>
       </c>
       <c r="D41" s="10">
         <v>-59</v>
       </c>
       <c r="E41" s="10">
         <v>-63</v>
       </c>
       <c r="F41" s="10">
         <v>-46</v>
       </c>
       <c r="G41" s="10">
         <v>-25</v>
       </c>
       <c r="H41" s="10">
         <v>-99</v>
       </c>
       <c r="I41" s="10">
@@ -3551,64 +3701,67 @@
       </c>
       <c r="R41" s="10">
         <v>-90</v>
       </c>
       <c r="S41" s="10">
         <v>-85</v>
       </c>
       <c r="T41" s="10">
         <v>-130</v>
       </c>
       <c r="U41" s="10">
         <v>-167</v>
       </c>
       <c r="V41" s="22">
         <v>-106</v>
       </c>
       <c r="W41" s="24">
         <v>-90</v>
       </c>
       <c r="X41" s="24">
         <v>-84</v>
       </c>
       <c r="Y41" s="24">
         <v>-7</v>
       </c>
-      <c r="Z41" s="30">
+      <c r="Z41" s="29">
         <v>-57</v>
       </c>
-      <c r="AA41" s="34">
+      <c r="AA41" s="32">
         <v>-39</v>
       </c>
-      <c r="AB41" s="33">
+      <c r="AB41" s="31">
         <v>-51</v>
       </c>
-      <c r="AC41" s="34">
+      <c r="AC41" s="32">
         <v>-85</v>
       </c>
+      <c r="AD41" s="31">
+        <v>-72</v>
+      </c>
     </row>
-    <row r="42" spans="1:29">
+    <row r="42" spans="1:30">
       <c r="A42" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="1">
         <v>-80</v>
       </c>
       <c r="C42" s="10">
         <v>-48</v>
       </c>
       <c r="D42" s="10">
         <v>-37</v>
       </c>
       <c r="E42" s="10">
         <v>-53</v>
       </c>
       <c r="F42" s="10">
         <v>-52</v>
       </c>
       <c r="G42" s="10">
         <v>-79</v>
       </c>
       <c r="H42" s="10">
         <v>-74</v>
       </c>
       <c r="I42" s="10">
@@ -3640,64 +3793,67 @@
       </c>
       <c r="R42" s="10">
         <v>-69</v>
       </c>
       <c r="S42" s="10">
         <v>-75</v>
       </c>
       <c r="T42" s="10">
         <v>-102</v>
       </c>
       <c r="U42" s="10">
         <v>-68</v>
       </c>
       <c r="V42" s="22">
         <v>-124</v>
       </c>
       <c r="W42" s="24">
         <v>-73</v>
       </c>
       <c r="X42" s="24">
         <v>-63</v>
       </c>
       <c r="Y42" s="24">
         <v>-8</v>
       </c>
-      <c r="Z42" s="30">
+      <c r="Z42" s="29">
         <v>-100</v>
       </c>
-      <c r="AA42" s="34">
+      <c r="AA42" s="32">
         <v>-35</v>
       </c>
-      <c r="AB42" s="33">
+      <c r="AB42" s="31">
         <v>-63</v>
       </c>
-      <c r="AC42" s="34">
+      <c r="AC42" s="32">
         <v>-81</v>
       </c>
+      <c r="AD42" s="31">
+        <v>-48</v>
+      </c>
     </row>
-    <row r="43" spans="1:29">
+    <row r="43" spans="1:30">
       <c r="A43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="1">
         <v>-80</v>
       </c>
       <c r="C43" s="10">
         <v>-42</v>
       </c>
       <c r="D43" s="10">
         <v>-49</v>
       </c>
       <c r="E43" s="10">
         <v>-67</v>
       </c>
       <c r="F43" s="10">
         <v>-14</v>
       </c>
       <c r="G43" s="10">
         <v>-61</v>
       </c>
       <c r="H43" s="10">
         <v>-61</v>
       </c>
       <c r="I43" s="10">
@@ -3729,64 +3885,67 @@
       </c>
       <c r="R43" s="10">
         <v>-57</v>
       </c>
       <c r="S43" s="10">
         <v>-76</v>
       </c>
       <c r="T43" s="10">
         <v>-78</v>
       </c>
       <c r="U43" s="10">
         <v>-74</v>
       </c>
       <c r="V43" s="22">
         <v>-74</v>
       </c>
       <c r="W43" s="24">
         <v>-65</v>
       </c>
       <c r="X43" s="24">
         <v>-72</v>
       </c>
       <c r="Y43" s="24">
         <v>-84</v>
       </c>
-      <c r="Z43" s="30">
+      <c r="Z43" s="29">
         <v>-33</v>
       </c>
-      <c r="AA43" s="34">
+      <c r="AA43" s="32">
         <v>-35</v>
       </c>
-      <c r="AB43" s="33">
+      <c r="AB43" s="31">
         <v>-101</v>
       </c>
-      <c r="AC43" s="34">
+      <c r="AC43" s="32">
         <v>-39</v>
       </c>
+      <c r="AD43" s="31">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="44" spans="1:29">
+    <row r="44" spans="1:30">
       <c r="A44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="3">
         <v>-103</v>
       </c>
       <c r="C44" s="3">
         <v>-95</v>
       </c>
       <c r="D44" s="3">
         <v>-97</v>
       </c>
       <c r="E44" s="3">
         <v>-65</v>
       </c>
       <c r="F44" s="3">
         <v>-123</v>
       </c>
       <c r="G44" s="3">
         <v>-116</v>
       </c>
       <c r="H44" s="3">
         <v>-131</v>
       </c>
       <c r="I44" s="3">
@@ -3818,69 +3977,72 @@
       </c>
       <c r="R44" s="3">
         <v>-115</v>
       </c>
       <c r="S44" s="3">
         <v>-132</v>
       </c>
       <c r="T44" s="3">
         <v>-220</v>
       </c>
       <c r="U44" s="3">
         <v>-215</v>
       </c>
       <c r="V44" s="23">
         <v>-127</v>
       </c>
       <c r="W44" s="25">
         <v>-143</v>
       </c>
       <c r="X44" s="25">
         <v>-115</v>
       </c>
       <c r="Y44" s="25">
         <v>-128</v>
       </c>
-      <c r="Z44" s="31">
+      <c r="Z44" s="30">
         <v>-90</v>
       </c>
-      <c r="AA44" s="35">
+      <c r="AA44" s="33">
         <v>-106</v>
       </c>
-      <c r="AB44" s="35">
+      <c r="AB44" s="33">
         <v>-41</v>
       </c>
-      <c r="AC44" s="35">
+      <c r="AC44" s="33">
         <v>-94</v>
+      </c>
+      <c r="AD44" s="33">
+        <v>-50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="Z6:AB6"/>
+    <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>