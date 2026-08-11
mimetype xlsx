--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -116,51 +116,51 @@
     <t>All population</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t>Total  migration increase (decrease) in the population of the Karagandy region</t>
   </si>
   <si>
     <t>Karagandy region</t>
   </si>
   <si>
     <t>Karagandy C.A.</t>
   </si>
   <si>
     <t>December</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -183,50 +183,63 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -295,56 +308,57 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -392,79 +406,83 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 4" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -763,118 +781,121 @@
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
     </row>
+    <row r="3" spans="1:37" ht="15.75">
+      <c r="A3" s="38"/>
+    </row>
     <row r="5" spans="1:37" s="5" customFormat="1">
       <c r="A5" s="4"/>
       <c r="G5" s="15"/>
       <c r="I5" s="15"/>
       <c r="L5" s="6"/>
       <c r="N5" s="17"/>
-      <c r="Z5" s="39"/>
-      <c r="AA5" s="39"/>
+      <c r="Z5" s="35"/>
+      <c r="AA5" s="35"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="34"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37"/>
-      <c r="B6" s="35">
+      <c r="A6" s="41"/>
+      <c r="B6" s="39">
         <v>2024</v>
       </c>
-      <c r="C6" s="36"/>
-[...10 lines deleted...]
-      <c r="N6" s="35">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="39">
         <v>2025</v>
       </c>
-      <c r="O6" s="36"/>
-[...10 lines deleted...]
-      <c r="Z6" s="40">
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="43">
         <v>2026</v>
       </c>
-      <c r="AA6" s="40"/>
-[...9 lines deleted...]
-      <c r="AK6" s="41"/>
+      <c r="AA6" s="43"/>
+      <c r="AB6" s="43"/>
+      <c r="AC6" s="43"/>
+      <c r="AD6" s="43"/>
+      <c r="AE6" s="43"/>
+      <c r="AF6" s="43"/>
+      <c r="AG6" s="43"/>
+      <c r="AH6" s="43"/>
+      <c r="AI6" s="43"/>
+      <c r="AJ6" s="43"/>
+      <c r="AK6" s="44"/>
     </row>
     <row r="7" spans="1:37" ht="22.5">
-      <c r="A7" s="38"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -973,50 +994,51 @@
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
       <c r="AD8" s="27"/>
+      <c r="AE8" s="27"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="1">
         <v>-606</v>
       </c>
       <c r="C9" s="10">
         <v>-419</v>
       </c>
       <c r="D9" s="10">
         <v>-457</v>
       </c>
       <c r="E9" s="10">
         <v>-427</v>
       </c>
       <c r="F9" s="10">
         <v>-432</v>
       </c>
       <c r="G9" s="10">
         <v>-633</v>
       </c>
       <c r="H9" s="10">
         <v>-697</v>
@@ -1065,50 +1087,53 @@
       </c>
       <c r="W9" s="24">
         <v>-445</v>
       </c>
       <c r="X9" s="1">
         <v>-311</v>
       </c>
       <c r="Y9" s="1">
         <v>-274</v>
       </c>
       <c r="Z9" s="28">
         <v>-166</v>
       </c>
       <c r="AA9" s="31">
         <v>-24</v>
       </c>
       <c r="AB9" s="31">
         <v>-476</v>
       </c>
       <c r="AC9" s="31">
         <v>-312</v>
       </c>
       <c r="AD9" s="31">
         <v>-417</v>
       </c>
+      <c r="AE9" s="31">
+        <v>-509</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="1">
         <v>197</v>
       </c>
       <c r="C10" s="10">
         <v>126</v>
       </c>
       <c r="D10" s="10">
         <v>245</v>
       </c>
       <c r="E10" s="10">
         <v>191</v>
       </c>
       <c r="F10" s="10">
         <v>116</v>
       </c>
       <c r="G10" s="10">
         <v>181</v>
       </c>
       <c r="H10" s="10">
         <v>184</v>
@@ -1157,50 +1182,53 @@
       </c>
       <c r="W10" s="24">
         <v>378</v>
       </c>
       <c r="X10" s="1">
         <v>401</v>
       </c>
       <c r="Y10" s="1">
         <v>181</v>
       </c>
       <c r="Z10" s="28">
         <v>482</v>
       </c>
       <c r="AA10" s="31">
         <v>439</v>
       </c>
       <c r="AB10" s="31">
         <v>314</v>
       </c>
       <c r="AC10" s="31">
         <v>317</v>
       </c>
       <c r="AD10" s="31">
         <v>138</v>
       </c>
+      <c r="AE10" s="31">
+        <v>554</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1">
         <v>-39</v>
       </c>
       <c r="C11" s="10">
         <v>-55</v>
       </c>
       <c r="D11" s="10">
         <v>-89</v>
       </c>
       <c r="E11" s="10">
         <v>-86</v>
       </c>
       <c r="F11" s="10">
         <v>-31</v>
       </c>
       <c r="G11" s="10">
         <v>-107</v>
       </c>
       <c r="H11" s="10">
         <v>-86</v>
@@ -1249,50 +1277,53 @@
       </c>
       <c r="W11" s="24">
         <v>-132</v>
       </c>
       <c r="X11" s="1">
         <v>-57</v>
       </c>
       <c r="Y11" s="1">
         <v>-75</v>
       </c>
       <c r="Z11" s="28">
         <v>-120</v>
       </c>
       <c r="AA11" s="31">
         <v>-33</v>
       </c>
       <c r="AB11" s="31">
         <v>-78</v>
       </c>
       <c r="AC11" s="31">
         <v>-53</v>
       </c>
       <c r="AD11" s="31">
         <v>-100</v>
       </c>
+      <c r="AE11" s="31">
+        <v>-132</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1">
         <v>-5</v>
       </c>
       <c r="C12" s="10">
         <v>-23</v>
       </c>
       <c r="D12" s="10">
         <v>-44</v>
       </c>
       <c r="E12" s="10">
         <v>-34</v>
       </c>
       <c r="F12" s="10">
         <v>-4</v>
       </c>
       <c r="G12" s="10">
         <v>-31</v>
       </c>
       <c r="H12" s="10">
         <v>-39</v>
@@ -1341,50 +1372,53 @@
       </c>
       <c r="W12" s="24">
         <v>-13</v>
       </c>
       <c r="X12" s="1">
         <v>-14</v>
       </c>
       <c r="Y12" s="1">
         <v>-11</v>
       </c>
       <c r="Z12" s="28">
         <v>-44</v>
       </c>
       <c r="AA12" s="31">
         <v>35</v>
       </c>
       <c r="AB12" s="31">
         <v>-26</v>
       </c>
       <c r="AC12" s="31">
         <v>19</v>
       </c>
       <c r="AD12" s="31">
         <v>8</v>
       </c>
+      <c r="AE12" s="31">
+        <v>-55</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="1">
         <v>-7</v>
       </c>
       <c r="C13" s="10">
         <v>-5</v>
       </c>
       <c r="D13" s="10">
         <v>-3</v>
       </c>
       <c r="E13" s="10">
         <v>-32</v>
       </c>
       <c r="F13" s="10">
         <v>-53</v>
       </c>
       <c r="G13" s="10">
         <v>-37</v>
       </c>
       <c r="H13" s="10">
         <v>-25</v>
@@ -1433,50 +1467,53 @@
       </c>
       <c r="W13" s="24">
         <v>13</v>
       </c>
       <c r="X13" s="1">
         <v>-26</v>
       </c>
       <c r="Y13" s="1">
         <v>13</v>
       </c>
       <c r="Z13" s="28">
         <v>-22</v>
       </c>
       <c r="AA13" s="31">
         <v>-12</v>
       </c>
       <c r="AB13" s="31">
         <v>-42</v>
       </c>
       <c r="AC13" s="31">
         <v>2</v>
       </c>
       <c r="AD13" s="31">
         <v>-24</v>
       </c>
+      <c r="AE13" s="31">
+        <v>-31</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1">
         <v>-116</v>
       </c>
       <c r="C14" s="10">
         <v>-20</v>
       </c>
       <c r="D14" s="10">
         <v>-74</v>
       </c>
       <c r="E14" s="10">
         <v>-33</v>
       </c>
       <c r="F14" s="10">
         <v>-22</v>
       </c>
       <c r="G14" s="10">
         <v>-64</v>
       </c>
       <c r="H14" s="10">
         <v>-45</v>
@@ -1525,50 +1562,53 @@
       </c>
       <c r="W14" s="24">
         <v>-56</v>
       </c>
       <c r="X14" s="1">
         <v>25</v>
       </c>
       <c r="Y14" s="1">
         <v>6</v>
       </c>
       <c r="Z14" s="28">
         <v>32</v>
       </c>
       <c r="AA14" s="31">
         <v>-52</v>
       </c>
       <c r="AB14" s="31">
         <v>-64</v>
       </c>
       <c r="AC14" s="31">
         <v>-79</v>
       </c>
       <c r="AD14" s="31">
         <v>-78</v>
       </c>
+      <c r="AE14" s="31">
+        <v>-106</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="1">
         <v>-52</v>
       </c>
       <c r="C15" s="10">
         <v>-37</v>
       </c>
       <c r="D15" s="10">
         <v>-8</v>
       </c>
       <c r="E15" s="10">
         <v>-26</v>
       </c>
       <c r="F15" s="10">
         <v>-66</v>
       </c>
       <c r="G15" s="10">
         <v>-69</v>
       </c>
       <c r="H15" s="10">
         <v>-76</v>
@@ -1616,87 +1656,91 @@
         <v>3</v>
       </c>
       <c r="W15" s="24">
         <v>14</v>
       </c>
       <c r="X15" s="1">
         <v>-94</v>
       </c>
       <c r="Y15" s="1">
         <v>-20</v>
       </c>
       <c r="Z15" s="28">
         <v>-16</v>
       </c>
       <c r="AA15" s="31">
         <v>-64</v>
       </c>
       <c r="AB15" s="31">
         <v>-54</v>
       </c>
       <c r="AC15" s="31">
         <v>-18</v>
       </c>
       <c r="AD15" s="31">
         <v>-17</v>
+      </c>
+      <c r="AE15" s="31">
+        <v>-49</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="22"/>
       <c r="W16" s="24"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="28"/>
       <c r="AA16" s="31"/>
       <c r="AB16" s="31"/>
       <c r="AC16" s="31"/>
       <c r="AD16" s="31"/>
+      <c r="AE16" s="31"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
         <v>-34</v>
       </c>
       <c r="C17" s="10">
         <v>-72</v>
       </c>
       <c r="D17" s="10">
         <v>-72</v>
       </c>
       <c r="E17" s="10">
         <v>3</v>
       </c>
       <c r="F17" s="10">
         <v>-128</v>
       </c>
       <c r="G17" s="10">
         <v>-78</v>
       </c>
       <c r="H17" s="10">
         <v>-88</v>
       </c>
       <c r="I17" s="10">
@@ -1743,52 +1787,55 @@
       </c>
       <c r="W17" s="24">
         <v>-81</v>
       </c>
       <c r="X17" s="1">
         <v>-90</v>
       </c>
       <c r="Y17" s="1">
         <v>-52</v>
       </c>
       <c r="Z17" s="28">
         <v>-71</v>
       </c>
       <c r="AA17" s="31">
         <v>-51</v>
       </c>
       <c r="AB17" s="31">
         <v>-95</v>
       </c>
       <c r="AC17" s="31">
         <v>-54</v>
       </c>
       <c r="AD17" s="31">
         <v>-43</v>
       </c>
+      <c r="AE17" s="31">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="1">
         <v>-37</v>
       </c>
       <c r="C18" s="10">
         <v>-56</v>
       </c>
       <c r="D18" s="10">
         <v>-46</v>
       </c>
       <c r="E18" s="10">
         <v>-46</v>
       </c>
       <c r="F18" s="10">
         <v>-37</v>
       </c>
       <c r="G18" s="10">
         <v>-23</v>
       </c>
       <c r="H18" s="10">
         <v>-60</v>
       </c>
       <c r="I18" s="10">
@@ -1835,52 +1882,55 @@
       </c>
       <c r="W18" s="24">
         <v>-31</v>
       </c>
       <c r="X18" s="1">
         <v>-29</v>
       </c>
       <c r="Y18" s="1">
         <v>-41</v>
       </c>
       <c r="Z18" s="28">
         <v>-45</v>
       </c>
       <c r="AA18" s="31">
         <v>-39</v>
       </c>
       <c r="AB18" s="31">
         <v>-5</v>
       </c>
       <c r="AC18" s="31">
         <v>-20</v>
       </c>
       <c r="AD18" s="31">
         <v>-12</v>
       </c>
+      <c r="AE18" s="31">
+        <v>-62</v>
+      </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="1">
         <v>-140</v>
       </c>
       <c r="C19" s="10">
         <v>-45</v>
       </c>
       <c r="D19" s="10">
         <v>-108</v>
       </c>
       <c r="E19" s="10">
         <v>-110</v>
       </c>
       <c r="F19" s="10">
         <v>51</v>
       </c>
       <c r="G19" s="10">
         <v>-104</v>
       </c>
       <c r="H19" s="10">
         <v>-86</v>
       </c>
       <c r="I19" s="10">
@@ -1927,52 +1977,55 @@
       </c>
       <c r="W19" s="24">
         <v>-136</v>
       </c>
       <c r="X19" s="1">
         <v>-59</v>
       </c>
       <c r="Y19" s="1">
         <v>-20</v>
       </c>
       <c r="Z19" s="28">
         <v>-75</v>
       </c>
       <c r="AA19" s="31">
         <v>-28</v>
       </c>
       <c r="AB19" s="31">
         <v>-138</v>
       </c>
       <c r="AC19" s="31">
         <v>-104</v>
       </c>
       <c r="AD19" s="31">
         <v>-69</v>
       </c>
+      <c r="AE19" s="31">
+        <v>-129</v>
+      </c>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="1">
         <v>-110</v>
       </c>
       <c r="C20" s="10">
         <v>-47</v>
       </c>
       <c r="D20" s="10">
         <v>-75</v>
       </c>
       <c r="E20" s="10">
         <v>-69</v>
       </c>
       <c r="F20" s="10">
         <v>-69</v>
       </c>
       <c r="G20" s="10">
         <v>-45</v>
       </c>
       <c r="H20" s="10">
         <v>-110</v>
       </c>
       <c r="I20" s="10">
@@ -2019,52 +2072,55 @@
       </c>
       <c r="W20" s="24">
         <v>-120</v>
       </c>
       <c r="X20" s="1">
         <v>-118</v>
       </c>
       <c r="Y20" s="1">
         <v>-35</v>
       </c>
       <c r="Z20" s="28">
         <v>-64</v>
       </c>
       <c r="AA20" s="31">
         <v>-43</v>
       </c>
       <c r="AB20" s="31">
         <v>-83</v>
       </c>
       <c r="AC20" s="31">
         <v>-108</v>
       </c>
       <c r="AD20" s="31">
         <v>-79</v>
       </c>
+      <c r="AE20" s="31">
+        <v>-119</v>
+      </c>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="1">
         <v>-80</v>
       </c>
       <c r="C21" s="10">
         <v>-48</v>
       </c>
       <c r="D21" s="10">
         <v>-37</v>
       </c>
       <c r="E21" s="10">
         <v>-53</v>
       </c>
       <c r="F21" s="10">
         <v>-52</v>
       </c>
       <c r="G21" s="10">
         <v>-79</v>
       </c>
       <c r="H21" s="10">
         <v>-74</v>
       </c>
       <c r="I21" s="10">
@@ -2111,52 +2167,55 @@
       </c>
       <c r="W21" s="24">
         <v>-73</v>
       </c>
       <c r="X21" s="1">
         <v>-63</v>
       </c>
       <c r="Y21" s="1">
         <v>-8</v>
       </c>
       <c r="Z21" s="28">
         <v>-100</v>
       </c>
       <c r="AA21" s="31">
         <v>-35</v>
       </c>
       <c r="AB21" s="31">
         <v>-63</v>
       </c>
       <c r="AC21" s="31">
         <v>-81</v>
       </c>
       <c r="AD21" s="31">
         <v>-48</v>
       </c>
+      <c r="AE21" s="31">
+        <v>-74</v>
+      </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="1">
         <v>-80</v>
       </c>
       <c r="C22" s="10">
         <v>-42</v>
       </c>
       <c r="D22" s="10">
         <v>-49</v>
       </c>
       <c r="E22" s="10">
         <v>-67</v>
       </c>
       <c r="F22" s="10">
         <v>-14</v>
       </c>
       <c r="G22" s="10">
         <v>-61</v>
       </c>
       <c r="H22" s="10">
         <v>-61</v>
       </c>
       <c r="I22" s="10">
@@ -2203,52 +2262,55 @@
       </c>
       <c r="W22" s="24">
         <v>-65</v>
       </c>
       <c r="X22" s="1">
         <v>-72</v>
       </c>
       <c r="Y22" s="1">
         <v>-84</v>
       </c>
       <c r="Z22" s="28">
         <v>-33</v>
       </c>
       <c r="AA22" s="31">
         <v>-35</v>
       </c>
       <c r="AB22" s="31">
         <v>-101</v>
       </c>
       <c r="AC22" s="31">
         <v>-39</v>
       </c>
       <c r="AD22" s="31">
         <v>-43</v>
       </c>
+      <c r="AE22" s="31">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="1">
         <v>-103</v>
       </c>
       <c r="C23" s="10">
         <v>-95</v>
       </c>
       <c r="D23" s="10">
         <v>-97</v>
       </c>
       <c r="E23" s="10">
         <v>-65</v>
       </c>
       <c r="F23" s="10">
         <v>-123</v>
       </c>
       <c r="G23" s="10">
         <v>-116</v>
       </c>
       <c r="H23" s="10">
         <v>-131</v>
       </c>
       <c r="I23" s="10">
@@ -2295,86 +2357,90 @@
       </c>
       <c r="W23" s="24">
         <v>-143</v>
       </c>
       <c r="X23" s="1">
         <v>-115</v>
       </c>
       <c r="Y23" s="1">
         <v>-128</v>
       </c>
       <c r="Z23" s="28">
         <v>-90</v>
       </c>
       <c r="AA23" s="31">
         <v>-106</v>
       </c>
       <c r="AB23" s="31">
         <v>-41</v>
       </c>
       <c r="AC23" s="31">
         <v>-94</v>
       </c>
       <c r="AD23" s="31">
         <v>-50</v>
       </c>
+      <c r="AE23" s="31">
+        <v>-165</v>
+      </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="21"/>
       <c r="R24" s="21"/>
       <c r="S24" s="19"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="19"/>
       <c r="Y24" s="19"/>
-      <c r="Z24" s="42"/>
-      <c r="AA24" s="42"/>
+      <c r="Z24" s="36"/>
+      <c r="AA24" s="36"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="27"/>
-      <c r="AD24" s="43"/>
+      <c r="AD24" s="37"/>
+      <c r="AE24" s="37"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="1">
         <v>-57</v>
       </c>
       <c r="C25" s="10">
         <v>-9</v>
       </c>
       <c r="D25" s="10">
         <v>-10</v>
       </c>
       <c r="E25" s="10">
         <v>-51</v>
       </c>
       <c r="F25" s="10">
         <v>-154</v>
       </c>
       <c r="G25" s="10">
         <v>-145</v>
       </c>
       <c r="H25" s="10">
         <v>-115</v>
       </c>
       <c r="I25" s="10">
@@ -2421,52 +2487,55 @@
       </c>
       <c r="W25" s="24">
         <v>181</v>
       </c>
       <c r="X25" s="1">
         <v>178</v>
       </c>
       <c r="Y25" s="1">
         <v>41</v>
       </c>
       <c r="Z25" s="28">
         <v>290</v>
       </c>
       <c r="AA25" s="31">
         <v>325</v>
       </c>
       <c r="AB25" s="31">
         <v>-4</v>
       </c>
       <c r="AC25" s="31">
         <v>144</v>
       </c>
       <c r="AD25" s="31">
         <v>-102</v>
       </c>
+      <c r="AE25" s="31">
+        <v>181</v>
+      </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="1">
         <v>197</v>
       </c>
       <c r="C26" s="10">
         <v>126</v>
       </c>
       <c r="D26" s="10">
         <v>245</v>
       </c>
       <c r="E26" s="10">
         <v>191</v>
       </c>
       <c r="F26" s="10">
         <v>116</v>
       </c>
       <c r="G26" s="10">
         <v>181</v>
       </c>
       <c r="H26" s="10">
         <v>184</v>
       </c>
       <c r="I26" s="10">
@@ -2513,52 +2582,55 @@
       </c>
       <c r="W26" s="24">
         <v>378</v>
       </c>
       <c r="X26" s="1">
         <v>401</v>
       </c>
       <c r="Y26" s="1">
         <v>181</v>
       </c>
       <c r="Z26" s="28">
         <v>482</v>
       </c>
       <c r="AA26" s="31">
         <v>439</v>
       </c>
       <c r="AB26" s="31">
         <v>314</v>
       </c>
       <c r="AC26" s="31">
         <v>317</v>
       </c>
       <c r="AD26" s="31">
         <v>138</v>
       </c>
+      <c r="AE26" s="31">
+        <v>554</v>
+      </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="1">
         <v>-39</v>
       </c>
       <c r="C27" s="10">
         <v>-55</v>
       </c>
       <c r="D27" s="10">
         <v>-89</v>
       </c>
       <c r="E27" s="10">
         <v>-86</v>
       </c>
       <c r="F27" s="10">
         <v>-31</v>
       </c>
       <c r="G27" s="10">
         <v>-107</v>
       </c>
       <c r="H27" s="10">
         <v>-86</v>
       </c>
       <c r="I27" s="10">
@@ -2605,52 +2677,55 @@
       </c>
       <c r="W27" s="24">
         <v>-132</v>
       </c>
       <c r="X27" s="1">
         <v>-57</v>
       </c>
       <c r="Y27" s="1">
         <v>-75</v>
       </c>
       <c r="Z27" s="28">
         <v>-120</v>
       </c>
       <c r="AA27" s="31">
         <v>-33</v>
       </c>
       <c r="AB27" s="31">
         <v>-78</v>
       </c>
       <c r="AC27" s="31">
         <v>-53</v>
       </c>
       <c r="AD27" s="31">
         <v>-100</v>
       </c>
+      <c r="AE27" s="31">
+        <v>-132</v>
+      </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1">
         <v>-5</v>
       </c>
       <c r="C28" s="10">
         <v>-23</v>
       </c>
       <c r="D28" s="10">
         <v>-44</v>
       </c>
       <c r="E28" s="10">
         <v>-34</v>
       </c>
       <c r="F28" s="10">
         <v>-4</v>
       </c>
       <c r="G28" s="10">
         <v>-31</v>
       </c>
       <c r="H28" s="10">
         <v>-39</v>
       </c>
       <c r="I28" s="10">
@@ -2697,52 +2772,55 @@
       </c>
       <c r="W28" s="24">
         <v>-13</v>
       </c>
       <c r="X28" s="1">
         <v>-14</v>
       </c>
       <c r="Y28" s="1">
         <v>-11</v>
       </c>
       <c r="Z28" s="28">
         <v>-44</v>
       </c>
       <c r="AA28" s="31">
         <v>35</v>
       </c>
       <c r="AB28" s="31">
         <v>-26</v>
       </c>
       <c r="AC28" s="31">
         <v>19</v>
       </c>
       <c r="AD28" s="31">
         <v>8</v>
       </c>
+      <c r="AE28" s="31">
+        <v>-55</v>
+      </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="1">
         <v>-7</v>
       </c>
       <c r="C29" s="10">
         <v>-5</v>
       </c>
       <c r="D29" s="10">
         <v>-3</v>
       </c>
       <c r="E29" s="10">
         <v>-32</v>
       </c>
       <c r="F29" s="10">
         <v>-53</v>
       </c>
       <c r="G29" s="10">
         <v>-37</v>
       </c>
       <c r="H29" s="10">
         <v>-25</v>
       </c>
       <c r="I29" s="10">
@@ -2789,52 +2867,55 @@
       </c>
       <c r="W29" s="24">
         <v>13</v>
       </c>
       <c r="X29" s="1">
         <v>-26</v>
       </c>
       <c r="Y29" s="1">
         <v>13</v>
       </c>
       <c r="Z29" s="28">
         <v>-22</v>
       </c>
       <c r="AA29" s="31">
         <v>-12</v>
       </c>
       <c r="AB29" s="31">
         <v>-42</v>
       </c>
       <c r="AC29" s="31">
         <v>2</v>
       </c>
       <c r="AD29" s="31">
         <v>-24</v>
       </c>
+      <c r="AE29" s="31">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="1">
         <v>-116</v>
       </c>
       <c r="C30" s="10">
         <v>-20</v>
       </c>
       <c r="D30" s="10">
         <v>-74</v>
       </c>
       <c r="E30" s="10">
         <v>-33</v>
       </c>
       <c r="F30" s="10">
         <v>-22</v>
       </c>
       <c r="G30" s="10">
         <v>-64</v>
       </c>
       <c r="H30" s="10">
         <v>-45</v>
       </c>
       <c r="I30" s="10">
@@ -2881,52 +2962,55 @@
       </c>
       <c r="W30" s="24">
         <v>-56</v>
       </c>
       <c r="X30" s="1">
         <v>25</v>
       </c>
       <c r="Y30" s="1">
         <v>6</v>
       </c>
       <c r="Z30" s="28">
         <v>32</v>
       </c>
       <c r="AA30" s="31">
         <v>-52</v>
       </c>
       <c r="AB30" s="31">
         <v>-64</v>
       </c>
       <c r="AC30" s="31">
         <v>-79</v>
       </c>
       <c r="AD30" s="31">
         <v>-78</v>
       </c>
+      <c r="AE30" s="31">
+        <v>-106</v>
+      </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="1">
         <v>-52</v>
       </c>
       <c r="C31" s="10">
         <v>-37</v>
       </c>
       <c r="D31" s="10">
         <v>-8</v>
       </c>
       <c r="E31" s="10">
         <v>-26</v>
       </c>
       <c r="F31" s="10">
         <v>-66</v>
       </c>
       <c r="G31" s="10">
         <v>-69</v>
       </c>
       <c r="H31" s="10">
         <v>-76</v>
       </c>
       <c r="I31" s="10">
@@ -2973,86 +3057,90 @@
       </c>
       <c r="W31" s="24">
         <v>14</v>
       </c>
       <c r="X31" s="1">
         <v>-94</v>
       </c>
       <c r="Y31" s="1">
         <v>-20</v>
       </c>
       <c r="Z31" s="28">
         <v>-16</v>
       </c>
       <c r="AA31" s="31">
         <v>-64</v>
       </c>
       <c r="AB31" s="31">
         <v>-54</v>
       </c>
       <c r="AC31" s="31">
         <v>-18</v>
       </c>
       <c r="AD31" s="31">
         <v>-17</v>
       </c>
+      <c r="AE31" s="31">
+        <v>-49</v>
+      </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="22"/>
       <c r="W32" s="24"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="28"/>
       <c r="AA32" s="31"/>
       <c r="AB32" s="31"/>
       <c r="AC32" s="31"/>
       <c r="AD32" s="31"/>
+      <c r="AE32" s="31"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:31">
       <c r="A33" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="1">
         <v>-14</v>
       </c>
       <c r="C33" s="10">
         <v>1</v>
       </c>
       <c r="D33" s="10">
         <v>-21</v>
       </c>
       <c r="E33" s="10">
         <v>-25</v>
       </c>
       <c r="F33" s="10">
         <v>-71</v>
       </c>
       <c r="G33" s="10">
         <v>2</v>
       </c>
       <c r="H33" s="10">
         <v>-17</v>
       </c>
       <c r="I33" s="10">
@@ -3099,52 +3187,55 @@
       </c>
       <c r="W33" s="24">
         <v>7</v>
       </c>
       <c r="X33" s="1">
         <v>-23</v>
       </c>
       <c r="Y33" s="1">
         <v>-25</v>
       </c>
       <c r="Z33" s="28">
         <v>-15</v>
       </c>
       <c r="AA33" s="31">
         <v>16</v>
       </c>
       <c r="AB33" s="31">
         <v>-22</v>
       </c>
       <c r="AC33" s="31">
         <v>-21</v>
       </c>
       <c r="AD33" s="31">
         <v>-22</v>
       </c>
+      <c r="AE33" s="31">
+        <v>10</v>
+      </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="1">
         <v>-21</v>
       </c>
       <c r="C34" s="10">
         <v>4</v>
       </c>
       <c r="D34" s="10">
         <v>-16</v>
       </c>
       <c r="E34" s="10">
         <v>-6</v>
       </c>
       <c r="F34" s="10">
         <v>-23</v>
       </c>
       <c r="G34" s="10">
         <v>-20</v>
       </c>
       <c r="H34" s="10">
         <v>-11</v>
       </c>
       <c r="I34" s="10">
@@ -3191,86 +3282,90 @@
       </c>
       <c r="W34" s="24">
         <v>-30</v>
       </c>
       <c r="X34" s="1">
         <v>-34</v>
       </c>
       <c r="Y34" s="1">
         <v>-28</v>
       </c>
       <c r="Z34" s="28">
         <v>-7</v>
       </c>
       <c r="AA34" s="31">
         <v>-4</v>
       </c>
       <c r="AB34" s="31">
         <v>-32</v>
       </c>
       <c r="AC34" s="31">
         <v>-23</v>
       </c>
       <c r="AD34" s="31">
         <v>-7</v>
       </c>
+      <c r="AE34" s="31">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:31">
       <c r="A35" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="21"/>
       <c r="R35" s="21"/>
       <c r="S35" s="19"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
-      <c r="Z35" s="42"/>
-      <c r="AA35" s="42"/>
+      <c r="Z35" s="36"/>
+      <c r="AA35" s="36"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="27"/>
-      <c r="AD35" s="43"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="37"/>
     </row>
-    <row r="36" spans="1:30" s="12" customFormat="1">
+    <row r="36" spans="1:31" s="12" customFormat="1">
       <c r="A36" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="1">
         <v>-549</v>
       </c>
       <c r="C36" s="10">
         <v>-410</v>
       </c>
       <c r="D36" s="10">
         <v>447</v>
       </c>
       <c r="E36" s="10">
         <v>-376</v>
       </c>
       <c r="F36" s="10">
         <v>-278</v>
       </c>
       <c r="G36" s="10">
         <v>-488</v>
       </c>
       <c r="H36" s="10">
         <v>-582</v>
       </c>
       <c r="I36" s="10">
@@ -3317,83 +3412,87 @@
       </c>
       <c r="W36" s="24">
         <v>-626</v>
       </c>
       <c r="X36" s="24">
         <v>-489</v>
       </c>
       <c r="Y36" s="24">
         <v>-315</v>
       </c>
       <c r="Z36" s="29">
         <v>-456</v>
       </c>
       <c r="AA36" s="32">
         <v>-349</v>
       </c>
       <c r="AB36" s="31">
         <v>-472</v>
       </c>
       <c r="AC36" s="32">
         <v>-456</v>
       </c>
       <c r="AD36" s="31">
         <v>-315</v>
       </c>
+      <c r="AE36" s="31">
+        <v>-690</v>
+      </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="22"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="24"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="32"/>
       <c r="AB37" s="31"/>
       <c r="AC37" s="32"/>
       <c r="AD37" s="31"/>
+      <c r="AE37" s="31"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:31">
       <c r="A38" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="1">
         <v>-20</v>
       </c>
       <c r="C38" s="10">
         <v>-73</v>
       </c>
       <c r="D38" s="10">
         <v>-51</v>
       </c>
       <c r="E38" s="10">
         <v>28</v>
       </c>
       <c r="F38" s="10">
         <v>-57</v>
       </c>
       <c r="G38" s="10">
         <v>-80</v>
       </c>
       <c r="H38" s="10">
         <v>-71</v>
       </c>
       <c r="I38" s="10">
@@ -3440,52 +3539,55 @@
       </c>
       <c r="W38" s="24">
         <v>-88</v>
       </c>
       <c r="X38" s="24">
         <v>-67</v>
       </c>
       <c r="Y38" s="24">
         <v>-27</v>
       </c>
       <c r="Z38" s="29">
         <v>-56</v>
       </c>
       <c r="AA38" s="32">
         <v>-67</v>
       </c>
       <c r="AB38" s="31">
         <v>-73</v>
       </c>
       <c r="AC38" s="32">
         <v>-33</v>
       </c>
       <c r="AD38" s="31">
         <v>-21</v>
       </c>
+      <c r="AE38" s="31">
+        <v>-73</v>
+      </c>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="1">
         <v>-37</v>
       </c>
       <c r="C39" s="10">
         <v>-56</v>
       </c>
       <c r="D39" s="10">
         <v>-46</v>
       </c>
       <c r="E39" s="10">
         <v>-46</v>
       </c>
       <c r="F39" s="10">
         <v>-37</v>
       </c>
       <c r="G39" s="10">
         <v>-23</v>
       </c>
       <c r="H39" s="10">
         <v>-60</v>
       </c>
       <c r="I39" s="10">
@@ -3532,52 +3634,55 @@
       </c>
       <c r="W39" s="24">
         <v>-31</v>
       </c>
       <c r="X39" s="24">
         <v>-29</v>
       </c>
       <c r="Y39" s="24">
         <v>-41</v>
       </c>
       <c r="Z39" s="29">
         <v>-45</v>
       </c>
       <c r="AA39" s="32">
         <v>-39</v>
       </c>
       <c r="AB39" s="31">
         <v>-5</v>
       </c>
       <c r="AC39" s="32">
         <v>-20</v>
       </c>
       <c r="AD39" s="31">
         <v>-12</v>
       </c>
+      <c r="AE39" s="31">
+        <v>-62</v>
+      </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:31">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="1">
         <v>-140</v>
       </c>
       <c r="C40" s="10">
         <v>-45</v>
       </c>
       <c r="D40" s="10">
         <v>-108</v>
       </c>
       <c r="E40" s="10">
         <v>-110</v>
       </c>
       <c r="F40" s="10">
         <v>51</v>
       </c>
       <c r="G40" s="10">
         <v>-104</v>
       </c>
       <c r="H40" s="10">
         <v>-86</v>
       </c>
       <c r="I40" s="10">
@@ -3624,52 +3729,55 @@
       </c>
       <c r="W40" s="24">
         <v>-136</v>
       </c>
       <c r="X40" s="24">
         <v>-59</v>
       </c>
       <c r="Y40" s="24">
         <v>-20</v>
       </c>
       <c r="Z40" s="29">
         <v>-75</v>
       </c>
       <c r="AA40" s="32">
         <v>-28</v>
       </c>
       <c r="AB40" s="31">
         <v>-138</v>
       </c>
       <c r="AC40" s="32">
         <v>-104</v>
       </c>
       <c r="AD40" s="31">
         <v>-69</v>
       </c>
+      <c r="AE40" s="31">
+        <v>-129</v>
+      </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="1">
         <v>-89</v>
       </c>
       <c r="C41" s="10">
         <v>-51</v>
       </c>
       <c r="D41" s="10">
         <v>-59</v>
       </c>
       <c r="E41" s="10">
         <v>-63</v>
       </c>
       <c r="F41" s="10">
         <v>-46</v>
       </c>
       <c r="G41" s="10">
         <v>-25</v>
       </c>
       <c r="H41" s="10">
         <v>-99</v>
       </c>
       <c r="I41" s="10">
@@ -3716,52 +3824,55 @@
       </c>
       <c r="W41" s="24">
         <v>-90</v>
       </c>
       <c r="X41" s="24">
         <v>-84</v>
       </c>
       <c r="Y41" s="24">
         <v>-7</v>
       </c>
       <c r="Z41" s="29">
         <v>-57</v>
       </c>
       <c r="AA41" s="32">
         <v>-39</v>
       </c>
       <c r="AB41" s="31">
         <v>-51</v>
       </c>
       <c r="AC41" s="32">
         <v>-85</v>
       </c>
       <c r="AD41" s="31">
         <v>-72</v>
       </c>
+      <c r="AE41" s="31">
+        <v>-109</v>
+      </c>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="A42" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="1">
         <v>-80</v>
       </c>
       <c r="C42" s="10">
         <v>-48</v>
       </c>
       <c r="D42" s="10">
         <v>-37</v>
       </c>
       <c r="E42" s="10">
         <v>-53</v>
       </c>
       <c r="F42" s="10">
         <v>-52</v>
       </c>
       <c r="G42" s="10">
         <v>-79</v>
       </c>
       <c r="H42" s="10">
         <v>-74</v>
       </c>
       <c r="I42" s="10">
@@ -3808,52 +3919,55 @@
       </c>
       <c r="W42" s="24">
         <v>-73</v>
       </c>
       <c r="X42" s="24">
         <v>-63</v>
       </c>
       <c r="Y42" s="24">
         <v>-8</v>
       </c>
       <c r="Z42" s="29">
         <v>-100</v>
       </c>
       <c r="AA42" s="32">
         <v>-35</v>
       </c>
       <c r="AB42" s="31">
         <v>-63</v>
       </c>
       <c r="AC42" s="32">
         <v>-81</v>
       </c>
       <c r="AD42" s="31">
         <v>-48</v>
       </c>
+      <c r="AE42" s="31">
+        <v>-74</v>
+      </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="1">
         <v>-80</v>
       </c>
       <c r="C43" s="10">
         <v>-42</v>
       </c>
       <c r="D43" s="10">
         <v>-49</v>
       </c>
       <c r="E43" s="10">
         <v>-67</v>
       </c>
       <c r="F43" s="10">
         <v>-14</v>
       </c>
       <c r="G43" s="10">
         <v>-61</v>
       </c>
       <c r="H43" s="10">
         <v>-61</v>
       </c>
       <c r="I43" s="10">
@@ -3900,52 +4014,55 @@
       </c>
       <c r="W43" s="24">
         <v>-65</v>
       </c>
       <c r="X43" s="24">
         <v>-72</v>
       </c>
       <c r="Y43" s="24">
         <v>-84</v>
       </c>
       <c r="Z43" s="29">
         <v>-33</v>
       </c>
       <c r="AA43" s="32">
         <v>-35</v>
       </c>
       <c r="AB43" s="31">
         <v>-101</v>
       </c>
       <c r="AC43" s="32">
         <v>-39</v>
       </c>
       <c r="AD43" s="31">
         <v>-43</v>
       </c>
+      <c r="AE43" s="31">
+        <v>-78</v>
+      </c>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:31">
       <c r="A44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="3">
         <v>-103</v>
       </c>
       <c r="C44" s="3">
         <v>-95</v>
       </c>
       <c r="D44" s="3">
         <v>-97</v>
       </c>
       <c r="E44" s="3">
         <v>-65</v>
       </c>
       <c r="F44" s="3">
         <v>-123</v>
       </c>
       <c r="G44" s="3">
         <v>-116</v>
       </c>
       <c r="H44" s="3">
         <v>-131</v>
       </c>
       <c r="I44" s="3">
@@ -3991,50 +4108,53 @@
         <v>-127</v>
       </c>
       <c r="W44" s="25">
         <v>-143</v>
       </c>
       <c r="X44" s="25">
         <v>-115</v>
       </c>
       <c r="Y44" s="25">
         <v>-128</v>
       </c>
       <c r="Z44" s="30">
         <v>-90</v>
       </c>
       <c r="AA44" s="33">
         <v>-106</v>
       </c>
       <c r="AB44" s="33">
         <v>-41</v>
       </c>
       <c r="AC44" s="33">
         <v>-94</v>
       </c>
       <c r="AD44" s="33">
         <v>-50</v>
+      </c>
+      <c r="AE44" s="33">
+        <v>-165</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>