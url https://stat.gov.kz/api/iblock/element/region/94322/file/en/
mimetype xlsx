--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -994,51 +994,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A39" workbookViewId="0">
-      <selection activeCell="F75" sqref="F75"/>
+      <selection activeCell="F72" sqref="F72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3"/>
     <col min="3" max="3" width="11.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="3" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="11.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
@@ -2918,120 +2918,128 @@
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="31"/>
     </row>
     <row r="62" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="24">
         <v>230.4384</v>
       </c>
       <c r="C62" s="24">
         <v>425.79930000000002</v>
       </c>
       <c r="D62" s="25">
         <v>676.8954</v>
       </c>
-      <c r="E62" s="25"/>
+      <c r="E62" s="25">
+        <v>907.01900000000001</v>
+      </c>
       <c r="F62" s="12"/>
       <c r="G62" s="25"/>
       <c r="H62" s="25"/>
       <c r="I62" s="25"/>
       <c r="J62" s="25"/>
       <c r="K62" s="25"/>
       <c r="L62" s="25"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="24">
         <v>133.52500000000001</v>
       </c>
       <c r="C63" s="24">
         <v>249.3</v>
       </c>
       <c r="D63" s="25">
         <v>384.4</v>
       </c>
-      <c r="E63" s="25"/>
+      <c r="E63" s="25">
+        <v>519.86</v>
+      </c>
       <c r="F63" s="12"/>
       <c r="G63" s="25"/>
       <c r="H63" s="25"/>
       <c r="I63" s="25"/>
       <c r="J63" s="25"/>
       <c r="K63" s="25"/>
       <c r="L63" s="25"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="25">
         <v>2271.9487999999997</v>
       </c>
       <c r="C64" s="25">
         <v>4527.7194</v>
       </c>
       <c r="D64" s="25">
         <v>6826.3845999999994</v>
       </c>
-      <c r="E64" s="25"/>
+      <c r="E64" s="25">
+        <v>9182.9651999999987</v>
+      </c>
       <c r="F64" s="12"/>
       <c r="G64" s="12"/>
       <c r="H64" s="25"/>
       <c r="I64" s="25"/>
       <c r="J64" s="25"/>
       <c r="K64" s="25"/>
       <c r="L64" s="25"/>
       <c r="M64" s="22"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="25">
         <v>1523.0383999999999</v>
       </c>
       <c r="C65" s="24">
         <v>3025.0192999999999</v>
       </c>
       <c r="D65" s="25">
         <v>4534.6806999999999</v>
       </c>
-      <c r="E65" s="25"/>
+      <c r="E65" s="25">
+        <v>6043.3297000000002</v>
+      </c>
       <c r="F65" s="12"/>
       <c r="G65" s="12"/>
       <c r="H65" s="25"/>
       <c r="I65" s="25"/>
       <c r="J65" s="25"/>
       <c r="K65" s="25"/>
       <c r="L65" s="25"/>
       <c r="M65" s="12"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A1:M1"/>
@@ -3042,140 +3050,140 @@
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>