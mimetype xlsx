--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -994,51 +994,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A39" workbookViewId="0">
-      <selection activeCell="F72" sqref="F72"/>
+      <selection activeCell="H72" sqref="H72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3"/>
     <col min="3" max="3" width="11.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="3" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="11.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
@@ -2921,126 +2921,134 @@
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="31"/>
     </row>
     <row r="62" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="24">
         <v>230.4384</v>
       </c>
       <c r="C62" s="24">
         <v>425.79930000000002</v>
       </c>
       <c r="D62" s="25">
         <v>676.8954</v>
       </c>
       <c r="E62" s="25">
         <v>907.01900000000001</v>
       </c>
-      <c r="F62" s="12"/>
+      <c r="F62" s="25">
+        <v>1143.1334999999999</v>
+      </c>
       <c r="G62" s="25"/>
       <c r="H62" s="25"/>
       <c r="I62" s="25"/>
       <c r="J62" s="25"/>
       <c r="K62" s="25"/>
       <c r="L62" s="25"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="24">
         <v>133.52500000000001</v>
       </c>
       <c r="C63" s="24">
         <v>249.3</v>
       </c>
       <c r="D63" s="25">
         <v>384.4</v>
       </c>
       <c r="E63" s="25">
         <v>519.86</v>
       </c>
-      <c r="F63" s="12"/>
+      <c r="F63" s="25">
+        <v>662.77099999999996</v>
+      </c>
       <c r="G63" s="25"/>
       <c r="H63" s="25"/>
       <c r="I63" s="25"/>
       <c r="J63" s="25"/>
       <c r="K63" s="25"/>
       <c r="L63" s="25"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="25">
         <v>2271.9487999999997</v>
       </c>
       <c r="C64" s="25">
         <v>4527.7194</v>
       </c>
       <c r="D64" s="25">
         <v>6826.3845999999994</v>
       </c>
       <c r="E64" s="25">
         <v>9182.9651999999987</v>
       </c>
-      <c r="F64" s="12"/>
+      <c r="F64" s="25">
+        <v>11552.784599999999</v>
+      </c>
       <c r="G64" s="12"/>
       <c r="H64" s="25"/>
       <c r="I64" s="25"/>
       <c r="J64" s="25"/>
       <c r="K64" s="25"/>
       <c r="L64" s="25"/>
       <c r="M64" s="22"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="25">
         <v>1523.0383999999999</v>
       </c>
       <c r="C65" s="24">
         <v>3025.0192999999999</v>
       </c>
       <c r="D65" s="25">
         <v>4534.6806999999999</v>
       </c>
       <c r="E65" s="25">
         <v>6043.3297000000002</v>
       </c>
-      <c r="F65" s="12"/>
+      <c r="F65" s="25">
+        <v>7560.3570999999993</v>
+      </c>
       <c r="G65" s="12"/>
       <c r="H65" s="25"/>
       <c r="I65" s="25"/>
       <c r="J65" s="25"/>
       <c r="K65" s="25"/>
       <c r="L65" s="25"/>
       <c r="M65" s="12"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A22:M22"/>
@@ -3050,140 +3058,140 @@
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>