--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -994,51 +994,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M67"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A39" workbookViewId="0">
-      <selection activeCell="H72" sqref="H72"/>
+      <selection activeCell="G74" sqref="G74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3"/>
     <col min="3" max="3" width="11.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="3" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="11.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
@@ -2924,132 +2924,140 @@
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="31"/>
     </row>
     <row r="62" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="24">
         <v>230.4384</v>
       </c>
       <c r="C62" s="24">
         <v>425.79930000000002</v>
       </c>
       <c r="D62" s="25">
         <v>676.8954</v>
       </c>
       <c r="E62" s="25">
         <v>907.01900000000001</v>
       </c>
       <c r="F62" s="25">
         <v>1143.1334999999999</v>
       </c>
-      <c r="G62" s="25"/>
+      <c r="G62" s="25">
+        <v>1373.2764</v>
+      </c>
       <c r="H62" s="25"/>
       <c r="I62" s="25"/>
       <c r="J62" s="25"/>
       <c r="K62" s="25"/>
       <c r="L62" s="25"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="24">
         <v>133.52500000000001</v>
       </c>
       <c r="C63" s="24">
         <v>249.3</v>
       </c>
       <c r="D63" s="25">
         <v>384.4</v>
       </c>
       <c r="E63" s="25">
         <v>519.86</v>
       </c>
       <c r="F63" s="25">
         <v>662.77099999999996</v>
       </c>
-      <c r="G63" s="25"/>
+      <c r="G63" s="25">
+        <v>796.03359999999998</v>
+      </c>
       <c r="H63" s="25"/>
       <c r="I63" s="25"/>
       <c r="J63" s="25"/>
       <c r="K63" s="25"/>
       <c r="L63" s="25"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="25">
         <v>2271.9487999999997</v>
       </c>
       <c r="C64" s="25">
         <v>4527.7194</v>
       </c>
       <c r="D64" s="25">
         <v>6826.3845999999994</v>
       </c>
       <c r="E64" s="25">
         <v>9182.9651999999987</v>
       </c>
       <c r="F64" s="25">
         <v>11552.784599999999</v>
       </c>
-      <c r="G64" s="12"/>
+      <c r="G64" s="25">
+        <v>13925.329300000001</v>
+      </c>
       <c r="H64" s="25"/>
       <c r="I64" s="25"/>
       <c r="J64" s="25"/>
       <c r="K64" s="25"/>
       <c r="L64" s="25"/>
       <c r="M64" s="22"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="25">
         <v>1523.0383999999999</v>
       </c>
       <c r="C65" s="24">
         <v>3025.0192999999999</v>
       </c>
       <c r="D65" s="25">
         <v>4534.6806999999999</v>
       </c>
       <c r="E65" s="25">
         <v>6043.3297000000002</v>
       </c>
       <c r="F65" s="25">
         <v>7560.3570999999993</v>
       </c>
-      <c r="G65" s="12"/>
+      <c r="G65" s="25">
+        <v>9103.5879999999997</v>
+      </c>
       <c r="H65" s="25"/>
       <c r="I65" s="25"/>
       <c r="J65" s="25"/>
       <c r="K65" s="25"/>
       <c r="L65" s="25"/>
       <c r="M65" s="12"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A16:M16"/>
@@ -3058,140 +3066,140 @@
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>