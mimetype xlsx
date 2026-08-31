--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -993,52 +993,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M67"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A39" workbookViewId="0">
-      <selection activeCell="G74" sqref="G74"/>
+    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
+      <selection activeCell="H39" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3"/>
     <col min="3" max="3" width="11.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="3" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="11.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
@@ -2927,138 +2927,146 @@
       <c r="L61" s="30"/>
       <c r="M61" s="31"/>
     </row>
     <row r="62" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="24">
         <v>230.4384</v>
       </c>
       <c r="C62" s="24">
         <v>425.79930000000002</v>
       </c>
       <c r="D62" s="25">
         <v>676.8954</v>
       </c>
       <c r="E62" s="25">
         <v>907.01900000000001</v>
       </c>
       <c r="F62" s="25">
         <v>1143.1334999999999</v>
       </c>
       <c r="G62" s="25">
         <v>1373.2764</v>
       </c>
-      <c r="H62" s="25"/>
+      <c r="H62" s="25">
+        <v>1594.9211</v>
+      </c>
       <c r="I62" s="25"/>
       <c r="J62" s="25"/>
       <c r="K62" s="25"/>
       <c r="L62" s="25"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="24">
         <v>133.52500000000001</v>
       </c>
       <c r="C63" s="24">
         <v>249.3</v>
       </c>
       <c r="D63" s="25">
         <v>384.4</v>
       </c>
       <c r="E63" s="25">
         <v>519.86</v>
       </c>
       <c r="F63" s="25">
         <v>662.77099999999996</v>
       </c>
       <c r="G63" s="25">
         <v>796.03359999999998</v>
       </c>
-      <c r="H63" s="25"/>
+      <c r="H63" s="25">
+        <v>926.22880000000009</v>
+      </c>
       <c r="I63" s="25"/>
       <c r="J63" s="25"/>
       <c r="K63" s="25"/>
       <c r="L63" s="25"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="25">
         <v>2271.9487999999997</v>
       </c>
       <c r="C64" s="25">
         <v>4527.7194</v>
       </c>
       <c r="D64" s="25">
         <v>6826.3845999999994</v>
       </c>
       <c r="E64" s="25">
         <v>9182.9651999999987</v>
       </c>
       <c r="F64" s="25">
         <v>11552.784599999999</v>
       </c>
       <c r="G64" s="25">
         <v>13925.329300000001</v>
       </c>
-      <c r="H64" s="25"/>
+      <c r="H64" s="25">
+        <v>16324.242699999999</v>
+      </c>
       <c r="I64" s="25"/>
       <c r="J64" s="25"/>
       <c r="K64" s="25"/>
       <c r="L64" s="25"/>
       <c r="M64" s="22"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="25">
         <v>1523.0383999999999</v>
       </c>
       <c r="C65" s="24">
         <v>3025.0192999999999</v>
       </c>
       <c r="D65" s="25">
         <v>4534.6806999999999</v>
       </c>
       <c r="E65" s="25">
         <v>6043.3297000000002</v>
       </c>
       <c r="F65" s="25">
         <v>7560.3570999999993</v>
       </c>
       <c r="G65" s="25">
         <v>9103.5879999999997</v>
       </c>
-      <c r="H65" s="25"/>
+      <c r="H65" s="25">
+        <v>10645.848699999999</v>
+      </c>
       <c r="I65" s="25"/>
       <c r="J65" s="25"/>
       <c r="K65" s="25"/>
       <c r="L65" s="25"/>
       <c r="M65" s="12"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A10:M10"/>
@@ -3066,140 +3074,140 @@
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6634BB2-70FD-4BFD-9F74-C46C72FD7819}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>