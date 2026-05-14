--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -677,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A44" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E74" sqref="E74"/>
+      <selection activeCell="F72" sqref="F72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="37"/>
@@ -2642,177 +2642,188 @@
       <c r="C62" s="35"/>
       <c r="D62" s="35"/>
       <c r="E62" s="35"/>
       <c r="F62" s="35"/>
       <c r="G62" s="35"/>
       <c r="H62" s="35"/>
       <c r="I62" s="35"/>
       <c r="J62" s="35"/>
       <c r="K62" s="35"/>
       <c r="L62" s="35"/>
       <c r="M62" s="36"/>
     </row>
     <row r="63" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="29">
         <v>230.4384</v>
       </c>
       <c r="C63" s="28">
         <v>195.4</v>
       </c>
       <c r="D63" s="32">
         <v>239.91410000000002</v>
       </c>
-      <c r="E63" s="32"/>
+      <c r="E63" s="32">
+        <v>230.12360000000001</v>
+      </c>
       <c r="F63" s="28"/>
       <c r="G63" s="27"/>
       <c r="H63" s="28"/>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
       <c r="M63" s="24"/>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="29">
         <v>133.52500000000001</v>
       </c>
       <c r="C64" s="17">
         <v>115.8</v>
       </c>
       <c r="D64" s="32">
         <v>135.06800000000001</v>
       </c>
-      <c r="E64" s="32"/>
+      <c r="E64" s="32">
+        <v>135.50399999999999</v>
+      </c>
       <c r="F64" s="28"/>
       <c r="G64" s="30"/>
       <c r="H64" s="28"/>
       <c r="I64" s="28"/>
       <c r="J64" s="28"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
       <c r="M64" s="33"/>
     </row>
     <row r="65" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C65" s="28">
         <v>2255.8000000000002</v>
       </c>
       <c r="D65" s="32">
         <v>2298.6652000000004</v>
       </c>
-      <c r="E65" s="32"/>
+      <c r="E65" s="32">
+        <v>2356.5806000000002</v>
+      </c>
       <c r="F65" s="28"/>
       <c r="G65" s="30"/>
       <c r="H65" s="30"/>
       <c r="I65" s="30"/>
       <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
       <c r="M65" s="24"/>
     </row>
     <row r="66" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C66" s="28">
         <v>1502</v>
       </c>
       <c r="D66" s="32">
         <v>1509.6614</v>
       </c>
-      <c r="E66" s="32"/>
+      <c r="E66" s="32">
+        <v>1508.6489999999999</v>
+      </c>
       <c r="F66" s="17"/>
       <c r="G66" s="30"/>
       <c r="H66" s="29"/>
       <c r="I66" s="29"/>
       <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A62:M62"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A62:M62"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A52:M52"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2821,85 +2832,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>