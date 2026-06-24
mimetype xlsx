--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -676,52 +676,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A44" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F72" sqref="F72"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G69" sqref="G69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="37"/>
@@ -2645,185 +2645,190 @@
       <c r="F62" s="35"/>
       <c r="G62" s="35"/>
       <c r="H62" s="35"/>
       <c r="I62" s="35"/>
       <c r="J62" s="35"/>
       <c r="K62" s="35"/>
       <c r="L62" s="35"/>
       <c r="M62" s="36"/>
     </row>
     <row r="63" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="29">
         <v>230.4384</v>
       </c>
       <c r="C63" s="28">
         <v>195.4</v>
       </c>
       <c r="D63" s="32">
         <v>239.91410000000002</v>
       </c>
       <c r="E63" s="32">
         <v>230.12360000000001</v>
       </c>
-      <c r="F63" s="28"/>
+      <c r="F63" s="28">
+        <v>236.11449999999999</v>
+      </c>
       <c r="G63" s="27"/>
       <c r="H63" s="28"/>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
       <c r="M63" s="24"/>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="29">
         <v>133.52500000000001</v>
       </c>
       <c r="C64" s="17">
         <v>115.8</v>
       </c>
       <c r="D64" s="32">
         <v>135.06800000000001</v>
       </c>
       <c r="E64" s="32">
         <v>135.50399999999999</v>
       </c>
-      <c r="F64" s="28"/>
+      <c r="F64" s="28">
+        <v>142.911</v>
+      </c>
       <c r="G64" s="30"/>
       <c r="H64" s="28"/>
       <c r="I64" s="28"/>
       <c r="J64" s="28"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
       <c r="M64" s="33"/>
     </row>
     <row r="65" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C65" s="28">
         <v>2255.8000000000002</v>
       </c>
       <c r="D65" s="32">
         <v>2298.6652000000004</v>
       </c>
       <c r="E65" s="32">
         <v>2356.5806000000002</v>
       </c>
-      <c r="F65" s="28"/>
+      <c r="F65" s="28">
+        <v>2369.8193999999999</v>
+      </c>
       <c r="G65" s="30"/>
       <c r="H65" s="30"/>
       <c r="I65" s="30"/>
       <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
       <c r="M65" s="24"/>
     </row>
     <row r="66" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C66" s="28">
         <v>1502</v>
       </c>
       <c r="D66" s="32">
         <v>1509.6614</v>
       </c>
       <c r="E66" s="32">
         <v>1508.6489999999999</v>
       </c>
-      <c r="F66" s="17"/>
+      <c r="F66" s="17">
+        <v>1517.0273999999999</v>
+      </c>
       <c r="G66" s="30"/>
       <c r="H66" s="29"/>
       <c r="I66" s="29"/>
       <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A62:M62"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A52:M52"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A62:M62"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2832,82 +2837,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>