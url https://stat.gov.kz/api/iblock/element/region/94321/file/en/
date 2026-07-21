--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -676,52 +676,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G69" sqref="G69"/>
+    <sheetView tabSelected="1" topLeftCell="A49" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G73" sqref="G73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="37"/>
@@ -2648,187 +2648,198 @@
       <c r="I62" s="35"/>
       <c r="J62" s="35"/>
       <c r="K62" s="35"/>
       <c r="L62" s="35"/>
       <c r="M62" s="36"/>
     </row>
     <row r="63" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="29">
         <v>230.4384</v>
       </c>
       <c r="C63" s="28">
         <v>195.4</v>
       </c>
       <c r="D63" s="32">
         <v>239.91410000000002</v>
       </c>
       <c r="E63" s="32">
         <v>230.12360000000001</v>
       </c>
       <c r="F63" s="28">
         <v>236.11449999999999</v>
       </c>
-      <c r="G63" s="27"/>
+      <c r="G63" s="28">
+        <v>230.1429</v>
+      </c>
       <c r="H63" s="28"/>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
       <c r="M63" s="24"/>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="29">
         <v>133.52500000000001</v>
       </c>
       <c r="C64" s="17">
         <v>115.8</v>
       </c>
       <c r="D64" s="32">
         <v>135.06800000000001</v>
       </c>
       <c r="E64" s="32">
         <v>135.50399999999999</v>
       </c>
       <c r="F64" s="28">
         <v>142.911</v>
       </c>
-      <c r="G64" s="30"/>
+      <c r="G64" s="28">
+        <v>133.26259999999999</v>
+      </c>
       <c r="H64" s="28"/>
       <c r="I64" s="28"/>
       <c r="J64" s="28"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
       <c r="M64" s="33"/>
     </row>
     <row r="65" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C65" s="28">
         <v>2255.8000000000002</v>
       </c>
       <c r="D65" s="32">
         <v>2298.6652000000004</v>
       </c>
       <c r="E65" s="32">
         <v>2356.5806000000002</v>
       </c>
       <c r="F65" s="28">
         <v>2369.8193999999999</v>
       </c>
-      <c r="G65" s="30"/>
+      <c r="G65" s="28">
+        <v>2372.5447000000004</v>
+      </c>
       <c r="H65" s="30"/>
       <c r="I65" s="30"/>
       <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
       <c r="M65" s="24"/>
     </row>
     <row r="66" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C66" s="28">
         <v>1502</v>
       </c>
       <c r="D66" s="32">
         <v>1509.6614</v>
       </c>
       <c r="E66" s="32">
         <v>1508.6489999999999</v>
       </c>
       <c r="F66" s="17">
         <v>1517.0273999999999</v>
       </c>
-      <c r="G66" s="30"/>
+      <c r="G66" s="17">
+        <v>1543.2309</v>
+      </c>
       <c r="H66" s="29"/>
       <c r="I66" s="29"/>
       <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A62:M62"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A62:M62"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A52:M52"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2837,85 +2848,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>