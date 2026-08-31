--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -677,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A49" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G73" sqref="G73"/>
+      <selection activeCell="H46" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="37"/>
@@ -2651,195 +2651,200 @@
       <c r="L62" s="35"/>
       <c r="M62" s="36"/>
     </row>
     <row r="63" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="29">
         <v>230.4384</v>
       </c>
       <c r="C63" s="28">
         <v>195.4</v>
       </c>
       <c r="D63" s="32">
         <v>239.91410000000002</v>
       </c>
       <c r="E63" s="32">
         <v>230.12360000000001</v>
       </c>
       <c r="F63" s="28">
         <v>236.11449999999999</v>
       </c>
       <c r="G63" s="28">
         <v>230.1429</v>
       </c>
-      <c r="H63" s="28"/>
+      <c r="H63" s="28">
+        <v>221.6447</v>
+      </c>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
       <c r="M63" s="24"/>
     </row>
     <row r="64" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="29">
         <v>133.52500000000001</v>
       </c>
       <c r="C64" s="17">
         <v>115.8</v>
       </c>
       <c r="D64" s="32">
         <v>135.06800000000001</v>
       </c>
       <c r="E64" s="32">
         <v>135.50399999999999</v>
       </c>
       <c r="F64" s="28">
         <v>142.911</v>
       </c>
       <c r="G64" s="28">
         <v>133.26259999999999</v>
       </c>
-      <c r="H64" s="28"/>
+      <c r="H64" s="28">
+        <v>130.1952</v>
+      </c>
       <c r="I64" s="28"/>
       <c r="J64" s="28"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
       <c r="M64" s="33"/>
     </row>
     <row r="65" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B65" s="28">
         <v>2271.9487999999997</v>
       </c>
       <c r="C65" s="28">
         <v>2255.8000000000002</v>
       </c>
       <c r="D65" s="32">
         <v>2298.6652000000004</v>
       </c>
       <c r="E65" s="32">
         <v>2356.5806000000002</v>
       </c>
       <c r="F65" s="28">
         <v>2369.8193999999999</v>
       </c>
       <c r="G65" s="28">
         <v>2372.5447000000004</v>
       </c>
-      <c r="H65" s="30"/>
+      <c r="H65" s="30">
+        <v>2398.9133999999999</v>
+      </c>
       <c r="I65" s="30"/>
       <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
       <c r="M65" s="24"/>
     </row>
     <row r="66" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="28">
         <v>1523.0383999999999</v>
       </c>
       <c r="C66" s="28">
         <v>1502</v>
       </c>
       <c r="D66" s="32">
         <v>1509.6614</v>
       </c>
       <c r="E66" s="32">
         <v>1508.6489999999999</v>
       </c>
       <c r="F66" s="17">
         <v>1517.0273999999999</v>
       </c>
       <c r="G66" s="17">
         <v>1543.2309</v>
       </c>
-      <c r="H66" s="29"/>
+      <c r="H66" s="29">
+        <v>1542.2607</v>
+      </c>
       <c r="I66" s="29"/>
       <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A62:M62"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A52:M52"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A62:M62"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2848,82 +2853,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394D7A59-06A0-4D29-9068-7BBAAFD54BBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>