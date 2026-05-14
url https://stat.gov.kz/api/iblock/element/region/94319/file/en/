--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12690" yWindow="60" windowWidth="15945" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="56">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -752,51 +752,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M196"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
-      <selection activeCell="D183" sqref="D183"/>
+      <selection activeCell="P189" sqref="P189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="6" customWidth="1"/>
     <col min="6" max="6" width="11" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
@@ -6337,297 +6337,319 @@
         <v>9</v>
       </c>
       <c r="K182" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L182" s="12" t="s">
         <v>11</v>
       </c>
       <c r="M182" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B183" s="32">
         <v>230.4384</v>
       </c>
       <c r="C183" s="32">
         <v>195.4</v>
       </c>
       <c r="D183" s="32">
         <v>239.91410000000002</v>
       </c>
-      <c r="E183" s="39"/>
+      <c r="E183" s="39">
+        <v>230.12360000000001</v>
+      </c>
       <c r="F183" s="32"/>
       <c r="G183" s="37"/>
       <c r="H183" s="32"/>
       <c r="I183" s="32"/>
       <c r="J183" s="19"/>
       <c r="K183" s="19"/>
       <c r="L183" s="19"/>
       <c r="M183" s="26"/>
     </row>
     <row r="184" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B184" s="19">
         <v>133.52500000000001</v>
       </c>
       <c r="C184" s="19">
         <v>115.8</v>
       </c>
       <c r="D184" s="32">
         <v>135.06800000000001</v>
       </c>
-      <c r="E184" s="39"/>
+      <c r="E184" s="39">
+        <v>135.50399999999999</v>
+      </c>
       <c r="F184" s="32"/>
       <c r="G184" s="15"/>
       <c r="H184" s="32"/>
       <c r="I184" s="15"/>
       <c r="J184" s="19"/>
       <c r="K184" s="19"/>
       <c r="L184" s="19"/>
       <c r="M184" s="47"/>
     </row>
     <row r="185" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B185" s="32">
         <v>2271.9487999999997</v>
       </c>
       <c r="C185" s="32">
         <v>2255.8000000000002</v>
       </c>
       <c r="D185" s="32">
         <v>2298.6652000000004</v>
       </c>
-      <c r="E185" s="39"/>
+      <c r="E185" s="39">
+        <v>2356.5806000000002</v>
+      </c>
       <c r="F185" s="32"/>
       <c r="G185" s="15"/>
       <c r="H185" s="15"/>
       <c r="I185" s="19"/>
       <c r="J185" s="19"/>
       <c r="K185" s="19"/>
       <c r="L185" s="19"/>
       <c r="M185" s="26"/>
     </row>
     <row r="186" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B186" s="16"/>
       <c r="C186" s="32"/>
       <c r="D186" s="16"/>
       <c r="F186" s="32"/>
       <c r="G186" s="15"/>
       <c r="H186" s="19"/>
       <c r="I186" s="19"/>
       <c r="J186" s="19"/>
       <c r="K186" s="19"/>
       <c r="L186" s="19"/>
       <c r="M186" s="25"/>
     </row>
     <row r="187" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B187" s="33">
         <v>51.035400000000003</v>
       </c>
       <c r="C187" s="32">
         <v>51.2</v>
       </c>
       <c r="D187" s="32">
         <v>51.475000000000001</v>
       </c>
-      <c r="E187" s="32"/>
+      <c r="E187" s="32">
+        <v>51.411099999999998</v>
+      </c>
       <c r="F187" s="32"/>
       <c r="G187" s="37"/>
       <c r="H187" s="19"/>
       <c r="I187" s="19"/>
       <c r="J187" s="19"/>
       <c r="K187" s="19"/>
       <c r="L187" s="19"/>
       <c r="M187" s="39"/>
     </row>
     <row r="188" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B188" s="33">
         <v>123.9023</v>
       </c>
       <c r="C188" s="33">
         <v>122</v>
       </c>
       <c r="D188" s="32">
         <v>121.33799999999999</v>
       </c>
-      <c r="E188" s="32"/>
+      <c r="E188" s="32">
+        <v>120.4495</v>
+      </c>
       <c r="F188" s="32"/>
       <c r="G188" s="15"/>
       <c r="H188" s="19"/>
       <c r="I188" s="19"/>
       <c r="J188" s="19"/>
       <c r="K188" s="19"/>
       <c r="L188" s="19"/>
       <c r="M188" s="39"/>
     </row>
     <row r="189" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B189" s="33">
         <v>44.772199999999998</v>
       </c>
       <c r="C189" s="32">
         <v>45.8</v>
       </c>
       <c r="D189" s="32">
         <v>45.316699999999997</v>
       </c>
-      <c r="E189" s="32"/>
+      <c r="E189" s="32">
+        <v>43.066300000000005</v>
+      </c>
       <c r="F189" s="32"/>
       <c r="G189" s="15"/>
       <c r="H189" s="19"/>
       <c r="I189" s="19"/>
       <c r="J189" s="19"/>
       <c r="K189" s="19"/>
       <c r="L189" s="19"/>
       <c r="M189" s="39"/>
     </row>
     <row r="190" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B190" s="33">
         <v>1339.356</v>
       </c>
       <c r="C190" s="32">
         <v>1360</v>
       </c>
       <c r="D190" s="32">
         <v>1375.9313</v>
       </c>
-      <c r="E190" s="32"/>
+      <c r="E190" s="32">
+        <v>1370.6026000000002</v>
+      </c>
       <c r="F190" s="32"/>
       <c r="G190" s="15"/>
       <c r="H190" s="19"/>
       <c r="I190" s="19"/>
       <c r="J190" s="19"/>
       <c r="K190" s="19"/>
       <c r="L190" s="19"/>
       <c r="M190" s="39"/>
     </row>
     <row r="191" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B191" s="32">
         <v>336.44329999999997</v>
       </c>
       <c r="C191" s="32">
         <v>300.89999999999998</v>
       </c>
       <c r="D191" s="32">
         <v>315.25940000000003</v>
       </c>
-      <c r="E191" s="32"/>
+      <c r="E191" s="32">
+        <v>314.69259999999997</v>
+      </c>
       <c r="F191" s="32"/>
       <c r="G191" s="15"/>
       <c r="H191" s="19"/>
       <c r="I191" s="32"/>
       <c r="J191" s="19"/>
       <c r="K191" s="19"/>
       <c r="L191" s="19"/>
       <c r="M191" s="39"/>
     </row>
     <row r="192" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D192" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="E192" s="22"/>
+      <c r="E192" s="22" t="s">
+        <v>37</v>
+      </c>
       <c r="F192" s="32"/>
       <c r="G192" s="39"/>
       <c r="H192" s="39"/>
       <c r="I192" s="15"/>
       <c r="J192" s="19"/>
       <c r="K192" s="19"/>
       <c r="L192" s="19"/>
       <c r="M192" s="15"/>
     </row>
     <row r="193" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B193" s="32">
         <v>376.43959999999998</v>
       </c>
       <c r="C193" s="32">
         <v>375.8</v>
       </c>
       <c r="D193" s="32">
         <v>389.34479999999996</v>
       </c>
-      <c r="E193" s="32"/>
+      <c r="E193" s="32">
+        <v>456.35849999999999</v>
+      </c>
       <c r="F193" s="32"/>
       <c r="G193" s="15"/>
       <c r="H193" s="19"/>
       <c r="I193" s="19"/>
       <c r="J193" s="19"/>
       <c r="K193" s="19"/>
       <c r="L193" s="19"/>
       <c r="M193" s="39"/>
     </row>
     <row r="194" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B194" s="32">
         <v>1523.0383999999999</v>
       </c>
       <c r="C194" s="32">
         <v>1502</v>
       </c>
       <c r="D194" s="32">
         <v>1509.6614</v>
       </c>
-      <c r="E194" s="39"/>
+      <c r="E194" s="39">
+        <v>1508.6489999999999</v>
+      </c>
       <c r="F194" s="32"/>
       <c r="G194" s="15"/>
       <c r="H194" s="33"/>
       <c r="I194" s="19"/>
       <c r="J194" s="19"/>
       <c r="K194" s="19"/>
       <c r="L194" s="19"/>
       <c r="M194" s="15"/>
     </row>
     <row r="195" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="40" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="40" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A180:M180"/>
     <mergeCell ref="A164:M164"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A96:M96"/>
@@ -6637,56 +6659,53 @@
     <mergeCell ref="A131:M131"/>
     <mergeCell ref="A115:M115"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6695,82 +6714,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>