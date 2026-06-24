--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12690" yWindow="60" windowWidth="15945" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="56">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -751,52 +751,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M196"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
-      <selection activeCell="P189" sqref="P189"/>
+    <sheetView tabSelected="1" topLeftCell="A175" workbookViewId="0">
+      <selection activeCell="R191" sqref="R191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="6" customWidth="1"/>
     <col min="6" max="6" width="11" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
@@ -6340,317 +6340,338 @@
         <v>10</v>
       </c>
       <c r="L182" s="12" t="s">
         <v>11</v>
       </c>
       <c r="M182" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B183" s="32">
         <v>230.4384</v>
       </c>
       <c r="C183" s="32">
         <v>195.4</v>
       </c>
       <c r="D183" s="32">
         <v>239.91410000000002</v>
       </c>
       <c r="E183" s="39">
         <v>230.12360000000001</v>
       </c>
-      <c r="F183" s="32"/>
+      <c r="F183" s="39">
+        <v>236.11449999999999</v>
+      </c>
       <c r="G183" s="37"/>
       <c r="H183" s="32"/>
       <c r="I183" s="32"/>
       <c r="J183" s="19"/>
       <c r="K183" s="19"/>
       <c r="L183" s="19"/>
       <c r="M183" s="26"/>
     </row>
     <row r="184" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B184" s="19">
         <v>133.52500000000001</v>
       </c>
       <c r="C184" s="19">
         <v>115.8</v>
       </c>
       <c r="D184" s="32">
         <v>135.06800000000001</v>
       </c>
       <c r="E184" s="39">
         <v>135.50399999999999</v>
       </c>
-      <c r="F184" s="32"/>
+      <c r="F184" s="39">
+        <v>142.911</v>
+      </c>
       <c r="G184" s="15"/>
       <c r="H184" s="32"/>
       <c r="I184" s="15"/>
       <c r="J184" s="19"/>
       <c r="K184" s="19"/>
       <c r="L184" s="19"/>
       <c r="M184" s="47"/>
     </row>
     <row r="185" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B185" s="32">
         <v>2271.9487999999997</v>
       </c>
       <c r="C185" s="32">
         <v>2255.8000000000002</v>
       </c>
       <c r="D185" s="32">
         <v>2298.6652000000004</v>
       </c>
       <c r="E185" s="39">
         <v>2356.5806000000002</v>
       </c>
-      <c r="F185" s="32"/>
+      <c r="F185" s="39">
+        <v>2369.8193999999999</v>
+      </c>
       <c r="G185" s="15"/>
       <c r="H185" s="15"/>
       <c r="I185" s="19"/>
       <c r="J185" s="19"/>
       <c r="K185" s="19"/>
       <c r="L185" s="19"/>
       <c r="M185" s="26"/>
     </row>
     <row r="186" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B186" s="16"/>
       <c r="C186" s="32"/>
       <c r="D186" s="16"/>
-      <c r="F186" s="32"/>
       <c r="G186" s="15"/>
       <c r="H186" s="19"/>
       <c r="I186" s="19"/>
       <c r="J186" s="19"/>
       <c r="K186" s="19"/>
       <c r="L186" s="19"/>
       <c r="M186" s="25"/>
     </row>
     <row r="187" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B187" s="33">
         <v>51.035400000000003</v>
       </c>
       <c r="C187" s="32">
         <v>51.2</v>
       </c>
       <c r="D187" s="32">
         <v>51.475000000000001</v>
       </c>
       <c r="E187" s="32">
         <v>51.411099999999998</v>
       </c>
-      <c r="F187" s="32"/>
+      <c r="F187" s="32">
+        <v>51.178199999999997</v>
+      </c>
       <c r="G187" s="37"/>
       <c r="H187" s="19"/>
       <c r="I187" s="19"/>
       <c r="J187" s="19"/>
       <c r="K187" s="19"/>
       <c r="L187" s="19"/>
       <c r="M187" s="39"/>
     </row>
     <row r="188" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B188" s="33">
         <v>123.9023</v>
       </c>
       <c r="C188" s="33">
         <v>122</v>
       </c>
       <c r="D188" s="32">
         <v>121.33799999999999</v>
       </c>
       <c r="E188" s="32">
         <v>120.4495</v>
       </c>
-      <c r="F188" s="32"/>
+      <c r="F188" s="32">
+        <v>119.45</v>
+      </c>
       <c r="G188" s="15"/>
       <c r="H188" s="19"/>
       <c r="I188" s="19"/>
       <c r="J188" s="19"/>
       <c r="K188" s="19"/>
       <c r="L188" s="19"/>
       <c r="M188" s="39"/>
     </row>
     <row r="189" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B189" s="33">
         <v>44.772199999999998</v>
       </c>
       <c r="C189" s="32">
         <v>45.8</v>
       </c>
       <c r="D189" s="32">
         <v>45.316699999999997</v>
       </c>
       <c r="E189" s="32">
         <v>43.066300000000005</v>
       </c>
-      <c r="F189" s="32"/>
+      <c r="F189" s="32">
+        <v>54.826099999999997</v>
+      </c>
       <c r="G189" s="15"/>
       <c r="H189" s="19"/>
       <c r="I189" s="19"/>
       <c r="J189" s="19"/>
       <c r="K189" s="19"/>
       <c r="L189" s="19"/>
       <c r="M189" s="39"/>
     </row>
     <row r="190" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B190" s="33">
         <v>1339.356</v>
       </c>
       <c r="C190" s="32">
         <v>1360</v>
       </c>
       <c r="D190" s="32">
         <v>1375.9313</v>
       </c>
       <c r="E190" s="32">
         <v>1370.6026000000002</v>
       </c>
-      <c r="F190" s="32"/>
+      <c r="F190" s="32">
+        <v>1371.6289999999999</v>
+      </c>
       <c r="G190" s="15"/>
       <c r="H190" s="19"/>
       <c r="I190" s="19"/>
       <c r="J190" s="19"/>
       <c r="K190" s="19"/>
       <c r="L190" s="19"/>
       <c r="M190" s="39"/>
     </row>
     <row r="191" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B191" s="32">
         <v>336.44329999999997</v>
       </c>
       <c r="C191" s="32">
         <v>300.89999999999998</v>
       </c>
       <c r="D191" s="32">
         <v>315.25940000000003</v>
       </c>
       <c r="E191" s="32">
         <v>314.69259999999997</v>
       </c>
-      <c r="F191" s="32"/>
+      <c r="F191" s="32">
+        <v>319.13120000000004</v>
+      </c>
       <c r="G191" s="15"/>
       <c r="H191" s="19"/>
       <c r="I191" s="32"/>
       <c r="J191" s="19"/>
       <c r="K191" s="19"/>
       <c r="L191" s="19"/>
       <c r="M191" s="39"/>
     </row>
     <row r="192" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="E192" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="F192" s="32"/>
+      <c r="F192" s="22" t="s">
+        <v>37</v>
+      </c>
       <c r="G192" s="39"/>
       <c r="H192" s="39"/>
       <c r="I192" s="15"/>
       <c r="J192" s="19"/>
       <c r="K192" s="19"/>
       <c r="L192" s="19"/>
       <c r="M192" s="15"/>
     </row>
     <row r="193" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B193" s="32">
         <v>376.43959999999998</v>
       </c>
       <c r="C193" s="32">
         <v>375.8</v>
       </c>
       <c r="D193" s="32">
         <v>389.34479999999996</v>
       </c>
       <c r="E193" s="32">
         <v>456.35849999999999</v>
       </c>
-      <c r="F193" s="32"/>
+      <c r="F193" s="32">
+        <v>453.60490000000004</v>
+      </c>
       <c r="G193" s="15"/>
       <c r="H193" s="19"/>
       <c r="I193" s="19"/>
       <c r="J193" s="19"/>
       <c r="K193" s="19"/>
       <c r="L193" s="19"/>
       <c r="M193" s="39"/>
     </row>
     <row r="194" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B194" s="32">
         <v>1523.0383999999999</v>
       </c>
       <c r="C194" s="32">
         <v>1502</v>
       </c>
       <c r="D194" s="32">
         <v>1509.6614</v>
       </c>
       <c r="E194" s="39">
         <v>1508.6489999999999</v>
       </c>
-      <c r="F194" s="32"/>
+      <c r="F194" s="39">
+        <v>1517.0273999999999</v>
+      </c>
       <c r="G194" s="15"/>
       <c r="H194" s="33"/>
       <c r="I194" s="19"/>
       <c r="J194" s="19"/>
       <c r="K194" s="19"/>
       <c r="L194" s="19"/>
       <c r="M194" s="15"/>
     </row>
     <row r="195" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="40" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="40" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A180:M180"/>
     <mergeCell ref="A164:M164"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A96:M96"/>
     <mergeCell ref="A77:M77"/>
@@ -6659,53 +6680,56 @@
     <mergeCell ref="A131:M131"/>
     <mergeCell ref="A115:M115"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6714,85 +6738,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>