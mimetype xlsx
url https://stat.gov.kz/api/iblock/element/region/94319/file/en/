--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12690" yWindow="60" windowWidth="15945" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="56">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -752,51 +752,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M196"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A175" workbookViewId="0">
-      <selection activeCell="R191" sqref="R191"/>
+      <selection activeCell="H198" sqref="H198"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="6" customWidth="1"/>
     <col min="6" max="6" width="11" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
@@ -6343,336 +6343,358 @@
         <v>11</v>
       </c>
       <c r="M182" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B183" s="32">
         <v>230.4384</v>
       </c>
       <c r="C183" s="32">
         <v>195.4</v>
       </c>
       <c r="D183" s="32">
         <v>239.91410000000002</v>
       </c>
       <c r="E183" s="39">
         <v>230.12360000000001</v>
       </c>
       <c r="F183" s="39">
         <v>236.11449999999999</v>
       </c>
-      <c r="G183" s="37"/>
+      <c r="G183" s="37">
+        <v>230.1429</v>
+      </c>
       <c r="H183" s="32"/>
       <c r="I183" s="32"/>
       <c r="J183" s="19"/>
       <c r="K183" s="19"/>
       <c r="L183" s="19"/>
       <c r="M183" s="26"/>
     </row>
     <row r="184" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B184" s="19">
         <v>133.52500000000001</v>
       </c>
       <c r="C184" s="19">
         <v>115.8</v>
       </c>
       <c r="D184" s="32">
         <v>135.06800000000001</v>
       </c>
       <c r="E184" s="39">
         <v>135.50399999999999</v>
       </c>
       <c r="F184" s="39">
         <v>142.911</v>
       </c>
-      <c r="G184" s="15"/>
+      <c r="G184" s="15">
+        <v>133.26259999999999</v>
+      </c>
       <c r="H184" s="32"/>
       <c r="I184" s="15"/>
       <c r="J184" s="19"/>
       <c r="K184" s="19"/>
       <c r="L184" s="19"/>
       <c r="M184" s="47"/>
     </row>
     <row r="185" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B185" s="32">
         <v>2271.9487999999997</v>
       </c>
       <c r="C185" s="32">
         <v>2255.8000000000002</v>
       </c>
       <c r="D185" s="32">
         <v>2298.6652000000004</v>
       </c>
       <c r="E185" s="39">
         <v>2356.5806000000002</v>
       </c>
       <c r="F185" s="39">
         <v>2369.8193999999999</v>
       </c>
-      <c r="G185" s="15"/>
+      <c r="G185" s="15">
+        <v>2372.5447000000004</v>
+      </c>
       <c r="H185" s="15"/>
       <c r="I185" s="19"/>
       <c r="J185" s="19"/>
       <c r="K185" s="19"/>
       <c r="L185" s="19"/>
       <c r="M185" s="26"/>
     </row>
     <row r="186" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B186" s="16"/>
       <c r="C186" s="32"/>
       <c r="D186" s="16"/>
       <c r="G186" s="15"/>
       <c r="H186" s="19"/>
       <c r="I186" s="19"/>
       <c r="J186" s="19"/>
       <c r="K186" s="19"/>
       <c r="L186" s="19"/>
       <c r="M186" s="25"/>
     </row>
     <row r="187" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B187" s="33">
         <v>51.035400000000003</v>
       </c>
       <c r="C187" s="32">
         <v>51.2</v>
       </c>
       <c r="D187" s="32">
         <v>51.475000000000001</v>
       </c>
       <c r="E187" s="32">
         <v>51.411099999999998</v>
       </c>
       <c r="F187" s="32">
         <v>51.178199999999997</v>
       </c>
-      <c r="G187" s="37"/>
+      <c r="G187" s="37">
+        <v>50.315300000000001</v>
+      </c>
       <c r="H187" s="19"/>
       <c r="I187" s="19"/>
       <c r="J187" s="19"/>
       <c r="K187" s="19"/>
       <c r="L187" s="19"/>
       <c r="M187" s="39"/>
     </row>
     <row r="188" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B188" s="33">
         <v>123.9023</v>
       </c>
       <c r="C188" s="33">
         <v>122</v>
       </c>
       <c r="D188" s="32">
         <v>121.33799999999999</v>
       </c>
       <c r="E188" s="32">
         <v>120.4495</v>
       </c>
       <c r="F188" s="32">
         <v>119.45</v>
       </c>
-      <c r="G188" s="15"/>
+      <c r="G188" s="15">
+        <v>117.9051</v>
+      </c>
       <c r="H188" s="19"/>
       <c r="I188" s="19"/>
       <c r="J188" s="19"/>
       <c r="K188" s="19"/>
       <c r="L188" s="19"/>
       <c r="M188" s="39"/>
     </row>
     <row r="189" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B189" s="33">
         <v>44.772199999999998</v>
       </c>
       <c r="C189" s="32">
         <v>45.8</v>
       </c>
       <c r="D189" s="32">
         <v>45.316699999999997</v>
       </c>
       <c r="E189" s="32">
         <v>43.066300000000005</v>
       </c>
       <c r="F189" s="32">
         <v>54.826099999999997</v>
       </c>
-      <c r="G189" s="15"/>
+      <c r="G189" s="15">
+        <v>53.245599999999996</v>
+      </c>
       <c r="H189" s="19"/>
       <c r="I189" s="19"/>
       <c r="J189" s="19"/>
       <c r="K189" s="19"/>
       <c r="L189" s="19"/>
       <c r="M189" s="39"/>
     </row>
     <row r="190" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B190" s="33">
         <v>1339.356</v>
       </c>
       <c r="C190" s="32">
         <v>1360</v>
       </c>
       <c r="D190" s="32">
         <v>1375.9313</v>
       </c>
       <c r="E190" s="32">
         <v>1370.6026000000002</v>
       </c>
       <c r="F190" s="32">
         <v>1371.6289999999999</v>
       </c>
-      <c r="G190" s="15"/>
+      <c r="G190" s="15">
+        <v>1392.2803999999999</v>
+      </c>
       <c r="H190" s="19"/>
       <c r="I190" s="19"/>
       <c r="J190" s="19"/>
       <c r="K190" s="19"/>
       <c r="L190" s="19"/>
       <c r="M190" s="39"/>
     </row>
     <row r="191" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B191" s="32">
         <v>336.44329999999997</v>
       </c>
       <c r="C191" s="32">
         <v>300.89999999999998</v>
       </c>
       <c r="D191" s="32">
         <v>315.25940000000003</v>
       </c>
       <c r="E191" s="32">
         <v>314.69259999999997</v>
       </c>
       <c r="F191" s="32">
         <v>319.13120000000004</v>
       </c>
-      <c r="G191" s="15"/>
+      <c r="G191" s="15">
+        <v>325.1816</v>
+      </c>
       <c r="H191" s="19"/>
       <c r="I191" s="32"/>
       <c r="J191" s="19"/>
       <c r="K191" s="19"/>
       <c r="L191" s="19"/>
       <c r="M191" s="39"/>
     </row>
     <row r="192" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="E192" s="22" t="s">
         <v>37</v>
       </c>
       <c r="F192" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="G192" s="39"/>
+      <c r="G192" s="39" t="s">
+        <v>37</v>
+      </c>
       <c r="H192" s="39"/>
       <c r="I192" s="15"/>
       <c r="J192" s="19"/>
       <c r="K192" s="19"/>
       <c r="L192" s="19"/>
       <c r="M192" s="15"/>
     </row>
     <row r="193" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B193" s="32">
         <v>376.43959999999998</v>
       </c>
       <c r="C193" s="32">
         <v>375.8</v>
       </c>
       <c r="D193" s="32">
         <v>389.34479999999996</v>
       </c>
       <c r="E193" s="32">
         <v>456.35849999999999</v>
       </c>
       <c r="F193" s="32">
         <v>453.60490000000004</v>
       </c>
-      <c r="G193" s="15"/>
+      <c r="G193" s="15">
+        <v>433.61670000000004</v>
+      </c>
       <c r="H193" s="19"/>
       <c r="I193" s="19"/>
       <c r="J193" s="19"/>
       <c r="K193" s="19"/>
       <c r="L193" s="19"/>
       <c r="M193" s="39"/>
     </row>
     <row r="194" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B194" s="32">
         <v>1523.0383999999999</v>
       </c>
       <c r="C194" s="32">
         <v>1502</v>
       </c>
       <c r="D194" s="32">
         <v>1509.6614</v>
       </c>
       <c r="E194" s="39">
         <v>1508.6489999999999</v>
       </c>
       <c r="F194" s="39">
         <v>1517.0273999999999</v>
       </c>
-      <c r="G194" s="15"/>
+      <c r="G194" s="19">
+        <v>1543.2309</v>
+      </c>
       <c r="H194" s="33"/>
       <c r="I194" s="19"/>
       <c r="J194" s="19"/>
       <c r="K194" s="19"/>
       <c r="L194" s="19"/>
       <c r="M194" s="15"/>
     </row>
     <row r="195" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="40" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="40" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A180:M180"/>
     <mergeCell ref="A164:M164"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A96:M96"/>
     <mergeCell ref="A77:M77"/>
     <mergeCell ref="A58:M58"/>
@@ -6680,56 +6702,53 @@
     <mergeCell ref="A131:M131"/>
     <mergeCell ref="A115:M115"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6738,82 +6757,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>