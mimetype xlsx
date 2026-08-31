--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12690" yWindow="60" windowWidth="15945" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="56">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -752,51 +752,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M196"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A175" workbookViewId="0">
-      <selection activeCell="H198" sqref="H198"/>
+      <selection activeCell="Q192" sqref="Q192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="6" customWidth="1"/>
     <col min="6" max="6" width="11" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="6" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="6" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="6" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
@@ -6346,409 +6346,434 @@
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B183" s="32">
         <v>230.4384</v>
       </c>
       <c r="C183" s="32">
         <v>195.4</v>
       </c>
       <c r="D183" s="32">
         <v>239.91410000000002</v>
       </c>
       <c r="E183" s="39">
         <v>230.12360000000001</v>
       </c>
       <c r="F183" s="39">
         <v>236.11449999999999</v>
       </c>
       <c r="G183" s="37">
         <v>230.1429</v>
       </c>
-      <c r="H183" s="32"/>
+      <c r="H183" s="32">
+        <v>221.6447</v>
+      </c>
       <c r="I183" s="32"/>
       <c r="J183" s="19"/>
       <c r="K183" s="19"/>
       <c r="L183" s="19"/>
       <c r="M183" s="26"/>
     </row>
     <row r="184" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B184" s="19">
         <v>133.52500000000001</v>
       </c>
       <c r="C184" s="19">
         <v>115.8</v>
       </c>
       <c r="D184" s="32">
         <v>135.06800000000001</v>
       </c>
       <c r="E184" s="39">
         <v>135.50399999999999</v>
       </c>
       <c r="F184" s="39">
         <v>142.911</v>
       </c>
       <c r="G184" s="15">
         <v>133.26259999999999</v>
       </c>
-      <c r="H184" s="32"/>
+      <c r="H184" s="32">
+        <v>130.1952</v>
+      </c>
       <c r="I184" s="15"/>
       <c r="J184" s="19"/>
       <c r="K184" s="19"/>
       <c r="L184" s="19"/>
       <c r="M184" s="47"/>
     </row>
     <row r="185" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B185" s="32">
         <v>2271.9487999999997</v>
       </c>
       <c r="C185" s="32">
         <v>2255.8000000000002</v>
       </c>
       <c r="D185" s="32">
         <v>2298.6652000000004</v>
       </c>
       <c r="E185" s="39">
         <v>2356.5806000000002</v>
       </c>
       <c r="F185" s="39">
         <v>2369.8193999999999</v>
       </c>
       <c r="G185" s="15">
         <v>2372.5447000000004</v>
       </c>
-      <c r="H185" s="15"/>
+      <c r="H185" s="15">
+        <v>2398.9133999999999</v>
+      </c>
       <c r="I185" s="19"/>
       <c r="J185" s="19"/>
       <c r="K185" s="19"/>
       <c r="L185" s="19"/>
       <c r="M185" s="26"/>
     </row>
     <row r="186" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B186" s="16"/>
       <c r="C186" s="32"/>
       <c r="D186" s="16"/>
       <c r="G186" s="15"/>
       <c r="H186" s="19"/>
       <c r="I186" s="19"/>
       <c r="J186" s="19"/>
       <c r="K186" s="19"/>
       <c r="L186" s="19"/>
       <c r="M186" s="25"/>
     </row>
     <row r="187" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B187" s="33">
         <v>51.035400000000003</v>
       </c>
       <c r="C187" s="32">
         <v>51.2</v>
       </c>
       <c r="D187" s="32">
         <v>51.475000000000001</v>
       </c>
       <c r="E187" s="32">
         <v>51.411099999999998</v>
       </c>
       <c r="F187" s="32">
         <v>51.178199999999997</v>
       </c>
       <c r="G187" s="37">
         <v>50.315300000000001</v>
       </c>
-      <c r="H187" s="19"/>
+      <c r="H187" s="19">
+        <v>50.176600000000001</v>
+      </c>
       <c r="I187" s="19"/>
       <c r="J187" s="19"/>
       <c r="K187" s="19"/>
       <c r="L187" s="19"/>
       <c r="M187" s="39"/>
     </row>
     <row r="188" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B188" s="33">
         <v>123.9023</v>
       </c>
       <c r="C188" s="33">
         <v>122</v>
       </c>
       <c r="D188" s="32">
         <v>121.33799999999999</v>
       </c>
       <c r="E188" s="32">
         <v>120.4495</v>
       </c>
       <c r="F188" s="32">
         <v>119.45</v>
       </c>
       <c r="G188" s="15">
         <v>117.9051</v>
       </c>
-      <c r="H188" s="19"/>
+      <c r="H188" s="15">
+        <v>116.9812</v>
+      </c>
       <c r="I188" s="19"/>
       <c r="J188" s="19"/>
       <c r="K188" s="19"/>
       <c r="L188" s="19"/>
       <c r="M188" s="39"/>
     </row>
     <row r="189" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B189" s="33">
         <v>44.772199999999998</v>
       </c>
       <c r="C189" s="32">
         <v>45.8</v>
       </c>
       <c r="D189" s="32">
         <v>45.316699999999997</v>
       </c>
       <c r="E189" s="32">
         <v>43.066300000000005</v>
       </c>
       <c r="F189" s="32">
         <v>54.826099999999997</v>
       </c>
       <c r="G189" s="15">
         <v>53.245599999999996</v>
       </c>
-      <c r="H189" s="19"/>
+      <c r="H189" s="19">
+        <v>56.379400000000004</v>
+      </c>
       <c r="I189" s="19"/>
       <c r="J189" s="19"/>
       <c r="K189" s="19"/>
       <c r="L189" s="19"/>
       <c r="M189" s="39"/>
     </row>
     <row r="190" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B190" s="33">
         <v>1339.356</v>
       </c>
       <c r="C190" s="32">
         <v>1360</v>
       </c>
       <c r="D190" s="32">
         <v>1375.9313</v>
       </c>
       <c r="E190" s="32">
         <v>1370.6026000000002</v>
       </c>
       <c r="F190" s="32">
         <v>1371.6289999999999</v>
       </c>
       <c r="G190" s="15">
         <v>1392.2803999999999</v>
       </c>
-      <c r="H190" s="19"/>
+      <c r="H190" s="19">
+        <v>1403.3485000000001</v>
+      </c>
       <c r="I190" s="19"/>
       <c r="J190" s="19"/>
       <c r="K190" s="19"/>
       <c r="L190" s="19"/>
       <c r="M190" s="39"/>
     </row>
     <row r="191" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B191" s="32">
         <v>336.44329999999997</v>
       </c>
       <c r="C191" s="32">
         <v>300.89999999999998</v>
       </c>
       <c r="D191" s="32">
         <v>315.25940000000003</v>
       </c>
       <c r="E191" s="32">
         <v>314.69259999999997</v>
       </c>
       <c r="F191" s="32">
         <v>319.13120000000004</v>
       </c>
       <c r="G191" s="15">
         <v>325.1816</v>
       </c>
-      <c r="H191" s="19"/>
+      <c r="H191" s="19">
+        <v>322.08570000000003</v>
+      </c>
       <c r="I191" s="32"/>
       <c r="J191" s="19"/>
       <c r="K191" s="19"/>
       <c r="L191" s="19"/>
       <c r="M191" s="39"/>
     </row>
     <row r="192" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D192" s="19" t="s">
         <v>37</v>
       </c>
       <c r="E192" s="22" t="s">
         <v>37</v>
       </c>
       <c r="F192" s="22" t="s">
         <v>37</v>
       </c>
       <c r="G192" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="H192" s="39"/>
+      <c r="H192" s="39" t="s">
+        <v>37</v>
+      </c>
       <c r="I192" s="15"/>
       <c r="J192" s="19"/>
       <c r="K192" s="19"/>
       <c r="L192" s="19"/>
       <c r="M192" s="15"/>
     </row>
     <row r="193" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B193" s="32">
         <v>376.43959999999998</v>
       </c>
       <c r="C193" s="32">
         <v>375.8</v>
       </c>
       <c r="D193" s="32">
         <v>389.34479999999996</v>
       </c>
       <c r="E193" s="32">
         <v>456.35849999999999</v>
       </c>
       <c r="F193" s="32">
         <v>453.60490000000004</v>
       </c>
       <c r="G193" s="15">
         <v>433.61670000000004</v>
       </c>
-      <c r="H193" s="19"/>
+      <c r="H193" s="19">
+        <v>449.94200000000001</v>
+      </c>
       <c r="I193" s="19"/>
       <c r="J193" s="19"/>
       <c r="K193" s="19"/>
       <c r="L193" s="19"/>
       <c r="M193" s="39"/>
     </row>
     <row r="194" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B194" s="32">
         <v>1523.0383999999999</v>
       </c>
       <c r="C194" s="32">
         <v>1502</v>
       </c>
       <c r="D194" s="32">
         <v>1509.6614</v>
       </c>
       <c r="E194" s="39">
         <v>1508.6489999999999</v>
       </c>
       <c r="F194" s="39">
         <v>1517.0273999999999</v>
       </c>
       <c r="G194" s="19">
         <v>1543.2309</v>
       </c>
-      <c r="H194" s="33"/>
+      <c r="H194" s="33">
+        <v>1542.2607</v>
+      </c>
       <c r="I194" s="19"/>
       <c r="J194" s="19"/>
       <c r="K194" s="19"/>
       <c r="L194" s="19"/>
       <c r="M194" s="15"/>
     </row>
     <row r="195" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="40" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="40" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A180:M180"/>
     <mergeCell ref="A164:M164"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A96:M96"/>
     <mergeCell ref="A77:M77"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A148:M148"/>
     <mergeCell ref="A131:M131"/>
     <mergeCell ref="A115:M115"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6757,85 +6782,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F979904-EE06-42BB-AC5B-C6B7FE3FC032}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>