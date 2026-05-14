--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departed from the" sheetId="2" r:id="rId2"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="31">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -352,51 +352,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -469,100 +469,103 @@
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -844,139 +847,143 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AB38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AC23" sqref="AC23"/>
+      <selection pane="bottomLeft" activeCell="W40" sqref="W40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:28">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="55"/>
-[...23 lines deleted...]
-      <c r="Z3" s="55"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1">
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" s="51"/>
       <c r="B5" s="53">
         <v>2021</v>
       </c>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
       <c r="H5" s="54"/>
       <c r="I5" s="54"/>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="48">
         <v>2025</v>
       </c>
       <c r="O5" s="49"/>
       <c r="P5" s="49"/>
       <c r="Q5" s="49"/>
       <c r="R5" s="49"/>
       <c r="S5" s="49"/>
       <c r="T5" s="49"/>
       <c r="U5" s="49"/>
       <c r="V5" s="49"/>
       <c r="W5" s="49"/>
       <c r="X5" s="49"/>
       <c r="Y5" s="50"/>
-      <c r="Z5" s="60">
+      <c r="Z5" s="55">
         <v>2026</v>
       </c>
-      <c r="AA5" s="61"/>
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" s="52"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="6" t="s">
@@ -1014,83 +1021,85 @@
       </c>
       <c r="T6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="U6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AB6" s="15"/>
+      <c r="AB6" s="46" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="7" spans="1:28">
-      <c r="A7" s="56" t="s">
+      <c r="A7" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="56"/>
-[...25 lines deleted...]
-      <c r="AB7" s="15"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="58"/>
+      <c r="R7" s="58"/>
+      <c r="S7" s="58"/>
+      <c r="T7" s="58"/>
+      <c r="U7" s="58"/>
+      <c r="V7" s="58"/>
+      <c r="W7" s="58"/>
+      <c r="X7" s="58"/>
+      <c r="Y7" s="58"/>
+      <c r="Z7" s="58"/>
+      <c r="AA7" s="58"/>
+      <c r="AB7" s="58"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="7">
         <v>22</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="8">
         <v>20</v>
       </c>
       <c r="E8" s="8">
         <v>10</v>
       </c>
       <c r="F8" s="8">
         <v>21</v>
       </c>
       <c r="G8" s="8">
         <v>24</v>
       </c>
       <c r="H8" s="9">
         <v>13</v>
@@ -1127,52 +1136,55 @@
       </c>
       <c r="S8" s="25">
         <v>344</v>
       </c>
       <c r="T8" s="25">
         <v>563</v>
       </c>
       <c r="U8" s="25">
         <v>510</v>
       </c>
       <c r="V8" s="25">
         <v>114</v>
       </c>
       <c r="W8" s="25">
         <v>424</v>
       </c>
       <c r="X8" s="25">
         <v>334</v>
       </c>
       <c r="Y8" s="25">
         <v>519</v>
       </c>
       <c r="Z8" s="25">
         <v>518</v>
       </c>
-      <c r="AA8" s="62">
+      <c r="AA8" s="47">
         <v>295</v>
+      </c>
+      <c r="AB8" s="47">
+        <v>176</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="9"/>
       <c r="I9" s="8"/>
       <c r="J9" s="11"/>
       <c r="K9" s="9"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="22">
         <v>4</v>
       </c>
       <c r="O9" s="22">
         <v>49</v>
       </c>
       <c r="P9" s="22">
@@ -1189,50 +1201,53 @@
       </c>
       <c r="T9" s="22">
         <v>44</v>
       </c>
       <c r="U9" s="22">
         <v>48</v>
       </c>
       <c r="V9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="20">
         <v>31</v>
       </c>
       <c r="X9" s="20">
         <v>22</v>
       </c>
       <c r="Y9" s="20">
         <v>42</v>
       </c>
       <c r="Z9" s="20">
         <v>32</v>
       </c>
       <c r="AA9" s="20">
         <v>14</v>
       </c>
+      <c r="AB9" s="20">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="9"/>
       <c r="I10" s="8"/>
       <c r="J10" s="11"/>
       <c r="K10" s="9"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="22">
         <v>1</v>
       </c>
       <c r="O10" s="22">
         <v>23</v>
       </c>
       <c r="P10" s="22">
         <v>6</v>
@@ -1248,50 +1263,53 @@
       </c>
       <c r="T10" s="22">
         <v>10</v>
       </c>
       <c r="U10" s="22">
         <v>43</v>
       </c>
       <c r="V10" s="22">
         <v>3</v>
       </c>
       <c r="W10" s="22">
         <v>4</v>
       </c>
       <c r="X10" s="22">
         <v>42</v>
       </c>
       <c r="Y10" s="20">
         <v>46</v>
       </c>
       <c r="Z10" s="22">
         <v>29</v>
       </c>
       <c r="AA10" s="20">
         <v>27</v>
       </c>
+      <c r="AB10" s="20">
+        <v>17</v>
+      </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="9"/>
       <c r="I11" s="8"/>
       <c r="J11" s="11"/>
       <c r="K11" s="9"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P11" s="13" t="s">
         <v>16</v>
@@ -1307,50 +1325,53 @@
       </c>
       <c r="T11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="44" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="44" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="20">
         <v>1</v>
       </c>
       <c r="Z11" s="15">
         <v>1</v>
       </c>
       <c r="AA11" s="20">
         <v>0</v>
       </c>
+      <c r="AB11" s="20">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="9"/>
       <c r="I12" s="8"/>
       <c r="J12" s="11"/>
       <c r="K12" s="9"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="20">
         <v>26</v>
       </c>
       <c r="P12" s="20">
         <v>47</v>
@@ -1365,50 +1386,53 @@
         <v>30</v>
       </c>
       <c r="T12" s="20">
         <v>17</v>
       </c>
       <c r="U12" s="20">
         <v>28</v>
       </c>
       <c r="V12" s="20">
         <v>23</v>
       </c>
       <c r="W12" s="20">
         <v>25</v>
       </c>
       <c r="X12" s="20">
         <v>19</v>
       </c>
       <c r="Y12" s="20">
         <v>74</v>
       </c>
       <c r="Z12" s="20">
         <v>4</v>
       </c>
       <c r="AA12" s="20">
         <v>4</v>
+      </c>
+      <c r="AB12" s="20">
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="9"/>
       <c r="I13" s="8"/>
       <c r="J13" s="11"/>
       <c r="K13" s="9"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="22">
         <v>9</v>
       </c>
       <c r="O13" s="20">
         <v>102</v>
       </c>
       <c r="P13" s="20">
@@ -1425,50 +1449,53 @@
       </c>
       <c r="T13" s="20">
         <v>165</v>
       </c>
       <c r="U13" s="20">
         <v>85</v>
       </c>
       <c r="V13" s="20">
         <v>29</v>
       </c>
       <c r="W13" s="20">
         <v>128</v>
       </c>
       <c r="X13" s="20">
         <v>81</v>
       </c>
       <c r="Y13" s="20">
         <v>127</v>
       </c>
       <c r="Z13" s="20">
         <v>158</v>
       </c>
       <c r="AA13" s="20">
         <v>116</v>
       </c>
+      <c r="AB13" s="20">
+        <v>47</v>
+      </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="9"/>
       <c r="I14" s="8"/>
       <c r="J14" s="11"/>
       <c r="K14" s="9"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>16</v>
@@ -1482,50 +1509,53 @@
       <c r="S14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y14" s="20">
         <v>0</v>
       </c>
       <c r="Z14" s="20">
         <v>0</v>
       </c>
       <c r="AA14" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="9"/>
       <c r="I15" s="8"/>
       <c r="J15" s="11"/>
       <c r="K15" s="9"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="22">
         <v>20</v>
       </c>
       <c r="O15" s="20">
         <v>665</v>
       </c>
@@ -1543,50 +1573,53 @@
       </c>
       <c r="T15" s="20">
         <v>134</v>
       </c>
       <c r="U15" s="20">
         <v>176</v>
       </c>
       <c r="V15" s="20">
         <v>13</v>
       </c>
       <c r="W15" s="20">
         <v>69</v>
       </c>
       <c r="X15" s="20">
         <v>80</v>
       </c>
       <c r="Y15" s="20">
         <v>110</v>
       </c>
       <c r="Z15" s="20">
         <v>183</v>
       </c>
       <c r="AA15" s="20">
         <v>61</v>
       </c>
+      <c r="AB15" s="20">
+        <v>35</v>
+      </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="9"/>
       <c r="I16" s="8"/>
       <c r="J16" s="11"/>
       <c r="K16" s="9"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P16" s="13" t="s">
         <v>16</v>
@@ -1602,52 +1635,55 @@
       </c>
       <c r="T16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="20">
         <v>0</v>
       </c>
       <c r="Z16" s="20">
         <v>0</v>
       </c>
       <c r="AA16" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="9"/>
       <c r="I17" s="8"/>
       <c r="J17" s="11"/>
       <c r="K17" s="9"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="22">
         <v>1</v>
       </c>
       <c r="O17" s="20">
         <v>130</v>
       </c>
       <c r="P17" s="20">
         <v>60</v>
       </c>
       <c r="Q17" s="20">
@@ -1661,52 +1697,55 @@
       </c>
       <c r="T17" s="20">
         <v>128</v>
       </c>
       <c r="U17" s="20">
         <v>105</v>
       </c>
       <c r="V17" s="20">
         <v>43</v>
       </c>
       <c r="W17" s="20">
         <v>125</v>
       </c>
       <c r="X17" s="20">
         <v>51</v>
       </c>
       <c r="Y17" s="20">
         <v>65</v>
       </c>
       <c r="Z17" s="20">
         <v>59</v>
       </c>
       <c r="AA17" s="20">
         <v>51</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="20">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="9"/>
       <c r="I18" s="8"/>
       <c r="J18" s="11"/>
       <c r="K18" s="9"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q18" s="13" t="s">
@@ -1720,52 +1759,55 @@
       </c>
       <c r="T18" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U18" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y18" s="20">
         <v>0</v>
       </c>
       <c r="Z18" s="20">
         <v>0</v>
       </c>
       <c r="AA18" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="9"/>
       <c r="I19" s="8"/>
       <c r="J19" s="11"/>
       <c r="K19" s="9"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="22">
         <v>5</v>
       </c>
       <c r="O19" s="22">
         <v>58</v>
       </c>
       <c r="P19" s="20">
         <v>37</v>
       </c>
       <c r="Q19" s="20">
@@ -1779,82 +1821,87 @@
       </c>
       <c r="T19" s="20">
         <v>65</v>
       </c>
       <c r="U19" s="20">
         <v>25</v>
       </c>
       <c r="V19" s="20">
         <v>3</v>
       </c>
       <c r="W19" s="20">
         <v>42</v>
       </c>
       <c r="X19" s="20">
         <v>39</v>
       </c>
       <c r="Y19" s="20">
         <v>54</v>
       </c>
       <c r="Z19" s="20">
         <v>52</v>
       </c>
       <c r="AA19" s="20">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="46" t="s">
+      <c r="AB19" s="20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="46"/>
-[...25 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="59"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="59"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="59"/>
+      <c r="H20" s="59"/>
+      <c r="I20" s="59"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="59"/>
+      <c r="L20" s="59"/>
+      <c r="M20" s="59"/>
+      <c r="N20" s="59"/>
+      <c r="O20" s="59"/>
+      <c r="P20" s="59"/>
+      <c r="Q20" s="59"/>
+      <c r="R20" s="59"/>
+      <c r="S20" s="59"/>
+      <c r="T20" s="59"/>
+      <c r="U20" s="59"/>
+      <c r="V20" s="59"/>
+      <c r="W20" s="59"/>
+      <c r="X20" s="59"/>
+      <c r="Y20" s="59"/>
+      <c r="Z20" s="59"/>
+      <c r="AA20" s="59"/>
+      <c r="AB20" s="59"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="7">
         <v>11</v>
       </c>
       <c r="C21" s="7">
         <v>11</v>
       </c>
       <c r="D21" s="8">
         <v>14</v>
       </c>
       <c r="E21" s="8">
         <v>7</v>
       </c>
       <c r="F21" s="8">
         <v>17</v>
       </c>
       <c r="G21" s="8">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>8</v>
       </c>
       <c r="I21" s="8">
@@ -1889,320 +1936,340 @@
       </c>
       <c r="S21" s="25">
         <v>60</v>
       </c>
       <c r="T21" s="25">
         <v>96</v>
       </c>
       <c r="U21" s="25">
         <v>120</v>
       </c>
       <c r="V21" s="25">
         <v>17</v>
       </c>
       <c r="W21" s="25">
         <v>79</v>
       </c>
       <c r="X21" s="25">
         <v>88</v>
       </c>
       <c r="Y21" s="25">
         <v>115</v>
       </c>
       <c r="Z21" s="25">
         <v>104</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="47">
         <v>73</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="47">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N22" s="22">
         <v>2</v>
       </c>
       <c r="O22" s="22">
         <v>25</v>
       </c>
       <c r="P22" s="22">
         <v>3</v>
       </c>
       <c r="Q22" s="22">
         <v>29</v>
       </c>
       <c r="R22" s="22">
         <v>7</v>
       </c>
       <c r="S22" s="22">
         <v>7</v>
       </c>
       <c r="T22" s="22">
         <v>10</v>
       </c>
       <c r="U22" s="22">
         <v>12</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W22" s="20">
         <v>8</v>
       </c>
       <c r="X22" s="20">
         <v>10</v>
       </c>
       <c r="Y22" s="22">
         <v>21</v>
       </c>
       <c r="Z22" s="22">
         <v>20</v>
       </c>
       <c r="AA22" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N23" s="22">
         <v>1</v>
       </c>
       <c r="O23" s="22">
         <v>23</v>
       </c>
       <c r="P23" s="22">
         <v>6</v>
       </c>
       <c r="Q23" s="22">
         <v>21</v>
       </c>
       <c r="R23" s="22">
         <v>5</v>
       </c>
       <c r="S23" s="22">
         <v>10</v>
       </c>
       <c r="T23" s="22">
         <v>10</v>
       </c>
       <c r="U23" s="22">
         <v>43</v>
       </c>
       <c r="V23" s="22">
         <v>3</v>
       </c>
       <c r="W23" s="20">
         <v>4</v>
       </c>
       <c r="X23" s="20">
         <v>42</v>
       </c>
       <c r="Y23" s="22">
         <v>46</v>
       </c>
       <c r="Z23" s="22">
         <v>29</v>
       </c>
       <c r="AA23" s="13">
         <v>27</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="N24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O24" s="22">
         <v>2</v>
       </c>
       <c r="P24" s="22">
         <v>2</v>
       </c>
       <c r="Q24" s="22">
         <v>6</v>
       </c>
       <c r="R24" s="22">
         <v>3</v>
       </c>
       <c r="S24" s="22">
         <v>1</v>
       </c>
       <c r="T24" s="22">
         <v>2</v>
       </c>
       <c r="U24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V24" s="22">
         <v>3</v>
       </c>
       <c r="W24" s="20">
         <v>3</v>
       </c>
       <c r="X24" s="20">
         <v>3</v>
       </c>
       <c r="Y24" s="22">
         <v>12</v>
       </c>
       <c r="Z24" s="22">
         <v>0</v>
       </c>
       <c r="AA24" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N25" s="22">
         <v>3</v>
       </c>
       <c r="O25" s="22">
         <v>181</v>
       </c>
       <c r="P25" s="22">
         <v>95</v>
       </c>
       <c r="Q25" s="22">
         <v>103</v>
       </c>
       <c r="R25" s="22">
         <v>2</v>
       </c>
       <c r="S25" s="22">
         <v>8</v>
       </c>
       <c r="T25" s="22">
         <v>26</v>
       </c>
       <c r="U25" s="22">
         <v>30</v>
       </c>
       <c r="V25" s="22">
         <v>2</v>
       </c>
       <c r="W25" s="20">
         <v>24</v>
       </c>
       <c r="X25" s="20">
         <v>19</v>
       </c>
       <c r="Y25" s="22">
         <v>19</v>
       </c>
       <c r="Z25" s="22">
         <v>39</v>
       </c>
       <c r="AA25" s="13">
         <v>21</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>25</v>
       </c>
       <c r="N26" s="22">
         <v>1</v>
       </c>
       <c r="O26" s="22">
         <v>36</v>
       </c>
       <c r="P26" s="22">
         <v>10</v>
       </c>
       <c r="Q26" s="22">
         <v>63</v>
       </c>
       <c r="R26" s="22">
         <v>32</v>
       </c>
       <c r="S26" s="22">
         <v>34</v>
       </c>
       <c r="T26" s="22">
         <v>48</v>
       </c>
       <c r="U26" s="22">
         <v>35</v>
       </c>
       <c r="V26" s="22">
         <v>9</v>
       </c>
       <c r="W26" s="20">
         <v>40</v>
       </c>
       <c r="X26" s="20">
         <v>14</v>
       </c>
       <c r="Y26" s="22">
         <v>17</v>
       </c>
       <c r="Z26" s="22">
         <v>16</v>
       </c>
       <c r="AA26" s="13">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="47" t="s">
+      <c r="AB26" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="47"/>
-[...25 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="B27" s="60"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
+      <c r="T27" s="60"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="60"/>
+      <c r="W27" s="60"/>
+      <c r="X27" s="60"/>
+      <c r="Y27" s="60"/>
+      <c r="Z27" s="60"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="60"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="7">
         <v>11</v>
       </c>
       <c r="C28" s="7">
         <v>2</v>
       </c>
       <c r="D28" s="8">
         <v>6</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>4</v>
       </c>
       <c r="G28" s="8">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>5</v>
       </c>
       <c r="I28" s="8">
@@ -2240,634 +2307,671 @@
       </c>
       <c r="T28" s="25">
         <v>467</v>
       </c>
       <c r="U28" s="25">
         <v>390</v>
       </c>
       <c r="V28" s="25">
         <v>97</v>
       </c>
       <c r="W28" s="25">
         <v>345</v>
       </c>
       <c r="X28" s="25">
         <v>246</v>
       </c>
       <c r="Y28" s="25">
         <v>404</v>
       </c>
       <c r="Z28" s="25">
         <v>414</v>
       </c>
       <c r="AA28" s="25">
         <v>222</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="26">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="N29" s="22">
         <v>2</v>
       </c>
       <c r="O29" s="22">
         <v>24</v>
       </c>
       <c r="P29" s="22">
         <v>5</v>
       </c>
       <c r="Q29" s="22">
         <v>36</v>
       </c>
       <c r="R29" s="22">
         <v>39</v>
       </c>
       <c r="S29" s="22">
         <v>17</v>
       </c>
       <c r="T29" s="22">
         <v>34</v>
       </c>
       <c r="U29" s="22">
         <v>36</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="22">
         <v>23</v>
       </c>
       <c r="X29" s="22">
         <v>12</v>
       </c>
       <c r="Y29" s="22">
         <v>21</v>
       </c>
       <c r="Z29" s="22">
         <v>12</v>
       </c>
       <c r="AA29" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="22">
         <v>0</v>
       </c>
       <c r="Q30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="22">
         <v>1</v>
       </c>
       <c r="Z30" s="22">
         <v>1</v>
       </c>
       <c r="AA30" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O31" s="22">
         <v>24</v>
       </c>
       <c r="P31" s="22">
         <v>45</v>
       </c>
       <c r="Q31" s="22">
         <v>144</v>
       </c>
       <c r="R31" s="22">
         <v>33</v>
       </c>
       <c r="S31" s="20">
         <v>29</v>
       </c>
       <c r="T31" s="22">
         <v>15</v>
       </c>
       <c r="U31" s="20">
         <v>28</v>
       </c>
       <c r="V31" s="22">
         <v>20</v>
       </c>
       <c r="W31" s="20">
         <v>22</v>
       </c>
       <c r="X31" s="20">
         <v>16</v>
       </c>
       <c r="Y31" s="22">
         <v>62</v>
       </c>
       <c r="Z31" s="22">
         <v>4</v>
       </c>
       <c r="AA31" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N32" s="22">
         <v>9</v>
       </c>
       <c r="O32" s="22">
         <v>102</v>
       </c>
       <c r="P32" s="22">
         <v>45</v>
       </c>
       <c r="Q32" s="22">
         <v>94</v>
       </c>
       <c r="R32" s="22">
         <v>45</v>
       </c>
       <c r="S32" s="20">
         <v>88</v>
       </c>
       <c r="T32" s="22">
         <v>165</v>
       </c>
       <c r="U32" s="20">
         <v>85</v>
       </c>
       <c r="V32" s="22">
         <v>29</v>
       </c>
       <c r="W32" s="20">
         <v>128</v>
       </c>
       <c r="X32" s="20">
         <v>81</v>
       </c>
       <c r="Y32" s="22">
         <v>127</v>
       </c>
       <c r="Z32" s="22">
         <v>158</v>
       </c>
       <c r="AA32" s="22">
         <v>116</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="20">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P33" s="22">
         <v>0</v>
       </c>
       <c r="Q33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="22">
         <v>0</v>
       </c>
       <c r="Z33" s="22">
         <v>0</v>
       </c>
       <c r="AA33" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N34" s="22">
         <v>17</v>
       </c>
       <c r="O34" s="22">
         <v>484</v>
       </c>
       <c r="P34" s="22">
         <v>258</v>
       </c>
       <c r="Q34" s="22">
         <v>322</v>
       </c>
       <c r="R34" s="22">
         <v>1</v>
       </c>
       <c r="S34" s="20">
         <v>49</v>
       </c>
       <c r="T34" s="22">
         <v>108</v>
       </c>
       <c r="U34" s="20">
         <v>146</v>
       </c>
       <c r="V34" s="22">
         <v>11</v>
       </c>
       <c r="W34" s="20">
         <v>45</v>
       </c>
       <c r="X34" s="20">
         <v>61</v>
       </c>
       <c r="Y34" s="22">
         <v>91</v>
       </c>
       <c r="Z34" s="22">
         <v>144</v>
       </c>
       <c r="AA34" s="22">
         <v>40</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="20">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="24" t="s">
         <v>24</v>
       </c>
       <c r="N35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="22">
         <v>0</v>
       </c>
       <c r="Q35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="38" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="22">
         <v>0</v>
       </c>
       <c r="Z35" s="22">
         <v>0</v>
       </c>
       <c r="AA35" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="22">
         <v>94</v>
       </c>
       <c r="P36" s="22">
         <v>50</v>
       </c>
       <c r="Q36" s="22">
         <v>104</v>
       </c>
       <c r="R36" s="22">
         <v>82</v>
       </c>
       <c r="S36" s="20">
         <v>83</v>
       </c>
       <c r="T36" s="22">
         <v>80</v>
       </c>
       <c r="U36" s="20">
         <v>70</v>
       </c>
       <c r="V36" s="22">
         <v>34</v>
       </c>
       <c r="W36" s="20">
         <v>85</v>
       </c>
       <c r="X36" s="20">
         <v>37</v>
       </c>
       <c r="Y36" s="22">
         <v>48</v>
       </c>
       <c r="Z36" s="22">
         <v>43</v>
       </c>
       <c r="AA36" s="22">
         <v>42</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="20">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="24" t="s">
         <v>26</v>
       </c>
       <c r="N37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P37" s="22">
         <v>0</v>
       </c>
       <c r="Q37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S37" s="20">
         <v>1</v>
       </c>
       <c r="T37" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="22">
         <v>0</v>
       </c>
       <c r="Z37" s="22">
         <v>0</v>
       </c>
       <c r="AA37" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N38" s="23">
         <v>5</v>
       </c>
       <c r="O38" s="23">
         <v>58</v>
       </c>
       <c r="P38" s="23">
         <v>37</v>
       </c>
       <c r="Q38" s="23">
         <v>70</v>
       </c>
       <c r="R38" s="23">
         <v>56</v>
       </c>
       <c r="S38" s="23">
         <v>17</v>
       </c>
       <c r="T38" s="23">
         <v>65</v>
       </c>
       <c r="U38" s="23">
         <v>25</v>
       </c>
       <c r="V38" s="23">
         <v>3</v>
       </c>
       <c r="W38" s="23">
         <v>42</v>
       </c>
       <c r="X38" s="23">
         <v>39</v>
       </c>
       <c r="Y38" s="23">
         <v>54</v>
       </c>
       <c r="Z38" s="23">
         <v>52</v>
       </c>
       <c r="AA38" s="32">
         <v>22</v>
       </c>
+      <c r="AB38" s="32">
+        <v>25</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:Z3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A27:Z27"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A27:AB27"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA38"/>
+  <dimension ref="A3:AB38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA28" sqref="AA28:AA38"/>
+      <selection activeCell="AC26" sqref="AC26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
-      <c r="A3" s="55" t="s">
+    <row r="3" spans="1:28">
+      <c r="A3" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="55"/>
-[...25 lines deleted...]
-    <row r="4" spans="1:27" s="1" customFormat="1">
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+    </row>
+    <row r="4" spans="1:28" s="1" customFormat="1">
       <c r="A4" s="18"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4" s="29"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="51"/>
       <c r="B5" s="48">
         <v>2021</v>
       </c>
       <c r="C5" s="49"/>
       <c r="D5" s="49"/>
       <c r="E5" s="49"/>
       <c r="F5" s="49"/>
       <c r="G5" s="49"/>
       <c r="H5" s="49"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="48">
         <v>2025</v>
       </c>
       <c r="O5" s="49"/>
       <c r="P5" s="49"/>
       <c r="Q5" s="49"/>
       <c r="R5" s="49"/>
       <c r="S5" s="49"/>
       <c r="T5" s="49"/>
       <c r="U5" s="49"/>
       <c r="V5" s="49"/>
       <c r="W5" s="49"/>
       <c r="X5" s="49"/>
       <c r="Y5" s="50"/>
-      <c r="Z5" s="60">
+      <c r="Z5" s="55">
         <v>2026</v>
       </c>
-      <c r="AA5" s="61"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="52"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>11</v>
       </c>
@@ -2903,82 +3007,87 @@
       </c>
       <c r="T6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="U6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="56" t="s">
+      <c r="AB6" s="46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="56"/>
-[...25 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="58"/>
+      <c r="R7" s="58"/>
+      <c r="S7" s="58"/>
+      <c r="T7" s="58"/>
+      <c r="U7" s="58"/>
+      <c r="V7" s="58"/>
+      <c r="W7" s="58"/>
+      <c r="X7" s="58"/>
+      <c r="Y7" s="58"/>
+      <c r="Z7" s="58"/>
+      <c r="AA7" s="58"/>
+      <c r="AB7" s="58"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="8">
         <v>1535</v>
       </c>
       <c r="C8" s="8">
         <v>1887</v>
       </c>
       <c r="D8" s="8">
         <v>2097</v>
       </c>
       <c r="E8" s="8">
         <v>1972</v>
       </c>
       <c r="F8" s="8">
         <v>2371</v>
       </c>
       <c r="G8" s="8">
         <v>4330</v>
       </c>
       <c r="H8" s="9">
         <v>4006</v>
       </c>
       <c r="I8" s="8">
@@ -3016,52 +3125,55 @@
       </c>
       <c r="T8" s="25">
         <v>28</v>
       </c>
       <c r="U8" s="25">
         <v>37</v>
       </c>
       <c r="V8" s="25">
         <v>27</v>
       </c>
       <c r="W8" s="25">
         <v>30</v>
       </c>
       <c r="X8" s="25">
         <v>26</v>
       </c>
       <c r="Y8" s="25">
         <v>7</v>
       </c>
       <c r="Z8" s="25">
         <v>7</v>
       </c>
       <c r="AA8" s="26">
         <v>12</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="26">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="8" t="s">
@@ -3099,52 +3211,55 @@
       </c>
       <c r="T9" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="22">
         <v>2</v>
       </c>
       <c r="V9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="22">
         <v>5</v>
       </c>
       <c r="X9" s="22">
         <v>1</v>
       </c>
       <c r="Y9" s="20">
         <v>0</v>
       </c>
       <c r="Z9" s="20">
         <v>0</v>
       </c>
       <c r="AA9" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q10" s="22">
@@ -3158,52 +3273,55 @@
       </c>
       <c r="T10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="22">
         <v>1</v>
       </c>
       <c r="V10" s="22">
         <v>1</v>
       </c>
       <c r="W10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="20">
         <v>0</v>
       </c>
       <c r="Z10" s="20">
         <v>0</v>
       </c>
       <c r="AA10" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>92</v>
       </c>
       <c r="C11" s="8">
         <v>123</v>
       </c>
       <c r="D11" s="8">
         <v>125</v>
       </c>
       <c r="E11" s="8">
         <v>103</v>
       </c>
       <c r="F11" s="8">
         <v>97</v>
       </c>
       <c r="G11" s="8">
         <v>274</v>
       </c>
       <c r="H11" s="9">
         <v>235</v>
       </c>
       <c r="I11" s="8">
@@ -3241,52 +3359,55 @@
       </c>
       <c r="T11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="20">
         <v>0</v>
       </c>
       <c r="Z11" s="20">
         <v>0</v>
       </c>
       <c r="AA11" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>140</v>
       </c>
       <c r="C12" s="8">
         <v>157</v>
       </c>
       <c r="D12" s="8">
         <v>150</v>
       </c>
       <c r="E12" s="8">
         <v>119</v>
       </c>
       <c r="F12" s="8">
         <v>149</v>
       </c>
       <c r="G12" s="8">
         <v>281</v>
       </c>
       <c r="H12" s="9">
         <v>229</v>
       </c>
       <c r="I12" s="8">
@@ -3324,52 +3445,55 @@
       </c>
       <c r="T12" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U12" s="22">
         <v>10</v>
       </c>
       <c r="V12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="20">
         <v>6</v>
       </c>
       <c r="X12" s="20">
         <v>3</v>
       </c>
       <c r="Y12" s="20">
         <v>1</v>
       </c>
       <c r="Z12" s="20">
         <v>4</v>
       </c>
       <c r="AA12" s="20">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>38</v>
       </c>
       <c r="C13" s="8">
         <v>76</v>
       </c>
       <c r="D13" s="8">
         <v>73</v>
       </c>
       <c r="E13" s="8">
         <v>121</v>
       </c>
       <c r="F13" s="8">
         <v>144</v>
       </c>
       <c r="G13" s="8">
         <v>146</v>
       </c>
       <c r="H13" s="9">
         <v>176</v>
       </c>
       <c r="I13" s="8">
@@ -3407,52 +3531,55 @@
       </c>
       <c r="T13" s="22">
         <v>3</v>
       </c>
       <c r="U13" s="22">
         <v>1</v>
       </c>
       <c r="V13" s="22">
         <v>2</v>
       </c>
       <c r="W13" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="20">
         <v>3</v>
       </c>
       <c r="Y13" s="20">
         <v>6</v>
       </c>
       <c r="Z13" s="20">
         <v>0</v>
       </c>
       <c r="AA13" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>17</v>
       </c>
       <c r="D14" s="8">
         <v>15</v>
       </c>
       <c r="E14" s="8">
         <v>25</v>
       </c>
       <c r="F14" s="8">
         <v>13</v>
       </c>
       <c r="G14" s="8">
         <v>22</v>
       </c>
       <c r="H14" s="9">
         <v>34</v>
       </c>
       <c r="I14" s="8">
@@ -3490,52 +3617,55 @@
       </c>
       <c r="T14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y14" s="20">
         <v>0</v>
       </c>
       <c r="Z14" s="20">
         <v>0</v>
       </c>
       <c r="AA14" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>48</v>
       </c>
       <c r="C15" s="8">
         <v>54</v>
       </c>
       <c r="D15" s="8">
         <v>59</v>
       </c>
       <c r="E15" s="8">
         <v>63</v>
       </c>
       <c r="F15" s="8">
         <v>50</v>
       </c>
       <c r="G15" s="8">
         <v>136</v>
       </c>
       <c r="H15" s="9">
         <v>105</v>
       </c>
       <c r="I15" s="8">
@@ -3573,52 +3703,55 @@
       </c>
       <c r="T15" s="22">
         <v>10</v>
       </c>
       <c r="U15" s="22">
         <v>5</v>
       </c>
       <c r="V15" s="22">
         <v>16</v>
       </c>
       <c r="W15" s="22">
         <v>5</v>
       </c>
       <c r="X15" s="22">
         <v>7</v>
       </c>
       <c r="Y15" s="20">
         <v>0</v>
       </c>
       <c r="Z15" s="20">
         <v>1</v>
       </c>
       <c r="AA15" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>34</v>
       </c>
       <c r="C16" s="8">
         <v>52</v>
       </c>
       <c r="D16" s="8">
         <v>128</v>
       </c>
       <c r="E16" s="8">
         <v>87</v>
       </c>
       <c r="F16" s="8">
         <v>91</v>
       </c>
       <c r="G16" s="8">
         <v>144</v>
       </c>
       <c r="H16" s="9">
         <v>191</v>
       </c>
       <c r="I16" s="8">
@@ -3656,52 +3789,55 @@
       </c>
       <c r="T16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="20">
         <v>0</v>
       </c>
       <c r="Z16" s="20">
         <v>0</v>
       </c>
       <c r="AA16" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="8" t="s">
@@ -3739,52 +3875,55 @@
       </c>
       <c r="T17" s="22">
         <v>10</v>
       </c>
       <c r="U17" s="22">
         <v>4</v>
       </c>
       <c r="V17" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="20">
         <v>3</v>
       </c>
       <c r="X17" s="22">
         <v>11</v>
       </c>
       <c r="Y17" s="20">
         <v>0</v>
       </c>
       <c r="Z17" s="20">
         <v>0</v>
       </c>
       <c r="AA17" s="20">
         <v>7</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>161</v>
       </c>
       <c r="C18" s="8">
         <v>261</v>
       </c>
       <c r="D18" s="8">
         <v>287</v>
       </c>
       <c r="E18" s="8">
         <v>223</v>
       </c>
       <c r="F18" s="8">
         <v>413</v>
       </c>
       <c r="G18" s="8">
         <v>776</v>
       </c>
       <c r="H18" s="9">
         <v>632</v>
       </c>
       <c r="I18" s="8">
@@ -3822,52 +3961,55 @@
       </c>
       <c r="T18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y18" s="20">
         <v>0</v>
       </c>
       <c r="Z18" s="20">
         <v>0</v>
       </c>
       <c r="AA18" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>248</v>
       </c>
       <c r="C19" s="8">
         <v>214</v>
       </c>
       <c r="D19" s="8">
         <v>274</v>
       </c>
       <c r="E19" s="8">
         <v>176</v>
       </c>
       <c r="F19" s="8">
         <v>206</v>
       </c>
       <c r="G19" s="8">
         <v>364</v>
       </c>
       <c r="H19" s="9">
         <v>404</v>
       </c>
       <c r="I19" s="8">
@@ -3905,82 +4047,87 @@
       </c>
       <c r="T19" s="22">
         <v>5</v>
       </c>
       <c r="U19" s="22">
         <v>14</v>
       </c>
       <c r="V19" s="22">
         <v>8</v>
       </c>
       <c r="W19" s="22">
         <v>11</v>
       </c>
       <c r="X19" s="22">
         <v>1</v>
       </c>
       <c r="Y19" s="20">
         <v>0</v>
       </c>
       <c r="Z19" s="20">
         <v>2</v>
       </c>
       <c r="AA19" s="20">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="57" t="s">
+      <c r="AB19" s="20">
         <v>2</v>
       </c>
-      <c r="B20" s="57"/>
-[...25 lines deleted...]
-    <row r="21" spans="1:27">
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+      <c r="P20" s="61"/>
+      <c r="Q20" s="61"/>
+      <c r="R20" s="61"/>
+      <c r="S20" s="61"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61"/>
+      <c r="V20" s="61"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="61"/>
+      <c r="Y20" s="61"/>
+      <c r="Z20" s="61"/>
+      <c r="AA20" s="61"/>
+      <c r="AB20" s="61"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>16</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>38</v>
       </c>
       <c r="E21" s="8">
         <v>37</v>
       </c>
       <c r="F21" s="8">
         <v>80</v>
       </c>
       <c r="G21" s="8">
         <v>65</v>
       </c>
       <c r="H21" s="9">
         <v>96</v>
       </c>
       <c r="I21" s="8">
@@ -4015,55 +4162,58 @@
       </c>
       <c r="S21" s="25">
         <v>22</v>
       </c>
       <c r="T21" s="25">
         <v>13</v>
       </c>
       <c r="U21" s="25">
         <v>10</v>
       </c>
       <c r="V21" s="25">
         <v>4</v>
       </c>
       <c r="W21" s="25">
         <v>6</v>
       </c>
       <c r="X21" s="25">
         <v>9</v>
       </c>
       <c r="Y21" s="25">
         <v>0</v>
       </c>
       <c r="Z21" s="25">
         <v>4</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="47">
         <v>4</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="9"/>
       <c r="I22" s="8"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="22">
         <v>2</v>
       </c>
       <c r="O22" s="22">
         <v>5</v>
       </c>
       <c r="P22" s="22">
         <v>1</v>
       </c>
       <c r="Q22" s="22">
@@ -4077,52 +4227,55 @@
       </c>
       <c r="T22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U22" s="22">
         <v>2</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W22" s="22">
         <v>5</v>
       </c>
       <c r="X22" s="22">
         <v>1</v>
       </c>
       <c r="Y22" s="22">
         <v>0</v>
       </c>
       <c r="Z22" s="22">
         <v>0</v>
       </c>
       <c r="AA22" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="9"/>
       <c r="I23" s="8"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q23" s="22">
@@ -4136,52 +4289,55 @@
       </c>
       <c r="T23" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U23" s="22">
         <v>1</v>
       </c>
       <c r="V23" s="22">
         <v>1</v>
       </c>
       <c r="W23" s="22" t="s">
         <v>16</v>
       </c>
       <c r="X23" s="22" t="s">
         <v>16</v>
       </c>
       <c r="Y23" s="22">
         <v>0</v>
       </c>
       <c r="Z23" s="22">
         <v>0</v>
       </c>
       <c r="AA23" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="8"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O24" s="13">
         <v>4</v>
       </c>
       <c r="P24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q24" s="22">
@@ -4195,52 +4351,55 @@
       </c>
       <c r="T24" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U24" s="22">
         <v>3</v>
       </c>
       <c r="V24" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W24" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X24" s="22">
         <v>3</v>
       </c>
       <c r="Y24" s="22">
         <v>0</v>
       </c>
       <c r="Z24" s="22">
         <v>4</v>
       </c>
       <c r="AA24" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="9"/>
       <c r="I25" s="8"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O25" s="20">
         <v>3</v>
       </c>
       <c r="P25" s="20">
         <v>1</v>
       </c>
       <c r="Q25" s="22" t="s">
@@ -4254,52 +4413,55 @@
       </c>
       <c r="T25" s="22">
         <v>6</v>
       </c>
       <c r="U25" s="22">
         <v>2</v>
       </c>
       <c r="V25" s="22">
         <v>3</v>
       </c>
       <c r="W25" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="22">
         <v>4</v>
       </c>
       <c r="Y25" s="22">
         <v>0</v>
       </c>
       <c r="Z25" s="22">
         <v>0</v>
       </c>
       <c r="AA25" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O26" s="20">
         <v>3</v>
       </c>
       <c r="P26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q26" s="22">
@@ -4313,82 +4475,87 @@
       </c>
       <c r="T26" s="22">
         <v>7</v>
       </c>
       <c r="U26" s="22">
         <v>2</v>
       </c>
       <c r="V26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="22">
         <v>1</v>
       </c>
       <c r="X26" s="22">
         <v>1</v>
       </c>
       <c r="Y26" s="22">
         <v>0</v>
       </c>
       <c r="Z26" s="22">
         <v>0</v>
       </c>
       <c r="AA26" s="13">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="58" t="s">
+      <c r="AB26" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="58"/>
-[...25 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="B27" s="62"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="62"/>
+      <c r="N27" s="62"/>
+      <c r="O27" s="62"/>
+      <c r="P27" s="62"/>
+      <c r="Q27" s="62"/>
+      <c r="R27" s="62"/>
+      <c r="S27" s="62"/>
+      <c r="T27" s="62"/>
+      <c r="U27" s="62"/>
+      <c r="V27" s="62"/>
+      <c r="W27" s="62"/>
+      <c r="X27" s="62"/>
+      <c r="Y27" s="62"/>
+      <c r="Z27" s="62"/>
+      <c r="AA27" s="62"/>
+      <c r="AB27" s="62"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="8">
         <v>22</v>
       </c>
       <c r="C28" s="8">
         <v>40</v>
       </c>
       <c r="D28" s="8">
         <v>35</v>
       </c>
       <c r="E28" s="8">
         <v>84</v>
       </c>
       <c r="F28" s="8">
         <v>64</v>
       </c>
       <c r="G28" s="8">
         <v>81</v>
       </c>
       <c r="H28" s="9">
         <v>80</v>
       </c>
       <c r="I28" s="8">
@@ -4426,52 +4593,55 @@
       </c>
       <c r="T28" s="25">
         <v>15</v>
       </c>
       <c r="U28" s="25">
         <v>27</v>
       </c>
       <c r="V28" s="25">
         <v>23</v>
       </c>
       <c r="W28" s="25">
         <v>24</v>
       </c>
       <c r="X28" s="25">
         <v>17</v>
       </c>
       <c r="Y28" s="25">
         <v>7</v>
       </c>
       <c r="Z28" s="25">
         <v>3</v>
       </c>
       <c r="AA28" s="25">
         <v>8</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="9"/>
       <c r="I29" s="8"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="27" t="s">
@@ -4485,52 +4655,55 @@
       </c>
       <c r="T29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="40" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="22">
         <v>0</v>
       </c>
       <c r="Z29" s="22">
         <v>0</v>
       </c>
       <c r="AA29" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="9"/>
       <c r="I30" s="8"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q30" s="27" t="s">
@@ -4544,52 +4717,55 @@
       </c>
       <c r="T30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="40" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="22">
         <v>0</v>
       </c>
       <c r="Z30" s="22">
         <v>0</v>
       </c>
       <c r="AA30" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="9"/>
       <c r="I31" s="8"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q31" s="27" t="s">
@@ -4603,52 +4779,55 @@
       </c>
       <c r="T31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U31" s="22">
         <v>7</v>
       </c>
       <c r="V31" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="20">
         <v>6</v>
       </c>
       <c r="X31" s="40" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="22">
         <v>1</v>
       </c>
       <c r="Z31" s="22">
         <v>0</v>
       </c>
       <c r="AA31" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P32" s="4">
         <v>1</v>
       </c>
       <c r="Q32" s="27">
@@ -4662,52 +4841,55 @@
       </c>
       <c r="T32" s="27">
         <v>3</v>
       </c>
       <c r="U32" s="22">
         <v>1</v>
       </c>
       <c r="V32" s="22">
         <v>2</v>
       </c>
       <c r="W32" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="40">
         <v>3</v>
       </c>
       <c r="Y32" s="22">
         <v>6</v>
       </c>
       <c r="Z32" s="22">
         <v>0</v>
       </c>
       <c r="AA32" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="9"/>
       <c r="I33" s="8"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q33" s="27" t="s">
@@ -4721,52 +4903,55 @@
       </c>
       <c r="T33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="40" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="22">
         <v>0</v>
       </c>
       <c r="Z33" s="22">
         <v>0</v>
       </c>
       <c r="AA33" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="9"/>
       <c r="I34" s="8"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
       <c r="N34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q34" s="27" t="s">
@@ -4780,52 +4965,55 @@
       </c>
       <c r="T34" s="27">
         <v>4</v>
       </c>
       <c r="U34" s="40">
         <v>3</v>
       </c>
       <c r="V34" s="22">
         <v>13</v>
       </c>
       <c r="W34" s="22">
         <v>5</v>
       </c>
       <c r="X34" s="40">
         <v>3</v>
       </c>
       <c r="Y34" s="22">
         <v>0</v>
       </c>
       <c r="Z34" s="22">
         <v>1</v>
       </c>
       <c r="AA34" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="9"/>
       <c r="I35" s="8"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
       <c r="N35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q35" s="27" t="s">
@@ -4839,52 +5027,55 @@
       </c>
       <c r="T35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="40" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="40" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="22">
         <v>0</v>
       </c>
       <c r="Z35" s="22">
         <v>0</v>
       </c>
       <c r="AA35" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="9"/>
       <c r="I36" s="8"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="9"/>
       <c r="M36" s="9"/>
       <c r="N36" s="22">
         <v>1</v>
       </c>
       <c r="O36" s="14">
         <v>5</v>
       </c>
       <c r="P36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q36" s="27">
@@ -4898,52 +5089,55 @@
       </c>
       <c r="T36" s="27">
         <v>3</v>
       </c>
       <c r="U36" s="40">
         <v>2</v>
       </c>
       <c r="V36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="20">
         <v>2</v>
       </c>
       <c r="X36" s="40">
         <v>10</v>
       </c>
       <c r="Y36" s="22">
         <v>0</v>
       </c>
       <c r="Z36" s="22">
         <v>0</v>
       </c>
       <c r="AA36" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="9"/>
       <c r="I37" s="8"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q37" s="27" t="s">
@@ -4957,52 +5151,55 @@
       </c>
       <c r="T37" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="40" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="40" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="22">
         <v>0</v>
       </c>
       <c r="Z37" s="22">
         <v>0</v>
       </c>
       <c r="AA37" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="9"/>
       <c r="I38" s="8"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="N38" s="21" t="s">
         <v>16</v>
       </c>
       <c r="O38" s="21">
         <v>5</v>
       </c>
       <c r="P38" s="23">
         <v>4</v>
       </c>
       <c r="Q38" s="33">
@@ -5016,164 +5213,170 @@
       </c>
       <c r="T38" s="36">
         <v>5</v>
       </c>
       <c r="U38" s="39">
         <v>14</v>
       </c>
       <c r="V38" s="41">
         <v>8</v>
       </c>
       <c r="W38" s="42">
         <v>11</v>
       </c>
       <c r="X38" s="43">
         <v>1</v>
       </c>
       <c r="Y38" s="45">
         <v>0</v>
       </c>
       <c r="Z38" s="45">
         <v>2</v>
       </c>
       <c r="AA38" s="32">
         <v>0</v>
       </c>
+      <c r="AB38" s="32">
+        <v>2</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:Z3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A27:Z27"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A27:AB27"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA41"/>
+  <dimension ref="A3:AB41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC22" sqref="AC22"/>
+      <selection activeCell="AD27" sqref="AD27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
-      <c r="A3" s="55" t="s">
+    <row r="3" spans="1:28">
+      <c r="A3" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="55"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:27" s="1" customFormat="1">
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+    </row>
+    <row r="4" spans="1:28" s="1" customFormat="1">
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
-    </row>
-    <row r="5" spans="1:27" s="15" customFormat="1">
+      <c r="AB4" s="29"/>
+    </row>
+    <row r="5" spans="1:28" s="15" customFormat="1">
       <c r="A5" s="51"/>
-      <c r="B5" s="59">
+      <c r="B5" s="63">
         <v>2021</v>
       </c>
-      <c r="C5" s="59"/>
-[...9 lines deleted...]
-      <c r="M5" s="59"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
       <c r="N5" s="48">
         <v>2025</v>
       </c>
       <c r="O5" s="49"/>
       <c r="P5" s="49"/>
       <c r="Q5" s="49"/>
       <c r="R5" s="49"/>
       <c r="S5" s="49"/>
       <c r="T5" s="49"/>
       <c r="U5" s="49"/>
       <c r="V5" s="49"/>
       <c r="W5" s="49"/>
       <c r="X5" s="49"/>
       <c r="Y5" s="50"/>
-      <c r="Z5" s="60">
+      <c r="Z5" s="55">
         <v>2026</v>
       </c>
-      <c r="AA5" s="61"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="52"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>11</v>
       </c>
@@ -5209,83 +5412,87 @@
       </c>
       <c r="T6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="U6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="56" t="s">
+      <c r="AB6" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="56"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="58"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+      <c r="O7" s="58"/>
+      <c r="P7" s="58"/>
+      <c r="Q7" s="58"/>
+      <c r="R7" s="58"/>
+      <c r="S7" s="58"/>
+      <c r="T7" s="58"/>
+      <c r="U7" s="58"/>
+      <c r="V7" s="58"/>
+      <c r="W7" s="58"/>
+      <c r="X7" s="58"/>
+      <c r="Y7" s="58"/>
+      <c r="Z7" s="58"/>
+      <c r="AA7" s="58"/>
+      <c r="AB7" s="58"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="8">
         <v>-16</v>
       </c>
       <c r="C8" s="8">
         <v>-63</v>
       </c>
       <c r="D8" s="8">
         <v>-53</v>
       </c>
       <c r="E8" s="8">
         <v>-111</v>
       </c>
       <c r="F8" s="8">
         <v>-123</v>
       </c>
       <c r="G8" s="8">
         <v>-122</v>
       </c>
       <c r="H8" s="9">
         <v>-163</v>
       </c>
       <c r="I8" s="8">
@@ -5323,52 +5530,55 @@
       </c>
       <c r="T8" s="26">
         <v>535</v>
       </c>
       <c r="U8" s="26">
         <v>473</v>
       </c>
       <c r="V8" s="26">
         <v>87</v>
       </c>
       <c r="W8" s="26">
         <v>394</v>
       </c>
       <c r="X8" s="26">
         <v>308</v>
       </c>
       <c r="Y8" s="26">
         <v>512</v>
       </c>
       <c r="Z8" s="26">
         <v>511</v>
       </c>
       <c r="AA8" s="26">
         <v>283</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="26">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>0</v>
       </c>
       <c r="C9" s="8">
         <v>6</v>
       </c>
       <c r="D9" s="8">
         <v>8</v>
       </c>
       <c r="E9" s="8">
         <v>18</v>
       </c>
       <c r="F9" s="8">
         <v>30</v>
       </c>
       <c r="G9" s="8">
         <v>25</v>
       </c>
       <c r="H9" s="9">
         <v>-5</v>
       </c>
       <c r="I9" s="8">
@@ -5406,52 +5616,55 @@
       </c>
       <c r="T9" s="20">
         <v>44</v>
       </c>
       <c r="U9" s="20">
         <v>46</v>
       </c>
       <c r="V9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="20">
         <v>26</v>
       </c>
       <c r="X9" s="20">
         <v>21</v>
       </c>
       <c r="Y9" s="20">
         <v>42</v>
       </c>
       <c r="Z9" s="20">
         <v>32</v>
       </c>
       <c r="AA9" s="20">
         <v>14</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="9"/>
       <c r="I10" s="8"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="20">
         <v>1</v>
       </c>
       <c r="O10" s="20">
         <v>23</v>
       </c>
       <c r="P10" s="20">
         <v>6</v>
       </c>
       <c r="Q10" s="20">
@@ -5465,52 +5678,55 @@
       </c>
       <c r="T10" s="20">
         <v>10</v>
       </c>
       <c r="U10" s="20">
         <v>42</v>
       </c>
       <c r="V10" s="20">
         <v>2</v>
       </c>
       <c r="W10" s="20">
         <v>4</v>
       </c>
       <c r="X10" s="20">
         <v>42</v>
       </c>
       <c r="Y10" s="20">
         <v>46</v>
       </c>
       <c r="Z10" s="20">
         <v>29</v>
       </c>
       <c r="AA10" s="20">
         <v>27</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="20">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>-37</v>
       </c>
       <c r="C11" s="8">
         <v>-46</v>
       </c>
       <c r="D11" s="8">
         <v>-53</v>
       </c>
       <c r="E11" s="8">
         <v>-56</v>
       </c>
       <c r="F11" s="8">
         <v>-44</v>
       </c>
       <c r="G11" s="8">
         <v>-130</v>
       </c>
       <c r="H11" s="9">
         <v>-94</v>
       </c>
       <c r="I11" s="8">
@@ -5548,52 +5764,55 @@
       </c>
       <c r="T11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="20">
         <v>1</v>
       </c>
       <c r="Z11">
         <v>1</v>
       </c>
       <c r="AA11" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>-27</v>
       </c>
       <c r="C12" s="8">
         <v>-17</v>
       </c>
       <c r="D12" s="8">
         <v>-112</v>
       </c>
       <c r="E12" s="8">
         <v>-57</v>
       </c>
       <c r="F12" s="8">
         <v>-56</v>
       </c>
       <c r="G12" s="8">
         <v>-122</v>
       </c>
       <c r="H12" s="9">
         <v>-164</v>
       </c>
       <c r="I12" s="8">
@@ -5631,52 +5850,55 @@
       </c>
       <c r="T12" s="20">
         <v>17</v>
       </c>
       <c r="U12" s="20">
         <v>18</v>
       </c>
       <c r="V12" s="20">
         <v>23</v>
       </c>
       <c r="W12" s="20">
         <v>19</v>
       </c>
       <c r="X12" s="20">
         <v>16</v>
       </c>
       <c r="Y12" s="20">
         <v>73</v>
       </c>
       <c r="Z12" s="20">
         <v>0</v>
       </c>
       <c r="AA12" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="20">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="8" t="s">
@@ -5714,52 +5936,55 @@
       </c>
       <c r="T13" s="20">
         <v>162</v>
       </c>
       <c r="U13" s="20">
         <v>84</v>
       </c>
       <c r="V13" s="20">
         <v>27</v>
       </c>
       <c r="W13" s="20">
         <v>128</v>
       </c>
       <c r="X13" s="20">
         <v>78</v>
       </c>
       <c r="Y13" s="20">
         <v>121</v>
       </c>
       <c r="Z13" s="20">
         <v>158</v>
       </c>
       <c r="AA13" s="20">
         <v>116</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="20">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>-143</v>
       </c>
       <c r="C14" s="8">
         <v>-233</v>
       </c>
       <c r="D14" s="8">
         <v>-264</v>
       </c>
       <c r="E14" s="8">
         <v>-194</v>
       </c>
       <c r="F14" s="8">
         <v>-401</v>
       </c>
       <c r="G14" s="8">
         <v>-752</v>
       </c>
       <c r="H14" s="9">
         <v>-611</v>
       </c>
       <c r="I14" s="8">
@@ -5797,52 +6022,55 @@
       </c>
       <c r="T14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y14" s="20">
         <v>0</v>
       </c>
       <c r="Z14" s="20">
         <v>0</v>
       </c>
       <c r="AA14" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>-201</v>
       </c>
       <c r="C15" s="8">
         <v>-161</v>
       </c>
       <c r="D15" s="8">
         <v>-214</v>
       </c>
       <c r="E15" s="8">
         <v>-123</v>
       </c>
       <c r="F15" s="8">
         <v>-145</v>
       </c>
       <c r="G15" s="8">
         <v>-288</v>
       </c>
       <c r="H15" s="9">
         <v>-329</v>
       </c>
       <c r="I15" s="8">
@@ -5880,52 +6108,55 @@
       </c>
       <c r="T15" s="20">
         <v>124</v>
       </c>
       <c r="U15" s="20">
         <v>171</v>
       </c>
       <c r="V15" s="20">
         <v>-3</v>
       </c>
       <c r="W15" s="20">
         <v>64</v>
       </c>
       <c r="X15" s="20">
         <v>73</v>
       </c>
       <c r="Y15" s="20">
         <v>110</v>
       </c>
       <c r="Z15" s="20">
         <v>182</v>
       </c>
       <c r="AA15" s="20">
         <v>60</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="20">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>2</v>
       </c>
       <c r="C16" s="8">
         <v>-1</v>
       </c>
       <c r="D16" s="8">
         <v>-6</v>
       </c>
       <c r="E16" s="8">
         <v>-3</v>
       </c>
       <c r="F16" s="8">
         <v>-9</v>
       </c>
       <c r="G16" s="8">
         <v>-9</v>
       </c>
       <c r="H16" s="9">
         <v>-6</v>
       </c>
       <c r="I16" s="8">
@@ -5963,52 +6194,55 @@
       </c>
       <c r="T16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="20">
         <v>0</v>
       </c>
       <c r="Z16" s="20">
         <v>0</v>
       </c>
       <c r="AA16" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>65</v>
       </c>
       <c r="C17" s="8">
         <v>103</v>
       </c>
       <c r="D17" s="8">
         <v>142</v>
       </c>
       <c r="E17" s="8">
         <v>32</v>
       </c>
       <c r="F17" s="8">
         <v>158</v>
       </c>
       <c r="G17" s="8">
         <v>99</v>
       </c>
       <c r="H17" s="9">
         <v>111</v>
       </c>
       <c r="I17" s="8">
@@ -6046,52 +6280,55 @@
       </c>
       <c r="T17" s="20">
         <v>118</v>
       </c>
       <c r="U17" s="20">
         <v>101</v>
       </c>
       <c r="V17" s="20">
         <v>43</v>
       </c>
       <c r="W17" s="20">
         <v>122</v>
       </c>
       <c r="X17" s="20">
         <v>40</v>
       </c>
       <c r="Y17" s="20">
         <v>65</v>
       </c>
       <c r="Z17" s="20">
         <v>59</v>
       </c>
       <c r="AA17" s="20">
         <v>44</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="20">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>-113</v>
       </c>
       <c r="C18" s="8">
         <v>-168</v>
       </c>
       <c r="D18" s="8">
         <v>-212</v>
       </c>
       <c r="E18" s="8">
         <v>-173</v>
       </c>
       <c r="F18" s="8">
         <v>-250</v>
       </c>
       <c r="G18" s="8">
         <v>-388</v>
       </c>
       <c r="H18" s="9">
         <v>-398</v>
       </c>
       <c r="I18" s="8">
@@ -6129,52 +6366,55 @@
       </c>
       <c r="T18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y18" s="20">
         <v>0</v>
       </c>
       <c r="Z18" s="20">
         <v>0</v>
       </c>
       <c r="AA18" s="20">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>-63</v>
       </c>
       <c r="C19" s="8">
         <v>-118</v>
       </c>
       <c r="D19" s="8">
         <v>-73</v>
       </c>
       <c r="E19" s="8">
         <v>-86</v>
       </c>
       <c r="F19" s="8">
         <v>-87</v>
       </c>
       <c r="G19" s="8">
         <v>-189</v>
       </c>
       <c r="H19" s="9">
         <v>-254</v>
       </c>
       <c r="I19" s="8">
@@ -6212,83 +6452,87 @@
       </c>
       <c r="T19" s="20">
         <v>60</v>
       </c>
       <c r="U19" s="20">
         <v>11</v>
       </c>
       <c r="V19" s="20">
         <v>-5</v>
       </c>
       <c r="W19" s="20">
         <v>31</v>
       </c>
       <c r="X19" s="20">
         <v>38</v>
       </c>
       <c r="Y19" s="20">
         <v>54</v>
       </c>
       <c r="Z19" s="20">
         <v>50</v>
       </c>
       <c r="AA19" s="20">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="57" t="s">
+      <c r="AB19" s="20">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="57"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+      <c r="P20" s="61"/>
+      <c r="Q20" s="61"/>
+      <c r="R20" s="61"/>
+      <c r="S20" s="61"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61"/>
+      <c r="V20" s="61"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="61"/>
+      <c r="Y20" s="61"/>
+      <c r="Z20" s="61"/>
+      <c r="AA20" s="61"/>
+      <c r="AB20" s="61"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>-5</v>
       </c>
       <c r="C21" s="8">
         <v>-25</v>
       </c>
       <c r="D21" s="8">
         <v>-24</v>
       </c>
       <c r="E21" s="8">
         <v>-30</v>
       </c>
       <c r="F21" s="8">
         <v>-63</v>
       </c>
       <c r="G21" s="8">
         <v>-48</v>
       </c>
       <c r="H21" s="9">
         <v>-88</v>
       </c>
       <c r="I21" s="8">
@@ -6323,55 +6567,58 @@
       </c>
       <c r="S21" s="25">
         <v>38</v>
       </c>
       <c r="T21" s="25">
         <v>83</v>
       </c>
       <c r="U21" s="25">
         <v>110</v>
       </c>
       <c r="V21" s="25">
         <v>13</v>
       </c>
       <c r="W21" s="25">
         <v>73</v>
       </c>
       <c r="X21" s="25">
         <v>79</v>
       </c>
       <c r="Y21" s="25">
         <v>115</v>
       </c>
       <c r="Z21" s="25">
         <v>100</v>
       </c>
-      <c r="AA21" s="62">
+      <c r="AA21" s="47">
         <v>69</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="47">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <v>-1</v>
       </c>
       <c r="C22" s="8">
         <v>2</v>
       </c>
       <c r="D22" s="8">
         <v>3</v>
       </c>
       <c r="E22" s="8">
         <v>9</v>
       </c>
       <c r="F22" s="8">
         <v>26</v>
       </c>
       <c r="G22" s="8">
         <v>15</v>
       </c>
       <c r="H22" s="9">
         <v>-9</v>
       </c>
       <c r="I22" s="8">
@@ -6409,52 +6656,55 @@
       </c>
       <c r="T22" s="22">
         <v>10</v>
       </c>
       <c r="U22" s="20">
         <v>10</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W22" s="20">
         <v>3</v>
       </c>
       <c r="X22" s="20">
         <v>9</v>
       </c>
       <c r="Y22" s="22">
         <v>21</v>
       </c>
       <c r="Z22" s="22">
         <v>20</v>
       </c>
       <c r="AA22" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="9"/>
       <c r="I23" s="8"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="20">
         <v>1</v>
       </c>
       <c r="O23" s="22">
         <v>23</v>
       </c>
       <c r="P23" s="22">
         <v>6</v>
       </c>
       <c r="Q23" s="22">
@@ -6468,52 +6718,55 @@
       </c>
       <c r="T23" s="22">
         <v>10</v>
       </c>
       <c r="U23" s="20">
         <v>42</v>
       </c>
       <c r="V23" s="22">
         <v>2</v>
       </c>
       <c r="W23" s="20">
         <v>4</v>
       </c>
       <c r="X23" s="20">
         <v>42</v>
       </c>
       <c r="Y23" s="22">
         <v>46</v>
       </c>
       <c r="Z23" s="22">
         <v>29</v>
       </c>
       <c r="AA23" s="13">
         <v>27</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="8">
         <v>-34</v>
       </c>
       <c r="C24" s="8">
         <v>-37</v>
       </c>
       <c r="D24" s="8">
         <v>-47</v>
       </c>
       <c r="E24" s="8">
         <v>-44</v>
       </c>
       <c r="F24" s="8">
         <v>-36</v>
       </c>
       <c r="G24" s="8">
         <v>-103</v>
       </c>
       <c r="H24" s="9">
         <v>-84</v>
       </c>
       <c r="I24" s="8">
@@ -6551,52 +6804,55 @@
       </c>
       <c r="T24" s="22">
         <v>2</v>
       </c>
       <c r="U24" s="20">
         <v>-3</v>
       </c>
       <c r="V24" s="22">
         <v>3</v>
       </c>
       <c r="W24" s="20">
         <v>3</v>
       </c>
       <c r="X24" s="35" t="s">
         <v>16</v>
       </c>
       <c r="Y24" s="22">
         <v>12</v>
       </c>
       <c r="Z24" s="22">
         <v>-4</v>
       </c>
       <c r="AA24" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
         <v>-30</v>
       </c>
       <c r="C25" s="8">
         <v>-32</v>
       </c>
       <c r="D25" s="8">
         <v>-79</v>
       </c>
       <c r="E25" s="8">
         <v>-33</v>
       </c>
       <c r="F25" s="8">
         <v>-33</v>
       </c>
       <c r="G25" s="8">
         <v>-89</v>
       </c>
       <c r="H25" s="9">
         <v>-132</v>
       </c>
       <c r="I25" s="8">
@@ -6634,52 +6890,55 @@
       </c>
       <c r="T25" s="22">
         <v>20</v>
       </c>
       <c r="U25" s="20">
         <v>28</v>
       </c>
       <c r="V25" s="22">
         <v>-1</v>
       </c>
       <c r="W25" s="20">
         <v>24</v>
       </c>
       <c r="X25" s="20">
         <v>15</v>
       </c>
       <c r="Y25" s="22">
         <v>19</v>
       </c>
       <c r="Z25" s="22">
         <v>39</v>
       </c>
       <c r="AA25" s="13">
         <v>21</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
@@ -6717,83 +6976,87 @@
       </c>
       <c r="T26" s="22">
         <v>41</v>
       </c>
       <c r="U26" s="20">
         <v>33</v>
       </c>
       <c r="V26" s="22">
         <v>9</v>
       </c>
       <c r="W26" s="20">
         <v>39</v>
       </c>
       <c r="X26" s="20">
         <v>13</v>
       </c>
       <c r="Y26" s="22">
         <v>17</v>
       </c>
       <c r="Z26" s="22">
         <v>16</v>
       </c>
       <c r="AA26" s="13">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="58" t="s">
+      <c r="AB26" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="58"/>
-[...26 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="B27" s="62"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="62"/>
+      <c r="N27" s="62"/>
+      <c r="O27" s="62"/>
+      <c r="P27" s="62"/>
+      <c r="Q27" s="62"/>
+      <c r="R27" s="62"/>
+      <c r="S27" s="62"/>
+      <c r="T27" s="62"/>
+      <c r="U27" s="62"/>
+      <c r="V27" s="62"/>
+      <c r="W27" s="62"/>
+      <c r="X27" s="62"/>
+      <c r="Y27" s="62"/>
+      <c r="Z27" s="62"/>
+      <c r="AA27" s="62"/>
+      <c r="AB27" s="62"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="8">
         <v>-11</v>
       </c>
       <c r="C28" s="8">
         <v>-38</v>
       </c>
       <c r="D28" s="8">
         <v>-29</v>
       </c>
       <c r="E28" s="8">
         <v>-81</v>
       </c>
       <c r="F28" s="8">
         <v>-60</v>
       </c>
       <c r="G28" s="8">
         <v>-74</v>
       </c>
       <c r="H28" s="9">
         <v>-75</v>
       </c>
       <c r="I28" s="8">
@@ -6831,52 +7094,55 @@
       </c>
       <c r="T28" s="25">
         <v>452</v>
       </c>
       <c r="U28" s="25">
         <v>363</v>
       </c>
       <c r="V28" s="25">
         <v>74</v>
       </c>
       <c r="W28" s="25">
         <v>321</v>
       </c>
       <c r="X28" s="25">
         <v>229</v>
       </c>
       <c r="Y28" s="25">
         <v>397</v>
       </c>
       <c r="Z28" s="25">
         <v>411</v>
       </c>
       <c r="AA28" s="25">
         <v>214</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="8">
         <v>1</v>
       </c>
       <c r="C29" s="8">
         <v>4</v>
       </c>
       <c r="D29" s="8">
         <v>5</v>
       </c>
       <c r="E29" s="8">
         <v>9</v>
       </c>
       <c r="F29" s="8">
         <v>4</v>
       </c>
       <c r="G29" s="8">
         <v>10</v>
       </c>
       <c r="H29" s="9">
         <v>4</v>
       </c>
       <c r="I29" s="8">
@@ -6914,52 +7180,55 @@
       </c>
       <c r="T29" s="22">
         <v>34</v>
       </c>
       <c r="U29" s="22">
         <v>36</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="22">
         <v>23</v>
       </c>
       <c r="X29" s="22">
         <v>12</v>
       </c>
       <c r="Y29" s="22">
         <v>21</v>
       </c>
       <c r="Z29" s="22">
         <v>12</v>
       </c>
       <c r="AA29" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="8">
         <v>-3</v>
       </c>
       <c r="C30" s="8">
         <v>-9</v>
       </c>
       <c r="D30" s="8">
         <v>-6</v>
       </c>
       <c r="E30" s="8">
         <v>-12</v>
       </c>
       <c r="F30" s="8">
         <v>-8</v>
       </c>
       <c r="G30" s="8">
         <v>-27</v>
       </c>
       <c r="H30" s="9">
         <v>-10</v>
       </c>
       <c r="I30" s="8">
@@ -6997,52 +7266,55 @@
       </c>
       <c r="T30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="22">
         <v>1</v>
       </c>
       <c r="Z30" s="22">
         <v>1</v>
       </c>
       <c r="AA30" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="8">
         <v>3</v>
       </c>
       <c r="C31" s="8">
         <v>15</v>
       </c>
       <c r="D31" s="8">
         <v>-33</v>
       </c>
       <c r="E31" s="8">
         <v>-24</v>
       </c>
       <c r="F31" s="8">
         <v>-23</v>
       </c>
       <c r="G31" s="8">
         <v>-33</v>
       </c>
       <c r="H31" s="9">
         <v>-32</v>
       </c>
       <c r="I31" s="8">
@@ -7080,52 +7352,55 @@
       </c>
       <c r="T31" s="22">
         <v>15</v>
       </c>
       <c r="U31" s="20">
         <v>21</v>
       </c>
       <c r="V31" s="22">
         <v>20</v>
       </c>
       <c r="W31" s="20">
         <v>16</v>
       </c>
       <c r="X31" s="20">
         <v>16</v>
       </c>
       <c r="Y31" s="22">
         <v>61</v>
       </c>
       <c r="Z31" s="22">
         <v>4</v>
       </c>
       <c r="AA31" s="22">
         <v>-3</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="22">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="8" t="s">
@@ -7163,52 +7438,55 @@
       </c>
       <c r="T32" s="22">
         <v>162</v>
       </c>
       <c r="U32" s="20">
         <v>84</v>
       </c>
       <c r="V32" s="22">
         <v>27</v>
       </c>
       <c r="W32" s="20">
         <v>128</v>
       </c>
       <c r="X32" s="20">
         <v>78</v>
       </c>
       <c r="Y32" s="22">
         <v>121</v>
       </c>
       <c r="Z32" s="22">
         <v>158</v>
       </c>
       <c r="AA32" s="22">
         <v>116</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="22">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8">
         <v>-6</v>
       </c>
       <c r="C33" s="8">
         <v>-18</v>
       </c>
       <c r="D33" s="8">
         <v>-9</v>
       </c>
       <c r="E33" s="8">
         <v>-7</v>
       </c>
       <c r="F33" s="8">
         <v>-17</v>
       </c>
       <c r="G33" s="8">
         <v>-55</v>
       </c>
       <c r="H33" s="9">
         <v>-35</v>
       </c>
       <c r="I33" s="8">
@@ -7243,52 +7521,55 @@
       </c>
       <c r="S33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="22">
         <v>0</v>
       </c>
       <c r="Z33" s="22">
         <v>0</v>
       </c>
       <c r="AA33" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="8">
         <v>-37</v>
       </c>
       <c r="C34" s="8">
         <v>-48</v>
       </c>
       <c r="D34" s="8">
         <v>-63</v>
       </c>
       <c r="E34" s="8">
         <v>-34</v>
       </c>
       <c r="F34" s="8">
         <v>-39</v>
       </c>
       <c r="G34" s="8">
         <v>-63</v>
       </c>
       <c r="H34" s="9">
         <v>-69</v>
       </c>
       <c r="I34" s="8">
@@ -7326,52 +7607,55 @@
       </c>
       <c r="T34" s="22">
         <v>104</v>
       </c>
       <c r="U34" s="20">
         <v>143</v>
       </c>
       <c r="V34" s="22">
         <v>-2</v>
       </c>
       <c r="W34" s="20">
         <v>40</v>
       </c>
       <c r="X34" s="20">
         <v>58</v>
       </c>
       <c r="Y34" s="22">
         <v>91</v>
       </c>
       <c r="Z34" s="22">
         <v>143</v>
       </c>
       <c r="AA34" s="22">
         <v>39</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="22">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="8">
         <v>0</v>
       </c>
       <c r="C35" s="8">
         <v>0</v>
       </c>
       <c r="D35" s="8">
         <v>0</v>
       </c>
       <c r="E35" s="8">
         <v>0</v>
       </c>
       <c r="F35" s="8">
         <v>0</v>
       </c>
       <c r="G35" s="8">
         <v>0</v>
       </c>
       <c r="H35" s="9">
         <v>0</v>
       </c>
       <c r="I35" s="8">
@@ -7409,52 +7693,55 @@
       </c>
       <c r="T35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="22">
         <v>0</v>
       </c>
       <c r="Z35" s="22">
         <v>0</v>
       </c>
       <c r="AA35" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="8">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>56</v>
       </c>
       <c r="D36" s="8">
         <v>58</v>
       </c>
       <c r="E36" s="8">
         <v>50</v>
       </c>
       <c r="F36" s="8">
         <v>90</v>
       </c>
       <c r="G36" s="8">
         <v>61</v>
       </c>
       <c r="H36" s="9">
         <v>117</v>
       </c>
       <c r="I36" s="8">
@@ -7492,52 +7779,55 @@
       </c>
       <c r="T36" s="22">
         <v>77</v>
       </c>
       <c r="U36" s="20">
         <v>68</v>
       </c>
       <c r="V36" s="22">
         <v>34</v>
       </c>
       <c r="W36" s="20">
         <v>83</v>
       </c>
       <c r="X36" s="20">
         <v>27</v>
       </c>
       <c r="Y36" s="22">
         <v>48</v>
       </c>
       <c r="Z36" s="22">
         <v>43</v>
       </c>
       <c r="AA36" s="22">
         <v>39</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="22">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="8">
         <v>-16</v>
       </c>
       <c r="C37" s="8">
         <v>-10</v>
       </c>
       <c r="D37" s="8">
         <v>-42</v>
       </c>
       <c r="E37" s="8">
         <v>-18</v>
       </c>
       <c r="F37" s="8">
         <v>-29</v>
       </c>
       <c r="G37" s="8">
         <v>-60</v>
       </c>
       <c r="H37" s="9">
         <v>-74</v>
       </c>
       <c r="I37" s="8">
@@ -7575,52 +7865,55 @@
       </c>
       <c r="T37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="22">
         <v>0</v>
       </c>
       <c r="Z37" s="22">
         <v>0</v>
       </c>
       <c r="AA37" s="22">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="8">
         <v>-36</v>
       </c>
       <c r="C38" s="8">
         <v>-44</v>
       </c>
       <c r="D38" s="8">
         <v>-24</v>
       </c>
       <c r="E38" s="8">
         <v>-47</v>
       </c>
       <c r="F38" s="8">
         <v>-29</v>
       </c>
       <c r="G38" s="8">
         <v>-61</v>
       </c>
       <c r="H38" s="9">
         <v>-126</v>
       </c>
       <c r="I38" s="8">
@@ -7658,70 +7951,73 @@
       </c>
       <c r="T38" s="23">
         <v>60</v>
       </c>
       <c r="U38" s="23">
         <v>11</v>
       </c>
       <c r="V38" s="23">
         <v>-5</v>
       </c>
       <c r="W38" s="23">
         <v>31</v>
       </c>
       <c r="X38" s="23">
         <v>38</v>
       </c>
       <c r="Y38" s="23">
         <v>54</v>
       </c>
       <c r="Z38" s="23">
         <v>50</v>
       </c>
       <c r="AA38" s="32">
         <v>22</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="32">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="16"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" s="4"/>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z5:AA5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AA7"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A3:AB3"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A27:AB27"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A20:AA20"/>
-    <mergeCell ref="A27:AA27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departed from the</vt:lpstr>