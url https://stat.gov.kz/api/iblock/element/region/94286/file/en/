--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departed from the" sheetId="2" r:id="rId2"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="31">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -475,94 +475,94 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -843,150 +843,153 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB38"/>
+  <dimension ref="A3:AC38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="W40" sqref="W40"/>
+      <selection pane="bottomLeft" activeCell="AJ24" sqref="AJ24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="57" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="57"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
       <c r="AB4" s="29"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="53">
+      <c r="AC4" s="29"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="57"/>
+      <c r="B5" s="59">
         <v>2021</v>
       </c>
-      <c r="C5" s="54"/>
-[...10 lines deleted...]
-      <c r="N5" s="48">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="54">
         <v>2025</v>
       </c>
-      <c r="O5" s="49"/>
-[...10 lines deleted...]
-      <c r="Z5" s="55">
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="49">
         <v>2026</v>
       </c>
-      <c r="AA5" s="56"/>
-[...3 lines deleted...]
-      <c r="A6" s="52"/>
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="58"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -1024,84 +1027,88 @@
       </c>
       <c r="U6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AB6" s="46" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="58" t="s">
+      <c r="AC6" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="58"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="52"/>
+      <c r="R7" s="52"/>
+      <c r="S7" s="52"/>
+      <c r="T7" s="52"/>
+      <c r="U7" s="52"/>
+      <c r="V7" s="52"/>
+      <c r="W7" s="52"/>
+      <c r="X7" s="52"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+      <c r="AA7" s="52"/>
+      <c r="AB7" s="52"/>
+      <c r="AC7" s="52"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="7">
         <v>22</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="8">
         <v>20</v>
       </c>
       <c r="E8" s="8">
         <v>10</v>
       </c>
       <c r="F8" s="8">
         <v>21</v>
       </c>
       <c r="G8" s="8">
         <v>24</v>
       </c>
       <c r="H8" s="9">
         <v>13</v>
       </c>
       <c r="I8" s="8">
@@ -1142,52 +1149,55 @@
       </c>
       <c r="U8" s="25">
         <v>510</v>
       </c>
       <c r="V8" s="25">
         <v>114</v>
       </c>
       <c r="W8" s="25">
         <v>424</v>
       </c>
       <c r="X8" s="25">
         <v>334</v>
       </c>
       <c r="Y8" s="25">
         <v>519</v>
       </c>
       <c r="Z8" s="25">
         <v>518</v>
       </c>
       <c r="AA8" s="47">
         <v>295</v>
       </c>
       <c r="AB8" s="47">
         <v>176</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="26">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="9"/>
       <c r="I9" s="8"/>
       <c r="J9" s="11"/>
       <c r="K9" s="9"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="22">
         <v>4</v>
       </c>
       <c r="O9" s="22">
         <v>49</v>
       </c>
       <c r="P9" s="22">
         <v>8</v>
       </c>
       <c r="Q9" s="22">
@@ -1204,52 +1214,55 @@
       </c>
       <c r="U9" s="22">
         <v>48</v>
       </c>
       <c r="V9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="20">
         <v>31</v>
       </c>
       <c r="X9" s="20">
         <v>22</v>
       </c>
       <c r="Y9" s="20">
         <v>42</v>
       </c>
       <c r="Z9" s="20">
         <v>32</v>
       </c>
       <c r="AA9" s="20">
         <v>14</v>
       </c>
       <c r="AB9" s="20">
         <v>7</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="9"/>
       <c r="I10" s="8"/>
       <c r="J10" s="11"/>
       <c r="K10" s="9"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="22">
         <v>1</v>
       </c>
       <c r="O10" s="22">
         <v>23</v>
       </c>
       <c r="P10" s="22">
         <v>6</v>
       </c>
       <c r="Q10" s="22">
@@ -1266,52 +1279,55 @@
       </c>
       <c r="U10" s="22">
         <v>43</v>
       </c>
       <c r="V10" s="22">
         <v>3</v>
       </c>
       <c r="W10" s="22">
         <v>4</v>
       </c>
       <c r="X10" s="22">
         <v>42</v>
       </c>
       <c r="Y10" s="20">
         <v>46</v>
       </c>
       <c r="Z10" s="22">
         <v>29</v>
       </c>
       <c r="AA10" s="20">
         <v>27</v>
       </c>
       <c r="AB10" s="20">
         <v>17</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="20">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="9"/>
       <c r="I11" s="8"/>
       <c r="J11" s="11"/>
       <c r="K11" s="9"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q11" s="13" t="s">
@@ -1319,61 +1335,64 @@
       </c>
       <c r="R11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="44" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="44" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="20">
         <v>1</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z11" s="20">
         <v>1</v>
       </c>
-      <c r="AA11" s="20">
-[...6 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AA11" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC11" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="9"/>
       <c r="I12" s="8"/>
       <c r="J12" s="11"/>
       <c r="K12" s="9"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="20">
         <v>26</v>
       </c>
       <c r="P12" s="20">
         <v>47</v>
       </c>
       <c r="Q12" s="20">
@@ -1387,55 +1406,58 @@
       </c>
       <c r="T12" s="20">
         <v>17</v>
       </c>
       <c r="U12" s="20">
         <v>28</v>
       </c>
       <c r="V12" s="20">
         <v>23</v>
       </c>
       <c r="W12" s="20">
         <v>25</v>
       </c>
       <c r="X12" s="20">
         <v>19</v>
       </c>
       <c r="Y12" s="20">
         <v>74</v>
       </c>
       <c r="Z12" s="20">
         <v>4</v>
       </c>
       <c r="AA12" s="20">
         <v>4</v>
       </c>
-      <c r="AB12" s="20">
-[...3 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AB12" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="9"/>
       <c r="I13" s="8"/>
       <c r="J13" s="11"/>
       <c r="K13" s="9"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="22">
         <v>9</v>
       </c>
       <c r="O13" s="20">
         <v>102</v>
       </c>
       <c r="P13" s="20">
         <v>45</v>
       </c>
       <c r="Q13" s="20">
@@ -1452,114 +1474,120 @@
       </c>
       <c r="U13" s="20">
         <v>85</v>
       </c>
       <c r="V13" s="20">
         <v>29</v>
       </c>
       <c r="W13" s="20">
         <v>128</v>
       </c>
       <c r="X13" s="20">
         <v>81</v>
       </c>
       <c r="Y13" s="20">
         <v>127</v>
       </c>
       <c r="Z13" s="20">
         <v>158</v>
       </c>
       <c r="AA13" s="20">
         <v>116</v>
       </c>
       <c r="AB13" s="20">
         <v>47</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="20">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="9"/>
       <c r="I14" s="8"/>
       <c r="J14" s="11"/>
       <c r="K14" s="9"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y14" s="20">
-[...12 lines deleted...]
-    <row r="15" spans="1:28">
+      <c r="Y14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC14" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="9"/>
       <c r="I15" s="8"/>
       <c r="J15" s="11"/>
       <c r="K15" s="9"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="22">
         <v>20</v>
       </c>
       <c r="O15" s="20">
         <v>665</v>
       </c>
       <c r="P15" s="20">
         <v>353</v>
       </c>
       <c r="Q15" s="20">
@@ -1576,114 +1604,120 @@
       </c>
       <c r="U15" s="20">
         <v>176</v>
       </c>
       <c r="V15" s="20">
         <v>13</v>
       </c>
       <c r="W15" s="20">
         <v>69</v>
       </c>
       <c r="X15" s="20">
         <v>80</v>
       </c>
       <c r="Y15" s="20">
         <v>110</v>
       </c>
       <c r="Z15" s="20">
         <v>183</v>
       </c>
       <c r="AA15" s="20">
         <v>61</v>
       </c>
       <c r="AB15" s="20">
         <v>35</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="20">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="9"/>
       <c r="I16" s="8"/>
       <c r="J16" s="11"/>
       <c r="K16" s="9"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y16" s="20">
-[...12 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="Y16" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="9"/>
       <c r="I17" s="8"/>
       <c r="J17" s="11"/>
       <c r="K17" s="9"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="22">
         <v>1</v>
       </c>
       <c r="O17" s="20">
         <v>130</v>
       </c>
       <c r="P17" s="20">
         <v>60</v>
       </c>
       <c r="Q17" s="20">
@@ -1700,114 +1734,120 @@
       </c>
       <c r="U17" s="20">
         <v>105</v>
       </c>
       <c r="V17" s="20">
         <v>43</v>
       </c>
       <c r="W17" s="20">
         <v>125</v>
       </c>
       <c r="X17" s="20">
         <v>51</v>
       </c>
       <c r="Y17" s="20">
         <v>65</v>
       </c>
       <c r="Z17" s="20">
         <v>59</v>
       </c>
       <c r="AA17" s="20">
         <v>51</v>
       </c>
       <c r="AB17" s="20">
         <v>45</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="20">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="9"/>
       <c r="I18" s="8"/>
       <c r="J18" s="11"/>
       <c r="K18" s="9"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S18" s="20">
         <v>1</v>
       </c>
       <c r="T18" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U18" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y18" s="20">
-[...12 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="Y18" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z18" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA18" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB18" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC18" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="9"/>
       <c r="I19" s="8"/>
       <c r="J19" s="11"/>
       <c r="K19" s="9"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="22">
         <v>5</v>
       </c>
       <c r="O19" s="22">
         <v>58</v>
       </c>
       <c r="P19" s="20">
         <v>37</v>
       </c>
       <c r="Q19" s="20">
@@ -1824,84 +1864,88 @@
       </c>
       <c r="U19" s="20">
         <v>25</v>
       </c>
       <c r="V19" s="20">
         <v>3</v>
       </c>
       <c r="W19" s="20">
         <v>42</v>
       </c>
       <c r="X19" s="20">
         <v>39</v>
       </c>
       <c r="Y19" s="20">
         <v>54</v>
       </c>
       <c r="Z19" s="20">
         <v>52</v>
       </c>
       <c r="AA19" s="20">
         <v>22</v>
       </c>
       <c r="AB19" s="20">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="59" t="s">
+      <c r="AC19" s="20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="59"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
+      <c r="K20" s="53"/>
+      <c r="L20" s="53"/>
+      <c r="M20" s="53"/>
+      <c r="N20" s="53"/>
+      <c r="O20" s="53"/>
+      <c r="P20" s="53"/>
+      <c r="Q20" s="53"/>
+      <c r="R20" s="53"/>
+      <c r="S20" s="53"/>
+      <c r="T20" s="53"/>
+      <c r="U20" s="53"/>
+      <c r="V20" s="53"/>
+      <c r="W20" s="53"/>
+      <c r="X20" s="53"/>
+      <c r="Y20" s="53"/>
+      <c r="Z20" s="53"/>
+      <c r="AA20" s="53"/>
+      <c r="AB20" s="53"/>
+      <c r="AC20" s="53"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="7">
         <v>11</v>
       </c>
       <c r="C21" s="7">
         <v>11</v>
       </c>
       <c r="D21" s="8">
         <v>14</v>
       </c>
       <c r="E21" s="8">
         <v>7</v>
       </c>
       <c r="F21" s="8">
         <v>17</v>
       </c>
       <c r="G21" s="8">
         <v>17</v>
       </c>
       <c r="H21" s="9">
         <v>8</v>
       </c>
       <c r="I21" s="8">
@@ -1942,334 +1986,353 @@
       </c>
       <c r="U21" s="25">
         <v>120</v>
       </c>
       <c r="V21" s="25">
         <v>17</v>
       </c>
       <c r="W21" s="25">
         <v>79</v>
       </c>
       <c r="X21" s="25">
         <v>88</v>
       </c>
       <c r="Y21" s="25">
         <v>115</v>
       </c>
       <c r="Z21" s="25">
         <v>104</v>
       </c>
       <c r="AA21" s="47">
         <v>73</v>
       </c>
       <c r="AB21" s="47">
         <v>45</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N22" s="22">
         <v>2</v>
       </c>
       <c r="O22" s="22">
         <v>25</v>
       </c>
       <c r="P22" s="22">
         <v>3</v>
       </c>
       <c r="Q22" s="22">
         <v>29</v>
       </c>
       <c r="R22" s="22">
         <v>7</v>
       </c>
       <c r="S22" s="22">
         <v>7</v>
       </c>
       <c r="T22" s="22">
         <v>10</v>
       </c>
       <c r="U22" s="22">
         <v>12</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W22" s="20">
         <v>8</v>
       </c>
       <c r="X22" s="20">
         <v>10</v>
       </c>
       <c r="Y22" s="22">
         <v>21</v>
       </c>
       <c r="Z22" s="22">
         <v>20</v>
       </c>
       <c r="AA22" s="13">
         <v>13</v>
       </c>
       <c r="AB22" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N23" s="22">
         <v>1</v>
       </c>
       <c r="O23" s="22">
         <v>23</v>
       </c>
       <c r="P23" s="22">
         <v>6</v>
       </c>
       <c r="Q23" s="22">
         <v>21</v>
       </c>
       <c r="R23" s="22">
         <v>5</v>
       </c>
       <c r="S23" s="22">
         <v>10</v>
       </c>
       <c r="T23" s="22">
         <v>10</v>
       </c>
       <c r="U23" s="22">
         <v>43</v>
       </c>
       <c r="V23" s="22">
         <v>3</v>
       </c>
       <c r="W23" s="20">
         <v>4</v>
       </c>
       <c r="X23" s="20">
         <v>42</v>
       </c>
       <c r="Y23" s="22">
         <v>46</v>
       </c>
       <c r="Z23" s="22">
         <v>29</v>
       </c>
       <c r="AA23" s="13">
         <v>27</v>
       </c>
       <c r="AB23" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="22">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="N24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O24" s="22">
         <v>2</v>
       </c>
       <c r="P24" s="22">
         <v>2</v>
       </c>
       <c r="Q24" s="22">
         <v>6</v>
       </c>
       <c r="R24" s="22">
         <v>3</v>
       </c>
       <c r="S24" s="22">
         <v>1</v>
       </c>
       <c r="T24" s="22">
         <v>2</v>
       </c>
       <c r="U24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="V24" s="22">
         <v>3</v>
       </c>
       <c r="W24" s="20">
         <v>3</v>
       </c>
       <c r="X24" s="20">
         <v>3</v>
       </c>
       <c r="Y24" s="22">
         <v>12</v>
       </c>
       <c r="Z24" s="22">
         <v>0</v>
       </c>
       <c r="AA24" s="13">
         <v>3</v>
       </c>
-      <c r="AB24" s="13">
-[...3 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AB24" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC24" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="N25" s="22">
         <v>3</v>
       </c>
       <c r="O25" s="22">
         <v>181</v>
       </c>
       <c r="P25" s="22">
         <v>95</v>
       </c>
       <c r="Q25" s="22">
         <v>103</v>
       </c>
       <c r="R25" s="22">
         <v>2</v>
       </c>
       <c r="S25" s="22">
         <v>8</v>
       </c>
       <c r="T25" s="22">
         <v>26</v>
       </c>
       <c r="U25" s="22">
         <v>30</v>
       </c>
       <c r="V25" s="22">
         <v>2</v>
       </c>
       <c r="W25" s="20">
         <v>24</v>
       </c>
       <c r="X25" s="20">
         <v>19</v>
       </c>
       <c r="Y25" s="22">
         <v>19</v>
       </c>
       <c r="Z25" s="22">
         <v>39</v>
       </c>
       <c r="AA25" s="13">
         <v>21</v>
       </c>
       <c r="AB25" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>25</v>
       </c>
       <c r="N26" s="22">
         <v>1</v>
       </c>
       <c r="O26" s="22">
         <v>36</v>
       </c>
       <c r="P26" s="22">
         <v>10</v>
       </c>
       <c r="Q26" s="22">
         <v>63</v>
       </c>
       <c r="R26" s="22">
         <v>32</v>
       </c>
       <c r="S26" s="22">
         <v>34</v>
       </c>
       <c r="T26" s="22">
         <v>48</v>
       </c>
       <c r="U26" s="22">
         <v>35</v>
       </c>
       <c r="V26" s="22">
         <v>9</v>
       </c>
       <c r="W26" s="20">
         <v>40</v>
       </c>
       <c r="X26" s="20">
         <v>14</v>
       </c>
       <c r="Y26" s="22">
         <v>17</v>
       </c>
       <c r="Z26" s="22">
         <v>16</v>
       </c>
       <c r="AA26" s="13">
         <v>9</v>
       </c>
       <c r="AB26" s="13">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="60" t="s">
+      <c r="AC26" s="22">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="60"/>
-[...27 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="7">
         <v>11</v>
       </c>
       <c r="C28" s="7">
         <v>2</v>
       </c>
       <c r="D28" s="8">
         <v>6</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>4</v>
       </c>
       <c r="G28" s="8">
         <v>7</v>
       </c>
       <c r="H28" s="9">
         <v>5</v>
       </c>
       <c r="I28" s="8">
@@ -2310,669 +2373,705 @@
       </c>
       <c r="U28" s="25">
         <v>390</v>
       </c>
       <c r="V28" s="25">
         <v>97</v>
       </c>
       <c r="W28" s="25">
         <v>345</v>
       </c>
       <c r="X28" s="25">
         <v>246</v>
       </c>
       <c r="Y28" s="25">
         <v>404</v>
       </c>
       <c r="Z28" s="25">
         <v>414</v>
       </c>
       <c r="AA28" s="25">
         <v>222</v>
       </c>
       <c r="AB28" s="26">
         <v>131</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="N29" s="22">
         <v>2</v>
       </c>
       <c r="O29" s="22">
         <v>24</v>
       </c>
       <c r="P29" s="22">
         <v>5</v>
       </c>
       <c r="Q29" s="22">
         <v>36</v>
       </c>
       <c r="R29" s="22">
         <v>39</v>
       </c>
       <c r="S29" s="22">
         <v>17</v>
       </c>
       <c r="T29" s="22">
         <v>34</v>
       </c>
       <c r="U29" s="22">
         <v>36</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="22">
         <v>23</v>
       </c>
       <c r="X29" s="22">
         <v>12</v>
       </c>
       <c r="Y29" s="22">
         <v>21</v>
       </c>
       <c r="Z29" s="22">
         <v>12</v>
       </c>
       <c r="AA29" s="22">
         <v>1</v>
       </c>
-      <c r="AB29" s="20">
-[...3 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AB29" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="22">
         <v>0</v>
       </c>
       <c r="Q30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="22">
         <v>1</v>
       </c>
       <c r="Z30" s="22">
         <v>1</v>
       </c>
-      <c r="AA30" s="22">
-[...6 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AA30" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="24" t="s">
         <v>20</v>
       </c>
       <c r="N31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O31" s="22">
         <v>24</v>
       </c>
       <c r="P31" s="22">
         <v>45</v>
       </c>
       <c r="Q31" s="22">
         <v>144</v>
       </c>
       <c r="R31" s="22">
         <v>33</v>
       </c>
       <c r="S31" s="20">
         <v>29</v>
       </c>
       <c r="T31" s="22">
         <v>15</v>
       </c>
       <c r="U31" s="20">
         <v>28</v>
       </c>
       <c r="V31" s="22">
         <v>20</v>
       </c>
       <c r="W31" s="20">
         <v>22</v>
       </c>
       <c r="X31" s="20">
         <v>16</v>
       </c>
       <c r="Y31" s="22">
         <v>62</v>
       </c>
       <c r="Z31" s="22">
         <v>4</v>
       </c>
       <c r="AA31" s="22">
         <v>1</v>
       </c>
-      <c r="AB31" s="20">
-[...3 lines deleted...]
-    <row r="32" spans="1:28">
+      <c r="AB31" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="24" t="s">
         <v>21</v>
       </c>
       <c r="N32" s="22">
         <v>9</v>
       </c>
       <c r="O32" s="22">
         <v>102</v>
       </c>
       <c r="P32" s="22">
         <v>45</v>
       </c>
       <c r="Q32" s="22">
         <v>94</v>
       </c>
       <c r="R32" s="22">
         <v>45</v>
       </c>
       <c r="S32" s="20">
         <v>88</v>
       </c>
       <c r="T32" s="22">
         <v>165</v>
       </c>
       <c r="U32" s="20">
         <v>85</v>
       </c>
       <c r="V32" s="22">
         <v>29</v>
       </c>
       <c r="W32" s="20">
         <v>128</v>
       </c>
       <c r="X32" s="20">
         <v>81</v>
       </c>
       <c r="Y32" s="22">
         <v>127</v>
       </c>
       <c r="Z32" s="22">
         <v>158</v>
       </c>
       <c r="AA32" s="22">
         <v>116</v>
       </c>
       <c r="AB32" s="20">
         <v>47</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="22">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="24" t="s">
         <v>22</v>
       </c>
       <c r="N33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P33" s="22">
         <v>0</v>
       </c>
       <c r="Q33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y33" s="22">
-[...12 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="Y33" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N34" s="22">
         <v>17</v>
       </c>
       <c r="O34" s="22">
         <v>484</v>
       </c>
       <c r="P34" s="22">
         <v>258</v>
       </c>
       <c r="Q34" s="22">
         <v>322</v>
       </c>
       <c r="R34" s="22">
         <v>1</v>
       </c>
       <c r="S34" s="20">
         <v>49</v>
       </c>
       <c r="T34" s="22">
         <v>108</v>
       </c>
       <c r="U34" s="20">
         <v>146</v>
       </c>
       <c r="V34" s="22">
         <v>11</v>
       </c>
       <c r="W34" s="20">
         <v>45</v>
       </c>
       <c r="X34" s="20">
         <v>61</v>
       </c>
       <c r="Y34" s="22">
         <v>91</v>
       </c>
       <c r="Z34" s="22">
         <v>144</v>
       </c>
       <c r="AA34" s="22">
         <v>40</v>
       </c>
       <c r="AB34" s="20">
         <v>27</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="22">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="24" t="s">
         <v>24</v>
       </c>
       <c r="N35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="22">
         <v>0</v>
       </c>
       <c r="Q35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="38" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y35" s="22">
-[...12 lines deleted...]
-    <row r="36" spans="1:28">
+      <c r="Y35" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="24" t="s">
         <v>25</v>
       </c>
       <c r="N36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="22">
         <v>94</v>
       </c>
       <c r="P36" s="22">
         <v>50</v>
       </c>
       <c r="Q36" s="22">
         <v>104</v>
       </c>
       <c r="R36" s="22">
         <v>82</v>
       </c>
       <c r="S36" s="20">
         <v>83</v>
       </c>
       <c r="T36" s="22">
         <v>80</v>
       </c>
       <c r="U36" s="20">
         <v>70</v>
       </c>
       <c r="V36" s="22">
         <v>34</v>
       </c>
       <c r="W36" s="20">
         <v>85</v>
       </c>
       <c r="X36" s="20">
         <v>37</v>
       </c>
       <c r="Y36" s="22">
         <v>48</v>
       </c>
       <c r="Z36" s="22">
         <v>43</v>
       </c>
       <c r="AA36" s="22">
         <v>42</v>
       </c>
       <c r="AB36" s="20">
         <v>32</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="22">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="24" t="s">
         <v>26</v>
       </c>
       <c r="N37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P37" s="22">
         <v>0</v>
       </c>
       <c r="Q37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S37" s="20">
         <v>1</v>
       </c>
       <c r="T37" s="37" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y37" s="22">
-[...12 lines deleted...]
-    <row r="38" spans="1:28">
+      <c r="Y37" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="N38" s="23">
         <v>5</v>
       </c>
       <c r="O38" s="23">
         <v>58</v>
       </c>
       <c r="P38" s="23">
         <v>37</v>
       </c>
       <c r="Q38" s="23">
         <v>70</v>
       </c>
       <c r="R38" s="23">
         <v>56</v>
       </c>
       <c r="S38" s="23">
         <v>17</v>
       </c>
       <c r="T38" s="23">
         <v>65</v>
       </c>
       <c r="U38" s="23">
         <v>25</v>
       </c>
       <c r="V38" s="23">
         <v>3</v>
       </c>
       <c r="W38" s="23">
         <v>42</v>
       </c>
       <c r="X38" s="23">
         <v>39</v>
       </c>
       <c r="Y38" s="23">
         <v>54</v>
       </c>
       <c r="Z38" s="23">
         <v>52</v>
       </c>
       <c r="AA38" s="32">
         <v>22</v>
       </c>
       <c r="AB38" s="32">
         <v>25</v>
       </c>
+      <c r="AC38" s="32">
+        <v>25</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:AB7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:AB27"/>
+    <mergeCell ref="A27:AC27"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="Z5:AB5"/>
-    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB38"/>
+  <dimension ref="A3:AC38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC26" sqref="AC26"/>
+      <selection activeCell="AF30" sqref="AF30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="57" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="57"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
       <c r="A4" s="18"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
       <c r="AB4" s="29"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="48">
+      <c r="AC4" s="29"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="57"/>
+      <c r="B5" s="54">
         <v>2021</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="48">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54">
         <v>2025</v>
       </c>
-      <c r="O5" s="49"/>
-[...10 lines deleted...]
-      <c r="Z5" s="55">
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="49">
         <v>2026</v>
       </c>
-      <c r="AA5" s="56"/>
-[...3 lines deleted...]
-      <c r="A6" s="52"/>
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="58"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -3010,84 +3109,88 @@
       </c>
       <c r="U6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AB6" s="46" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="58" t="s">
+      <c r="AC6" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="58"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="52"/>
+      <c r="R7" s="52"/>
+      <c r="S7" s="52"/>
+      <c r="T7" s="52"/>
+      <c r="U7" s="52"/>
+      <c r="V7" s="52"/>
+      <c r="W7" s="52"/>
+      <c r="X7" s="52"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+      <c r="AA7" s="52"/>
+      <c r="AB7" s="52"/>
+      <c r="AC7" s="52"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="8">
         <v>1535</v>
       </c>
       <c r="C8" s="8">
         <v>1887</v>
       </c>
       <c r="D8" s="8">
         <v>2097</v>
       </c>
       <c r="E8" s="8">
         <v>1972</v>
       </c>
       <c r="F8" s="8">
         <v>2371</v>
       </c>
       <c r="G8" s="8">
         <v>4330</v>
       </c>
       <c r="H8" s="9">
         <v>4006</v>
       </c>
       <c r="I8" s="8">
@@ -3128,52 +3231,55 @@
       </c>
       <c r="U8" s="25">
         <v>37</v>
       </c>
       <c r="V8" s="25">
         <v>27</v>
       </c>
       <c r="W8" s="25">
         <v>30</v>
       </c>
       <c r="X8" s="25">
         <v>26</v>
       </c>
       <c r="Y8" s="25">
         <v>7</v>
       </c>
       <c r="Z8" s="25">
         <v>7</v>
       </c>
       <c r="AA8" s="26">
         <v>12</v>
       </c>
       <c r="AB8" s="26">
         <v>7</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="26">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="8" t="s">
@@ -3202,126 +3308,132 @@
       </c>
       <c r="Q9" s="22">
         <v>1</v>
       </c>
       <c r="R9" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S9" s="22">
         <v>10</v>
       </c>
       <c r="T9" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U9" s="22">
         <v>2</v>
       </c>
       <c r="V9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="22">
         <v>5</v>
       </c>
       <c r="X9" s="22">
         <v>1</v>
       </c>
-      <c r="Y9" s="20">
-[...12 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="Y9" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA9" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB9" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC9" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q10" s="22">
         <v>1</v>
       </c>
       <c r="R10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="22">
         <v>1</v>
       </c>
       <c r="V10" s="22">
         <v>1</v>
       </c>
       <c r="W10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="Y10" s="20">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="Y10" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AB10" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>92</v>
       </c>
       <c r="C11" s="8">
         <v>123</v>
       </c>
       <c r="D11" s="8">
         <v>125</v>
       </c>
       <c r="E11" s="8">
         <v>103</v>
       </c>
       <c r="F11" s="8">
         <v>97</v>
       </c>
       <c r="G11" s="8">
         <v>274</v>
       </c>
       <c r="H11" s="9">
         <v>235</v>
       </c>
       <c r="I11" s="8">
@@ -3350,64 +3462,67 @@
       </c>
       <c r="Q11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y11" s="20">
-[...12 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="Y11" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z11" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA11" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC11" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>140</v>
       </c>
       <c r="C12" s="8">
         <v>157</v>
       </c>
       <c r="D12" s="8">
         <v>150</v>
       </c>
       <c r="E12" s="8">
         <v>119</v>
       </c>
       <c r="F12" s="8">
         <v>149</v>
       </c>
       <c r="G12" s="8">
         <v>281</v>
       </c>
       <c r="H12" s="9">
         <v>229</v>
       </c>
       <c r="I12" s="8">
@@ -3448,52 +3563,55 @@
       </c>
       <c r="U12" s="22">
         <v>10</v>
       </c>
       <c r="V12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="20">
         <v>6</v>
       </c>
       <c r="X12" s="20">
         <v>3</v>
       </c>
       <c r="Y12" s="20">
         <v>1</v>
       </c>
       <c r="Z12" s="20">
         <v>4</v>
       </c>
       <c r="AA12" s="20">
         <v>4</v>
       </c>
       <c r="AB12" s="20">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="20">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>38</v>
       </c>
       <c r="C13" s="8">
         <v>76</v>
       </c>
       <c r="D13" s="8">
         <v>73</v>
       </c>
       <c r="E13" s="8">
         <v>121</v>
       </c>
       <c r="F13" s="8">
         <v>144</v>
       </c>
       <c r="G13" s="8">
         <v>146</v>
       </c>
       <c r="H13" s="9">
         <v>176</v>
       </c>
       <c r="I13" s="8">
@@ -3525,61 +3643,64 @@
       </c>
       <c r="R13" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S13" s="22">
         <v>1</v>
       </c>
       <c r="T13" s="22">
         <v>3</v>
       </c>
       <c r="U13" s="22">
         <v>1</v>
       </c>
       <c r="V13" s="22">
         <v>2</v>
       </c>
       <c r="W13" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="20">
         <v>3</v>
       </c>
       <c r="Y13" s="20">
         <v>6</v>
       </c>
-      <c r="Z13" s="20">
-[...9 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="Z13" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>17</v>
       </c>
       <c r="D14" s="8">
         <v>15</v>
       </c>
       <c r="E14" s="8">
         <v>25</v>
       </c>
       <c r="F14" s="8">
         <v>13</v>
       </c>
       <c r="G14" s="8">
         <v>22</v>
       </c>
       <c r="H14" s="9">
         <v>34</v>
       </c>
       <c r="I14" s="8">
@@ -3608,64 +3729,67 @@
       </c>
       <c r="Q14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y14" s="20">
-[...12 lines deleted...]
-    <row r="15" spans="1:28">
+      <c r="Y14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC14" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>48</v>
       </c>
       <c r="C15" s="8">
         <v>54</v>
       </c>
       <c r="D15" s="8">
         <v>59</v>
       </c>
       <c r="E15" s="8">
         <v>63</v>
       </c>
       <c r="F15" s="8">
         <v>50</v>
       </c>
       <c r="G15" s="8">
         <v>136</v>
       </c>
       <c r="H15" s="9">
         <v>105</v>
       </c>
       <c r="I15" s="8">
@@ -3694,64 +3818,67 @@
       </c>
       <c r="Q15" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R15" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S15" s="4">
         <v>16</v>
       </c>
       <c r="T15" s="22">
         <v>10</v>
       </c>
       <c r="U15" s="22">
         <v>5</v>
       </c>
       <c r="V15" s="22">
         <v>16</v>
       </c>
       <c r="W15" s="22">
         <v>5</v>
       </c>
       <c r="X15" s="22">
         <v>7</v>
       </c>
-      <c r="Y15" s="20">
-        <v>0</v>
+      <c r="Y15" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="Z15" s="20">
         <v>1</v>
       </c>
       <c r="AA15" s="20">
         <v>1</v>
       </c>
       <c r="AB15" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="20">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>34</v>
       </c>
       <c r="C16" s="8">
         <v>52</v>
       </c>
       <c r="D16" s="8">
         <v>128</v>
       </c>
       <c r="E16" s="8">
         <v>87</v>
       </c>
       <c r="F16" s="8">
         <v>91</v>
       </c>
       <c r="G16" s="8">
         <v>144</v>
       </c>
       <c r="H16" s="9">
         <v>191</v>
       </c>
       <c r="I16" s="8">
@@ -3780,64 +3907,67 @@
       </c>
       <c r="Q16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="22" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="Y16" s="20">
-[...12 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="Y16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="8" t="s">
@@ -3866,64 +3996,67 @@
       </c>
       <c r="Q17" s="22">
         <v>8</v>
       </c>
       <c r="R17" s="22">
         <v>10</v>
       </c>
       <c r="S17" s="4">
         <v>2</v>
       </c>
       <c r="T17" s="22">
         <v>10</v>
       </c>
       <c r="U17" s="22">
         <v>4</v>
       </c>
       <c r="V17" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="20">
         <v>3</v>
       </c>
       <c r="X17" s="22">
         <v>11</v>
       </c>
-      <c r="Y17" s="20">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="Y17" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z17" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AA17" s="20">
         <v>7</v>
       </c>
       <c r="AB17" s="20">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>161</v>
       </c>
       <c r="C18" s="8">
         <v>261</v>
       </c>
       <c r="D18" s="8">
         <v>287</v>
       </c>
       <c r="E18" s="8">
         <v>223</v>
       </c>
       <c r="F18" s="8">
         <v>413</v>
       </c>
       <c r="G18" s="8">
         <v>776</v>
       </c>
       <c r="H18" s="9">
         <v>632</v>
       </c>
       <c r="I18" s="8">
@@ -3952,64 +4085,67 @@
       </c>
       <c r="Q18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y18" s="20">
-[...12 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="Y18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC18" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>248</v>
       </c>
       <c r="C19" s="8">
         <v>214</v>
       </c>
       <c r="D19" s="8">
         <v>274</v>
       </c>
       <c r="E19" s="8">
         <v>176</v>
       </c>
       <c r="F19" s="8">
         <v>206</v>
       </c>
       <c r="G19" s="8">
         <v>364</v>
       </c>
       <c r="H19" s="9">
         <v>404</v>
       </c>
       <c r="I19" s="8">
@@ -4038,96 +4174,100 @@
       </c>
       <c r="Q19" s="22">
         <v>3</v>
       </c>
       <c r="R19" s="22">
         <v>3</v>
       </c>
       <c r="S19" s="22">
         <v>2</v>
       </c>
       <c r="T19" s="22">
         <v>5</v>
       </c>
       <c r="U19" s="22">
         <v>14</v>
       </c>
       <c r="V19" s="22">
         <v>8</v>
       </c>
       <c r="W19" s="22">
         <v>11</v>
       </c>
       <c r="X19" s="22">
         <v>1</v>
       </c>
-      <c r="Y19" s="20">
-        <v>0</v>
+      <c r="Y19" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="Z19" s="20">
         <v>2</v>
       </c>
-      <c r="AA19" s="20">
-        <v>0</v>
+      <c r="AA19" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AB19" s="20">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="61" t="s">
+      <c r="AC19" s="20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="61"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="62"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="62"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="62"/>
+      <c r="N20" s="62"/>
+      <c r="O20" s="62"/>
+      <c r="P20" s="62"/>
+      <c r="Q20" s="62"/>
+      <c r="R20" s="62"/>
+      <c r="S20" s="62"/>
+      <c r="T20" s="62"/>
+      <c r="U20" s="62"/>
+      <c r="V20" s="62"/>
+      <c r="W20" s="62"/>
+      <c r="X20" s="62"/>
+      <c r="Y20" s="62"/>
+      <c r="Z20" s="62"/>
+      <c r="AA20" s="62"/>
+      <c r="AB20" s="62"/>
+      <c r="AC20" s="62"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>16</v>
       </c>
       <c r="C21" s="8">
         <v>36</v>
       </c>
       <c r="D21" s="8">
         <v>38</v>
       </c>
       <c r="E21" s="8">
         <v>37</v>
       </c>
       <c r="F21" s="8">
         <v>80</v>
       </c>
       <c r="G21" s="8">
         <v>65</v>
       </c>
       <c r="H21" s="9">
         <v>96</v>
       </c>
       <c r="I21" s="8">
@@ -4156,406 +4296,425 @@
       </c>
       <c r="Q21" s="25">
         <v>9</v>
       </c>
       <c r="R21" s="25">
         <v>7</v>
       </c>
       <c r="S21" s="25">
         <v>22</v>
       </c>
       <c r="T21" s="25">
         <v>13</v>
       </c>
       <c r="U21" s="25">
         <v>10</v>
       </c>
       <c r="V21" s="25">
         <v>4</v>
       </c>
       <c r="W21" s="25">
         <v>6</v>
       </c>
       <c r="X21" s="25">
         <v>9</v>
       </c>
-      <c r="Y21" s="25">
-        <v>0</v>
+      <c r="Y21" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="Z21" s="25">
         <v>4</v>
       </c>
       <c r="AA21" s="47">
         <v>4</v>
       </c>
       <c r="AB21" s="47">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="9"/>
       <c r="I22" s="8"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="22">
         <v>2</v>
       </c>
       <c r="O22" s="22">
         <v>5</v>
       </c>
       <c r="P22" s="22">
         <v>1</v>
       </c>
       <c r="Q22" s="22">
         <v>1</v>
       </c>
       <c r="R22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S22" s="22">
         <v>10</v>
       </c>
       <c r="T22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U22" s="22">
         <v>2</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W22" s="22">
         <v>5</v>
       </c>
       <c r="X22" s="22">
         <v>1</v>
       </c>
-      <c r="Y22" s="22">
-[...12 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="Y22" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z22" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA22" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB22" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC22" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="9"/>
       <c r="I23" s="8"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q23" s="22">
         <v>1</v>
       </c>
       <c r="R23" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S23" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T23" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U23" s="22">
         <v>1</v>
       </c>
       <c r="V23" s="22">
         <v>1</v>
       </c>
       <c r="W23" s="22" t="s">
         <v>16</v>
       </c>
       <c r="X23" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="Y23" s="22">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="Y23" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z23" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA23" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AB23" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="8"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O24" s="13">
         <v>4</v>
       </c>
       <c r="P24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q24" s="22">
         <v>1</v>
       </c>
       <c r="R24" s="22">
         <v>3</v>
       </c>
       <c r="S24" s="22">
         <v>5</v>
       </c>
       <c r="T24" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U24" s="22">
         <v>3</v>
       </c>
       <c r="V24" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W24" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X24" s="22">
         <v>3</v>
       </c>
-      <c r="Y24" s="22">
-        <v>0</v>
+      <c r="Y24" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="Z24" s="22">
         <v>4</v>
       </c>
-      <c r="AA24" s="13">
-[...6 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AA24" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB24" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC24" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="9"/>
       <c r="I25" s="8"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O25" s="20">
         <v>3</v>
       </c>
       <c r="P25" s="20">
         <v>1</v>
       </c>
       <c r="Q25" s="22" t="s">
         <v>16</v>
       </c>
       <c r="R25" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S25" s="22">
         <v>6</v>
       </c>
       <c r="T25" s="22">
         <v>6</v>
       </c>
       <c r="U25" s="22">
         <v>2</v>
       </c>
       <c r="V25" s="22">
         <v>3</v>
       </c>
       <c r="W25" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="22">
         <v>4</v>
       </c>
-      <c r="Y25" s="22">
-[...12 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="Y25" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O26" s="20">
         <v>3</v>
       </c>
       <c r="P26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q26" s="22">
         <v>6</v>
       </c>
       <c r="R26" s="22">
         <v>4</v>
       </c>
       <c r="S26" s="22">
         <v>1</v>
       </c>
       <c r="T26" s="22">
         <v>7</v>
       </c>
       <c r="U26" s="22">
         <v>2</v>
       </c>
       <c r="V26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="22">
         <v>1</v>
       </c>
       <c r="X26" s="22">
         <v>1</v>
       </c>
-      <c r="Y26" s="22">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="Y26" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AA26" s="13">
         <v>4</v>
       </c>
-      <c r="AB26" s="13">
-[...4 lines deleted...]
-      <c r="A27" s="62" t="s">
+      <c r="AB26" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC26" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="62"/>
-[...27 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="61"/>
+      <c r="U27" s="61"/>
+      <c r="V27" s="61"/>
+      <c r="W27" s="61"/>
+      <c r="X27" s="61"/>
+      <c r="Y27" s="61"/>
+      <c r="Z27" s="61"/>
+      <c r="AA27" s="61"/>
+      <c r="AB27" s="61"/>
+      <c r="AC27" s="61"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="8">
         <v>22</v>
       </c>
       <c r="C28" s="8">
         <v>40</v>
       </c>
       <c r="D28" s="8">
         <v>35</v>
       </c>
       <c r="E28" s="8">
         <v>84</v>
       </c>
       <c r="F28" s="8">
         <v>64</v>
       </c>
       <c r="G28" s="8">
         <v>81</v>
       </c>
       <c r="H28" s="9">
         <v>80</v>
       </c>
       <c r="I28" s="8">
@@ -4596,176 +4755,185 @@
       </c>
       <c r="U28" s="25">
         <v>27</v>
       </c>
       <c r="V28" s="25">
         <v>23</v>
       </c>
       <c r="W28" s="25">
         <v>24</v>
       </c>
       <c r="X28" s="25">
         <v>17</v>
       </c>
       <c r="Y28" s="25">
         <v>7</v>
       </c>
       <c r="Z28" s="25">
         <v>3</v>
       </c>
       <c r="AA28" s="25">
         <v>8</v>
       </c>
       <c r="AB28" s="25">
         <v>6</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="9"/>
       <c r="I29" s="8"/>
       <c r="J29" s="9"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R29" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S29" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Y29" s="22">
-[...12 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="Y29" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="9"/>
       <c r="I30" s="8"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R30" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S30" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Y30" s="22">
-[...12 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="Y30" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="9"/>
       <c r="I31" s="8"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q31" s="27" t="s">
@@ -4773,61 +4941,64 @@
       </c>
       <c r="R31" s="20">
         <v>9</v>
       </c>
       <c r="S31" s="4">
         <v>11</v>
       </c>
       <c r="T31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U31" s="22">
         <v>7</v>
       </c>
       <c r="V31" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="20">
         <v>6</v>
       </c>
       <c r="X31" s="40" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="22">
         <v>1</v>
       </c>
-      <c r="Z31" s="22">
-        <v>0</v>
+      <c r="Z31" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AA31" s="22">
         <v>4</v>
       </c>
       <c r="AB31" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P32" s="4">
         <v>1</v>
       </c>
       <c r="Q32" s="27">
@@ -4835,549 +5006,573 @@
       </c>
       <c r="R32" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S32" s="4">
         <v>1</v>
       </c>
       <c r="T32" s="27">
         <v>3</v>
       </c>
       <c r="U32" s="22">
         <v>1</v>
       </c>
       <c r="V32" s="22">
         <v>2</v>
       </c>
       <c r="W32" s="35" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="40">
         <v>3</v>
       </c>
       <c r="Y32" s="22">
         <v>6</v>
       </c>
-      <c r="Z32" s="22">
-[...9 lines deleted...]
-    <row r="33" spans="1:28">
+      <c r="Z32" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="9"/>
       <c r="I33" s="8"/>
       <c r="J33" s="9"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S33" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="22" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Y33" s="22">
-[...12 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="Y33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="9"/>
       <c r="I34" s="8"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
       <c r="N34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R34" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S34" s="4">
         <v>10</v>
       </c>
       <c r="T34" s="27">
         <v>4</v>
       </c>
       <c r="U34" s="40">
         <v>3</v>
       </c>
       <c r="V34" s="22">
         <v>13</v>
       </c>
       <c r="W34" s="22">
         <v>5</v>
       </c>
       <c r="X34" s="40">
         <v>3</v>
       </c>
-      <c r="Y34" s="22">
-        <v>0</v>
+      <c r="Y34" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="Z34" s="22">
         <v>1</v>
       </c>
       <c r="AA34" s="22">
         <v>1</v>
       </c>
       <c r="AB34" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="22">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="9"/>
       <c r="I35" s="8"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
       <c r="N35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="40" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Y35" s="22">
-[...12 lines deleted...]
-    <row r="36" spans="1:28">
+      <c r="Y35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="9"/>
       <c r="I36" s="8"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="9"/>
       <c r="M36" s="9"/>
       <c r="N36" s="22">
         <v>1</v>
       </c>
       <c r="O36" s="14">
         <v>5</v>
       </c>
       <c r="P36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q36" s="27">
         <v>2</v>
       </c>
       <c r="R36" s="20">
         <v>6</v>
       </c>
       <c r="S36" s="20">
         <v>1</v>
       </c>
       <c r="T36" s="27">
         <v>3</v>
       </c>
       <c r="U36" s="40">
         <v>2</v>
       </c>
       <c r="V36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="20">
         <v>2</v>
       </c>
       <c r="X36" s="40">
         <v>10</v>
       </c>
-      <c r="Y36" s="22">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="Y36" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AA36" s="22">
         <v>3</v>
       </c>
       <c r="AB36" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="9"/>
       <c r="I37" s="8"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R37" s="22" t="s">
         <v>16</v>
       </c>
       <c r="S37" s="22" t="s">
         <v>16</v>
       </c>
       <c r="T37" s="22" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="40" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="Y37" s="22">
-[...12 lines deleted...]
-    <row r="38" spans="1:28">
+      <c r="Y37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="9"/>
       <c r="I38" s="8"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="N38" s="21" t="s">
         <v>16</v>
       </c>
       <c r="O38" s="21">
         <v>5</v>
       </c>
       <c r="P38" s="23">
         <v>4</v>
       </c>
       <c r="Q38" s="33">
         <v>3</v>
       </c>
       <c r="R38" s="34">
         <v>3</v>
       </c>
       <c r="S38" s="23">
         <v>2</v>
       </c>
       <c r="T38" s="36">
         <v>5</v>
       </c>
       <c r="U38" s="39">
         <v>14</v>
       </c>
       <c r="V38" s="41">
         <v>8</v>
       </c>
       <c r="W38" s="42">
         <v>11</v>
       </c>
       <c r="X38" s="43">
         <v>1</v>
       </c>
-      <c r="Y38" s="45">
-        <v>0</v>
+      <c r="Y38" s="32" t="s">
+        <v>16</v>
       </c>
       <c r="Z38" s="45">
         <v>2</v>
       </c>
-      <c r="AA38" s="32">
-        <v>0</v>
+      <c r="AA38" s="32" t="s">
+        <v>16</v>
       </c>
       <c r="AB38" s="32">
         <v>2</v>
       </c>
+      <c r="AC38" s="32">
+        <v>10</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:AB7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:AB27"/>
+    <mergeCell ref="A27:AC27"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="Z5:AB5"/>
-    <mergeCell ref="A3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB41"/>
+  <dimension ref="A3:AC41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD27" sqref="AD27"/>
+      <selection activeCell="AD30" sqref="AD30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="57" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="57"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
       <c r="AB4" s="29"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="51"/>
+      <c r="AC4" s="29"/>
+    </row>
+    <row r="5" spans="1:29" s="15" customFormat="1">
+      <c r="A5" s="57"/>
       <c r="B5" s="63">
         <v>2021</v>
       </c>
       <c r="C5" s="63"/>
       <c r="D5" s="63"/>
       <c r="E5" s="63"/>
       <c r="F5" s="63"/>
       <c r="G5" s="63"/>
       <c r="H5" s="63"/>
       <c r="I5" s="63"/>
       <c r="J5" s="63"/>
       <c r="K5" s="63"/>
       <c r="L5" s="63"/>
       <c r="M5" s="63"/>
-      <c r="N5" s="48">
+      <c r="N5" s="54">
         <v>2025</v>
       </c>
-      <c r="O5" s="49"/>
-[...10 lines deleted...]
-      <c r="Z5" s="55">
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="49">
         <v>2026</v>
       </c>
-      <c r="AA5" s="56"/>
-[...3 lines deleted...]
-      <c r="A6" s="52"/>
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="58"/>
       <c r="B6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -5415,84 +5610,88 @@
       </c>
       <c r="U6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="W6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AB6" s="6" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="58" t="s">
+      <c r="AC6" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="58"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="52"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="52"/>
+      <c r="L7" s="52"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="52"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="52"/>
+      <c r="R7" s="52"/>
+      <c r="S7" s="52"/>
+      <c r="T7" s="52"/>
+      <c r="U7" s="52"/>
+      <c r="V7" s="52"/>
+      <c r="W7" s="52"/>
+      <c r="X7" s="52"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+      <c r="AA7" s="52"/>
+      <c r="AB7" s="52"/>
+      <c r="AC7" s="52"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="8">
         <v>-16</v>
       </c>
       <c r="C8" s="8">
         <v>-63</v>
       </c>
       <c r="D8" s="8">
         <v>-53</v>
       </c>
       <c r="E8" s="8">
         <v>-111</v>
       </c>
       <c r="F8" s="8">
         <v>-123</v>
       </c>
       <c r="G8" s="8">
         <v>-122</v>
       </c>
       <c r="H8" s="9">
         <v>-163</v>
       </c>
       <c r="I8" s="8">
@@ -5533,52 +5732,55 @@
       </c>
       <c r="U8" s="26">
         <v>473</v>
       </c>
       <c r="V8" s="26">
         <v>87</v>
       </c>
       <c r="W8" s="26">
         <v>394</v>
       </c>
       <c r="X8" s="26">
         <v>308</v>
       </c>
       <c r="Y8" s="26">
         <v>512</v>
       </c>
       <c r="Z8" s="26">
         <v>511</v>
       </c>
       <c r="AA8" s="26">
         <v>283</v>
       </c>
       <c r="AB8" s="26">
         <v>169</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="26">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>0</v>
       </c>
       <c r="C9" s="8">
         <v>6</v>
       </c>
       <c r="D9" s="8">
         <v>8</v>
       </c>
       <c r="E9" s="8">
         <v>18</v>
       </c>
       <c r="F9" s="8">
         <v>30</v>
       </c>
       <c r="G9" s="8">
         <v>25</v>
       </c>
       <c r="H9" s="9">
         <v>-5</v>
       </c>
       <c r="I9" s="8">
@@ -5619,52 +5821,55 @@
       </c>
       <c r="U9" s="20">
         <v>46</v>
       </c>
       <c r="V9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="20">
         <v>26</v>
       </c>
       <c r="X9" s="20">
         <v>21</v>
       </c>
       <c r="Y9" s="20">
         <v>42</v>
       </c>
       <c r="Z9" s="20">
         <v>32</v>
       </c>
       <c r="AA9" s="20">
         <v>14</v>
       </c>
       <c r="AB9" s="20">
         <v>7</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="9"/>
       <c r="I10" s="8"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="20">
         <v>1</v>
       </c>
       <c r="O10" s="20">
         <v>23</v>
       </c>
       <c r="P10" s="20">
         <v>6</v>
       </c>
       <c r="Q10" s="20">
@@ -5681,52 +5886,55 @@
       </c>
       <c r="U10" s="20">
         <v>42</v>
       </c>
       <c r="V10" s="20">
         <v>2</v>
       </c>
       <c r="W10" s="20">
         <v>4</v>
       </c>
       <c r="X10" s="20">
         <v>42</v>
       </c>
       <c r="Y10" s="20">
         <v>46</v>
       </c>
       <c r="Z10" s="20">
         <v>29</v>
       </c>
       <c r="AA10" s="20">
         <v>27</v>
       </c>
       <c r="AB10" s="20">
         <v>16</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="20">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>-37</v>
       </c>
       <c r="C11" s="8">
         <v>-46</v>
       </c>
       <c r="D11" s="8">
         <v>-53</v>
       </c>
       <c r="E11" s="8">
         <v>-56</v>
       </c>
       <c r="F11" s="8">
         <v>-44</v>
       </c>
       <c r="G11" s="8">
         <v>-130</v>
       </c>
       <c r="H11" s="9">
         <v>-94</v>
       </c>
       <c r="I11" s="8">
@@ -5758,61 +5966,64 @@
       </c>
       <c r="R11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="20">
         <v>1</v>
       </c>
-      <c r="Z11">
+      <c r="Z11" s="20">
         <v>1</v>
       </c>
-      <c r="AA11" s="20">
-[...6 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AA11" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC11" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>-27</v>
       </c>
       <c r="C12" s="8">
         <v>-17</v>
       </c>
       <c r="D12" s="8">
         <v>-112</v>
       </c>
       <c r="E12" s="8">
         <v>-57</v>
       </c>
       <c r="F12" s="8">
         <v>-56</v>
       </c>
       <c r="G12" s="8">
         <v>-122</v>
       </c>
       <c r="H12" s="9">
         <v>-164</v>
       </c>
       <c r="I12" s="8">
@@ -5844,61 +6055,64 @@
       </c>
       <c r="R12" s="20">
         <v>24</v>
       </c>
       <c r="S12" s="20">
         <v>14</v>
       </c>
       <c r="T12" s="20">
         <v>17</v>
       </c>
       <c r="U12" s="20">
         <v>18</v>
       </c>
       <c r="V12" s="20">
         <v>23</v>
       </c>
       <c r="W12" s="20">
         <v>19</v>
       </c>
       <c r="X12" s="20">
         <v>16</v>
       </c>
       <c r="Y12" s="20">
         <v>73</v>
       </c>
-      <c r="Z12" s="20">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="Z12" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="20" t="s">
+        <v>16</v>
       </c>
       <c r="AB12" s="20">
         <v>-2</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="20">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="8" t="s">
@@ -5939,52 +6153,55 @@
       </c>
       <c r="U13" s="20">
         <v>84</v>
       </c>
       <c r="V13" s="20">
         <v>27</v>
       </c>
       <c r="W13" s="20">
         <v>128</v>
       </c>
       <c r="X13" s="20">
         <v>78</v>
       </c>
       <c r="Y13" s="20">
         <v>121</v>
       </c>
       <c r="Z13" s="20">
         <v>158</v>
       </c>
       <c r="AA13" s="20">
         <v>116</v>
       </c>
       <c r="AB13" s="20">
         <v>47</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="20">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>-143</v>
       </c>
       <c r="C14" s="8">
         <v>-233</v>
       </c>
       <c r="D14" s="8">
         <v>-264</v>
       </c>
       <c r="E14" s="8">
         <v>-194</v>
       </c>
       <c r="F14" s="8">
         <v>-401</v>
       </c>
       <c r="G14" s="8">
         <v>-752</v>
       </c>
       <c r="H14" s="9">
         <v>-611</v>
       </c>
       <c r="I14" s="8">
@@ -6013,64 +6230,67 @@
       </c>
       <c r="Q14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y14" s="20">
-[...12 lines deleted...]
-    <row r="15" spans="1:28">
+      <c r="Y14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC14" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>-201</v>
       </c>
       <c r="C15" s="8">
         <v>-161</v>
       </c>
       <c r="D15" s="8">
         <v>-214</v>
       </c>
       <c r="E15" s="8">
         <v>-123</v>
       </c>
       <c r="F15" s="8">
         <v>-145</v>
       </c>
       <c r="G15" s="8">
         <v>-288</v>
       </c>
       <c r="H15" s="9">
         <v>-329</v>
       </c>
       <c r="I15" s="8">
@@ -6111,52 +6331,55 @@
       </c>
       <c r="U15" s="20">
         <v>171</v>
       </c>
       <c r="V15" s="20">
         <v>-3</v>
       </c>
       <c r="W15" s="20">
         <v>64</v>
       </c>
       <c r="X15" s="20">
         <v>73</v>
       </c>
       <c r="Y15" s="20">
         <v>110</v>
       </c>
       <c r="Z15" s="20">
         <v>182</v>
       </c>
       <c r="AA15" s="20">
         <v>60</v>
       </c>
       <c r="AB15" s="20">
         <v>34</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="20">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>2</v>
       </c>
       <c r="C16" s="8">
         <v>-1</v>
       </c>
       <c r="D16" s="8">
         <v>-6</v>
       </c>
       <c r="E16" s="8">
         <v>-3</v>
       </c>
       <c r="F16" s="8">
         <v>-9</v>
       </c>
       <c r="G16" s="8">
         <v>-9</v>
       </c>
       <c r="H16" s="9">
         <v>-6</v>
       </c>
       <c r="I16" s="8">
@@ -6185,64 +6408,67 @@
       </c>
       <c r="Q16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y16" s="20">
-[...12 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="Y16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>65</v>
       </c>
       <c r="C17" s="8">
         <v>103</v>
       </c>
       <c r="D17" s="8">
         <v>142</v>
       </c>
       <c r="E17" s="8">
         <v>32</v>
       </c>
       <c r="F17" s="8">
         <v>158</v>
       </c>
       <c r="G17" s="8">
         <v>99</v>
       </c>
       <c r="H17" s="9">
         <v>111</v>
       </c>
       <c r="I17" s="8">
@@ -6283,52 +6509,55 @@
       </c>
       <c r="U17" s="20">
         <v>101</v>
       </c>
       <c r="V17" s="20">
         <v>43</v>
       </c>
       <c r="W17" s="20">
         <v>122</v>
       </c>
       <c r="X17" s="20">
         <v>40</v>
       </c>
       <c r="Y17" s="20">
         <v>65</v>
       </c>
       <c r="Z17" s="20">
         <v>59</v>
       </c>
       <c r="AA17" s="20">
         <v>44</v>
       </c>
       <c r="AB17" s="20">
         <v>44</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="20">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>-113</v>
       </c>
       <c r="C18" s="8">
         <v>-168</v>
       </c>
       <c r="D18" s="8">
         <v>-212</v>
       </c>
       <c r="E18" s="8">
         <v>-173</v>
       </c>
       <c r="F18" s="8">
         <v>-250</v>
       </c>
       <c r="G18" s="8">
         <v>-388</v>
       </c>
       <c r="H18" s="9">
         <v>-398</v>
       </c>
       <c r="I18" s="8">
@@ -6357,64 +6586,67 @@
       </c>
       <c r="Q18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S18" s="20">
         <v>1</v>
       </c>
       <c r="T18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y18" s="20">
-[...12 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="Y18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB18" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC18" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="8">
         <v>-63</v>
       </c>
       <c r="C19" s="8">
         <v>-118</v>
       </c>
       <c r="D19" s="8">
         <v>-73</v>
       </c>
       <c r="E19" s="8">
         <v>-86</v>
       </c>
       <c r="F19" s="8">
         <v>-87</v>
       </c>
       <c r="G19" s="8">
         <v>-189</v>
       </c>
       <c r="H19" s="9">
         <v>-254</v>
       </c>
       <c r="I19" s="8">
@@ -6455,84 +6687,88 @@
       </c>
       <c r="U19" s="20">
         <v>11</v>
       </c>
       <c r="V19" s="20">
         <v>-5</v>
       </c>
       <c r="W19" s="20">
         <v>31</v>
       </c>
       <c r="X19" s="20">
         <v>38</v>
       </c>
       <c r="Y19" s="20">
         <v>54</v>
       </c>
       <c r="Z19" s="20">
         <v>50</v>
       </c>
       <c r="AA19" s="20">
         <v>22</v>
       </c>
       <c r="AB19" s="20">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="61" t="s">
+      <c r="AC19" s="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="61"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="62"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="62"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="62"/>
+      <c r="N20" s="62"/>
+      <c r="O20" s="62"/>
+      <c r="P20" s="62"/>
+      <c r="Q20" s="62"/>
+      <c r="R20" s="62"/>
+      <c r="S20" s="62"/>
+      <c r="T20" s="62"/>
+      <c r="U20" s="62"/>
+      <c r="V20" s="62"/>
+      <c r="W20" s="62"/>
+      <c r="X20" s="62"/>
+      <c r="Y20" s="62"/>
+      <c r="Z20" s="62"/>
+      <c r="AA20" s="62"/>
+      <c r="AB20" s="62"/>
+      <c r="AC20" s="62"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>-5</v>
       </c>
       <c r="C21" s="8">
         <v>-25</v>
       </c>
       <c r="D21" s="8">
         <v>-24</v>
       </c>
       <c r="E21" s="8">
         <v>-30</v>
       </c>
       <c r="F21" s="8">
         <v>-63</v>
       </c>
       <c r="G21" s="8">
         <v>-48</v>
       </c>
       <c r="H21" s="9">
         <v>-88</v>
       </c>
       <c r="I21" s="8">
@@ -6573,52 +6809,55 @@
       </c>
       <c r="U21" s="25">
         <v>110</v>
       </c>
       <c r="V21" s="25">
         <v>13</v>
       </c>
       <c r="W21" s="25">
         <v>73</v>
       </c>
       <c r="X21" s="25">
         <v>79</v>
       </c>
       <c r="Y21" s="25">
         <v>115</v>
       </c>
       <c r="Z21" s="25">
         <v>100</v>
       </c>
       <c r="AA21" s="47">
         <v>69</v>
       </c>
       <c r="AB21" s="47">
         <v>44</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <v>-1</v>
       </c>
       <c r="C22" s="8">
         <v>2</v>
       </c>
       <c r="D22" s="8">
         <v>3</v>
       </c>
       <c r="E22" s="8">
         <v>9</v>
       </c>
       <c r="F22" s="8">
         <v>26</v>
       </c>
       <c r="G22" s="8">
         <v>15</v>
       </c>
       <c r="H22" s="9">
         <v>-9</v>
       </c>
       <c r="I22" s="8">
@@ -6659,52 +6898,55 @@
       </c>
       <c r="U22" s="20">
         <v>10</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W22" s="20">
         <v>3</v>
       </c>
       <c r="X22" s="20">
         <v>9</v>
       </c>
       <c r="Y22" s="22">
         <v>21</v>
       </c>
       <c r="Z22" s="22">
         <v>20</v>
       </c>
       <c r="AA22" s="13">
         <v>13</v>
       </c>
       <c r="AB22" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="9"/>
       <c r="I23" s="8"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="20">
         <v>1</v>
       </c>
       <c r="O23" s="22">
         <v>23</v>
       </c>
       <c r="P23" s="22">
         <v>6</v>
       </c>
       <c r="Q23" s="22">
@@ -6721,52 +6963,55 @@
       </c>
       <c r="U23" s="20">
         <v>42</v>
       </c>
       <c r="V23" s="22">
         <v>2</v>
       </c>
       <c r="W23" s="20">
         <v>4</v>
       </c>
       <c r="X23" s="20">
         <v>42</v>
       </c>
       <c r="Y23" s="22">
         <v>46</v>
       </c>
       <c r="Z23" s="22">
         <v>29</v>
       </c>
       <c r="AA23" s="13">
         <v>27</v>
       </c>
       <c r="AB23" s="13">
         <v>16</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="8">
         <v>-34</v>
       </c>
       <c r="C24" s="8">
         <v>-37</v>
       </c>
       <c r="D24" s="8">
         <v>-47</v>
       </c>
       <c r="E24" s="8">
         <v>-44</v>
       </c>
       <c r="F24" s="8">
         <v>-36</v>
       </c>
       <c r="G24" s="8">
         <v>-103</v>
       </c>
       <c r="H24" s="9">
         <v>-84</v>
       </c>
       <c r="I24" s="8">
@@ -6804,55 +7049,58 @@
       </c>
       <c r="T24" s="22">
         <v>2</v>
       </c>
       <c r="U24" s="20">
         <v>-3</v>
       </c>
       <c r="V24" s="22">
         <v>3</v>
       </c>
       <c r="W24" s="20">
         <v>3</v>
       </c>
       <c r="X24" s="35" t="s">
         <v>16</v>
       </c>
       <c r="Y24" s="22">
         <v>12</v>
       </c>
       <c r="Z24" s="22">
         <v>-4</v>
       </c>
       <c r="AA24" s="13">
         <v>3</v>
       </c>
-      <c r="AB24" s="13">
-[...3 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AB24" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC24" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8">
         <v>-30</v>
       </c>
       <c r="C25" s="8">
         <v>-32</v>
       </c>
       <c r="D25" s="8">
         <v>-79</v>
       </c>
       <c r="E25" s="8">
         <v>-33</v>
       </c>
       <c r="F25" s="8">
         <v>-33</v>
       </c>
       <c r="G25" s="8">
         <v>-89</v>
       </c>
       <c r="H25" s="9">
         <v>-132</v>
       </c>
       <c r="I25" s="8">
@@ -6893,52 +7141,55 @@
       </c>
       <c r="U25" s="20">
         <v>28</v>
       </c>
       <c r="V25" s="22">
         <v>-1</v>
       </c>
       <c r="W25" s="20">
         <v>24</v>
       </c>
       <c r="X25" s="20">
         <v>15</v>
       </c>
       <c r="Y25" s="22">
         <v>19</v>
       </c>
       <c r="Z25" s="22">
         <v>39</v>
       </c>
       <c r="AA25" s="13">
         <v>21</v>
       </c>
       <c r="AB25" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="22">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
@@ -6979,84 +7230,88 @@
       </c>
       <c r="U26" s="20">
         <v>33</v>
       </c>
       <c r="V26" s="22">
         <v>9</v>
       </c>
       <c r="W26" s="20">
         <v>39</v>
       </c>
       <c r="X26" s="20">
         <v>13</v>
       </c>
       <c r="Y26" s="22">
         <v>17</v>
       </c>
       <c r="Z26" s="22">
         <v>16</v>
       </c>
       <c r="AA26" s="13">
         <v>5</v>
       </c>
       <c r="AB26" s="13">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="62" t="s">
+      <c r="AC26" s="22">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="62"/>
-[...27 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="61"/>
+      <c r="U27" s="61"/>
+      <c r="V27" s="61"/>
+      <c r="W27" s="61"/>
+      <c r="X27" s="61"/>
+      <c r="Y27" s="61"/>
+      <c r="Z27" s="61"/>
+      <c r="AA27" s="61"/>
+      <c r="AB27" s="61"/>
+      <c r="AC27" s="61"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="8">
         <v>-11</v>
       </c>
       <c r="C28" s="8">
         <v>-38</v>
       </c>
       <c r="D28" s="8">
         <v>-29</v>
       </c>
       <c r="E28" s="8">
         <v>-81</v>
       </c>
       <c r="F28" s="8">
         <v>-60</v>
       </c>
       <c r="G28" s="8">
         <v>-74</v>
       </c>
       <c r="H28" s="9">
         <v>-75</v>
       </c>
       <c r="I28" s="8">
@@ -7097,52 +7352,55 @@
       </c>
       <c r="U28" s="25">
         <v>363</v>
       </c>
       <c r="V28" s="25">
         <v>74</v>
       </c>
       <c r="W28" s="25">
         <v>321</v>
       </c>
       <c r="X28" s="25">
         <v>229</v>
       </c>
       <c r="Y28" s="25">
         <v>397</v>
       </c>
       <c r="Z28" s="25">
         <v>411</v>
       </c>
       <c r="AA28" s="25">
         <v>214</v>
       </c>
       <c r="AB28" s="25">
         <v>125</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="25">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="8">
         <v>1</v>
       </c>
       <c r="C29" s="8">
         <v>4</v>
       </c>
       <c r="D29" s="8">
         <v>5</v>
       </c>
       <c r="E29" s="8">
         <v>9</v>
       </c>
       <c r="F29" s="8">
         <v>4</v>
       </c>
       <c r="G29" s="8">
         <v>10</v>
       </c>
       <c r="H29" s="9">
         <v>4</v>
       </c>
       <c r="I29" s="8">
@@ -7180,55 +7438,58 @@
       </c>
       <c r="T29" s="22">
         <v>34</v>
       </c>
       <c r="U29" s="22">
         <v>36</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="22">
         <v>23</v>
       </c>
       <c r="X29" s="22">
         <v>12</v>
       </c>
       <c r="Y29" s="22">
         <v>21</v>
       </c>
       <c r="Z29" s="22">
         <v>12</v>
       </c>
       <c r="AA29" s="22">
         <v>1</v>
       </c>
-      <c r="AB29" s="22">
-[...3 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AB29" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="8">
         <v>-3</v>
       </c>
       <c r="C30" s="8">
         <v>-9</v>
       </c>
       <c r="D30" s="8">
         <v>-6</v>
       </c>
       <c r="E30" s="8">
         <v>-12</v>
       </c>
       <c r="F30" s="8">
         <v>-8</v>
       </c>
       <c r="G30" s="8">
         <v>-27</v>
       </c>
       <c r="H30" s="9">
         <v>-10</v>
       </c>
       <c r="I30" s="8">
@@ -7263,58 +7524,61 @@
       </c>
       <c r="S30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="22">
         <v>1</v>
       </c>
       <c r="Z30" s="22">
         <v>1</v>
       </c>
-      <c r="AA30" s="22">
-[...6 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AA30" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="8">
         <v>3</v>
       </c>
       <c r="C31" s="8">
         <v>15</v>
       </c>
       <c r="D31" s="8">
         <v>-33</v>
       </c>
       <c r="E31" s="8">
         <v>-24</v>
       </c>
       <c r="F31" s="8">
         <v>-23</v>
       </c>
       <c r="G31" s="8">
         <v>-33</v>
       </c>
       <c r="H31" s="9">
         <v>-32</v>
       </c>
       <c r="I31" s="8">
@@ -7355,52 +7619,55 @@
       </c>
       <c r="U31" s="20">
         <v>21</v>
       </c>
       <c r="V31" s="22">
         <v>20</v>
       </c>
       <c r="W31" s="20">
         <v>16</v>
       </c>
       <c r="X31" s="20">
         <v>16</v>
       </c>
       <c r="Y31" s="22">
         <v>61</v>
       </c>
       <c r="Z31" s="22">
         <v>4</v>
       </c>
       <c r="AA31" s="22">
         <v>-3</v>
       </c>
       <c r="AB31" s="22">
         <v>-2</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="22">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="8" t="s">
@@ -7441,52 +7708,55 @@
       </c>
       <c r="U32" s="20">
         <v>84</v>
       </c>
       <c r="V32" s="22">
         <v>27</v>
       </c>
       <c r="W32" s="20">
         <v>128</v>
       </c>
       <c r="X32" s="20">
         <v>78</v>
       </c>
       <c r="Y32" s="22">
         <v>121</v>
       </c>
       <c r="Z32" s="22">
         <v>158</v>
       </c>
       <c r="AA32" s="22">
         <v>116</v>
       </c>
       <c r="AB32" s="22">
         <v>47</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="22">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="8">
         <v>-6</v>
       </c>
       <c r="C33" s="8">
         <v>-18</v>
       </c>
       <c r="D33" s="8">
         <v>-9</v>
       </c>
       <c r="E33" s="8">
         <v>-7</v>
       </c>
       <c r="F33" s="8">
         <v>-17</v>
       </c>
       <c r="G33" s="8">
         <v>-55</v>
       </c>
       <c r="H33" s="9">
         <v>-35</v>
       </c>
       <c r="I33" s="8">
@@ -7512,64 +7782,67 @@
       </c>
       <c r="P33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y33" s="22">
-[...12 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="Y33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="8">
         <v>-37</v>
       </c>
       <c r="C34" s="8">
         <v>-48</v>
       </c>
       <c r="D34" s="8">
         <v>-63</v>
       </c>
       <c r="E34" s="8">
         <v>-34</v>
       </c>
       <c r="F34" s="8">
         <v>-39</v>
       </c>
       <c r="G34" s="8">
         <v>-63</v>
       </c>
       <c r="H34" s="9">
         <v>-69</v>
       </c>
       <c r="I34" s="8">
@@ -7610,52 +7883,55 @@
       </c>
       <c r="U34" s="20">
         <v>143</v>
       </c>
       <c r="V34" s="22">
         <v>-2</v>
       </c>
       <c r="W34" s="20">
         <v>40</v>
       </c>
       <c r="X34" s="20">
         <v>58</v>
       </c>
       <c r="Y34" s="22">
         <v>91</v>
       </c>
       <c r="Z34" s="22">
         <v>143</v>
       </c>
       <c r="AA34" s="22">
         <v>39</v>
       </c>
       <c r="AB34" s="22">
         <v>26</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="22">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="8">
         <v>0</v>
       </c>
       <c r="C35" s="8">
         <v>0</v>
       </c>
       <c r="D35" s="8">
         <v>0</v>
       </c>
       <c r="E35" s="8">
         <v>0</v>
       </c>
       <c r="F35" s="8">
         <v>0</v>
       </c>
       <c r="G35" s="8">
         <v>0</v>
       </c>
       <c r="H35" s="9">
         <v>0</v>
       </c>
       <c r="I35" s="8">
@@ -7684,64 +7960,67 @@
       </c>
       <c r="Q35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y35" s="22">
-[...12 lines deleted...]
-    <row r="36" spans="1:28">
+      <c r="Y35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="8">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>56</v>
       </c>
       <c r="D36" s="8">
         <v>58</v>
       </c>
       <c r="E36" s="8">
         <v>50</v>
       </c>
       <c r="F36" s="8">
         <v>90</v>
       </c>
       <c r="G36" s="8">
         <v>61</v>
       </c>
       <c r="H36" s="9">
         <v>117</v>
       </c>
       <c r="I36" s="8">
@@ -7782,52 +8061,55 @@
       </c>
       <c r="U36" s="20">
         <v>68</v>
       </c>
       <c r="V36" s="22">
         <v>34</v>
       </c>
       <c r="W36" s="20">
         <v>83</v>
       </c>
       <c r="X36" s="20">
         <v>27</v>
       </c>
       <c r="Y36" s="22">
         <v>48</v>
       </c>
       <c r="Z36" s="22">
         <v>43</v>
       </c>
       <c r="AA36" s="22">
         <v>39</v>
       </c>
       <c r="AB36" s="22">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="22">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="8">
         <v>-16</v>
       </c>
       <c r="C37" s="8">
         <v>-10</v>
       </c>
       <c r="D37" s="8">
         <v>-42</v>
       </c>
       <c r="E37" s="8">
         <v>-18</v>
       </c>
       <c r="F37" s="8">
         <v>-29</v>
       </c>
       <c r="G37" s="8">
         <v>-60</v>
       </c>
       <c r="H37" s="9">
         <v>-74</v>
       </c>
       <c r="I37" s="8">
@@ -7856,64 +8138,67 @@
       </c>
       <c r="Q37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S37" s="20">
         <v>1</v>
       </c>
       <c r="T37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Y37" s="22">
-[...12 lines deleted...]
-    <row r="38" spans="1:28">
+      <c r="Y37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="8">
         <v>-36</v>
       </c>
       <c r="C38" s="8">
         <v>-44</v>
       </c>
       <c r="D38" s="8">
         <v>-24</v>
       </c>
       <c r="E38" s="8">
         <v>-47</v>
       </c>
       <c r="F38" s="8">
         <v>-29</v>
       </c>
       <c r="G38" s="8">
         <v>-61</v>
       </c>
       <c r="H38" s="9">
         <v>-126</v>
       </c>
       <c r="I38" s="8">
@@ -7954,70 +8239,73 @@
       </c>
       <c r="U38" s="23">
         <v>11</v>
       </c>
       <c r="V38" s="23">
         <v>-5</v>
       </c>
       <c r="W38" s="23">
         <v>31</v>
       </c>
       <c r="X38" s="23">
         <v>38</v>
       </c>
       <c r="Y38" s="23">
         <v>54</v>
       </c>
       <c r="Z38" s="23">
         <v>50</v>
       </c>
       <c r="AA38" s="32">
         <v>22</v>
       </c>
       <c r="AB38" s="32">
         <v>23</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="32">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="16"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="4"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z5:AB5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A27:AB27"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A27:AC27"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="Z5:AC5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departed from the</vt:lpstr>