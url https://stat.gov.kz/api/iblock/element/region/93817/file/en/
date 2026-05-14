--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8490" yWindow="240" windowWidth="19950" windowHeight="11295" tabRatio="731"/>
+    <workbookView xWindow="300" yWindow="60" windowWidth="27735" windowHeight="11640" tabRatio="731"/>
   </bookViews>
   <sheets>
     <sheet name="migration balance" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="29">
   <si>
     <t>Aral</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
     <t>Karmakshi</t>
   </si>
   <si>
     <t>Syrdarya</t>
   </si>
   <si>
     <t>Shieli</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -312,66 +312,66 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -648,82 +648,83 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EO47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:O1"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18" style="2" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="2" customWidth="1"/>
     <col min="4" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" customWidth="1"/>
     <col min="15" max="145" width="9.140625" style="1"/>
     <col min="146" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="15" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
       <c r="N1" s="29"/>
       <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
     </row>
     <row r="2" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="21"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
@@ -830,54 +831,53 @@
       <c r="DT2" s="4"/>
       <c r="DU2" s="4"/>
       <c r="DV2" s="4"/>
       <c r="DW2" s="4"/>
       <c r="DX2" s="4"/>
       <c r="DY2" s="4"/>
       <c r="DZ2" s="4"/>
       <c r="EA2" s="4"/>
       <c r="EB2" s="4"/>
       <c r="EC2" s="4"/>
       <c r="ED2" s="4"/>
       <c r="EE2" s="4"/>
       <c r="EF2" s="4"/>
       <c r="EG2" s="4"/>
       <c r="EH2" s="4"/>
       <c r="EI2" s="4"/>
       <c r="EJ2" s="4"/>
       <c r="EK2" s="4"/>
       <c r="EL2" s="4"/>
       <c r="EM2" s="4"/>
       <c r="EN2" s="4"/>
       <c r="EO2" s="4"/>
     </row>
     <row r="3" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="4"/>
-      <c r="O3" s="3" t="s">
+      <c r="P3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
@@ -965,70 +965,70 @@
       <c r="DS3" s="4"/>
       <c r="DT3" s="4"/>
       <c r="DU3" s="4"/>
       <c r="DV3" s="4"/>
       <c r="DW3" s="4"/>
       <c r="DX3" s="4"/>
       <c r="DY3" s="4"/>
       <c r="DZ3" s="4"/>
       <c r="EA3" s="4"/>
       <c r="EB3" s="4"/>
       <c r="EC3" s="4"/>
       <c r="ED3" s="4"/>
       <c r="EE3" s="4"/>
       <c r="EF3" s="4"/>
       <c r="EG3" s="4"/>
       <c r="EH3" s="4"/>
       <c r="EI3" s="4"/>
       <c r="EJ3" s="4"/>
       <c r="EK3" s="4"/>
       <c r="EL3" s="4"/>
       <c r="EM3" s="4"/>
       <c r="EN3" s="4"/>
       <c r="EO3" s="4"/>
     </row>
     <row r="4" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="23"/>
-      <c r="B4" s="25">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2025</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="25">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="26">
         <v>2026</v>
       </c>
-      <c r="O4" s="26"/>
-      <c r="P4" s="4"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
@@ -1093,94 +1093,96 @@
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DA4" s="4"/>
       <c r="DB4" s="4"/>
       <c r="DC4" s="4"/>
       <c r="DD4" s="4"/>
       <c r="DE4" s="4"/>
       <c r="DF4" s="4"/>
       <c r="DG4" s="4"/>
       <c r="DH4" s="4"/>
       <c r="DI4" s="4"/>
       <c r="DJ4" s="4"/>
       <c r="DK4" s="4"/>
       <c r="DL4" s="4"/>
       <c r="DM4" s="4"/>
       <c r="DN4" s="4"/>
       <c r="DO4" s="4"/>
       <c r="DP4" s="4"/>
       <c r="DQ4" s="4"/>
       <c r="DR4" s="4"/>
     </row>
     <row r="5" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="24"/>
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="N5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="P5" s="4"/>
+      <c r="P5" s="6" t="s">
+        <v>8</v>
+      </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
@@ -1245,115 +1247,118 @@
       <c r="CV5" s="4"/>
       <c r="CW5" s="4"/>
       <c r="CX5" s="4"/>
       <c r="CY5" s="4"/>
       <c r="CZ5" s="4"/>
       <c r="DA5" s="4"/>
       <c r="DB5" s="4"/>
       <c r="DC5" s="4"/>
       <c r="DD5" s="4"/>
       <c r="DE5" s="4"/>
       <c r="DF5" s="4"/>
       <c r="DG5" s="4"/>
       <c r="DH5" s="4"/>
       <c r="DI5" s="4"/>
       <c r="DJ5" s="4"/>
       <c r="DK5" s="4"/>
       <c r="DL5" s="4"/>
       <c r="DM5" s="4"/>
       <c r="DN5" s="4"/>
       <c r="DO5" s="4"/>
       <c r="DP5" s="4"/>
       <c r="DQ5" s="4"/>
       <c r="DR5" s="4"/>
     </row>
     <row r="6" spans="1:145" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="27"/>
-[...12 lines deleted...]
-      <c r="O6" s="27"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
     </row>
     <row r="7" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="7">
         <v>-830</v>
       </c>
       <c r="C7" s="7">
         <v>-796</v>
       </c>
       <c r="D7" s="7">
         <v>-713</v>
       </c>
       <c r="E7" s="7">
         <v>-798</v>
       </c>
       <c r="F7" s="7">
         <v>-896</v>
       </c>
       <c r="G7" s="7">
         <v>-994</v>
       </c>
       <c r="H7" s="7">
         <v>-1421</v>
       </c>
       <c r="I7" s="7">
         <v>-1650</v>
       </c>
       <c r="J7" s="7">
         <v>-1285</v>
       </c>
       <c r="K7" s="7">
         <v>-1137</v>
       </c>
       <c r="L7" s="7">
         <v>-690</v>
       </c>
       <c r="M7" s="7">
         <v>-667</v>
       </c>
       <c r="N7" s="7">
         <v>-658</v>
       </c>
       <c r="O7" s="7">
         <v>-784</v>
       </c>
-      <c r="P7" s="10"/>
+      <c r="P7" s="7">
+        <v>-936</v>
+      </c>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
       <c r="AL7" s="10"/>
       <c r="AM7" s="10"/>
       <c r="AN7" s="10"/>
       <c r="AO7" s="10"/>
@@ -1450,51 +1455,53 @@
       </c>
       <c r="H8" s="7">
         <v>-238</v>
       </c>
       <c r="I8" s="7">
         <v>-320</v>
       </c>
       <c r="J8" s="7">
         <v>122</v>
       </c>
       <c r="K8" s="7">
         <v>-187</v>
       </c>
       <c r="L8" s="7">
         <v>-30</v>
       </c>
       <c r="M8" s="7">
         <v>-93</v>
       </c>
       <c r="N8" s="7">
         <v>118</v>
       </c>
       <c r="O8" s="7">
         <v>154</v>
       </c>
-      <c r="P8" s="10"/>
+      <c r="P8" s="7">
+        <v>64</v>
+      </c>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="10"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="10"/>
       <c r="AE8" s="10"/>
       <c r="AF8" s="10"/>
       <c r="AG8" s="10"/>
       <c r="AH8" s="10"/>
       <c r="AI8" s="10"/>
       <c r="AJ8" s="10"/>
       <c r="AK8" s="10"/>
       <c r="AL8" s="10"/>
       <c r="AM8" s="10"/>
       <c r="AN8" s="10"/>
       <c r="AO8" s="10"/>
@@ -1591,51 +1598,53 @@
       </c>
       <c r="H9" s="7">
         <v>-152</v>
       </c>
       <c r="I9" s="7">
         <v>-153</v>
       </c>
       <c r="J9" s="7">
         <v>-161</v>
       </c>
       <c r="K9" s="7">
         <v>-125</v>
       </c>
       <c r="L9" s="7">
         <v>-145</v>
       </c>
       <c r="M9" s="7">
         <v>-95</v>
       </c>
       <c r="N9" s="7">
         <v>-191</v>
       </c>
       <c r="O9" s="7">
         <v>-140</v>
       </c>
-      <c r="P9" s="10"/>
+      <c r="P9" s="7">
+        <v>-161</v>
+      </c>
       <c r="Q9" s="10"/>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
       <c r="W9" s="10"/>
       <c r="X9" s="10"/>
       <c r="Y9" s="10"/>
       <c r="Z9" s="10"/>
       <c r="AA9" s="10"/>
       <c r="AB9" s="10"/>
       <c r="AC9" s="10"/>
       <c r="AD9" s="10"/>
       <c r="AE9" s="10"/>
       <c r="AF9" s="10"/>
       <c r="AG9" s="10"/>
       <c r="AH9" s="10"/>
       <c r="AI9" s="10"/>
       <c r="AJ9" s="10"/>
       <c r="AK9" s="10"/>
       <c r="AL9" s="10"/>
       <c r="AM9" s="10"/>
       <c r="AN9" s="10"/>
       <c r="AO9" s="10"/>
@@ -1732,51 +1741,53 @@
       </c>
       <c r="H10" s="7">
         <v>-322</v>
       </c>
       <c r="I10" s="7">
         <v>-210</v>
       </c>
       <c r="J10" s="7">
         <v>-239</v>
       </c>
       <c r="K10" s="7">
         <v>-134</v>
       </c>
       <c r="L10" s="7">
         <v>-103</v>
       </c>
       <c r="M10" s="7">
         <v>-59</v>
       </c>
       <c r="N10" s="7">
         <v>-73</v>
       </c>
       <c r="O10" s="7">
         <v>-113</v>
       </c>
-      <c r="P10" s="10"/>
+      <c r="P10" s="7">
+        <v>-128</v>
+      </c>
       <c r="Q10" s="10"/>
       <c r="R10" s="10"/>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
       <c r="Z10" s="10"/>
       <c r="AA10" s="10"/>
       <c r="AB10" s="10"/>
       <c r="AC10" s="10"/>
       <c r="AD10" s="10"/>
       <c r="AE10" s="10"/>
       <c r="AF10" s="10"/>
       <c r="AG10" s="10"/>
       <c r="AH10" s="10"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
       <c r="AL10" s="10"/>
       <c r="AM10" s="10"/>
       <c r="AN10" s="10"/>
       <c r="AO10" s="10"/>
@@ -1873,51 +1884,53 @@
       </c>
       <c r="H11" s="7">
         <v>-95</v>
       </c>
       <c r="I11" s="7">
         <v>-92</v>
       </c>
       <c r="J11" s="7">
         <v>-96</v>
       </c>
       <c r="K11" s="7">
         <v>-67</v>
       </c>
       <c r="L11" s="7">
         <v>-109</v>
       </c>
       <c r="M11" s="7">
         <v>-92</v>
       </c>
       <c r="N11" s="7">
         <v>-75</v>
       </c>
       <c r="O11" s="7">
         <v>-94</v>
       </c>
-      <c r="P11" s="10"/>
+      <c r="P11" s="7">
+        <v>-123</v>
+      </c>
       <c r="Q11" s="10"/>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="10"/>
       <c r="AC11" s="10"/>
       <c r="AD11" s="10"/>
       <c r="AE11" s="10"/>
       <c r="AF11" s="10"/>
       <c r="AG11" s="10"/>
       <c r="AH11" s="10"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
       <c r="AL11" s="10"/>
       <c r="AM11" s="10"/>
       <c r="AN11" s="10"/>
       <c r="AO11" s="10"/>
@@ -2014,51 +2027,53 @@
       </c>
       <c r="H12" s="7">
         <v>-178</v>
       </c>
       <c r="I12" s="7">
         <v>-164</v>
       </c>
       <c r="J12" s="7">
         <v>-212</v>
       </c>
       <c r="K12" s="7">
         <v>-143</v>
       </c>
       <c r="L12" s="7">
         <v>53</v>
       </c>
       <c r="M12" s="7">
         <v>-66</v>
       </c>
       <c r="N12" s="7">
         <v>-104</v>
       </c>
       <c r="O12" s="7">
         <v>-129</v>
       </c>
-      <c r="P12" s="10"/>
+      <c r="P12" s="7">
+        <v>-91</v>
+      </c>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AD12" s="10"/>
       <c r="AE12" s="10"/>
       <c r="AF12" s="10"/>
       <c r="AG12" s="10"/>
       <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="10"/>
       <c r="AN12" s="10"/>
       <c r="AO12" s="10"/>
@@ -2155,51 +2170,53 @@
       </c>
       <c r="H13" s="7">
         <v>-130</v>
       </c>
       <c r="I13" s="7">
         <v>-198</v>
       </c>
       <c r="J13" s="7">
         <v>-190</v>
       </c>
       <c r="K13" s="7">
         <v>-148</v>
       </c>
       <c r="L13" s="7">
         <v>-116</v>
       </c>
       <c r="M13" s="7">
         <v>-75</v>
       </c>
       <c r="N13" s="7">
         <v>-111</v>
       </c>
       <c r="O13" s="7">
         <v>-145</v>
       </c>
-      <c r="P13" s="10"/>
+      <c r="P13" s="7">
+        <v>-169</v>
+      </c>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AD13" s="10"/>
       <c r="AE13" s="10"/>
       <c r="AF13" s="10"/>
       <c r="AG13" s="10"/>
       <c r="AH13" s="10"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="10"/>
       <c r="AK13" s="10"/>
       <c r="AL13" s="10"/>
       <c r="AM13" s="10"/>
       <c r="AN13" s="10"/>
       <c r="AO13" s="10"/>
@@ -2296,51 +2313,53 @@
       </c>
       <c r="H14" s="7">
         <v>-141</v>
       </c>
       <c r="I14" s="7">
         <v>-167</v>
       </c>
       <c r="J14" s="7">
         <v>-206</v>
       </c>
       <c r="K14" s="7">
         <v>-82</v>
       </c>
       <c r="L14" s="7">
         <v>-75</v>
       </c>
       <c r="M14" s="7">
         <v>-59</v>
       </c>
       <c r="N14" s="7">
         <v>-65</v>
       </c>
       <c r="O14" s="7">
         <v>-108</v>
       </c>
-      <c r="P14" s="10"/>
+      <c r="P14" s="7">
+        <v>-126</v>
+      </c>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
       <c r="Z14" s="10"/>
       <c r="AA14" s="10"/>
       <c r="AB14" s="10"/>
       <c r="AC14" s="10"/>
       <c r="AD14" s="10"/>
       <c r="AE14" s="10"/>
       <c r="AF14" s="10"/>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="10"/>
       <c r="AL14" s="10"/>
       <c r="AM14" s="10"/>
       <c r="AN14" s="10"/>
       <c r="AO14" s="10"/>
@@ -2437,51 +2456,53 @@
       </c>
       <c r="H15" s="7">
         <v>-42</v>
       </c>
       <c r="I15" s="7">
         <v>-130</v>
       </c>
       <c r="J15" s="7">
         <v>-89</v>
       </c>
       <c r="K15" s="7">
         <v>-99</v>
       </c>
       <c r="L15" s="7">
         <v>-62</v>
       </c>
       <c r="M15" s="7">
         <v>-36</v>
       </c>
       <c r="N15" s="7">
         <v>-44</v>
       </c>
       <c r="O15" s="7">
         <v>-107</v>
       </c>
-      <c r="P15" s="10"/>
+      <c r="P15" s="7">
+        <v>-68</v>
+      </c>
       <c r="Q15" s="10"/>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
       <c r="Z15" s="10"/>
       <c r="AA15" s="10"/>
       <c r="AB15" s="10"/>
       <c r="AC15" s="10"/>
       <c r="AD15" s="10"/>
       <c r="AE15" s="10"/>
       <c r="AF15" s="10"/>
       <c r="AG15" s="10"/>
       <c r="AH15" s="10"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="10"/>
       <c r="AK15" s="10"/>
       <c r="AL15" s="10"/>
       <c r="AM15" s="10"/>
       <c r="AN15" s="10"/>
       <c r="AO15" s="10"/>
@@ -2578,51 +2599,53 @@
       </c>
       <c r="H16" s="7">
         <v>-123</v>
       </c>
       <c r="I16" s="7">
         <v>-216</v>
       </c>
       <c r="J16" s="7">
         <v>-214</v>
       </c>
       <c r="K16" s="7">
         <v>-152</v>
       </c>
       <c r="L16" s="7">
         <v>-103</v>
       </c>
       <c r="M16" s="7">
         <v>-92</v>
       </c>
       <c r="N16" s="7">
         <v>-113</v>
       </c>
       <c r="O16" s="7">
         <v>-102</v>
       </c>
-      <c r="P16" s="10"/>
+      <c r="P16" s="7">
+        <v>-134</v>
+      </c>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="10"/>
       <c r="AA16" s="10"/>
       <c r="AB16" s="10"/>
       <c r="AC16" s="10"/>
       <c r="AD16" s="10"/>
       <c r="AE16" s="10"/>
       <c r="AF16" s="10"/>
       <c r="AG16" s="10"/>
       <c r="AH16" s="10"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="10"/>
       <c r="AK16" s="10"/>
       <c r="AL16" s="10"/>
       <c r="AM16" s="10"/>
       <c r="AN16" s="10"/>
       <c r="AO16" s="10"/>
@@ -2674,68 +2697,68 @@
       <c r="CI16" s="10"/>
       <c r="CJ16" s="10"/>
       <c r="CK16" s="10"/>
       <c r="CL16" s="10"/>
       <c r="CM16" s="10"/>
       <c r="CN16" s="10"/>
       <c r="CO16" s="10"/>
       <c r="CP16" s="10"/>
       <c r="CQ16" s="10"/>
       <c r="CR16" s="10"/>
       <c r="CS16" s="10"/>
       <c r="CT16" s="10"/>
       <c r="CU16" s="10"/>
       <c r="CV16" s="10"/>
       <c r="CW16" s="10"/>
       <c r="CX16" s="10"/>
       <c r="CY16" s="10"/>
       <c r="CZ16" s="10"/>
       <c r="DA16" s="10"/>
       <c r="DB16" s="10"/>
       <c r="DC16" s="10"/>
       <c r="DD16" s="10"/>
       <c r="DE16" s="10"/>
     </row>
     <row r="17" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="28"/>
-[...13 lines deleted...]
-      <c r="P17" s="10"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
+      <c r="P17" s="23"/>
       <c r="Q17" s="10"/>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="X17" s="10"/>
       <c r="Y17" s="10"/>
       <c r="Z17" s="10"/>
       <c r="AA17" s="10"/>
       <c r="AB17" s="10"/>
       <c r="AC17" s="10"/>
       <c r="AD17" s="10"/>
       <c r="AE17" s="10"/>
       <c r="AF17" s="10"/>
       <c r="AG17" s="10"/>
       <c r="AH17" s="10"/>
       <c r="AI17" s="10"/>
       <c r="AJ17" s="10"/>
       <c r="AK17" s="10"/>
       <c r="AL17" s="10"/>
       <c r="AM17" s="10"/>
       <c r="AN17" s="10"/>
       <c r="AO17" s="10"/>
@@ -2868,51 +2891,53 @@
       </c>
       <c r="H18" s="7">
         <v>-685</v>
       </c>
       <c r="I18" s="7">
         <v>-674</v>
       </c>
       <c r="J18" s="7">
         <v>-340</v>
       </c>
       <c r="K18" s="7">
         <v>-466</v>
       </c>
       <c r="L18" s="7">
         <v>-333</v>
       </c>
       <c r="M18" s="7">
         <v>-239</v>
       </c>
       <c r="N18" s="7">
         <v>-266</v>
       </c>
       <c r="O18" s="7">
         <v>-184</v>
       </c>
-      <c r="P18" s="10"/>
+      <c r="P18" s="7">
+        <v>-281</v>
+      </c>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
       <c r="Z18" s="10"/>
       <c r="AA18" s="10"/>
       <c r="AB18" s="10"/>
       <c r="AC18" s="10"/>
       <c r="AD18" s="10"/>
       <c r="AE18" s="10"/>
       <c r="AF18" s="10"/>
       <c r="AG18" s="10"/>
       <c r="AH18" s="10"/>
       <c r="AI18" s="10"/>
       <c r="AJ18" s="10"/>
       <c r="AK18" s="10"/>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
@@ -3009,51 +3034,53 @@
       </c>
       <c r="H19" s="7">
         <v>-326</v>
       </c>
       <c r="I19" s="7">
         <v>-420</v>
       </c>
       <c r="J19" s="7">
         <v>-41</v>
       </c>
       <c r="K19" s="7">
         <v>-270</v>
       </c>
       <c r="L19" s="7">
         <v>-118</v>
       </c>
       <c r="M19" s="7">
         <v>-128</v>
       </c>
       <c r="N19" s="7">
         <v>9</v>
       </c>
       <c r="O19" s="7">
         <v>-3</v>
       </c>
-      <c r="P19" s="10"/>
+      <c r="P19" s="7">
+        <v>-23</v>
+      </c>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="10"/>
       <c r="Y19" s="10"/>
       <c r="Z19" s="10"/>
       <c r="AA19" s="10"/>
       <c r="AB19" s="10"/>
       <c r="AC19" s="10"/>
       <c r="AD19" s="10"/>
       <c r="AE19" s="10"/>
       <c r="AF19" s="10"/>
       <c r="AG19" s="10"/>
       <c r="AH19" s="10"/>
       <c r="AI19" s="10"/>
       <c r="AJ19" s="10"/>
       <c r="AK19" s="10"/>
       <c r="AL19" s="10"/>
       <c r="AM19" s="10"/>
       <c r="AN19" s="10"/>
       <c r="AO19" s="10"/>
@@ -3150,51 +3177,53 @@
       </c>
       <c r="H20" s="7">
         <v>-152</v>
       </c>
       <c r="I20" s="7">
         <v>-153</v>
       </c>
       <c r="J20" s="7">
         <v>-161</v>
       </c>
       <c r="K20" s="7">
         <v>-125</v>
       </c>
       <c r="L20" s="7">
         <v>-145</v>
       </c>
       <c r="M20" s="7">
         <v>-95</v>
       </c>
       <c r="N20" s="7">
         <v>-191</v>
       </c>
       <c r="O20" s="7">
         <v>-140</v>
       </c>
-      <c r="P20" s="10"/>
+      <c r="P20" s="7">
+        <v>-161</v>
+      </c>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="X20" s="10"/>
       <c r="Y20" s="10"/>
       <c r="Z20" s="10"/>
       <c r="AA20" s="10"/>
       <c r="AB20" s="10"/>
       <c r="AC20" s="10"/>
       <c r="AD20" s="10"/>
       <c r="AE20" s="10"/>
       <c r="AF20" s="10"/>
       <c r="AG20" s="10"/>
       <c r="AH20" s="10"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="10"/>
       <c r="AK20" s="10"/>
       <c r="AL20" s="10"/>
       <c r="AM20" s="10"/>
       <c r="AN20" s="10"/>
       <c r="AO20" s="10"/>
@@ -3291,51 +3320,53 @@
       </c>
       <c r="H21" s="7">
         <v>-176</v>
       </c>
       <c r="I21" s="7">
         <v>-77</v>
       </c>
       <c r="J21" s="7">
         <v>-119</v>
       </c>
       <c r="K21" s="7">
         <v>-46</v>
       </c>
       <c r="L21" s="7">
         <v>-58</v>
       </c>
       <c r="M21" s="7">
         <v>-12</v>
       </c>
       <c r="N21" s="7">
         <v>-44</v>
       </c>
       <c r="O21" s="7">
         <v>-39</v>
       </c>
-      <c r="P21" s="10"/>
+      <c r="P21" s="7">
+        <v>-58</v>
+      </c>
       <c r="Q21" s="10"/>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="X21" s="10"/>
       <c r="Y21" s="10"/>
       <c r="Z21" s="10"/>
       <c r="AA21" s="10"/>
       <c r="AB21" s="10"/>
       <c r="AC21" s="10"/>
       <c r="AD21" s="10"/>
       <c r="AE21" s="10"/>
       <c r="AF21" s="10"/>
       <c r="AG21" s="10"/>
       <c r="AH21" s="10"/>
       <c r="AI21" s="10"/>
       <c r="AJ21" s="10"/>
       <c r="AK21" s="10"/>
       <c r="AL21" s="10"/>
       <c r="AM21" s="10"/>
       <c r="AN21" s="10"/>
       <c r="AO21" s="10"/>
@@ -3432,51 +3463,53 @@
       </c>
       <c r="H22" s="7">
         <v>-31</v>
       </c>
       <c r="I22" s="7">
         <v>-24</v>
       </c>
       <c r="J22" s="7">
         <v>-19</v>
       </c>
       <c r="K22" s="7">
         <v>-25</v>
       </c>
       <c r="L22" s="7">
         <v>-12</v>
       </c>
       <c r="M22" s="7">
         <v>-4</v>
       </c>
       <c r="N22" s="7">
         <v>-40</v>
       </c>
       <c r="O22" s="7">
         <v>-2</v>
       </c>
-      <c r="P22" s="10"/>
+      <c r="P22" s="7">
+        <v>-39</v>
+      </c>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10"/>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
       <c r="W22" s="10"/>
       <c r="X22" s="10"/>
       <c r="Y22" s="10"/>
       <c r="Z22" s="10"/>
       <c r="AA22" s="10"/>
       <c r="AB22" s="10"/>
       <c r="AC22" s="10"/>
       <c r="AD22" s="10"/>
       <c r="AE22" s="10"/>
       <c r="AF22" s="10"/>
       <c r="AG22" s="10"/>
       <c r="AH22" s="10"/>
       <c r="AI22" s="10"/>
       <c r="AJ22" s="10"/>
       <c r="AK22" s="10"/>
       <c r="AL22" s="10"/>
       <c r="AM22" s="10"/>
       <c r="AN22" s="10"/>
       <c r="AO22" s="10"/>
@@ -3528,68 +3561,68 @@
       <c r="CI22" s="10"/>
       <c r="CJ22" s="10"/>
       <c r="CK22" s="10"/>
       <c r="CL22" s="10"/>
       <c r="CM22" s="10"/>
       <c r="CN22" s="10"/>
       <c r="CO22" s="10"/>
       <c r="CP22" s="10"/>
       <c r="CQ22" s="10"/>
       <c r="CR22" s="10"/>
       <c r="CS22" s="10"/>
       <c r="CT22" s="10"/>
       <c r="CU22" s="10"/>
       <c r="CV22" s="10"/>
       <c r="CW22" s="10"/>
       <c r="CX22" s="10"/>
       <c r="CY22" s="10"/>
       <c r="CZ22" s="10"/>
       <c r="DA22" s="10"/>
       <c r="DB22" s="10"/>
       <c r="DC22" s="10"/>
       <c r="DD22" s="10"/>
       <c r="DE22" s="10"/>
     </row>
     <row r="23" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="28" t="s">
+      <c r="A23" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="28"/>
-[...13 lines deleted...]
-      <c r="P23" s="10"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="23"/>
+      <c r="P23" s="23"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="10"/>
       <c r="Y23" s="10"/>
       <c r="Z23" s="10"/>
       <c r="AA23" s="10"/>
       <c r="AB23" s="10"/>
       <c r="AC23" s="10"/>
       <c r="AD23" s="10"/>
       <c r="AE23" s="10"/>
       <c r="AF23" s="10"/>
       <c r="AG23" s="10"/>
       <c r="AH23" s="10"/>
       <c r="AI23" s="10"/>
       <c r="AJ23" s="10"/>
       <c r="AK23" s="10"/>
       <c r="AL23" s="10"/>
       <c r="AM23" s="10"/>
       <c r="AN23" s="10"/>
       <c r="AO23" s="10"/>
@@ -3722,51 +3755,53 @@
       </c>
       <c r="H24" s="8">
         <v>-736</v>
       </c>
       <c r="I24" s="7">
         <v>-976</v>
       </c>
       <c r="J24" s="7">
         <v>-945</v>
       </c>
       <c r="K24" s="8">
         <v>-671</v>
       </c>
       <c r="L24" s="7">
         <v>-357</v>
       </c>
       <c r="M24" s="8">
         <v>-428</v>
       </c>
       <c r="N24" s="7">
         <v>-392</v>
       </c>
       <c r="O24" s="8">
         <v>-600</v>
       </c>
-      <c r="P24" s="10"/>
+      <c r="P24" s="8">
+        <v>-655</v>
+      </c>
       <c r="Q24" s="10"/>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
       <c r="T24" s="10"/>
       <c r="U24" s="10"/>
       <c r="V24" s="10"/>
       <c r="W24" s="10"/>
       <c r="X24" s="10"/>
       <c r="Y24" s="10"/>
       <c r="Z24" s="10"/>
       <c r="AA24" s="10"/>
       <c r="AB24" s="10"/>
       <c r="AC24" s="10"/>
       <c r="AD24" s="10"/>
       <c r="AE24" s="10"/>
       <c r="AF24" s="10"/>
       <c r="AG24" s="10"/>
       <c r="AH24" s="10"/>
       <c r="AI24" s="10"/>
       <c r="AJ24" s="10"/>
       <c r="AK24" s="10"/>
       <c r="AL24" s="10"/>
       <c r="AM24" s="10"/>
       <c r="AN24" s="10"/>
       <c r="AO24" s="10"/>
@@ -3863,51 +3898,53 @@
       </c>
       <c r="H25" s="8">
         <v>88</v>
       </c>
       <c r="I25" s="7">
         <v>100</v>
       </c>
       <c r="J25" s="7">
         <v>163</v>
       </c>
       <c r="K25" s="8">
         <v>83</v>
       </c>
       <c r="L25" s="7">
         <v>88</v>
       </c>
       <c r="M25" s="8">
         <v>35</v>
       </c>
       <c r="N25" s="7">
         <v>109</v>
       </c>
       <c r="O25" s="8">
         <v>157</v>
       </c>
-      <c r="P25" s="10"/>
+      <c r="P25" s="8">
+        <v>87</v>
+      </c>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
       <c r="W25" s="10"/>
       <c r="X25" s="10"/>
       <c r="Y25" s="10"/>
       <c r="Z25" s="10"/>
       <c r="AA25" s="10"/>
       <c r="AB25" s="10"/>
       <c r="AC25" s="10"/>
       <c r="AD25" s="10"/>
       <c r="AE25" s="10"/>
       <c r="AF25" s="10"/>
       <c r="AG25" s="10"/>
       <c r="AH25" s="10"/>
       <c r="AI25" s="10"/>
       <c r="AJ25" s="10"/>
       <c r="AK25" s="10"/>
       <c r="AL25" s="10"/>
       <c r="AM25" s="10"/>
       <c r="AN25" s="10"/>
       <c r="AO25" s="10"/>
@@ -4004,51 +4041,53 @@
       </c>
       <c r="H26" s="8">
         <v>-146</v>
       </c>
       <c r="I26" s="7">
         <v>-133</v>
       </c>
       <c r="J26" s="7">
         <v>-120</v>
       </c>
       <c r="K26" s="8">
         <v>-88</v>
       </c>
       <c r="L26" s="7">
         <v>-45</v>
       </c>
       <c r="M26" s="8">
         <v>-47</v>
       </c>
       <c r="N26" s="7">
         <v>-29</v>
       </c>
       <c r="O26" s="8">
         <v>-74</v>
       </c>
-      <c r="P26" s="10"/>
+      <c r="P26" s="8">
+        <v>-70</v>
+      </c>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="10"/>
       <c r="AA26" s="10"/>
       <c r="AB26" s="10"/>
       <c r="AC26" s="10"/>
       <c r="AD26" s="10"/>
       <c r="AE26" s="10"/>
       <c r="AF26" s="10"/>
       <c r="AG26" s="10"/>
       <c r="AH26" s="10"/>
       <c r="AI26" s="10"/>
       <c r="AJ26" s="10"/>
       <c r="AK26" s="10"/>
       <c r="AL26" s="10"/>
       <c r="AM26" s="10"/>
       <c r="AN26" s="10"/>
       <c r="AO26" s="10"/>
@@ -4145,51 +4184,53 @@
       </c>
       <c r="H27" s="8">
         <v>-95</v>
       </c>
       <c r="I27" s="7">
         <v>-92</v>
       </c>
       <c r="J27" s="7">
         <v>-96</v>
       </c>
       <c r="K27" s="8">
         <v>-67</v>
       </c>
       <c r="L27" s="7">
         <v>-109</v>
       </c>
       <c r="M27" s="8">
         <v>-92</v>
       </c>
       <c r="N27" s="7">
         <v>-75</v>
       </c>
       <c r="O27" s="8">
         <v>-94</v>
       </c>
-      <c r="P27" s="10"/>
+      <c r="P27" s="8">
+        <v>-123</v>
+      </c>
       <c r="Q27" s="10"/>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="10"/>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="X27" s="10"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="10"/>
       <c r="AA27" s="10"/>
       <c r="AB27" s="10"/>
       <c r="AC27" s="10"/>
       <c r="AD27" s="10"/>
       <c r="AE27" s="10"/>
       <c r="AF27" s="10"/>
       <c r="AG27" s="10"/>
       <c r="AH27" s="10"/>
       <c r="AI27" s="10"/>
       <c r="AJ27" s="10"/>
       <c r="AK27" s="10"/>
       <c r="AL27" s="10"/>
       <c r="AM27" s="10"/>
       <c r="AN27" s="10"/>
       <c r="AO27" s="10"/>
@@ -4286,51 +4327,53 @@
       </c>
       <c r="H28" s="8">
         <v>-178</v>
       </c>
       <c r="I28" s="7">
         <v>-164</v>
       </c>
       <c r="J28" s="7">
         <v>-212</v>
       </c>
       <c r="K28" s="8">
         <v>-143</v>
       </c>
       <c r="L28" s="7">
         <v>53</v>
       </c>
       <c r="M28" s="8">
         <v>-66</v>
       </c>
       <c r="N28" s="7">
         <v>-104</v>
       </c>
       <c r="O28" s="8">
         <v>-129</v>
       </c>
-      <c r="P28" s="10"/>
+      <c r="P28" s="8">
+        <v>-91</v>
+      </c>
       <c r="Q28" s="10"/>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
       <c r="Z28" s="10"/>
       <c r="AA28" s="10"/>
       <c r="AB28" s="10"/>
       <c r="AC28" s="10"/>
       <c r="AD28" s="10"/>
       <c r="AE28" s="10"/>
       <c r="AF28" s="10"/>
       <c r="AG28" s="10"/>
       <c r="AH28" s="10"/>
       <c r="AI28" s="10"/>
       <c r="AJ28" s="10"/>
       <c r="AK28" s="10"/>
       <c r="AL28" s="10"/>
       <c r="AM28" s="10"/>
       <c r="AN28" s="10"/>
       <c r="AO28" s="10"/>
@@ -4427,51 +4470,53 @@
       </c>
       <c r="H29" s="8">
         <v>-99</v>
       </c>
       <c r="I29" s="7">
         <v>-174</v>
       </c>
       <c r="J29" s="7">
         <v>-171</v>
       </c>
       <c r="K29" s="8">
         <v>-123</v>
       </c>
       <c r="L29" s="7">
         <v>-104</v>
       </c>
       <c r="M29" s="8">
         <v>-71</v>
       </c>
       <c r="N29" s="7">
         <v>-71</v>
       </c>
       <c r="O29" s="8">
         <v>-143</v>
       </c>
-      <c r="P29" s="10"/>
+      <c r="P29" s="8">
+        <v>-130</v>
+      </c>
       <c r="Q29" s="10"/>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="10"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
       <c r="AL29" s="10"/>
       <c r="AM29" s="10"/>
       <c r="AN29" s="10"/>
       <c r="AO29" s="10"/>
@@ -4568,51 +4613,53 @@
       </c>
       <c r="H30" s="8">
         <v>-141</v>
       </c>
       <c r="I30" s="7">
         <v>-167</v>
       </c>
       <c r="J30" s="7">
         <v>-206</v>
       </c>
       <c r="K30" s="8">
         <v>-82</v>
       </c>
       <c r="L30" s="7">
         <v>-75</v>
       </c>
       <c r="M30" s="8">
         <v>-59</v>
       </c>
       <c r="N30" s="7">
         <v>-65</v>
       </c>
       <c r="O30" s="8">
         <v>-108</v>
       </c>
-      <c r="P30" s="10"/>
+      <c r="P30" s="8">
+        <v>-126</v>
+      </c>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
       <c r="AO30" s="10"/>
@@ -4709,51 +4756,53 @@
       </c>
       <c r="H31" s="8">
         <v>-42</v>
       </c>
       <c r="I31" s="7">
         <v>-130</v>
       </c>
       <c r="J31" s="7">
         <v>-89</v>
       </c>
       <c r="K31" s="8">
         <v>-99</v>
       </c>
       <c r="L31" s="7">
         <v>-62</v>
       </c>
       <c r="M31" s="8">
         <v>-36</v>
       </c>
       <c r="N31" s="7">
         <v>-44</v>
       </c>
       <c r="O31" s="8">
         <v>-107</v>
       </c>
-      <c r="P31" s="10"/>
+      <c r="P31" s="8">
+        <v>-68</v>
+      </c>
       <c r="Q31" s="10"/>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
       <c r="T31" s="10"/>
       <c r="U31" s="10"/>
       <c r="V31" s="10"/>
       <c r="W31" s="10"/>
       <c r="X31" s="10"/>
       <c r="Y31" s="10"/>
       <c r="Z31" s="10"/>
       <c r="AA31" s="10"/>
       <c r="AB31" s="10"/>
       <c r="AC31" s="10"/>
       <c r="AD31" s="10"/>
       <c r="AE31" s="10"/>
       <c r="AF31" s="10"/>
       <c r="AG31" s="10"/>
       <c r="AH31" s="10"/>
       <c r="AI31" s="10"/>
       <c r="AJ31" s="10"/>
       <c r="AK31" s="10"/>
       <c r="AL31" s="10"/>
       <c r="AM31" s="10"/>
       <c r="AN31" s="10"/>
       <c r="AO31" s="10"/>
@@ -4850,51 +4899,53 @@
       </c>
       <c r="H32" s="9">
         <v>-123</v>
       </c>
       <c r="I32" s="9">
         <v>-216</v>
       </c>
       <c r="J32" s="9">
         <v>-214</v>
       </c>
       <c r="K32" s="9">
         <v>-152</v>
       </c>
       <c r="L32" s="9">
         <v>-103</v>
       </c>
       <c r="M32" s="9">
         <v>-92</v>
       </c>
       <c r="N32" s="9">
         <v>-113</v>
       </c>
       <c r="O32" s="9">
         <v>-102</v>
       </c>
-      <c r="P32" s="10"/>
+      <c r="P32" s="9">
+        <v>-134</v>
+      </c>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="10"/>
       <c r="AA32" s="10"/>
       <c r="AB32" s="10"/>
       <c r="AC32" s="10"/>
       <c r="AD32" s="10"/>
       <c r="AE32" s="10"/>
       <c r="AF32" s="10"/>
       <c r="AG32" s="10"/>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
       <c r="AL32" s="10"/>
       <c r="AM32" s="10"/>
       <c r="AN32" s="10"/>
       <c r="AO32" s="10"/>
@@ -7115,57 +7166,57 @@
       <c r="DT47" s="4"/>
       <c r="DU47" s="4"/>
       <c r="DV47" s="4"/>
       <c r="DW47" s="4"/>
       <c r="DX47" s="4"/>
       <c r="DY47" s="4"/>
       <c r="DZ47" s="4"/>
       <c r="EA47" s="4"/>
       <c r="EB47" s="4"/>
       <c r="EC47" s="4"/>
       <c r="ED47" s="4"/>
       <c r="EE47" s="4"/>
       <c r="EF47" s="4"/>
       <c r="EG47" s="4"/>
       <c r="EH47" s="4"/>
       <c r="EI47" s="4"/>
       <c r="EJ47" s="4"/>
       <c r="EK47" s="4"/>
       <c r="EL47" s="4"/>
       <c r="EM47" s="4"/>
       <c r="EN47" s="4"/>
       <c r="EO47" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:O23"/>
-    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A6:P6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>migration balance</vt:lpstr>