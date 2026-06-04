--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="300" yWindow="60" windowWidth="27735" windowHeight="11640" tabRatio="731"/>
+    <workbookView xWindow="-3096" yWindow="36" windowWidth="18660" windowHeight="11640" tabRatio="731"/>
   </bookViews>
   <sheets>
     <sheet name="migration balance" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="29">
   <si>
     <t>Aral</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
     <t>Karmakshi</t>
   </si>
   <si>
     <t>Syrdarya</t>
   </si>
   <si>
     <t>Shieli</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -258,51 +258,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -312,70 +312,73 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -648,83 +651,84 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EO47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="U18" sqref="U18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18" style="2" customWidth="1"/>
-    <col min="2" max="3" width="8.85546875" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="146" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="3" width="8.88671875" style="2" customWidth="1"/>
+    <col min="4" max="11" width="8.88671875" style="1" customWidth="1"/>
+    <col min="12" max="13" width="8.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="8.88671875" style="1" customWidth="1"/>
+    <col min="15" max="145" width="9.109375" style="1"/>
+    <col min="146" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="15" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="29"/>
-[...13 lines deleted...]
-      <c r="P1" s="29"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="28"/>
     </row>
     <row r="2" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="21"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
@@ -831,54 +835,54 @@
       <c r="DT2" s="4"/>
       <c r="DU2" s="4"/>
       <c r="DV2" s="4"/>
       <c r="DW2" s="4"/>
       <c r="DX2" s="4"/>
       <c r="DY2" s="4"/>
       <c r="DZ2" s="4"/>
       <c r="EA2" s="4"/>
       <c r="EB2" s="4"/>
       <c r="EC2" s="4"/>
       <c r="ED2" s="4"/>
       <c r="EE2" s="4"/>
       <c r="EF2" s="4"/>
       <c r="EG2" s="4"/>
       <c r="EH2" s="4"/>
       <c r="EI2" s="4"/>
       <c r="EJ2" s="4"/>
       <c r="EK2" s="4"/>
       <c r="EL2" s="4"/>
       <c r="EM2" s="4"/>
       <c r="EN2" s="4"/>
       <c r="EO2" s="4"/>
     </row>
     <row r="3" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="4"/>
-      <c r="P3" s="3" t="s">
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
@@ -965,71 +969,71 @@
       <c r="DS3" s="4"/>
       <c r="DT3" s="4"/>
       <c r="DU3" s="4"/>
       <c r="DV3" s="4"/>
       <c r="DW3" s="4"/>
       <c r="DX3" s="4"/>
       <c r="DY3" s="4"/>
       <c r="DZ3" s="4"/>
       <c r="EA3" s="4"/>
       <c r="EB3" s="4"/>
       <c r="EC3" s="4"/>
       <c r="ED3" s="4"/>
       <c r="EE3" s="4"/>
       <c r="EF3" s="4"/>
       <c r="EG3" s="4"/>
       <c r="EH3" s="4"/>
       <c r="EI3" s="4"/>
       <c r="EJ3" s="4"/>
       <c r="EK3" s="4"/>
       <c r="EL3" s="4"/>
       <c r="EM3" s="4"/>
       <c r="EN3" s="4"/>
       <c r="EO3" s="4"/>
     </row>
     <row r="4" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26">
+      <c r="A4" s="23"/>
+      <c r="B4" s="25">
         <v>2025</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="25">
         <v>2026</v>
       </c>
-      <c r="O4" s="27"/>
-[...1 lines deleted...]
-      <c r="Q4" s="4"/>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="29"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
@@ -1093,97 +1097,99 @@
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DA4" s="4"/>
       <c r="DB4" s="4"/>
       <c r="DC4" s="4"/>
       <c r="DD4" s="4"/>
       <c r="DE4" s="4"/>
       <c r="DF4" s="4"/>
       <c r="DG4" s="4"/>
       <c r="DH4" s="4"/>
       <c r="DI4" s="4"/>
       <c r="DJ4" s="4"/>
       <c r="DK4" s="4"/>
       <c r="DL4" s="4"/>
       <c r="DM4" s="4"/>
       <c r="DN4" s="4"/>
       <c r="DO4" s="4"/>
       <c r="DP4" s="4"/>
       <c r="DQ4" s="4"/>
       <c r="DR4" s="4"/>
     </row>
     <row r="5" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="25"/>
+      <c r="A5" s="24"/>
       <c r="B5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="N5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="4"/>
+      <c r="Q5" s="6" t="s">
+        <v>9</v>
+      </c>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
@@ -1247,119 +1253,122 @@
       <c r="CV5" s="4"/>
       <c r="CW5" s="4"/>
       <c r="CX5" s="4"/>
       <c r="CY5" s="4"/>
       <c r="CZ5" s="4"/>
       <c r="DA5" s="4"/>
       <c r="DB5" s="4"/>
       <c r="DC5" s="4"/>
       <c r="DD5" s="4"/>
       <c r="DE5" s="4"/>
       <c r="DF5" s="4"/>
       <c r="DG5" s="4"/>
       <c r="DH5" s="4"/>
       <c r="DI5" s="4"/>
       <c r="DJ5" s="4"/>
       <c r="DK5" s="4"/>
       <c r="DL5" s="4"/>
       <c r="DM5" s="4"/>
       <c r="DN5" s="4"/>
       <c r="DO5" s="4"/>
       <c r="DP5" s="4"/>
       <c r="DQ5" s="4"/>
       <c r="DR5" s="4"/>
     </row>
     <row r="6" spans="1:145" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="28"/>
-[...13 lines deleted...]
-      <c r="P6" s="28"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="31"/>
     </row>
     <row r="7" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="7">
         <v>-830</v>
       </c>
       <c r="C7" s="7">
         <v>-796</v>
       </c>
       <c r="D7" s="7">
         <v>-713</v>
       </c>
       <c r="E7" s="7">
         <v>-798</v>
       </c>
       <c r="F7" s="7">
         <v>-896</v>
       </c>
       <c r="G7" s="7">
         <v>-994</v>
       </c>
       <c r="H7" s="7">
         <v>-1421</v>
       </c>
       <c r="I7" s="7">
         <v>-1650</v>
       </c>
       <c r="J7" s="7">
         <v>-1285</v>
       </c>
       <c r="K7" s="7">
         <v>-1137</v>
       </c>
       <c r="L7" s="7">
         <v>-690</v>
       </c>
       <c r="M7" s="7">
         <v>-667</v>
       </c>
       <c r="N7" s="7">
         <v>-658</v>
       </c>
       <c r="O7" s="7">
         <v>-784</v>
       </c>
       <c r="P7" s="7">
         <v>-936</v>
       </c>
-      <c r="Q7" s="10"/>
+      <c r="Q7" s="7">
+        <v>-850</v>
+      </c>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
       <c r="AL7" s="10"/>
       <c r="AM7" s="10"/>
       <c r="AN7" s="10"/>
       <c r="AO7" s="10"/>
       <c r="AP7" s="10"/>
@@ -1458,51 +1467,53 @@
       </c>
       <c r="I8" s="7">
         <v>-320</v>
       </c>
       <c r="J8" s="7">
         <v>122</v>
       </c>
       <c r="K8" s="7">
         <v>-187</v>
       </c>
       <c r="L8" s="7">
         <v>-30</v>
       </c>
       <c r="M8" s="7">
         <v>-93</v>
       </c>
       <c r="N8" s="7">
         <v>118</v>
       </c>
       <c r="O8" s="7">
         <v>154</v>
       </c>
       <c r="P8" s="7">
         <v>64</v>
       </c>
-      <c r="Q8" s="10"/>
+      <c r="Q8" s="7">
+        <v>9</v>
+      </c>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="10"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="10"/>
       <c r="AE8" s="10"/>
       <c r="AF8" s="10"/>
       <c r="AG8" s="10"/>
       <c r="AH8" s="10"/>
       <c r="AI8" s="10"/>
       <c r="AJ8" s="10"/>
       <c r="AK8" s="10"/>
       <c r="AL8" s="10"/>
       <c r="AM8" s="10"/>
       <c r="AN8" s="10"/>
       <c r="AO8" s="10"/>
       <c r="AP8" s="10"/>
@@ -1601,51 +1612,53 @@
       </c>
       <c r="I9" s="7">
         <v>-153</v>
       </c>
       <c r="J9" s="7">
         <v>-161</v>
       </c>
       <c r="K9" s="7">
         <v>-125</v>
       </c>
       <c r="L9" s="7">
         <v>-145</v>
       </c>
       <c r="M9" s="7">
         <v>-95</v>
       </c>
       <c r="N9" s="7">
         <v>-191</v>
       </c>
       <c r="O9" s="7">
         <v>-140</v>
       </c>
       <c r="P9" s="7">
         <v>-161</v>
       </c>
-      <c r="Q9" s="10"/>
+      <c r="Q9" s="7">
+        <v>-135</v>
+      </c>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
       <c r="W9" s="10"/>
       <c r="X9" s="10"/>
       <c r="Y9" s="10"/>
       <c r="Z9" s="10"/>
       <c r="AA9" s="10"/>
       <c r="AB9" s="10"/>
       <c r="AC9" s="10"/>
       <c r="AD9" s="10"/>
       <c r="AE9" s="10"/>
       <c r="AF9" s="10"/>
       <c r="AG9" s="10"/>
       <c r="AH9" s="10"/>
       <c r="AI9" s="10"/>
       <c r="AJ9" s="10"/>
       <c r="AK9" s="10"/>
       <c r="AL9" s="10"/>
       <c r="AM9" s="10"/>
       <c r="AN9" s="10"/>
       <c r="AO9" s="10"/>
       <c r="AP9" s="10"/>
@@ -1744,51 +1757,53 @@
       </c>
       <c r="I10" s="7">
         <v>-210</v>
       </c>
       <c r="J10" s="7">
         <v>-239</v>
       </c>
       <c r="K10" s="7">
         <v>-134</v>
       </c>
       <c r="L10" s="7">
         <v>-103</v>
       </c>
       <c r="M10" s="7">
         <v>-59</v>
       </c>
       <c r="N10" s="7">
         <v>-73</v>
       </c>
       <c r="O10" s="7">
         <v>-113</v>
       </c>
       <c r="P10" s="7">
         <v>-128</v>
       </c>
-      <c r="Q10" s="10"/>
+      <c r="Q10" s="7">
+        <v>-101</v>
+      </c>
       <c r="R10" s="10"/>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
       <c r="Z10" s="10"/>
       <c r="AA10" s="10"/>
       <c r="AB10" s="10"/>
       <c r="AC10" s="10"/>
       <c r="AD10" s="10"/>
       <c r="AE10" s="10"/>
       <c r="AF10" s="10"/>
       <c r="AG10" s="10"/>
       <c r="AH10" s="10"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
       <c r="AL10" s="10"/>
       <c r="AM10" s="10"/>
       <c r="AN10" s="10"/>
       <c r="AO10" s="10"/>
       <c r="AP10" s="10"/>
@@ -1887,51 +1902,53 @@
       </c>
       <c r="I11" s="7">
         <v>-92</v>
       </c>
       <c r="J11" s="7">
         <v>-96</v>
       </c>
       <c r="K11" s="7">
         <v>-67</v>
       </c>
       <c r="L11" s="7">
         <v>-109</v>
       </c>
       <c r="M11" s="7">
         <v>-92</v>
       </c>
       <c r="N11" s="7">
         <v>-75</v>
       </c>
       <c r="O11" s="7">
         <v>-94</v>
       </c>
       <c r="P11" s="7">
         <v>-123</v>
       </c>
-      <c r="Q11" s="10"/>
+      <c r="Q11" s="5">
+        <v>-30</v>
+      </c>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="10"/>
       <c r="AC11" s="10"/>
       <c r="AD11" s="10"/>
       <c r="AE11" s="10"/>
       <c r="AF11" s="10"/>
       <c r="AG11" s="10"/>
       <c r="AH11" s="10"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
       <c r="AL11" s="10"/>
       <c r="AM11" s="10"/>
       <c r="AN11" s="10"/>
       <c r="AO11" s="10"/>
       <c r="AP11" s="10"/>
@@ -2030,51 +2047,53 @@
       </c>
       <c r="I12" s="7">
         <v>-164</v>
       </c>
       <c r="J12" s="7">
         <v>-212</v>
       </c>
       <c r="K12" s="7">
         <v>-143</v>
       </c>
       <c r="L12" s="7">
         <v>53</v>
       </c>
       <c r="M12" s="7">
         <v>-66</v>
       </c>
       <c r="N12" s="7">
         <v>-104</v>
       </c>
       <c r="O12" s="7">
         <v>-129</v>
       </c>
       <c r="P12" s="7">
         <v>-91</v>
       </c>
-      <c r="Q12" s="10"/>
+      <c r="Q12" s="7">
+        <v>-102</v>
+      </c>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AD12" s="10"/>
       <c r="AE12" s="10"/>
       <c r="AF12" s="10"/>
       <c r="AG12" s="10"/>
       <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="10"/>
       <c r="AN12" s="10"/>
       <c r="AO12" s="10"/>
       <c r="AP12" s="10"/>
@@ -2173,51 +2192,53 @@
       </c>
       <c r="I13" s="7">
         <v>-198</v>
       </c>
       <c r="J13" s="7">
         <v>-190</v>
       </c>
       <c r="K13" s="7">
         <v>-148</v>
       </c>
       <c r="L13" s="7">
         <v>-116</v>
       </c>
       <c r="M13" s="7">
         <v>-75</v>
       </c>
       <c r="N13" s="7">
         <v>-111</v>
       </c>
       <c r="O13" s="7">
         <v>-145</v>
       </c>
       <c r="P13" s="7">
         <v>-169</v>
       </c>
-      <c r="Q13" s="10"/>
+      <c r="Q13" s="7">
+        <v>-145</v>
+      </c>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AD13" s="10"/>
       <c r="AE13" s="10"/>
       <c r="AF13" s="10"/>
       <c r="AG13" s="10"/>
       <c r="AH13" s="10"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="10"/>
       <c r="AK13" s="10"/>
       <c r="AL13" s="10"/>
       <c r="AM13" s="10"/>
       <c r="AN13" s="10"/>
       <c r="AO13" s="10"/>
       <c r="AP13" s="10"/>
@@ -2316,51 +2337,53 @@
       </c>
       <c r="I14" s="7">
         <v>-167</v>
       </c>
       <c r="J14" s="7">
         <v>-206</v>
       </c>
       <c r="K14" s="7">
         <v>-82</v>
       </c>
       <c r="L14" s="7">
         <v>-75</v>
       </c>
       <c r="M14" s="7">
         <v>-59</v>
       </c>
       <c r="N14" s="7">
         <v>-65</v>
       </c>
       <c r="O14" s="7">
         <v>-108</v>
       </c>
       <c r="P14" s="7">
         <v>-126</v>
       </c>
-      <c r="Q14" s="10"/>
+      <c r="Q14" s="7">
+        <v>-107</v>
+      </c>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
       <c r="Z14" s="10"/>
       <c r="AA14" s="10"/>
       <c r="AB14" s="10"/>
       <c r="AC14" s="10"/>
       <c r="AD14" s="10"/>
       <c r="AE14" s="10"/>
       <c r="AF14" s="10"/>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="10"/>
       <c r="AL14" s="10"/>
       <c r="AM14" s="10"/>
       <c r="AN14" s="10"/>
       <c r="AO14" s="10"/>
       <c r="AP14" s="10"/>
@@ -2459,51 +2482,53 @@
       </c>
       <c r="I15" s="7">
         <v>-130</v>
       </c>
       <c r="J15" s="7">
         <v>-89</v>
       </c>
       <c r="K15" s="7">
         <v>-99</v>
       </c>
       <c r="L15" s="7">
         <v>-62</v>
       </c>
       <c r="M15" s="7">
         <v>-36</v>
       </c>
       <c r="N15" s="7">
         <v>-44</v>
       </c>
       <c r="O15" s="7">
         <v>-107</v>
       </c>
       <c r="P15" s="7">
         <v>-68</v>
       </c>
-      <c r="Q15" s="10"/>
+      <c r="Q15" s="7">
+        <v>-70</v>
+      </c>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
       <c r="Z15" s="10"/>
       <c r="AA15" s="10"/>
       <c r="AB15" s="10"/>
       <c r="AC15" s="10"/>
       <c r="AD15" s="10"/>
       <c r="AE15" s="10"/>
       <c r="AF15" s="10"/>
       <c r="AG15" s="10"/>
       <c r="AH15" s="10"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="10"/>
       <c r="AK15" s="10"/>
       <c r="AL15" s="10"/>
       <c r="AM15" s="10"/>
       <c r="AN15" s="10"/>
       <c r="AO15" s="10"/>
       <c r="AP15" s="10"/>
@@ -2602,51 +2627,53 @@
       </c>
       <c r="I16" s="7">
         <v>-216</v>
       </c>
       <c r="J16" s="7">
         <v>-214</v>
       </c>
       <c r="K16" s="7">
         <v>-152</v>
       </c>
       <c r="L16" s="7">
         <v>-103</v>
       </c>
       <c r="M16" s="7">
         <v>-92</v>
       </c>
       <c r="N16" s="7">
         <v>-113</v>
       </c>
       <c r="O16" s="7">
         <v>-102</v>
       </c>
       <c r="P16" s="7">
         <v>-134</v>
       </c>
-      <c r="Q16" s="10"/>
+      <c r="Q16" s="7">
+        <v>-169</v>
+      </c>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="10"/>
       <c r="AA16" s="10"/>
       <c r="AB16" s="10"/>
       <c r="AC16" s="10"/>
       <c r="AD16" s="10"/>
       <c r="AE16" s="10"/>
       <c r="AF16" s="10"/>
       <c r="AG16" s="10"/>
       <c r="AH16" s="10"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="10"/>
       <c r="AK16" s="10"/>
       <c r="AL16" s="10"/>
       <c r="AM16" s="10"/>
       <c r="AN16" s="10"/>
       <c r="AO16" s="10"/>
       <c r="AP16" s="10"/>
@@ -2697,69 +2724,69 @@
       <c r="CI16" s="10"/>
       <c r="CJ16" s="10"/>
       <c r="CK16" s="10"/>
       <c r="CL16" s="10"/>
       <c r="CM16" s="10"/>
       <c r="CN16" s="10"/>
       <c r="CO16" s="10"/>
       <c r="CP16" s="10"/>
       <c r="CQ16" s="10"/>
       <c r="CR16" s="10"/>
       <c r="CS16" s="10"/>
       <c r="CT16" s="10"/>
       <c r="CU16" s="10"/>
       <c r="CV16" s="10"/>
       <c r="CW16" s="10"/>
       <c r="CX16" s="10"/>
       <c r="CY16" s="10"/>
       <c r="CZ16" s="10"/>
       <c r="DA16" s="10"/>
       <c r="DB16" s="10"/>
       <c r="DC16" s="10"/>
       <c r="DD16" s="10"/>
       <c r="DE16" s="10"/>
     </row>
     <row r="17" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="23"/>
-[...14 lines deleted...]
-      <c r="Q17" s="10"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="32"/>
+      <c r="P17" s="32"/>
+      <c r="Q17" s="28"/>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="X17" s="10"/>
       <c r="Y17" s="10"/>
       <c r="Z17" s="10"/>
       <c r="AA17" s="10"/>
       <c r="AB17" s="10"/>
       <c r="AC17" s="10"/>
       <c r="AD17" s="10"/>
       <c r="AE17" s="10"/>
       <c r="AF17" s="10"/>
       <c r="AG17" s="10"/>
       <c r="AH17" s="10"/>
       <c r="AI17" s="10"/>
       <c r="AJ17" s="10"/>
       <c r="AK17" s="10"/>
       <c r="AL17" s="10"/>
       <c r="AM17" s="10"/>
       <c r="AN17" s="10"/>
       <c r="AO17" s="10"/>
       <c r="AP17" s="10"/>
@@ -2894,51 +2921,53 @@
       </c>
       <c r="I18" s="7">
         <v>-674</v>
       </c>
       <c r="J18" s="7">
         <v>-340</v>
       </c>
       <c r="K18" s="7">
         <v>-466</v>
       </c>
       <c r="L18" s="7">
         <v>-333</v>
       </c>
       <c r="M18" s="7">
         <v>-239</v>
       </c>
       <c r="N18" s="7">
         <v>-266</v>
       </c>
       <c r="O18" s="7">
         <v>-184</v>
       </c>
       <c r="P18" s="7">
         <v>-281</v>
       </c>
-      <c r="Q18" s="10"/>
+      <c r="Q18" s="7">
+        <v>-222</v>
+      </c>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
       <c r="Z18" s="10"/>
       <c r="AA18" s="10"/>
       <c r="AB18" s="10"/>
       <c r="AC18" s="10"/>
       <c r="AD18" s="10"/>
       <c r="AE18" s="10"/>
       <c r="AF18" s="10"/>
       <c r="AG18" s="10"/>
       <c r="AH18" s="10"/>
       <c r="AI18" s="10"/>
       <c r="AJ18" s="10"/>
       <c r="AK18" s="10"/>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
       <c r="AP18" s="10"/>
@@ -3037,51 +3066,53 @@
       </c>
       <c r="I19" s="7">
         <v>-420</v>
       </c>
       <c r="J19" s="7">
         <v>-41</v>
       </c>
       <c r="K19" s="7">
         <v>-270</v>
       </c>
       <c r="L19" s="7">
         <v>-118</v>
       </c>
       <c r="M19" s="7">
         <v>-128</v>
       </c>
       <c r="N19" s="7">
         <v>9</v>
       </c>
       <c r="O19" s="7">
         <v>-3</v>
       </c>
       <c r="P19" s="7">
         <v>-23</v>
       </c>
-      <c r="Q19" s="10"/>
+      <c r="Q19" s="7">
+        <v>-43</v>
+      </c>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="10"/>
       <c r="Y19" s="10"/>
       <c r="Z19" s="10"/>
       <c r="AA19" s="10"/>
       <c r="AB19" s="10"/>
       <c r="AC19" s="10"/>
       <c r="AD19" s="10"/>
       <c r="AE19" s="10"/>
       <c r="AF19" s="10"/>
       <c r="AG19" s="10"/>
       <c r="AH19" s="10"/>
       <c r="AI19" s="10"/>
       <c r="AJ19" s="10"/>
       <c r="AK19" s="10"/>
       <c r="AL19" s="10"/>
       <c r="AM19" s="10"/>
       <c r="AN19" s="10"/>
       <c r="AO19" s="10"/>
       <c r="AP19" s="10"/>
@@ -3180,51 +3211,53 @@
       </c>
       <c r="I20" s="7">
         <v>-153</v>
       </c>
       <c r="J20" s="7">
         <v>-161</v>
       </c>
       <c r="K20" s="7">
         <v>-125</v>
       </c>
       <c r="L20" s="7">
         <v>-145</v>
       </c>
       <c r="M20" s="7">
         <v>-95</v>
       </c>
       <c r="N20" s="7">
         <v>-191</v>
       </c>
       <c r="O20" s="7">
         <v>-140</v>
       </c>
       <c r="P20" s="7">
         <v>-161</v>
       </c>
-      <c r="Q20" s="10"/>
+      <c r="Q20" s="7">
+        <v>-135</v>
+      </c>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="X20" s="10"/>
       <c r="Y20" s="10"/>
       <c r="Z20" s="10"/>
       <c r="AA20" s="10"/>
       <c r="AB20" s="10"/>
       <c r="AC20" s="10"/>
       <c r="AD20" s="10"/>
       <c r="AE20" s="10"/>
       <c r="AF20" s="10"/>
       <c r="AG20" s="10"/>
       <c r="AH20" s="10"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="10"/>
       <c r="AK20" s="10"/>
       <c r="AL20" s="10"/>
       <c r="AM20" s="10"/>
       <c r="AN20" s="10"/>
       <c r="AO20" s="10"/>
       <c r="AP20" s="10"/>
@@ -3323,51 +3356,53 @@
       </c>
       <c r="I21" s="7">
         <v>-77</v>
       </c>
       <c r="J21" s="7">
         <v>-119</v>
       </c>
       <c r="K21" s="7">
         <v>-46</v>
       </c>
       <c r="L21" s="7">
         <v>-58</v>
       </c>
       <c r="M21" s="7">
         <v>-12</v>
       </c>
       <c r="N21" s="7">
         <v>-44</v>
       </c>
       <c r="O21" s="7">
         <v>-39</v>
       </c>
       <c r="P21" s="7">
         <v>-58</v>
       </c>
-      <c r="Q21" s="10"/>
+      <c r="Q21" s="7">
+        <v>-26</v>
+      </c>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="X21" s="10"/>
       <c r="Y21" s="10"/>
       <c r="Z21" s="10"/>
       <c r="AA21" s="10"/>
       <c r="AB21" s="10"/>
       <c r="AC21" s="10"/>
       <c r="AD21" s="10"/>
       <c r="AE21" s="10"/>
       <c r="AF21" s="10"/>
       <c r="AG21" s="10"/>
       <c r="AH21" s="10"/>
       <c r="AI21" s="10"/>
       <c r="AJ21" s="10"/>
       <c r="AK21" s="10"/>
       <c r="AL21" s="10"/>
       <c r="AM21" s="10"/>
       <c r="AN21" s="10"/>
       <c r="AO21" s="10"/>
       <c r="AP21" s="10"/>
@@ -3466,51 +3501,53 @@
       </c>
       <c r="I22" s="7">
         <v>-24</v>
       </c>
       <c r="J22" s="7">
         <v>-19</v>
       </c>
       <c r="K22" s="7">
         <v>-25</v>
       </c>
       <c r="L22" s="7">
         <v>-12</v>
       </c>
       <c r="M22" s="7">
         <v>-4</v>
       </c>
       <c r="N22" s="7">
         <v>-40</v>
       </c>
       <c r="O22" s="7">
         <v>-2</v>
       </c>
       <c r="P22" s="7">
         <v>-39</v>
       </c>
-      <c r="Q22" s="10"/>
+      <c r="Q22" s="7">
+        <v>-18</v>
+      </c>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10"/>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
       <c r="W22" s="10"/>
       <c r="X22" s="10"/>
       <c r="Y22" s="10"/>
       <c r="Z22" s="10"/>
       <c r="AA22" s="10"/>
       <c r="AB22" s="10"/>
       <c r="AC22" s="10"/>
       <c r="AD22" s="10"/>
       <c r="AE22" s="10"/>
       <c r="AF22" s="10"/>
       <c r="AG22" s="10"/>
       <c r="AH22" s="10"/>
       <c r="AI22" s="10"/>
       <c r="AJ22" s="10"/>
       <c r="AK22" s="10"/>
       <c r="AL22" s="10"/>
       <c r="AM22" s="10"/>
       <c r="AN22" s="10"/>
       <c r="AO22" s="10"/>
       <c r="AP22" s="10"/>
@@ -3561,69 +3598,69 @@
       <c r="CI22" s="10"/>
       <c r="CJ22" s="10"/>
       <c r="CK22" s="10"/>
       <c r="CL22" s="10"/>
       <c r="CM22" s="10"/>
       <c r="CN22" s="10"/>
       <c r="CO22" s="10"/>
       <c r="CP22" s="10"/>
       <c r="CQ22" s="10"/>
       <c r="CR22" s="10"/>
       <c r="CS22" s="10"/>
       <c r="CT22" s="10"/>
       <c r="CU22" s="10"/>
       <c r="CV22" s="10"/>
       <c r="CW22" s="10"/>
       <c r="CX22" s="10"/>
       <c r="CY22" s="10"/>
       <c r="CZ22" s="10"/>
       <c r="DA22" s="10"/>
       <c r="DB22" s="10"/>
       <c r="DC22" s="10"/>
       <c r="DD22" s="10"/>
       <c r="DE22" s="10"/>
     </row>
     <row r="23" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="23" t="s">
+      <c r="A23" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="23"/>
-[...14 lines deleted...]
-      <c r="Q23" s="10"/>
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="32"/>
+      <c r="P23" s="32"/>
+      <c r="Q23" s="28"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="10"/>
       <c r="Y23" s="10"/>
       <c r="Z23" s="10"/>
       <c r="AA23" s="10"/>
       <c r="AB23" s="10"/>
       <c r="AC23" s="10"/>
       <c r="AD23" s="10"/>
       <c r="AE23" s="10"/>
       <c r="AF23" s="10"/>
       <c r="AG23" s="10"/>
       <c r="AH23" s="10"/>
       <c r="AI23" s="10"/>
       <c r="AJ23" s="10"/>
       <c r="AK23" s="10"/>
       <c r="AL23" s="10"/>
       <c r="AM23" s="10"/>
       <c r="AN23" s="10"/>
       <c r="AO23" s="10"/>
       <c r="AP23" s="10"/>
@@ -3758,51 +3795,53 @@
       </c>
       <c r="I24" s="7">
         <v>-976</v>
       </c>
       <c r="J24" s="7">
         <v>-945</v>
       </c>
       <c r="K24" s="8">
         <v>-671</v>
       </c>
       <c r="L24" s="7">
         <v>-357</v>
       </c>
       <c r="M24" s="8">
         <v>-428</v>
       </c>
       <c r="N24" s="7">
         <v>-392</v>
       </c>
       <c r="O24" s="8">
         <v>-600</v>
       </c>
       <c r="P24" s="8">
         <v>-655</v>
       </c>
-      <c r="Q24" s="10"/>
+      <c r="Q24" s="7">
+        <v>-628</v>
+      </c>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
       <c r="T24" s="10"/>
       <c r="U24" s="10"/>
       <c r="V24" s="10"/>
       <c r="W24" s="10"/>
       <c r="X24" s="10"/>
       <c r="Y24" s="10"/>
       <c r="Z24" s="10"/>
       <c r="AA24" s="10"/>
       <c r="AB24" s="10"/>
       <c r="AC24" s="10"/>
       <c r="AD24" s="10"/>
       <c r="AE24" s="10"/>
       <c r="AF24" s="10"/>
       <c r="AG24" s="10"/>
       <c r="AH24" s="10"/>
       <c r="AI24" s="10"/>
       <c r="AJ24" s="10"/>
       <c r="AK24" s="10"/>
       <c r="AL24" s="10"/>
       <c r="AM24" s="10"/>
       <c r="AN24" s="10"/>
       <c r="AO24" s="10"/>
       <c r="AP24" s="10"/>
@@ -3901,51 +3940,53 @@
       </c>
       <c r="I25" s="7">
         <v>100</v>
       </c>
       <c r="J25" s="7">
         <v>163</v>
       </c>
       <c r="K25" s="8">
         <v>83</v>
       </c>
       <c r="L25" s="7">
         <v>88</v>
       </c>
       <c r="M25" s="8">
         <v>35</v>
       </c>
       <c r="N25" s="7">
         <v>109</v>
       </c>
       <c r="O25" s="8">
         <v>157</v>
       </c>
       <c r="P25" s="8">
         <v>87</v>
       </c>
-      <c r="Q25" s="10"/>
+      <c r="Q25" s="7">
+        <v>52</v>
+      </c>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
       <c r="W25" s="10"/>
       <c r="X25" s="10"/>
       <c r="Y25" s="10"/>
       <c r="Z25" s="10"/>
       <c r="AA25" s="10"/>
       <c r="AB25" s="10"/>
       <c r="AC25" s="10"/>
       <c r="AD25" s="10"/>
       <c r="AE25" s="10"/>
       <c r="AF25" s="10"/>
       <c r="AG25" s="10"/>
       <c r="AH25" s="10"/>
       <c r="AI25" s="10"/>
       <c r="AJ25" s="10"/>
       <c r="AK25" s="10"/>
       <c r="AL25" s="10"/>
       <c r="AM25" s="10"/>
       <c r="AN25" s="10"/>
       <c r="AO25" s="10"/>
       <c r="AP25" s="10"/>
@@ -4044,51 +4085,53 @@
       </c>
       <c r="I26" s="7">
         <v>-133</v>
       </c>
       <c r="J26" s="7">
         <v>-120</v>
       </c>
       <c r="K26" s="8">
         <v>-88</v>
       </c>
       <c r="L26" s="7">
         <v>-45</v>
       </c>
       <c r="M26" s="8">
         <v>-47</v>
       </c>
       <c r="N26" s="7">
         <v>-29</v>
       </c>
       <c r="O26" s="8">
         <v>-74</v>
       </c>
       <c r="P26" s="8">
         <v>-70</v>
       </c>
-      <c r="Q26" s="10"/>
+      <c r="Q26" s="7">
+        <v>-75</v>
+      </c>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="10"/>
       <c r="AA26" s="10"/>
       <c r="AB26" s="10"/>
       <c r="AC26" s="10"/>
       <c r="AD26" s="10"/>
       <c r="AE26" s="10"/>
       <c r="AF26" s="10"/>
       <c r="AG26" s="10"/>
       <c r="AH26" s="10"/>
       <c r="AI26" s="10"/>
       <c r="AJ26" s="10"/>
       <c r="AK26" s="10"/>
       <c r="AL26" s="10"/>
       <c r="AM26" s="10"/>
       <c r="AN26" s="10"/>
       <c r="AO26" s="10"/>
       <c r="AP26" s="10"/>
@@ -4187,51 +4230,53 @@
       </c>
       <c r="I27" s="7">
         <v>-92</v>
       </c>
       <c r="J27" s="7">
         <v>-96</v>
       </c>
       <c r="K27" s="8">
         <v>-67</v>
       </c>
       <c r="L27" s="7">
         <v>-109</v>
       </c>
       <c r="M27" s="8">
         <v>-92</v>
       </c>
       <c r="N27" s="7">
         <v>-75</v>
       </c>
       <c r="O27" s="8">
         <v>-94</v>
       </c>
       <c r="P27" s="8">
         <v>-123</v>
       </c>
-      <c r="Q27" s="10"/>
+      <c r="Q27" s="7">
+        <v>-30</v>
+      </c>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="10"/>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="X27" s="10"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="10"/>
       <c r="AA27" s="10"/>
       <c r="AB27" s="10"/>
       <c r="AC27" s="10"/>
       <c r="AD27" s="10"/>
       <c r="AE27" s="10"/>
       <c r="AF27" s="10"/>
       <c r="AG27" s="10"/>
       <c r="AH27" s="10"/>
       <c r="AI27" s="10"/>
       <c r="AJ27" s="10"/>
       <c r="AK27" s="10"/>
       <c r="AL27" s="10"/>
       <c r="AM27" s="10"/>
       <c r="AN27" s="10"/>
       <c r="AO27" s="10"/>
       <c r="AP27" s="10"/>
@@ -4330,51 +4375,53 @@
       </c>
       <c r="I28" s="7">
         <v>-164</v>
       </c>
       <c r="J28" s="7">
         <v>-212</v>
       </c>
       <c r="K28" s="8">
         <v>-143</v>
       </c>
       <c r="L28" s="7">
         <v>53</v>
       </c>
       <c r="M28" s="8">
         <v>-66</v>
       </c>
       <c r="N28" s="7">
         <v>-104</v>
       </c>
       <c r="O28" s="8">
         <v>-129</v>
       </c>
       <c r="P28" s="8">
         <v>-91</v>
       </c>
-      <c r="Q28" s="10"/>
+      <c r="Q28" s="7">
+        <v>-102</v>
+      </c>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
       <c r="Z28" s="10"/>
       <c r="AA28" s="10"/>
       <c r="AB28" s="10"/>
       <c r="AC28" s="10"/>
       <c r="AD28" s="10"/>
       <c r="AE28" s="10"/>
       <c r="AF28" s="10"/>
       <c r="AG28" s="10"/>
       <c r="AH28" s="10"/>
       <c r="AI28" s="10"/>
       <c r="AJ28" s="10"/>
       <c r="AK28" s="10"/>
       <c r="AL28" s="10"/>
       <c r="AM28" s="10"/>
       <c r="AN28" s="10"/>
       <c r="AO28" s="10"/>
       <c r="AP28" s="10"/>
@@ -4473,51 +4520,53 @@
       </c>
       <c r="I29" s="7">
         <v>-174</v>
       </c>
       <c r="J29" s="7">
         <v>-171</v>
       </c>
       <c r="K29" s="8">
         <v>-123</v>
       </c>
       <c r="L29" s="7">
         <v>-104</v>
       </c>
       <c r="M29" s="8">
         <v>-71</v>
       </c>
       <c r="N29" s="7">
         <v>-71</v>
       </c>
       <c r="O29" s="8">
         <v>-143</v>
       </c>
       <c r="P29" s="8">
         <v>-130</v>
       </c>
-      <c r="Q29" s="10"/>
+      <c r="Q29" s="7">
+        <v>-127</v>
+      </c>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="10"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
       <c r="AL29" s="10"/>
       <c r="AM29" s="10"/>
       <c r="AN29" s="10"/>
       <c r="AO29" s="10"/>
       <c r="AP29" s="10"/>
@@ -4616,51 +4665,53 @@
       </c>
       <c r="I30" s="7">
         <v>-167</v>
       </c>
       <c r="J30" s="7">
         <v>-206</v>
       </c>
       <c r="K30" s="8">
         <v>-82</v>
       </c>
       <c r="L30" s="7">
         <v>-75</v>
       </c>
       <c r="M30" s="8">
         <v>-59</v>
       </c>
       <c r="N30" s="7">
         <v>-65</v>
       </c>
       <c r="O30" s="8">
         <v>-108</v>
       </c>
       <c r="P30" s="8">
         <v>-126</v>
       </c>
-      <c r="Q30" s="10"/>
+      <c r="Q30" s="7">
+        <v>-107</v>
+      </c>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
       <c r="AO30" s="10"/>
       <c r="AP30" s="10"/>
@@ -4759,51 +4810,53 @@
       </c>
       <c r="I31" s="7">
         <v>-130</v>
       </c>
       <c r="J31" s="7">
         <v>-89</v>
       </c>
       <c r="K31" s="8">
         <v>-99</v>
       </c>
       <c r="L31" s="7">
         <v>-62</v>
       </c>
       <c r="M31" s="8">
         <v>-36</v>
       </c>
       <c r="N31" s="7">
         <v>-44</v>
       </c>
       <c r="O31" s="8">
         <v>-107</v>
       </c>
       <c r="P31" s="8">
         <v>-68</v>
       </c>
-      <c r="Q31" s="10"/>
+      <c r="Q31" s="7">
+        <v>-70</v>
+      </c>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
       <c r="T31" s="10"/>
       <c r="U31" s="10"/>
       <c r="V31" s="10"/>
       <c r="W31" s="10"/>
       <c r="X31" s="10"/>
       <c r="Y31" s="10"/>
       <c r="Z31" s="10"/>
       <c r="AA31" s="10"/>
       <c r="AB31" s="10"/>
       <c r="AC31" s="10"/>
       <c r="AD31" s="10"/>
       <c r="AE31" s="10"/>
       <c r="AF31" s="10"/>
       <c r="AG31" s="10"/>
       <c r="AH31" s="10"/>
       <c r="AI31" s="10"/>
       <c r="AJ31" s="10"/>
       <c r="AK31" s="10"/>
       <c r="AL31" s="10"/>
       <c r="AM31" s="10"/>
       <c r="AN31" s="10"/>
       <c r="AO31" s="10"/>
       <c r="AP31" s="10"/>
@@ -4902,51 +4955,53 @@
       </c>
       <c r="I32" s="9">
         <v>-216</v>
       </c>
       <c r="J32" s="9">
         <v>-214</v>
       </c>
       <c r="K32" s="9">
         <v>-152</v>
       </c>
       <c r="L32" s="9">
         <v>-103</v>
       </c>
       <c r="M32" s="9">
         <v>-92</v>
       </c>
       <c r="N32" s="9">
         <v>-113</v>
       </c>
       <c r="O32" s="9">
         <v>-102</v>
       </c>
       <c r="P32" s="9">
         <v>-134</v>
       </c>
-      <c r="Q32" s="10"/>
+      <c r="Q32" s="9">
+        <v>-169</v>
+      </c>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="10"/>
       <c r="AA32" s="10"/>
       <c r="AB32" s="10"/>
       <c r="AC32" s="10"/>
       <c r="AD32" s="10"/>
       <c r="AE32" s="10"/>
       <c r="AF32" s="10"/>
       <c r="AG32" s="10"/>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
       <c r="AL32" s="10"/>
       <c r="AM32" s="10"/>
       <c r="AN32" s="10"/>
       <c r="AO32" s="10"/>
       <c r="AP32" s="10"/>
@@ -7166,57 +7221,57 @@
       <c r="DT47" s="4"/>
       <c r="DU47" s="4"/>
       <c r="DV47" s="4"/>
       <c r="DW47" s="4"/>
       <c r="DX47" s="4"/>
       <c r="DY47" s="4"/>
       <c r="DZ47" s="4"/>
       <c r="EA47" s="4"/>
       <c r="EB47" s="4"/>
       <c r="EC47" s="4"/>
       <c r="ED47" s="4"/>
       <c r="EE47" s="4"/>
       <c r="EF47" s="4"/>
       <c r="EG47" s="4"/>
       <c r="EH47" s="4"/>
       <c r="EI47" s="4"/>
       <c r="EJ47" s="4"/>
       <c r="EK47" s="4"/>
       <c r="EL47" s="4"/>
       <c r="EM47" s="4"/>
       <c r="EN47" s="4"/>
       <c r="EO47" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:P1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:P4"/>
-    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>migration balance</vt:lpstr>