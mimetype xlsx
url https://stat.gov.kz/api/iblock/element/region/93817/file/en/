--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-3096" yWindow="36" windowWidth="18660" windowHeight="11640" tabRatio="731"/>
   </bookViews>
   <sheets>
     <sheet name="migration balance" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="30">
   <si>
     <t>Aral</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
     <t>Karmakshi</t>
   </si>
   <si>
     <t>Syrdarya</t>
   </si>
   <si>
     <t>Shieli</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -98,50 +98,53 @@
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Total migration increase (decrease) in the population of the Kyzylorda region*</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Kazali</t>
   </si>
   <si>
     <t>Kyzylorda c.a.</t>
   </si>
   <si>
     <t>Baikonyr c.a.</t>
   </si>
   <si>
     <t xml:space="preserve">     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -324,55 +327,55 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -651,84 +654,85 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:EO47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="U18" sqref="U18"/>
+      <selection pane="topRight" activeCell="M35" sqref="M35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18" style="2" customWidth="1"/>
     <col min="2" max="3" width="8.88671875" style="2" customWidth="1"/>
     <col min="4" max="11" width="8.88671875" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.88671875" style="4" customWidth="1"/>
     <col min="14" max="14" width="8.88671875" style="1" customWidth="1"/>
     <col min="15" max="145" width="9.109375" style="1"/>
     <col min="146" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:145" ht="15" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="27"/>
-[...14 lines deleted...]
-      <c r="Q1" s="28"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
     </row>
     <row r="2" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="21"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
@@ -836,54 +840,54 @@
       <c r="DU2" s="4"/>
       <c r="DV2" s="4"/>
       <c r="DW2" s="4"/>
       <c r="DX2" s="4"/>
       <c r="DY2" s="4"/>
       <c r="DZ2" s="4"/>
       <c r="EA2" s="4"/>
       <c r="EB2" s="4"/>
       <c r="EC2" s="4"/>
       <c r="ED2" s="4"/>
       <c r="EE2" s="4"/>
       <c r="EF2" s="4"/>
       <c r="EG2" s="4"/>
       <c r="EH2" s="4"/>
       <c r="EI2" s="4"/>
       <c r="EJ2" s="4"/>
       <c r="EK2" s="4"/>
       <c r="EL2" s="4"/>
       <c r="EM2" s="4"/>
       <c r="EN2" s="4"/>
       <c r="EO2" s="4"/>
     </row>
     <row r="3" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="4"/>
       <c r="P3" s="3"/>
-      <c r="Q3" s="3" t="s">
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
@@ -989,52 +993,52 @@
       <c r="EM3" s="4"/>
       <c r="EN3" s="4"/>
       <c r="EO3" s="4"/>
     </row>
     <row r="4" spans="1:145" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="23"/>
       <c r="B4" s="25">
         <v>2025</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="25">
         <v>2026</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
-      <c r="Q4" s="29"/>
-      <c r="R4" s="4"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
@@ -1146,51 +1150,53 @@
       </c>
       <c r="J5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L5" s="22" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="N5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="R5" s="4"/>
+      <c r="R5" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
@@ -1272,50 +1278,51 @@
       <c r="DO5" s="4"/>
       <c r="DP5" s="4"/>
       <c r="DQ5" s="4"/>
       <c r="DR5" s="4"/>
     </row>
     <row r="6" spans="1:145" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="30"/>
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
       <c r="N6" s="30"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
     </row>
     <row r="7" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="7">
         <v>-830</v>
       </c>
       <c r="C7" s="7">
         <v>-796</v>
       </c>
       <c r="D7" s="7">
         <v>-713</v>
       </c>
       <c r="E7" s="7">
         <v>-798</v>
       </c>
       <c r="F7" s="7">
         <v>-896</v>
       </c>
       <c r="G7" s="7">
         <v>-994</v>
       </c>
       <c r="H7" s="7">
         <v>-1421</v>
@@ -1325,51 +1332,53 @@
       </c>
       <c r="J7" s="7">
         <v>-1285</v>
       </c>
       <c r="K7" s="7">
         <v>-1137</v>
       </c>
       <c r="L7" s="7">
         <v>-690</v>
       </c>
       <c r="M7" s="7">
         <v>-667</v>
       </c>
       <c r="N7" s="7">
         <v>-658</v>
       </c>
       <c r="O7" s="7">
         <v>-784</v>
       </c>
       <c r="P7" s="7">
         <v>-936</v>
       </c>
       <c r="Q7" s="7">
         <v>-850</v>
       </c>
-      <c r="R7" s="10"/>
+      <c r="R7" s="7">
+        <v>-806</v>
+      </c>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
       <c r="AL7" s="10"/>
       <c r="AM7" s="10"/>
       <c r="AN7" s="10"/>
       <c r="AO7" s="10"/>
       <c r="AP7" s="10"/>
       <c r="AQ7" s="10"/>
@@ -1470,51 +1479,53 @@
       </c>
       <c r="J8" s="7">
         <v>122</v>
       </c>
       <c r="K8" s="7">
         <v>-187</v>
       </c>
       <c r="L8" s="7">
         <v>-30</v>
       </c>
       <c r="M8" s="7">
         <v>-93</v>
       </c>
       <c r="N8" s="7">
         <v>118</v>
       </c>
       <c r="O8" s="7">
         <v>154</v>
       </c>
       <c r="P8" s="7">
         <v>64</v>
       </c>
       <c r="Q8" s="7">
         <v>9</v>
       </c>
-      <c r="R8" s="10"/>
+      <c r="R8" s="7">
+        <v>-175</v>
+      </c>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="10"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="10"/>
       <c r="AE8" s="10"/>
       <c r="AF8" s="10"/>
       <c r="AG8" s="10"/>
       <c r="AH8" s="10"/>
       <c r="AI8" s="10"/>
       <c r="AJ8" s="10"/>
       <c r="AK8" s="10"/>
       <c r="AL8" s="10"/>
       <c r="AM8" s="10"/>
       <c r="AN8" s="10"/>
       <c r="AO8" s="10"/>
       <c r="AP8" s="10"/>
       <c r="AQ8" s="10"/>
@@ -1615,51 +1626,53 @@
       </c>
       <c r="J9" s="7">
         <v>-161</v>
       </c>
       <c r="K9" s="7">
         <v>-125</v>
       </c>
       <c r="L9" s="7">
         <v>-145</v>
       </c>
       <c r="M9" s="7">
         <v>-95</v>
       </c>
       <c r="N9" s="7">
         <v>-191</v>
       </c>
       <c r="O9" s="7">
         <v>-140</v>
       </c>
       <c r="P9" s="7">
         <v>-161</v>
       </c>
       <c r="Q9" s="7">
         <v>-135</v>
       </c>
-      <c r="R9" s="10"/>
+      <c r="R9" s="7">
+        <v>-108</v>
+      </c>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
       <c r="W9" s="10"/>
       <c r="X9" s="10"/>
       <c r="Y9" s="10"/>
       <c r="Z9" s="10"/>
       <c r="AA9" s="10"/>
       <c r="AB9" s="10"/>
       <c r="AC9" s="10"/>
       <c r="AD9" s="10"/>
       <c r="AE9" s="10"/>
       <c r="AF9" s="10"/>
       <c r="AG9" s="10"/>
       <c r="AH9" s="10"/>
       <c r="AI9" s="10"/>
       <c r="AJ9" s="10"/>
       <c r="AK9" s="10"/>
       <c r="AL9" s="10"/>
       <c r="AM9" s="10"/>
       <c r="AN9" s="10"/>
       <c r="AO9" s="10"/>
       <c r="AP9" s="10"/>
       <c r="AQ9" s="10"/>
@@ -1760,51 +1773,53 @@
       </c>
       <c r="J10" s="7">
         <v>-239</v>
       </c>
       <c r="K10" s="7">
         <v>-134</v>
       </c>
       <c r="L10" s="7">
         <v>-103</v>
       </c>
       <c r="M10" s="7">
         <v>-59</v>
       </c>
       <c r="N10" s="7">
         <v>-73</v>
       </c>
       <c r="O10" s="7">
         <v>-113</v>
       </c>
       <c r="P10" s="7">
         <v>-128</v>
       </c>
       <c r="Q10" s="7">
         <v>-101</v>
       </c>
-      <c r="R10" s="10"/>
+      <c r="R10" s="7">
+        <v>-90</v>
+      </c>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
       <c r="Z10" s="10"/>
       <c r="AA10" s="10"/>
       <c r="AB10" s="10"/>
       <c r="AC10" s="10"/>
       <c r="AD10" s="10"/>
       <c r="AE10" s="10"/>
       <c r="AF10" s="10"/>
       <c r="AG10" s="10"/>
       <c r="AH10" s="10"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
       <c r="AL10" s="10"/>
       <c r="AM10" s="10"/>
       <c r="AN10" s="10"/>
       <c r="AO10" s="10"/>
       <c r="AP10" s="10"/>
       <c r="AQ10" s="10"/>
@@ -1905,51 +1920,53 @@
       </c>
       <c r="J11" s="7">
         <v>-96</v>
       </c>
       <c r="K11" s="7">
         <v>-67</v>
       </c>
       <c r="L11" s="7">
         <v>-109</v>
       </c>
       <c r="M11" s="7">
         <v>-92</v>
       </c>
       <c r="N11" s="7">
         <v>-75</v>
       </c>
       <c r="O11" s="7">
         <v>-94</v>
       </c>
       <c r="P11" s="7">
         <v>-123</v>
       </c>
       <c r="Q11" s="5">
         <v>-30</v>
       </c>
-      <c r="R11" s="10"/>
+      <c r="R11" s="5">
+        <v>-19</v>
+      </c>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="10"/>
       <c r="AC11" s="10"/>
       <c r="AD11" s="10"/>
       <c r="AE11" s="10"/>
       <c r="AF11" s="10"/>
       <c r="AG11" s="10"/>
       <c r="AH11" s="10"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
       <c r="AL11" s="10"/>
       <c r="AM11" s="10"/>
       <c r="AN11" s="10"/>
       <c r="AO11" s="10"/>
       <c r="AP11" s="10"/>
       <c r="AQ11" s="10"/>
@@ -2050,51 +2067,53 @@
       </c>
       <c r="J12" s="7">
         <v>-212</v>
       </c>
       <c r="K12" s="7">
         <v>-143</v>
       </c>
       <c r="L12" s="7">
         <v>53</v>
       </c>
       <c r="M12" s="7">
         <v>-66</v>
       </c>
       <c r="N12" s="7">
         <v>-104</v>
       </c>
       <c r="O12" s="7">
         <v>-129</v>
       </c>
       <c r="P12" s="7">
         <v>-91</v>
       </c>
       <c r="Q12" s="7">
         <v>-102</v>
       </c>
-      <c r="R12" s="10"/>
+      <c r="R12" s="7">
+        <v>-99</v>
+      </c>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AD12" s="10"/>
       <c r="AE12" s="10"/>
       <c r="AF12" s="10"/>
       <c r="AG12" s="10"/>
       <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="10"/>
       <c r="AN12" s="10"/>
       <c r="AO12" s="10"/>
       <c r="AP12" s="10"/>
       <c r="AQ12" s="10"/>
@@ -2195,51 +2214,53 @@
       </c>
       <c r="J13" s="7">
         <v>-190</v>
       </c>
       <c r="K13" s="7">
         <v>-148</v>
       </c>
       <c r="L13" s="7">
         <v>-116</v>
       </c>
       <c r="M13" s="7">
         <v>-75</v>
       </c>
       <c r="N13" s="7">
         <v>-111</v>
       </c>
       <c r="O13" s="7">
         <v>-145</v>
       </c>
       <c r="P13" s="7">
         <v>-169</v>
       </c>
       <c r="Q13" s="7">
         <v>-145</v>
       </c>
-      <c r="R13" s="10"/>
+      <c r="R13" s="7">
+        <v>-148</v>
+      </c>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AD13" s="10"/>
       <c r="AE13" s="10"/>
       <c r="AF13" s="10"/>
       <c r="AG13" s="10"/>
       <c r="AH13" s="10"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="10"/>
       <c r="AK13" s="10"/>
       <c r="AL13" s="10"/>
       <c r="AM13" s="10"/>
       <c r="AN13" s="10"/>
       <c r="AO13" s="10"/>
       <c r="AP13" s="10"/>
       <c r="AQ13" s="10"/>
@@ -2340,51 +2361,53 @@
       </c>
       <c r="J14" s="7">
         <v>-206</v>
       </c>
       <c r="K14" s="7">
         <v>-82</v>
       </c>
       <c r="L14" s="7">
         <v>-75</v>
       </c>
       <c r="M14" s="7">
         <v>-59</v>
       </c>
       <c r="N14" s="7">
         <v>-65</v>
       </c>
       <c r="O14" s="7">
         <v>-108</v>
       </c>
       <c r="P14" s="7">
         <v>-126</v>
       </c>
       <c r="Q14" s="7">
         <v>-107</v>
       </c>
-      <c r="R14" s="10"/>
+      <c r="R14" s="7">
+        <v>-46</v>
+      </c>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
       <c r="Z14" s="10"/>
       <c r="AA14" s="10"/>
       <c r="AB14" s="10"/>
       <c r="AC14" s="10"/>
       <c r="AD14" s="10"/>
       <c r="AE14" s="10"/>
       <c r="AF14" s="10"/>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="10"/>
       <c r="AL14" s="10"/>
       <c r="AM14" s="10"/>
       <c r="AN14" s="10"/>
       <c r="AO14" s="10"/>
       <c r="AP14" s="10"/>
       <c r="AQ14" s="10"/>
@@ -2485,51 +2508,53 @@
       </c>
       <c r="J15" s="7">
         <v>-89</v>
       </c>
       <c r="K15" s="7">
         <v>-99</v>
       </c>
       <c r="L15" s="7">
         <v>-62</v>
       </c>
       <c r="M15" s="7">
         <v>-36</v>
       </c>
       <c r="N15" s="7">
         <v>-44</v>
       </c>
       <c r="O15" s="7">
         <v>-107</v>
       </c>
       <c r="P15" s="7">
         <v>-68</v>
       </c>
       <c r="Q15" s="7">
         <v>-70</v>
       </c>
-      <c r="R15" s="10"/>
+      <c r="R15" s="7">
+        <v>-26</v>
+      </c>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
       <c r="Z15" s="10"/>
       <c r="AA15" s="10"/>
       <c r="AB15" s="10"/>
       <c r="AC15" s="10"/>
       <c r="AD15" s="10"/>
       <c r="AE15" s="10"/>
       <c r="AF15" s="10"/>
       <c r="AG15" s="10"/>
       <c r="AH15" s="10"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="10"/>
       <c r="AK15" s="10"/>
       <c r="AL15" s="10"/>
       <c r="AM15" s="10"/>
       <c r="AN15" s="10"/>
       <c r="AO15" s="10"/>
       <c r="AP15" s="10"/>
       <c r="AQ15" s="10"/>
@@ -2630,51 +2655,53 @@
       </c>
       <c r="J16" s="7">
         <v>-214</v>
       </c>
       <c r="K16" s="7">
         <v>-152</v>
       </c>
       <c r="L16" s="7">
         <v>-103</v>
       </c>
       <c r="M16" s="7">
         <v>-92</v>
       </c>
       <c r="N16" s="7">
         <v>-113</v>
       </c>
       <c r="O16" s="7">
         <v>-102</v>
       </c>
       <c r="P16" s="7">
         <v>-134</v>
       </c>
       <c r="Q16" s="7">
         <v>-169</v>
       </c>
-      <c r="R16" s="10"/>
+      <c r="R16" s="7">
+        <v>-95</v>
+      </c>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="10"/>
       <c r="AA16" s="10"/>
       <c r="AB16" s="10"/>
       <c r="AC16" s="10"/>
       <c r="AD16" s="10"/>
       <c r="AE16" s="10"/>
       <c r="AF16" s="10"/>
       <c r="AG16" s="10"/>
       <c r="AH16" s="10"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="10"/>
       <c r="AK16" s="10"/>
       <c r="AL16" s="10"/>
       <c r="AM16" s="10"/>
       <c r="AN16" s="10"/>
       <c r="AO16" s="10"/>
       <c r="AP16" s="10"/>
       <c r="AQ16" s="10"/>
@@ -2742,52 +2769,52 @@
       <c r="DA16" s="10"/>
       <c r="DB16" s="10"/>
       <c r="DC16" s="10"/>
       <c r="DD16" s="10"/>
       <c r="DE16" s="10"/>
     </row>
     <row r="17" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="32"/>
       <c r="P17" s="32"/>
-      <c r="Q17" s="28"/>
-      <c r="R17" s="10"/>
+      <c r="Q17" s="29"/>
+      <c r="R17" s="29"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="X17" s="10"/>
       <c r="Y17" s="10"/>
       <c r="Z17" s="10"/>
       <c r="AA17" s="10"/>
       <c r="AB17" s="10"/>
       <c r="AC17" s="10"/>
       <c r="AD17" s="10"/>
       <c r="AE17" s="10"/>
       <c r="AF17" s="10"/>
       <c r="AG17" s="10"/>
       <c r="AH17" s="10"/>
       <c r="AI17" s="10"/>
       <c r="AJ17" s="10"/>
       <c r="AK17" s="10"/>
       <c r="AL17" s="10"/>
       <c r="AM17" s="10"/>
       <c r="AN17" s="10"/>
       <c r="AO17" s="10"/>
       <c r="AP17" s="10"/>
       <c r="AQ17" s="10"/>
@@ -2924,51 +2951,53 @@
       </c>
       <c r="J18" s="7">
         <v>-340</v>
       </c>
       <c r="K18" s="7">
         <v>-466</v>
       </c>
       <c r="L18" s="7">
         <v>-333</v>
       </c>
       <c r="M18" s="7">
         <v>-239</v>
       </c>
       <c r="N18" s="7">
         <v>-266</v>
       </c>
       <c r="O18" s="7">
         <v>-184</v>
       </c>
       <c r="P18" s="7">
         <v>-281</v>
       </c>
       <c r="Q18" s="7">
         <v>-222</v>
       </c>
-      <c r="R18" s="10"/>
+      <c r="R18" s="7">
+        <v>-279</v>
+      </c>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
       <c r="Z18" s="10"/>
       <c r="AA18" s="10"/>
       <c r="AB18" s="10"/>
       <c r="AC18" s="10"/>
       <c r="AD18" s="10"/>
       <c r="AE18" s="10"/>
       <c r="AF18" s="10"/>
       <c r="AG18" s="10"/>
       <c r="AH18" s="10"/>
       <c r="AI18" s="10"/>
       <c r="AJ18" s="10"/>
       <c r="AK18" s="10"/>
       <c r="AL18" s="10"/>
       <c r="AM18" s="10"/>
       <c r="AN18" s="10"/>
       <c r="AO18" s="10"/>
       <c r="AP18" s="10"/>
       <c r="AQ18" s="10"/>
@@ -3069,51 +3098,53 @@
       </c>
       <c r="J19" s="7">
         <v>-41</v>
       </c>
       <c r="K19" s="7">
         <v>-270</v>
       </c>
       <c r="L19" s="7">
         <v>-118</v>
       </c>
       <c r="M19" s="7">
         <v>-128</v>
       </c>
       <c r="N19" s="7">
         <v>9</v>
       </c>
       <c r="O19" s="7">
         <v>-3</v>
       </c>
       <c r="P19" s="7">
         <v>-23</v>
       </c>
       <c r="Q19" s="7">
         <v>-43</v>
       </c>
-      <c r="R19" s="10"/>
+      <c r="R19" s="7">
+        <v>-129</v>
+      </c>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="10"/>
       <c r="Y19" s="10"/>
       <c r="Z19" s="10"/>
       <c r="AA19" s="10"/>
       <c r="AB19" s="10"/>
       <c r="AC19" s="10"/>
       <c r="AD19" s="10"/>
       <c r="AE19" s="10"/>
       <c r="AF19" s="10"/>
       <c r="AG19" s="10"/>
       <c r="AH19" s="10"/>
       <c r="AI19" s="10"/>
       <c r="AJ19" s="10"/>
       <c r="AK19" s="10"/>
       <c r="AL19" s="10"/>
       <c r="AM19" s="10"/>
       <c r="AN19" s="10"/>
       <c r="AO19" s="10"/>
       <c r="AP19" s="10"/>
       <c r="AQ19" s="10"/>
@@ -3214,51 +3245,53 @@
       </c>
       <c r="J20" s="7">
         <v>-161</v>
       </c>
       <c r="K20" s="7">
         <v>-125</v>
       </c>
       <c r="L20" s="7">
         <v>-145</v>
       </c>
       <c r="M20" s="7">
         <v>-95</v>
       </c>
       <c r="N20" s="7">
         <v>-191</v>
       </c>
       <c r="O20" s="7">
         <v>-140</v>
       </c>
       <c r="P20" s="7">
         <v>-161</v>
       </c>
       <c r="Q20" s="7">
         <v>-135</v>
       </c>
-      <c r="R20" s="10"/>
+      <c r="R20" s="7">
+        <v>-108</v>
+      </c>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="X20" s="10"/>
       <c r="Y20" s="10"/>
       <c r="Z20" s="10"/>
       <c r="AA20" s="10"/>
       <c r="AB20" s="10"/>
       <c r="AC20" s="10"/>
       <c r="AD20" s="10"/>
       <c r="AE20" s="10"/>
       <c r="AF20" s="10"/>
       <c r="AG20" s="10"/>
       <c r="AH20" s="10"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="10"/>
       <c r="AK20" s="10"/>
       <c r="AL20" s="10"/>
       <c r="AM20" s="10"/>
       <c r="AN20" s="10"/>
       <c r="AO20" s="10"/>
       <c r="AP20" s="10"/>
       <c r="AQ20" s="10"/>
@@ -3359,51 +3392,53 @@
       </c>
       <c r="J21" s="7">
         <v>-119</v>
       </c>
       <c r="K21" s="7">
         <v>-46</v>
       </c>
       <c r="L21" s="7">
         <v>-58</v>
       </c>
       <c r="M21" s="7">
         <v>-12</v>
       </c>
       <c r="N21" s="7">
         <v>-44</v>
       </c>
       <c r="O21" s="7">
         <v>-39</v>
       </c>
       <c r="P21" s="7">
         <v>-58</v>
       </c>
       <c r="Q21" s="7">
         <v>-26</v>
       </c>
-      <c r="R21" s="10"/>
+      <c r="R21" s="7">
+        <v>-26</v>
+      </c>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="X21" s="10"/>
       <c r="Y21" s="10"/>
       <c r="Z21" s="10"/>
       <c r="AA21" s="10"/>
       <c r="AB21" s="10"/>
       <c r="AC21" s="10"/>
       <c r="AD21" s="10"/>
       <c r="AE21" s="10"/>
       <c r="AF21" s="10"/>
       <c r="AG21" s="10"/>
       <c r="AH21" s="10"/>
       <c r="AI21" s="10"/>
       <c r="AJ21" s="10"/>
       <c r="AK21" s="10"/>
       <c r="AL21" s="10"/>
       <c r="AM21" s="10"/>
       <c r="AN21" s="10"/>
       <c r="AO21" s="10"/>
       <c r="AP21" s="10"/>
       <c r="AQ21" s="10"/>
@@ -3504,51 +3539,53 @@
       </c>
       <c r="J22" s="7">
         <v>-19</v>
       </c>
       <c r="K22" s="7">
         <v>-25</v>
       </c>
       <c r="L22" s="7">
         <v>-12</v>
       </c>
       <c r="M22" s="7">
         <v>-4</v>
       </c>
       <c r="N22" s="7">
         <v>-40</v>
       </c>
       <c r="O22" s="7">
         <v>-2</v>
       </c>
       <c r="P22" s="7">
         <v>-39</v>
       </c>
       <c r="Q22" s="7">
         <v>-18</v>
       </c>
-      <c r="R22" s="10"/>
+      <c r="R22" s="7">
+        <v>-16</v>
+      </c>
       <c r="S22" s="10"/>
       <c r="T22" s="10"/>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
       <c r="W22" s="10"/>
       <c r="X22" s="10"/>
       <c r="Y22" s="10"/>
       <c r="Z22" s="10"/>
       <c r="AA22" s="10"/>
       <c r="AB22" s="10"/>
       <c r="AC22" s="10"/>
       <c r="AD22" s="10"/>
       <c r="AE22" s="10"/>
       <c r="AF22" s="10"/>
       <c r="AG22" s="10"/>
       <c r="AH22" s="10"/>
       <c r="AI22" s="10"/>
       <c r="AJ22" s="10"/>
       <c r="AK22" s="10"/>
       <c r="AL22" s="10"/>
       <c r="AM22" s="10"/>
       <c r="AN22" s="10"/>
       <c r="AO22" s="10"/>
       <c r="AP22" s="10"/>
       <c r="AQ22" s="10"/>
@@ -3616,52 +3653,52 @@
       <c r="DA22" s="10"/>
       <c r="DB22" s="10"/>
       <c r="DC22" s="10"/>
       <c r="DD22" s="10"/>
       <c r="DE22" s="10"/>
     </row>
     <row r="23" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="32"/>
       <c r="P23" s="32"/>
-      <c r="Q23" s="28"/>
-      <c r="R23" s="10"/>
+      <c r="Q23" s="29"/>
+      <c r="R23" s="29"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="X23" s="10"/>
       <c r="Y23" s="10"/>
       <c r="Z23" s="10"/>
       <c r="AA23" s="10"/>
       <c r="AB23" s="10"/>
       <c r="AC23" s="10"/>
       <c r="AD23" s="10"/>
       <c r="AE23" s="10"/>
       <c r="AF23" s="10"/>
       <c r="AG23" s="10"/>
       <c r="AH23" s="10"/>
       <c r="AI23" s="10"/>
       <c r="AJ23" s="10"/>
       <c r="AK23" s="10"/>
       <c r="AL23" s="10"/>
       <c r="AM23" s="10"/>
       <c r="AN23" s="10"/>
       <c r="AO23" s="10"/>
       <c r="AP23" s="10"/>
       <c r="AQ23" s="10"/>
@@ -3798,51 +3835,53 @@
       </c>
       <c r="J24" s="7">
         <v>-945</v>
       </c>
       <c r="K24" s="8">
         <v>-671</v>
       </c>
       <c r="L24" s="7">
         <v>-357</v>
       </c>
       <c r="M24" s="8">
         <v>-428</v>
       </c>
       <c r="N24" s="7">
         <v>-392</v>
       </c>
       <c r="O24" s="8">
         <v>-600</v>
       </c>
       <c r="P24" s="8">
         <v>-655</v>
       </c>
       <c r="Q24" s="7">
         <v>-628</v>
       </c>
-      <c r="R24" s="10"/>
+      <c r="R24" s="7">
+        <v>-527</v>
+      </c>
       <c r="S24" s="10"/>
       <c r="T24" s="10"/>
       <c r="U24" s="10"/>
       <c r="V24" s="10"/>
       <c r="W24" s="10"/>
       <c r="X24" s="10"/>
       <c r="Y24" s="10"/>
       <c r="Z24" s="10"/>
       <c r="AA24" s="10"/>
       <c r="AB24" s="10"/>
       <c r="AC24" s="10"/>
       <c r="AD24" s="10"/>
       <c r="AE24" s="10"/>
       <c r="AF24" s="10"/>
       <c r="AG24" s="10"/>
       <c r="AH24" s="10"/>
       <c r="AI24" s="10"/>
       <c r="AJ24" s="10"/>
       <c r="AK24" s="10"/>
       <c r="AL24" s="10"/>
       <c r="AM24" s="10"/>
       <c r="AN24" s="10"/>
       <c r="AO24" s="10"/>
       <c r="AP24" s="10"/>
       <c r="AQ24" s="10"/>
@@ -3943,51 +3982,53 @@
       </c>
       <c r="J25" s="7">
         <v>163</v>
       </c>
       <c r="K25" s="8">
         <v>83</v>
       </c>
       <c r="L25" s="7">
         <v>88</v>
       </c>
       <c r="M25" s="8">
         <v>35</v>
       </c>
       <c r="N25" s="7">
         <v>109</v>
       </c>
       <c r="O25" s="8">
         <v>157</v>
       </c>
       <c r="P25" s="8">
         <v>87</v>
       </c>
       <c r="Q25" s="7">
         <v>52</v>
       </c>
-      <c r="R25" s="10"/>
+      <c r="R25" s="7">
+        <v>-46</v>
+      </c>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
       <c r="W25" s="10"/>
       <c r="X25" s="10"/>
       <c r="Y25" s="10"/>
       <c r="Z25" s="10"/>
       <c r="AA25" s="10"/>
       <c r="AB25" s="10"/>
       <c r="AC25" s="10"/>
       <c r="AD25" s="10"/>
       <c r="AE25" s="10"/>
       <c r="AF25" s="10"/>
       <c r="AG25" s="10"/>
       <c r="AH25" s="10"/>
       <c r="AI25" s="10"/>
       <c r="AJ25" s="10"/>
       <c r="AK25" s="10"/>
       <c r="AL25" s="10"/>
       <c r="AM25" s="10"/>
       <c r="AN25" s="10"/>
       <c r="AO25" s="10"/>
       <c r="AP25" s="10"/>
       <c r="AQ25" s="10"/>
@@ -4088,51 +4129,53 @@
       </c>
       <c r="J26" s="7">
         <v>-120</v>
       </c>
       <c r="K26" s="8">
         <v>-88</v>
       </c>
       <c r="L26" s="7">
         <v>-45</v>
       </c>
       <c r="M26" s="8">
         <v>-47</v>
       </c>
       <c r="N26" s="7">
         <v>-29</v>
       </c>
       <c r="O26" s="8">
         <v>-74</v>
       </c>
       <c r="P26" s="8">
         <v>-70</v>
       </c>
       <c r="Q26" s="7">
         <v>-75</v>
       </c>
-      <c r="R26" s="10"/>
+      <c r="R26" s="7">
+        <v>-64</v>
+      </c>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="10"/>
       <c r="AA26" s="10"/>
       <c r="AB26" s="10"/>
       <c r="AC26" s="10"/>
       <c r="AD26" s="10"/>
       <c r="AE26" s="10"/>
       <c r="AF26" s="10"/>
       <c r="AG26" s="10"/>
       <c r="AH26" s="10"/>
       <c r="AI26" s="10"/>
       <c r="AJ26" s="10"/>
       <c r="AK26" s="10"/>
       <c r="AL26" s="10"/>
       <c r="AM26" s="10"/>
       <c r="AN26" s="10"/>
       <c r="AO26" s="10"/>
       <c r="AP26" s="10"/>
       <c r="AQ26" s="10"/>
@@ -4233,51 +4276,53 @@
       </c>
       <c r="J27" s="7">
         <v>-96</v>
       </c>
       <c r="K27" s="8">
         <v>-67</v>
       </c>
       <c r="L27" s="7">
         <v>-109</v>
       </c>
       <c r="M27" s="8">
         <v>-92</v>
       </c>
       <c r="N27" s="7">
         <v>-75</v>
       </c>
       <c r="O27" s="8">
         <v>-94</v>
       </c>
       <c r="P27" s="8">
         <v>-123</v>
       </c>
       <c r="Q27" s="7">
         <v>-30</v>
       </c>
-      <c r="R27" s="10"/>
+      <c r="R27" s="7">
+        <v>-19</v>
+      </c>
       <c r="S27" s="10"/>
       <c r="T27" s="10"/>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="X27" s="10"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="10"/>
       <c r="AA27" s="10"/>
       <c r="AB27" s="10"/>
       <c r="AC27" s="10"/>
       <c r="AD27" s="10"/>
       <c r="AE27" s="10"/>
       <c r="AF27" s="10"/>
       <c r="AG27" s="10"/>
       <c r="AH27" s="10"/>
       <c r="AI27" s="10"/>
       <c r="AJ27" s="10"/>
       <c r="AK27" s="10"/>
       <c r="AL27" s="10"/>
       <c r="AM27" s="10"/>
       <c r="AN27" s="10"/>
       <c r="AO27" s="10"/>
       <c r="AP27" s="10"/>
       <c r="AQ27" s="10"/>
@@ -4378,51 +4423,53 @@
       </c>
       <c r="J28" s="7">
         <v>-212</v>
       </c>
       <c r="K28" s="8">
         <v>-143</v>
       </c>
       <c r="L28" s="7">
         <v>53</v>
       </c>
       <c r="M28" s="8">
         <v>-66</v>
       </c>
       <c r="N28" s="7">
         <v>-104</v>
       </c>
       <c r="O28" s="8">
         <v>-129</v>
       </c>
       <c r="P28" s="8">
         <v>-91</v>
       </c>
       <c r="Q28" s="7">
         <v>-102</v>
       </c>
-      <c r="R28" s="10"/>
+      <c r="R28" s="7">
+        <v>-99</v>
+      </c>
       <c r="S28" s="10"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
       <c r="Z28" s="10"/>
       <c r="AA28" s="10"/>
       <c r="AB28" s="10"/>
       <c r="AC28" s="10"/>
       <c r="AD28" s="10"/>
       <c r="AE28" s="10"/>
       <c r="AF28" s="10"/>
       <c r="AG28" s="10"/>
       <c r="AH28" s="10"/>
       <c r="AI28" s="10"/>
       <c r="AJ28" s="10"/>
       <c r="AK28" s="10"/>
       <c r="AL28" s="10"/>
       <c r="AM28" s="10"/>
       <c r="AN28" s="10"/>
       <c r="AO28" s="10"/>
       <c r="AP28" s="10"/>
       <c r="AQ28" s="10"/>
@@ -4523,51 +4570,53 @@
       </c>
       <c r="J29" s="7">
         <v>-171</v>
       </c>
       <c r="K29" s="8">
         <v>-123</v>
       </c>
       <c r="L29" s="7">
         <v>-104</v>
       </c>
       <c r="M29" s="8">
         <v>-71</v>
       </c>
       <c r="N29" s="7">
         <v>-71</v>
       </c>
       <c r="O29" s="8">
         <v>-143</v>
       </c>
       <c r="P29" s="8">
         <v>-130</v>
       </c>
       <c r="Q29" s="7">
         <v>-127</v>
       </c>
-      <c r="R29" s="10"/>
+      <c r="R29" s="7">
+        <v>-132</v>
+      </c>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="10"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
       <c r="AL29" s="10"/>
       <c r="AM29" s="10"/>
       <c r="AN29" s="10"/>
       <c r="AO29" s="10"/>
       <c r="AP29" s="10"/>
       <c r="AQ29" s="10"/>
@@ -4668,51 +4717,53 @@
       </c>
       <c r="J30" s="7">
         <v>-206</v>
       </c>
       <c r="K30" s="8">
         <v>-82</v>
       </c>
       <c r="L30" s="7">
         <v>-75</v>
       </c>
       <c r="M30" s="8">
         <v>-59</v>
       </c>
       <c r="N30" s="7">
         <v>-65</v>
       </c>
       <c r="O30" s="8">
         <v>-108</v>
       </c>
       <c r="P30" s="8">
         <v>-126</v>
       </c>
       <c r="Q30" s="7">
         <v>-107</v>
       </c>
-      <c r="R30" s="10"/>
+      <c r="R30" s="7">
+        <v>-46</v>
+      </c>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
       <c r="AO30" s="10"/>
       <c r="AP30" s="10"/>
       <c r="AQ30" s="10"/>
@@ -4813,51 +4864,53 @@
       </c>
       <c r="J31" s="7">
         <v>-89</v>
       </c>
       <c r="K31" s="8">
         <v>-99</v>
       </c>
       <c r="L31" s="7">
         <v>-62</v>
       </c>
       <c r="M31" s="8">
         <v>-36</v>
       </c>
       <c r="N31" s="7">
         <v>-44</v>
       </c>
       <c r="O31" s="8">
         <v>-107</v>
       </c>
       <c r="P31" s="8">
         <v>-68</v>
       </c>
       <c r="Q31" s="7">
         <v>-70</v>
       </c>
-      <c r="R31" s="10"/>
+      <c r="R31" s="7">
+        <v>-26</v>
+      </c>
       <c r="S31" s="10"/>
       <c r="T31" s="10"/>
       <c r="U31" s="10"/>
       <c r="V31" s="10"/>
       <c r="W31" s="10"/>
       <c r="X31" s="10"/>
       <c r="Y31" s="10"/>
       <c r="Z31" s="10"/>
       <c r="AA31" s="10"/>
       <c r="AB31" s="10"/>
       <c r="AC31" s="10"/>
       <c r="AD31" s="10"/>
       <c r="AE31" s="10"/>
       <c r="AF31" s="10"/>
       <c r="AG31" s="10"/>
       <c r="AH31" s="10"/>
       <c r="AI31" s="10"/>
       <c r="AJ31" s="10"/>
       <c r="AK31" s="10"/>
       <c r="AL31" s="10"/>
       <c r="AM31" s="10"/>
       <c r="AN31" s="10"/>
       <c r="AO31" s="10"/>
       <c r="AP31" s="10"/>
       <c r="AQ31" s="10"/>
@@ -4958,51 +5011,53 @@
       </c>
       <c r="J32" s="9">
         <v>-214</v>
       </c>
       <c r="K32" s="9">
         <v>-152</v>
       </c>
       <c r="L32" s="9">
         <v>-103</v>
       </c>
       <c r="M32" s="9">
         <v>-92</v>
       </c>
       <c r="N32" s="9">
         <v>-113</v>
       </c>
       <c r="O32" s="9">
         <v>-102</v>
       </c>
       <c r="P32" s="9">
         <v>-134</v>
       </c>
       <c r="Q32" s="9">
         <v>-169</v>
       </c>
-      <c r="R32" s="10"/>
+      <c r="R32" s="9">
+        <v>-95</v>
+      </c>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="10"/>
       <c r="AA32" s="10"/>
       <c r="AB32" s="10"/>
       <c r="AC32" s="10"/>
       <c r="AD32" s="10"/>
       <c r="AE32" s="10"/>
       <c r="AF32" s="10"/>
       <c r="AG32" s="10"/>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
       <c r="AL32" s="10"/>
       <c r="AM32" s="10"/>
       <c r="AN32" s="10"/>
       <c r="AO32" s="10"/>
       <c r="AP32" s="10"/>
       <c r="AQ32" s="10"/>
@@ -5348,51 +5403,53 @@
       <c r="DU34" s="10"/>
       <c r="DV34" s="10"/>
       <c r="DW34" s="10"/>
       <c r="DX34" s="10"/>
       <c r="DY34" s="10"/>
       <c r="DZ34" s="10"/>
       <c r="EA34" s="10"/>
       <c r="EB34" s="10"/>
       <c r="EC34" s="10"/>
       <c r="ED34" s="10"/>
       <c r="EE34" s="10"/>
       <c r="EF34" s="10"/>
       <c r="EG34" s="10"/>
       <c r="EH34" s="10"/>
       <c r="EI34" s="10"/>
       <c r="EJ34" s="10"/>
       <c r="EK34" s="10"/>
       <c r="EL34" s="10"/>
       <c r="EM34" s="10"/>
       <c r="EN34" s="10"/>
       <c r="EO34" s="10"/>
     </row>
     <row r="35" spans="1:145" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A35" s="17"/>
       <c r="D35" s="10"/>
-      <c r="E35" s="10"/>
+      <c r="E35" s="10" t="s">
+        <v>29</v>
+      </c>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
       <c r="T35" s="10"/>
       <c r="U35" s="10"/>
       <c r="V35" s="10"/>
       <c r="W35" s="10"/>
       <c r="X35" s="10"/>
       <c r="Y35" s="10"/>
       <c r="Z35" s="10"/>
       <c r="AA35" s="10"/>
       <c r="AB35" s="10"/>
       <c r="AC35" s="10"/>
       <c r="AD35" s="10"/>
@@ -7221,57 +7278,57 @@
       <c r="DT47" s="4"/>
       <c r="DU47" s="4"/>
       <c r="DV47" s="4"/>
       <c r="DW47" s="4"/>
       <c r="DX47" s="4"/>
       <c r="DY47" s="4"/>
       <c r="DZ47" s="4"/>
       <c r="EA47" s="4"/>
       <c r="EB47" s="4"/>
       <c r="EC47" s="4"/>
       <c r="ED47" s="4"/>
       <c r="EE47" s="4"/>
       <c r="EF47" s="4"/>
       <c r="EG47" s="4"/>
       <c r="EH47" s="4"/>
       <c r="EI47" s="4"/>
       <c r="EJ47" s="4"/>
       <c r="EK47" s="4"/>
       <c r="EL47" s="4"/>
       <c r="EM47" s="4"/>
       <c r="EN47" s="4"/>
       <c r="EO47" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:Q17"/>
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A23:R23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A1:Q1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A6:R6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>migration balance</vt:lpstr>