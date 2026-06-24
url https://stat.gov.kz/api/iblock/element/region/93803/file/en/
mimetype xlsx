--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="8">
   <si>
     <t>Level of digital litrracy of the population (percentage of users who have the skills to use a personal computer, smartphone, tablet, laptop; standard programs; receiving services and TV series via the Internet)</t>
   </si>
   <si>
     <t>from the total population</t>
   </si>
   <si>
     <t>aged 6 years and older</t>
   </si>
   <si>
     <t>aged 6-74</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t xml:space="preserve">* Note: " In accordance with the Roadmap for the formation of statistical indicators for newly formed administrative-nerritorial units" data for 2018-2021 will be recalculated in Juiy 2023 </t>
   </si>
   <si>
     <t>in percentages</t>
   </si>
   <si>
     <t>Level of digital litrracy of the population</t>
   </si>
 </sst>
@@ -95,51 +95,51 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -186,111 +186,120 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -559,238 +568,300 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L9"/>
+  <dimension ref="A1:Q9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="R24" sqref="R24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="24" style="1" customWidth="1"/>
+    <col min="2" max="11" width="12.28515625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19.5" customHeight="1">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:17" ht="19.5" customHeight="1">
+      <c r="A1" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...8 lines deleted...]
-      <c r="K1" s="17"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
     </row>
-    <row r="2" spans="1:12">
-[...4 lines deleted...]
-      <c r="K2" s="5" t="s">
+    <row r="2" spans="1:17">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="K2" s="4"/>
+      <c r="Q2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:12" ht="49.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="13" t="s">
+    <row r="3" spans="1:17" ht="49.5" customHeight="1">
+      <c r="A3" s="17"/>
+      <c r="B3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="13"/>
-[...6 lines deleted...]
-      <c r="J3" s="13"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
       <c r="K3" s="14"/>
-      <c r="L3" s="1"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="14"/>
     </row>
-    <row r="4" spans="1:12" ht="32.25" customHeight="1">
-      <c r="A4" s="19"/>
+    <row r="4" spans="1:17" ht="32.25" customHeight="1">
+      <c r="A4" s="18"/>
       <c r="B4" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
-      <c r="K4" s="16"/>
-      <c r="L4" s="1"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+      <c r="P4" s="15"/>
+      <c r="Q4" s="15"/>
     </row>
-    <row r="5" spans="1:12" ht="30.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="7" t="s">
+    <row r="5" spans="1:17" ht="30.75" customHeight="1">
+      <c r="A5" s="19"/>
+      <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="H5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="7" t="s">
+      <c r="J5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="7" t="s">
+      <c r="K5" s="6" t="s">
         <v>3</v>
       </c>
+      <c r="L5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="6" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:12">
-[...1 lines deleted...]
-      <c r="B6" s="21">
+    <row r="6" spans="1:17">
+      <c r="A6" s="7"/>
+      <c r="B6" s="20">
         <v>2018</v>
       </c>
-      <c r="C6" s="21"/>
-      <c r="D6" s="21">
+      <c r="C6" s="20"/>
+      <c r="D6" s="20">
         <v>2019</v>
       </c>
-      <c r="E6" s="21"/>
-      <c r="F6" s="11">
+      <c r="E6" s="20"/>
+      <c r="F6" s="12">
         <v>2020</v>
       </c>
-      <c r="G6" s="11"/>
-      <c r="H6" s="11">
+      <c r="G6" s="12"/>
+      <c r="H6" s="12">
         <v>2021</v>
       </c>
-      <c r="I6" s="12"/>
-      <c r="J6" s="11">
+      <c r="I6" s="13"/>
+      <c r="J6" s="12">
         <v>2022</v>
       </c>
-      <c r="K6" s="12"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="12">
+        <v>2023</v>
+      </c>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="13"/>
+      <c r="P6" s="12">
+        <v>2025</v>
+      </c>
+      <c r="Q6" s="12"/>
     </row>
-    <row r="7" spans="1:12">
-      <c r="A7" s="22" t="s">
+    <row r="7" spans="1:17">
+      <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B7" s="10">
         <v>84.4</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="10">
         <v>87.2</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D7" s="10">
         <v>86.3</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E7" s="10">
         <v>89</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F7" s="10">
         <v>88.7</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G7" s="10">
         <v>91.4</v>
       </c>
-      <c r="H7" s="23">
+      <c r="H7" s="10">
         <v>88.88</v>
       </c>
-      <c r="I7" s="23">
+      <c r="I7" s="10">
         <v>91.49</v>
       </c>
-      <c r="J7" s="23">
+      <c r="J7" s="10">
         <v>90.96</v>
       </c>
-      <c r="K7" s="23">
+      <c r="K7" s="10">
         <v>93.77</v>
       </c>
+      <c r="L7" s="10">
+        <v>92.86</v>
+      </c>
+      <c r="M7" s="10">
+        <v>95.5</v>
+      </c>
+      <c r="N7" s="10">
+        <v>94.29</v>
+      </c>
+      <c r="O7" s="10">
+        <v>96.94</v>
+      </c>
+      <c r="P7" s="10">
+        <v>93.3</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>95.96</v>
+      </c>
     </row>
-    <row r="8" spans="1:12">
-[...4 lines deleted...]
-      <c r="K8" s="9"/>
+    <row r="8" spans="1:17">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
     </row>
-    <row r="9" spans="1:12">
-      <c r="A9" s="10" t="s">
+    <row r="9" spans="1:17">
+      <c r="A9" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="10"/>
-[...8 lines deleted...]
-      <c r="K9" s="10"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="13">
+    <mergeCell ref="B3:Q3"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="B4:Q4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="J6:K6"/>
-    <mergeCell ref="B3:K3"/>
-    <mergeCell ref="B4:K4"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>