--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="кезен" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
@@ -230,57 +230,58 @@
     </r>
   </si>
   <si>
     <r>
       <t>Көліктің барлық түрлері</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Roboto bold"/>
         <charset val="1"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -335,57 +336,68 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto bold"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto bold"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Roboto bold"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -416,51 +428,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -545,50 +557,68 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -859,952 +889,962 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N171"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A139" workbookViewId="0">
-      <selection activeCell="E174" sqref="E174"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
-    <col min="4" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="58" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="18.75">
       <c r="A1" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="55"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="K2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="25.15" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E3" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="10.5" customHeight="1">
       <c r="A4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="13"/>
-      <c r="E4" s="12"/>
+      <c r="E4" s="60"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="14"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="14"/>
       <c r="M4" s="12"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="E5" s="61" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16">
         <v>22036.2</v>
       </c>
       <c r="H5" s="17">
         <v>25824.5</v>
       </c>
       <c r="I5" s="16">
         <v>29544.799999999999</v>
       </c>
       <c r="J5" s="16">
         <v>33113.800000000003</v>
       </c>
       <c r="K5" s="17">
         <v>36873.9</v>
       </c>
       <c r="L5" s="17">
         <v>40622.6</v>
       </c>
       <c r="M5" s="17">
         <v>44593.599999999999</v>
       </c>
       <c r="N5" s="18"/>
     </row>
     <row r="6" spans="1:14" s="3" customFormat="1">
       <c r="A6" s="45">
         <v>2023</v>
       </c>
       <c r="B6" s="16">
         <v>1262.2</v>
       </c>
       <c r="C6" s="16">
         <v>2466</v>
       </c>
       <c r="D6" s="21">
         <v>3795.98</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="61">
         <v>5084.6000000000004</v>
       </c>
       <c r="F6" s="21">
         <v>6448.37</v>
       </c>
       <c r="G6" s="16">
         <v>7754.2</v>
       </c>
       <c r="H6" s="17">
         <v>9132.4</v>
       </c>
       <c r="I6" s="16">
         <v>10498.3</v>
       </c>
       <c r="J6" s="16">
         <v>11862.65</v>
       </c>
       <c r="K6" s="17">
         <v>13288.62</v>
       </c>
       <c r="L6" s="17">
         <v>14766.6</v>
       </c>
       <c r="M6" s="17">
         <v>16267.93</v>
       </c>
       <c r="N6" s="18"/>
     </row>
     <row r="7" spans="1:14" s="3" customFormat="1">
       <c r="A7" s="45">
         <v>2024</v>
       </c>
       <c r="B7" s="16">
         <v>1313.4</v>
       </c>
       <c r="C7" s="16">
         <v>2221.1999999999998</v>
       </c>
       <c r="D7" s="21">
         <v>3227.34</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="61">
         <v>4384.5</v>
       </c>
       <c r="F7" s="21">
         <v>5660.12</v>
       </c>
       <c r="G7" s="16">
         <v>6872.05</v>
       </c>
       <c r="H7" s="17">
         <v>8254.7000000000007</v>
       </c>
       <c r="I7" s="16">
         <v>9765.4</v>
       </c>
       <c r="J7" s="16">
         <v>11175.9</v>
       </c>
       <c r="K7" s="17">
         <v>12533.5</v>
       </c>
       <c r="L7" s="17">
         <v>13723.48</v>
       </c>
       <c r="M7" s="17">
         <v>14911.9</v>
       </c>
       <c r="N7" s="18"/>
     </row>
     <row r="8" spans="1:14" s="3" customFormat="1">
       <c r="A8" s="45">
         <v>2025</v>
       </c>
       <c r="B8" s="16">
         <v>1039</v>
       </c>
       <c r="C8" s="16">
         <v>2489.5700000000002</v>
       </c>
       <c r="D8" s="21">
         <v>4123.1899999999996</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="61">
         <v>5759.03</v>
       </c>
       <c r="F8" s="21">
         <v>7414.7</v>
       </c>
       <c r="G8" s="16">
         <v>9049.7000000000007</v>
       </c>
       <c r="H8" s="17">
         <v>10747.8</v>
       </c>
       <c r="I8" s="16">
         <v>12778.7</v>
       </c>
       <c r="J8" s="16">
         <v>14775.1</v>
       </c>
       <c r="K8" s="17">
         <v>16913.3</v>
       </c>
       <c r="L8" s="17">
         <v>19007.400000000001</v>
       </c>
       <c r="M8" s="17">
         <v>21289.8</v>
       </c>
       <c r="N8" s="18"/>
     </row>
     <row r="9" spans="1:14" s="3" customFormat="1">
       <c r="A9" s="45">
         <v>2026</v>
       </c>
       <c r="B9" s="16">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="16">
         <v>4554.04</v>
       </c>
       <c r="D9" s="21">
         <v>6784.5</v>
       </c>
-      <c r="E9" s="20"/>
+      <c r="E9" s="61">
+        <v>8813.1</v>
+      </c>
       <c r="F9" s="21"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" ht="10.5" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
-      <c r="E10" s="17"/>
+      <c r="E10" s="62"/>
       <c r="F10" s="17"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:14" s="3" customFormat="1">
       <c r="A11" s="45">
         <v>2022</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E11" s="28" t="s">
+      <c r="E11" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="16">
         <v>8103.3</v>
       </c>
       <c r="H11" s="17">
         <v>9441.4</v>
       </c>
       <c r="I11" s="16">
         <v>10741.75</v>
       </c>
       <c r="J11" s="16">
         <v>11930.8</v>
       </c>
       <c r="K11" s="17">
         <v>13221.6</v>
       </c>
       <c r="L11" s="17">
         <v>14458.7</v>
       </c>
       <c r="M11" s="17">
         <v>15683.1</v>
       </c>
       <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:14" s="3" customFormat="1">
       <c r="A12" s="45">
         <v>2023</v>
       </c>
       <c r="B12" s="16">
         <v>1133.5999999999999</v>
       </c>
       <c r="C12" s="16">
         <v>2228.6</v>
       </c>
       <c r="D12" s="17">
         <v>3447.6</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="62">
         <v>4630.6000000000004</v>
       </c>
       <c r="F12" s="17">
         <v>5852.99</v>
       </c>
       <c r="G12" s="16">
         <v>6994.79</v>
       </c>
       <c r="H12" s="17">
         <v>8182.47</v>
       </c>
       <c r="I12" s="16">
         <v>9356.86</v>
       </c>
       <c r="J12" s="17">
         <v>10509.03</v>
       </c>
       <c r="K12" s="17">
         <v>11735.1</v>
       </c>
       <c r="L12" s="17">
         <v>12966.03</v>
       </c>
       <c r="M12" s="17">
         <v>14201.43</v>
       </c>
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" s="3" customFormat="1">
       <c r="A13" s="45">
         <v>2024</v>
       </c>
       <c r="B13" s="17">
         <v>1135.58</v>
       </c>
       <c r="C13" s="16">
         <v>1919.3</v>
       </c>
       <c r="D13" s="17">
         <v>2786.6</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="62">
         <v>3649.1</v>
       </c>
       <c r="F13" s="17">
         <v>4515.97</v>
       </c>
       <c r="G13" s="16">
         <v>5379.49</v>
       </c>
       <c r="H13" s="17">
         <v>6312.8</v>
       </c>
       <c r="I13" s="16">
         <v>7400.4</v>
       </c>
       <c r="J13" s="17">
         <v>8324.1</v>
       </c>
       <c r="K13" s="17">
         <v>9271.7000000000007</v>
       </c>
       <c r="L13" s="17">
         <v>10183.06</v>
       </c>
       <c r="M13" s="17">
         <v>11116.95</v>
       </c>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:14" s="3" customFormat="1">
       <c r="A14" s="45">
         <v>2025</v>
       </c>
       <c r="B14" s="17">
         <v>893.13</v>
       </c>
       <c r="C14" s="16">
         <v>2132.65</v>
       </c>
       <c r="D14" s="17">
         <v>3520.7</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="62">
         <v>4920.9799999999996</v>
       </c>
       <c r="F14" s="17">
         <v>6254.39</v>
       </c>
       <c r="G14" s="16">
         <v>7593.3</v>
       </c>
       <c r="H14" s="17">
         <v>9010.6</v>
       </c>
       <c r="I14" s="16">
         <v>10445.200000000001</v>
       </c>
       <c r="J14" s="17">
         <v>11855.5</v>
       </c>
       <c r="K14" s="17">
         <v>13337.6</v>
       </c>
       <c r="L14" s="17">
         <v>14808.9</v>
       </c>
       <c r="M14" s="17">
         <v>16648.2</v>
       </c>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:14" s="3" customFormat="1">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="17">
         <v>1326.89</v>
       </c>
       <c r="C15" s="16">
         <v>2411.9</v>
       </c>
       <c r="D15" s="17">
         <v>3608.6</v>
       </c>
-      <c r="E15" s="17"/>
+      <c r="E15" s="62">
+        <v>4631.3999999999996</v>
+      </c>
       <c r="F15" s="17"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="10.5" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
-      <c r="E16" s="17"/>
+      <c r="E16" s="62"/>
       <c r="F16" s="17"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="3" customFormat="1">
       <c r="A17" s="45">
         <v>2022</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E17" s="28" t="s">
+      <c r="E17" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="19">
         <v>61933</v>
       </c>
       <c r="H17" s="21">
         <v>72756.600000000006</v>
       </c>
       <c r="I17" s="19">
         <v>84489</v>
       </c>
       <c r="J17" s="19">
         <v>96517.4</v>
       </c>
       <c r="K17" s="21">
         <v>109929.7</v>
       </c>
       <c r="L17" s="21">
         <v>124609.3</v>
       </c>
       <c r="M17" s="21">
         <v>139800.1</v>
       </c>
       <c r="N17" s="18"/>
     </row>
     <row r="18" spans="1:14" s="3" customFormat="1">
       <c r="A18" s="45">
         <v>2023</v>
       </c>
       <c r="B18" s="19">
         <v>1994.8</v>
       </c>
       <c r="C18" s="21">
         <v>3090.5</v>
       </c>
       <c r="D18" s="21">
         <v>5502.12</v>
       </c>
-      <c r="E18" s="21">
+      <c r="E18" s="62">
         <v>7742.6</v>
       </c>
       <c r="F18" s="21">
         <v>10119.42</v>
       </c>
       <c r="G18" s="19">
         <v>11500.86</v>
       </c>
       <c r="H18" s="21">
         <v>13332.3</v>
       </c>
       <c r="I18" s="19">
         <v>15097.3</v>
       </c>
       <c r="J18" s="21">
         <v>16746.900000000001</v>
       </c>
       <c r="K18" s="21">
         <v>18366.54</v>
       </c>
       <c r="L18" s="21">
         <v>20639.3</v>
       </c>
       <c r="M18" s="21">
         <v>22613.18</v>
       </c>
       <c r="N18" s="18"/>
     </row>
     <row r="19" spans="1:14" s="3" customFormat="1">
       <c r="A19" s="45">
         <v>2024</v>
       </c>
       <c r="B19" s="21">
         <v>1682.9</v>
       </c>
       <c r="C19" s="21">
         <v>3740.7</v>
       </c>
       <c r="D19" s="21">
         <v>5937.35</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="62">
         <v>8321.5</v>
       </c>
       <c r="F19" s="21">
         <v>10646.04</v>
       </c>
       <c r="G19" s="19">
         <v>12498.02</v>
       </c>
       <c r="H19" s="21">
         <v>14281.7</v>
       </c>
       <c r="I19" s="19">
         <v>16007.2</v>
       </c>
       <c r="J19" s="21">
         <v>17813.3</v>
       </c>
       <c r="K19" s="21">
         <v>19921.8</v>
       </c>
       <c r="L19" s="21">
         <v>22113.09</v>
       </c>
       <c r="M19" s="21">
         <v>24251.84</v>
       </c>
       <c r="N19" s="18"/>
     </row>
     <row r="20" spans="1:14" s="3" customFormat="1">
       <c r="A20" s="45">
         <v>2025</v>
       </c>
       <c r="B20" s="21">
         <v>2107.5</v>
       </c>
       <c r="C20" s="21">
         <v>4325.47</v>
       </c>
       <c r="D20" s="21">
         <v>6709.2</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="62">
         <v>9282.6</v>
       </c>
       <c r="F20" s="21">
         <v>11819.7</v>
       </c>
       <c r="G20" s="19">
         <v>14185.6</v>
       </c>
       <c r="H20" s="21">
         <v>16517.599999999999</v>
       </c>
       <c r="I20" s="19">
         <v>18785.8</v>
       </c>
       <c r="J20" s="21">
         <v>21352.799999999999</v>
       </c>
       <c r="K20" s="21">
         <v>24202.1</v>
       </c>
       <c r="L20" s="21">
         <v>27000.5</v>
       </c>
       <c r="M20" s="21">
         <v>29875.200000000001</v>
       </c>
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1">
       <c r="A21" s="45">
         <v>2026</v>
       </c>
       <c r="B21" s="21">
         <v>2861.9</v>
       </c>
       <c r="C21" s="21">
         <v>5580.97</v>
       </c>
       <c r="D21" s="21">
         <v>8439.2999999999993</v>
       </c>
-      <c r="E21" s="21"/>
+      <c r="E21" s="62">
+        <v>11276.6</v>
+      </c>
       <c r="F21" s="21"/>
       <c r="G21" s="19"/>
       <c r="H21" s="21"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
-      <c r="E22" s="17"/>
+      <c r="E22" s="62"/>
       <c r="F22" s="17"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1">
       <c r="A23" s="45">
         <v>2022</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E23" s="28" t="s">
+      <c r="E23" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="16">
         <v>915.8</v>
       </c>
       <c r="H23" s="17">
         <v>1084.0999999999999</v>
       </c>
       <c r="I23" s="16">
         <v>1206.3</v>
       </c>
       <c r="J23" s="16">
         <v>1412.4</v>
       </c>
       <c r="K23" s="17">
         <v>1577.3</v>
       </c>
       <c r="L23" s="17">
         <v>1753.1</v>
       </c>
       <c r="M23" s="17">
         <v>1931.4</v>
       </c>
       <c r="N23" s="18"/>
     </row>
     <row r="24" spans="1:14" s="3" customFormat="1">
       <c r="A24" s="46">
         <v>2023</v>
       </c>
       <c r="B24" s="16">
         <v>54.4</v>
       </c>
       <c r="C24" s="16">
         <v>96.4</v>
       </c>
       <c r="D24" s="16">
         <v>157.9</v>
       </c>
-      <c r="E24" s="16">
+      <c r="E24" s="57">
         <v>209.8</v>
       </c>
       <c r="F24" s="19">
         <v>267.39999999999998</v>
       </c>
       <c r="G24" s="16">
         <v>320.3</v>
       </c>
       <c r="H24" s="16">
         <v>384.7</v>
       </c>
       <c r="I24" s="16">
         <v>446.9</v>
       </c>
       <c r="J24" s="16">
         <v>500.58</v>
       </c>
       <c r="K24" s="16">
         <v>556.58000000000004</v>
       </c>
       <c r="L24" s="16">
         <v>616.28</v>
       </c>
       <c r="M24" s="16">
         <v>669.505</v>
       </c>
       <c r="N24" s="4"/>
     </row>
     <row r="25" spans="1:14" s="3" customFormat="1">
       <c r="A25" s="46">
         <v>2024</v>
       </c>
       <c r="B25" s="16">
         <v>50.86</v>
       </c>
       <c r="C25" s="16">
         <v>92</v>
       </c>
       <c r="D25" s="16">
         <v>138.66</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E25" s="57">
         <v>191.1</v>
       </c>
       <c r="F25" s="19">
         <v>245.2</v>
       </c>
       <c r="G25" s="16">
         <v>297.8</v>
       </c>
       <c r="H25" s="16">
         <v>349.2</v>
       </c>
       <c r="I25" s="16">
         <v>400.9</v>
       </c>
       <c r="J25" s="16">
         <v>443.9</v>
       </c>
       <c r="K25" s="16">
         <v>492.7</v>
       </c>
       <c r="L25" s="16">
         <v>541.49</v>
       </c>
       <c r="M25" s="16">
         <v>589.19000000000005</v>
       </c>
       <c r="N25" s="4"/>
     </row>
     <row r="26" spans="1:14" s="3" customFormat="1">
       <c r="A26" s="46">
         <v>2025</v>
       </c>
       <c r="B26" s="16">
         <v>37.4</v>
       </c>
       <c r="C26" s="16">
         <v>80.27</v>
       </c>
       <c r="D26" s="16">
         <v>124.7</v>
       </c>
-      <c r="E26" s="16">
+      <c r="E26" s="57">
         <v>170.9</v>
       </c>
       <c r="F26" s="19">
         <v>217.8</v>
       </c>
       <c r="G26" s="16">
         <v>272.2</v>
       </c>
       <c r="H26" s="16">
         <v>351.6</v>
       </c>
       <c r="I26" s="16">
         <v>422.2</v>
       </c>
       <c r="J26" s="16">
         <v>467.9</v>
       </c>
       <c r="K26" s="16">
         <v>518.70000000000005</v>
       </c>
       <c r="L26" s="16">
         <v>567.9</v>
       </c>
       <c r="M26" s="16">
         <v>617.5</v>
       </c>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="1:14" s="3" customFormat="1">
       <c r="A27" s="47">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>51.76</v>
       </c>
       <c r="C27" s="22">
         <v>96.9</v>
       </c>
       <c r="D27" s="16">
         <v>146.9</v>
       </c>
-      <c r="E27" s="22"/>
+      <c r="E27" s="57">
+        <v>199.5</v>
+      </c>
       <c r="F27" s="23"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="56"/>
       <c r="C28" s="56"/>
       <c r="D28" s="56"/>
       <c r="E28" s="56"/>
       <c r="F28" s="56"/>
       <c r="G28" s="56"/>
       <c r="H28" s="56"/>
       <c r="I28" s="56"/>
       <c r="J28" s="56"/>
       <c r="K28" s="56"/>
       <c r="L28" s="56"/>
@@ -1834,964 +1874,972 @@
       <c r="J30" s="53"/>
       <c r="K30" s="53"/>
       <c r="L30" s="53"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:14" ht="10.5" customHeight="1">
       <c r="A31" s="2"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="G31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="7"/>
       <c r="B32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E32" s="10" t="s">
+      <c r="E32" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M32" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
-      <c r="E33" s="14"/>
+      <c r="E33" s="60"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="M33" s="14"/>
     </row>
     <row r="34" spans="1:13" ht="10.5" customHeight="1">
       <c r="A34" s="45">
         <v>2022</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E34" s="15" t="s">
+      <c r="E34" s="61" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="16">
         <v>6214.3</v>
       </c>
       <c r="H34" s="17">
         <v>7206</v>
       </c>
       <c r="I34" s="16">
         <v>8115.7</v>
       </c>
       <c r="J34" s="17">
         <v>8932.7999999999993</v>
       </c>
       <c r="K34" s="17">
         <v>9795.9</v>
       </c>
       <c r="L34" s="17">
         <v>10598.8</v>
       </c>
       <c r="M34" s="17">
         <v>11404.8</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="10.5" customHeight="1">
       <c r="A35" s="45">
         <v>2023</v>
       </c>
       <c r="B35" s="16">
         <v>783.9</v>
       </c>
       <c r="C35" s="17">
         <v>1527.9</v>
       </c>
       <c r="D35" s="17">
         <v>2356.1</v>
       </c>
-      <c r="E35" s="16">
+      <c r="E35" s="57">
         <v>3142.2</v>
       </c>
       <c r="F35" s="17">
         <v>3951.3</v>
       </c>
       <c r="G35" s="16">
         <v>4737.1000000000004</v>
       </c>
       <c r="H35" s="17">
         <v>5570.8</v>
       </c>
       <c r="I35" s="16">
         <v>6399.4</v>
       </c>
       <c r="J35" s="17">
         <v>7230.93</v>
       </c>
       <c r="K35" s="17">
         <v>8096.7</v>
       </c>
       <c r="L35" s="17">
         <v>8942.1299999999992</v>
       </c>
       <c r="M35" s="17">
         <v>9783.19</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="45">
         <v>2024</v>
       </c>
       <c r="B36" s="17">
         <v>755.97</v>
       </c>
       <c r="C36" s="17">
         <v>1143.9000000000001</v>
       </c>
       <c r="D36" s="17">
         <v>1594.85</v>
       </c>
-      <c r="E36" s="16">
+      <c r="E36" s="57">
         <v>1003.9</v>
       </c>
       <c r="F36" s="17">
         <v>2433.09</v>
       </c>
       <c r="G36" s="16">
         <v>2861.95</v>
       </c>
       <c r="H36" s="17">
         <v>3307.8</v>
       </c>
       <c r="I36" s="16">
         <v>3754.1</v>
       </c>
       <c r="J36" s="17">
         <v>4210.5</v>
       </c>
       <c r="K36" s="17">
         <v>4763.6000000000004</v>
       </c>
       <c r="L36" s="17">
         <v>5230.3</v>
       </c>
       <c r="M36" s="17">
         <v>5759.1</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="45">
         <v>2025</v>
       </c>
       <c r="B37" s="16">
         <v>439</v>
       </c>
       <c r="C37" s="17">
         <v>1339.7</v>
       </c>
       <c r="D37" s="17">
         <v>2316.3000000000002</v>
       </c>
-      <c r="E37" s="16">
+      <c r="E37" s="57">
         <v>3253.47</v>
       </c>
       <c r="F37" s="17">
         <v>4228.3999999999996</v>
       </c>
       <c r="G37" s="16">
         <v>5174.3999999999996</v>
       </c>
       <c r="H37" s="17">
         <v>6177.2</v>
       </c>
       <c r="I37" s="16">
         <v>7212.46</v>
       </c>
       <c r="J37" s="17">
         <v>8240.6</v>
       </c>
       <c r="K37" s="17">
         <v>9325.7999999999993</v>
       </c>
       <c r="L37" s="17">
         <v>10387.299999999999</v>
       </c>
       <c r="M37" s="17">
         <v>11610.2</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="45">
         <v>2026</v>
       </c>
       <c r="B38" s="16">
         <v>999.65</v>
       </c>
       <c r="C38" s="17">
         <v>1729.1</v>
       </c>
       <c r="D38" s="17">
         <v>2534.6</v>
       </c>
-      <c r="E38" s="16"/>
+      <c r="E38" s="62">
+        <v>3048.2</v>
+      </c>
       <c r="F38" s="17"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="16"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
-      <c r="E39" s="16"/>
+      <c r="E39" s="57"/>
       <c r="F39" s="3"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="28"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
       <c r="A40" s="45">
         <v>2022</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E40" s="15" t="s">
+      <c r="E40" s="61" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16">
         <v>4804.1000000000004</v>
       </c>
       <c r="H40" s="17">
         <v>5626.3</v>
       </c>
       <c r="I40" s="16">
         <v>6344.6</v>
       </c>
       <c r="J40" s="17">
         <v>7001.9</v>
       </c>
       <c r="K40" s="17">
         <v>7718.8</v>
       </c>
       <c r="L40" s="17">
         <v>8402.7999999999993</v>
       </c>
       <c r="M40" s="17">
         <v>9095.1</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="10.5" customHeight="1">
       <c r="A41" s="45">
         <v>2023</v>
       </c>
       <c r="B41" s="16">
         <v>673.4</v>
       </c>
       <c r="C41" s="17">
         <v>1327.5</v>
       </c>
       <c r="D41" s="17">
         <v>2053.3000000000002</v>
       </c>
-      <c r="E41" s="16">
+      <c r="E41" s="57">
         <v>2739.6</v>
       </c>
       <c r="F41" s="21">
         <v>3437.1</v>
       </c>
       <c r="G41" s="16">
         <v>4096.2</v>
       </c>
       <c r="H41" s="17">
         <v>4771.6000000000004</v>
       </c>
       <c r="I41" s="16">
         <v>5451.1</v>
       </c>
       <c r="J41" s="17">
         <v>6117.2049999999999</v>
       </c>
       <c r="K41" s="17">
         <v>6833.59</v>
       </c>
       <c r="L41" s="17">
         <v>7540.74</v>
       </c>
       <c r="M41" s="17">
         <v>8235.7999999999993</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="10.5" customHeight="1">
       <c r="A42" s="45">
         <v>2024</v>
       </c>
       <c r="B42" s="17">
         <v>634.39</v>
       </c>
       <c r="C42" s="17">
         <v>958.5</v>
       </c>
       <c r="D42" s="17">
         <v>1327.87</v>
       </c>
-      <c r="E42" s="16">
+      <c r="E42" s="57">
         <v>1668.7</v>
       </c>
       <c r="F42" s="21">
         <v>2025.04</v>
       </c>
       <c r="G42" s="16">
         <v>2375.16</v>
       </c>
       <c r="H42" s="17">
         <v>2747.9</v>
       </c>
       <c r="I42" s="16">
         <v>3112.9</v>
       </c>
       <c r="J42" s="17">
         <v>3482.2</v>
       </c>
       <c r="K42" s="17">
         <v>3893.4859999999999</v>
       </c>
       <c r="L42" s="17">
         <v>4285.8999999999996</v>
       </c>
       <c r="M42" s="17">
         <v>4692.8</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="10.5" customHeight="1">
       <c r="A43" s="45">
         <v>2025</v>
       </c>
       <c r="B43" s="17">
         <v>368.39</v>
       </c>
       <c r="C43" s="17">
         <v>1134</v>
       </c>
       <c r="D43" s="17">
         <v>1963.35</v>
       </c>
-      <c r="E43" s="16">
+      <c r="E43" s="57">
         <v>2751.2</v>
       </c>
       <c r="F43" s="21">
         <v>3534.5</v>
       </c>
       <c r="G43" s="16">
         <v>4304.7</v>
       </c>
       <c r="H43" s="17">
         <v>5142.7</v>
       </c>
       <c r="I43" s="16">
         <v>5999.3</v>
       </c>
       <c r="J43" s="17">
         <v>6859.1</v>
       </c>
       <c r="K43" s="17">
         <v>7782.5</v>
       </c>
       <c r="L43" s="17">
         <v>8701.0300000000007</v>
       </c>
       <c r="M43" s="17">
         <v>9953.5</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1">
       <c r="A44" s="45">
         <v>2026</v>
       </c>
       <c r="B44" s="17">
         <v>904.9</v>
       </c>
       <c r="C44" s="17">
         <v>1612.3</v>
       </c>
       <c r="D44" s="17">
         <v>2400.6</v>
       </c>
-      <c r="E44" s="16"/>
+      <c r="E44" s="62">
+        <v>2957.8</v>
+      </c>
       <c r="F44" s="21"/>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="16"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
-      <c r="E45" s="16"/>
+      <c r="E45" s="57"/>
       <c r="F45" s="17"/>
       <c r="G45" s="16"/>
       <c r="H45" s="28"/>
       <c r="I45" s="16"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
       <c r="A46" s="45">
         <v>2022</v>
       </c>
       <c r="B46" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E46" s="15" t="s">
+      <c r="E46" s="61" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="16">
         <v>204.6</v>
       </c>
       <c r="H46" s="17">
         <v>253.4</v>
       </c>
       <c r="I46" s="16">
         <v>298.5</v>
       </c>
       <c r="J46" s="17">
         <v>324.60000000000002</v>
       </c>
       <c r="K46" s="17">
         <v>354.1</v>
       </c>
       <c r="L46" s="17">
         <v>382.8</v>
       </c>
       <c r="M46" s="17">
         <v>409.5</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="10.5" customHeight="1">
       <c r="A47" s="45">
         <v>2023</v>
       </c>
       <c r="B47" s="16">
         <v>29.18</v>
       </c>
       <c r="C47" s="17">
         <v>52.6</v>
       </c>
       <c r="D47" s="17">
         <v>81.599999999999994</v>
       </c>
-      <c r="E47" s="16">
+      <c r="E47" s="57">
         <v>104.4</v>
       </c>
       <c r="F47" s="21">
         <v>132.30000000000001</v>
       </c>
       <c r="G47" s="16">
         <v>163.80000000000001</v>
       </c>
       <c r="H47" s="17">
         <v>199.1</v>
       </c>
       <c r="I47" s="16">
         <v>233.3</v>
       </c>
       <c r="J47" s="17">
         <v>257.26</v>
       </c>
       <c r="K47" s="17">
         <v>283.8</v>
       </c>
       <c r="L47" s="17">
         <v>309.81</v>
       </c>
       <c r="M47" s="17">
         <v>336.65</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="10.5" customHeight="1">
       <c r="A48" s="45">
         <v>2024</v>
       </c>
       <c r="B48" s="17">
         <v>30.45</v>
       </c>
       <c r="C48" s="17">
         <v>45.7</v>
       </c>
       <c r="D48" s="17">
         <v>61.52</v>
       </c>
-      <c r="E48" s="16">
+      <c r="E48" s="57">
         <v>75.290000000000006</v>
       </c>
       <c r="F48" s="21">
         <v>90.28</v>
       </c>
       <c r="G48" s="16">
         <v>109.65</v>
       </c>
       <c r="H48" s="17">
         <v>130</v>
       </c>
       <c r="I48" s="16">
         <v>149.94999999999999</v>
       </c>
       <c r="J48" s="17">
         <v>163.4</v>
       </c>
       <c r="K48" s="17">
         <v>178.64</v>
       </c>
       <c r="L48" s="17">
         <v>193.96</v>
       </c>
       <c r="M48" s="17">
         <v>208.8</v>
       </c>
     </row>
     <row r="49" spans="1:14" ht="10.5" customHeight="1">
       <c r="A49" s="45">
         <v>2025</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="17">
         <v>27.25</v>
       </c>
       <c r="D49" s="17">
         <v>41.08</v>
       </c>
-      <c r="E49" s="16">
+      <c r="E49" s="57">
         <v>63.39</v>
       </c>
       <c r="F49" s="21">
         <v>80.5</v>
       </c>
       <c r="G49" s="16">
         <v>105.79</v>
       </c>
       <c r="H49" s="17">
         <v>157.5</v>
       </c>
       <c r="I49" s="16">
         <v>199.09</v>
       </c>
       <c r="J49" s="17">
         <v>210.2</v>
       </c>
       <c r="K49" s="17">
         <v>223.7</v>
       </c>
       <c r="L49" s="17">
         <v>236.9</v>
       </c>
       <c r="M49" s="17">
         <v>250.9</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="10.5" customHeight="1">
       <c r="A50" s="45">
         <v>2026</v>
       </c>
       <c r="B50" s="17">
         <v>15.8</v>
       </c>
       <c r="C50" s="17">
         <v>25.4</v>
       </c>
       <c r="D50" s="17">
         <v>35.6</v>
       </c>
-      <c r="E50" s="16"/>
+      <c r="E50" s="62">
+        <v>48.2</v>
+      </c>
       <c r="F50" s="21"/>
       <c r="G50" s="16"/>
       <c r="H50" s="17"/>
       <c r="I50" s="16"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:14" ht="10.5" customHeight="1">
       <c r="A51" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="16"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
-      <c r="E51" s="16"/>
+      <c r="E51" s="57"/>
       <c r="F51" s="17"/>
       <c r="G51" s="16"/>
       <c r="H51" s="28"/>
       <c r="I51" s="16"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:14" ht="10.5" customHeight="1">
       <c r="A52" s="45">
         <v>2022</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E52" s="15" t="s">
+      <c r="E52" s="61" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="16">
         <v>176.5</v>
       </c>
       <c r="H52" s="17">
         <v>221.5</v>
       </c>
       <c r="I52" s="16">
         <v>265.3</v>
       </c>
       <c r="J52" s="17">
         <v>289.2</v>
       </c>
       <c r="K52" s="17">
         <v>3157.8</v>
       </c>
       <c r="L52" s="17">
         <v>340.8</v>
       </c>
       <c r="M52" s="17">
         <v>363.95</v>
       </c>
     </row>
     <row r="53" spans="1:14" ht="10.5" customHeight="1">
       <c r="A53" s="46">
         <v>2023</v>
       </c>
       <c r="B53" s="16">
         <v>24.1</v>
       </c>
       <c r="C53" s="16">
         <v>43.7</v>
       </c>
       <c r="D53" s="16">
         <v>69.2</v>
       </c>
-      <c r="E53" s="16">
+      <c r="E53" s="57">
         <v>88.4</v>
       </c>
       <c r="F53" s="19">
         <v>113.1</v>
       </c>
       <c r="G53" s="16">
         <v>141.9</v>
       </c>
       <c r="H53" s="16">
         <v>174.2</v>
       </c>
       <c r="I53" s="16">
         <v>205.8</v>
       </c>
       <c r="J53" s="16">
         <v>226.63</v>
       </c>
       <c r="K53" s="16">
         <v>249.5</v>
       </c>
       <c r="L53" s="16">
         <v>271.82</v>
       </c>
       <c r="M53" s="16">
         <v>293.12</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="10.5" customHeight="1">
       <c r="A54" s="46">
         <v>2024</v>
       </c>
       <c r="B54" s="16">
         <v>24.49</v>
       </c>
       <c r="C54" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="D54" s="16">
         <v>47.5</v>
       </c>
-      <c r="E54" s="16">
+      <c r="E54" s="57">
         <v>58.8</v>
       </c>
       <c r="F54" s="19">
         <v>71.83</v>
       </c>
       <c r="G54" s="16">
         <v>87.05</v>
       </c>
       <c r="H54" s="16">
         <v>106.2</v>
       </c>
       <c r="I54" s="16">
         <v>123.37</v>
       </c>
       <c r="J54" s="16">
         <v>134.6</v>
       </c>
       <c r="K54" s="16">
         <v>147.35</v>
       </c>
       <c r="L54" s="16">
         <v>158.94</v>
       </c>
       <c r="M54" s="16">
         <v>169.84</v>
       </c>
       <c r="N54" s="43"/>
     </row>
     <row r="55" spans="1:14" ht="10.5" customHeight="1">
       <c r="A55" s="46">
         <v>2025</v>
       </c>
       <c r="B55" s="16">
         <v>43.5</v>
       </c>
       <c r="C55" s="16">
         <v>13.8</v>
       </c>
       <c r="D55" s="16">
         <v>20.6</v>
       </c>
-      <c r="E55" s="16">
+      <c r="E55" s="57">
         <v>27.6</v>
       </c>
       <c r="F55" s="19">
         <v>35.5</v>
       </c>
       <c r="G55" s="16">
         <v>51.2</v>
       </c>
       <c r="H55" s="16">
         <v>91.5</v>
       </c>
       <c r="I55" s="16">
         <v>123.4</v>
       </c>
       <c r="J55" s="16">
         <v>129.5</v>
       </c>
       <c r="K55" s="16">
         <v>137.4</v>
       </c>
       <c r="L55" s="16">
         <v>144.69999999999999</v>
       </c>
       <c r="M55" s="16">
         <v>151.6</v>
       </c>
       <c r="N55" s="43"/>
     </row>
     <row r="56" spans="1:14" ht="10.5" customHeight="1">
       <c r="A56" s="47">
         <v>2026</v>
       </c>
       <c r="B56" s="22">
         <v>9</v>
       </c>
       <c r="C56" s="22">
         <v>13.5</v>
       </c>
       <c r="D56" s="22">
         <v>19.3</v>
       </c>
-      <c r="E56" s="22"/>
+      <c r="E56" s="64">
+        <v>27.6</v>
+      </c>
       <c r="F56" s="23"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="43"/>
     </row>
     <row r="57" spans="1:14" ht="10.5" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
-      <c r="E57" s="26"/>
+      <c r="E57" s="65"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:14" ht="10.5" customHeight="1">
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
-      <c r="E58" s="26"/>
+      <c r="E58" s="65"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
     </row>
     <row r="59" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1">
       <c r="A59" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="53"/>
       <c r="C59" s="53"/>
       <c r="D59" s="53"/>
       <c r="E59" s="53"/>
       <c r="F59" s="53"/>
       <c r="G59" s="53"/>
       <c r="H59" s="53"/>
       <c r="I59" s="53"/>
       <c r="J59" s="53"/>
       <c r="K59" s="53"/>
       <c r="L59" s="53"/>
       <c r="M59" s="53"/>
     </row>
     <row r="60" spans="1:14" ht="10.5" customHeight="1">
       <c r="A60" s="2"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="G60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="M60" s="4"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="7"/>
       <c r="B61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E61" s="10" t="s">
+      <c r="E61" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M61" s="11" t="s">
         <v>22</v>
@@ -2799,1880 +2847,1892 @@
     </row>
     <row r="62" spans="1:14" ht="10.5" customHeight="1">
       <c r="A62" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="G62" s="4"/>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
       <c r="M62" s="4"/>
     </row>
     <row r="63" spans="1:14" s="3" customFormat="1">
       <c r="A63" s="45">
         <v>2022</v>
       </c>
       <c r="B63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E63" s="28" t="s">
+      <c r="E63" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="28">
         <v>12955.9</v>
       </c>
       <c r="H63" s="28">
         <v>15335.9</v>
       </c>
       <c r="I63" s="21">
         <v>17663.099999999999</v>
       </c>
       <c r="J63" s="21">
         <v>19980.3</v>
       </c>
       <c r="K63" s="29">
         <v>22399.8</v>
       </c>
       <c r="L63" s="29">
         <v>24883.1</v>
       </c>
       <c r="M63" s="28">
         <v>27612.3</v>
       </c>
     </row>
     <row r="64" spans="1:14" s="3" customFormat="1">
       <c r="A64" s="45">
         <v>2023</v>
       </c>
       <c r="B64" s="28">
         <v>46</v>
       </c>
       <c r="C64" s="28">
         <v>89.66</v>
       </c>
       <c r="D64" s="28">
         <v>133.65</v>
       </c>
-      <c r="E64" s="28">
+      <c r="E64" s="63">
         <v>186.9</v>
       </c>
       <c r="F64" s="28">
         <v>255.69</v>
       </c>
       <c r="G64" s="28">
         <v>342.9</v>
       </c>
       <c r="H64" s="28">
         <v>440.7</v>
       </c>
       <c r="I64" s="21">
         <v>533.4</v>
       </c>
       <c r="J64" s="21">
         <v>623.04999999999995</v>
       </c>
       <c r="K64" s="29">
         <v>715.46</v>
       </c>
       <c r="L64" s="17">
         <v>882.65</v>
       </c>
       <c r="M64" s="41">
         <v>1065.44</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1">
       <c r="A65" s="45">
         <v>2024</v>
       </c>
       <c r="B65" s="28">
         <v>67.73</v>
       </c>
       <c r="C65" s="28">
         <v>142.6</v>
       </c>
       <c r="D65" s="28">
         <v>220.68</v>
       </c>
-      <c r="E65" s="28">
+      <c r="E65" s="63">
         <v>497.02</v>
       </c>
       <c r="F65" s="28">
         <v>902.5</v>
       </c>
       <c r="G65" s="28">
         <v>1255.29</v>
       </c>
       <c r="H65" s="28">
         <v>1743.6</v>
       </c>
       <c r="I65" s="21">
         <v>2319.3000000000002</v>
       </c>
       <c r="J65" s="21">
         <v>2828.6</v>
       </c>
       <c r="K65" s="29">
         <v>3156</v>
       </c>
       <c r="L65" s="17">
         <v>3423.9</v>
       </c>
       <c r="M65" s="41">
         <v>3593.5</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1">
       <c r="A66" s="45">
         <v>2025</v>
       </c>
       <c r="B66" s="28">
         <v>103.3</v>
       </c>
       <c r="C66" s="28">
         <v>210.12</v>
       </c>
       <c r="D66" s="28">
         <v>354.9</v>
       </c>
-      <c r="E66" s="28">
+      <c r="E66" s="63">
         <v>564.77</v>
       </c>
       <c r="F66" s="28">
         <v>779</v>
       </c>
       <c r="G66" s="28">
         <v>1019.4</v>
       </c>
       <c r="H66" s="28">
         <v>1245.9000000000001</v>
       </c>
       <c r="I66" s="21">
         <v>1772.2</v>
       </c>
       <c r="J66" s="21">
         <v>2302.1999999999998</v>
       </c>
       <c r="K66" s="29">
         <v>2887.4</v>
       </c>
       <c r="L66" s="17">
         <v>3451.5</v>
       </c>
       <c r="M66" s="41">
         <v>3992</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1">
       <c r="A67" s="45">
         <v>2026</v>
       </c>
       <c r="B67" s="28"/>
       <c r="C67" s="28">
         <v>863.1</v>
       </c>
       <c r="D67" s="28">
         <v>1306.2</v>
       </c>
-      <c r="E67" s="28"/>
+      <c r="E67" s="63">
+        <v>1810.2</v>
+      </c>
       <c r="F67" s="28"/>
       <c r="G67" s="28"/>
       <c r="H67" s="28"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="29"/>
       <c r="L67" s="17"/>
       <c r="M67" s="41"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="17"/>
       <c r="C68" s="17"/>
       <c r="D68" s="17"/>
-      <c r="E68" s="21"/>
+      <c r="E68" s="62"/>
       <c r="F68" s="20"/>
       <c r="G68" s="21"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="21"/>
       <c r="K68" s="17"/>
       <c r="L68" s="17"/>
       <c r="M68" s="17"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1">
       <c r="A69" s="45">
         <v>2022</v>
       </c>
       <c r="B69" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E69" s="28" t="s">
+      <c r="E69" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="28">
         <v>423.99</v>
       </c>
       <c r="H69" s="28">
         <v>506.38</v>
       </c>
       <c r="I69" s="28">
         <v>596.39</v>
       </c>
       <c r="J69" s="28">
         <v>686.17</v>
       </c>
       <c r="K69" s="28">
         <v>777.97</v>
       </c>
       <c r="L69" s="28">
         <v>867.3</v>
       </c>
       <c r="M69" s="28">
         <v>967.4</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1">
       <c r="A70" s="45">
         <v>2023</v>
       </c>
       <c r="B70" s="28">
         <v>36.4</v>
       </c>
       <c r="C70" s="28">
         <v>65.069999999999993</v>
       </c>
       <c r="D70" s="28">
         <v>90.98</v>
       </c>
-      <c r="E70" s="28">
+      <c r="E70" s="63">
         <v>129.4</v>
       </c>
       <c r="F70" s="28">
         <v>168.8</v>
       </c>
       <c r="G70" s="28">
         <v>212.08</v>
       </c>
       <c r="H70" s="28">
         <v>267.7</v>
       </c>
       <c r="I70" s="28">
         <v>313.29000000000002</v>
       </c>
       <c r="J70" s="28">
         <v>362.2</v>
       </c>
       <c r="K70" s="28">
         <v>414.49</v>
       </c>
       <c r="L70" s="28">
         <v>486.77</v>
       </c>
       <c r="M70" s="28">
         <v>573.98</v>
       </c>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1">
       <c r="A71" s="45">
         <v>2024</v>
       </c>
       <c r="B71" s="28">
         <v>38.47</v>
       </c>
       <c r="C71" s="28">
         <v>80.099999999999994</v>
       </c>
       <c r="D71" s="28">
         <v>120.65</v>
       </c>
-      <c r="E71" s="28">
+      <c r="E71" s="63">
         <v>184.9</v>
       </c>
       <c r="F71" s="28">
         <v>253.6</v>
       </c>
       <c r="G71" s="28">
         <v>332.16</v>
       </c>
       <c r="H71" s="28">
         <v>438.1</v>
       </c>
       <c r="I71" s="28">
         <v>674.2</v>
       </c>
       <c r="J71" s="28">
         <v>789.8</v>
       </c>
       <c r="K71" s="28">
         <v>862.69</v>
       </c>
       <c r="L71" s="28">
         <v>941.9</v>
       </c>
       <c r="M71" s="28">
         <v>1021</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1">
       <c r="A72" s="45">
         <v>2026</v>
       </c>
       <c r="B72" s="28">
         <v>75.95</v>
       </c>
       <c r="C72" s="28">
         <v>152.6</v>
       </c>
       <c r="D72" s="28">
         <v>237.6</v>
       </c>
-      <c r="E72" s="28">
+      <c r="E72" s="63">
         <v>360.9</v>
       </c>
       <c r="F72" s="28">
         <v>480</v>
       </c>
       <c r="G72" s="28">
         <v>602.4</v>
       </c>
       <c r="H72" s="28">
         <v>713.1</v>
       </c>
       <c r="I72" s="28">
         <v>827.95</v>
       </c>
       <c r="J72" s="28">
         <v>957</v>
       </c>
       <c r="K72" s="28">
         <v>1064</v>
       </c>
       <c r="L72" s="28">
         <v>1173.03</v>
       </c>
       <c r="M72" s="28">
         <v>1282.0999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1">
       <c r="A73" s="45">
         <v>2026</v>
       </c>
       <c r="B73" s="28">
         <v>83.9</v>
       </c>
       <c r="C73" s="28">
         <v>168.95</v>
       </c>
       <c r="D73" s="28">
         <v>260.60000000000002</v>
       </c>
-      <c r="E73" s="28"/>
+      <c r="E73" s="63">
+        <v>399.9</v>
+      </c>
       <c r="F73" s="28"/>
       <c r="G73" s="28"/>
       <c r="H73" s="28"/>
       <c r="I73" s="28"/>
       <c r="J73" s="28"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
       <c r="M73" s="28"/>
     </row>
     <row r="74" spans="1:13" ht="10.5" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
-      <c r="E74" s="17"/>
+      <c r="E74" s="62"/>
       <c r="F74" s="21"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17"/>
       <c r="J74" s="17"/>
       <c r="K74" s="17"/>
       <c r="L74" s="17"/>
       <c r="M74" s="17"/>
     </row>
     <row r="75" spans="1:13" ht="10.5" customHeight="1">
       <c r="A75" s="44">
         <v>2022</v>
       </c>
       <c r="D75" s="3"/>
-      <c r="E75" s="3"/>
       <c r="F75" s="3"/>
     </row>
     <row r="76" spans="1:13" ht="10.5" customHeight="1">
       <c r="A76" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D76" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E76" s="28" t="s">
+      <c r="E76" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F76" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G76" s="28">
         <v>61728</v>
       </c>
       <c r="H76" s="28">
         <v>72502.600000000006</v>
       </c>
       <c r="I76" s="28">
         <v>84188.7</v>
       </c>
       <c r="J76" s="28">
         <v>96190.3</v>
       </c>
       <c r="K76" s="28">
         <v>109572.7</v>
       </c>
       <c r="L76" s="28">
         <v>124223.3</v>
       </c>
       <c r="M76" s="28">
         <v>139387</v>
       </c>
     </row>
     <row r="77" spans="1:13" ht="10.5" customHeight="1">
       <c r="A77" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B77" s="28"/>
       <c r="C77" s="28"/>
       <c r="D77" s="28"/>
-      <c r="E77" s="28"/>
+      <c r="E77" s="63"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="28"/>
       <c r="L77" s="17"/>
       <c r="M77" s="28"/>
     </row>
     <row r="78" spans="1:13" ht="10.5" customHeight="1">
       <c r="A78" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B78" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D78" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E78" s="28" t="s">
+      <c r="E78" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F78" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G78" s="28">
         <v>27006.5</v>
       </c>
       <c r="H78" s="28">
         <v>31881.1</v>
       </c>
       <c r="I78" s="17">
         <v>37667.199999999997</v>
       </c>
       <c r="J78" s="17">
         <v>43473.1</v>
       </c>
       <c r="K78" s="17">
         <v>50660.3</v>
       </c>
       <c r="L78" s="17">
         <v>58495.4</v>
       </c>
       <c r="M78" s="28">
         <v>66163.600000000006</v>
       </c>
     </row>
     <row r="79" spans="1:13" ht="10.5" customHeight="1">
       <c r="A79" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B79" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E79" s="28" t="s">
+      <c r="E79" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F79" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G79" s="28">
         <v>34721.5</v>
       </c>
       <c r="H79" s="28">
         <v>40621.5</v>
       </c>
       <c r="I79" s="17">
         <v>46521.5</v>
       </c>
       <c r="J79" s="17">
         <v>52717.2</v>
       </c>
       <c r="K79" s="17">
         <v>58912.3</v>
       </c>
       <c r="L79" s="17">
         <v>65727.8</v>
       </c>
       <c r="M79" s="28">
         <v>73223.399999999994</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="10.5" customHeight="1">
       <c r="A80" s="44">
         <v>2023</v>
       </c>
       <c r="D80" s="3"/>
-      <c r="E80" s="3"/>
       <c r="F80" s="3"/>
     </row>
     <row r="81" spans="1:13" ht="10.5" customHeight="1">
       <c r="A81" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="28">
         <v>1963.9</v>
       </c>
       <c r="C81" s="28">
         <v>3034.66</v>
       </c>
       <c r="D81" s="28">
         <v>5414.48</v>
       </c>
-      <c r="E81" s="28">
+      <c r="E81" s="63">
         <v>7629.6</v>
       </c>
       <c r="F81" s="28">
         <v>9975.5</v>
       </c>
       <c r="G81" s="28">
         <v>11322.17</v>
       </c>
       <c r="H81" s="28">
         <v>13114.6</v>
       </c>
       <c r="I81" s="17">
         <v>14841.7</v>
       </c>
       <c r="J81" s="17">
         <v>16464.41</v>
       </c>
       <c r="K81" s="17">
         <v>18054.7</v>
       </c>
       <c r="L81" s="17">
         <v>20299</v>
       </c>
       <c r="M81" s="28">
         <v>22243.71</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="10.5" customHeight="1">
       <c r="A82" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B82" s="28"/>
       <c r="C82" s="28"/>
       <c r="D82" s="28"/>
-      <c r="E82" s="28"/>
+      <c r="E82" s="63"/>
       <c r="F82" s="28"/>
       <c r="G82" s="28"/>
       <c r="H82" s="28"/>
       <c r="I82" s="17"/>
       <c r="J82" s="17"/>
       <c r="K82" s="17"/>
       <c r="L82" s="17"/>
       <c r="M82" s="28"/>
     </row>
     <row r="83" spans="1:13" ht="10.5" customHeight="1">
       <c r="A83" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B83" s="28">
         <v>1926.7</v>
       </c>
       <c r="C83" s="28">
         <v>2959.07</v>
       </c>
       <c r="D83" s="28">
         <v>5303.6</v>
       </c>
-      <c r="E83" s="28">
+      <c r="E83" s="63">
         <v>7485.18</v>
       </c>
       <c r="F83" s="28">
         <v>9756.5</v>
       </c>
       <c r="G83" s="28">
         <v>11029.1</v>
       </c>
       <c r="H83" s="28">
         <v>12747.97</v>
       </c>
       <c r="I83" s="17">
         <v>14404</v>
       </c>
       <c r="J83" s="17">
         <v>15973.71</v>
       </c>
       <c r="K83" s="17">
         <v>17511.02</v>
       </c>
       <c r="L83" s="17">
         <v>19650</v>
       </c>
       <c r="M83" s="28">
         <v>21493.96</v>
       </c>
     </row>
     <row r="84" spans="1:13" ht="10.5" customHeight="1">
       <c r="A84" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="28">
         <v>37.25</v>
       </c>
       <c r="C84" s="28">
         <v>75.59</v>
       </c>
       <c r="D84" s="28">
         <v>110.87</v>
       </c>
-      <c r="E84" s="28">
+      <c r="E84" s="63">
         <v>144.44</v>
       </c>
       <c r="F84" s="28">
         <v>219</v>
       </c>
       <c r="G84" s="28">
         <v>293.10000000000002</v>
       </c>
       <c r="H84" s="28">
         <v>366.6</v>
       </c>
       <c r="I84" s="17">
         <v>437.7</v>
       </c>
       <c r="J84" s="17">
         <v>490.7</v>
       </c>
       <c r="K84" s="17">
         <v>543.70000000000005</v>
       </c>
       <c r="L84" s="17">
         <v>649</v>
       </c>
       <c r="M84" s="28">
         <v>749.7</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="10.5" customHeight="1">
       <c r="A85" s="44">
         <v>2024</v>
       </c>
       <c r="B85" s="28"/>
       <c r="C85" s="28"/>
       <c r="D85" s="28"/>
-      <c r="E85" s="28"/>
+      <c r="E85" s="63"/>
       <c r="F85" s="28"/>
       <c r="G85" s="28"/>
       <c r="H85" s="28"/>
       <c r="I85" s="17"/>
       <c r="J85" s="17"/>
       <c r="K85" s="17"/>
       <c r="L85" s="17"/>
       <c r="M85" s="28"/>
     </row>
     <row r="86" spans="1:13" ht="10.5" customHeight="1">
       <c r="A86" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="28">
         <v>1649.69</v>
       </c>
       <c r="C86" s="28">
         <v>3689.4</v>
       </c>
       <c r="D86" s="28">
         <v>5867.36</v>
       </c>
-      <c r="E86" s="28">
+      <c r="E86" s="63">
         <v>8234.7999999999993</v>
       </c>
       <c r="F86" s="28">
         <v>10540.86</v>
       </c>
       <c r="G86" s="28">
         <v>12369.99</v>
       </c>
       <c r="H86" s="28">
         <v>14128.99</v>
       </c>
       <c r="I86" s="17">
         <v>15830.4</v>
       </c>
       <c r="J86" s="17">
         <v>17620</v>
       </c>
       <c r="K86" s="17">
         <v>19710.23</v>
       </c>
       <c r="L86" s="17">
         <v>21883.3</v>
       </c>
       <c r="M86" s="28">
         <v>24004.1</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="10.5" customHeight="1">
       <c r="A87" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B87" s="28"/>
       <c r="C87" s="28"/>
       <c r="D87" s="28"/>
-      <c r="E87" s="28"/>
+      <c r="E87" s="63"/>
       <c r="F87" s="28"/>
       <c r="G87" s="28"/>
       <c r="H87" s="28"/>
       <c r="I87" s="17"/>
       <c r="J87" s="17"/>
       <c r="K87" s="17"/>
       <c r="L87" s="17"/>
       <c r="M87" s="28"/>
     </row>
     <row r="88" spans="1:13" ht="10.5" customHeight="1">
       <c r="A88" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B88" s="28">
         <v>1587.77</v>
       </c>
       <c r="C88" s="28">
         <v>35258</v>
       </c>
       <c r="D88" s="28">
         <v>5590.37</v>
       </c>
-      <c r="E88" s="28">
+      <c r="E88" s="63">
         <v>7881.1</v>
       </c>
       <c r="F88" s="28">
         <v>10111.6</v>
       </c>
       <c r="G88" s="28">
         <v>11865.4</v>
       </c>
       <c r="H88" s="28">
         <v>13482.5</v>
       </c>
       <c r="I88" s="17">
         <v>15041.9</v>
       </c>
       <c r="J88" s="17">
         <v>16690.099999999999</v>
       </c>
       <c r="K88" s="17">
         <v>18650.560000000001</v>
       </c>
       <c r="L88" s="17">
         <v>20671.099999999999</v>
       </c>
       <c r="M88" s="28">
         <v>22628.1</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="10.5" customHeight="1">
       <c r="A89" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B89" s="28">
         <v>61.92</v>
       </c>
       <c r="C89" s="28">
         <v>163.6</v>
       </c>
       <c r="D89" s="28">
         <v>277</v>
       </c>
-      <c r="E89" s="28">
+      <c r="E89" s="63">
         <v>353.7</v>
       </c>
       <c r="F89" s="28">
         <v>429.3</v>
       </c>
       <c r="G89" s="28">
         <v>504.59</v>
       </c>
       <c r="H89" s="28">
         <v>646.5</v>
       </c>
       <c r="I89" s="17">
         <v>788.5</v>
       </c>
       <c r="J89" s="17">
         <v>929.9</v>
       </c>
       <c r="K89" s="17">
         <v>1059.5999999999999</v>
       </c>
       <c r="L89" s="17">
         <v>1212.2</v>
       </c>
       <c r="M89" s="28">
         <v>1376</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="10.5" customHeight="1">
       <c r="A90" s="44">
         <v>2025</v>
       </c>
       <c r="B90" s="28"/>
       <c r="C90" s="28"/>
       <c r="D90" s="28"/>
-      <c r="E90" s="28"/>
+      <c r="E90" s="63"/>
       <c r="F90" s="28"/>
       <c r="G90" s="28"/>
       <c r="H90" s="28"/>
       <c r="I90" s="17"/>
       <c r="J90" s="17"/>
       <c r="K90" s="17"/>
       <c r="L90" s="17"/>
       <c r="M90" s="28"/>
     </row>
     <row r="91" spans="1:13" ht="10.5" customHeight="1">
       <c r="A91" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="28">
         <v>2092.2399999999998</v>
       </c>
       <c r="C91" s="28">
         <v>4294.3</v>
       </c>
       <c r="D91" s="28">
         <v>6662.1</v>
       </c>
-      <c r="E91" s="28">
+      <c r="E91" s="63">
         <v>9211.4</v>
       </c>
       <c r="F91" s="28">
         <v>11728.99</v>
       </c>
       <c r="G91" s="28">
         <v>14067.2</v>
       </c>
       <c r="H91" s="28">
         <v>16344.2</v>
       </c>
       <c r="I91" s="17">
         <v>18567.5</v>
       </c>
       <c r="J91" s="17">
         <v>21121.1</v>
       </c>
       <c r="K91" s="17">
         <v>23954.400000000001</v>
       </c>
       <c r="L91" s="17">
         <v>26737.4</v>
       </c>
       <c r="M91" s="28">
         <v>29595.9</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="10.5" customHeight="1">
       <c r="A92" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B92" s="28"/>
       <c r="C92" s="28"/>
       <c r="D92" s="28"/>
-      <c r="E92" s="28"/>
+      <c r="E92" s="63"/>
       <c r="F92" s="28"/>
       <c r="G92" s="28"/>
       <c r="H92" s="28"/>
       <c r="I92" s="17"/>
       <c r="J92" s="17"/>
       <c r="K92" s="17"/>
       <c r="L92" s="17"/>
       <c r="M92" s="28"/>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="28">
         <v>1877.99</v>
       </c>
       <c r="C93" s="28">
         <v>3865.2</v>
       </c>
       <c r="D93" s="28">
         <v>5953.5</v>
       </c>
-      <c r="E93" s="28">
+      <c r="E93" s="63">
         <v>8190.7</v>
       </c>
       <c r="F93" s="28">
         <v>10375.1</v>
       </c>
       <c r="G93" s="28">
         <v>12310.8</v>
       </c>
       <c r="H93" s="28">
         <v>14124.8</v>
       </c>
       <c r="I93" s="17">
         <v>15843.2</v>
       </c>
       <c r="J93" s="17">
         <v>17856.400000000001</v>
       </c>
       <c r="K93" s="17">
         <v>20124.900000000001</v>
       </c>
       <c r="L93" s="17">
         <v>22337.7</v>
       </c>
       <c r="M93" s="28">
         <v>24616.9</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B94" s="28">
         <v>214.2</v>
       </c>
       <c r="C94" s="28">
         <v>429.08</v>
       </c>
       <c r="D94" s="28">
         <v>708.6</v>
       </c>
-      <c r="E94" s="28">
+      <c r="E94" s="63">
         <v>1020.7</v>
       </c>
       <c r="F94" s="28">
         <v>1353.9</v>
       </c>
       <c r="G94" s="28">
         <v>1756.4</v>
       </c>
       <c r="H94" s="28">
         <v>2219.4</v>
       </c>
       <c r="I94" s="17">
         <v>2724.3</v>
       </c>
       <c r="J94" s="17">
         <v>3264.7</v>
       </c>
       <c r="K94" s="17">
         <v>3829.5</v>
       </c>
       <c r="L94" s="17">
         <v>4399.7</v>
       </c>
       <c r="M94" s="28">
         <v>4979</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="10.5" customHeight="1">
       <c r="A95" s="44">
         <v>2026</v>
       </c>
       <c r="B95" s="28"/>
       <c r="C95" s="28"/>
       <c r="D95" s="28"/>
-      <c r="E95" s="28"/>
+      <c r="E95" s="63"/>
       <c r="F95" s="28"/>
       <c r="G95" s="28"/>
       <c r="H95" s="28"/>
       <c r="I95" s="17"/>
       <c r="J95" s="17"/>
       <c r="K95" s="17"/>
       <c r="L95" s="17"/>
       <c r="M95" s="28"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="28">
         <v>2845</v>
       </c>
       <c r="C96" s="28">
         <v>5553.6</v>
       </c>
       <c r="D96" s="28">
         <v>8399.7999999999993</v>
       </c>
-      <c r="E96" s="28"/>
+      <c r="E96" s="63">
+        <v>11222.5</v>
+      </c>
       <c r="F96" s="28"/>
       <c r="G96" s="28"/>
       <c r="H96" s="28"/>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="28"/>
     </row>
     <row r="97" spans="1:13" ht="10.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
-      <c r="E97" s="28"/>
+      <c r="E97" s="63"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="17"/>
       <c r="J97" s="17"/>
       <c r="K97" s="17"/>
       <c r="L97" s="17"/>
       <c r="M97" s="28"/>
     </row>
     <row r="98" spans="1:13" ht="10.5" customHeight="1">
       <c r="A98" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="28">
         <v>2274</v>
       </c>
       <c r="C98" s="28">
         <v>4436.55</v>
       </c>
       <c r="D98" s="28">
         <v>6791.3</v>
       </c>
-      <c r="E98" s="28"/>
+      <c r="E98" s="63">
+        <v>9152</v>
+      </c>
       <c r="F98" s="28"/>
       <c r="G98" s="28"/>
       <c r="H98" s="28"/>
       <c r="I98" s="17"/>
       <c r="J98" s="17"/>
       <c r="K98" s="17"/>
       <c r="L98" s="17"/>
       <c r="M98" s="28"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1">
       <c r="A99" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="28">
         <v>571</v>
       </c>
       <c r="C99" s="28">
         <v>1117</v>
       </c>
       <c r="D99" s="28">
         <v>1609</v>
       </c>
-      <c r="E99" s="28"/>
+      <c r="E99" s="63">
+        <v>2070.5</v>
+      </c>
       <c r="F99" s="28"/>
       <c r="G99" s="28"/>
       <c r="H99" s="28"/>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="28"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1">
       <c r="A100" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B100" s="17"/>
       <c r="C100" s="17"/>
       <c r="D100" s="17"/>
-      <c r="E100" s="17"/>
+      <c r="E100" s="62"/>
       <c r="F100" s="17"/>
       <c r="G100" s="17"/>
       <c r="H100" s="17"/>
       <c r="I100" s="17"/>
       <c r="J100" s="21"/>
       <c r="K100" s="17"/>
       <c r="L100" s="17"/>
       <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" ht="10.5" customHeight="1">
       <c r="A101" s="44">
         <v>2022</v>
       </c>
       <c r="D101" s="3"/>
-      <c r="E101" s="3"/>
       <c r="F101" s="3"/>
     </row>
     <row r="102" spans="1:13" ht="10.5" customHeight="1">
       <c r="A102" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="28"/>
       <c r="C102" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D102" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E102" s="28" t="s">
+      <c r="E102" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F102" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G102" s="28">
         <v>739</v>
       </c>
       <c r="H102" s="28">
         <v>862.29</v>
       </c>
       <c r="I102" s="28">
         <v>994.36</v>
       </c>
       <c r="J102" s="28">
         <v>1122.3900000000001</v>
       </c>
       <c r="K102" s="28">
         <v>1260.5999999999999</v>
       </c>
       <c r="L102" s="28">
         <v>1411.3</v>
       </c>
       <c r="M102" s="28">
         <v>1566.3</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="10.5" customHeight="1">
       <c r="A103" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="33"/>
       <c r="D103" s="33"/>
-      <c r="E103" s="17"/>
+      <c r="E103" s="62"/>
       <c r="F103" s="17"/>
       <c r="H103" s="17"/>
       <c r="I103" s="17"/>
       <c r="J103" s="17"/>
       <c r="K103" s="17"/>
       <c r="L103" s="17"/>
       <c r="M103" s="17"/>
     </row>
     <row r="104" spans="1:13" ht="10.5" customHeight="1">
       <c r="A104" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B104" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C104" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D104" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E104" s="28" t="s">
+      <c r="E104" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F104" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G104" s="17">
         <v>291.2</v>
       </c>
       <c r="H104" s="17">
         <v>332.68</v>
       </c>
       <c r="I104" s="17">
         <v>382.95</v>
       </c>
       <c r="J104" s="17">
         <v>429.2</v>
       </c>
       <c r="K104" s="17">
         <v>485.6</v>
       </c>
       <c r="L104" s="17">
         <v>554.5</v>
       </c>
       <c r="M104" s="17">
         <v>619.5</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="10.5" customHeight="1">
       <c r="A105" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B105" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C105" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D105" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E105" s="28" t="s">
+      <c r="E105" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F105" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G105" s="17">
         <v>448</v>
       </c>
       <c r="H105" s="17">
         <v>529.6</v>
       </c>
       <c r="I105" s="17">
         <v>611.4</v>
       </c>
       <c r="J105" s="17">
         <v>693.2</v>
       </c>
       <c r="K105" s="17">
         <v>775</v>
       </c>
       <c r="L105" s="17">
         <v>856.8</v>
       </c>
       <c r="M105" s="17">
         <v>946.8</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="10.5" customHeight="1">
       <c r="A106" s="44">
         <v>2023</v>
       </c>
       <c r="D106" s="3"/>
-      <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
       <c r="I106" s="17"/>
       <c r="J106" s="17"/>
       <c r="K106" s="17"/>
       <c r="L106" s="17"/>
       <c r="M106" s="17"/>
     </row>
     <row r="107" spans="1:13" ht="10.5" customHeight="1">
       <c r="A107" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="28">
         <v>24.4</v>
       </c>
       <c r="C107" s="28">
         <v>45.07</v>
       </c>
       <c r="D107" s="28">
         <v>77.849999999999994</v>
       </c>
-      <c r="E107" s="28">
+      <c r="E107" s="63">
         <v>107.87</v>
       </c>
       <c r="F107" s="17">
         <v>137.30000000000001</v>
       </c>
       <c r="G107" s="17">
         <v>157.19999999999999</v>
       </c>
       <c r="H107" s="17">
         <v>184.87</v>
       </c>
       <c r="I107" s="17">
         <v>211.06</v>
       </c>
       <c r="J107" s="17">
         <v>240.44</v>
       </c>
       <c r="K107" s="17">
         <v>269.56</v>
       </c>
       <c r="L107" s="17">
         <v>303.52999999999997</v>
       </c>
       <c r="M107" s="17">
         <v>332.5</v>
       </c>
     </row>
     <row r="108" spans="1:13" ht="10.5" customHeight="1">
       <c r="A108" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B108" s="28"/>
       <c r="C108" s="33"/>
       <c r="D108" s="42"/>
-      <c r="E108" s="17"/>
+      <c r="E108" s="62"/>
       <c r="F108" s="17"/>
       <c r="H108" s="17"/>
       <c r="I108" s="17"/>
       <c r="J108" s="17"/>
       <c r="K108" s="17"/>
       <c r="L108" s="17"/>
       <c r="M108" s="17"/>
     </row>
     <row r="109" spans="1:13" ht="10.5" customHeight="1">
       <c r="A109" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="28">
         <v>24.67</v>
       </c>
       <c r="C109" s="34">
         <v>41.6</v>
       </c>
       <c r="D109" s="33">
         <v>72.67</v>
       </c>
-      <c r="E109" s="16">
+      <c r="E109" s="57">
         <v>101.03</v>
       </c>
       <c r="F109" s="16">
         <v>129.30000000000001</v>
       </c>
       <c r="G109" s="16">
         <v>148</v>
       </c>
       <c r="H109" s="16">
         <v>174.6</v>
       </c>
       <c r="I109" s="16">
         <v>199.65</v>
       </c>
       <c r="J109" s="16">
         <v>227.8</v>
       </c>
       <c r="K109" s="16">
         <v>255.6</v>
       </c>
       <c r="L109" s="16">
         <v>286.06</v>
       </c>
       <c r="M109" s="16">
         <v>311.8</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="10.5" customHeight="1">
       <c r="A110" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B110" s="15">
         <v>1.7</v>
       </c>
       <c r="C110" s="34">
         <v>3.46</v>
       </c>
       <c r="D110" s="34">
         <v>5.2</v>
       </c>
-      <c r="E110" s="16">
+      <c r="E110" s="57">
         <v>6.9</v>
       </c>
       <c r="F110" s="16">
         <v>8</v>
       </c>
       <c r="G110" s="16">
         <v>9.1999999999999993</v>
       </c>
       <c r="H110" s="16">
         <v>10.3</v>
       </c>
       <c r="I110" s="16">
         <v>11.4</v>
       </c>
       <c r="J110" s="16">
         <v>12.6</v>
       </c>
       <c r="K110" s="16">
         <v>14</v>
       </c>
       <c r="L110" s="16">
         <v>17.399999999999999</v>
       </c>
       <c r="M110" s="16">
         <v>20.7</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="44">
         <v>2024</v>
       </c>
       <c r="B111" s="15"/>
       <c r="C111" s="34"/>
       <c r="D111" s="34"/>
-      <c r="E111" s="16"/>
+      <c r="E111" s="57"/>
       <c r="F111" s="16"/>
       <c r="G111" s="16"/>
       <c r="H111" s="16"/>
       <c r="I111" s="16"/>
       <c r="J111" s="16"/>
       <c r="K111" s="16"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" ht="10.5" customHeight="1">
       <c r="A112" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="15">
         <v>22.11</v>
       </c>
       <c r="C112" s="34">
         <v>49</v>
       </c>
       <c r="D112" s="34">
         <v>78.260000000000005</v>
       </c>
-      <c r="E112" s="16">
+      <c r="E112" s="57">
         <v>115.3</v>
       </c>
       <c r="F112" s="16">
         <v>151.80000000000001</v>
       </c>
       <c r="G112" s="16">
         <v>183.9</v>
       </c>
       <c r="H112" s="16">
         <v>211.4</v>
       </c>
       <c r="I112" s="16">
         <v>239.2</v>
       </c>
       <c r="J112" s="16">
         <v>266.39999999999998</v>
       </c>
       <c r="K112" s="16">
         <v>298.25</v>
       </c>
       <c r="L112" s="16">
         <v>330.9</v>
       </c>
       <c r="M112" s="16">
         <v>363.1</v>
       </c>
     </row>
     <row r="113" spans="1:14" ht="10.5" customHeight="1">
       <c r="A113" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B113" s="15"/>
       <c r="C113" s="34"/>
       <c r="D113" s="34"/>
-      <c r="E113" s="16"/>
+      <c r="E113" s="57"/>
       <c r="F113" s="16"/>
       <c r="G113" s="16"/>
       <c r="H113" s="16"/>
       <c r="I113" s="16"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:14" ht="10.5" customHeight="1">
       <c r="A114" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B114" s="15">
         <v>21.1</v>
       </c>
       <c r="C114" s="34">
         <v>46.4</v>
       </c>
       <c r="D114" s="34">
         <v>73.849999999999994</v>
       </c>
-      <c r="E114" s="16">
+      <c r="E114" s="57">
         <v>109</v>
       </c>
       <c r="F114" s="16">
         <v>143.69999999999999</v>
       </c>
       <c r="G114" s="16">
         <v>174</v>
       </c>
       <c r="H114" s="16">
         <v>197.6</v>
       </c>
       <c r="I114" s="16">
         <v>221.5</v>
       </c>
       <c r="J114" s="16">
         <v>244.7</v>
       </c>
       <c r="K114" s="16">
         <v>273.57</v>
       </c>
       <c r="L114" s="16">
         <v>302.7</v>
       </c>
       <c r="M114" s="16">
         <v>331.1</v>
       </c>
     </row>
     <row r="115" spans="1:14" ht="10.5" customHeight="1">
       <c r="A115" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B115" s="15">
         <v>1.0069999999999999</v>
       </c>
       <c r="C115" s="34">
         <v>2.6</v>
       </c>
       <c r="D115" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E115" s="16">
+      <c r="E115" s="57">
         <v>6.3</v>
       </c>
       <c r="F115" s="16">
         <v>8.1</v>
       </c>
       <c r="G115" s="16">
         <v>9.9</v>
       </c>
       <c r="H115" s="16">
         <v>13.8</v>
       </c>
       <c r="I115" s="16">
         <v>17.7</v>
       </c>
       <c r="J115" s="16">
         <v>21.7</v>
       </c>
       <c r="K115" s="16">
         <v>24.7</v>
       </c>
       <c r="L115" s="16">
         <v>28.2</v>
       </c>
       <c r="M115" s="16">
         <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:14" ht="10.5" customHeight="1">
       <c r="A116" s="44">
         <v>2025</v>
       </c>
       <c r="B116" s="15"/>
       <c r="C116" s="34"/>
       <c r="D116" s="34"/>
-      <c r="E116" s="16"/>
+      <c r="E116" s="57"/>
       <c r="F116" s="16"/>
       <c r="G116" s="16"/>
       <c r="H116" s="16"/>
       <c r="I116" s="16"/>
       <c r="J116" s="16"/>
       <c r="K116" s="16"/>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
     </row>
     <row r="117" spans="1:14" ht="10.5" customHeight="1">
       <c r="A117" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="15">
         <v>28.99</v>
       </c>
       <c r="C117" s="34">
         <v>63.5</v>
       </c>
       <c r="D117" s="34">
         <v>99.5</v>
       </c>
-      <c r="E117" s="16">
+      <c r="E117" s="57">
         <v>137.1</v>
       </c>
       <c r="F117" s="16">
         <v>174.3</v>
       </c>
       <c r="G117" s="16">
         <v>210.96</v>
       </c>
       <c r="H117" s="16">
         <v>247.6</v>
       </c>
       <c r="I117" s="16">
         <v>283.89999999999998</v>
       </c>
       <c r="J117" s="16">
         <v>321.7</v>
       </c>
       <c r="K117" s="16">
         <v>362.9</v>
       </c>
       <c r="L117" s="16">
         <v>403.1</v>
       </c>
       <c r="M117" s="16">
         <v>443.9</v>
       </c>
     </row>
     <row r="118" spans="1:14" ht="10.5" customHeight="1">
       <c r="A118" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B118" s="15"/>
       <c r="C118" s="34"/>
       <c r="D118" s="34"/>
-      <c r="E118" s="16"/>
+      <c r="E118" s="57"/>
       <c r="F118" s="16"/>
       <c r="G118" s="16"/>
       <c r="H118" s="16"/>
       <c r="I118" s="16"/>
       <c r="J118" s="16"/>
       <c r="K118" s="16"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:14" ht="10.5" customHeight="1">
       <c r="A119" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B119" s="15">
         <v>27</v>
       </c>
       <c r="C119" s="34">
         <v>59.2</v>
       </c>
       <c r="D119" s="34">
         <v>92.1</v>
       </c>
-      <c r="E119" s="16">
+      <c r="E119" s="57">
         <v>126.3</v>
       </c>
       <c r="F119" s="16">
         <v>159.9</v>
       </c>
       <c r="G119" s="16">
         <v>192.3</v>
       </c>
       <c r="H119" s="16">
         <v>223.95</v>
       </c>
       <c r="I119" s="16">
         <v>254.9</v>
       </c>
       <c r="J119" s="16">
         <v>286.89999999999998</v>
       </c>
       <c r="K119" s="16">
         <v>322.10000000000002</v>
       </c>
       <c r="L119" s="16">
         <v>356.2</v>
       </c>
       <c r="M119" s="16">
         <v>390.9</v>
       </c>
     </row>
     <row r="120" spans="1:14" ht="10.5" customHeight="1">
       <c r="A120" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="15">
         <v>2</v>
       </c>
       <c r="C120" s="34">
         <v>4.3</v>
       </c>
       <c r="D120" s="34">
         <v>7.4</v>
       </c>
-      <c r="E120" s="16">
+      <c r="E120" s="57">
         <v>10.8</v>
       </c>
       <c r="F120" s="16">
         <v>14.4</v>
       </c>
       <c r="G120" s="16">
         <v>18.7</v>
       </c>
       <c r="H120" s="16">
         <v>23.6</v>
       </c>
       <c r="I120" s="16">
         <v>29</v>
       </c>
       <c r="J120" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="K120" s="16">
         <v>40.799999999999997</v>
       </c>
       <c r="L120" s="16">
         <v>46.9</v>
       </c>
       <c r="M120" s="16">
         <v>53</v>
       </c>
     </row>
     <row r="121" spans="1:14" ht="10.5" customHeight="1">
       <c r="A121" s="44">
         <v>2026</v>
       </c>
       <c r="B121" s="15"/>
       <c r="C121" s="34"/>
       <c r="D121" s="34"/>
-      <c r="E121" s="16"/>
+      <c r="E121" s="57"/>
       <c r="F121" s="16"/>
       <c r="G121" s="16"/>
       <c r="H121" s="16"/>
       <c r="I121" s="16"/>
       <c r="J121" s="16"/>
       <c r="K121" s="16"/>
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1">
       <c r="A122" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="15">
         <v>41.7</v>
       </c>
       <c r="C122" s="34">
         <v>81.77</v>
       </c>
       <c r="D122" s="34">
         <v>124.1</v>
       </c>
-      <c r="E122" s="16"/>
+      <c r="E122" s="57">
+        <v>166.4</v>
+      </c>
       <c r="F122" s="16"/>
       <c r="G122" s="16"/>
       <c r="H122" s="16"/>
       <c r="I122" s="16"/>
       <c r="J122" s="16"/>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1">
       <c r="A123" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B123" s="15"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
-      <c r="E123" s="16"/>
+      <c r="E123" s="57"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
       <c r="J123" s="16"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1">
       <c r="A124" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="15">
         <v>35.700000000000003</v>
       </c>
       <c r="C124" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="D124" s="34">
         <v>107</v>
       </c>
-      <c r="E124" s="16"/>
+      <c r="E124" s="57">
+        <v>144.4</v>
+      </c>
       <c r="F124" s="16"/>
       <c r="G124" s="16"/>
       <c r="H124" s="16"/>
       <c r="I124" s="16"/>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:14" ht="10.5" customHeight="1">
       <c r="A125" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="36">
         <v>6</v>
       </c>
       <c r="C125" s="37">
         <v>11.9</v>
       </c>
       <c r="D125" s="34">
         <v>17.100000000000001</v>
       </c>
-      <c r="E125" s="22"/>
+      <c r="E125" s="57">
+        <v>22</v>
+      </c>
       <c r="F125" s="22"/>
       <c r="G125" s="22"/>
       <c r="H125" s="22"/>
       <c r="I125" s="22"/>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A126" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="56"/>
       <c r="C126" s="56"/>
       <c r="D126" s="56"/>
       <c r="E126" s="56"/>
       <c r="F126" s="56"/>
       <c r="G126" s="56"/>
       <c r="H126" s="56"/>
       <c r="I126" s="56"/>
       <c r="J126" s="56"/>
       <c r="K126" s="56"/>
       <c r="L126" s="56"/>
       <c r="M126" s="56"/>
@@ -4693,51 +4753,51 @@
       <c r="J127" s="53"/>
       <c r="K127" s="53"/>
       <c r="L127" s="53"/>
       <c r="M127" s="53"/>
     </row>
     <row r="128" spans="1:14" ht="10.5" customHeight="1">
       <c r="A128" s="2"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="G128" s="4"/>
       <c r="I128" s="4"/>
       <c r="J128" s="4"/>
       <c r="M128" s="4"/>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" s="7"/>
       <c r="B129" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E129" s="10" t="s">
+      <c r="E129" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H129" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J129" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K129" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L129" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M129" s="11" t="s">
         <v>22</v>
@@ -4745,1351 +4805,1361 @@
     </row>
     <row r="130" spans="1:14" ht="10.5" customHeight="1">
       <c r="A130" s="27" t="s">
         <v>7</v>
       </c>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="G130" s="4"/>
       <c r="I130" s="4"/>
       <c r="J130" s="4"/>
       <c r="M130" s="4"/>
     </row>
     <row r="131" spans="1:14" s="3" customFormat="1">
       <c r="A131" s="48">
         <v>2022</v>
       </c>
       <c r="B131" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D131" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E131" s="28" t="s">
+      <c r="E131" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F131" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G131" s="28">
         <v>2866</v>
       </c>
       <c r="H131" s="28">
         <v>3282.5</v>
       </c>
       <c r="I131" s="28">
         <v>3766</v>
       </c>
       <c r="J131" s="29">
         <v>4200.7</v>
       </c>
       <c r="K131" s="29">
         <v>4678.3</v>
       </c>
       <c r="L131" s="29">
         <v>5140.7</v>
       </c>
       <c r="M131" s="21">
         <v>5576.6</v>
       </c>
       <c r="N131" s="38"/>
     </row>
     <row r="132" spans="1:14" s="3" customFormat="1">
       <c r="A132" s="48">
         <v>2023</v>
       </c>
       <c r="B132" s="28">
         <v>432.3</v>
       </c>
       <c r="C132" s="28">
         <v>848.4</v>
       </c>
       <c r="D132" s="28">
         <v>1306.19</v>
       </c>
-      <c r="E132" s="28">
+      <c r="E132" s="63">
         <v>1755.5</v>
       </c>
       <c r="F132" s="21">
         <v>2241.4</v>
       </c>
       <c r="G132" s="28">
         <v>2674.2</v>
       </c>
       <c r="H132" s="28">
         <v>3120.9</v>
       </c>
       <c r="I132" s="28">
         <v>3565.4</v>
       </c>
       <c r="J132" s="29">
         <v>4008.67</v>
       </c>
       <c r="K132" s="29">
         <v>4476.43</v>
       </c>
       <c r="L132" s="29">
         <v>4941.8</v>
       </c>
       <c r="M132" s="21">
         <v>5419.3</v>
       </c>
       <c r="N132" s="38"/>
     </row>
     <row r="133" spans="1:14" s="3" customFormat="1">
       <c r="A133" s="44">
         <v>2024</v>
       </c>
       <c r="B133" s="28">
         <v>489.68</v>
       </c>
       <c r="C133" s="28">
         <v>934.7</v>
       </c>
       <c r="D133" s="28">
         <v>1411.8</v>
       </c>
-      <c r="E133" s="28">
+      <c r="E133" s="63">
         <v>1883.6</v>
       </c>
       <c r="F133" s="21">
         <v>2324.5</v>
       </c>
       <c r="G133" s="28">
         <v>2754.8</v>
       </c>
       <c r="H133" s="28">
         <v>3203.2</v>
       </c>
       <c r="I133" s="28">
         <v>3692</v>
       </c>
       <c r="J133" s="29">
         <v>4136.8</v>
       </c>
       <c r="K133" s="29">
         <v>4613.8500000000004</v>
       </c>
       <c r="L133" s="29">
         <v>5069.2</v>
       </c>
       <c r="M133" s="21">
         <v>5559.3</v>
       </c>
       <c r="N133" s="38"/>
     </row>
     <row r="134" spans="1:14" s="3" customFormat="1">
       <c r="A134" s="44">
         <v>2025</v>
       </c>
       <c r="B134" s="28">
         <v>496.68</v>
       </c>
       <c r="C134" s="28">
         <v>939.68</v>
       </c>
       <c r="D134" s="28">
         <v>1451.9</v>
       </c>
-      <c r="E134" s="28">
+      <c r="E134" s="63">
         <v>1940.79</v>
       </c>
       <c r="F134" s="21">
         <v>2407.3000000000002</v>
       </c>
       <c r="G134" s="28">
         <v>2855.9</v>
       </c>
       <c r="H134" s="28">
         <v>3324.7</v>
       </c>
       <c r="I134" s="28">
         <v>3794.1</v>
       </c>
       <c r="J134" s="29">
         <v>4232.3</v>
       </c>
       <c r="K134" s="29">
         <v>4700.1000000000004</v>
       </c>
       <c r="L134" s="29">
         <v>5168.5600000000004</v>
       </c>
       <c r="M134" s="21">
         <v>5687.6</v>
       </c>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="3" customFormat="1">
       <c r="A135" s="44">
         <v>2026</v>
       </c>
       <c r="B135" s="28">
         <v>1049.77</v>
       </c>
       <c r="C135" s="28">
         <v>1961.79</v>
       </c>
       <c r="D135" s="28">
         <v>2943.6</v>
       </c>
-      <c r="E135" s="28"/>
+      <c r="E135" s="63">
+        <v>3954.7</v>
+      </c>
       <c r="F135" s="21"/>
       <c r="G135" s="28"/>
       <c r="H135" s="28"/>
       <c r="I135" s="28"/>
       <c r="J135" s="29"/>
       <c r="K135" s="29"/>
       <c r="L135" s="29"/>
       <c r="M135" s="21"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" ht="10.5" customHeight="1">
       <c r="A136" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="17"/>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
-      <c r="E136" s="17"/>
+      <c r="E136" s="62"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="21"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="28"/>
     </row>
     <row r="137" spans="1:14" s="3" customFormat="1">
       <c r="A137" s="48">
         <v>2022</v>
       </c>
       <c r="B137" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C137" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D137" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E137" s="28" t="s">
+      <c r="E137" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F137" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G137" s="28">
         <v>2875.2</v>
       </c>
       <c r="H137" s="28">
         <v>3308.67</v>
       </c>
       <c r="I137" s="28">
         <v>3800.74</v>
       </c>
       <c r="J137" s="17">
         <v>4242.7</v>
       </c>
       <c r="K137" s="17">
         <v>4724.8999999999996</v>
       </c>
       <c r="L137" s="28">
         <v>5188.7</v>
       </c>
       <c r="M137" s="28">
         <v>5620.5</v>
       </c>
     </row>
     <row r="138" spans="1:14" s="3" customFormat="1">
       <c r="A138" s="49">
         <v>2023</v>
       </c>
       <c r="B138" s="16">
         <v>423.8</v>
       </c>
       <c r="C138" s="16">
         <v>836.04</v>
       </c>
       <c r="D138" s="16">
         <v>1303.3699999999999</v>
       </c>
-      <c r="E138" s="16">
+      <c r="E138" s="57">
         <v>1761.5</v>
       </c>
       <c r="F138" s="16">
         <v>2247</v>
       </c>
       <c r="G138" s="16">
         <v>2686.5</v>
       </c>
       <c r="H138" s="16">
         <v>3143.2</v>
       </c>
       <c r="I138" s="16">
         <v>3592.5</v>
       </c>
       <c r="J138" s="16">
         <v>4029.6</v>
       </c>
       <c r="K138" s="16">
         <v>4487.0200000000004</v>
       </c>
       <c r="L138" s="16">
         <v>4938.5</v>
       </c>
       <c r="M138" s="15">
         <v>5391.6</v>
       </c>
     </row>
     <row r="139" spans="1:14" s="3" customFormat="1">
       <c r="A139" s="50">
         <v>2024</v>
       </c>
       <c r="B139" s="16">
         <v>462.71</v>
       </c>
       <c r="C139" s="16">
         <v>880.6</v>
       </c>
       <c r="D139" s="16">
         <v>1338.1</v>
       </c>
-      <c r="E139" s="16">
+      <c r="E139" s="57">
         <v>1795.5</v>
       </c>
       <c r="F139" s="16">
         <v>2237.3000000000002</v>
       </c>
       <c r="G139" s="16">
         <v>2672.16</v>
       </c>
       <c r="H139" s="16">
         <v>3126.8</v>
       </c>
       <c r="I139" s="16">
         <v>3613.3</v>
       </c>
       <c r="J139" s="16">
         <v>4052.1</v>
       </c>
       <c r="K139" s="16">
         <v>4515.55</v>
       </c>
       <c r="L139" s="16">
         <v>4955.2</v>
       </c>
       <c r="M139" s="15">
         <v>5403.1</v>
       </c>
     </row>
     <row r="140" spans="1:14" s="3" customFormat="1">
       <c r="A140" s="50">
         <v>2025</v>
       </c>
       <c r="B140" s="16">
         <v>448.8</v>
       </c>
       <c r="C140" s="16">
         <v>845.96</v>
       </c>
       <c r="D140" s="16">
         <v>1319.7</v>
       </c>
-      <c r="E140" s="16">
+      <c r="E140" s="57">
         <v>1808.89</v>
       </c>
       <c r="F140" s="16">
         <v>2239.9</v>
       </c>
       <c r="G140" s="16">
         <v>2686.3</v>
       </c>
       <c r="H140" s="16">
         <v>3154.8</v>
       </c>
       <c r="I140" s="16">
         <v>3617.9</v>
       </c>
       <c r="J140" s="16">
         <v>4039.3</v>
       </c>
       <c r="K140" s="16">
         <v>4491.1000000000004</v>
       </c>
       <c r="L140" s="16">
         <v>4934.87</v>
       </c>
       <c r="M140" s="15">
         <v>5412.6</v>
       </c>
     </row>
     <row r="141" spans="1:14" s="3" customFormat="1">
       <c r="A141" s="51">
         <v>2026</v>
       </c>
       <c r="B141" s="22">
         <v>338.05</v>
       </c>
       <c r="C141" s="22">
         <v>630.66999999999996</v>
       </c>
       <c r="D141" s="22">
         <v>947.4</v>
       </c>
-      <c r="E141" s="22"/>
+      <c r="E141" s="64">
+        <v>1273.7</v>
+      </c>
       <c r="F141" s="22"/>
       <c r="G141" s="22"/>
       <c r="H141" s="22"/>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:14" ht="10.5" customHeight="1">
       <c r="A142" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="29"/>
       <c r="C142" s="21"/>
       <c r="D142" s="39"/>
-      <c r="E142" s="17"/>
+      <c r="E142" s="62"/>
       <c r="H142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="40"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A143" s="4"/>
       <c r="B143" s="29"/>
       <c r="C143" s="21"/>
       <c r="D143" s="39"/>
-      <c r="E143" s="17"/>
+      <c r="E143" s="62"/>
       <c r="F143" s="4"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3"/>
       <c r="K143" s="3"/>
       <c r="L143" s="3"/>
       <c r="M143" s="40"/>
     </row>
     <row r="144" spans="1:14" ht="15" customHeight="1">
       <c r="A144" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B144" s="53"/>
       <c r="C144" s="53"/>
       <c r="D144" s="53"/>
       <c r="E144" s="53"/>
       <c r="F144" s="53"/>
       <c r="G144" s="53"/>
       <c r="H144" s="53"/>
       <c r="I144" s="53"/>
       <c r="J144" s="53"/>
       <c r="K144" s="53"/>
       <c r="L144" s="53"/>
       <c r="M144" s="53"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="2"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="G145" s="4"/>
       <c r="I145" s="4"/>
       <c r="J145" s="4"/>
       <c r="M145" s="4"/>
     </row>
     <row r="146" spans="1:13" ht="10.5" customHeight="1">
       <c r="A146" s="7"/>
       <c r="B146" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E146" s="10" t="s">
+      <c r="E146" s="59" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K146" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L146" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M146" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A147" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
-      <c r="E147" s="4"/>
+      <c r="E147" s="58"/>
       <c r="F147" s="4"/>
       <c r="G147" s="4"/>
       <c r="H147" s="4"/>
       <c r="I147" s="4"/>
       <c r="J147" s="4"/>
       <c r="K147" s="4"/>
       <c r="L147" s="4"/>
       <c r="M147" s="4"/>
     </row>
     <row r="148" spans="1:13" s="3" customFormat="1">
       <c r="A148" s="48">
         <v>2022</v>
       </c>
       <c r="B148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D148" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E148" s="28" t="s">
+      <c r="E148" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M148" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" s="3" customFormat="1">
       <c r="A149" s="48">
         <v>2023</v>
       </c>
       <c r="B149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D149" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E149" s="28" t="s">
+      <c r="E149" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M149" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" s="3" customFormat="1">
       <c r="A150" s="44">
         <v>2024</v>
       </c>
       <c r="B150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D150" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E150" s="28" t="s">
+      <c r="E150" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M150" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" s="3" customFormat="1">
       <c r="A151" s="44">
         <v>2025</v>
       </c>
       <c r="B151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D151" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E151" s="28" t="s">
+      <c r="E151" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M151" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1">
       <c r="A152" s="44">
         <v>2026</v>
       </c>
       <c r="B152" s="28">
         <v>0</v>
       </c>
       <c r="C152" s="28">
         <v>0</v>
       </c>
       <c r="D152" s="28">
         <v>0</v>
       </c>
-      <c r="E152" s="28" t="s">
+      <c r="E152" s="63">
         <v>0</v>
       </c>
       <c r="F152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M152" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1">
       <c r="A153" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B153" s="26"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
-      <c r="E153" s="4"/>
+      <c r="E153" s="58"/>
       <c r="F153" s="4"/>
       <c r="G153" s="4"/>
       <c r="H153" s="4"/>
       <c r="I153" s="4"/>
       <c r="J153" s="4"/>
       <c r="K153" s="4"/>
       <c r="L153" s="4"/>
       <c r="M153" s="4"/>
     </row>
     <row r="154" spans="1:13" s="3" customFormat="1">
       <c r="A154" s="48">
         <v>2022</v>
       </c>
       <c r="B154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D154" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E154" s="28" t="s">
+      <c r="E154" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M154" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" s="3" customFormat="1">
       <c r="A155" s="48">
         <v>2023</v>
       </c>
       <c r="B155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D155" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E155" s="28" t="s">
+      <c r="E155" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M155" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" s="3" customFormat="1">
       <c r="A156" s="44">
         <v>2024</v>
       </c>
       <c r="B156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D156" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E156" s="28" t="s">
+      <c r="E156" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M156" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" s="3" customFormat="1">
       <c r="A157" s="44">
         <v>2025</v>
       </c>
       <c r="B157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D157" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E157" s="28" t="s">
+      <c r="E157" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M157" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" s="3" customFormat="1">
       <c r="A158" s="44">
         <v>2026</v>
       </c>
       <c r="B158" s="28">
         <v>1.4</v>
       </c>
       <c r="C158" s="28">
         <v>2.5</v>
       </c>
       <c r="D158" s="28">
         <v>2.8</v>
       </c>
-      <c r="E158" s="28"/>
+      <c r="E158" s="66">
+        <v>4</v>
+      </c>
       <c r="F158" s="28"/>
       <c r="G158" s="28"/>
       <c r="H158" s="28"/>
       <c r="I158" s="28"/>
       <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
       <c r="M158" s="28"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A159" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="26"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
-      <c r="E159" s="4"/>
+      <c r="E159" s="58"/>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4"/>
       <c r="I159" s="4"/>
       <c r="J159" s="4"/>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1">
       <c r="A160" s="48">
         <v>2022</v>
       </c>
       <c r="B160" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C160" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D160" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E160" s="28" t="s">
+      <c r="E160" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F160" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G160" s="28">
         <v>0.4</v>
       </c>
       <c r="H160" s="28">
         <v>0.5</v>
       </c>
       <c r="I160" s="28">
         <v>1.8</v>
       </c>
       <c r="J160" s="28">
         <v>2.5</v>
       </c>
       <c r="K160" s="28">
         <v>2.9</v>
       </c>
       <c r="L160" s="28">
         <v>3.19</v>
       </c>
       <c r="M160" s="28">
         <v>3.55</v>
       </c>
     </row>
     <row r="161" spans="1:13" s="3" customFormat="1">
       <c r="A161" s="48">
         <v>2023</v>
       </c>
       <c r="B161" s="28">
         <v>1.66</v>
       </c>
       <c r="C161" s="28">
         <v>3.25</v>
       </c>
       <c r="D161" s="28">
         <v>6.06</v>
       </c>
-      <c r="E161" s="28">
+      <c r="E161" s="63">
         <v>8.58</v>
       </c>
       <c r="F161" s="21">
         <v>11.6</v>
       </c>
       <c r="G161" s="28">
         <v>14.89</v>
       </c>
       <c r="H161" s="28">
         <v>18.600000000000001</v>
       </c>
       <c r="I161" s="28">
         <v>22.34</v>
       </c>
       <c r="J161" s="17">
         <v>25.23</v>
       </c>
       <c r="K161" s="17">
         <v>27.98</v>
       </c>
       <c r="L161" s="17">
         <v>30.51</v>
       </c>
       <c r="M161" s="28">
         <v>32.82</v>
       </c>
     </row>
     <row r="162" spans="1:13" s="3" customFormat="1">
       <c r="A162" s="44">
         <v>2024</v>
       </c>
       <c r="B162" s="28">
         <v>2.79</v>
       </c>
       <c r="C162" s="28">
         <v>5.55</v>
       </c>
       <c r="D162" s="28">
         <v>8.48</v>
       </c>
-      <c r="E162" s="28">
+      <c r="E162" s="63">
         <v>11.4</v>
       </c>
       <c r="F162" s="21">
         <v>14.9</v>
       </c>
       <c r="G162" s="28">
         <v>18.399999999999999</v>
       </c>
       <c r="H162" s="28">
         <v>22.67</v>
       </c>
       <c r="I162" s="28">
         <v>26.8</v>
       </c>
       <c r="J162" s="17">
         <v>29.86</v>
       </c>
       <c r="K162" s="17">
         <v>32.950000000000003</v>
       </c>
       <c r="L162" s="17">
         <v>35.9</v>
       </c>
       <c r="M162" s="28">
         <v>39.9</v>
       </c>
     </row>
     <row r="163" spans="1:13" s="3" customFormat="1">
       <c r="A163" s="44">
         <v>2025</v>
       </c>
       <c r="B163" s="28">
         <v>2</v>
       </c>
       <c r="C163" s="28">
         <v>3.9</v>
       </c>
       <c r="D163" s="28">
         <v>6.1</v>
       </c>
-      <c r="E163" s="28">
+      <c r="E163" s="63">
         <v>7.8</v>
       </c>
       <c r="F163" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="G163" s="28">
         <v>12.7</v>
       </c>
       <c r="H163" s="28">
         <v>15.9</v>
       </c>
       <c r="I163" s="28">
         <v>19.2</v>
       </c>
       <c r="J163" s="17">
         <v>21.5</v>
       </c>
       <c r="K163" s="17">
         <v>24</v>
       </c>
       <c r="L163" s="17">
         <v>26.13</v>
       </c>
       <c r="M163" s="28">
         <v>28.4</v>
       </c>
     </row>
     <row r="164" spans="1:13" s="3" customFormat="1">
       <c r="A164" s="44">
         <v>2026</v>
       </c>
       <c r="B164" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="28">
         <v>1.9</v>
       </c>
       <c r="D164" s="28">
         <v>3.9</v>
       </c>
-      <c r="E164" s="28"/>
+      <c r="E164" s="63">
+        <v>5.9</v>
+      </c>
       <c r="F164" s="21"/>
       <c r="G164" s="28"/>
       <c r="H164" s="28"/>
       <c r="I164" s="28"/>
       <c r="J164" s="17"/>
       <c r="K164" s="17"/>
       <c r="L164" s="17"/>
       <c r="M164" s="28"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A165" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B165" s="26"/>
       <c r="C165" s="17"/>
       <c r="D165" s="17"/>
-      <c r="E165" s="17"/>
+      <c r="E165" s="62"/>
       <c r="F165" s="17"/>
       <c r="G165" s="17"/>
       <c r="H165" s="17"/>
       <c r="I165" s="17"/>
       <c r="J165" s="17"/>
       <c r="K165" s="17"/>
       <c r="L165" s="17"/>
       <c r="M165" s="17"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1">
       <c r="A166" s="48">
         <v>2022</v>
       </c>
       <c r="B166" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C166" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D166" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E166" s="28" t="s">
+      <c r="E166" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F166" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G166" s="28">
         <v>0.17499999999999999</v>
       </c>
       <c r="H166" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="I166" s="28">
         <v>0.6</v>
       </c>
       <c r="J166" s="28">
         <v>0.8</v>
       </c>
       <c r="K166" s="28">
         <v>0.9</v>
       </c>
       <c r="L166" s="28">
         <v>0.997</v>
       </c>
       <c r="M166" s="28">
         <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="3" customFormat="1">
       <c r="A167" s="52">
         <v>2023</v>
       </c>
       <c r="B167" s="16">
         <v>3.87</v>
       </c>
       <c r="C167" s="16">
         <v>7.56</v>
       </c>
       <c r="D167" s="16">
         <v>10.8</v>
       </c>
-      <c r="E167" s="16">
+      <c r="E167" s="57">
         <v>13.5</v>
       </c>
       <c r="F167" s="16">
         <v>17</v>
       </c>
       <c r="G167" s="16">
         <v>21.2</v>
       </c>
       <c r="H167" s="16">
         <v>25.7</v>
       </c>
       <c r="I167" s="16">
         <v>30.1</v>
       </c>
       <c r="J167" s="16">
         <v>33.5</v>
       </c>
       <c r="K167" s="16">
         <v>37.5</v>
       </c>
       <c r="L167" s="16">
         <v>40.92</v>
       </c>
       <c r="M167" s="16">
         <v>43.87</v>
       </c>
     </row>
     <row r="168" spans="1:13" s="3" customFormat="1">
       <c r="A168" s="50">
         <v>2024</v>
       </c>
       <c r="B168" s="16">
         <v>4.25</v>
       </c>
       <c r="C168" s="16">
         <v>8.18</v>
       </c>
       <c r="D168" s="16">
         <v>12.9</v>
       </c>
-      <c r="E168" s="16">
+      <c r="E168" s="57">
         <v>17.02</v>
       </c>
       <c r="F168" s="16">
         <v>21.58</v>
       </c>
       <c r="G168" s="16">
         <v>26.8</v>
       </c>
       <c r="H168" s="16">
         <v>32.5</v>
       </c>
       <c r="I168" s="16">
         <v>38.299999999999997</v>
       </c>
       <c r="J168" s="16">
         <v>42.87</v>
       </c>
       <c r="K168" s="16">
         <v>47.13</v>
       </c>
       <c r="L168" s="16">
         <v>51.6</v>
       </c>
       <c r="M168" s="16">
         <v>56.2</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="3" customFormat="1">
       <c r="A169" s="50">
         <v>2025</v>
       </c>
       <c r="B169" s="16">
         <v>1.6</v>
       </c>
       <c r="C169" s="16">
         <v>2.9</v>
       </c>
       <c r="D169" s="16">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E169" s="16">
+      <c r="E169" s="57">
         <v>6.1</v>
       </c>
       <c r="F169" s="16">
         <v>8.1</v>
       </c>
       <c r="G169" s="16">
         <v>9.9600000000000009</v>
       </c>
       <c r="H169" s="16">
         <v>12.4</v>
       </c>
       <c r="I169" s="16">
         <v>14.9</v>
       </c>
       <c r="J169" s="16">
         <v>16.7</v>
       </c>
       <c r="K169" s="16">
         <v>18.5</v>
       </c>
       <c r="L169" s="16">
         <v>20.100000000000001</v>
       </c>
       <c r="M169" s="16">
         <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="3" customFormat="1">
       <c r="A170" s="51">
         <v>2026</v>
       </c>
       <c r="B170" s="22">
         <v>1</v>
       </c>
       <c r="C170" s="22">
         <v>1.7</v>
       </c>
       <c r="D170" s="22">
         <v>3.5</v>
       </c>
-      <c r="E170" s="22"/>
+      <c r="E170" s="64">
+        <v>5.5</v>
+      </c>
       <c r="F170" s="22"/>
       <c r="G170" s="22"/>
       <c r="H170" s="22"/>
       <c r="I170" s="22"/>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A126:M126"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>