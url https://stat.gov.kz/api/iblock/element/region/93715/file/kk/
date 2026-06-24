--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="кезен" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
@@ -428,51 +428,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -546,78 +546,84 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -889,1957 +895,1973 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N171"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" topLeftCell="A125" workbookViewId="0">
+      <selection activeCell="A129" sqref="A129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="11.7109375" style="58" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="54" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="18.75">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="K2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="25.15" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="59" t="s">
+      <c r="E3" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="10.5" customHeight="1">
       <c r="A4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="13"/>
-      <c r="E4" s="60"/>
+      <c r="E4" s="56"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="14"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="14"/>
       <c r="M4" s="12"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="61" t="s">
+      <c r="E5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16">
         <v>22036.2</v>
       </c>
       <c r="H5" s="17">
         <v>25824.5</v>
       </c>
       <c r="I5" s="16">
         <v>29544.799999999999</v>
       </c>
       <c r="J5" s="16">
         <v>33113.800000000003</v>
       </c>
       <c r="K5" s="17">
         <v>36873.9</v>
       </c>
       <c r="L5" s="17">
         <v>40622.6</v>
       </c>
       <c r="M5" s="17">
         <v>44593.599999999999</v>
       </c>
       <c r="N5" s="18"/>
     </row>
     <row r="6" spans="1:14" s="3" customFormat="1">
       <c r="A6" s="45">
         <v>2023</v>
       </c>
       <c r="B6" s="16">
         <v>1262.2</v>
       </c>
       <c r="C6" s="16">
         <v>2466</v>
       </c>
       <c r="D6" s="21">
         <v>3795.98</v>
       </c>
-      <c r="E6" s="61">
+      <c r="E6" s="57">
         <v>5084.6000000000004</v>
       </c>
       <c r="F6" s="21">
         <v>6448.37</v>
       </c>
       <c r="G6" s="16">
         <v>7754.2</v>
       </c>
       <c r="H6" s="17">
         <v>9132.4</v>
       </c>
       <c r="I6" s="16">
         <v>10498.3</v>
       </c>
       <c r="J6" s="16">
         <v>11862.65</v>
       </c>
       <c r="K6" s="17">
         <v>13288.62</v>
       </c>
       <c r="L6" s="17">
         <v>14766.6</v>
       </c>
       <c r="M6" s="17">
         <v>16267.93</v>
       </c>
       <c r="N6" s="18"/>
     </row>
     <row r="7" spans="1:14" s="3" customFormat="1">
       <c r="A7" s="45">
         <v>2024</v>
       </c>
       <c r="B7" s="16">
         <v>1313.4</v>
       </c>
       <c r="C7" s="16">
         <v>2221.1999999999998</v>
       </c>
       <c r="D7" s="21">
         <v>3227.34</v>
       </c>
-      <c r="E7" s="61">
+      <c r="E7" s="57">
         <v>4384.5</v>
       </c>
       <c r="F7" s="21">
         <v>5660.12</v>
       </c>
       <c r="G7" s="16">
         <v>6872.05</v>
       </c>
       <c r="H7" s="17">
         <v>8254.7000000000007</v>
       </c>
       <c r="I7" s="16">
         <v>9765.4</v>
       </c>
       <c r="J7" s="16">
         <v>11175.9</v>
       </c>
       <c r="K7" s="17">
         <v>12533.5</v>
       </c>
       <c r="L7" s="17">
         <v>13723.48</v>
       </c>
       <c r="M7" s="17">
         <v>14911.9</v>
       </c>
       <c r="N7" s="18"/>
     </row>
     <row r="8" spans="1:14" s="3" customFormat="1">
       <c r="A8" s="45">
         <v>2025</v>
       </c>
       <c r="B8" s="16">
         <v>1039</v>
       </c>
       <c r="C8" s="16">
         <v>2489.5700000000002</v>
       </c>
       <c r="D8" s="21">
         <v>4123.1899999999996</v>
       </c>
-      <c r="E8" s="61">
+      <c r="E8" s="57">
         <v>5759.03</v>
       </c>
       <c r="F8" s="21">
         <v>7414.7</v>
       </c>
       <c r="G8" s="16">
         <v>9049.7000000000007</v>
       </c>
       <c r="H8" s="17">
         <v>10747.8</v>
       </c>
       <c r="I8" s="16">
         <v>12778.7</v>
       </c>
       <c r="J8" s="16">
         <v>14775.1</v>
       </c>
       <c r="K8" s="17">
         <v>16913.3</v>
       </c>
       <c r="L8" s="17">
         <v>19007.400000000001</v>
       </c>
       <c r="M8" s="17">
         <v>21289.8</v>
       </c>
       <c r="N8" s="18"/>
     </row>
     <row r="9" spans="1:14" s="3" customFormat="1">
       <c r="A9" s="45">
         <v>2026</v>
       </c>
       <c r="B9" s="16">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="16">
         <v>4554.04</v>
       </c>
       <c r="D9" s="21">
         <v>6784.5</v>
       </c>
-      <c r="E9" s="61">
+      <c r="E9" s="57">
         <v>8813.1</v>
       </c>
-      <c r="F9" s="21"/>
+      <c r="F9" s="57">
+        <v>11106.2</v>
+      </c>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" ht="10.5" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
-      <c r="E10" s="62"/>
+      <c r="E10" s="58"/>
       <c r="F10" s="17"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:14" s="3" customFormat="1">
       <c r="A11" s="45">
         <v>2022</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E11" s="63" t="s">
+      <c r="E11" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="16">
         <v>8103.3</v>
       </c>
       <c r="H11" s="17">
         <v>9441.4</v>
       </c>
       <c r="I11" s="16">
         <v>10741.75</v>
       </c>
       <c r="J11" s="16">
         <v>11930.8</v>
       </c>
       <c r="K11" s="17">
         <v>13221.6</v>
       </c>
       <c r="L11" s="17">
         <v>14458.7</v>
       </c>
       <c r="M11" s="17">
         <v>15683.1</v>
       </c>
       <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:14" s="3" customFormat="1">
       <c r="A12" s="45">
         <v>2023</v>
       </c>
       <c r="B12" s="16">
         <v>1133.5999999999999</v>
       </c>
       <c r="C12" s="16">
         <v>2228.6</v>
       </c>
       <c r="D12" s="17">
         <v>3447.6</v>
       </c>
-      <c r="E12" s="62">
+      <c r="E12" s="58">
         <v>4630.6000000000004</v>
       </c>
       <c r="F12" s="17">
         <v>5852.99</v>
       </c>
       <c r="G12" s="16">
         <v>6994.79</v>
       </c>
       <c r="H12" s="17">
         <v>8182.47</v>
       </c>
       <c r="I12" s="16">
         <v>9356.86</v>
       </c>
       <c r="J12" s="17">
         <v>10509.03</v>
       </c>
       <c r="K12" s="17">
         <v>11735.1</v>
       </c>
       <c r="L12" s="17">
         <v>12966.03</v>
       </c>
       <c r="M12" s="17">
         <v>14201.43</v>
       </c>
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" s="3" customFormat="1">
       <c r="A13" s="45">
         <v>2024</v>
       </c>
       <c r="B13" s="17">
         <v>1135.58</v>
       </c>
       <c r="C13" s="16">
         <v>1919.3</v>
       </c>
       <c r="D13" s="17">
         <v>2786.6</v>
       </c>
-      <c r="E13" s="62">
+      <c r="E13" s="58">
         <v>3649.1</v>
       </c>
       <c r="F13" s="17">
         <v>4515.97</v>
       </c>
       <c r="G13" s="16">
         <v>5379.49</v>
       </c>
       <c r="H13" s="17">
         <v>6312.8</v>
       </c>
       <c r="I13" s="16">
         <v>7400.4</v>
       </c>
       <c r="J13" s="17">
         <v>8324.1</v>
       </c>
       <c r="K13" s="17">
         <v>9271.7000000000007</v>
       </c>
       <c r="L13" s="17">
         <v>10183.06</v>
       </c>
       <c r="M13" s="17">
         <v>11116.95</v>
       </c>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:14" s="3" customFormat="1">
       <c r="A14" s="45">
         <v>2025</v>
       </c>
       <c r="B14" s="17">
         <v>893.13</v>
       </c>
       <c r="C14" s="16">
         <v>2132.65</v>
       </c>
       <c r="D14" s="17">
         <v>3520.7</v>
       </c>
-      <c r="E14" s="62">
+      <c r="E14" s="58">
         <v>4920.9799999999996</v>
       </c>
       <c r="F14" s="17">
         <v>6254.39</v>
       </c>
       <c r="G14" s="16">
         <v>7593.3</v>
       </c>
       <c r="H14" s="17">
         <v>9010.6</v>
       </c>
       <c r="I14" s="16">
         <v>10445.200000000001</v>
       </c>
       <c r="J14" s="17">
         <v>11855.5</v>
       </c>
       <c r="K14" s="17">
         <v>13337.6</v>
       </c>
       <c r="L14" s="17">
         <v>14808.9</v>
       </c>
       <c r="M14" s="17">
         <v>16648.2</v>
       </c>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:14" s="3" customFormat="1">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="17">
         <v>1326.89</v>
       </c>
       <c r="C15" s="16">
         <v>2411.9</v>
       </c>
       <c r="D15" s="17">
         <v>3608.6</v>
       </c>
-      <c r="E15" s="62">
+      <c r="E15" s="58">
         <v>4631.3999999999996</v>
       </c>
-      <c r="F15" s="17"/>
+      <c r="F15" s="17">
+        <v>5834.5</v>
+      </c>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="10.5" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
-      <c r="E16" s="62"/>
+      <c r="E16" s="58"/>
       <c r="F16" s="17"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="3" customFormat="1">
       <c r="A17" s="45">
         <v>2022</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E17" s="63" t="s">
+      <c r="E17" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="19">
         <v>61933</v>
       </c>
       <c r="H17" s="21">
         <v>72756.600000000006</v>
       </c>
       <c r="I17" s="19">
         <v>84489</v>
       </c>
       <c r="J17" s="19">
         <v>96517.4</v>
       </c>
       <c r="K17" s="21">
         <v>109929.7</v>
       </c>
       <c r="L17" s="21">
         <v>124609.3</v>
       </c>
       <c r="M17" s="21">
         <v>139800.1</v>
       </c>
       <c r="N17" s="18"/>
     </row>
     <row r="18" spans="1:14" s="3" customFormat="1">
       <c r="A18" s="45">
         <v>2023</v>
       </c>
       <c r="B18" s="19">
         <v>1994.8</v>
       </c>
       <c r="C18" s="21">
         <v>3090.5</v>
       </c>
       <c r="D18" s="21">
         <v>5502.12</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E18" s="58">
         <v>7742.6</v>
       </c>
       <c r="F18" s="21">
         <v>10119.42</v>
       </c>
       <c r="G18" s="19">
         <v>11500.86</v>
       </c>
       <c r="H18" s="21">
         <v>13332.3</v>
       </c>
       <c r="I18" s="19">
         <v>15097.3</v>
       </c>
       <c r="J18" s="21">
         <v>16746.900000000001</v>
       </c>
       <c r="K18" s="21">
         <v>18366.54</v>
       </c>
       <c r="L18" s="21">
         <v>20639.3</v>
       </c>
       <c r="M18" s="21">
         <v>22613.18</v>
       </c>
       <c r="N18" s="18"/>
     </row>
     <row r="19" spans="1:14" s="3" customFormat="1">
       <c r="A19" s="45">
         <v>2024</v>
       </c>
       <c r="B19" s="21">
         <v>1682.9</v>
       </c>
       <c r="C19" s="21">
         <v>3740.7</v>
       </c>
       <c r="D19" s="21">
         <v>5937.35</v>
       </c>
-      <c r="E19" s="62">
+      <c r="E19" s="58">
         <v>8321.5</v>
       </c>
       <c r="F19" s="21">
         <v>10646.04</v>
       </c>
       <c r="G19" s="19">
         <v>12498.02</v>
       </c>
       <c r="H19" s="21">
         <v>14281.7</v>
       </c>
       <c r="I19" s="19">
         <v>16007.2</v>
       </c>
       <c r="J19" s="21">
         <v>17813.3</v>
       </c>
       <c r="K19" s="21">
         <v>19921.8</v>
       </c>
       <c r="L19" s="21">
         <v>22113.09</v>
       </c>
       <c r="M19" s="21">
         <v>24251.84</v>
       </c>
       <c r="N19" s="18"/>
     </row>
     <row r="20" spans="1:14" s="3" customFormat="1">
       <c r="A20" s="45">
         <v>2025</v>
       </c>
       <c r="B20" s="21">
         <v>2107.5</v>
       </c>
       <c r="C20" s="21">
         <v>4325.47</v>
       </c>
       <c r="D20" s="21">
         <v>6709.2</v>
       </c>
-      <c r="E20" s="62">
+      <c r="E20" s="58">
         <v>9282.6</v>
       </c>
       <c r="F20" s="21">
         <v>11819.7</v>
       </c>
       <c r="G20" s="19">
         <v>14185.6</v>
       </c>
       <c r="H20" s="21">
         <v>16517.599999999999</v>
       </c>
       <c r="I20" s="19">
         <v>18785.8</v>
       </c>
       <c r="J20" s="21">
         <v>21352.799999999999</v>
       </c>
       <c r="K20" s="21">
         <v>24202.1</v>
       </c>
       <c r="L20" s="21">
         <v>27000.5</v>
       </c>
       <c r="M20" s="21">
         <v>29875.200000000001</v>
       </c>
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1">
       <c r="A21" s="45">
         <v>2026</v>
       </c>
       <c r="B21" s="21">
         <v>2861.9</v>
       </c>
       <c r="C21" s="21">
         <v>5580.97</v>
       </c>
       <c r="D21" s="21">
         <v>8439.2999999999993</v>
       </c>
-      <c r="E21" s="62">
+      <c r="E21" s="58">
         <v>11276.6</v>
       </c>
-      <c r="F21" s="21"/>
+      <c r="F21" s="58">
+        <v>13738.6</v>
+      </c>
       <c r="G21" s="19"/>
       <c r="H21" s="21"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
-      <c r="E22" s="62"/>
+      <c r="E22" s="58"/>
       <c r="F22" s="17"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1">
       <c r="A23" s="45">
         <v>2022</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E23" s="63" t="s">
+      <c r="E23" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="16">
         <v>915.8</v>
       </c>
       <c r="H23" s="17">
         <v>1084.0999999999999</v>
       </c>
       <c r="I23" s="16">
         <v>1206.3</v>
       </c>
       <c r="J23" s="16">
         <v>1412.4</v>
       </c>
       <c r="K23" s="17">
         <v>1577.3</v>
       </c>
       <c r="L23" s="17">
         <v>1753.1</v>
       </c>
       <c r="M23" s="17">
         <v>1931.4</v>
       </c>
       <c r="N23" s="18"/>
     </row>
     <row r="24" spans="1:14" s="3" customFormat="1">
       <c r="A24" s="46">
         <v>2023</v>
       </c>
       <c r="B24" s="16">
         <v>54.4</v>
       </c>
       <c r="C24" s="16">
         <v>96.4</v>
       </c>
       <c r="D24" s="16">
         <v>157.9</v>
       </c>
-      <c r="E24" s="57">
+      <c r="E24" s="53">
         <v>209.8</v>
       </c>
       <c r="F24" s="19">
         <v>267.39999999999998</v>
       </c>
       <c r="G24" s="16">
         <v>320.3</v>
       </c>
       <c r="H24" s="16">
         <v>384.7</v>
       </c>
       <c r="I24" s="16">
         <v>446.9</v>
       </c>
       <c r="J24" s="16">
         <v>500.58</v>
       </c>
       <c r="K24" s="16">
         <v>556.58000000000004</v>
       </c>
       <c r="L24" s="16">
         <v>616.28</v>
       </c>
       <c r="M24" s="16">
         <v>669.505</v>
       </c>
       <c r="N24" s="4"/>
     </row>
     <row r="25" spans="1:14" s="3" customFormat="1">
       <c r="A25" s="46">
         <v>2024</v>
       </c>
       <c r="B25" s="16">
         <v>50.86</v>
       </c>
       <c r="C25" s="16">
         <v>92</v>
       </c>
       <c r="D25" s="16">
         <v>138.66</v>
       </c>
-      <c r="E25" s="57">
+      <c r="E25" s="53">
         <v>191.1</v>
       </c>
       <c r="F25" s="19">
         <v>245.2</v>
       </c>
       <c r="G25" s="16">
         <v>297.8</v>
       </c>
       <c r="H25" s="16">
         <v>349.2</v>
       </c>
       <c r="I25" s="16">
         <v>400.9</v>
       </c>
       <c r="J25" s="16">
         <v>443.9</v>
       </c>
       <c r="K25" s="16">
         <v>492.7</v>
       </c>
       <c r="L25" s="16">
         <v>541.49</v>
       </c>
       <c r="M25" s="16">
         <v>589.19000000000005</v>
       </c>
       <c r="N25" s="4"/>
     </row>
     <row r="26" spans="1:14" s="3" customFormat="1">
       <c r="A26" s="46">
         <v>2025</v>
       </c>
       <c r="B26" s="16">
         <v>37.4</v>
       </c>
       <c r="C26" s="16">
         <v>80.27</v>
       </c>
       <c r="D26" s="16">
         <v>124.7</v>
       </c>
-      <c r="E26" s="57">
+      <c r="E26" s="53">
         <v>170.9</v>
       </c>
       <c r="F26" s="19">
         <v>217.8</v>
       </c>
       <c r="G26" s="16">
         <v>272.2</v>
       </c>
       <c r="H26" s="16">
         <v>351.6</v>
       </c>
       <c r="I26" s="16">
         <v>422.2</v>
       </c>
       <c r="J26" s="16">
         <v>467.9</v>
       </c>
       <c r="K26" s="16">
         <v>518.70000000000005</v>
       </c>
       <c r="L26" s="16">
         <v>567.9</v>
       </c>
       <c r="M26" s="16">
         <v>617.5</v>
       </c>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="1:14" s="3" customFormat="1">
       <c r="A27" s="47">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>51.76</v>
       </c>
       <c r="C27" s="22">
         <v>96.9</v>
       </c>
-      <c r="D27" s="16">
+      <c r="D27" s="22">
         <v>146.9</v>
       </c>
-      <c r="E27" s="57">
+      <c r="E27" s="60">
         <v>199.5</v>
       </c>
-      <c r="F27" s="23"/>
+      <c r="F27" s="23">
+        <v>248.2</v>
+      </c>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A28" s="56" t="s">
+      <c r="A28" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="56"/>
-[...10 lines deleted...]
-      <c r="M28" s="56"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+      <c r="J28" s="66"/>
+      <c r="K28" s="66"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="66"/>
       <c r="N28" s="24"/>
     </row>
     <row r="29" spans="1:14" ht="10.5" customHeight="1">
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="G29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="M29" s="4"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A30" s="53" t="s">
+      <c r="A30" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="53"/>
-[...10 lines deleted...]
-      <c r="M30" s="53"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
     </row>
     <row r="31" spans="1:14" ht="10.5" customHeight="1">
       <c r="A31" s="2"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="G31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="7"/>
       <c r="B32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E32" s="59" t="s">
+      <c r="E32" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M32" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
-      <c r="E33" s="60"/>
+      <c r="E33" s="56"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="M33" s="14"/>
     </row>
     <row r="34" spans="1:13" ht="10.5" customHeight="1">
       <c r="A34" s="45">
         <v>2022</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="E34" s="61" t="s">
+      <c r="E34" s="57" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="16">
         <v>6214.3</v>
       </c>
       <c r="H34" s="17">
         <v>7206</v>
       </c>
       <c r="I34" s="16">
         <v>8115.7</v>
       </c>
       <c r="J34" s="17">
         <v>8932.7999999999993</v>
       </c>
       <c r="K34" s="17">
         <v>9795.9</v>
       </c>
       <c r="L34" s="17">
         <v>10598.8</v>
       </c>
       <c r="M34" s="17">
         <v>11404.8</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="10.5" customHeight="1">
       <c r="A35" s="45">
         <v>2023</v>
       </c>
       <c r="B35" s="16">
         <v>783.9</v>
       </c>
       <c r="C35" s="17">
         <v>1527.9</v>
       </c>
       <c r="D35" s="17">
         <v>2356.1</v>
       </c>
-      <c r="E35" s="57">
+      <c r="E35" s="53">
         <v>3142.2</v>
       </c>
       <c r="F35" s="17">
         <v>3951.3</v>
       </c>
       <c r="G35" s="16">
         <v>4737.1000000000004</v>
       </c>
       <c r="H35" s="17">
         <v>5570.8</v>
       </c>
       <c r="I35" s="16">
         <v>6399.4</v>
       </c>
       <c r="J35" s="17">
         <v>7230.93</v>
       </c>
       <c r="K35" s="17">
         <v>8096.7</v>
       </c>
       <c r="L35" s="17">
         <v>8942.1299999999992</v>
       </c>
       <c r="M35" s="17">
         <v>9783.19</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="45">
         <v>2024</v>
       </c>
       <c r="B36" s="17">
         <v>755.97</v>
       </c>
       <c r="C36" s="17">
         <v>1143.9000000000001</v>
       </c>
       <c r="D36" s="17">
         <v>1594.85</v>
       </c>
-      <c r="E36" s="57">
+      <c r="E36" s="53">
         <v>1003.9</v>
       </c>
       <c r="F36" s="17">
         <v>2433.09</v>
       </c>
       <c r="G36" s="16">
         <v>2861.95</v>
       </c>
       <c r="H36" s="17">
         <v>3307.8</v>
       </c>
       <c r="I36" s="16">
         <v>3754.1</v>
       </c>
       <c r="J36" s="17">
         <v>4210.5</v>
       </c>
       <c r="K36" s="17">
         <v>4763.6000000000004</v>
       </c>
       <c r="L36" s="17">
         <v>5230.3</v>
       </c>
       <c r="M36" s="17">
         <v>5759.1</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="45">
         <v>2025</v>
       </c>
       <c r="B37" s="16">
         <v>439</v>
       </c>
       <c r="C37" s="17">
         <v>1339.7</v>
       </c>
       <c r="D37" s="17">
         <v>2316.3000000000002</v>
       </c>
-      <c r="E37" s="57">
+      <c r="E37" s="53">
         <v>3253.47</v>
       </c>
       <c r="F37" s="17">
         <v>4228.3999999999996</v>
       </c>
       <c r="G37" s="16">
         <v>5174.3999999999996</v>
       </c>
       <c r="H37" s="17">
         <v>6177.2</v>
       </c>
       <c r="I37" s="16">
         <v>7212.46</v>
       </c>
       <c r="J37" s="17">
         <v>8240.6</v>
       </c>
       <c r="K37" s="17">
         <v>9325.7999999999993</v>
       </c>
       <c r="L37" s="17">
         <v>10387.299999999999</v>
       </c>
       <c r="M37" s="17">
         <v>11610.2</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="45">
         <v>2026</v>
       </c>
       <c r="B38" s="16">
         <v>999.65</v>
       </c>
       <c r="C38" s="17">
         <v>1729.1</v>
       </c>
       <c r="D38" s="17">
         <v>2534.6</v>
       </c>
-      <c r="E38" s="62">
+      <c r="E38" s="58">
         <v>3048.2</v>
       </c>
-      <c r="F38" s="17"/>
+      <c r="F38" s="58">
+        <v>3839</v>
+      </c>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="16"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
-      <c r="E39" s="57"/>
+      <c r="E39" s="53"/>
       <c r="F39" s="3"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="28"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
       <c r="A40" s="45">
         <v>2022</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E40" s="61" t="s">
+      <c r="E40" s="57" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="16">
         <v>4804.1000000000004</v>
       </c>
       <c r="H40" s="17">
         <v>5626.3</v>
       </c>
       <c r="I40" s="16">
         <v>6344.6</v>
       </c>
       <c r="J40" s="17">
         <v>7001.9</v>
       </c>
       <c r="K40" s="17">
         <v>7718.8</v>
       </c>
       <c r="L40" s="17">
         <v>8402.7999999999993</v>
       </c>
       <c r="M40" s="17">
         <v>9095.1</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="10.5" customHeight="1">
       <c r="A41" s="45">
         <v>2023</v>
       </c>
       <c r="B41" s="16">
         <v>673.4</v>
       </c>
       <c r="C41" s="17">
         <v>1327.5</v>
       </c>
       <c r="D41" s="17">
         <v>2053.3000000000002</v>
       </c>
-      <c r="E41" s="57">
+      <c r="E41" s="53">
         <v>2739.6</v>
       </c>
       <c r="F41" s="21">
         <v>3437.1</v>
       </c>
       <c r="G41" s="16">
         <v>4096.2</v>
       </c>
       <c r="H41" s="17">
         <v>4771.6000000000004</v>
       </c>
       <c r="I41" s="16">
         <v>5451.1</v>
       </c>
       <c r="J41" s="17">
         <v>6117.2049999999999</v>
       </c>
       <c r="K41" s="17">
         <v>6833.59</v>
       </c>
       <c r="L41" s="17">
         <v>7540.74</v>
       </c>
       <c r="M41" s="17">
         <v>8235.7999999999993</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="10.5" customHeight="1">
       <c r="A42" s="45">
         <v>2024</v>
       </c>
       <c r="B42" s="17">
         <v>634.39</v>
       </c>
       <c r="C42" s="17">
         <v>958.5</v>
       </c>
       <c r="D42" s="17">
         <v>1327.87</v>
       </c>
-      <c r="E42" s="57">
+      <c r="E42" s="53">
         <v>1668.7</v>
       </c>
       <c r="F42" s="21">
         <v>2025.04</v>
       </c>
       <c r="G42" s="16">
         <v>2375.16</v>
       </c>
       <c r="H42" s="17">
         <v>2747.9</v>
       </c>
       <c r="I42" s="16">
         <v>3112.9</v>
       </c>
       <c r="J42" s="17">
         <v>3482.2</v>
       </c>
       <c r="K42" s="17">
         <v>3893.4859999999999</v>
       </c>
       <c r="L42" s="17">
         <v>4285.8999999999996</v>
       </c>
       <c r="M42" s="17">
         <v>4692.8</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="10.5" customHeight="1">
       <c r="A43" s="45">
         <v>2025</v>
       </c>
       <c r="B43" s="17">
         <v>368.39</v>
       </c>
       <c r="C43" s="17">
         <v>1134</v>
       </c>
       <c r="D43" s="17">
         <v>1963.35</v>
       </c>
-      <c r="E43" s="57">
+      <c r="E43" s="53">
         <v>2751.2</v>
       </c>
       <c r="F43" s="21">
         <v>3534.5</v>
       </c>
       <c r="G43" s="16">
         <v>4304.7</v>
       </c>
       <c r="H43" s="17">
         <v>5142.7</v>
       </c>
       <c r="I43" s="16">
         <v>5999.3</v>
       </c>
       <c r="J43" s="17">
         <v>6859.1</v>
       </c>
       <c r="K43" s="17">
         <v>7782.5</v>
       </c>
       <c r="L43" s="17">
         <v>8701.0300000000007</v>
       </c>
       <c r="M43" s="17">
         <v>9953.5</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1">
       <c r="A44" s="45">
         <v>2026</v>
       </c>
       <c r="B44" s="17">
         <v>904.9</v>
       </c>
       <c r="C44" s="17">
         <v>1612.3</v>
       </c>
       <c r="D44" s="17">
         <v>2400.6</v>
       </c>
-      <c r="E44" s="62">
+      <c r="E44" s="58">
         <v>2957.8</v>
       </c>
-      <c r="F44" s="21"/>
+      <c r="F44" s="21">
+        <v>3713.1</v>
+      </c>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="16"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
-      <c r="E45" s="57"/>
+      <c r="E45" s="53"/>
       <c r="F45" s="17"/>
       <c r="G45" s="16"/>
       <c r="H45" s="28"/>
       <c r="I45" s="16"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
       <c r="A46" s="45">
         <v>2022</v>
       </c>
       <c r="B46" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E46" s="61" t="s">
+      <c r="E46" s="57" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="16">
         <v>204.6</v>
       </c>
       <c r="H46" s="17">
         <v>253.4</v>
       </c>
       <c r="I46" s="16">
         <v>298.5</v>
       </c>
       <c r="J46" s="17">
         <v>324.60000000000002</v>
       </c>
       <c r="K46" s="17">
         <v>354.1</v>
       </c>
       <c r="L46" s="17">
         <v>382.8</v>
       </c>
       <c r="M46" s="17">
         <v>409.5</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="10.5" customHeight="1">
       <c r="A47" s="45">
         <v>2023</v>
       </c>
       <c r="B47" s="16">
         <v>29.18</v>
       </c>
       <c r="C47" s="17">
         <v>52.6</v>
       </c>
       <c r="D47" s="17">
         <v>81.599999999999994</v>
       </c>
-      <c r="E47" s="57">
+      <c r="E47" s="53">
         <v>104.4</v>
       </c>
       <c r="F47" s="21">
         <v>132.30000000000001</v>
       </c>
       <c r="G47" s="16">
         <v>163.80000000000001</v>
       </c>
       <c r="H47" s="17">
         <v>199.1</v>
       </c>
       <c r="I47" s="16">
         <v>233.3</v>
       </c>
       <c r="J47" s="17">
         <v>257.26</v>
       </c>
       <c r="K47" s="17">
         <v>283.8</v>
       </c>
       <c r="L47" s="17">
         <v>309.81</v>
       </c>
       <c r="M47" s="17">
         <v>336.65</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="10.5" customHeight="1">
       <c r="A48" s="45">
         <v>2024</v>
       </c>
       <c r="B48" s="17">
         <v>30.45</v>
       </c>
       <c r="C48" s="17">
         <v>45.7</v>
       </c>
       <c r="D48" s="17">
         <v>61.52</v>
       </c>
-      <c r="E48" s="57">
+      <c r="E48" s="53">
         <v>75.290000000000006</v>
       </c>
       <c r="F48" s="21">
         <v>90.28</v>
       </c>
       <c r="G48" s="16">
         <v>109.65</v>
       </c>
       <c r="H48" s="17">
         <v>130</v>
       </c>
       <c r="I48" s="16">
         <v>149.94999999999999</v>
       </c>
       <c r="J48" s="17">
         <v>163.4</v>
       </c>
       <c r="K48" s="17">
         <v>178.64</v>
       </c>
       <c r="L48" s="17">
         <v>193.96</v>
       </c>
       <c r="M48" s="17">
         <v>208.8</v>
       </c>
     </row>
     <row r="49" spans="1:14" ht="10.5" customHeight="1">
       <c r="A49" s="45">
         <v>2025</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="17">
         <v>27.25</v>
       </c>
       <c r="D49" s="17">
         <v>41.08</v>
       </c>
-      <c r="E49" s="57">
+      <c r="E49" s="53">
         <v>63.39</v>
       </c>
       <c r="F49" s="21">
         <v>80.5</v>
       </c>
       <c r="G49" s="16">
         <v>105.79</v>
       </c>
       <c r="H49" s="17">
         <v>157.5</v>
       </c>
       <c r="I49" s="16">
         <v>199.09</v>
       </c>
       <c r="J49" s="17">
         <v>210.2</v>
       </c>
       <c r="K49" s="17">
         <v>223.7</v>
       </c>
       <c r="L49" s="17">
         <v>236.9</v>
       </c>
       <c r="M49" s="17">
         <v>250.9</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="10.5" customHeight="1">
       <c r="A50" s="45">
         <v>2026</v>
       </c>
       <c r="B50" s="17">
         <v>15.8</v>
       </c>
       <c r="C50" s="17">
         <v>25.4</v>
       </c>
       <c r="D50" s="17">
         <v>35.6</v>
       </c>
-      <c r="E50" s="62">
+      <c r="E50" s="58">
         <v>48.2</v>
       </c>
-      <c r="F50" s="21"/>
+      <c r="F50" s="21">
+        <v>59.6</v>
+      </c>
       <c r="G50" s="16"/>
       <c r="H50" s="17"/>
       <c r="I50" s="16"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:14" ht="10.5" customHeight="1">
       <c r="A51" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="16"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
-      <c r="E51" s="57"/>
+      <c r="E51" s="53"/>
       <c r="F51" s="17"/>
       <c r="G51" s="16"/>
       <c r="H51" s="28"/>
       <c r="I51" s="16"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:14" ht="10.5" customHeight="1">
       <c r="A52" s="45">
         <v>2022</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E52" s="61" t="s">
+      <c r="E52" s="57" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="16">
         <v>176.5</v>
       </c>
       <c r="H52" s="17">
         <v>221.5</v>
       </c>
       <c r="I52" s="16">
         <v>265.3</v>
       </c>
       <c r="J52" s="17">
         <v>289.2</v>
       </c>
       <c r="K52" s="17">
         <v>3157.8</v>
       </c>
       <c r="L52" s="17">
         <v>340.8</v>
       </c>
       <c r="M52" s="17">
         <v>363.95</v>
       </c>
     </row>
     <row r="53" spans="1:14" ht="10.5" customHeight="1">
       <c r="A53" s="46">
         <v>2023</v>
       </c>
       <c r="B53" s="16">
         <v>24.1</v>
       </c>
       <c r="C53" s="16">
         <v>43.7</v>
       </c>
       <c r="D53" s="16">
         <v>69.2</v>
       </c>
-      <c r="E53" s="57">
+      <c r="E53" s="53">
         <v>88.4</v>
       </c>
       <c r="F53" s="19">
         <v>113.1</v>
       </c>
       <c r="G53" s="16">
         <v>141.9</v>
       </c>
       <c r="H53" s="16">
         <v>174.2</v>
       </c>
       <c r="I53" s="16">
         <v>205.8</v>
       </c>
       <c r="J53" s="16">
         <v>226.63</v>
       </c>
       <c r="K53" s="16">
         <v>249.5</v>
       </c>
       <c r="L53" s="16">
         <v>271.82</v>
       </c>
       <c r="M53" s="16">
         <v>293.12</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="10.5" customHeight="1">
       <c r="A54" s="46">
         <v>2024</v>
       </c>
       <c r="B54" s="16">
         <v>24.49</v>
       </c>
       <c r="C54" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="D54" s="16">
         <v>47.5</v>
       </c>
-      <c r="E54" s="57">
+      <c r="E54" s="53">
         <v>58.8</v>
       </c>
       <c r="F54" s="19">
         <v>71.83</v>
       </c>
       <c r="G54" s="16">
         <v>87.05</v>
       </c>
       <c r="H54" s="16">
         <v>106.2</v>
       </c>
       <c r="I54" s="16">
         <v>123.37</v>
       </c>
       <c r="J54" s="16">
         <v>134.6</v>
       </c>
       <c r="K54" s="16">
         <v>147.35</v>
       </c>
       <c r="L54" s="16">
         <v>158.94</v>
       </c>
       <c r="M54" s="16">
         <v>169.84</v>
       </c>
       <c r="N54" s="43"/>
     </row>
     <row r="55" spans="1:14" ht="10.5" customHeight="1">
       <c r="A55" s="46">
         <v>2025</v>
       </c>
       <c r="B55" s="16">
         <v>43.5</v>
       </c>
       <c r="C55" s="16">
         <v>13.8</v>
       </c>
       <c r="D55" s="16">
         <v>20.6</v>
       </c>
-      <c r="E55" s="57">
+      <c r="E55" s="53">
         <v>27.6</v>
       </c>
       <c r="F55" s="19">
         <v>35.5</v>
       </c>
       <c r="G55" s="16">
         <v>51.2</v>
       </c>
       <c r="H55" s="16">
         <v>91.5</v>
       </c>
       <c r="I55" s="16">
         <v>123.4</v>
       </c>
       <c r="J55" s="16">
         <v>129.5</v>
       </c>
       <c r="K55" s="16">
         <v>137.4</v>
       </c>
       <c r="L55" s="16">
         <v>144.69999999999999</v>
       </c>
       <c r="M55" s="16">
         <v>151.6</v>
       </c>
       <c r="N55" s="43"/>
     </row>
     <row r="56" spans="1:14" ht="10.5" customHeight="1">
       <c r="A56" s="47">
         <v>2026</v>
       </c>
       <c r="B56" s="22">
         <v>9</v>
       </c>
       <c r="C56" s="22">
         <v>13.5</v>
       </c>
       <c r="D56" s="22">
         <v>19.3</v>
       </c>
-      <c r="E56" s="64">
+      <c r="E56" s="60">
         <v>27.6</v>
       </c>
-      <c r="F56" s="23"/>
+      <c r="F56" s="23">
+        <v>35.200000000000003</v>
+      </c>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="43"/>
     </row>
     <row r="57" spans="1:14" ht="10.5" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
-      <c r="E57" s="65"/>
+      <c r="E57" s="61"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:14" ht="10.5" customHeight="1">
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
-      <c r="E58" s="65"/>
+      <c r="E58" s="61"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
     </row>
     <row r="59" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A59" s="53" t="s">
+      <c r="A59" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B59" s="53"/>
-[...10 lines deleted...]
-      <c r="M59" s="53"/>
+      <c r="B59" s="63"/>
+      <c r="C59" s="63"/>
+      <c r="D59" s="63"/>
+      <c r="E59" s="63"/>
+      <c r="F59" s="63"/>
+      <c r="G59" s="63"/>
+      <c r="H59" s="63"/>
+      <c r="I59" s="63"/>
+      <c r="J59" s="63"/>
+      <c r="K59" s="63"/>
+      <c r="L59" s="63"/>
+      <c r="M59" s="63"/>
     </row>
     <row r="60" spans="1:14" ht="10.5" customHeight="1">
       <c r="A60" s="2"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="G60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="M60" s="4"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="7"/>
       <c r="B61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E61" s="59" t="s">
+      <c r="E61" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M61" s="11" t="s">
         <v>22</v>
@@ -2847,1298 +2869,1308 @@
     </row>
     <row r="62" spans="1:14" ht="10.5" customHeight="1">
       <c r="A62" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="G62" s="4"/>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
       <c r="M62" s="4"/>
     </row>
     <row r="63" spans="1:14" s="3" customFormat="1">
       <c r="A63" s="45">
         <v>2022</v>
       </c>
       <c r="B63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E63" s="63" t="s">
+      <c r="E63" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="28">
         <v>12955.9</v>
       </c>
       <c r="H63" s="28">
         <v>15335.9</v>
       </c>
       <c r="I63" s="21">
         <v>17663.099999999999</v>
       </c>
       <c r="J63" s="21">
         <v>19980.3</v>
       </c>
       <c r="K63" s="29">
         <v>22399.8</v>
       </c>
       <c r="L63" s="29">
         <v>24883.1</v>
       </c>
       <c r="M63" s="28">
         <v>27612.3</v>
       </c>
     </row>
     <row r="64" spans="1:14" s="3" customFormat="1">
       <c r="A64" s="45">
         <v>2023</v>
       </c>
       <c r="B64" s="28">
         <v>46</v>
       </c>
       <c r="C64" s="28">
         <v>89.66</v>
       </c>
       <c r="D64" s="28">
         <v>133.65</v>
       </c>
-      <c r="E64" s="63">
+      <c r="E64" s="59">
         <v>186.9</v>
       </c>
       <c r="F64" s="28">
         <v>255.69</v>
       </c>
       <c r="G64" s="28">
         <v>342.9</v>
       </c>
       <c r="H64" s="28">
         <v>440.7</v>
       </c>
       <c r="I64" s="21">
         <v>533.4</v>
       </c>
       <c r="J64" s="21">
         <v>623.04999999999995</v>
       </c>
       <c r="K64" s="29">
         <v>715.46</v>
       </c>
       <c r="L64" s="17">
         <v>882.65</v>
       </c>
       <c r="M64" s="41">
         <v>1065.44</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1">
       <c r="A65" s="45">
         <v>2024</v>
       </c>
       <c r="B65" s="28">
         <v>67.73</v>
       </c>
       <c r="C65" s="28">
         <v>142.6</v>
       </c>
       <c r="D65" s="28">
         <v>220.68</v>
       </c>
-      <c r="E65" s="63">
+      <c r="E65" s="59">
         <v>497.02</v>
       </c>
       <c r="F65" s="28">
         <v>902.5</v>
       </c>
       <c r="G65" s="28">
         <v>1255.29</v>
       </c>
       <c r="H65" s="28">
         <v>1743.6</v>
       </c>
       <c r="I65" s="21">
         <v>2319.3000000000002</v>
       </c>
       <c r="J65" s="21">
         <v>2828.6</v>
       </c>
       <c r="K65" s="29">
         <v>3156</v>
       </c>
       <c r="L65" s="17">
         <v>3423.9</v>
       </c>
       <c r="M65" s="41">
         <v>3593.5</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1">
       <c r="A66" s="45">
         <v>2025</v>
       </c>
       <c r="B66" s="28">
         <v>103.3</v>
       </c>
       <c r="C66" s="28">
         <v>210.12</v>
       </c>
       <c r="D66" s="28">
         <v>354.9</v>
       </c>
-      <c r="E66" s="63">
+      <c r="E66" s="59">
         <v>564.77</v>
       </c>
       <c r="F66" s="28">
         <v>779</v>
       </c>
       <c r="G66" s="28">
         <v>1019.4</v>
       </c>
       <c r="H66" s="28">
         <v>1245.9000000000001</v>
       </c>
       <c r="I66" s="21">
         <v>1772.2</v>
       </c>
       <c r="J66" s="21">
         <v>2302.1999999999998</v>
       </c>
       <c r="K66" s="29">
         <v>2887.4</v>
       </c>
       <c r="L66" s="17">
         <v>3451.5</v>
       </c>
       <c r="M66" s="41">
         <v>3992</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1">
       <c r="A67" s="45">
         <v>2026</v>
       </c>
       <c r="B67" s="28"/>
       <c r="C67" s="28">
         <v>863.1</v>
       </c>
       <c r="D67" s="28">
         <v>1306.2</v>
       </c>
-      <c r="E67" s="63">
+      <c r="E67" s="59">
         <v>1810.2</v>
       </c>
-      <c r="F67" s="28"/>
+      <c r="F67" s="28">
+        <v>2358</v>
+      </c>
       <c r="G67" s="28"/>
       <c r="H67" s="28"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="29"/>
       <c r="L67" s="17"/>
       <c r="M67" s="41"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="17"/>
       <c r="C68" s="17"/>
       <c r="D68" s="17"/>
-      <c r="E68" s="62"/>
+      <c r="E68" s="58"/>
       <c r="F68" s="20"/>
       <c r="G68" s="21"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="21"/>
       <c r="K68" s="17"/>
       <c r="L68" s="17"/>
       <c r="M68" s="17"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1">
       <c r="A69" s="45">
         <v>2022</v>
       </c>
       <c r="B69" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E69" s="63" t="s">
+      <c r="E69" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="28">
         <v>423.99</v>
       </c>
       <c r="H69" s="28">
         <v>506.38</v>
       </c>
       <c r="I69" s="28">
         <v>596.39</v>
       </c>
       <c r="J69" s="28">
         <v>686.17</v>
       </c>
       <c r="K69" s="28">
         <v>777.97</v>
       </c>
       <c r="L69" s="28">
         <v>867.3</v>
       </c>
       <c r="M69" s="28">
         <v>967.4</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1">
       <c r="A70" s="45">
         <v>2023</v>
       </c>
       <c r="B70" s="28">
         <v>36.4</v>
       </c>
       <c r="C70" s="28">
         <v>65.069999999999993</v>
       </c>
       <c r="D70" s="28">
         <v>90.98</v>
       </c>
-      <c r="E70" s="63">
+      <c r="E70" s="59">
         <v>129.4</v>
       </c>
       <c r="F70" s="28">
         <v>168.8</v>
       </c>
       <c r="G70" s="28">
         <v>212.08</v>
       </c>
       <c r="H70" s="28">
         <v>267.7</v>
       </c>
       <c r="I70" s="28">
         <v>313.29000000000002</v>
       </c>
       <c r="J70" s="28">
         <v>362.2</v>
       </c>
       <c r="K70" s="28">
         <v>414.49</v>
       </c>
       <c r="L70" s="28">
         <v>486.77</v>
       </c>
       <c r="M70" s="28">
         <v>573.98</v>
       </c>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1">
       <c r="A71" s="45">
         <v>2024</v>
       </c>
       <c r="B71" s="28">
         <v>38.47</v>
       </c>
       <c r="C71" s="28">
         <v>80.099999999999994</v>
       </c>
       <c r="D71" s="28">
         <v>120.65</v>
       </c>
-      <c r="E71" s="63">
+      <c r="E71" s="59">
         <v>184.9</v>
       </c>
       <c r="F71" s="28">
         <v>253.6</v>
       </c>
       <c r="G71" s="28">
         <v>332.16</v>
       </c>
       <c r="H71" s="28">
         <v>438.1</v>
       </c>
       <c r="I71" s="28">
         <v>674.2</v>
       </c>
       <c r="J71" s="28">
         <v>789.8</v>
       </c>
       <c r="K71" s="28">
         <v>862.69</v>
       </c>
       <c r="L71" s="28">
         <v>941.9</v>
       </c>
       <c r="M71" s="28">
         <v>1021</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1">
       <c r="A72" s="45">
         <v>2026</v>
       </c>
       <c r="B72" s="28">
         <v>75.95</v>
       </c>
       <c r="C72" s="28">
         <v>152.6</v>
       </c>
       <c r="D72" s="28">
         <v>237.6</v>
       </c>
-      <c r="E72" s="63">
+      <c r="E72" s="59">
         <v>360.9</v>
       </c>
       <c r="F72" s="28">
         <v>480</v>
       </c>
       <c r="G72" s="28">
         <v>602.4</v>
       </c>
       <c r="H72" s="28">
         <v>713.1</v>
       </c>
       <c r="I72" s="28">
         <v>827.95</v>
       </c>
       <c r="J72" s="28">
         <v>957</v>
       </c>
       <c r="K72" s="28">
         <v>1064</v>
       </c>
       <c r="L72" s="28">
         <v>1173.03</v>
       </c>
       <c r="M72" s="28">
         <v>1282.0999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1">
       <c r="A73" s="45">
         <v>2026</v>
       </c>
       <c r="B73" s="28">
         <v>83.9</v>
       </c>
       <c r="C73" s="28">
         <v>168.95</v>
       </c>
       <c r="D73" s="28">
         <v>260.60000000000002</v>
       </c>
-      <c r="E73" s="63">
+      <c r="E73" s="59">
         <v>399.9</v>
       </c>
-      <c r="F73" s="28"/>
+      <c r="F73" s="28">
+        <v>537</v>
+      </c>
       <c r="G73" s="28"/>
       <c r="H73" s="28"/>
       <c r="I73" s="28"/>
       <c r="J73" s="28"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
       <c r="M73" s="28"/>
     </row>
     <row r="74" spans="1:13" ht="10.5" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
-      <c r="E74" s="62"/>
+      <c r="E74" s="58"/>
       <c r="F74" s="21"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17"/>
       <c r="J74" s="17"/>
       <c r="K74" s="17"/>
       <c r="L74" s="17"/>
       <c r="M74" s="17"/>
     </row>
     <row r="75" spans="1:13" ht="10.5" customHeight="1">
       <c r="A75" s="44">
         <v>2022</v>
       </c>
       <c r="D75" s="3"/>
       <c r="F75" s="3"/>
     </row>
     <row r="76" spans="1:13" ht="10.5" customHeight="1">
       <c r="A76" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D76" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E76" s="63" t="s">
+      <c r="E76" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F76" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G76" s="28">
         <v>61728</v>
       </c>
       <c r="H76" s="28">
         <v>72502.600000000006</v>
       </c>
       <c r="I76" s="28">
         <v>84188.7</v>
       </c>
       <c r="J76" s="28">
         <v>96190.3</v>
       </c>
       <c r="K76" s="28">
         <v>109572.7</v>
       </c>
       <c r="L76" s="28">
         <v>124223.3</v>
       </c>
       <c r="M76" s="28">
         <v>139387</v>
       </c>
     </row>
     <row r="77" spans="1:13" ht="10.5" customHeight="1">
       <c r="A77" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B77" s="28"/>
       <c r="C77" s="28"/>
       <c r="D77" s="28"/>
-      <c r="E77" s="63"/>
+      <c r="E77" s="59"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="28"/>
       <c r="L77" s="17"/>
       <c r="M77" s="28"/>
     </row>
     <row r="78" spans="1:13" ht="10.5" customHeight="1">
       <c r="A78" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B78" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D78" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E78" s="63" t="s">
+      <c r="E78" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F78" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G78" s="28">
         <v>27006.5</v>
       </c>
       <c r="H78" s="28">
         <v>31881.1</v>
       </c>
       <c r="I78" s="17">
         <v>37667.199999999997</v>
       </c>
       <c r="J78" s="17">
         <v>43473.1</v>
       </c>
       <c r="K78" s="17">
         <v>50660.3</v>
       </c>
       <c r="L78" s="17">
         <v>58495.4</v>
       </c>
       <c r="M78" s="28">
         <v>66163.600000000006</v>
       </c>
     </row>
     <row r="79" spans="1:13" ht="10.5" customHeight="1">
       <c r="A79" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B79" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E79" s="63" t="s">
+      <c r="E79" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F79" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G79" s="28">
         <v>34721.5</v>
       </c>
       <c r="H79" s="28">
         <v>40621.5</v>
       </c>
       <c r="I79" s="17">
         <v>46521.5</v>
       </c>
       <c r="J79" s="17">
         <v>52717.2</v>
       </c>
       <c r="K79" s="17">
         <v>58912.3</v>
       </c>
       <c r="L79" s="17">
         <v>65727.8</v>
       </c>
       <c r="M79" s="28">
         <v>73223.399999999994</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="10.5" customHeight="1">
       <c r="A80" s="44">
         <v>2023</v>
       </c>
       <c r="D80" s="3"/>
       <c r="F80" s="3"/>
     </row>
     <row r="81" spans="1:13" ht="10.5" customHeight="1">
       <c r="A81" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="28">
         <v>1963.9</v>
       </c>
       <c r="C81" s="28">
         <v>3034.66</v>
       </c>
       <c r="D81" s="28">
         <v>5414.48</v>
       </c>
-      <c r="E81" s="63">
+      <c r="E81" s="59">
         <v>7629.6</v>
       </c>
       <c r="F81" s="28">
         <v>9975.5</v>
       </c>
       <c r="G81" s="28">
         <v>11322.17</v>
       </c>
       <c r="H81" s="28">
         <v>13114.6</v>
       </c>
       <c r="I81" s="17">
         <v>14841.7</v>
       </c>
       <c r="J81" s="17">
         <v>16464.41</v>
       </c>
       <c r="K81" s="17">
         <v>18054.7</v>
       </c>
       <c r="L81" s="17">
         <v>20299</v>
       </c>
       <c r="M81" s="28">
         <v>22243.71</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="10.5" customHeight="1">
       <c r="A82" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B82" s="28"/>
       <c r="C82" s="28"/>
       <c r="D82" s="28"/>
-      <c r="E82" s="63"/>
+      <c r="E82" s="59"/>
       <c r="F82" s="28"/>
       <c r="G82" s="28"/>
       <c r="H82" s="28"/>
       <c r="I82" s="17"/>
       <c r="J82" s="17"/>
       <c r="K82" s="17"/>
       <c r="L82" s="17"/>
       <c r="M82" s="28"/>
     </row>
     <row r="83" spans="1:13" ht="10.5" customHeight="1">
       <c r="A83" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B83" s="28">
         <v>1926.7</v>
       </c>
       <c r="C83" s="28">
         <v>2959.07</v>
       </c>
       <c r="D83" s="28">
         <v>5303.6</v>
       </c>
-      <c r="E83" s="63">
+      <c r="E83" s="59">
         <v>7485.18</v>
       </c>
       <c r="F83" s="28">
         <v>9756.5</v>
       </c>
       <c r="G83" s="28">
         <v>11029.1</v>
       </c>
       <c r="H83" s="28">
         <v>12747.97</v>
       </c>
       <c r="I83" s="17">
         <v>14404</v>
       </c>
       <c r="J83" s="17">
         <v>15973.71</v>
       </c>
       <c r="K83" s="17">
         <v>17511.02</v>
       </c>
       <c r="L83" s="17">
         <v>19650</v>
       </c>
       <c r="M83" s="28">
         <v>21493.96</v>
       </c>
     </row>
     <row r="84" spans="1:13" ht="10.5" customHeight="1">
       <c r="A84" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="28">
         <v>37.25</v>
       </c>
       <c r="C84" s="28">
         <v>75.59</v>
       </c>
       <c r="D84" s="28">
         <v>110.87</v>
       </c>
-      <c r="E84" s="63">
+      <c r="E84" s="59">
         <v>144.44</v>
       </c>
       <c r="F84" s="28">
         <v>219</v>
       </c>
       <c r="G84" s="28">
         <v>293.10000000000002</v>
       </c>
       <c r="H84" s="28">
         <v>366.6</v>
       </c>
       <c r="I84" s="17">
         <v>437.7</v>
       </c>
       <c r="J84" s="17">
         <v>490.7</v>
       </c>
       <c r="K84" s="17">
         <v>543.70000000000005</v>
       </c>
       <c r="L84" s="17">
         <v>649</v>
       </c>
       <c r="M84" s="28">
         <v>749.7</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="10.5" customHeight="1">
       <c r="A85" s="44">
         <v>2024</v>
       </c>
       <c r="B85" s="28"/>
       <c r="C85" s="28"/>
       <c r="D85" s="28"/>
-      <c r="E85" s="63"/>
+      <c r="E85" s="59"/>
       <c r="F85" s="28"/>
       <c r="G85" s="28"/>
       <c r="H85" s="28"/>
       <c r="I85" s="17"/>
       <c r="J85" s="17"/>
       <c r="K85" s="17"/>
       <c r="L85" s="17"/>
       <c r="M85" s="28"/>
     </row>
     <row r="86" spans="1:13" ht="10.5" customHeight="1">
       <c r="A86" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="28">
         <v>1649.69</v>
       </c>
       <c r="C86" s="28">
         <v>3689.4</v>
       </c>
       <c r="D86" s="28">
         <v>5867.36</v>
       </c>
-      <c r="E86" s="63">
+      <c r="E86" s="59">
         <v>8234.7999999999993</v>
       </c>
       <c r="F86" s="28">
         <v>10540.86</v>
       </c>
       <c r="G86" s="28">
         <v>12369.99</v>
       </c>
       <c r="H86" s="28">
         <v>14128.99</v>
       </c>
       <c r="I86" s="17">
         <v>15830.4</v>
       </c>
       <c r="J86" s="17">
         <v>17620</v>
       </c>
       <c r="K86" s="17">
         <v>19710.23</v>
       </c>
       <c r="L86" s="17">
         <v>21883.3</v>
       </c>
       <c r="M86" s="28">
         <v>24004.1</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="10.5" customHeight="1">
       <c r="A87" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B87" s="28"/>
       <c r="C87" s="28"/>
       <c r="D87" s="28"/>
-      <c r="E87" s="63"/>
+      <c r="E87" s="59"/>
       <c r="F87" s="28"/>
       <c r="G87" s="28"/>
       <c r="H87" s="28"/>
       <c r="I87" s="17"/>
       <c r="J87" s="17"/>
       <c r="K87" s="17"/>
       <c r="L87" s="17"/>
       <c r="M87" s="28"/>
     </row>
     <row r="88" spans="1:13" ht="10.5" customHeight="1">
       <c r="A88" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B88" s="28">
         <v>1587.77</v>
       </c>
       <c r="C88" s="28">
         <v>35258</v>
       </c>
       <c r="D88" s="28">
         <v>5590.37</v>
       </c>
-      <c r="E88" s="63">
+      <c r="E88" s="59">
         <v>7881.1</v>
       </c>
       <c r="F88" s="28">
         <v>10111.6</v>
       </c>
       <c r="G88" s="28">
         <v>11865.4</v>
       </c>
       <c r="H88" s="28">
         <v>13482.5</v>
       </c>
       <c r="I88" s="17">
         <v>15041.9</v>
       </c>
       <c r="J88" s="17">
         <v>16690.099999999999</v>
       </c>
       <c r="K88" s="17">
         <v>18650.560000000001</v>
       </c>
       <c r="L88" s="17">
         <v>20671.099999999999</v>
       </c>
       <c r="M88" s="28">
         <v>22628.1</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="10.5" customHeight="1">
       <c r="A89" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B89" s="28">
         <v>61.92</v>
       </c>
       <c r="C89" s="28">
         <v>163.6</v>
       </c>
       <c r="D89" s="28">
         <v>277</v>
       </c>
-      <c r="E89" s="63">
+      <c r="E89" s="59">
         <v>353.7</v>
       </c>
       <c r="F89" s="28">
         <v>429.3</v>
       </c>
       <c r="G89" s="28">
         <v>504.59</v>
       </c>
       <c r="H89" s="28">
         <v>646.5</v>
       </c>
       <c r="I89" s="17">
         <v>788.5</v>
       </c>
       <c r="J89" s="17">
         <v>929.9</v>
       </c>
       <c r="K89" s="17">
         <v>1059.5999999999999</v>
       </c>
       <c r="L89" s="17">
         <v>1212.2</v>
       </c>
       <c r="M89" s="28">
         <v>1376</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="10.5" customHeight="1">
       <c r="A90" s="44">
         <v>2025</v>
       </c>
       <c r="B90" s="28"/>
       <c r="C90" s="28"/>
       <c r="D90" s="28"/>
-      <c r="E90" s="63"/>
+      <c r="E90" s="59"/>
       <c r="F90" s="28"/>
       <c r="G90" s="28"/>
       <c r="H90" s="28"/>
       <c r="I90" s="17"/>
       <c r="J90" s="17"/>
       <c r="K90" s="17"/>
       <c r="L90" s="17"/>
       <c r="M90" s="28"/>
     </row>
     <row r="91" spans="1:13" ht="10.5" customHeight="1">
       <c r="A91" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="28">
         <v>2092.2399999999998</v>
       </c>
       <c r="C91" s="28">
         <v>4294.3</v>
       </c>
       <c r="D91" s="28">
         <v>6662.1</v>
       </c>
-      <c r="E91" s="63">
+      <c r="E91" s="59">
         <v>9211.4</v>
       </c>
       <c r="F91" s="28">
         <v>11728.99</v>
       </c>
       <c r="G91" s="28">
         <v>14067.2</v>
       </c>
       <c r="H91" s="28">
         <v>16344.2</v>
       </c>
       <c r="I91" s="17">
         <v>18567.5</v>
       </c>
       <c r="J91" s="17">
         <v>21121.1</v>
       </c>
       <c r="K91" s="17">
         <v>23954.400000000001</v>
       </c>
       <c r="L91" s="17">
         <v>26737.4</v>
       </c>
       <c r="M91" s="28">
         <v>29595.9</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="10.5" customHeight="1">
       <c r="A92" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B92" s="28"/>
       <c r="C92" s="28"/>
       <c r="D92" s="28"/>
-      <c r="E92" s="63"/>
+      <c r="E92" s="59"/>
       <c r="F92" s="28"/>
       <c r="G92" s="28"/>
       <c r="H92" s="28"/>
       <c r="I92" s="17"/>
       <c r="J92" s="17"/>
       <c r="K92" s="17"/>
       <c r="L92" s="17"/>
       <c r="M92" s="28"/>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="28">
         <v>1877.99</v>
       </c>
       <c r="C93" s="28">
         <v>3865.2</v>
       </c>
       <c r="D93" s="28">
         <v>5953.5</v>
       </c>
-      <c r="E93" s="63">
+      <c r="E93" s="59">
         <v>8190.7</v>
       </c>
       <c r="F93" s="28">
         <v>10375.1</v>
       </c>
       <c r="G93" s="28">
         <v>12310.8</v>
       </c>
       <c r="H93" s="28">
         <v>14124.8</v>
       </c>
       <c r="I93" s="17">
         <v>15843.2</v>
       </c>
       <c r="J93" s="17">
         <v>17856.400000000001</v>
       </c>
       <c r="K93" s="17">
         <v>20124.900000000001</v>
       </c>
       <c r="L93" s="17">
         <v>22337.7</v>
       </c>
       <c r="M93" s="28">
         <v>24616.9</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B94" s="28">
         <v>214.2</v>
       </c>
       <c r="C94" s="28">
         <v>429.08</v>
       </c>
       <c r="D94" s="28">
         <v>708.6</v>
       </c>
-      <c r="E94" s="63">
+      <c r="E94" s="59">
         <v>1020.7</v>
       </c>
       <c r="F94" s="28">
         <v>1353.9</v>
       </c>
       <c r="G94" s="28">
         <v>1756.4</v>
       </c>
       <c r="H94" s="28">
         <v>2219.4</v>
       </c>
       <c r="I94" s="17">
         <v>2724.3</v>
       </c>
       <c r="J94" s="17">
         <v>3264.7</v>
       </c>
       <c r="K94" s="17">
         <v>3829.5</v>
       </c>
       <c r="L94" s="17">
         <v>4399.7</v>
       </c>
       <c r="M94" s="28">
         <v>4979</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="10.5" customHeight="1">
       <c r="A95" s="44">
         <v>2026</v>
       </c>
       <c r="B95" s="28"/>
       <c r="C95" s="28"/>
       <c r="D95" s="28"/>
-      <c r="E95" s="63"/>
+      <c r="E95" s="59"/>
       <c r="F95" s="28"/>
       <c r="G95" s="28"/>
       <c r="H95" s="28"/>
       <c r="I95" s="17"/>
       <c r="J95" s="17"/>
       <c r="K95" s="17"/>
       <c r="L95" s="17"/>
       <c r="M95" s="28"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="28">
         <v>2845</v>
       </c>
       <c r="C96" s="28">
         <v>5553.6</v>
       </c>
       <c r="D96" s="28">
         <v>8399.7999999999993</v>
       </c>
-      <c r="E96" s="63">
+      <c r="E96" s="59">
         <v>11222.5</v>
       </c>
-      <c r="F96" s="28"/>
+      <c r="F96" s="28">
+        <v>13670.8</v>
+      </c>
       <c r="G96" s="28"/>
       <c r="H96" s="28"/>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="28"/>
     </row>
     <row r="97" spans="1:13" ht="10.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
-      <c r="E97" s="63"/>
+      <c r="E97" s="59"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="17"/>
       <c r="J97" s="17"/>
       <c r="K97" s="17"/>
       <c r="L97" s="17"/>
       <c r="M97" s="28"/>
     </row>
     <row r="98" spans="1:13" ht="10.5" customHeight="1">
       <c r="A98" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="28">
         <v>2274</v>
       </c>
       <c r="C98" s="28">
         <v>4436.55</v>
       </c>
       <c r="D98" s="28">
         <v>6791.3</v>
       </c>
-      <c r="E98" s="63">
+      <c r="E98" s="59">
         <v>9152</v>
       </c>
-      <c r="F98" s="28"/>
+      <c r="F98" s="28">
+        <v>11514</v>
+      </c>
       <c r="G98" s="28"/>
       <c r="H98" s="28"/>
       <c r="I98" s="17"/>
       <c r="J98" s="17"/>
       <c r="K98" s="17"/>
       <c r="L98" s="17"/>
       <c r="M98" s="28"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1">
       <c r="A99" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="28">
         <v>571</v>
       </c>
       <c r="C99" s="28">
         <v>1117</v>
       </c>
       <c r="D99" s="28">
         <v>1609</v>
       </c>
-      <c r="E99" s="63">
+      <c r="E99" s="59">
         <v>2070.5</v>
       </c>
-      <c r="F99" s="28"/>
+      <c r="F99" s="28">
+        <v>2156.8000000000002</v>
+      </c>
       <c r="G99" s="28"/>
       <c r="H99" s="28"/>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="28"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1">
       <c r="A100" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B100" s="17"/>
       <c r="C100" s="17"/>
       <c r="D100" s="17"/>
-      <c r="E100" s="62"/>
+      <c r="E100" s="58"/>
       <c r="F100" s="17"/>
       <c r="G100" s="17"/>
       <c r="H100" s="17"/>
       <c r="I100" s="17"/>
       <c r="J100" s="21"/>
       <c r="K100" s="17"/>
       <c r="L100" s="17"/>
       <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" ht="10.5" customHeight="1">
       <c r="A101" s="44">
         <v>2022</v>
       </c>
       <c r="D101" s="3"/>
       <c r="F101" s="3"/>
     </row>
     <row r="102" spans="1:13" ht="10.5" customHeight="1">
       <c r="A102" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="28"/>
       <c r="C102" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D102" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E102" s="63" t="s">
+      <c r="E102" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F102" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G102" s="28">
         <v>739</v>
       </c>
       <c r="H102" s="28">
         <v>862.29</v>
       </c>
       <c r="I102" s="28">
         <v>994.36</v>
       </c>
       <c r="J102" s="28">
         <v>1122.3900000000001</v>
       </c>
       <c r="K102" s="28">
         <v>1260.5999999999999</v>
       </c>
       <c r="L102" s="28">
         <v>1411.3</v>
       </c>
       <c r="M102" s="28">
         <v>1566.3</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="10.5" customHeight="1">
       <c r="A103" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="33"/>
       <c r="D103" s="33"/>
-      <c r="E103" s="62"/>
+      <c r="E103" s="58"/>
       <c r="F103" s="17"/>
       <c r="H103" s="17"/>
       <c r="I103" s="17"/>
       <c r="J103" s="17"/>
       <c r="K103" s="17"/>
       <c r="L103" s="17"/>
       <c r="M103" s="17"/>
     </row>
     <row r="104" spans="1:13" ht="10.5" customHeight="1">
       <c r="A104" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B104" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C104" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D104" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E104" s="63" t="s">
+      <c r="E104" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F104" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G104" s="17">
         <v>291.2</v>
       </c>
       <c r="H104" s="17">
         <v>332.68</v>
       </c>
       <c r="I104" s="17">
         <v>382.95</v>
       </c>
       <c r="J104" s="17">
         <v>429.2</v>
       </c>
       <c r="K104" s="17">
         <v>485.6</v>
       </c>
       <c r="L104" s="17">
         <v>554.5</v>
       </c>
       <c r="M104" s="17">
         <v>619.5</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="10.5" customHeight="1">
       <c r="A105" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B105" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C105" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D105" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E105" s="63" t="s">
+      <c r="E105" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F105" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G105" s="17">
         <v>448</v>
       </c>
       <c r="H105" s="17">
         <v>529.6</v>
       </c>
       <c r="I105" s="17">
         <v>611.4</v>
       </c>
       <c r="J105" s="17">
         <v>693.2</v>
       </c>
       <c r="K105" s="17">
         <v>775</v>
       </c>
       <c r="L105" s="17">
         <v>856.8</v>
       </c>
       <c r="M105" s="17">
         <v>946.8</v>
@@ -4149,655 +4181,661 @@
         <v>2023</v>
       </c>
       <c r="D106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
       <c r="I106" s="17"/>
       <c r="J106" s="17"/>
       <c r="K106" s="17"/>
       <c r="L106" s="17"/>
       <c r="M106" s="17"/>
     </row>
     <row r="107" spans="1:13" ht="10.5" customHeight="1">
       <c r="A107" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="28">
         <v>24.4</v>
       </c>
       <c r="C107" s="28">
         <v>45.07</v>
       </c>
       <c r="D107" s="28">
         <v>77.849999999999994</v>
       </c>
-      <c r="E107" s="63">
+      <c r="E107" s="59">
         <v>107.87</v>
       </c>
       <c r="F107" s="17">
         <v>137.30000000000001</v>
       </c>
       <c r="G107" s="17">
         <v>157.19999999999999</v>
       </c>
       <c r="H107" s="17">
         <v>184.87</v>
       </c>
       <c r="I107" s="17">
         <v>211.06</v>
       </c>
       <c r="J107" s="17">
         <v>240.44</v>
       </c>
       <c r="K107" s="17">
         <v>269.56</v>
       </c>
       <c r="L107" s="17">
         <v>303.52999999999997</v>
       </c>
       <c r="M107" s="17">
         <v>332.5</v>
       </c>
     </row>
     <row r="108" spans="1:13" ht="10.5" customHeight="1">
       <c r="A108" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B108" s="28"/>
       <c r="C108" s="33"/>
       <c r="D108" s="42"/>
-      <c r="E108" s="62"/>
+      <c r="E108" s="58"/>
       <c r="F108" s="17"/>
       <c r="H108" s="17"/>
       <c r="I108" s="17"/>
       <c r="J108" s="17"/>
       <c r="K108" s="17"/>
       <c r="L108" s="17"/>
       <c r="M108" s="17"/>
     </row>
     <row r="109" spans="1:13" ht="10.5" customHeight="1">
       <c r="A109" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="28">
         <v>24.67</v>
       </c>
       <c r="C109" s="34">
         <v>41.6</v>
       </c>
       <c r="D109" s="33">
         <v>72.67</v>
       </c>
-      <c r="E109" s="57">
+      <c r="E109" s="53">
         <v>101.03</v>
       </c>
       <c r="F109" s="16">
         <v>129.30000000000001</v>
       </c>
       <c r="G109" s="16">
         <v>148</v>
       </c>
       <c r="H109" s="16">
         <v>174.6</v>
       </c>
       <c r="I109" s="16">
         <v>199.65</v>
       </c>
       <c r="J109" s="16">
         <v>227.8</v>
       </c>
       <c r="K109" s="16">
         <v>255.6</v>
       </c>
       <c r="L109" s="16">
         <v>286.06</v>
       </c>
       <c r="M109" s="16">
         <v>311.8</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="10.5" customHeight="1">
       <c r="A110" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B110" s="15">
         <v>1.7</v>
       </c>
       <c r="C110" s="34">
         <v>3.46</v>
       </c>
       <c r="D110" s="34">
         <v>5.2</v>
       </c>
-      <c r="E110" s="57">
+      <c r="E110" s="53">
         <v>6.9</v>
       </c>
       <c r="F110" s="16">
         <v>8</v>
       </c>
       <c r="G110" s="16">
         <v>9.1999999999999993</v>
       </c>
       <c r="H110" s="16">
         <v>10.3</v>
       </c>
       <c r="I110" s="16">
         <v>11.4</v>
       </c>
       <c r="J110" s="16">
         <v>12.6</v>
       </c>
       <c r="K110" s="16">
         <v>14</v>
       </c>
       <c r="L110" s="16">
         <v>17.399999999999999</v>
       </c>
       <c r="M110" s="16">
         <v>20.7</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="44">
         <v>2024</v>
       </c>
       <c r="B111" s="15"/>
       <c r="C111" s="34"/>
       <c r="D111" s="34"/>
-      <c r="E111" s="57"/>
+      <c r="E111" s="53"/>
       <c r="F111" s="16"/>
       <c r="G111" s="16"/>
       <c r="H111" s="16"/>
       <c r="I111" s="16"/>
       <c r="J111" s="16"/>
       <c r="K111" s="16"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" ht="10.5" customHeight="1">
       <c r="A112" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="15">
         <v>22.11</v>
       </c>
       <c r="C112" s="34">
         <v>49</v>
       </c>
       <c r="D112" s="34">
         <v>78.260000000000005</v>
       </c>
-      <c r="E112" s="57">
+      <c r="E112" s="53">
         <v>115.3</v>
       </c>
       <c r="F112" s="16">
         <v>151.80000000000001</v>
       </c>
       <c r="G112" s="16">
         <v>183.9</v>
       </c>
       <c r="H112" s="16">
         <v>211.4</v>
       </c>
       <c r="I112" s="16">
         <v>239.2</v>
       </c>
       <c r="J112" s="16">
         <v>266.39999999999998</v>
       </c>
       <c r="K112" s="16">
         <v>298.25</v>
       </c>
       <c r="L112" s="16">
         <v>330.9</v>
       </c>
       <c r="M112" s="16">
         <v>363.1</v>
       </c>
     </row>
     <row r="113" spans="1:14" ht="10.5" customHeight="1">
       <c r="A113" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B113" s="15"/>
       <c r="C113" s="34"/>
       <c r="D113" s="34"/>
-      <c r="E113" s="57"/>
+      <c r="E113" s="53"/>
       <c r="F113" s="16"/>
       <c r="G113" s="16"/>
       <c r="H113" s="16"/>
       <c r="I113" s="16"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:14" ht="10.5" customHeight="1">
       <c r="A114" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B114" s="15">
         <v>21.1</v>
       </c>
       <c r="C114" s="34">
         <v>46.4</v>
       </c>
       <c r="D114" s="34">
         <v>73.849999999999994</v>
       </c>
-      <c r="E114" s="57">
+      <c r="E114" s="53">
         <v>109</v>
       </c>
       <c r="F114" s="16">
         <v>143.69999999999999</v>
       </c>
       <c r="G114" s="16">
         <v>174</v>
       </c>
       <c r="H114" s="16">
         <v>197.6</v>
       </c>
       <c r="I114" s="16">
         <v>221.5</v>
       </c>
       <c r="J114" s="16">
         <v>244.7</v>
       </c>
       <c r="K114" s="16">
         <v>273.57</v>
       </c>
       <c r="L114" s="16">
         <v>302.7</v>
       </c>
       <c r="M114" s="16">
         <v>331.1</v>
       </c>
     </row>
     <row r="115" spans="1:14" ht="10.5" customHeight="1">
       <c r="A115" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B115" s="15">
         <v>1.0069999999999999</v>
       </c>
       <c r="C115" s="34">
         <v>2.6</v>
       </c>
       <c r="D115" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E115" s="57">
+      <c r="E115" s="53">
         <v>6.3</v>
       </c>
       <c r="F115" s="16">
         <v>8.1</v>
       </c>
       <c r="G115" s="16">
         <v>9.9</v>
       </c>
       <c r="H115" s="16">
         <v>13.8</v>
       </c>
       <c r="I115" s="16">
         <v>17.7</v>
       </c>
       <c r="J115" s="16">
         <v>21.7</v>
       </c>
       <c r="K115" s="16">
         <v>24.7</v>
       </c>
       <c r="L115" s="16">
         <v>28.2</v>
       </c>
       <c r="M115" s="16">
         <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:14" ht="10.5" customHeight="1">
       <c r="A116" s="44">
         <v>2025</v>
       </c>
       <c r="B116" s="15"/>
       <c r="C116" s="34"/>
       <c r="D116" s="34"/>
-      <c r="E116" s="57"/>
+      <c r="E116" s="53"/>
       <c r="F116" s="16"/>
       <c r="G116" s="16"/>
       <c r="H116" s="16"/>
       <c r="I116" s="16"/>
       <c r="J116" s="16"/>
       <c r="K116" s="16"/>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
     </row>
     <row r="117" spans="1:14" ht="10.5" customHeight="1">
       <c r="A117" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="15">
         <v>28.99</v>
       </c>
       <c r="C117" s="34">
         <v>63.5</v>
       </c>
       <c r="D117" s="34">
         <v>99.5</v>
       </c>
-      <c r="E117" s="57">
+      <c r="E117" s="53">
         <v>137.1</v>
       </c>
       <c r="F117" s="16">
         <v>174.3</v>
       </c>
       <c r="G117" s="16">
         <v>210.96</v>
       </c>
       <c r="H117" s="16">
         <v>247.6</v>
       </c>
       <c r="I117" s="16">
         <v>283.89999999999998</v>
       </c>
       <c r="J117" s="16">
         <v>321.7</v>
       </c>
       <c r="K117" s="16">
         <v>362.9</v>
       </c>
       <c r="L117" s="16">
         <v>403.1</v>
       </c>
       <c r="M117" s="16">
         <v>443.9</v>
       </c>
     </row>
     <row r="118" spans="1:14" ht="10.5" customHeight="1">
       <c r="A118" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B118" s="15"/>
       <c r="C118" s="34"/>
       <c r="D118" s="34"/>
-      <c r="E118" s="57"/>
+      <c r="E118" s="53"/>
       <c r="F118" s="16"/>
       <c r="G118" s="16"/>
       <c r="H118" s="16"/>
       <c r="I118" s="16"/>
       <c r="J118" s="16"/>
       <c r="K118" s="16"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:14" ht="10.5" customHeight="1">
       <c r="A119" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B119" s="15">
         <v>27</v>
       </c>
       <c r="C119" s="34">
         <v>59.2</v>
       </c>
       <c r="D119" s="34">
         <v>92.1</v>
       </c>
-      <c r="E119" s="57">
+      <c r="E119" s="53">
         <v>126.3</v>
       </c>
       <c r="F119" s="16">
         <v>159.9</v>
       </c>
       <c r="G119" s="16">
         <v>192.3</v>
       </c>
       <c r="H119" s="16">
         <v>223.95</v>
       </c>
       <c r="I119" s="16">
         <v>254.9</v>
       </c>
       <c r="J119" s="16">
         <v>286.89999999999998</v>
       </c>
       <c r="K119" s="16">
         <v>322.10000000000002</v>
       </c>
       <c r="L119" s="16">
         <v>356.2</v>
       </c>
       <c r="M119" s="16">
         <v>390.9</v>
       </c>
     </row>
     <row r="120" spans="1:14" ht="10.5" customHeight="1">
       <c r="A120" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="15">
         <v>2</v>
       </c>
       <c r="C120" s="34">
         <v>4.3</v>
       </c>
       <c r="D120" s="34">
         <v>7.4</v>
       </c>
-      <c r="E120" s="57">
+      <c r="E120" s="53">
         <v>10.8</v>
       </c>
       <c r="F120" s="16">
         <v>14.4</v>
       </c>
       <c r="G120" s="16">
         <v>18.7</v>
       </c>
       <c r="H120" s="16">
         <v>23.6</v>
       </c>
       <c r="I120" s="16">
         <v>29</v>
       </c>
       <c r="J120" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="K120" s="16">
         <v>40.799999999999997</v>
       </c>
       <c r="L120" s="16">
         <v>46.9</v>
       </c>
       <c r="M120" s="16">
         <v>53</v>
       </c>
     </row>
     <row r="121" spans="1:14" ht="10.5" customHeight="1">
       <c r="A121" s="44">
         <v>2026</v>
       </c>
       <c r="B121" s="15"/>
       <c r="C121" s="34"/>
       <c r="D121" s="34"/>
-      <c r="E121" s="57"/>
+      <c r="E121" s="53"/>
       <c r="F121" s="16"/>
       <c r="G121" s="16"/>
       <c r="H121" s="16"/>
       <c r="I121" s="16"/>
       <c r="J121" s="16"/>
       <c r="K121" s="16"/>
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1">
       <c r="A122" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="15">
         <v>41.7</v>
       </c>
       <c r="C122" s="34">
         <v>81.77</v>
       </c>
       <c r="D122" s="34">
         <v>124.1</v>
       </c>
-      <c r="E122" s="57">
+      <c r="E122" s="53">
         <v>166.4</v>
       </c>
-      <c r="F122" s="16"/>
+      <c r="F122" s="16">
+        <v>205.4</v>
+      </c>
       <c r="G122" s="16"/>
       <c r="H122" s="16"/>
       <c r="I122" s="16"/>
       <c r="J122" s="16"/>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1">
       <c r="A123" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B123" s="15"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
-      <c r="E123" s="57"/>
+      <c r="E123" s="53"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
       <c r="J123" s="16"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1">
       <c r="A124" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="15">
         <v>35.700000000000003</v>
       </c>
       <c r="C124" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="D124" s="34">
         <v>107</v>
       </c>
-      <c r="E124" s="57">
+      <c r="E124" s="53">
         <v>144.4</v>
       </c>
-      <c r="F124" s="16"/>
+      <c r="F124" s="16">
+        <v>182.4</v>
+      </c>
       <c r="G124" s="16"/>
       <c r="H124" s="16"/>
       <c r="I124" s="16"/>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:14" ht="10.5" customHeight="1">
       <c r="A125" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="36">
         <v>6</v>
       </c>
       <c r="C125" s="37">
         <v>11.9</v>
       </c>
       <c r="D125" s="34">
         <v>17.100000000000001</v>
       </c>
-      <c r="E125" s="57">
+      <c r="E125" s="53">
         <v>22</v>
       </c>
-      <c r="F125" s="22"/>
+      <c r="F125" s="16">
+        <v>23</v>
+      </c>
       <c r="G125" s="22"/>
       <c r="H125" s="22"/>
       <c r="I125" s="22"/>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A126" s="56" t="s">
+      <c r="A126" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B126" s="56"/>
-[...10 lines deleted...]
-      <c r="M126" s="56"/>
+      <c r="B126" s="66"/>
+      <c r="C126" s="66"/>
+      <c r="D126" s="66"/>
+      <c r="E126" s="66"/>
+      <c r="F126" s="66"/>
+      <c r="G126" s="66"/>
+      <c r="H126" s="66"/>
+      <c r="I126" s="66"/>
+      <c r="J126" s="66"/>
+      <c r="K126" s="66"/>
+      <c r="L126" s="66"/>
+      <c r="M126" s="66"/>
       <c r="N126" s="24"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="19.149999999999999" customHeight="1">
-      <c r="A127" s="53" t="s">
+      <c r="A127" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B127" s="53"/>
-[...10 lines deleted...]
-      <c r="M127" s="53"/>
+      <c r="B127" s="63"/>
+      <c r="C127" s="63"/>
+      <c r="D127" s="63"/>
+      <c r="E127" s="63"/>
+      <c r="F127" s="63"/>
+      <c r="G127" s="63"/>
+      <c r="H127" s="63"/>
+      <c r="I127" s="63"/>
+      <c r="J127" s="63"/>
+      <c r="K127" s="63"/>
+      <c r="L127" s="63"/>
+      <c r="M127" s="63"/>
     </row>
     <row r="128" spans="1:14" ht="10.5" customHeight="1">
       <c r="A128" s="2"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="G128" s="4"/>
       <c r="I128" s="4"/>
       <c r="J128" s="4"/>
       <c r="M128" s="4"/>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" s="7"/>
       <c r="B129" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E129" s="59" t="s">
+      <c r="E129" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H129" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J129" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K129" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L129" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M129" s="11" t="s">
         <v>22</v>
@@ -4805,1362 +4843,1372 @@
     </row>
     <row r="130" spans="1:14" ht="10.5" customHeight="1">
       <c r="A130" s="27" t="s">
         <v>7</v>
       </c>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="G130" s="4"/>
       <c r="I130" s="4"/>
       <c r="J130" s="4"/>
       <c r="M130" s="4"/>
     </row>
     <row r="131" spans="1:14" s="3" customFormat="1">
       <c r="A131" s="48">
         <v>2022</v>
       </c>
       <c r="B131" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C131" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D131" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E131" s="63" t="s">
+      <c r="E131" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F131" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G131" s="28">
         <v>2866</v>
       </c>
       <c r="H131" s="28">
         <v>3282.5</v>
       </c>
       <c r="I131" s="28">
         <v>3766</v>
       </c>
       <c r="J131" s="29">
         <v>4200.7</v>
       </c>
       <c r="K131" s="29">
         <v>4678.3</v>
       </c>
       <c r="L131" s="29">
         <v>5140.7</v>
       </c>
       <c r="M131" s="21">
         <v>5576.6</v>
       </c>
       <c r="N131" s="38"/>
     </row>
     <row r="132" spans="1:14" s="3" customFormat="1">
       <c r="A132" s="48">
         <v>2023</v>
       </c>
       <c r="B132" s="28">
         <v>432.3</v>
       </c>
       <c r="C132" s="28">
         <v>848.4</v>
       </c>
       <c r="D132" s="28">
         <v>1306.19</v>
       </c>
-      <c r="E132" s="63">
+      <c r="E132" s="59">
         <v>1755.5</v>
       </c>
       <c r="F132" s="21">
         <v>2241.4</v>
       </c>
       <c r="G132" s="28">
         <v>2674.2</v>
       </c>
       <c r="H132" s="28">
         <v>3120.9</v>
       </c>
       <c r="I132" s="28">
         <v>3565.4</v>
       </c>
       <c r="J132" s="29">
         <v>4008.67</v>
       </c>
       <c r="K132" s="29">
         <v>4476.43</v>
       </c>
       <c r="L132" s="29">
         <v>4941.8</v>
       </c>
       <c r="M132" s="21">
         <v>5419.3</v>
       </c>
       <c r="N132" s="38"/>
     </row>
     <row r="133" spans="1:14" s="3" customFormat="1">
       <c r="A133" s="44">
         <v>2024</v>
       </c>
       <c r="B133" s="28">
         <v>489.68</v>
       </c>
       <c r="C133" s="28">
         <v>934.7</v>
       </c>
       <c r="D133" s="28">
         <v>1411.8</v>
       </c>
-      <c r="E133" s="63">
+      <c r="E133" s="59">
         <v>1883.6</v>
       </c>
       <c r="F133" s="21">
         <v>2324.5</v>
       </c>
       <c r="G133" s="28">
         <v>2754.8</v>
       </c>
       <c r="H133" s="28">
         <v>3203.2</v>
       </c>
       <c r="I133" s="28">
         <v>3692</v>
       </c>
       <c r="J133" s="29">
         <v>4136.8</v>
       </c>
       <c r="K133" s="29">
         <v>4613.8500000000004</v>
       </c>
       <c r="L133" s="29">
         <v>5069.2</v>
       </c>
       <c r="M133" s="21">
         <v>5559.3</v>
       </c>
       <c r="N133" s="38"/>
     </row>
     <row r="134" spans="1:14" s="3" customFormat="1">
       <c r="A134" s="44">
         <v>2025</v>
       </c>
       <c r="B134" s="28">
         <v>496.68</v>
       </c>
       <c r="C134" s="28">
         <v>939.68</v>
       </c>
       <c r="D134" s="28">
         <v>1451.9</v>
       </c>
-      <c r="E134" s="63">
+      <c r="E134" s="59">
         <v>1940.79</v>
       </c>
       <c r="F134" s="21">
         <v>2407.3000000000002</v>
       </c>
       <c r="G134" s="28">
         <v>2855.9</v>
       </c>
       <c r="H134" s="28">
         <v>3324.7</v>
       </c>
       <c r="I134" s="28">
         <v>3794.1</v>
       </c>
       <c r="J134" s="29">
         <v>4232.3</v>
       </c>
       <c r="K134" s="29">
         <v>4700.1000000000004</v>
       </c>
       <c r="L134" s="29">
         <v>5168.5600000000004</v>
       </c>
       <c r="M134" s="21">
         <v>5687.6</v>
       </c>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="3" customFormat="1">
       <c r="A135" s="44">
         <v>2026</v>
       </c>
       <c r="B135" s="28">
         <v>1049.77</v>
       </c>
       <c r="C135" s="28">
         <v>1961.79</v>
       </c>
       <c r="D135" s="28">
         <v>2943.6</v>
       </c>
-      <c r="E135" s="63">
+      <c r="E135" s="59">
         <v>3954.7</v>
       </c>
-      <c r="F135" s="21"/>
+      <c r="F135" s="21">
+        <v>4908.2</v>
+      </c>
       <c r="G135" s="28"/>
       <c r="H135" s="28"/>
       <c r="I135" s="28"/>
       <c r="J135" s="29"/>
       <c r="K135" s="29"/>
       <c r="L135" s="29"/>
       <c r="M135" s="21"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" ht="10.5" customHeight="1">
       <c r="A136" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="17"/>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
-      <c r="E136" s="62"/>
+      <c r="E136" s="58"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="21"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="28"/>
     </row>
     <row r="137" spans="1:14" s="3" customFormat="1">
       <c r="A137" s="48">
         <v>2022</v>
       </c>
       <c r="B137" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C137" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D137" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E137" s="63" t="s">
+      <c r="E137" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F137" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G137" s="28">
         <v>2875.2</v>
       </c>
       <c r="H137" s="28">
         <v>3308.67</v>
       </c>
       <c r="I137" s="28">
         <v>3800.74</v>
       </c>
       <c r="J137" s="17">
         <v>4242.7</v>
       </c>
       <c r="K137" s="17">
         <v>4724.8999999999996</v>
       </c>
       <c r="L137" s="28">
         <v>5188.7</v>
       </c>
       <c r="M137" s="28">
         <v>5620.5</v>
       </c>
     </row>
     <row r="138" spans="1:14" s="3" customFormat="1">
       <c r="A138" s="49">
         <v>2023</v>
       </c>
       <c r="B138" s="16">
         <v>423.8</v>
       </c>
       <c r="C138" s="16">
         <v>836.04</v>
       </c>
       <c r="D138" s="16">
         <v>1303.3699999999999</v>
       </c>
-      <c r="E138" s="57">
+      <c r="E138" s="53">
         <v>1761.5</v>
       </c>
       <c r="F138" s="16">
         <v>2247</v>
       </c>
       <c r="G138" s="16">
         <v>2686.5</v>
       </c>
       <c r="H138" s="16">
         <v>3143.2</v>
       </c>
       <c r="I138" s="16">
         <v>3592.5</v>
       </c>
       <c r="J138" s="16">
         <v>4029.6</v>
       </c>
       <c r="K138" s="16">
         <v>4487.0200000000004</v>
       </c>
       <c r="L138" s="16">
         <v>4938.5</v>
       </c>
       <c r="M138" s="15">
         <v>5391.6</v>
       </c>
     </row>
     <row r="139" spans="1:14" s="3" customFormat="1">
       <c r="A139" s="50">
         <v>2024</v>
       </c>
       <c r="B139" s="16">
         <v>462.71</v>
       </c>
       <c r="C139" s="16">
         <v>880.6</v>
       </c>
       <c r="D139" s="16">
         <v>1338.1</v>
       </c>
-      <c r="E139" s="57">
+      <c r="E139" s="53">
         <v>1795.5</v>
       </c>
       <c r="F139" s="16">
         <v>2237.3000000000002</v>
       </c>
       <c r="G139" s="16">
         <v>2672.16</v>
       </c>
       <c r="H139" s="16">
         <v>3126.8</v>
       </c>
       <c r="I139" s="16">
         <v>3613.3</v>
       </c>
       <c r="J139" s="16">
         <v>4052.1</v>
       </c>
       <c r="K139" s="16">
         <v>4515.55</v>
       </c>
       <c r="L139" s="16">
         <v>4955.2</v>
       </c>
       <c r="M139" s="15">
         <v>5403.1</v>
       </c>
     </row>
     <row r="140" spans="1:14" s="3" customFormat="1">
       <c r="A140" s="50">
         <v>2025</v>
       </c>
       <c r="B140" s="16">
         <v>448.8</v>
       </c>
       <c r="C140" s="16">
         <v>845.96</v>
       </c>
       <c r="D140" s="16">
         <v>1319.7</v>
       </c>
-      <c r="E140" s="57">
+      <c r="E140" s="53">
         <v>1808.89</v>
       </c>
       <c r="F140" s="16">
         <v>2239.9</v>
       </c>
       <c r="G140" s="16">
         <v>2686.3</v>
       </c>
       <c r="H140" s="16">
         <v>3154.8</v>
       </c>
       <c r="I140" s="16">
         <v>3617.9</v>
       </c>
       <c r="J140" s="16">
         <v>4039.3</v>
       </c>
       <c r="K140" s="16">
         <v>4491.1000000000004</v>
       </c>
       <c r="L140" s="16">
         <v>4934.87</v>
       </c>
       <c r="M140" s="15">
         <v>5412.6</v>
       </c>
     </row>
     <row r="141" spans="1:14" s="3" customFormat="1">
       <c r="A141" s="51">
         <v>2026</v>
       </c>
       <c r="B141" s="22">
         <v>338.05</v>
       </c>
       <c r="C141" s="22">
         <v>630.66999999999996</v>
       </c>
       <c r="D141" s="22">
         <v>947.4</v>
       </c>
-      <c r="E141" s="64">
+      <c r="E141" s="60">
         <v>1273.7</v>
       </c>
-      <c r="F141" s="22"/>
+      <c r="F141" s="22">
+        <v>1584.4</v>
+      </c>
       <c r="G141" s="22"/>
       <c r="H141" s="22"/>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:14" ht="10.5" customHeight="1">
       <c r="A142" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="29"/>
       <c r="C142" s="21"/>
       <c r="D142" s="39"/>
-      <c r="E142" s="62"/>
+      <c r="E142" s="58"/>
       <c r="H142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="40"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A143" s="4"/>
       <c r="B143" s="29"/>
       <c r="C143" s="21"/>
       <c r="D143" s="39"/>
-      <c r="E143" s="62"/>
+      <c r="E143" s="58"/>
       <c r="F143" s="4"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3"/>
       <c r="K143" s="3"/>
       <c r="L143" s="3"/>
       <c r="M143" s="40"/>
     </row>
     <row r="144" spans="1:14" ht="15" customHeight="1">
-      <c r="A144" s="53" t="s">
+      <c r="A144" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="B144" s="53"/>
-[...10 lines deleted...]
-      <c r="M144" s="53"/>
+      <c r="B144" s="63"/>
+      <c r="C144" s="63"/>
+      <c r="D144" s="63"/>
+      <c r="E144" s="63"/>
+      <c r="F144" s="63"/>
+      <c r="G144" s="63"/>
+      <c r="H144" s="63"/>
+      <c r="I144" s="63"/>
+      <c r="J144" s="63"/>
+      <c r="K144" s="63"/>
+      <c r="L144" s="63"/>
+      <c r="M144" s="63"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="2"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="G145" s="4"/>
       <c r="I145" s="4"/>
       <c r="J145" s="4"/>
       <c r="M145" s="4"/>
     </row>
     <row r="146" spans="1:13" ht="10.5" customHeight="1">
       <c r="A146" s="7"/>
       <c r="B146" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E146" s="59" t="s">
+      <c r="E146" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="10" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="9" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K146" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L146" s="10" t="s">
         <v>21</v>
       </c>
       <c r="M146" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A147" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
-      <c r="E147" s="58"/>
+      <c r="E147" s="54"/>
       <c r="F147" s="4"/>
       <c r="G147" s="4"/>
       <c r="H147" s="4"/>
       <c r="I147" s="4"/>
       <c r="J147" s="4"/>
       <c r="K147" s="4"/>
       <c r="L147" s="4"/>
       <c r="M147" s="4"/>
     </row>
     <row r="148" spans="1:13" s="3" customFormat="1">
       <c r="A148" s="48">
         <v>2022</v>
       </c>
       <c r="B148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D148" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E148" s="63" t="s">
+      <c r="E148" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L148" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M148" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" s="3" customFormat="1">
       <c r="A149" s="48">
         <v>2023</v>
       </c>
       <c r="B149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D149" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E149" s="63" t="s">
+      <c r="E149" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L149" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M149" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" s="3" customFormat="1">
       <c r="A150" s="44">
         <v>2024</v>
       </c>
       <c r="B150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D150" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E150" s="63" t="s">
+      <c r="E150" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L150" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M150" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" s="3" customFormat="1">
       <c r="A151" s="44">
         <v>2025</v>
       </c>
       <c r="B151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D151" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E151" s="63" t="s">
+      <c r="E151" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M151" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1">
       <c r="A152" s="44">
         <v>2026</v>
       </c>
       <c r="B152" s="28">
         <v>0</v>
       </c>
       <c r="C152" s="28">
         <v>0</v>
       </c>
       <c r="D152" s="28">
         <v>0</v>
       </c>
-      <c r="E152" s="63">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="E152" s="59">
+        <v>0</v>
+      </c>
+      <c r="F152" s="67">
+        <v>0.01</v>
       </c>
       <c r="G152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M152" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1">
       <c r="A153" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B153" s="26"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
-      <c r="E153" s="58"/>
+      <c r="E153" s="54"/>
       <c r="F153" s="4"/>
       <c r="G153" s="4"/>
       <c r="H153" s="4"/>
       <c r="I153" s="4"/>
       <c r="J153" s="4"/>
       <c r="K153" s="4"/>
       <c r="L153" s="4"/>
       <c r="M153" s="4"/>
     </row>
     <row r="154" spans="1:13" s="3" customFormat="1">
       <c r="A154" s="48">
         <v>2022</v>
       </c>
       <c r="B154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D154" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E154" s="63" t="s">
+      <c r="E154" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L154" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M154" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" s="3" customFormat="1">
       <c r="A155" s="48">
         <v>2023</v>
       </c>
       <c r="B155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D155" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E155" s="63" t="s">
+      <c r="E155" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L155" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M155" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" s="3" customFormat="1">
       <c r="A156" s="44">
         <v>2024</v>
       </c>
       <c r="B156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D156" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E156" s="63" t="s">
+      <c r="E156" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L156" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M156" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" s="3" customFormat="1">
       <c r="A157" s="44">
         <v>2025</v>
       </c>
       <c r="B157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D157" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E157" s="63" t="s">
+      <c r="E157" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M157" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" s="3" customFormat="1">
       <c r="A158" s="44">
         <v>2026</v>
       </c>
       <c r="B158" s="28">
         <v>1.4</v>
       </c>
       <c r="C158" s="28">
         <v>2.5</v>
       </c>
       <c r="D158" s="28">
         <v>2.8</v>
       </c>
-      <c r="E158" s="66">
+      <c r="E158" s="62">
         <v>4</v>
       </c>
-      <c r="F158" s="28"/>
+      <c r="F158" s="68">
+        <v>5</v>
+      </c>
       <c r="G158" s="28"/>
       <c r="H158" s="28"/>
       <c r="I158" s="28"/>
       <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
       <c r="M158" s="28"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A159" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="26"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
-      <c r="E159" s="58"/>
+      <c r="E159" s="54"/>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4"/>
       <c r="I159" s="4"/>
       <c r="J159" s="4"/>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1">
       <c r="A160" s="48">
         <v>2022</v>
       </c>
       <c r="B160" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C160" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D160" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E160" s="63" t="s">
+      <c r="E160" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F160" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G160" s="28">
         <v>0.4</v>
       </c>
       <c r="H160" s="28">
         <v>0.5</v>
       </c>
       <c r="I160" s="28">
         <v>1.8</v>
       </c>
       <c r="J160" s="28">
         <v>2.5</v>
       </c>
       <c r="K160" s="28">
         <v>2.9</v>
       </c>
       <c r="L160" s="28">
         <v>3.19</v>
       </c>
       <c r="M160" s="28">
         <v>3.55</v>
       </c>
     </row>
     <row r="161" spans="1:13" s="3" customFormat="1">
       <c r="A161" s="48">
         <v>2023</v>
       </c>
       <c r="B161" s="28">
         <v>1.66</v>
       </c>
       <c r="C161" s="28">
         <v>3.25</v>
       </c>
       <c r="D161" s="28">
         <v>6.06</v>
       </c>
-      <c r="E161" s="63">
+      <c r="E161" s="59">
         <v>8.58</v>
       </c>
       <c r="F161" s="21">
         <v>11.6</v>
       </c>
       <c r="G161" s="28">
         <v>14.89</v>
       </c>
       <c r="H161" s="28">
         <v>18.600000000000001</v>
       </c>
       <c r="I161" s="28">
         <v>22.34</v>
       </c>
       <c r="J161" s="17">
         <v>25.23</v>
       </c>
       <c r="K161" s="17">
         <v>27.98</v>
       </c>
       <c r="L161" s="17">
         <v>30.51</v>
       </c>
       <c r="M161" s="28">
         <v>32.82</v>
       </c>
     </row>
     <row r="162" spans="1:13" s="3" customFormat="1">
       <c r="A162" s="44">
         <v>2024</v>
       </c>
       <c r="B162" s="28">
         <v>2.79</v>
       </c>
       <c r="C162" s="28">
         <v>5.55</v>
       </c>
       <c r="D162" s="28">
         <v>8.48</v>
       </c>
-      <c r="E162" s="63">
+      <c r="E162" s="59">
         <v>11.4</v>
       </c>
       <c r="F162" s="21">
         <v>14.9</v>
       </c>
       <c r="G162" s="28">
         <v>18.399999999999999</v>
       </c>
       <c r="H162" s="28">
         <v>22.67</v>
       </c>
       <c r="I162" s="28">
         <v>26.8</v>
       </c>
       <c r="J162" s="17">
         <v>29.86</v>
       </c>
       <c r="K162" s="17">
         <v>32.950000000000003</v>
       </c>
       <c r="L162" s="17">
         <v>35.9</v>
       </c>
       <c r="M162" s="28">
         <v>39.9</v>
       </c>
     </row>
     <row r="163" spans="1:13" s="3" customFormat="1">
       <c r="A163" s="44">
         <v>2025</v>
       </c>
       <c r="B163" s="28">
         <v>2</v>
       </c>
       <c r="C163" s="28">
         <v>3.9</v>
       </c>
       <c r="D163" s="28">
         <v>6.1</v>
       </c>
-      <c r="E163" s="63">
+      <c r="E163" s="59">
         <v>7.8</v>
       </c>
       <c r="F163" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="G163" s="28">
         <v>12.7</v>
       </c>
       <c r="H163" s="28">
         <v>15.9</v>
       </c>
       <c r="I163" s="28">
         <v>19.2</v>
       </c>
       <c r="J163" s="17">
         <v>21.5</v>
       </c>
       <c r="K163" s="17">
         <v>24</v>
       </c>
       <c r="L163" s="17">
         <v>26.13</v>
       </c>
       <c r="M163" s="28">
         <v>28.4</v>
       </c>
     </row>
     <row r="164" spans="1:13" s="3" customFormat="1">
       <c r="A164" s="44">
         <v>2026</v>
       </c>
       <c r="B164" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="28">
         <v>1.9</v>
       </c>
       <c r="D164" s="28">
         <v>3.9</v>
       </c>
-      <c r="E164" s="63">
+      <c r="E164" s="59">
         <v>5.9</v>
       </c>
-      <c r="F164" s="21"/>
+      <c r="F164" s="21">
+        <v>8.1</v>
+      </c>
       <c r="G164" s="28"/>
       <c r="H164" s="28"/>
       <c r="I164" s="28"/>
       <c r="J164" s="17"/>
       <c r="K164" s="17"/>
       <c r="L164" s="17"/>
       <c r="M164" s="28"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A165" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B165" s="26"/>
       <c r="C165" s="17"/>
       <c r="D165" s="17"/>
-      <c r="E165" s="62"/>
+      <c r="E165" s="58"/>
       <c r="F165" s="17"/>
       <c r="G165" s="17"/>
       <c r="H165" s="17"/>
       <c r="I165" s="17"/>
       <c r="J165" s="17"/>
       <c r="K165" s="17"/>
       <c r="L165" s="17"/>
       <c r="M165" s="17"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1">
       <c r="A166" s="48">
         <v>2022</v>
       </c>
       <c r="B166" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C166" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D166" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="E166" s="63" t="s">
+      <c r="E166" s="59" t="s">
         <v>0</v>
       </c>
       <c r="F166" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G166" s="28">
         <v>0.17499999999999999</v>
       </c>
       <c r="H166" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="I166" s="28">
         <v>0.6</v>
       </c>
       <c r="J166" s="28">
         <v>0.8</v>
       </c>
       <c r="K166" s="28">
         <v>0.9</v>
       </c>
       <c r="L166" s="28">
         <v>0.997</v>
       </c>
       <c r="M166" s="28">
         <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="3" customFormat="1">
       <c r="A167" s="52">
         <v>2023</v>
       </c>
       <c r="B167" s="16">
         <v>3.87</v>
       </c>
       <c r="C167" s="16">
         <v>7.56</v>
       </c>
       <c r="D167" s="16">
         <v>10.8</v>
       </c>
-      <c r="E167" s="57">
+      <c r="E167" s="53">
         <v>13.5</v>
       </c>
       <c r="F167" s="16">
         <v>17</v>
       </c>
       <c r="G167" s="16">
         <v>21.2</v>
       </c>
       <c r="H167" s="16">
         <v>25.7</v>
       </c>
       <c r="I167" s="16">
         <v>30.1</v>
       </c>
       <c r="J167" s="16">
         <v>33.5</v>
       </c>
       <c r="K167" s="16">
         <v>37.5</v>
       </c>
       <c r="L167" s="16">
         <v>40.92</v>
       </c>
       <c r="M167" s="16">
         <v>43.87</v>
       </c>
     </row>
     <row r="168" spans="1:13" s="3" customFormat="1">
       <c r="A168" s="50">
         <v>2024</v>
       </c>
       <c r="B168" s="16">
         <v>4.25</v>
       </c>
       <c r="C168" s="16">
         <v>8.18</v>
       </c>
       <c r="D168" s="16">
         <v>12.9</v>
       </c>
-      <c r="E168" s="57">
+      <c r="E168" s="53">
         <v>17.02</v>
       </c>
       <c r="F168" s="16">
         <v>21.58</v>
       </c>
       <c r="G168" s="16">
         <v>26.8</v>
       </c>
       <c r="H168" s="16">
         <v>32.5</v>
       </c>
       <c r="I168" s="16">
         <v>38.299999999999997</v>
       </c>
       <c r="J168" s="16">
         <v>42.87</v>
       </c>
       <c r="K168" s="16">
         <v>47.13</v>
       </c>
       <c r="L168" s="16">
         <v>51.6</v>
       </c>
       <c r="M168" s="16">
         <v>56.2</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="3" customFormat="1">
       <c r="A169" s="50">
         <v>2025</v>
       </c>
       <c r="B169" s="16">
         <v>1.6</v>
       </c>
       <c r="C169" s="16">
         <v>2.9</v>
       </c>
       <c r="D169" s="16">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E169" s="57">
+      <c r="E169" s="53">
         <v>6.1</v>
       </c>
       <c r="F169" s="16">
         <v>8.1</v>
       </c>
       <c r="G169" s="16">
         <v>9.9600000000000009</v>
       </c>
       <c r="H169" s="16">
         <v>12.4</v>
       </c>
       <c r="I169" s="16">
         <v>14.9</v>
       </c>
       <c r="J169" s="16">
         <v>16.7</v>
       </c>
       <c r="K169" s="16">
         <v>18.5</v>
       </c>
       <c r="L169" s="16">
         <v>20.100000000000001</v>
       </c>
       <c r="M169" s="16">
         <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="3" customFormat="1">
       <c r="A170" s="51">
         <v>2026</v>
       </c>
       <c r="B170" s="22">
         <v>1</v>
       </c>
       <c r="C170" s="22">
         <v>1.7</v>
       </c>
       <c r="D170" s="22">
         <v>3.5</v>
       </c>
-      <c r="E170" s="64">
+      <c r="E170" s="60">
         <v>5.5</v>
       </c>
-      <c r="F170" s="22"/>
+      <c r="F170" s="22">
+        <v>7.6</v>
+      </c>
       <c r="G170" s="22"/>
       <c r="H170" s="22"/>
       <c r="I170" s="22"/>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A126:M126"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>