--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="кезен" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
@@ -564,67 +564,67 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -895,85 +895,85 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N171"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A125" workbookViewId="0">
-      <selection activeCell="A129" sqref="A129"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="54" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="18.75">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="64"/>
-[...10 lines deleted...]
-      <c r="M1" s="64"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="K2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="25.15" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>16</v>
       </c>
@@ -1177,51 +1177,53 @@
       </c>
       <c r="M8" s="17">
         <v>21289.8</v>
       </c>
       <c r="N8" s="18"/>
     </row>
     <row r="9" spans="1:14" s="3" customFormat="1">
       <c r="A9" s="45">
         <v>2026</v>
       </c>
       <c r="B9" s="16">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="16">
         <v>4554.04</v>
       </c>
       <c r="D9" s="21">
         <v>6784.5</v>
       </c>
       <c r="E9" s="57">
         <v>8813.1</v>
       </c>
       <c r="F9" s="57">
         <v>11106.2</v>
       </c>
-      <c r="G9" s="16"/>
+      <c r="G9" s="57">
+        <v>13348.1</v>
+      </c>
       <c r="H9" s="17"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" ht="10.5" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="58"/>
       <c r="F10" s="17"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
@@ -1390,51 +1392,53 @@
       </c>
       <c r="M14" s="17">
         <v>16648.2</v>
       </c>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:14" s="3" customFormat="1">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="17">
         <v>1326.89</v>
       </c>
       <c r="C15" s="16">
         <v>2411.9</v>
       </c>
       <c r="D15" s="17">
         <v>3608.6</v>
       </c>
       <c r="E15" s="58">
         <v>4631.3999999999996</v>
       </c>
       <c r="F15" s="17">
         <v>5834.5</v>
       </c>
-      <c r="G15" s="16"/>
+      <c r="G15" s="17">
+        <v>6981.3</v>
+      </c>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="10.5" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="58"/>
       <c r="F16" s="17"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
@@ -1603,51 +1607,53 @@
       </c>
       <c r="M20" s="21">
         <v>29875.200000000001</v>
       </c>
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1">
       <c r="A21" s="45">
         <v>2026</v>
       </c>
       <c r="B21" s="21">
         <v>2861.9</v>
       </c>
       <c r="C21" s="21">
         <v>5580.97</v>
       </c>
       <c r="D21" s="21">
         <v>8439.2999999999993</v>
       </c>
       <c r="E21" s="58">
         <v>11276.6</v>
       </c>
       <c r="F21" s="58">
         <v>13738.6</v>
       </c>
-      <c r="G21" s="19"/>
+      <c r="G21" s="58">
+        <v>16221.3</v>
+      </c>
       <c r="H21" s="21"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="58"/>
       <c r="F22" s="17"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
@@ -1816,101 +1822,103 @@
       </c>
       <c r="M26" s="16">
         <v>617.5</v>
       </c>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="1:14" s="3" customFormat="1">
       <c r="A27" s="47">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>51.76</v>
       </c>
       <c r="C27" s="22">
         <v>96.9</v>
       </c>
       <c r="D27" s="22">
         <v>146.9</v>
       </c>
       <c r="E27" s="60">
         <v>199.5</v>
       </c>
       <c r="F27" s="23">
         <v>248.2</v>
       </c>
-      <c r="G27" s="22"/>
+      <c r="G27" s="16">
+        <v>309.10000000000002</v>
+      </c>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A28" s="66" t="s">
+      <c r="A28" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="66"/>
-[...10 lines deleted...]
-      <c r="M28" s="66"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="68"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="68"/>
+      <c r="F28" s="68"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="68"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="68"/>
       <c r="N28" s="24"/>
     </row>
     <row r="29" spans="1:14" ht="10.5" customHeight="1">
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="G29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="M29" s="4"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="18.600000000000001" customHeight="1">
-      <c r="A30" s="63" t="s">
+      <c r="A30" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="63"/>
-[...10 lines deleted...]
-      <c r="M30" s="63"/>
+      <c r="B30" s="65"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
     </row>
     <row r="31" spans="1:14" ht="10.5" customHeight="1">
       <c r="A31" s="2"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="G31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="7"/>
       <c r="B32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="10" t="s">
@@ -2115,51 +2123,53 @@
         <v>10387.299999999999</v>
       </c>
       <c r="M37" s="17">
         <v>11610.2</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="45">
         <v>2026</v>
       </c>
       <c r="B38" s="16">
         <v>999.65</v>
       </c>
       <c r="C38" s="17">
         <v>1729.1</v>
       </c>
       <c r="D38" s="17">
         <v>2534.6</v>
       </c>
       <c r="E38" s="58">
         <v>3048.2</v>
       </c>
       <c r="F38" s="58">
         <v>3839</v>
       </c>
-      <c r="G38" s="16"/>
+      <c r="G38" s="17">
+        <v>4606.3</v>
+      </c>
       <c r="H38" s="17"/>
       <c r="I38" s="16"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="53"/>
       <c r="F39" s="3"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="28"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
       <c r="A40" s="45">
@@ -2322,51 +2332,53 @@
         <v>8701.0300000000007</v>
       </c>
       <c r="M43" s="17">
         <v>9953.5</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1">
       <c r="A44" s="45">
         <v>2026</v>
       </c>
       <c r="B44" s="17">
         <v>904.9</v>
       </c>
       <c r="C44" s="17">
         <v>1612.3</v>
       </c>
       <c r="D44" s="17">
         <v>2400.6</v>
       </c>
       <c r="E44" s="58">
         <v>2957.8</v>
       </c>
       <c r="F44" s="21">
         <v>3713.1</v>
       </c>
-      <c r="G44" s="16"/>
+      <c r="G44" s="17">
+        <v>4418.8999999999996</v>
+      </c>
       <c r="H44" s="17"/>
       <c r="I44" s="16"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="53"/>
       <c r="F45" s="17"/>
       <c r="G45" s="16"/>
       <c r="H45" s="28"/>
       <c r="I45" s="16"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
@@ -2530,51 +2542,53 @@
         <v>236.9</v>
       </c>
       <c r="M49" s="17">
         <v>250.9</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="10.5" customHeight="1">
       <c r="A50" s="45">
         <v>2026</v>
       </c>
       <c r="B50" s="17">
         <v>15.8</v>
       </c>
       <c r="C50" s="17">
         <v>25.4</v>
       </c>
       <c r="D50" s="17">
         <v>35.6</v>
       </c>
       <c r="E50" s="58">
         <v>48.2</v>
       </c>
       <c r="F50" s="21">
         <v>59.6</v>
       </c>
-      <c r="G50" s="16"/>
+      <c r="G50" s="17">
+        <v>88.1</v>
+      </c>
       <c r="H50" s="17"/>
       <c r="I50" s="16"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:14" ht="10.5" customHeight="1">
       <c r="A51" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="16"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="53"/>
       <c r="F51" s="17"/>
       <c r="G51" s="16"/>
       <c r="H51" s="28"/>
       <c r="I51" s="16"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:14" ht="10.5" customHeight="1">
@@ -2740,106 +2754,108 @@
       </c>
       <c r="M55" s="16">
         <v>151.6</v>
       </c>
       <c r="N55" s="43"/>
     </row>
     <row r="56" spans="1:14" ht="10.5" customHeight="1">
       <c r="A56" s="47">
         <v>2026</v>
       </c>
       <c r="B56" s="22">
         <v>9</v>
       </c>
       <c r="C56" s="22">
         <v>13.5</v>
       </c>
       <c r="D56" s="22">
         <v>19.3</v>
       </c>
       <c r="E56" s="60">
         <v>27.6</v>
       </c>
       <c r="F56" s="23">
         <v>35.200000000000003</v>
       </c>
-      <c r="G56" s="22"/>
+      <c r="G56" s="22">
+        <v>53.7</v>
+      </c>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="43"/>
     </row>
     <row r="57" spans="1:14" ht="10.5" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="61"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:14" ht="10.5" customHeight="1">
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
       <c r="E58" s="61"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
     </row>
     <row r="59" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A59" s="63" t="s">
+      <c r="A59" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B59" s="63"/>
-[...10 lines deleted...]
-      <c r="M59" s="63"/>
+      <c r="B59" s="65"/>
+      <c r="C59" s="65"/>
+      <c r="D59" s="65"/>
+      <c r="E59" s="65"/>
+      <c r="F59" s="65"/>
+      <c r="G59" s="65"/>
+      <c r="H59" s="65"/>
+      <c r="I59" s="65"/>
+      <c r="J59" s="65"/>
+      <c r="K59" s="65"/>
+      <c r="L59" s="65"/>
+      <c r="M59" s="65"/>
     </row>
     <row r="60" spans="1:14" ht="10.5" customHeight="1">
       <c r="A60" s="2"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="G60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="M60" s="4"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="7"/>
       <c r="B61" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="10" t="s">
@@ -3037,51 +3053,53 @@
       </c>
       <c r="L66" s="17">
         <v>3451.5</v>
       </c>
       <c r="M66" s="41">
         <v>3992</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1">
       <c r="A67" s="45">
         <v>2026</v>
       </c>
       <c r="B67" s="28"/>
       <c r="C67" s="28">
         <v>863.1</v>
       </c>
       <c r="D67" s="28">
         <v>1306.2</v>
       </c>
       <c r="E67" s="59">
         <v>1810.2</v>
       </c>
       <c r="F67" s="28">
         <v>2358</v>
       </c>
-      <c r="G67" s="28"/>
+      <c r="G67" s="28">
+        <v>2902.7</v>
+      </c>
       <c r="H67" s="28"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="29"/>
       <c r="L67" s="17"/>
       <c r="M67" s="41"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="17"/>
       <c r="C68" s="17"/>
       <c r="D68" s="17"/>
       <c r="E68" s="58"/>
       <c r="F68" s="20"/>
       <c r="G68" s="21"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="21"/>
       <c r="K68" s="17"/>
       <c r="L68" s="17"/>
       <c r="M68" s="17"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1">
@@ -3245,51 +3263,53 @@
         <v>1173.03</v>
       </c>
       <c r="M72" s="28">
         <v>1282.0999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1">
       <c r="A73" s="45">
         <v>2026</v>
       </c>
       <c r="B73" s="28">
         <v>83.9</v>
       </c>
       <c r="C73" s="28">
         <v>168.95</v>
       </c>
       <c r="D73" s="28">
         <v>260.60000000000002</v>
       </c>
       <c r="E73" s="59">
         <v>399.9</v>
       </c>
       <c r="F73" s="28">
         <v>537</v>
       </c>
-      <c r="G73" s="28"/>
+      <c r="G73" s="28">
+        <v>673.1</v>
+      </c>
       <c r="H73" s="28"/>
       <c r="I73" s="28"/>
       <c r="J73" s="28"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
       <c r="M73" s="28"/>
     </row>
     <row r="74" spans="1:13" ht="10.5" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="58"/>
       <c r="F74" s="21"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17"/>
       <c r="J74" s="17"/>
       <c r="K74" s="17"/>
       <c r="L74" s="17"/>
       <c r="M74" s="17"/>
     </row>
     <row r="75" spans="1:13" ht="10.5" customHeight="1">
@@ -3914,122 +3934,128 @@
       <c r="I95" s="17"/>
       <c r="J95" s="17"/>
       <c r="K95" s="17"/>
       <c r="L95" s="17"/>
       <c r="M95" s="28"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="28">
         <v>2845</v>
       </c>
       <c r="C96" s="28">
         <v>5553.6</v>
       </c>
       <c r="D96" s="28">
         <v>8399.7999999999993</v>
       </c>
       <c r="E96" s="59">
         <v>11222.5</v>
       </c>
       <c r="F96" s="28">
         <v>13670.8</v>
       </c>
-      <c r="G96" s="28"/>
+      <c r="G96" s="28">
+        <v>16121.3</v>
+      </c>
       <c r="H96" s="28"/>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="28"/>
     </row>
     <row r="97" spans="1:13" ht="10.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="59"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="17"/>
       <c r="J97" s="17"/>
       <c r="K97" s="17"/>
       <c r="L97" s="17"/>
       <c r="M97" s="28"/>
     </row>
     <row r="98" spans="1:13" ht="10.5" customHeight="1">
       <c r="A98" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="28">
         <v>2274</v>
       </c>
       <c r="C98" s="28">
         <v>4436.55</v>
       </c>
       <c r="D98" s="28">
         <v>6791.3</v>
       </c>
       <c r="E98" s="59">
         <v>9152</v>
       </c>
       <c r="F98" s="28">
         <v>11514</v>
       </c>
-      <c r="G98" s="28"/>
+      <c r="G98" s="28">
+        <v>13882.7</v>
+      </c>
       <c r="H98" s="28"/>
       <c r="I98" s="17"/>
       <c r="J98" s="17"/>
       <c r="K98" s="17"/>
       <c r="L98" s="17"/>
       <c r="M98" s="28"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1">
       <c r="A99" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="28">
         <v>571</v>
       </c>
       <c r="C99" s="28">
         <v>1117</v>
       </c>
       <c r="D99" s="28">
         <v>1609</v>
       </c>
       <c r="E99" s="59">
         <v>2070.5</v>
       </c>
       <c r="F99" s="28">
         <v>2156.8000000000002</v>
       </c>
-      <c r="G99" s="28"/>
+      <c r="G99" s="28">
+        <v>2238.6</v>
+      </c>
       <c r="H99" s="28"/>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="28"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1">
       <c r="A100" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B100" s="17"/>
       <c r="C100" s="17"/>
       <c r="D100" s="17"/>
       <c r="E100" s="58"/>
       <c r="F100" s="17"/>
       <c r="G100" s="17"/>
       <c r="H100" s="17"/>
       <c r="I100" s="17"/>
       <c r="J100" s="21"/>
       <c r="K100" s="17"/>
       <c r="L100" s="17"/>
       <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" ht="10.5" customHeight="1">
@@ -4657,163 +4683,169 @@
       <c r="I121" s="16"/>
       <c r="J121" s="16"/>
       <c r="K121" s="16"/>
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1">
       <c r="A122" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="15">
         <v>41.7</v>
       </c>
       <c r="C122" s="34">
         <v>81.77</v>
       </c>
       <c r="D122" s="34">
         <v>124.1</v>
       </c>
       <c r="E122" s="53">
         <v>166.4</v>
       </c>
       <c r="F122" s="16">
         <v>205.4</v>
       </c>
-      <c r="G122" s="16"/>
+      <c r="G122" s="16">
+        <v>244.5</v>
+      </c>
       <c r="H122" s="16"/>
       <c r="I122" s="16"/>
       <c r="J122" s="16"/>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1">
       <c r="A123" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B123" s="15"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
       <c r="E123" s="53"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
       <c r="J123" s="16"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1">
       <c r="A124" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="15">
         <v>35.700000000000003</v>
       </c>
       <c r="C124" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="D124" s="34">
         <v>107</v>
       </c>
       <c r="E124" s="53">
         <v>144.4</v>
       </c>
       <c r="F124" s="16">
         <v>182.4</v>
       </c>
-      <c r="G124" s="16"/>
+      <c r="G124" s="16">
+        <v>220.6</v>
+      </c>
       <c r="H124" s="16"/>
       <c r="I124" s="16"/>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:14" ht="10.5" customHeight="1">
       <c r="A125" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="36">
         <v>6</v>
       </c>
       <c r="C125" s="37">
         <v>11.9</v>
       </c>
       <c r="D125" s="34">
         <v>17.100000000000001</v>
       </c>
       <c r="E125" s="53">
         <v>22</v>
       </c>
       <c r="F125" s="16">
         <v>23</v>
       </c>
-      <c r="G125" s="22"/>
+      <c r="G125" s="16">
+        <v>23.9</v>
+      </c>
       <c r="H125" s="22"/>
       <c r="I125" s="22"/>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A126" s="66" t="s">
+      <c r="A126" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B126" s="66"/>
-[...10 lines deleted...]
-      <c r="M126" s="66"/>
+      <c r="B126" s="68"/>
+      <c r="C126" s="68"/>
+      <c r="D126" s="68"/>
+      <c r="E126" s="68"/>
+      <c r="F126" s="68"/>
+      <c r="G126" s="68"/>
+      <c r="H126" s="68"/>
+      <c r="I126" s="68"/>
+      <c r="J126" s="68"/>
+      <c r="K126" s="68"/>
+      <c r="L126" s="68"/>
+      <c r="M126" s="68"/>
       <c r="N126" s="24"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="19.149999999999999" customHeight="1">
-      <c r="A127" s="63" t="s">
+      <c r="A127" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B127" s="63"/>
-[...10 lines deleted...]
-      <c r="M127" s="63"/>
+      <c r="B127" s="65"/>
+      <c r="C127" s="65"/>
+      <c r="D127" s="65"/>
+      <c r="E127" s="65"/>
+      <c r="F127" s="65"/>
+      <c r="G127" s="65"/>
+      <c r="H127" s="65"/>
+      <c r="I127" s="65"/>
+      <c r="J127" s="65"/>
+      <c r="K127" s="65"/>
+      <c r="L127" s="65"/>
+      <c r="M127" s="65"/>
     </row>
     <row r="128" spans="1:14" ht="10.5" customHeight="1">
       <c r="A128" s="2"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="G128" s="4"/>
       <c r="I128" s="4"/>
       <c r="J128" s="4"/>
       <c r="M128" s="4"/>
     </row>
     <row r="129" spans="1:14">
       <c r="A129" s="7"/>
       <c r="B129" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="10" t="s">
@@ -5017,51 +5049,53 @@
       </c>
       <c r="M134" s="21">
         <v>5687.6</v>
       </c>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="3" customFormat="1">
       <c r="A135" s="44">
         <v>2026</v>
       </c>
       <c r="B135" s="28">
         <v>1049.77</v>
       </c>
       <c r="C135" s="28">
         <v>1961.79</v>
       </c>
       <c r="D135" s="28">
         <v>2943.6</v>
       </c>
       <c r="E135" s="59">
         <v>3954.7</v>
       </c>
       <c r="F135" s="21">
         <v>4908.2</v>
       </c>
-      <c r="G135" s="28"/>
+      <c r="G135" s="28">
+        <v>5839.1</v>
+      </c>
       <c r="H135" s="28"/>
       <c r="I135" s="28"/>
       <c r="J135" s="29"/>
       <c r="K135" s="29"/>
       <c r="L135" s="29"/>
       <c r="M135" s="21"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" ht="10.5" customHeight="1">
       <c r="A136" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="17"/>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
       <c r="E136" s="58"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="21"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="28"/>
     </row>
@@ -5226,102 +5260,104 @@
         <v>4934.87</v>
       </c>
       <c r="M140" s="15">
         <v>5412.6</v>
       </c>
     </row>
     <row r="141" spans="1:14" s="3" customFormat="1">
       <c r="A141" s="51">
         <v>2026</v>
       </c>
       <c r="B141" s="22">
         <v>338.05</v>
       </c>
       <c r="C141" s="22">
         <v>630.66999999999996</v>
       </c>
       <c r="D141" s="22">
         <v>947.4</v>
       </c>
       <c r="E141" s="60">
         <v>1273.7</v>
       </c>
       <c r="F141" s="22">
         <v>1584.4</v>
       </c>
-      <c r="G141" s="22"/>
+      <c r="G141" s="22">
+        <v>1889.2</v>
+      </c>
       <c r="H141" s="22"/>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:14" ht="10.5" customHeight="1">
       <c r="A142" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="29"/>
       <c r="C142" s="21"/>
       <c r="D142" s="39"/>
       <c r="E142" s="58"/>
       <c r="H142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="40"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A143" s="4"/>
       <c r="B143" s="29"/>
       <c r="C143" s="21"/>
       <c r="D143" s="39"/>
       <c r="E143" s="58"/>
       <c r="F143" s="4"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3"/>
       <c r="K143" s="3"/>
       <c r="L143" s="3"/>
       <c r="M143" s="40"/>
     </row>
     <row r="144" spans="1:14" ht="15" customHeight="1">
-      <c r="A144" s="63" t="s">
+      <c r="A144" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B144" s="63"/>
-[...10 lines deleted...]
-      <c r="M144" s="63"/>
+      <c r="B144" s="65"/>
+      <c r="C144" s="65"/>
+      <c r="D144" s="65"/>
+      <c r="E144" s="65"/>
+      <c r="F144" s="65"/>
+      <c r="G144" s="65"/>
+      <c r="H144" s="65"/>
+      <c r="I144" s="65"/>
+      <c r="J144" s="65"/>
+      <c r="K144" s="65"/>
+      <c r="L144" s="65"/>
+      <c r="M144" s="65"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="2"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="G145" s="4"/>
       <c r="I145" s="4"/>
       <c r="J145" s="4"/>
       <c r="M145" s="4"/>
     </row>
     <row r="146" spans="1:13" ht="10.5" customHeight="1">
       <c r="A146" s="7"/>
       <c r="B146" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="55" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="10" t="s">
@@ -5524,55 +5560,55 @@
         <v>0</v>
       </c>
       <c r="L151" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M151" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1">
       <c r="A152" s="44">
         <v>2026</v>
       </c>
       <c r="B152" s="28">
         <v>0</v>
       </c>
       <c r="C152" s="28">
         <v>0</v>
       </c>
       <c r="D152" s="28">
         <v>0</v>
       </c>
       <c r="E152" s="59">
         <v>0</v>
       </c>
-      <c r="F152" s="67">
+      <c r="F152" s="63">
         <v>0.01</v>
       </c>
-      <c r="G152" s="28" t="s">
-        <v>0</v>
+      <c r="G152" s="63">
+        <v>0.01</v>
       </c>
       <c r="H152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M152" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1">
       <c r="A153" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B153" s="26"/>
@@ -5746,54 +5782,56 @@
         <v>0</v>
       </c>
       <c r="L157" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M157" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" s="3" customFormat="1">
       <c r="A158" s="44">
         <v>2026</v>
       </c>
       <c r="B158" s="28">
         <v>1.4</v>
       </c>
       <c r="C158" s="28">
         <v>2.5</v>
       </c>
       <c r="D158" s="28">
         <v>2.8</v>
       </c>
       <c r="E158" s="62">
         <v>4</v>
       </c>
-      <c r="F158" s="68">
+      <c r="F158" s="64">
         <v>5</v>
       </c>
-      <c r="G158" s="28"/>
+      <c r="G158" s="64">
+        <v>6</v>
+      </c>
       <c r="H158" s="28"/>
       <c r="I158" s="28"/>
       <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
       <c r="M158" s="28"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A159" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="26"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="54"/>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4"/>
       <c r="I159" s="4"/>
       <c r="J159" s="4"/>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1">
@@ -5957,51 +5995,53 @@
         <v>26.13</v>
       </c>
       <c r="M163" s="28">
         <v>28.4</v>
       </c>
     </row>
     <row r="164" spans="1:13" s="3" customFormat="1">
       <c r="A164" s="44">
         <v>2026</v>
       </c>
       <c r="B164" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="28">
         <v>1.9</v>
       </c>
       <c r="D164" s="28">
         <v>3.9</v>
       </c>
       <c r="E164" s="59">
         <v>5.9</v>
       </c>
       <c r="F164" s="21">
         <v>8.1</v>
       </c>
-      <c r="G164" s="28"/>
+      <c r="G164" s="28">
+        <v>11.8</v>
+      </c>
       <c r="H164" s="28"/>
       <c r="I164" s="28"/>
       <c r="J164" s="17"/>
       <c r="K164" s="17"/>
       <c r="L164" s="17"/>
       <c r="M164" s="28"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A165" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B165" s="26"/>
       <c r="C165" s="17"/>
       <c r="D165" s="17"/>
       <c r="E165" s="58"/>
       <c r="F165" s="17"/>
       <c r="G165" s="17"/>
       <c r="H165" s="17"/>
       <c r="I165" s="17"/>
       <c r="J165" s="17"/>
       <c r="K165" s="17"/>
       <c r="L165" s="17"/>
       <c r="M165" s="17"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1">
@@ -6165,51 +6205,53 @@
         <v>20.100000000000001</v>
       </c>
       <c r="M169" s="16">
         <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="3" customFormat="1">
       <c r="A170" s="51">
         <v>2026</v>
       </c>
       <c r="B170" s="22">
         <v>1</v>
       </c>
       <c r="C170" s="22">
         <v>1.7</v>
       </c>
       <c r="D170" s="22">
         <v>3.5</v>
       </c>
       <c r="E170" s="60">
         <v>5.5</v>
       </c>
       <c r="F170" s="22">
         <v>7.6</v>
       </c>
-      <c r="G170" s="22"/>
+      <c r="G170" s="22">
+        <v>10.8</v>
+      </c>
       <c r="H170" s="22"/>
       <c r="I170" s="22"/>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A126:M126"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>