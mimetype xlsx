--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="кезен" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
@@ -896,51 +896,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="54" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="18.75">
       <c r="A1" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
@@ -1180,51 +1180,53 @@
       </c>
       <c r="N8" s="18"/>
     </row>
     <row r="9" spans="1:14" s="3" customFormat="1">
       <c r="A9" s="45">
         <v>2026</v>
       </c>
       <c r="B9" s="16">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="16">
         <v>4554.04</v>
       </c>
       <c r="D9" s="21">
         <v>6784.5</v>
       </c>
       <c r="E9" s="57">
         <v>8813.1</v>
       </c>
       <c r="F9" s="57">
         <v>11106.2</v>
       </c>
       <c r="G9" s="57">
         <v>13348.1</v>
       </c>
-      <c r="H9" s="17"/>
+      <c r="H9" s="57">
+        <v>15599.89</v>
+      </c>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" ht="10.5" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="58"/>
       <c r="F10" s="17"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:14" s="3" customFormat="1">
@@ -1395,51 +1397,53 @@
       </c>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:14" s="3" customFormat="1">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="17">
         <v>1326.89</v>
       </c>
       <c r="C15" s="16">
         <v>2411.9</v>
       </c>
       <c r="D15" s="17">
         <v>3608.6</v>
       </c>
       <c r="E15" s="58">
         <v>4631.3999999999996</v>
       </c>
       <c r="F15" s="17">
         <v>5834.5</v>
       </c>
       <c r="G15" s="17">
         <v>6981.3</v>
       </c>
-      <c r="H15" s="17"/>
+      <c r="H15" s="17">
+        <v>8142.2650000000003</v>
+      </c>
       <c r="I15" s="16"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="10.5" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="58"/>
       <c r="F16" s="17"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="3" customFormat="1">
@@ -1610,51 +1614,53 @@
       </c>
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1">
       <c r="A21" s="45">
         <v>2026</v>
       </c>
       <c r="B21" s="21">
         <v>2861.9</v>
       </c>
       <c r="C21" s="21">
         <v>5580.97</v>
       </c>
       <c r="D21" s="21">
         <v>8439.2999999999993</v>
       </c>
       <c r="E21" s="58">
         <v>11276.6</v>
       </c>
       <c r="F21" s="58">
         <v>13738.6</v>
       </c>
       <c r="G21" s="58">
         <v>16221.3</v>
       </c>
-      <c r="H21" s="21"/>
+      <c r="H21" s="58">
+        <v>18569.77</v>
+      </c>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="58"/>
       <c r="F22" s="17"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1">
@@ -1822,54 +1828,56 @@
       </c>
       <c r="M26" s="16">
         <v>617.5</v>
       </c>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="1:14" s="3" customFormat="1">
       <c r="A27" s="47">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>51.76</v>
       </c>
       <c r="C27" s="22">
         <v>96.9</v>
       </c>
       <c r="D27" s="22">
         <v>146.9</v>
       </c>
       <c r="E27" s="60">
         <v>199.5</v>
       </c>
       <c r="F27" s="23">
         <v>248.2</v>
       </c>
-      <c r="G27" s="16">
+      <c r="G27" s="22">
         <v>309.10000000000002</v>
       </c>
-      <c r="H27" s="22"/>
+      <c r="H27" s="22">
+        <v>394.41300000000001</v>
+      </c>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="68"/>
       <c r="C28" s="68"/>
       <c r="D28" s="68"/>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
       <c r="G28" s="68"/>
       <c r="H28" s="68"/>
       <c r="I28" s="68"/>
       <c r="J28" s="68"/>
       <c r="K28" s="68"/>
       <c r="L28" s="68"/>
       <c r="M28" s="68"/>
       <c r="N28" s="24"/>
     </row>
@@ -2126,51 +2134,53 @@
         <v>11610.2</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="45">
         <v>2026</v>
       </c>
       <c r="B38" s="16">
         <v>999.65</v>
       </c>
       <c r="C38" s="17">
         <v>1729.1</v>
       </c>
       <c r="D38" s="17">
         <v>2534.6</v>
       </c>
       <c r="E38" s="58">
         <v>3048.2</v>
       </c>
       <c r="F38" s="58">
         <v>3839</v>
       </c>
       <c r="G38" s="17">
         <v>4606.3</v>
       </c>
-      <c r="H38" s="17"/>
+      <c r="H38" s="17">
+        <v>5400.09</v>
+      </c>
       <c r="I38" s="16"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="53"/>
       <c r="F39" s="3"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="28"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
       <c r="A40" s="45">
         <v>2022</v>
@@ -2335,51 +2345,53 @@
         <v>9953.5</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1">
       <c r="A44" s="45">
         <v>2026</v>
       </c>
       <c r="B44" s="17">
         <v>904.9</v>
       </c>
       <c r="C44" s="17">
         <v>1612.3</v>
       </c>
       <c r="D44" s="17">
         <v>2400.6</v>
       </c>
       <c r="E44" s="58">
         <v>2957.8</v>
       </c>
       <c r="F44" s="21">
         <v>3713.1</v>
       </c>
       <c r="G44" s="17">
         <v>4418.8999999999996</v>
       </c>
-      <c r="H44" s="17"/>
+      <c r="H44" s="17">
+        <v>5131.8</v>
+      </c>
       <c r="I44" s="16"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="53"/>
       <c r="F45" s="17"/>
       <c r="G45" s="16"/>
       <c r="H45" s="28"/>
       <c r="I45" s="16"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
       <c r="A46" s="45">
@@ -2545,51 +2557,53 @@
         <v>250.9</v>
       </c>
     </row>
     <row r="50" spans="1:14" ht="10.5" customHeight="1">
       <c r="A50" s="45">
         <v>2026</v>
       </c>
       <c r="B50" s="17">
         <v>15.8</v>
       </c>
       <c r="C50" s="17">
         <v>25.4</v>
       </c>
       <c r="D50" s="17">
         <v>35.6</v>
       </c>
       <c r="E50" s="58">
         <v>48.2</v>
       </c>
       <c r="F50" s="21">
         <v>59.6</v>
       </c>
       <c r="G50" s="17">
         <v>88.1</v>
       </c>
-      <c r="H50" s="17"/>
+      <c r="H50" s="17">
+        <v>137.51</v>
+      </c>
       <c r="I50" s="16"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:14" ht="10.5" customHeight="1">
       <c r="A51" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="16"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="53"/>
       <c r="F51" s="17"/>
       <c r="G51" s="16"/>
       <c r="H51" s="28"/>
       <c r="I51" s="16"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:14" ht="10.5" customHeight="1">
       <c r="A52" s="45">
@@ -2757,51 +2771,53 @@
       </c>
       <c r="N55" s="43"/>
     </row>
     <row r="56" spans="1:14" ht="10.5" customHeight="1">
       <c r="A56" s="47">
         <v>2026</v>
       </c>
       <c r="B56" s="22">
         <v>9</v>
       </c>
       <c r="C56" s="22">
         <v>13.5</v>
       </c>
       <c r="D56" s="22">
         <v>19.3</v>
       </c>
       <c r="E56" s="60">
         <v>27.6</v>
       </c>
       <c r="F56" s="23">
         <v>35.200000000000003</v>
       </c>
       <c r="G56" s="22">
         <v>53.7</v>
       </c>
-      <c r="H56" s="22"/>
+      <c r="H56" s="22">
+        <v>96.4</v>
+      </c>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="43"/>
     </row>
     <row r="57" spans="1:14" ht="10.5" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="61"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:14" ht="10.5" customHeight="1">
@@ -3056,51 +3072,53 @@
       </c>
       <c r="M66" s="41">
         <v>3992</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1">
       <c r="A67" s="45">
         <v>2026</v>
       </c>
       <c r="B67" s="28"/>
       <c r="C67" s="28">
         <v>863.1</v>
       </c>
       <c r="D67" s="28">
         <v>1306.2</v>
       </c>
       <c r="E67" s="59">
         <v>1810.2</v>
       </c>
       <c r="F67" s="28">
         <v>2358</v>
       </c>
       <c r="G67" s="28">
         <v>2902.7</v>
       </c>
-      <c r="H67" s="28"/>
+      <c r="H67" s="28">
+        <v>3382.7</v>
+      </c>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="29"/>
       <c r="L67" s="17"/>
       <c r="M67" s="41"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="17"/>
       <c r="C68" s="17"/>
       <c r="D68" s="17"/>
       <c r="E68" s="58"/>
       <c r="F68" s="20"/>
       <c r="G68" s="21"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="21"/>
       <c r="K68" s="17"/>
       <c r="L68" s="17"/>
       <c r="M68" s="17"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1">
       <c r="A69" s="45">
@@ -3937,126 +3955,132 @@
       <c r="L95" s="17"/>
       <c r="M95" s="28"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="28">
         <v>2845</v>
       </c>
       <c r="C96" s="28">
         <v>5553.6</v>
       </c>
       <c r="D96" s="28">
         <v>8399.7999999999993</v>
       </c>
       <c r="E96" s="59">
         <v>11222.5</v>
       </c>
       <c r="F96" s="28">
         <v>13670.8</v>
       </c>
       <c r="G96" s="28">
         <v>16121.3</v>
       </c>
-      <c r="H96" s="28"/>
+      <c r="H96" s="28">
+        <v>18416.13</v>
+      </c>
       <c r="I96" s="17"/>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="28"/>
     </row>
     <row r="97" spans="1:13" ht="10.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="59"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="17"/>
       <c r="J97" s="17"/>
       <c r="K97" s="17"/>
       <c r="L97" s="17"/>
       <c r="M97" s="28"/>
     </row>
     <row r="98" spans="1:13" ht="10.5" customHeight="1">
       <c r="A98" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="28">
         <v>2274</v>
       </c>
       <c r="C98" s="28">
         <v>4436.55</v>
       </c>
       <c r="D98" s="28">
         <v>6791.3</v>
       </c>
       <c r="E98" s="59">
         <v>9152</v>
       </c>
       <c r="F98" s="28">
         <v>11514</v>
       </c>
       <c r="G98" s="28">
         <v>13882.7</v>
       </c>
-      <c r="H98" s="28"/>
+      <c r="H98" s="28">
+        <v>16098.7</v>
+      </c>
       <c r="I98" s="17"/>
       <c r="J98" s="17"/>
       <c r="K98" s="17"/>
       <c r="L98" s="17"/>
       <c r="M98" s="28"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1">
       <c r="A99" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="28">
         <v>571</v>
       </c>
       <c r="C99" s="28">
         <v>1117</v>
       </c>
       <c r="D99" s="28">
         <v>1609</v>
       </c>
       <c r="E99" s="59">
         <v>2070.5</v>
       </c>
       <c r="F99" s="28">
         <v>2156.8000000000002</v>
       </c>
       <c r="G99" s="28">
         <v>2238.6</v>
       </c>
-      <c r="H99" s="28"/>
+      <c r="H99" s="28">
+        <v>2317.4</v>
+      </c>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="28"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1">
       <c r="A100" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B100" s="17"/>
       <c r="C100" s="17"/>
       <c r="D100" s="17"/>
       <c r="E100" s="58"/>
       <c r="F100" s="17"/>
       <c r="G100" s="17"/>
       <c r="H100" s="17"/>
       <c r="I100" s="17"/>
       <c r="J100" s="21"/>
       <c r="K100" s="17"/>
       <c r="L100" s="17"/>
       <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" ht="10.5" customHeight="1">
       <c r="A101" s="44">
@@ -4686,126 +4710,132 @@
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1">
       <c r="A122" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="15">
         <v>41.7</v>
       </c>
       <c r="C122" s="34">
         <v>81.77</v>
       </c>
       <c r="D122" s="34">
         <v>124.1</v>
       </c>
       <c r="E122" s="53">
         <v>166.4</v>
       </c>
       <c r="F122" s="16">
         <v>205.4</v>
       </c>
       <c r="G122" s="16">
         <v>244.5</v>
       </c>
-      <c r="H122" s="16"/>
+      <c r="H122" s="16">
+        <v>283.39999999999998</v>
+      </c>
       <c r="I122" s="16"/>
       <c r="J122" s="16"/>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1">
       <c r="A123" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B123" s="15"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
       <c r="E123" s="53"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
       <c r="J123" s="16"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1">
       <c r="A124" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="15">
         <v>35.700000000000003</v>
       </c>
       <c r="C124" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="D124" s="34">
         <v>107</v>
       </c>
       <c r="E124" s="53">
         <v>144.4</v>
       </c>
       <c r="F124" s="16">
         <v>182.4</v>
       </c>
       <c r="G124" s="16">
         <v>220.6</v>
       </c>
-      <c r="H124" s="16"/>
+      <c r="H124" s="16">
+        <v>258.60000000000002</v>
+      </c>
       <c r="I124" s="16"/>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:14" ht="10.5" customHeight="1">
       <c r="A125" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="36">
         <v>6</v>
       </c>
       <c r="C125" s="37">
         <v>11.9</v>
       </c>
       <c r="D125" s="34">
         <v>17.100000000000001</v>
       </c>
       <c r="E125" s="53">
         <v>22</v>
       </c>
       <c r="F125" s="16">
         <v>23</v>
       </c>
       <c r="G125" s="16">
         <v>23.9</v>
       </c>
-      <c r="H125" s="22"/>
+      <c r="H125" s="16">
+        <v>24.78</v>
+      </c>
       <c r="I125" s="22"/>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A126" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="68"/>
       <c r="C126" s="68"/>
       <c r="D126" s="68"/>
       <c r="E126" s="68"/>
       <c r="F126" s="68"/>
       <c r="G126" s="68"/>
       <c r="H126" s="68"/>
       <c r="I126" s="68"/>
       <c r="J126" s="68"/>
       <c r="K126" s="68"/>
       <c r="L126" s="68"/>
       <c r="M126" s="68"/>
       <c r="N126" s="24"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="19.149999999999999" customHeight="1">
@@ -5052,51 +5082,53 @@
       </c>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="3" customFormat="1">
       <c r="A135" s="44">
         <v>2026</v>
       </c>
       <c r="B135" s="28">
         <v>1049.77</v>
       </c>
       <c r="C135" s="28">
         <v>1961.79</v>
       </c>
       <c r="D135" s="28">
         <v>2943.6</v>
       </c>
       <c r="E135" s="59">
         <v>3954.7</v>
       </c>
       <c r="F135" s="21">
         <v>4908.2</v>
       </c>
       <c r="G135" s="28">
         <v>5839.1</v>
       </c>
-      <c r="H135" s="28"/>
+      <c r="H135" s="28">
+        <v>6817.06</v>
+      </c>
       <c r="I135" s="28"/>
       <c r="J135" s="29"/>
       <c r="K135" s="29"/>
       <c r="L135" s="29"/>
       <c r="M135" s="21"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" ht="10.5" customHeight="1">
       <c r="A136" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="17"/>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
       <c r="E136" s="58"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="21"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="28"/>
     </row>
     <row r="137" spans="1:14" s="3" customFormat="1">
@@ -5263,51 +5295,53 @@
         <v>5412.6</v>
       </c>
     </row>
     <row r="141" spans="1:14" s="3" customFormat="1">
       <c r="A141" s="51">
         <v>2026</v>
       </c>
       <c r="B141" s="22">
         <v>338.05</v>
       </c>
       <c r="C141" s="22">
         <v>630.66999999999996</v>
       </c>
       <c r="D141" s="22">
         <v>947.4</v>
       </c>
       <c r="E141" s="60">
         <v>1273.7</v>
       </c>
       <c r="F141" s="22">
         <v>1584.4</v>
       </c>
       <c r="G141" s="22">
         <v>1889.2</v>
       </c>
-      <c r="H141" s="22"/>
+      <c r="H141" s="22">
+        <v>2208.13</v>
+      </c>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:14" ht="10.5" customHeight="1">
       <c r="A142" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="29"/>
       <c r="C142" s="21"/>
       <c r="D142" s="39"/>
       <c r="E142" s="58"/>
       <c r="H142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="40"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A143" s="4"/>
       <c r="B143" s="29"/>
       <c r="C143" s="21"/>
       <c r="D143" s="39"/>
       <c r="E143" s="58"/>
@@ -5566,52 +5600,52 @@
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1">
       <c r="A152" s="44">
         <v>2026</v>
       </c>
       <c r="B152" s="28">
         <v>0</v>
       </c>
       <c r="C152" s="28">
         <v>0</v>
       </c>
       <c r="D152" s="28">
         <v>0</v>
       </c>
       <c r="E152" s="59">
         <v>0</v>
       </c>
       <c r="F152" s="63">
         <v>0.01</v>
       </c>
       <c r="G152" s="63">
         <v>0.01</v>
       </c>
-      <c r="H152" s="28" t="s">
-        <v>0</v>
+      <c r="H152" s="63">
+        <v>0.01</v>
       </c>
       <c r="I152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M152" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1">
       <c r="A153" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B153" s="26"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="54"/>
@@ -5788,51 +5822,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" s="3" customFormat="1">
       <c r="A158" s="44">
         <v>2026</v>
       </c>
       <c r="B158" s="28">
         <v>1.4</v>
       </c>
       <c r="C158" s="28">
         <v>2.5</v>
       </c>
       <c r="D158" s="28">
         <v>2.8</v>
       </c>
       <c r="E158" s="62">
         <v>4</v>
       </c>
       <c r="F158" s="64">
         <v>5</v>
       </c>
       <c r="G158" s="64">
         <v>6</v>
       </c>
-      <c r="H158" s="28"/>
+      <c r="H158" s="64">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="I158" s="28"/>
       <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
       <c r="M158" s="28"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A159" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="26"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="54"/>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4"/>
       <c r="I159" s="4"/>
       <c r="J159" s="4"/>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1">
       <c r="A160" s="48">
@@ -5998,51 +6034,53 @@
         <v>28.4</v>
       </c>
     </row>
     <row r="164" spans="1:13" s="3" customFormat="1">
       <c r="A164" s="44">
         <v>2026</v>
       </c>
       <c r="B164" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="28">
         <v>1.9</v>
       </c>
       <c r="D164" s="28">
         <v>3.9</v>
       </c>
       <c r="E164" s="59">
         <v>5.9</v>
       </c>
       <c r="F164" s="21">
         <v>8.1</v>
       </c>
       <c r="G164" s="28">
         <v>11.8</v>
       </c>
-      <c r="H164" s="28"/>
+      <c r="H164" s="28">
+        <v>16.13</v>
+      </c>
       <c r="I164" s="28"/>
       <c r="J164" s="17"/>
       <c r="K164" s="17"/>
       <c r="L164" s="17"/>
       <c r="M164" s="28"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A165" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B165" s="26"/>
       <c r="C165" s="17"/>
       <c r="D165" s="17"/>
       <c r="E165" s="58"/>
       <c r="F165" s="17"/>
       <c r="G165" s="17"/>
       <c r="H165" s="17"/>
       <c r="I165" s="17"/>
       <c r="J165" s="17"/>
       <c r="K165" s="17"/>
       <c r="L165" s="17"/>
       <c r="M165" s="17"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1">
       <c r="A166" s="48">
@@ -6208,51 +6246,53 @@
         <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="3" customFormat="1">
       <c r="A170" s="51">
         <v>2026</v>
       </c>
       <c r="B170" s="22">
         <v>1</v>
       </c>
       <c r="C170" s="22">
         <v>1.7</v>
       </c>
       <c r="D170" s="22">
         <v>3.5</v>
       </c>
       <c r="E170" s="60">
         <v>5.5</v>
       </c>
       <c r="F170" s="22">
         <v>7.6</v>
       </c>
       <c r="G170" s="22">
         <v>10.8</v>
       </c>
-      <c r="H170" s="22"/>
+      <c r="H170" s="22">
+        <v>14.55</v>
+      </c>
       <c r="I170" s="22"/>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A126:M126"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>