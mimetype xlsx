--- v4 (2026-08-26)
+++ v5 (2026-09-19)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="кезен" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
@@ -896,51 +896,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="54" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="18.75">
       <c r="A1" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
@@ -1183,51 +1183,53 @@
     <row r="9" spans="1:14" s="3" customFormat="1">
       <c r="A9" s="45">
         <v>2026</v>
       </c>
       <c r="B9" s="16">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="16">
         <v>4554.04</v>
       </c>
       <c r="D9" s="21">
         <v>6784.5</v>
       </c>
       <c r="E9" s="57">
         <v>8813.1</v>
       </c>
       <c r="F9" s="57">
         <v>11106.2</v>
       </c>
       <c r="G9" s="57">
         <v>13348.1</v>
       </c>
       <c r="H9" s="57">
         <v>15599.89</v>
       </c>
-      <c r="I9" s="16"/>
+      <c r="I9" s="57">
+        <v>17891.580000000002</v>
+      </c>
       <c r="J9" s="16"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" ht="10.5" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="58"/>
       <c r="F10" s="17"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:14" s="3" customFormat="1">
       <c r="A11" s="45">
@@ -1400,51 +1402,53 @@
     <row r="15" spans="1:14" s="3" customFormat="1">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="17">
         <v>1326.89</v>
       </c>
       <c r="C15" s="16">
         <v>2411.9</v>
       </c>
       <c r="D15" s="17">
         <v>3608.6</v>
       </c>
       <c r="E15" s="58">
         <v>4631.3999999999996</v>
       </c>
       <c r="F15" s="17">
         <v>5834.5</v>
       </c>
       <c r="G15" s="17">
         <v>6981.3</v>
       </c>
       <c r="H15" s="17">
         <v>8142.2650000000003</v>
       </c>
-      <c r="I15" s="16"/>
+      <c r="I15" s="17">
+        <v>9323.32</v>
+      </c>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="10.5" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="58"/>
       <c r="F16" s="17"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="3" customFormat="1">
       <c r="A17" s="45">
@@ -1617,51 +1621,53 @@
     <row r="21" spans="1:14" s="3" customFormat="1">
       <c r="A21" s="45">
         <v>2026</v>
       </c>
       <c r="B21" s="21">
         <v>2861.9</v>
       </c>
       <c r="C21" s="21">
         <v>5580.97</v>
       </c>
       <c r="D21" s="21">
         <v>8439.2999999999993</v>
       </c>
       <c r="E21" s="58">
         <v>11276.6</v>
       </c>
       <c r="F21" s="58">
         <v>13738.6</v>
       </c>
       <c r="G21" s="58">
         <v>16221.3</v>
       </c>
       <c r="H21" s="58">
         <v>18569.77</v>
       </c>
-      <c r="I21" s="19"/>
+      <c r="I21" s="21">
+        <v>20941.55</v>
+      </c>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="58"/>
       <c r="F22" s="17"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1">
       <c r="A23" s="45">
@@ -1834,51 +1840,53 @@
     <row r="27" spans="1:14" s="3" customFormat="1">
       <c r="A27" s="47">
         <v>2026</v>
       </c>
       <c r="B27" s="22">
         <v>51.76</v>
       </c>
       <c r="C27" s="22">
         <v>96.9</v>
       </c>
       <c r="D27" s="22">
         <v>146.9</v>
       </c>
       <c r="E27" s="60">
         <v>199.5</v>
       </c>
       <c r="F27" s="23">
         <v>248.2</v>
       </c>
       <c r="G27" s="22">
         <v>309.10000000000002</v>
       </c>
       <c r="H27" s="22">
         <v>394.41300000000001</v>
       </c>
-      <c r="I27" s="22"/>
+      <c r="I27" s="22">
+        <v>474.5</v>
+      </c>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="68"/>
       <c r="C28" s="68"/>
       <c r="D28" s="68"/>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
       <c r="G28" s="68"/>
       <c r="H28" s="68"/>
       <c r="I28" s="68"/>
       <c r="J28" s="68"/>
       <c r="K28" s="68"/>
       <c r="L28" s="68"/>
       <c r="M28" s="68"/>
       <c r="N28" s="24"/>
     </row>
     <row r="29" spans="1:14" ht="10.5" customHeight="1">
@@ -2137,51 +2145,53 @@
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="45">
         <v>2026</v>
       </c>
       <c r="B38" s="16">
         <v>999.65</v>
       </c>
       <c r="C38" s="17">
         <v>1729.1</v>
       </c>
       <c r="D38" s="17">
         <v>2534.6</v>
       </c>
       <c r="E38" s="58">
         <v>3048.2</v>
       </c>
       <c r="F38" s="58">
         <v>3839</v>
       </c>
       <c r="G38" s="17">
         <v>4606.3</v>
       </c>
       <c r="H38" s="17">
         <v>5400.09</v>
       </c>
-      <c r="I38" s="16"/>
+      <c r="I38" s="17">
+        <v>6222.83</v>
+      </c>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="53"/>
       <c r="F39" s="3"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="28"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
       <c r="A40" s="45">
         <v>2022</v>
       </c>
@@ -2348,51 +2358,53 @@
     <row r="44" spans="1:13" ht="10.5" customHeight="1">
       <c r="A44" s="45">
         <v>2026</v>
       </c>
       <c r="B44" s="17">
         <v>904.9</v>
       </c>
       <c r="C44" s="17">
         <v>1612.3</v>
       </c>
       <c r="D44" s="17">
         <v>2400.6</v>
       </c>
       <c r="E44" s="58">
         <v>2957.8</v>
       </c>
       <c r="F44" s="21">
         <v>3713.1</v>
       </c>
       <c r="G44" s="17">
         <v>4418.8999999999996</v>
       </c>
       <c r="H44" s="17">
         <v>5131.8</v>
       </c>
-      <c r="I44" s="16"/>
+      <c r="I44" s="17">
+        <v>5874.38</v>
+      </c>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="53"/>
       <c r="F45" s="17"/>
       <c r="G45" s="16"/>
       <c r="H45" s="28"/>
       <c r="I45" s="16"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
       <c r="A46" s="45">
         <v>2022</v>
@@ -2560,51 +2572,53 @@
     <row r="50" spans="1:14" ht="10.5" customHeight="1">
       <c r="A50" s="45">
         <v>2026</v>
       </c>
       <c r="B50" s="17">
         <v>15.8</v>
       </c>
       <c r="C50" s="17">
         <v>25.4</v>
       </c>
       <c r="D50" s="17">
         <v>35.6</v>
       </c>
       <c r="E50" s="58">
         <v>48.2</v>
       </c>
       <c r="F50" s="21">
         <v>59.6</v>
       </c>
       <c r="G50" s="17">
         <v>88.1</v>
       </c>
       <c r="H50" s="17">
         <v>137.51</v>
       </c>
-      <c r="I50" s="16"/>
+      <c r="I50" s="17">
+        <v>180.58</v>
+      </c>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:14" ht="10.5" customHeight="1">
       <c r="A51" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="16"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="53"/>
       <c r="F51" s="17"/>
       <c r="G51" s="16"/>
       <c r="H51" s="28"/>
       <c r="I51" s="16"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:14" ht="10.5" customHeight="1">
       <c r="A52" s="45">
         <v>2022</v>
@@ -2774,51 +2788,53 @@
     <row r="56" spans="1:14" ht="10.5" customHeight="1">
       <c r="A56" s="47">
         <v>2026</v>
       </c>
       <c r="B56" s="22">
         <v>9</v>
       </c>
       <c r="C56" s="22">
         <v>13.5</v>
       </c>
       <c r="D56" s="22">
         <v>19.3</v>
       </c>
       <c r="E56" s="60">
         <v>27.6</v>
       </c>
       <c r="F56" s="23">
         <v>35.200000000000003</v>
       </c>
       <c r="G56" s="22">
         <v>53.7</v>
       </c>
       <c r="H56" s="22">
         <v>96.4</v>
       </c>
-      <c r="I56" s="22"/>
+      <c r="I56" s="22">
+        <v>133.30000000000001</v>
+      </c>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="43"/>
     </row>
     <row r="57" spans="1:14" ht="10.5" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="61"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:14" ht="10.5" customHeight="1">
       <c r="B58" s="26"/>
@@ -3075,51 +3091,53 @@
       </c>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1">
       <c r="A67" s="45">
         <v>2026</v>
       </c>
       <c r="B67" s="28"/>
       <c r="C67" s="28">
         <v>863.1</v>
       </c>
       <c r="D67" s="28">
         <v>1306.2</v>
       </c>
       <c r="E67" s="59">
         <v>1810.2</v>
       </c>
       <c r="F67" s="28">
         <v>2358</v>
       </c>
       <c r="G67" s="28">
         <v>2902.7</v>
       </c>
       <c r="H67" s="28">
         <v>3382.7</v>
       </c>
-      <c r="I67" s="21"/>
+      <c r="I67" s="21">
+        <v>3916.16</v>
+      </c>
       <c r="J67" s="21"/>
       <c r="K67" s="29"/>
       <c r="L67" s="17"/>
       <c r="M67" s="41"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="17"/>
       <c r="C68" s="17"/>
       <c r="D68" s="17"/>
       <c r="E68" s="58"/>
       <c r="F68" s="20"/>
       <c r="G68" s="21"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="21"/>
       <c r="K68" s="17"/>
       <c r="L68" s="17"/>
       <c r="M68" s="17"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1">
       <c r="A69" s="45">
         <v>2022</v>
@@ -3284,52 +3302,56 @@
         <v>1282.0999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1">
       <c r="A73" s="45">
         <v>2026</v>
       </c>
       <c r="B73" s="28">
         <v>83.9</v>
       </c>
       <c r="C73" s="28">
         <v>168.95</v>
       </c>
       <c r="D73" s="28">
         <v>260.60000000000002</v>
       </c>
       <c r="E73" s="59">
         <v>399.9</v>
       </c>
       <c r="F73" s="28">
         <v>537</v>
       </c>
       <c r="G73" s="28">
         <v>673.1</v>
       </c>
-      <c r="H73" s="28"/>
-      <c r="I73" s="28"/>
+      <c r="H73" s="28">
+        <v>802.28</v>
+      </c>
+      <c r="I73" s="28">
+        <v>934.42</v>
+      </c>
       <c r="J73" s="28"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
       <c r="M73" s="28"/>
     </row>
     <row r="74" spans="1:13" ht="10.5" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="58"/>
       <c r="F74" s="21"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17"/>
       <c r="J74" s="17"/>
       <c r="K74" s="17"/>
       <c r="L74" s="17"/>
       <c r="M74" s="17"/>
     </row>
     <row r="75" spans="1:13" ht="10.5" customHeight="1">
       <c r="A75" s="44">
         <v>2022</v>
@@ -3958,130 +3980,136 @@
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="28">
         <v>2845</v>
       </c>
       <c r="C96" s="28">
         <v>5553.6</v>
       </c>
       <c r="D96" s="28">
         <v>8399.7999999999993</v>
       </c>
       <c r="E96" s="59">
         <v>11222.5</v>
       </c>
       <c r="F96" s="28">
         <v>13670.8</v>
       </c>
       <c r="G96" s="28">
         <v>16121.3</v>
       </c>
       <c r="H96" s="28">
         <v>18416.13</v>
       </c>
-      <c r="I96" s="17"/>
+      <c r="I96" s="17">
+        <v>20740.32</v>
+      </c>
       <c r="J96" s="17"/>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="28"/>
     </row>
     <row r="97" spans="1:13" ht="10.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="59"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="17"/>
       <c r="J97" s="17"/>
       <c r="K97" s="17"/>
       <c r="L97" s="17"/>
       <c r="M97" s="28"/>
     </row>
     <row r="98" spans="1:13" ht="10.5" customHeight="1">
       <c r="A98" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="28">
         <v>2274</v>
       </c>
       <c r="C98" s="28">
         <v>4436.55</v>
       </c>
       <c r="D98" s="28">
         <v>6791.3</v>
       </c>
       <c r="E98" s="59">
         <v>9152</v>
       </c>
       <c r="F98" s="28">
         <v>11514</v>
       </c>
       <c r="G98" s="28">
         <v>13882.7</v>
       </c>
       <c r="H98" s="28">
         <v>16098.7</v>
       </c>
-      <c r="I98" s="17"/>
+      <c r="I98" s="17">
+        <v>18346.810000000001</v>
+      </c>
       <c r="J98" s="17"/>
       <c r="K98" s="17"/>
       <c r="L98" s="17"/>
       <c r="M98" s="28"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1">
       <c r="A99" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="28">
         <v>571</v>
       </c>
       <c r="C99" s="28">
         <v>1117</v>
       </c>
       <c r="D99" s="28">
         <v>1609</v>
       </c>
       <c r="E99" s="59">
         <v>2070.5</v>
       </c>
       <c r="F99" s="28">
         <v>2156.8000000000002</v>
       </c>
       <c r="G99" s="28">
         <v>2238.6</v>
       </c>
       <c r="H99" s="28">
         <v>2317.4</v>
       </c>
-      <c r="I99" s="17"/>
+      <c r="I99" s="17">
+        <v>2393.5100000000002</v>
+      </c>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="28"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1">
       <c r="A100" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B100" s="17"/>
       <c r="C100" s="17"/>
       <c r="D100" s="17"/>
       <c r="E100" s="58"/>
       <c r="F100" s="17"/>
       <c r="G100" s="17"/>
       <c r="H100" s="17"/>
       <c r="I100" s="17"/>
       <c r="J100" s="21"/>
       <c r="K100" s="17"/>
       <c r="L100" s="17"/>
       <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" ht="10.5" customHeight="1">
       <c r="A101" s="44">
         <v>2022</v>
@@ -4713,130 +4741,136 @@
     <row r="122" spans="1:14" ht="10.5" customHeight="1">
       <c r="A122" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="15">
         <v>41.7</v>
       </c>
       <c r="C122" s="34">
         <v>81.77</v>
       </c>
       <c r="D122" s="34">
         <v>124.1</v>
       </c>
       <c r="E122" s="53">
         <v>166.4</v>
       </c>
       <c r="F122" s="16">
         <v>205.4</v>
       </c>
       <c r="G122" s="16">
         <v>244.5</v>
       </c>
       <c r="H122" s="16">
         <v>283.39999999999998</v>
       </c>
-      <c r="I122" s="16"/>
+      <c r="I122" s="16">
+        <v>322.7</v>
+      </c>
       <c r="J122" s="16"/>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1">
       <c r="A123" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B123" s="15"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
       <c r="E123" s="53"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
       <c r="J123" s="16"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1">
       <c r="A124" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="15">
         <v>35.700000000000003</v>
       </c>
       <c r="C124" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="D124" s="34">
         <v>107</v>
       </c>
       <c r="E124" s="53">
         <v>144.4</v>
       </c>
       <c r="F124" s="16">
         <v>182.4</v>
       </c>
       <c r="G124" s="16">
         <v>220.6</v>
       </c>
       <c r="H124" s="16">
         <v>258.60000000000002</v>
       </c>
-      <c r="I124" s="16"/>
+      <c r="I124" s="16">
+        <v>297.10000000000002</v>
+      </c>
       <c r="J124" s="16"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:14" ht="10.5" customHeight="1">
       <c r="A125" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="36">
         <v>6</v>
       </c>
       <c r="C125" s="37">
         <v>11.9</v>
       </c>
-      <c r="D125" s="34">
+      <c r="D125" s="37">
         <v>17.100000000000001</v>
       </c>
-      <c r="E125" s="53">
+      <c r="E125" s="60">
         <v>22</v>
       </c>
-      <c r="F125" s="16">
+      <c r="F125" s="22">
         <v>23</v>
       </c>
-      <c r="G125" s="16">
+      <c r="G125" s="22">
         <v>23.9</v>
       </c>
-      <c r="H125" s="16">
+      <c r="H125" s="22">
         <v>24.78</v>
       </c>
-      <c r="I125" s="22"/>
+      <c r="I125" s="22">
+        <v>25.63</v>
+      </c>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A126" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="68"/>
       <c r="C126" s="68"/>
       <c r="D126" s="68"/>
       <c r="E126" s="68"/>
       <c r="F126" s="68"/>
       <c r="G126" s="68"/>
       <c r="H126" s="68"/>
       <c r="I126" s="68"/>
       <c r="J126" s="68"/>
       <c r="K126" s="68"/>
       <c r="L126" s="68"/>
       <c r="M126" s="68"/>
       <c r="N126" s="24"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="19.149999999999999" customHeight="1">
       <c r="A127" s="65" t="s">
@@ -5085,51 +5119,53 @@
     <row r="135" spans="1:14" s="3" customFormat="1">
       <c r="A135" s="44">
         <v>2026</v>
       </c>
       <c r="B135" s="28">
         <v>1049.77</v>
       </c>
       <c r="C135" s="28">
         <v>1961.79</v>
       </c>
       <c r="D135" s="28">
         <v>2943.6</v>
       </c>
       <c r="E135" s="59">
         <v>3954.7</v>
       </c>
       <c r="F135" s="21">
         <v>4908.2</v>
       </c>
       <c r="G135" s="28">
         <v>5839.1</v>
       </c>
       <c r="H135" s="28">
         <v>6817.06</v>
       </c>
-      <c r="I135" s="28"/>
+      <c r="I135" s="28">
+        <v>7752.58</v>
+      </c>
       <c r="J135" s="29"/>
       <c r="K135" s="29"/>
       <c r="L135" s="29"/>
       <c r="M135" s="21"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" ht="10.5" customHeight="1">
       <c r="A136" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="17"/>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
       <c r="E136" s="58"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="21"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="28"/>
     </row>
     <row r="137" spans="1:14" s="3" customFormat="1">
       <c r="A137" s="48">
@@ -5298,51 +5334,53 @@
     <row r="141" spans="1:14" s="3" customFormat="1">
       <c r="A141" s="51">
         <v>2026</v>
       </c>
       <c r="B141" s="22">
         <v>338.05</v>
       </c>
       <c r="C141" s="22">
         <v>630.66999999999996</v>
       </c>
       <c r="D141" s="22">
         <v>947.4</v>
       </c>
       <c r="E141" s="60">
         <v>1273.7</v>
       </c>
       <c r="F141" s="22">
         <v>1584.4</v>
       </c>
       <c r="G141" s="22">
         <v>1889.2</v>
       </c>
       <c r="H141" s="22">
         <v>2208.13</v>
       </c>
-      <c r="I141" s="22"/>
+      <c r="I141" s="22">
+        <v>2514.5100000000002</v>
+      </c>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:14" ht="10.5" customHeight="1">
       <c r="A142" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="29"/>
       <c r="C142" s="21"/>
       <c r="D142" s="39"/>
       <c r="E142" s="58"/>
       <c r="H142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="40"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A143" s="4"/>
       <c r="B143" s="29"/>
       <c r="C143" s="21"/>
       <c r="D143" s="39"/>
       <c r="E143" s="58"/>
       <c r="F143" s="4"/>
@@ -5603,52 +5641,52 @@
     <row r="152" spans="1:13" s="3" customFormat="1">
       <c r="A152" s="44">
         <v>2026</v>
       </c>
       <c r="B152" s="28">
         <v>0</v>
       </c>
       <c r="C152" s="28">
         <v>0</v>
       </c>
       <c r="D152" s="28">
         <v>0</v>
       </c>
       <c r="E152" s="59">
         <v>0</v>
       </c>
       <c r="F152" s="63">
         <v>0.01</v>
       </c>
       <c r="G152" s="63">
         <v>0.01</v>
       </c>
       <c r="H152" s="63">
         <v>0.01</v>
       </c>
-      <c r="I152" s="28" t="s">
-        <v>0</v>
+      <c r="I152" s="63">
+        <v>0.01</v>
       </c>
       <c r="J152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M152" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1">
       <c r="A153" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B153" s="26"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="54"/>
       <c r="F153" s="4"/>
       <c r="G153" s="4"/>
       <c r="H153" s="4"/>
@@ -5825,51 +5863,53 @@
     <row r="158" spans="1:13" s="3" customFormat="1">
       <c r="A158" s="44">
         <v>2026</v>
       </c>
       <c r="B158" s="28">
         <v>1.4</v>
       </c>
       <c r="C158" s="28">
         <v>2.5</v>
       </c>
       <c r="D158" s="28">
         <v>2.8</v>
       </c>
       <c r="E158" s="62">
         <v>4</v>
       </c>
       <c r="F158" s="64">
         <v>5</v>
       </c>
       <c r="G158" s="64">
         <v>6</v>
       </c>
       <c r="H158" s="64">
         <v>8.8000000000000007</v>
       </c>
-      <c r="I158" s="28"/>
+      <c r="I158" s="64">
+        <v>11.8</v>
+      </c>
       <c r="J158" s="28"/>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
       <c r="M158" s="28"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A159" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="26"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="54"/>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4"/>
       <c r="I159" s="4"/>
       <c r="J159" s="4"/>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1">
       <c r="A160" s="48">
         <v>2022</v>
@@ -6037,51 +6077,53 @@
     <row r="164" spans="1:13" s="3" customFormat="1">
       <c r="A164" s="44">
         <v>2026</v>
       </c>
       <c r="B164" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="28">
         <v>1.9</v>
       </c>
       <c r="D164" s="28">
         <v>3.9</v>
       </c>
       <c r="E164" s="59">
         <v>5.9</v>
       </c>
       <c r="F164" s="21">
         <v>8.1</v>
       </c>
       <c r="G164" s="28">
         <v>11.8</v>
       </c>
       <c r="H164" s="28">
         <v>16.13</v>
       </c>
-      <c r="I164" s="28"/>
+      <c r="I164" s="28">
+        <v>20.65</v>
+      </c>
       <c r="J164" s="17"/>
       <c r="K164" s="17"/>
       <c r="L164" s="17"/>
       <c r="M164" s="28"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A165" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B165" s="26"/>
       <c r="C165" s="17"/>
       <c r="D165" s="17"/>
       <c r="E165" s="58"/>
       <c r="F165" s="17"/>
       <c r="G165" s="17"/>
       <c r="H165" s="17"/>
       <c r="I165" s="17"/>
       <c r="J165" s="17"/>
       <c r="K165" s="17"/>
       <c r="L165" s="17"/>
       <c r="M165" s="17"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1">
       <c r="A166" s="48">
         <v>2022</v>
@@ -6249,51 +6291,53 @@
     <row r="170" spans="1:13" s="3" customFormat="1">
       <c r="A170" s="51">
         <v>2026</v>
       </c>
       <c r="B170" s="22">
         <v>1</v>
       </c>
       <c r="C170" s="22">
         <v>1.7</v>
       </c>
       <c r="D170" s="22">
         <v>3.5</v>
       </c>
       <c r="E170" s="60">
         <v>5.5</v>
       </c>
       <c r="F170" s="22">
         <v>7.6</v>
       </c>
       <c r="G170" s="22">
         <v>10.8</v>
       </c>
       <c r="H170" s="22">
         <v>14.55</v>
       </c>
-      <c r="I170" s="22"/>
+      <c r="I170" s="22">
+        <v>18.5</v>
+      </c>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A126:M126"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>