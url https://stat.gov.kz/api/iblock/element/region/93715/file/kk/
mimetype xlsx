--- v5 (2026-09-19)
+++ v6 (2026-11-01)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="кезен" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
@@ -428,51 +428,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -581,50 +581,53 @@
     <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -896,51 +899,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="54" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" ht="18.75">
       <c r="A1" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
@@ -1186,51 +1189,53 @@
       </c>
       <c r="B9" s="16">
         <v>2505.4299999999998</v>
       </c>
       <c r="C9" s="16">
         <v>4554.04</v>
       </c>
       <c r="D9" s="21">
         <v>6784.5</v>
       </c>
       <c r="E9" s="57">
         <v>8813.1</v>
       </c>
       <c r="F9" s="57">
         <v>11106.2</v>
       </c>
       <c r="G9" s="57">
         <v>13348.1</v>
       </c>
       <c r="H9" s="57">
         <v>15599.89</v>
       </c>
       <c r="I9" s="57">
         <v>17891.580000000002</v>
       </c>
-      <c r="J9" s="16"/>
+      <c r="J9" s="57">
+        <v>20208.52</v>
+      </c>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" ht="10.5" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="58"/>
       <c r="F10" s="17"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:14" s="3" customFormat="1">
       <c r="A11" s="45">
         <v>2022</v>
@@ -1405,51 +1410,53 @@
       </c>
       <c r="B15" s="17">
         <v>1326.89</v>
       </c>
       <c r="C15" s="16">
         <v>2411.9</v>
       </c>
       <c r="D15" s="17">
         <v>3608.6</v>
       </c>
       <c r="E15" s="58">
         <v>4631.3999999999996</v>
       </c>
       <c r="F15" s="17">
         <v>5834.5</v>
       </c>
       <c r="G15" s="17">
         <v>6981.3</v>
       </c>
       <c r="H15" s="17">
         <v>8142.2650000000003</v>
       </c>
       <c r="I15" s="17">
         <v>9323.32</v>
       </c>
-      <c r="J15" s="17"/>
+      <c r="J15" s="58">
+        <v>10527.27</v>
+      </c>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="10.5" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="58"/>
       <c r="F16" s="17"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:14" s="3" customFormat="1">
       <c r="A17" s="45">
         <v>2022</v>
@@ -1624,51 +1631,53 @@
       </c>
       <c r="B21" s="21">
         <v>2861.9</v>
       </c>
       <c r="C21" s="21">
         <v>5580.97</v>
       </c>
       <c r="D21" s="21">
         <v>8439.2999999999993</v>
       </c>
       <c r="E21" s="58">
         <v>11276.6</v>
       </c>
       <c r="F21" s="58">
         <v>13738.6</v>
       </c>
       <c r="G21" s="58">
         <v>16221.3</v>
       </c>
       <c r="H21" s="58">
         <v>18569.77</v>
       </c>
       <c r="I21" s="21">
         <v>20941.55</v>
       </c>
-      <c r="J21" s="21"/>
+      <c r="J21" s="58">
+        <v>23483.84</v>
+      </c>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="58"/>
       <c r="F22" s="17"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1">
       <c r="A23" s="45">
         <v>2022</v>
@@ -1843,51 +1852,53 @@
       </c>
       <c r="B27" s="22">
         <v>51.76</v>
       </c>
       <c r="C27" s="22">
         <v>96.9</v>
       </c>
       <c r="D27" s="22">
         <v>146.9</v>
       </c>
       <c r="E27" s="60">
         <v>199.5</v>
       </c>
       <c r="F27" s="23">
         <v>248.2</v>
       </c>
       <c r="G27" s="22">
         <v>309.10000000000002</v>
       </c>
       <c r="H27" s="22">
         <v>394.41300000000001</v>
       </c>
       <c r="I27" s="22">
         <v>474.5</v>
       </c>
-      <c r="J27" s="22"/>
+      <c r="J27" s="60">
+        <v>526.6</v>
+      </c>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="68"/>
       <c r="C28" s="68"/>
       <c r="D28" s="68"/>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
       <c r="G28" s="68"/>
       <c r="H28" s="68"/>
       <c r="I28" s="68"/>
       <c r="J28" s="68"/>
       <c r="K28" s="68"/>
       <c r="L28" s="68"/>
       <c r="M28" s="68"/>
       <c r="N28" s="24"/>
     </row>
     <row r="29" spans="1:14" ht="10.5" customHeight="1">
       <c r="B29" s="4"/>
@@ -2148,51 +2159,53 @@
       </c>
       <c r="B38" s="16">
         <v>999.65</v>
       </c>
       <c r="C38" s="17">
         <v>1729.1</v>
       </c>
       <c r="D38" s="17">
         <v>2534.6</v>
       </c>
       <c r="E38" s="58">
         <v>3048.2</v>
       </c>
       <c r="F38" s="58">
         <v>3839</v>
       </c>
       <c r="G38" s="17">
         <v>4606.3</v>
       </c>
       <c r="H38" s="17">
         <v>5400.09</v>
       </c>
       <c r="I38" s="17">
         <v>6222.83</v>
       </c>
-      <c r="J38" s="17"/>
+      <c r="J38" s="58">
+        <v>7078.79</v>
+      </c>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="53"/>
       <c r="F39" s="3"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="28"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1">
       <c r="A40" s="45">
         <v>2022</v>
       </c>
       <c r="B40" s="15" t="s">
@@ -2361,51 +2374,53 @@
       </c>
       <c r="B44" s="17">
         <v>904.9</v>
       </c>
       <c r="C44" s="17">
         <v>1612.3</v>
       </c>
       <c r="D44" s="17">
         <v>2400.6</v>
       </c>
       <c r="E44" s="58">
         <v>2957.8</v>
       </c>
       <c r="F44" s="21">
         <v>3713.1</v>
       </c>
       <c r="G44" s="17">
         <v>4418.8999999999996</v>
       </c>
       <c r="H44" s="17">
         <v>5131.8</v>
       </c>
       <c r="I44" s="17">
         <v>5874.38</v>
       </c>
-      <c r="J44" s="17"/>
+      <c r="J44" s="58">
+        <v>6645.23</v>
+      </c>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="16"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="53"/>
       <c r="F45" s="17"/>
       <c r="G45" s="16"/>
       <c r="H45" s="28"/>
       <c r="I45" s="16"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
       <c r="A46" s="45">
         <v>2022</v>
       </c>
@@ -2575,51 +2590,53 @@
       </c>
       <c r="B50" s="17">
         <v>15.8</v>
       </c>
       <c r="C50" s="17">
         <v>25.4</v>
       </c>
       <c r="D50" s="17">
         <v>35.6</v>
       </c>
       <c r="E50" s="58">
         <v>48.2</v>
       </c>
       <c r="F50" s="21">
         <v>59.6</v>
       </c>
       <c r="G50" s="17">
         <v>88.1</v>
       </c>
       <c r="H50" s="17">
         <v>137.51</v>
       </c>
       <c r="I50" s="17">
         <v>180.58</v>
       </c>
-      <c r="J50" s="17"/>
+      <c r="J50" s="58">
+        <v>192.85</v>
+      </c>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:14" ht="10.5" customHeight="1">
       <c r="A51" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="16"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="53"/>
       <c r="F51" s="17"/>
       <c r="G51" s="16"/>
       <c r="H51" s="28"/>
       <c r="I51" s="16"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
     </row>
     <row r="52" spans="1:14" ht="10.5" customHeight="1">
       <c r="A52" s="45">
         <v>2022</v>
       </c>
@@ -2791,51 +2808,53 @@
       </c>
       <c r="B56" s="22">
         <v>9</v>
       </c>
       <c r="C56" s="22">
         <v>13.5</v>
       </c>
       <c r="D56" s="22">
         <v>19.3</v>
       </c>
       <c r="E56" s="60">
         <v>27.6</v>
       </c>
       <c r="F56" s="23">
         <v>35.200000000000003</v>
       </c>
       <c r="G56" s="22">
         <v>53.7</v>
       </c>
       <c r="H56" s="22">
         <v>96.4</v>
       </c>
       <c r="I56" s="22">
         <v>133.30000000000001</v>
       </c>
-      <c r="J56" s="22"/>
+      <c r="J56" s="60">
+        <v>142.02000000000001</v>
+      </c>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="43"/>
     </row>
     <row r="57" spans="1:14" ht="10.5" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="61"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:14" ht="10.5" customHeight="1">
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
@@ -3094,51 +3113,53 @@
       <c r="A67" s="45">
         <v>2026</v>
       </c>
       <c r="B67" s="28"/>
       <c r="C67" s="28">
         <v>863.1</v>
       </c>
       <c r="D67" s="28">
         <v>1306.2</v>
       </c>
       <c r="E67" s="59">
         <v>1810.2</v>
       </c>
       <c r="F67" s="28">
         <v>2358</v>
       </c>
       <c r="G67" s="28">
         <v>2902.7</v>
       </c>
       <c r="H67" s="28">
         <v>3382.7</v>
       </c>
       <c r="I67" s="21">
         <v>3916.16</v>
       </c>
-      <c r="J67" s="21"/>
+      <c r="J67" s="58">
+        <v>4447.01</v>
+      </c>
       <c r="K67" s="29"/>
       <c r="L67" s="17"/>
       <c r="M67" s="41"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="17"/>
       <c r="C68" s="17"/>
       <c r="D68" s="17"/>
       <c r="E68" s="58"/>
       <c r="F68" s="20"/>
       <c r="G68" s="21"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="21"/>
       <c r="K68" s="17"/>
       <c r="L68" s="17"/>
       <c r="M68" s="17"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1">
       <c r="A69" s="45">
         <v>2022</v>
       </c>
@@ -3308,51 +3329,53 @@
       </c>
       <c r="B73" s="28">
         <v>83.9</v>
       </c>
       <c r="C73" s="28">
         <v>168.95</v>
       </c>
       <c r="D73" s="28">
         <v>260.60000000000002</v>
       </c>
       <c r="E73" s="59">
         <v>399.9</v>
       </c>
       <c r="F73" s="28">
         <v>537</v>
       </c>
       <c r="G73" s="28">
         <v>673.1</v>
       </c>
       <c r="H73" s="28">
         <v>802.28</v>
       </c>
       <c r="I73" s="28">
         <v>934.42</v>
       </c>
-      <c r="J73" s="28"/>
+      <c r="J73" s="59">
+        <v>1063.58</v>
+      </c>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
       <c r="M73" s="28"/>
     </row>
     <row r="74" spans="1:13" ht="10.5" customHeight="1">
       <c r="A74" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="58"/>
       <c r="F74" s="21"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17"/>
       <c r="J74" s="17"/>
       <c r="K74" s="17"/>
       <c r="L74" s="17"/>
       <c r="M74" s="17"/>
     </row>
     <row r="75" spans="1:13" ht="10.5" customHeight="1">
       <c r="A75" s="44">
         <v>2022</v>
       </c>
@@ -3983,134 +4006,140 @@
       </c>
       <c r="B96" s="28">
         <v>2845</v>
       </c>
       <c r="C96" s="28">
         <v>5553.6</v>
       </c>
       <c r="D96" s="28">
         <v>8399.7999999999993</v>
       </c>
       <c r="E96" s="59">
         <v>11222.5</v>
       </c>
       <c r="F96" s="28">
         <v>13670.8</v>
       </c>
       <c r="G96" s="28">
         <v>16121.3</v>
       </c>
       <c r="H96" s="28">
         <v>18416.13</v>
       </c>
       <c r="I96" s="17">
         <v>20740.32</v>
       </c>
-      <c r="J96" s="17"/>
+      <c r="J96" s="58">
+        <v>23268.2</v>
+      </c>
       <c r="K96" s="17"/>
       <c r="L96" s="17"/>
       <c r="M96" s="28"/>
     </row>
     <row r="97" spans="1:13" ht="10.5" customHeight="1">
       <c r="A97" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="59"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="17"/>
-      <c r="J97" s="17"/>
+      <c r="J97" s="58"/>
       <c r="K97" s="17"/>
       <c r="L97" s="17"/>
       <c r="M97" s="28"/>
     </row>
     <row r="98" spans="1:13" ht="10.5" customHeight="1">
       <c r="A98" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="28">
         <v>2274</v>
       </c>
       <c r="C98" s="28">
         <v>4436.55</v>
       </c>
       <c r="D98" s="28">
         <v>6791.3</v>
       </c>
       <c r="E98" s="59">
         <v>9152</v>
       </c>
       <c r="F98" s="28">
         <v>11514</v>
       </c>
       <c r="G98" s="28">
         <v>13882.7</v>
       </c>
       <c r="H98" s="28">
         <v>16098.7</v>
       </c>
       <c r="I98" s="17">
         <v>18346.810000000001</v>
       </c>
-      <c r="J98" s="17"/>
+      <c r="J98" s="58">
+        <v>20802.650000000001</v>
+      </c>
       <c r="K98" s="17"/>
       <c r="L98" s="17"/>
       <c r="M98" s="28"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1">
       <c r="A99" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="28">
         <v>571</v>
       </c>
       <c r="C99" s="28">
         <v>1117</v>
       </c>
       <c r="D99" s="28">
         <v>1609</v>
       </c>
       <c r="E99" s="59">
         <v>2070.5</v>
       </c>
       <c r="F99" s="28">
         <v>2156.8000000000002</v>
       </c>
       <c r="G99" s="28">
         <v>2238.6</v>
       </c>
       <c r="H99" s="28">
         <v>2317.4</v>
       </c>
       <c r="I99" s="17">
         <v>2393.5100000000002</v>
       </c>
-      <c r="J99" s="17"/>
+      <c r="J99" s="58">
+        <v>2465.56</v>
+      </c>
       <c r="K99" s="17"/>
       <c r="L99" s="17"/>
       <c r="M99" s="28"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1">
       <c r="A100" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B100" s="17"/>
       <c r="C100" s="17"/>
       <c r="D100" s="17"/>
       <c r="E100" s="58"/>
       <c r="F100" s="17"/>
       <c r="G100" s="17"/>
       <c r="H100" s="17"/>
       <c r="I100" s="17"/>
       <c r="J100" s="21"/>
       <c r="K100" s="17"/>
       <c r="L100" s="17"/>
       <c r="M100" s="17"/>
     </row>
     <row r="101" spans="1:13" ht="10.5" customHeight="1">
       <c r="A101" s="44">
         <v>2022</v>
       </c>
@@ -4744,134 +4773,140 @@
       </c>
       <c r="B122" s="15">
         <v>41.7</v>
       </c>
       <c r="C122" s="34">
         <v>81.77</v>
       </c>
       <c r="D122" s="34">
         <v>124.1</v>
       </c>
       <c r="E122" s="53">
         <v>166.4</v>
       </c>
       <c r="F122" s="16">
         <v>205.4</v>
       </c>
       <c r="G122" s="16">
         <v>244.5</v>
       </c>
       <c r="H122" s="16">
         <v>283.39999999999998</v>
       </c>
       <c r="I122" s="16">
         <v>322.7</v>
       </c>
-      <c r="J122" s="16"/>
+      <c r="J122" s="53">
+        <v>364.089</v>
+      </c>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1">
       <c r="A123" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B123" s="15"/>
       <c r="C123" s="34"/>
       <c r="D123" s="34"/>
       <c r="E123" s="53"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
-      <c r="J123" s="16"/>
+      <c r="J123" s="53"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1">
       <c r="A124" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="15">
         <v>35.700000000000003</v>
       </c>
       <c r="C124" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="D124" s="34">
         <v>107</v>
       </c>
       <c r="E124" s="53">
         <v>144.4</v>
       </c>
       <c r="F124" s="16">
         <v>182.4</v>
       </c>
       <c r="G124" s="16">
         <v>220.6</v>
       </c>
       <c r="H124" s="16">
         <v>258.60000000000002</v>
       </c>
       <c r="I124" s="16">
         <v>297.10000000000002</v>
       </c>
-      <c r="J124" s="16"/>
+      <c r="J124" s="53">
+        <v>337.65</v>
+      </c>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
       <c r="M124" s="16"/>
     </row>
     <row r="125" spans="1:14" ht="10.5" customHeight="1">
       <c r="A125" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B125" s="36">
         <v>6</v>
       </c>
       <c r="C125" s="37">
         <v>11.9</v>
       </c>
       <c r="D125" s="37">
         <v>17.100000000000001</v>
       </c>
       <c r="E125" s="60">
         <v>22</v>
       </c>
       <c r="F125" s="22">
         <v>23</v>
       </c>
       <c r="G125" s="22">
         <v>23.9</v>
       </c>
       <c r="H125" s="22">
         <v>24.78</v>
       </c>
       <c r="I125" s="22">
         <v>25.63</v>
       </c>
-      <c r="J125" s="22"/>
+      <c r="J125" s="60">
+        <v>26.44</v>
+      </c>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:14" s="25" customFormat="1" ht="37.5" customHeight="1">
       <c r="A126" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="68"/>
       <c r="C126" s="68"/>
       <c r="D126" s="68"/>
       <c r="E126" s="68"/>
       <c r="F126" s="68"/>
       <c r="G126" s="68"/>
       <c r="H126" s="68"/>
       <c r="I126" s="68"/>
       <c r="J126" s="68"/>
       <c r="K126" s="68"/>
       <c r="L126" s="68"/>
       <c r="M126" s="68"/>
       <c r="N126" s="24"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="19.149999999999999" customHeight="1">
       <c r="A127" s="65" t="s">
         <v>27</v>
@@ -5122,51 +5157,53 @@
       </c>
       <c r="B135" s="28">
         <v>1049.77</v>
       </c>
       <c r="C135" s="28">
         <v>1961.79</v>
       </c>
       <c r="D135" s="28">
         <v>2943.6</v>
       </c>
       <c r="E135" s="59">
         <v>3954.7</v>
       </c>
       <c r="F135" s="21">
         <v>4908.2</v>
       </c>
       <c r="G135" s="28">
         <v>5839.1</v>
       </c>
       <c r="H135" s="28">
         <v>6817.06</v>
       </c>
       <c r="I135" s="28">
         <v>7752.58</v>
       </c>
-      <c r="J135" s="29"/>
+      <c r="J135" s="59">
+        <v>8682.7099999999991</v>
+      </c>
       <c r="K135" s="29"/>
       <c r="L135" s="29"/>
       <c r="M135" s="21"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" ht="10.5" customHeight="1">
       <c r="A136" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="17"/>
       <c r="C136" s="17"/>
       <c r="D136" s="17"/>
       <c r="E136" s="58"/>
       <c r="F136" s="17"/>
       <c r="G136" s="17"/>
       <c r="H136" s="17"/>
       <c r="I136" s="21"/>
       <c r="J136" s="17"/>
       <c r="K136" s="17"/>
       <c r="L136" s="17"/>
       <c r="M136" s="28"/>
     </row>
     <row r="137" spans="1:14" s="3" customFormat="1">
       <c r="A137" s="48">
         <v>2022</v>
@@ -5337,51 +5374,53 @@
       </c>
       <c r="B141" s="22">
         <v>338.05</v>
       </c>
       <c r="C141" s="22">
         <v>630.66999999999996</v>
       </c>
       <c r="D141" s="22">
         <v>947.4</v>
       </c>
       <c r="E141" s="60">
         <v>1273.7</v>
       </c>
       <c r="F141" s="22">
         <v>1584.4</v>
       </c>
       <c r="G141" s="22">
         <v>1889.2</v>
       </c>
       <c r="H141" s="22">
         <v>2208.13</v>
       </c>
       <c r="I141" s="22">
         <v>2514.5100000000002</v>
       </c>
-      <c r="J141" s="22"/>
+      <c r="J141" s="60">
+        <v>2818.45</v>
+      </c>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="36"/>
     </row>
     <row r="142" spans="1:14" ht="10.5" customHeight="1">
       <c r="A142" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="29"/>
       <c r="C142" s="21"/>
       <c r="D142" s="39"/>
       <c r="E142" s="58"/>
       <c r="H142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="40"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A143" s="4"/>
       <c r="B143" s="29"/>
       <c r="C143" s="21"/>
       <c r="D143" s="39"/>
       <c r="E143" s="58"/>
       <c r="F143" s="4"/>
       <c r="G143" s="3"/>
@@ -5644,52 +5683,52 @@
       </c>
       <c r="B152" s="28">
         <v>0</v>
       </c>
       <c r="C152" s="28">
         <v>0</v>
       </c>
       <c r="D152" s="28">
         <v>0</v>
       </c>
       <c r="E152" s="59">
         <v>0</v>
       </c>
       <c r="F152" s="63">
         <v>0.01</v>
       </c>
       <c r="G152" s="63">
         <v>0.01</v>
       </c>
       <c r="H152" s="63">
         <v>0.01</v>
       </c>
       <c r="I152" s="63">
         <v>0.01</v>
       </c>
-      <c r="J152" s="28" t="s">
-        <v>0</v>
+      <c r="J152" s="69">
+        <v>0.02</v>
       </c>
       <c r="K152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L152" s="28" t="s">
         <v>0</v>
       </c>
       <c r="M152" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1">
       <c r="A153" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B153" s="26"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="54"/>
       <c r="F153" s="4"/>
       <c r="G153" s="4"/>
       <c r="H153" s="4"/>
       <c r="I153" s="4"/>
       <c r="J153" s="4"/>
       <c r="K153" s="4"/>
@@ -5866,51 +5905,53 @@
       </c>
       <c r="B158" s="28">
         <v>1.4</v>
       </c>
       <c r="C158" s="28">
         <v>2.5</v>
       </c>
       <c r="D158" s="28">
         <v>2.8</v>
       </c>
       <c r="E158" s="62">
         <v>4</v>
       </c>
       <c r="F158" s="64">
         <v>5</v>
       </c>
       <c r="G158" s="64">
         <v>6</v>
       </c>
       <c r="H158" s="64">
         <v>8.8000000000000007</v>
       </c>
       <c r="I158" s="64">
         <v>11.8</v>
       </c>
-      <c r="J158" s="28"/>
+      <c r="J158" s="62">
+        <v>14.1</v>
+      </c>
       <c r="K158" s="28"/>
       <c r="L158" s="28"/>
       <c r="M158" s="28"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A159" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="26"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="54"/>
       <c r="F159" s="4"/>
       <c r="G159" s="4"/>
       <c r="H159" s="4"/>
       <c r="I159" s="4"/>
       <c r="J159" s="4"/>
       <c r="K159" s="4"/>
       <c r="L159" s="4"/>
       <c r="M159" s="4"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1">
       <c r="A160" s="48">
         <v>2022</v>
       </c>
@@ -6080,51 +6121,53 @@
       </c>
       <c r="B164" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="C164" s="28">
         <v>1.9</v>
       </c>
       <c r="D164" s="28">
         <v>3.9</v>
       </c>
       <c r="E164" s="59">
         <v>5.9</v>
       </c>
       <c r="F164" s="21">
         <v>8.1</v>
       </c>
       <c r="G164" s="28">
         <v>11.8</v>
       </c>
       <c r="H164" s="28">
         <v>16.13</v>
       </c>
       <c r="I164" s="28">
         <v>20.65</v>
       </c>
-      <c r="J164" s="17"/>
+      <c r="J164" s="59">
+        <v>22.79</v>
+      </c>
       <c r="K164" s="17"/>
       <c r="L164" s="17"/>
       <c r="M164" s="28"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A165" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B165" s="26"/>
       <c r="C165" s="17"/>
       <c r="D165" s="17"/>
       <c r="E165" s="58"/>
       <c r="F165" s="17"/>
       <c r="G165" s="17"/>
       <c r="H165" s="17"/>
       <c r="I165" s="17"/>
       <c r="J165" s="17"/>
       <c r="K165" s="17"/>
       <c r="L165" s="17"/>
       <c r="M165" s="17"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1">
       <c r="A166" s="48">
         <v>2022</v>
       </c>
@@ -6294,51 +6337,53 @@
       </c>
       <c r="B170" s="22">
         <v>1</v>
       </c>
       <c r="C170" s="22">
         <v>1.7</v>
       </c>
       <c r="D170" s="22">
         <v>3.5</v>
       </c>
       <c r="E170" s="60">
         <v>5.5</v>
       </c>
       <c r="F170" s="22">
         <v>7.6</v>
       </c>
       <c r="G170" s="22">
         <v>10.8</v>
       </c>
       <c r="H170" s="22">
         <v>14.55</v>
       </c>
       <c r="I170" s="22">
         <v>18.5</v>
       </c>
-      <c r="J170" s="22"/>
+      <c r="J170" s="60">
+        <v>20.48</v>
+      </c>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A126:M126"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>