--- v5 (2026-08-14)
+++ v6 (2026-09-27)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4410" windowWidth="23250" windowHeight="7380"/>
+    <workbookView xWindow="0" yWindow="4416" windowWidth="23256" windowHeight="7380"/>
   </bookViews>
   <sheets>
-    <sheet name="indices" sheetId="5" r:id="rId1"/>
-    <sheet name="volume" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="7" r:id="rId2"/>
+    <sheet name="Indicator 1" sheetId="8" r:id="rId3"/>
+    <sheet name="Indicator 2" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="298">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -772,62 +776,232 @@
     <t>152.0</t>
   </si>
   <si>
     <t>92.5</t>
   </si>
   <si>
     <t>126.6</t>
   </si>
   <si>
     <t>120.4</t>
   </si>
   <si>
     <t>140.6</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>123.8</t>
   </si>
   <si>
     <t>118.3</t>
   </si>
   <si>
     <t>151.2</t>
+  </si>
+  <si>
+    <t>134.2</t>
+  </si>
+  <si>
+    <t>98.7</t>
+  </si>
+  <si>
+    <t>115.2</t>
+  </si>
+  <si>
+    <t>202.9</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2020 January</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Volume of services rendered for maintenance and repair of motor vehicles</t>
+  </si>
+  <si>
+    <t>percent</t>
+  </si>
+  <si>
+    <t>The volume of activity related to maitenance and repair of motor vehicles, reflecting the cost of work (services) performed (rendered) by enterprises and individual entrepreneurs.</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> "Report on the sale of goods and services" (2-trade, period-monthly)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>+7 7242263039</t>
+  </si>
+  <si>
+    <t>zi.sultanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t>Сұлтанова Зияда Әбдіғафурқызы</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National Statistics
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="15">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -840,60 +1014,357 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -1007,57 +1478,305 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="7" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="2" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="3" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="10" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="5" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="6" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="11" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="12" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="13" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="4" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="14" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="17" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="17" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="15" borderId="13" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1089,207 +1808,354 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="90" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="90" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="90" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="90" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="101">
+    <cellStyle name="Comma" xfId="4"/>
+    <cellStyle name="Comma [0]_Book2" xfId="5"/>
+    <cellStyle name="Comma_Book2" xfId="6"/>
+    <cellStyle name="Comma0" xfId="7"/>
+    <cellStyle name="Currency" xfId="8"/>
+    <cellStyle name="Currency [0]_Book2" xfId="9"/>
+    <cellStyle name="Currency_Book2" xfId="10"/>
+    <cellStyle name="Currency0" xfId="11"/>
+    <cellStyle name="Date" xfId="12"/>
+    <cellStyle name="Fixed" xfId="13"/>
+    <cellStyle name="Heading 1" xfId="14"/>
+    <cellStyle name="Heading 2" xfId="15"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="16"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="17"/>
+    <cellStyle name="normal" xfId="18"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="19"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="20"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="21"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="22"/>
+    <cellStyle name="Percent" xfId="23"/>
+    <cellStyle name="S10" xfId="24"/>
+    <cellStyle name="S12" xfId="25"/>
+    <cellStyle name="S13" xfId="26"/>
+    <cellStyle name="S14" xfId="27"/>
+    <cellStyle name="S15" xfId="28"/>
+    <cellStyle name="S16" xfId="29"/>
+    <cellStyle name="S2" xfId="30"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="31"/>
+    <cellStyle name="S4 3 2" xfId="32"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="33"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="34"/>
+    <cellStyle name="S6" xfId="35"/>
+    <cellStyle name="S7" xfId="36"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="37"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="38"/>
+    <cellStyle name="SAPBEXaggData" xfId="39"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="40"/>
+    <cellStyle name="SAPBEXaggItem" xfId="41"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="42"/>
+    <cellStyle name="SAPBEXchaText" xfId="43"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="44"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="45"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="46"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="47"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="48"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="49"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="50"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="51"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="52"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="53"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="54"/>
+    <cellStyle name="SAPBEXfilterText" xfId="55"/>
+    <cellStyle name="SAPBEXformats" xfId="56"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="57"/>
+    <cellStyle name="SAPBEXheaderText" xfId="58"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="59"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="64"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="65"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="66"/>
+    <cellStyle name="SAPBEXresData" xfId="67"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="68"/>
+    <cellStyle name="SAPBEXresItem" xfId="69"/>
+    <cellStyle name="SAPBEXresItemX" xfId="70"/>
+    <cellStyle name="SAPBEXstdData" xfId="71"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="72"/>
+    <cellStyle name="SAPBEXstdItem" xfId="73"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="74"/>
+    <cellStyle name="SAPBEXtitle" xfId="75"/>
+    <cellStyle name="SAPBEXundefined" xfId="76"/>
+    <cellStyle name="Total" xfId="77"/>
+    <cellStyle name="Гиперссылка" xfId="78" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="79"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="81"/>
+    <cellStyle name="Обычный 2 3" xfId="82"/>
+    <cellStyle name="Обычный 2 4" xfId="83"/>
+    <cellStyle name="Обычный 2 5" xfId="84"/>
+    <cellStyle name="Обычный 2 6" xfId="85"/>
+    <cellStyle name="Обычный 2 7" xfId="86"/>
+    <cellStyle name="Обычный 2 8" xfId="80"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="88"/>
+    <cellStyle name="Обычный 3 3" xfId="89"/>
+    <cellStyle name="Обычный 3 4" xfId="87"/>
+    <cellStyle name="Обычный 4" xfId="90"/>
+    <cellStyle name="Обычный 5" xfId="91"/>
+    <cellStyle name="Обычный 6" xfId="92"/>
+    <cellStyle name="Обычный 7" xfId="93"/>
+    <cellStyle name="Обычный 8" xfId="94"/>
+    <cellStyle name="Обычный 9" xfId="3"/>
+    <cellStyle name="Процентный 2" xfId="95"/>
+    <cellStyle name="Процентный 2 2" xfId="96"/>
+    <cellStyle name="Процентный 2 3" xfId="97"/>
+    <cellStyle name="Процентный 3" xfId="98"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="99"/>
+    <cellStyle name="Финансовый 2" xfId="100"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1453,1645 +2319,1944 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zi.sultanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="45" customWidth="1"/>
+    <col min="3" max="3" width="121.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="42"/>
+      <c r="B2" s="48" t="s">
+        <v>257</v>
+      </c>
+      <c r="C2" s="37">
+        <v>171301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="42"/>
+      <c r="B3" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="C3" s="37" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="42"/>
+      <c r="B4" s="48" t="s">
+        <v>259</v>
+      </c>
+      <c r="C4" s="38" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="42"/>
+      <c r="B5" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="C5" s="37" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="42"/>
+      <c r="B6" s="48" t="s">
+        <v>260</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="26.4">
+      <c r="A7" s="42"/>
+      <c r="B7" s="48" t="s">
+        <v>262</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="42"/>
+      <c r="B8" s="48" t="s">
+        <v>263</v>
+      </c>
+      <c r="C8" s="38" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="42"/>
+      <c r="B9" s="48" t="s">
+        <v>264</v>
+      </c>
+      <c r="C9" s="36"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="42"/>
+      <c r="B10" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="42"/>
+      <c r="B11" s="48" t="s">
+        <v>290</v>
+      </c>
+      <c r="C11" s="41"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="42"/>
+      <c r="B12" s="48" t="s">
+        <v>266</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="42"/>
+      <c r="B13" s="48" t="s">
+        <v>267</v>
+      </c>
+      <c r="C13" s="50" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="42"/>
+      <c r="B14" s="48" t="s">
+        <v>268</v>
+      </c>
+      <c r="C14" s="51" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="48" t="s">
+        <v>269</v>
+      </c>
+      <c r="C15" s="51" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="42"/>
+      <c r="B16" s="48" t="s">
+        <v>270</v>
+      </c>
+      <c r="C16" s="44">
+        <v>46287</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="42"/>
+      <c r="B17" s="48" t="s">
+        <v>271</v>
+      </c>
+      <c r="C17" s="44">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="42"/>
+      <c r="B18" s="48" t="s">
+        <v>272</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="42"/>
+      <c r="B19" s="48" t="s">
+        <v>273</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="42"/>
+      <c r="B20" s="48" t="s">
+        <v>274</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="42"/>
+      <c r="B21" s="48" t="s">
+        <v>275</v>
+      </c>
+      <c r="C21" s="47" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="42"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C21" r:id="rId1"/>
+    <hyperlink ref="C14" r:id="rId2"/>
+    <hyperlink ref="C15" r:id="rId3"/>
+    <hyperlink ref="C12" r:id="rId4"/>
+    <hyperlink ref="C13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="82.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1">
+      <c r="A1" s="43"/>
+    </row>
+    <row r="2" spans="1:1">
+      <c r="A2" s="43"/>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="43"/>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="43"/>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="62" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="62" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="62" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="62" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="62" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="27">
+      <c r="A10" s="63" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="64"/>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="64"/>
+    </row>
+    <row r="13" spans="1:1">
+      <c r="A13" s="65"/>
+    </row>
+    <row r="14" spans="1:1">
+      <c r="A14" s="66" t="s">
+        <v>297</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="D34" sqref="D34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="10.44140625" style="2" customWidth="1"/>
+    <col min="2" max="13" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="A1" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="44"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:13" ht="14.45" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:13" ht="9.75" customHeight="1" thickBot="1">
+      <c r="A2" s="54"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+    </row>
+    <row r="3" spans="1:13" ht="14.4" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="36" t="s">
+    <row r="4" spans="1:13" ht="13.95" customHeight="1">
+      <c r="A4" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="37"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" s="16">
         <v>2019</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>107</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>122</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>126</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>95</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13">
       <c r="A6" s="16">
         <v>2020</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>111</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>115</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>118</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>123</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13">
       <c r="A7" s="16">
         <v>2021</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>112</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>116</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>119</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>127</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>129</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13">
       <c r="A8" s="16">
         <v>2022</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>92</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>113</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>120</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>124</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>128</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>130</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13">
       <c r="A9" s="16">
         <v>2023</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>106</v>
       </c>
       <c r="F9" s="6">
         <v>111.6</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>114</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>117</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>121</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>125</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="5" t="s">
         <v>131</v>
       </c>
       <c r="M9" s="9" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13">
       <c r="A10" s="16">
         <v>2024</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>85</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="24" t="s">
         <v>198</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>202</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>203</v>
       </c>
       <c r="K10" s="24" t="s">
         <v>135</v>
       </c>
       <c r="L10" s="5" t="s">
         <v>208</v>
       </c>
       <c r="M10" s="9" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13">
       <c r="A11" s="16">
         <v>2025</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>148</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>187</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>217</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>219</v>
       </c>
       <c r="G11" s="24" t="s">
         <v>222</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>226</v>
       </c>
       <c r="J11" s="24" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="L11" s="30" t="s">
+      <c r="L11" s="29" t="s">
         <v>131</v>
       </c>
       <c r="M11" s="9" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="16">
         <v>2026</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>235</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="D12" s="30" t="s">
+      <c r="D12" s="29" t="s">
         <v>238</v>
       </c>
-      <c r="E12" s="29" t="s">
+      <c r="E12" s="28" t="s">
         <v>241</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>245</v>
       </c>
-      <c r="G12" s="24">
-        <v>98.7</v>
+      <c r="G12" s="24" t="s">
+        <v>254</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="I12" s="6"/>
+      <c r="I12" s="24" t="s">
+        <v>253</v>
+      </c>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
-      <c r="L12" s="30"/>
+      <c r="L12" s="29"/>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="39" t="s">
+    <row r="13" spans="1:13" ht="13.95" customHeight="1">
+      <c r="A13" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="40"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="60"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" s="17">
         <v>2019</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>148</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>154</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>159</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>161</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>165</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>168</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>172</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13">
       <c r="A15" s="17">
         <v>2020</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>149</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>155</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>157</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>160</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>162</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>164</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>169</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>173</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13">
       <c r="A16" s="17">
         <v>2021</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>150</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>163</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>163</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>170</v>
       </c>
       <c r="L16" s="5" t="s">
         <v>87</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13">
       <c r="A17" s="17">
         <v>2022</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>138</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>88</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>151</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>158</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>164</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>166</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="5" t="s">
         <v>174</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13">
       <c r="A18" s="17">
         <v>2023</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>87</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>143</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>152</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>143</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>167</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>171</v>
       </c>
       <c r="L18" s="11" t="s">
         <v>81</v>
       </c>
       <c r="M18" s="14" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13">
       <c r="A19" s="16">
         <v>2024</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>177</v>
       </c>
       <c r="I19" s="10" t="s">
         <v>200</v>
       </c>
       <c r="J19" s="25" t="s">
         <v>204</v>
       </c>
       <c r="K19" s="25" t="s">
         <v>166</v>
       </c>
       <c r="L19" s="5" t="s">
         <v>174</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13">
       <c r="A20" s="16">
         <v>2025</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>213</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>215</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>218</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="25" t="s">
         <v>126</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>122</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>227</v>
       </c>
       <c r="J20" s="25" t="s">
         <v>229</v>
       </c>
       <c r="K20" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="L20" s="31" t="s">
+      <c r="L20" s="30" t="s">
         <v>233</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="16">
         <v>2026</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="D21" s="31" t="s">
+      <c r="D21" s="30" t="s">
         <v>224</v>
       </c>
-      <c r="E21" s="33" t="s">
+      <c r="E21" s="32" t="s">
         <v>242</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>246</v>
       </c>
-      <c r="G21" s="25">
-        <v>103.5</v>
+      <c r="G21" s="25" t="s">
+        <v>178</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>250</v>
       </c>
-      <c r="I21" s="10"/>
+      <c r="I21" s="25" t="s">
+        <v>213</v>
+      </c>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
-      <c r="L21" s="31"/>
+      <c r="L21" s="30"/>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="39" t="s">
+    <row r="22" spans="1:13" ht="13.95" customHeight="1">
+      <c r="A22" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="40"/>
-[...12 lines deleted...]
-    <row r="23" spans="1:13" ht="13.9" x14ac:dyDescent="0.3">
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="60"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" s="16">
         <v>2019</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>148</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>148</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>154</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>107</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>140</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>99</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="16">
         <v>2020</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>185</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>188</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>190</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>192</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>194</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>196</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="16">
         <v>2021</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>184</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>186</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>189</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>141</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>195</v>
       </c>
       <c r="L25" s="5" t="s">
         <v>139</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="A26" s="16">
         <v>2022</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>138</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>180</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>163</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>136</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>172</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>71</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>172</v>
       </c>
       <c r="L26" s="5" t="s">
         <v>174</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="A27" s="16">
         <v>2023</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>187</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>83</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>191</v>
       </c>
       <c r="I27" s="10" t="s">
         <v>163</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>193</v>
       </c>
       <c r="K27" s="10" t="s">
         <v>172</v>
       </c>
       <c r="L27" s="5" t="s">
         <v>29</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13">
       <c r="A28" s="16">
         <v>2024</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>178</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>163</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>83</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>176</v>
       </c>
       <c r="H28" s="10" t="s">
         <v>193</v>
       </c>
       <c r="I28" s="10" t="s">
         <v>174</v>
       </c>
-      <c r="J28" s="29" t="s">
+      <c r="J28" s="28" t="s">
         <v>166</v>
       </c>
-      <c r="K28" s="29" t="s">
+      <c r="K28" s="28" t="s">
         <v>166</v>
       </c>
-      <c r="L28" s="29" t="s">
+      <c r="L28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13">
       <c r="A29" s="16">
         <v>2025</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>219</v>
       </c>
-      <c r="G29" s="29" t="s">
+      <c r="G29" s="28" t="s">
         <v>223</v>
       </c>
-      <c r="H29" s="29" t="s">
+      <c r="H29" s="28" t="s">
         <v>223</v>
       </c>
-      <c r="I29" s="29" t="s">
+      <c r="I29" s="28" t="s">
         <v>223</v>
       </c>
-      <c r="J29" s="29" t="s">
+      <c r="J29" s="28" t="s">
         <v>223</v>
       </c>
-      <c r="K29" s="29" t="s">
+      <c r="K29" s="28" t="s">
         <v>147</v>
       </c>
-      <c r="L29" s="29" t="s">
+      <c r="L29" s="28" t="s">
         <v>147</v>
       </c>
-      <c r="M29" s="29" t="s">
+      <c r="M29" s="28" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13">
       <c r="A30" s="16">
         <v>2026</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>239</v>
       </c>
-      <c r="E30" s="29" t="s">
+      <c r="E30" s="28" t="s">
         <v>243</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="G30" s="35">
+      <c r="G30" s="34">
         <v>117.3</v>
       </c>
-      <c r="H30" s="29" t="s">
+      <c r="H30" s="28" t="s">
         <v>251</v>
       </c>
-      <c r="I30" s="29"/>
-[...3 lines deleted...]
-      <c r="M30" s="29"/>
+      <c r="I30" s="28" t="s">
+        <v>255</v>
+      </c>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
-    <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.44140625" style="1" customWidth="1"/>
+    <col min="2" max="13" width="11.44140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:13" ht="22.2" customHeight="1">
+      <c r="A1" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="44"/>
-[...28 lines deleted...]
-      <c r="A3" s="45" t="s">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:13" ht="9" customHeight="1">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.8" thickBot="1">
+      <c r="A3" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="45"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" ht="13.9" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.8" thickBot="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13">
       <c r="A5" s="21">
         <v>2018</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>59</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>63</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>73</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13">
       <c r="A6" s="21">
         <v>2019</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>69</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13">
       <c r="A7" s="21">
         <v>2020</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>64</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>70</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>75</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13">
       <c r="A8" s="21">
         <v>2021</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>182</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>76</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13">
       <c r="A9" s="21">
         <v>2022</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>71</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>77</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13">
       <c r="A10" s="21">
         <v>2023</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13">
       <c r="A11" s="21">
         <v>2024</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G11" s="23" t="s">
         <v>199</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>200</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>201</v>
       </c>
       <c r="J11" s="23" t="s">
         <v>205</v>
       </c>
-      <c r="K11" s="28" t="s">
+      <c r="K11" s="27" t="s">
         <v>206</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>207</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13">
       <c r="A12" s="21">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>216</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>220</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>221</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>224</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>225</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>228</v>
       </c>
       <c r="J12" s="23" t="s">
         <v>230</v>
       </c>
-      <c r="K12" s="28" t="s">
+      <c r="K12" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="L12" s="32" t="s">
+      <c r="L12" s="31" t="s">
         <v>232</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="21">
         <v>2026</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>240</v>
       </c>
-      <c r="E13" s="34" t="s">
+      <c r="E13" s="33" t="s">
         <v>244</v>
       </c>
       <c r="F13" s="23" t="s">
         <v>248</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>118</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="I13" s="3"/>
+      <c r="I13" s="23" t="s">
+        <v>256</v>
+      </c>
       <c r="J13" s="23"/>
-      <c r="K13" s="28"/>
-      <c r="L13" s="32"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="31"/>
       <c r="M13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>volume</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator 1</vt:lpstr>
+      <vt:lpstr>Indicator 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>