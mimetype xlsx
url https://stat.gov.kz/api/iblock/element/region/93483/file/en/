--- v6 (2026-09-27)
+++ v7 (2026-10-18)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="4416" windowWidth="23256" windowHeight="7380"/>
+    <workbookView xWindow="0" yWindow="4410" windowWidth="23250" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator 1" sheetId="8" r:id="rId3"/>
     <sheet name="Indicator 2" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="299">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -934,50 +934,53 @@
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National Statistics
 </t>
+  </si>
+  <si>
+    <t>209.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="39">
     <font>
@@ -1732,51 +1735,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1871,89 +1874,98 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="90" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="90" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="88" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="88" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="88" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="101">
     <cellStyle name="Comma" xfId="4"/>
     <cellStyle name="Comma [0]_Book2" xfId="5"/>
     <cellStyle name="Comma_Book2" xfId="6"/>
     <cellStyle name="Comma0" xfId="7"/>
     <cellStyle name="Currency" xfId="8"/>
     <cellStyle name="Currency [0]_Book2" xfId="9"/>
     <cellStyle name="Currency_Book2" xfId="10"/>
     <cellStyle name="Currency0" xfId="11"/>
     <cellStyle name="Date" xfId="12"/>
     <cellStyle name="Fixed" xfId="13"/>
     <cellStyle name="Heading 1" xfId="14"/>
     <cellStyle name="Heading 2" xfId="15"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="16"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="17"/>
     <cellStyle name="normal" xfId="18"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="19"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="20"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="21"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="22"/>
     <cellStyle name="Percent" xfId="23"/>
     <cellStyle name="S10" xfId="24"/>
@@ -2076,86 +2088,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2336,55 +2348,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zi.sultanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="45" customWidth="1"/>
-    <col min="3" max="3" width="121.44140625" customWidth="1"/>
+    <col min="3" max="3" width="121.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="42"/>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="42"/>
       <c r="B2" s="48" t="s">
         <v>257</v>
       </c>
       <c r="C2" s="37">
         <v>171301</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="42"/>
       <c r="B3" s="48" t="s">
         <v>258</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>276</v>
       </c>
     </row>
@@ -2393,51 +2405,51 @@
       <c r="B4" s="48" t="s">
         <v>259</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="42"/>
       <c r="B5" s="48" t="s">
         <v>289</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="42"/>
       <c r="B6" s="48" t="s">
         <v>260</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="26.4">
+    <row r="7" spans="1:3" ht="27">
       <c r="A7" s="42"/>
       <c r="B7" s="48" t="s">
         <v>262</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="42"/>
       <c r="B8" s="48" t="s">
         <v>263</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="42"/>
       <c r="B9" s="48" t="s">
         <v>264</v>
       </c>
       <c r="C9" s="36"/>
     </row>
     <row r="10" spans="1:3">
@@ -2476,60 +2488,60 @@
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="42"/>
       <c r="B14" s="48" t="s">
         <v>268</v>
       </c>
       <c r="C14" s="51" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="42"/>
       <c r="B15" s="48" t="s">
         <v>269</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="42"/>
       <c r="B16" s="48" t="s">
         <v>270</v>
       </c>
       <c r="C16" s="44">
-        <v>46287</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="42"/>
       <c r="B17" s="48" t="s">
         <v>271</v>
       </c>
       <c r="C17" s="44">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="42"/>
       <c r="B18" s="48" t="s">
         <v>272</v>
       </c>
       <c r="C18" s="45" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="42"/>
       <c r="B19" s="48" t="s">
         <v>273</v>
       </c>
       <c r="C19" s="45" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="42"/>
       <c r="B20" s="48" t="s">
         <v>274</v>
       </c>
@@ -2549,218 +2561,218 @@
     <row r="22" spans="1:3">
       <c r="A22" s="42"/>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C21" r:id="rId1"/>
     <hyperlink ref="C14" r:id="rId2"/>
     <hyperlink ref="C15" r:id="rId3"/>
     <hyperlink ref="C12" r:id="rId4"/>
     <hyperlink ref="C13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="82.5546875" customWidth="1"/>
+    <col min="1" max="1" width="82.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="43"/>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="43"/>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="43"/>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="43"/>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" s="62" t="s">
+      <c r="A5" s="52" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="52" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" s="62" t="s">
+      <c r="A7" s="52" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="8" spans="1:1">
-      <c r="A8" s="62" t="s">
+      <c r="A8" s="52" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" s="62" t="s">
+      <c r="A9" s="52" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="27">
-      <c r="A10" s="63" t="s">
+      <c r="A10" s="53" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="11" spans="1:1">
-      <c r="A11" s="64"/>
+      <c r="A11" s="54"/>
     </row>
     <row r="12" spans="1:1">
-      <c r="A12" s="64"/>
+      <c r="A12" s="54"/>
     </row>
     <row r="13" spans="1:1">
-      <c r="A13" s="65"/>
+      <c r="A13" s="55"/>
     </row>
     <row r="14" spans="1:1">
-      <c r="A14" s="66" t="s">
+      <c r="A14" s="56" t="s">
         <v>297</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D34" sqref="D34"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="10.44140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="10.42578125" style="2" customWidth="1"/>
+    <col min="2" max="13" width="10.28515625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:13" ht="9.75" customHeight="1" thickBot="1">
-      <c r="A2" s="54"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:13" ht="14.4" thickBot="1">
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="19" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="13.95" customHeight="1">
-      <c r="A4" s="55" t="s">
+    <row r="4" spans="1:13" ht="13.9" customHeight="1">
+      <c r="A4" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="56"/>
-[...10 lines deleted...]
-      <c r="M4" s="57"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="65"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="16">
         <v>2019</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>107</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>94</v>
@@ -3033,71 +3045,73 @@
       </c>
       <c r="B12" s="5" t="s">
         <v>235</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>195</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>238</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>241</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>245</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>254</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>249</v>
       </c>
       <c r="I12" s="24" t="s">
         <v>253</v>
       </c>
-      <c r="J12" s="24"/>
+      <c r="J12" s="57" t="s">
+        <v>95</v>
+      </c>
       <c r="K12" s="24"/>
       <c r="L12" s="29"/>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" ht="13.95" customHeight="1">
-      <c r="A13" s="58" t="s">
+    <row r="13" spans="1:13" ht="13.9" customHeight="1">
+      <c r="A13" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="59"/>
-[...10 lines deleted...]
-      <c r="M13" s="60"/>
+      <c r="B13" s="67"/>
+      <c r="C13" s="67"/>
+      <c r="D13" s="67"/>
+      <c r="E13" s="67"/>
+      <c r="F13" s="67"/>
+      <c r="G13" s="67"/>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="67"/>
+      <c r="K13" s="67"/>
+      <c r="L13" s="67"/>
+      <c r="M13" s="68"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="17">
         <v>2019</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>148</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>154</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>96</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>159</v>
@@ -3370,71 +3384,73 @@
       </c>
       <c r="B21" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>227</v>
       </c>
       <c r="D21" s="30" t="s">
         <v>224</v>
       </c>
       <c r="E21" s="32" t="s">
         <v>242</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>246</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>178</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>250</v>
       </c>
       <c r="I21" s="25" t="s">
         <v>213</v>
       </c>
-      <c r="J21" s="25"/>
+      <c r="J21" s="58" t="s">
+        <v>76</v>
+      </c>
       <c r="K21" s="25"/>
       <c r="L21" s="30"/>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" ht="13.95" customHeight="1">
-      <c r="A22" s="58" t="s">
+    <row r="22" spans="1:13" ht="13.9" customHeight="1">
+      <c r="A22" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="59"/>
-[...10 lines deleted...]
-      <c r="M22" s="60"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="68"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="16">
         <v>2019</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>148</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>148</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>100</v>
@@ -3707,133 +3723,135 @@
       </c>
       <c r="B30" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>239</v>
       </c>
       <c r="E30" s="28" t="s">
         <v>243</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>247</v>
       </c>
       <c r="G30" s="34">
         <v>117.3</v>
       </c>
       <c r="H30" s="28" t="s">
         <v>251</v>
       </c>
       <c r="I30" s="28" t="s">
         <v>255</v>
       </c>
-      <c r="J30" s="28"/>
+      <c r="J30" s="28" t="s">
+        <v>60</v>
+      </c>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="10.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="22.2" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:13" ht="22.15" customHeight="1">
+      <c r="A1" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:13" ht="9" customHeight="1">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
-    <row r="3" spans="1:13" ht="13.8" thickBot="1">
-      <c r="A3" s="61" t="s">
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A3" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="61"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" ht="13.8" thickBot="1">
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.5" thickBot="1">
       <c r="A4" s="22"/>
       <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>8</v>
       </c>
@@ -4184,51 +4202,53 @@
       </c>
       <c r="B13" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>240</v>
       </c>
       <c r="E13" s="33" t="s">
         <v>244</v>
       </c>
       <c r="F13" s="23" t="s">
         <v>248</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>118</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>252</v>
       </c>
       <c r="I13" s="23" t="s">
         <v>256</v>
       </c>
-      <c r="J13" s="23"/>
+      <c r="J13" s="59" t="s">
+        <v>298</v>
+      </c>
       <c r="K13" s="27"/>
       <c r="L13" s="31"/>
       <c r="M13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>