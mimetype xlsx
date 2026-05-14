--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-15" windowWidth="23250" windowHeight="7380"/>
+    <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="indices" sheetId="5" r:id="rId1"/>
     <sheet name="volume" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="258">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -778,62 +778,71 @@
     <t>88.7</t>
   </si>
   <si>
     <t>2 348.2</t>
   </si>
   <si>
     <t>2 788.8</t>
   </si>
   <si>
     <t>76.3</t>
   </si>
   <si>
     <t>2 128.8</t>
   </si>
   <si>
     <t>101.0</t>
   </si>
   <si>
     <t>97.5</t>
   </si>
   <si>
     <t>100.1</t>
   </si>
   <si>
     <t>2 150.5</t>
+  </si>
+  <si>
+    <t>108.7</t>
+  </si>
+  <si>
+    <t>100.0</t>
+  </si>
+  <si>
+    <t>2 338.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -993,51 +1002,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1074,50 +1083,53 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1168,116 +1180,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1417,1223 +1431,1231 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="13" width="10.28515625" style="4" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="38"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="14.25" thickBot="1">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
-    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+    <row r="3" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="21"/>
       <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="13.9" customHeight="1">
-      <c r="A4" s="31" t="s">
+    <row r="4" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="32"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="34"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="23">
         <v>2019</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>45</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>53</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>58</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>62</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>67</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="23">
         <v>2020</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>54</v>
       </c>
       <c r="J6" s="11" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>63</v>
       </c>
       <c r="L6" s="11" t="s">
         <v>68</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="23">
         <v>2021</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>55</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>64</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>69</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="23">
         <v>2022</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="12" t="s">
         <v>70</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2023</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>44</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>2024</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>207</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>209</v>
       </c>
       <c r="I10" s="11" t="s">
         <v>213</v>
       </c>
       <c r="J10" s="7" t="s">
         <v>216</v>
       </c>
       <c r="K10" s="27" t="s">
         <v>217</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>218</v>
       </c>
       <c r="M10" s="15" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="23">
         <v>2025</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>119</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>229</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>232</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>235</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>236</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>238</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>240</v>
       </c>
       <c r="K11" s="27" t="s">
         <v>243</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>246</v>
       </c>
       <c r="M11" s="15" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>251</v>
       </c>
-      <c r="D12" s="12"/>
+      <c r="D12" s="8" t="s">
+        <v>255</v>
+      </c>
       <c r="E12" s="14"/>
       <c r="F12" s="11"/>
       <c r="G12" s="7"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="7"/>
       <c r="K12" s="27"/>
       <c r="L12" s="8"/>
       <c r="M12" s="15"/>
     </row>
-    <row r="13" spans="1:13" ht="13.9" customHeight="1">
-      <c r="A13" s="34" t="s">
+    <row r="13" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="35"/>
-[...12 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="37"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="24">
         <v>2019</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>84</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>69</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>103</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>108</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>112</v>
       </c>
       <c r="M14" s="7" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="24">
         <v>2020</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>101</v>
       </c>
       <c r="J15" s="7" t="s">
         <v>104</v>
       </c>
       <c r="K15" s="7" t="s">
         <v>109</v>
       </c>
       <c r="L15" s="7" t="s">
         <v>113</v>
       </c>
       <c r="M15" s="7" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="24">
         <v>2021</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>92</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>96</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>102</v>
       </c>
       <c r="J16" s="8" t="s">
         <v>105</v>
       </c>
       <c r="K16" s="8" t="s">
         <v>110</v>
       </c>
       <c r="L16" s="8" t="s">
         <v>114</v>
       </c>
       <c r="M16" s="8" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="24">
         <v>2022</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>97</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>106</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>90</v>
       </c>
       <c r="L17" s="8" t="s">
         <v>115</v>
       </c>
       <c r="M17" s="8" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="24">
         <v>2023</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>88</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>100</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>107</v>
       </c>
       <c r="K18" s="9" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="8" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="7" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="23">
         <v>2024</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>208</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>210</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>214</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>88</v>
       </c>
       <c r="K19" s="27" t="s">
         <v>48</v>
       </c>
       <c r="L19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>2025</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>228</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>100</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>58</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>241</v>
       </c>
       <c r="K20" s="27" t="s">
         <v>244</v>
       </c>
       <c r="L20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="23">
         <v>2026</v>
       </c>
-      <c r="B21" s="8"/>
+      <c r="B21" s="8" t="s">
+        <v>121</v>
+      </c>
       <c r="C21" s="8" t="s">
         <v>252</v>
       </c>
-      <c r="D21" s="8"/>
+      <c r="D21" s="8" t="s">
+        <v>256</v>
+      </c>
       <c r="E21" s="10"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="27"/>
       <c r="L21" s="8"/>
       <c r="M21" s="7"/>
     </row>
-    <row r="22" spans="1:13" ht="13.9" customHeight="1">
-      <c r="A22" s="34" t="s">
+    <row r="22" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="35"/>
-[...12 lines deleted...]
-    <row r="23" spans="1:13">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="37"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="23">
         <v>2019</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>129</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>128</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>86</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>128</v>
       </c>
       <c r="J23" s="7" t="s">
         <v>124</v>
       </c>
       <c r="K23" s="7" t="s">
         <v>102</v>
       </c>
       <c r="L23" s="7" t="s">
         <v>80</v>
       </c>
       <c r="M23" s="7" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="23">
         <v>2020</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>126</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>130</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>132</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>101</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>101</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>137</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>139</v>
       </c>
       <c r="L24" s="7" t="s">
         <v>141</v>
       </c>
       <c r="M24" s="7" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="23">
         <v>2021</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>122</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>133</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>134</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>121</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>134</v>
       </c>
       <c r="K25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="L25" s="8" t="s">
         <v>78</v>
       </c>
       <c r="M25" s="8" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="23">
         <v>2022</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>128</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>133</v>
       </c>
       <c r="J26" s="8" t="s">
         <v>133</v>
       </c>
       <c r="K26" s="8" t="s">
         <v>32</v>
       </c>
       <c r="L26" s="8" t="s">
         <v>78</v>
       </c>
       <c r="M26" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="23">
         <v>2023</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>121</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>135</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>136</v>
       </c>
       <c r="J27" s="9" t="s">
         <v>138</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>140</v>
       </c>
       <c r="L27" s="8" t="s">
         <v>88</v>
       </c>
       <c r="M27" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>2024</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>110</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>87</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>81</v>
       </c>
       <c r="J28" s="9" t="s">
         <v>81</v>
       </c>
       <c r="K28" s="27" t="s">
         <v>208</v>
       </c>
       <c r="L28" s="27" t="s">
         <v>208</v>
       </c>
       <c r="M28" s="8" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="23">
         <v>2025</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>125</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>228</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>83</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>117</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="9" t="s">
         <v>125</v>
       </c>
       <c r="K29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="L29" s="8" t="s">
         <v>131</v>
       </c>
       <c r="M29" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>253</v>
       </c>
-      <c r="D30" s="8"/>
+      <c r="D30" s="8" t="s">
+        <v>253</v>
+      </c>
       <c r="E30" s="10"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="27"/>
       <c r="L30" s="8"/>
       <c r="M30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.5546875" style="1" customWidth="1"/>
+    <col min="2" max="13" width="10.33203125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="29" customFormat="1" ht="19.149999999999999" customHeight="1">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:25" s="29" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="38"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:25" ht="11.45" customHeight="1">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+    </row>
+    <row r="2" spans="1:25" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
     </row>
-    <row r="3" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A3" s="39" t="s">
+    <row r="3" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="39"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:25" ht="13.5" thickBot="1">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+    </row>
+    <row r="4" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="22" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="21" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A5" s="20">
         <v>2019</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>145</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>151</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>155</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>157</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>159</v>
       </c>
       <c r="I5" s="11" t="s">
@@ -2642,51 +2664,51 @@
       <c r="J5" s="11" t="s">
         <v>202</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>201</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>200</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>199</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A6" s="20">
         <v>2020</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>143</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>146</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>149</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>152</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>156</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>158</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>160</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -2695,51 +2717,51 @@
       <c r="J6" s="11" t="s">
         <v>206</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>164</v>
       </c>
       <c r="L6" s="11" t="s">
         <v>165</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>166</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A7" s="20">
         <v>2021</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>147</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>150</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>153</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>204</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>205</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>161</v>
       </c>
       <c r="I7" s="11" t="s">
@@ -2748,51 +2770,51 @@
       <c r="J7" s="11" t="s">
         <v>191</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>192</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>193</v>
       </c>
       <c r="M7" s="11" t="s">
         <v>196</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A8" s="20">
         <v>2022</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>170</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>154</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>178</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>181</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>183</v>
       </c>
       <c r="I8" s="11" t="s">
@@ -2801,51 +2823,51 @@
       <c r="J8" s="11" t="s">
         <v>187</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>189</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>194</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>197</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A9" s="20">
         <v>2023</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>171</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>176</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>179</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>182</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>184</v>
       </c>
       <c r="I9" s="19" t="s">
@@ -2854,51 +2876,51 @@
       <c r="J9" s="19" t="s">
         <v>188</v>
       </c>
       <c r="K9" s="19" t="s">
         <v>190</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>195</v>
       </c>
       <c r="M9" s="19" t="s">
         <v>198</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A10" s="20">
         <v>2024</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>175</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>177</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>180</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>211</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>212</v>
       </c>
       <c r="I10" s="19" t="s">
@@ -2907,51 +2929,51 @@
       <c r="J10" s="26" t="s">
         <v>219</v>
       </c>
       <c r="K10" s="26" t="s">
         <v>220</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>221</v>
       </c>
       <c r="M10" s="19" t="s">
         <v>222</v>
       </c>
       <c r="N10" s="3"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A11" s="20">
         <v>2025</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>227</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>230</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>231</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>233</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>234</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>237</v>
       </c>
       <c r="I11" s="19" t="s">
@@ -2960,61 +2982,63 @@
       <c r="J11" s="26" t="s">
         <v>242</v>
       </c>
       <c r="K11" s="26" t="s">
         <v>245</v>
       </c>
       <c r="L11" s="30" t="s">
         <v>247</v>
       </c>
       <c r="M11" s="19" t="s">
         <v>248</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>254</v>
       </c>
-      <c r="D12" s="11"/>
+      <c r="D12" s="31" t="s">
+        <v>257</v>
+      </c>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="25"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="30"/>
       <c r="M12" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>