--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="indices" sheetId="5" r:id="rId1"/>
     <sheet name="volume" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="261">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -787,50 +787,59 @@
     <t>76.3</t>
   </si>
   <si>
     <t>2 128.8</t>
   </si>
   <si>
     <t>101.0</t>
   </si>
   <si>
     <t>97.5</t>
   </si>
   <si>
     <t>100.1</t>
   </si>
   <si>
     <t>2 150.5</t>
   </si>
   <si>
     <t>108.7</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>2 338.5</t>
+  </si>
+  <si>
+    <t>75.9</t>
+  </si>
+  <si>
+    <t>101.1</t>
+  </si>
+  <si>
+    <t>1 829.8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1002,51 +1011,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1113,50 +1122,56 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1435,51 +1450,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
     </row>
@@ -1832,51 +1847,53 @@
         <v>240</v>
       </c>
       <c r="K11" s="27" t="s">
         <v>243</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>246</v>
       </c>
       <c r="M11" s="15" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>251</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>255</v>
       </c>
-      <c r="E12" s="14"/>
+      <c r="E12" s="41" t="s">
+        <v>258</v>
+      </c>
       <c r="F12" s="11"/>
       <c r="G12" s="7"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="7"/>
       <c r="K12" s="27"/>
       <c r="L12" s="8"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="37"/>
@@ -2159,51 +2176,53 @@
         <v>241</v>
       </c>
       <c r="K20" s="27" t="s">
         <v>244</v>
       </c>
       <c r="L20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="23">
         <v>2026</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="E21" s="10"/>
+      <c r="E21" s="10" t="s">
+        <v>259</v>
+      </c>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="27"/>
       <c r="L21" s="8"/>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="37"/>
@@ -2486,78 +2505,80 @@
         <v>125</v>
       </c>
       <c r="K29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="L29" s="8" t="s">
         <v>131</v>
       </c>
       <c r="M29" s="27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>253</v>
       </c>
-      <c r="E30" s="10"/>
+      <c r="E30" s="10" t="s">
+        <v>33</v>
+      </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="27"/>
       <c r="L30" s="8"/>
       <c r="M30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.33203125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="29" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="39" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
@@ -2995,51 +3016,53 @@
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>254</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>257</v>
       </c>
-      <c r="E12" s="18"/>
+      <c r="E12" s="42" t="s">
+        <v>260</v>
+      </c>
       <c r="F12" s="19"/>
       <c r="G12" s="25"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="30"/>
       <c r="M12" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>