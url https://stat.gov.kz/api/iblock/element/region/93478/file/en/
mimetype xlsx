--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="indices" sheetId="5" r:id="rId1"/>
     <sheet name="volume" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="263">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -796,50 +796,56 @@
     <t>97.5</t>
   </si>
   <si>
     <t>100.1</t>
   </si>
   <si>
     <t>2 150.5</t>
   </si>
   <si>
     <t>108.7</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>2 338.5</t>
   </si>
   <si>
     <t>75.9</t>
   </si>
   <si>
     <t>101.1</t>
   </si>
   <si>
     <t>1 829.8</t>
+  </si>
+  <si>
+    <t>132.6</t>
+  </si>
+  <si>
+    <t>2 511.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1096,82 +1102,82 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1450,75 +1456,75 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="21"/>
       <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="21" t="s">
@@ -1531,65 +1537,65 @@
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="33"/>
-[...10 lines deleted...]
-      <c r="M4" s="34"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="36"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="23">
         <v>2019</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>45</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>49</v>
@@ -1847,78 +1853,80 @@
         <v>240</v>
       </c>
       <c r="K11" s="27" t="s">
         <v>243</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>246</v>
       </c>
       <c r="M11" s="15" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>251</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>255</v>
       </c>
-      <c r="E12" s="41" t="s">
+      <c r="E12" s="32" t="s">
         <v>258</v>
       </c>
-      <c r="F12" s="11"/>
+      <c r="F12" s="7" t="s">
+        <v>261</v>
+      </c>
       <c r="G12" s="7"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="7"/>
       <c r="K12" s="27"/>
       <c r="L12" s="8"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="36"/>
-[...10 lines deleted...]
-      <c r="M13" s="37"/>
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="24">
         <v>2019</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>84</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>69</v>
@@ -2179,75 +2187,77 @@
         <v>244</v>
       </c>
       <c r="L20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="23">
         <v>2026</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>256</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>259</v>
       </c>
-      <c r="F21" s="9"/>
+      <c r="F21" s="9" t="s">
+        <v>84</v>
+      </c>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="27"/>
       <c r="L21" s="8"/>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="35" t="s">
+      <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="36"/>
-[...10 lines deleted...]
-      <c r="M22" s="37"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="23">
         <v>2019</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>129</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>128</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>86</v>
@@ -2508,134 +2518,136 @@
         <v>32</v>
       </c>
       <c r="L29" s="8" t="s">
         <v>131</v>
       </c>
       <c r="M29" s="27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="F30" s="9"/>
+      <c r="F30" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="27"/>
       <c r="L30" s="8"/>
       <c r="M30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.33203125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="29" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
     </row>
     <row r="2" spans="1:25" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="40"/>
-[...10 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
     </row>
     <row r="4" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="22" t="s">
@@ -3016,54 +3028,56 @@
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>254</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>257</v>
       </c>
-      <c r="E12" s="42" t="s">
+      <c r="E12" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="F12" s="19"/>
+      <c r="F12" s="25" t="s">
+        <v>262</v>
+      </c>
       <c r="G12" s="25"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="30"/>
       <c r="M12" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">