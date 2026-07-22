--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="7380"/>
+    <workbookView xWindow="1710" yWindow="1545" windowWidth="23250" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="indices" sheetId="5" r:id="rId1"/>
     <sheet name="volume" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="265">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -802,50 +802,56 @@
     <t>2 150.5</t>
   </si>
   <si>
     <t>108.7</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>2 338.5</t>
   </si>
   <si>
     <t>75.9</t>
   </si>
   <si>
     <t>101.1</t>
   </si>
   <si>
     <t>1 829.8</t>
   </si>
   <si>
     <t>132.6</t>
   </si>
   <si>
     <t>2 511.5</t>
+  </si>
+  <si>
+    <t>109.7</t>
+  </si>
+  <si>
+    <t>2 756.3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1201,86 +1207,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1455,1240 +1461,1246 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="13" width="10.33203125" style="4" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="13" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
-    <row r="2" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="13.9" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
-    <row r="3" spans="1:13" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="13.9" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="21"/>
       <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="36"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A5" s="23">
         <v>2019</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>45</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>53</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>58</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>62</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>67</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A6" s="23">
         <v>2020</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>54</v>
       </c>
       <c r="J6" s="11" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>63</v>
       </c>
       <c r="L6" s="11" t="s">
         <v>68</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A7" s="23">
         <v>2021</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>55</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>64</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>69</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A8" s="23">
         <v>2022</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="12" t="s">
         <v>70</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A9" s="23">
         <v>2023</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>44</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A10" s="23">
         <v>2024</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>207</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>209</v>
       </c>
       <c r="I10" s="11" t="s">
         <v>213</v>
       </c>
       <c r="J10" s="7" t="s">
         <v>216</v>
       </c>
       <c r="K10" s="27" t="s">
         <v>217</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>218</v>
       </c>
       <c r="M10" s="15" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A11" s="23">
         <v>2025</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>119</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>229</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>232</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>235</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>236</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>238</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>240</v>
       </c>
       <c r="K11" s="27" t="s">
         <v>243</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>246</v>
       </c>
       <c r="M11" s="15" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>251</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>255</v>
       </c>
       <c r="E12" s="32" t="s">
         <v>258</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="G12" s="7"/>
+      <c r="G12" s="7" t="s">
+        <v>263</v>
+      </c>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="7"/>
       <c r="K12" s="27"/>
       <c r="L12" s="8"/>
       <c r="M12" s="15"/>
     </row>
-    <row r="13" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="39"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A14" s="24">
         <v>2019</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>84</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>69</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>103</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>108</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>112</v>
       </c>
       <c r="M14" s="7" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A15" s="24">
         <v>2020</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>101</v>
       </c>
       <c r="J15" s="7" t="s">
         <v>104</v>
       </c>
       <c r="K15" s="7" t="s">
         <v>109</v>
       </c>
       <c r="L15" s="7" t="s">
         <v>113</v>
       </c>
       <c r="M15" s="7" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A16" s="24">
         <v>2021</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>92</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>96</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>102</v>
       </c>
       <c r="J16" s="8" t="s">
         <v>105</v>
       </c>
       <c r="K16" s="8" t="s">
         <v>110</v>
       </c>
       <c r="L16" s="8" t="s">
         <v>114</v>
       </c>
       <c r="M16" s="8" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A17" s="24">
         <v>2022</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>97</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>106</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>90</v>
       </c>
       <c r="L17" s="8" t="s">
         <v>115</v>
       </c>
       <c r="M17" s="8" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A18" s="24">
         <v>2023</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>88</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>100</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>107</v>
       </c>
       <c r="K18" s="9" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="8" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="7" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A19" s="23">
         <v>2024</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>208</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>210</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>214</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>88</v>
       </c>
       <c r="K19" s="27" t="s">
         <v>48</v>
       </c>
       <c r="L19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>2025</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>228</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>100</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>58</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>241</v>
       </c>
       <c r="K20" s="27" t="s">
         <v>244</v>
       </c>
       <c r="L20" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="23">
         <v>2026</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>256</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>259</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="G21" s="9"/>
+      <c r="G21" s="9" t="s">
+        <v>69</v>
+      </c>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="27"/>
       <c r="L21" s="8"/>
       <c r="M21" s="7"/>
     </row>
-    <row r="22" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="39"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A23" s="23">
         <v>2019</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>129</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>128</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>86</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>128</v>
       </c>
       <c r="J23" s="7" t="s">
         <v>124</v>
       </c>
       <c r="K23" s="7" t="s">
         <v>102</v>
       </c>
       <c r="L23" s="7" t="s">
         <v>80</v>
       </c>
       <c r="M23" s="7" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A24" s="23">
         <v>2020</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>126</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>130</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>132</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>101</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>101</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>137</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>139</v>
       </c>
       <c r="L24" s="7" t="s">
         <v>141</v>
       </c>
       <c r="M24" s="7" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="23">
         <v>2021</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>122</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>133</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>134</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>121</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>134</v>
       </c>
       <c r="K25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="L25" s="8" t="s">
         <v>78</v>
       </c>
       <c r="M25" s="8" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="23">
         <v>2022</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>128</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>133</v>
       </c>
       <c r="J26" s="8" t="s">
         <v>133</v>
       </c>
       <c r="K26" s="8" t="s">
         <v>32</v>
       </c>
       <c r="L26" s="8" t="s">
         <v>78</v>
       </c>
       <c r="M26" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="23">
         <v>2023</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>121</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>135</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>136</v>
       </c>
       <c r="J27" s="9" t="s">
         <v>138</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>140</v>
       </c>
       <c r="L27" s="8" t="s">
         <v>88</v>
       </c>
       <c r="M27" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>2024</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>110</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>87</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>81</v>
       </c>
       <c r="J28" s="9" t="s">
         <v>81</v>
       </c>
       <c r="K28" s="27" t="s">
         <v>208</v>
       </c>
       <c r="L28" s="27" t="s">
         <v>208</v>
       </c>
       <c r="M28" s="8" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="23">
         <v>2025</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>125</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>228</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>83</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>117</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="9" t="s">
         <v>125</v>
       </c>
       <c r="K29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="L29" s="8" t="s">
         <v>131</v>
       </c>
       <c r="M29" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="G30" s="9"/>
+      <c r="G30" s="9" t="s">
+        <v>68</v>
+      </c>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="27"/>
       <c r="L30" s="8"/>
       <c r="M30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="29" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" s="29" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
-    <row r="2" spans="1:25" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:25" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
     </row>
-    <row r="3" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:25" ht="13.9" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
       <c r="M3" s="42"/>
     </row>
-    <row r="4" spans="1:25" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:25" ht="13.9" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="22" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="22" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="21" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A5" s="20">
         <v>2019</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>145</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>151</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>155</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>157</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>159</v>
       </c>
       <c r="I5" s="11" t="s">
@@ -2697,51 +2709,51 @@
       <c r="J5" s="11" t="s">
         <v>202</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>201</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>200</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>199</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
-    <row r="6" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A6" s="20">
         <v>2020</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>143</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>146</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>149</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>152</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>156</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>158</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>160</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -2750,51 +2762,51 @@
       <c r="J6" s="11" t="s">
         <v>206</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>164</v>
       </c>
       <c r="L6" s="11" t="s">
         <v>165</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>166</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
     </row>
-    <row r="7" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A7" s="20">
         <v>2021</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>147</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>150</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>153</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>204</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>205</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>161</v>
       </c>
       <c r="I7" s="11" t="s">
@@ -2803,51 +2815,51 @@
       <c r="J7" s="11" t="s">
         <v>191</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>192</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>193</v>
       </c>
       <c r="M7" s="11" t="s">
         <v>196</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
     </row>
-    <row r="8" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A8" s="20">
         <v>2022</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>170</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>154</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>178</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>181</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>183</v>
       </c>
       <c r="I8" s="11" t="s">
@@ -2856,51 +2868,51 @@
       <c r="J8" s="11" t="s">
         <v>187</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>189</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>194</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>197</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
     </row>
-    <row r="9" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A9" s="20">
         <v>2023</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>171</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>176</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>179</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>182</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>184</v>
       </c>
       <c r="I9" s="19" t="s">
@@ -2909,51 +2921,51 @@
       <c r="J9" s="19" t="s">
         <v>188</v>
       </c>
       <c r="K9" s="19" t="s">
         <v>190</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>195</v>
       </c>
       <c r="M9" s="19" t="s">
         <v>198</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
     </row>
-    <row r="10" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A10" s="20">
         <v>2024</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>175</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>177</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>180</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>211</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>212</v>
       </c>
       <c r="I10" s="19" t="s">
@@ -2962,51 +2974,51 @@
       <c r="J10" s="26" t="s">
         <v>219</v>
       </c>
       <c r="K10" s="26" t="s">
         <v>220</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>221</v>
       </c>
       <c r="M10" s="19" t="s">
         <v>222</v>
       </c>
       <c r="N10" s="3"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
     </row>
-    <row r="11" spans="1:25" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:25" ht="13.9" x14ac:dyDescent="0.3">
       <c r="A11" s="20">
         <v>2025</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>227</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>230</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>231</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>233</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>234</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>237</v>
       </c>
       <c r="I11" s="19" t="s">
@@ -3015,70 +3027,72 @@
       <c r="J11" s="26" t="s">
         <v>242</v>
       </c>
       <c r="K11" s="26" t="s">
         <v>245</v>
       </c>
       <c r="L11" s="30" t="s">
         <v>247</v>
       </c>
       <c r="M11" s="19" t="s">
         <v>248</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>254</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>257</v>
       </c>
       <c r="E12" s="33" t="s">
         <v>260</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>262</v>
       </c>
-      <c r="G12" s="25"/>
+      <c r="G12" s="25" t="s">
+        <v>264</v>
+      </c>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="30"/>
       <c r="M12" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>