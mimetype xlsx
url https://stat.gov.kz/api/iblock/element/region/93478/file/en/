--- v4 (2026-07-22)
+++ v5 (2026-08-14)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1710" yWindow="1545" windowWidth="23250" windowHeight="7380"/>
   </bookViews>
   <sheets>
     <sheet name="indices" sheetId="5" r:id="rId1"/>
     <sheet name="volume" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="267">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -808,50 +808,56 @@
     <t>100.0</t>
   </si>
   <si>
     <t>2 338.5</t>
   </si>
   <si>
     <t>75.9</t>
   </si>
   <si>
     <t>101.1</t>
   </si>
   <si>
     <t>1 829.8</t>
   </si>
   <si>
     <t>132.6</t>
   </si>
   <si>
     <t>2 511.5</t>
   </si>
   <si>
     <t>109.7</t>
   </si>
   <si>
     <t>2 756.3</t>
+  </si>
+  <si>
+    <t>83.5</t>
+  </si>
+  <si>
+    <t>2 302.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1462,51 +1468,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P23" sqref="P23"/>
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="10.28515625" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
@@ -1868,51 +1874,53 @@
         <v>238</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="23">
         <v>2026</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>251</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>255</v>
       </c>
       <c r="E12" s="32" t="s">
         <v>258</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>261</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="H12" s="11"/>
+      <c r="H12" s="11" t="s">
+        <v>265</v>
+      </c>
       <c r="I12" s="11"/>
       <c r="J12" s="7"/>
       <c r="K12" s="27"/>
       <c r="L12" s="8"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A14" s="24">
@@ -2201,51 +2209,53 @@
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="23">
         <v>2026</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>256</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>259</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="H21" s="9"/>
+      <c r="H21" s="9" t="s">
+        <v>131</v>
+      </c>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="27"/>
       <c r="L21" s="8"/>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:13" ht="13.15" x14ac:dyDescent="0.25">
       <c r="A23" s="23">
@@ -2534,75 +2544,77 @@
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="23">
         <v>2026</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>33</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="H30" s="9"/>
+      <c r="H30" s="9" t="s">
+        <v>251</v>
+      </c>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="27"/>
       <c r="L30" s="8"/>
       <c r="M30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="29" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
@@ -3049,51 +3061,53 @@
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="20">
         <v>2026</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>254</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>257</v>
       </c>
       <c r="E12" s="33" t="s">
         <v>260</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>262</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>264</v>
       </c>
-      <c r="H12" s="19"/>
+      <c r="H12" s="19" t="s">
+        <v>266</v>
+      </c>
       <c r="I12" s="19"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="30"/>
       <c r="M12" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>