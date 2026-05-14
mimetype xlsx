--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9390"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="9900" windowHeight="8304"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$37</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="294">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Кyzylorda</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t xml:space="preserve">January-February 2019 </t>
   </si>
   <si>
     <t xml:space="preserve">January-March 2019 </t>
   </si>
   <si>
@@ -893,60 +893,63 @@
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>55 758.0</t>
   </si>
   <si>
     <t>101,2</t>
   </si>
   <si>
     <t>122 296.0</t>
+  </si>
+  <si>
+    <t>208 848.6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
@@ -1283,116 +1286,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1528,222 +1533,222 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F42" sqref="F42"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="17.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.33203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.33203125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.44140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.33203125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="12.33203125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="8.44140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.33203125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="8.44140625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="12.33203125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8.44140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.33203125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.44140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="12.33203125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.44140625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="12.33203125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="8.44140625" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="12" customHeight="1">
+    <row r="1" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="46"/>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
       <c r="T1" s="46"/>
       <c r="U1" s="46"/>
       <c r="V1" s="46"/>
       <c r="W1" s="46"/>
       <c r="X1" s="46"/>
       <c r="Y1" s="46"/>
     </row>
-    <row r="2" spans="1:26" s="47" customFormat="1" ht="14.25" customHeight="1">
+    <row r="2" spans="1:26" s="47" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="59"/>
       <c r="H2" s="59"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="59"/>
       <c r="M2" s="59"/>
       <c r="N2" s="59"/>
       <c r="O2" s="59"/>
       <c r="P2" s="59"/>
       <c r="Q2" s="59"/>
       <c r="R2" s="59"/>
       <c r="S2" s="59"/>
       <c r="T2" s="59"/>
       <c r="U2" s="59"/>
       <c r="V2" s="59"/>
       <c r="W2" s="59"/>
       <c r="X2" s="59"/>
       <c r="Y2" s="59"/>
     </row>
-    <row r="3" spans="1:26" ht="10.5" customHeight="1">
+    <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
-    <row r="4" spans="1:26" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="57"/>
       <c r="B4" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="53"/>
       <c r="F4" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="53"/>
       <c r="H4" s="53" t="s">
         <v>61</v>
       </c>
       <c r="I4" s="53"/>
       <c r="J4" s="53" t="s">
         <v>62</v>
       </c>
       <c r="K4" s="53"/>
       <c r="L4" s="53" t="s">
         <v>63</v>
       </c>
       <c r="M4" s="53"/>
       <c r="N4" s="53" t="s">
         <v>64</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53" t="s">
         <v>65</v>
       </c>
       <c r="Q4" s="53"/>
       <c r="R4" s="53" t="s">
         <v>66</v>
       </c>
       <c r="S4" s="53"/>
       <c r="T4" s="53" t="s">
         <v>67</v>
       </c>
       <c r="U4" s="53"/>
       <c r="V4" s="53" t="s">
         <v>68</v>
       </c>
       <c r="W4" s="53"/>
       <c r="X4" s="53" t="s">
         <v>69</v>
       </c>
       <c r="Y4" s="53"/>
     </row>
-    <row r="5" spans="1:26" customFormat="1" ht="33.75">
+    <row r="5" spans="1:26" customFormat="1" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A5" s="58"/>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>2</v>
       </c>
@@ -1775,51 +1780,51 @@
         <v>1</v>
       </c>
       <c r="S5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="Z5" s="2"/>
     </row>
-    <row r="6" spans="1:26" s="28" customFormat="1" ht="15">
+    <row r="6" spans="1:26" s="28" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>150</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>158</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>129</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>138</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>174</v>
       </c>
       <c r="I6" s="26" t="s">
@@ -1852,129 +1857,129 @@
       <c r="R6" s="26" t="s">
         <v>217</v>
       </c>
       <c r="S6" s="26" t="s">
         <v>142</v>
       </c>
       <c r="T6" s="26" t="s">
         <v>218</v>
       </c>
       <c r="U6" s="26" t="s">
         <v>136</v>
       </c>
       <c r="V6" s="26" t="s">
         <v>231</v>
       </c>
       <c r="W6" s="26" t="s">
         <v>143</v>
       </c>
       <c r="X6" s="26" t="s">
         <v>232</v>
       </c>
       <c r="Y6" s="26" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customFormat="1" ht="11.25" customHeight="1">
+    <row r="7" spans="1:26" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="32"/>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="14"/>
       <c r="S7" s="14"/>
       <c r="T7" s="14"/>
       <c r="U7" s="14"/>
       <c r="V7" s="15"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="14"/>
     </row>
-    <row r="8" spans="1:26" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="55"/>
       <c r="B8" s="56" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="53"/>
       <c r="D8" s="53" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="53"/>
       <c r="F8" s="53" t="s">
         <v>81</v>
       </c>
       <c r="G8" s="53"/>
       <c r="H8" s="53" t="s">
         <v>78</v>
       </c>
       <c r="I8" s="53"/>
       <c r="J8" s="53" t="s">
         <v>77</v>
       </c>
       <c r="K8" s="53"/>
       <c r="L8" s="53" t="s">
         <v>76</v>
       </c>
       <c r="M8" s="53"/>
       <c r="N8" s="53" t="s">
         <v>75</v>
       </c>
       <c r="O8" s="53"/>
       <c r="P8" s="53" t="s">
         <v>74</v>
       </c>
       <c r="Q8" s="53"/>
       <c r="R8" s="53" t="s">
         <v>73</v>
       </c>
       <c r="S8" s="53"/>
       <c r="T8" s="53" t="s">
         <v>72</v>
       </c>
       <c r="U8" s="53"/>
       <c r="V8" s="53" t="s">
         <v>71</v>
       </c>
       <c r="W8" s="53"/>
       <c r="X8" s="53" t="s">
         <v>70</v>
       </c>
       <c r="Y8" s="53"/>
     </row>
-    <row r="9" spans="1:26" customFormat="1" ht="37.5" customHeight="1">
+    <row r="9" spans="1:26" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="55"/>
       <c r="B9" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>2</v>
       </c>
@@ -2005,51 +2010,51 @@
       <c r="R9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y9" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="28" customFormat="1" ht="15">
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>151</v>
       </c>
       <c r="C10" s="26">
         <v>108.1</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>159</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>100</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>172</v>
       </c>
       <c r="G10" s="26">
         <v>102.5</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>175</v>
       </c>
       <c r="I10" s="26" t="s">
@@ -2082,129 +2087,129 @@
       <c r="R10" s="26" t="s">
         <v>216</v>
       </c>
       <c r="S10" s="26" t="s">
         <v>127</v>
       </c>
       <c r="T10" s="26" t="s">
         <v>219</v>
       </c>
       <c r="U10" s="26" t="s">
         <v>125</v>
       </c>
       <c r="V10" s="26" t="s">
         <v>230</v>
       </c>
       <c r="W10" s="26" t="s">
         <v>113</v>
       </c>
       <c r="X10" s="26" t="s">
         <v>233</v>
       </c>
       <c r="Y10" s="26" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="11" spans="1:26" customFormat="1" ht="9.75" customHeight="1">
+    <row r="11" spans="1:26" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="33"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A12" s="55"/>
       <c r="B12" s="56" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="53"/>
       <c r="D12" s="53" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="53"/>
       <c r="F12" s="53" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="53"/>
       <c r="H12" s="53" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="53"/>
       <c r="J12" s="53" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="53"/>
       <c r="L12" s="53" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="53"/>
       <c r="N12" s="53" t="s">
         <v>11</v>
       </c>
       <c r="O12" s="53"/>
       <c r="P12" s="53" t="s">
         <v>12</v>
       </c>
       <c r="Q12" s="53"/>
       <c r="R12" s="53" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="53"/>
       <c r="T12" s="53" t="s">
         <v>14</v>
       </c>
       <c r="U12" s="53"/>
       <c r="V12" s="53" t="s">
         <v>15</v>
       </c>
       <c r="W12" s="53"/>
       <c r="X12" s="53" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="53"/>
     </row>
-    <row r="13" spans="1:26" ht="33.75">
+    <row r="13" spans="1:26" ht="30.6" x14ac:dyDescent="0.25">
       <c r="A13" s="55"/>
       <c r="B13" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>2</v>
       </c>
@@ -2235,51 +2240,51 @@
       <c r="R13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y13" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="29" customFormat="1">
+    <row r="14" spans="1:26" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>152</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>148</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>160</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>149</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>171</v>
       </c>
       <c r="G14" s="36">
         <v>100.6</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>176</v>
       </c>
       <c r="I14" s="36" t="s">
@@ -2312,129 +2317,129 @@
       <c r="R14" s="37" t="s">
         <v>215</v>
       </c>
       <c r="S14" s="36" t="s">
         <v>100</v>
       </c>
       <c r="T14" s="37" t="s">
         <v>220</v>
       </c>
       <c r="U14" s="36" t="s">
         <v>147</v>
       </c>
       <c r="V14" s="37" t="s">
         <v>229</v>
       </c>
       <c r="W14" s="36" t="s">
         <v>100</v>
       </c>
       <c r="X14" s="36" t="s">
         <v>234</v>
       </c>
       <c r="Y14" s="36" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="9" customHeight="1">
+    <row r="15" spans="1:26" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="33"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
     </row>
-    <row r="16" spans="1:26" ht="12.6" customHeight="1">
+    <row r="16" spans="1:26" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="55"/>
       <c r="B16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="53"/>
       <c r="D16" s="53" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="53"/>
       <c r="F16" s="53" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="53"/>
       <c r="H16" s="53" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="53"/>
       <c r="J16" s="53" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="53"/>
       <c r="L16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="M16" s="53"/>
       <c r="N16" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="53"/>
       <c r="P16" s="53" t="s">
         <v>24</v>
       </c>
       <c r="Q16" s="53"/>
       <c r="R16" s="53" t="s">
         <v>25</v>
       </c>
       <c r="S16" s="53"/>
       <c r="T16" s="53" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="53"/>
       <c r="V16" s="53" t="s">
         <v>27</v>
       </c>
       <c r="W16" s="53"/>
       <c r="X16" s="53" t="s">
         <v>28</v>
       </c>
       <c r="Y16" s="53"/>
     </row>
-    <row r="17" spans="1:25" ht="42.75" customHeight="1">
+    <row r="17" spans="1:25" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="55"/>
       <c r="B17" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>2</v>
       </c>
@@ -2465,51 +2470,51 @@
       <c r="R17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:25" s="29" customFormat="1">
+    <row r="18" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>153</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>100</v>
       </c>
       <c r="D18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>170</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>102</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>177</v>
       </c>
       <c r="I18" s="36" t="s">
@@ -2542,129 +2547,129 @@
       <c r="R18" s="36" t="s">
         <v>214</v>
       </c>
       <c r="S18" s="36" t="s">
         <v>108</v>
       </c>
       <c r="T18" s="36" t="s">
         <v>221</v>
       </c>
       <c r="U18" s="36" t="s">
         <v>109</v>
       </c>
       <c r="V18" s="36" t="s">
         <v>228</v>
       </c>
       <c r="W18" s="36" t="s">
         <v>110</v>
       </c>
       <c r="X18" s="36" t="s">
         <v>235</v>
       </c>
       <c r="Y18" s="36" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A19" s="33"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1">
+    <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="55"/>
       <c r="B20" s="56" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="53"/>
       <c r="D20" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="53"/>
       <c r="F20" s="53" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="53" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="53"/>
       <c r="J20" s="53" t="s">
         <v>33</v>
       </c>
       <c r="K20" s="53"/>
       <c r="L20" s="53" t="s">
         <v>34</v>
       </c>
       <c r="M20" s="53"/>
       <c r="N20" s="53" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="53"/>
       <c r="P20" s="53" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="53"/>
       <c r="R20" s="53" t="s">
         <v>37</v>
       </c>
       <c r="S20" s="53"/>
       <c r="T20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="53"/>
       <c r="V20" s="53" t="s">
         <v>39</v>
       </c>
       <c r="W20" s="53"/>
       <c r="X20" s="53" t="s">
         <v>40</v>
       </c>
       <c r="Y20" s="53"/>
     </row>
-    <row r="21" spans="1:25" ht="33.75">
+    <row r="21" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
       <c r="A21" s="55"/>
       <c r="B21" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>2</v>
       </c>
@@ -2695,51 +2700,51 @@
       <c r="R21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y21" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:25" s="29" customFormat="1">
+    <row r="22" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>154</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>120</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>162</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>107</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>169</v>
       </c>
       <c r="G22" s="36" t="s">
         <v>121</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>178</v>
       </c>
       <c r="I22" s="36" t="s">
@@ -2772,129 +2777,129 @@
       <c r="R22" s="36" t="s">
         <v>213</v>
       </c>
       <c r="S22" s="36" t="s">
         <v>116</v>
       </c>
       <c r="T22" s="36" t="s">
         <v>222</v>
       </c>
       <c r="U22" s="36" t="s">
         <v>117</v>
       </c>
       <c r="V22" s="36" t="s">
         <v>227</v>
       </c>
       <c r="W22" s="36" t="s">
         <v>118</v>
       </c>
       <c r="X22" s="36" t="s">
         <v>236</v>
       </c>
       <c r="Y22" s="36" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="23" spans="1:25" ht="8.25" customHeight="1">
+    <row r="23" spans="1:25" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="31"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="24"/>
       <c r="F23" s="27"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="24"/>
       <c r="M23" s="20"/>
       <c r="N23" s="24"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="20"/>
       <c r="R23" s="17"/>
       <c r="S23" s="20"/>
       <c r="T23" s="17"/>
       <c r="U23" s="19"/>
       <c r="V23" s="17"/>
       <c r="W23" s="19"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="21"/>
     </row>
-    <row r="24" spans="1:25" ht="15" customHeight="1">
+    <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="55"/>
       <c r="B24" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="53" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="53" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="53"/>
       <c r="H24" s="53" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="53"/>
       <c r="J24" s="53" t="s">
         <v>45</v>
       </c>
       <c r="K24" s="53"/>
       <c r="L24" s="53" t="s">
         <v>46</v>
       </c>
       <c r="M24" s="53"/>
       <c r="N24" s="53" t="s">
         <v>47</v>
       </c>
       <c r="O24" s="53"/>
       <c r="P24" s="53" t="s">
         <v>48</v>
       </c>
       <c r="Q24" s="53"/>
       <c r="R24" s="53" t="s">
         <v>49</v>
       </c>
       <c r="S24" s="53"/>
       <c r="T24" s="53" t="s">
         <v>50</v>
       </c>
       <c r="U24" s="54"/>
       <c r="V24" s="53" t="s">
         <v>51</v>
       </c>
       <c r="W24" s="54"/>
       <c r="X24" s="53" t="s">
         <v>52</v>
       </c>
       <c r="Y24" s="53"/>
     </row>
-    <row r="25" spans="1:25" ht="33.75">
+    <row r="25" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
       <c r="A25" s="55"/>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>2</v>
       </c>
@@ -2925,51 +2930,51 @@
       <c r="R25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U25" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W25" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y25" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:25" s="29" customFormat="1">
+    <row r="26" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>155</v>
       </c>
       <c r="C26" s="36" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>163</v>
       </c>
       <c r="E26" s="36" t="s">
         <v>123</v>
       </c>
       <c r="F26" s="36" t="s">
         <v>168</v>
       </c>
       <c r="G26" s="36" t="s">
         <v>124</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>179</v>
       </c>
       <c r="I26" s="36" t="s">
@@ -3002,129 +3007,129 @@
       <c r="R26" s="38" t="s">
         <v>212</v>
       </c>
       <c r="S26" s="37" t="s">
         <v>127</v>
       </c>
       <c r="T26" s="36" t="s">
         <v>223</v>
       </c>
       <c r="U26" s="38" t="s">
         <v>127</v>
       </c>
       <c r="V26" s="36" t="s">
         <v>226</v>
       </c>
       <c r="W26" s="38" t="s">
         <v>127</v>
       </c>
       <c r="X26" s="36" t="s">
         <v>237</v>
       </c>
       <c r="Y26" s="38" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27" s="31"/>
       <c r="B27" s="17"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="19"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="17"/>
       <c r="L27" s="19"/>
       <c r="M27" s="17"/>
       <c r="N27" s="19"/>
       <c r="O27" s="17"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="23"/>
       <c r="S27" s="18"/>
       <c r="T27" s="19"/>
       <c r="U27" s="23"/>
       <c r="V27" s="19"/>
       <c r="W27" s="23"/>
       <c r="X27" s="14"/>
       <c r="Y27" s="23"/>
     </row>
-    <row r="28" spans="1:25" ht="12" customHeight="1">
+    <row r="28" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="55"/>
       <c r="B28" s="56" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="54"/>
       <c r="D28" s="53" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="53"/>
       <c r="F28" s="53" t="s">
         <v>55</v>
       </c>
       <c r="G28" s="53"/>
       <c r="H28" s="53" t="s">
         <v>91</v>
       </c>
       <c r="I28" s="53"/>
       <c r="J28" s="53" t="s">
         <v>56</v>
       </c>
       <c r="K28" s="53"/>
       <c r="L28" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M28" s="53"/>
       <c r="N28" s="53" t="s">
         <v>82</v>
       </c>
       <c r="O28" s="54"/>
       <c r="P28" s="53" t="s">
         <v>83</v>
       </c>
       <c r="Q28" s="53"/>
       <c r="R28" s="51" t="s">
         <v>84</v>
       </c>
       <c r="S28" s="52"/>
       <c r="T28" s="53" t="s">
         <v>85</v>
       </c>
       <c r="U28" s="54"/>
       <c r="V28" s="53" t="s">
         <v>86</v>
       </c>
       <c r="W28" s="54"/>
       <c r="X28" s="53" t="s">
         <v>87</v>
       </c>
       <c r="Y28" s="53"/>
     </row>
-    <row r="29" spans="1:25" ht="30" customHeight="1">
+    <row r="29" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55"/>
       <c r="B29" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>2</v>
       </c>
@@ -3155,51 +3160,51 @@
       <c r="R29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>119</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>164</v>
       </c>
       <c r="E30" s="36" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="36" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="36" t="s">
         <v>117</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>180</v>
       </c>
       <c r="I30" s="36" t="s">
@@ -3232,129 +3237,129 @@
       <c r="R30" s="39" t="s">
         <v>211</v>
       </c>
       <c r="S30" s="40" t="s">
         <v>133</v>
       </c>
       <c r="T30" s="39" t="s">
         <v>224</v>
       </c>
       <c r="U30" s="40" t="s">
         <v>134</v>
       </c>
       <c r="V30" s="39" t="s">
         <v>225</v>
       </c>
       <c r="W30" s="40" t="s">
         <v>135</v>
       </c>
       <c r="X30" s="40" t="s">
         <v>238</v>
       </c>
       <c r="Y30" s="40" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31" s="31"/>
       <c r="B31" s="16"/>
       <c r="C31" s="25"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="14"/>
       <c r="M31" s="13"/>
       <c r="N31" s="14"/>
       <c r="O31" s="25"/>
       <c r="P31" s="14"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="11"/>
       <c r="T31" s="13"/>
       <c r="U31" s="11"/>
       <c r="V31" s="13"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32" s="55"/>
       <c r="B32" s="56" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="54"/>
       <c r="D32" s="53" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="53"/>
       <c r="F32" s="53" t="s">
         <v>90</v>
       </c>
       <c r="G32" s="53"/>
       <c r="H32" s="53" t="s">
         <v>92</v>
       </c>
       <c r="I32" s="53"/>
       <c r="J32" s="53" t="s">
         <v>93</v>
       </c>
       <c r="K32" s="53"/>
       <c r="L32" s="53" t="s">
         <v>258</v>
       </c>
       <c r="M32" s="53"/>
       <c r="N32" s="53" t="s">
         <v>94</v>
       </c>
       <c r="O32" s="54"/>
       <c r="P32" s="53" t="s">
         <v>95</v>
       </c>
       <c r="Q32" s="53"/>
       <c r="R32" s="51" t="s">
         <v>96</v>
       </c>
       <c r="S32" s="52"/>
       <c r="T32" s="53" t="s">
         <v>97</v>
       </c>
       <c r="U32" s="54"/>
       <c r="V32" s="53" t="s">
         <v>98</v>
       </c>
       <c r="W32" s="54"/>
       <c r="X32" s="53" t="s">
         <v>99</v>
       </c>
       <c r="Y32" s="53"/>
     </row>
-    <row r="33" spans="1:25" ht="35.25" customHeight="1">
+    <row r="33" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="55"/>
       <c r="B33" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>2</v>
       </c>
@@ -3385,51 +3390,51 @@
       <c r="R33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S33" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A34" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>157</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="36" t="s">
         <v>165</v>
       </c>
       <c r="E34" s="36" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="36" t="s">
         <v>166</v>
       </c>
       <c r="G34" s="36" t="s">
         <v>128</v>
       </c>
       <c r="H34" s="36" t="s">
         <v>181</v>
       </c>
       <c r="I34" s="36" t="s">
@@ -3462,129 +3467,129 @@
       <c r="R34" s="41" t="s">
         <v>245</v>
       </c>
       <c r="S34" s="42" t="s">
         <v>246</v>
       </c>
       <c r="T34" s="34">
         <v>656027.9</v>
       </c>
       <c r="U34" s="35">
         <v>106.5</v>
       </c>
       <c r="V34" s="39" t="s">
         <v>248</v>
       </c>
       <c r="W34" s="40" t="s">
         <v>247</v>
       </c>
       <c r="X34" s="40" t="s">
         <v>249</v>
       </c>
       <c r="Y34" s="40" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="35" spans="1:25" ht="10.5" customHeight="1">
+    <row r="35" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7"/>
       <c r="B35" s="8"/>
       <c r="C35" s="9"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="5"/>
       <c r="M35" s="4"/>
       <c r="N35" s="5"/>
       <c r="O35" s="9"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="6"/>
       <c r="T35" s="4"/>
       <c r="U35" s="6"/>
       <c r="V35" s="4"/>
       <c r="W35" s="6"/>
       <c r="X35" s="6"/>
       <c r="Y35" s="6"/>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A36" s="55"/>
       <c r="B36" s="56" t="s">
         <v>261</v>
       </c>
       <c r="C36" s="54"/>
       <c r="D36" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E36" s="53"/>
       <c r="F36" s="53" t="s">
         <v>262</v>
       </c>
       <c r="G36" s="53"/>
       <c r="H36" s="53" t="s">
         <v>260</v>
       </c>
       <c r="I36" s="53"/>
       <c r="J36" s="53" t="s">
         <v>259</v>
       </c>
       <c r="K36" s="53"/>
       <c r="L36" s="53" t="s">
         <v>257</v>
       </c>
       <c r="M36" s="53"/>
       <c r="N36" s="53" t="s">
         <v>256</v>
       </c>
       <c r="O36" s="54"/>
       <c r="P36" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q36" s="53"/>
       <c r="R36" s="51" t="s">
         <v>254</v>
       </c>
       <c r="S36" s="52"/>
       <c r="T36" s="53" t="s">
         <v>253</v>
       </c>
       <c r="U36" s="54"/>
       <c r="V36" s="53" t="s">
         <v>252</v>
       </c>
       <c r="W36" s="54"/>
       <c r="X36" s="53" t="s">
         <v>251</v>
       </c>
       <c r="Y36" s="53"/>
     </row>
-    <row r="37" spans="1:25" ht="30.75" customHeight="1">
+    <row r="37" spans="1:25" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="55"/>
       <c r="B37" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I37" s="43" t="s">
         <v>2</v>
       </c>
@@ -3615,51 +3620,51 @@
       <c r="R37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="S37" s="43" t="s">
         <v>2</v>
       </c>
       <c r="T37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="V37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="X37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Y37" s="43" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>263</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>129</v>
       </c>
       <c r="D38" s="36" t="s">
         <v>264</v>
       </c>
       <c r="E38" s="36" t="s">
         <v>127</v>
       </c>
       <c r="F38" s="36" t="s">
         <v>265</v>
       </c>
       <c r="G38" s="36" t="s">
         <v>241</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>266</v>
       </c>
       <c r="I38" s="36" t="s">
@@ -3692,102 +3697,102 @@
       <c r="R38" s="41" t="s">
         <v>274</v>
       </c>
       <c r="S38" s="42" t="s">
         <v>247</v>
       </c>
       <c r="T38" s="39" t="s">
         <v>276</v>
       </c>
       <c r="U38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="V38" s="39" t="s">
         <v>277</v>
       </c>
       <c r="W38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>278</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A40" s="55"/>
       <c r="B40" s="56" t="s">
         <v>279</v>
       </c>
       <c r="C40" s="54"/>
       <c r="D40" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E40" s="53"/>
       <c r="F40" s="53" t="s">
         <v>280</v>
       </c>
       <c r="G40" s="53"/>
       <c r="H40" s="53" t="s">
         <v>281</v>
       </c>
       <c r="I40" s="53"/>
       <c r="J40" s="53" t="s">
         <v>282</v>
       </c>
       <c r="K40" s="53"/>
       <c r="L40" s="53" t="s">
         <v>283</v>
       </c>
       <c r="M40" s="53"/>
       <c r="N40" s="53" t="s">
         <v>284</v>
       </c>
       <c r="O40" s="54"/>
       <c r="P40" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q40" s="53"/>
       <c r="R40" s="51" t="s">
         <v>285</v>
       </c>
       <c r="S40" s="52"/>
       <c r="T40" s="53" t="s">
         <v>286</v>
       </c>
       <c r="U40" s="54"/>
       <c r="V40" s="53" t="s">
         <v>287</v>
       </c>
       <c r="W40" s="54"/>
       <c r="X40" s="53" t="s">
         <v>288</v>
       </c>
       <c r="Y40" s="53"/>
     </row>
-    <row r="41" spans="1:25" ht="33.75">
+    <row r="41" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
       <c r="A41" s="55"/>
       <c r="B41" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="48" t="s">
         <v>2</v>
       </c>
@@ -3818,88 +3823,92 @@
       <c r="R41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="S41" s="48" t="s">
         <v>2</v>
       </c>
       <c r="T41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="U41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="V41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="W41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="X41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="Y41" s="48" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>290</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>291</v>
       </c>
       <c r="D42" s="36" t="s">
         <v>292</v>
       </c>
       <c r="E42" s="36" t="s">
         <v>114</v>
       </c>
-      <c r="F42" s="36"/>
-      <c r="G42" s="36"/>
+      <c r="F42" s="39" t="s">
+        <v>293</v>
+      </c>
+      <c r="G42" s="39" t="s">
+        <v>100</v>
+      </c>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="39"/>
       <c r="N42" s="41"/>
       <c r="O42" s="41"/>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="41"/>
       <c r="S42" s="42"/>
       <c r="T42" s="39"/>
       <c r="U42" s="41"/>
       <c r="V42" s="39"/>
       <c r="W42" s="41"/>
       <c r="X42" s="40"/>
       <c r="Y42" s="41"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
     <mergeCell ref="R36:S36"/>
     <mergeCell ref="T36:U36"/>
     <mergeCell ref="V36:W36"/>
     <mergeCell ref="X36:Y36"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="D24:E24"/>