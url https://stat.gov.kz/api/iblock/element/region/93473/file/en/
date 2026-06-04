--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="9900" windowHeight="8304"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11196" windowHeight="8880"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$37</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="294">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Кyzylorda</t>
   </si>
@@ -1206,64 +1206,64 @@
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1537,51 +1537,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B45" sqref="B45"/>
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.44140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.33203125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.33203125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.44140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.44140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.33203125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.44140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.33203125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.44140625" style="1" customWidth="1"/>
@@ -1598,158 +1598,158 @@
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
       <c r="T1" s="46"/>
       <c r="U1" s="46"/>
       <c r="V1" s="46"/>
       <c r="W1" s="46"/>
       <c r="X1" s="46"/>
       <c r="Y1" s="46"/>
     </row>
     <row r="2" spans="1:26" s="47" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="59"/>
-[...22 lines deleted...]
-      <c r="Y2" s="59"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
     </row>
     <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
     <row r="4" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="57"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="53"/>
       <c r="F4" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="53"/>
       <c r="H4" s="53" t="s">
         <v>61</v>
       </c>
       <c r="I4" s="53"/>
       <c r="J4" s="53" t="s">
         <v>62</v>
       </c>
       <c r="K4" s="53"/>
       <c r="L4" s="53" t="s">
         <v>63</v>
       </c>
       <c r="M4" s="53"/>
       <c r="N4" s="53" t="s">
         <v>64</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53" t="s">
         <v>65</v>
       </c>
       <c r="Q4" s="53"/>
       <c r="R4" s="53" t="s">
         <v>66</v>
       </c>
       <c r="S4" s="53"/>
       <c r="T4" s="53" t="s">
         <v>67</v>
       </c>
       <c r="U4" s="53"/>
       <c r="V4" s="53" t="s">
         <v>68</v>
       </c>
       <c r="W4" s="53"/>
       <c r="X4" s="53" t="s">
         <v>69</v>
       </c>
       <c r="Y4" s="53"/>
     </row>
     <row r="5" spans="1:26" customFormat="1" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A5" s="58"/>
+      <c r="A5" s="59"/>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1885,102 +1885,102 @@
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="14"/>
       <c r="S7" s="14"/>
       <c r="T7" s="14"/>
       <c r="U7" s="14"/>
       <c r="V7" s="15"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="14"/>
     </row>
     <row r="8" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="55"/>
-      <c r="B8" s="56" t="s">
+      <c r="A8" s="56"/>
+      <c r="B8" s="57" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="53"/>
       <c r="D8" s="53" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="53"/>
       <c r="F8" s="53" t="s">
         <v>81</v>
       </c>
       <c r="G8" s="53"/>
       <c r="H8" s="53" t="s">
         <v>78</v>
       </c>
       <c r="I8" s="53"/>
       <c r="J8" s="53" t="s">
         <v>77</v>
       </c>
       <c r="K8" s="53"/>
       <c r="L8" s="53" t="s">
         <v>76</v>
       </c>
       <c r="M8" s="53"/>
       <c r="N8" s="53" t="s">
         <v>75</v>
       </c>
       <c r="O8" s="53"/>
       <c r="P8" s="53" t="s">
         <v>74</v>
       </c>
       <c r="Q8" s="53"/>
       <c r="R8" s="53" t="s">
         <v>73</v>
       </c>
       <c r="S8" s="53"/>
       <c r="T8" s="53" t="s">
         <v>72</v>
       </c>
       <c r="U8" s="53"/>
       <c r="V8" s="53" t="s">
         <v>71</v>
       </c>
       <c r="W8" s="53"/>
       <c r="X8" s="53" t="s">
         <v>70</v>
       </c>
       <c r="Y8" s="53"/>
     </row>
     <row r="9" spans="1:26" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="55"/>
+      <c r="A9" s="56"/>
       <c r="B9" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="12" t="s">
@@ -2115,102 +2115,102 @@
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A12" s="55"/>
-      <c r="B12" s="56" t="s">
+      <c r="A12" s="56"/>
+      <c r="B12" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="53"/>
       <c r="D12" s="53" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="53"/>
       <c r="F12" s="53" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="53"/>
       <c r="H12" s="53" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="53"/>
       <c r="J12" s="53" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="53"/>
       <c r="L12" s="53" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="53"/>
       <c r="N12" s="53" t="s">
         <v>11</v>
       </c>
       <c r="O12" s="53"/>
       <c r="P12" s="53" t="s">
         <v>12</v>
       </c>
       <c r="Q12" s="53"/>
       <c r="R12" s="53" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="53"/>
       <c r="T12" s="53" t="s">
         <v>14</v>
       </c>
       <c r="U12" s="53"/>
       <c r="V12" s="53" t="s">
         <v>15</v>
       </c>
       <c r="W12" s="53"/>
       <c r="X12" s="53" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="53"/>
     </row>
     <row r="13" spans="1:26" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A13" s="55"/>
+      <c r="A13" s="56"/>
       <c r="B13" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="12" t="s">
@@ -2345,102 +2345,102 @@
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
     </row>
     <row r="16" spans="1:26" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="55"/>
-      <c r="B16" s="56" t="s">
+      <c r="A16" s="56"/>
+      <c r="B16" s="57" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="53"/>
       <c r="D16" s="53" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="53"/>
       <c r="F16" s="53" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="53"/>
       <c r="H16" s="53" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="53"/>
       <c r="J16" s="53" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="53"/>
       <c r="L16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="M16" s="53"/>
       <c r="N16" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="53"/>
       <c r="P16" s="53" t="s">
         <v>24</v>
       </c>
       <c r="Q16" s="53"/>
       <c r="R16" s="53" t="s">
         <v>25</v>
       </c>
       <c r="S16" s="53"/>
       <c r="T16" s="53" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="53"/>
       <c r="V16" s="53" t="s">
         <v>27</v>
       </c>
       <c r="W16" s="53"/>
       <c r="X16" s="53" t="s">
         <v>28</v>
       </c>
       <c r="Y16" s="53"/>
     </row>
     <row r="17" spans="1:25" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="55"/>
+      <c r="A17" s="56"/>
       <c r="B17" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="12" t="s">
@@ -2575,102 +2575,102 @@
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="55"/>
-      <c r="B20" s="56" t="s">
+      <c r="A20" s="56"/>
+      <c r="B20" s="57" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="53"/>
       <c r="D20" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="53"/>
       <c r="F20" s="53" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="53" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="53"/>
       <c r="J20" s="53" t="s">
         <v>33</v>
       </c>
       <c r="K20" s="53"/>
       <c r="L20" s="53" t="s">
         <v>34</v>
       </c>
       <c r="M20" s="53"/>
       <c r="N20" s="53" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="53"/>
       <c r="P20" s="53" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="53"/>
       <c r="R20" s="53" t="s">
         <v>37</v>
       </c>
       <c r="S20" s="53"/>
       <c r="T20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="53"/>
       <c r="V20" s="53" t="s">
         <v>39</v>
       </c>
       <c r="W20" s="53"/>
       <c r="X20" s="53" t="s">
         <v>40</v>
       </c>
       <c r="Y20" s="53"/>
     </row>
     <row r="21" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A21" s="55"/>
+      <c r="A21" s="56"/>
       <c r="B21" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="12" t="s">
@@ -2805,102 +2805,102 @@
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="24"/>
       <c r="F23" s="27"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="24"/>
       <c r="M23" s="20"/>
       <c r="N23" s="24"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="20"/>
       <c r="R23" s="17"/>
       <c r="S23" s="20"/>
       <c r="T23" s="17"/>
       <c r="U23" s="19"/>
       <c r="V23" s="17"/>
       <c r="W23" s="19"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="21"/>
     </row>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="55"/>
-      <c r="B24" s="56" t="s">
+      <c r="A24" s="56"/>
+      <c r="B24" s="57" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="53" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="53" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="53"/>
       <c r="H24" s="53" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="53"/>
       <c r="J24" s="53" t="s">
         <v>45</v>
       </c>
       <c r="K24" s="53"/>
       <c r="L24" s="53" t="s">
         <v>46</v>
       </c>
       <c r="M24" s="53"/>
       <c r="N24" s="53" t="s">
         <v>47</v>
       </c>
       <c r="O24" s="53"/>
       <c r="P24" s="53" t="s">
         <v>48</v>
       </c>
       <c r="Q24" s="53"/>
       <c r="R24" s="53" t="s">
         <v>49</v>
       </c>
       <c r="S24" s="53"/>
       <c r="T24" s="53" t="s">
         <v>50</v>
       </c>
       <c r="U24" s="54"/>
       <c r="V24" s="53" t="s">
         <v>51</v>
       </c>
       <c r="W24" s="54"/>
       <c r="X24" s="53" t="s">
         <v>52</v>
       </c>
       <c r="Y24" s="53"/>
     </row>
     <row r="25" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A25" s="55"/>
+      <c r="A25" s="56"/>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J25" s="12" t="s">
@@ -3035,102 +3035,102 @@
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="19"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="17"/>
       <c r="L27" s="19"/>
       <c r="M27" s="17"/>
       <c r="N27" s="19"/>
       <c r="O27" s="17"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="23"/>
       <c r="S27" s="18"/>
       <c r="T27" s="19"/>
       <c r="U27" s="23"/>
       <c r="V27" s="19"/>
       <c r="W27" s="23"/>
       <c r="X27" s="14"/>
       <c r="Y27" s="23"/>
     </row>
     <row r="28" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="55"/>
-      <c r="B28" s="56" t="s">
+      <c r="A28" s="56"/>
+      <c r="B28" s="57" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="54"/>
       <c r="D28" s="53" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="53"/>
       <c r="F28" s="53" t="s">
         <v>55</v>
       </c>
       <c r="G28" s="53"/>
       <c r="H28" s="53" t="s">
         <v>91</v>
       </c>
       <c r="I28" s="53"/>
       <c r="J28" s="53" t="s">
         <v>56</v>
       </c>
       <c r="K28" s="53"/>
       <c r="L28" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M28" s="53"/>
       <c r="N28" s="53" t="s">
         <v>82</v>
       </c>
       <c r="O28" s="54"/>
       <c r="P28" s="53" t="s">
         <v>83</v>
       </c>
       <c r="Q28" s="53"/>
       <c r="R28" s="51" t="s">
         <v>84</v>
       </c>
       <c r="S28" s="52"/>
       <c r="T28" s="53" t="s">
         <v>85</v>
       </c>
       <c r="U28" s="54"/>
       <c r="V28" s="53" t="s">
         <v>86</v>
       </c>
       <c r="W28" s="54"/>
       <c r="X28" s="53" t="s">
         <v>87</v>
       </c>
       <c r="Y28" s="53"/>
     </row>
     <row r="29" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="55"/>
+      <c r="A29" s="56"/>
       <c r="B29" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="12" t="s">
@@ -3265,102 +3265,102 @@
       <c r="C31" s="25"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="14"/>
       <c r="M31" s="13"/>
       <c r="N31" s="14"/>
       <c r="O31" s="25"/>
       <c r="P31" s="14"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="11"/>
       <c r="T31" s="13"/>
       <c r="U31" s="11"/>
       <c r="V31" s="13"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A32" s="55"/>
-      <c r="B32" s="56" t="s">
+      <c r="A32" s="56"/>
+      <c r="B32" s="57" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="54"/>
       <c r="D32" s="53" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="53"/>
       <c r="F32" s="53" t="s">
         <v>90</v>
       </c>
       <c r="G32" s="53"/>
       <c r="H32" s="53" t="s">
         <v>92</v>
       </c>
       <c r="I32" s="53"/>
       <c r="J32" s="53" t="s">
         <v>93</v>
       </c>
       <c r="K32" s="53"/>
       <c r="L32" s="53" t="s">
         <v>258</v>
       </c>
       <c r="M32" s="53"/>
       <c r="N32" s="53" t="s">
         <v>94</v>
       </c>
       <c r="O32" s="54"/>
       <c r="P32" s="53" t="s">
         <v>95</v>
       </c>
       <c r="Q32" s="53"/>
       <c r="R32" s="51" t="s">
         <v>96</v>
       </c>
       <c r="S32" s="52"/>
       <c r="T32" s="53" t="s">
         <v>97</v>
       </c>
       <c r="U32" s="54"/>
       <c r="V32" s="53" t="s">
         <v>98</v>
       </c>
       <c r="W32" s="54"/>
       <c r="X32" s="53" t="s">
         <v>99</v>
       </c>
       <c r="Y32" s="53"/>
     </row>
     <row r="33" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="55"/>
+      <c r="A33" s="56"/>
       <c r="B33" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J33" s="12" t="s">
@@ -3495,102 +3495,102 @@
       <c r="C35" s="9"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="5"/>
       <c r="M35" s="4"/>
       <c r="N35" s="5"/>
       <c r="O35" s="9"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="6"/>
       <c r="T35" s="4"/>
       <c r="U35" s="6"/>
       <c r="V35" s="4"/>
       <c r="W35" s="6"/>
       <c r="X35" s="6"/>
       <c r="Y35" s="6"/>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A36" s="55"/>
-      <c r="B36" s="56" t="s">
+      <c r="A36" s="56"/>
+      <c r="B36" s="57" t="s">
         <v>261</v>
       </c>
       <c r="C36" s="54"/>
       <c r="D36" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E36" s="53"/>
       <c r="F36" s="53" t="s">
         <v>262</v>
       </c>
       <c r="G36" s="53"/>
       <c r="H36" s="53" t="s">
         <v>260</v>
       </c>
       <c r="I36" s="53"/>
       <c r="J36" s="53" t="s">
         <v>259</v>
       </c>
       <c r="K36" s="53"/>
       <c r="L36" s="53" t="s">
         <v>257</v>
       </c>
       <c r="M36" s="53"/>
       <c r="N36" s="53" t="s">
         <v>256</v>
       </c>
       <c r="O36" s="54"/>
       <c r="P36" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q36" s="53"/>
       <c r="R36" s="51" t="s">
         <v>254</v>
       </c>
       <c r="S36" s="52"/>
       <c r="T36" s="53" t="s">
         <v>253</v>
       </c>
       <c r="U36" s="54"/>
       <c r="V36" s="53" t="s">
         <v>252</v>
       </c>
       <c r="W36" s="54"/>
       <c r="X36" s="53" t="s">
         <v>251</v>
       </c>
       <c r="Y36" s="53"/>
     </row>
     <row r="37" spans="1:25" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="55"/>
+      <c r="A37" s="56"/>
       <c r="B37" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I37" s="43" t="s">
         <v>2</v>
       </c>
       <c r="J37" s="43" t="s">
@@ -3698,102 +3698,102 @@
         <v>274</v>
       </c>
       <c r="S38" s="42" t="s">
         <v>247</v>
       </c>
       <c r="T38" s="39" t="s">
         <v>276</v>
       </c>
       <c r="U38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="V38" s="39" t="s">
         <v>277</v>
       </c>
       <c r="W38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>278</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A40" s="55"/>
-      <c r="B40" s="56" t="s">
+      <c r="A40" s="56"/>
+      <c r="B40" s="57" t="s">
         <v>279</v>
       </c>
       <c r="C40" s="54"/>
       <c r="D40" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E40" s="53"/>
       <c r="F40" s="53" t="s">
         <v>280</v>
       </c>
       <c r="G40" s="53"/>
       <c r="H40" s="53" t="s">
         <v>281</v>
       </c>
       <c r="I40" s="53"/>
       <c r="J40" s="53" t="s">
         <v>282</v>
       </c>
       <c r="K40" s="53"/>
       <c r="L40" s="53" t="s">
         <v>283</v>
       </c>
       <c r="M40" s="53"/>
       <c r="N40" s="53" t="s">
         <v>284</v>
       </c>
       <c r="O40" s="54"/>
       <c r="P40" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q40" s="53"/>
       <c r="R40" s="51" t="s">
         <v>285</v>
       </c>
       <c r="S40" s="52"/>
       <c r="T40" s="53" t="s">
         <v>286</v>
       </c>
       <c r="U40" s="54"/>
       <c r="V40" s="53" t="s">
         <v>287</v>
       </c>
       <c r="W40" s="54"/>
       <c r="X40" s="53" t="s">
         <v>288</v>
       </c>
       <c r="Y40" s="53"/>
     </row>
     <row r="41" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A41" s="55"/>
+      <c r="A41" s="56"/>
       <c r="B41" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="48" t="s">
         <v>2</v>
       </c>
       <c r="J41" s="48" t="s">
@@ -3845,207 +3845,211 @@
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>290</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>291</v>
       </c>
       <c r="D42" s="36" t="s">
         <v>292</v>
       </c>
       <c r="E42" s="36" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>293</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>100</v>
       </c>
-      <c r="H42" s="36"/>
-      <c r="I42" s="36"/>
+      <c r="H42" s="34">
+        <v>277879</v>
+      </c>
+      <c r="I42" s="34">
+        <v>102.5</v>
+      </c>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="39"/>
       <c r="N42" s="41"/>
       <c r="O42" s="41"/>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="41"/>
       <c r="S42" s="42"/>
       <c r="T42" s="39"/>
       <c r="U42" s="41"/>
       <c r="V42" s="39"/>
       <c r="W42" s="41"/>
       <c r="X42" s="40"/>
       <c r="Y42" s="41"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="L20:M20"/>
     <mergeCell ref="R36:S36"/>
     <mergeCell ref="T36:U36"/>
     <mergeCell ref="V36:W36"/>
     <mergeCell ref="X36:Y36"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="T28:U28"/>
-    <mergeCell ref="V28:W28"/>
-[...105 lines deleted...]
-    <mergeCell ref="P40:Q40"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>