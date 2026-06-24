--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11196" windowHeight="8880"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10728" windowHeight="8172"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$37</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="295">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Кyzylorda</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t xml:space="preserve">January-February 2019 </t>
   </si>
   <si>
     <t xml:space="preserve">January-March 2019 </t>
   </si>
   <si>
@@ -896,50 +896,53 @@
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>55 758.0</t>
   </si>
   <si>
     <t>101,2</t>
   </si>
   <si>
     <t>122 296.0</t>
   </si>
   <si>
     <t>208 848.6</t>
+  </si>
+  <si>
+    <t>351 998.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1537,51 +1540,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+      <selection activeCell="K42" sqref="K42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.44140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.33203125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.33203125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.44140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.44140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.33203125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.44140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.33203125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.44140625" style="1" customWidth="1"/>
@@ -3851,52 +3854,56 @@
       </c>
       <c r="B42" s="37" t="s">
         <v>290</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>291</v>
       </c>
       <c r="D42" s="36" t="s">
         <v>292</v>
       </c>
       <c r="E42" s="36" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>293</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>100</v>
       </c>
       <c r="H42" s="34">
         <v>277879</v>
       </c>
       <c r="I42" s="34">
         <v>102.5</v>
       </c>
-      <c r="J42" s="36"/>
-      <c r="K42" s="36"/>
+      <c r="J42" s="41" t="s">
+        <v>294</v>
+      </c>
+      <c r="K42" s="41" t="s">
+        <v>128</v>
+      </c>
       <c r="L42" s="36"/>
       <c r="M42" s="39"/>
       <c r="N42" s="41"/>
       <c r="O42" s="41"/>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="41"/>
       <c r="S42" s="42"/>
       <c r="T42" s="39"/>
       <c r="U42" s="41"/>
       <c r="V42" s="39"/>
       <c r="W42" s="41"/>
       <c r="X42" s="40"/>
       <c r="Y42" s="41"/>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
     <mergeCell ref="R40:S40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="V40:W40"/>