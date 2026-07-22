--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10728" windowHeight="8172"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="8100"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$37</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="296">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Кyzylorda</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t xml:space="preserve">January-February 2019 </t>
   </si>
   <si>
     <t xml:space="preserve">January-March 2019 </t>
   </si>
   <si>
@@ -899,60 +899,63 @@
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>55 758.0</t>
   </si>
   <si>
     <t>101,2</t>
   </si>
   <si>
     <t>122 296.0</t>
   </si>
   <si>
     <t>208 848.6</t>
   </si>
   <si>
     <t>351 998.0</t>
+  </si>
+  <si>
+    <t>449 486.3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
@@ -1209,64 +1212,64 @@
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1289,118 +1292,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1536,223 +1537,223 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K42" sqref="K42"/>
+    <sheetView tabSelected="1" topLeftCell="E25" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N50" sqref="N50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="17.88671875" style="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="8.42578125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="8.42578125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="12.28515625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.28515625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.42578125" style="1" customWidth="1"/>
+    <col min="22" max="22" width="12.28515625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.42578125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="12.28515625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="12" customHeight="1">
       <c r="A1" s="46"/>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
       <c r="T1" s="46"/>
       <c r="U1" s="46"/>
       <c r="V1" s="46"/>
       <c r="W1" s="46"/>
       <c r="X1" s="46"/>
       <c r="Y1" s="46"/>
     </row>
-    <row r="2" spans="1:26" s="47" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="55" t="s">
+    <row r="2" spans="1:26" s="47" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="55"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+    </row>
+    <row r="3" spans="1:26" ht="10.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
-    <row r="4" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="58"/>
+    <row r="4" spans="1:26" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="57"/>
       <c r="B4" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="53"/>
       <c r="F4" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="53"/>
       <c r="H4" s="53" t="s">
         <v>61</v>
       </c>
       <c r="I4" s="53"/>
       <c r="J4" s="53" t="s">
         <v>62</v>
       </c>
       <c r="K4" s="53"/>
       <c r="L4" s="53" t="s">
         <v>63</v>
       </c>
       <c r="M4" s="53"/>
       <c r="N4" s="53" t="s">
         <v>64</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53" t="s">
         <v>65</v>
       </c>
       <c r="Q4" s="53"/>
       <c r="R4" s="53" t="s">
         <v>66</v>
       </c>
       <c r="S4" s="53"/>
       <c r="T4" s="53" t="s">
         <v>67</v>
       </c>
       <c r="U4" s="53"/>
       <c r="V4" s="53" t="s">
         <v>68</v>
       </c>
       <c r="W4" s="53"/>
       <c r="X4" s="53" t="s">
         <v>69</v>
       </c>
       <c r="Y4" s="53"/>
     </row>
-    <row r="5" spans="1:26" customFormat="1" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A5" s="59"/>
+    <row r="5" spans="1:26" customFormat="1" ht="33.75">
+      <c r="A5" s="58"/>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1783,51 +1784,51 @@
         <v>1</v>
       </c>
       <c r="S5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="Z5" s="2"/>
     </row>
-    <row r="6" spans="1:26" s="28" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" s="28" customFormat="1" ht="15">
       <c r="A6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>150</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>158</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>129</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>138</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>174</v>
       </c>
       <c r="I6" s="26" t="s">
@@ -1860,130 +1861,130 @@
       <c r="R6" s="26" t="s">
         <v>217</v>
       </c>
       <c r="S6" s="26" t="s">
         <v>142</v>
       </c>
       <c r="T6" s="26" t="s">
         <v>218</v>
       </c>
       <c r="U6" s="26" t="s">
         <v>136</v>
       </c>
       <c r="V6" s="26" t="s">
         <v>231</v>
       </c>
       <c r="W6" s="26" t="s">
         <v>143</v>
       </c>
       <c r="X6" s="26" t="s">
         <v>232</v>
       </c>
       <c r="Y6" s="26" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:26" customFormat="1" ht="11.25" customHeight="1">
       <c r="A7" s="32"/>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="14"/>
       <c r="S7" s="14"/>
       <c r="T7" s="14"/>
       <c r="U7" s="14"/>
       <c r="V7" s="15"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="14"/>
     </row>
-    <row r="8" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B8" s="57" t="s">
+    <row r="8" spans="1:26" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="56" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="53"/>
       <c r="D8" s="53" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="53"/>
       <c r="F8" s="53" t="s">
         <v>81</v>
       </c>
       <c r="G8" s="53"/>
       <c r="H8" s="53" t="s">
         <v>78</v>
       </c>
       <c r="I8" s="53"/>
       <c r="J8" s="53" t="s">
         <v>77</v>
       </c>
       <c r="K8" s="53"/>
       <c r="L8" s="53" t="s">
         <v>76</v>
       </c>
       <c r="M8" s="53"/>
       <c r="N8" s="53" t="s">
         <v>75</v>
       </c>
       <c r="O8" s="53"/>
       <c r="P8" s="53" t="s">
         <v>74</v>
       </c>
       <c r="Q8" s="53"/>
       <c r="R8" s="53" t="s">
         <v>73</v>
       </c>
       <c r="S8" s="53"/>
       <c r="T8" s="53" t="s">
         <v>72</v>
       </c>
       <c r="U8" s="53"/>
       <c r="V8" s="53" t="s">
         <v>71</v>
       </c>
       <c r="W8" s="53"/>
       <c r="X8" s="53" t="s">
         <v>70</v>
       </c>
       <c r="Y8" s="53"/>
     </row>
-    <row r="9" spans="1:26" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="56"/>
+    <row r="9" spans="1:26" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A9" s="55"/>
       <c r="B9" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="12" t="s">
@@ -2013,51 +2014,51 @@
       <c r="R9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y9" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="28" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="15">
       <c r="A10" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>151</v>
       </c>
       <c r="C10" s="26">
         <v>108.1</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>159</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>100</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>172</v>
       </c>
       <c r="G10" s="26">
         <v>102.5</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>175</v>
       </c>
       <c r="I10" s="26" t="s">
@@ -2090,130 +2091,130 @@
       <c r="R10" s="26" t="s">
         <v>216</v>
       </c>
       <c r="S10" s="26" t="s">
         <v>127</v>
       </c>
       <c r="T10" s="26" t="s">
         <v>219</v>
       </c>
       <c r="U10" s="26" t="s">
         <v>125</v>
       </c>
       <c r="V10" s="26" t="s">
         <v>230</v>
       </c>
       <c r="W10" s="26" t="s">
         <v>113</v>
       </c>
       <c r="X10" s="26" t="s">
         <v>233</v>
       </c>
       <c r="Y10" s="26" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="11" spans="1:26" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:26" customFormat="1" ht="9.75" customHeight="1">
       <c r="A11" s="33"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="57" t="s">
+    <row r="12" spans="1:26">
+      <c r="A12" s="55"/>
+      <c r="B12" s="56" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="53"/>
       <c r="D12" s="53" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="53"/>
       <c r="F12" s="53" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="53"/>
       <c r="H12" s="53" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="53"/>
       <c r="J12" s="53" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="53"/>
       <c r="L12" s="53" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="53"/>
       <c r="N12" s="53" t="s">
         <v>11</v>
       </c>
       <c r="O12" s="53"/>
       <c r="P12" s="53" t="s">
         <v>12</v>
       </c>
       <c r="Q12" s="53"/>
       <c r="R12" s="53" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="53"/>
       <c r="T12" s="53" t="s">
         <v>14</v>
       </c>
       <c r="U12" s="53"/>
       <c r="V12" s="53" t="s">
         <v>15</v>
       </c>
       <c r="W12" s="53"/>
       <c r="X12" s="53" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="53"/>
     </row>
-    <row r="13" spans="1:26" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A13" s="56"/>
+    <row r="13" spans="1:26" ht="33.75">
+      <c r="A13" s="55"/>
       <c r="B13" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="12" t="s">
@@ -2243,51 +2244,51 @@
       <c r="R13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y13" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="29" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:26" s="29" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>152</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>148</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>160</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>149</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>171</v>
       </c>
       <c r="G14" s="36">
         <v>100.6</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>176</v>
       </c>
       <c r="I14" s="36" t="s">
@@ -2320,130 +2321,130 @@
       <c r="R14" s="37" t="s">
         <v>215</v>
       </c>
       <c r="S14" s="36" t="s">
         <v>100</v>
       </c>
       <c r="T14" s="37" t="s">
         <v>220</v>
       </c>
       <c r="U14" s="36" t="s">
         <v>147</v>
       </c>
       <c r="V14" s="37" t="s">
         <v>229</v>
       </c>
       <c r="W14" s="36" t="s">
         <v>100</v>
       </c>
       <c r="X14" s="36" t="s">
         <v>234</v>
       </c>
       <c r="Y14" s="36" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:26" ht="9" customHeight="1">
       <c r="A15" s="33"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
     </row>
-    <row r="16" spans="1:26" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B16" s="57" t="s">
+    <row r="16" spans="1:26" ht="12.6" customHeight="1">
+      <c r="A16" s="55"/>
+      <c r="B16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="53"/>
       <c r="D16" s="53" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="53"/>
       <c r="F16" s="53" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="53"/>
       <c r="H16" s="53" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="53"/>
       <c r="J16" s="53" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="53"/>
       <c r="L16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="M16" s="53"/>
       <c r="N16" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="53"/>
       <c r="P16" s="53" t="s">
         <v>24</v>
       </c>
       <c r="Q16" s="53"/>
       <c r="R16" s="53" t="s">
         <v>25</v>
       </c>
       <c r="S16" s="53"/>
       <c r="T16" s="53" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="53"/>
       <c r="V16" s="53" t="s">
         <v>27</v>
       </c>
       <c r="W16" s="53"/>
       <c r="X16" s="53" t="s">
         <v>28</v>
       </c>
       <c r="Y16" s="53"/>
     </row>
-    <row r="17" spans="1:25" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="56"/>
+    <row r="17" spans="1:25" ht="42.75" customHeight="1">
+      <c r="A17" s="55"/>
       <c r="B17" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="12" t="s">
@@ -2473,51 +2474,51 @@
       <c r="R17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:25" s="29" customFormat="1">
       <c r="A18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>153</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>100</v>
       </c>
       <c r="D18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>170</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>102</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>177</v>
       </c>
       <c r="I18" s="36" t="s">
@@ -2550,130 +2551,130 @@
       <c r="R18" s="36" t="s">
         <v>214</v>
       </c>
       <c r="S18" s="36" t="s">
         <v>108</v>
       </c>
       <c r="T18" s="36" t="s">
         <v>221</v>
       </c>
       <c r="U18" s="36" t="s">
         <v>109</v>
       </c>
       <c r="V18" s="36" t="s">
         <v>228</v>
       </c>
       <c r="W18" s="36" t="s">
         <v>110</v>
       </c>
       <c r="X18" s="36" t="s">
         <v>235</v>
       </c>
       <c r="Y18" s="36" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:25">
       <c r="A19" s="33"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B20" s="57" t="s">
+    <row r="20" spans="1:25" ht="15" customHeight="1">
+      <c r="A20" s="55"/>
+      <c r="B20" s="56" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="53"/>
       <c r="D20" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="53"/>
       <c r="F20" s="53" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="53" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="53"/>
       <c r="J20" s="53" t="s">
         <v>33</v>
       </c>
       <c r="K20" s="53"/>
       <c r="L20" s="53" t="s">
         <v>34</v>
       </c>
       <c r="M20" s="53"/>
       <c r="N20" s="53" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="53"/>
       <c r="P20" s="53" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="53"/>
       <c r="R20" s="53" t="s">
         <v>37</v>
       </c>
       <c r="S20" s="53"/>
       <c r="T20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="53"/>
       <c r="V20" s="53" t="s">
         <v>39</v>
       </c>
       <c r="W20" s="53"/>
       <c r="X20" s="53" t="s">
         <v>40</v>
       </c>
       <c r="Y20" s="53"/>
     </row>
-    <row r="21" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A21" s="56"/>
+    <row r="21" spans="1:25" ht="33.75">
+      <c r="A21" s="55"/>
       <c r="B21" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="12" t="s">
@@ -2703,51 +2704,51 @@
       <c r="R21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y21" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:25" s="29" customFormat="1">
       <c r="A22" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>154</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>120</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>162</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>107</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>169</v>
       </c>
       <c r="G22" s="36" t="s">
         <v>121</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>178</v>
       </c>
       <c r="I22" s="36" t="s">
@@ -2780,130 +2781,130 @@
       <c r="R22" s="36" t="s">
         <v>213</v>
       </c>
       <c r="S22" s="36" t="s">
         <v>116</v>
       </c>
       <c r="T22" s="36" t="s">
         <v>222</v>
       </c>
       <c r="U22" s="36" t="s">
         <v>117</v>
       </c>
       <c r="V22" s="36" t="s">
         <v>227</v>
       </c>
       <c r="W22" s="36" t="s">
         <v>118</v>
       </c>
       <c r="X22" s="36" t="s">
         <v>236</v>
       </c>
       <c r="Y22" s="36" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="23" spans="1:25" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:25" ht="8.25" customHeight="1">
       <c r="A23" s="31"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="24"/>
       <c r="F23" s="27"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="24"/>
       <c r="M23" s="20"/>
       <c r="N23" s="24"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="20"/>
       <c r="R23" s="17"/>
       <c r="S23" s="20"/>
       <c r="T23" s="17"/>
       <c r="U23" s="19"/>
       <c r="V23" s="17"/>
       <c r="W23" s="19"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="21"/>
     </row>
-    <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B24" s="57" t="s">
+    <row r="24" spans="1:25" ht="15" customHeight="1">
+      <c r="A24" s="55"/>
+      <c r="B24" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="53" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="53" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="53"/>
       <c r="H24" s="53" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="53"/>
       <c r="J24" s="53" t="s">
         <v>45</v>
       </c>
       <c r="K24" s="53"/>
       <c r="L24" s="53" t="s">
         <v>46</v>
       </c>
       <c r="M24" s="53"/>
       <c r="N24" s="53" t="s">
         <v>47</v>
       </c>
       <c r="O24" s="53"/>
       <c r="P24" s="53" t="s">
         <v>48</v>
       </c>
       <c r="Q24" s="53"/>
       <c r="R24" s="53" t="s">
         <v>49</v>
       </c>
       <c r="S24" s="53"/>
       <c r="T24" s="53" t="s">
         <v>50</v>
       </c>
       <c r="U24" s="54"/>
       <c r="V24" s="53" t="s">
         <v>51</v>
       </c>
       <c r="W24" s="54"/>
       <c r="X24" s="53" t="s">
         <v>52</v>
       </c>
       <c r="Y24" s="53"/>
     </row>
-    <row r="25" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A25" s="56"/>
+    <row r="25" spans="1:25" ht="33.75">
+      <c r="A25" s="55"/>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J25" s="12" t="s">
@@ -2933,51 +2934,51 @@
       <c r="R25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U25" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W25" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y25" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:25" s="29" customFormat="1">
       <c r="A26" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>155</v>
       </c>
       <c r="C26" s="36" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>163</v>
       </c>
       <c r="E26" s="36" t="s">
         <v>123</v>
       </c>
       <c r="F26" s="36" t="s">
         <v>168</v>
       </c>
       <c r="G26" s="36" t="s">
         <v>124</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>179</v>
       </c>
       <c r="I26" s="36" t="s">
@@ -3010,130 +3011,130 @@
       <c r="R26" s="38" t="s">
         <v>212</v>
       </c>
       <c r="S26" s="37" t="s">
         <v>127</v>
       </c>
       <c r="T26" s="36" t="s">
         <v>223</v>
       </c>
       <c r="U26" s="38" t="s">
         <v>127</v>
       </c>
       <c r="V26" s="36" t="s">
         <v>226</v>
       </c>
       <c r="W26" s="38" t="s">
         <v>127</v>
       </c>
       <c r="X26" s="36" t="s">
         <v>237</v>
       </c>
       <c r="Y26" s="38" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:25">
       <c r="A27" s="31"/>
       <c r="B27" s="17"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="19"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="17"/>
       <c r="L27" s="19"/>
       <c r="M27" s="17"/>
       <c r="N27" s="19"/>
       <c r="O27" s="17"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="23"/>
       <c r="S27" s="18"/>
       <c r="T27" s="19"/>
       <c r="U27" s="23"/>
       <c r="V27" s="19"/>
       <c r="W27" s="23"/>
       <c r="X27" s="14"/>
       <c r="Y27" s="23"/>
     </row>
-    <row r="28" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B28" s="57" t="s">
+    <row r="28" spans="1:25" ht="12" customHeight="1">
+      <c r="A28" s="55"/>
+      <c r="B28" s="56" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="54"/>
       <c r="D28" s="53" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="53"/>
       <c r="F28" s="53" t="s">
         <v>55</v>
       </c>
       <c r="G28" s="53"/>
       <c r="H28" s="53" t="s">
         <v>91</v>
       </c>
       <c r="I28" s="53"/>
       <c r="J28" s="53" t="s">
         <v>56</v>
       </c>
       <c r="K28" s="53"/>
       <c r="L28" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M28" s="53"/>
       <c r="N28" s="53" t="s">
         <v>82</v>
       </c>
       <c r="O28" s="54"/>
       <c r="P28" s="53" t="s">
         <v>83</v>
       </c>
       <c r="Q28" s="53"/>
       <c r="R28" s="51" t="s">
         <v>84</v>
       </c>
       <c r="S28" s="52"/>
       <c r="T28" s="53" t="s">
         <v>85</v>
       </c>
       <c r="U28" s="54"/>
       <c r="V28" s="53" t="s">
         <v>86</v>
       </c>
       <c r="W28" s="54"/>
       <c r="X28" s="53" t="s">
         <v>87</v>
       </c>
       <c r="Y28" s="53"/>
     </row>
-    <row r="29" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="56"/>
+    <row r="29" spans="1:25" ht="30" customHeight="1">
+      <c r="A29" s="55"/>
       <c r="B29" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="12" t="s">
@@ -3163,51 +3164,51 @@
       <c r="R29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:25">
       <c r="A30" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>119</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>164</v>
       </c>
       <c r="E30" s="36" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="36" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="36" t="s">
         <v>117</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>180</v>
       </c>
       <c r="I30" s="36" t="s">
@@ -3240,130 +3241,130 @@
       <c r="R30" s="39" t="s">
         <v>211</v>
       </c>
       <c r="S30" s="40" t="s">
         <v>133</v>
       </c>
       <c r="T30" s="39" t="s">
         <v>224</v>
       </c>
       <c r="U30" s="40" t="s">
         <v>134</v>
       </c>
       <c r="V30" s="39" t="s">
         <v>225</v>
       </c>
       <c r="W30" s="40" t="s">
         <v>135</v>
       </c>
       <c r="X30" s="40" t="s">
         <v>238</v>
       </c>
       <c r="Y30" s="40" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="31" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:25">
       <c r="A31" s="31"/>
       <c r="B31" s="16"/>
       <c r="C31" s="25"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="14"/>
       <c r="M31" s="13"/>
       <c r="N31" s="14"/>
       <c r="O31" s="25"/>
       <c r="P31" s="14"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="11"/>
       <c r="T31" s="13"/>
       <c r="U31" s="11"/>
       <c r="V31" s="13"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
     </row>
-    <row r="32" spans="1:25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B32" s="57" t="s">
+    <row r="32" spans="1:25">
+      <c r="A32" s="55"/>
+      <c r="B32" s="56" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="54"/>
       <c r="D32" s="53" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="53"/>
       <c r="F32" s="53" t="s">
         <v>90</v>
       </c>
       <c r="G32" s="53"/>
       <c r="H32" s="53" t="s">
         <v>92</v>
       </c>
       <c r="I32" s="53"/>
       <c r="J32" s="53" t="s">
         <v>93</v>
       </c>
       <c r="K32" s="53"/>
       <c r="L32" s="53" t="s">
         <v>258</v>
       </c>
       <c r="M32" s="53"/>
       <c r="N32" s="53" t="s">
         <v>94</v>
       </c>
       <c r="O32" s="54"/>
       <c r="P32" s="53" t="s">
         <v>95</v>
       </c>
       <c r="Q32" s="53"/>
       <c r="R32" s="51" t="s">
         <v>96</v>
       </c>
       <c r="S32" s="52"/>
       <c r="T32" s="53" t="s">
         <v>97</v>
       </c>
       <c r="U32" s="54"/>
       <c r="V32" s="53" t="s">
         <v>98</v>
       </c>
       <c r="W32" s="54"/>
       <c r="X32" s="53" t="s">
         <v>99</v>
       </c>
       <c r="Y32" s="53"/>
     </row>
-    <row r="33" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="56"/>
+    <row r="33" spans="1:25" ht="35.25" customHeight="1">
+      <c r="A33" s="55"/>
       <c r="B33" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J33" s="12" t="s">
@@ -3393,51 +3394,51 @@
       <c r="R33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S33" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:25">
       <c r="A34" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>157</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="36" t="s">
         <v>165</v>
       </c>
       <c r="E34" s="36" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="36" t="s">
         <v>166</v>
       </c>
       <c r="G34" s="36" t="s">
         <v>128</v>
       </c>
       <c r="H34" s="36" t="s">
         <v>181</v>
       </c>
       <c r="I34" s="36" t="s">
@@ -3470,130 +3471,130 @@
       <c r="R34" s="41" t="s">
         <v>245</v>
       </c>
       <c r="S34" s="42" t="s">
         <v>246</v>
       </c>
       <c r="T34" s="34">
         <v>656027.9</v>
       </c>
       <c r="U34" s="35">
         <v>106.5</v>
       </c>
       <c r="V34" s="39" t="s">
         <v>248</v>
       </c>
       <c r="W34" s="40" t="s">
         <v>247</v>
       </c>
       <c r="X34" s="40" t="s">
         <v>249</v>
       </c>
       <c r="Y34" s="40" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="35" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:25" ht="10.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="8"/>
       <c r="C35" s="9"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="5"/>
       <c r="M35" s="4"/>
       <c r="N35" s="5"/>
       <c r="O35" s="9"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="6"/>
       <c r="T35" s="4"/>
       <c r="U35" s="6"/>
       <c r="V35" s="4"/>
       <c r="W35" s="6"/>
       <c r="X35" s="6"/>
       <c r="Y35" s="6"/>
     </row>
-    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B36" s="57" t="s">
+    <row r="36" spans="1:25">
+      <c r="A36" s="55"/>
+      <c r="B36" s="56" t="s">
         <v>261</v>
       </c>
       <c r="C36" s="54"/>
       <c r="D36" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E36" s="53"/>
       <c r="F36" s="53" t="s">
         <v>262</v>
       </c>
       <c r="G36" s="53"/>
       <c r="H36" s="53" t="s">
         <v>260</v>
       </c>
       <c r="I36" s="53"/>
       <c r="J36" s="53" t="s">
         <v>259</v>
       </c>
       <c r="K36" s="53"/>
       <c r="L36" s="53" t="s">
         <v>257</v>
       </c>
       <c r="M36" s="53"/>
       <c r="N36" s="53" t="s">
         <v>256</v>
       </c>
       <c r="O36" s="54"/>
       <c r="P36" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q36" s="53"/>
       <c r="R36" s="51" t="s">
         <v>254</v>
       </c>
       <c r="S36" s="52"/>
       <c r="T36" s="53" t="s">
         <v>253</v>
       </c>
       <c r="U36" s="54"/>
       <c r="V36" s="53" t="s">
         <v>252</v>
       </c>
       <c r="W36" s="54"/>
       <c r="X36" s="53" t="s">
         <v>251</v>
       </c>
       <c r="Y36" s="53"/>
     </row>
-    <row r="37" spans="1:25" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="56"/>
+    <row r="37" spans="1:25" ht="30.75" customHeight="1">
+      <c r="A37" s="55"/>
       <c r="B37" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I37" s="43" t="s">
         <v>2</v>
       </c>
       <c r="J37" s="43" t="s">
@@ -3623,51 +3624,51 @@
       <c r="R37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="S37" s="43" t="s">
         <v>2</v>
       </c>
       <c r="T37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="V37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="X37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Y37" s="43" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:25">
       <c r="A38" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>263</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>129</v>
       </c>
       <c r="D38" s="36" t="s">
         <v>264</v>
       </c>
       <c r="E38" s="36" t="s">
         <v>127</v>
       </c>
       <c r="F38" s="36" t="s">
         <v>265</v>
       </c>
       <c r="G38" s="36" t="s">
         <v>241</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>266</v>
       </c>
       <c r="I38" s="36" t="s">
@@ -3700,103 +3701,103 @@
       <c r="R38" s="41" t="s">
         <v>274</v>
       </c>
       <c r="S38" s="42" t="s">
         <v>247</v>
       </c>
       <c r="T38" s="39" t="s">
         <v>276</v>
       </c>
       <c r="U38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="V38" s="39" t="s">
         <v>277</v>
       </c>
       <c r="W38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>278</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B40" s="57" t="s">
+    <row r="40" spans="1:25">
+      <c r="A40" s="55"/>
+      <c r="B40" s="56" t="s">
         <v>279</v>
       </c>
       <c r="C40" s="54"/>
       <c r="D40" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E40" s="53"/>
       <c r="F40" s="53" t="s">
         <v>280</v>
       </c>
       <c r="G40" s="53"/>
       <c r="H40" s="53" t="s">
         <v>281</v>
       </c>
       <c r="I40" s="53"/>
       <c r="J40" s="53" t="s">
         <v>282</v>
       </c>
       <c r="K40" s="53"/>
       <c r="L40" s="53" t="s">
         <v>283</v>
       </c>
       <c r="M40" s="53"/>
       <c r="N40" s="53" t="s">
         <v>284</v>
       </c>
       <c r="O40" s="54"/>
       <c r="P40" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q40" s="53"/>
       <c r="R40" s="51" t="s">
         <v>285</v>
       </c>
       <c r="S40" s="52"/>
       <c r="T40" s="53" t="s">
         <v>286</v>
       </c>
       <c r="U40" s="54"/>
       <c r="V40" s="53" t="s">
         <v>287</v>
       </c>
       <c r="W40" s="54"/>
       <c r="X40" s="53" t="s">
         <v>288</v>
       </c>
       <c r="Y40" s="53"/>
     </row>
-    <row r="41" spans="1:25" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A41" s="56"/>
+    <row r="41" spans="1:25" ht="33.75">
+      <c r="A41" s="55"/>
       <c r="B41" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="48" t="s">
         <v>2</v>
       </c>
       <c r="J41" s="48" t="s">
@@ -3826,237 +3827,241 @@
       <c r="R41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="S41" s="48" t="s">
         <v>2</v>
       </c>
       <c r="T41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="U41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="V41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="W41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="X41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="Y41" s="48" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="42" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:25">
       <c r="A42" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>290</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>291</v>
       </c>
       <c r="D42" s="36" t="s">
         <v>292</v>
       </c>
       <c r="E42" s="36" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>293</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>100</v>
       </c>
       <c r="H42" s="34">
         <v>277879</v>
       </c>
       <c r="I42" s="34">
         <v>102.5</v>
       </c>
       <c r="J42" s="41" t="s">
         <v>294</v>
       </c>
       <c r="K42" s="41" t="s">
         <v>128</v>
       </c>
-      <c r="L42" s="36"/>
-      <c r="M42" s="39"/>
+      <c r="L42" s="39" t="s">
+        <v>295</v>
+      </c>
+      <c r="M42" s="39" t="s">
+        <v>101</v>
+      </c>
       <c r="N42" s="41"/>
       <c r="O42" s="41"/>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="41"/>
       <c r="S42" s="42"/>
       <c r="T42" s="39"/>
       <c r="U42" s="41"/>
       <c r="V42" s="39"/>
       <c r="W42" s="41"/>
       <c r="X42" s="40"/>
       <c r="Y42" s="41"/>
     </row>
-    <row r="44" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:25">
       <c r="A44" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
-    <mergeCell ref="R40:S40"/>
-[...24 lines deleted...]
-    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="T36:U36"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="X12:Y12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
     <mergeCell ref="X28:Y28"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="N8:O8"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="R8:S8"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
-    <mergeCell ref="X24:Y24"/>
-[...79 lines deleted...]
-    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>