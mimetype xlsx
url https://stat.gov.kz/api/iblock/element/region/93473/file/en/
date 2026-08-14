--- v4 (2026-07-22)
+++ v5 (2026-08-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="8100"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$37</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="298">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Кyzylorda</t>
   </si>
   <si>
     <t>* real-time data</t>
   </si>
   <si>
     <t>January 2019</t>
   </si>
   <si>
     <t xml:space="preserve">January-February 2019 </t>
   </si>
   <si>
     <t xml:space="preserve">January-March 2019 </t>
   </si>
   <si>
@@ -901,61 +901,67 @@
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
   <si>
     <t>January-February 2026</t>
   </si>
   <si>
     <t>55 758.0</t>
   </si>
   <si>
     <t>101,2</t>
   </si>
   <si>
     <t>122 296.0</t>
   </si>
   <si>
     <t>208 848.6</t>
   </si>
   <si>
     <t>351 998.0</t>
   </si>
   <si>
-    <t>449 486.3</t>
+    <t>449486.3</t>
+  </si>
+  <si>
+    <t>541 785.8</t>
+  </si>
+  <si>
+    <t>103.3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
@@ -1324,84 +1330,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1537,222 +1545,222 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="E25" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N50" sqref="N50"/>
+      <selection activeCell="O43" sqref="O43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.28515625" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="12" customHeight="1">
+    <row r="1" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="46"/>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
       <c r="T1" s="46"/>
       <c r="U1" s="46"/>
       <c r="V1" s="46"/>
       <c r="W1" s="46"/>
       <c r="X1" s="46"/>
       <c r="Y1" s="46"/>
     </row>
-    <row r="2" spans="1:26" s="47" customFormat="1" ht="14.25" customHeight="1">
+    <row r="2" spans="1:26" s="47" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="59"/>
       <c r="H2" s="59"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="59"/>
       <c r="M2" s="59"/>
       <c r="N2" s="59"/>
       <c r="O2" s="59"/>
       <c r="P2" s="59"/>
       <c r="Q2" s="59"/>
       <c r="R2" s="59"/>
       <c r="S2" s="59"/>
       <c r="T2" s="59"/>
       <c r="U2" s="59"/>
       <c r="V2" s="59"/>
       <c r="W2" s="59"/>
       <c r="X2" s="59"/>
       <c r="Y2" s="59"/>
     </row>
-    <row r="3" spans="1:26" ht="10.5" customHeight="1">
+    <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
-    <row r="4" spans="1:26" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="57"/>
       <c r="B4" s="53" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="53"/>
       <c r="F4" s="53" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="53"/>
       <c r="H4" s="53" t="s">
         <v>61</v>
       </c>
       <c r="I4" s="53"/>
       <c r="J4" s="53" t="s">
         <v>62</v>
       </c>
       <c r="K4" s="53"/>
       <c r="L4" s="53" t="s">
         <v>63</v>
       </c>
       <c r="M4" s="53"/>
       <c r="N4" s="53" t="s">
         <v>64</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53" t="s">
         <v>65</v>
       </c>
       <c r="Q4" s="53"/>
       <c r="R4" s="53" t="s">
         <v>66</v>
       </c>
       <c r="S4" s="53"/>
       <c r="T4" s="53" t="s">
         <v>67</v>
       </c>
       <c r="U4" s="53"/>
       <c r="V4" s="53" t="s">
         <v>68</v>
       </c>
       <c r="W4" s="53"/>
       <c r="X4" s="53" t="s">
         <v>69</v>
       </c>
       <c r="Y4" s="53"/>
     </row>
-    <row r="5" spans="1:26" customFormat="1" ht="33.75">
+    <row r="5" spans="1:26" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A5" s="58"/>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>2</v>
       </c>
@@ -1784,51 +1792,51 @@
         <v>1</v>
       </c>
       <c r="S5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="Z5" s="2"/>
     </row>
-    <row r="6" spans="1:26" s="28" customFormat="1" ht="15">
+    <row r="6" spans="1:26" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>150</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>158</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>129</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>173</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>138</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>174</v>
       </c>
       <c r="I6" s="26" t="s">
@@ -1861,129 +1869,129 @@
       <c r="R6" s="26" t="s">
         <v>217</v>
       </c>
       <c r="S6" s="26" t="s">
         <v>142</v>
       </c>
       <c r="T6" s="26" t="s">
         <v>218</v>
       </c>
       <c r="U6" s="26" t="s">
         <v>136</v>
       </c>
       <c r="V6" s="26" t="s">
         <v>231</v>
       </c>
       <c r="W6" s="26" t="s">
         <v>143</v>
       </c>
       <c r="X6" s="26" t="s">
         <v>232</v>
       </c>
       <c r="Y6" s="26" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customFormat="1" ht="11.25" customHeight="1">
+    <row r="7" spans="1:26" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="32"/>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="14"/>
       <c r="S7" s="14"/>
       <c r="T7" s="14"/>
       <c r="U7" s="14"/>
       <c r="V7" s="15"/>
       <c r="W7" s="14"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="14"/>
     </row>
-    <row r="8" spans="1:26" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="55"/>
       <c r="B8" s="56" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="53"/>
       <c r="D8" s="53" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="53"/>
       <c r="F8" s="53" t="s">
         <v>81</v>
       </c>
       <c r="G8" s="53"/>
       <c r="H8" s="53" t="s">
         <v>78</v>
       </c>
       <c r="I8" s="53"/>
       <c r="J8" s="53" t="s">
         <v>77</v>
       </c>
       <c r="K8" s="53"/>
       <c r="L8" s="53" t="s">
         <v>76</v>
       </c>
       <c r="M8" s="53"/>
       <c r="N8" s="53" t="s">
         <v>75</v>
       </c>
       <c r="O8" s="53"/>
       <c r="P8" s="53" t="s">
         <v>74</v>
       </c>
       <c r="Q8" s="53"/>
       <c r="R8" s="53" t="s">
         <v>73</v>
       </c>
       <c r="S8" s="53"/>
       <c r="T8" s="53" t="s">
         <v>72</v>
       </c>
       <c r="U8" s="53"/>
       <c r="V8" s="53" t="s">
         <v>71</v>
       </c>
       <c r="W8" s="53"/>
       <c r="X8" s="53" t="s">
         <v>70</v>
       </c>
       <c r="Y8" s="53"/>
     </row>
-    <row r="9" spans="1:26" customFormat="1" ht="37.5" customHeight="1">
+    <row r="9" spans="1:26" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="55"/>
       <c r="B9" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>2</v>
       </c>
@@ -2014,51 +2022,51 @@
       <c r="R9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y9" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="28" customFormat="1" ht="15">
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>151</v>
       </c>
       <c r="C10" s="26">
         <v>108.1</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>159</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>100</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>172</v>
       </c>
       <c r="G10" s="26">
         <v>102.5</v>
       </c>
       <c r="H10" s="26" t="s">
         <v>175</v>
       </c>
       <c r="I10" s="26" t="s">
@@ -2091,129 +2099,129 @@
       <c r="R10" s="26" t="s">
         <v>216</v>
       </c>
       <c r="S10" s="26" t="s">
         <v>127</v>
       </c>
       <c r="T10" s="26" t="s">
         <v>219</v>
       </c>
       <c r="U10" s="26" t="s">
         <v>125</v>
       </c>
       <c r="V10" s="26" t="s">
         <v>230</v>
       </c>
       <c r="W10" s="26" t="s">
         <v>113</v>
       </c>
       <c r="X10" s="26" t="s">
         <v>233</v>
       </c>
       <c r="Y10" s="26" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="11" spans="1:26" customFormat="1" ht="9.75" customHeight="1">
+    <row r="11" spans="1:26" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="33"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="55"/>
       <c r="B12" s="56" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="53"/>
       <c r="D12" s="53" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="53"/>
       <c r="F12" s="53" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="53"/>
       <c r="H12" s="53" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="53"/>
       <c r="J12" s="53" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="53"/>
       <c r="L12" s="53" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="53"/>
       <c r="N12" s="53" t="s">
         <v>11</v>
       </c>
       <c r="O12" s="53"/>
       <c r="P12" s="53" t="s">
         <v>12</v>
       </c>
       <c r="Q12" s="53"/>
       <c r="R12" s="53" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="53"/>
       <c r="T12" s="53" t="s">
         <v>14</v>
       </c>
       <c r="U12" s="53"/>
       <c r="V12" s="53" t="s">
         <v>15</v>
       </c>
       <c r="W12" s="53"/>
       <c r="X12" s="53" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="53"/>
     </row>
-    <row r="13" spans="1:26" ht="33.75">
+    <row r="13" spans="1:26" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A13" s="55"/>
       <c r="B13" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>2</v>
       </c>
@@ -2244,51 +2252,51 @@
       <c r="R13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y13" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="29" customFormat="1">
+    <row r="14" spans="1:26" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>152</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>148</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>160</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>149</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>171</v>
       </c>
       <c r="G14" s="36">
         <v>100.6</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>176</v>
       </c>
       <c r="I14" s="36" t="s">
@@ -2321,129 +2329,129 @@
       <c r="R14" s="37" t="s">
         <v>215</v>
       </c>
       <c r="S14" s="36" t="s">
         <v>100</v>
       </c>
       <c r="T14" s="37" t="s">
         <v>220</v>
       </c>
       <c r="U14" s="36" t="s">
         <v>147</v>
       </c>
       <c r="V14" s="37" t="s">
         <v>229</v>
       </c>
       <c r="W14" s="36" t="s">
         <v>100</v>
       </c>
       <c r="X14" s="36" t="s">
         <v>234</v>
       </c>
       <c r="Y14" s="36" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="9" customHeight="1">
+    <row r="15" spans="1:26" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="33"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
     </row>
-    <row r="16" spans="1:26" ht="12.6" customHeight="1">
+    <row r="16" spans="1:26" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="55"/>
       <c r="B16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="53"/>
       <c r="D16" s="53" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="53"/>
       <c r="F16" s="53" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="53"/>
       <c r="H16" s="53" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="53"/>
       <c r="J16" s="53" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="53"/>
       <c r="L16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="M16" s="53"/>
       <c r="N16" s="53" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="53"/>
       <c r="P16" s="53" t="s">
         <v>24</v>
       </c>
       <c r="Q16" s="53"/>
       <c r="R16" s="53" t="s">
         <v>25</v>
       </c>
       <c r="S16" s="53"/>
       <c r="T16" s="53" t="s">
         <v>26</v>
       </c>
       <c r="U16" s="53"/>
       <c r="V16" s="53" t="s">
         <v>27</v>
       </c>
       <c r="W16" s="53"/>
       <c r="X16" s="53" t="s">
         <v>28</v>
       </c>
       <c r="Y16" s="53"/>
     </row>
-    <row r="17" spans="1:25" ht="42.75" customHeight="1">
+    <row r="17" spans="1:25" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="55"/>
       <c r="B17" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>2</v>
       </c>
@@ -2474,51 +2482,51 @@
       <c r="R17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X17" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:25" s="29" customFormat="1">
+    <row r="18" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>153</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>100</v>
       </c>
       <c r="D18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>170</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>102</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>177</v>
       </c>
       <c r="I18" s="36" t="s">
@@ -2551,129 +2559,129 @@
       <c r="R18" s="36" t="s">
         <v>214</v>
       </c>
       <c r="S18" s="36" t="s">
         <v>108</v>
       </c>
       <c r="T18" s="36" t="s">
         <v>221</v>
       </c>
       <c r="U18" s="36" t="s">
         <v>109</v>
       </c>
       <c r="V18" s="36" t="s">
         <v>228</v>
       </c>
       <c r="W18" s="36" t="s">
         <v>110</v>
       </c>
       <c r="X18" s="36" t="s">
         <v>235</v>
       </c>
       <c r="Y18" s="36" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A19" s="33"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1">
+    <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="55"/>
       <c r="B20" s="56" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="53"/>
       <c r="D20" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="53"/>
       <c r="F20" s="53" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="53"/>
       <c r="H20" s="53" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="53"/>
       <c r="J20" s="53" t="s">
         <v>33</v>
       </c>
       <c r="K20" s="53"/>
       <c r="L20" s="53" t="s">
         <v>34</v>
       </c>
       <c r="M20" s="53"/>
       <c r="N20" s="53" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="53"/>
       <c r="P20" s="53" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="53"/>
       <c r="R20" s="53" t="s">
         <v>37</v>
       </c>
       <c r="S20" s="53"/>
       <c r="T20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="53"/>
       <c r="V20" s="53" t="s">
         <v>39</v>
       </c>
       <c r="W20" s="53"/>
       <c r="X20" s="53" t="s">
         <v>40</v>
       </c>
       <c r="Y20" s="53"/>
     </row>
-    <row r="21" spans="1:25" ht="33.75">
+    <row r="21" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A21" s="55"/>
       <c r="B21" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>2</v>
       </c>
@@ -2704,51 +2712,51 @@
       <c r="R21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="X21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y21" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:25" s="29" customFormat="1">
+    <row r="22" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>154</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>120</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>162</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>107</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>169</v>
       </c>
       <c r="G22" s="36" t="s">
         <v>121</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>178</v>
       </c>
       <c r="I22" s="36" t="s">
@@ -2781,129 +2789,129 @@
       <c r="R22" s="36" t="s">
         <v>213</v>
       </c>
       <c r="S22" s="36" t="s">
         <v>116</v>
       </c>
       <c r="T22" s="36" t="s">
         <v>222</v>
       </c>
       <c r="U22" s="36" t="s">
         <v>117</v>
       </c>
       <c r="V22" s="36" t="s">
         <v>227</v>
       </c>
       <c r="W22" s="36" t="s">
         <v>118</v>
       </c>
       <c r="X22" s="36" t="s">
         <v>236</v>
       </c>
       <c r="Y22" s="36" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="23" spans="1:25" ht="8.25" customHeight="1">
+    <row r="23" spans="1:25" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="24"/>
       <c r="F23" s="27"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="24"/>
       <c r="M23" s="20"/>
       <c r="N23" s="24"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="20"/>
       <c r="R23" s="17"/>
       <c r="S23" s="20"/>
       <c r="T23" s="17"/>
       <c r="U23" s="19"/>
       <c r="V23" s="17"/>
       <c r="W23" s="19"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="21"/>
     </row>
-    <row r="24" spans="1:25" ht="15" customHeight="1">
+    <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="55"/>
       <c r="B24" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="53" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="53" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="53"/>
       <c r="H24" s="53" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="53"/>
       <c r="J24" s="53" t="s">
         <v>45</v>
       </c>
       <c r="K24" s="53"/>
       <c r="L24" s="53" t="s">
         <v>46</v>
       </c>
       <c r="M24" s="53"/>
       <c r="N24" s="53" t="s">
         <v>47</v>
       </c>
       <c r="O24" s="53"/>
       <c r="P24" s="53" t="s">
         <v>48</v>
       </c>
       <c r="Q24" s="53"/>
       <c r="R24" s="53" t="s">
         <v>49</v>
       </c>
       <c r="S24" s="53"/>
       <c r="T24" s="53" t="s">
         <v>50</v>
       </c>
       <c r="U24" s="54"/>
       <c r="V24" s="53" t="s">
         <v>51</v>
       </c>
       <c r="W24" s="54"/>
       <c r="X24" s="53" t="s">
         <v>52</v>
       </c>
       <c r="Y24" s="53"/>
     </row>
-    <row r="25" spans="1:25" ht="33.75">
+    <row r="25" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A25" s="55"/>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>2</v>
       </c>
@@ -2934,51 +2942,51 @@
       <c r="R25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S25" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U25" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W25" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X25" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y25" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:25" s="29" customFormat="1">
+    <row r="26" spans="1:25" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>155</v>
       </c>
       <c r="C26" s="36" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>163</v>
       </c>
       <c r="E26" s="36" t="s">
         <v>123</v>
       </c>
       <c r="F26" s="36" t="s">
         <v>168</v>
       </c>
       <c r="G26" s="36" t="s">
         <v>124</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>179</v>
       </c>
       <c r="I26" s="36" t="s">
@@ -3011,129 +3019,129 @@
       <c r="R26" s="38" t="s">
         <v>212</v>
       </c>
       <c r="S26" s="37" t="s">
         <v>127</v>
       </c>
       <c r="T26" s="36" t="s">
         <v>223</v>
       </c>
       <c r="U26" s="38" t="s">
         <v>127</v>
       </c>
       <c r="V26" s="36" t="s">
         <v>226</v>
       </c>
       <c r="W26" s="38" t="s">
         <v>127</v>
       </c>
       <c r="X26" s="36" t="s">
         <v>237</v>
       </c>
       <c r="Y26" s="38" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A27" s="31"/>
       <c r="B27" s="17"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="19"/>
       <c r="I27" s="17"/>
       <c r="J27" s="19"/>
       <c r="K27" s="17"/>
       <c r="L27" s="19"/>
       <c r="M27" s="17"/>
       <c r="N27" s="19"/>
       <c r="O27" s="17"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="23"/>
       <c r="S27" s="18"/>
       <c r="T27" s="19"/>
       <c r="U27" s="23"/>
       <c r="V27" s="19"/>
       <c r="W27" s="23"/>
       <c r="X27" s="14"/>
       <c r="Y27" s="23"/>
     </row>
-    <row r="28" spans="1:25" ht="12" customHeight="1">
+    <row r="28" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="55"/>
       <c r="B28" s="56" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="54"/>
       <c r="D28" s="53" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="53"/>
       <c r="F28" s="53" t="s">
         <v>55</v>
       </c>
       <c r="G28" s="53"/>
       <c r="H28" s="53" t="s">
         <v>91</v>
       </c>
       <c r="I28" s="53"/>
       <c r="J28" s="53" t="s">
         <v>56</v>
       </c>
       <c r="K28" s="53"/>
       <c r="L28" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M28" s="53"/>
       <c r="N28" s="53" t="s">
         <v>82</v>
       </c>
       <c r="O28" s="54"/>
       <c r="P28" s="53" t="s">
         <v>83</v>
       </c>
       <c r="Q28" s="53"/>
       <c r="R28" s="51" t="s">
         <v>84</v>
       </c>
       <c r="S28" s="52"/>
       <c r="T28" s="53" t="s">
         <v>85</v>
       </c>
       <c r="U28" s="54"/>
       <c r="V28" s="53" t="s">
         <v>86</v>
       </c>
       <c r="W28" s="54"/>
       <c r="X28" s="53" t="s">
         <v>87</v>
       </c>
       <c r="Y28" s="53"/>
     </row>
-    <row r="29" spans="1:25" ht="30" customHeight="1">
+    <row r="29" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="55"/>
       <c r="B29" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>2</v>
       </c>
@@ -3164,51 +3172,51 @@
       <c r="R29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A30" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>156</v>
       </c>
       <c r="C30" s="38" t="s">
         <v>119</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>164</v>
       </c>
       <c r="E30" s="36" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="36" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="36" t="s">
         <v>117</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>180</v>
       </c>
       <c r="I30" s="36" t="s">
@@ -3241,129 +3249,129 @@
       <c r="R30" s="39" t="s">
         <v>211</v>
       </c>
       <c r="S30" s="40" t="s">
         <v>133</v>
       </c>
       <c r="T30" s="39" t="s">
         <v>224</v>
       </c>
       <c r="U30" s="40" t="s">
         <v>134</v>
       </c>
       <c r="V30" s="39" t="s">
         <v>225</v>
       </c>
       <c r="W30" s="40" t="s">
         <v>135</v>
       </c>
       <c r="X30" s="40" t="s">
         <v>238</v>
       </c>
       <c r="Y30" s="40" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A31" s="31"/>
       <c r="B31" s="16"/>
       <c r="C31" s="25"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="14"/>
       <c r="M31" s="13"/>
       <c r="N31" s="14"/>
       <c r="O31" s="25"/>
       <c r="P31" s="14"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="11"/>
       <c r="T31" s="13"/>
       <c r="U31" s="11"/>
       <c r="V31" s="13"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A32" s="55"/>
       <c r="B32" s="56" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="54"/>
       <c r="D32" s="53" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="53"/>
       <c r="F32" s="53" t="s">
         <v>90</v>
       </c>
       <c r="G32" s="53"/>
       <c r="H32" s="53" t="s">
         <v>92</v>
       </c>
       <c r="I32" s="53"/>
       <c r="J32" s="53" t="s">
         <v>93</v>
       </c>
       <c r="K32" s="53"/>
       <c r="L32" s="53" t="s">
         <v>258</v>
       </c>
       <c r="M32" s="53"/>
       <c r="N32" s="53" t="s">
         <v>94</v>
       </c>
       <c r="O32" s="54"/>
       <c r="P32" s="53" t="s">
         <v>95</v>
       </c>
       <c r="Q32" s="53"/>
       <c r="R32" s="51" t="s">
         <v>96</v>
       </c>
       <c r="S32" s="52"/>
       <c r="T32" s="53" t="s">
         <v>97</v>
       </c>
       <c r="U32" s="54"/>
       <c r="V32" s="53" t="s">
         <v>98</v>
       </c>
       <c r="W32" s="54"/>
       <c r="X32" s="53" t="s">
         <v>99</v>
       </c>
       <c r="Y32" s="53"/>
     </row>
-    <row r="33" spans="1:25" ht="35.25" customHeight="1">
+    <row r="33" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="55"/>
       <c r="B33" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="12" t="s">
         <v>2</v>
       </c>
@@ -3394,51 +3402,51 @@
       <c r="R33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S33" s="12" t="s">
         <v>2</v>
       </c>
       <c r="T33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="V33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W33" s="22" t="s">
         <v>2</v>
       </c>
       <c r="X33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A34" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>157</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="36" t="s">
         <v>165</v>
       </c>
       <c r="E34" s="36" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="36" t="s">
         <v>166</v>
       </c>
       <c r="G34" s="36" t="s">
         <v>128</v>
       </c>
       <c r="H34" s="36" t="s">
         <v>181</v>
       </c>
       <c r="I34" s="36" t="s">
@@ -3471,129 +3479,129 @@
       <c r="R34" s="41" t="s">
         <v>245</v>
       </c>
       <c r="S34" s="42" t="s">
         <v>246</v>
       </c>
       <c r="T34" s="34">
         <v>656027.9</v>
       </c>
       <c r="U34" s="35">
         <v>106.5</v>
       </c>
       <c r="V34" s="39" t="s">
         <v>248</v>
       </c>
       <c r="W34" s="40" t="s">
         <v>247</v>
       </c>
       <c r="X34" s="40" t="s">
         <v>249</v>
       </c>
       <c r="Y34" s="40" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="35" spans="1:25" ht="10.5" customHeight="1">
+    <row r="35" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7"/>
       <c r="B35" s="8"/>
       <c r="C35" s="9"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="5"/>
       <c r="M35" s="4"/>
       <c r="N35" s="5"/>
       <c r="O35" s="9"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="6"/>
       <c r="T35" s="4"/>
       <c r="U35" s="6"/>
       <c r="V35" s="4"/>
       <c r="W35" s="6"/>
       <c r="X35" s="6"/>
       <c r="Y35" s="6"/>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A36" s="55"/>
       <c r="B36" s="56" t="s">
         <v>261</v>
       </c>
       <c r="C36" s="54"/>
       <c r="D36" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E36" s="53"/>
       <c r="F36" s="53" t="s">
         <v>262</v>
       </c>
       <c r="G36" s="53"/>
       <c r="H36" s="53" t="s">
         <v>260</v>
       </c>
       <c r="I36" s="53"/>
       <c r="J36" s="53" t="s">
         <v>259</v>
       </c>
       <c r="K36" s="53"/>
       <c r="L36" s="53" t="s">
         <v>257</v>
       </c>
       <c r="M36" s="53"/>
       <c r="N36" s="53" t="s">
         <v>256</v>
       </c>
       <c r="O36" s="54"/>
       <c r="P36" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q36" s="53"/>
       <c r="R36" s="51" t="s">
         <v>254</v>
       </c>
       <c r="S36" s="52"/>
       <c r="T36" s="53" t="s">
         <v>253</v>
       </c>
       <c r="U36" s="54"/>
       <c r="V36" s="53" t="s">
         <v>252</v>
       </c>
       <c r="W36" s="54"/>
       <c r="X36" s="53" t="s">
         <v>251</v>
       </c>
       <c r="Y36" s="53"/>
     </row>
-    <row r="37" spans="1:25" ht="30.75" customHeight="1">
+    <row r="37" spans="1:25" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="55"/>
       <c r="B37" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="H37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I37" s="43" t="s">
         <v>2</v>
       </c>
@@ -3624,51 +3632,51 @@
       <c r="R37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="S37" s="43" t="s">
         <v>2</v>
       </c>
       <c r="T37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="U37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="V37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="W37" s="44" t="s">
         <v>2</v>
       </c>
       <c r="X37" s="43" t="s">
         <v>1</v>
       </c>
       <c r="Y37" s="43" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A38" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>263</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>129</v>
       </c>
       <c r="D38" s="36" t="s">
         <v>264</v>
       </c>
       <c r="E38" s="36" t="s">
         <v>127</v>
       </c>
       <c r="F38" s="36" t="s">
         <v>265</v>
       </c>
       <c r="G38" s="36" t="s">
         <v>241</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>266</v>
       </c>
       <c r="I38" s="36" t="s">
@@ -3701,102 +3709,102 @@
       <c r="R38" s="41" t="s">
         <v>274</v>
       </c>
       <c r="S38" s="42" t="s">
         <v>247</v>
       </c>
       <c r="T38" s="39" t="s">
         <v>276</v>
       </c>
       <c r="U38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="V38" s="39" t="s">
         <v>277</v>
       </c>
       <c r="W38" s="41" t="s">
         <v>275</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>278</v>
       </c>
       <c r="Y38" s="41" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A40" s="55"/>
       <c r="B40" s="56" t="s">
         <v>279</v>
       </c>
       <c r="C40" s="54"/>
       <c r="D40" s="53" t="s">
         <v>289</v>
       </c>
       <c r="E40" s="53"/>
       <c r="F40" s="53" t="s">
         <v>280</v>
       </c>
       <c r="G40" s="53"/>
       <c r="H40" s="53" t="s">
         <v>281</v>
       </c>
       <c r="I40" s="53"/>
       <c r="J40" s="53" t="s">
         <v>282</v>
       </c>
       <c r="K40" s="53"/>
       <c r="L40" s="53" t="s">
         <v>283</v>
       </c>
       <c r="M40" s="53"/>
       <c r="N40" s="53" t="s">
         <v>284</v>
       </c>
       <c r="O40" s="54"/>
       <c r="P40" s="53" t="s">
         <v>255</v>
       </c>
       <c r="Q40" s="53"/>
       <c r="R40" s="51" t="s">
         <v>285</v>
       </c>
       <c r="S40" s="52"/>
       <c r="T40" s="53" t="s">
         <v>286</v>
       </c>
       <c r="U40" s="54"/>
       <c r="V40" s="53" t="s">
         <v>287</v>
       </c>
       <c r="W40" s="54"/>
       <c r="X40" s="53" t="s">
         <v>288</v>
       </c>
       <c r="Y40" s="53"/>
     </row>
-    <row r="41" spans="1:25" ht="33.75">
+    <row r="41" spans="1:25" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A41" s="55"/>
       <c r="B41" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="48" t="s">
         <v>2</v>
       </c>
@@ -3827,104 +3835,108 @@
       <c r="R41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="S41" s="48" t="s">
         <v>2</v>
       </c>
       <c r="T41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="U41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="V41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="W41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="X41" s="48" t="s">
         <v>1</v>
       </c>
       <c r="Y41" s="48" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>290</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>291</v>
       </c>
       <c r="D42" s="36" t="s">
         <v>292</v>
       </c>
       <c r="E42" s="36" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>293</v>
       </c>
       <c r="G42" s="39" t="s">
         <v>100</v>
       </c>
       <c r="H42" s="34">
         <v>277879</v>
       </c>
       <c r="I42" s="34">
         <v>102.5</v>
       </c>
       <c r="J42" s="41" t="s">
         <v>294</v>
       </c>
       <c r="K42" s="41" t="s">
         <v>128</v>
       </c>
       <c r="L42" s="39" t="s">
         <v>295</v>
       </c>
       <c r="M42" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="N42" s="41"/>
-      <c r="O42" s="41"/>
+      <c r="N42" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="O42" s="41" t="s">
+        <v>297</v>
+      </c>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="41"/>
       <c r="S42" s="42"/>
       <c r="T42" s="39"/>
       <c r="U42" s="41"/>
       <c r="V42" s="39"/>
       <c r="W42" s="41"/>
       <c r="X42" s="40"/>
       <c r="Y42" s="41"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="131">
     <mergeCell ref="R36:S36"/>
     <mergeCell ref="T36:U36"/>
     <mergeCell ref="V36:W36"/>
     <mergeCell ref="X36:Y36"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="D24:E24"/>