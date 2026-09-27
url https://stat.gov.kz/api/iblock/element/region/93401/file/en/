--- v4 (2026-09-03)
+++ v5 (2026-09-27)
@@ -1,151 +1,304 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="6780" tabRatio="756"/>
   </bookViews>
   <sheets>
-    <sheet name="Kyzylorda" sheetId="12" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="14" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="13" r:id="rId2"/>
+    <sheet name="Agricultural products" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
   <c r="AQ10" l="1"/>
   <c r="AM10"/>
   <c r="AI10"/>
   <c r="AE10" l="1"/>
   <c r="W10"/>
   <c r="S10"/>
   <c r="O10"/>
   <c r="K10"/>
   <c r="G10"/>
   <c r="C10"/>
   <c r="AA10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="58">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
   * Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, percentage</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>January-June 2025</t>
-[...2 lines deleted...]
-    <t>January-June 2026*</t>
+    <t>January-July 2025</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of Тrade and Services statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>G. Mukhamedzhanova</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 (724)2263039</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>g.mukhamedzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Thousand US dollars, tons</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover - Export, import</t>
+  </si>
+  <si>
+    <t>The indicator has been compiled since 2015.</t>
+  </si>
+  <si>
+    <t>Foreign currency trade turnover</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
+  </si>
+  <si>
+    <t>The primary sources of information are data from the 1-ТS "Report on Mutual Trade in Goods with the Member States of the EAEU " statistical report</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Calculated</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -154,66 +307,147 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -278,165 +512,259 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -679,310 +1007,637 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mukhamedzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B27"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="43.77734375" style="51" customWidth="1"/>
+    <col min="2" max="2" width="89.6640625" style="51" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="50"/>
+      <c r="B1" s="50"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="52" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="62" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="40.200000000000003">
+      <c r="A9" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="26.4">
+      <c r="A10" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="37"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.4">
+      <c r="A14" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="60" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="27"/>
+      <c r="B22" s="27"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="27"/>
+      <c r="B23" s="27"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="27"/>
+      <c r="B24" s="27"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="27"/>
+      <c r="B25" s="27"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="27"/>
+      <c r="B26" s="27"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="27"/>
+      <c r="B27" s="27"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="5.77734375" style="29" customWidth="1"/>
+    <col min="2" max="2" width="125" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="27"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="27"/>
+      <c r="B2" s="30"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="27"/>
+      <c r="B3" s="28"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="28"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="27"/>
+      <c r="B5" s="28"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="27"/>
+      <c r="B6" s="31" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="27"/>
+      <c r="B7" s="31" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="27"/>
+      <c r="B8" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="27"/>
+      <c r="B9" s="31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="27"/>
+      <c r="B10" s="31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="27"/>
+      <c r="B11" s="32" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="27"/>
+      <c r="B12" s="31"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="27"/>
+      <c r="B13" s="31"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="27"/>
+      <c r="B14" s="28"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="27"/>
+      <c r="B15" s="28"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="27"/>
+      <c r="B16" s="28"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="27"/>
+      <c r="B17" s="28"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="27"/>
+      <c r="B18" s="33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX6" sqref="AX6"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="40.6640625" style="26" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="54" max="16384" width="8.88671875" style="26"/>
+    <col min="1" max="1" width="40.5546875" style="25" customWidth="1"/>
+    <col min="2" max="41" width="7.6640625" style="25" customWidth="1"/>
+    <col min="42" max="45" width="7.5546875" style="25" customWidth="1"/>
+    <col min="46" max="53" width="7.33203125" style="25" customWidth="1"/>
+    <col min="54" max="16384" width="8.88671875" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="29.25" customHeight="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...38 lines deleted...]
-      <c r="AO1" s="25"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+      <c r="AJ1" s="24"/>
+      <c r="AK1" s="24"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
+      <c r="AN1" s="24"/>
+      <c r="AO1" s="24"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="17.399999999999999" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="32">
+      <c r="B3" s="43">
         <v>2015</v>
       </c>
-      <c r="C3" s="32"/>
-[...2 lines deleted...]
-      <c r="F3" s="32">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43">
         <v>2016</v>
       </c>
-      <c r="G3" s="32"/>
-[...2 lines deleted...]
-      <c r="J3" s="32">
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43">
         <v>2017</v>
       </c>
-      <c r="K3" s="32"/>
-[...2 lines deleted...]
-      <c r="N3" s="32">
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43">
         <v>2018</v>
       </c>
-      <c r="O3" s="32"/>
-[...2 lines deleted...]
-      <c r="R3" s="32">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43">
         <v>2019</v>
       </c>
-      <c r="S3" s="32"/>
-[...2 lines deleted...]
-      <c r="V3" s="32">
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43">
         <v>2020</v>
       </c>
-      <c r="W3" s="32"/>
-[...2 lines deleted...]
-      <c r="Z3" s="32">
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="43">
         <v>2021</v>
       </c>
-      <c r="AA3" s="32"/>
-[...2 lines deleted...]
-      <c r="AD3" s="30">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="41">
         <v>2022</v>
       </c>
-      <c r="AE3" s="31"/>
-[...2 lines deleted...]
-      <c r="AH3" s="30">
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="45"/>
+      <c r="AH3" s="41">
         <v>2023</v>
       </c>
-      <c r="AI3" s="31"/>
-[...2 lines deleted...]
-      <c r="AL3" s="30">
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="41">
         <v>2024</v>
       </c>
-      <c r="AM3" s="31"/>
-[...2 lines deleted...]
-      <c r="AP3" s="30">
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="41">
         <v>2025</v>
       </c>
-      <c r="AQ3" s="31"/>
-[...2 lines deleted...]
-      <c r="AT3" s="30" t="s">
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="AU3" s="31"/>
-[...2 lines deleted...]
-      <c r="AX3" s="30" t="s">
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="AY3" s="31"/>
-[...1 lines deleted...]
-      <c r="BA3" s="31"/>
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="36"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="32"/>
-      <c r="D4" s="32" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="32"/>
-      <c r="F4" s="32" t="s">
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="32"/>
-      <c r="H4" s="32" t="s">
+      <c r="G4" s="43"/>
+      <c r="H4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="32"/>
-      <c r="J4" s="32" t="s">
+      <c r="I4" s="43"/>
+      <c r="J4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="32"/>
-      <c r="L4" s="32" t="s">
+      <c r="K4" s="43"/>
+      <c r="L4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="32"/>
-      <c r="N4" s="32" t="s">
+      <c r="M4" s="43"/>
+      <c r="N4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="32"/>
-      <c r="P4" s="32" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="32"/>
-      <c r="R4" s="32" t="s">
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="S4" s="32"/>
-      <c r="T4" s="32" t="s">
+      <c r="S4" s="43"/>
+      <c r="T4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="U4" s="32"/>
-      <c r="V4" s="32" t="s">
+      <c r="U4" s="43"/>
+      <c r="V4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="W4" s="32"/>
-      <c r="X4" s="32" t="s">
+      <c r="W4" s="43"/>
+      <c r="X4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="Y4" s="32"/>
-      <c r="Z4" s="32" t="s">
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AA4" s="32"/>
-      <c r="AB4" s="32" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AC4" s="32"/>
-      <c r="AD4" s="32" t="s">
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AE4" s="32"/>
-      <c r="AF4" s="32" t="s">
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AG4" s="32"/>
-      <c r="AH4" s="32" t="s">
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AI4" s="32"/>
-      <c r="AJ4" s="32" t="s">
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AK4" s="33"/>
-      <c r="AL4" s="32" t="s">
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AM4" s="32"/>
-      <c r="AN4" s="32" t="s">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AO4" s="33"/>
-      <c r="AP4" s="32" t="s">
+      <c r="AO4" s="44"/>
+      <c r="AP4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AQ4" s="32"/>
-      <c r="AR4" s="32" t="s">
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AS4" s="33"/>
-      <c r="AT4" s="32" t="s">
+      <c r="AS4" s="44"/>
+      <c r="AT4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AU4" s="32"/>
-      <c r="AV4" s="32" t="s">
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AW4" s="33"/>
-      <c r="AX4" s="32" t="s">
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="AY4" s="32"/>
-      <c r="AZ4" s="32" t="s">
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="BA4" s="33"/>
+      <c r="BA4" s="44"/>
     </row>
     <row r="5" spans="1:53" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A5" s="37"/>
+      <c r="A5" s="49"/>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1044,99 +1699,99 @@
       </c>
       <c r="AC5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="24" t="s">
+      <c r="AK5" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AL5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AM5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AN5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AO5" s="24" t="s">
+      <c r="AO5" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AP5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AQ5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AR5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AS5" s="24" t="s">
+      <c r="AS5" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AT5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AU5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AW5" s="27" t="s">
+      <c r="AW5" s="26" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="BA5" s="27" t="s">
+      <c r="BA5" s="26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6">
         <v>24122.7</v>
       </c>
       <c r="C6" s="6">
         <v>7242.0999999999995</v>
       </c>
       <c r="D6" s="6">
         <v>3233.7</v>
       </c>
       <c r="E6" s="6">
         <v>5388.6</v>
       </c>
       <c r="F6" s="6">
         <v>30903.100000000002</v>
       </c>
       <c r="G6" s="6">
         <v>5850.4999999999991</v>
       </c>
@@ -1233,72 +1888,72 @@
       <c r="AL6" s="16">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="16">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="16">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="16">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="16">
         <v>47292.307000000001</v>
       </c>
       <c r="AQ6" s="16">
         <v>19774.187169999997</v>
       </c>
       <c r="AR6" s="16">
         <v>8113.1846699999996</v>
       </c>
       <c r="AS6" s="16">
         <v>12911.298510000004</v>
       </c>
       <c r="AT6" s="16">
-        <v>22140.385000000002</v>
+        <v>27084.100999999999</v>
       </c>
       <c r="AU6" s="16">
-        <v>10217.661180000001</v>
+        <v>11882.134099999999</v>
       </c>
       <c r="AV6" s="16">
-        <v>3654.8252299999999</v>
+        <v>3998.5351799999999</v>
       </c>
       <c r="AW6" s="16">
-        <v>6329.9384899999995</v>
-[...11 lines deleted...]
-        <v>5761.4511299999995</v>
+        <v>7252.1907899999997</v>
+      </c>
+      <c r="AX6" s="16">
+        <v>18671.719000000001</v>
+      </c>
+      <c r="AY6" s="16">
+        <v>7290.0320199999996</v>
+      </c>
+      <c r="AZ6" s="16">
+        <v>3055.6661000000004</v>
+      </c>
+      <c r="BA6" s="16">
+        <v>6742.3748200000018</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>22537.3</v>
       </c>
       <c r="C7" s="5">
         <v>6724</v>
       </c>
       <c r="D7" s="5">
         <v>334.7</v>
       </c>
       <c r="E7" s="5">
         <v>339.1</v>
       </c>
       <c r="F7" s="5">
         <v>28965.9</v>
       </c>
       <c r="G7" s="5">
         <v>5331.2</v>
       </c>
       <c r="H7" s="5">
@@ -1394,72 +2049,72 @@
       <c r="AL7" s="5">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="5">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="5">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="5">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="5">
         <v>44907.470999999998</v>
       </c>
       <c r="AQ7" s="5">
         <v>16575.89817</v>
       </c>
       <c r="AR7" s="5">
         <v>1679.79117</v>
       </c>
       <c r="AS7" s="5">
         <v>321.29356999999999</v>
       </c>
       <c r="AT7" s="5">
-        <v>20923.97</v>
+        <v>25747.27</v>
       </c>
       <c r="AU7" s="5">
-        <v>8570.6882100000003</v>
+        <v>10082.769679999999</v>
       </c>
       <c r="AV7" s="5">
-        <v>178.48098000000002</v>
+        <v>178.51954000000001</v>
       </c>
       <c r="AW7" s="5">
-        <v>173.27108999999999</v>
-[...11 lines deleted...]
-        <v>22.282980000000002</v>
+        <v>173.59633999999997</v>
+      </c>
+      <c r="AX7" s="5">
+        <v>18101.898000000001</v>
+      </c>
+      <c r="AY7" s="5">
+        <v>6032.9170699999995</v>
+      </c>
+      <c r="AZ7" s="5">
+        <v>15.676600000000001</v>
+      </c>
+      <c r="BA7" s="5">
+        <v>55.492570000000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
         <v>1497.4</v>
       </c>
       <c r="C8" s="5">
         <v>494.7</v>
       </c>
       <c r="D8" s="5">
         <v>0.3</v>
       </c>
       <c r="E8" s="5">
         <v>4.2</v>
       </c>
       <c r="F8" s="5">
         <v>1609.7</v>
       </c>
       <c r="G8" s="5">
         <v>401.9</v>
       </c>
       <c r="H8" s="5">
@@ -1555,72 +2210,72 @@
       <c r="AL8" s="18">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="18">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="18">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="18">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="18">
         <v>1734.7560000000001</v>
       </c>
       <c r="AQ8" s="18">
         <v>1512.8922</v>
       </c>
       <c r="AR8" s="18">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="18">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="18">
-        <v>858.41500000000008</v>
+        <v>938.08100000000002</v>
       </c>
       <c r="AU8" s="18">
-        <v>624.75166000000002</v>
+        <v>688.06727000000001</v>
       </c>
       <c r="AV8" s="18">
-        <v>19.69708</v>
+        <v>19.708280000000002</v>
       </c>
       <c r="AW8" s="18">
-        <v>21.290900000000001</v>
-[...1 lines deleted...]
-      <c r="AX8" s="28">
+        <v>21.487919999999999</v>
+      </c>
+      <c r="AX8" s="18">
         <v>237.30099999999999</v>
       </c>
-      <c r="AY8" s="28">
+      <c r="AY8" s="18">
         <v>274.24739</v>
       </c>
-      <c r="AZ8" s="28">
-[...3 lines deleted...]
-        <v>21.378990000000002</v>
+      <c r="AZ8" s="18">
+        <v>8.0824700000000007</v>
+      </c>
+      <c r="BA8" s="18">
+        <v>21.710350000000002</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>88</v>
       </c>
       <c r="C9" s="9">
         <v>23.4</v>
       </c>
       <c r="D9" s="9">
         <v>2898.7</v>
       </c>
       <c r="E9" s="9">
         <v>5045.3</v>
       </c>
       <c r="F9" s="9">
         <v>327.5</v>
       </c>
       <c r="G9" s="9">
         <v>117.4</v>
       </c>
       <c r="H9" s="9">
@@ -1691,97 +2346,97 @@
       </c>
       <c r="AD9" s="9">
         <v>525.79999999999995</v>
       </c>
       <c r="AE9" s="9">
         <v>519.5</v>
       </c>
       <c r="AF9" s="9">
         <v>5060.5</v>
       </c>
       <c r="AG9" s="9">
         <v>10564.1</v>
       </c>
       <c r="AH9" s="9">
         <v>246.5</v>
       </c>
       <c r="AI9" s="9">
         <v>196.00628</v>
       </c>
       <c r="AJ9" s="9">
         <v>7141.6921599999996</v>
       </c>
       <c r="AK9" s="9">
         <v>11688.425589999999</v>
       </c>
-      <c r="AL9" s="23">
+      <c r="AL9" s="22">
         <v>427.09</v>
       </c>
-      <c r="AM9" s="23">
+      <c r="AM9" s="22">
         <v>776.42723000000001</v>
       </c>
-      <c r="AN9" s="23">
+      <c r="AN9" s="22">
         <v>8663.1075799999999</v>
       </c>
-      <c r="AO9" s="23">
+      <c r="AO9" s="22">
         <v>12957.810360000001</v>
       </c>
-      <c r="AP9" s="23">
+      <c r="AP9" s="22">
         <v>650.07999999999993</v>
       </c>
-      <c r="AQ9" s="23">
+      <c r="AQ9" s="22">
         <v>1685.3968</v>
       </c>
-      <c r="AR9" s="23">
+      <c r="AR9" s="22">
         <v>6356.5054399999999</v>
       </c>
-      <c r="AS9" s="23">
+      <c r="AS9" s="22">
         <v>12522.410060000004</v>
       </c>
-      <c r="AT9" s="23">
-[...21 lines deleted...]
-        <v>5717.7891599999994</v>
+      <c r="AT9" s="22">
+        <v>398.75</v>
+      </c>
+      <c r="AU9" s="22">
+        <v>1111.2971500000001</v>
+      </c>
+      <c r="AV9" s="22">
+        <v>3800.3073599999998</v>
+      </c>
+      <c r="AW9" s="22">
+        <v>7057.10653</v>
+      </c>
+      <c r="AX9" s="22">
+        <v>332.52</v>
+      </c>
+      <c r="AY9" s="22">
+        <v>982.86756000000003</v>
+      </c>
+      <c r="AZ9" s="22">
+        <v>3031.9070300000003</v>
+      </c>
+      <c r="BA9" s="22">
+        <v>6665.1719000000021</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="12" customFormat="1" ht="30.6">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1892,141 +2547,143 @@
       </c>
       <c r="AN10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="11">
         <f>AQ9/AQ6*100</f>
         <v>8.5232165828639737</v>
       </c>
       <c r="AR10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="11">
         <f>AU9/AU6*100</f>
-        <v>10.004454952968013</v>
+        <v>9.352673018561541</v>
       </c>
       <c r="AV10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="11">
         <f>AY9/AY6*100</f>
-        <v>13.816701405820275</v>
+        <v>13.482349011685137</v>
       </c>
       <c r="AZ10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A11" s="34" t="s">
+      <c r="A11" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="34"/>
+      <c r="B11" s="46"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14"/>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="AP3:AS3"/>
-[...17 lines deleted...]
-    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="R3:U3"/>
-    <mergeCell ref="AT3:AW3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kyzylorda</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Agricultural products</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>