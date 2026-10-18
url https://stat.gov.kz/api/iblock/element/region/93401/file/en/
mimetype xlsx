--- v5 (2026-09-27)
+++ v6 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="6780" tabRatio="756"/>
+    <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="6780" tabRatio="756" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="14" r:id="rId1"/>
     <sheet name="Conventions" sheetId="13" r:id="rId2"/>
     <sheet name="Agricultural products" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
   <c r="AQ10" l="1"/>
   <c r="AM10"/>
@@ -91,56 +91,50 @@
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
   * Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, percentage</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>January-July 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
@@ -244,50 +238,56 @@
     <t>Thousand US dollars, tons</t>
   </si>
   <si>
     <t>Foreign currency trade turnover - Export, import</t>
   </si>
   <si>
     <t>The indicator has been compiled since 2015.</t>
   </si>
   <si>
     <t>Foreign currency trade turnover</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
     <t>The primary sources of information are data from the 1-ТS "Report on Mutual Trade in Goods with the Member States of the EAEU " statistical report</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
   <si>
     <t>Calculated</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -632,113 +632,113 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1022,219 +1022,219 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mukhamedzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="43.77734375" style="51" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="51"/>
+    <col min="1" max="1" width="43.77734375" style="42" customWidth="1"/>
+    <col min="2" max="2" width="89.6640625" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="50"/>
-      <c r="B1" s="50"/>
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="36" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>20</v>
+      </c>
+      <c r="B2" s="43" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="36" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="36" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>22</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>23</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="36" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>24</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="36" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>25</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="36" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="40.200000000000003">
       <c r="A9" s="36" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>27</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="26.4">
       <c r="A10" s="36" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>28</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="36" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B11" s="37"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="36" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>30</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="36" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>32</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="26.4">
       <c r="A14" s="36" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>34</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="36" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>35</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="36" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B16" s="38">
         <v>46280</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="36" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B17" s="38">
         <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="36" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B18" s="39" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="36" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>40</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="36" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>42</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="36" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>44</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="27"/>
       <c r="B22" s="27"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="27"/>
       <c r="B23" s="27"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="27"/>
       <c r="B24" s="27"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="27"/>
       <c r="B25" s="27"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="27"/>
       <c r="B26" s="27"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="27"/>
       <c r="B27" s="27"/>
@@ -1268,128 +1268,128 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="27"/>
       <c r="B1" s="28"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="27"/>
       <c r="B2" s="30"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="27"/>
       <c r="B3" s="28"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="27"/>
       <c r="B4" s="28"/>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="27"/>
       <c r="B5" s="28"/>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="27"/>
       <c r="B6" s="31" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="27"/>
       <c r="B7" s="31" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="27"/>
       <c r="B8" s="31" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="27"/>
       <c r="B9" s="31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="27"/>
       <c r="B10" s="31" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="27"/>
       <c r="B11" s="32" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="27"/>
       <c r="B12" s="31"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="27"/>
       <c r="B13" s="31"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27"/>
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27"/>
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27"/>
       <c r="B16" s="28"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="27"/>
       <c r="B17" s="28"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="27"/>
       <c r="B18" s="33" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AT6" sqref="AT6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="40.5546875" style="25" customWidth="1"/>
     <col min="2" max="41" width="7.6640625" style="25" customWidth="1"/>
     <col min="42" max="45" width="7.5546875" style="25" customWidth="1"/>
     <col min="46" max="53" width="7.33203125" style="25" customWidth="1"/>
     <col min="54" max="16384" width="8.88671875" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="29.25" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
       <c r="J1" s="24"/>
       <c r="K1" s="24"/>
@@ -1403,241 +1403,241 @@
       <c r="S1" s="24"/>
       <c r="T1" s="24"/>
       <c r="U1" s="24"/>
       <c r="V1" s="24"/>
       <c r="W1" s="24"/>
       <c r="X1" s="24"/>
       <c r="Y1" s="24"/>
       <c r="Z1" s="24"/>
       <c r="AA1" s="24"/>
       <c r="AB1" s="24"/>
       <c r="AC1" s="24"/>
       <c r="AD1" s="24"/>
       <c r="AE1" s="24"/>
       <c r="AF1" s="24"/>
       <c r="AG1" s="24"/>
       <c r="AH1" s="24"/>
       <c r="AI1" s="24"/>
       <c r="AJ1" s="24"/>
       <c r="AK1" s="24"/>
       <c r="AL1" s="24"/>
       <c r="AM1" s="24"/>
       <c r="AN1" s="24"/>
       <c r="AO1" s="24"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="17.399999999999999" customHeight="1">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="43">
+      <c r="B3" s="56">
         <v>2015</v>
       </c>
-      <c r="C3" s="43"/>
-[...2 lines deleted...]
-      <c r="F3" s="43">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56">
         <v>2016</v>
       </c>
-      <c r="G3" s="43"/>
-[...2 lines deleted...]
-      <c r="J3" s="43">
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56">
         <v>2017</v>
       </c>
-      <c r="K3" s="43"/>
-[...2 lines deleted...]
-      <c r="N3" s="43">
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56">
         <v>2018</v>
       </c>
-      <c r="O3" s="43"/>
-[...2 lines deleted...]
-      <c r="R3" s="43">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56">
         <v>2019</v>
       </c>
-      <c r="S3" s="43"/>
-[...2 lines deleted...]
-      <c r="V3" s="43">
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56">
         <v>2020</v>
       </c>
-      <c r="W3" s="43"/>
-[...2 lines deleted...]
-      <c r="Z3" s="43">
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56">
         <v>2021</v>
       </c>
-      <c r="AA3" s="43"/>
-[...2 lines deleted...]
-      <c r="AD3" s="41">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="54">
         <v>2022</v>
       </c>
-      <c r="AE3" s="42"/>
-[...2 lines deleted...]
-      <c r="AH3" s="41">
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="55"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="54">
         <v>2023</v>
       </c>
-      <c r="AI3" s="42"/>
-[...2 lines deleted...]
-      <c r="AL3" s="41">
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="54">
         <v>2024</v>
       </c>
-      <c r="AM3" s="42"/>
-[...2 lines deleted...]
-      <c r="AP3" s="41">
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="54">
         <v>2025</v>
       </c>
-      <c r="AQ3" s="42"/>
-[...13 lines deleted...]
-      <c r="BA3" s="42"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="55"/>
+      <c r="AS3" s="55"/>
+      <c r="AT3" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="55"/>
+      <c r="AX3" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY3" s="55"/>
+      <c r="AZ3" s="55"/>
+      <c r="BA3" s="55"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="48"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="43"/>
-      <c r="D4" s="43" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="43"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="56"/>
+      <c r="F4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="43"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="56"/>
+      <c r="H4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="43"/>
-      <c r="J4" s="43" t="s">
+      <c r="I4" s="56"/>
+      <c r="J4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="43"/>
-      <c r="L4" s="43" t="s">
+      <c r="K4" s="56"/>
+      <c r="L4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="43"/>
-      <c r="N4" s="43" t="s">
+      <c r="M4" s="56"/>
+      <c r="N4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="43"/>
-      <c r="P4" s="43" t="s">
+      <c r="O4" s="56"/>
+      <c r="P4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="43"/>
-      <c r="R4" s="43" t="s">
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="S4" s="43"/>
-      <c r="T4" s="43" t="s">
+      <c r="S4" s="56"/>
+      <c r="T4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="U4" s="43"/>
-      <c r="V4" s="43" t="s">
+      <c r="U4" s="56"/>
+      <c r="V4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="W4" s="43"/>
-      <c r="X4" s="43" t="s">
+      <c r="W4" s="56"/>
+      <c r="X4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="Y4" s="43"/>
-      <c r="Z4" s="43" t="s">
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AA4" s="43"/>
-      <c r="AB4" s="43" t="s">
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AC4" s="43"/>
-      <c r="AD4" s="43" t="s">
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AE4" s="43"/>
-      <c r="AF4" s="43" t="s">
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AG4" s="43"/>
-      <c r="AH4" s="43" t="s">
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AI4" s="43"/>
-      <c r="AJ4" s="43" t="s">
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AK4" s="44"/>
-      <c r="AL4" s="43" t="s">
+      <c r="AK4" s="57"/>
+      <c r="AL4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AM4" s="43"/>
-      <c r="AN4" s="43" t="s">
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AO4" s="44"/>
-      <c r="AP4" s="43" t="s">
+      <c r="AO4" s="57"/>
+      <c r="AP4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AQ4" s="43"/>
-      <c r="AR4" s="43" t="s">
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AS4" s="44"/>
-      <c r="AT4" s="43" t="s">
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AU4" s="43"/>
-      <c r="AV4" s="43" t="s">
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AW4" s="44"/>
-      <c r="AX4" s="43" t="s">
+      <c r="AW4" s="57"/>
+      <c r="AX4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="AY4" s="43"/>
-      <c r="AZ4" s="43" t="s">
+      <c r="AY4" s="56"/>
+      <c r="AZ4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="BA4" s="44"/>
+      <c r="BA4" s="57"/>
     </row>
     <row r="5" spans="1:53" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A5" s="49"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1888,72 +1888,72 @@
       <c r="AL6" s="16">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="16">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="16">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="16">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="16">
         <v>47292.307000000001</v>
       </c>
       <c r="AQ6" s="16">
         <v>19774.187169999997</v>
       </c>
       <c r="AR6" s="16">
         <v>8113.1846699999996</v>
       </c>
       <c r="AS6" s="16">
         <v>12911.298510000004</v>
       </c>
       <c r="AT6" s="16">
-        <v>27084.100999999999</v>
+        <v>30579.310999999998</v>
       </c>
       <c r="AU6" s="16">
-        <v>11882.134099999999</v>
+        <v>13074.252490000001</v>
       </c>
       <c r="AV6" s="16">
-        <v>3998.5351799999999</v>
+        <v>4275.4440400000003</v>
       </c>
       <c r="AW6" s="16">
-        <v>7252.1907899999997</v>
+        <v>7549.3423499999999</v>
       </c>
       <c r="AX6" s="16">
-        <v>18671.719000000001</v>
+        <v>23128.619000000002</v>
       </c>
       <c r="AY6" s="16">
-        <v>7290.0320199999996</v>
+        <v>8566.0010199999997</v>
       </c>
       <c r="AZ6" s="16">
-        <v>3055.6661000000004</v>
+        <v>4241.6306399999994</v>
       </c>
       <c r="BA6" s="16">
-        <v>6742.3748200000018</v>
+        <v>7673.5342299999993</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>22537.3</v>
       </c>
       <c r="C7" s="5">
         <v>6724</v>
       </c>
       <c r="D7" s="5">
         <v>334.7</v>
       </c>
       <c r="E7" s="5">
         <v>339.1</v>
       </c>
       <c r="F7" s="5">
         <v>28965.9</v>
       </c>
       <c r="G7" s="5">
         <v>5331.2</v>
       </c>
       <c r="H7" s="5">
@@ -2049,72 +2049,72 @@
       <c r="AL7" s="5">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="5">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="5">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="5">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="5">
         <v>44907.470999999998</v>
       </c>
       <c r="AQ7" s="5">
         <v>16575.89817</v>
       </c>
       <c r="AR7" s="5">
         <v>1679.79117</v>
       </c>
       <c r="AS7" s="5">
         <v>321.29356999999999</v>
       </c>
       <c r="AT7" s="5">
-        <v>25747.27</v>
+        <v>29220.47</v>
       </c>
       <c r="AU7" s="5">
-        <v>10082.769679999999</v>
+        <v>11274.359300000002</v>
       </c>
       <c r="AV7" s="5">
-        <v>178.51954000000001</v>
+        <v>178.71154000000001</v>
       </c>
       <c r="AW7" s="5">
-        <v>173.59633999999997</v>
+        <v>173.79897999999997</v>
       </c>
       <c r="AX7" s="5">
-        <v>18101.898000000001</v>
+        <v>22497.598000000002</v>
       </c>
       <c r="AY7" s="5">
-        <v>6032.9170699999995</v>
+        <v>7246.3920699999999</v>
       </c>
       <c r="AZ7" s="5">
-        <v>15.676600000000001</v>
+        <v>15.742620000000001</v>
       </c>
       <c r="BA7" s="5">
-        <v>55.492570000000001</v>
+        <v>55.97419</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
         <v>1497.4</v>
       </c>
       <c r="C8" s="5">
         <v>494.7</v>
       </c>
       <c r="D8" s="5">
         <v>0.3</v>
       </c>
       <c r="E8" s="5">
         <v>4.2</v>
       </c>
       <c r="F8" s="5">
         <v>1609.7</v>
       </c>
       <c r="G8" s="5">
         <v>401.9</v>
       </c>
       <c r="H8" s="5">
@@ -2216,66 +2216,66 @@
       <c r="AN8" s="18">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="18">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="18">
         <v>1734.7560000000001</v>
       </c>
       <c r="AQ8" s="18">
         <v>1512.8922</v>
       </c>
       <c r="AR8" s="18">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="18">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="18">
         <v>938.08100000000002</v>
       </c>
       <c r="AU8" s="18">
         <v>688.06727000000001</v>
       </c>
       <c r="AV8" s="18">
-        <v>19.708280000000002</v>
+        <v>56.863280000000003</v>
       </c>
       <c r="AW8" s="18">
-        <v>21.487919999999999</v>
+        <v>58.471940000000004</v>
       </c>
       <c r="AX8" s="18">
-        <v>237.30099999999999</v>
+        <v>273.30099999999999</v>
       </c>
       <c r="AY8" s="18">
-        <v>274.24739</v>
+        <v>326.89839000000001</v>
       </c>
       <c r="AZ8" s="18">
-        <v>8.0824700000000007</v>
+        <v>8.0971700000000002</v>
       </c>
       <c r="BA8" s="18">
-        <v>21.710350000000002</v>
+        <v>21.921010000000003</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>88</v>
       </c>
       <c r="C9" s="9">
         <v>23.4</v>
       </c>
       <c r="D9" s="9">
         <v>2898.7</v>
       </c>
       <c r="E9" s="9">
         <v>5045.3</v>
       </c>
       <c r="F9" s="9">
         <v>327.5</v>
       </c>
       <c r="G9" s="9">
         <v>117.4</v>
       </c>
       <c r="H9" s="9">
@@ -2371,72 +2371,72 @@
       <c r="AL9" s="22">
         <v>427.09</v>
       </c>
       <c r="AM9" s="22">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="22">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="22">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="22">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="22">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="22">
         <v>6356.5054399999999</v>
       </c>
       <c r="AS9" s="22">
         <v>12522.410060000004</v>
       </c>
       <c r="AT9" s="22">
-        <v>398.75</v>
+        <v>420.76</v>
       </c>
       <c r="AU9" s="22">
-        <v>1111.2971500000001</v>
+        <v>1111.82592</v>
       </c>
       <c r="AV9" s="22">
-        <v>3800.3073599999998</v>
+        <v>4039.86922</v>
       </c>
       <c r="AW9" s="22">
-        <v>7057.10653</v>
+        <v>7317.07143</v>
       </c>
       <c r="AX9" s="22">
-        <v>332.52</v>
+        <v>357.72</v>
       </c>
       <c r="AY9" s="22">
-        <v>982.86756000000003</v>
+        <v>992.71055999999999</v>
       </c>
       <c r="AZ9" s="22">
-        <v>3031.9070300000003</v>
+        <v>4217.7908499999994</v>
       </c>
       <c r="BA9" s="22">
-        <v>6665.1719000000021</v>
+        <v>7595.6390299999994</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="12" customFormat="1" ht="30.6">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -2547,77 +2547,77 @@
       </c>
       <c r="AN10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="11">
         <f>AQ9/AQ6*100</f>
         <v>8.5232165828639737</v>
       </c>
       <c r="AR10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="11">
         <f>AU9/AU6*100</f>
-        <v>9.352673018561541</v>
+        <v>8.5039348968546644</v>
       </c>
       <c r="AV10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="11">
         <f>AY9/AY6*100</f>
-        <v>13.482349011685137</v>
+        <v>11.58896149652805</v>
       </c>
       <c r="AZ10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A11" s="46" t="s">
+      <c r="A11" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="46"/>
+      <c r="B11" s="59"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14"/>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AT4:AU4"/>
     <mergeCell ref="AV4:AW4"/>
     <mergeCell ref="AX4:AY4"/>
     <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D4:E4"/>