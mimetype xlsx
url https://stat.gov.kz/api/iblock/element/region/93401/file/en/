--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -24,117 +24,120 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-12" windowWidth="23256" windowHeight="6780" tabRatio="756"/>
   </bookViews>
   <sheets>
     <sheet name="Kyzylorda" sheetId="12" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
-  <c r="AQ10"/>
+  <c r="AQ10" l="1"/>
   <c r="AM10"/>
   <c r="AI10"/>
   <c r="AE10" l="1"/>
   <c r="W10"/>
   <c r="S10"/>
   <c r="O10"/>
   <c r="K10"/>
   <c r="G10"/>
   <c r="C10"/>
   <c r="AA10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="16">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
   * Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, percentage</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-Faruary 2025*</t>
+    <t>January-March 2025*</t>
+  </si>
+  <si>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -695,54 +698,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AT6" sqref="AT6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="40.77734375" style="26" customWidth="1"/>
+    <col min="1" max="1" width="40.6640625" style="26" customWidth="1"/>
     <col min="2" max="41" width="7.6640625" style="26" customWidth="1"/>
     <col min="42" max="45" width="7.5546875" style="26" customWidth="1"/>
-    <col min="46" max="53" width="7.21875" style="26" customWidth="1"/>
+    <col min="46" max="53" width="7.33203125" style="26" customWidth="1"/>
     <col min="54" max="16384" width="8.88671875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="29.25" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="25"/>
       <c r="P1" s="25"/>
       <c r="Q1" s="25"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
@@ -824,51 +827,51 @@
       <c r="AH3" s="30">
         <v>2023</v>
       </c>
       <c r="AI3" s="31"/>
       <c r="AJ3" s="31"/>
       <c r="AK3" s="31"/>
       <c r="AL3" s="30">
         <v>2024</v>
       </c>
       <c r="AM3" s="31"/>
       <c r="AN3" s="31"/>
       <c r="AO3" s="31"/>
       <c r="AP3" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AQ3" s="31"/>
       <c r="AR3" s="31"/>
       <c r="AS3" s="31"/>
       <c r="AT3" s="30" t="s">
         <v>14</v>
       </c>
       <c r="AU3" s="31"/>
       <c r="AV3" s="31"/>
       <c r="AW3" s="31"/>
       <c r="AX3" s="30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AY3" s="31"/>
       <c r="AZ3" s="31"/>
       <c r="BA3" s="31"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="36"/>
       <c r="B4" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="32"/>
       <c r="F4" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="32"/>
       <c r="H4" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="32"/>
       <c r="J4" s="32" t="s">
         <v>4</v>
@@ -1233,72 +1236,72 @@
       <c r="AL6" s="16">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="16">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="16">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="16">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="16">
         <v>44082.44</v>
       </c>
       <c r="AQ6" s="16">
         <v>18234.081139999998</v>
       </c>
       <c r="AR6" s="16">
         <v>7754.0845699999991</v>
       </c>
       <c r="AS6" s="16">
         <v>12589.437950000001</v>
       </c>
       <c r="AT6" s="6">
-        <v>5643.4999999999991</v>
+        <v>10180.973</v>
       </c>
       <c r="AU6" s="6">
-        <v>2599.3993300000002</v>
+        <v>4774.8213299999998</v>
       </c>
       <c r="AV6" s="6">
-        <v>1496.2606900000005</v>
+        <v>1983.6135100000004</v>
       </c>
       <c r="AW6" s="6">
-        <v>2166.38501</v>
+        <v>3281.5463699999996</v>
       </c>
       <c r="AX6" s="6">
-        <v>6283.1</v>
+        <v>9117.6980000000003</v>
       </c>
       <c r="AY6" s="6">
-        <v>2537.7458200000001</v>
+        <v>3545.1087600000001</v>
       </c>
       <c r="AZ6" s="6">
-        <v>648.54873000000009</v>
+        <v>1068.7097200000001</v>
       </c>
       <c r="BA6" s="6">
-        <v>1913.7501500000001</v>
+        <v>3057.2232100000001</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>22537.3</v>
       </c>
       <c r="C7" s="5">
         <v>6724</v>
       </c>
       <c r="D7" s="5">
         <v>334.7</v>
       </c>
       <c r="E7" s="5">
         <v>339.1</v>
       </c>
       <c r="F7" s="5">
         <v>28965.9</v>
       </c>
       <c r="G7" s="5">
         <v>5331.2</v>
       </c>
       <c r="H7" s="5">
@@ -1393,73 +1396,73 @@
       </c>
       <c r="AL7" s="5">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="5">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="5">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="5">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="5">
         <v>42375.82</v>
       </c>
       <c r="AQ7" s="5">
         <v>15622.978140000001</v>
       </c>
       <c r="AR7" s="5">
         <v>1774.2573399999999</v>
       </c>
       <c r="AS7" s="5">
         <v>374.21757000000002</v>
       </c>
-      <c r="AT7" s="21">
-[...21 lines deleted...]
-        <v>1.1846300000000001</v>
+      <c r="AT7" s="28">
+        <v>9648.2999999999993</v>
+      </c>
+      <c r="AU7" s="28">
+        <v>3998.31212</v>
+      </c>
+      <c r="AV7" s="28">
+        <v>64.765219999999999</v>
+      </c>
+      <c r="AW7" s="28">
+        <v>54.445750000000004</v>
+      </c>
+      <c r="AX7" s="28">
+        <v>8862.6980000000003</v>
+      </c>
+      <c r="AY7" s="28">
+        <v>2906.54306</v>
+      </c>
+      <c r="AZ7" s="28">
+        <v>0.42968000000000001</v>
+      </c>
+      <c r="BA7" s="28">
+        <v>1.52294</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
         <v>1497.4</v>
       </c>
       <c r="C8" s="5">
         <v>494.7</v>
       </c>
       <c r="D8" s="5">
         <v>0.3</v>
       </c>
       <c r="E8" s="5">
         <v>4.2</v>
       </c>
       <c r="F8" s="5">
         <v>1609.7</v>
       </c>
       <c r="G8" s="5">
         <v>401.9</v>
       </c>
       <c r="H8" s="5">
@@ -1555,72 +1558,72 @@
       <c r="AL8" s="18">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="18">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="18">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="18">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="18">
         <v>1056.54</v>
       </c>
       <c r="AQ8" s="18">
         <v>925.70619999999997</v>
       </c>
       <c r="AR8" s="18">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="18">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="28">
-        <v>181.7</v>
+        <v>374.673</v>
       </c>
       <c r="AU8" s="28">
-        <v>117.18600000000001</v>
+        <v>290.73327999999998</v>
       </c>
       <c r="AV8" s="28">
-        <v>1.188E-2</v>
+        <v>1.916E-2</v>
       </c>
       <c r="AW8" s="28">
-        <v>0.13764999999999999</v>
+        <v>0.22907</v>
       </c>
       <c r="AX8" s="28">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="AY8" s="28">
-        <v>171.27739</v>
+        <v>175.01239000000001</v>
       </c>
       <c r="AZ8" s="28">
-        <v>1.273E-2</v>
+        <v>2.1860000000000001E-2</v>
       </c>
       <c r="BA8" s="28">
-        <v>0.25213999999999998</v>
+        <v>0.42853000000000002</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>88</v>
       </c>
       <c r="C9" s="9">
         <v>23.4</v>
       </c>
       <c r="D9" s="9">
         <v>2898.7</v>
       </c>
       <c r="E9" s="9">
         <v>5045.3</v>
       </c>
       <c r="F9" s="9">
         <v>327.5</v>
       </c>
       <c r="G9" s="9">
         <v>117.4</v>
       </c>
       <c r="H9" s="9">
@@ -1716,72 +1719,72 @@
       <c r="AL9" s="23">
         <v>427.09</v>
       </c>
       <c r="AM9" s="23">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="23">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="23">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="23">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="23">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="23">
         <v>5902.9391699999996</v>
       </c>
       <c r="AS9" s="23">
         <v>12147.625500000002</v>
       </c>
       <c r="AT9" s="29">
-        <v>118</v>
+        <v>158</v>
       </c>
       <c r="AU9" s="29">
-        <v>316.39632</v>
+        <v>485.77592999999996</v>
       </c>
       <c r="AV9" s="29">
-        <v>1431.7326100000005</v>
+        <v>1918.8291300000003</v>
       </c>
       <c r="AW9" s="29">
-        <v>2112.7548200000001</v>
+        <v>3226.8715499999994</v>
       </c>
       <c r="AX9" s="29">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="AY9" s="29">
-        <v>375.48912000000001</v>
+        <v>463.55331000000001</v>
       </c>
       <c r="AZ9" s="29">
-        <v>648.14674000000014</v>
+        <v>1068.25818</v>
       </c>
       <c r="BA9" s="29">
-        <v>1912.3133800000001</v>
+        <v>3055.2717400000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="12" customFormat="1" ht="30.6">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1892,64 +1895,64 @@
       </c>
       <c r="AN10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="11">
         <f>AQ9/AQ6*100</f>
         <v>9.2431134152559782</v>
       </c>
       <c r="AR10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="11">
         <f>AU9/AU6*100</f>
-        <v>12.171901267667096</v>
+        <v>10.173698583188662</v>
       </c>
       <c r="AV10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="11">
         <f>AY9/AY6*100</f>
-        <v>14.79616741128156</v>
+        <v>13.075855816620981</v>
       </c>
       <c r="AZ10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="14.4" customHeight="1">
       <c r="A11" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="34"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14"/>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AL4:AM4"/>