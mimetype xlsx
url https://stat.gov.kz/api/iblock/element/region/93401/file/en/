--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -90,54 +90,54 @@
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
   * Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, percentage</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
+    <t>January-April 2025*</t>
   </si>
   <si>
-    <t>January-March 2026*</t>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1236,72 +1236,72 @@
       <c r="AL6" s="16">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="16">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="16">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="16">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="16">
         <v>44082.44</v>
       </c>
       <c r="AQ6" s="16">
         <v>18234.081139999998</v>
       </c>
       <c r="AR6" s="16">
         <v>7754.0845699999991</v>
       </c>
       <c r="AS6" s="16">
         <v>12589.437950000001</v>
       </c>
       <c r="AT6" s="6">
-        <v>10180.973</v>
+        <v>13994.973</v>
       </c>
       <c r="AU6" s="6">
-        <v>4774.8213299999998</v>
+        <v>6502.6910600000001</v>
       </c>
       <c r="AV6" s="6">
-        <v>1983.6135100000004</v>
+        <v>2749.9175899999996</v>
       </c>
       <c r="AW6" s="6">
-        <v>3281.5463699999996</v>
+        <v>4487.6976699999987</v>
       </c>
       <c r="AX6" s="6">
-        <v>9117.6980000000003</v>
+        <v>12054.919</v>
       </c>
       <c r="AY6" s="6">
-        <v>3545.1087600000001</v>
+        <v>4804.0583800000004</v>
       </c>
       <c r="AZ6" s="6">
-        <v>1068.7097200000001</v>
+        <v>1309.8355300000003</v>
       </c>
       <c r="BA6" s="6">
-        <v>3057.2232100000001</v>
+        <v>3680.1883199999988</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>22537.3</v>
       </c>
       <c r="C7" s="5">
         <v>6724</v>
       </c>
       <c r="D7" s="5">
         <v>334.7</v>
       </c>
       <c r="E7" s="5">
         <v>339.1</v>
       </c>
       <c r="F7" s="5">
         <v>28965.9</v>
       </c>
       <c r="G7" s="5">
         <v>5331.2</v>
       </c>
       <c r="H7" s="5">
@@ -1397,72 +1397,72 @@
       <c r="AL7" s="5">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="5">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="5">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="5">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="5">
         <v>42375.82</v>
       </c>
       <c r="AQ7" s="5">
         <v>15622.978140000001</v>
       </c>
       <c r="AR7" s="5">
         <v>1774.2573399999999</v>
       </c>
       <c r="AS7" s="5">
         <v>374.21757000000002</v>
       </c>
       <c r="AT7" s="28">
-        <v>9648.2999999999993</v>
+        <v>13221.3</v>
       </c>
       <c r="AU7" s="28">
-        <v>3998.31212</v>
+        <v>5457.26613</v>
       </c>
       <c r="AV7" s="28">
-        <v>64.765219999999999</v>
+        <v>176.24752000000001</v>
       </c>
       <c r="AW7" s="28">
-        <v>54.445750000000004</v>
+        <v>164.67068</v>
       </c>
       <c r="AX7" s="28">
-        <v>8862.6980000000003</v>
+        <v>11663.098</v>
       </c>
       <c r="AY7" s="28">
-        <v>2906.54306</v>
+        <v>3880.2938800000002</v>
       </c>
       <c r="AZ7" s="28">
-        <v>0.42968000000000001</v>
+        <v>0.59636</v>
       </c>
       <c r="BA7" s="28">
-        <v>1.52294</v>
+        <v>1.9044500000000002</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
         <v>1497.4</v>
       </c>
       <c r="C8" s="5">
         <v>494.7</v>
       </c>
       <c r="D8" s="5">
         <v>0.3</v>
       </c>
       <c r="E8" s="5">
         <v>4.2</v>
       </c>
       <c r="F8" s="5">
         <v>1609.7</v>
       </c>
       <c r="G8" s="5">
         <v>401.9</v>
       </c>
       <c r="H8" s="5">
@@ -1558,72 +1558,72 @@
       <c r="AL8" s="18">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="18">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="18">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="18">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="18">
         <v>1056.54</v>
       </c>
       <c r="AQ8" s="18">
         <v>925.70619999999997</v>
       </c>
       <c r="AR8" s="18">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="18">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="28">
-        <v>374.673</v>
+        <v>537.673</v>
       </c>
       <c r="AU8" s="28">
-        <v>290.73327999999998</v>
+        <v>387.97220999999996</v>
       </c>
       <c r="AV8" s="28">
-        <v>1.916E-2</v>
+        <v>2.1270000000000001E-2</v>
       </c>
       <c r="AW8" s="28">
-        <v>0.22907</v>
+        <v>0.25506000000000001</v>
       </c>
       <c r="AX8" s="28">
-        <v>135</v>
+        <v>217.30099999999999</v>
       </c>
       <c r="AY8" s="28">
-        <v>175.01239000000001</v>
+        <v>259.64738999999997</v>
       </c>
       <c r="AZ8" s="28">
-        <v>2.1860000000000001E-2</v>
+        <v>2.9139999999999999E-2</v>
       </c>
       <c r="BA8" s="28">
-        <v>0.42853000000000002</v>
+        <v>0.58665999999999996</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>88</v>
       </c>
       <c r="C9" s="9">
         <v>23.4</v>
       </c>
       <c r="D9" s="9">
         <v>2898.7</v>
       </c>
       <c r="E9" s="9">
         <v>5045.3</v>
       </c>
       <c r="F9" s="9">
         <v>327.5</v>
       </c>
       <c r="G9" s="9">
         <v>117.4</v>
       </c>
       <c r="H9" s="9">
@@ -1719,72 +1719,72 @@
       <c r="AL9" s="23">
         <v>427.09</v>
       </c>
       <c r="AM9" s="23">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="23">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="23">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="23">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="23">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="23">
         <v>5902.9391699999996</v>
       </c>
       <c r="AS9" s="23">
         <v>12147.625500000002</v>
       </c>
       <c r="AT9" s="29">
-        <v>158</v>
+        <v>236</v>
       </c>
       <c r="AU9" s="29">
-        <v>485.77592999999996</v>
+        <v>657.45272</v>
       </c>
       <c r="AV9" s="29">
-        <v>1918.8291300000003</v>
+        <v>2573.6487999999995</v>
       </c>
       <c r="AW9" s="29">
-        <v>3226.8715499999994</v>
+        <v>4322.771929999999</v>
       </c>
       <c r="AX9" s="29">
-        <v>120</v>
+        <v>174.52</v>
       </c>
       <c r="AY9" s="29">
-        <v>463.55331000000001</v>
+        <v>664.11711000000003</v>
       </c>
       <c r="AZ9" s="29">
-        <v>1068.25818</v>
+        <v>1309.2100300000002</v>
       </c>
       <c r="BA9" s="29">
-        <v>3055.2717400000001</v>
+        <v>3677.6972099999989</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="12" customFormat="1" ht="30.6">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1895,64 +1895,64 @@
       </c>
       <c r="AN10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="11">
         <f>AQ9/AQ6*100</f>
         <v>9.2431134152559782</v>
       </c>
       <c r="AR10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="11">
         <f>AU9/AU6*100</f>
-        <v>10.173698583188662</v>
+        <v>10.110471402281258</v>
       </c>
       <c r="AV10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="11">
         <f>AY9/AY6*100</f>
-        <v>13.075855816620981</v>
+        <v>13.824084918801507</v>
       </c>
       <c r="AZ10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="14.4" customHeight="1">
       <c r="A11" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="34"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14"/>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AL4:AM4"/>