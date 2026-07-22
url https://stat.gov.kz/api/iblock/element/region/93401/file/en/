--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -90,54 +90,54 @@
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
   * Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, percentage</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-April 2025*</t>
+    <t>January-May 2025*</t>
   </si>
   <si>
-    <t>January-April 2026*</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1236,72 +1236,72 @@
       <c r="AL6" s="16">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="16">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="16">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="16">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="16">
         <v>44082.44</v>
       </c>
       <c r="AQ6" s="16">
         <v>18234.081139999998</v>
       </c>
       <c r="AR6" s="16">
         <v>7754.0845699999991</v>
       </c>
       <c r="AS6" s="16">
         <v>12589.437950000001</v>
       </c>
       <c r="AT6" s="6">
-        <v>13994.973</v>
+        <v>17325.593000000001</v>
       </c>
       <c r="AU6" s="6">
-        <v>6502.6910600000001</v>
+        <v>8118.9112599999999</v>
       </c>
       <c r="AV6" s="6">
-        <v>2749.9175899999996</v>
+        <v>3381.0544899999995</v>
       </c>
       <c r="AW6" s="6">
-        <v>4487.6976699999987</v>
+        <v>5543.7102299999997</v>
       </c>
       <c r="AX6" s="6">
-        <v>12054.919</v>
+        <v>13795.019</v>
       </c>
       <c r="AY6" s="6">
-        <v>4804.0583800000004</v>
+        <v>5550.0828900000006</v>
       </c>
       <c r="AZ6" s="6">
-        <v>1309.8355300000003</v>
+        <v>1887.92994</v>
       </c>
       <c r="BA6" s="6">
-        <v>3680.1883199999988</v>
+        <v>4782.8795399999981</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>22537.3</v>
       </c>
       <c r="C7" s="5">
         <v>6724</v>
       </c>
       <c r="D7" s="5">
         <v>334.7</v>
       </c>
       <c r="E7" s="5">
         <v>339.1</v>
       </c>
       <c r="F7" s="5">
         <v>28965.9</v>
       </c>
       <c r="G7" s="5">
         <v>5331.2</v>
       </c>
       <c r="H7" s="5">
@@ -1397,72 +1397,72 @@
       <c r="AL7" s="5">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="5">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="5">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="5">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="5">
         <v>42375.82</v>
       </c>
       <c r="AQ7" s="5">
         <v>15622.978140000001</v>
       </c>
       <c r="AR7" s="5">
         <v>1774.2573399999999</v>
       </c>
       <c r="AS7" s="5">
         <v>374.21757000000002</v>
       </c>
       <c r="AT7" s="28">
-        <v>13221.3</v>
+        <v>16373.92</v>
       </c>
       <c r="AU7" s="28">
-        <v>5457.26613</v>
+        <v>6740.4956499999998</v>
       </c>
       <c r="AV7" s="28">
-        <v>176.24752000000001</v>
+        <v>178.39498000000003</v>
       </c>
       <c r="AW7" s="28">
-        <v>164.67068</v>
+        <v>172.31911000000002</v>
       </c>
       <c r="AX7" s="28">
-        <v>11663.098</v>
+        <v>13363.198</v>
       </c>
       <c r="AY7" s="28">
-        <v>3880.2938800000002</v>
+        <v>4522.1682300000002</v>
       </c>
       <c r="AZ7" s="28">
-        <v>0.59636</v>
+        <v>5.6194799999999994</v>
       </c>
       <c r="BA7" s="28">
-        <v>1.9044500000000002</v>
+        <v>21.958390000000001</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
         <v>1497.4</v>
       </c>
       <c r="C8" s="5">
         <v>494.7</v>
       </c>
       <c r="D8" s="5">
         <v>0.3</v>
       </c>
       <c r="E8" s="5">
         <v>4.2</v>
       </c>
       <c r="F8" s="5">
         <v>1609.7</v>
       </c>
       <c r="G8" s="5">
         <v>401.9</v>
       </c>
       <c r="H8" s="5">
@@ -1558,72 +1558,72 @@
       <c r="AL8" s="18">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="18">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="18">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="18">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="18">
         <v>1056.54</v>
       </c>
       <c r="AQ8" s="18">
         <v>925.70619999999997</v>
       </c>
       <c r="AR8" s="18">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="18">
         <v>67.594880000000003</v>
       </c>
       <c r="AT8" s="28">
-        <v>537.673</v>
+        <v>613.673</v>
       </c>
       <c r="AU8" s="28">
-        <v>387.97220999999996</v>
+        <v>445.13565999999997</v>
       </c>
       <c r="AV8" s="28">
-        <v>2.1270000000000001E-2</v>
+        <v>3.415E-2</v>
       </c>
       <c r="AW8" s="28">
-        <v>0.25506000000000001</v>
+        <v>0.41058</v>
       </c>
       <c r="AX8" s="28">
         <v>217.30099999999999</v>
       </c>
       <c r="AY8" s="28">
         <v>259.64738999999997</v>
       </c>
       <c r="AZ8" s="28">
-        <v>2.9139999999999999E-2</v>
+        <v>8.0435800000000004</v>
       </c>
       <c r="BA8" s="28">
-        <v>0.58665999999999996</v>
+        <v>21.153410000000001</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>88</v>
       </c>
       <c r="C9" s="9">
         <v>23.4</v>
       </c>
       <c r="D9" s="9">
         <v>2898.7</v>
       </c>
       <c r="E9" s="9">
         <v>5045.3</v>
       </c>
       <c r="F9" s="9">
         <v>327.5</v>
       </c>
       <c r="G9" s="9">
         <v>117.4</v>
       </c>
       <c r="H9" s="9">
@@ -1719,72 +1719,72 @@
       <c r="AL9" s="23">
         <v>427.09</v>
       </c>
       <c r="AM9" s="23">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="23">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="23">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="23">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="23">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="23">
         <v>5902.9391699999996</v>
       </c>
       <c r="AS9" s="23">
         <v>12147.625500000002</v>
       </c>
       <c r="AT9" s="29">
-        <v>236</v>
+        <v>338</v>
       </c>
       <c r="AU9" s="29">
-        <v>657.45272</v>
+        <v>933.27994999999999</v>
       </c>
       <c r="AV9" s="29">
-        <v>2573.6487999999995</v>
+        <v>3202.6253599999995</v>
       </c>
       <c r="AW9" s="29">
-        <v>4322.771929999999</v>
+        <v>5370.9805399999996</v>
       </c>
       <c r="AX9" s="29">
-        <v>174.52</v>
+        <v>214.52</v>
       </c>
       <c r="AY9" s="29">
-        <v>664.11711000000003</v>
+        <v>768.26727000000005</v>
       </c>
       <c r="AZ9" s="29">
-        <v>1309.2100300000002</v>
+        <v>1874.2668799999999</v>
       </c>
       <c r="BA9" s="29">
-        <v>3677.6972099999989</v>
+        <v>4739.7677399999984</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="12" customFormat="1" ht="30.6">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1895,64 +1895,64 @@
       </c>
       <c r="AN10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="11">
         <f>AQ9/AQ6*100</f>
         <v>9.2431134152559782</v>
       </c>
       <c r="AR10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="11">
         <f>AU9/AU6*100</f>
-        <v>10.110471402281258</v>
+        <v>11.495136726004812</v>
       </c>
       <c r="AV10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="11">
         <f>AY9/AY6*100</f>
-        <v>13.824084918801507</v>
+        <v>13.842446774700331</v>
       </c>
       <c r="AZ10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="14.4" customHeight="1">
       <c r="A11" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="34"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14"/>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AL4:AM4"/>