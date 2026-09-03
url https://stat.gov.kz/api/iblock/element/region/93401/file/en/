--- v3 (2026-07-22)
+++ v4 (2026-09-03)
@@ -39,105 +39,102 @@
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY10" i="12"/>
   <c r="AU10"/>
   <c r="AQ10" l="1"/>
   <c r="AM10"/>
   <c r="AI10"/>
   <c r="AE10" l="1"/>
   <c r="W10"/>
   <c r="S10"/>
   <c r="O10"/>
   <c r="K10"/>
   <c r="G10"/>
   <c r="C10"/>
   <c r="AA10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="15">
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
   * Preliminary data.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, percentage</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>January-December 2025*</t>
+    <t>January-June 2025</t>
   </si>
   <si>
-    <t>January-May 2025*</t>
-[...2 lines deleted...]
-    <t>January-May 2026*</t>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -693,51 +690,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT6" sqref="AT6"/>
+      <selection pane="bottomRight" activeCell="AX6" sqref="AX6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="40.6640625" style="26" customWidth="1"/>
     <col min="2" max="41" width="7.6640625" style="26" customWidth="1"/>
     <col min="42" max="45" width="7.5546875" style="26" customWidth="1"/>
     <col min="46" max="53" width="7.33203125" style="26" customWidth="1"/>
     <col min="54" max="16384" width="8.88671875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="29.25" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
@@ -814,64 +811,64 @@
       <c r="Y3" s="32"/>
       <c r="Z3" s="32">
         <v>2021</v>
       </c>
       <c r="AA3" s="32"/>
       <c r="AB3" s="32"/>
       <c r="AC3" s="32"/>
       <c r="AD3" s="30">
         <v>2022</v>
       </c>
       <c r="AE3" s="31"/>
       <c r="AF3" s="31"/>
       <c r="AG3" s="38"/>
       <c r="AH3" s="30">
         <v>2023</v>
       </c>
       <c r="AI3" s="31"/>
       <c r="AJ3" s="31"/>
       <c r="AK3" s="31"/>
       <c r="AL3" s="30">
         <v>2024</v>
       </c>
       <c r="AM3" s="31"/>
       <c r="AN3" s="31"/>
       <c r="AO3" s="31"/>
-      <c r="AP3" s="30" t="s">
-        <v>13</v>
+      <c r="AP3" s="30">
+        <v>2025</v>
       </c>
       <c r="AQ3" s="31"/>
       <c r="AR3" s="31"/>
       <c r="AS3" s="31"/>
       <c r="AT3" s="30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AU3" s="31"/>
       <c r="AV3" s="31"/>
       <c r="AW3" s="31"/>
       <c r="AX3" s="30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AY3" s="31"/>
       <c r="AZ3" s="31"/>
       <c r="BA3" s="31"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="36"/>
       <c r="B4" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="32"/>
       <c r="F4" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="32"/>
       <c r="H4" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="32"/>
       <c r="J4" s="32" t="s">
         <v>4</v>
@@ -1224,84 +1221,84 @@
       <c r="AH6" s="16">
         <v>32978.646000000001</v>
       </c>
       <c r="AI6" s="16">
         <v>14235.372959999999</v>
       </c>
       <c r="AJ6" s="16">
         <v>8691.2245899999998</v>
       </c>
       <c r="AK6" s="16">
         <v>12745.455179999999</v>
       </c>
       <c r="AL6" s="16">
         <v>34161.124999999993</v>
       </c>
       <c r="AM6" s="16">
         <v>16175.210780000001</v>
       </c>
       <c r="AN6" s="16">
         <v>10272.29651</v>
       </c>
       <c r="AO6" s="16">
         <v>14017.285090000001</v>
       </c>
       <c r="AP6" s="16">
-        <v>44082.44</v>
+        <v>47292.307000000001</v>
       </c>
       <c r="AQ6" s="16">
-        <v>18234.081139999998</v>
+        <v>19774.187169999997</v>
       </c>
       <c r="AR6" s="16">
-        <v>7754.0845699999991</v>
+        <v>8113.1846699999996</v>
       </c>
       <c r="AS6" s="16">
-        <v>12589.437950000001</v>
-[...11 lines deleted...]
-        <v>5543.7102299999997</v>
+        <v>12911.298510000004</v>
+      </c>
+      <c r="AT6" s="16">
+        <v>22140.385000000002</v>
+      </c>
+      <c r="AU6" s="16">
+        <v>10217.661180000001</v>
+      </c>
+      <c r="AV6" s="16">
+        <v>3654.8252299999999</v>
+      </c>
+      <c r="AW6" s="16">
+        <v>6329.9384899999995</v>
       </c>
       <c r="AX6" s="6">
-        <v>13795.019</v>
+        <v>15620.119000000001</v>
       </c>
       <c r="AY6" s="6">
-        <v>5550.0828900000006</v>
+        <v>6303.5262499999999</v>
       </c>
       <c r="AZ6" s="6">
-        <v>1887.92994</v>
+        <v>2298.3711100000005</v>
       </c>
       <c r="BA6" s="6">
-        <v>4782.8795399999981</v>
+        <v>5761.4511299999995</v>
       </c>
     </row>
     <row r="7" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>22537.3</v>
       </c>
       <c r="C7" s="5">
         <v>6724</v>
       </c>
       <c r="D7" s="5">
         <v>334.7</v>
       </c>
       <c r="E7" s="5">
         <v>339.1</v>
       </c>
       <c r="F7" s="5">
         <v>28965.9</v>
       </c>
       <c r="G7" s="5">
         <v>5331.2</v>
       </c>
       <c r="H7" s="5">
@@ -1385,84 +1382,84 @@
       <c r="AH7" s="5">
         <v>31829.268</v>
       </c>
       <c r="AI7" s="5">
         <v>13466.214969999999</v>
       </c>
       <c r="AJ7" s="5">
         <v>1358.8324299999999</v>
       </c>
       <c r="AK7" s="5">
         <v>1004.72959</v>
       </c>
       <c r="AL7" s="5">
         <v>32456.813999999998</v>
       </c>
       <c r="AM7" s="5">
         <v>14589.405620000001</v>
       </c>
       <c r="AN7" s="5">
         <v>1608.1847799999998</v>
       </c>
       <c r="AO7" s="5">
         <v>1056.6534500000002</v>
       </c>
       <c r="AP7" s="5">
-        <v>42375.82</v>
+        <v>44907.470999999998</v>
       </c>
       <c r="AQ7" s="5">
-        <v>15622.978140000001</v>
+        <v>16575.89817</v>
       </c>
       <c r="AR7" s="5">
-        <v>1774.2573399999999</v>
+        <v>1679.79117</v>
       </c>
       <c r="AS7" s="5">
-        <v>374.21757000000002</v>
-[...11 lines deleted...]
-        <v>172.31911000000002</v>
+        <v>321.29356999999999</v>
+      </c>
+      <c r="AT7" s="5">
+        <v>20923.97</v>
+      </c>
+      <c r="AU7" s="5">
+        <v>8570.6882100000003</v>
+      </c>
+      <c r="AV7" s="5">
+        <v>178.48098000000002</v>
+      </c>
+      <c r="AW7" s="5">
+        <v>173.27108999999999</v>
       </c>
       <c r="AX7" s="28">
-        <v>13363.198</v>
+        <v>15128.298000000001</v>
       </c>
       <c r="AY7" s="28">
-        <v>4522.1682300000002</v>
+        <v>5158.3394600000001</v>
       </c>
       <c r="AZ7" s="28">
-        <v>5.6194799999999994</v>
+        <v>5.6550799999999999</v>
       </c>
       <c r="BA7" s="28">
-        <v>21.958390000000001</v>
+        <v>22.282980000000002</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
         <v>1497.4</v>
       </c>
       <c r="C8" s="5">
         <v>494.7</v>
       </c>
       <c r="D8" s="5">
         <v>0.3</v>
       </c>
       <c r="E8" s="5">
         <v>4.2</v>
       </c>
       <c r="F8" s="5">
         <v>1609.7</v>
       </c>
       <c r="G8" s="5">
         <v>401.9</v>
       </c>
       <c r="H8" s="5">
@@ -1546,84 +1543,84 @@
       <c r="AH8" s="20">
         <v>902.87800000000004</v>
       </c>
       <c r="AI8" s="20">
         <v>573.15170999999998</v>
       </c>
       <c r="AJ8" s="21">
         <v>190.7</v>
       </c>
       <c r="AK8" s="21">
         <v>52.3</v>
       </c>
       <c r="AL8" s="18">
         <v>1277.221</v>
       </c>
       <c r="AM8" s="18">
         <v>809.37792999999999</v>
       </c>
       <c r="AN8" s="18">
         <v>1.0041500000000001</v>
       </c>
       <c r="AO8" s="18">
         <v>2.8212799999999998</v>
       </c>
       <c r="AP8" s="18">
-        <v>1056.54</v>
+        <v>1734.7560000000001</v>
       </c>
       <c r="AQ8" s="18">
-        <v>925.70619999999997</v>
+        <v>1512.8922</v>
       </c>
       <c r="AR8" s="18">
         <v>76.888059999999996</v>
       </c>
       <c r="AS8" s="18">
         <v>67.594880000000003</v>
       </c>
-      <c r="AT8" s="28">
-[...9 lines deleted...]
-        <v>0.41058</v>
+      <c r="AT8" s="18">
+        <v>858.41500000000008</v>
+      </c>
+      <c r="AU8" s="18">
+        <v>624.75166000000002</v>
+      </c>
+      <c r="AV8" s="18">
+        <v>19.69708</v>
+      </c>
+      <c r="AW8" s="18">
+        <v>21.290900000000001</v>
       </c>
       <c r="AX8" s="28">
-        <v>217.30099999999999</v>
+        <v>237.30099999999999</v>
       </c>
       <c r="AY8" s="28">
-        <v>259.64738999999997</v>
+        <v>274.24739</v>
       </c>
       <c r="AZ8" s="28">
-        <v>8.0435800000000004</v>
+        <v>8.0590399999999995</v>
       </c>
       <c r="BA8" s="28">
-        <v>21.153410000000001</v>
+        <v>21.378990000000002</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="6" customFormat="1" ht="16.2" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>88</v>
       </c>
       <c r="C9" s="9">
         <v>23.4</v>
       </c>
       <c r="D9" s="9">
         <v>2898.7</v>
       </c>
       <c r="E9" s="9">
         <v>5045.3</v>
       </c>
       <c r="F9" s="9">
         <v>327.5</v>
       </c>
       <c r="G9" s="9">
         <v>117.4</v>
       </c>
       <c r="H9" s="9">
@@ -1713,78 +1710,78 @@
       <c r="AJ9" s="9">
         <v>7141.6921599999996</v>
       </c>
       <c r="AK9" s="9">
         <v>11688.425589999999</v>
       </c>
       <c r="AL9" s="23">
         <v>427.09</v>
       </c>
       <c r="AM9" s="23">
         <v>776.42723000000001</v>
       </c>
       <c r="AN9" s="23">
         <v>8663.1075799999999</v>
       </c>
       <c r="AO9" s="23">
         <v>12957.810360000001</v>
       </c>
       <c r="AP9" s="23">
         <v>650.07999999999993</v>
       </c>
       <c r="AQ9" s="23">
         <v>1685.3968</v>
       </c>
       <c r="AR9" s="23">
-        <v>5902.9391699999996</v>
+        <v>6356.5054399999999</v>
       </c>
       <c r="AS9" s="23">
-        <v>12147.625500000002</v>
-[...11 lines deleted...]
-        <v>5370.9805399999996</v>
+        <v>12522.410060000004</v>
+      </c>
+      <c r="AT9" s="23">
+        <v>358</v>
+      </c>
+      <c r="AU9" s="23">
+        <v>1022.22131</v>
+      </c>
+      <c r="AV9" s="23">
+        <v>3456.6471699999997</v>
+      </c>
+      <c r="AW9" s="23">
+        <v>6135.3764999999994</v>
       </c>
       <c r="AX9" s="29">
-        <v>214.52</v>
+        <v>254.51999999999998</v>
       </c>
       <c r="AY9" s="29">
-        <v>768.26727000000005</v>
+        <v>870.93940000000009</v>
       </c>
       <c r="AZ9" s="29">
-        <v>1874.2668799999999</v>
+        <v>2284.6569900000004</v>
       </c>
       <c r="BA9" s="29">
-        <v>4739.7677399999984</v>
+        <v>5717.7891599999994</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="12" customFormat="1" ht="30.6">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11">
         <f>C9/C6*100</f>
         <v>0.32311069993510172</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="11">
         <f>G9/G6*100</f>
         <v>2.006666096914794</v>
@@ -1882,77 +1879,77 @@
       </c>
       <c r="AJ10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AK10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AL10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AM10" s="11">
         <f>AM9/AM6*100</f>
         <v>4.8001057949737582</v>
       </c>
       <c r="AN10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AO10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AP10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AQ10" s="11">
         <f>AQ9/AQ6*100</f>
-        <v>9.2431134152559782</v>
+        <v>8.5232165828639737</v>
       </c>
       <c r="AR10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AS10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AT10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AU10" s="11">
         <f>AU9/AU6*100</f>
-        <v>11.495136726004812</v>
+        <v>10.004454952968013</v>
       </c>
       <c r="AV10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AW10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AX10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AY10" s="11">
         <f>AY9/AY6*100</f>
-        <v>13.842446774700331</v>
+        <v>13.816701405820275</v>
       </c>
       <c r="AZ10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="14.4" customHeight="1">
       <c r="A11" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="34"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="14"/>
       <c r="AJ11" s="14"/>
       <c r="AK11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AL4:AM4"/>