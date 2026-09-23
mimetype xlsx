--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -1,82 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
+    <sheet name="08" sheetId="8" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'06'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'07'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'08'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2160" uniqueCount="404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2642" uniqueCount="528">
   <si>
     <t>PRODUCTS OF THE MINING INDUSTRY</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>PRODUCTS OF THE MANUFACTURING INDUSTRY</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil derived from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Fish, fresh, chilled or frozen, tons</t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
@@ -1265,50 +1268,422 @@
     <t>882.0</t>
   </si>
   <si>
     <t>708.1</t>
   </si>
   <si>
     <t>34.4</t>
   </si>
   <si>
     <t>139.5</t>
   </si>
   <si>
     <t>6.6</t>
   </si>
   <si>
     <t>128.1</t>
   </si>
   <si>
     <t>10.8</t>
   </si>
   <si>
     <t>11.5</t>
   </si>
   <si>
     <t>January-July 2026*</t>
+  </si>
+  <si>
+    <t>229.5</t>
+  </si>
+  <si>
+    <t>182.3</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>7.6</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
+    <t>108 466.8</t>
+  </si>
+  <si>
+    <t>44 008.5</t>
+  </si>
+  <si>
+    <t>3 595.7</t>
+  </si>
+  <si>
+    <t>47 249.8</t>
+  </si>
+  <si>
+    <t>9 024.8</t>
+  </si>
+  <si>
+    <t>64.5</t>
+  </si>
+  <si>
+    <t>263.5</t>
+  </si>
+  <si>
+    <t>1 588.3</t>
+  </si>
+  <si>
+    <t>1 260.3</t>
+  </si>
+  <si>
+    <t>67.5</t>
+  </si>
+  <si>
+    <t>135.5</t>
+  </si>
+  <si>
+    <t>123.0</t>
+  </si>
+  <si>
+    <t>13.4</t>
+  </si>
+  <si>
+    <t>13.7</t>
+  </si>
+  <si>
+    <t>29.9</t>
+  </si>
+  <si>
+    <t>29.1</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>801.0</t>
+  </si>
+  <si>
+    <t>358.6</t>
+  </si>
+  <si>
+    <t>357.3</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>905 355.7</t>
+  </si>
+  <si>
+    <t>401 175.9</t>
+  </si>
+  <si>
+    <t>24 377.0</t>
+  </si>
+  <si>
+    <t>23 911.9</t>
+  </si>
+  <si>
+    <t>410 185.3</t>
+  </si>
+  <si>
+    <t>45 705.6</t>
+  </si>
+  <si>
+    <t>229.4</t>
+  </si>
+  <si>
+    <t>184.2</t>
+  </si>
+  <si>
+    <t>8.8</t>
+  </si>
+  <si>
+    <t>36.4</t>
+  </si>
+  <si>
+    <t>40.0</t>
+  </si>
+  <si>
+    <t>72 352.8</t>
+  </si>
+  <si>
+    <t>13 745.0</t>
+  </si>
+  <si>
+    <t>8 969.8</t>
+  </si>
+  <si>
+    <t>66.5</t>
+  </si>
+  <si>
+    <t>260.8</t>
+  </si>
+  <si>
+    <t>66.9</t>
+  </si>
+  <si>
+    <t>1 572.5</t>
+  </si>
+  <si>
+    <t>1 245.2</t>
+  </si>
+  <si>
+    <t>29.7</t>
+  </si>
+  <si>
+    <t>208.0</t>
+  </si>
+  <si>
+    <t>340.3</t>
+  </si>
+  <si>
+    <t>609 105.7</t>
+  </si>
+  <si>
+    <t>147 347.0</t>
+  </si>
+  <si>
+    <t>391 742.0</t>
+  </si>
+  <si>
+    <t>45 431.7</t>
+  </si>
+  <si>
+    <t>161.8</t>
+  </si>
+  <si>
+    <t>134.4</t>
+  </si>
+  <si>
+    <t>5.3</t>
+  </si>
+  <si>
+    <t>22.1</t>
+  </si>
+  <si>
+    <t>842.5</t>
+  </si>
+  <si>
+    <t>39.7</t>
+  </si>
+  <si>
+    <t>161.6</t>
+  </si>
+  <si>
+    <t>8.5</t>
+  </si>
+  <si>
+    <t>1 043.8</t>
+  </si>
+  <si>
+    <t>127.6</t>
+  </si>
+  <si>
+    <t>11.7</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
+  </si>
+  <si>
+    <t>230.2</t>
+  </si>
+  <si>
+    <t>182.0</t>
+  </si>
+  <si>
+    <t>11.4</t>
+  </si>
+  <si>
+    <t>36.8</t>
+  </si>
+  <si>
+    <t>116 357.3</t>
+  </si>
+  <si>
+    <t>50 033.7</t>
+  </si>
+  <si>
+    <t>3 502.7</t>
+  </si>
+  <si>
+    <t>46 986.1</t>
+  </si>
+  <si>
+    <t>8 504.8</t>
+  </si>
+  <si>
+    <t>75.9</t>
+  </si>
+  <si>
+    <t>300.3</t>
+  </si>
+  <si>
+    <t>1 818.5</t>
+  </si>
+  <si>
+    <t>1 442.3</t>
+  </si>
+  <si>
+    <t>76.3</t>
+  </si>
+  <si>
+    <t>178.5</t>
+  </si>
+  <si>
+    <t>166.0</t>
+  </si>
+  <si>
+    <t>15.9</t>
+  </si>
+  <si>
+    <t>15.6</t>
+  </si>
+  <si>
+    <t>34.3</t>
+  </si>
+  <si>
+    <t>33.3</t>
+  </si>
+  <si>
+    <t>967.0</t>
+  </si>
+  <si>
+    <t>366.3</t>
+  </si>
+  <si>
+    <t>364.9</t>
+  </si>
+  <si>
+    <t>1.4</t>
+  </si>
+  <si>
+    <t>1 021 713.0</t>
+  </si>
+  <si>
+    <t>451 209.6</t>
+  </si>
+  <si>
+    <t>31 707.0</t>
+  </si>
+  <si>
+    <t>27 414.6</t>
+  </si>
+  <si>
+    <t>45 717.4</t>
+  </si>
+  <si>
+    <t>54 210.4</t>
+  </si>
+  <si>
+    <t>225.8</t>
+  </si>
+  <si>
+    <t>177.9</t>
+  </si>
+  <si>
+    <t>5.8</t>
+  </si>
+  <si>
+    <t>76 469.6</t>
+  </si>
+  <si>
+    <t>15 316.0</t>
+  </si>
+  <si>
+    <t>8 449.6</t>
+  </si>
+  <si>
+    <t>296.5</t>
+  </si>
+  <si>
+    <t>1 798.3</t>
+  </si>
+  <si>
+    <t>1 423.1</t>
+  </si>
+  <si>
+    <t>75.7</t>
+  </si>
+  <si>
+    <t>14.8</t>
+  </si>
+  <si>
+    <t>16.0</t>
+  </si>
+  <si>
+    <t>34.1</t>
+  </si>
+  <si>
+    <t>247.0</t>
+  </si>
+  <si>
+    <t>346.1</t>
+  </si>
+  <si>
+    <t>685 575.3</t>
+  </si>
+  <si>
+    <t>162 663.0</t>
+  </si>
+  <si>
+    <t>437 077.0</t>
+  </si>
+  <si>
+    <t>53 881.3</t>
+  </si>
+  <si>
+    <t>166.5</t>
+  </si>
+  <si>
+    <t>132.6</t>
+  </si>
+  <si>
+    <t>975.1</t>
+  </si>
+  <si>
+    <t>48.2</t>
+  </si>
+  <si>
+    <t>187.0</t>
+  </si>
+  <si>
+    <t>1 210.3</t>
+  </si>
+  <si>
+    <t>10.3</t>
+  </si>
+  <si>
+    <t>131.4</t>
+  </si>
+  <si>
+    <t>107.0</t>
+  </si>
+  <si>
+    <t>10.9</t>
+  </si>
+  <si>
+    <t>13.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1469,51 +1844,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1686,100 +2061,118 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2049,198 +2442,202 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A65" sqref="A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="80"/>
-[...5 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="82"/>
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="75"/>
-[...2 lines deleted...]
-      <c r="F7" s="75" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="75"/>
-      <c r="H7" s="76" t="s">
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="75"/>
-      <c r="D8" s="75" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="75"/>
-[...2 lines deleted...]
-      <c r="H8" s="76"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="82"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="76"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -3769,285 +4166,285 @@
       <c r="B78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79" s="81" t="s">
+      <c r="A79" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B79" s="81"/>
-[...5 lines deleted...]
-      <c r="H79" s="81"/>
+      <c r="B79" s="84"/>
+      <c r="C79" s="84"/>
+      <c r="D79" s="84"/>
+      <c r="E79" s="84"/>
+      <c r="F79" s="84"/>
+      <c r="G79" s="84"/>
+      <c r="H79" s="84"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="17"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A81" s="77" t="s">
+      <c r="A81" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B81" s="77"/>
-[...5 lines deleted...]
-      <c r="H81" s="77"/>
+      <c r="B81" s="89"/>
+      <c r="C81" s="89"/>
+      <c r="D81" s="89"/>
+      <c r="E81" s="89"/>
+      <c r="F81" s="89"/>
+      <c r="G81" s="89"/>
+      <c r="H81" s="89"/>
       <c r="I81" s="19"/>
       <c r="J81" s="19"/>
     </row>
     <row r="82" spans="1:10">
-      <c r="A82" s="74"/>
-[...6 lines deleted...]
-      <c r="H82" s="74"/>
+      <c r="A82" s="87"/>
+      <c r="B82" s="87"/>
+      <c r="C82" s="87"/>
+      <c r="D82" s="87"/>
+      <c r="E82" s="87"/>
+      <c r="F82" s="87"/>
+      <c r="G82" s="87"/>
+      <c r="H82" s="87"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="A81:H81"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="A7:A9"/>
-    <mergeCell ref="A82:H82"/>
-[...3 lines deleted...]
-    <mergeCell ref="A81:H81"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="A78" sqref="A78:XFD78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="83" t="s">
         <v>83</v>
       </c>
-      <c r="B5" s="80"/>
-[...5 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="82"/>
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="75"/>
-[...2 lines deleted...]
-      <c r="F7" s="75" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="75"/>
-      <c r="H7" s="76" t="s">
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="75"/>
-      <c r="D8" s="75" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="75"/>
-[...2 lines deleted...]
-      <c r="H8" s="76"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="82"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="76"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -5604,100 +6001,100 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="81" t="s">
+      <c r="A80" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="81"/>
-[...5 lines deleted...]
-      <c r="H80" s="81"/>
+      <c r="B80" s="84"/>
+      <c r="C80" s="84"/>
+      <c r="D80" s="84"/>
+      <c r="E80" s="84"/>
+      <c r="F80" s="84"/>
+      <c r="G80" s="84"/>
+      <c r="H80" s="84"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="77" t="s">
+      <c r="A82" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="77"/>
-[...5 lines deleted...]
-      <c r="H82" s="77"/>
+      <c r="B82" s="89"/>
+      <c r="C82" s="89"/>
+      <c r="D82" s="89"/>
+      <c r="E82" s="89"/>
+      <c r="F82" s="89"/>
+      <c r="G82" s="89"/>
+      <c r="H82" s="89"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="74"/>
-[...6 lines deleted...]
-      <c r="H83" s="74"/>
+      <c r="A83" s="87"/>
+      <c r="B83" s="87"/>
+      <c r="C83" s="87"/>
+      <c r="D83" s="87"/>
+      <c r="E83" s="87"/>
+      <c r="F83" s="87"/>
+      <c r="G83" s="87"/>
+      <c r="H83" s="87"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -5706,182 +6103,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="45"/>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="83" t="s">
         <v>150</v>
       </c>
-      <c r="B5" s="80"/>
-[...5 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="82"/>
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="75"/>
-[...2 lines deleted...]
-      <c r="F7" s="75" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="75"/>
-      <c r="H7" s="76" t="s">
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="75"/>
-      <c r="D8" s="75" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="75"/>
-[...2 lines deleted...]
-      <c r="H8" s="76"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="82"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="76"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -7438,100 +7835,100 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="81" t="s">
+      <c r="A80" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="81"/>
-[...5 lines deleted...]
-      <c r="H80" s="81"/>
+      <c r="B80" s="84"/>
+      <c r="C80" s="84"/>
+      <c r="D80" s="84"/>
+      <c r="E80" s="84"/>
+      <c r="F80" s="84"/>
+      <c r="G80" s="84"/>
+      <c r="H80" s="84"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="46"/>
       <c r="C81" s="46"/>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="77" t="s">
+      <c r="A82" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="77"/>
-[...5 lines deleted...]
-      <c r="H82" s="77"/>
+      <c r="B82" s="89"/>
+      <c r="C82" s="89"/>
+      <c r="D82" s="89"/>
+      <c r="E82" s="89"/>
+      <c r="F82" s="89"/>
+      <c r="G82" s="89"/>
+      <c r="H82" s="89"/>
       <c r="I82" s="43"/>
       <c r="J82" s="43"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="74"/>
-[...6 lines deleted...]
-      <c r="H83" s="74"/>
+      <c r="A83" s="87"/>
+      <c r="B83" s="87"/>
+      <c r="C83" s="87"/>
+      <c r="D83" s="87"/>
+      <c r="E83" s="87"/>
+      <c r="F83" s="87"/>
+      <c r="G83" s="87"/>
+      <c r="H83" s="87"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -7540,182 +7937,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J93"/>
   <sheetViews>
     <sheetView topLeftCell="A61" workbookViewId="0">
       <selection activeCell="A47" sqref="A47:XFD49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="50"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="83" t="s">
         <v>209</v>
       </c>
-      <c r="B5" s="80"/>
-[...5 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="82"/>
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="75"/>
-[...2 lines deleted...]
-      <c r="F7" s="75" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="75"/>
-      <c r="H7" s="76" t="s">
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="75"/>
-      <c r="D8" s="75" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="75"/>
-[...2 lines deleted...]
-      <c r="H8" s="76"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="82"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="76"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -9458,100 +9855,100 @@
       <c r="B88" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10">
-      <c r="A89" s="81" t="s">
+      <c r="A89" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B89" s="81"/>
-[...5 lines deleted...]
-      <c r="H89" s="81"/>
+      <c r="B89" s="84"/>
+      <c r="C89" s="84"/>
+      <c r="D89" s="84"/>
+      <c r="E89" s="84"/>
+      <c r="F89" s="84"/>
+      <c r="G89" s="84"/>
+      <c r="H89" s="84"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B90" s="51"/>
       <c r="C90" s="51"/>
       <c r="D90" s="51"/>
       <c r="E90" s="51"/>
       <c r="F90" s="51"/>
       <c r="G90" s="51"/>
       <c r="H90" s="51"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
     </row>
     <row r="91" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A91" s="77" t="s">
+      <c r="A91" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B91" s="77"/>
-[...5 lines deleted...]
-      <c r="H91" s="77"/>
+      <c r="B91" s="89"/>
+      <c r="C91" s="89"/>
+      <c r="D91" s="89"/>
+      <c r="E91" s="89"/>
+      <c r="F91" s="89"/>
+      <c r="G91" s="89"/>
+      <c r="H91" s="89"/>
       <c r="I91" s="48"/>
       <c r="J91" s="48"/>
     </row>
     <row r="92" spans="1:10">
-      <c r="A92" s="74"/>
-[...6 lines deleted...]
-      <c r="H92" s="74"/>
+      <c r="A92" s="87"/>
+      <c r="B92" s="87"/>
+      <c r="C92" s="87"/>
+      <c r="D92" s="87"/>
+      <c r="E92" s="87"/>
+      <c r="F92" s="87"/>
+      <c r="G92" s="87"/>
+      <c r="H92" s="87"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3"/>
       <c r="B93" s="3"/>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A89:H89"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A92:H92"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -9560,182 +9957,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="K86" sqref="K86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="57"/>
       <c r="B4" s="57"/>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="57"/>
       <c r="F4" s="57"/>
       <c r="G4" s="57"/>
       <c r="H4" s="57"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="83" t="s">
         <v>279</v>
       </c>
-      <c r="B5" s="80"/>
-[...5 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="82"/>
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="75"/>
-[...2 lines deleted...]
-      <c r="F7" s="75" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="75"/>
-      <c r="H7" s="76" t="s">
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="75"/>
-      <c r="D8" s="75" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="75"/>
-[...2 lines deleted...]
-      <c r="H8" s="76"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="82"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="76"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -11558,100 +11955,100 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>308</v>
       </c>
       <c r="D92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="81" t="s">
+      <c r="A93" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="81"/>
-[...5 lines deleted...]
-      <c r="H93" s="81"/>
+      <c r="B93" s="84"/>
+      <c r="C93" s="84"/>
+      <c r="D93" s="84"/>
+      <c r="E93" s="84"/>
+      <c r="F93" s="84"/>
+      <c r="G93" s="84"/>
+      <c r="H93" s="84"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="58"/>
       <c r="C94" s="58"/>
       <c r="D94" s="58"/>
       <c r="E94" s="58"/>
       <c r="F94" s="58"/>
       <c r="G94" s="58"/>
       <c r="H94" s="58"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="77" t="s">
+      <c r="A95" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="77"/>
-[...5 lines deleted...]
-      <c r="H95" s="77"/>
+      <c r="B95" s="89"/>
+      <c r="C95" s="89"/>
+      <c r="D95" s="89"/>
+      <c r="E95" s="89"/>
+      <c r="F95" s="89"/>
+      <c r="G95" s="89"/>
+      <c r="H95" s="89"/>
       <c r="I95" s="60"/>
       <c r="J95" s="60"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="74"/>
-[...6 lines deleted...]
-      <c r="H96" s="74"/>
+      <c r="A96" s="87"/>
+      <c r="B96" s="87"/>
+      <c r="C96" s="87"/>
+      <c r="D96" s="87"/>
+      <c r="E96" s="87"/>
+      <c r="F96" s="87"/>
+      <c r="G96" s="87"/>
+      <c r="H96" s="87"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -11660,182 +12057,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="63"/>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="64"/>
       <c r="B4" s="64"/>
       <c r="C4" s="64"/>
       <c r="D4" s="64"/>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="64"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="83" t="s">
         <v>339</v>
       </c>
-      <c r="B5" s="80"/>
-[...5 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="82"/>
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="75"/>
-[...2 lines deleted...]
-      <c r="F7" s="75" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="75"/>
-      <c r="H7" s="76" t="s">
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="75"/>
-      <c r="D8" s="75" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="75"/>
-[...2 lines deleted...]
-      <c r="H8" s="76"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="82"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="66" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="76"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -13651,686 +14048,2780 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>366</v>
       </c>
       <c r="D92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="81" t="s">
+      <c r="A93" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="81"/>
-[...5 lines deleted...]
-      <c r="H93" s="81"/>
+      <c r="B93" s="84"/>
+      <c r="C93" s="84"/>
+      <c r="D93" s="84"/>
+      <c r="E93" s="84"/>
+      <c r="F93" s="84"/>
+      <c r="G93" s="84"/>
+      <c r="H93" s="84"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="65"/>
       <c r="C94" s="65"/>
       <c r="D94" s="65"/>
       <c r="E94" s="65"/>
       <c r="F94" s="65"/>
       <c r="G94" s="65"/>
       <c r="H94" s="65"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="77" t="s">
+      <c r="A95" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="77"/>
-[...5 lines deleted...]
-      <c r="H95" s="77"/>
+      <c r="B95" s="89"/>
+      <c r="C95" s="89"/>
+      <c r="D95" s="89"/>
+      <c r="E95" s="89"/>
+      <c r="F95" s="89"/>
+      <c r="G95" s="89"/>
+      <c r="H95" s="89"/>
       <c r="I95" s="67"/>
       <c r="J95" s="67"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="74"/>
-[...6 lines deleted...]
-      <c r="H96" s="74"/>
+      <c r="A96" s="87"/>
+      <c r="B96" s="87"/>
+      <c r="C96" s="87"/>
+      <c r="D96" s="87"/>
+      <c r="E96" s="87"/>
+      <c r="F96" s="87"/>
+      <c r="G96" s="87"/>
+      <c r="H96" s="87"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I74" sqref="I74"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="72"/>
       <c r="B4" s="72"/>
       <c r="C4" s="72"/>
       <c r="D4" s="72"/>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
       <c r="G4" s="72"/>
       <c r="H4" s="72"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="80" t="s">
+      <c r="A5" s="83" t="s">
         <v>403</v>
       </c>
-      <c r="B5" s="80"/>
-[...5 lines deleted...]
-      <c r="H5" s="80"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="82"/>
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="75"/>
-[...2 lines deleted...]
-      <c r="F7" s="75" t="s">
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="75"/>
-      <c r="H7" s="76" t="s">
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="82"/>
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="75"/>
-      <c r="D8" s="75" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="75"/>
-[...2 lines deleted...]
-      <c r="H8" s="76"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="82"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="69" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="69" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="69" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="69" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="69" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="76"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" s="1" customFormat="1" ht="21.6">
       <c r="A12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" s="1" customFormat="1">
       <c r="A13" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="38">
-[...18 lines deleted...]
-        <v>127.6</v>
+      <c r="B13" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>456</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>465</v>
       </c>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" s="1" customFormat="1">
       <c r="A14" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B14" s="38">
-[...18 lines deleted...]
-        <v>103.4</v>
+      <c r="B14" s="38" t="s">
+        <v>405</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>54</v>
       </c>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" s="1" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="38">
-[...18 lines deleted...]
-        <v>11.7</v>
+      <c r="B15" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>466</v>
       </c>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="38">
-[...18 lines deleted...]
-        <v>12.5</v>
+      <c r="B16" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>462</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>356</v>
       </c>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" s="1" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="12"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="12"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" s="1" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="38">
-[...15 lines deleted...]
-        <v>66.900000000000006</v>
+      <c r="B18" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>446</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" s="1" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B19" s="38">
-[...15 lines deleted...]
-        <v>66.900000000000006</v>
+      <c r="B19" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" s="1" customFormat="1">
+      <c r="A20" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="79"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" s="1" customFormat="1">
+      <c r="A21" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="79"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" s="1" customFormat="1">
+      <c r="A22" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="C22" s="80"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" s="1" customFormat="1">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" s="1" customFormat="1">
+      <c r="A24" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" s="1" customFormat="1" ht="25.2" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" s="1" customFormat="1">
+      <c r="A26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="H26" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" s="1" customFormat="1">
+      <c r="A27" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" s="1" customFormat="1">
+      <c r="A28" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" s="1" customFormat="1">
+      <c r="A29" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" s="1" customFormat="1">
+      <c r="A30" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" s="1" customFormat="1">
+      <c r="A31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" s="1" customFormat="1">
+      <c r="A32" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" s="40">
+        <v>1311</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="40">
+        <v>186</v>
+      </c>
+      <c r="F32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" s="1" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="40">
+        <v>1311</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" s="40">
+        <v>186</v>
+      </c>
+      <c r="F33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" s="1" customFormat="1">
+      <c r="A34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" s="1" customFormat="1">
+      <c r="A35" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="40">
+        <v>3562</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="40">
+        <v>3562</v>
+      </c>
+      <c r="F35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="40">
+        <v>3562</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" s="1" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="40">
+        <v>3562</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="40">
+        <v>3562</v>
+      </c>
+      <c r="F36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="40">
+        <v>3562</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" s="1" customFormat="1">
+      <c r="A37" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" s="1" customFormat="1">
+      <c r="A38" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="40">
+        <v>9</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="40">
+        <v>9</v>
+      </c>
+      <c r="F38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="40">
+        <v>9</v>
+      </c>
+      <c r="H38" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" s="1" customFormat="1">
+      <c r="A39" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="40">
+        <v>9</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="40">
+        <v>9</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="40">
+        <v>9</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" s="1" customFormat="1">
+      <c r="A41" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="40">
+        <v>3170</v>
+      </c>
+      <c r="C41" s="40">
+        <v>29029</v>
+      </c>
+      <c r="D41" s="40">
+        <v>5525</v>
+      </c>
+      <c r="E41" s="40">
+        <v>41462</v>
+      </c>
+      <c r="F41" s="40">
+        <v>3309</v>
+      </c>
+      <c r="G41" s="40">
+        <v>28648</v>
+      </c>
+      <c r="H41" s="40">
+        <v>6163</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" s="1" customFormat="1">
+      <c r="A42" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="40">
+        <v>3170</v>
+      </c>
+      <c r="C42" s="40">
+        <v>29029</v>
+      </c>
+      <c r="D42" s="40">
+        <v>5525</v>
+      </c>
+      <c r="E42" s="40">
+        <v>41462</v>
+      </c>
+      <c r="F42" s="40">
+        <v>3309</v>
+      </c>
+      <c r="G42" s="40">
+        <v>28648</v>
+      </c>
+      <c r="H42" s="40">
+        <v>6163</v>
+      </c>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" s="1" customFormat="1">
+      <c r="A43" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" s="1" customFormat="1">
+      <c r="A44" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" s="1" customFormat="1">
+      <c r="A45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="F45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" s="1" customFormat="1">
+      <c r="A46" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="F46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" s="1" customFormat="1">
+      <c r="A47" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="F48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" s="1" customFormat="1">
+      <c r="A49" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" s="1" customFormat="1">
+      <c r="A50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" s="1" customFormat="1">
+      <c r="A51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" s="1" customFormat="1">
+      <c r="A52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="H52" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" s="1" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="D53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="F53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H53" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" s="1" customFormat="1">
+      <c r="A54" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" s="1" customFormat="1">
+      <c r="A55" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" s="1" customFormat="1">
+      <c r="A56" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="40">
+        <v>314636</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="40">
+        <v>312347</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="40">
+        <v>312347</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" s="1" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="40">
+        <v>314636</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="40">
+        <v>312347</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" s="40">
+        <v>312347</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" s="1" customFormat="1">
+      <c r="A58" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" s="1" customFormat="1">
+      <c r="A59" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="40">
+        <v>11508</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="40">
+        <v>11508</v>
+      </c>
+      <c r="F59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G59" s="40">
+        <v>11508</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" s="1" customFormat="1">
+      <c r="A60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="40">
+        <v>11508</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" s="40">
+        <v>11508</v>
+      </c>
+      <c r="F60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="40">
+        <v>11508</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" s="25" customFormat="1" ht="21.6">
+      <c r="A61" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="1:10" s="1" customFormat="1">
+      <c r="A62" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="40">
+        <v>1259644</v>
+      </c>
+      <c r="C62" s="40">
+        <v>7729778</v>
+      </c>
+      <c r="D62" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="E62" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="F62" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="G62" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="H62" s="40">
+        <v>767632</v>
+      </c>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" s="1" customFormat="1">
+      <c r="A63" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="40">
+        <v>1259644</v>
+      </c>
+      <c r="C63" s="40">
+        <v>7729778</v>
+      </c>
+      <c r="D63" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="E63" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="F63" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="G63" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="H63" s="40">
+        <v>767632</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" s="1" customFormat="1">
+      <c r="A64" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" s="30" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="29"/>
+      <c r="J65" s="29"/>
+    </row>
+    <row r="66" spans="1:10" s="30" customFormat="1">
+      <c r="A66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="F66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+    </row>
+    <row r="67" spans="1:10" s="30" customFormat="1">
+      <c r="A67" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="F67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+    </row>
+    <row r="68" spans="1:10" s="30" customFormat="1">
+      <c r="A68" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+    </row>
+    <row r="69" spans="1:10" s="1" customFormat="1">
+      <c r="A69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="40">
+        <v>18080</v>
+      </c>
+      <c r="C69" s="40">
+        <v>107763</v>
+      </c>
+      <c r="D69" s="40">
+        <v>17369</v>
+      </c>
+      <c r="E69" s="40">
+        <v>108492</v>
+      </c>
+      <c r="F69" s="40">
+        <v>17369</v>
+      </c>
+      <c r="G69" s="40">
+        <v>108492</v>
+      </c>
+      <c r="H69" s="40">
+        <v>14605</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" s="1" customFormat="1">
+      <c r="A70" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="40">
+        <v>17146</v>
+      </c>
+      <c r="C70" s="40">
+        <v>97007</v>
+      </c>
+      <c r="D70" s="40">
+        <v>16435</v>
+      </c>
+      <c r="E70" s="40">
+        <v>97736</v>
+      </c>
+      <c r="F70" s="40">
+        <v>16435</v>
+      </c>
+      <c r="G70" s="40">
+        <v>97736</v>
+      </c>
+      <c r="H70" s="40">
+        <v>14605</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" s="1" customFormat="1">
+      <c r="A71" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="40">
+        <v>934</v>
+      </c>
+      <c r="C71" s="40">
+        <v>10756</v>
+      </c>
+      <c r="D71" s="40">
+        <v>934</v>
+      </c>
+      <c r="E71" s="40">
+        <v>10756</v>
+      </c>
+      <c r="F71" s="40">
+        <v>934</v>
+      </c>
+      <c r="G71" s="40">
+        <v>10756</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" s="1" customFormat="1">
+      <c r="A72" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="68"/>
+      <c r="C72" s="68"/>
+      <c r="D72" s="68"/>
+      <c r="E72" s="68"/>
+      <c r="F72" s="68"/>
+      <c r="G72" s="68"/>
+      <c r="H72" s="68"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" s="1" customFormat="1">
+      <c r="A73" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="40">
+        <v>9697</v>
+      </c>
+      <c r="C73" s="40">
+        <v>47863</v>
+      </c>
+      <c r="D73" s="40">
+        <v>9697</v>
+      </c>
+      <c r="E73" s="40">
+        <v>47863</v>
+      </c>
+      <c r="F73" s="40">
+        <v>9697</v>
+      </c>
+      <c r="G73" s="40">
+        <v>46115</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" s="1" customFormat="1">
+      <c r="A74" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B74" s="40">
+        <v>7306</v>
+      </c>
+      <c r="C74" s="40">
+        <v>31376</v>
+      </c>
+      <c r="D74" s="40">
+        <v>7306</v>
+      </c>
+      <c r="E74" s="40">
+        <v>31376</v>
+      </c>
+      <c r="F74" s="40">
+        <v>7306</v>
+      </c>
+      <c r="G74" s="40">
+        <v>29628</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" s="1" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B75" s="40">
+        <v>2391</v>
+      </c>
+      <c r="C75" s="40">
+        <v>16487</v>
+      </c>
+      <c r="D75" s="40">
+        <v>2391</v>
+      </c>
+      <c r="E75" s="40">
+        <v>16487</v>
+      </c>
+      <c r="F75" s="40">
+        <v>2391</v>
+      </c>
+      <c r="G75" s="40">
+        <v>16487</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" s="1" customFormat="1">
+      <c r="A76" s="54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" s="40"/>
+      <c r="C76" s="40"/>
+      <c r="D76" s="40"/>
+      <c r="E76" s="40"/>
+      <c r="F76" s="40"/>
+      <c r="G76" s="40"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" s="1" customFormat="1">
+      <c r="A77" s="28" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" s="40"/>
+      <c r="C77" s="40"/>
+      <c r="D77" s="40"/>
+      <c r="E77" s="40"/>
+      <c r="F77" s="40"/>
+      <c r="G77" s="40"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" s="1" customFormat="1">
+      <c r="A78" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B78" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C78" s="40">
+        <v>124</v>
+      </c>
+      <c r="D78" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E78" s="40">
+        <v>124</v>
+      </c>
+      <c r="F78" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G78" s="40">
+        <v>124</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" s="1" customFormat="1">
+      <c r="A79" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B79" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C79" s="40">
+        <v>124</v>
+      </c>
+      <c r="D79" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E79" s="40">
+        <v>124</v>
+      </c>
+      <c r="F79" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G79" s="40">
+        <v>124</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" s="1" customFormat="1">
+      <c r="A80" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+      <c r="D80" s="6"/>
+      <c r="E80" s="6"/>
+      <c r="F80" s="6"/>
+      <c r="G80" s="6"/>
+      <c r="H80" s="6"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" s="1" customFormat="1">
+      <c r="A81" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" s="1" customFormat="1">
+      <c r="A82" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" s="1" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A83" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>430</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" s="1" customFormat="1">
+      <c r="A84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" s="1" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="D85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="F85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" s="1" customFormat="1">
+      <c r="A86" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" s="1" customFormat="1">
+      <c r="A87" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="D87" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="F87" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" s="1" customFormat="1">
+      <c r="A88" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10" s="1" customFormat="1">
+      <c r="A89" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+    </row>
+    <row r="90" spans="1:10" s="1" customFormat="1">
+      <c r="A90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4"/>
+    </row>
+    <row r="91" spans="1:10" s="1" customFormat="1">
+      <c r="A91" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4"/>
+    </row>
+    <row r="92" spans="1:10" s="1" customFormat="1">
+      <c r="A92" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="61" t="s">
+        <v>225</v>
+      </c>
+      <c r="C92" s="61" t="s">
+        <v>429</v>
+      </c>
+      <c r="D92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="G92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="H92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="84" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="84"/>
+      <c r="C93" s="84"/>
+      <c r="D93" s="84"/>
+      <c r="E93" s="84"/>
+      <c r="F93" s="84"/>
+      <c r="G93" s="84"/>
+      <c r="H93" s="84"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" s="73"/>
+      <c r="C94" s="73"/>
+      <c r="D94" s="73"/>
+      <c r="E94" s="73"/>
+      <c r="F94" s="73"/>
+      <c r="G94" s="73"/>
+      <c r="H94" s="73"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+    </row>
+    <row r="95" spans="1:10" ht="46.95" customHeight="1">
+      <c r="A95" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95" s="89"/>
+      <c r="C95" s="89"/>
+      <c r="D95" s="89"/>
+      <c r="E95" s="89"/>
+      <c r="F95" s="89"/>
+      <c r="G95" s="89"/>
+      <c r="H95" s="89"/>
+      <c r="I95" s="70"/>
+      <c r="J95" s="70"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="87"/>
+      <c r="B96" s="87"/>
+      <c r="C96" s="87"/>
+      <c r="D96" s="87"/>
+      <c r="E96" s="87"/>
+      <c r="F96" s="87"/>
+      <c r="G96" s="87"/>
+      <c r="H96" s="87"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J97"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="A90" sqref="A90:XFD90"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
+    <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A1" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A2" s="74"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="75"/>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="83" t="s">
+        <v>467</v>
+      </c>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A7" s="86"/>
+      <c r="B7" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="85"/>
+      <c r="H7" s="88" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1">
+      <c r="A8" s="86"/>
+      <c r="B8" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="86"/>
+      <c r="B9" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="77" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="77" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="88"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1">
+      <c r="A10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1">
+      <c r="A11" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1">
+      <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>468</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>479</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>498</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1">
+      <c r="A14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>469</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>525</v>
+      </c>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" s="1" customFormat="1">
+      <c r="A16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>478</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>521</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" s="1" customFormat="1">
+      <c r="A17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" s="1" customFormat="1">
+      <c r="A18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" s="1" customFormat="1">
+      <c r="A19" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>507</v>
       </c>
       <c r="H19" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" s="1" customFormat="1">
       <c r="A20" s="54" t="s">
         <v>210</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="39"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" s="1" customFormat="1">
       <c r="A21" s="54" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="38"/>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="39"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" s="1" customFormat="1">
       <c r="A22" s="28" t="s">
         <v>213</v>
       </c>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" s="1" customFormat="1">
       <c r="A23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="38">
-        <v>8</v>
+      <c r="C23" s="12" t="s">
+        <v>149</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E23" s="38">
-        <v>8</v>
+      <c r="E23" s="12" t="s">
+        <v>149</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G23" s="38">
-        <v>8</v>
+      <c r="G23" s="12" t="s">
+        <v>149</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" s="1" customFormat="1">
       <c r="A24" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="38">
-        <v>8</v>
+      <c r="C24" s="12" t="s">
+        <v>149</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E24" s="38">
-        <v>8</v>
+      <c r="E24" s="12" t="s">
+        <v>149</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G24" s="38">
-        <v>8</v>
+      <c r="G24" s="12" t="s">
+        <v>149</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" s="1" customFormat="1" ht="25.2" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>214</v>
       </c>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" s="1" customFormat="1">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="38">
-        <v>135.5</v>
+      <c r="C26" s="12" t="s">
+        <v>482</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E26" s="38">
-        <v>123</v>
+      <c r="E26" s="12" t="s">
+        <v>483</v>
       </c>
       <c r="F26" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G26" s="38">
-        <v>123</v>
+      <c r="G26" s="12" t="s">
+        <v>483</v>
       </c>
       <c r="H26" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" s="1" customFormat="1">
       <c r="A27" s="55" t="s">
         <v>215</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="38">
-        <v>12.5</v>
+      <c r="C27" s="8" t="s">
+        <v>356</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>39</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" s="1" customFormat="1">
       <c r="A28" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="38">
-        <v>123</v>
+      <c r="C28" s="8" t="s">
+        <v>483</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E28" s="38">
-        <v>123</v>
+      <c r="E28" s="12" t="s">
+        <v>483</v>
       </c>
       <c r="F28" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G28" s="38">
-        <v>123</v>
+      <c r="G28" s="12" t="s">
+        <v>483</v>
       </c>
       <c r="H28" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" s="1" customFormat="1">
       <c r="A29" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" s="1" customFormat="1">
       <c r="A30" s="22" t="s">
         <v>3</v>
       </c>
@@ -14340,1138 +16831,1124 @@
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" s="1" customFormat="1">
       <c r="A31" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" s="1" customFormat="1">
       <c r="A32" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="39" t="s">
-        <v>39</v>
+      <c r="B32" s="40">
+        <v>37</v>
       </c>
       <c r="C32" s="40">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1348</v>
+      </c>
+      <c r="D32" s="40">
+        <v>37</v>
       </c>
       <c r="E32" s="40">
-        <v>186</v>
+        <v>223</v>
       </c>
       <c r="F32" s="39" t="s">
         <v>39</v>
       </c>
       <c r="G32" s="39" t="s">
         <v>39</v>
       </c>
       <c r="H32" s="40">
         <v>3132</v>
       </c>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" s="1" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="39" t="s">
-        <v>39</v>
+      <c r="B33" s="40">
+        <v>37</v>
       </c>
       <c r="C33" s="40">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1348</v>
+      </c>
+      <c r="D33" s="40">
+        <v>37</v>
       </c>
       <c r="E33" s="40">
-        <v>186</v>
+        <v>223</v>
       </c>
       <c r="F33" s="39" t="s">
         <v>39</v>
       </c>
       <c r="G33" s="39" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="40">
         <v>3132</v>
       </c>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" s="1" customFormat="1">
       <c r="A34" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" s="1" customFormat="1">
       <c r="A35" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="40">
-        <v>3562</v>
+        <v>3917</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E35" s="40">
-        <v>3562</v>
+        <v>3917</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G35" s="40">
-        <v>3562</v>
+        <v>3917</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" s="1" customFormat="1">
       <c r="A36" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="40">
-        <v>3562</v>
+        <v>3917</v>
       </c>
       <c r="D36" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E36" s="40">
-        <v>3562</v>
+        <v>3917</v>
       </c>
       <c r="F36" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G36" s="40">
-        <v>3562</v>
+        <v>3917</v>
       </c>
       <c r="H36" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" s="1" customFormat="1">
       <c r="A37" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" s="1" customFormat="1">
       <c r="A38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="40">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D38" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E38" s="40">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F38" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G38" s="40">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" s="1" customFormat="1">
       <c r="A39" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="40">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D39" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E39" s="40">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G39" s="40">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H39" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" s="1" customFormat="1" ht="31.8">
       <c r="A40" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" s="1" customFormat="1">
       <c r="A41" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="40">
-        <v>3170</v>
+        <v>5174</v>
       </c>
       <c r="C41" s="40">
-        <v>29029</v>
+        <v>34203</v>
       </c>
       <c r="D41" s="40">
-        <v>5525</v>
+        <v>6923</v>
       </c>
       <c r="E41" s="40">
-        <v>41462</v>
+        <v>48385</v>
       </c>
       <c r="F41" s="40">
-        <v>3309</v>
+        <v>5358</v>
       </c>
       <c r="G41" s="40">
-        <v>28648</v>
+        <v>34006</v>
       </c>
       <c r="H41" s="40">
-        <v>6163</v>
+        <v>4414</v>
       </c>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" s="1" customFormat="1">
       <c r="A42" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="40">
-        <v>3170</v>
+        <v>5174</v>
       </c>
       <c r="C42" s="40">
-        <v>29029</v>
+        <v>34203</v>
       </c>
       <c r="D42" s="40">
-        <v>5525</v>
+        <v>6923</v>
       </c>
       <c r="E42" s="40">
-        <v>41462</v>
+        <v>48385</v>
       </c>
       <c r="F42" s="40">
-        <v>3309</v>
+        <v>5358</v>
       </c>
       <c r="G42" s="40">
-        <v>28648</v>
+        <v>34006</v>
       </c>
       <c r="H42" s="40">
-        <v>6163</v>
+        <v>4414</v>
       </c>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" s="1" customFormat="1">
       <c r="A43" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" s="1" customFormat="1">
       <c r="A44" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" s="1" customFormat="1">
       <c r="A45" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C45" s="38">
-        <v>13.4</v>
+      <c r="C45" s="8" t="s">
+        <v>484</v>
       </c>
       <c r="D45" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E45" s="38">
-        <v>12.5</v>
+      <c r="E45" s="8" t="s">
+        <v>508</v>
       </c>
       <c r="F45" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G45" s="38">
-        <v>8.5</v>
+      <c r="G45" s="8" t="s">
+        <v>360</v>
       </c>
       <c r="H45" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" s="1" customFormat="1">
       <c r="A46" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C46" s="38">
-        <v>13.4</v>
+      <c r="C46" s="8" t="s">
+        <v>484</v>
       </c>
       <c r="D46" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E46" s="38">
-        <v>12.5</v>
+      <c r="E46" s="8" t="s">
+        <v>508</v>
       </c>
       <c r="F46" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G46" s="38">
-        <v>8.5</v>
+      <c r="G46" s="8" t="s">
+        <v>360</v>
       </c>
       <c r="H46" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" s="1" customFormat="1">
       <c r="A47" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="8"/>
       <c r="D47" s="6"/>
       <c r="E47" s="8"/>
       <c r="F47" s="6"/>
       <c r="G47" s="8"/>
       <c r="H47" s="6"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" s="1" customFormat="1">
       <c r="A48" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C48" s="38">
-        <v>13.7</v>
+      <c r="C48" s="8" t="s">
+        <v>485</v>
       </c>
       <c r="D48" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E48" s="38">
-        <v>13.4</v>
+      <c r="E48" s="8" t="s">
+        <v>509</v>
       </c>
       <c r="F48" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G48" s="38">
-        <v>10.199999999999999</v>
+      <c r="G48" s="8" t="s">
+        <v>523</v>
       </c>
       <c r="H48" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" s="1" customFormat="1">
       <c r="A49" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B49" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C49" s="38">
-        <v>13.7</v>
+      <c r="C49" s="8" t="s">
+        <v>485</v>
       </c>
       <c r="D49" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E49" s="38">
-        <v>13.4</v>
+      <c r="E49" s="8" t="s">
+        <v>509</v>
       </c>
       <c r="F49" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G49" s="38">
-        <v>10.199999999999999</v>
+      <c r="G49" s="8" t="s">
+        <v>523</v>
       </c>
       <c r="H49" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" s="1" customFormat="1">
       <c r="A50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="8"/>
       <c r="D50" s="6"/>
       <c r="E50" s="8"/>
       <c r="F50" s="6"/>
       <c r="G50" s="8"/>
       <c r="H50" s="6"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" s="1" customFormat="1">
       <c r="A51" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B51" s="38">
-[...15 lines deleted...]
-        <v>29.7</v>
+      <c r="B51" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>510</v>
       </c>
       <c r="H51" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" s="1" customFormat="1">
       <c r="A52" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B52" s="38">
-[...15 lines deleted...]
-        <v>29.1</v>
+      <c r="B52" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>487</v>
       </c>
       <c r="H52" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" s="1" customFormat="1">
       <c r="A53" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B53" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C53" s="38">
-        <v>0.8</v>
+      <c r="C53" s="8" t="s">
+        <v>130</v>
       </c>
       <c r="D53" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E53" s="38">
-        <v>0.6</v>
+      <c r="E53" s="8" t="s">
+        <v>425</v>
       </c>
       <c r="F53" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G53" s="38">
-        <v>0.6</v>
+      <c r="G53" s="8" t="s">
+        <v>425</v>
       </c>
       <c r="H53" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="4"/>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" s="1" customFormat="1">
       <c r="A54" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="12"/>
-      <c r="C54" s="8"/>
+      <c r="C54" s="12"/>
       <c r="D54" s="12"/>
       <c r="E54" s="12"/>
       <c r="F54" s="12"/>
       <c r="G54" s="12"/>
       <c r="H54" s="6"/>
       <c r="I54" s="4"/>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" s="1" customFormat="1">
       <c r="A55" s="22" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" s="1" customFormat="1">
       <c r="A56" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C56" s="40">
-        <v>314636</v>
+        <v>359902</v>
       </c>
       <c r="D56" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E56" s="40">
-        <v>312347</v>
+        <v>355302</v>
       </c>
       <c r="F56" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G56" s="40">
-        <v>312347</v>
+        <v>355302</v>
       </c>
       <c r="H56" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I56" s="4"/>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" s="1" customFormat="1">
       <c r="A57" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C57" s="40">
-        <v>314636</v>
+        <v>359902</v>
       </c>
       <c r="D57" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E57" s="40">
-        <v>312347</v>
+        <v>355302</v>
       </c>
       <c r="F57" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G57" s="40">
-        <v>312347</v>
+        <v>355302</v>
       </c>
       <c r="H57" s="39" t="s">
         <v>41</v>
       </c>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" s="1" customFormat="1">
       <c r="A58" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" s="1" customFormat="1">
       <c r="A59" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="40">
-        <v>11508</v>
+        <v>13591</v>
       </c>
       <c r="D59" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="40">
-        <v>11508</v>
+        <v>13591</v>
       </c>
       <c r="F59" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="40">
-        <v>11508</v>
+        <v>13591</v>
       </c>
       <c r="H59" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" s="1" customFormat="1">
       <c r="A60" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B60" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C60" s="40">
-        <v>11508</v>
+        <v>13591</v>
       </c>
       <c r="D60" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E60" s="40">
-        <v>11508</v>
+        <v>13591</v>
       </c>
       <c r="F60" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="40">
-        <v>11508</v>
+        <v>13591</v>
       </c>
       <c r="H60" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" s="25" customFormat="1" ht="21.6">
       <c r="A61" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B61" s="23"/>
-[...5 lines deleted...]
-      <c r="H61" s="23"/>
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
       <c r="I61" s="24"/>
       <c r="J61" s="24"/>
     </row>
     <row r="62" spans="1:10" s="1" customFormat="1">
       <c r="A62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="40">
-        <v>1259644</v>
+        <v>1163307</v>
       </c>
       <c r="C62" s="40">
-        <v>7729778</v>
+        <v>8893085</v>
       </c>
       <c r="D62" s="40">
-        <v>1150962</v>
+        <v>1576206</v>
       </c>
       <c r="E62" s="40">
-        <v>7119854</v>
+        <v>8696060</v>
       </c>
       <c r="F62" s="40">
-        <v>1150962</v>
+        <v>1576206</v>
       </c>
       <c r="G62" s="40">
-        <v>7119854</v>
+        <v>8696060</v>
       </c>
       <c r="H62" s="40">
-        <v>767632</v>
+        <v>354733</v>
       </c>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" s="1" customFormat="1">
       <c r="A63" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="40">
-        <v>1259644</v>
+        <v>1163307</v>
       </c>
       <c r="C63" s="40">
-        <v>7729778</v>
+        <v>8893085</v>
       </c>
       <c r="D63" s="40">
-        <v>1150962</v>
+        <v>1576206</v>
       </c>
       <c r="E63" s="40">
-        <v>7119854</v>
+        <v>8696060</v>
       </c>
       <c r="F63" s="40">
-        <v>1150962</v>
+        <v>1576206</v>
       </c>
       <c r="G63" s="40">
-        <v>7119854</v>
+        <v>8696060</v>
       </c>
       <c r="H63" s="40">
-        <v>767632</v>
+        <v>354733</v>
       </c>
       <c r="I63" s="4"/>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" s="1" customFormat="1">
       <c r="A64" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B64" s="6"/>
-[...5 lines deleted...]
-      <c r="H64" s="6"/>
       <c r="I64" s="4"/>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" s="30" customFormat="1" ht="22.2" customHeight="1">
       <c r="A65" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="6"/>
       <c r="D65" s="6"/>
       <c r="E65" s="6"/>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="29"/>
       <c r="J65" s="29"/>
     </row>
     <row r="66" spans="1:10" s="30" customFormat="1">
       <c r="A66" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C66" s="38">
-        <v>801</v>
+      <c r="C66" s="12" t="s">
+        <v>488</v>
       </c>
       <c r="D66" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E66" s="38">
-        <v>801</v>
+      <c r="E66" s="12" t="s">
+        <v>488</v>
       </c>
       <c r="F66" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G66" s="38">
-        <v>801</v>
+      <c r="G66" s="12" t="s">
+        <v>488</v>
       </c>
       <c r="H66" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="29"/>
       <c r="J66" s="29"/>
     </row>
     <row r="67" spans="1:10" s="30" customFormat="1">
       <c r="A67" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C67" s="38">
-        <v>801</v>
+      <c r="C67" s="12" t="s">
+        <v>488</v>
       </c>
       <c r="D67" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E67" s="38">
-        <v>801</v>
+      <c r="E67" s="12" t="s">
+        <v>488</v>
       </c>
       <c r="F67" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G67" s="38">
-        <v>801</v>
+      <c r="G67" s="12" t="s">
+        <v>488</v>
       </c>
       <c r="H67" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
     </row>
     <row r="68" spans="1:10" s="30" customFormat="1">
       <c r="A68" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="29"/>
       <c r="J68" s="29"/>
     </row>
     <row r="69" spans="1:10" s="1" customFormat="1">
       <c r="A69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="40">
-        <v>18080</v>
+        <v>17601</v>
       </c>
       <c r="C69" s="40">
-        <v>107763</v>
+        <v>125364</v>
       </c>
       <c r="D69" s="40">
-        <v>17369</v>
+        <v>16543</v>
       </c>
       <c r="E69" s="40">
-        <v>108492</v>
+        <v>125035</v>
       </c>
       <c r="F69" s="40">
-        <v>17369</v>
+        <v>16543</v>
       </c>
       <c r="G69" s="40">
-        <v>108492</v>
+        <v>125035</v>
       </c>
       <c r="H69" s="40">
-        <v>14605</v>
+        <v>15663</v>
       </c>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" s="1" customFormat="1">
       <c r="A70" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="40">
-        <v>17146</v>
+        <v>12076</v>
       </c>
       <c r="C70" s="40">
-        <v>97007</v>
+        <v>109083</v>
       </c>
       <c r="D70" s="40">
-        <v>16435</v>
+        <v>11018</v>
       </c>
       <c r="E70" s="40">
-        <v>97736</v>
+        <v>108754</v>
       </c>
       <c r="F70" s="40">
-        <v>16435</v>
+        <v>11018</v>
       </c>
       <c r="G70" s="40">
-        <v>97736</v>
+        <v>108754</v>
       </c>
       <c r="H70" s="40">
-        <v>14605</v>
+        <v>15663</v>
       </c>
       <c r="I70" s="4"/>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" s="1" customFormat="1">
       <c r="A71" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B71" s="40">
-        <v>934</v>
+        <v>5525</v>
       </c>
       <c r="C71" s="40">
-        <v>10756</v>
+        <v>16281</v>
       </c>
       <c r="D71" s="40">
-        <v>934</v>
+        <v>5525</v>
       </c>
       <c r="E71" s="40">
-        <v>10756</v>
+        <v>16281</v>
       </c>
       <c r="F71" s="40">
-        <v>934</v>
+        <v>5525</v>
       </c>
       <c r="G71" s="40">
-        <v>10756</v>
+        <v>16281</v>
       </c>
       <c r="H71" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="4"/>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" s="1" customFormat="1">
       <c r="A72" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B72" s="68"/>
-[...5 lines deleted...]
-      <c r="H72" s="68"/>
       <c r="I72" s="4"/>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" s="1" customFormat="1">
       <c r="A73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B73" s="40">
-        <v>9697</v>
+        <v>5362</v>
       </c>
       <c r="C73" s="40">
-        <v>47863</v>
+        <v>53225</v>
       </c>
       <c r="D73" s="40">
-        <v>9697</v>
+        <v>5362</v>
       </c>
       <c r="E73" s="40">
-        <v>47863</v>
+        <v>53225</v>
       </c>
       <c r="F73" s="40">
-        <v>9697</v>
+        <v>5362</v>
       </c>
       <c r="G73" s="40">
-        <v>46115</v>
+        <v>51477</v>
       </c>
       <c r="H73" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="4"/>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" s="1" customFormat="1">
       <c r="A74" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B74" s="40">
-        <v>7306</v>
+        <v>2476</v>
       </c>
       <c r="C74" s="40">
-        <v>31376</v>
+        <v>33852</v>
       </c>
       <c r="D74" s="40">
-        <v>7306</v>
+        <v>2476</v>
       </c>
       <c r="E74" s="40">
-        <v>31376</v>
+        <v>33852</v>
       </c>
       <c r="F74" s="40">
-        <v>7306</v>
+        <v>2476</v>
       </c>
       <c r="G74" s="40">
-        <v>29628</v>
+        <v>32104</v>
       </c>
       <c r="H74" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="4"/>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" s="1" customFormat="1">
       <c r="A75" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="40">
-        <v>2391</v>
+        <v>2886</v>
       </c>
       <c r="C75" s="40">
-        <v>16487</v>
+        <v>19373</v>
       </c>
       <c r="D75" s="40">
-        <v>2391</v>
+        <v>2886</v>
       </c>
       <c r="E75" s="40">
-        <v>16487</v>
+        <v>19373</v>
       </c>
       <c r="F75" s="40">
-        <v>2391</v>
+        <v>2886</v>
       </c>
       <c r="G75" s="40">
-        <v>16487</v>
+        <v>19373</v>
       </c>
       <c r="H75" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" s="1" customFormat="1">
       <c r="A76" s="54" t="s">
         <v>280</v>
       </c>
       <c r="B76" s="40"/>
       <c r="C76" s="40"/>
       <c r="D76" s="40"/>
       <c r="E76" s="40"/>
       <c r="F76" s="40"/>
       <c r="G76" s="40"/>
       <c r="H76" s="39"/>
       <c r="I76" s="4"/>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" s="1" customFormat="1">
       <c r="A77" s="28" t="s">
         <v>281</v>
       </c>
       <c r="B77" s="40"/>
       <c r="C77" s="40"/>
       <c r="D77" s="40"/>
       <c r="E77" s="40"/>
       <c r="F77" s="40"/>
       <c r="G77" s="40"/>
       <c r="H77" s="39"/>
       <c r="I77" s="4"/>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" s="1" customFormat="1">
       <c r="A78" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="40">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D78" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E78" s="40">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F78" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G78" s="40">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H78" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" s="1" customFormat="1">
       <c r="A79" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B79" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C79" s="40">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D79" s="39" t="s">
         <v>41</v>
       </c>
       <c r="E79" s="40">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F79" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G79" s="40">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H79" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" s="1" customFormat="1">
       <c r="A80" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="6"/>
       <c r="D80" s="6"/>
       <c r="E80" s="6"/>
       <c r="F80" s="6"/>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="4"/>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" s="1" customFormat="1">
       <c r="A81" s="22" t="s">
         <v>17</v>
       </c>
@@ -15481,429 +17958,431 @@
       <c r="E81" s="6"/>
       <c r="F81" s="6"/>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="4"/>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" s="1" customFormat="1">
       <c r="A82" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="6"/>
       <c r="D82" s="6"/>
       <c r="E82" s="6"/>
       <c r="F82" s="6"/>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
       <c r="I82" s="4"/>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" s="1" customFormat="1" ht="13.95" customHeight="1">
       <c r="A83" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B83" s="38">
-[...15 lines deleted...]
-        <v>609105.69999999995</v>
+      <c r="B83" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>513</v>
       </c>
       <c r="H83" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="4"/>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" s="1" customFormat="1">
       <c r="A84" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B84" s="38">
-[...15 lines deleted...]
-        <v>147347</v>
+      <c r="B84" s="12" t="s">
+        <v>473</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>502</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>502</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>514</v>
       </c>
       <c r="H84" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="4"/>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" s="1" customFormat="1">
       <c r="A85" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B85" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C85" s="38">
-        <v>24377</v>
+      <c r="C85" s="12" t="s">
+        <v>494</v>
       </c>
       <c r="D85" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E85" s="38">
-        <v>24377</v>
+      <c r="E85" s="12" t="s">
+        <v>494</v>
       </c>
       <c r="F85" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G85" s="38">
-        <v>24377</v>
+      <c r="G85" s="12" t="s">
+        <v>494</v>
       </c>
       <c r="H85" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="4"/>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" s="1" customFormat="1">
       <c r="A86" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B86" s="38">
-[...15 lines deleted...]
-        <v>208</v>
+      <c r="B86" s="12" t="s">
+        <v>474</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>495</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>511</v>
       </c>
       <c r="H86" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="4"/>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" s="1" customFormat="1">
       <c r="A87" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B87" s="38">
-[...3 lines deleted...]
-        <v>410185.3</v>
+      <c r="B87" s="12" t="s">
+        <v>475</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>496</v>
       </c>
       <c r="D87" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E87" s="38">
-        <v>391742</v>
+      <c r="E87" s="12" t="s">
+        <v>515</v>
       </c>
       <c r="F87" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="G87" s="38">
-        <v>391742</v>
+      <c r="G87" s="12" t="s">
+        <v>515</v>
       </c>
       <c r="H87" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="4"/>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" s="1" customFormat="1">
       <c r="A88" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B88" s="38">
-[...15 lines deleted...]
-        <v>45431.7</v>
+      <c r="B88" s="12" t="s">
+        <v>476</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>516</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>516</v>
       </c>
       <c r="H88" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" s="1" customFormat="1">
       <c r="A89" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="6"/>
       <c r="D89" s="6"/>
       <c r="E89" s="6"/>
       <c r="F89" s="6"/>
       <c r="G89" s="6"/>
       <c r="H89" s="6"/>
       <c r="I89" s="4"/>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" s="1" customFormat="1">
       <c r="A90" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B90" s="38">
-[...15 lines deleted...]
-        <v>340.3</v>
+      <c r="B90" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>512</v>
       </c>
       <c r="H90" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="4"/>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" s="1" customFormat="1">
       <c r="A91" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B91" s="38">
-[...15 lines deleted...]
-        <v>340.3</v>
+      <c r="B91" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>512</v>
       </c>
       <c r="H91" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="4"/>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" s="1" customFormat="1">
       <c r="A92" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B92" s="83">
-[...3 lines deleted...]
-        <v>1.3</v>
+      <c r="B92" s="61" t="s">
+        <v>225</v>
+      </c>
+      <c r="C92" s="61" t="s">
+        <v>491</v>
       </c>
       <c r="D92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="81" t="s">
+      <c r="A93" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="81"/>
-[...5 lines deleted...]
-      <c r="H93" s="81"/>
+      <c r="B93" s="84"/>
+      <c r="C93" s="84"/>
+      <c r="D93" s="84"/>
+      <c r="E93" s="84"/>
+      <c r="F93" s="84"/>
+      <c r="G93" s="84"/>
+      <c r="H93" s="84"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B94" s="73"/>
-[...5 lines deleted...]
-      <c r="H94" s="73"/>
+      <c r="B94" s="76"/>
+      <c r="C94" s="76"/>
+      <c r="D94" s="76"/>
+      <c r="E94" s="76"/>
+      <c r="F94" s="76"/>
+      <c r="G94" s="76"/>
+      <c r="H94" s="76"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="77" t="s">
+      <c r="A95" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="77"/>
-[...7 lines deleted...]
-      <c r="J95" s="70"/>
+      <c r="B95" s="89"/>
+      <c r="C95" s="89"/>
+      <c r="D95" s="89"/>
+      <c r="E95" s="89"/>
+      <c r="F95" s="89"/>
+      <c r="G95" s="89"/>
+      <c r="H95" s="89"/>
+      <c r="I95" s="78"/>
+      <c r="J95" s="78"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="74"/>
-[...6 lines deleted...]
-      <c r="H96" s="74"/>
+      <c r="A96" s="87"/>
+      <c r="B96" s="87"/>
+      <c r="C96" s="87"/>
+      <c r="D96" s="87"/>
+      <c r="E96" s="87"/>
+      <c r="F96" s="87"/>
+      <c r="G96" s="87"/>
+      <c r="H96" s="87"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'06'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'07'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'08'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>