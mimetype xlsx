--- v5 (2026-09-23)
+++ v6 (2026-11-02)
@@ -1,85 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="7"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
+    <sheet name="09" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'06'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'07'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'08'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'09'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2642" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2993" uniqueCount="590">
   <si>
     <t>PRODUCTS OF THE MINING INDUSTRY</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>PRODUCTS OF THE MANUFACTURING INDUSTRY</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil derived from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Fish, fresh, chilled or frozen, tons</t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
@@ -1640,50 +1643,236 @@
     <t>975.1</t>
   </si>
   <si>
     <t>48.2</t>
   </si>
   <si>
     <t>187.0</t>
   </si>
   <si>
     <t>1 210.3</t>
   </si>
   <si>
     <t>10.3</t>
   </si>
   <si>
     <t>131.4</t>
   </si>
   <si>
     <t>107.0</t>
   </si>
   <si>
     <t>10.9</t>
   </si>
   <si>
     <t>13.5</t>
+  </si>
+  <si>
+    <t>January-September 2026*</t>
+  </si>
+  <si>
+    <t>224.3</t>
+  </si>
+  <si>
+    <t>176.8</t>
+  </si>
+  <si>
+    <t>11.8</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>3.0</t>
+  </si>
+  <si>
+    <t>7.0</t>
+  </si>
+  <si>
+    <t>87 952.2</t>
+  </si>
+  <si>
+    <t>45 748.2</t>
+  </si>
+  <si>
+    <t>1 670.7</t>
+  </si>
+  <si>
+    <t>27 357.1</t>
+  </si>
+  <si>
+    <t>7 961.2</t>
+  </si>
+  <si>
+    <t>87.7</t>
+  </si>
+  <si>
+    <t>81.8</t>
+  </si>
+  <si>
+    <t>2 042.8</t>
+  </si>
+  <si>
+    <t>1 619.1</t>
+  </si>
+  <si>
+    <t>18.0</t>
+  </si>
+  <si>
+    <t>224.0</t>
+  </si>
+  <si>
+    <t>17.9</t>
+  </si>
+  <si>
+    <t>17.3</t>
+  </si>
+  <si>
+    <t>37.4</t>
+  </si>
+  <si>
+    <t>36.3</t>
+  </si>
+  <si>
+    <t>373.4</t>
+  </si>
+  <si>
+    <t>371.9</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>1 109 665.2</t>
+  </si>
+  <si>
+    <t>496 957.8</t>
+  </si>
+  <si>
+    <t>36 922.0</t>
+  </si>
+  <si>
+    <t>29 085.3</t>
+  </si>
+  <si>
+    <t>484 528.5</t>
+  </si>
+  <si>
+    <t>62 171.6</t>
+  </si>
+  <si>
+    <t>221.7</t>
+  </si>
+  <si>
+    <t>175.9</t>
+  </si>
+  <si>
+    <t>33.4</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>49 974.6</t>
+  </si>
+  <si>
+    <t>10 938.0</t>
+  </si>
+  <si>
+    <t>7 906.6</t>
+  </si>
+  <si>
+    <t>91.1</t>
+  </si>
+  <si>
+    <t>2 020.0</t>
+  </si>
+  <si>
+    <t>1 599.0</t>
+  </si>
+  <si>
+    <t>329.9</t>
+  </si>
+  <si>
+    <t>81.2</t>
+  </si>
+  <si>
+    <t>17.5</t>
+  </si>
+  <si>
+    <t>37.2</t>
+  </si>
+  <si>
+    <t>1 118.0</t>
+  </si>
+  <si>
+    <t>282.0</t>
+  </si>
+  <si>
+    <t>351.2</t>
+  </si>
+  <si>
+    <t>735 549.9</t>
+  </si>
+  <si>
+    <t>173 601.0</t>
+  </si>
+  <si>
+    <t>462 957.0</t>
+  </si>
+  <si>
+    <t>61 787.9</t>
+  </si>
+  <si>
+    <t>157.0</t>
+  </si>
+  <si>
+    <t>126.9</t>
+  </si>
+  <si>
+    <t>21.9</t>
+  </si>
+  <si>
+    <t>56.4</t>
+  </si>
+  <si>
+    <t>208.9</t>
+  </si>
+  <si>
+    <t>1 367.3</t>
+  </si>
+  <si>
+    <t>1 102.0</t>
+  </si>
+  <si>
+    <t>11.6</t>
+  </si>
+  <si>
+    <t>107.4</t>
+  </si>
+  <si>
+    <t>15.7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1844,51 +2033,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -2088,91 +2277,106 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2446,198 +2650,202 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A65" sqref="A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -4166,100 +4374,100 @@
       <c r="B78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79" s="84" t="s">
+      <c r="A79" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B79" s="84"/>
-[...5 lines deleted...]
-      <c r="H79" s="84"/>
+      <c r="B79" s="89"/>
+      <c r="C79" s="89"/>
+      <c r="D79" s="89"/>
+      <c r="E79" s="89"/>
+      <c r="F79" s="89"/>
+      <c r="G79" s="89"/>
+      <c r="H79" s="89"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="17"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A81" s="89" t="s">
+      <c r="A81" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B81" s="89"/>
-[...5 lines deleted...]
-      <c r="H81" s="89"/>
+      <c r="B81" s="94"/>
+      <c r="C81" s="94"/>
+      <c r="D81" s="94"/>
+      <c r="E81" s="94"/>
+      <c r="F81" s="94"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="94"/>
       <c r="I81" s="19"/>
       <c r="J81" s="19"/>
     </row>
     <row r="82" spans="1:10">
-      <c r="A82" s="87"/>
-[...6 lines deleted...]
-      <c r="H82" s="87"/>
+      <c r="A82" s="92"/>
+      <c r="B82" s="92"/>
+      <c r="C82" s="92"/>
+      <c r="D82" s="92"/>
+      <c r="E82" s="92"/>
+      <c r="F82" s="92"/>
+      <c r="G82" s="92"/>
+      <c r="H82" s="92"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
@@ -4269,182 +4477,182 @@
     <mergeCell ref="A7:A9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="A78" sqref="A78:XFD78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>83</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -6001,100 +6209,100 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="84" t="s">
+      <c r="A80" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="84"/>
-[...5 lines deleted...]
-      <c r="H80" s="84"/>
+      <c r="B80" s="89"/>
+      <c r="C80" s="89"/>
+      <c r="D80" s="89"/>
+      <c r="E80" s="89"/>
+      <c r="F80" s="89"/>
+      <c r="G80" s="89"/>
+      <c r="H80" s="89"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="89" t="s">
+      <c r="A82" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="89"/>
-[...5 lines deleted...]
-      <c r="H82" s="89"/>
+      <c r="B82" s="94"/>
+      <c r="C82" s="94"/>
+      <c r="D82" s="94"/>
+      <c r="E82" s="94"/>
+      <c r="F82" s="94"/>
+      <c r="G82" s="94"/>
+      <c r="H82" s="94"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="87"/>
-[...6 lines deleted...]
-      <c r="H83" s="87"/>
+      <c r="A83" s="92"/>
+      <c r="B83" s="92"/>
+      <c r="C83" s="92"/>
+      <c r="D83" s="92"/>
+      <c r="E83" s="92"/>
+      <c r="F83" s="92"/>
+      <c r="G83" s="92"/>
+      <c r="H83" s="92"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -6103,182 +6311,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="45"/>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>150</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -7835,100 +8043,100 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="84" t="s">
+      <c r="A80" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="84"/>
-[...5 lines deleted...]
-      <c r="H80" s="84"/>
+      <c r="B80" s="89"/>
+      <c r="C80" s="89"/>
+      <c r="D80" s="89"/>
+      <c r="E80" s="89"/>
+      <c r="F80" s="89"/>
+      <c r="G80" s="89"/>
+      <c r="H80" s="89"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="46"/>
       <c r="C81" s="46"/>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="89" t="s">
+      <c r="A82" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="89"/>
-[...5 lines deleted...]
-      <c r="H82" s="89"/>
+      <c r="B82" s="94"/>
+      <c r="C82" s="94"/>
+      <c r="D82" s="94"/>
+      <c r="E82" s="94"/>
+      <c r="F82" s="94"/>
+      <c r="G82" s="94"/>
+      <c r="H82" s="94"/>
       <c r="I82" s="43"/>
       <c r="J82" s="43"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="87"/>
-[...6 lines deleted...]
-      <c r="H83" s="87"/>
+      <c r="A83" s="92"/>
+      <c r="B83" s="92"/>
+      <c r="C83" s="92"/>
+      <c r="D83" s="92"/>
+      <c r="E83" s="92"/>
+      <c r="F83" s="92"/>
+      <c r="G83" s="92"/>
+      <c r="H83" s="92"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -7937,182 +8145,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J93"/>
   <sheetViews>
     <sheetView topLeftCell="A61" workbookViewId="0">
       <selection activeCell="A47" sqref="A47:XFD49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="50"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>209</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -9855,100 +10063,100 @@
       <c r="B88" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10">
-      <c r="A89" s="84" t="s">
+      <c r="A89" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B89" s="84"/>
-[...5 lines deleted...]
-      <c r="H89" s="84"/>
+      <c r="B89" s="89"/>
+      <c r="C89" s="89"/>
+      <c r="D89" s="89"/>
+      <c r="E89" s="89"/>
+      <c r="F89" s="89"/>
+      <c r="G89" s="89"/>
+      <c r="H89" s="89"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B90" s="51"/>
       <c r="C90" s="51"/>
       <c r="D90" s="51"/>
       <c r="E90" s="51"/>
       <c r="F90" s="51"/>
       <c r="G90" s="51"/>
       <c r="H90" s="51"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
     </row>
     <row r="91" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A91" s="89" t="s">
+      <c r="A91" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B91" s="89"/>
-[...5 lines deleted...]
-      <c r="H91" s="89"/>
+      <c r="B91" s="94"/>
+      <c r="C91" s="94"/>
+      <c r="D91" s="94"/>
+      <c r="E91" s="94"/>
+      <c r="F91" s="94"/>
+      <c r="G91" s="94"/>
+      <c r="H91" s="94"/>
       <c r="I91" s="48"/>
       <c r="J91" s="48"/>
     </row>
     <row r="92" spans="1:10">
-      <c r="A92" s="87"/>
-[...6 lines deleted...]
-      <c r="H92" s="87"/>
+      <c r="A92" s="92"/>
+      <c r="B92" s="92"/>
+      <c r="C92" s="92"/>
+      <c r="D92" s="92"/>
+      <c r="E92" s="92"/>
+      <c r="F92" s="92"/>
+      <c r="G92" s="92"/>
+      <c r="H92" s="92"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3"/>
       <c r="B93" s="3"/>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A89:H89"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A92:H92"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -9957,182 +10165,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="K86" sqref="K86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="57"/>
       <c r="B4" s="57"/>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="57"/>
       <c r="F4" s="57"/>
       <c r="G4" s="57"/>
       <c r="H4" s="57"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>279</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -11955,100 +12163,100 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>308</v>
       </c>
       <c r="D92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="84" t="s">
+      <c r="A93" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="84"/>
-[...5 lines deleted...]
-      <c r="H93" s="84"/>
+      <c r="B93" s="89"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="89"/>
+      <c r="E93" s="89"/>
+      <c r="F93" s="89"/>
+      <c r="G93" s="89"/>
+      <c r="H93" s="89"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="58"/>
       <c r="C94" s="58"/>
       <c r="D94" s="58"/>
       <c r="E94" s="58"/>
       <c r="F94" s="58"/>
       <c r="G94" s="58"/>
       <c r="H94" s="58"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="89" t="s">
+      <c r="A95" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="89"/>
-[...5 lines deleted...]
-      <c r="H95" s="89"/>
+      <c r="B95" s="94"/>
+      <c r="C95" s="94"/>
+      <c r="D95" s="94"/>
+      <c r="E95" s="94"/>
+      <c r="F95" s="94"/>
+      <c r="G95" s="94"/>
+      <c r="H95" s="94"/>
       <c r="I95" s="60"/>
       <c r="J95" s="60"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="87"/>
-[...6 lines deleted...]
-      <c r="H96" s="87"/>
+      <c r="A96" s="92"/>
+      <c r="B96" s="92"/>
+      <c r="C96" s="92"/>
+      <c r="D96" s="92"/>
+      <c r="E96" s="92"/>
+      <c r="F96" s="92"/>
+      <c r="G96" s="92"/>
+      <c r="H96" s="92"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -12057,182 +12265,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="63"/>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="64"/>
       <c r="B4" s="64"/>
       <c r="C4" s="64"/>
       <c r="D4" s="64"/>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="64"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>339</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="66" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -14048,100 +14256,100 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>366</v>
       </c>
       <c r="D92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="84" t="s">
+      <c r="A93" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="84"/>
-[...5 lines deleted...]
-      <c r="H93" s="84"/>
+      <c r="B93" s="89"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="89"/>
+      <c r="E93" s="89"/>
+      <c r="F93" s="89"/>
+      <c r="G93" s="89"/>
+      <c r="H93" s="89"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="65"/>
       <c r="C94" s="65"/>
       <c r="D94" s="65"/>
       <c r="E94" s="65"/>
       <c r="F94" s="65"/>
       <c r="G94" s="65"/>
       <c r="H94" s="65"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="89" t="s">
+      <c r="A95" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="89"/>
-[...5 lines deleted...]
-      <c r="H95" s="89"/>
+      <c r="B95" s="94"/>
+      <c r="C95" s="94"/>
+      <c r="D95" s="94"/>
+      <c r="E95" s="94"/>
+      <c r="F95" s="94"/>
+      <c r="G95" s="94"/>
+      <c r="H95" s="94"/>
       <c r="I95" s="67"/>
       <c r="J95" s="67"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="87"/>
-[...6 lines deleted...]
-      <c r="H96" s="87"/>
+      <c r="A96" s="92"/>
+      <c r="B96" s="92"/>
+      <c r="C96" s="92"/>
+      <c r="D96" s="92"/>
+      <c r="E96" s="92"/>
+      <c r="F96" s="92"/>
+      <c r="G96" s="92"/>
+      <c r="H96" s="92"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -14150,182 +14358,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="71"/>
       <c r="B2" s="71"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="72"/>
       <c r="B4" s="72"/>
       <c r="C4" s="72"/>
       <c r="D4" s="72"/>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
       <c r="G4" s="72"/>
       <c r="H4" s="72"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>403</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="69" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="69" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="69" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="69" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="69" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -16142,284 +16350,284 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>429</v>
       </c>
       <c r="D92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="84" t="s">
+      <c r="A93" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="84"/>
-[...5 lines deleted...]
-      <c r="H93" s="84"/>
+      <c r="B93" s="89"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="89"/>
+      <c r="E93" s="89"/>
+      <c r="F93" s="89"/>
+      <c r="G93" s="89"/>
+      <c r="H93" s="89"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="73"/>
       <c r="C94" s="73"/>
       <c r="D94" s="73"/>
       <c r="E94" s="73"/>
       <c r="F94" s="73"/>
       <c r="G94" s="73"/>
       <c r="H94" s="73"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="89" t="s">
+      <c r="A95" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="89"/>
-[...5 lines deleted...]
-      <c r="H95" s="89"/>
+      <c r="B95" s="94"/>
+      <c r="C95" s="94"/>
+      <c r="D95" s="94"/>
+      <c r="E95" s="94"/>
+      <c r="F95" s="94"/>
+      <c r="G95" s="94"/>
+      <c r="H95" s="94"/>
       <c r="I95" s="70"/>
       <c r="J95" s="70"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="87"/>
-[...6 lines deleted...]
-      <c r="H96" s="87"/>
+      <c r="A96" s="92"/>
+      <c r="B96" s="92"/>
+      <c r="C96" s="92"/>
+      <c r="D96" s="92"/>
+      <c r="E96" s="92"/>
+      <c r="F96" s="92"/>
+      <c r="G96" s="92"/>
+      <c r="H96" s="92"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+    <sheetView topLeftCell="A67" workbookViewId="0">
       <selection activeCell="A90" sqref="A90:XFD90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="81"/>
-[...5 lines deleted...]
-      <c r="H1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="74"/>
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="74"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="82"/>
-[...5 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="75"/>
       <c r="B4" s="75"/>
       <c r="C4" s="75"/>
       <c r="D4" s="75"/>
       <c r="E4" s="75"/>
       <c r="F4" s="75"/>
       <c r="G4" s="75"/>
       <c r="H4" s="75"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="88" t="s">
         <v>467</v>
       </c>
-      <c r="B5" s="83"/>
-[...5 lines deleted...]
-      <c r="H5" s="83"/>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="86"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="85"/>
-[...2 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="85"/>
-      <c r="H7" s="88" t="s">
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="86"/>
-      <c r="B8" s="85" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="85" t="s">
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="85"/>
-[...2 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="86"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="77" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="77" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="77" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="77" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="77" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="88"/>
+      <c r="H9" s="93"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -18221,168 +18429,2249 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>491</v>
       </c>
       <c r="D92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="84" t="s">
+      <c r="A93" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="84"/>
-[...5 lines deleted...]
-      <c r="H93" s="84"/>
+      <c r="B93" s="89"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="89"/>
+      <c r="E93" s="89"/>
+      <c r="F93" s="89"/>
+      <c r="G93" s="89"/>
+      <c r="H93" s="89"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="76"/>
       <c r="C94" s="76"/>
       <c r="D94" s="76"/>
       <c r="E94" s="76"/>
       <c r="F94" s="76"/>
       <c r="G94" s="76"/>
       <c r="H94" s="76"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="89" t="s">
+      <c r="A95" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="89"/>
-[...5 lines deleted...]
-      <c r="H95" s="89"/>
+      <c r="B95" s="94"/>
+      <c r="C95" s="94"/>
+      <c r="D95" s="94"/>
+      <c r="E95" s="94"/>
+      <c r="F95" s="94"/>
+      <c r="G95" s="94"/>
+      <c r="H95" s="94"/>
       <c r="I95" s="78"/>
       <c r="J95" s="78"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="87"/>
-[...6 lines deleted...]
-      <c r="H96" s="87"/>
+      <c r="A96" s="92"/>
+      <c r="B96" s="92"/>
+      <c r="C96" s="92"/>
+      <c r="D96" s="92"/>
+      <c r="E96" s="92"/>
+      <c r="F96" s="92"/>
+      <c r="G96" s="92"/>
+      <c r="H96" s="92"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J97"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
+    <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A1" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A2" s="81"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="88" t="s">
+        <v>528</v>
+      </c>
+      <c r="B5" s="88"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A7" s="91"/>
+      <c r="B7" s="90" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="90"/>
+      <c r="H7" s="93" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1">
+      <c r="A8" s="91"/>
+      <c r="B8" s="90" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="90"/>
+      <c r="D8" s="90" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="91"/>
+      <c r="B9" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="84" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="84" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="93"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1">
+      <c r="A10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1">
+      <c r="A11" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1">
+      <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>529</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>559</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>567</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1">
+      <c r="A14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>543</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>568</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" s="1" customFormat="1">
+      <c r="A16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>584</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" s="1" customFormat="1">
+      <c r="A17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" s="1" customFormat="1">
+      <c r="A18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" s="1" customFormat="1">
+      <c r="A19" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" s="1" customFormat="1">
+      <c r="A20" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" s="1" customFormat="1">
+      <c r="A21" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" s="1" customFormat="1">
+      <c r="A22" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" s="1" customFormat="1">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" s="1" customFormat="1">
+      <c r="A24" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" s="1" customFormat="1" ht="25.2" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" s="1" customFormat="1">
+      <c r="A26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" s="1" customFormat="1">
+      <c r="A27" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" s="1" customFormat="1">
+      <c r="A28" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" s="1" customFormat="1">
+      <c r="A29" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" s="1" customFormat="1">
+      <c r="A30" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" s="1" customFormat="1">
+      <c r="A31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" s="1" customFormat="1">
+      <c r="A32" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="11">
+        <v>30</v>
+      </c>
+      <c r="C32" s="11">
+        <v>1378</v>
+      </c>
+      <c r="D32" s="11">
+        <v>17</v>
+      </c>
+      <c r="E32" s="11">
+        <v>240</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" s="11">
+        <v>3145</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" s="1" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="11">
+        <v>30</v>
+      </c>
+      <c r="C33" s="11">
+        <v>1378</v>
+      </c>
+      <c r="D33" s="11">
+        <v>17</v>
+      </c>
+      <c r="E33" s="11">
+        <v>240</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" s="11">
+        <v>3145</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" s="1" customFormat="1">
+      <c r="A34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" s="1" customFormat="1">
+      <c r="A35" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="11">
+        <v>4242</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="11">
+        <v>4242</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="11">
+        <v>4242</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" s="1" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="11">
+        <v>4242</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="11">
+        <v>4242</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="11">
+        <v>4242</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" s="1" customFormat="1">
+      <c r="A37" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" s="1" customFormat="1">
+      <c r="A38" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="11">
+        <v>11</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="11">
+        <v>11</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="11">
+        <v>11</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" s="1" customFormat="1">
+      <c r="A39" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="11">
+        <v>11</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="11">
+        <v>11</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="11">
+        <v>11</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" s="1" customFormat="1">
+      <c r="A41" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="11">
+        <v>15225</v>
+      </c>
+      <c r="C41" s="11">
+        <v>49428</v>
+      </c>
+      <c r="D41" s="11">
+        <v>9969</v>
+      </c>
+      <c r="E41" s="11">
+        <v>58354</v>
+      </c>
+      <c r="F41" s="11">
+        <v>8443</v>
+      </c>
+      <c r="G41" s="11">
+        <v>42449</v>
+      </c>
+      <c r="H41" s="11">
+        <v>9670</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" s="1" customFormat="1">
+      <c r="A42" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="11">
+        <v>15225</v>
+      </c>
+      <c r="C42" s="11">
+        <v>49428</v>
+      </c>
+      <c r="D42" s="11">
+        <v>9969</v>
+      </c>
+      <c r="E42" s="11">
+        <v>58354</v>
+      </c>
+      <c r="F42" s="11">
+        <v>8443</v>
+      </c>
+      <c r="G42" s="11">
+        <v>42449</v>
+      </c>
+      <c r="H42" s="11">
+        <v>9670</v>
+      </c>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" s="1" customFormat="1">
+      <c r="A43" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" s="1" customFormat="1">
+      <c r="A44" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" s="1" customFormat="1">
+      <c r="A45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" s="1" customFormat="1">
+      <c r="A46" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" s="1" customFormat="1">
+      <c r="A47" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" s="1" customFormat="1">
+      <c r="A49" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" s="1" customFormat="1">
+      <c r="A50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" s="1" customFormat="1">
+      <c r="A51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" s="1" customFormat="1">
+      <c r="A52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" s="1" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" s="1" customFormat="1">
+      <c r="A54" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" s="1" customFormat="1">
+      <c r="A55" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" s="1" customFormat="1">
+      <c r="A56" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="11">
+        <v>380964</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="11">
+        <v>381299</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="11">
+        <v>381299</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" s="1" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="11">
+        <v>380964</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="11">
+        <v>381299</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" s="11">
+        <v>381299</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" s="1" customFormat="1">
+      <c r="A58" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" s="1" customFormat="1">
+      <c r="A59" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C59" s="11">
+        <v>13591</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E59" s="11">
+        <v>13591</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G59" s="11">
+        <v>13591</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" s="1" customFormat="1">
+      <c r="A60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C60" s="11">
+        <v>13591</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E60" s="11">
+        <v>13591</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G60" s="11">
+        <v>13591</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" s="25" customFormat="1" ht="21.6">
+      <c r="A61" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="1:10" s="1" customFormat="1">
+      <c r="A62" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="11">
+        <v>1251314</v>
+      </c>
+      <c r="C62" s="11">
+        <v>10144399</v>
+      </c>
+      <c r="D62" s="11">
+        <v>1307975</v>
+      </c>
+      <c r="E62" s="11">
+        <v>10004035</v>
+      </c>
+      <c r="F62" s="11">
+        <v>1307975</v>
+      </c>
+      <c r="G62" s="11">
+        <v>10004035</v>
+      </c>
+      <c r="H62" s="11">
+        <v>298072</v>
+      </c>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" s="1" customFormat="1">
+      <c r="A63" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="11">
+        <v>1251314</v>
+      </c>
+      <c r="C63" s="11">
+        <v>10144399</v>
+      </c>
+      <c r="D63" s="11">
+        <v>1307975</v>
+      </c>
+      <c r="E63" s="11">
+        <v>10004035</v>
+      </c>
+      <c r="F63" s="11">
+        <v>1307975</v>
+      </c>
+      <c r="G63" s="11">
+        <v>10004035</v>
+      </c>
+      <c r="H63" s="11">
+        <v>298072</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" s="1" customFormat="1">
+      <c r="A64" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" s="30" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="29"/>
+      <c r="J65" s="29"/>
+    </row>
+    <row r="66" spans="1:10" s="30" customFormat="1">
+      <c r="A66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="H66" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+    </row>
+    <row r="67" spans="1:10" s="30" customFormat="1">
+      <c r="A67" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+    </row>
+    <row r="68" spans="1:10" s="30" customFormat="1">
+      <c r="A68" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+    </row>
+    <row r="69" spans="1:10" s="1" customFormat="1">
+      <c r="A69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="11">
+        <v>21586</v>
+      </c>
+      <c r="C69" s="11">
+        <v>146950</v>
+      </c>
+      <c r="D69" s="11">
+        <v>23062</v>
+      </c>
+      <c r="E69" s="11">
+        <v>148097</v>
+      </c>
+      <c r="F69" s="11">
+        <v>23062</v>
+      </c>
+      <c r="G69" s="11">
+        <v>148097</v>
+      </c>
+      <c r="H69" s="11">
+        <v>14187</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" s="1" customFormat="1">
+      <c r="A70" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="11">
+        <v>19086</v>
+      </c>
+      <c r="C70" s="11">
+        <v>128169</v>
+      </c>
+      <c r="D70" s="11">
+        <v>20562</v>
+      </c>
+      <c r="E70" s="11">
+        <v>129316</v>
+      </c>
+      <c r="F70" s="11">
+        <v>20562</v>
+      </c>
+      <c r="G70" s="11">
+        <v>129316</v>
+      </c>
+      <c r="H70" s="11">
+        <v>14187</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" s="1" customFormat="1">
+      <c r="A71" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="11">
+        <v>2500</v>
+      </c>
+      <c r="C71" s="11">
+        <v>18781</v>
+      </c>
+      <c r="D71" s="11">
+        <v>2500</v>
+      </c>
+      <c r="E71" s="11">
+        <v>18781</v>
+      </c>
+      <c r="F71" s="11">
+        <v>2500</v>
+      </c>
+      <c r="G71" s="11">
+        <v>18781</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" s="1" customFormat="1">
+      <c r="A72" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" s="1" customFormat="1">
+      <c r="A73" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="11">
+        <v>3542</v>
+      </c>
+      <c r="C73" s="11">
+        <v>56767</v>
+      </c>
+      <c r="D73" s="11">
+        <v>3542</v>
+      </c>
+      <c r="E73" s="11">
+        <v>56767</v>
+      </c>
+      <c r="F73" s="11">
+        <v>3542</v>
+      </c>
+      <c r="G73" s="11">
+        <v>55019</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" s="1" customFormat="1">
+      <c r="A74" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B74" s="11">
+        <v>2087</v>
+      </c>
+      <c r="C74" s="11">
+        <v>35939</v>
+      </c>
+      <c r="D74" s="11">
+        <v>2087</v>
+      </c>
+      <c r="E74" s="11">
+        <v>35939</v>
+      </c>
+      <c r="F74" s="11">
+        <v>2087</v>
+      </c>
+      <c r="G74" s="11">
+        <v>34191</v>
+      </c>
+      <c r="H74" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" s="1" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B75" s="11">
+        <v>1455</v>
+      </c>
+      <c r="C75" s="11">
+        <v>20828</v>
+      </c>
+      <c r="D75" s="11">
+        <v>1455</v>
+      </c>
+      <c r="E75" s="11">
+        <v>20828</v>
+      </c>
+      <c r="F75" s="11">
+        <v>1455</v>
+      </c>
+      <c r="G75" s="11">
+        <v>20828</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" s="1" customFormat="1">
+      <c r="A76" s="54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" s="40"/>
+      <c r="C76" s="40"/>
+      <c r="D76" s="40"/>
+      <c r="E76" s="40"/>
+      <c r="F76" s="40"/>
+      <c r="G76" s="40"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" s="1" customFormat="1">
+      <c r="A77" s="28" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" s="40"/>
+      <c r="C77" s="40"/>
+      <c r="D77" s="40"/>
+      <c r="E77" s="40"/>
+      <c r="F77" s="40"/>
+      <c r="G77" s="40"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" s="1" customFormat="1">
+      <c r="A78" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C78" s="11">
+        <v>133</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E78" s="11">
+        <v>133</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G78" s="11">
+        <v>133</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" s="1" customFormat="1">
+      <c r="A79" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C79" s="11">
+        <v>133</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E79" s="11">
+        <v>133</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G79" s="11">
+        <v>133</v>
+      </c>
+      <c r="H79" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" s="1" customFormat="1">
+      <c r="A80" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+      <c r="D80" s="6"/>
+      <c r="E80" s="6"/>
+      <c r="F80" s="6"/>
+      <c r="G80" s="6"/>
+      <c r="H80" s="6"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" s="1" customFormat="1">
+      <c r="A81" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" s="1" customFormat="1">
+      <c r="A82" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" s="1" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A83" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" s="1" customFormat="1">
+      <c r="A84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>577</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>577</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" s="1" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" s="1" customFormat="1">
+      <c r="A86" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" s="1" customFormat="1">
+      <c r="A87" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>557</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" s="1" customFormat="1">
+      <c r="A88" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>539</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>558</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>579</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>579</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10" s="1" customFormat="1">
+      <c r="A89" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+    </row>
+    <row r="90" spans="1:10" s="1" customFormat="1">
+      <c r="A90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4"/>
+    </row>
+    <row r="91" spans="1:10" s="1" customFormat="1">
+      <c r="A91" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>551</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4"/>
+    </row>
+    <row r="92" spans="1:10" s="1" customFormat="1">
+      <c r="A92" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="61" t="s">
+        <v>225</v>
+      </c>
+      <c r="C92" s="61" t="s">
+        <v>552</v>
+      </c>
+      <c r="D92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="89" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="89"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="89"/>
+      <c r="E93" s="89"/>
+      <c r="F93" s="89"/>
+      <c r="G93" s="89"/>
+      <c r="H93" s="89"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" s="83"/>
+      <c r="C94" s="83"/>
+      <c r="D94" s="83"/>
+      <c r="E94" s="83"/>
+      <c r="F94" s="83"/>
+      <c r="G94" s="83"/>
+      <c r="H94" s="83"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+    </row>
+    <row r="95" spans="1:10" ht="46.95" customHeight="1">
+      <c r="A95" s="94" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95" s="94"/>
+      <c r="C95" s="94"/>
+      <c r="D95" s="94"/>
+      <c r="E95" s="94"/>
+      <c r="F95" s="94"/>
+      <c r="G95" s="94"/>
+      <c r="H95" s="94"/>
+      <c r="I95" s="85"/>
+      <c r="J95" s="85"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="92"/>
+      <c r="B96" s="92"/>
+      <c r="C96" s="92"/>
+      <c r="D96" s="92"/>
+      <c r="E96" s="92"/>
+      <c r="F96" s="92"/>
+      <c r="G96" s="92"/>
+      <c r="H96" s="92"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'06'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'07'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'08'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'09'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>