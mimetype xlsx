--- v0 (2026-04-24)
+++ v1 (2026-05-24)
@@ -1,70 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
+    <sheet name="04" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1243" uniqueCount="279">
   <si>
     <t>PRODUCTS OF THE MINING INDUSTRY</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>PRODUCTS OF THE MANUFACTURING INDUSTRY</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil derived from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Fish, fresh, chilled or frozen, tons</t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
@@ -669,60 +672,270 @@
   </si>
   <si>
     <t>7.9</t>
   </si>
   <si>
     <t>27.9</t>
   </si>
   <si>
     <t>461.9</t>
   </si>
   <si>
     <t>371.8</t>
   </si>
   <si>
     <t>18.5</t>
   </si>
   <si>
     <t>71.6</t>
   </si>
   <si>
     <t>122.1</t>
   </si>
   <si>
     <t>97.7</t>
   </si>
+  <si>
+    <t>January-April 2026*</t>
+  </si>
+  <si>
+    <t>Metal ores</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Mining products</t>
+  </si>
+  <si>
+    <t>Limestone and gypsum, thousand tons</t>
+  </si>
+  <si>
+    <t>Granules, stone chips and stone powder; pebbles, gravel, crushed stone or crushed stone, One thousand cubic meters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Syrdarya </t>
+  </si>
+  <si>
+    <t>227.5</t>
+  </si>
+  <si>
+    <t>180.0</t>
+  </si>
+  <si>
+    <t>9.3</t>
+  </si>
+  <si>
+    <t>10.1</t>
+  </si>
+  <si>
+    <t>18.3</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>4.3</t>
+  </si>
+  <si>
+    <t>0.2</t>
+  </si>
+  <si>
+    <t>9.1</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>115 435.7</t>
+  </si>
+  <si>
+    <t>45 603.7</t>
+  </si>
+  <si>
+    <t>3 315.7</t>
+  </si>
+  <si>
+    <t>58 118.5</t>
+  </si>
+  <si>
+    <t>7 364.8</t>
+  </si>
+  <si>
+    <t>902.6</t>
+  </si>
+  <si>
+    <t>714.5</t>
+  </si>
+  <si>
+    <t>36.1</t>
+  </si>
+  <si>
+    <t>152.0</t>
+  </si>
+  <si>
+    <t>38.8</t>
+  </si>
+  <si>
+    <t>6.2</t>
+  </si>
+  <si>
+    <t>7.1</t>
+  </si>
+  <si>
+    <t>16.7</t>
+  </si>
+  <si>
+    <t>16.4</t>
+  </si>
+  <si>
+    <t>361.0</t>
+  </si>
+  <si>
+    <t>336.0</t>
+  </si>
+  <si>
+    <t>335.0</t>
+  </si>
+  <si>
+    <t>560 191.4</t>
+  </si>
+  <si>
+    <t>262 254.4</t>
+  </si>
+  <si>
+    <t>8 168.0</t>
+  </si>
+  <si>
+    <t>13 462.8</t>
+  </si>
+  <si>
+    <t>25 5978.7</t>
+  </si>
+  <si>
+    <t>20 327.5</t>
+  </si>
+  <si>
+    <t>224.6</t>
+  </si>
+  <si>
+    <t>175.3</t>
+  </si>
+  <si>
+    <t>38.1</t>
+  </si>
+  <si>
+    <t>6.4</t>
+  </si>
+  <si>
+    <t>75 082.1</t>
+  </si>
+  <si>
+    <t>11 518.0</t>
+  </si>
+  <si>
+    <t>7 311.1</t>
+  </si>
+  <si>
+    <t>892.1</t>
+  </si>
+  <si>
+    <t>702.7</t>
+  </si>
+  <si>
+    <t>39.3</t>
+  </si>
+  <si>
+    <t>150.1</t>
+  </si>
+  <si>
+    <t>7.7</t>
+  </si>
+  <si>
+    <t>16.6</t>
+  </si>
+  <si>
+    <t>98.0</t>
+  </si>
+  <si>
+    <t>322.8</t>
+  </si>
+  <si>
+    <t>377 766.8</t>
+  </si>
+  <si>
+    <t>104 569.0</t>
+  </si>
+  <si>
+    <t>244 727.0</t>
+  </si>
+  <si>
+    <t>20 204.8</t>
+  </si>
+  <si>
+    <t>98.9</t>
+  </si>
+  <si>
+    <t>78.7</t>
+  </si>
+  <si>
+    <t>3.3</t>
+  </si>
+  <si>
+    <t>16.9</t>
+  </si>
+  <si>
+    <t>560.8</t>
+  </si>
+  <si>
+    <t>450.5</t>
+  </si>
+  <si>
+    <t>21.8</t>
+  </si>
+  <si>
+    <t>88.5</t>
+  </si>
+  <si>
+    <t>6.8</t>
+  </si>
+  <si>
+    <t>124.3</t>
+  </si>
+  <si>
+    <t>101.8</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -794,50 +1007,56 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -866,51 +1085,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1002,103 +1221,130 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1352,198 +1598,202 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J83"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A65" sqref="A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="51"/>
-[...5 lines deleted...]
-      <c r="H1" s="51"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="52"/>
-[...5 lines deleted...]
-      <c r="H3" s="52"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="53"/>
-[...5 lines deleted...]
-      <c r="H5" s="53"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="55"/>
-      <c r="B7" s="48" t="s">
+      <c r="A7" s="61"/>
+      <c r="B7" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="48"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="60"/>
+      <c r="H7" s="63" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="55"/>
-      <c r="B8" s="48" t="s">
+      <c r="A8" s="61"/>
+      <c r="B8" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="48"/>
-      <c r="D8" s="48" t="s">
+      <c r="C8" s="60"/>
+      <c r="D8" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="48"/>
-[...2 lines deleted...]
-      <c r="H8" s="49"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="63"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="55"/>
+      <c r="A9" s="61"/>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="49"/>
+      <c r="H9" s="63"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -3072,285 +3322,285 @@
       <c r="B78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79" s="54" t="s">
+      <c r="A79" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B79" s="54"/>
-[...5 lines deleted...]
-      <c r="H79" s="54"/>
+      <c r="B79" s="59"/>
+      <c r="C79" s="59"/>
+      <c r="D79" s="59"/>
+      <c r="E79" s="59"/>
+      <c r="F79" s="59"/>
+      <c r="G79" s="59"/>
+      <c r="H79" s="59"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="17"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A81" s="50" t="s">
+      <c r="A81" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B81" s="50"/>
-[...5 lines deleted...]
-      <c r="H81" s="50"/>
+      <c r="B81" s="64"/>
+      <c r="C81" s="64"/>
+      <c r="D81" s="64"/>
+      <c r="E81" s="64"/>
+      <c r="F81" s="64"/>
+      <c r="G81" s="64"/>
+      <c r="H81" s="64"/>
       <c r="I81" s="19"/>
       <c r="J81" s="19"/>
     </row>
     <row r="82" spans="1:10">
-      <c r="A82" s="47"/>
-[...6 lines deleted...]
-      <c r="H82" s="47"/>
+      <c r="A82" s="62"/>
+      <c r="B82" s="62"/>
+      <c r="C82" s="62"/>
+      <c r="D82" s="62"/>
+      <c r="E82" s="62"/>
+      <c r="F82" s="62"/>
+      <c r="G82" s="62"/>
+      <c r="H82" s="62"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="A81:H81"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="A7:A9"/>
-    <mergeCell ref="A82:H82"/>
-[...3 lines deleted...]
-    <mergeCell ref="A81:H81"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView topLeftCell="A56" workbookViewId="0">
+    <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="A78" sqref="A78:XFD78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="51"/>
-[...5 lines deleted...]
-      <c r="H1" s="51"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="52"/>
-[...5 lines deleted...]
-      <c r="H3" s="52"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="58" t="s">
         <v>83</v>
       </c>
-      <c r="B5" s="53"/>
-[...5 lines deleted...]
-      <c r="H5" s="53"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="55"/>
-      <c r="B7" s="48" t="s">
+      <c r="A7" s="61"/>
+      <c r="B7" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="48"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="60"/>
+      <c r="H7" s="63" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="55"/>
-      <c r="B8" s="48" t="s">
+      <c r="A8" s="61"/>
+      <c r="B8" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="48"/>
-      <c r="D8" s="48" t="s">
+      <c r="C8" s="60"/>
+      <c r="D8" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="48"/>
-[...2 lines deleted...]
-      <c r="H8" s="49"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="63"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="55"/>
+      <c r="A9" s="61"/>
       <c r="B9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="49"/>
+      <c r="H9" s="63"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -4907,284 +5157,284 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="54" t="s">
+      <c r="A80" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="54"/>
-[...5 lines deleted...]
-      <c r="H80" s="54"/>
+      <c r="B80" s="59"/>
+      <c r="C80" s="59"/>
+      <c r="D80" s="59"/>
+      <c r="E80" s="59"/>
+      <c r="F80" s="59"/>
+      <c r="G80" s="59"/>
+      <c r="H80" s="59"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="50" t="s">
+      <c r="A82" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="50"/>
-[...5 lines deleted...]
-      <c r="H82" s="50"/>
+      <c r="B82" s="64"/>
+      <c r="C82" s="64"/>
+      <c r="D82" s="64"/>
+      <c r="E82" s="64"/>
+      <c r="F82" s="64"/>
+      <c r="G82" s="64"/>
+      <c r="H82" s="64"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="47"/>
-[...6 lines deleted...]
-      <c r="H83" s="47"/>
+      <c r="A83" s="62"/>
+      <c r="B83" s="62"/>
+      <c r="C83" s="62"/>
+      <c r="D83" s="62"/>
+      <c r="E83" s="62"/>
+      <c r="F83" s="62"/>
+      <c r="G83" s="62"/>
+      <c r="H83" s="62"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="51"/>
-[...5 lines deleted...]
-      <c r="H1" s="51"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="52"/>
-[...5 lines deleted...]
-      <c r="H3" s="52"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="45"/>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="58" t="s">
         <v>150</v>
       </c>
-      <c r="B5" s="53"/>
-[...5 lines deleted...]
-      <c r="H5" s="53"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="55"/>
-      <c r="B7" s="48" t="s">
+      <c r="A7" s="61"/>
+      <c r="B7" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="48"/>
-[...2 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="48"/>
-      <c r="H7" s="49" t="s">
+      <c r="G7" s="60"/>
+      <c r="H7" s="63" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="55"/>
-      <c r="B8" s="48" t="s">
+      <c r="A8" s="61"/>
+      <c r="B8" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="48"/>
-      <c r="D8" s="48" t="s">
+      <c r="C8" s="60"/>
+      <c r="D8" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="48"/>
-[...2 lines deleted...]
-      <c r="H8" s="49"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="63"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="55"/>
+      <c r="A9" s="61"/>
       <c r="B9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="49"/>
+      <c r="H9" s="63"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -6688,211 +6938,2233 @@
       <c r="C77" s="12" t="s">
         <v>173</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>186</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>194</v>
       </c>
       <c r="F77" s="12" t="s">
         <v>186</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>194</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="4"/>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" s="1" customFormat="1">
       <c r="A78" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B78" s="56" t="s">
+      <c r="B78" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="C78" s="56" t="s">
+      <c r="C78" s="52" t="s">
         <v>174</v>
       </c>
-      <c r="D78" s="56" t="s">
+      <c r="D78" s="52" t="s">
         <v>186</v>
       </c>
-      <c r="E78" s="56" t="s">
+      <c r="E78" s="52" t="s">
         <v>194</v>
       </c>
-      <c r="F78" s="56" t="s">
+      <c r="F78" s="52" t="s">
         <v>186</v>
       </c>
-      <c r="G78" s="56" t="s">
+      <c r="G78" s="52" t="s">
         <v>194</v>
       </c>
-      <c r="H78" s="57" t="s">
+      <c r="H78" s="53" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" s="1" customFormat="1">
       <c r="A79" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="54" t="s">
+      <c r="A80" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="54"/>
-[...5 lines deleted...]
-      <c r="H80" s="54"/>
+      <c r="B80" s="59"/>
+      <c r="C80" s="59"/>
+      <c r="D80" s="59"/>
+      <c r="E80" s="59"/>
+      <c r="F80" s="59"/>
+      <c r="G80" s="59"/>
+      <c r="H80" s="59"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="46"/>
       <c r="C81" s="46"/>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="50" t="s">
+      <c r="A82" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="50"/>
-[...5 lines deleted...]
-      <c r="H82" s="50"/>
+      <c r="B82" s="64"/>
+      <c r="C82" s="64"/>
+      <c r="D82" s="64"/>
+      <c r="E82" s="64"/>
+      <c r="F82" s="64"/>
+      <c r="G82" s="64"/>
+      <c r="H82" s="64"/>
       <c r="I82" s="43"/>
       <c r="J82" s="43"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="47"/>
-[...6 lines deleted...]
-      <c r="H83" s="47"/>
+      <c r="A83" s="62"/>
+      <c r="B83" s="62"/>
+      <c r="C83" s="62"/>
+      <c r="D83" s="62"/>
+      <c r="E83" s="62"/>
+      <c r="F83" s="62"/>
+      <c r="G83" s="62"/>
+      <c r="H83" s="62"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J93"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
+      <selection activeCell="A47" sqref="A47:XFD49"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
+    <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A1" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A2" s="49"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="50"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="58" t="s">
+        <v>209</v>
+      </c>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A7" s="61"/>
+      <c r="B7" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="60"/>
+      <c r="H7" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1">
+      <c r="A8" s="61"/>
+      <c r="B8" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="61"/>
+      <c r="B9" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="63"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1">
+      <c r="A10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1">
+      <c r="A11" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1">
+      <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>216</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="E13" s="38" t="s">
+        <v>256</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>268</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1">
+      <c r="A14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="E14" s="38" t="s">
+        <v>257</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="38" t="s">
+        <v>258</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" s="1" customFormat="1">
+      <c r="A16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="E16" s="38" t="s">
+        <v>259</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" s="1" customFormat="1">
+      <c r="A17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" s="1" customFormat="1">
+      <c r="A18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="E18" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" s="1" customFormat="1">
+      <c r="A19" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="E19" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" s="1" customFormat="1">
+      <c r="A20" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39" t="s">
+        <v>211</v>
+      </c>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" s="1" customFormat="1">
+      <c r="A21" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39" t="s">
+        <v>211</v>
+      </c>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" s="1" customFormat="1">
+      <c r="A22" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" s="1" customFormat="1">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" s="1" customFormat="1">
+      <c r="A24" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" s="1" customFormat="1" ht="25.2" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" s="1" customFormat="1">
+      <c r="A26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" s="1" customFormat="1">
+      <c r="A27" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" s="1" customFormat="1">
+      <c r="A28" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" s="1" customFormat="1">
+      <c r="A29" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" s="1" customFormat="1">
+      <c r="A30" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" s="1" customFormat="1">
+      <c r="A31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" s="1" customFormat="1">
+      <c r="A32" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="11">
+        <v>300</v>
+      </c>
+      <c r="C32" s="11">
+        <v>1224</v>
+      </c>
+      <c r="D32" s="11">
+        <v>63</v>
+      </c>
+      <c r="E32" s="11">
+        <v>99</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" s="11">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" s="1" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="11">
+        <v>300</v>
+      </c>
+      <c r="C33" s="11">
+        <v>1224</v>
+      </c>
+      <c r="D33" s="11">
+        <v>63</v>
+      </c>
+      <c r="E33" s="11">
+        <v>99</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" s="11">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" s="1" customFormat="1">
+      <c r="A34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" s="1" customFormat="1">
+      <c r="A35" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="11">
+        <v>2050</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="11">
+        <v>2050</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="11">
+        <v>2050</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" s="1" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="11">
+        <v>2050</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="11">
+        <v>2050</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="11">
+        <v>2050</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" s="1" customFormat="1">
+      <c r="A37" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" s="1" customFormat="1">
+      <c r="A38" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="11">
+        <v>6</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="11">
+        <v>6</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="11">
+        <v>6</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" s="1" customFormat="1">
+      <c r="A39" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="11">
+        <v>6</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="11">
+        <v>6</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="11">
+        <v>6</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" s="1" customFormat="1">
+      <c r="A41" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="11">
+        <v>2523</v>
+      </c>
+      <c r="C41" s="11">
+        <v>15995</v>
+      </c>
+      <c r="D41" s="11">
+        <v>5001</v>
+      </c>
+      <c r="E41" s="11">
+        <v>21144</v>
+      </c>
+      <c r="F41" s="11">
+        <v>3344</v>
+      </c>
+      <c r="G41" s="11">
+        <v>13479</v>
+      </c>
+      <c r="H41" s="11">
+        <v>13447</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" s="1" customFormat="1">
+      <c r="A42" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="11">
+        <v>2523</v>
+      </c>
+      <c r="C42" s="11">
+        <v>15995</v>
+      </c>
+      <c r="D42" s="11">
+        <v>5001</v>
+      </c>
+      <c r="E42" s="11">
+        <v>21144</v>
+      </c>
+      <c r="F42" s="11">
+        <v>3344</v>
+      </c>
+      <c r="G42" s="11">
+        <v>13479</v>
+      </c>
+      <c r="H42" s="11">
+        <v>13447</v>
+      </c>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" s="1" customFormat="1">
+      <c r="A43" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" s="1" customFormat="1">
+      <c r="A44" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" s="1" customFormat="1">
+      <c r="A45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" s="1" customFormat="1">
+      <c r="A46" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" s="1" customFormat="1">
+      <c r="A47" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="26"/>
+      <c r="C47" s="66"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="66"/>
+      <c r="F47" s="26"/>
+      <c r="G47" s="66"/>
+      <c r="H47" s="26"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" s="1" customFormat="1">
+      <c r="A49" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" s="1" customFormat="1">
+      <c r="A50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" s="1" customFormat="1">
+      <c r="A51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="F51" s="12">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" s="1" customFormat="1">
+      <c r="A52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="F52" s="12">
+        <v>4.3</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" s="1" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" s="1" customFormat="1">
+      <c r="A54" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" s="1" customFormat="1">
+      <c r="A55" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" s="1" customFormat="1">
+      <c r="A56" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="40">
+        <v>176118</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="40">
+        <v>169182</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="40">
+        <v>169182</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" s="1" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="40">
+        <v>176118</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="40">
+        <v>169182</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" s="40">
+        <v>169182</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" s="1" customFormat="1">
+      <c r="A58" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" s="1" customFormat="1">
+      <c r="A59" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="40">
+        <v>5491</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="40">
+        <v>5491</v>
+      </c>
+      <c r="F59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G59" s="40">
+        <v>5491</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" s="1" customFormat="1">
+      <c r="A60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="40">
+        <v>5491</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" s="40">
+        <v>5491</v>
+      </c>
+      <c r="F60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="40">
+        <v>5491</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" s="25" customFormat="1" ht="21.6">
+      <c r="A61" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="1:10" s="1" customFormat="1">
+      <c r="A62" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="40">
+        <v>1100740</v>
+      </c>
+      <c r="C62" s="40">
+        <v>4053735</v>
+      </c>
+      <c r="D62" s="40">
+        <v>1150421</v>
+      </c>
+      <c r="E62" s="40">
+        <v>4104452</v>
+      </c>
+      <c r="F62" s="40">
+        <v>1150421</v>
+      </c>
+      <c r="G62" s="40">
+        <v>4104452</v>
+      </c>
+      <c r="H62" s="40">
+        <v>106991</v>
+      </c>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" s="1" customFormat="1">
+      <c r="A63" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="40">
+        <v>1100740</v>
+      </c>
+      <c r="C63" s="40">
+        <v>4053735</v>
+      </c>
+      <c r="D63" s="40">
+        <v>1150421</v>
+      </c>
+      <c r="E63" s="40">
+        <v>4104452</v>
+      </c>
+      <c r="F63" s="40">
+        <v>1150421</v>
+      </c>
+      <c r="G63" s="40">
+        <v>4104452</v>
+      </c>
+      <c r="H63" s="40">
+        <v>106991</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" s="1" customFormat="1">
+      <c r="A64" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" s="30" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="29"/>
+      <c r="J65" s="29"/>
+    </row>
+    <row r="66" spans="1:10" s="30" customFormat="1">
+      <c r="A66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="F66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+    </row>
+    <row r="67" spans="1:10" s="30" customFormat="1">
+      <c r="A67" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="F67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+    </row>
+    <row r="68" spans="1:10" s="30" customFormat="1">
+      <c r="A68" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="10"/>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="10"/>
+      <c r="H68" s="10"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+    </row>
+    <row r="69" spans="1:10" s="1" customFormat="1">
+      <c r="A69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="40">
+        <v>13285</v>
+      </c>
+      <c r="C69" s="40">
+        <v>53470</v>
+      </c>
+      <c r="D69" s="40">
+        <v>15262</v>
+      </c>
+      <c r="E69" s="40">
+        <v>54934</v>
+      </c>
+      <c r="F69" s="40">
+        <v>15262</v>
+      </c>
+      <c r="G69" s="40">
+        <v>54934</v>
+      </c>
+      <c r="H69" s="40">
+        <v>13870</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" s="1" customFormat="1">
+      <c r="A70" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="40">
+        <v>11685</v>
+      </c>
+      <c r="C70" s="40">
+        <v>46478</v>
+      </c>
+      <c r="D70" s="40">
+        <v>13662</v>
+      </c>
+      <c r="E70" s="40">
+        <v>47942</v>
+      </c>
+      <c r="F70" s="40">
+        <v>13662</v>
+      </c>
+      <c r="G70" s="40">
+        <v>47942</v>
+      </c>
+      <c r="H70" s="40">
+        <v>13870</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" s="1" customFormat="1">
+      <c r="A71" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="40">
+        <v>1600</v>
+      </c>
+      <c r="C71" s="40">
+        <v>6992</v>
+      </c>
+      <c r="D71" s="40">
+        <v>1600</v>
+      </c>
+      <c r="E71" s="40">
+        <v>6992</v>
+      </c>
+      <c r="F71" s="40">
+        <v>1600</v>
+      </c>
+      <c r="G71" s="40">
+        <v>6992</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" s="1" customFormat="1">
+      <c r="A72" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="11"/>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+      <c r="G72" s="11"/>
+      <c r="H72" s="6"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" s="1" customFormat="1">
+      <c r="A73" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="40">
+        <v>6300</v>
+      </c>
+      <c r="C73" s="40">
+        <v>21738</v>
+      </c>
+      <c r="D73" s="40">
+        <v>6300</v>
+      </c>
+      <c r="E73" s="40">
+        <v>21738</v>
+      </c>
+      <c r="F73" s="40">
+        <v>6300</v>
+      </c>
+      <c r="G73" s="40">
+        <v>21738</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" s="1" customFormat="1">
+      <c r="A74" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B74" s="40">
+        <v>3200</v>
+      </c>
+      <c r="C74" s="40">
+        <v>14830</v>
+      </c>
+      <c r="D74" s="40">
+        <v>3200</v>
+      </c>
+      <c r="E74" s="40">
+        <v>14830</v>
+      </c>
+      <c r="F74" s="40">
+        <v>3200</v>
+      </c>
+      <c r="G74" s="40">
+        <v>14830</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" s="1" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B75" s="40">
+        <v>3100</v>
+      </c>
+      <c r="C75" s="40">
+        <v>6908</v>
+      </c>
+      <c r="D75" s="40">
+        <v>3100</v>
+      </c>
+      <c r="E75" s="40">
+        <v>6908</v>
+      </c>
+      <c r="F75" s="40">
+        <v>3100</v>
+      </c>
+      <c r="G75" s="40">
+        <v>6908</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" s="1" customFormat="1">
+      <c r="A76" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="6"/>
+      <c r="D76" s="6"/>
+      <c r="E76" s="6"/>
+      <c r="F76" s="6"/>
+      <c r="G76" s="6"/>
+      <c r="H76" s="6"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" s="1" customFormat="1">
+      <c r="A77" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6"/>
+      <c r="G77" s="6"/>
+      <c r="H77" s="6"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" s="1" customFormat="1">
+      <c r="A78" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+      <c r="D78" s="6"/>
+      <c r="E78" s="6"/>
+      <c r="F78" s="6"/>
+      <c r="G78" s="6"/>
+      <c r="H78" s="6"/>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" s="1" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A79" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" s="1" customFormat="1">
+      <c r="A80" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="E80" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="F80" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="G80" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="H80" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" s="1" customFormat="1">
+      <c r="A81" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B81" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D81" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E81" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="F81" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G81" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="H81" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" s="1" customFormat="1">
+      <c r="A82" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="E82" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="F82" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="G82" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="H82" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" s="1" customFormat="1">
+      <c r="A83" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="D83" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="F83" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" s="1" customFormat="1">
+      <c r="A84" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" s="1" customFormat="1">
+      <c r="A85" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B85" s="12"/>
+      <c r="C85" s="12"/>
+      <c r="D85" s="12"/>
+      <c r="E85" s="12"/>
+      <c r="F85" s="12"/>
+      <c r="G85" s="12"/>
+      <c r="H85" s="6"/>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" s="1" customFormat="1">
+      <c r="A86" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" s="1" customFormat="1">
+      <c r="A87" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" s="1" customFormat="1">
+      <c r="A88" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D88" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="E88" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="F88" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="G88" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="H88" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="59"/>
+      <c r="C89" s="59"/>
+      <c r="D89" s="59"/>
+      <c r="E89" s="59"/>
+      <c r="F89" s="59"/>
+      <c r="G89" s="59"/>
+      <c r="H89" s="59"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B90" s="51"/>
+      <c r="C90" s="51"/>
+      <c r="D90" s="51"/>
+      <c r="E90" s="51"/>
+      <c r="F90" s="51"/>
+      <c r="G90" s="51"/>
+      <c r="H90" s="51"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+    </row>
+    <row r="91" spans="1:10" ht="46.95" customHeight="1">
+      <c r="A91" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B91" s="64"/>
+      <c r="C91" s="64"/>
+      <c r="D91" s="64"/>
+      <c r="E91" s="64"/>
+      <c r="F91" s="64"/>
+      <c r="G91" s="64"/>
+      <c r="H91" s="64"/>
+      <c r="I91" s="48"/>
+      <c r="J91" s="48"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="62"/>
+      <c r="B92" s="62"/>
+      <c r="C92" s="62"/>
+      <c r="D92" s="62"/>
+      <c r="E92" s="62"/>
+      <c r="F92" s="62"/>
+      <c r="G92" s="62"/>
+      <c r="H92" s="62"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="3"/>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A91:H91"/>
+    <mergeCell ref="A92:H92"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>