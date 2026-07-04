--- v1 (2026-05-24)
+++ v2 (2026-07-04)
@@ -1,73 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
+    <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1243" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="339">
   <si>
     <t>PRODUCTS OF THE MINING INDUSTRY</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>PRODUCTS OF THE MANUFACTURING INDUSTRY</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil derived from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Fish, fresh, chilled or frozen, tons</t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
@@ -881,50 +884,230 @@
     <t>3.3</t>
   </si>
   <si>
     <t>16.9</t>
   </si>
   <si>
     <t>560.8</t>
   </si>
   <si>
     <t>450.5</t>
   </si>
   <si>
     <t>21.8</t>
   </si>
   <si>
     <t>88.5</t>
   </si>
   <si>
     <t>6.8</t>
   </si>
   <si>
     <t>124.3</t>
   </si>
   <si>
     <t>101.8</t>
+  </si>
+  <si>
+    <t>January-May 2026*</t>
+  </si>
+  <si>
+    <t>Machinery and equipment not included in other groups</t>
+  </si>
+  <si>
+    <t>Centrifugal pumps for pumping liquids; other pumps, Thing</t>
+  </si>
+  <si>
+    <t>231.7</t>
+  </si>
+  <si>
+    <t>184.8</t>
+  </si>
+  <si>
+    <t>37.5</t>
+  </si>
+  <si>
+    <t>10.2</t>
+  </si>
+  <si>
+    <t>119 463.2</t>
+  </si>
+  <si>
+    <t>51 036.5</t>
+  </si>
+  <si>
+    <t>3 401.7</t>
+  </si>
+  <si>
+    <t>52 078.5</t>
+  </si>
+  <si>
+    <t>8 261.5</t>
+  </si>
+  <si>
+    <t>7.8</t>
+  </si>
+  <si>
+    <t>1 134.3</t>
+  </si>
+  <si>
+    <t>899.3</t>
+  </si>
+  <si>
+    <t>45.5</t>
+  </si>
+  <si>
+    <t>189.5</t>
+  </si>
+  <si>
+    <t>49.0</t>
+  </si>
+  <si>
+    <t>5.0</t>
+  </si>
+  <si>
+    <t>48.3</t>
+  </si>
+  <si>
+    <t>42.0</t>
+  </si>
+  <si>
+    <t>8.7</t>
+  </si>
+  <si>
+    <t>9.9</t>
+  </si>
+  <si>
+    <t>21.2</t>
+  </si>
+  <si>
+    <t>20.8</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>481.0</t>
+  </si>
+  <si>
+    <t>343.8</t>
+  </si>
+  <si>
+    <t>342.7</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>679 654.6</t>
+  </si>
+  <si>
+    <t>313 290.9</t>
+  </si>
+  <si>
+    <t>12 853.0</t>
+  </si>
+  <si>
+    <t>16 864.5</t>
+  </si>
+  <si>
+    <t>308 057.2</t>
+  </si>
+  <si>
+    <t>28 589.0</t>
+  </si>
+  <si>
+    <t>227.3</t>
+  </si>
+  <si>
+    <t>181.1</t>
+  </si>
+  <si>
+    <t>35.0</t>
+  </si>
+  <si>
+    <t>5.9</t>
+  </si>
+  <si>
+    <t>77 402.3</t>
+  </si>
+  <si>
+    <t>15 051.0</t>
+  </si>
+  <si>
+    <t>8 214.3</t>
+  </si>
+  <si>
+    <t>883.8</t>
+  </si>
+  <si>
+    <t>47.3</t>
+  </si>
+  <si>
+    <t>1 119.4</t>
+  </si>
+  <si>
+    <t>48.4</t>
+  </si>
+  <si>
+    <t>21.1</t>
+  </si>
+  <si>
+    <t>133.0</t>
+  </si>
+  <si>
+    <t>328.7</t>
+  </si>
+  <si>
+    <t>455 169.1</t>
+  </si>
+  <si>
+    <t>119 620.0</t>
+  </si>
+  <si>
+    <t>294 144.0</t>
+  </si>
+  <si>
+    <t>28 419.1</t>
+  </si>
+  <si>
+    <t>161.3</t>
+  </si>
+  <si>
+    <t>133.4</t>
+  </si>
+  <si>
+    <t>23.5</t>
+  </si>
+  <si>
+    <t>722.1</t>
+  </si>
+  <si>
+    <t>583.9</t>
+  </si>
+  <si>
+    <t>26.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1085,51 +1268,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1254,97 +1437,112 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1602,198 +1800,202 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A65" sqref="A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="57"/>
-[...5 lines deleted...]
-      <c r="H3" s="57"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="58"/>
-[...5 lines deleted...]
-      <c r="H5" s="58"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="61"/>
-      <c r="B7" s="60" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="60"/>
-[...2 lines deleted...]
-      <c r="F7" s="60" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="60"/>
-      <c r="H7" s="63" t="s">
+      <c r="G7" s="67"/>
+      <c r="H7" s="70" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="61"/>
-      <c r="B8" s="60" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="60"/>
-      <c r="D8" s="60" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="60"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="70"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="63"/>
+      <c r="H9" s="70"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -3322,100 +3524,100 @@
       <c r="B78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79" s="59" t="s">
+      <c r="A79" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="B79" s="59"/>
-[...5 lines deleted...]
-      <c r="H79" s="59"/>
+      <c r="B79" s="66"/>
+      <c r="C79" s="66"/>
+      <c r="D79" s="66"/>
+      <c r="E79" s="66"/>
+      <c r="F79" s="66"/>
+      <c r="G79" s="66"/>
+      <c r="H79" s="66"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="17"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A81" s="64" t="s">
+      <c r="A81" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="B81" s="64"/>
-[...5 lines deleted...]
-      <c r="H81" s="64"/>
+      <c r="B81" s="71"/>
+      <c r="C81" s="71"/>
+      <c r="D81" s="71"/>
+      <c r="E81" s="71"/>
+      <c r="F81" s="71"/>
+      <c r="G81" s="71"/>
+      <c r="H81" s="71"/>
       <c r="I81" s="19"/>
       <c r="J81" s="19"/>
     </row>
     <row r="82" spans="1:10">
-      <c r="A82" s="62"/>
-[...6 lines deleted...]
-      <c r="H82" s="62"/>
+      <c r="A82" s="69"/>
+      <c r="B82" s="69"/>
+      <c r="C82" s="69"/>
+      <c r="D82" s="69"/>
+      <c r="E82" s="69"/>
+      <c r="F82" s="69"/>
+      <c r="G82" s="69"/>
+      <c r="H82" s="69"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
@@ -3425,182 +3627,182 @@
     <mergeCell ref="A7:A9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="A78" sqref="A78:XFD78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="57"/>
-[...5 lines deleted...]
-      <c r="H3" s="57"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="65" t="s">
         <v>83</v>
       </c>
-      <c r="B5" s="58"/>
-[...5 lines deleted...]
-      <c r="H5" s="58"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="61"/>
-      <c r="B7" s="60" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="60"/>
-[...2 lines deleted...]
-      <c r="F7" s="60" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="60"/>
-      <c r="H7" s="63" t="s">
+      <c r="G7" s="67"/>
+      <c r="H7" s="70" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="61"/>
-      <c r="B8" s="60" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="60"/>
-      <c r="D8" s="60" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="60"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="70"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="63"/>
+      <c r="H9" s="70"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -5157,284 +5359,284 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="59" t="s">
+      <c r="A80" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="59"/>
-[...5 lines deleted...]
-      <c r="H80" s="59"/>
+      <c r="B80" s="66"/>
+      <c r="C80" s="66"/>
+      <c r="D80" s="66"/>
+      <c r="E80" s="66"/>
+      <c r="F80" s="66"/>
+      <c r="G80" s="66"/>
+      <c r="H80" s="66"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="64" t="s">
+      <c r="A82" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="64"/>
-[...5 lines deleted...]
-      <c r="H82" s="64"/>
+      <c r="B82" s="71"/>
+      <c r="C82" s="71"/>
+      <c r="D82" s="71"/>
+      <c r="E82" s="71"/>
+      <c r="F82" s="71"/>
+      <c r="G82" s="71"/>
+      <c r="H82" s="71"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="62"/>
-[...6 lines deleted...]
-      <c r="H83" s="62"/>
+      <c r="A83" s="69"/>
+      <c r="B83" s="69"/>
+      <c r="C83" s="69"/>
+      <c r="D83" s="69"/>
+      <c r="E83" s="69"/>
+      <c r="F83" s="69"/>
+      <c r="G83" s="69"/>
+      <c r="H83" s="69"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="57"/>
-[...5 lines deleted...]
-      <c r="H3" s="57"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="45"/>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="65" t="s">
         <v>150</v>
       </c>
-      <c r="B5" s="58"/>
-[...5 lines deleted...]
-      <c r="H5" s="58"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="61"/>
-      <c r="B7" s="60" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="60"/>
-[...2 lines deleted...]
-      <c r="F7" s="60" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="60"/>
-      <c r="H7" s="63" t="s">
+      <c r="G7" s="67"/>
+      <c r="H7" s="70" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="61"/>
-      <c r="B8" s="60" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="60"/>
-      <c r="D8" s="60" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="60"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="70"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="63"/>
+      <c r="H9" s="70"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -6991,284 +7193,284 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="59" t="s">
+      <c r="A80" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="59"/>
-[...5 lines deleted...]
-      <c r="H80" s="59"/>
+      <c r="B80" s="66"/>
+      <c r="C80" s="66"/>
+      <c r="D80" s="66"/>
+      <c r="E80" s="66"/>
+      <c r="F80" s="66"/>
+      <c r="G80" s="66"/>
+      <c r="H80" s="66"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="46"/>
       <c r="C81" s="46"/>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="64" t="s">
+      <c r="A82" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="64"/>
-[...5 lines deleted...]
-      <c r="H82" s="64"/>
+      <c r="B82" s="71"/>
+      <c r="C82" s="71"/>
+      <c r="D82" s="71"/>
+      <c r="E82" s="71"/>
+      <c r="F82" s="71"/>
+      <c r="G82" s="71"/>
+      <c r="H82" s="71"/>
       <c r="I82" s="43"/>
       <c r="J82" s="43"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="62"/>
-[...6 lines deleted...]
-      <c r="H83" s="62"/>
+      <c r="A83" s="69"/>
+      <c r="B83" s="69"/>
+      <c r="C83" s="69"/>
+      <c r="D83" s="69"/>
+      <c r="E83" s="69"/>
+      <c r="F83" s="69"/>
+      <c r="G83" s="69"/>
+      <c r="H83" s="69"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
+    <sheetView topLeftCell="A61" workbookViewId="0">
       <selection activeCell="A47" sqref="A47:XFD49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="56"/>
-[...5 lines deleted...]
-      <c r="H1" s="56"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="57"/>
-[...5 lines deleted...]
-      <c r="H3" s="57"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="50"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="65" t="s">
         <v>209</v>
       </c>
-      <c r="B5" s="58"/>
-[...5 lines deleted...]
-      <c r="H5" s="58"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="61"/>
-      <c r="B7" s="60" t="s">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="60"/>
-[...2 lines deleted...]
-      <c r="F7" s="60" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="60"/>
-      <c r="H7" s="63" t="s">
+      <c r="G7" s="67"/>
+      <c r="H7" s="70" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="61"/>
-      <c r="B8" s="60" t="s">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="60"/>
-      <c r="D8" s="60" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="60"/>
-[...2 lines deleted...]
-      <c r="H8" s="63"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="70"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="63"/>
+      <c r="H9" s="70"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -8035,55 +8237,55 @@
         <v>236</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>74</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>169</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>41</v>
       </c>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" s="1" customFormat="1">
       <c r="A47" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="26"/>
-      <c r="C47" s="66"/>
+      <c r="C47" s="62"/>
       <c r="D47" s="26"/>
-      <c r="E47" s="66"/>
+      <c r="E47" s="62"/>
       <c r="F47" s="26"/>
-      <c r="G47" s="66"/>
+      <c r="G47" s="62"/>
       <c r="H47" s="26"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" s="1" customFormat="1">
       <c r="A48" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>260</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G48" s="8" t="s">
         <v>276</v>
@@ -8986,185 +9188,2287 @@
       <c r="C87" s="12" t="s">
         <v>242</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>252</v>
       </c>
       <c r="E87" s="12" t="s">
         <v>263</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>252</v>
       </c>
       <c r="G87" s="12" t="s">
         <v>263</v>
       </c>
       <c r="H87" s="39" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="4"/>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" s="1" customFormat="1">
       <c r="A88" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B88" s="65" t="s">
+      <c r="B88" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10">
-      <c r="A89" s="59" t="s">
+      <c r="A89" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="B89" s="59"/>
-[...5 lines deleted...]
-      <c r="H89" s="59"/>
+      <c r="B89" s="66"/>
+      <c r="C89" s="66"/>
+      <c r="D89" s="66"/>
+      <c r="E89" s="66"/>
+      <c r="F89" s="66"/>
+      <c r="G89" s="66"/>
+      <c r="H89" s="66"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B90" s="51"/>
       <c r="C90" s="51"/>
       <c r="D90" s="51"/>
       <c r="E90" s="51"/>
       <c r="F90" s="51"/>
       <c r="G90" s="51"/>
       <c r="H90" s="51"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
     </row>
     <row r="91" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A91" s="64" t="s">
+      <c r="A91" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="B91" s="64"/>
-[...5 lines deleted...]
-      <c r="H91" s="64"/>
+      <c r="B91" s="71"/>
+      <c r="C91" s="71"/>
+      <c r="D91" s="71"/>
+      <c r="E91" s="71"/>
+      <c r="F91" s="71"/>
+      <c r="G91" s="71"/>
+      <c r="H91" s="71"/>
       <c r="I91" s="48"/>
       <c r="J91" s="48"/>
     </row>
     <row r="92" spans="1:10">
-      <c r="A92" s="62"/>
-[...6 lines deleted...]
-      <c r="H92" s="62"/>
+      <c r="A92" s="69"/>
+      <c r="B92" s="69"/>
+      <c r="C92" s="69"/>
+      <c r="D92" s="69"/>
+      <c r="E92" s="69"/>
+      <c r="F92" s="69"/>
+      <c r="G92" s="69"/>
+      <c r="H92" s="69"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3"/>
       <c r="B93" s="3"/>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A89:H89"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J97"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="K86" sqref="K86"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
+    <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A1" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="57"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="65" t="s">
+        <v>279</v>
+      </c>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A7" s="68"/>
+      <c r="B7" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="67"/>
+      <c r="H7" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1">
+      <c r="A8" s="68"/>
+      <c r="B8" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="68"/>
+      <c r="B9" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="59" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="70"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1">
+      <c r="A10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1">
+      <c r="A11" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1">
+      <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="H13" s="38">
+        <v>127.9</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1">
+      <c r="A14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>316</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="H14" s="38">
+        <v>104.8</v>
+      </c>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="H15" s="38">
+        <v>11.9</v>
+      </c>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" s="1" customFormat="1">
+      <c r="A16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="H16" s="38">
+        <v>11.2</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" s="1" customFormat="1">
+      <c r="A17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" s="1" customFormat="1">
+      <c r="A18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" s="1" customFormat="1">
+      <c r="A19" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" s="1" customFormat="1">
+      <c r="A20" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" s="1" customFormat="1">
+      <c r="A21" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" s="1" customFormat="1">
+      <c r="A22" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" s="1" customFormat="1">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="H23" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" s="1" customFormat="1">
+      <c r="A24" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" s="1" customFormat="1" ht="25.2" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" s="1" customFormat="1">
+      <c r="A26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="H26" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" s="1" customFormat="1">
+      <c r="A27" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" s="1" customFormat="1">
+      <c r="A28" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" s="1" customFormat="1">
+      <c r="A29" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" s="1" customFormat="1">
+      <c r="A30" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" s="1" customFormat="1">
+      <c r="A31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" s="1" customFormat="1">
+      <c r="A32" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="40">
+        <v>54</v>
+      </c>
+      <c r="C32" s="40">
+        <v>1278</v>
+      </c>
+      <c r="D32" s="40">
+        <v>54</v>
+      </c>
+      <c r="E32" s="40">
+        <v>153</v>
+      </c>
+      <c r="F32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" s="1" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="40">
+        <v>54</v>
+      </c>
+      <c r="C33" s="40">
+        <v>1278</v>
+      </c>
+      <c r="D33" s="40">
+        <v>54</v>
+      </c>
+      <c r="E33" s="40">
+        <v>153</v>
+      </c>
+      <c r="F33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" s="1" customFormat="1">
+      <c r="A34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" s="1" customFormat="1">
+      <c r="A35" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="40">
+        <v>2552</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="40">
+        <v>2552</v>
+      </c>
+      <c r="F35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="40">
+        <v>2552</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" s="1" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="40">
+        <v>2552</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="40">
+        <v>2552</v>
+      </c>
+      <c r="F36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="40">
+        <v>2552</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" s="1" customFormat="1">
+      <c r="A37" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" s="1" customFormat="1">
+      <c r="A38" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="40">
+        <v>7</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="40">
+        <v>7</v>
+      </c>
+      <c r="F38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="40">
+        <v>7</v>
+      </c>
+      <c r="H38" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" s="1" customFormat="1">
+      <c r="A39" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="40">
+        <v>7</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="40">
+        <v>7</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="40">
+        <v>7</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" s="1" customFormat="1">
+      <c r="A41" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="40">
+        <v>1334</v>
+      </c>
+      <c r="C41" s="40">
+        <v>17329</v>
+      </c>
+      <c r="D41" s="40">
+        <v>5671</v>
+      </c>
+      <c r="E41" s="40">
+        <v>26815</v>
+      </c>
+      <c r="F41" s="40">
+        <v>3249</v>
+      </c>
+      <c r="G41" s="40">
+        <v>16728</v>
+      </c>
+      <c r="H41" s="40">
+        <v>9110</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" s="1" customFormat="1">
+      <c r="A42" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="40">
+        <v>1334</v>
+      </c>
+      <c r="C42" s="40">
+        <v>17329</v>
+      </c>
+      <c r="D42" s="40">
+        <v>5671</v>
+      </c>
+      <c r="E42" s="40">
+        <v>26815</v>
+      </c>
+      <c r="F42" s="40">
+        <v>3249</v>
+      </c>
+      <c r="G42" s="40">
+        <v>16728</v>
+      </c>
+      <c r="H42" s="40">
+        <v>9110</v>
+      </c>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" s="1" customFormat="1">
+      <c r="A43" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" s="1" customFormat="1">
+      <c r="A44" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" s="1" customFormat="1">
+      <c r="A45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="F45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" s="1" customFormat="1">
+      <c r="A46" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="F46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" s="1" customFormat="1">
+      <c r="A47" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="26"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="26"/>
+      <c r="G47" s="62"/>
+      <c r="H47" s="26"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="F48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" s="1" customFormat="1">
+      <c r="A49" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" s="1" customFormat="1">
+      <c r="A50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" s="1" customFormat="1">
+      <c r="A51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" s="1" customFormat="1">
+      <c r="A52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="H52" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" s="1" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="D53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H53" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" s="1" customFormat="1">
+      <c r="A54" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" s="1" customFormat="1">
+      <c r="A55" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" s="1" customFormat="1">
+      <c r="A56" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="40">
+        <v>222343</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="40">
+        <v>219259</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="40">
+        <v>219259</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" s="1" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="40">
+        <v>222343</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="40">
+        <v>219259</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" s="40">
+        <v>219259</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" s="1" customFormat="1">
+      <c r="A58" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" s="1" customFormat="1">
+      <c r="A59" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="40">
+        <v>7332</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="40">
+        <v>7332</v>
+      </c>
+      <c r="F59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G59" s="40">
+        <v>7332</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" s="1" customFormat="1">
+      <c r="A60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="40">
+        <v>7332</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" s="40">
+        <v>7332</v>
+      </c>
+      <c r="F60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="40">
+        <v>7332</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" s="25" customFormat="1" ht="21.6">
+      <c r="A61" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="1:10" s="1" customFormat="1">
+      <c r="A62" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="40">
+        <v>1062379</v>
+      </c>
+      <c r="C62" s="40">
+        <v>5116114</v>
+      </c>
+      <c r="D62" s="40">
+        <v>1003533</v>
+      </c>
+      <c r="E62" s="40">
+        <v>5107985</v>
+      </c>
+      <c r="F62" s="40">
+        <v>1003533</v>
+      </c>
+      <c r="G62" s="40">
+        <v>5107985</v>
+      </c>
+      <c r="H62" s="40">
+        <v>165837</v>
+      </c>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" s="1" customFormat="1">
+      <c r="A63" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="40">
+        <v>1062379</v>
+      </c>
+      <c r="C63" s="40">
+        <v>5116114</v>
+      </c>
+      <c r="D63" s="40">
+        <v>1003533</v>
+      </c>
+      <c r="E63" s="40">
+        <v>5107985</v>
+      </c>
+      <c r="F63" s="40">
+        <v>1003533</v>
+      </c>
+      <c r="G63" s="40">
+        <v>5107985</v>
+      </c>
+      <c r="H63" s="40">
+        <v>165837</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" s="1" customFormat="1">
+      <c r="A64" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" s="30" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="29"/>
+      <c r="J65" s="29"/>
+    </row>
+    <row r="66" spans="1:10" s="30" customFormat="1">
+      <c r="A66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="F66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+    </row>
+    <row r="67" spans="1:10" s="30" customFormat="1">
+      <c r="A67" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="F67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+    </row>
+    <row r="68" spans="1:10" s="30" customFormat="1">
+      <c r="A68" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="10"/>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="10"/>
+      <c r="H68" s="10"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+    </row>
+    <row r="69" spans="1:10" s="1" customFormat="1">
+      <c r="A69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="40">
+        <v>14206</v>
+      </c>
+      <c r="C69" s="40">
+        <v>67676</v>
+      </c>
+      <c r="D69" s="40">
+        <v>14228</v>
+      </c>
+      <c r="E69" s="40">
+        <v>69162</v>
+      </c>
+      <c r="F69" s="40">
+        <v>14228</v>
+      </c>
+      <c r="G69" s="40">
+        <v>69162</v>
+      </c>
+      <c r="H69" s="40">
+        <v>13848</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" s="1" customFormat="1">
+      <c r="A70" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="40">
+        <v>13146</v>
+      </c>
+      <c r="C70" s="40">
+        <v>59624</v>
+      </c>
+      <c r="D70" s="40">
+        <v>13168</v>
+      </c>
+      <c r="E70" s="40">
+        <v>61110</v>
+      </c>
+      <c r="F70" s="40">
+        <v>13168</v>
+      </c>
+      <c r="G70" s="40">
+        <v>61110</v>
+      </c>
+      <c r="H70" s="40">
+        <v>13848</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" s="1" customFormat="1">
+      <c r="A71" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="40">
+        <v>1060</v>
+      </c>
+      <c r="C71" s="40">
+        <v>8052</v>
+      </c>
+      <c r="D71" s="40">
+        <v>1060</v>
+      </c>
+      <c r="E71" s="40">
+        <v>8052</v>
+      </c>
+      <c r="F71" s="40">
+        <v>1060</v>
+      </c>
+      <c r="G71" s="40">
+        <v>8052</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" s="1" customFormat="1">
+      <c r="A72" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="11"/>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+      <c r="G72" s="11"/>
+      <c r="H72" s="6"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" s="1" customFormat="1">
+      <c r="A73" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="40">
+        <v>5706</v>
+      </c>
+      <c r="C73" s="40">
+        <v>27444</v>
+      </c>
+      <c r="D73" s="40">
+        <v>5706</v>
+      </c>
+      <c r="E73" s="40">
+        <v>27444</v>
+      </c>
+      <c r="F73" s="40">
+        <v>3958</v>
+      </c>
+      <c r="G73" s="40">
+        <v>25696</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" s="1" customFormat="1">
+      <c r="A74" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B74" s="40">
+        <v>1748</v>
+      </c>
+      <c r="C74" s="40">
+        <v>16578</v>
+      </c>
+      <c r="D74" s="40">
+        <v>1748</v>
+      </c>
+      <c r="E74" s="40">
+        <v>16578</v>
+      </c>
+      <c r="F74" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G74" s="40">
+        <v>14830</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" s="1" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B75" s="40">
+        <v>3958</v>
+      </c>
+      <c r="C75" s="40">
+        <v>10866</v>
+      </c>
+      <c r="D75" s="40">
+        <v>3958</v>
+      </c>
+      <c r="E75" s="40">
+        <v>10866</v>
+      </c>
+      <c r="F75" s="40">
+        <v>3958</v>
+      </c>
+      <c r="G75" s="40">
+        <v>10866</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" s="1" customFormat="1">
+      <c r="A76" s="54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" s="40"/>
+      <c r="C76" s="40"/>
+      <c r="D76" s="40"/>
+      <c r="E76" s="40"/>
+      <c r="F76" s="40"/>
+      <c r="G76" s="40"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" s="1" customFormat="1">
+      <c r="A77" s="28" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" s="40"/>
+      <c r="C77" s="40"/>
+      <c r="D77" s="40"/>
+      <c r="E77" s="40"/>
+      <c r="F77" s="40"/>
+      <c r="G77" s="40"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" s="1" customFormat="1">
+      <c r="A78" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B78" s="11">
+        <v>77</v>
+      </c>
+      <c r="C78" s="11">
+        <v>77</v>
+      </c>
+      <c r="D78" s="11">
+        <v>77</v>
+      </c>
+      <c r="E78" s="11">
+        <v>77</v>
+      </c>
+      <c r="F78" s="11">
+        <v>77</v>
+      </c>
+      <c r="G78" s="11">
+        <v>77</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" s="1" customFormat="1">
+      <c r="A79" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B79" s="11">
+        <v>77</v>
+      </c>
+      <c r="C79" s="11">
+        <v>77</v>
+      </c>
+      <c r="D79" s="11">
+        <v>77</v>
+      </c>
+      <c r="E79" s="11">
+        <v>77</v>
+      </c>
+      <c r="F79" s="11">
+        <v>77</v>
+      </c>
+      <c r="G79" s="11">
+        <v>77</v>
+      </c>
+      <c r="H79" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" s="1" customFormat="1">
+      <c r="A80" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+      <c r="D80" s="6"/>
+      <c r="E80" s="6"/>
+      <c r="F80" s="6"/>
+      <c r="G80" s="6"/>
+      <c r="H80" s="6"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" s="1" customFormat="1">
+      <c r="A81" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" s="1" customFormat="1">
+      <c r="A82" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" s="1" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A83" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" s="1" customFormat="1">
+      <c r="A84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" s="1" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" s="1" customFormat="1">
+      <c r="A86" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" s="1" customFormat="1">
+      <c r="A87" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" s="1" customFormat="1">
+      <c r="A88" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>332</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>332</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10" s="1" customFormat="1">
+      <c r="A89" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B89" s="12"/>
+      <c r="C89" s="12"/>
+      <c r="D89" s="12"/>
+      <c r="E89" s="12"/>
+      <c r="F89" s="12"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+    </row>
+    <row r="90" spans="1:10" s="1" customFormat="1">
+      <c r="A90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4"/>
+    </row>
+    <row r="91" spans="1:10" s="1" customFormat="1">
+      <c r="A91" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4"/>
+    </row>
+    <row r="92" spans="1:10" s="1" customFormat="1">
+      <c r="A92" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="61" t="s">
+        <v>225</v>
+      </c>
+      <c r="C92" s="61" t="s">
+        <v>308</v>
+      </c>
+      <c r="D92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H92" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="66"/>
+      <c r="C93" s="66"/>
+      <c r="D93" s="66"/>
+      <c r="E93" s="66"/>
+      <c r="F93" s="66"/>
+      <c r="G93" s="66"/>
+      <c r="H93" s="66"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" s="58"/>
+      <c r="C94" s="58"/>
+      <c r="D94" s="58"/>
+      <c r="E94" s="58"/>
+      <c r="F94" s="58"/>
+      <c r="G94" s="58"/>
+      <c r="H94" s="58"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+    </row>
+    <row r="95" spans="1:10" ht="46.95" customHeight="1">
+      <c r="A95" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95" s="71"/>
+      <c r="C95" s="71"/>
+      <c r="D95" s="71"/>
+      <c r="E95" s="71"/>
+      <c r="F95" s="71"/>
+      <c r="G95" s="71"/>
+      <c r="H95" s="71"/>
+      <c r="I95" s="60"/>
+      <c r="J95" s="60"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="69"/>
+      <c r="B96" s="69"/>
+      <c r="C96" s="69"/>
+      <c r="D96" s="69"/>
+      <c r="E96" s="69"/>
+      <c r="F96" s="69"/>
+      <c r="G96" s="69"/>
+      <c r="H96" s="69"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>