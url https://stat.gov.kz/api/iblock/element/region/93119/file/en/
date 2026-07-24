--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -1,76 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
+    <sheet name="06" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'06'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1936" uniqueCount="403">
   <si>
     <t>PRODUCTS OF THE MINING INDUSTRY</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>PRODUCTS OF THE MANUFACTURING INDUSTRY</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil derived from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Fish, fresh, chilled or frozen, tons</t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
@@ -1064,50 +1067,242 @@
     <t>119 620.0</t>
   </si>
   <si>
     <t>294 144.0</t>
   </si>
   <si>
     <t>28 419.1</t>
   </si>
   <si>
     <t>161.3</t>
   </si>
   <si>
     <t>133.4</t>
   </si>
   <si>
     <t>23.5</t>
   </si>
   <si>
     <t>722.1</t>
   </si>
   <si>
     <t>583.9</t>
   </si>
   <si>
     <t>26.2</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
+  </si>
+  <si>
+    <t>224.5</t>
+  </si>
+  <si>
+    <t>178.7</t>
+  </si>
+  <si>
+    <t>36.5</t>
+  </si>
+  <si>
+    <t>9.6</t>
+  </si>
+  <si>
+    <t>52.2</t>
+  </si>
+  <si>
+    <t>7.2</t>
+  </si>
+  <si>
+    <t>117 234.3</t>
+  </si>
+  <si>
+    <t>43 876.5</t>
+  </si>
+  <si>
+    <t>3 451.7</t>
+  </si>
+  <si>
+    <t>54 878.3</t>
+  </si>
+  <si>
+    <t>8 091.8</t>
+  </si>
+  <si>
+    <t>54.8</t>
+  </si>
+  <si>
+    <t>226.0</t>
+  </si>
+  <si>
+    <t>58.6</t>
+  </si>
+  <si>
+    <t>6.0</t>
+  </si>
+  <si>
+    <t>100.5</t>
+  </si>
+  <si>
+    <t>12.5</t>
+  </si>
+  <si>
+    <t>88.0</t>
+  </si>
+  <si>
+    <t>1 358.8</t>
+  </si>
+  <si>
+    <t>1 078.0</t>
+  </si>
+  <si>
+    <t>10.7</t>
+  </si>
+  <si>
+    <t>24.9</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>641.0</t>
+  </si>
+  <si>
+    <t>351.0</t>
+  </si>
+  <si>
+    <t>349.8</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>796 888.9</t>
+  </si>
+  <si>
+    <t>357 167.4</t>
+  </si>
+  <si>
+    <t>19 789.0</t>
+  </si>
+  <si>
+    <t>20 316.2</t>
+  </si>
+  <si>
+    <t>362 935.5</t>
+  </si>
+  <si>
+    <t>36 680.8</t>
+  </si>
+  <si>
+    <t>223.7</t>
+  </si>
+  <si>
+    <t>177.2</t>
+  </si>
+  <si>
+    <t>10.4</t>
+  </si>
+  <si>
+    <t>81 583.8</t>
+  </si>
+  <si>
+    <t>13 982.0</t>
+  </si>
+  <si>
+    <t>8 042.8</t>
+  </si>
+  <si>
+    <t>57.7</t>
+  </si>
+  <si>
+    <t>224.4</t>
+  </si>
+  <si>
+    <t>1 343.1</t>
+  </si>
+  <si>
+    <t>1 061.0</t>
+  </si>
+  <si>
+    <t>58.0</t>
+  </si>
+  <si>
+    <t>13.1</t>
+  </si>
+  <si>
+    <t>25.4</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>334.4</t>
+  </si>
+  <si>
+    <t>536 752.9</t>
+  </si>
+  <si>
+    <t>133 602.0</t>
+  </si>
+  <si>
+    <t>346 732.0</t>
+  </si>
+  <si>
+    <t>36 461.9</t>
+  </si>
+  <si>
+    <t>159.9</t>
+  </si>
+  <si>
+    <t>27.5</t>
+  </si>
+  <si>
+    <t>882.0</t>
+  </si>
+  <si>
+    <t>708.1</t>
+  </si>
+  <si>
+    <t>34.4</t>
+  </si>
+  <si>
+    <t>139.5</t>
+  </si>
+  <si>
+    <t>6.6</t>
+  </si>
+  <si>
+    <t>128.1</t>
+  </si>
+  <si>
+    <t>10.8</t>
+  </si>
+  <si>
+    <t>11.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1268,51 +1463,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1458,91 +1653,109 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1804,198 +2017,202 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A65" sqref="A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="63"/>
-[...5 lines deleted...]
-      <c r="H1" s="63"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="64"/>
-[...5 lines deleted...]
-      <c r="H3" s="64"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="65"/>
-[...5 lines deleted...]
-      <c r="H5" s="65"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="68"/>
-      <c r="B7" s="67" t="s">
+      <c r="A7" s="77"/>
+      <c r="B7" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="67"/>
-[...2 lines deleted...]
-      <c r="F7" s="67" t="s">
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="67"/>
-      <c r="H7" s="70" t="s">
+      <c r="G7" s="70"/>
+      <c r="H7" s="71" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="68"/>
-      <c r="B8" s="67" t="s">
+      <c r="A8" s="77"/>
+      <c r="B8" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="67"/>
-      <c r="D8" s="67" t="s">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="67"/>
-[...2 lines deleted...]
-      <c r="H8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="68"/>
+      <c r="A9" s="77"/>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="70"/>
+      <c r="H9" s="71"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -3524,285 +3741,285 @@
       <c r="B78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79" s="66" t="s">
+      <c r="A79" s="76" t="s">
         <v>37</v>
       </c>
-      <c r="B79" s="66"/>
-[...5 lines deleted...]
-      <c r="H79" s="66"/>
+      <c r="B79" s="76"/>
+      <c r="C79" s="76"/>
+      <c r="D79" s="76"/>
+      <c r="E79" s="76"/>
+      <c r="F79" s="76"/>
+      <c r="G79" s="76"/>
+      <c r="H79" s="76"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="17"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A81" s="71" t="s">
+      <c r="A81" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B81" s="71"/>
-[...5 lines deleted...]
-      <c r="H81" s="71"/>
+      <c r="B81" s="72"/>
+      <c r="C81" s="72"/>
+      <c r="D81" s="72"/>
+      <c r="E81" s="72"/>
+      <c r="F81" s="72"/>
+      <c r="G81" s="72"/>
+      <c r="H81" s="72"/>
       <c r="I81" s="19"/>
       <c r="J81" s="19"/>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="69"/>
       <c r="B82" s="69"/>
       <c r="C82" s="69"/>
       <c r="D82" s="69"/>
       <c r="E82" s="69"/>
       <c r="F82" s="69"/>
       <c r="G82" s="69"/>
       <c r="H82" s="69"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A82:H82"/>
-[...3 lines deleted...]
-    <mergeCell ref="A81:H81"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="A7:A9"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="A81:H81"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="A78" sqref="A78:XFD78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="63"/>
-[...5 lines deleted...]
-      <c r="H1" s="63"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="64"/>
-[...5 lines deleted...]
-      <c r="H3" s="64"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="75" t="s">
         <v>83</v>
       </c>
-      <c r="B5" s="65"/>
-[...5 lines deleted...]
-      <c r="H5" s="65"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="68"/>
-      <c r="B7" s="67" t="s">
+      <c r="A7" s="77"/>
+      <c r="B7" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="67"/>
-[...2 lines deleted...]
-      <c r="F7" s="67" t="s">
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="67"/>
-      <c r="H7" s="70" t="s">
+      <c r="G7" s="70"/>
+      <c r="H7" s="71" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="68"/>
-      <c r="B8" s="67" t="s">
+      <c r="A8" s="77"/>
+      <c r="B8" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="67"/>
-      <c r="D8" s="67" t="s">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="67"/>
-[...2 lines deleted...]
-      <c r="H8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="68"/>
+      <c r="A9" s="77"/>
       <c r="B9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="70"/>
+      <c r="H9" s="71"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -5359,88 +5576,88 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="66" t="s">
+      <c r="A80" s="76" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="66"/>
-[...5 lines deleted...]
-      <c r="H80" s="66"/>
+      <c r="B80" s="76"/>
+      <c r="C80" s="76"/>
+      <c r="D80" s="76"/>
+      <c r="E80" s="76"/>
+      <c r="F80" s="76"/>
+      <c r="G80" s="76"/>
+      <c r="H80" s="76"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="71" t="s">
+      <c r="A82" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="71"/>
-[...5 lines deleted...]
-      <c r="H82" s="71"/>
+      <c r="B82" s="72"/>
+      <c r="C82" s="72"/>
+      <c r="D82" s="72"/>
+      <c r="E82" s="72"/>
+      <c r="F82" s="72"/>
+      <c r="G82" s="72"/>
+      <c r="H82" s="72"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="69"/>
       <c r="B83" s="69"/>
       <c r="C83" s="69"/>
       <c r="D83" s="69"/>
       <c r="E83" s="69"/>
       <c r="F83" s="69"/>
       <c r="G83" s="69"/>
       <c r="H83" s="69"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
@@ -5461,182 +5678,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="63"/>
-[...5 lines deleted...]
-      <c r="H1" s="63"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="64"/>
-[...5 lines deleted...]
-      <c r="H3" s="64"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="45"/>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="75" t="s">
         <v>150</v>
       </c>
-      <c r="B5" s="65"/>
-[...5 lines deleted...]
-      <c r="H5" s="65"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="68"/>
-      <c r="B7" s="67" t="s">
+      <c r="A7" s="77"/>
+      <c r="B7" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="67"/>
-[...2 lines deleted...]
-      <c r="F7" s="67" t="s">
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="67"/>
-      <c r="H7" s="70" t="s">
+      <c r="G7" s="70"/>
+      <c r="H7" s="71" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="68"/>
-      <c r="B8" s="67" t="s">
+      <c r="A8" s="77"/>
+      <c r="B8" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="67"/>
-      <c r="D8" s="67" t="s">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="67"/>
-[...2 lines deleted...]
-      <c r="H8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="68"/>
+      <c r="A9" s="77"/>
       <c r="B9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="70"/>
+      <c r="H9" s="71"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -7193,88 +7410,88 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="66" t="s">
+      <c r="A80" s="76" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="66"/>
-[...5 lines deleted...]
-      <c r="H80" s="66"/>
+      <c r="B80" s="76"/>
+      <c r="C80" s="76"/>
+      <c r="D80" s="76"/>
+      <c r="E80" s="76"/>
+      <c r="F80" s="76"/>
+      <c r="G80" s="76"/>
+      <c r="H80" s="76"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="46"/>
       <c r="C81" s="46"/>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="71" t="s">
+      <c r="A82" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="71"/>
-[...5 lines deleted...]
-      <c r="H82" s="71"/>
+      <c r="B82" s="72"/>
+      <c r="C82" s="72"/>
+      <c r="D82" s="72"/>
+      <c r="E82" s="72"/>
+      <c r="F82" s="72"/>
+      <c r="G82" s="72"/>
+      <c r="H82" s="72"/>
       <c r="I82" s="43"/>
       <c r="J82" s="43"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="69"/>
       <c r="B83" s="69"/>
       <c r="C83" s="69"/>
       <c r="D83" s="69"/>
       <c r="E83" s="69"/>
       <c r="F83" s="69"/>
       <c r="G83" s="69"/>
       <c r="H83" s="69"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
@@ -7295,182 +7512,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J93"/>
   <sheetViews>
     <sheetView topLeftCell="A61" workbookViewId="0">
       <selection activeCell="A47" sqref="A47:XFD49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="63"/>
-[...5 lines deleted...]
-      <c r="H1" s="63"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="64"/>
-[...5 lines deleted...]
-      <c r="H3" s="64"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="50"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="75" t="s">
         <v>209</v>
       </c>
-      <c r="B5" s="65"/>
-[...5 lines deleted...]
-      <c r="H5" s="65"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="68"/>
-      <c r="B7" s="67" t="s">
+      <c r="A7" s="77"/>
+      <c r="B7" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="67"/>
-[...2 lines deleted...]
-      <c r="F7" s="67" t="s">
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="67"/>
-      <c r="H7" s="70" t="s">
+      <c r="G7" s="70"/>
+      <c r="H7" s="71" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="68"/>
-      <c r="B8" s="67" t="s">
+      <c r="A8" s="77"/>
+      <c r="B8" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="67"/>
-      <c r="D8" s="67" t="s">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="67"/>
-[...2 lines deleted...]
-      <c r="H8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="68"/>
+      <c r="A9" s="77"/>
       <c r="B9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="70"/>
+      <c r="H9" s="71"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -9213,88 +9430,88 @@
       <c r="B88" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10">
-      <c r="A89" s="66" t="s">
+      <c r="A89" s="76" t="s">
         <v>37</v>
       </c>
-      <c r="B89" s="66"/>
-[...5 lines deleted...]
-      <c r="H89" s="66"/>
+      <c r="B89" s="76"/>
+      <c r="C89" s="76"/>
+      <c r="D89" s="76"/>
+      <c r="E89" s="76"/>
+      <c r="F89" s="76"/>
+      <c r="G89" s="76"/>
+      <c r="H89" s="76"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B90" s="51"/>
       <c r="C90" s="51"/>
       <c r="D90" s="51"/>
       <c r="E90" s="51"/>
       <c r="F90" s="51"/>
       <c r="G90" s="51"/>
       <c r="H90" s="51"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
     </row>
     <row r="91" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A91" s="71" t="s">
+      <c r="A91" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B91" s="71"/>
-[...5 lines deleted...]
-      <c r="H91" s="71"/>
+      <c r="B91" s="72"/>
+      <c r="C91" s="72"/>
+      <c r="D91" s="72"/>
+      <c r="E91" s="72"/>
+      <c r="F91" s="72"/>
+      <c r="G91" s="72"/>
+      <c r="H91" s="72"/>
       <c r="I91" s="48"/>
       <c r="J91" s="48"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="69"/>
       <c r="B92" s="69"/>
       <c r="C92" s="69"/>
       <c r="D92" s="69"/>
       <c r="E92" s="69"/>
       <c r="F92" s="69"/>
       <c r="G92" s="69"/>
       <c r="H92" s="69"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3"/>
       <c r="B93" s="3"/>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
@@ -9303,194 +9520,194 @@
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A89:H89"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A92:H92"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+    <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="K86" sqref="K86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="63"/>
-[...5 lines deleted...]
-      <c r="H1" s="63"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="64"/>
-[...5 lines deleted...]
-      <c r="H3" s="64"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="57"/>
       <c r="B4" s="57"/>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="57"/>
       <c r="F4" s="57"/>
       <c r="G4" s="57"/>
       <c r="H4" s="57"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="75" t="s">
         <v>279</v>
       </c>
-      <c r="B5" s="65"/>
-[...5 lines deleted...]
-      <c r="H5" s="65"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="68"/>
-      <c r="B7" s="67" t="s">
+      <c r="A7" s="77"/>
+      <c r="B7" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="67"/>
-[...2 lines deleted...]
-      <c r="F7" s="67" t="s">
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="67"/>
-      <c r="H7" s="70" t="s">
+      <c r="G7" s="70"/>
+      <c r="H7" s="71" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="68"/>
-      <c r="B8" s="67" t="s">
+      <c r="A8" s="77"/>
+      <c r="B8" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="67"/>
-      <c r="D8" s="67" t="s">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="67"/>
-[...2 lines deleted...]
-      <c r="H8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="71"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="68"/>
+      <c r="A9" s="77"/>
       <c r="B9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="70"/>
+      <c r="H9" s="71"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -11313,90 +11530,2183 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>308</v>
       </c>
       <c r="D92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="66" t="s">
+      <c r="A93" s="76" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="66"/>
-[...5 lines deleted...]
-      <c r="H93" s="66"/>
+      <c r="B93" s="76"/>
+      <c r="C93" s="76"/>
+      <c r="D93" s="76"/>
+      <c r="E93" s="76"/>
+      <c r="F93" s="76"/>
+      <c r="G93" s="76"/>
+      <c r="H93" s="76"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="58"/>
       <c r="C94" s="58"/>
       <c r="D94" s="58"/>
       <c r="E94" s="58"/>
       <c r="F94" s="58"/>
       <c r="G94" s="58"/>
       <c r="H94" s="58"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="71" t="s">
+      <c r="A95" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="71"/>
-[...5 lines deleted...]
-      <c r="H95" s="71"/>
+      <c r="B95" s="72"/>
+      <c r="C95" s="72"/>
+      <c r="D95" s="72"/>
+      <c r="E95" s="72"/>
+      <c r="F95" s="72"/>
+      <c r="G95" s="72"/>
+      <c r="H95" s="72"/>
       <c r="I95" s="60"/>
       <c r="J95" s="60"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="69"/>
+      <c r="B96" s="69"/>
+      <c r="C96" s="69"/>
+      <c r="D96" s="69"/>
+      <c r="E96" s="69"/>
+      <c r="F96" s="69"/>
+      <c r="G96" s="69"/>
+      <c r="H96" s="69"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J97"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
+    <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A1" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A2" s="63"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="74" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="74"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="64"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="75" t="s">
+        <v>339</v>
+      </c>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A7" s="77"/>
+      <c r="B7" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="70"/>
+      <c r="H7" s="71" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1">
+      <c r="A8" s="77"/>
+      <c r="B8" s="70" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="70"/>
+      <c r="D8" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="77"/>
+      <c r="B9" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="71"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1">
+      <c r="A10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1">
+      <c r="A11" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1">
+      <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>340</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1">
+      <c r="A14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>341</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>379</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" s="1" customFormat="1">
+      <c r="A16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>380</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" s="1" customFormat="1">
+      <c r="A17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" s="1" customFormat="1">
+      <c r="A18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" s="1" customFormat="1">
+      <c r="A19" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" s="1" customFormat="1">
+      <c r="A20" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" s="1" customFormat="1">
+      <c r="A21" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" s="1" customFormat="1">
+      <c r="A22" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" s="1" customFormat="1">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="H23" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" s="1" customFormat="1">
+      <c r="A24" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" s="1" customFormat="1" ht="25.2" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" s="1" customFormat="1">
+      <c r="A26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="H26" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" s="1" customFormat="1">
+      <c r="A27" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" s="1" customFormat="1">
+      <c r="A28" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" s="1" customFormat="1">
+      <c r="A29" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" s="1" customFormat="1">
+      <c r="A30" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" s="1" customFormat="1">
+      <c r="A31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" s="1" customFormat="1">
+      <c r="A32" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="40">
+        <v>33</v>
+      </c>
+      <c r="C32" s="40">
+        <v>1311</v>
+      </c>
+      <c r="D32" s="40">
+        <v>33</v>
+      </c>
+      <c r="E32" s="40">
+        <v>186</v>
+      </c>
+      <c r="F32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" s="1" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="40">
+        <v>33</v>
+      </c>
+      <c r="C33" s="40">
+        <v>1311</v>
+      </c>
+      <c r="D33" s="40">
+        <v>33</v>
+      </c>
+      <c r="E33" s="40">
+        <v>186</v>
+      </c>
+      <c r="F33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" s="1" customFormat="1">
+      <c r="A34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" s="1" customFormat="1">
+      <c r="A35" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="40">
+        <v>3201</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="40">
+        <v>3201</v>
+      </c>
+      <c r="F35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="40">
+        <v>3201</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" s="1" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="40">
+        <v>3201</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="40">
+        <v>3201</v>
+      </c>
+      <c r="F36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="40">
+        <v>3201</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" s="1" customFormat="1">
+      <c r="A37" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" s="1" customFormat="1">
+      <c r="A38" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="40">
+        <v>8</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="40">
+        <v>8</v>
+      </c>
+      <c r="F38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="40">
+        <v>8</v>
+      </c>
+      <c r="H38" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" s="1" customFormat="1">
+      <c r="A39" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="40">
+        <v>8</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="40">
+        <v>8</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="40">
+        <v>8</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" s="1" customFormat="1">
+      <c r="A41" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="40">
+        <v>8530</v>
+      </c>
+      <c r="C41" s="40">
+        <v>25859</v>
+      </c>
+      <c r="D41" s="40">
+        <v>9122</v>
+      </c>
+      <c r="E41" s="40">
+        <v>35937</v>
+      </c>
+      <c r="F41" s="40">
+        <v>8611</v>
+      </c>
+      <c r="G41" s="40">
+        <v>25339</v>
+      </c>
+      <c r="H41" s="40">
+        <v>8518</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" s="1" customFormat="1">
+      <c r="A42" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="40">
+        <v>8530</v>
+      </c>
+      <c r="C42" s="40">
+        <v>25859</v>
+      </c>
+      <c r="D42" s="40">
+        <v>9122</v>
+      </c>
+      <c r="E42" s="40">
+        <v>35937</v>
+      </c>
+      <c r="F42" s="40">
+        <v>8611</v>
+      </c>
+      <c r="G42" s="40">
+        <v>25339</v>
+      </c>
+      <c r="H42" s="40">
+        <v>8518</v>
+      </c>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" s="1" customFormat="1">
+      <c r="A43" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" s="1" customFormat="1">
+      <c r="A44" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" s="1" customFormat="1">
+      <c r="A45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" s="1" customFormat="1">
+      <c r="A46" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" s="1" customFormat="1">
+      <c r="A47" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="F48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" s="1" customFormat="1">
+      <c r="A49" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" s="1" customFormat="1">
+      <c r="A50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" s="1" customFormat="1">
+      <c r="A51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" s="1" customFormat="1">
+      <c r="A52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="H52" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" s="1" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="D53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="F53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="H53" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" s="1" customFormat="1">
+      <c r="A54" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" s="1" customFormat="1">
+      <c r="A55" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" s="1" customFormat="1">
+      <c r="A56" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="40">
+        <v>268378</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="40">
+        <v>268394</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="40">
+        <v>268394</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" s="1" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="40">
+        <v>268378</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="40">
+        <v>268394</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" s="40">
+        <v>268394</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" s="1" customFormat="1">
+      <c r="A58" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" s="1" customFormat="1">
+      <c r="A59" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="40">
+        <v>9330</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="40">
+        <v>9330</v>
+      </c>
+      <c r="F59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G59" s="40">
+        <v>9330</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" s="1" customFormat="1">
+      <c r="A60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="40">
+        <v>9330</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" s="40">
+        <v>9330</v>
+      </c>
+      <c r="F60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="40">
+        <v>9330</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" s="25" customFormat="1" ht="21.6">
+      <c r="A61" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="1:10" s="1" customFormat="1">
+      <c r="A62" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="40">
+        <v>1354020</v>
+      </c>
+      <c r="C62" s="40">
+        <v>6470134</v>
+      </c>
+      <c r="D62" s="40">
+        <v>860907</v>
+      </c>
+      <c r="E62" s="40">
+        <v>5968892</v>
+      </c>
+      <c r="F62" s="40">
+        <v>860907</v>
+      </c>
+      <c r="G62" s="40">
+        <v>5968892</v>
+      </c>
+      <c r="H62" s="40">
+        <v>658950</v>
+      </c>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" s="1" customFormat="1">
+      <c r="A63" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="40">
+        <v>1354020</v>
+      </c>
+      <c r="C63" s="40">
+        <v>6470134</v>
+      </c>
+      <c r="D63" s="40">
+        <v>860907</v>
+      </c>
+      <c r="E63" s="40">
+        <v>5968892</v>
+      </c>
+      <c r="F63" s="40">
+        <v>860907</v>
+      </c>
+      <c r="G63" s="40">
+        <v>5968892</v>
+      </c>
+      <c r="H63" s="40">
+        <v>658950</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" s="1" customFormat="1">
+      <c r="A64" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" s="30" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="29"/>
+      <c r="J65" s="29"/>
+    </row>
+    <row r="66" spans="1:10" s="30" customFormat="1">
+      <c r="A66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="F66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+    </row>
+    <row r="67" spans="1:10" s="30" customFormat="1">
+      <c r="A67" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="F67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+    </row>
+    <row r="68" spans="1:10" s="30" customFormat="1">
+      <c r="A68" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+    </row>
+    <row r="69" spans="1:10" s="1" customFormat="1">
+      <c r="A69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="40">
+        <v>22007</v>
+      </c>
+      <c r="C69" s="40">
+        <v>89683</v>
+      </c>
+      <c r="D69" s="40">
+        <v>21961</v>
+      </c>
+      <c r="E69" s="40">
+        <v>91123</v>
+      </c>
+      <c r="F69" s="40">
+        <v>21961</v>
+      </c>
+      <c r="G69" s="40">
+        <v>91123</v>
+      </c>
+      <c r="H69" s="40">
+        <v>13894</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" s="1" customFormat="1">
+      <c r="A70" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="40">
+        <v>20237</v>
+      </c>
+      <c r="C70" s="40">
+        <v>79861</v>
+      </c>
+      <c r="D70" s="40">
+        <v>20191</v>
+      </c>
+      <c r="E70" s="40">
+        <v>81301</v>
+      </c>
+      <c r="F70" s="40">
+        <v>20191</v>
+      </c>
+      <c r="G70" s="40">
+        <v>81301</v>
+      </c>
+      <c r="H70" s="40">
+        <v>13894</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" s="1" customFormat="1">
+      <c r="A71" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="40">
+        <v>1770</v>
+      </c>
+      <c r="C71" s="40">
+        <v>9822</v>
+      </c>
+      <c r="D71" s="40">
+        <v>1770</v>
+      </c>
+      <c r="E71" s="40">
+        <v>9822</v>
+      </c>
+      <c r="F71" s="40">
+        <v>1770</v>
+      </c>
+      <c r="G71" s="40">
+        <v>9822</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" s="1" customFormat="1">
+      <c r="A72" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="68"/>
+      <c r="C72" s="68"/>
+      <c r="D72" s="68"/>
+      <c r="E72" s="68"/>
+      <c r="F72" s="68"/>
+      <c r="G72" s="68"/>
+      <c r="H72" s="68"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" s="1" customFormat="1">
+      <c r="A73" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="40">
+        <v>10722</v>
+      </c>
+      <c r="C73" s="40">
+        <v>38166</v>
+      </c>
+      <c r="D73" s="40">
+        <v>10722</v>
+      </c>
+      <c r="E73" s="40">
+        <v>38166</v>
+      </c>
+      <c r="F73" s="40">
+        <v>10722</v>
+      </c>
+      <c r="G73" s="40">
+        <v>36418</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" s="1" customFormat="1">
+      <c r="A74" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B74" s="40">
+        <v>7492</v>
+      </c>
+      <c r="C74" s="40">
+        <v>24070</v>
+      </c>
+      <c r="D74" s="40">
+        <v>7492</v>
+      </c>
+      <c r="E74" s="40">
+        <v>24070</v>
+      </c>
+      <c r="F74" s="40">
+        <v>7492</v>
+      </c>
+      <c r="G74" s="40">
+        <v>22322</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" s="1" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B75" s="40">
+        <v>3230</v>
+      </c>
+      <c r="C75" s="40">
+        <v>14096</v>
+      </c>
+      <c r="D75" s="40">
+        <v>3230</v>
+      </c>
+      <c r="E75" s="40">
+        <v>14096</v>
+      </c>
+      <c r="F75" s="40">
+        <v>3230</v>
+      </c>
+      <c r="G75" s="40">
+        <v>14096</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" s="1" customFormat="1">
+      <c r="A76" s="54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" s="40"/>
+      <c r="C76" s="40"/>
+      <c r="D76" s="40"/>
+      <c r="E76" s="40"/>
+      <c r="F76" s="40"/>
+      <c r="G76" s="40"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" s="1" customFormat="1">
+      <c r="A77" s="28" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" s="40"/>
+      <c r="C77" s="40"/>
+      <c r="D77" s="40"/>
+      <c r="E77" s="40"/>
+      <c r="F77" s="40"/>
+      <c r="G77" s="40"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" s="1" customFormat="1">
+      <c r="A78" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B78" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C78" s="40">
+        <v>77</v>
+      </c>
+      <c r="D78" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E78" s="40">
+        <v>77</v>
+      </c>
+      <c r="F78" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G78" s="40">
+        <v>77</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" s="1" customFormat="1">
+      <c r="A79" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B79" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C79" s="40">
+        <v>77</v>
+      </c>
+      <c r="D79" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E79" s="40">
+        <v>77</v>
+      </c>
+      <c r="F79" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G79" s="40">
+        <v>77</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" s="1" customFormat="1">
+      <c r="A80" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+      <c r="D80" s="6"/>
+      <c r="E80" s="6"/>
+      <c r="F80" s="6"/>
+      <c r="G80" s="6"/>
+      <c r="H80" s="6"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" s="1" customFormat="1">
+      <c r="A81" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" s="1" customFormat="1">
+      <c r="A82" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" s="1" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A83" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>367</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>376</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>376</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" s="1" customFormat="1">
+      <c r="A84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>368</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" s="1" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="D85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="F85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" s="1" customFormat="1">
+      <c r="A86" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" s="1" customFormat="1">
+      <c r="A87" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>371</v>
+      </c>
+      <c r="D87" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="F87" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" s="1" customFormat="1">
+      <c r="A88" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>372</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>392</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>392</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10" s="1" customFormat="1">
+      <c r="A89" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+    </row>
+    <row r="90" spans="1:10" s="1" customFormat="1">
+      <c r="A90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4"/>
+    </row>
+    <row r="91" spans="1:10" s="1" customFormat="1">
+      <c r="A91" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4"/>
+    </row>
+    <row r="92" spans="1:10" s="1" customFormat="1">
+      <c r="A92" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="61" t="s">
+        <v>225</v>
+      </c>
+      <c r="C92" s="61" t="s">
+        <v>366</v>
+      </c>
+      <c r="D92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="G92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="H92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="76"/>
+      <c r="C93" s="76"/>
+      <c r="D93" s="76"/>
+      <c r="E93" s="76"/>
+      <c r="F93" s="76"/>
+      <c r="G93" s="76"/>
+      <c r="H93" s="76"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" s="65"/>
+      <c r="C94" s="65"/>
+      <c r="D94" s="65"/>
+      <c r="E94" s="65"/>
+      <c r="F94" s="65"/>
+      <c r="G94" s="65"/>
+      <c r="H94" s="65"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+    </row>
+    <row r="95" spans="1:10" ht="46.95" customHeight="1">
+      <c r="A95" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95" s="72"/>
+      <c r="C95" s="72"/>
+      <c r="D95" s="72"/>
+      <c r="E95" s="72"/>
+      <c r="F95" s="72"/>
+      <c r="G95" s="72"/>
+      <c r="H95" s="72"/>
+      <c r="I95" s="67"/>
+      <c r="J95" s="67"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="69"/>
       <c r="B96" s="69"/>
       <c r="C96" s="69"/>
       <c r="D96" s="69"/>
       <c r="E96" s="69"/>
       <c r="F96" s="69"/>
       <c r="G96" s="69"/>
       <c r="H96" s="69"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
@@ -11410,65 +13720,67 @@
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'06'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>