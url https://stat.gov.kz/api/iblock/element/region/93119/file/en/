--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -1,79 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
+    <sheet name="07" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'05'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'06'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'07'!$6:$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1936" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2160" uniqueCount="404">
   <si>
     <t>PRODUCTS OF THE MINING INDUSTRY</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>PRODUCTS OF THE MANUFACTURING INDUSTRY</t>
   </si>
   <si>
     <t>Food products</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Crude oil (natural mixture of hydrocarbons), including oil derived from bituminous minerals, thousand tons</t>
   </si>
   <si>
     <t>Fish, fresh, chilled or frozen, tons</t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
@@ -1259,50 +1262,53 @@
     <t>27.5</t>
   </si>
   <si>
     <t>882.0</t>
   </si>
   <si>
     <t>708.1</t>
   </si>
   <si>
     <t>34.4</t>
   </si>
   <si>
     <t>139.5</t>
   </si>
   <si>
     <t>6.6</t>
   </si>
   <si>
     <t>128.1</t>
   </si>
   <si>
     <t>10.8</t>
   </si>
   <si>
     <t>11.5</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1463,51 +1469,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1665,97 +1671,115 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2021,198 +2045,202 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A65" sqref="A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="73"/>
-[...5 lines deleted...]
-      <c r="H1" s="73"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="74"/>
-[...5 lines deleted...]
-      <c r="H3" s="74"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="75"/>
-[...5 lines deleted...]
-      <c r="H5" s="75"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="82"/>
+      <c r="B7" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="70"/>
-[...2 lines deleted...]
-      <c r="F7" s="70" t="s">
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="70"/>
-      <c r="H7" s="71" t="s">
+      <c r="G7" s="75"/>
+      <c r="H7" s="76" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="77"/>
-      <c r="B8" s="70" t="s">
+      <c r="A8" s="82"/>
+      <c r="B8" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="70"/>
-      <c r="D8" s="70" t="s">
+      <c r="C8" s="75"/>
+      <c r="D8" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="70"/>
-[...2 lines deleted...]
-      <c r="H8" s="71"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="77"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="71"/>
+      <c r="H9" s="76"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -3741,100 +3769,100 @@
       <c r="B78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="4"/>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79" s="76" t="s">
+      <c r="A79" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="B79" s="76"/>
-[...5 lines deleted...]
-      <c r="H79" s="76"/>
+      <c r="B79" s="81"/>
+      <c r="C79" s="81"/>
+      <c r="D79" s="81"/>
+      <c r="E79" s="81"/>
+      <c r="F79" s="81"/>
+      <c r="G79" s="81"/>
+      <c r="H79" s="81"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="17"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A81" s="72" t="s">
+      <c r="A81" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B81" s="72"/>
-[...5 lines deleted...]
-      <c r="H81" s="72"/>
+      <c r="B81" s="77"/>
+      <c r="C81" s="77"/>
+      <c r="D81" s="77"/>
+      <c r="E81" s="77"/>
+      <c r="F81" s="77"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="77"/>
       <c r="I81" s="19"/>
       <c r="J81" s="19"/>
     </row>
     <row r="82" spans="1:10">
-      <c r="A82" s="69"/>
-[...6 lines deleted...]
-      <c r="H82" s="69"/>
+      <c r="A82" s="74"/>
+      <c r="B82" s="74"/>
+      <c r="C82" s="74"/>
+      <c r="D82" s="74"/>
+      <c r="E82" s="74"/>
+      <c r="F82" s="74"/>
+      <c r="G82" s="74"/>
+      <c r="H82" s="74"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="A82:H82"/>
@@ -3844,182 +3872,182 @@
     <mergeCell ref="A81:H81"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="A78" sqref="A78:XFD78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="73"/>
-[...5 lines deleted...]
-      <c r="H1" s="73"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="74"/>
-[...5 lines deleted...]
-      <c r="H3" s="74"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="80" t="s">
         <v>83</v>
       </c>
-      <c r="B5" s="75"/>
-[...5 lines deleted...]
-      <c r="H5" s="75"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="82"/>
+      <c r="B7" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="70"/>
-[...2 lines deleted...]
-      <c r="F7" s="70" t="s">
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="70"/>
-      <c r="H7" s="71" t="s">
+      <c r="G7" s="75"/>
+      <c r="H7" s="76" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="77"/>
-      <c r="B8" s="70" t="s">
+      <c r="A8" s="82"/>
+      <c r="B8" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="70"/>
-      <c r="D8" s="70" t="s">
+      <c r="C8" s="75"/>
+      <c r="D8" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="70"/>
-[...2 lines deleted...]
-      <c r="H8" s="71"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="77"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="71"/>
+      <c r="H9" s="76"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -5576,100 +5604,100 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="76" t="s">
+      <c r="A80" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="76"/>
-[...5 lines deleted...]
-      <c r="H80" s="76"/>
+      <c r="B80" s="81"/>
+      <c r="C80" s="81"/>
+      <c r="D80" s="81"/>
+      <c r="E80" s="81"/>
+      <c r="F80" s="81"/>
+      <c r="G80" s="81"/>
+      <c r="H80" s="81"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="72" t="s">
+      <c r="A82" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="72"/>
-[...5 lines deleted...]
-      <c r="H82" s="72"/>
+      <c r="B82" s="77"/>
+      <c r="C82" s="77"/>
+      <c r="D82" s="77"/>
+      <c r="E82" s="77"/>
+      <c r="F82" s="77"/>
+      <c r="G82" s="77"/>
+      <c r="H82" s="77"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="69"/>
-[...6 lines deleted...]
-      <c r="H83" s="69"/>
+      <c r="A83" s="74"/>
+      <c r="B83" s="74"/>
+      <c r="C83" s="74"/>
+      <c r="D83" s="74"/>
+      <c r="E83" s="74"/>
+      <c r="F83" s="74"/>
+      <c r="G83" s="74"/>
+      <c r="H83" s="74"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -5678,182 +5706,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="73"/>
-[...5 lines deleted...]
-      <c r="H1" s="73"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="74"/>
-[...5 lines deleted...]
-      <c r="H3" s="74"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="45"/>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="80" t="s">
         <v>150</v>
       </c>
-      <c r="B5" s="75"/>
-[...5 lines deleted...]
-      <c r="H5" s="75"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="82"/>
+      <c r="B7" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="70"/>
-[...2 lines deleted...]
-      <c r="F7" s="70" t="s">
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="70"/>
-      <c r="H7" s="71" t="s">
+      <c r="G7" s="75"/>
+      <c r="H7" s="76" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="77"/>
-      <c r="B8" s="70" t="s">
+      <c r="A8" s="82"/>
+      <c r="B8" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="70"/>
-      <c r="D8" s="70" t="s">
+      <c r="C8" s="75"/>
+      <c r="D8" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="70"/>
-[...2 lines deleted...]
-      <c r="H8" s="71"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="77"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="71"/>
+      <c r="H9" s="76"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -7410,100 +7438,100 @@
       <c r="B79" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="76" t="s">
+      <c r="A80" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="B80" s="76"/>
-[...5 lines deleted...]
-      <c r="H80" s="76"/>
+      <c r="B80" s="81"/>
+      <c r="C80" s="81"/>
+      <c r="D80" s="81"/>
+      <c r="E80" s="81"/>
+      <c r="F80" s="81"/>
+      <c r="G80" s="81"/>
+      <c r="H80" s="81"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="46"/>
       <c r="C81" s="46"/>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
     </row>
     <row r="82" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A82" s="72" t="s">
+      <c r="A82" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B82" s="72"/>
-[...5 lines deleted...]
-      <c r="H82" s="72"/>
+      <c r="B82" s="77"/>
+      <c r="C82" s="77"/>
+      <c r="D82" s="77"/>
+      <c r="E82" s="77"/>
+      <c r="F82" s="77"/>
+      <c r="G82" s="77"/>
+      <c r="H82" s="77"/>
       <c r="I82" s="43"/>
       <c r="J82" s="43"/>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="69"/>
-[...6 lines deleted...]
-      <c r="H83" s="69"/>
+      <c r="A83" s="74"/>
+      <c r="B83" s="74"/>
+      <c r="C83" s="74"/>
+      <c r="D83" s="74"/>
+      <c r="E83" s="74"/>
+      <c r="F83" s="74"/>
+      <c r="G83" s="74"/>
+      <c r="H83" s="74"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -7512,182 +7540,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J93"/>
   <sheetViews>
     <sheetView topLeftCell="A61" workbookViewId="0">
       <selection activeCell="A47" sqref="A47:XFD49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="73"/>
-[...5 lines deleted...]
-      <c r="H1" s="73"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="74"/>
-[...5 lines deleted...]
-      <c r="H3" s="74"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="50"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="80" t="s">
         <v>209</v>
       </c>
-      <c r="B5" s="75"/>
-[...5 lines deleted...]
-      <c r="H5" s="75"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="82"/>
+      <c r="B7" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="70"/>
-[...2 lines deleted...]
-      <c r="F7" s="70" t="s">
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="70"/>
-      <c r="H7" s="71" t="s">
+      <c r="G7" s="75"/>
+      <c r="H7" s="76" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="77"/>
-      <c r="B8" s="70" t="s">
+      <c r="A8" s="82"/>
+      <c r="B8" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="70"/>
-      <c r="D8" s="70" t="s">
+      <c r="C8" s="75"/>
+      <c r="D8" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="70"/>
-[...2 lines deleted...]
-      <c r="H8" s="71"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="77"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="47" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="71"/>
+      <c r="H9" s="76"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -9430,100 +9458,100 @@
       <c r="B88" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="4"/>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10">
-      <c r="A89" s="76" t="s">
+      <c r="A89" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="B89" s="76"/>
-[...5 lines deleted...]
-      <c r="H89" s="76"/>
+      <c r="B89" s="81"/>
+      <c r="C89" s="81"/>
+      <c r="D89" s="81"/>
+      <c r="E89" s="81"/>
+      <c r="F89" s="81"/>
+      <c r="G89" s="81"/>
+      <c r="H89" s="81"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B90" s="51"/>
       <c r="C90" s="51"/>
       <c r="D90" s="51"/>
       <c r="E90" s="51"/>
       <c r="F90" s="51"/>
       <c r="G90" s="51"/>
       <c r="H90" s="51"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
     </row>
     <row r="91" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A91" s="72" t="s">
+      <c r="A91" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B91" s="72"/>
-[...5 lines deleted...]
-      <c r="H91" s="72"/>
+      <c r="B91" s="77"/>
+      <c r="C91" s="77"/>
+      <c r="D91" s="77"/>
+      <c r="E91" s="77"/>
+      <c r="F91" s="77"/>
+      <c r="G91" s="77"/>
+      <c r="H91" s="77"/>
       <c r="I91" s="48"/>
       <c r="J91" s="48"/>
     </row>
     <row r="92" spans="1:10">
-      <c r="A92" s="69"/>
-[...6 lines deleted...]
-      <c r="H92" s="69"/>
+      <c r="A92" s="74"/>
+      <c r="B92" s="74"/>
+      <c r="C92" s="74"/>
+      <c r="D92" s="74"/>
+      <c r="E92" s="74"/>
+      <c r="F92" s="74"/>
+      <c r="G92" s="74"/>
+      <c r="H92" s="74"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3"/>
       <c r="B93" s="3"/>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A89:H89"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A92:H92"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
@@ -9532,182 +9560,182 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="K86" sqref="K86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="73"/>
-[...5 lines deleted...]
-      <c r="H1" s="73"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="74"/>
-[...5 lines deleted...]
-      <c r="H3" s="74"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="57"/>
       <c r="B4" s="57"/>
       <c r="C4" s="57"/>
       <c r="D4" s="57"/>
       <c r="E4" s="57"/>
       <c r="F4" s="57"/>
       <c r="G4" s="57"/>
       <c r="H4" s="57"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="80" t="s">
         <v>279</v>
       </c>
-      <c r="B5" s="75"/>
-[...5 lines deleted...]
-      <c r="H5" s="75"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="82"/>
+      <c r="B7" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="70"/>
-[...2 lines deleted...]
-      <c r="F7" s="70" t="s">
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="70"/>
-      <c r="H7" s="71" t="s">
+      <c r="G7" s="75"/>
+      <c r="H7" s="76" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="77"/>
-      <c r="B8" s="70" t="s">
+      <c r="A8" s="82"/>
+      <c r="B8" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="70"/>
-      <c r="D8" s="70" t="s">
+      <c r="C8" s="75"/>
+      <c r="D8" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="70"/>
-[...2 lines deleted...]
-      <c r="H8" s="71"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="77"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="59" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="71"/>
+      <c r="H9" s="76"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -11530,284 +11558,284 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>308</v>
       </c>
       <c r="D92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="76" t="s">
+      <c r="A93" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="76"/>
-[...5 lines deleted...]
-      <c r="H93" s="76"/>
+      <c r="B93" s="81"/>
+      <c r="C93" s="81"/>
+      <c r="D93" s="81"/>
+      <c r="E93" s="81"/>
+      <c r="F93" s="81"/>
+      <c r="G93" s="81"/>
+      <c r="H93" s="81"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="58"/>
       <c r="C94" s="58"/>
       <c r="D94" s="58"/>
       <c r="E94" s="58"/>
       <c r="F94" s="58"/>
       <c r="G94" s="58"/>
       <c r="H94" s="58"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="72" t="s">
+      <c r="A95" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="72"/>
-[...5 lines deleted...]
-      <c r="H95" s="72"/>
+      <c r="B95" s="77"/>
+      <c r="C95" s="77"/>
+      <c r="D95" s="77"/>
+      <c r="E95" s="77"/>
+      <c r="F95" s="77"/>
+      <c r="G95" s="77"/>
+      <c r="H95" s="77"/>
       <c r="I95" s="60"/>
       <c r="J95" s="60"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="69"/>
-[...6 lines deleted...]
-      <c r="H96" s="69"/>
+      <c r="A96" s="74"/>
+      <c r="B96" s="74"/>
+      <c r="C96" s="74"/>
+      <c r="D96" s="74"/>
+      <c r="E96" s="74"/>
+      <c r="F96" s="74"/>
+      <c r="G96" s="74"/>
+      <c r="H96" s="74"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J97"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
-      <selection activeCell="H17" sqref="H17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
     <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="73"/>
-[...5 lines deleted...]
-      <c r="H1" s="73"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="14.4" customHeight="1">
       <c r="A2" s="63"/>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="74"/>
-[...5 lines deleted...]
-      <c r="H3" s="74"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="64"/>
       <c r="B4" s="64"/>
       <c r="C4" s="64"/>
       <c r="D4" s="64"/>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="64"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="80" t="s">
         <v>339</v>
       </c>
-      <c r="B5" s="75"/>
-[...5 lines deleted...]
-      <c r="H5" s="75"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="82"/>
+      <c r="B7" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="70"/>
-[...2 lines deleted...]
-      <c r="F7" s="70" t="s">
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="70"/>
-      <c r="H7" s="71" t="s">
+      <c r="G7" s="75"/>
+      <c r="H7" s="76" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" s="1" customFormat="1">
-      <c r="A8" s="77"/>
-      <c r="B8" s="70" t="s">
+      <c r="A8" s="82"/>
+      <c r="B8" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="70"/>
-      <c r="D8" s="70" t="s">
+      <c r="C8" s="75"/>
+      <c r="D8" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="70"/>
-[...2 lines deleted...]
-      <c r="H8" s="71"/>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
-      <c r="A9" s="77"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="66" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="66" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="71"/>
+      <c r="H9" s="76"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" s="1" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" s="1" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
@@ -13623,164 +13651,2259 @@
       <c r="B92" s="61" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="61" t="s">
         <v>366</v>
       </c>
       <c r="D92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="41" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10">
-      <c r="A93" s="76" t="s">
+      <c r="A93" s="81" t="s">
         <v>37</v>
       </c>
-      <c r="B93" s="76"/>
-[...5 lines deleted...]
-      <c r="H93" s="76"/>
+      <c r="B93" s="81"/>
+      <c r="C93" s="81"/>
+      <c r="D93" s="81"/>
+      <c r="E93" s="81"/>
+      <c r="F93" s="81"/>
+      <c r="G93" s="81"/>
+      <c r="H93" s="81"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="65"/>
       <c r="C94" s="65"/>
       <c r="D94" s="65"/>
       <c r="E94" s="65"/>
       <c r="F94" s="65"/>
       <c r="G94" s="65"/>
       <c r="H94" s="65"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
     </row>
     <row r="95" spans="1:10" ht="46.95" customHeight="1">
-      <c r="A95" s="72" t="s">
+      <c r="A95" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B95" s="72"/>
-[...5 lines deleted...]
-      <c r="H95" s="72"/>
+      <c r="B95" s="77"/>
+      <c r="C95" s="77"/>
+      <c r="D95" s="77"/>
+      <c r="E95" s="77"/>
+      <c r="F95" s="77"/>
+      <c r="G95" s="77"/>
+      <c r="H95" s="77"/>
       <c r="I95" s="67"/>
       <c r="J95" s="67"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="69"/>
-[...6 lines deleted...]
-      <c r="H96" s="69"/>
+      <c r="A96" s="74"/>
+      <c r="B96" s="74"/>
+      <c r="C96" s="74"/>
+      <c r="D96" s="74"/>
+      <c r="E96" s="74"/>
+      <c r="F96" s="74"/>
+      <c r="G96" s="74"/>
+      <c r="H96" s="74"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J97"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I74" sqref="I74"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
+    <col min="2" max="8" width="13.5546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A1" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A2" s="71"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="72"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="80" t="s">
+        <v>403</v>
+      </c>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A7" s="82"/>
+      <c r="B7" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="75"/>
+      <c r="H7" s="76" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1">
+      <c r="A8" s="82"/>
+      <c r="B8" s="75" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="75"/>
+      <c r="D8" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="75"/>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="82"/>
+      <c r="B9" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="69" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="69" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="76"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1">
+      <c r="A10" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1">
+      <c r="A11" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" ht="21.6">
+      <c r="A12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1">
+      <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="38">
+        <v>229.5</v>
+      </c>
+      <c r="C13" s="38">
+        <v>1588.3</v>
+      </c>
+      <c r="D13" s="38">
+        <v>229.4</v>
+      </c>
+      <c r="E13" s="38">
+        <v>1572.5</v>
+      </c>
+      <c r="F13" s="38">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="G13" s="38">
+        <v>1043.8</v>
+      </c>
+      <c r="H13" s="38">
+        <v>127.6</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" s="1" customFormat="1">
+      <c r="A14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="38">
+        <v>182.3</v>
+      </c>
+      <c r="C14" s="38">
+        <v>1260.3</v>
+      </c>
+      <c r="D14" s="38">
+        <v>184.2</v>
+      </c>
+      <c r="E14" s="38">
+        <v>1245.2</v>
+      </c>
+      <c r="F14" s="38">
+        <v>134.4</v>
+      </c>
+      <c r="G14" s="38">
+        <v>842.5</v>
+      </c>
+      <c r="H14" s="38">
+        <v>103.4</v>
+      </c>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" s="1" customFormat="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="38">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C15" s="38">
+        <v>64.5</v>
+      </c>
+      <c r="D15" s="38">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E15" s="38">
+        <v>66.5</v>
+      </c>
+      <c r="F15" s="38">
+        <v>5.3</v>
+      </c>
+      <c r="G15" s="38">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="H15" s="38">
+        <v>11.7</v>
+      </c>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:10" s="1" customFormat="1">
+      <c r="A16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B16" s="38">
+        <v>37.5</v>
+      </c>
+      <c r="C16" s="38">
+        <v>263.5</v>
+      </c>
+      <c r="D16" s="38">
+        <v>36.4</v>
+      </c>
+      <c r="E16" s="38">
+        <v>260.8</v>
+      </c>
+      <c r="F16" s="38">
+        <v>22.1</v>
+      </c>
+      <c r="G16" s="38">
+        <v>161.6</v>
+      </c>
+      <c r="H16" s="38">
+        <v>12.5</v>
+      </c>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" s="1" customFormat="1">
+      <c r="A17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" s="1" customFormat="1">
+      <c r="A18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="C18" s="38">
+        <v>67.5</v>
+      </c>
+      <c r="D18" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="E18" s="38">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="F18" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="G18" s="38">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="H18" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" s="1" customFormat="1">
+      <c r="A19" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="C19" s="38">
+        <v>67.5</v>
+      </c>
+      <c r="D19" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="E19" s="38">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="F19" s="38">
+        <v>8.9</v>
+      </c>
+      <c r="G19" s="38">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="H19" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" s="1" customFormat="1">
+      <c r="A20" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" s="1" customFormat="1">
+      <c r="A21" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+    </row>
+    <row r="22" spans="1:10" s="1" customFormat="1">
+      <c r="A22" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+    </row>
+    <row r="23" spans="1:10" s="1" customFormat="1">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="38">
+        <v>8</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="38">
+        <v>8</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="38">
+        <v>8</v>
+      </c>
+      <c r="H23" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+    </row>
+    <row r="24" spans="1:10" s="1" customFormat="1">
+      <c r="A24" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="38">
+        <v>8</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="38">
+        <v>8</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="38">
+        <v>8</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" s="1" customFormat="1" ht="25.2" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+    </row>
+    <row r="26" spans="1:10" s="1" customFormat="1">
+      <c r="A26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="38">
+        <v>135.5</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="38">
+        <v>123</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="38">
+        <v>123</v>
+      </c>
+      <c r="H26" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+    </row>
+    <row r="27" spans="1:10" s="1" customFormat="1">
+      <c r="A27" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="38">
+        <v>12.5</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+    </row>
+    <row r="28" spans="1:10" s="1" customFormat="1">
+      <c r="A28" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="38">
+        <v>123</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="38">
+        <v>123</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="38">
+        <v>123</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+    </row>
+    <row r="29" spans="1:10" s="1" customFormat="1">
+      <c r="A29" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="1:10" s="1" customFormat="1">
+      <c r="A30" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+    </row>
+    <row r="31" spans="1:10" s="1" customFormat="1">
+      <c r="A31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+    </row>
+    <row r="32" spans="1:10" s="1" customFormat="1">
+      <c r="A32" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" s="40">
+        <v>1311</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="40">
+        <v>186</v>
+      </c>
+      <c r="F32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+    </row>
+    <row r="33" spans="1:10" s="1" customFormat="1">
+      <c r="A33" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="40">
+        <v>1311</v>
+      </c>
+      <c r="D33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" s="40">
+        <v>186</v>
+      </c>
+      <c r="F33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H33" s="40">
+        <v>3132</v>
+      </c>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+    </row>
+    <row r="34" spans="1:10" s="1" customFormat="1">
+      <c r="A34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+    </row>
+    <row r="35" spans="1:10" s="1" customFormat="1">
+      <c r="A35" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="40">
+        <v>3562</v>
+      </c>
+      <c r="D35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="40">
+        <v>3562</v>
+      </c>
+      <c r="F35" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="40">
+        <v>3562</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+    </row>
+    <row r="36" spans="1:10" s="1" customFormat="1">
+      <c r="A36" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="40">
+        <v>3562</v>
+      </c>
+      <c r="D36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="40">
+        <v>3562</v>
+      </c>
+      <c r="F36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="40">
+        <v>3562</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+    </row>
+    <row r="37" spans="1:10" s="1" customFormat="1">
+      <c r="A37" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+    </row>
+    <row r="38" spans="1:10" s="1" customFormat="1">
+      <c r="A38" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="40">
+        <v>9</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="40">
+        <v>9</v>
+      </c>
+      <c r="F38" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="40">
+        <v>9</v>
+      </c>
+      <c r="H38" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="1:10" s="1" customFormat="1">
+      <c r="A39" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="40">
+        <v>9</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="40">
+        <v>9</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="40">
+        <v>9</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" s="1" customFormat="1" ht="31.8">
+      <c r="A40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="1:10" s="1" customFormat="1">
+      <c r="A41" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="40">
+        <v>3170</v>
+      </c>
+      <c r="C41" s="40">
+        <v>29029</v>
+      </c>
+      <c r="D41" s="40">
+        <v>5525</v>
+      </c>
+      <c r="E41" s="40">
+        <v>41462</v>
+      </c>
+      <c r="F41" s="40">
+        <v>3309</v>
+      </c>
+      <c r="G41" s="40">
+        <v>28648</v>
+      </c>
+      <c r="H41" s="40">
+        <v>6163</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+    </row>
+    <row r="42" spans="1:10" s="1" customFormat="1">
+      <c r="A42" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="40">
+        <v>3170</v>
+      </c>
+      <c r="C42" s="40">
+        <v>29029</v>
+      </c>
+      <c r="D42" s="40">
+        <v>5525</v>
+      </c>
+      <c r="E42" s="40">
+        <v>41462</v>
+      </c>
+      <c r="F42" s="40">
+        <v>3309</v>
+      </c>
+      <c r="G42" s="40">
+        <v>28648</v>
+      </c>
+      <c r="H42" s="40">
+        <v>6163</v>
+      </c>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+    </row>
+    <row r="43" spans="1:10" s="1" customFormat="1">
+      <c r="A43" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+    </row>
+    <row r="44" spans="1:10" s="1" customFormat="1">
+      <c r="A44" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+    </row>
+    <row r="45" spans="1:10" s="1" customFormat="1">
+      <c r="A45" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="38">
+        <v>13.4</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="38">
+        <v>12.5</v>
+      </c>
+      <c r="F45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="38">
+        <v>8.5</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+    </row>
+    <row r="46" spans="1:10" s="1" customFormat="1">
+      <c r="A46" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="38">
+        <v>13.4</v>
+      </c>
+      <c r="D46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="38">
+        <v>12.5</v>
+      </c>
+      <c r="F46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="38">
+        <v>8.5</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+    </row>
+    <row r="47" spans="1:10" s="1" customFormat="1">
+      <c r="A47" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="38">
+        <v>13.7</v>
+      </c>
+      <c r="D48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="38">
+        <v>13.4</v>
+      </c>
+      <c r="F48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G48" s="38">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+    </row>
+    <row r="49" spans="1:10" s="1" customFormat="1">
+      <c r="A49" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="38">
+        <v>13.7</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="38">
+        <v>13.4</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G49" s="38">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+    </row>
+    <row r="50" spans="1:10" s="1" customFormat="1">
+      <c r="A50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+    </row>
+    <row r="51" spans="1:10" s="1" customFormat="1">
+      <c r="A51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="C51" s="38">
+        <v>29.9</v>
+      </c>
+      <c r="D51" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="E51" s="38">
+        <v>29.7</v>
+      </c>
+      <c r="F51" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="G51" s="38">
+        <v>29.7</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+    </row>
+    <row r="52" spans="1:10" s="1" customFormat="1">
+      <c r="A52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="C52" s="38">
+        <v>29.1</v>
+      </c>
+      <c r="D52" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="E52" s="38">
+        <v>29.1</v>
+      </c>
+      <c r="F52" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="G52" s="38">
+        <v>29.1</v>
+      </c>
+      <c r="H52" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="1:10" s="1" customFormat="1">
+      <c r="A53" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="D53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="38">
+        <v>0.6</v>
+      </c>
+      <c r="F53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" s="38">
+        <v>0.6</v>
+      </c>
+      <c r="H53" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="4"/>
+    </row>
+    <row r="54" spans="1:10" s="1" customFormat="1">
+      <c r="A54" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+    </row>
+    <row r="55" spans="1:10" s="1" customFormat="1">
+      <c r="A55" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+    </row>
+    <row r="56" spans="1:10" s="1" customFormat="1">
+      <c r="A56" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="40">
+        <v>314636</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="40">
+        <v>312347</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="40">
+        <v>312347</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+    </row>
+    <row r="57" spans="1:10" s="1" customFormat="1">
+      <c r="A57" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="40">
+        <v>314636</v>
+      </c>
+      <c r="D57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="40">
+        <v>312347</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" s="40">
+        <v>312347</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+    </row>
+    <row r="58" spans="1:10" s="1" customFormat="1">
+      <c r="A58" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+    </row>
+    <row r="59" spans="1:10" s="1" customFormat="1">
+      <c r="A59" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="40">
+        <v>11508</v>
+      </c>
+      <c r="D59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="40">
+        <v>11508</v>
+      </c>
+      <c r="F59" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G59" s="40">
+        <v>11508</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+    </row>
+    <row r="60" spans="1:10" s="1" customFormat="1">
+      <c r="A60" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="40">
+        <v>11508</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" s="40">
+        <v>11508</v>
+      </c>
+      <c r="F60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="40">
+        <v>11508</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+    </row>
+    <row r="61" spans="1:10" s="25" customFormat="1" ht="21.6">
+      <c r="A61" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+    </row>
+    <row r="62" spans="1:10" s="1" customFormat="1">
+      <c r="A62" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="40">
+        <v>1259644</v>
+      </c>
+      <c r="C62" s="40">
+        <v>7729778</v>
+      </c>
+      <c r="D62" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="E62" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="F62" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="G62" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="H62" s="40">
+        <v>767632</v>
+      </c>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+    </row>
+    <row r="63" spans="1:10" s="1" customFormat="1">
+      <c r="A63" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="40">
+        <v>1259644</v>
+      </c>
+      <c r="C63" s="40">
+        <v>7729778</v>
+      </c>
+      <c r="D63" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="E63" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="F63" s="40">
+        <v>1150962</v>
+      </c>
+      <c r="G63" s="40">
+        <v>7119854</v>
+      </c>
+      <c r="H63" s="40">
+        <v>767632</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" s="1" customFormat="1">
+      <c r="A64" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" s="30" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="29"/>
+      <c r="J65" s="29"/>
+    </row>
+    <row r="66" spans="1:10" s="30" customFormat="1">
+      <c r="A66" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="38">
+        <v>801</v>
+      </c>
+      <c r="D66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="38">
+        <v>801</v>
+      </c>
+      <c r="F66" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="38">
+        <v>801</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+    </row>
+    <row r="67" spans="1:10" s="30" customFormat="1">
+      <c r="A67" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C67" s="38">
+        <v>801</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E67" s="38">
+        <v>801</v>
+      </c>
+      <c r="F67" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="38">
+        <v>801</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+    </row>
+    <row r="68" spans="1:10" s="30" customFormat="1">
+      <c r="A68" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+    </row>
+    <row r="69" spans="1:10" s="1" customFormat="1">
+      <c r="A69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="40">
+        <v>18080</v>
+      </c>
+      <c r="C69" s="40">
+        <v>107763</v>
+      </c>
+      <c r="D69" s="40">
+        <v>17369</v>
+      </c>
+      <c r="E69" s="40">
+        <v>108492</v>
+      </c>
+      <c r="F69" s="40">
+        <v>17369</v>
+      </c>
+      <c r="G69" s="40">
+        <v>108492</v>
+      </c>
+      <c r="H69" s="40">
+        <v>14605</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" s="1" customFormat="1">
+      <c r="A70" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="40">
+        <v>17146</v>
+      </c>
+      <c r="C70" s="40">
+        <v>97007</v>
+      </c>
+      <c r="D70" s="40">
+        <v>16435</v>
+      </c>
+      <c r="E70" s="40">
+        <v>97736</v>
+      </c>
+      <c r="F70" s="40">
+        <v>16435</v>
+      </c>
+      <c r="G70" s="40">
+        <v>97736</v>
+      </c>
+      <c r="H70" s="40">
+        <v>14605</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" s="1" customFormat="1">
+      <c r="A71" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="40">
+        <v>934</v>
+      </c>
+      <c r="C71" s="40">
+        <v>10756</v>
+      </c>
+      <c r="D71" s="40">
+        <v>934</v>
+      </c>
+      <c r="E71" s="40">
+        <v>10756</v>
+      </c>
+      <c r="F71" s="40">
+        <v>934</v>
+      </c>
+      <c r="G71" s="40">
+        <v>10756</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" s="1" customFormat="1">
+      <c r="A72" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" s="68"/>
+      <c r="C72" s="68"/>
+      <c r="D72" s="68"/>
+      <c r="E72" s="68"/>
+      <c r="F72" s="68"/>
+      <c r="G72" s="68"/>
+      <c r="H72" s="68"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" s="1" customFormat="1">
+      <c r="A73" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="40">
+        <v>9697</v>
+      </c>
+      <c r="C73" s="40">
+        <v>47863</v>
+      </c>
+      <c r="D73" s="40">
+        <v>9697</v>
+      </c>
+      <c r="E73" s="40">
+        <v>47863</v>
+      </c>
+      <c r="F73" s="40">
+        <v>9697</v>
+      </c>
+      <c r="G73" s="40">
+        <v>46115</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" s="1" customFormat="1">
+      <c r="A74" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B74" s="40">
+        <v>7306</v>
+      </c>
+      <c r="C74" s="40">
+        <v>31376</v>
+      </c>
+      <c r="D74" s="40">
+        <v>7306</v>
+      </c>
+      <c r="E74" s="40">
+        <v>31376</v>
+      </c>
+      <c r="F74" s="40">
+        <v>7306</v>
+      </c>
+      <c r="G74" s="40">
+        <v>29628</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" s="1" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B75" s="40">
+        <v>2391</v>
+      </c>
+      <c r="C75" s="40">
+        <v>16487</v>
+      </c>
+      <c r="D75" s="40">
+        <v>2391</v>
+      </c>
+      <c r="E75" s="40">
+        <v>16487</v>
+      </c>
+      <c r="F75" s="40">
+        <v>2391</v>
+      </c>
+      <c r="G75" s="40">
+        <v>16487</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" s="1" customFormat="1">
+      <c r="A76" s="54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" s="40"/>
+      <c r="C76" s="40"/>
+      <c r="D76" s="40"/>
+      <c r="E76" s="40"/>
+      <c r="F76" s="40"/>
+      <c r="G76" s="40"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" s="1" customFormat="1">
+      <c r="A77" s="28" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" s="40"/>
+      <c r="C77" s="40"/>
+      <c r="D77" s="40"/>
+      <c r="E77" s="40"/>
+      <c r="F77" s="40"/>
+      <c r="G77" s="40"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" s="1" customFormat="1">
+      <c r="A78" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B78" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C78" s="40">
+        <v>124</v>
+      </c>
+      <c r="D78" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E78" s="40">
+        <v>124</v>
+      </c>
+      <c r="F78" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G78" s="40">
+        <v>124</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" s="1" customFormat="1">
+      <c r="A79" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B79" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C79" s="40">
+        <v>124</v>
+      </c>
+      <c r="D79" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E79" s="40">
+        <v>124</v>
+      </c>
+      <c r="F79" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G79" s="40">
+        <v>124</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" s="1" customFormat="1">
+      <c r="A80" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+      <c r="D80" s="6"/>
+      <c r="E80" s="6"/>
+      <c r="F80" s="6"/>
+      <c r="G80" s="6"/>
+      <c r="H80" s="6"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" s="1" customFormat="1">
+      <c r="A81" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" s="1" customFormat="1">
+      <c r="A82" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" s="1" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A83" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" s="38">
+        <v>108466.8</v>
+      </c>
+      <c r="C83" s="38">
+        <v>905355.7</v>
+      </c>
+      <c r="D83" s="38">
+        <v>72352.800000000003</v>
+      </c>
+      <c r="E83" s="38">
+        <v>609105.69999999995</v>
+      </c>
+      <c r="F83" s="38">
+        <v>72352.800000000003</v>
+      </c>
+      <c r="G83" s="38">
+        <v>609105.69999999995</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" s="1" customFormat="1">
+      <c r="A84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B84" s="38">
+        <v>44008.5</v>
+      </c>
+      <c r="C84" s="38">
+        <v>401175.9</v>
+      </c>
+      <c r="D84" s="38">
+        <v>13745</v>
+      </c>
+      <c r="E84" s="38">
+        <v>147347</v>
+      </c>
+      <c r="F84" s="38">
+        <v>13745</v>
+      </c>
+      <c r="G84" s="38">
+        <v>147347</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" s="1" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="38">
+        <v>24377</v>
+      </c>
+      <c r="D85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" s="38">
+        <v>24377</v>
+      </c>
+      <c r="F85" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G85" s="38">
+        <v>24377</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" s="1" customFormat="1">
+      <c r="A86" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="38">
+        <v>3595.7</v>
+      </c>
+      <c r="C86" s="38">
+        <v>23911.9</v>
+      </c>
+      <c r="D86" s="38">
+        <v>40</v>
+      </c>
+      <c r="E86" s="38">
+        <v>208</v>
+      </c>
+      <c r="F86" s="38">
+        <v>40</v>
+      </c>
+      <c r="G86" s="38">
+        <v>208</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" s="1" customFormat="1">
+      <c r="A87" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B87" s="38">
+        <v>47249.8</v>
+      </c>
+      <c r="C87" s="38">
+        <v>410185.3</v>
+      </c>
+      <c r="D87" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" s="38">
+        <v>391742</v>
+      </c>
+      <c r="F87" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G87" s="38">
+        <v>391742</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" s="1" customFormat="1">
+      <c r="A88" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="38">
+        <v>9024.7999999999993</v>
+      </c>
+      <c r="C88" s="38">
+        <v>45705.599999999999</v>
+      </c>
+      <c r="D88" s="38">
+        <v>8969.7999999999993</v>
+      </c>
+      <c r="E88" s="38">
+        <v>45431.7</v>
+      </c>
+      <c r="F88" s="38">
+        <v>8969.7999999999993</v>
+      </c>
+      <c r="G88" s="38">
+        <v>45431.7</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10" s="1" customFormat="1">
+      <c r="A89" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+    </row>
+    <row r="90" spans="1:10" s="1" customFormat="1">
+      <c r="A90" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B90" s="38">
+        <v>7.6</v>
+      </c>
+      <c r="C90" s="38">
+        <v>358.6</v>
+      </c>
+      <c r="D90" s="38">
+        <v>5.9</v>
+      </c>
+      <c r="E90" s="38">
+        <v>340.3</v>
+      </c>
+      <c r="F90" s="38">
+        <v>5.9</v>
+      </c>
+      <c r="G90" s="38">
+        <v>340.3</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4"/>
+    </row>
+    <row r="91" spans="1:10" s="1" customFormat="1">
+      <c r="A91" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="38">
+        <v>7.5</v>
+      </c>
+      <c r="C91" s="38">
+        <v>357.3</v>
+      </c>
+      <c r="D91" s="38">
+        <v>5.9</v>
+      </c>
+      <c r="E91" s="38">
+        <v>340.3</v>
+      </c>
+      <c r="F91" s="38">
+        <v>5.9</v>
+      </c>
+      <c r="G91" s="38">
+        <v>340.3</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4"/>
+    </row>
+    <row r="92" spans="1:10" s="1" customFormat="1">
+      <c r="A92" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="C92" s="83">
+        <v>1.3</v>
+      </c>
+      <c r="D92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="G92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="H92" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="81"/>
+      <c r="C93" s="81"/>
+      <c r="D93" s="81"/>
+      <c r="E93" s="81"/>
+      <c r="F93" s="81"/>
+      <c r="G93" s="81"/>
+      <c r="H93" s="81"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B94" s="73"/>
+      <c r="C94" s="73"/>
+      <c r="D94" s="73"/>
+      <c r="E94" s="73"/>
+      <c r="F94" s="73"/>
+      <c r="G94" s="73"/>
+      <c r="H94" s="73"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+    </row>
+    <row r="95" spans="1:10" ht="46.95" customHeight="1">
+      <c r="A95" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95" s="77"/>
+      <c r="C95" s="77"/>
+      <c r="D95" s="77"/>
+      <c r="E95" s="77"/>
+      <c r="F95" s="77"/>
+      <c r="G95" s="77"/>
+      <c r="H95" s="77"/>
+      <c r="I95" s="70"/>
+      <c r="J95" s="70"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="74"/>
+      <c r="B96" s="74"/>
+      <c r="C96" s="74"/>
+      <c r="D96" s="74"/>
+      <c r="E96" s="74"/>
+      <c r="F96" s="74"/>
+      <c r="G96" s="74"/>
+      <c r="H96" s="74"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>'01'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'02'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'03'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'04'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'05'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'06'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'07'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>