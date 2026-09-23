--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -1,101 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="146">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kW.h</t>
   </si>
   <si>
     <t xml:space="preserve">Steam and hot water (thermal energy), thousand Gcal </t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>"-" - production no</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
@@ -422,57 +423,117 @@
   <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>"-" No production</t>
   </si>
   <si>
     <t>"*" - Operational data</t>
   </si>
   <si>
     <t>«х» – Data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Kyzylorda  D</t>
   </si>
   <si>
     <t xml:space="preserve">Division of industrial and environment statistics                                                     </t>
   </si>
   <si>
-    <t>Ayashova Gulnara Kapanovna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7242274604</t>
   </si>
   <si>
-    <t>G.Ayasheva @aspire.gov.kz</t>
+    <t>410.4</t>
+  </si>
+  <si>
+    <t>360.8</t>
+  </si>
+  <si>
+    <t>48.4</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>1 009 418.7</t>
+  </si>
+  <si>
+    <t>477 671.9</t>
+  </si>
+  <si>
+    <t>24 377.0</t>
+  </si>
+  <si>
+    <t>30 614.9</t>
+  </si>
+  <si>
+    <t>410 185.3</t>
+  </si>
+  <si>
+    <t>66 569.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akhmetova Maira Galymzhanovna </t>
+  </si>
+  <si>
+    <t>mai.akhmetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>425.8</t>
+  </si>
+  <si>
+    <t>368.5</t>
+  </si>
+  <si>
+    <t>55.9</t>
+  </si>
+  <si>
+    <t>1.4</t>
+  </si>
+  <si>
+    <t>1 237 292.3</t>
+  </si>
+  <si>
+    <t>624 799.3</t>
+  </si>
+  <si>
+    <t>31 707.0</t>
+  </si>
+  <si>
+    <t>36 325.6</t>
+  </si>
+  <si>
+    <t>457 171.4</t>
+  </si>
+  <si>
+    <t>87 289.1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -512,50 +573,51 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -688,51 +750,51 @@
   <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -793,72 +855,60 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -867,59 +917,65 @@
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="4"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 12" xfId="6"/>
     <cellStyle name="Обычный 13" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 3" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="11"/>
     <cellStyle name="Обычный 3 2" xfId="12"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="13"/>
     <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 7" xfId="16"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1273,353 +1329,354 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mai.akhmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="63" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="49"/>
+    <col min="1" max="1" width="42.33203125" style="59" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="59" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="48"/>
-[...3 lines deleted...]
-      <c r="A2" s="50" t="s">
+      <c r="A1" s="44"/>
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:13" s="47" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="50">
+      <c r="B2" s="46">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="50" t="s">
+    <row r="3" spans="1:13" s="47" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="46" t="s">
         <v>86</v>
       </c>
-      <c r="B3" s="50" t="s">
+      <c r="B3" s="46" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="50" t="s">
+    <row r="4" spans="1:13" s="47" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="48" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="51" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="50" t="s">
+    <row r="5" spans="1:13" s="47" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="46" t="s">
         <v>89</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="48" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="50" t="s">
+    <row r="6" spans="1:13" s="47" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="46" t="s">
         <v>91</v>
       </c>
-      <c r="B6" s="50">
+      <c r="B6" s="46">
         <v>2000</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="51" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A7" s="50" t="s">
+    <row r="7" spans="1:13" s="47" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="46" t="s">
         <v>92</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="49" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
-      <c r="A8" s="50" t="s">
+    <row r="8" spans="1:13" s="47" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="46" t="s">
         <v>94</v>
       </c>
-      <c r="B8" s="52" t="s">
+      <c r="B8" s="48" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="51" customFormat="1" ht="45" customHeight="1">
-      <c r="A9" s="50" t="s">
+    <row r="9" spans="1:13" s="47" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="46" t="s">
         <v>96</v>
       </c>
-      <c r="B9" s="53" t="s">
+      <c r="B9" s="49" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="51" customFormat="1">
-      <c r="A10" s="50" t="s">
+    <row r="10" spans="1:13" s="47" customFormat="1">
+      <c r="A10" s="46" t="s">
         <v>98</v>
       </c>
-      <c r="B10" s="53" t="s">
+      <c r="B10" s="49" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="51" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="50" t="s">
+    <row r="11" spans="1:13" s="47" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="B11" s="53"/>
-[...3 lines deleted...]
-      <c r="A12" s="50" t="s">
+      <c r="B11" s="49"/>
+      <c r="M11" s="50"/>
+    </row>
+    <row r="12" spans="1:13" s="47" customFormat="1" ht="26.4">
+      <c r="A12" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="51" t="s">
         <v>102</v>
       </c>
-      <c r="M12" s="54"/>
-[...2 lines deleted...]
-      <c r="A13" s="50" t="s">
+      <c r="M12" s="50"/>
+    </row>
+    <row r="13" spans="1:13" s="47" customFormat="1">
+      <c r="A13" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="M13" s="54"/>
-[...2 lines deleted...]
-      <c r="A14" s="50" t="s">
+      <c r="M13" s="50"/>
+    </row>
+    <row r="14" spans="1:13" s="47" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A14" s="46" t="s">
         <v>105</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="52" t="s">
         <v>106</v>
       </c>
-      <c r="M14" s="54"/>
-[...2 lines deleted...]
-      <c r="A15" s="50" t="s">
+      <c r="M14" s="50"/>
+    </row>
+    <row r="15" spans="1:13" s="47" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="46" t="s">
         <v>107</v>
       </c>
-      <c r="B15" s="57" t="s">
+      <c r="B15" s="53" t="s">
         <v>108</v>
       </c>
-      <c r="M15" s="54"/>
+      <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="50" t="s">
+      <c r="A16" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="58">
-[...2 lines deleted...]
-      <c r="M16" s="59"/>
+      <c r="B16" s="54">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="55"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="50" t="s">
+      <c r="A17" s="46" t="s">
         <v>110</v>
       </c>
-      <c r="B17" s="58">
-[...2 lines deleted...]
-      <c r="M17" s="60"/>
+      <c r="B17" s="54">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="56"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="46" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="69" t="s">
+      <c r="B18" s="64" t="s">
         <v>122</v>
       </c>
-      <c r="M18" s="59"/>
+      <c r="M18" s="55"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="46" t="s">
         <v>112</v>
       </c>
-      <c r="B19" s="70" t="s">
+      <c r="B19" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="M19" s="56"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="66" t="s">
         <v>123</v>
       </c>
-      <c r="M19" s="60"/>
-[...8 lines deleted...]
-      <c r="M20" s="59"/>
+      <c r="M20" s="55"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="B21" s="71" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="60"/>
+      <c r="B21" s="67" t="s">
+        <v>135</v>
+      </c>
+      <c r="M21" s="56"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="61"/>
-      <c r="B22" s="62"/>
+      <c r="A22" s="57"/>
+      <c r="B22" s="58"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="60"/>
+      <c r="M23" s="56"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="59"/>
+      <c r="M24" s="55"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="60"/>
+      <c r="M25" s="56"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="59"/>
+      <c r="M26" s="55"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="65" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="65"/>
+    <col min="1" max="1" width="4.44140625" style="61" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="61" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="61"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="64"/>
+      <c r="B2" s="60"/>
     </row>
     <row r="4" spans="2:2">
-      <c r="B4" s="66"/>
+      <c r="B4" s="62"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="66"/>
+      <c r="B5" s="62"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="66" t="s">
+      <c r="B6" s="62" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="62" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="66" t="s">
+      <c r="B8" s="62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="66" t="s">
+      <c r="B9" s="62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="66"/>
+      <c r="B10" s="62"/>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="66" t="s">
+      <c r="B11" s="62" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="66"/>
+      <c r="B12" s="62"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="66"/>
+      <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="66"/>
+      <c r="B14" s="62"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="67" t="s">
+      <c r="B15" s="63" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.88671875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
@@ -1729,351 +1786,371 @@
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1">
       <c r="A5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>69</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="H5" s="38">
-[...2 lines deleted...]
-      <c r="I5" s="40"/>
+      <c r="H5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I5" s="31" t="s">
+        <v>140</v>
+      </c>
       <c r="J5" s="38"/>
       <c r="K5" s="31"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1">
       <c r="A6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="C6" s="41" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>60</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>70</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="H6" s="38">
-[...2 lines deleted...]
-      <c r="I6" s="40"/>
+      <c r="H6" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="I6" s="31" t="s">
+        <v>141</v>
+      </c>
       <c r="J6" s="38"/>
       <c r="K6" s="31"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="43" t="s">
+      <c r="B7" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="44" t="s">
+      <c r="C7" s="41" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="35" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>71</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="H7" s="38">
-[...2 lines deleted...]
-      <c r="I7" s="40"/>
+      <c r="H7" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="I7" s="31" t="s">
+        <v>142</v>
+      </c>
       <c r="J7" s="38"/>
       <c r="K7" s="31"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="O7" s="26"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="44" t="s">
+      <c r="C8" s="41" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>72</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="H8" s="38">
-[...2 lines deleted...]
-      <c r="I8" s="40"/>
+      <c r="H8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="I8" s="31" t="s">
+        <v>143</v>
+      </c>
       <c r="J8" s="38"/>
       <c r="K8" s="31"/>
       <c r="L8" s="8"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="44" t="s">
+      <c r="C9" s="41" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="35" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>73</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="H9" s="38">
-[...2 lines deleted...]
-      <c r="I9" s="40"/>
+      <c r="H9" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="I9" s="31" t="s">
+        <v>144</v>
+      </c>
       <c r="J9" s="38"/>
       <c r="K9" s="31"/>
       <c r="L9" s="8"/>
       <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:15" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="44" t="s">
+      <c r="C10" s="41" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="31" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="H10" s="38">
-[...2 lines deleted...]
-      <c r="I10" s="40"/>
+      <c r="H10" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I10" s="31" t="s">
+        <v>145</v>
+      </c>
       <c r="J10" s="38"/>
       <c r="K10" s="31"/>
       <c r="L10" s="8"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:15" s="1" customFormat="1" ht="21.6">
       <c r="A11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="9"/>
-      <c r="I11" s="41"/>
+      <c r="I11" s="69"/>
       <c r="J11" s="9"/>
       <c r="K11" s="32"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:15" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="H12" s="38">
-[...2 lines deleted...]
-      <c r="I12" s="40"/>
+      <c r="H12" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="I12" s="31" t="s">
+        <v>136</v>
+      </c>
       <c r="J12" s="38"/>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:15" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="44" t="s">
+      <c r="C13" s="41" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="35" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="35" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="35" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="38">
-[...2 lines deleted...]
-      <c r="I13" s="40"/>
+      <c r="H13" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="I13" s="31" t="s">
+        <v>137</v>
+      </c>
       <c r="J13" s="38"/>
       <c r="K13" s="31"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="46" t="s">
+      <c r="C14" s="43" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="33" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="35" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="H14" s="38">
-[...2 lines deleted...]
-      <c r="I14" s="40"/>
+      <c r="H14" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="I14" s="31" t="s">
+        <v>138</v>
+      </c>
       <c r="J14" s="38"/>
       <c r="K14" s="31"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="45" t="s">
+      <c r="C15" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="36" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="H15" s="47">
-[...2 lines deleted...]
-      <c r="I15" s="42"/>
+      <c r="H15" s="29" t="s">
+        <v>127</v>
+      </c>
+      <c r="I15" s="39" t="s">
+        <v>139</v>
+      </c>
       <c r="J15" s="29"/>
       <c r="K15" s="39"/>
       <c r="L15" s="29"/>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="H16" s="22"/>
       <c r="K16" s="21"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A17" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>