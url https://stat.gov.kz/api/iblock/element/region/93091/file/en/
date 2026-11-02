--- v5 (2026-09-23)
+++ v6 (2026-11-02)
@@ -52,51 +52,51 @@
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="156">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kW.h</t>
   </si>
   <si>
     <t xml:space="preserve">Steam and hot water (thermal energy), thousand Gcal </t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>"-" - production no</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
@@ -490,50 +490,80 @@
     <t>368.5</t>
   </si>
   <si>
     <t>55.9</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>1 237 292.3</t>
   </si>
   <si>
     <t>624 799.3</t>
   </si>
   <si>
     <t>31 707.0</t>
   </si>
   <si>
     <t>36 325.6</t>
   </si>
   <si>
     <t>457 171.4</t>
   </si>
   <si>
     <t>87 289.1</t>
+  </si>
+  <si>
+    <t>440.6</t>
+  </si>
+  <si>
+    <t>375.6</t>
+  </si>
+  <si>
+    <t>63.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.5</t>
+  </si>
+  <si>
+    <t>1 436 760.9</t>
+  </si>
+  <si>
+    <t>767 641.1</t>
+  </si>
+  <si>
+    <t>36 922.0</t>
+  </si>
+  <si>
+    <t>40 204.3</t>
+  </si>
+  <si>
+    <t>484 528.5</t>
+  </si>
+  <si>
+    <t>107 464.9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -927,55 +957,55 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="20">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="4"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 12" xfId="6"/>
     <cellStyle name="Обычный 13" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="8"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 3" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="11"/>
     <cellStyle name="Обычный 3 2" xfId="12"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="13"/>
     <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="15"/>
     <cellStyle name="Обычный 7" xfId="16"/>
     <cellStyle name="Обычный 8" xfId="17"/>
     <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1345,51 +1375,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mai.akhmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="59" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="59" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="44"/>
       <c r="B1" s="44"/>
     </row>
     <row r="2" spans="1:13" s="47" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>85</v>
       </c>
       <c r="B2" s="46">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="47" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>86</v>
       </c>
@@ -1479,60 +1509,60 @@
       <c r="M13" s="50"/>
     </row>
     <row r="14" spans="1:13" s="47" customFormat="1" ht="32.25" customHeight="1">
       <c r="A14" s="46" t="s">
         <v>105</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>106</v>
       </c>
       <c r="M14" s="50"/>
     </row>
     <row r="15" spans="1:13" s="47" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="46" t="s">
         <v>107</v>
       </c>
       <c r="B15" s="53" t="s">
         <v>108</v>
       </c>
       <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="46" t="s">
         <v>109</v>
       </c>
       <c r="B16" s="54">
-        <v>46281</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="55"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="46" t="s">
         <v>110</v>
       </c>
       <c r="B17" s="54">
-        <v>46311</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="56"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="64" t="s">
         <v>122</v>
       </c>
       <c r="M18" s="55"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="46" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="65" t="s">
         <v>134</v>
       </c>
       <c r="M19" s="56"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="46" t="s">
         <v>113</v>
       </c>
@@ -1632,86 +1662,86 @@
     <row r="12" spans="2:2">
       <c r="B12" s="62"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="62"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="63" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+      <selection activeCell="M12" sqref="M12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.88671875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="68"/>
-[...10 lines deleted...]
-      <c r="M1" s="68"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
     </row>
     <row r="2" spans="1:15" s="1" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="12"/>
     </row>
     <row r="3" spans="1:15" s="4" customFormat="1" ht="25.2" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="27" t="s">
@@ -1792,366 +1822,386 @@
       </c>
       <c r="B5" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>69</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>79</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I5" s="31" t="s">
         <v>140</v>
       </c>
-      <c r="J5" s="38"/>
+      <c r="J5" s="7" t="s">
+        <v>150</v>
+      </c>
       <c r="K5" s="31"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1">
       <c r="A6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="41" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>60</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>70</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>80</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>129</v>
       </c>
       <c r="I6" s="31" t="s">
         <v>141</v>
       </c>
-      <c r="J6" s="38"/>
+      <c r="J6" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="K6" s="31"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="41" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="35" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>71</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>81</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>130</v>
       </c>
       <c r="I7" s="31" t="s">
         <v>142</v>
       </c>
-      <c r="J7" s="38"/>
+      <c r="J7" s="7" t="s">
+        <v>152</v>
+      </c>
       <c r="K7" s="31"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="O7" s="26"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="41" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>72</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>82</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>131</v>
       </c>
       <c r="I8" s="31" t="s">
         <v>143</v>
       </c>
-      <c r="J8" s="38"/>
+      <c r="J8" s="7" t="s">
+        <v>153</v>
+      </c>
       <c r="K8" s="31"/>
       <c r="L8" s="8"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="41" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="35" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>73</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>83</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>132</v>
       </c>
       <c r="I9" s="31" t="s">
         <v>144</v>
       </c>
-      <c r="J9" s="38"/>
+      <c r="J9" s="7" t="s">
+        <v>154</v>
+      </c>
       <c r="K9" s="31"/>
       <c r="L9" s="8"/>
       <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:15" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="41" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="31" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="31" t="s">
         <v>84</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>133</v>
       </c>
       <c r="I10" s="31" t="s">
         <v>145</v>
       </c>
-      <c r="J10" s="38"/>
+      <c r="J10" s="7" t="s">
+        <v>155</v>
+      </c>
       <c r="K10" s="31"/>
       <c r="L10" s="8"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:15" s="1" customFormat="1" ht="21.6">
       <c r="A11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="9"/>
-      <c r="I11" s="69"/>
+      <c r="I11" s="68"/>
       <c r="J11" s="9"/>
       <c r="K11" s="32"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:15" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="35" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>124</v>
       </c>
       <c r="I12" s="31" t="s">
         <v>136</v>
       </c>
-      <c r="J12" s="38"/>
+      <c r="J12" s="7" t="s">
+        <v>146</v>
+      </c>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:15" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="41" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="35" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="35" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="35" t="s">
         <v>76</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>125</v>
       </c>
       <c r="I13" s="31" t="s">
         <v>137</v>
       </c>
-      <c r="J13" s="38"/>
+      <c r="J13" s="7" t="s">
+        <v>147</v>
+      </c>
       <c r="K13" s="31"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="43" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="33" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="35" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="H14" s="38" t="s">
         <v>126</v>
       </c>
       <c r="I14" s="31" t="s">
         <v>138</v>
       </c>
-      <c r="J14" s="38"/>
+      <c r="J14" s="7" t="s">
+        <v>148</v>
+      </c>
       <c r="K14" s="31"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="36" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>78</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>127</v>
       </c>
       <c r="I15" s="39" t="s">
         <v>139</v>
       </c>
-      <c r="J15" s="29"/>
+      <c r="J15" s="29" t="s">
+        <v>149</v>
+      </c>
       <c r="K15" s="39"/>
       <c r="L15" s="29"/>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="H16" s="22"/>
       <c r="K16" s="21"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A17" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>