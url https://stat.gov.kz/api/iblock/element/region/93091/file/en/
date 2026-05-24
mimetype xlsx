--- v0 (2026-04-24)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="65">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kW.h</t>
   </si>
   <si>
     <t xml:space="preserve">Steam and hot water (thermal energy), thousand Gcal </t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>"-" - production no</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
@@ -177,50 +177,80 @@
     <t>327.3</t>
   </si>
   <si>
     <t>19.8</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>450 064.7</t>
   </si>
   <si>
     <t>216 650.7</t>
   </si>
   <si>
     <t>7 135.0</t>
   </si>
   <si>
     <t>13 031.4</t>
   </si>
   <si>
     <t>197 860.2</t>
   </si>
   <si>
     <t>15 387.4</t>
+  </si>
+  <si>
+    <t>363.7</t>
+  </si>
+  <si>
+    <t>336.9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   25.9</t>
+  </si>
+  <si>
+    <t>1.0</t>
+  </si>
+  <si>
+    <t>567 674.4</t>
+  </si>
+  <si>
+    <t>262 254.4</t>
+  </si>
+  <si>
+    <t>8 168.0</t>
+  </si>
+  <si>
+    <t>17 308.8</t>
+  </si>
+  <si>
+    <t>255 978.7</t>
+  </si>
+  <si>
+    <t>23 964.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -773,51 +803,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.88671875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
@@ -918,276 +948,296 @@
         <v>0</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="36"/>
+      <c r="E5" s="36" t="s">
+        <v>59</v>
+      </c>
       <c r="F5" s="39"/>
       <c r="G5" s="7"/>
       <c r="H5" s="36"/>
       <c r="I5" s="42"/>
       <c r="J5" s="39"/>
       <c r="K5" s="32"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="E6" s="36"/>
+      <c r="E6" s="36" t="s">
+        <v>60</v>
+      </c>
       <c r="F6" s="39"/>
       <c r="G6" s="8"/>
       <c r="H6" s="36"/>
       <c r="I6" s="42"/>
       <c r="J6" s="39"/>
       <c r="K6" s="32"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="E7" s="36"/>
+      <c r="E7" s="36" t="s">
+        <v>61</v>
+      </c>
       <c r="F7" s="39"/>
       <c r="G7" s="8"/>
       <c r="H7" s="36"/>
       <c r="I7" s="42"/>
       <c r="J7" s="39"/>
       <c r="K7" s="32"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="O7" s="27"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="E8" s="36"/>
+      <c r="E8" s="36" t="s">
+        <v>62</v>
+      </c>
       <c r="F8" s="39"/>
       <c r="G8" s="8"/>
       <c r="H8" s="36"/>
       <c r="I8" s="42"/>
       <c r="J8" s="39"/>
       <c r="K8" s="32"/>
       <c r="L8" s="8"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="46" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="E9" s="36"/>
+      <c r="E9" s="36" t="s">
+        <v>63</v>
+      </c>
       <c r="F9" s="39"/>
       <c r="G9" s="8"/>
       <c r="H9" s="36"/>
       <c r="I9" s="42"/>
       <c r="J9" s="39"/>
       <c r="K9" s="32"/>
       <c r="L9" s="8"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:15" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="46" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="36"/>
+      <c r="E10" s="36" t="s">
+        <v>64</v>
+      </c>
       <c r="F10" s="39"/>
       <c r="G10" s="8"/>
       <c r="H10" s="36"/>
       <c r="I10" s="42"/>
       <c r="J10" s="39"/>
       <c r="K10" s="32"/>
       <c r="L10" s="8"/>
       <c r="M10" s="19"/>
     </row>
     <row r="11" spans="1:15" s="1" customFormat="1" ht="21.6">
       <c r="A11" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="43"/>
       <c r="J11" s="9"/>
       <c r="K11" s="33"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:15" s="1" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="36"/>
+      <c r="E12" s="36" t="s">
+        <v>55</v>
+      </c>
       <c r="F12" s="39"/>
       <c r="G12" s="10"/>
       <c r="H12" s="36"/>
       <c r="I12" s="42"/>
       <c r="J12" s="39"/>
       <c r="K12" s="32"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:15" s="1" customFormat="1">
       <c r="A13" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="46" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="36"/>
+      <c r="E13" s="36" t="s">
+        <v>56</v>
+      </c>
       <c r="F13" s="39"/>
       <c r="G13" s="10"/>
       <c r="H13" s="36"/>
       <c r="I13" s="42"/>
       <c r="J13" s="39"/>
       <c r="K13" s="32"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
       <c r="A14" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="48" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="E14" s="38"/>
+      <c r="E14" s="38" t="s">
+        <v>57</v>
+      </c>
       <c r="F14" s="39"/>
       <c r="G14" s="10"/>
       <c r="H14" s="36"/>
       <c r="I14" s="42"/>
       <c r="J14" s="39"/>
       <c r="K14" s="32"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="47" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="E15" s="37"/>
+      <c r="E15" s="37" t="s">
+        <v>58</v>
+      </c>
       <c r="F15" s="40"/>
       <c r="G15" s="30"/>
       <c r="H15" s="41"/>
       <c r="I15" s="44"/>
       <c r="J15" s="30"/>
       <c r="K15" s="41"/>
       <c r="L15" s="30"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="H16" s="23"/>
       <c r="K16" s="22"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A17" s="25" t="s">