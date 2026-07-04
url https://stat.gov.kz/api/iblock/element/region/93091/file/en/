--- v1 (2026-05-24)
+++ v2 (2026-07-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kW.h</t>
   </si>
   <si>
     <t xml:space="preserve">Steam and hot water (thermal energy), thousand Gcal </t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>"-" - production no</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
@@ -207,50 +207,80 @@
     <t>336.9</t>
   </si>
   <si>
     <t xml:space="preserve">   25.9</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>567 674.4</t>
   </si>
   <si>
     <t>262 254.4</t>
   </si>
   <si>
     <t>8 168.0</t>
   </si>
   <si>
     <t>17 308.8</t>
   </si>
   <si>
     <t>255 978.7</t>
   </si>
   <si>
     <t>23 964.5</t>
+  </si>
+  <si>
+    <t>379.6</t>
+  </si>
+  <si>
+    <t>345.1</t>
+  </si>
+  <si>
+    <t>33.4</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>719 330.9</t>
+  </si>
+  <si>
+    <t>338 789.6</t>
+  </si>
+  <si>
+    <t>12 853.0</t>
+  </si>
+  <si>
+    <t>21 662.8</t>
+  </si>
+  <si>
+    <t>308 057.2</t>
+  </si>
+  <si>
+    <t>37 968.3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -354,51 +384,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -457,53 +487,50 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -803,86 +830,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.88671875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:15" s="1" customFormat="1">
       <c r="A2" s="11"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:15" s="4" customFormat="1" ht="25.2" customHeight="1">
       <c r="A3" s="14"/>
       <c r="B3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="28" t="s">
@@ -951,299 +978,319 @@
         <v>0</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="39"/>
+      <c r="F5" s="32" t="s">
+        <v>69</v>
+      </c>
       <c r="G5" s="7"/>
       <c r="H5" s="36"/>
-      <c r="I5" s="42"/>
+      <c r="I5" s="41"/>
       <c r="J5" s="39"/>
       <c r="K5" s="32"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="46" t="s">
+      <c r="C6" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="39"/>
+      <c r="F6" s="32" t="s">
+        <v>70</v>
+      </c>
       <c r="G6" s="8"/>
       <c r="H6" s="36"/>
-      <c r="I6" s="42"/>
+      <c r="I6" s="41"/>
       <c r="J6" s="39"/>
       <c r="K6" s="32"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="45" t="s">
+      <c r="B7" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="46" t="s">
+      <c r="C7" s="45" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="39"/>
+      <c r="F7" s="32" t="s">
+        <v>71</v>
+      </c>
       <c r="G7" s="8"/>
       <c r="H7" s="36"/>
-      <c r="I7" s="42"/>
+      <c r="I7" s="41"/>
       <c r="J7" s="39"/>
       <c r="K7" s="32"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="O7" s="27"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="46" t="s">
+      <c r="C8" s="45" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="F8" s="39"/>
+      <c r="F8" s="32" t="s">
+        <v>72</v>
+      </c>
       <c r="G8" s="8"/>
       <c r="H8" s="36"/>
-      <c r="I8" s="42"/>
+      <c r="I8" s="41"/>
       <c r="J8" s="39"/>
       <c r="K8" s="32"/>
       <c r="L8" s="8"/>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="46" t="s">
+      <c r="C9" s="45" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="F9" s="39"/>
+      <c r="F9" s="32" t="s">
+        <v>73</v>
+      </c>
       <c r="G9" s="8"/>
       <c r="H9" s="36"/>
-      <c r="I9" s="42"/>
+      <c r="I9" s="41"/>
       <c r="J9" s="39"/>
       <c r="K9" s="32"/>
       <c r="L9" s="8"/>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:15" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="46" t="s">
+      <c r="C10" s="45" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="F10" s="39"/>
+      <c r="F10" s="32" t="s">
+        <v>74</v>
+      </c>
       <c r="G10" s="8"/>
       <c r="H10" s="36"/>
-      <c r="I10" s="42"/>
+      <c r="I10" s="41"/>
       <c r="J10" s="39"/>
       <c r="K10" s="32"/>
       <c r="L10" s="8"/>
       <c r="M10" s="19"/>
     </row>
     <row r="11" spans="1:15" s="1" customFormat="1" ht="21.6">
       <c r="A11" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
-      <c r="F11" s="9"/>
+      <c r="F11" s="33"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
-      <c r="I11" s="43"/>
+      <c r="I11" s="42"/>
       <c r="J11" s="9"/>
       <c r="K11" s="33"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:15" s="1" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="F12" s="39"/>
+      <c r="F12" s="36" t="s">
+        <v>65</v>
+      </c>
       <c r="G12" s="10"/>
       <c r="H12" s="36"/>
-      <c r="I12" s="42"/>
+      <c r="I12" s="41"/>
       <c r="J12" s="39"/>
       <c r="K12" s="32"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:15" s="1" customFormat="1">
       <c r="A13" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="46" t="s">
+      <c r="C13" s="45" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="F13" s="39"/>
+      <c r="F13" s="36" t="s">
+        <v>66</v>
+      </c>
       <c r="G13" s="10"/>
       <c r="H13" s="36"/>
-      <c r="I13" s="42"/>
+      <c r="I13" s="41"/>
       <c r="J13" s="39"/>
       <c r="K13" s="32"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
       <c r="A14" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="48" t="s">
+      <c r="C14" s="47" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="34" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="F14" s="39"/>
+      <c r="F14" s="36" t="s">
+        <v>67</v>
+      </c>
       <c r="G14" s="10"/>
       <c r="H14" s="36"/>
-      <c r="I14" s="42"/>
+      <c r="I14" s="41"/>
       <c r="J14" s="39"/>
       <c r="K14" s="32"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="47" t="s">
+      <c r="C15" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="D15" s="41" t="s">
+      <c r="D15" s="40" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="40"/>
+      <c r="F15" s="40" t="s">
+        <v>68</v>
+      </c>
       <c r="G15" s="30"/>
-      <c r="H15" s="41"/>
-      <c r="I15" s="44"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="43"/>
       <c r="J15" s="30"/>
-      <c r="K15" s="41"/>
+      <c r="K15" s="40"/>
       <c r="L15" s="30"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="H16" s="23"/>
       <c r="K16" s="22"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>