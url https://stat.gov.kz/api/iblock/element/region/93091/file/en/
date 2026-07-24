--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="85">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kW.h</t>
   </si>
   <si>
     <t xml:space="preserve">Steam and hot water (thermal energy), thousand Gcal </t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>"-" - production no</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
@@ -237,50 +237,80 @@
     <t>345.1</t>
   </si>
   <si>
     <t>33.4</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>719 330.9</t>
   </si>
   <si>
     <t>338 789.6</t>
   </si>
   <si>
     <t>12 853.0</t>
   </si>
   <si>
     <t>21 662.8</t>
   </si>
   <si>
     <t>308 057.2</t>
   </si>
   <si>
     <t>37 968.3</t>
+  </si>
+  <si>
+    <t>394.8</t>
+  </si>
+  <si>
+    <t>352.7</t>
+  </si>
+  <si>
+    <t>40.9</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>868 758.6</t>
+  </si>
+  <si>
+    <t>408 164.7</t>
+  </si>
+  <si>
+    <t>19 789.0</t>
+  </si>
+  <si>
+    <t>26 066.9</t>
+  </si>
+  <si>
+    <t>362 935.5</t>
+  </si>
+  <si>
+    <t>51 802.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ _₽"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -384,72 +414,69 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -830,510 +857,530 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.88671875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:15" s="1" customFormat="1">
-      <c r="A2" s="11"/>
-[...11 lines deleted...]
-      <c r="M2" s="13"/>
+      <c r="A2" s="10"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="12"/>
     </row>
     <row r="3" spans="1:15" s="4" customFormat="1" ht="25.2" customHeight="1">
-      <c r="A3" s="14"/>
-      <c r="B3" s="28" t="s">
+      <c r="A3" s="13"/>
+      <c r="B3" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="D3" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="E3" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="F3" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="H3" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="28" t="s">
+      <c r="I3" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="28" t="s">
+      <c r="J3" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="K3" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="28" t="s">
+      <c r="L3" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="M3" s="29" t="s">
+      <c r="M3" s="28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="32" t="s">
+      <c r="C5" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="D5" s="32" t="s">
+      <c r="D5" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="E5" s="36" t="s">
+      <c r="E5" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="F5" s="32" t="s">
+      <c r="F5" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="G5" s="7"/>
-[...3 lines deleted...]
-      <c r="K5" s="32"/>
+      <c r="G5" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="H5" s="35"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="31"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="45" t="s">
+      <c r="C6" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="D6" s="32" t="s">
+      <c r="D6" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="E6" s="36" t="s">
+      <c r="E6" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="F6" s="32" t="s">
+      <c r="F6" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="G6" s="8"/>
-[...3 lines deleted...]
-      <c r="K6" s="32"/>
+      <c r="G6" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="H6" s="35"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="31"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1">
-      <c r="A7" s="16" t="s">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="45" t="s">
+      <c r="C7" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="D7" s="32" t="s">
+      <c r="D7" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="E7" s="36" t="s">
+      <c r="E7" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="F7" s="32" t="s">
+      <c r="F7" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="G7" s="8"/>
-[...3 lines deleted...]
-      <c r="K7" s="32"/>
+      <c r="G7" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="35"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="31"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
-      <c r="O7" s="27"/>
+      <c r="O7" s="26"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
-      <c r="A8" s="16" t="s">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="45" t="s">
+      <c r="C8" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="32" t="s">
+      <c r="D8" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="F8" s="32" t="s">
+      <c r="F8" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="G8" s="8"/>
-[...3 lines deleted...]
-      <c r="K8" s="32"/>
+      <c r="G8" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="H8" s="35"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="31"/>
       <c r="L8" s="8"/>
-      <c r="M8" s="17"/>
+      <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
-      <c r="A9" s="16" t="s">
+      <c r="A9" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="45" t="s">
+      <c r="C9" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="D9" s="32" t="s">
+      <c r="D9" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="E9" s="36" t="s">
+      <c r="E9" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="F9" s="32" t="s">
+      <c r="F9" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="G9" s="8"/>
-[...3 lines deleted...]
-      <c r="K9" s="32"/>
+      <c r="G9" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="H9" s="35"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="31"/>
       <c r="L9" s="8"/>
-      <c r="M9" s="17"/>
+      <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:15" s="1" customFormat="1">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="B10" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="45" t="s">
+      <c r="C10" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="D10" s="32" t="s">
+      <c r="D10" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="36" t="s">
+      <c r="E10" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="F10" s="32" t="s">
+      <c r="F10" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="G10" s="8"/>
-[...3 lines deleted...]
-      <c r="K10" s="32"/>
+      <c r="G10" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="H10" s="35"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="31"/>
       <c r="L10" s="8"/>
-      <c r="M10" s="19"/>
+      <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:15" s="1" customFormat="1" ht="21.6">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="31"/>
-[...4 lines deleted...]
-      <c r="G11" s="9"/>
+      <c r="B11" s="30"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
       <c r="H11" s="9"/>
-      <c r="I11" s="42"/>
+      <c r="I11" s="41"/>
       <c r="J11" s="9"/>
-      <c r="K11" s="33"/>
+      <c r="K11" s="32"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:15" s="1" customFormat="1">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="36" t="s">
+      <c r="B12" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="36" t="s">
+      <c r="C12" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="D12" s="32" t="s">
+      <c r="D12" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="36" t="s">
+      <c r="E12" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="F12" s="36" t="s">
+      <c r="F12" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="G12" s="10"/>
-[...3 lines deleted...]
-      <c r="K12" s="32"/>
+      <c r="G12" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" s="35"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:15" s="1" customFormat="1">
-      <c r="A13" s="15" t="s">
+      <c r="A13" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="36" t="s">
+      <c r="B13" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="C13" s="45" t="s">
+      <c r="C13" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="D13" s="32" t="s">
+      <c r="D13" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="36" t="s">
+      <c r="E13" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="F13" s="36" t="s">
+      <c r="F13" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="G13" s="10"/>
-[...3 lines deleted...]
-      <c r="K13" s="32"/>
+      <c r="G13" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="H13" s="35"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="31"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
-      <c r="A14" s="16" t="s">
+      <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="34" t="s">
+      <c r="B14" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="47" t="s">
+      <c r="C14" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="34" t="s">
+      <c r="D14" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="E14" s="38" t="s">
+      <c r="E14" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="F14" s="36" t="s">
+      <c r="F14" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="G14" s="10"/>
-[...3 lines deleted...]
-      <c r="K14" s="32"/>
+      <c r="G14" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="H14" s="35"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="31"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
-      <c r="A15" s="11" t="s">
+      <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="46" t="s">
+      <c r="C15" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="D15" s="40" t="s">
+      <c r="D15" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="E15" s="37" t="s">
+      <c r="E15" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="40" t="s">
+      <c r="F15" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="G15" s="30"/>
-[...5 lines deleted...]
-      <c r="M15" s="20"/>
+      <c r="G15" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="H15" s="39"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="22"/>
-[...6 lines deleted...]
-      <c r="M16" s="23"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="H16" s="22"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="13.8">
-      <c r="A17" s="25" t="s">
+      <c r="A17" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="22"/>
-[...10 lines deleted...]
-      <c r="M17" s="22"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="21"/>
       <c r="N17" s="3"/>
     </row>
     <row r="20" spans="1:14">
       <c r="H20" s="6"/>
     </row>
     <row r="23" spans="1:14">
-      <c r="M23" s="26"/>
+      <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:14">
-      <c r="M24" s="26"/>
+      <c r="M24" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>