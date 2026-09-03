--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -1,62 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="126">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kW.h</t>
   </si>
   <si>
     <t xml:space="preserve">Steam and hot water (thermal energy), thousand Gcal </t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>"-" - production no</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
@@ -267,62 +306,185 @@
     <t>352.7</t>
   </si>
   <si>
     <t>40.9</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>868 758.6</t>
   </si>
   <si>
     <t>408 164.7</t>
   </si>
   <si>
     <t>19 789.0</t>
   </si>
   <si>
     <t>26 066.9</t>
   </si>
   <si>
     <t>362 935.5</t>
   </si>
   <si>
     <t>51 802.5</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">thsd. kWh </t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Kyzylorda  D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of industrial and environment statistics                                                     </t>
+  </si>
+  <si>
+    <t>Ayashova Gulnara Kapanovna</t>
+  </si>
+  <si>
+    <t>+7 7242274604</t>
+  </si>
+  <si>
+    <t>G.Ayasheva @aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ _₽"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -354,50 +516,141 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -410,55 +663,76 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -540,73 +814,223 @@
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="20">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="4"/>
+    <cellStyle name="Обычный 11" xfId="5"/>
+    <cellStyle name="Обычный 12" xfId="6"/>
+    <cellStyle name="Обычный 13" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2 2" xfId="19"/>
+    <cellStyle name="Обычный 2 3" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="12"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="13"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -849,94 +1273,388 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="63" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="48"/>
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="50">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="51" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="50">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="51" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="51" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="50" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="51" customFormat="1">
+      <c r="A10" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="51" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="50" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="53"/>
+      <c r="M11" s="54"/>
+    </row>
+    <row r="12" spans="1:13" s="51" customFormat="1" ht="26.4">
+      <c r="A12" s="50" t="s">
+        <v>101</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>102</v>
+      </c>
+      <c r="M12" s="54"/>
+    </row>
+    <row r="13" spans="1:13" s="51" customFormat="1">
+      <c r="A13" s="50" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>104</v>
+      </c>
+      <c r="M13" s="54"/>
+    </row>
+    <row r="14" spans="1:13" s="51" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A14" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>106</v>
+      </c>
+      <c r="M14" s="54"/>
+    </row>
+    <row r="15" spans="1:13" s="51" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="50" t="s">
+        <v>107</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>108</v>
+      </c>
+      <c r="M15" s="54"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="50" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16" s="58">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="59"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17" s="58">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="60"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>122</v>
+      </c>
+      <c r="M18" s="59"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="M19" s="60"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="M20" s="59"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="50" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="71" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="60"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="61"/>
+      <c r="B22" s="62"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="60"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="59"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="60"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="59"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B54" sqref="B54"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="65" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="64"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="66"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="66"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="66" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="66" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="66" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="66" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="66"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="66" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="66"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="66"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="66"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="67" t="s">
+        <v>120</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.88671875" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
     </row>
     <row r="2" spans="1:15" s="1" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="12"/>
     </row>
     <row r="3" spans="1:15" s="4" customFormat="1" ht="25.2" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="27" t="s">
@@ -1011,330 +1729,350 @@
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1">
       <c r="A5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>69</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="H5" s="35"/>
+      <c r="H5" s="38">
+        <v>1009418.7</v>
+      </c>
       <c r="I5" s="40"/>
       <c r="J5" s="38"/>
       <c r="K5" s="31"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1">
       <c r="A6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>60</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>70</v>
       </c>
       <c r="G6" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="H6" s="35"/>
+      <c r="H6" s="38">
+        <v>477671.9</v>
+      </c>
       <c r="I6" s="40"/>
       <c r="J6" s="38"/>
       <c r="K6" s="31"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="35" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>71</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="H7" s="35"/>
+      <c r="H7" s="38">
+        <v>24377</v>
+      </c>
       <c r="I7" s="40"/>
       <c r="J7" s="38"/>
       <c r="K7" s="31"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="O7" s="26"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="44" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>72</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="H8" s="35"/>
+      <c r="H8" s="38">
+        <v>30614.9</v>
+      </c>
       <c r="I8" s="40"/>
       <c r="J8" s="38"/>
       <c r="K8" s="31"/>
       <c r="L8" s="8"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="44" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="35" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>73</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="H9" s="35"/>
+      <c r="H9" s="38">
+        <v>410185.3</v>
+      </c>
       <c r="I9" s="40"/>
       <c r="J9" s="38"/>
       <c r="K9" s="31"/>
       <c r="L9" s="8"/>
       <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:15" s="1" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="44" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="31" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="H10" s="35"/>
+      <c r="H10" s="38">
+        <v>66569.600000000006</v>
+      </c>
       <c r="I10" s="40"/>
       <c r="J10" s="38"/>
       <c r="K10" s="31"/>
       <c r="L10" s="8"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:15" s="1" customFormat="1" ht="21.6">
       <c r="A11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="9"/>
       <c r="I11" s="41"/>
       <c r="J11" s="9"/>
       <c r="K11" s="32"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:15" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="H12" s="35"/>
+      <c r="H12" s="38">
+        <v>410.4</v>
+      </c>
       <c r="I12" s="40"/>
       <c r="J12" s="38"/>
       <c r="K12" s="31"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:15" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="35" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="35" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="35" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="35"/>
+      <c r="H13" s="38">
+        <v>360.8</v>
+      </c>
       <c r="I13" s="40"/>
       <c r="J13" s="38"/>
       <c r="K13" s="31"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="46" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="33" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="35" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="H14" s="35"/>
+      <c r="H14" s="38">
+        <v>48.4</v>
+      </c>
       <c r="I14" s="40"/>
       <c r="J14" s="38"/>
       <c r="K14" s="31"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="45" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="36" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="H15" s="39"/>
+      <c r="H15" s="47">
+        <v>1.3</v>
+      </c>
       <c r="I15" s="42"/>
       <c r="J15" s="29"/>
       <c r="K15" s="39"/>
       <c r="L15" s="29"/>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="H16" s="22"/>
       <c r="K16" s="21"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A17" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="21"/>
@@ -1360,50 +2098,52 @@
     <row r="24" spans="1:14">
       <c r="M24" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>