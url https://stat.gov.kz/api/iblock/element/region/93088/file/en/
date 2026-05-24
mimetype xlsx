--- v0 (2026-04-24)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="95">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Natural water, thousand cubic meters m  </t>
   </si>
   <si>
     <t xml:space="preserve">Drinking water, thousand cubic meters m  </t>
   </si>
   <si>
     <t>Non-drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t xml:space="preserve">January-June </t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
@@ -173,53 +173,50 @@
   <si>
     <t>124.2</t>
   </si>
   <si>
     <t>561.8</t>
   </si>
   <si>
     <t>43.9</t>
   </si>
   <si>
     <t>153.3</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
     <t>4 329.5</t>
   </si>
   <si>
     <t>4 514.6</t>
   </si>
   <si>
     <t>2 795.2</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>561.1</t>
   </si>
   <si>
     <t>170.7</t>
   </si>
   <si>
     <t>138.9</t>
   </si>
   <si>
     <t>2 625.2</t>
   </si>
   <si>
     <t>185.1</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>0.7</t>
   </si>
   <si>
     <t>14.4</t>
   </si>
   <si>
     <t>907.6</t>
@@ -249,50 +246,101 @@
     <t>212.8</t>
   </si>
   <si>
     <t>281.7</t>
   </si>
   <si>
     <t>258.9</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>21.9</t>
   </si>
   <si>
     <t>6 941.8</t>
   </si>
   <si>
     <t>4 296.8</t>
   </si>
   <si>
     <t>6 660.2</t>
   </si>
   <si>
     <t>4 037.9</t>
+  </si>
+  <si>
+    <t>259.4</t>
+  </si>
+  <si>
+    <t>88.7</t>
+  </si>
+  <si>
+    <t>364.3</t>
+  </si>
+  <si>
+    <t>320.4</t>
+  </si>
+  <si>
+    <t>142.1</t>
+  </si>
+  <si>
+    <t>291.0</t>
+  </si>
+  <si>
+    <t>383.3</t>
+  </si>
+  <si>
+    <t>352.0</t>
+  </si>
+  <si>
+    <t>1.9</t>
+  </si>
+  <si>
+    <t>29.4</t>
+  </si>
+  <si>
+    <t>9 707.8</t>
+  </si>
+  <si>
+    <t>6 070.8</t>
+  </si>
+  <si>
+    <t>1 240.6</t>
+  </si>
+  <si>
+    <t>1 221.6</t>
+  </si>
+  <si>
+    <t>9 324.5</t>
+  </si>
+  <si>
+    <t>5 718.7</t>
+  </si>
+  <si>
+    <t>1 219.7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -419,51 +467,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -513,94 +561,91 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -872,51 +917,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="13" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -1011,582 +1056,624 @@
         <v>0</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="C5" s="46" t="s">
+      <c r="C5" s="45" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="27" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="F5" s="36"/>
+        <v>74</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="F5" s="35"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
-      <c r="I5" s="39"/>
-      <c r="J5" s="36"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="35"/>
       <c r="K5" s="27"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="46" t="s">
+      <c r="C6" s="45" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="27" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="F6" s="36"/>
+        <v>75</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="F6" s="35"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
-      <c r="I6" s="39"/>
-      <c r="J6" s="36"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="35"/>
       <c r="K6" s="27"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="46" t="s">
+      <c r="C7" s="45" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="27" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="F7" s="36"/>
+        <v>61</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F7" s="35"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
-      <c r="I7" s="39"/>
-      <c r="J7" s="36"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="35"/>
       <c r="K7" s="27"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="46" t="s">
+      <c r="C8" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="27" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="F8" s="36"/>
+        <v>62</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" s="35"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
-      <c r="I8" s="39"/>
-      <c r="J8" s="36"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="35"/>
       <c r="K8" s="27"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="46" t="s">
+      <c r="C9" s="45" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="27" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="F9" s="36"/>
+        <v>63</v>
+      </c>
+      <c r="E9" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="35"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
-      <c r="I9" s="39"/>
-      <c r="J9" s="36"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="35"/>
       <c r="K9" s="27"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="46" t="s">
+      <c r="C10" s="45" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="27" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="F10" s="36"/>
+        <v>64</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="35"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
-      <c r="I10" s="39"/>
-      <c r="J10" s="36"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="35"/>
       <c r="K10" s="27"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="45">
         <v>170.7</v>
       </c>
       <c r="D11" s="27" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="F11" s="36"/>
+        <v>65</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" s="35"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
-      <c r="I11" s="39"/>
-      <c r="J11" s="36"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="35"/>
       <c r="K11" s="27"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="46" t="s">
+      <c r="C12" s="45" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="27" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="F12" s="36"/>
+        <v>66</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="35"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
-      <c r="I12" s="39"/>
-      <c r="J12" s="36"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="35"/>
       <c r="K12" s="27"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="46" t="s">
+      <c r="C13" s="45" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="27" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="F13" s="36"/>
+        <v>67</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="35"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
-      <c r="I13" s="39"/>
-      <c r="J13" s="36"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="35"/>
       <c r="K13" s="27"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="43"/>
-      <c r="C14" s="43"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
       <c r="D14" s="28"/>
-      <c r="E14" s="34"/>
+      <c r="E14" s="28"/>
       <c r="F14" s="7"/>
       <c r="G14" s="28"/>
       <c r="H14" s="7"/>
-      <c r="I14" s="40"/>
+      <c r="I14" s="39"/>
       <c r="J14" s="7"/>
       <c r="K14" s="28"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="46" t="s">
+      <c r="C15" s="45" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="27" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="F15" s="36"/>
+        <v>76</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="F15" s="35"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
-      <c r="I15" s="39"/>
-      <c r="J15" s="36"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="35"/>
       <c r="K15" s="27"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="46" t="s">
-        <v>57</v>
+      <c r="C16" s="45" t="s">
+        <v>56</v>
       </c>
       <c r="D16" s="27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="F16" s="36"/>
+        <v>77</v>
+      </c>
+      <c r="E16" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="35"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
-      <c r="I16" s="39"/>
-      <c r="J16" s="36"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="35"/>
       <c r="K16" s="27"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="46" t="s">
+      <c r="C17" s="45" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="27" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="F17" s="36"/>
+        <v>61</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F17" s="35"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
-      <c r="I17" s="39"/>
-      <c r="J17" s="36"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="35"/>
       <c r="K17" s="27"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="46" t="s">
+      <c r="C18" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="27" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="F18" s="36"/>
+        <v>62</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="35"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
-      <c r="I18" s="39"/>
-      <c r="J18" s="36"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="35"/>
       <c r="K18" s="27"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="46" t="s">
-        <v>54</v>
+      <c r="C19" s="45" t="s">
+        <v>53</v>
       </c>
       <c r="D19" s="27" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="F19" s="36"/>
+        <v>68</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="F19" s="35"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
-      <c r="I19" s="39"/>
-      <c r="J19" s="36"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="35"/>
       <c r="K19" s="27"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="46" t="s">
+      <c r="C20" s="45" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="27" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="F20" s="36"/>
+        <v>64</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="35"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
-      <c r="I20" s="39"/>
-      <c r="J20" s="36"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="35"/>
       <c r="K20" s="27"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="46" t="s">
-        <v>55</v>
+      <c r="C21" s="45" t="s">
+        <v>54</v>
       </c>
       <c r="D21" s="27" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="F21" s="36"/>
+        <v>65</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="F21" s="35"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
-      <c r="I21" s="39"/>
-      <c r="J21" s="36"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="35"/>
       <c r="K21" s="27"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="46" t="s">
-        <v>56</v>
+      <c r="C22" s="45" t="s">
+        <v>55</v>
       </c>
       <c r="D22" s="27" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="F22" s="36"/>
+        <v>69</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" s="35"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
-      <c r="I22" s="39"/>
-      <c r="J22" s="36"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="35"/>
       <c r="K22" s="27"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="46" t="s">
+      <c r="C23" s="45" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="27" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="F23" s="36"/>
+        <v>67</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="35"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
-      <c r="I23" s="39"/>
-      <c r="J23" s="36"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="35"/>
       <c r="K23" s="27"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="43"/>
-      <c r="C24" s="43"/>
+      <c r="B24" s="42"/>
+      <c r="C24" s="42"/>
       <c r="D24" s="28"/>
-      <c r="E24" s="34"/>
+      <c r="E24" s="28"/>
       <c r="F24" s="7"/>
       <c r="G24" s="28"/>
       <c r="H24" s="7"/>
-      <c r="I24" s="40"/>
+      <c r="I24" s="39"/>
       <c r="J24" s="7"/>
       <c r="K24" s="28"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="46" t="s">
-        <v>58</v>
+      <c r="C25" s="45" t="s">
+        <v>57</v>
       </c>
       <c r="D25" s="27" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="F25" s="36"/>
+        <v>70</v>
+      </c>
+      <c r="E25" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="F25" s="35"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
-      <c r="I25" s="39"/>
-      <c r="J25" s="36"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="35"/>
       <c r="K25" s="27"/>
       <c r="L25" s="22"/>
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="C26" s="46" t="s">
-        <v>59</v>
+      <c r="C26" s="45" t="s">
+        <v>58</v>
       </c>
       <c r="D26" s="27" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="F26" s="36"/>
+        <v>71</v>
+      </c>
+      <c r="E26" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="F26" s="35"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
-      <c r="I26" s="39"/>
-      <c r="J26" s="36"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="35"/>
       <c r="K26" s="27"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="44">
+      <c r="B27" s="43">
         <v>0.4</v>
       </c>
-      <c r="C27" s="46" t="s">
-        <v>60</v>
+      <c r="C27" s="45" t="s">
+        <v>59</v>
       </c>
       <c r="D27" s="27" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="E27" s="33"/>
+        <v>72</v>
+      </c>
+      <c r="E27" s="34" t="s">
+        <v>86</v>
+      </c>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="33"/>
       <c r="J27" s="32"/>
       <c r="K27" s="28"/>
       <c r="L27" s="20"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="45" t="s">
+      <c r="B28" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C28" s="47" t="s">
-[...11 lines deleted...]
-      <c r="K28" s="42"/>
+      <c r="C28" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="47" t="s">
+        <v>87</v>
+      </c>
+      <c r="F28" s="36"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="41"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
     </row>
     <row r="29" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="G29" s="17"/>
       <c r="H29" s="16"/>
       <c r="K29" s="15"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>