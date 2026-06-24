--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="112">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Natural water, thousand cubic meters m  </t>
   </si>
   <si>
     <t xml:space="preserve">Drinking water, thousand cubic meters m  </t>
   </si>
   <si>
     <t>Non-drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t xml:space="preserve">January-June </t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
@@ -297,50 +297,101 @@
     <t>1.9</t>
   </si>
   <si>
     <t>29.4</t>
   </si>
   <si>
     <t>9 707.8</t>
   </si>
   <si>
     <t>6 070.8</t>
   </si>
   <si>
     <t>1 240.6</t>
   </si>
   <si>
     <t>1 221.6</t>
   </si>
   <si>
     <t>9 324.5</t>
   </si>
   <si>
     <t>5 718.7</t>
   </si>
   <si>
     <t>1 219.7</t>
+  </si>
+  <si>
+    <t>332.4</t>
+  </si>
+  <si>
+    <t>111.7</t>
+  </si>
+  <si>
+    <t>471.3</t>
+  </si>
+  <si>
+    <t>400.0</t>
+  </si>
+  <si>
+    <t>182.0</t>
+  </si>
+  <si>
+    <t>361.6</t>
+  </si>
+  <si>
+    <t>490.0</t>
+  </si>
+  <si>
+    <t>449.6</t>
+  </si>
+  <si>
+    <t>2.0</t>
+  </si>
+  <si>
+    <t>38.4</t>
+  </si>
+  <si>
+    <t>12 889.0</t>
+  </si>
+  <si>
+    <t>8 158.6</t>
+  </si>
+  <si>
+    <t>1 631.6</t>
+  </si>
+  <si>
+    <t>1 601.4</t>
+  </si>
+  <si>
+    <t>12 399.0</t>
+  </si>
+  <si>
+    <t>7 709.0</t>
+  </si>
+  <si>
+    <t>1 599.4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1065,610 +1116,654 @@
         <v>0</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>74</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="F5" s="35"/>
+      <c r="F5" s="27" t="s">
+        <v>105</v>
+      </c>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="38"/>
       <c r="J5" s="35"/>
       <c r="K5" s="27"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="F6" s="35"/>
+      <c r="F6" s="27" t="s">
+        <v>106</v>
+      </c>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="38"/>
       <c r="J6" s="35"/>
       <c r="K6" s="27"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="45" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>61</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="F7" s="35"/>
+      <c r="F7" s="27" t="s">
+        <v>107</v>
+      </c>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="38"/>
       <c r="J7" s="35"/>
       <c r="K7" s="27"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="27" t="s">
         <v>62</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="F8" s="35"/>
+      <c r="F8" s="27" t="s">
+        <v>95</v>
+      </c>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
       <c r="I8" s="38"/>
       <c r="J8" s="35"/>
       <c r="K8" s="27"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="45" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="27" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="F9" s="35"/>
+      <c r="F9" s="27" t="s">
+        <v>108</v>
+      </c>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="38"/>
       <c r="J9" s="35"/>
       <c r="K9" s="27"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="45" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="F10" s="35"/>
+      <c r="F10" s="27" t="s">
+        <v>96</v>
+      </c>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="38"/>
       <c r="J10" s="35"/>
       <c r="K10" s="27"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="45">
         <v>170.7</v>
       </c>
       <c r="D11" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="F11" s="35"/>
+      <c r="F11" s="27" t="s">
+        <v>97</v>
+      </c>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="38"/>
       <c r="J11" s="35"/>
       <c r="K11" s="27"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="45" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="F12" s="35"/>
+      <c r="F12" s="27" t="s">
+        <v>98</v>
+      </c>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="38"/>
       <c r="J12" s="35"/>
       <c r="K12" s="27"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="F13" s="35"/>
+      <c r="F13" s="27" t="s">
+        <v>99</v>
+      </c>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="38"/>
       <c r="J13" s="35"/>
       <c r="K13" s="27"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
-      <c r="F14" s="7"/>
+      <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="7"/>
       <c r="I14" s="39"/>
       <c r="J14" s="7"/>
       <c r="K14" s="28"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="45" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>92</v>
       </c>
-      <c r="F15" s="35"/>
+      <c r="F15" s="27" t="s">
+        <v>109</v>
+      </c>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="38"/>
       <c r="J15" s="35"/>
       <c r="K15" s="27"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="45" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>93</v>
       </c>
-      <c r="F16" s="35"/>
+      <c r="F16" s="27" t="s">
+        <v>110</v>
+      </c>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="38"/>
       <c r="J16" s="35"/>
       <c r="K16" s="27"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="45" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="F17" s="35"/>
+      <c r="F17" s="27" t="s">
+        <v>107</v>
+      </c>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="38"/>
       <c r="J17" s="35"/>
       <c r="K17" s="27"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="27" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="F18" s="35"/>
+      <c r="F18" s="27" t="s">
+        <v>95</v>
+      </c>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="38"/>
       <c r="J18" s="35"/>
       <c r="K18" s="27"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="45" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="F19" s="35"/>
+      <c r="F19" s="27" t="s">
+        <v>111</v>
+      </c>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="38"/>
       <c r="J19" s="35"/>
       <c r="K19" s="27"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="45" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="27" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="F20" s="35"/>
+      <c r="F20" s="27" t="s">
+        <v>96</v>
+      </c>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="38"/>
       <c r="J20" s="35"/>
       <c r="K20" s="27"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="F21" s="35"/>
+      <c r="F21" s="27" t="s">
+        <v>97</v>
+      </c>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="38"/>
       <c r="J21" s="35"/>
       <c r="K21" s="27"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="45" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="27" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="F22" s="35"/>
+      <c r="F22" s="27" t="s">
+        <v>100</v>
+      </c>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="38"/>
       <c r="J22" s="35"/>
       <c r="K22" s="27"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="45" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="F23" s="35"/>
+      <c r="F23" s="27" t="s">
+        <v>99</v>
+      </c>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="38"/>
       <c r="J23" s="35"/>
       <c r="K23" s="27"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
-      <c r="F24" s="7"/>
+      <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="7"/>
       <c r="I24" s="39"/>
       <c r="J24" s="7"/>
       <c r="K24" s="28"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="27" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="F25" s="35"/>
+      <c r="F25" s="27" t="s">
+        <v>101</v>
+      </c>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="38"/>
       <c r="J25" s="35"/>
       <c r="K25" s="27"/>
       <c r="L25" s="22"/>
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="F26" s="35"/>
+      <c r="F26" s="27" t="s">
+        <v>102</v>
+      </c>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="38"/>
       <c r="J26" s="35"/>
       <c r="K26" s="27"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="43">
         <v>0.4</v>
       </c>
       <c r="C27" s="45" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="F27" s="32"/>
+      <c r="F27" s="27" t="s">
+        <v>103</v>
+      </c>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="33"/>
       <c r="J27" s="32"/>
       <c r="K27" s="28"/>
       <c r="L27" s="20"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="46" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="47" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="F28" s="36"/>
+      <c r="F28" s="41" t="s">
+        <v>104</v>
+      </c>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="40"/>
       <c r="J28" s="36"/>
       <c r="K28" s="41"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
     </row>
     <row r="29" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="G29" s="17"/>
       <c r="H29" s="16"/>
       <c r="K29" s="15"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1">
       <c r="A30" s="19" t="s">