--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="129">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Natural water, thousand cubic meters m  </t>
   </si>
   <si>
     <t xml:space="preserve">Drinking water, thousand cubic meters m  </t>
   </si>
   <si>
     <t>Non-drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t xml:space="preserve">January-June </t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
@@ -348,50 +348,101 @@
     <t>2.0</t>
   </si>
   <si>
     <t>38.4</t>
   </si>
   <si>
     <t>12 889.0</t>
   </si>
   <si>
     <t>8 158.6</t>
   </si>
   <si>
     <t>1 631.6</t>
   </si>
   <si>
     <t>1 601.4</t>
   </si>
   <si>
     <t>12 399.0</t>
   </si>
   <si>
     <t>7 709.0</t>
   </si>
   <si>
     <t>1 599.4</t>
+  </si>
+  <si>
+    <t>415.4</t>
+  </si>
+  <si>
+    <t>137.7</t>
+  </si>
+  <si>
+    <t>577.8</t>
+  </si>
+  <si>
+    <t>491.7</t>
+  </si>
+  <si>
+    <t>224.5</t>
+  </si>
+  <si>
+    <t>444.9</t>
+  </si>
+  <si>
+    <t>590.1</t>
+  </si>
+  <si>
+    <t>541.2</t>
+  </si>
+  <si>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>46.8</t>
+  </si>
+  <si>
+    <t>16 243.3</t>
+  </si>
+  <si>
+    <t>10 292.5</t>
+  </si>
+  <si>
+    <t>2 087.1</t>
+  </si>
+  <si>
+    <t>2 016.6</t>
+  </si>
+  <si>
+    <t>15 653.2</t>
+  </si>
+  <si>
+    <t>9 751.3</t>
+  </si>
+  <si>
+    <t>2 014.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -968,51 +1019,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="13" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -1119,652 +1170,696 @@
         <v>0</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>74</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>88</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>105</v>
       </c>
-      <c r="G5" s="31"/>
+      <c r="G5" s="27" t="s">
+        <v>122</v>
+      </c>
       <c r="H5" s="31"/>
       <c r="I5" s="38"/>
       <c r="J5" s="35"/>
       <c r="K5" s="27"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>89</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>106</v>
       </c>
-      <c r="G6" s="31"/>
+      <c r="G6" s="27" t="s">
+        <v>123</v>
+      </c>
       <c r="H6" s="31"/>
       <c r="I6" s="38"/>
       <c r="J6" s="35"/>
       <c r="K6" s="27"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="45" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>61</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="G7" s="31"/>
+      <c r="G7" s="27" t="s">
+        <v>124</v>
+      </c>
       <c r="H7" s="31"/>
       <c r="I7" s="38"/>
       <c r="J7" s="35"/>
       <c r="K7" s="27"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="27" t="s">
         <v>62</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="27" t="s">
         <v>95</v>
       </c>
-      <c r="G8" s="31"/>
+      <c r="G8" s="31" t="s">
+        <v>112</v>
+      </c>
       <c r="H8" s="31"/>
       <c r="I8" s="38"/>
       <c r="J8" s="35"/>
       <c r="K8" s="27"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="45" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="27" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="27" t="s">
         <v>91</v>
       </c>
       <c r="F9" s="27" t="s">
         <v>108</v>
       </c>
-      <c r="G9" s="31"/>
+      <c r="G9" s="27" t="s">
+        <v>125</v>
+      </c>
       <c r="H9" s="31"/>
       <c r="I9" s="38"/>
       <c r="J9" s="35"/>
       <c r="K9" s="27"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="45" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>79</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="G10" s="31"/>
+      <c r="G10" s="31" t="s">
+        <v>113</v>
+      </c>
       <c r="H10" s="31"/>
       <c r="I10" s="38"/>
       <c r="J10" s="35"/>
       <c r="K10" s="27"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="45">
         <v>170.7</v>
       </c>
       <c r="D11" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>80</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>97</v>
       </c>
-      <c r="G11" s="31"/>
+      <c r="G11" s="31" t="s">
+        <v>114</v>
+      </c>
       <c r="H11" s="31"/>
       <c r="I11" s="38"/>
       <c r="J11" s="35"/>
       <c r="K11" s="27"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="45" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>81</v>
       </c>
       <c r="F12" s="27" t="s">
         <v>98</v>
       </c>
-      <c r="G12" s="31"/>
+      <c r="G12" s="31" t="s">
+        <v>115</v>
+      </c>
       <c r="H12" s="31"/>
       <c r="I12" s="38"/>
       <c r="J12" s="35"/>
       <c r="K12" s="27"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="45" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>82</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>99</v>
       </c>
-      <c r="G13" s="31"/>
+      <c r="G13" s="31" t="s">
+        <v>116</v>
+      </c>
       <c r="H13" s="31"/>
       <c r="I13" s="38"/>
       <c r="J13" s="35"/>
       <c r="K13" s="27"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="7"/>
       <c r="I14" s="39"/>
       <c r="J14" s="7"/>
       <c r="K14" s="28"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="45" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>92</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="G15" s="31"/>
+      <c r="G15" s="27" t="s">
+        <v>126</v>
+      </c>
       <c r="H15" s="31"/>
       <c r="I15" s="38"/>
       <c r="J15" s="35"/>
       <c r="K15" s="27"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="45" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>93</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="G16" s="31"/>
+      <c r="G16" s="27" t="s">
+        <v>127</v>
+      </c>
       <c r="H16" s="31"/>
       <c r="I16" s="38"/>
       <c r="J16" s="35"/>
       <c r="K16" s="27"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="45" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="G17" s="31"/>
+      <c r="G17" s="27" t="s">
+        <v>124</v>
+      </c>
       <c r="H17" s="31"/>
       <c r="I17" s="38"/>
       <c r="J17" s="35"/>
       <c r="K17" s="27"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="27" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="27" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="27" t="s">
         <v>95</v>
       </c>
-      <c r="G18" s="31"/>
+      <c r="G18" s="31" t="s">
+        <v>112</v>
+      </c>
       <c r="H18" s="31"/>
       <c r="I18" s="38"/>
       <c r="J18" s="35"/>
       <c r="K18" s="27"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="45" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>111</v>
       </c>
-      <c r="G19" s="31"/>
+      <c r="G19" s="27" t="s">
+        <v>128</v>
+      </c>
       <c r="H19" s="31"/>
       <c r="I19" s="38"/>
       <c r="J19" s="35"/>
       <c r="K19" s="27"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="45" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="27" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="27" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="G20" s="31"/>
+      <c r="G20" s="31" t="s">
+        <v>113</v>
+      </c>
       <c r="H20" s="31"/>
       <c r="I20" s="38"/>
       <c r="J20" s="35"/>
       <c r="K20" s="27"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="45" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>97</v>
       </c>
-      <c r="G21" s="31"/>
+      <c r="G21" s="31" t="s">
+        <v>114</v>
+      </c>
       <c r="H21" s="31"/>
       <c r="I21" s="38"/>
       <c r="J21" s="35"/>
       <c r="K21" s="27"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="45" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="27" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="27" t="s">
         <v>100</v>
       </c>
-      <c r="G22" s="31"/>
+      <c r="G22" s="31" t="s">
+        <v>117</v>
+      </c>
       <c r="H22" s="31"/>
       <c r="I22" s="38"/>
       <c r="J22" s="35"/>
       <c r="K22" s="27"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="45" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="27" t="s">
         <v>99</v>
       </c>
-      <c r="G23" s="31"/>
+      <c r="G23" s="31" t="s">
+        <v>116</v>
+      </c>
       <c r="H23" s="31"/>
       <c r="I23" s="38"/>
       <c r="J23" s="35"/>
       <c r="K23" s="27"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="7"/>
       <c r="I24" s="39"/>
       <c r="J24" s="7"/>
       <c r="K24" s="28"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="27" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="G25" s="31"/>
+      <c r="G25" s="31" t="s">
+        <v>118</v>
+      </c>
       <c r="H25" s="31"/>
       <c r="I25" s="38"/>
       <c r="J25" s="35"/>
       <c r="K25" s="27"/>
       <c r="L25" s="22"/>
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>102</v>
       </c>
-      <c r="G26" s="31"/>
+      <c r="G26" s="31" t="s">
+        <v>119</v>
+      </c>
       <c r="H26" s="31"/>
       <c r="I26" s="38"/>
       <c r="J26" s="35"/>
       <c r="K26" s="27"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="43">
         <v>0.4</v>
       </c>
       <c r="C27" s="45" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="27" t="s">
         <v>103</v>
       </c>
-      <c r="G27" s="32"/>
+      <c r="G27" s="34" t="s">
+        <v>120</v>
+      </c>
       <c r="H27" s="32"/>
       <c r="I27" s="33"/>
       <c r="J27" s="32"/>
       <c r="K27" s="28"/>
       <c r="L27" s="20"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="46" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="47" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="47" t="s">
         <v>87</v>
       </c>
       <c r="F28" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="G28" s="37"/>
+      <c r="G28" s="47" t="s">
+        <v>121</v>
+      </c>
       <c r="H28" s="37"/>
       <c r="I28" s="40"/>
       <c r="J28" s="36"/>
       <c r="K28" s="41"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
     </row>
     <row r="29" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="G29" s="17"/>
       <c r="H29" s="16"/>
       <c r="K29" s="15"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>9</v>