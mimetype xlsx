--- v3 (2026-07-22)
+++ v4 (2026-09-03)
@@ -1,62 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="170">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Natural water, thousand cubic meters m  </t>
   </si>
   <si>
     <t xml:space="preserve">Drinking water, thousand cubic meters m  </t>
   </si>
   <si>
     <t>Non-drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t xml:space="preserve">January-June </t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
@@ -399,61 +438,184 @@
     <t>2.1</t>
   </si>
   <si>
     <t>46.8</t>
   </si>
   <si>
     <t>16 243.3</t>
   </si>
   <si>
     <t>10 292.5</t>
   </si>
   <si>
     <t>2 087.1</t>
   </si>
   <si>
     <t>2 016.6</t>
   </si>
   <si>
     <t>15 653.2</t>
   </si>
   <si>
     <t>9 751.3</t>
   </si>
   <si>
     <t>2 014.5</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>thousand cubic meters m</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Kyzylorda  E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of industrial and environment statistics                                                     </t>
+  </si>
+  <si>
+    <t>Ayashova Gulnara Kapanovna</t>
+  </si>
+  <si>
+    <t>+7 7242274604</t>
+  </si>
+  <si>
+    <t>G.Ayasheva @aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -485,50 +647,141 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -565,55 +818,76 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -669,106 +943,250 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="20">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="4"/>
+    <cellStyle name="Обычный 11" xfId="5"/>
+    <cellStyle name="Обычный 12" xfId="6"/>
+    <cellStyle name="Обычный 13" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2 2" xfId="19"/>
+    <cellStyle name="Обычный 2 3" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="12"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="13"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1011,94 +1429,388 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="62" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="62" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="48"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B2" s="49">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6" s="49">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1">
+      <c r="A10" s="49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="52"/>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="26.4">
+      <c r="A12" s="49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>146</v>
+      </c>
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1">
+      <c r="A13" s="49" t="s">
+        <v>147</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>148</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A14" s="49" t="s">
+        <v>149</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>150</v>
+      </c>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="49" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>152</v>
+      </c>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="49" t="s">
+        <v>153</v>
+      </c>
+      <c r="B16" s="57">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="49" t="s">
+        <v>154</v>
+      </c>
+      <c r="B17" s="57">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="49" t="s">
+        <v>155</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>166</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="49" t="s">
+        <v>156</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>167</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="49" t="s">
+        <v>157</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>168</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>169</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="60"/>
+      <c r="B22" s="61"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B47" sqref="B47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="64" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="64"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="63"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="65"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="65"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="65" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="65" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="65" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="65"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="65" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="65"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="65"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="65"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="66" t="s">
+        <v>164</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="27.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="13" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="9"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="26"/>
       <c r="B3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="24" t="s">
@@ -1158,712 +1870,756 @@
         <v>0</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="44" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>74</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>88</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>105</v>
       </c>
       <c r="G5" s="27" t="s">
         <v>122</v>
       </c>
-      <c r="H5" s="31"/>
-      <c r="I5" s="38"/>
+      <c r="H5" s="35">
+        <v>19857.5</v>
+      </c>
+      <c r="I5" s="37"/>
       <c r="J5" s="35"/>
       <c r="K5" s="27"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="45" t="s">
+      <c r="C6" s="44" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>89</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>106</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>123</v>
       </c>
-      <c r="H6" s="31"/>
-      <c r="I6" s="38"/>
+      <c r="H6" s="35">
+        <v>12610.6</v>
+      </c>
+      <c r="I6" s="37"/>
       <c r="J6" s="35"/>
       <c r="K6" s="27"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="45" t="s">
+      <c r="C7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>61</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>107</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>124</v>
       </c>
-      <c r="H7" s="31"/>
-      <c r="I7" s="38"/>
+      <c r="H7" s="35">
+        <v>2575.1</v>
+      </c>
+      <c r="I7" s="37"/>
       <c r="J7" s="35"/>
       <c r="K7" s="27"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="45" t="s">
+      <c r="C8" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="27" t="s">
         <v>62</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="27" t="s">
         <v>95</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="H8" s="31"/>
-      <c r="I8" s="38"/>
+      <c r="H8" s="35">
+        <v>502.4</v>
+      </c>
+      <c r="I8" s="37"/>
       <c r="J8" s="35"/>
       <c r="K8" s="27"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="45" t="s">
+      <c r="C9" s="44" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="27" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="27" t="s">
         <v>91</v>
       </c>
       <c r="F9" s="27" t="s">
         <v>108</v>
       </c>
       <c r="G9" s="27" t="s">
         <v>125</v>
       </c>
-      <c r="H9" s="31"/>
-      <c r="I9" s="38"/>
+      <c r="H9" s="35">
+        <v>2464.9</v>
+      </c>
+      <c r="I9" s="37"/>
       <c r="J9" s="35"/>
       <c r="K9" s="27"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="45" t="s">
+      <c r="C10" s="44" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>79</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>96</v>
       </c>
       <c r="G10" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="H10" s="31"/>
-      <c r="I10" s="38"/>
+      <c r="H10" s="35">
+        <v>164.7</v>
+      </c>
+      <c r="I10" s="37"/>
       <c r="J10" s="35"/>
       <c r="K10" s="27"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="44">
         <v>170.7</v>
       </c>
       <c r="D11" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>80</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>97</v>
       </c>
       <c r="G11" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="H11" s="31"/>
-      <c r="I11" s="38"/>
+      <c r="H11" s="35">
+        <v>687.8</v>
+      </c>
+      <c r="I11" s="37"/>
       <c r="J11" s="35"/>
       <c r="K11" s="27"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="45" t="s">
+      <c r="C12" s="44" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>81</v>
       </c>
       <c r="F12" s="27" t="s">
         <v>98</v>
       </c>
       <c r="G12" s="31" t="s">
         <v>115</v>
       </c>
-      <c r="H12" s="31"/>
-      <c r="I12" s="38"/>
+      <c r="H12" s="35">
+        <v>585.4</v>
+      </c>
+      <c r="I12" s="37"/>
       <c r="J12" s="35"/>
       <c r="K12" s="27"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="45" t="s">
+      <c r="C13" s="44" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>82</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>99</v>
       </c>
       <c r="G13" s="31" t="s">
         <v>116</v>
       </c>
-      <c r="H13" s="31"/>
-      <c r="I13" s="38"/>
+      <c r="H13" s="35">
+        <v>266.60000000000002</v>
+      </c>
+      <c r="I13" s="37"/>
       <c r="J13" s="35"/>
       <c r="K13" s="27"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="42"/>
-      <c r="C14" s="42"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="7"/>
-      <c r="I14" s="39"/>
+      <c r="I14" s="38"/>
       <c r="J14" s="7"/>
       <c r="K14" s="28"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="45" t="s">
+      <c r="C15" s="44" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>92</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>109</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>126</v>
       </c>
-      <c r="H15" s="31"/>
-      <c r="I15" s="38"/>
+      <c r="H15" s="35">
+        <v>19165</v>
+      </c>
+      <c r="I15" s="37"/>
       <c r="J15" s="35"/>
       <c r="K15" s="27"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="45" t="s">
+      <c r="C16" s="44" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>93</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>110</v>
       </c>
       <c r="G16" s="27" t="s">
         <v>127</v>
       </c>
-      <c r="H16" s="31"/>
-      <c r="I16" s="38"/>
+      <c r="H16" s="35">
+        <v>11976.3</v>
+      </c>
+      <c r="I16" s="37"/>
       <c r="J16" s="35"/>
       <c r="K16" s="27"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="45" t="s">
+      <c r="C17" s="44" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>107</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>124</v>
       </c>
-      <c r="H17" s="31"/>
-      <c r="I17" s="38"/>
+      <c r="H17" s="35">
+        <v>2575.1</v>
+      </c>
+      <c r="I17" s="37"/>
       <c r="J17" s="35"/>
       <c r="K17" s="27"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="45" t="s">
+      <c r="C18" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="27" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="27" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="27" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="H18" s="31"/>
-      <c r="I18" s="38"/>
+      <c r="H18" s="35">
+        <v>502.4</v>
+      </c>
+      <c r="I18" s="37"/>
       <c r="J18" s="35"/>
       <c r="K18" s="27"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="45" t="s">
+      <c r="C19" s="44" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="27" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="27" t="s">
         <v>111</v>
       </c>
       <c r="G19" s="27" t="s">
         <v>128</v>
       </c>
-      <c r="H19" s="31"/>
-      <c r="I19" s="38"/>
+      <c r="H19" s="35">
+        <v>2462.6</v>
+      </c>
+      <c r="I19" s="37"/>
       <c r="J19" s="35"/>
       <c r="K19" s="27"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="45" t="s">
+      <c r="C20" s="44" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="27" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="27" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="27" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="H20" s="31"/>
-      <c r="I20" s="38"/>
+      <c r="H20" s="35">
+        <v>164.7</v>
+      </c>
+      <c r="I20" s="37"/>
       <c r="J20" s="35"/>
       <c r="K20" s="27"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="45" t="s">
+      <c r="C21" s="44" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="H21" s="31"/>
-      <c r="I21" s="38"/>
+      <c r="H21" s="35">
+        <v>687.8</v>
+      </c>
+      <c r="I21" s="37"/>
       <c r="J21" s="35"/>
       <c r="K21" s="27"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="45" t="s">
+      <c r="C22" s="44" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="27" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="27" t="s">
         <v>100</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>117</v>
       </c>
-      <c r="H22" s="31"/>
-      <c r="I22" s="38"/>
+      <c r="H22" s="35">
+        <v>529.4</v>
+      </c>
+      <c r="I22" s="37"/>
       <c r="J22" s="35"/>
       <c r="K22" s="27"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="45" t="s">
+      <c r="C23" s="44" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="27" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="31" t="s">
         <v>116</v>
       </c>
-      <c r="H23" s="31"/>
-      <c r="I23" s="38"/>
+      <c r="H23" s="35">
+        <v>266.60000000000002</v>
+      </c>
+      <c r="I23" s="37"/>
       <c r="J23" s="35"/>
       <c r="K23" s="27"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="21.6">
       <c r="A24" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="42"/>
-      <c r="C24" s="42"/>
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="7"/>
-      <c r="I24" s="39"/>
+      <c r="I24" s="38"/>
       <c r="J24" s="7"/>
       <c r="K24" s="28"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="45" t="s">
+      <c r="C25" s="44" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="27" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="31" t="s">
         <v>118</v>
       </c>
-      <c r="H25" s="31"/>
-      <c r="I25" s="38"/>
+      <c r="H25" s="35">
+        <v>692.5</v>
+      </c>
+      <c r="I25" s="37"/>
       <c r="J25" s="35"/>
       <c r="K25" s="27"/>
       <c r="L25" s="22"/>
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1">
       <c r="A26" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="C26" s="45" t="s">
+      <c r="C26" s="44" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="31" t="s">
         <v>119</v>
       </c>
-      <c r="H26" s="31"/>
-      <c r="I26" s="38"/>
+      <c r="H26" s="35">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="I26" s="37"/>
       <c r="J26" s="35"/>
       <c r="K26" s="27"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="43">
+      <c r="B27" s="42">
         <v>0.4</v>
       </c>
-      <c r="C27" s="45" t="s">
+      <c r="C27" s="44" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="27" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>120</v>
       </c>
-      <c r="H27" s="32"/>
+      <c r="H27" s="35">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="I27" s="33"/>
       <c r="J27" s="32"/>
       <c r="K27" s="28"/>
       <c r="L27" s="20"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1">
       <c r="A28" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="44" t="s">
+      <c r="B28" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="C28" s="46" t="s">
+      <c r="C28" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="D28" s="47" t="s">
+      <c r="D28" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="E28" s="47" t="s">
+      <c r="E28" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="F28" s="41" t="s">
+      <c r="F28" s="40" t="s">
         <v>104</v>
       </c>
-      <c r="G28" s="47" t="s">
+      <c r="G28" s="46" t="s">
         <v>121</v>
       </c>
-      <c r="H28" s="37"/>
-      <c r="I28" s="40"/>
+      <c r="H28" s="36">
+        <v>56</v>
+      </c>
+      <c r="I28" s="39"/>
       <c r="J28" s="36"/>
-      <c r="K28" s="41"/>
+      <c r="K28" s="40"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
     </row>
     <row r="29" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="G29" s="17"/>
       <c r="H29" s="16"/>
       <c r="K29" s="15"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="5"/>
     </row>
     <row r="30" spans="1:14" ht="15" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
@@ -1875,50 +2631,52 @@
       <c r="M30" s="15"/>
       <c r="N30" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>