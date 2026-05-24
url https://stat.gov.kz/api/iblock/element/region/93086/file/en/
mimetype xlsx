--- v0 (2026-04-24)
+++ v1 (2026-05-24)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="87">
   <si>
     <t/>
   </si>
   <si>
     <t>Poultry meat, fresh or chilled, tons</t>
   </si>
   <si>
     <t>Sausages and similar products of meat, meat offal or animal blood, tons</t>
   </si>
   <si>
     <t>Fish prepared or otherwise preserved; caviar and its substitutes, tons</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
     <t>Cheese and cottage cheese, tons</t>
   </si>
   <si>
     <t>Flour from grain crops and vegetable; mixtures of finely ground, tons</t>
   </si>
   <si>
@@ -249,50 +249,77 @@
     <t>139.0</t>
   </si>
   <si>
     <t>22.5</t>
   </si>
   <si>
     <t>22.4</t>
   </si>
   <si>
     <t>4.8</t>
   </si>
   <si>
     <t>34.1</t>
   </si>
   <si>
     <t>30.4</t>
   </si>
   <si>
     <t>2.3</t>
   </si>
   <si>
     <t>0.2</t>
   </si>
   <si>
     <t>234.0</t>
+  </si>
+  <si>
+    <t>33.3</t>
+  </si>
+  <si>
+    <t>33.0</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>7.8</t>
+  </si>
+  <si>
+    <t>49.0</t>
+  </si>
+  <si>
+    <t>43.6</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>1.8</t>
+  </si>
+  <si>
+    <t>361.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -922,52 +949,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M152"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A121" workbookViewId="0">
-      <selection activeCell="D117" sqref="D117"/>
+    <sheetView tabSelected="1" topLeftCell="A127" workbookViewId="0">
+      <selection activeCell="E118" sqref="E118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="11" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="10" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.6640625" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.6640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.33203125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A1" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
@@ -1066,3075 +1093,3303 @@
       </c>
       <c r="J4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
       <c r="C5" s="62">
         <v>294</v>
       </c>
       <c r="D5" s="13">
         <v>413</v>
       </c>
-      <c r="E5" s="50"/>
+      <c r="E5" s="13">
+        <v>531</v>
+      </c>
       <c r="F5" s="38"/>
       <c r="G5" s="13"/>
       <c r="H5" s="50"/>
       <c r="I5" s="56"/>
       <c r="J5" s="38"/>
       <c r="K5" s="50"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
       <c r="C6" s="62">
         <v>36</v>
       </c>
       <c r="D6" s="13">
         <v>51</v>
       </c>
-      <c r="E6" s="50"/>
+      <c r="E6" s="13">
+        <v>67</v>
+      </c>
       <c r="F6" s="38"/>
       <c r="G6" s="13"/>
       <c r="H6" s="50"/>
       <c r="I6" s="56"/>
       <c r="J6" s="38"/>
       <c r="K6" s="50"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
       <c r="C7" s="62">
         <v>61</v>
       </c>
       <c r="D7" s="13">
         <v>93</v>
       </c>
-      <c r="E7" s="50"/>
+      <c r="E7" s="13">
+        <v>124</v>
+      </c>
       <c r="F7" s="38"/>
       <c r="G7" s="13"/>
       <c r="H7" s="50"/>
       <c r="I7" s="56"/>
       <c r="J7" s="38"/>
       <c r="K7" s="50"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
       <c r="C8" s="62">
         <v>14</v>
       </c>
       <c r="D8" s="13">
         <v>22</v>
       </c>
-      <c r="E8" s="50"/>
+      <c r="E8" s="13">
+        <v>29</v>
+      </c>
       <c r="F8" s="38"/>
       <c r="G8" s="13"/>
       <c r="H8" s="50"/>
       <c r="I8" s="56"/>
       <c r="J8" s="38"/>
       <c r="K8" s="50"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
       <c r="C9" s="62">
         <v>8</v>
       </c>
       <c r="D9" s="13">
         <v>11</v>
       </c>
-      <c r="E9" s="50"/>
+      <c r="E9" s="13">
+        <v>15</v>
+      </c>
       <c r="F9" s="38"/>
       <c r="G9" s="13"/>
       <c r="H9" s="50"/>
       <c r="I9" s="56"/>
       <c r="J9" s="38"/>
       <c r="K9" s="50"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
       <c r="C10" s="62">
         <v>111</v>
       </c>
       <c r="D10" s="13">
         <v>156</v>
       </c>
-      <c r="E10" s="50"/>
+      <c r="E10" s="13">
+        <v>200</v>
+      </c>
       <c r="F10" s="38"/>
       <c r="G10" s="13"/>
       <c r="H10" s="50"/>
       <c r="I10" s="56"/>
       <c r="J10" s="38"/>
       <c r="K10" s="50"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
       <c r="C11" s="62">
         <v>39</v>
       </c>
       <c r="D11" s="13">
         <v>43</v>
       </c>
-      <c r="E11" s="50"/>
+      <c r="E11" s="13">
+        <v>47</v>
+      </c>
       <c r="F11" s="38"/>
       <c r="G11" s="13"/>
       <c r="H11" s="50"/>
       <c r="I11" s="56"/>
       <c r="J11" s="38"/>
       <c r="K11" s="50"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
       <c r="C12" s="62">
         <v>5</v>
       </c>
       <c r="D12" s="13">
         <v>8</v>
       </c>
-      <c r="E12" s="50"/>
+      <c r="E12" s="13">
+        <v>10</v>
+      </c>
       <c r="F12" s="38"/>
       <c r="G12" s="13"/>
       <c r="H12" s="50"/>
       <c r="I12" s="56"/>
       <c r="J12" s="38"/>
       <c r="K12" s="50"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
       <c r="C13" s="62">
         <v>20</v>
       </c>
       <c r="D13" s="13">
         <v>30</v>
       </c>
-      <c r="E13" s="50"/>
+      <c r="E13" s="13">
+        <v>39</v>
+      </c>
       <c r="F13" s="38"/>
       <c r="G13" s="13"/>
       <c r="H13" s="50"/>
       <c r="I13" s="56"/>
       <c r="J13" s="38"/>
       <c r="K13" s="50"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="56"/>
       <c r="J14" s="10"/>
       <c r="K14" s="12"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
       <c r="C15" s="62">
         <v>253</v>
       </c>
       <c r="D15" s="13">
         <v>369</v>
       </c>
-      <c r="E15" s="50"/>
+      <c r="E15" s="13">
+        <v>485</v>
+      </c>
       <c r="F15" s="38"/>
       <c r="G15" s="13"/>
       <c r="H15" s="50"/>
       <c r="I15" s="56"/>
       <c r="J15" s="38"/>
       <c r="K15" s="50"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
       <c r="C16" s="62">
         <v>32</v>
       </c>
       <c r="D16" s="13">
         <v>48</v>
       </c>
-      <c r="E16" s="50"/>
+      <c r="E16" s="13">
+        <v>63</v>
+      </c>
       <c r="F16" s="38"/>
       <c r="G16" s="13"/>
       <c r="H16" s="50"/>
       <c r="I16" s="56"/>
       <c r="J16" s="38"/>
       <c r="K16" s="50"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
       <c r="C17" s="62">
         <v>61</v>
       </c>
       <c r="D17" s="13">
         <v>92</v>
       </c>
-      <c r="E17" s="50"/>
+      <c r="E17" s="13">
+        <v>123</v>
+      </c>
       <c r="F17" s="38"/>
       <c r="G17" s="13"/>
       <c r="H17" s="50"/>
       <c r="I17" s="56"/>
       <c r="J17" s="38"/>
       <c r="K17" s="50"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
       <c r="C18" s="62">
         <v>14</v>
       </c>
       <c r="D18" s="13">
         <v>22</v>
       </c>
-      <c r="E18" s="50"/>
+      <c r="E18" s="13">
+        <v>29</v>
+      </c>
       <c r="F18" s="38"/>
       <c r="G18" s="13"/>
       <c r="H18" s="50"/>
       <c r="I18" s="56"/>
       <c r="J18" s="38"/>
       <c r="K18" s="50"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
       <c r="C19" s="62">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>11</v>
       </c>
-      <c r="E19" s="50"/>
+      <c r="E19" s="13">
+        <v>15</v>
+      </c>
       <c r="F19" s="38"/>
       <c r="G19" s="13"/>
       <c r="H19" s="50"/>
       <c r="I19" s="56"/>
       <c r="J19" s="38"/>
       <c r="K19" s="50"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
       <c r="C20" s="62">
         <v>111</v>
       </c>
       <c r="D20" s="13">
         <v>156</v>
       </c>
-      <c r="E20" s="50"/>
+      <c r="E20" s="13">
+        <v>200</v>
+      </c>
       <c r="F20" s="38"/>
       <c r="G20" s="13"/>
       <c r="H20" s="50"/>
       <c r="I20" s="56"/>
       <c r="J20" s="38"/>
       <c r="K20" s="50"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
       <c r="C21" s="62">
         <v>7</v>
       </c>
       <c r="D21" s="13">
         <v>11</v>
       </c>
-      <c r="E21" s="50"/>
+      <c r="E21" s="13">
+        <v>15</v>
+      </c>
       <c r="F21" s="38"/>
       <c r="G21" s="13"/>
       <c r="H21" s="50"/>
       <c r="I21" s="56"/>
       <c r="J21" s="38"/>
       <c r="K21" s="50"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
       <c r="C22" s="62">
         <v>5</v>
       </c>
       <c r="D22" s="13">
         <v>8</v>
       </c>
-      <c r="E22" s="50"/>
+      <c r="E22" s="13">
+        <v>10</v>
+      </c>
       <c r="F22" s="38"/>
       <c r="G22" s="13"/>
       <c r="H22" s="50"/>
       <c r="I22" s="56"/>
       <c r="J22" s="38"/>
       <c r="K22" s="50"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
       <c r="C23" s="62">
         <v>15</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
-      <c r="E23" s="50"/>
+      <c r="E23" s="13">
+        <v>29</v>
+      </c>
       <c r="F23" s="38"/>
       <c r="G23" s="13"/>
       <c r="H23" s="50"/>
       <c r="I23" s="56"/>
       <c r="J23" s="38"/>
       <c r="K23" s="50"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="12"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
       <c r="C25" s="62">
         <v>35</v>
       </c>
       <c r="D25" s="13">
         <v>36</v>
       </c>
-      <c r="E25" s="50"/>
+      <c r="E25" s="13">
+        <v>36</v>
+      </c>
       <c r="F25" s="38"/>
       <c r="G25" s="13"/>
       <c r="H25" s="50"/>
       <c r="I25" s="56"/>
       <c r="J25" s="38"/>
       <c r="K25" s="50"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
       <c r="C26" s="62">
         <v>3</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
-      <c r="E26" s="50"/>
+      <c r="E26" s="13">
+        <v>3</v>
+      </c>
       <c r="F26" s="38"/>
       <c r="G26" s="13"/>
       <c r="H26" s="50"/>
       <c r="I26" s="56"/>
       <c r="J26" s="38"/>
       <c r="K26" s="50"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
       <c r="C27" s="62">
         <v>0</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
-      <c r="E27" s="50"/>
+      <c r="E27" s="13">
+        <v>1</v>
+      </c>
       <c r="F27" s="38"/>
       <c r="G27" s="13"/>
       <c r="H27" s="50"/>
       <c r="I27" s="56"/>
       <c r="J27" s="38"/>
       <c r="K27" s="50"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
       <c r="C28" s="62">
         <v>32</v>
       </c>
       <c r="D28" s="13">
         <v>32</v>
       </c>
-      <c r="E28" s="50"/>
+      <c r="E28" s="13">
+        <v>32</v>
+      </c>
       <c r="F28" s="38"/>
       <c r="G28" s="13"/>
       <c r="H28" s="50"/>
       <c r="I28" s="56"/>
       <c r="J28" s="38"/>
       <c r="K28" s="50"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A29" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="J29" s="9"/>
       <c r="K29" s="12"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
       <c r="C30" s="62">
         <v>1</v>
       </c>
       <c r="D30" s="13">
         <v>1</v>
       </c>
-      <c r="E30" s="50"/>
+      <c r="E30" s="13">
+        <v>2</v>
+      </c>
       <c r="F30" s="38"/>
       <c r="G30" s="13"/>
       <c r="H30" s="50"/>
       <c r="I30" s="56"/>
       <c r="J30" s="38"/>
       <c r="K30" s="50"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
       <c r="C31" s="62">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
-      <c r="E31" s="50"/>
+      <c r="E31" s="13">
+        <v>1</v>
+      </c>
       <c r="F31" s="38"/>
       <c r="G31" s="13"/>
       <c r="H31" s="50"/>
       <c r="I31" s="56"/>
       <c r="J31" s="38"/>
       <c r="K31" s="50"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="50">
         <v>1</v>
       </c>
       <c r="C32" s="62">
         <v>1</v>
       </c>
       <c r="D32" s="13">
         <v>1</v>
       </c>
-      <c r="E32" s="50"/>
+      <c r="E32" s="13">
+        <v>1</v>
+      </c>
       <c r="F32" s="38"/>
       <c r="G32" s="13"/>
       <c r="H32" s="50"/>
       <c r="I32" s="56"/>
       <c r="J32" s="38"/>
       <c r="K32" s="50"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A33" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="12"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="50">
         <v>14</v>
       </c>
       <c r="C34" s="62">
         <v>29</v>
       </c>
       <c r="D34" s="13">
         <v>43</v>
       </c>
-      <c r="E34" s="50"/>
+      <c r="E34" s="13">
+        <v>58</v>
+      </c>
       <c r="F34" s="38"/>
       <c r="G34" s="13"/>
       <c r="H34" s="50"/>
       <c r="I34" s="56"/>
       <c r="J34" s="38"/>
       <c r="K34" s="50"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
       <c r="C35" s="62">
         <v>29</v>
       </c>
       <c r="D35" s="13">
         <v>43</v>
       </c>
-      <c r="E35" s="50"/>
+      <c r="E35" s="13">
+        <v>58</v>
+      </c>
       <c r="F35" s="38"/>
       <c r="G35" s="13"/>
       <c r="H35" s="50"/>
       <c r="I35" s="56"/>
       <c r="J35" s="38"/>
       <c r="K35" s="50"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="52" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="11"/>
       <c r="G36" s="26"/>
       <c r="H36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="26"/>
       <c r="L36" s="11"/>
       <c r="M36" s="11"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="50">
         <v>0</v>
       </c>
       <c r="C37" s="62">
         <v>0</v>
       </c>
       <c r="D37" s="17">
         <v>0</v>
       </c>
-      <c r="E37" s="17"/>
+      <c r="E37" s="17">
+        <v>0</v>
+      </c>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="K37" s="50"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
       <c r="C38" s="62">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
-      <c r="E38" s="17"/>
+      <c r="E38" s="17">
+        <v>0</v>
+      </c>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="K38" s="50"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="12"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="50">
         <v>584</v>
       </c>
       <c r="C40" s="62">
         <v>1097</v>
       </c>
       <c r="D40" s="13">
         <v>1625</v>
       </c>
-      <c r="E40" s="50"/>
+      <c r="E40" s="13">
+        <v>2205</v>
+      </c>
       <c r="F40" s="38"/>
       <c r="G40" s="13"/>
       <c r="H40" s="50"/>
       <c r="I40" s="56"/>
       <c r="J40" s="38"/>
       <c r="K40" s="50"/>
       <c r="L40" s="9"/>
       <c r="M40" s="9"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="50">
         <v>7</v>
       </c>
       <c r="C41" s="62">
         <v>15</v>
       </c>
       <c r="D41" s="13">
         <v>22</v>
       </c>
-      <c r="E41" s="50"/>
+      <c r="E41" s="13">
+        <v>29</v>
+      </c>
       <c r="F41" s="38"/>
       <c r="G41" s="13"/>
       <c r="H41" s="50"/>
       <c r="I41" s="56"/>
       <c r="J41" s="38"/>
       <c r="K41" s="50"/>
       <c r="L41" s="9"/>
       <c r="M41" s="9"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="50">
         <v>3</v>
       </c>
       <c r="C42" s="62">
         <v>5</v>
       </c>
       <c r="D42" s="13">
         <v>8</v>
       </c>
-      <c r="E42" s="50"/>
+      <c r="E42" s="13">
+        <v>11</v>
+      </c>
       <c r="F42" s="38"/>
       <c r="G42" s="13"/>
       <c r="H42" s="50"/>
       <c r="I42" s="56"/>
       <c r="J42" s="38"/>
       <c r="K42" s="50"/>
       <c r="L42" s="9"/>
       <c r="M42" s="9"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="50">
         <v>8</v>
       </c>
       <c r="C43" s="62">
         <v>17</v>
       </c>
       <c r="D43" s="13">
         <v>25</v>
       </c>
-      <c r="E43" s="50"/>
+      <c r="E43" s="13">
+        <v>34</v>
+      </c>
       <c r="F43" s="38"/>
       <c r="G43" s="13"/>
       <c r="H43" s="50"/>
       <c r="I43" s="56"/>
       <c r="J43" s="38"/>
       <c r="K43" s="50"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="50">
         <v>6</v>
       </c>
       <c r="C44" s="62">
         <v>12</v>
       </c>
       <c r="D44" s="13">
         <v>18</v>
       </c>
-      <c r="E44" s="50"/>
+      <c r="E44" s="13">
+        <v>24</v>
+      </c>
       <c r="F44" s="38"/>
       <c r="G44" s="13"/>
       <c r="H44" s="50"/>
       <c r="I44" s="56"/>
       <c r="J44" s="38"/>
       <c r="K44" s="50"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="50">
         <v>548</v>
       </c>
       <c r="C45" s="62">
         <v>1025</v>
       </c>
       <c r="D45" s="13">
         <v>1517</v>
       </c>
-      <c r="E45" s="50"/>
+      <c r="E45" s="13">
+        <v>2060</v>
+      </c>
       <c r="F45" s="38"/>
       <c r="G45" s="13"/>
       <c r="H45" s="50"/>
       <c r="I45" s="56"/>
       <c r="J45" s="38"/>
       <c r="K45" s="50"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="50">
         <v>1</v>
       </c>
       <c r="C46" s="62">
         <v>3</v>
       </c>
       <c r="D46" s="13">
         <v>4</v>
       </c>
-      <c r="E46" s="50"/>
+      <c r="E46" s="13">
+        <v>5</v>
+      </c>
       <c r="F46" s="38"/>
       <c r="G46" s="13"/>
       <c r="H46" s="50"/>
       <c r="I46" s="56"/>
       <c r="J46" s="38"/>
       <c r="K46" s="50"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="50">
         <v>6</v>
       </c>
       <c r="C47" s="62">
         <v>12</v>
       </c>
       <c r="D47" s="13">
         <v>18</v>
       </c>
-      <c r="E47" s="50"/>
+      <c r="E47" s="13">
+        <v>24</v>
+      </c>
       <c r="F47" s="38"/>
       <c r="G47" s="13"/>
       <c r="H47" s="50"/>
       <c r="I47" s="56"/>
       <c r="J47" s="38"/>
       <c r="K47" s="50"/>
       <c r="L47" s="9"/>
       <c r="M47" s="9"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="50">
         <v>5</v>
       </c>
       <c r="C48" s="62">
         <v>9</v>
       </c>
       <c r="D48" s="13">
         <v>14</v>
       </c>
-      <c r="E48" s="50"/>
+      <c r="E48" s="13">
+        <v>19</v>
+      </c>
       <c r="F48" s="38"/>
       <c r="G48" s="13"/>
       <c r="H48" s="50"/>
       <c r="I48" s="56"/>
       <c r="J48" s="38"/>
       <c r="K48" s="50"/>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="47" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="12"/>
       <c r="D49" s="12"/>
       <c r="E49" s="12"/>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="10"/>
       <c r="L49" s="10"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="17">
         <v>1</v>
       </c>
       <c r="C50" s="62">
         <v>2</v>
       </c>
       <c r="D50" s="13">
         <v>5</v>
       </c>
-      <c r="E50" s="50"/>
+      <c r="E50" s="13">
+        <v>6</v>
+      </c>
       <c r="F50" s="38"/>
       <c r="G50" s="13"/>
       <c r="H50" s="50"/>
       <c r="I50" s="56"/>
       <c r="J50" s="38"/>
       <c r="K50" s="50"/>
       <c r="L50" s="9"/>
       <c r="M50" s="9"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="17">
         <v>1</v>
       </c>
       <c r="C51" s="62">
         <v>2</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
-      <c r="E51" s="50"/>
+      <c r="E51" s="13">
+        <v>6</v>
+      </c>
       <c r="F51" s="38"/>
       <c r="G51" s="13"/>
       <c r="H51" s="50"/>
       <c r="I51" s="56"/>
       <c r="J51" s="38"/>
       <c r="K51" s="50"/>
       <c r="L51" s="9"/>
       <c r="M51" s="9"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="17">
         <v>0</v>
       </c>
       <c r="C52" s="62">
         <v>0</v>
       </c>
       <c r="D52" s="13">
         <v>0</v>
       </c>
-      <c r="E52" s="12"/>
+      <c r="E52" s="13">
+        <v>0</v>
+      </c>
       <c r="F52" s="10"/>
       <c r="G52" s="12"/>
       <c r="H52" s="50"/>
       <c r="I52" s="56"/>
       <c r="J52" s="38"/>
       <c r="K52" s="50"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="12"/>
       <c r="F53" s="38"/>
       <c r="G53" s="13"/>
       <c r="H53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="12"/>
       <c r="L53" s="10"/>
       <c r="M53" s="10"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="17">
         <v>1</v>
       </c>
       <c r="C54" s="62">
         <v>2</v>
       </c>
       <c r="D54" s="13">
         <v>4</v>
       </c>
-      <c r="E54" s="13"/>
+      <c r="E54" s="13">
+        <v>5</v>
+      </c>
       <c r="F54" s="38"/>
       <c r="G54" s="13"/>
       <c r="H54" s="50"/>
       <c r="I54" s="56"/>
       <c r="J54" s="38"/>
       <c r="K54" s="50"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="17">
         <v>0</v>
       </c>
       <c r="C55" s="62">
         <v>0</v>
       </c>
       <c r="D55" s="13">
         <v>1</v>
       </c>
-      <c r="E55" s="13"/>
+      <c r="E55" s="13">
+        <v>1</v>
+      </c>
       <c r="F55" s="38"/>
       <c r="G55" s="13"/>
       <c r="H55" s="50"/>
       <c r="I55" s="56"/>
       <c r="J55" s="38"/>
       <c r="K55" s="50"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B56" s="17">
         <v>1</v>
       </c>
       <c r="C56" s="62">
         <v>2</v>
       </c>
       <c r="D56" s="13">
         <v>3</v>
       </c>
-      <c r="E56" s="13"/>
+      <c r="E56" s="13">
+        <v>4</v>
+      </c>
       <c r="F56" s="38"/>
       <c r="G56" s="13"/>
       <c r="H56" s="50"/>
       <c r="I56" s="56"/>
       <c r="J56" s="38"/>
       <c r="K56" s="50"/>
       <c r="L56" s="9"/>
       <c r="M56" s="9"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1" ht="20.399999999999999">
       <c r="A57" s="48" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="10"/>
       <c r="G57" s="10"/>
       <c r="H57" s="10"/>
       <c r="J57" s="10"/>
       <c r="K57" s="12"/>
       <c r="L57" s="10"/>
       <c r="M57" s="10"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="17">
         <v>1</v>
       </c>
       <c r="C58" s="62">
         <v>2</v>
       </c>
       <c r="D58" s="13">
         <v>4</v>
       </c>
-      <c r="E58" s="13"/>
+      <c r="E58" s="13">
+        <v>5</v>
+      </c>
       <c r="F58" s="38"/>
       <c r="G58" s="13"/>
       <c r="H58" s="50"/>
       <c r="I58" s="56"/>
       <c r="J58" s="38"/>
       <c r="K58" s="50"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
       <c r="A59" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="17">
         <v>0</v>
       </c>
       <c r="C59" s="62">
         <v>0</v>
       </c>
       <c r="D59" s="13">
         <v>1</v>
       </c>
-      <c r="E59" s="13"/>
+      <c r="E59" s="13">
+        <v>1</v>
+      </c>
       <c r="F59" s="38"/>
       <c r="G59" s="13"/>
       <c r="H59" s="50"/>
       <c r="I59" s="56"/>
       <c r="J59" s="38"/>
       <c r="K59" s="50"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="17">
         <v>1</v>
       </c>
       <c r="C60" s="62">
         <v>2</v>
       </c>
       <c r="D60" s="13">
         <v>3</v>
       </c>
-      <c r="E60" s="13"/>
+      <c r="E60" s="13">
+        <v>4</v>
+      </c>
       <c r="F60" s="38"/>
       <c r="G60" s="13"/>
       <c r="H60" s="50"/>
       <c r="I60" s="56"/>
       <c r="J60" s="38"/>
       <c r="K60" s="50"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A61" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="12"/>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
       <c r="F61" s="10"/>
       <c r="G61" s="12"/>
       <c r="H61" s="10"/>
       <c r="J61" s="10"/>
       <c r="K61" s="12"/>
       <c r="L61" s="10"/>
       <c r="M61" s="10"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="50">
         <v>20</v>
       </c>
       <c r="C62" s="62">
         <v>34</v>
       </c>
       <c r="D62" s="13">
         <v>49</v>
       </c>
-      <c r="E62" s="13"/>
+      <c r="E62" s="13">
+        <v>64</v>
+      </c>
       <c r="F62" s="38"/>
       <c r="G62" s="13"/>
       <c r="H62" s="50"/>
       <c r="I62" s="56"/>
       <c r="J62" s="38"/>
       <c r="K62" s="50"/>
       <c r="L62" s="9"/>
       <c r="M62" s="9"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
       <c r="C63" s="62">
         <v>34</v>
       </c>
       <c r="D63" s="13">
         <v>49</v>
       </c>
-      <c r="E63" s="13"/>
+      <c r="E63" s="13">
+        <v>64</v>
+      </c>
       <c r="F63" s="38"/>
       <c r="G63" s="13"/>
       <c r="H63" s="50"/>
       <c r="I63" s="56"/>
       <c r="J63" s="38"/>
       <c r="K63" s="50"/>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1" ht="21.75" customHeight="1">
       <c r="A64" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
       <c r="F64" s="10"/>
       <c r="G64" s="10"/>
       <c r="H64" s="10"/>
       <c r="I64" s="56"/>
       <c r="J64" s="10"/>
       <c r="K64" s="12"/>
       <c r="L64" s="10"/>
       <c r="M64" s="10"/>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1">
       <c r="A65" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B65" s="50">
         <v>20</v>
       </c>
       <c r="C65" s="62">
         <v>34</v>
       </c>
       <c r="D65" s="13">
         <v>49</v>
       </c>
-      <c r="E65" s="13"/>
+      <c r="E65" s="13">
+        <v>64</v>
+      </c>
       <c r="F65" s="38"/>
       <c r="G65" s="13"/>
       <c r="H65" s="50"/>
       <c r="I65" s="56"/>
       <c r="J65" s="38"/>
       <c r="K65" s="50"/>
       <c r="L65" s="9"/>
       <c r="M65" s="9"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1">
       <c r="A66" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
       <c r="C66" s="62">
         <v>34</v>
       </c>
       <c r="D66" s="13">
         <v>49</v>
       </c>
-      <c r="E66" s="13"/>
+      <c r="E66" s="13">
+        <v>64</v>
+      </c>
       <c r="F66" s="38"/>
       <c r="G66" s="13"/>
       <c r="H66" s="50"/>
       <c r="I66" s="56"/>
       <c r="J66" s="38"/>
       <c r="K66" s="50"/>
       <c r="L66" s="9"/>
       <c r="M66" s="9"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1">
       <c r="A67" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
       <c r="F67" s="10"/>
       <c r="G67" s="10"/>
       <c r="H67" s="10"/>
       <c r="I67" s="56"/>
       <c r="J67" s="10"/>
       <c r="K67" s="12"/>
       <c r="L67" s="10"/>
       <c r="M67" s="10"/>
     </row>
     <row r="68" spans="1:13" s="1" customFormat="1">
       <c r="A68" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="50">
         <v>1157</v>
       </c>
       <c r="C68" s="62">
         <v>2386</v>
       </c>
       <c r="D68" s="13">
         <v>3615</v>
       </c>
-      <c r="E68" s="13"/>
+      <c r="E68" s="13">
+        <v>4844</v>
+      </c>
       <c r="F68" s="38"/>
       <c r="G68" s="13"/>
       <c r="H68" s="50"/>
       <c r="I68" s="56"/>
       <c r="J68" s="38"/>
       <c r="K68" s="50"/>
       <c r="L68" s="9"/>
       <c r="M68" s="9"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1">
       <c r="A69" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B69" s="50">
         <v>349</v>
       </c>
       <c r="C69" s="62">
         <v>771</v>
       </c>
       <c r="D69" s="13">
         <v>1194</v>
       </c>
-      <c r="E69" s="13"/>
+      <c r="E69" s="13">
+        <v>1616</v>
+      </c>
       <c r="F69" s="38"/>
       <c r="G69" s="13"/>
       <c r="H69" s="50"/>
       <c r="I69" s="56"/>
       <c r="J69" s="38"/>
       <c r="K69" s="50"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1">
       <c r="A70" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B70" s="50">
         <v>6</v>
       </c>
       <c r="C70" s="62">
         <v>13</v>
       </c>
       <c r="D70" s="13">
         <v>19</v>
       </c>
-      <c r="E70" s="13"/>
+      <c r="E70" s="13">
+        <v>25</v>
+      </c>
       <c r="F70" s="38"/>
       <c r="G70" s="13"/>
       <c r="H70" s="50"/>
       <c r="I70" s="56"/>
       <c r="J70" s="38"/>
       <c r="K70" s="50"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
     </row>
     <row r="71" spans="1:13" s="1" customFormat="1">
       <c r="A71" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="50">
         <v>119</v>
       </c>
       <c r="C71" s="62">
         <v>238</v>
       </c>
       <c r="D71" s="13">
         <v>357</v>
       </c>
-      <c r="E71" s="13"/>
+      <c r="E71" s="13">
+        <v>477</v>
+      </c>
       <c r="F71" s="38"/>
       <c r="G71" s="13"/>
       <c r="H71" s="50"/>
       <c r="I71" s="56"/>
       <c r="J71" s="38"/>
       <c r="K71" s="50"/>
       <c r="L71" s="9"/>
       <c r="M71" s="9"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1">
       <c r="A72" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="50">
         <v>74</v>
       </c>
       <c r="C72" s="62">
         <v>149</v>
       </c>
       <c r="D72" s="13">
         <v>223</v>
       </c>
-      <c r="E72" s="13"/>
+      <c r="E72" s="13">
+        <v>297</v>
+      </c>
       <c r="F72" s="38"/>
       <c r="G72" s="13"/>
       <c r="H72" s="50"/>
       <c r="I72" s="56"/>
       <c r="J72" s="38"/>
       <c r="K72" s="50"/>
       <c r="L72" s="9"/>
       <c r="M72" s="9"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1">
       <c r="A73" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="50">
         <v>83</v>
       </c>
       <c r="C73" s="62">
         <v>166</v>
       </c>
       <c r="D73" s="13">
         <v>249</v>
       </c>
-      <c r="E73" s="13"/>
+      <c r="E73" s="13">
+        <v>332</v>
+      </c>
       <c r="F73" s="38"/>
       <c r="G73" s="13"/>
       <c r="H73" s="50"/>
       <c r="I73" s="56"/>
       <c r="J73" s="38"/>
       <c r="K73" s="50"/>
       <c r="L73" s="9"/>
       <c r="M73" s="9"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
       <c r="A74" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="50">
         <v>234</v>
       </c>
       <c r="C74" s="62">
         <v>470</v>
       </c>
       <c r="D74" s="13">
         <v>705</v>
       </c>
-      <c r="E74" s="13"/>
+      <c r="E74" s="13">
+        <v>940</v>
+      </c>
       <c r="F74" s="38"/>
       <c r="G74" s="13"/>
       <c r="H74" s="50"/>
       <c r="I74" s="56"/>
       <c r="J74" s="38"/>
       <c r="K74" s="50"/>
       <c r="L74" s="9"/>
       <c r="M74" s="9"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1">
       <c r="A75" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="50">
         <v>73</v>
       </c>
       <c r="C75" s="62">
         <v>146</v>
       </c>
       <c r="D75" s="13">
         <v>220</v>
       </c>
-      <c r="E75" s="13"/>
+      <c r="E75" s="13">
+        <v>293</v>
+      </c>
       <c r="F75" s="38"/>
       <c r="G75" s="13"/>
       <c r="H75" s="50"/>
       <c r="I75" s="56"/>
       <c r="J75" s="38"/>
       <c r="K75" s="50"/>
       <c r="L75" s="9"/>
       <c r="M75" s="9"/>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1">
       <c r="A76" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B76" s="50">
         <v>54</v>
       </c>
       <c r="C76" s="62">
         <v>106</v>
       </c>
       <c r="D76" s="13">
         <v>158</v>
       </c>
-      <c r="E76" s="13"/>
+      <c r="E76" s="13">
+        <v>210</v>
+      </c>
       <c r="F76" s="38"/>
       <c r="G76" s="13"/>
       <c r="H76" s="50"/>
       <c r="I76" s="56"/>
       <c r="J76" s="38"/>
       <c r="K76" s="50"/>
       <c r="L76" s="9"/>
       <c r="M76" s="9"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1">
       <c r="A77" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="50">
         <v>164</v>
       </c>
       <c r="C77" s="62">
         <v>327</v>
       </c>
       <c r="D77" s="13">
         <v>491</v>
       </c>
-      <c r="E77" s="13"/>
+      <c r="E77" s="13">
+        <v>654</v>
+      </c>
       <c r="F77" s="38"/>
       <c r="G77" s="13"/>
       <c r="H77" s="50"/>
       <c r="I77" s="56"/>
       <c r="J77" s="38"/>
       <c r="K77" s="50"/>
       <c r="L77" s="9"/>
       <c r="M77" s="9"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A78" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12"/>
       <c r="F78" s="12"/>
       <c r="G78" s="12"/>
       <c r="H78" s="12"/>
       <c r="I78" s="56"/>
       <c r="J78" s="12"/>
       <c r="K78" s="12"/>
       <c r="L78" s="12"/>
       <c r="M78" s="10"/>
     </row>
     <row r="79" spans="1:13" s="1" customFormat="1">
       <c r="A79" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="50">
         <v>13213</v>
       </c>
       <c r="C79" s="62">
         <v>31149</v>
       </c>
       <c r="D79" s="13">
         <v>49843</v>
       </c>
-      <c r="E79" s="13"/>
+      <c r="E79" s="13">
+        <v>64359</v>
+      </c>
       <c r="F79" s="38"/>
       <c r="G79" s="13"/>
       <c r="H79" s="50"/>
       <c r="I79" s="56"/>
       <c r="J79" s="38"/>
       <c r="K79" s="50"/>
       <c r="L79" s="14"/>
       <c r="M79" s="23"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1">
       <c r="A80" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B80" s="50">
         <v>3282</v>
       </c>
       <c r="C80" s="62">
         <v>10849</v>
       </c>
       <c r="D80" s="13">
         <v>19174</v>
       </c>
-      <c r="E80" s="13"/>
+      <c r="E80" s="13">
+        <v>23322</v>
+      </c>
       <c r="F80" s="38"/>
       <c r="G80" s="13"/>
       <c r="H80" s="50"/>
       <c r="I80" s="56"/>
       <c r="J80" s="38"/>
       <c r="K80" s="50"/>
       <c r="L80" s="14"/>
       <c r="M80" s="23"/>
     </row>
     <row r="81" spans="1:13" s="1" customFormat="1">
       <c r="A81" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B81" s="50">
         <v>1551</v>
       </c>
       <c r="C81" s="62">
         <v>3808</v>
       </c>
       <c r="D81" s="13">
         <v>6065</v>
       </c>
-      <c r="E81" s="13"/>
+      <c r="E81" s="13">
+        <v>8322</v>
+      </c>
       <c r="F81" s="38"/>
       <c r="G81" s="13"/>
       <c r="H81" s="50"/>
       <c r="I81" s="56"/>
       <c r="J81" s="38"/>
       <c r="K81" s="50"/>
       <c r="L81" s="14"/>
       <c r="M81" s="23"/>
     </row>
     <row r="82" spans="1:13" s="1" customFormat="1">
       <c r="A82" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B82" s="50">
         <v>242</v>
       </c>
       <c r="C82" s="62">
         <v>619</v>
       </c>
       <c r="D82" s="13">
         <v>997</v>
       </c>
-      <c r="E82" s="13"/>
+      <c r="E82" s="13">
+        <v>1374</v>
+      </c>
       <c r="F82" s="38"/>
       <c r="G82" s="13"/>
       <c r="H82" s="50"/>
       <c r="I82" s="56"/>
       <c r="J82" s="38"/>
       <c r="K82" s="50"/>
       <c r="L82" s="14"/>
       <c r="M82" s="23"/>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1">
       <c r="A83" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B83" s="50">
         <v>3435</v>
       </c>
       <c r="C83" s="62">
         <v>5999</v>
       </c>
       <c r="D83" s="13">
         <v>8564</v>
       </c>
-      <c r="E83" s="13"/>
+      <c r="E83" s="13">
+        <v>11129</v>
+      </c>
       <c r="F83" s="38"/>
       <c r="G83" s="13"/>
       <c r="H83" s="50"/>
       <c r="I83" s="56"/>
       <c r="J83" s="38"/>
       <c r="K83" s="50"/>
       <c r="L83" s="14"/>
       <c r="M83" s="23"/>
     </row>
     <row r="84" spans="1:13" s="1" customFormat="1">
       <c r="A84" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B84" s="50">
         <v>966</v>
       </c>
       <c r="C84" s="62">
         <v>1599</v>
       </c>
       <c r="D84" s="13">
         <v>2232</v>
       </c>
-      <c r="E84" s="13"/>
+      <c r="E84" s="13">
+        <v>2865</v>
+      </c>
       <c r="F84" s="38"/>
       <c r="G84" s="13"/>
       <c r="H84" s="50"/>
       <c r="I84" s="56"/>
       <c r="J84" s="38"/>
       <c r="K84" s="50"/>
       <c r="L84" s="14"/>
       <c r="M84" s="23"/>
     </row>
     <row r="85" spans="1:13" s="1" customFormat="1">
       <c r="A85" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B85" s="50">
         <v>2851</v>
       </c>
       <c r="C85" s="62">
         <v>6498</v>
       </c>
       <c r="D85" s="13">
         <v>10146</v>
       </c>
-      <c r="E85" s="13"/>
+      <c r="E85" s="13">
+        <v>13794</v>
+      </c>
       <c r="F85" s="38"/>
       <c r="G85" s="13"/>
       <c r="H85" s="50"/>
       <c r="I85" s="56"/>
       <c r="J85" s="38"/>
       <c r="K85" s="50"/>
       <c r="L85" s="14"/>
       <c r="M85" s="23"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1">
       <c r="A86" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B86" s="50">
         <v>888</v>
       </c>
       <c r="C86" s="62">
         <v>1777</v>
       </c>
       <c r="D86" s="13">
         <v>2665</v>
       </c>
-      <c r="E86" s="13"/>
+      <c r="E86" s="13">
+        <v>3553</v>
+      </c>
       <c r="F86" s="38"/>
       <c r="G86" s="13"/>
       <c r="H86" s="50"/>
       <c r="I86" s="56"/>
       <c r="J86" s="38"/>
       <c r="K86" s="50"/>
       <c r="L86" s="14"/>
       <c r="M86" s="23"/>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A87" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="10"/>
       <c r="D87" s="13"/>
       <c r="E87" s="43"/>
       <c r="F87" s="15"/>
       <c r="G87" s="10"/>
       <c r="H87" s="10"/>
       <c r="I87" s="56"/>
       <c r="J87" s="10"/>
       <c r="K87" s="12"/>
       <c r="L87" s="10"/>
       <c r="M87" s="10"/>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1">
       <c r="A88" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B88" s="50">
         <v>7</v>
       </c>
       <c r="C88" s="62">
         <v>15</v>
       </c>
       <c r="D88" s="13">
         <v>22</v>
       </c>
-      <c r="E88" s="13"/>
+      <c r="E88" s="13">
+        <v>29</v>
+      </c>
       <c r="F88" s="38"/>
       <c r="G88" s="13"/>
       <c r="H88" s="50"/>
       <c r="I88" s="56"/>
       <c r="J88" s="38"/>
       <c r="K88" s="50"/>
       <c r="L88" s="9"/>
       <c r="M88" s="9"/>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1">
       <c r="A89" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B89" s="50">
         <v>1</v>
       </c>
       <c r="C89" s="62">
         <v>2</v>
       </c>
       <c r="D89" s="13">
         <v>3</v>
       </c>
-      <c r="E89" s="13"/>
+      <c r="E89" s="13">
+        <v>4</v>
+      </c>
       <c r="F89" s="38"/>
       <c r="G89" s="13"/>
       <c r="H89" s="50"/>
       <c r="I89" s="56"/>
       <c r="J89" s="38"/>
       <c r="K89" s="50"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
     </row>
     <row r="90" spans="1:13" s="1" customFormat="1">
       <c r="A90" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B90" s="50">
         <v>6</v>
       </c>
       <c r="C90" s="62">
         <v>13</v>
       </c>
       <c r="D90" s="13">
         <v>19</v>
       </c>
-      <c r="E90" s="13"/>
+      <c r="E90" s="13">
+        <v>25</v>
+      </c>
       <c r="F90" s="38"/>
       <c r="G90" s="13"/>
       <c r="H90" s="50"/>
       <c r="I90" s="56"/>
       <c r="J90" s="38"/>
       <c r="K90" s="50"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1">
       <c r="A91" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B91" s="50">
         <v>0</v>
       </c>
       <c r="C91" s="62">
         <v>0</v>
       </c>
       <c r="D91" s="13">
         <v>0</v>
       </c>
-      <c r="E91" s="17"/>
+      <c r="E91" s="13">
+        <v>0</v>
+      </c>
       <c r="F91" s="17"/>
       <c r="G91" s="17"/>
       <c r="H91" s="50"/>
       <c r="I91" s="56"/>
       <c r="J91" s="38"/>
       <c r="K91" s="50"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1">
       <c r="A92" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="13"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12"/>
       <c r="F92" s="38"/>
       <c r="G92" s="10"/>
       <c r="H92" s="10"/>
       <c r="J92" s="10"/>
       <c r="K92" s="12"/>
       <c r="L92" s="10"/>
       <c r="M92" s="10"/>
     </row>
     <row r="93" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1">
       <c r="A93" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B93" s="50">
         <v>28851</v>
       </c>
       <c r="C93" s="62">
         <v>70350</v>
       </c>
       <c r="D93" s="13">
         <v>104621</v>
       </c>
-      <c r="E93" s="13"/>
+      <c r="E93" s="13">
+        <v>140493</v>
+      </c>
       <c r="F93" s="38"/>
       <c r="G93" s="13"/>
       <c r="H93" s="50"/>
       <c r="I93" s="56"/>
       <c r="J93" s="38"/>
       <c r="K93" s="50"/>
       <c r="L93" s="9"/>
       <c r="M93" s="9"/>
     </row>
     <row r="94" spans="1:13" s="1" customFormat="1">
       <c r="A94" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B94" s="17">
         <v>6209</v>
       </c>
       <c r="C94" s="62">
         <v>12208</v>
       </c>
       <c r="D94" s="13">
         <v>18863</v>
       </c>
-      <c r="E94" s="13"/>
+      <c r="E94" s="13">
+        <v>29596</v>
+      </c>
       <c r="F94" s="38"/>
       <c r="G94" s="13"/>
       <c r="H94" s="50"/>
       <c r="I94" s="56"/>
       <c r="J94" s="38"/>
       <c r="K94" s="50"/>
       <c r="L94" s="9"/>
       <c r="M94" s="9"/>
     </row>
     <row r="95" spans="1:13" s="1" customFormat="1">
       <c r="A95" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="17">
         <v>22642</v>
       </c>
       <c r="C95" s="62">
         <v>58142</v>
       </c>
       <c r="D95" s="13">
         <v>85758</v>
       </c>
-      <c r="E95" s="13"/>
+      <c r="E95" s="13">
+        <v>110897</v>
+      </c>
       <c r="F95" s="38"/>
       <c r="G95" s="13"/>
       <c r="H95" s="50"/>
       <c r="I95" s="56"/>
       <c r="J95" s="38"/>
       <c r="K95" s="50"/>
       <c r="L95" s="9"/>
       <c r="M95" s="9"/>
     </row>
     <row r="96" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A96" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="12"/>
       <c r="D96" s="12"/>
       <c r="E96" s="12"/>
       <c r="F96" s="10"/>
       <c r="G96" s="12"/>
       <c r="H96" s="10"/>
       <c r="I96" s="56"/>
       <c r="J96" s="10"/>
       <c r="K96" s="12"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="97" spans="1:13" s="1" customFormat="1">
       <c r="A97" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B97" s="17">
         <v>4</v>
       </c>
       <c r="C97" s="62">
         <v>9</v>
       </c>
       <c r="D97" s="13">
         <v>13</v>
       </c>
-      <c r="E97" s="13"/>
+      <c r="E97" s="13">
+        <v>18</v>
+      </c>
       <c r="F97" s="38"/>
       <c r="G97" s="13"/>
       <c r="H97" s="50"/>
       <c r="I97" s="56"/>
       <c r="J97" s="38"/>
       <c r="K97" s="50"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
     </row>
     <row r="98" spans="1:13" s="1" customFormat="1">
       <c r="A98" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B98" s="17">
         <v>3</v>
       </c>
       <c r="C98" s="62">
         <v>6</v>
       </c>
       <c r="D98" s="13">
         <v>9</v>
       </c>
-      <c r="E98" s="13"/>
+      <c r="E98" s="13">
+        <v>12</v>
+      </c>
       <c r="F98" s="38"/>
       <c r="G98" s="13"/>
       <c r="H98" s="50"/>
       <c r="I98" s="56"/>
       <c r="J98" s="38"/>
       <c r="K98" s="50"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
     </row>
     <row r="99" spans="1:13" s="1" customFormat="1">
       <c r="A99" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B99" s="17">
         <v>1</v>
       </c>
       <c r="C99" s="62">
         <v>2</v>
       </c>
       <c r="D99" s="13">
         <v>3</v>
       </c>
-      <c r="E99" s="13"/>
+      <c r="E99" s="13">
+        <v>4</v>
+      </c>
       <c r="F99" s="38"/>
       <c r="G99" s="13"/>
       <c r="H99" s="50"/>
       <c r="I99" s="56"/>
       <c r="J99" s="38"/>
       <c r="K99" s="50"/>
       <c r="L99" s="9"/>
       <c r="M99" s="9"/>
     </row>
     <row r="100" spans="1:13" s="1" customFormat="1">
       <c r="A100" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="17">
         <v>1</v>
       </c>
       <c r="C100" s="62">
         <v>1</v>
       </c>
       <c r="D100" s="13">
         <v>2</v>
       </c>
-      <c r="E100" s="13"/>
+      <c r="E100" s="13">
+        <v>2</v>
+      </c>
       <c r="F100" s="38"/>
       <c r="G100" s="13"/>
       <c r="H100" s="50"/>
       <c r="I100" s="56"/>
       <c r="J100" s="38"/>
       <c r="K100" s="50"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
     </row>
     <row r="101" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A101" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12"/>
       <c r="F101" s="10"/>
       <c r="G101" s="10"/>
       <c r="H101" s="10"/>
       <c r="I101" s="57"/>
       <c r="J101" s="10"/>
       <c r="K101" s="12"/>
       <c r="L101" s="10"/>
       <c r="M101" s="10"/>
     </row>
     <row r="102" spans="1:13" s="1" customFormat="1">
       <c r="A102" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="45" t="s">
         <v>55</v>
       </c>
       <c r="C102" s="63" t="s">
         <v>62</v>
       </c>
       <c r="D102" s="44" t="s">
         <v>70</v>
       </c>
-      <c r="E102" s="42"/>
+      <c r="E102" s="42" t="s">
+        <v>78</v>
+      </c>
       <c r="F102" s="39"/>
       <c r="G102" s="42"/>
       <c r="H102" s="53"/>
       <c r="I102" s="57"/>
       <c r="J102" s="39"/>
       <c r="K102" s="53"/>
       <c r="L102" s="16"/>
       <c r="M102" s="16"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1">
       <c r="A103" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B103" s="45" t="s">
         <v>55</v>
       </c>
       <c r="C103" s="24" t="s">
         <v>63</v>
       </c>
       <c r="D103" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="E103" s="42"/>
+      <c r="E103" s="42" t="s">
+        <v>79</v>
+      </c>
       <c r="F103" s="39"/>
       <c r="G103" s="42"/>
       <c r="H103" s="53"/>
       <c r="I103" s="57"/>
       <c r="J103" s="39"/>
       <c r="K103" s="53"/>
       <c r="L103" s="16"/>
       <c r="M103" s="16"/>
     </row>
     <row r="104" spans="1:13" s="1" customFormat="1">
       <c r="A104" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C104" s="63" t="s">
         <v>59</v>
       </c>
       <c r="D104" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="E104" s="42"/>
+      <c r="E104" s="42" t="s">
+        <v>80</v>
+      </c>
       <c r="F104" s="39"/>
       <c r="G104" s="42"/>
       <c r="H104" s="53"/>
       <c r="I104" s="57"/>
       <c r="J104" s="39"/>
       <c r="K104" s="53"/>
       <c r="L104" s="41"/>
       <c r="M104" s="31"/>
     </row>
     <row r="105" spans="1:13" s="1" customFormat="1">
       <c r="A105" s="47" t="s">
         <v>14</v>
       </c>
       <c r="B105" s="24"/>
       <c r="C105" s="45"/>
       <c r="D105" s="45"/>
       <c r="E105" s="12"/>
       <c r="F105" s="10"/>
       <c r="G105" s="12"/>
       <c r="H105" s="10"/>
       <c r="I105" s="57"/>
       <c r="J105" s="10"/>
       <c r="K105" s="12"/>
       <c r="L105" s="10"/>
       <c r="M105" s="10"/>
     </row>
     <row r="106" spans="1:13" s="1" customFormat="1">
       <c r="A106" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B106" s="45" t="s">
         <v>56</v>
       </c>
       <c r="C106" s="24" t="s">
         <v>64</v>
       </c>
       <c r="D106" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="E106" s="42"/>
+      <c r="E106" s="44" t="s">
+        <v>81</v>
+      </c>
       <c r="F106" s="39"/>
       <c r="G106" s="44"/>
       <c r="H106" s="44"/>
       <c r="I106" s="59"/>
       <c r="J106" s="31"/>
       <c r="K106" s="53"/>
       <c r="L106" s="41"/>
       <c r="M106" s="31"/>
     </row>
     <row r="107" spans="1:13" s="1" customFormat="1">
       <c r="A107" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B107" s="45" t="s">
         <v>56</v>
       </c>
       <c r="C107" s="24" t="s">
         <v>64</v>
       </c>
       <c r="D107" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="E107" s="42"/>
+      <c r="E107" s="44" t="s">
+        <v>81</v>
+      </c>
       <c r="F107" s="39"/>
       <c r="G107" s="44"/>
       <c r="H107" s="44"/>
       <c r="I107" s="59"/>
       <c r="J107" s="31"/>
       <c r="K107" s="53"/>
       <c r="L107" s="41"/>
       <c r="M107" s="31"/>
     </row>
     <row r="108" spans="1:13" s="1" customFormat="1" ht="52.2">
       <c r="A108" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="12"/>
       <c r="D108" s="12"/>
       <c r="E108" s="12"/>
       <c r="F108" s="10"/>
       <c r="G108" s="10"/>
       <c r="H108" s="10"/>
       <c r="I108" s="57"/>
       <c r="J108" s="10"/>
       <c r="K108" s="10"/>
       <c r="L108" s="10"/>
       <c r="M108" s="10"/>
     </row>
     <row r="109" spans="1:13" s="1" customFormat="1">
       <c r="A109" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="44" t="s">
         <v>57</v>
       </c>
       <c r="C109" s="24" t="s">
         <v>65</v>
       </c>
       <c r="D109" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="E109" s="42"/>
+      <c r="E109" s="42" t="s">
+        <v>82</v>
+      </c>
       <c r="F109" s="39"/>
       <c r="G109" s="44"/>
       <c r="H109" s="42"/>
       <c r="I109" s="57"/>
       <c r="J109" s="16"/>
       <c r="K109" s="53"/>
       <c r="L109" s="16"/>
       <c r="M109" s="16"/>
     </row>
     <row r="110" spans="1:13" s="1" customFormat="1">
       <c r="A110" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B110" s="44" t="s">
         <v>58</v>
       </c>
       <c r="C110" s="24" t="s">
         <v>66</v>
       </c>
       <c r="D110" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="E110" s="42"/>
+      <c r="E110" s="42" t="s">
+        <v>83</v>
+      </c>
       <c r="F110" s="39"/>
       <c r="G110" s="44"/>
       <c r="H110" s="44"/>
       <c r="I110" s="57"/>
       <c r="J110" s="16"/>
       <c r="K110" s="53"/>
       <c r="L110" s="16"/>
       <c r="M110" s="16"/>
     </row>
     <row r="111" spans="1:13" s="1" customFormat="1">
       <c r="A111" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B111" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C111" s="24" t="s">
         <v>67</v>
       </c>
       <c r="D111" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="E111" s="42"/>
+      <c r="E111" s="44" t="s">
+        <v>84</v>
+      </c>
       <c r="F111" s="39"/>
       <c r="G111" s="44"/>
       <c r="H111" s="44"/>
       <c r="I111" s="59"/>
       <c r="J111" s="31"/>
       <c r="K111" s="44"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" s="1" customFormat="1">
       <c r="A112" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B112" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C112" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D112" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="E112" s="42"/>
+      <c r="E112" s="44" t="s">
+        <v>76</v>
+      </c>
       <c r="F112" s="39"/>
       <c r="G112" s="44"/>
       <c r="H112" s="44"/>
       <c r="I112" s="59"/>
       <c r="J112" s="31"/>
       <c r="K112" s="44"/>
       <c r="L112" s="41"/>
       <c r="M112" s="31"/>
     </row>
     <row r="113" spans="1:13" s="1" customFormat="1">
       <c r="A113" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B113" s="44" t="s">
         <v>60</v>
       </c>
       <c r="C113" s="24" t="s">
         <v>68</v>
       </c>
       <c r="D113" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="E113" s="42"/>
+      <c r="E113" s="44" t="s">
+        <v>85</v>
+      </c>
       <c r="F113" s="39"/>
       <c r="G113" s="44"/>
       <c r="H113" s="44"/>
       <c r="I113" s="59"/>
       <c r="J113" s="31"/>
       <c r="K113" s="44"/>
       <c r="L113" s="41"/>
       <c r="M113" s="31"/>
     </row>
     <row r="114" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A114" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="42"/>
       <c r="D114" s="12"/>
       <c r="E114" s="12"/>
       <c r="F114" s="10"/>
       <c r="G114" s="10"/>
       <c r="H114" s="10"/>
       <c r="I114" s="59"/>
       <c r="J114" s="10"/>
       <c r="K114" s="12"/>
       <c r="L114" s="10"/>
       <c r="M114" s="10"/>
     </row>
     <row r="115" spans="1:13" s="1" customFormat="1">
       <c r="A115" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B115" s="61" t="s">
         <v>61</v>
       </c>
       <c r="C115" s="63" t="s">
         <v>69</v>
       </c>
       <c r="D115" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="E115" s="42"/>
+      <c r="E115" s="42" t="s">
+        <v>86</v>
+      </c>
       <c r="F115" s="39"/>
       <c r="G115" s="42"/>
       <c r="H115" s="42"/>
       <c r="I115" s="59"/>
       <c r="J115" s="16"/>
       <c r="K115" s="42"/>
       <c r="L115" s="16"/>
       <c r="M115" s="16"/>
     </row>
     <row r="116" spans="1:13" s="1" customFormat="1">
       <c r="A116" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B116" s="61" t="s">
         <v>61</v>
       </c>
       <c r="C116" s="63" t="s">
         <v>69</v>
       </c>
       <c r="D116" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="E116" s="42"/>
+      <c r="E116" s="42" t="s">
+        <v>86</v>
+      </c>
       <c r="F116" s="39"/>
       <c r="G116" s="42"/>
       <c r="H116" s="42"/>
       <c r="I116" s="59"/>
       <c r="J116" s="16"/>
       <c r="K116" s="42"/>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
     </row>
     <row r="117" spans="1:13" s="1" customFormat="1">
       <c r="A117" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="12"/>
       <c r="D117" s="12"/>
       <c r="E117" s="12"/>
       <c r="F117" s="10"/>
       <c r="G117" s="12"/>
       <c r="H117" s="10"/>
       <c r="I117" s="57"/>
       <c r="J117" s="10"/>
       <c r="K117" s="12"/>
       <c r="L117" s="10"/>
       <c r="M117" s="10"/>
     </row>
     <row r="118" spans="1:13" s="1" customFormat="1">
       <c r="A118" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B118" s="50">
         <v>4206</v>
       </c>
       <c r="C118" s="62">
         <v>7729</v>
       </c>
       <c r="D118" s="13">
         <v>11251</v>
       </c>
-      <c r="E118" s="13"/>
+      <c r="E118" s="13">
+        <v>14774</v>
+      </c>
       <c r="F118" s="38"/>
       <c r="G118" s="13"/>
       <c r="H118" s="50"/>
       <c r="I118" s="56"/>
       <c r="J118" s="38"/>
       <c r="K118" s="50"/>
       <c r="L118" s="9"/>
       <c r="M118" s="9"/>
     </row>
     <row r="119" spans="1:13" s="1" customFormat="1">
       <c r="A119" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B119" s="50">
         <v>50</v>
       </c>
       <c r="C119" s="62">
         <v>100</v>
       </c>
       <c r="D119" s="13">
         <v>150</v>
       </c>
-      <c r="E119" s="13"/>
+      <c r="E119" s="13">
+        <v>200</v>
+      </c>
       <c r="F119" s="38"/>
       <c r="G119" s="13"/>
       <c r="H119" s="50"/>
       <c r="I119" s="56"/>
       <c r="J119" s="38"/>
       <c r="K119" s="50"/>
       <c r="L119" s="9"/>
       <c r="M119" s="9"/>
     </row>
     <row r="120" spans="1:13" s="1" customFormat="1">
       <c r="A120" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B120" s="50">
         <v>4133</v>
       </c>
       <c r="C120" s="62">
         <v>7582</v>
       </c>
       <c r="D120" s="13">
         <v>11031</v>
       </c>
-      <c r="E120" s="13"/>
+      <c r="E120" s="13">
+        <v>14481</v>
+      </c>
       <c r="F120" s="38"/>
       <c r="G120" s="13"/>
       <c r="H120" s="50"/>
       <c r="I120" s="56"/>
       <c r="J120" s="38"/>
       <c r="K120" s="50"/>
       <c r="L120" s="9"/>
       <c r="M120" s="9"/>
     </row>
     <row r="121" spans="1:13" s="1" customFormat="1">
       <c r="A121" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B121" s="50">
         <v>23</v>
       </c>
       <c r="C121" s="62">
         <v>47</v>
       </c>
       <c r="D121" s="13">
         <v>70</v>
       </c>
-      <c r="E121" s="13"/>
+      <c r="E121" s="13">
+        <v>93</v>
+      </c>
       <c r="F121" s="38"/>
       <c r="G121" s="13"/>
       <c r="H121" s="50"/>
       <c r="I121" s="56"/>
       <c r="J121" s="38"/>
       <c r="K121" s="50"/>
       <c r="L121" s="10"/>
       <c r="M121" s="9"/>
     </row>
     <row r="122" spans="1:13" s="1" customFormat="1">
       <c r="A122" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B122" s="10"/>
       <c r="C122" s="10"/>
       <c r="D122" s="12"/>
       <c r="E122" s="12"/>
       <c r="F122" s="10"/>
       <c r="G122" s="13"/>
       <c r="H122" s="10"/>
       <c r="J122" s="10"/>
       <c r="K122" s="12"/>
       <c r="L122" s="10"/>
       <c r="M122" s="10"/>
     </row>
     <row r="123" spans="1:13" s="1" customFormat="1">
       <c r="A123" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B123" s="50">
         <v>25</v>
       </c>
       <c r="C123" s="62">
         <v>49</v>
       </c>
       <c r="D123" s="13">
         <v>74</v>
       </c>
-      <c r="E123" s="13"/>
+      <c r="E123" s="13">
+        <v>99</v>
+      </c>
       <c r="F123" s="38"/>
       <c r="G123" s="13"/>
       <c r="H123" s="50"/>
       <c r="I123" s="56"/>
       <c r="J123" s="38"/>
       <c r="K123" s="50"/>
       <c r="L123" s="9"/>
       <c r="M123" s="9"/>
     </row>
     <row r="124" spans="1:13" s="1" customFormat="1">
       <c r="A124" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B124" s="50">
         <v>1</v>
       </c>
       <c r="C124" s="62">
         <v>2</v>
       </c>
       <c r="D124" s="13">
         <v>3</v>
       </c>
-      <c r="E124" s="13"/>
+      <c r="E124" s="13">
+        <v>3</v>
+      </c>
       <c r="F124" s="38"/>
       <c r="G124" s="13"/>
       <c r="H124" s="50"/>
       <c r="I124" s="56"/>
       <c r="J124" s="38"/>
       <c r="K124" s="50"/>
       <c r="L124" s="9"/>
       <c r="M124" s="9"/>
     </row>
     <row r="125" spans="1:13" s="1" customFormat="1">
       <c r="A125" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B125" s="50">
         <v>16</v>
       </c>
       <c r="C125" s="62">
         <v>31</v>
       </c>
       <c r="D125" s="13">
         <v>47</v>
       </c>
-      <c r="E125" s="13"/>
+      <c r="E125" s="13">
+        <v>62</v>
+      </c>
       <c r="F125" s="38"/>
       <c r="G125" s="13"/>
       <c r="H125" s="50"/>
       <c r="I125" s="56"/>
       <c r="J125" s="38"/>
       <c r="K125" s="50"/>
       <c r="L125" s="9"/>
       <c r="M125" s="9"/>
     </row>
     <row r="126" spans="1:13" s="1" customFormat="1">
       <c r="A126" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B126" s="50">
         <v>8</v>
       </c>
       <c r="C126" s="62">
         <v>17</v>
       </c>
       <c r="D126" s="13">
         <v>25</v>
       </c>
-      <c r="E126" s="13"/>
+      <c r="E126" s="13">
+        <v>33</v>
+      </c>
       <c r="F126" s="38"/>
       <c r="G126" s="13"/>
       <c r="H126" s="50"/>
       <c r="I126" s="56"/>
       <c r="J126" s="38"/>
       <c r="K126" s="50"/>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
     </row>
     <row r="127" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A127" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="12"/>
       <c r="D127" s="12"/>
       <c r="E127" s="12"/>
       <c r="F127" s="10"/>
       <c r="G127" s="12"/>
       <c r="H127" s="10"/>
       <c r="I127" s="56"/>
       <c r="J127" s="9"/>
       <c r="K127" s="12"/>
       <c r="L127" s="10"/>
       <c r="M127" s="10"/>
     </row>
     <row r="128" spans="1:13" s="1" customFormat="1">
       <c r="A128" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B128" s="50">
         <v>14390</v>
       </c>
       <c r="C128" s="62">
         <v>30394</v>
       </c>
       <c r="D128" s="13">
         <v>46628</v>
       </c>
-      <c r="E128" s="13"/>
+      <c r="E128" s="13">
+        <v>62314</v>
+      </c>
       <c r="F128" s="38"/>
       <c r="G128" s="13"/>
       <c r="H128" s="50"/>
       <c r="I128" s="56"/>
       <c r="J128" s="38"/>
       <c r="K128" s="50"/>
       <c r="L128" s="9"/>
       <c r="M128" s="9"/>
     </row>
     <row r="129" spans="1:13" s="1" customFormat="1">
       <c r="A129" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B129" s="50">
         <v>12246</v>
       </c>
       <c r="C129" s="62">
         <v>25922</v>
       </c>
       <c r="D129" s="13">
         <v>39328</v>
       </c>
-      <c r="E129" s="13"/>
+      <c r="E129" s="13">
+        <v>52508</v>
+      </c>
       <c r="F129" s="38"/>
       <c r="G129" s="13"/>
       <c r="H129" s="50"/>
       <c r="I129" s="56"/>
       <c r="J129" s="38"/>
       <c r="K129" s="50"/>
       <c r="L129" s="9"/>
       <c r="M129" s="9"/>
     </row>
     <row r="130" spans="1:13" s="1" customFormat="1">
       <c r="A130" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B130" s="50">
         <v>0</v>
       </c>
       <c r="C130" s="62">
         <v>438</v>
       </c>
       <c r="D130" s="13">
         <v>876</v>
       </c>
-      <c r="E130" s="13"/>
+      <c r="E130" s="13">
+        <v>1314</v>
+      </c>
       <c r="F130" s="38"/>
       <c r="G130" s="13"/>
       <c r="H130" s="50"/>
       <c r="I130" s="56"/>
       <c r="J130" s="38"/>
       <c r="K130" s="50"/>
       <c r="L130" s="9"/>
       <c r="M130" s="9"/>
     </row>
     <row r="131" spans="1:13" s="1" customFormat="1">
       <c r="A131" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B131" s="50">
         <v>2084</v>
       </c>
       <c r="C131" s="62">
         <v>3540</v>
       </c>
       <c r="D131" s="13">
         <v>5494</v>
       </c>
-      <c r="E131" s="13"/>
+      <c r="E131" s="13">
+        <v>7127</v>
+      </c>
       <c r="F131" s="38"/>
       <c r="G131" s="13"/>
       <c r="H131" s="50"/>
       <c r="I131" s="56"/>
       <c r="J131" s="38"/>
       <c r="K131" s="50"/>
       <c r="L131" s="9"/>
       <c r="M131" s="9"/>
     </row>
     <row r="132" spans="1:13" s="1" customFormat="1">
       <c r="A132" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B132" s="50">
         <v>59</v>
       </c>
       <c r="C132" s="62">
         <v>495</v>
       </c>
       <c r="D132" s="13">
         <v>930</v>
       </c>
-      <c r="E132" s="13"/>
+      <c r="E132" s="13">
+        <v>1365</v>
+      </c>
       <c r="F132" s="38"/>
       <c r="G132" s="13"/>
       <c r="H132" s="50"/>
       <c r="I132" s="56"/>
       <c r="J132" s="38"/>
       <c r="K132" s="50"/>
       <c r="L132" s="9"/>
       <c r="M132" s="9"/>
     </row>
     <row r="133" spans="1:13" s="1" customFormat="1">
       <c r="A133" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B133" s="10"/>
       <c r="C133" s="12"/>
       <c r="D133" s="12"/>
       <c r="E133" s="12"/>
       <c r="F133" s="10"/>
       <c r="G133" s="10"/>
       <c r="H133" s="10"/>
       <c r="J133" s="10"/>
       <c r="K133" s="12"/>
       <c r="L133" s="10"/>
       <c r="M133" s="10"/>
     </row>
     <row r="134" spans="1:13" s="1" customFormat="1">
       <c r="A134" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B134" s="50">
         <v>4560</v>
       </c>
       <c r="C134" s="62">
         <v>25216</v>
       </c>
       <c r="D134" s="13">
         <v>43840</v>
       </c>
-      <c r="E134" s="13"/>
+      <c r="E134" s="13">
+        <v>70523</v>
+      </c>
       <c r="F134" s="38"/>
       <c r="G134" s="13"/>
       <c r="H134" s="50"/>
       <c r="I134" s="56"/>
       <c r="J134" s="38"/>
       <c r="K134" s="50"/>
       <c r="L134" s="9"/>
       <c r="M134" s="9"/>
     </row>
     <row r="135" spans="1:13" s="1" customFormat="1">
       <c r="A135" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B135" s="50">
         <v>2658</v>
       </c>
       <c r="C135" s="62">
         <v>20953</v>
       </c>
       <c r="D135" s="13">
         <v>35514</v>
       </c>
-      <c r="E135" s="13"/>
+      <c r="E135" s="13">
+        <v>57313</v>
+      </c>
       <c r="F135" s="38"/>
       <c r="G135" s="13"/>
       <c r="H135" s="50"/>
       <c r="I135" s="56"/>
       <c r="J135" s="38"/>
       <c r="K135" s="50"/>
       <c r="L135" s="9"/>
       <c r="M135" s="9"/>
     </row>
     <row r="136" spans="1:13" s="1" customFormat="1">
       <c r="A136" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B136" s="50">
         <v>166</v>
       </c>
       <c r="C136" s="62">
         <v>1162</v>
       </c>
       <c r="D136" s="13">
         <v>2159</v>
       </c>
-      <c r="E136" s="13"/>
+      <c r="E136" s="13">
+        <v>3156</v>
+      </c>
       <c r="F136" s="38"/>
       <c r="G136" s="13"/>
       <c r="H136" s="50"/>
       <c r="I136" s="56"/>
       <c r="J136" s="38"/>
       <c r="K136" s="50"/>
       <c r="L136" s="9"/>
       <c r="M136" s="9"/>
     </row>
     <row r="137" spans="1:13" s="1" customFormat="1">
       <c r="A137" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B137" s="50">
         <v>161</v>
       </c>
       <c r="C137" s="62">
         <v>323</v>
       </c>
       <c r="D137" s="13">
         <v>484</v>
       </c>
-      <c r="E137" s="13"/>
+      <c r="E137" s="13">
+        <v>646</v>
+      </c>
       <c r="F137" s="38"/>
       <c r="G137" s="13"/>
       <c r="H137" s="50"/>
       <c r="I137" s="56"/>
       <c r="J137" s="38"/>
       <c r="K137" s="50"/>
       <c r="L137" s="9"/>
       <c r="M137" s="9"/>
     </row>
     <row r="138" spans="1:13" s="1" customFormat="1">
       <c r="A138" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B138" s="50">
         <v>1575</v>
       </c>
       <c r="C138" s="62">
         <v>2778</v>
       </c>
       <c r="D138" s="13">
         <v>5683</v>
       </c>
-      <c r="E138" s="13"/>
+      <c r="E138" s="13">
+        <v>9408</v>
+      </c>
       <c r="F138" s="38"/>
       <c r="G138" s="13"/>
       <c r="H138" s="50"/>
       <c r="I138" s="56"/>
       <c r="J138" s="38"/>
       <c r="K138" s="50"/>
       <c r="L138" s="9"/>
       <c r="M138" s="9"/>
     </row>
     <row r="139" spans="1:13" s="1" customFormat="1">
       <c r="A139" s="47" t="s">
         <v>21</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="12"/>
       <c r="D139" s="12"/>
-      <c r="E139" s="12"/>
+      <c r="E139" s="64"/>
       <c r="F139" s="10"/>
       <c r="G139" s="12"/>
       <c r="H139" s="54"/>
       <c r="I139" s="56"/>
       <c r="J139" s="38"/>
       <c r="K139" s="10"/>
       <c r="L139" s="10"/>
       <c r="M139" s="10"/>
     </row>
     <row r="140" spans="1:13" s="1" customFormat="1">
       <c r="A140" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B140" s="50">
         <v>4</v>
       </c>
       <c r="C140" s="62">
         <v>7</v>
       </c>
       <c r="D140" s="13">
         <v>10</v>
       </c>
-      <c r="E140" s="13"/>
+      <c r="E140" s="13">
+        <v>17</v>
+      </c>
       <c r="F140" s="38"/>
       <c r="G140" s="13"/>
       <c r="H140" s="50"/>
       <c r="I140" s="56"/>
       <c r="J140" s="38"/>
       <c r="K140" s="50"/>
       <c r="L140" s="9"/>
       <c r="M140" s="9"/>
     </row>
     <row r="141" spans="1:13" s="1" customFormat="1">
       <c r="A141" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B141" s="50">
         <v>4</v>
       </c>
       <c r="C141" s="62">
         <v>7</v>
       </c>
       <c r="D141" s="13">
         <v>10</v>
       </c>
-      <c r="E141" s="13"/>
+      <c r="E141" s="13">
+        <v>17</v>
+      </c>
       <c r="F141" s="38"/>
       <c r="G141" s="13"/>
       <c r="H141" s="50"/>
       <c r="I141" s="56"/>
       <c r="J141" s="38"/>
       <c r="K141" s="50"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
     </row>
     <row r="142" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A142" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B142" s="15"/>
       <c r="C142" s="43"/>
       <c r="D142" s="43"/>
       <c r="E142" s="43"/>
       <c r="F142" s="15"/>
       <c r="G142" s="43"/>
       <c r="H142" s="10"/>
       <c r="J142" s="10"/>
       <c r="K142" s="12"/>
       <c r="L142" s="10"/>
       <c r="M142" s="10"/>
     </row>
     <row r="143" spans="1:13" s="1" customFormat="1">
       <c r="A143" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B143" s="54" t="s">
         <v>54</v>
       </c>
       <c r="C143" s="54" t="s">
         <v>54</v>
       </c>
       <c r="D143" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="E143" s="13"/>
+      <c r="E143" s="64" t="s">
+        <v>54</v>
+      </c>
       <c r="F143" s="38"/>
       <c r="G143" s="13"/>
       <c r="H143" s="50"/>
       <c r="I143" s="56"/>
       <c r="J143" s="38"/>
       <c r="K143" s="50"/>
       <c r="L143" s="9"/>
       <c r="M143" s="9"/>
     </row>
     <row r="144" spans="1:13" s="1" customFormat="1">
       <c r="A144" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B144" s="60" t="s">
         <v>54</v>
       </c>
       <c r="C144" s="60" t="s">
         <v>54</v>
       </c>
       <c r="D144" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="E144" s="51"/>
+      <c r="E144" s="65" t="s">
+        <v>54</v>
+      </c>
       <c r="F144" s="40"/>
       <c r="G144" s="51"/>
       <c r="H144" s="55"/>
       <c r="I144" s="58"/>
       <c r="J144" s="40"/>
       <c r="K144" s="55"/>
       <c r="L144" s="37"/>
       <c r="M144" s="37"/>
     </row>
     <row r="145" spans="1:13" s="4" customFormat="1" ht="13.8">
       <c r="A145" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B145" s="26"/>
       <c r="C145" s="26"/>
       <c r="D145" s="26"/>
       <c r="E145" s="26"/>
       <c r="F145" s="27"/>
       <c r="G145" s="28"/>
       <c r="H145" s="27"/>
       <c r="I145" s="29"/>
       <c r="J145" s="29"/>
       <c r="K145" s="26"/>
       <c r="L145" s="27"/>
       <c r="M145" s="27"/>