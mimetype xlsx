--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="97">
   <si>
     <t/>
   </si>
   <si>
     <t>Poultry meat, fresh or chilled, tons</t>
   </si>
   <si>
     <t>Sausages and similar products of meat, meat offal or animal blood, tons</t>
   </si>
   <si>
     <t>Fish prepared or otherwise preserved; caviar and its substitutes, tons</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
     <t>Cheese and cottage cheese, tons</t>
   </si>
   <si>
     <t>Flour from grain crops and vegetable; mixtures of finely ground, tons</t>
   </si>
   <si>
@@ -276,50 +276,80 @@
     <t>33.3</t>
   </si>
   <si>
     <t>33.0</t>
   </si>
   <si>
     <t>0.3</t>
   </si>
   <si>
     <t>7.8</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
     <t>43.6</t>
   </si>
   <si>
     <t>3.4</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>361.0</t>
+  </si>
+  <si>
+    <t>69.1</t>
+  </si>
+  <si>
+    <t>43.7</t>
+  </si>
+  <si>
+    <t>15.7</t>
+  </si>
+  <si>
+    <t>9.3</t>
+  </si>
+  <si>
+    <t>10.3</t>
+  </si>
+  <si>
+    <t>52.8</t>
+  </si>
+  <si>
+    <t>46.2</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>481.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -443,51 +473,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -622,50 +652,56 @@
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -947,89 +983,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M152"/>
+  <dimension ref="A1:M155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A127" workbookViewId="0">
-      <selection activeCell="E118" sqref="E118"/>
+    <sheetView tabSelected="1" topLeftCell="A121" workbookViewId="0">
+      <selection activeCell="F119" sqref="F119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="11" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="10" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.6640625" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.6640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.33203125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="67" t="s">
+      <c r="A1" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="67"/>
-[...10 lines deleted...]
-      <c r="M1" s="67"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="18"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="22.95" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="33" t="s">
@@ -1096,3440 +1132,3746 @@
       </c>
       <c r="K4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
       <c r="C5" s="62">
         <v>294</v>
       </c>
       <c r="D5" s="13">
         <v>413</v>
       </c>
       <c r="E5" s="13">
         <v>531</v>
       </c>
-      <c r="F5" s="38"/>
+      <c r="F5" s="13">
+        <v>656</v>
+      </c>
       <c r="G5" s="13"/>
       <c r="H5" s="50"/>
       <c r="I5" s="56"/>
       <c r="J5" s="38"/>
       <c r="K5" s="50"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
       <c r="C6" s="62">
         <v>36</v>
       </c>
       <c r="D6" s="13">
         <v>51</v>
       </c>
       <c r="E6" s="13">
         <v>67</v>
       </c>
-      <c r="F6" s="38"/>
+      <c r="F6" s="13">
+        <v>84</v>
+      </c>
       <c r="G6" s="13"/>
       <c r="H6" s="50"/>
       <c r="I6" s="56"/>
       <c r="J6" s="38"/>
       <c r="K6" s="50"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
       <c r="C7" s="62">
         <v>61</v>
       </c>
       <c r="D7" s="13">
         <v>93</v>
       </c>
       <c r="E7" s="13">
         <v>124</v>
       </c>
-      <c r="F7" s="38"/>
+      <c r="F7" s="13">
+        <v>154</v>
+      </c>
       <c r="G7" s="13"/>
       <c r="H7" s="50"/>
       <c r="I7" s="56"/>
       <c r="J7" s="38"/>
       <c r="K7" s="50"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
       <c r="C8" s="62">
         <v>14</v>
       </c>
       <c r="D8" s="13">
         <v>22</v>
       </c>
       <c r="E8" s="13">
         <v>29</v>
       </c>
-      <c r="F8" s="38"/>
+      <c r="F8" s="13">
+        <v>36</v>
+      </c>
       <c r="G8" s="13"/>
       <c r="H8" s="50"/>
       <c r="I8" s="56"/>
       <c r="J8" s="38"/>
       <c r="K8" s="50"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
       <c r="C9" s="62">
         <v>8</v>
       </c>
       <c r="D9" s="13">
         <v>11</v>
       </c>
       <c r="E9" s="13">
         <v>15</v>
       </c>
-      <c r="F9" s="38"/>
+      <c r="F9" s="13">
+        <v>19</v>
+      </c>
       <c r="G9" s="13"/>
       <c r="H9" s="50"/>
       <c r="I9" s="56"/>
       <c r="J9" s="38"/>
       <c r="K9" s="50"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
       <c r="C10" s="62">
         <v>111</v>
       </c>
       <c r="D10" s="13">
         <v>156</v>
       </c>
       <c r="E10" s="13">
         <v>200</v>
       </c>
-      <c r="F10" s="38"/>
+      <c r="F10" s="13">
+        <v>251</v>
+      </c>
       <c r="G10" s="13"/>
       <c r="H10" s="50"/>
       <c r="I10" s="56"/>
       <c r="J10" s="38"/>
       <c r="K10" s="50"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
       <c r="C11" s="62">
         <v>39</v>
       </c>
       <c r="D11" s="13">
         <v>43</v>
       </c>
       <c r="E11" s="13">
         <v>47</v>
       </c>
-      <c r="F11" s="38"/>
+      <c r="F11" s="13">
+        <v>50</v>
+      </c>
       <c r="G11" s="13"/>
       <c r="H11" s="50"/>
       <c r="I11" s="56"/>
       <c r="J11" s="38"/>
       <c r="K11" s="50"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
       <c r="C12" s="62">
         <v>5</v>
       </c>
       <c r="D12" s="13">
         <v>8</v>
       </c>
       <c r="E12" s="13">
         <v>10</v>
       </c>
-      <c r="F12" s="38"/>
+      <c r="F12" s="13">
+        <v>13</v>
+      </c>
       <c r="G12" s="13"/>
       <c r="H12" s="50"/>
       <c r="I12" s="56"/>
       <c r="J12" s="38"/>
       <c r="K12" s="50"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
       <c r="C13" s="62">
         <v>20</v>
       </c>
       <c r="D13" s="13">
         <v>30</v>
       </c>
       <c r="E13" s="13">
         <v>39</v>
       </c>
-      <c r="F13" s="38"/>
+      <c r="F13" s="13">
+        <v>49</v>
+      </c>
       <c r="G13" s="13"/>
       <c r="H13" s="50"/>
       <c r="I13" s="56"/>
       <c r="J13" s="38"/>
       <c r="K13" s="50"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
-      <c r="F14" s="10"/>
+      <c r="F14" s="12"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="56"/>
       <c r="J14" s="10"/>
       <c r="K14" s="12"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
       <c r="C15" s="62">
         <v>253</v>
       </c>
       <c r="D15" s="13">
         <v>369</v>
       </c>
       <c r="E15" s="13">
         <v>485</v>
       </c>
-      <c r="F15" s="38"/>
+      <c r="F15" s="13">
+        <v>607</v>
+      </c>
       <c r="G15" s="13"/>
       <c r="H15" s="50"/>
       <c r="I15" s="56"/>
       <c r="J15" s="38"/>
       <c r="K15" s="50"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
       <c r="C16" s="62">
         <v>32</v>
       </c>
       <c r="D16" s="13">
         <v>48</v>
       </c>
       <c r="E16" s="13">
         <v>63</v>
       </c>
-      <c r="F16" s="38"/>
+      <c r="F16" s="13">
+        <v>80</v>
+      </c>
       <c r="G16" s="13"/>
       <c r="H16" s="50"/>
       <c r="I16" s="56"/>
       <c r="J16" s="38"/>
       <c r="K16" s="50"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
       <c r="C17" s="62">
         <v>61</v>
       </c>
       <c r="D17" s="13">
         <v>92</v>
       </c>
       <c r="E17" s="13">
         <v>123</v>
       </c>
-      <c r="F17" s="38"/>
+      <c r="F17" s="13">
+        <v>153</v>
+      </c>
       <c r="G17" s="13"/>
       <c r="H17" s="50"/>
       <c r="I17" s="56"/>
       <c r="J17" s="38"/>
       <c r="K17" s="50"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
       <c r="C18" s="62">
         <v>14</v>
       </c>
       <c r="D18" s="13">
         <v>22</v>
       </c>
       <c r="E18" s="13">
         <v>29</v>
       </c>
-      <c r="F18" s="38"/>
+      <c r="F18" s="13">
+        <v>36</v>
+      </c>
       <c r="G18" s="13"/>
       <c r="H18" s="50"/>
       <c r="I18" s="56"/>
       <c r="J18" s="38"/>
       <c r="K18" s="50"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
       <c r="C19" s="62">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>11</v>
       </c>
       <c r="E19" s="13">
         <v>15</v>
       </c>
-      <c r="F19" s="38"/>
+      <c r="F19" s="13">
+        <v>19</v>
+      </c>
       <c r="G19" s="13"/>
       <c r="H19" s="50"/>
       <c r="I19" s="56"/>
       <c r="J19" s="38"/>
       <c r="K19" s="50"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
       <c r="C20" s="62">
         <v>111</v>
       </c>
       <c r="D20" s="13">
         <v>156</v>
       </c>
       <c r="E20" s="13">
         <v>200</v>
       </c>
-      <c r="F20" s="38"/>
+      <c r="F20" s="13">
+        <v>251</v>
+      </c>
       <c r="G20" s="13"/>
       <c r="H20" s="50"/>
       <c r="I20" s="56"/>
       <c r="J20" s="38"/>
       <c r="K20" s="50"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
       <c r="C21" s="62">
         <v>7</v>
       </c>
       <c r="D21" s="13">
         <v>11</v>
       </c>
       <c r="E21" s="13">
         <v>15</v>
       </c>
-      <c r="F21" s="38"/>
+      <c r="F21" s="13">
+        <v>18</v>
+      </c>
       <c r="G21" s="13"/>
       <c r="H21" s="50"/>
       <c r="I21" s="56"/>
       <c r="J21" s="38"/>
       <c r="K21" s="50"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
       <c r="C22" s="62">
         <v>5</v>
       </c>
       <c r="D22" s="13">
         <v>8</v>
       </c>
       <c r="E22" s="13">
         <v>10</v>
       </c>
-      <c r="F22" s="38"/>
+      <c r="F22" s="13">
+        <v>13</v>
+      </c>
       <c r="G22" s="13"/>
       <c r="H22" s="50"/>
       <c r="I22" s="56"/>
       <c r="J22" s="38"/>
       <c r="K22" s="50"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
       <c r="C23" s="62">
         <v>15</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="13">
         <v>29</v>
       </c>
-      <c r="F23" s="38"/>
+      <c r="F23" s="13">
+        <v>37</v>
+      </c>
       <c r="G23" s="13"/>
       <c r="H23" s="50"/>
       <c r="I23" s="56"/>
       <c r="J23" s="38"/>
       <c r="K23" s="50"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="12"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
       <c r="C25" s="62">
         <v>35</v>
       </c>
       <c r="D25" s="13">
         <v>36</v>
       </c>
       <c r="E25" s="13">
         <v>36</v>
       </c>
-      <c r="F25" s="38"/>
+      <c r="F25" s="13">
+        <v>37</v>
+      </c>
       <c r="G25" s="13"/>
       <c r="H25" s="50"/>
       <c r="I25" s="56"/>
       <c r="J25" s="38"/>
       <c r="K25" s="50"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
       <c r="C26" s="62">
         <v>3</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
-      <c r="F26" s="38"/>
+      <c r="F26" s="13">
+        <v>4</v>
+      </c>
       <c r="G26" s="13"/>
       <c r="H26" s="50"/>
       <c r="I26" s="56"/>
       <c r="J26" s="38"/>
       <c r="K26" s="50"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
       <c r="C27" s="62">
         <v>0</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
       <c r="E27" s="13">
         <v>1</v>
       </c>
-      <c r="F27" s="38"/>
+      <c r="F27" s="13">
+        <v>1</v>
+      </c>
       <c r="G27" s="13"/>
       <c r="H27" s="50"/>
       <c r="I27" s="56"/>
       <c r="J27" s="38"/>
       <c r="K27" s="50"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
       <c r="C28" s="62">
         <v>32</v>
       </c>
       <c r="D28" s="13">
         <v>32</v>
       </c>
       <c r="E28" s="13">
         <v>32</v>
       </c>
-      <c r="F28" s="38"/>
+      <c r="F28" s="13">
+        <v>32</v>
+      </c>
       <c r="G28" s="13"/>
       <c r="H28" s="50"/>
       <c r="I28" s="56"/>
       <c r="J28" s="38"/>
       <c r="K28" s="50"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A29" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
-      <c r="F29" s="10"/>
+      <c r="F29" s="12"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="J29" s="9"/>
       <c r="K29" s="12"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
       <c r="C30" s="62">
         <v>1</v>
       </c>
       <c r="D30" s="13">
         <v>1</v>
       </c>
       <c r="E30" s="13">
         <v>2</v>
       </c>
-      <c r="F30" s="38"/>
+      <c r="F30" s="13">
+        <v>2</v>
+      </c>
       <c r="G30" s="13"/>
       <c r="H30" s="50"/>
       <c r="I30" s="56"/>
       <c r="J30" s="38"/>
       <c r="K30" s="50"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
       <c r="C31" s="62">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13">
         <v>1</v>
       </c>
-      <c r="F31" s="38"/>
+      <c r="F31" s="13">
+        <v>1</v>
+      </c>
       <c r="G31" s="13"/>
       <c r="H31" s="50"/>
       <c r="I31" s="56"/>
       <c r="J31" s="38"/>
       <c r="K31" s="50"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="50">
         <v>1</v>
       </c>
       <c r="C32" s="62">
         <v>1</v>
       </c>
       <c r="D32" s="13">
         <v>1</v>
       </c>
       <c r="E32" s="13">
         <v>1</v>
       </c>
-      <c r="F32" s="38"/>
+      <c r="F32" s="13">
+        <v>1</v>
+      </c>
       <c r="G32" s="13"/>
       <c r="H32" s="50"/>
       <c r="I32" s="56"/>
       <c r="J32" s="38"/>
       <c r="K32" s="50"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A33" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
-      <c r="F33" s="10"/>
+      <c r="F33" s="12"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="12"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="50">
         <v>14</v>
       </c>
       <c r="C34" s="62">
         <v>29</v>
       </c>
       <c r="D34" s="13">
         <v>43</v>
       </c>
       <c r="E34" s="13">
         <v>58</v>
       </c>
-      <c r="F34" s="38"/>
+      <c r="F34" s="13">
+        <v>72</v>
+      </c>
       <c r="G34" s="13"/>
       <c r="H34" s="50"/>
       <c r="I34" s="56"/>
       <c r="J34" s="38"/>
       <c r="K34" s="50"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
       <c r="C35" s="62">
         <v>29</v>
       </c>
       <c r="D35" s="13">
         <v>43</v>
       </c>
       <c r="E35" s="13">
         <v>58</v>
       </c>
-      <c r="F35" s="38"/>
+      <c r="F35" s="13">
+        <v>72</v>
+      </c>
       <c r="G35" s="13"/>
       <c r="H35" s="50"/>
       <c r="I35" s="56"/>
       <c r="J35" s="38"/>
       <c r="K35" s="50"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="52" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
-      <c r="F36" s="11"/>
+      <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="26"/>
       <c r="L36" s="11"/>
       <c r="M36" s="11"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="50">
         <v>0</v>
       </c>
       <c r="C37" s="62">
         <v>0</v>
       </c>
       <c r="D37" s="17">
         <v>0</v>
       </c>
       <c r="E37" s="17">
         <v>0</v>
       </c>
-      <c r="F37" s="17"/>
+      <c r="F37" s="17">
+        <v>0</v>
+      </c>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="K37" s="50"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
       <c r="C38" s="62">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
-      <c r="F38" s="17"/>
+      <c r="F38" s="17">
+        <v>0</v>
+      </c>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="K38" s="50"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="12"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="50">
         <v>584</v>
       </c>
       <c r="C40" s="62">
         <v>1097</v>
       </c>
       <c r="D40" s="13">
         <v>1625</v>
       </c>
       <c r="E40" s="13">
         <v>2205</v>
       </c>
-      <c r="F40" s="38"/>
+      <c r="F40" s="13">
+        <v>2745</v>
+      </c>
       <c r="G40" s="13"/>
       <c r="H40" s="50"/>
       <c r="I40" s="56"/>
       <c r="J40" s="38"/>
       <c r="K40" s="50"/>
       <c r="L40" s="9"/>
       <c r="M40" s="9"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="50">
         <v>7</v>
       </c>
       <c r="C41" s="62">
         <v>15</v>
       </c>
       <c r="D41" s="13">
         <v>22</v>
       </c>
       <c r="E41" s="13">
         <v>29</v>
       </c>
-      <c r="F41" s="38"/>
+      <c r="F41" s="13">
+        <v>36</v>
+      </c>
       <c r="G41" s="13"/>
       <c r="H41" s="50"/>
       <c r="I41" s="56"/>
       <c r="J41" s="38"/>
       <c r="K41" s="50"/>
       <c r="L41" s="9"/>
       <c r="M41" s="9"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="50">
         <v>3</v>
       </c>
       <c r="C42" s="62">
         <v>5</v>
       </c>
       <c r="D42" s="13">
         <v>8</v>
       </c>
       <c r="E42" s="13">
         <v>11</v>
       </c>
-      <c r="F42" s="38"/>
+      <c r="F42" s="13">
+        <v>13</v>
+      </c>
       <c r="G42" s="13"/>
       <c r="H42" s="50"/>
       <c r="I42" s="56"/>
       <c r="J42" s="38"/>
       <c r="K42" s="50"/>
       <c r="L42" s="9"/>
       <c r="M42" s="9"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="50">
         <v>8</v>
       </c>
       <c r="C43" s="62">
         <v>17</v>
       </c>
       <c r="D43" s="13">
         <v>25</v>
       </c>
       <c r="E43" s="13">
         <v>34</v>
       </c>
-      <c r="F43" s="38"/>
+      <c r="F43" s="13">
+        <v>42</v>
+      </c>
       <c r="G43" s="13"/>
       <c r="H43" s="50"/>
       <c r="I43" s="56"/>
       <c r="J43" s="38"/>
       <c r="K43" s="50"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="50">
         <v>6</v>
       </c>
       <c r="C44" s="62">
         <v>12</v>
       </c>
       <c r="D44" s="13">
         <v>18</v>
       </c>
       <c r="E44" s="13">
         <v>24</v>
       </c>
-      <c r="F44" s="38"/>
+      <c r="F44" s="13">
+        <v>30</v>
+      </c>
       <c r="G44" s="13"/>
       <c r="H44" s="50"/>
       <c r="I44" s="56"/>
       <c r="J44" s="38"/>
       <c r="K44" s="50"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="50">
         <v>548</v>
       </c>
       <c r="C45" s="62">
         <v>1025</v>
       </c>
       <c r="D45" s="13">
         <v>1517</v>
       </c>
       <c r="E45" s="13">
         <v>2060</v>
       </c>
-      <c r="F45" s="38"/>
+      <c r="F45" s="13">
+        <v>2565</v>
+      </c>
       <c r="G45" s="13"/>
       <c r="H45" s="50"/>
       <c r="I45" s="56"/>
       <c r="J45" s="38"/>
       <c r="K45" s="50"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="50">
         <v>1</v>
       </c>
       <c r="C46" s="62">
         <v>3</v>
       </c>
       <c r="D46" s="13">
         <v>4</v>
       </c>
       <c r="E46" s="13">
         <v>5</v>
       </c>
-      <c r="F46" s="38"/>
+      <c r="F46" s="13">
+        <v>6</v>
+      </c>
       <c r="G46" s="13"/>
       <c r="H46" s="50"/>
       <c r="I46" s="56"/>
       <c r="J46" s="38"/>
       <c r="K46" s="50"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="50">
         <v>6</v>
       </c>
       <c r="C47" s="62">
         <v>12</v>
       </c>
       <c r="D47" s="13">
         <v>18</v>
       </c>
       <c r="E47" s="13">
         <v>24</v>
       </c>
-      <c r="F47" s="38"/>
+      <c r="F47" s="13">
+        <v>30</v>
+      </c>
       <c r="G47" s="13"/>
       <c r="H47" s="50"/>
       <c r="I47" s="56"/>
       <c r="J47" s="38"/>
       <c r="K47" s="50"/>
       <c r="L47" s="9"/>
       <c r="M47" s="9"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="50">
         <v>5</v>
       </c>
       <c r="C48" s="62">
         <v>9</v>
       </c>
       <c r="D48" s="13">
         <v>14</v>
       </c>
       <c r="E48" s="13">
         <v>19</v>
       </c>
-      <c r="F48" s="38"/>
+      <c r="F48" s="13">
+        <v>23</v>
+      </c>
       <c r="G48" s="13"/>
       <c r="H48" s="50"/>
       <c r="I48" s="56"/>
       <c r="J48" s="38"/>
       <c r="K48" s="50"/>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="47" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="12"/>
       <c r="D49" s="12"/>
       <c r="E49" s="12"/>
-      <c r="F49" s="10"/>
+      <c r="F49" s="12"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="10"/>
       <c r="L49" s="10"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="17">
         <v>1</v>
       </c>
       <c r="C50" s="62">
         <v>2</v>
       </c>
       <c r="D50" s="13">
         <v>5</v>
       </c>
       <c r="E50" s="13">
         <v>6</v>
       </c>
-      <c r="F50" s="38"/>
+      <c r="F50" s="13">
+        <v>7</v>
+      </c>
       <c r="G50" s="13"/>
       <c r="H50" s="50"/>
       <c r="I50" s="56"/>
       <c r="J50" s="38"/>
       <c r="K50" s="50"/>
       <c r="L50" s="9"/>
       <c r="M50" s="9"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="17">
         <v>1</v>
       </c>
       <c r="C51" s="62">
         <v>2</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>6</v>
       </c>
-      <c r="F51" s="38"/>
+      <c r="F51" s="13">
+        <v>7</v>
+      </c>
       <c r="G51" s="13"/>
       <c r="H51" s="50"/>
       <c r="I51" s="56"/>
       <c r="J51" s="38"/>
       <c r="K51" s="50"/>
       <c r="L51" s="9"/>
       <c r="M51" s="9"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="17">
         <v>0</v>
       </c>
       <c r="C52" s="62">
         <v>0</v>
       </c>
       <c r="D52" s="13">
         <v>0</v>
       </c>
       <c r="E52" s="13">
         <v>0</v>
       </c>
-      <c r="F52" s="10"/>
+      <c r="F52" s="13">
+        <v>0</v>
+      </c>
       <c r="G52" s="12"/>
       <c r="H52" s="50"/>
       <c r="I52" s="56"/>
       <c r="J52" s="38"/>
       <c r="K52" s="50"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="12"/>
-      <c r="F53" s="38"/>
+      <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="12"/>
       <c r="L53" s="10"/>
       <c r="M53" s="10"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="17">
         <v>1</v>
       </c>
       <c r="C54" s="62">
         <v>2</v>
       </c>
       <c r="D54" s="13">
         <v>4</v>
       </c>
       <c r="E54" s="13">
         <v>5</v>
       </c>
-      <c r="F54" s="38"/>
+      <c r="F54" s="13">
+        <v>6</v>
+      </c>
       <c r="G54" s="13"/>
       <c r="H54" s="50"/>
       <c r="I54" s="56"/>
       <c r="J54" s="38"/>
       <c r="K54" s="50"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="17">
         <v>0</v>
       </c>
       <c r="C55" s="62">
         <v>0</v>
       </c>
       <c r="D55" s="13">
         <v>1</v>
       </c>
       <c r="E55" s="13">
         <v>1</v>
       </c>
-      <c r="F55" s="38"/>
+      <c r="F55" s="13">
+        <v>1</v>
+      </c>
       <c r="G55" s="13"/>
       <c r="H55" s="50"/>
       <c r="I55" s="56"/>
       <c r="J55" s="38"/>
       <c r="K55" s="50"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B56" s="17">
         <v>1</v>
       </c>
       <c r="C56" s="62">
         <v>2</v>
       </c>
       <c r="D56" s="13">
         <v>3</v>
       </c>
       <c r="E56" s="13">
         <v>4</v>
       </c>
-      <c r="F56" s="38"/>
+      <c r="F56" s="13">
+        <v>5</v>
+      </c>
       <c r="G56" s="13"/>
       <c r="H56" s="50"/>
       <c r="I56" s="56"/>
       <c r="J56" s="38"/>
       <c r="K56" s="50"/>
       <c r="L56" s="9"/>
       <c r="M56" s="9"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1" ht="20.399999999999999">
       <c r="A57" s="48" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
-      <c r="F57" s="10"/>
+      <c r="F57" s="12"/>
       <c r="G57" s="10"/>
       <c r="H57" s="10"/>
       <c r="J57" s="10"/>
       <c r="K57" s="12"/>
       <c r="L57" s="10"/>
       <c r="M57" s="10"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="17">
         <v>1</v>
       </c>
       <c r="C58" s="62">
         <v>2</v>
       </c>
       <c r="D58" s="13">
         <v>4</v>
       </c>
       <c r="E58" s="13">
         <v>5</v>
       </c>
-      <c r="F58" s="38"/>
+      <c r="F58" s="13">
+        <v>6</v>
+      </c>
       <c r="G58" s="13"/>
       <c r="H58" s="50"/>
       <c r="I58" s="56"/>
       <c r="J58" s="38"/>
       <c r="K58" s="50"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
       <c r="A59" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="17">
         <v>0</v>
       </c>
       <c r="C59" s="62">
         <v>0</v>
       </c>
       <c r="D59" s="13">
         <v>1</v>
       </c>
       <c r="E59" s="13">
         <v>1</v>
       </c>
-      <c r="F59" s="38"/>
+      <c r="F59" s="13">
+        <v>1</v>
+      </c>
       <c r="G59" s="13"/>
       <c r="H59" s="50"/>
       <c r="I59" s="56"/>
       <c r="J59" s="38"/>
       <c r="K59" s="50"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="17">
         <v>1</v>
       </c>
       <c r="C60" s="62">
         <v>2</v>
       </c>
       <c r="D60" s="13">
         <v>3</v>
       </c>
       <c r="E60" s="13">
         <v>4</v>
       </c>
-      <c r="F60" s="38"/>
+      <c r="F60" s="13">
+        <v>5</v>
+      </c>
       <c r="G60" s="13"/>
       <c r="H60" s="50"/>
       <c r="I60" s="56"/>
       <c r="J60" s="38"/>
       <c r="K60" s="50"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A61" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="12"/>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
       <c r="F61" s="10"/>
       <c r="G61" s="12"/>
       <c r="H61" s="10"/>
       <c r="J61" s="10"/>
       <c r="K61" s="12"/>
       <c r="L61" s="10"/>
       <c r="M61" s="10"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="50">
         <v>20</v>
       </c>
       <c r="C62" s="62">
         <v>34</v>
       </c>
       <c r="D62" s="13">
         <v>49</v>
       </c>
       <c r="E62" s="13">
         <v>64</v>
       </c>
-      <c r="F62" s="38"/>
+      <c r="F62" s="13">
+        <v>77</v>
+      </c>
       <c r="G62" s="13"/>
       <c r="H62" s="50"/>
       <c r="I62" s="56"/>
       <c r="J62" s="38"/>
       <c r="K62" s="50"/>
       <c r="L62" s="9"/>
       <c r="M62" s="9"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
       <c r="C63" s="62">
         <v>34</v>
       </c>
       <c r="D63" s="13">
         <v>49</v>
       </c>
       <c r="E63" s="13">
         <v>64</v>
       </c>
-      <c r="F63" s="38"/>
+      <c r="F63" s="13">
+        <v>77</v>
+      </c>
       <c r="G63" s="13"/>
       <c r="H63" s="50"/>
       <c r="I63" s="56"/>
       <c r="J63" s="38"/>
       <c r="K63" s="50"/>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1" ht="21.75" customHeight="1">
       <c r="A64" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
-      <c r="F64" s="10"/>
+      <c r="F64" s="12"/>
       <c r="G64" s="10"/>
       <c r="H64" s="10"/>
       <c r="I64" s="56"/>
       <c r="J64" s="10"/>
       <c r="K64" s="12"/>
       <c r="L64" s="10"/>
       <c r="M64" s="10"/>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1">
       <c r="A65" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B65" s="50">
         <v>20</v>
       </c>
       <c r="C65" s="62">
         <v>34</v>
       </c>
       <c r="D65" s="13">
         <v>49</v>
       </c>
       <c r="E65" s="13">
         <v>64</v>
       </c>
-      <c r="F65" s="38"/>
+      <c r="F65" s="13">
+        <v>77</v>
+      </c>
       <c r="G65" s="13"/>
       <c r="H65" s="50"/>
       <c r="I65" s="56"/>
       <c r="J65" s="38"/>
       <c r="K65" s="50"/>
       <c r="L65" s="9"/>
       <c r="M65" s="9"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1">
       <c r="A66" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
       <c r="C66" s="62">
         <v>34</v>
       </c>
       <c r="D66" s="13">
         <v>49</v>
       </c>
       <c r="E66" s="13">
         <v>64</v>
       </c>
-      <c r="F66" s="38"/>
+      <c r="F66" s="13">
+        <v>77</v>
+      </c>
       <c r="G66" s="13"/>
       <c r="H66" s="50"/>
       <c r="I66" s="56"/>
       <c r="J66" s="38"/>
       <c r="K66" s="50"/>
       <c r="L66" s="9"/>
       <c r="M66" s="9"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1">
       <c r="A67" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
-      <c r="F67" s="10"/>
+      <c r="F67" s="12"/>
       <c r="G67" s="10"/>
       <c r="H67" s="10"/>
       <c r="I67" s="56"/>
       <c r="J67" s="10"/>
       <c r="K67" s="12"/>
       <c r="L67" s="10"/>
       <c r="M67" s="10"/>
     </row>
     <row r="68" spans="1:13" s="1" customFormat="1">
       <c r="A68" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="50">
         <v>1157</v>
       </c>
       <c r="C68" s="62">
         <v>2386</v>
       </c>
       <c r="D68" s="13">
         <v>3615</v>
       </c>
       <c r="E68" s="13">
         <v>4844</v>
       </c>
-      <c r="F68" s="38"/>
+      <c r="F68" s="13">
+        <v>6093</v>
+      </c>
       <c r="G68" s="13"/>
       <c r="H68" s="50"/>
       <c r="I68" s="56"/>
       <c r="J68" s="38"/>
       <c r="K68" s="50"/>
       <c r="L68" s="9"/>
       <c r="M68" s="9"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1">
       <c r="A69" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B69" s="50">
         <v>349</v>
       </c>
       <c r="C69" s="62">
         <v>771</v>
       </c>
       <c r="D69" s="13">
         <v>1194</v>
       </c>
       <c r="E69" s="13">
         <v>1616</v>
       </c>
-      <c r="F69" s="38"/>
+      <c r="F69" s="13">
+        <v>2057</v>
+      </c>
       <c r="G69" s="13"/>
       <c r="H69" s="50"/>
       <c r="I69" s="56"/>
       <c r="J69" s="38"/>
       <c r="K69" s="50"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1">
       <c r="A70" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B70" s="50">
         <v>6</v>
       </c>
       <c r="C70" s="62">
         <v>13</v>
       </c>
       <c r="D70" s="13">
         <v>19</v>
       </c>
       <c r="E70" s="13">
         <v>25</v>
       </c>
-      <c r="F70" s="38"/>
+      <c r="F70" s="13">
+        <v>32</v>
+      </c>
       <c r="G70" s="13"/>
       <c r="H70" s="50"/>
       <c r="I70" s="56"/>
       <c r="J70" s="38"/>
       <c r="K70" s="50"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
     </row>
     <row r="71" spans="1:13" s="1" customFormat="1">
       <c r="A71" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="50">
         <v>119</v>
       </c>
       <c r="C71" s="62">
         <v>238</v>
       </c>
       <c r="D71" s="13">
         <v>357</v>
       </c>
       <c r="E71" s="13">
         <v>477</v>
       </c>
-      <c r="F71" s="38"/>
+      <c r="F71" s="13">
+        <v>596</v>
+      </c>
       <c r="G71" s="13"/>
       <c r="H71" s="50"/>
       <c r="I71" s="56"/>
       <c r="J71" s="38"/>
       <c r="K71" s="50"/>
       <c r="L71" s="9"/>
       <c r="M71" s="9"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1">
       <c r="A72" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="50">
         <v>74</v>
       </c>
       <c r="C72" s="62">
         <v>149</v>
       </c>
       <c r="D72" s="13">
         <v>223</v>
       </c>
       <c r="E72" s="13">
         <v>297</v>
       </c>
-      <c r="F72" s="38"/>
+      <c r="F72" s="13">
+        <v>371</v>
+      </c>
       <c r="G72" s="13"/>
       <c r="H72" s="50"/>
       <c r="I72" s="56"/>
       <c r="J72" s="38"/>
       <c r="K72" s="50"/>
       <c r="L72" s="9"/>
       <c r="M72" s="9"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1">
       <c r="A73" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="50">
         <v>83</v>
       </c>
       <c r="C73" s="62">
         <v>166</v>
       </c>
       <c r="D73" s="13">
         <v>249</v>
       </c>
       <c r="E73" s="13">
         <v>332</v>
       </c>
-      <c r="F73" s="38"/>
+      <c r="F73" s="13">
+        <v>415</v>
+      </c>
       <c r="G73" s="13"/>
       <c r="H73" s="50"/>
       <c r="I73" s="56"/>
       <c r="J73" s="38"/>
       <c r="K73" s="50"/>
       <c r="L73" s="9"/>
       <c r="M73" s="9"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
       <c r="A74" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="50">
         <v>234</v>
       </c>
       <c r="C74" s="62">
         <v>470</v>
       </c>
       <c r="D74" s="13">
         <v>705</v>
       </c>
       <c r="E74" s="13">
         <v>940</v>
       </c>
-      <c r="F74" s="38"/>
+      <c r="F74" s="13">
+        <v>1176</v>
+      </c>
       <c r="G74" s="13"/>
       <c r="H74" s="50"/>
       <c r="I74" s="56"/>
       <c r="J74" s="38"/>
       <c r="K74" s="50"/>
       <c r="L74" s="9"/>
       <c r="M74" s="9"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1">
       <c r="A75" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="50">
         <v>73</v>
       </c>
       <c r="C75" s="62">
         <v>146</v>
       </c>
       <c r="D75" s="13">
         <v>220</v>
       </c>
       <c r="E75" s="13">
         <v>293</v>
       </c>
-      <c r="F75" s="38"/>
+      <c r="F75" s="13">
+        <v>367</v>
+      </c>
       <c r="G75" s="13"/>
       <c r="H75" s="50"/>
       <c r="I75" s="56"/>
       <c r="J75" s="38"/>
       <c r="K75" s="50"/>
       <c r="L75" s="9"/>
       <c r="M75" s="9"/>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1">
       <c r="A76" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B76" s="50">
         <v>54</v>
       </c>
       <c r="C76" s="62">
         <v>106</v>
       </c>
       <c r="D76" s="13">
         <v>158</v>
       </c>
       <c r="E76" s="13">
         <v>210</v>
       </c>
-      <c r="F76" s="38"/>
+      <c r="F76" s="13">
+        <v>261</v>
+      </c>
       <c r="G76" s="13"/>
       <c r="H76" s="50"/>
       <c r="I76" s="56"/>
       <c r="J76" s="38"/>
       <c r="K76" s="50"/>
       <c r="L76" s="9"/>
       <c r="M76" s="9"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1">
       <c r="A77" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="50">
         <v>164</v>
       </c>
       <c r="C77" s="62">
         <v>327</v>
       </c>
       <c r="D77" s="13">
         <v>491</v>
       </c>
       <c r="E77" s="13">
         <v>654</v>
       </c>
-      <c r="F77" s="38"/>
+      <c r="F77" s="13">
+        <v>818</v>
+      </c>
       <c r="G77" s="13"/>
       <c r="H77" s="50"/>
       <c r="I77" s="56"/>
       <c r="J77" s="38"/>
       <c r="K77" s="50"/>
       <c r="L77" s="9"/>
       <c r="M77" s="9"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A78" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12"/>
       <c r="F78" s="12"/>
       <c r="G78" s="12"/>
       <c r="H78" s="12"/>
       <c r="I78" s="56"/>
       <c r="J78" s="12"/>
       <c r="K78" s="12"/>
       <c r="L78" s="12"/>
       <c r="M78" s="10"/>
     </row>
     <row r="79" spans="1:13" s="1" customFormat="1">
       <c r="A79" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="50">
         <v>13213</v>
       </c>
       <c r="C79" s="62">
         <v>31149</v>
       </c>
       <c r="D79" s="13">
         <v>49843</v>
       </c>
       <c r="E79" s="13">
         <v>64359</v>
       </c>
-      <c r="F79" s="38"/>
+      <c r="F79" s="13">
+        <v>77119</v>
+      </c>
       <c r="G79" s="13"/>
       <c r="H79" s="50"/>
       <c r="I79" s="56"/>
       <c r="J79" s="38"/>
       <c r="K79" s="50"/>
       <c r="L79" s="14"/>
       <c r="M79" s="23"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1">
       <c r="A80" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B80" s="50">
         <v>3282</v>
       </c>
       <c r="C80" s="62">
         <v>10849</v>
       </c>
       <c r="D80" s="13">
         <v>19174</v>
       </c>
       <c r="E80" s="13">
         <v>23322</v>
       </c>
-      <c r="F80" s="38"/>
+      <c r="F80" s="13">
+        <v>26059</v>
+      </c>
       <c r="G80" s="13"/>
       <c r="H80" s="50"/>
       <c r="I80" s="56"/>
       <c r="J80" s="38"/>
       <c r="K80" s="50"/>
       <c r="L80" s="14"/>
       <c r="M80" s="23"/>
     </row>
     <row r="81" spans="1:13" s="1" customFormat="1">
       <c r="A81" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B81" s="50">
         <v>1551</v>
       </c>
       <c r="C81" s="62">
         <v>3808</v>
       </c>
       <c r="D81" s="13">
         <v>6065</v>
       </c>
       <c r="E81" s="13">
         <v>8322</v>
       </c>
-      <c r="F81" s="38"/>
+      <c r="F81" s="13">
+        <v>9907</v>
+      </c>
       <c r="G81" s="13"/>
       <c r="H81" s="50"/>
       <c r="I81" s="56"/>
       <c r="J81" s="38"/>
       <c r="K81" s="50"/>
       <c r="L81" s="14"/>
       <c r="M81" s="23"/>
     </row>
     <row r="82" spans="1:13" s="1" customFormat="1">
       <c r="A82" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B82" s="50">
         <v>242</v>
       </c>
       <c r="C82" s="62">
         <v>619</v>
       </c>
       <c r="D82" s="13">
         <v>997</v>
       </c>
       <c r="E82" s="13">
         <v>1374</v>
       </c>
-      <c r="F82" s="38"/>
+      <c r="F82" s="13">
+        <v>1834</v>
+      </c>
       <c r="G82" s="13"/>
       <c r="H82" s="50"/>
       <c r="I82" s="56"/>
       <c r="J82" s="38"/>
       <c r="K82" s="50"/>
       <c r="L82" s="14"/>
       <c r="M82" s="23"/>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1">
       <c r="A83" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B83" s="50">
         <v>3435</v>
       </c>
       <c r="C83" s="62">
         <v>5999</v>
       </c>
       <c r="D83" s="13">
         <v>8564</v>
       </c>
       <c r="E83" s="13">
         <v>11129</v>
       </c>
-      <c r="F83" s="38"/>
+      <c r="F83" s="13">
+        <v>12077</v>
+      </c>
       <c r="G83" s="13"/>
       <c r="H83" s="50"/>
       <c r="I83" s="56"/>
       <c r="J83" s="38"/>
       <c r="K83" s="50"/>
       <c r="L83" s="14"/>
       <c r="M83" s="23"/>
     </row>
     <row r="84" spans="1:13" s="1" customFormat="1">
       <c r="A84" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B84" s="50">
         <v>966</v>
       </c>
       <c r="C84" s="62">
         <v>1599</v>
       </c>
       <c r="D84" s="13">
         <v>2232</v>
       </c>
       <c r="E84" s="13">
         <v>2865</v>
       </c>
-      <c r="F84" s="38"/>
+      <c r="F84" s="13">
+        <v>6057</v>
+      </c>
       <c r="G84" s="13"/>
       <c r="H84" s="50"/>
       <c r="I84" s="56"/>
       <c r="J84" s="38"/>
       <c r="K84" s="50"/>
       <c r="L84" s="14"/>
       <c r="M84" s="23"/>
     </row>
     <row r="85" spans="1:13" s="1" customFormat="1">
       <c r="A85" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B85" s="50">
         <v>2851</v>
       </c>
       <c r="C85" s="62">
         <v>6498</v>
       </c>
       <c r="D85" s="13">
         <v>10146</v>
       </c>
       <c r="E85" s="13">
         <v>13794</v>
       </c>
-      <c r="F85" s="38"/>
+      <c r="F85" s="13">
+        <v>16743</v>
+      </c>
       <c r="G85" s="13"/>
       <c r="H85" s="50"/>
       <c r="I85" s="56"/>
       <c r="J85" s="38"/>
       <c r="K85" s="50"/>
       <c r="L85" s="14"/>
       <c r="M85" s="23"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1">
       <c r="A86" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B86" s="50">
         <v>888</v>
       </c>
       <c r="C86" s="62">
         <v>1777</v>
       </c>
       <c r="D86" s="13">
         <v>2665</v>
       </c>
       <c r="E86" s="13">
         <v>3553</v>
       </c>
-      <c r="F86" s="38"/>
+      <c r="F86" s="13">
+        <v>4441</v>
+      </c>
       <c r="G86" s="13"/>
       <c r="H86" s="50"/>
       <c r="I86" s="56"/>
       <c r="J86" s="38"/>
       <c r="K86" s="50"/>
       <c r="L86" s="14"/>
       <c r="M86" s="23"/>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A87" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="10"/>
       <c r="D87" s="13"/>
       <c r="E87" s="43"/>
-      <c r="F87" s="15"/>
+      <c r="F87" s="43"/>
       <c r="G87" s="10"/>
       <c r="H87" s="10"/>
       <c r="I87" s="56"/>
       <c r="J87" s="10"/>
       <c r="K87" s="12"/>
       <c r="L87" s="10"/>
       <c r="M87" s="10"/>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1">
       <c r="A88" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B88" s="50">
         <v>7</v>
       </c>
       <c r="C88" s="62">
         <v>15</v>
       </c>
       <c r="D88" s="13">
         <v>22</v>
       </c>
       <c r="E88" s="13">
         <v>29</v>
       </c>
-      <c r="F88" s="38"/>
+      <c r="F88" s="50">
+        <v>36</v>
+      </c>
       <c r="G88" s="13"/>
       <c r="H88" s="50"/>
       <c r="I88" s="56"/>
       <c r="J88" s="38"/>
       <c r="K88" s="50"/>
       <c r="L88" s="9"/>
       <c r="M88" s="9"/>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1">
       <c r="A89" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B89" s="50">
         <v>1</v>
       </c>
       <c r="C89" s="62">
         <v>2</v>
       </c>
       <c r="D89" s="13">
         <v>3</v>
       </c>
       <c r="E89" s="13">
         <v>4</v>
       </c>
-      <c r="F89" s="38"/>
+      <c r="F89" s="50">
+        <v>5</v>
+      </c>
       <c r="G89" s="13"/>
       <c r="H89" s="50"/>
       <c r="I89" s="56"/>
       <c r="J89" s="38"/>
       <c r="K89" s="50"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
     </row>
     <row r="90" spans="1:13" s="1" customFormat="1">
       <c r="A90" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B90" s="50">
         <v>6</v>
       </c>
       <c r="C90" s="62">
         <v>13</v>
       </c>
       <c r="D90" s="13">
         <v>19</v>
       </c>
       <c r="E90" s="13">
         <v>25</v>
       </c>
-      <c r="F90" s="38"/>
+      <c r="F90" s="50">
+        <v>31</v>
+      </c>
       <c r="G90" s="13"/>
       <c r="H90" s="50"/>
       <c r="I90" s="56"/>
       <c r="J90" s="38"/>
       <c r="K90" s="50"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1">
       <c r="A91" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B91" s="50">
         <v>0</v>
       </c>
       <c r="C91" s="62">
         <v>0</v>
       </c>
       <c r="D91" s="13">
         <v>0</v>
       </c>
       <c r="E91" s="13">
         <v>0</v>
       </c>
-      <c r="F91" s="17"/>
+      <c r="F91" s="50">
+        <v>0</v>
+      </c>
       <c r="G91" s="17"/>
       <c r="H91" s="50"/>
       <c r="I91" s="56"/>
       <c r="J91" s="38"/>
       <c r="K91" s="50"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1">
       <c r="A92" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="13"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12"/>
-      <c r="F92" s="38"/>
+      <c r="F92" s="13"/>
       <c r="G92" s="10"/>
       <c r="H92" s="10"/>
       <c r="J92" s="10"/>
       <c r="K92" s="12"/>
       <c r="L92" s="10"/>
       <c r="M92" s="10"/>
     </row>
     <row r="93" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1">
       <c r="A93" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B93" s="50">
         <v>28851</v>
       </c>
       <c r="C93" s="62">
         <v>70350</v>
       </c>
       <c r="D93" s="13">
         <v>104621</v>
       </c>
       <c r="E93" s="13">
         <v>140493</v>
       </c>
-      <c r="F93" s="38"/>
+      <c r="F93" s="50">
+        <v>180203</v>
+      </c>
       <c r="G93" s="13"/>
       <c r="H93" s="50"/>
       <c r="I93" s="56"/>
       <c r="J93" s="38"/>
       <c r="K93" s="50"/>
       <c r="L93" s="9"/>
       <c r="M93" s="9"/>
     </row>
     <row r="94" spans="1:13" s="1" customFormat="1">
       <c r="A94" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B94" s="17">
         <v>6209</v>
       </c>
       <c r="C94" s="62">
         <v>12208</v>
       </c>
       <c r="D94" s="13">
         <v>18863</v>
       </c>
       <c r="E94" s="13">
         <v>29596</v>
       </c>
-      <c r="F94" s="38"/>
+      <c r="F94" s="50">
+        <v>41317</v>
+      </c>
       <c r="G94" s="13"/>
       <c r="H94" s="50"/>
       <c r="I94" s="56"/>
       <c r="J94" s="38"/>
       <c r="K94" s="50"/>
       <c r="L94" s="9"/>
       <c r="M94" s="9"/>
     </row>
     <row r="95" spans="1:13" s="1" customFormat="1">
       <c r="A95" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="17">
         <v>22642</v>
       </c>
       <c r="C95" s="62">
         <v>58142</v>
       </c>
       <c r="D95" s="13">
         <v>85758</v>
       </c>
       <c r="E95" s="13">
         <v>110897</v>
       </c>
-      <c r="F95" s="38"/>
+      <c r="F95" s="50">
+        <v>138886</v>
+      </c>
       <c r="G95" s="13"/>
       <c r="H95" s="50"/>
       <c r="I95" s="56"/>
       <c r="J95" s="38"/>
       <c r="K95" s="50"/>
       <c r="L95" s="9"/>
       <c r="M95" s="9"/>
     </row>
     <row r="96" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A96" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="12"/>
       <c r="D96" s="12"/>
       <c r="E96" s="12"/>
       <c r="F96" s="10"/>
       <c r="G96" s="12"/>
       <c r="H96" s="10"/>
       <c r="I96" s="56"/>
       <c r="J96" s="10"/>
       <c r="K96" s="12"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="97" spans="1:13" s="1" customFormat="1">
       <c r="A97" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B97" s="17">
         <v>4</v>
       </c>
       <c r="C97" s="62">
         <v>9</v>
       </c>
       <c r="D97" s="13">
         <v>13</v>
       </c>
       <c r="E97" s="13">
         <v>18</v>
       </c>
-      <c r="F97" s="38"/>
+      <c r="F97" s="50">
+        <v>22</v>
+      </c>
       <c r="G97" s="13"/>
       <c r="H97" s="50"/>
       <c r="I97" s="56"/>
       <c r="J97" s="38"/>
       <c r="K97" s="50"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
     </row>
     <row r="98" spans="1:13" s="1" customFormat="1">
       <c r="A98" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B98" s="17">
         <v>3</v>
       </c>
       <c r="C98" s="62">
         <v>6</v>
       </c>
       <c r="D98" s="13">
         <v>9</v>
       </c>
       <c r="E98" s="13">
         <v>12</v>
       </c>
-      <c r="F98" s="38"/>
+      <c r="F98" s="50">
+        <v>15</v>
+      </c>
       <c r="G98" s="13"/>
       <c r="H98" s="50"/>
       <c r="I98" s="56"/>
       <c r="J98" s="38"/>
       <c r="K98" s="50"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
     </row>
     <row r="99" spans="1:13" s="1" customFormat="1">
       <c r="A99" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B99" s="17">
         <v>1</v>
       </c>
       <c r="C99" s="62">
         <v>2</v>
       </c>
       <c r="D99" s="13">
         <v>3</v>
       </c>
       <c r="E99" s="13">
         <v>4</v>
       </c>
-      <c r="F99" s="38"/>
+      <c r="F99" s="50">
+        <v>5</v>
+      </c>
       <c r="G99" s="13"/>
       <c r="H99" s="50"/>
       <c r="I99" s="56"/>
       <c r="J99" s="38"/>
       <c r="K99" s="50"/>
       <c r="L99" s="9"/>
       <c r="M99" s="9"/>
     </row>
     <row r="100" spans="1:13" s="1" customFormat="1">
       <c r="A100" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="17">
         <v>1</v>
       </c>
       <c r="C100" s="62">
         <v>1</v>
       </c>
       <c r="D100" s="13">
         <v>2</v>
       </c>
       <c r="E100" s="13">
         <v>2</v>
       </c>
-      <c r="F100" s="38"/>
+      <c r="F100" s="50">
+        <v>3</v>
+      </c>
       <c r="G100" s="13"/>
       <c r="H100" s="50"/>
       <c r="I100" s="56"/>
       <c r="J100" s="38"/>
       <c r="K100" s="50"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
     </row>
     <row r="101" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A101" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12"/>
-      <c r="F101" s="10"/>
+      <c r="F101" s="12"/>
       <c r="G101" s="10"/>
       <c r="H101" s="10"/>
       <c r="I101" s="57"/>
       <c r="J101" s="10"/>
       <c r="K101" s="12"/>
       <c r="L101" s="10"/>
       <c r="M101" s="10"/>
     </row>
     <row r="102" spans="1:13" s="1" customFormat="1">
       <c r="A102" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="45" t="s">
         <v>55</v>
       </c>
       <c r="C102" s="63" t="s">
         <v>62</v>
       </c>
       <c r="D102" s="44" t="s">
         <v>70</v>
       </c>
       <c r="E102" s="42" t="s">
         <v>78</v>
       </c>
-      <c r="F102" s="39"/>
+      <c r="F102" s="53" t="s">
+        <v>87</v>
+      </c>
       <c r="G102" s="42"/>
       <c r="H102" s="53"/>
       <c r="I102" s="57"/>
       <c r="J102" s="39"/>
       <c r="K102" s="53"/>
       <c r="L102" s="16"/>
       <c r="M102" s="16"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1">
       <c r="A103" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B103" s="45" t="s">
         <v>55</v>
       </c>
       <c r="C103" s="24" t="s">
         <v>63</v>
       </c>
       <c r="D103" s="44" t="s">
         <v>71</v>
       </c>
       <c r="E103" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="F103" s="39"/>
+      <c r="F103" s="53" t="s">
+        <v>88</v>
+      </c>
       <c r="G103" s="42"/>
       <c r="H103" s="53"/>
       <c r="I103" s="57"/>
       <c r="J103" s="39"/>
       <c r="K103" s="53"/>
       <c r="L103" s="16"/>
       <c r="M103" s="16"/>
     </row>
     <row r="104" spans="1:13" s="1" customFormat="1">
       <c r="A104" s="21" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B104" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B104" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="C104" s="63" t="s">
-[...8 lines deleted...]
-      <c r="F104" s="39"/>
+      <c r="C104" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="D104" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="E104" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="F104" s="44" t="s">
+        <v>89</v>
+      </c>
       <c r="G104" s="42"/>
       <c r="H104" s="53"/>
       <c r="I104" s="57"/>
       <c r="J104" s="39"/>
       <c r="K104" s="53"/>
-      <c r="L104" s="41"/>
-      <c r="M104" s="31"/>
+      <c r="L104" s="16"/>
+      <c r="M104" s="16"/>
     </row>
     <row r="105" spans="1:13" s="1" customFormat="1">
-      <c r="A105" s="47" t="s">
-[...8 lines deleted...]
-      <c r="H105" s="10"/>
+      <c r="A105" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C105" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="D105" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="E105" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="F105" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="G105" s="42"/>
+      <c r="H105" s="53"/>
       <c r="I105" s="57"/>
-      <c r="J105" s="10"/>
-[...2 lines deleted...]
-      <c r="M105" s="10"/>
+      <c r="J105" s="39"/>
+      <c r="K105" s="53"/>
+      <c r="L105" s="41"/>
+      <c r="M105" s="31"/>
     </row>
     <row r="106" spans="1:13" s="1" customFormat="1">
-      <c r="A106" s="20" t="s">
-[...18 lines deleted...]
-      <c r="J106" s="31"/>
+      <c r="A106" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B106" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="C106" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="D106" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="E106" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="G106" s="42"/>
+      <c r="H106" s="53"/>
+      <c r="I106" s="57"/>
+      <c r="J106" s="39"/>
       <c r="K106" s="53"/>
       <c r="L106" s="41"/>
       <c r="M106" s="31"/>
     </row>
     <row r="107" spans="1:13" s="1" customFormat="1">
-      <c r="A107" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="45" t="s">
+      <c r="A107" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" s="24"/>
+      <c r="C107" s="45"/>
+      <c r="D107" s="45"/>
+      <c r="E107" s="12"/>
+      <c r="F107" s="53"/>
+      <c r="G107" s="12"/>
+      <c r="H107" s="10"/>
+      <c r="I107" s="57"/>
+      <c r="J107" s="10"/>
+      <c r="K107" s="12"/>
+      <c r="L107" s="10"/>
+      <c r="M107" s="10"/>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1">
+      <c r="A108" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B108" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="C107" s="24" t="s">
+      <c r="C108" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="D107" s="44" t="s">
+      <c r="D108" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="E107" s="44" t="s">
+      <c r="E108" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="F107" s="39"/>
-[...23 lines deleted...]
-      <c r="M108" s="10"/>
+      <c r="F108" s="44" t="s">
+        <v>91</v>
+      </c>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44"/>
+      <c r="I108" s="59"/>
+      <c r="J108" s="31"/>
+      <c r="K108" s="53"/>
+      <c r="L108" s="41"/>
+      <c r="M108" s="31"/>
     </row>
     <row r="109" spans="1:13" s="1" customFormat="1">
       <c r="A109" s="20" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>50</v>
+      </c>
+      <c r="B109" s="45" t="s">
+        <v>56</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>65</v>
-[...7 lines deleted...]
-      <c r="F109" s="39"/>
+        <v>64</v>
+      </c>
+      <c r="D109" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="E109" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="F109" s="44" t="s">
+        <v>91</v>
+      </c>
       <c r="G109" s="44"/>
-      <c r="H109" s="42"/>
-[...1 lines deleted...]
-      <c r="J109" s="16"/>
+      <c r="H109" s="44"/>
+      <c r="I109" s="59"/>
+      <c r="J109" s="31"/>
       <c r="K109" s="53"/>
-      <c r="L109" s="16"/>
-[...20 lines deleted...]
-      <c r="H110" s="44"/>
+      <c r="L109" s="41"/>
+      <c r="M109" s="31"/>
+    </row>
+    <row r="110" spans="1:13" s="1" customFormat="1" ht="52.2">
+      <c r="A110" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B110" s="10"/>
+      <c r="C110" s="12"/>
+      <c r="D110" s="12"/>
+      <c r="E110" s="12"/>
+      <c r="F110" s="53"/>
+      <c r="G110" s="10"/>
+      <c r="H110" s="10"/>
       <c r="I110" s="57"/>
-      <c r="J110" s="16"/>
-[...2 lines deleted...]
-      <c r="M110" s="16"/>
+      <c r="J110" s="10"/>
+      <c r="K110" s="10"/>
+      <c r="L110" s="10"/>
+      <c r="M110" s="10"/>
     </row>
     <row r="111" spans="1:13" s="1" customFormat="1">
       <c r="A111" s="20" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="B111" s="44" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="F111" s="39"/>
+        <v>65</v>
+      </c>
+      <c r="D111" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="E111" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="F111" s="44" t="s">
+        <v>92</v>
+      </c>
       <c r="G111" s="44"/>
-      <c r="H111" s="44"/>
-[...2 lines deleted...]
-      <c r="K111" s="44"/>
+      <c r="H111" s="42"/>
+      <c r="I111" s="57"/>
+      <c r="J111" s="16"/>
+      <c r="K111" s="53"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" s="1" customFormat="1">
-      <c r="A112" s="21" t="s">
-        <v>49</v>
+      <c r="A112" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B112" s="44" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D112" s="44" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="F112" s="39"/>
+        <v>74</v>
+      </c>
+      <c r="E112" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>93</v>
+      </c>
       <c r="G112" s="44"/>
       <c r="H112" s="44"/>
-      <c r="I112" s="59"/>
-[...3 lines deleted...]
-      <c r="M112" s="31"/>
+      <c r="I112" s="57"/>
+      <c r="J112" s="16"/>
+      <c r="K112" s="53"/>
+      <c r="L112" s="16"/>
+      <c r="M112" s="16"/>
     </row>
     <row r="113" spans="1:13" s="1" customFormat="1">
-      <c r="A113" s="22" t="s">
-        <v>31</v>
+      <c r="A113" s="20" t="s">
+        <v>47</v>
       </c>
       <c r="B113" s="44" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D113" s="44" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="E113" s="44" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="F113" s="39"/>
+        <v>84</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="44"/>
       <c r="H113" s="44"/>
       <c r="I113" s="59"/>
       <c r="J113" s="31"/>
       <c r="K113" s="44"/>
-      <c r="L113" s="41"/>
-[...3 lines deleted...]
-      <c r="A114" s="47" t="s">
+      <c r="L113" s="16"/>
+      <c r="M113" s="16"/>
+    </row>
+    <row r="114" spans="1:13" s="1" customFormat="1">
+      <c r="A114" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B114" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="C114" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D114" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="E114" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="F114" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="G114" s="44"/>
+      <c r="H114" s="44"/>
+      <c r="I114" s="59"/>
+      <c r="J114" s="31"/>
+      <c r="K114" s="44"/>
+      <c r="L114" s="41"/>
+      <c r="M114" s="31"/>
+    </row>
+    <row r="115" spans="1:13" s="1" customFormat="1">
+      <c r="A115" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B115" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="C115" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D115" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="E115" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="F115" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44"/>
+      <c r="I115" s="59"/>
+      <c r="J115" s="31"/>
+      <c r="K115" s="44"/>
+      <c r="L115" s="41"/>
+      <c r="M115" s="31"/>
+    </row>
+    <row r="116" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A116" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B114" s="10"/>
-[...13 lines deleted...]
-      <c r="A115" s="20" t="s">
+      <c r="B116" s="10"/>
+      <c r="C116" s="42"/>
+      <c r="D116" s="12"/>
+      <c r="E116" s="12"/>
+      <c r="F116" s="10"/>
+      <c r="G116" s="10"/>
+      <c r="H116" s="10"/>
+      <c r="I116" s="59"/>
+      <c r="J116" s="10"/>
+      <c r="K116" s="12"/>
+      <c r="L116" s="10"/>
+      <c r="M116" s="10"/>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1">
+      <c r="A117" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B115" s="61" t="s">
+      <c r="B117" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="C115" s="63" t="s">
+      <c r="C117" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="D115" s="42" t="s">
+      <c r="D117" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="E115" s="42" t="s">
+      <c r="E117" s="42" t="s">
         <v>86</v>
       </c>
-      <c r="F115" s="39"/>
-[...9 lines deleted...]
-      <c r="A116" s="22" t="s">
+      <c r="F117" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="G117" s="42"/>
+      <c r="H117" s="42"/>
+      <c r="I117" s="59"/>
+      <c r="J117" s="16"/>
+      <c r="K117" s="42"/>
+      <c r="L117" s="16"/>
+      <c r="M117" s="16"/>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1">
+      <c r="A118" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B116" s="61" t="s">
+      <c r="B118" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="C116" s="63" t="s">
+      <c r="C118" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="D116" s="42" t="s">
+      <c r="D118" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="E116" s="42" t="s">
+      <c r="E118" s="42" t="s">
         <v>86</v>
       </c>
-      <c r="F116" s="39"/>
-[...9 lines deleted...]
-      <c r="A117" s="47" t="s">
+      <c r="F118" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="G118" s="42"/>
+      <c r="H118" s="42"/>
+      <c r="I118" s="59"/>
+      <c r="J118" s="16"/>
+      <c r="K118" s="42"/>
+      <c r="L118" s="16"/>
+      <c r="M118" s="16"/>
+    </row>
+    <row r="119" spans="1:13" s="1" customFormat="1">
+      <c r="A119" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B117" s="10"/>
-[...13 lines deleted...]
-      <c r="A118" s="20" t="s">
+      <c r="B119" s="10"/>
+      <c r="C119" s="12"/>
+      <c r="D119" s="12"/>
+      <c r="E119" s="12"/>
+      <c r="F119" s="12"/>
+      <c r="G119" s="12"/>
+      <c r="H119" s="10"/>
+      <c r="I119" s="57"/>
+      <c r="J119" s="10"/>
+      <c r="K119" s="12"/>
+      <c r="L119" s="10"/>
+      <c r="M119" s="10"/>
+    </row>
+    <row r="120" spans="1:13" s="1" customFormat="1">
+      <c r="A120" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B118" s="50">
+      <c r="B120" s="50">
         <v>4206</v>
       </c>
-      <c r="C118" s="62">
+      <c r="C120" s="62">
         <v>7729</v>
       </c>
-      <c r="D118" s="13">
+      <c r="D120" s="13">
         <v>11251</v>
       </c>
-      <c r="E118" s="13">
+      <c r="E120" s="13">
         <v>14774</v>
       </c>
-      <c r="F118" s="38"/>
-[...49 lines deleted...]
-      <c r="F120" s="38"/>
+      <c r="F120" s="50">
+        <v>19437</v>
+      </c>
       <c r="G120" s="13"/>
       <c r="H120" s="50"/>
       <c r="I120" s="56"/>
       <c r="J120" s="38"/>
       <c r="K120" s="50"/>
       <c r="L120" s="9"/>
       <c r="M120" s="9"/>
     </row>
     <row r="121" spans="1:13" s="1" customFormat="1">
-      <c r="A121" s="22" t="s">
-        <v>31</v>
+      <c r="A121" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B121" s="50">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="C121" s="62">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="D121" s="13">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="E121" s="13">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="F121" s="38"/>
+        <v>200</v>
+      </c>
+      <c r="F121" s="50">
+        <v>250</v>
+      </c>
       <c r="G121" s="13"/>
       <c r="H121" s="50"/>
       <c r="I121" s="56"/>
       <c r="J121" s="38"/>
       <c r="K121" s="50"/>
-      <c r="L121" s="10"/>
+      <c r="L121" s="9"/>
       <c r="M121" s="9"/>
     </row>
     <row r="122" spans="1:13" s="1" customFormat="1">
-      <c r="A122" s="47" t="s">
-[...6 lines deleted...]
-      <c r="F122" s="10"/>
+      <c r="A122" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B122" s="50">
+        <v>4133</v>
+      </c>
+      <c r="C122" s="62">
+        <v>7582</v>
+      </c>
+      <c r="D122" s="13">
+        <v>11031</v>
+      </c>
+      <c r="E122" s="13">
+        <v>14481</v>
+      </c>
+      <c r="F122" s="50">
+        <v>19071</v>
+      </c>
       <c r="G122" s="13"/>
-      <c r="H122" s="10"/>
-[...3 lines deleted...]
-      <c r="M122" s="10"/>
+      <c r="H122" s="50"/>
+      <c r="I122" s="56"/>
+      <c r="J122" s="38"/>
+      <c r="K122" s="50"/>
+      <c r="L122" s="9"/>
+      <c r="M122" s="9"/>
     </row>
     <row r="123" spans="1:13" s="1" customFormat="1">
-      <c r="A123" s="20" t="s">
-        <v>26</v>
+      <c r="A123" s="22" t="s">
+        <v>31</v>
       </c>
       <c r="B123" s="50">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C123" s="62">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D123" s="13">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E123" s="13">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F123" s="38"/>
+        <v>93</v>
+      </c>
+      <c r="F123" s="50">
+        <v>117</v>
+      </c>
       <c r="G123" s="13"/>
       <c r="H123" s="50"/>
       <c r="I123" s="56"/>
       <c r="J123" s="38"/>
       <c r="K123" s="50"/>
-      <c r="L123" s="9"/>
+      <c r="L123" s="10"/>
       <c r="M123" s="9"/>
     </row>
     <row r="124" spans="1:13" s="1" customFormat="1">
-      <c r="A124" s="21" t="s">
-[...14 lines deleted...]
-      <c r="F124" s="38"/>
+      <c r="A124" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B124" s="10"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="12"/>
+      <c r="E124" s="12"/>
+      <c r="F124" s="12"/>
       <c r="G124" s="13"/>
-      <c r="H124" s="50"/>
-[...4 lines deleted...]
-      <c r="M124" s="9"/>
+      <c r="H124" s="10"/>
+      <c r="J124" s="10"/>
+      <c r="K124" s="12"/>
+      <c r="L124" s="10"/>
+      <c r="M124" s="10"/>
     </row>
     <row r="125" spans="1:13" s="1" customFormat="1">
-      <c r="A125" s="21" t="s">
-        <v>29</v>
+      <c r="A125" s="20" t="s">
+        <v>26</v>
       </c>
       <c r="B125" s="50">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C125" s="62">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D125" s="13">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="E125" s="13">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="F125" s="38"/>
+        <v>99</v>
+      </c>
+      <c r="F125" s="50">
+        <v>123</v>
+      </c>
       <c r="G125" s="13"/>
       <c r="H125" s="50"/>
       <c r="I125" s="56"/>
       <c r="J125" s="38"/>
       <c r="K125" s="50"/>
       <c r="L125" s="9"/>
       <c r="M125" s="9"/>
     </row>
     <row r="126" spans="1:13" s="1" customFormat="1">
-      <c r="A126" s="22" t="s">
-        <v>31</v>
+      <c r="A126" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="B126" s="50">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C126" s="62">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D126" s="13">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="E126" s="13">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="F126" s="38"/>
+        <v>3</v>
+      </c>
+      <c r="F126" s="50">
+        <v>4</v>
+      </c>
       <c r="G126" s="13"/>
       <c r="H126" s="50"/>
       <c r="I126" s="56"/>
       <c r="J126" s="38"/>
       <c r="K126" s="50"/>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
     </row>
-    <row r="127" spans="1:13" s="1" customFormat="1" ht="21.6">
-[...9 lines deleted...]
-      <c r="H127" s="10"/>
+    <row r="127" spans="1:13" s="1" customFormat="1">
+      <c r="A127" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B127" s="50">
+        <v>16</v>
+      </c>
+      <c r="C127" s="62">
+        <v>31</v>
+      </c>
+      <c r="D127" s="13">
+        <v>47</v>
+      </c>
+      <c r="E127" s="13">
+        <v>62</v>
+      </c>
+      <c r="F127" s="50">
+        <v>78</v>
+      </c>
+      <c r="G127" s="13"/>
+      <c r="H127" s="50"/>
       <c r="I127" s="56"/>
-      <c r="J127" s="9"/>
-[...2 lines deleted...]
-      <c r="M127" s="10"/>
+      <c r="J127" s="38"/>
+      <c r="K127" s="50"/>
+      <c r="L127" s="9"/>
+      <c r="M127" s="9"/>
     </row>
     <row r="128" spans="1:13" s="1" customFormat="1">
-      <c r="A128" s="20" t="s">
-        <v>26</v>
+      <c r="A128" s="22" t="s">
+        <v>31</v>
       </c>
       <c r="B128" s="50">
-        <v>14390</v>
+        <v>8</v>
       </c>
       <c r="C128" s="62">
-        <v>30394</v>
+        <v>17</v>
       </c>
       <c r="D128" s="13">
-        <v>46628</v>
+        <v>25</v>
       </c>
       <c r="E128" s="13">
-        <v>62314</v>
-[...1 lines deleted...]
-      <c r="F128" s="38"/>
+        <v>33</v>
+      </c>
+      <c r="F128" s="50">
+        <v>42</v>
+      </c>
       <c r="G128" s="13"/>
       <c r="H128" s="50"/>
       <c r="I128" s="56"/>
       <c r="J128" s="38"/>
       <c r="K128" s="50"/>
       <c r="L128" s="9"/>
       <c r="M128" s="9"/>
     </row>
-    <row r="129" spans="1:13" s="1" customFormat="1">
-[...17 lines deleted...]
-      <c r="H129" s="50"/>
+    <row r="129" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A129" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B129" s="10"/>
+      <c r="C129" s="12"/>
+      <c r="D129" s="12"/>
+      <c r="E129" s="12"/>
+      <c r="F129" s="10"/>
+      <c r="G129" s="12"/>
+      <c r="H129" s="10"/>
       <c r="I129" s="56"/>
-      <c r="J129" s="38"/>
-[...2 lines deleted...]
-      <c r="M129" s="9"/>
+      <c r="J129" s="9"/>
+      <c r="K129" s="12"/>
+      <c r="L129" s="10"/>
+      <c r="M129" s="10"/>
     </row>
     <row r="130" spans="1:13" s="1" customFormat="1">
-      <c r="A130" s="21" t="s">
-        <v>29</v>
+      <c r="A130" s="20" t="s">
+        <v>26</v>
       </c>
       <c r="B130" s="50">
-        <v>0</v>
+        <v>14390</v>
       </c>
       <c r="C130" s="62">
-        <v>438</v>
+        <v>30394</v>
       </c>
       <c r="D130" s="13">
-        <v>876</v>
+        <v>46628</v>
       </c>
       <c r="E130" s="13">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="F130" s="38"/>
+        <v>62314</v>
+      </c>
+      <c r="F130" s="50">
+        <v>78579</v>
+      </c>
       <c r="G130" s="13"/>
       <c r="H130" s="50"/>
       <c r="I130" s="56"/>
       <c r="J130" s="38"/>
       <c r="K130" s="50"/>
       <c r="L130" s="9"/>
       <c r="M130" s="9"/>
     </row>
     <row r="131" spans="1:13" s="1" customFormat="1">
-      <c r="A131" s="21" t="s">
-        <v>47</v>
+      <c r="A131" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B131" s="50">
-        <v>2084</v>
+        <v>12246</v>
       </c>
       <c r="C131" s="62">
-        <v>3540</v>
+        <v>25922</v>
       </c>
       <c r="D131" s="13">
-        <v>5494</v>
+        <v>39328</v>
       </c>
       <c r="E131" s="13">
-        <v>7127</v>
-[...1 lines deleted...]
-      <c r="F131" s="38"/>
+        <v>52508</v>
+      </c>
+      <c r="F131" s="50">
+        <v>67158</v>
+      </c>
       <c r="G131" s="13"/>
       <c r="H131" s="50"/>
       <c r="I131" s="56"/>
       <c r="J131" s="38"/>
       <c r="K131" s="50"/>
       <c r="L131" s="9"/>
       <c r="M131" s="9"/>
     </row>
     <row r="132" spans="1:13" s="1" customFormat="1">
-      <c r="A132" s="22" t="s">
-        <v>31</v>
+      <c r="A132" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="B132" s="50">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="C132" s="62">
-        <v>495</v>
+        <v>438</v>
       </c>
       <c r="D132" s="13">
-        <v>930</v>
+        <v>876</v>
       </c>
       <c r="E132" s="13">
-        <v>1365</v>
-[...1 lines deleted...]
-      <c r="F132" s="38"/>
+        <v>1314</v>
+      </c>
+      <c r="F132" s="50">
+        <v>1789</v>
+      </c>
       <c r="G132" s="13"/>
       <c r="H132" s="50"/>
       <c r="I132" s="56"/>
       <c r="J132" s="38"/>
       <c r="K132" s="50"/>
       <c r="L132" s="9"/>
       <c r="M132" s="9"/>
     </row>
     <row r="133" spans="1:13" s="1" customFormat="1">
-      <c r="A133" s="47" t="s">
-[...12 lines deleted...]
-      <c r="M133" s="10"/>
+      <c r="A133" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B133" s="50">
+        <v>2084</v>
+      </c>
+      <c r="C133" s="62">
+        <v>3540</v>
+      </c>
+      <c r="D133" s="13">
+        <v>5494</v>
+      </c>
+      <c r="E133" s="13">
+        <v>7127</v>
+      </c>
+      <c r="F133" s="50">
+        <v>8221</v>
+      </c>
+      <c r="G133" s="13"/>
+      <c r="H133" s="50"/>
+      <c r="I133" s="56"/>
+      <c r="J133" s="38"/>
+      <c r="K133" s="50"/>
+      <c r="L133" s="9"/>
+      <c r="M133" s="9"/>
     </row>
     <row r="134" spans="1:13" s="1" customFormat="1">
-      <c r="A134" s="20" t="s">
-        <v>26</v>
+      <c r="A134" s="22" t="s">
+        <v>31</v>
       </c>
       <c r="B134" s="50">
-        <v>4560</v>
+        <v>59</v>
       </c>
       <c r="C134" s="62">
-        <v>25216</v>
+        <v>495</v>
       </c>
       <c r="D134" s="13">
-        <v>43840</v>
+        <v>930</v>
       </c>
       <c r="E134" s="13">
-        <v>70523</v>
-[...1 lines deleted...]
-      <c r="F134" s="38"/>
+        <v>1365</v>
+      </c>
+      <c r="F134" s="50">
+        <v>1411</v>
+      </c>
       <c r="G134" s="13"/>
       <c r="H134" s="50"/>
       <c r="I134" s="56"/>
       <c r="J134" s="38"/>
       <c r="K134" s="50"/>
       <c r="L134" s="9"/>
       <c r="M134" s="9"/>
     </row>
     <row r="135" spans="1:13" s="1" customFormat="1">
-      <c r="A135" s="20" t="s">
-[...21 lines deleted...]
-      <c r="M135" s="9"/>
+      <c r="A135" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B135" s="10"/>
+      <c r="C135" s="12"/>
+      <c r="D135" s="12"/>
+      <c r="E135" s="12"/>
+      <c r="F135" s="12"/>
+      <c r="G135" s="10"/>
+      <c r="H135" s="10"/>
+      <c r="J135" s="10"/>
+      <c r="K135" s="12"/>
+      <c r="L135" s="10"/>
+      <c r="M135" s="10"/>
     </row>
     <row r="136" spans="1:13" s="1" customFormat="1">
-      <c r="A136" s="21" t="s">
-        <v>27</v>
+      <c r="A136" s="20" t="s">
+        <v>26</v>
       </c>
       <c r="B136" s="50">
-        <v>166</v>
+        <v>4560</v>
       </c>
       <c r="C136" s="62">
-        <v>1162</v>
+        <v>25216</v>
       </c>
       <c r="D136" s="13">
-        <v>2159</v>
+        <v>43840</v>
       </c>
       <c r="E136" s="13">
-        <v>3156</v>
-[...1 lines deleted...]
-      <c r="F136" s="38"/>
+        <v>70523</v>
+      </c>
+      <c r="F136" s="50">
+        <v>81947</v>
+      </c>
       <c r="G136" s="13"/>
       <c r="H136" s="50"/>
       <c r="I136" s="56"/>
       <c r="J136" s="38"/>
       <c r="K136" s="50"/>
       <c r="L136" s="9"/>
       <c r="M136" s="9"/>
     </row>
     <row r="137" spans="1:13" s="1" customFormat="1">
-      <c r="A137" s="21" t="s">
-        <v>29</v>
+      <c r="A137" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B137" s="50">
-        <v>161</v>
+        <v>2658</v>
       </c>
       <c r="C137" s="62">
-        <v>323</v>
+        <v>20953</v>
       </c>
       <c r="D137" s="13">
-        <v>484</v>
+        <v>35514</v>
       </c>
       <c r="E137" s="13">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="F137" s="38"/>
+        <v>57313</v>
+      </c>
+      <c r="F137" s="50">
+        <v>63770</v>
+      </c>
       <c r="G137" s="13"/>
       <c r="H137" s="50"/>
       <c r="I137" s="56"/>
       <c r="J137" s="38"/>
       <c r="K137" s="50"/>
       <c r="L137" s="9"/>
       <c r="M137" s="9"/>
     </row>
     <row r="138" spans="1:13" s="1" customFormat="1">
       <c r="A138" s="21" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="B138" s="50">
-        <v>1575</v>
+        <v>166</v>
       </c>
       <c r="C138" s="62">
-        <v>2778</v>
+        <v>1162</v>
       </c>
       <c r="D138" s="13">
-        <v>5683</v>
+        <v>2159</v>
       </c>
       <c r="E138" s="13">
-        <v>9408</v>
-[...1 lines deleted...]
-      <c r="F138" s="38"/>
+        <v>3156</v>
+      </c>
+      <c r="F138" s="50">
+        <v>3274</v>
+      </c>
       <c r="G138" s="13"/>
       <c r="H138" s="50"/>
       <c r="I138" s="56"/>
       <c r="J138" s="38"/>
       <c r="K138" s="50"/>
       <c r="L138" s="9"/>
       <c r="M138" s="9"/>
     </row>
     <row r="139" spans="1:13" s="1" customFormat="1">
-      <c r="A139" s="47" t="s">
-[...8 lines deleted...]
-      <c r="H139" s="54"/>
+      <c r="A139" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B139" s="50">
+        <v>161</v>
+      </c>
+      <c r="C139" s="62">
+        <v>323</v>
+      </c>
+      <c r="D139" s="13">
+        <v>484</v>
+      </c>
+      <c r="E139" s="13">
+        <v>646</v>
+      </c>
+      <c r="F139" s="50">
+        <v>807</v>
+      </c>
+      <c r="G139" s="13"/>
+      <c r="H139" s="50"/>
       <c r="I139" s="56"/>
       <c r="J139" s="38"/>
-      <c r="K139" s="10"/>
-[...1 lines deleted...]
-      <c r="M139" s="10"/>
+      <c r="K139" s="50"/>
+      <c r="L139" s="9"/>
+      <c r="M139" s="9"/>
     </row>
     <row r="140" spans="1:13" s="1" customFormat="1">
-      <c r="A140" s="20" t="s">
-        <v>26</v>
+      <c r="A140" s="21" t="s">
+        <v>47</v>
       </c>
       <c r="B140" s="50">
-        <v>4</v>
+        <v>1575</v>
       </c>
       <c r="C140" s="62">
-        <v>7</v>
+        <v>2778</v>
       </c>
       <c r="D140" s="13">
-        <v>10</v>
+        <v>5683</v>
       </c>
       <c r="E140" s="13">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F140" s="38"/>
+        <v>9408</v>
+      </c>
+      <c r="F140" s="50">
+        <v>13991</v>
+      </c>
       <c r="G140" s="13"/>
       <c r="H140" s="50"/>
       <c r="I140" s="56"/>
       <c r="J140" s="38"/>
       <c r="K140" s="50"/>
       <c r="L140" s="9"/>
       <c r="M140" s="9"/>
     </row>
     <row r="141" spans="1:13" s="1" customFormat="1">
       <c r="A141" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B141" s="50">
-[...11 lines deleted...]
-      <c r="F141" s="38"/>
+      <c r="B141" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="C141" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="D141" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="E141" s="67" t="s">
+        <v>54</v>
+      </c>
+      <c r="F141" s="50">
+        <v>106</v>
+      </c>
       <c r="G141" s="13"/>
       <c r="H141" s="50"/>
       <c r="I141" s="56"/>
       <c r="J141" s="38"/>
       <c r="K141" s="50"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
     </row>
-    <row r="142" spans="1:13" s="1" customFormat="1" ht="21.6">
+    <row r="142" spans="1:13" s="1" customFormat="1">
       <c r="A142" s="47" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="K142" s="12"/>
+        <v>21</v>
+      </c>
+      <c r="B142" s="10"/>
+      <c r="C142" s="12"/>
+      <c r="D142" s="12"/>
+      <c r="E142" s="64"/>
+      <c r="G142" s="12"/>
+      <c r="H142" s="54"/>
+      <c r="I142" s="56"/>
+      <c r="J142" s="38"/>
+      <c r="K142" s="10"/>
       <c r="L142" s="10"/>
       <c r="M142" s="10"/>
     </row>
     <row r="143" spans="1:13" s="1" customFormat="1">
       <c r="A143" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B143" s="54" t="s">
-[...11 lines deleted...]
-      <c r="F143" s="38"/>
+      <c r="B143" s="50">
+        <v>4</v>
+      </c>
+      <c r="C143" s="62">
+        <v>7</v>
+      </c>
+      <c r="D143" s="13">
+        <v>10</v>
+      </c>
+      <c r="E143" s="13">
+        <v>17</v>
+      </c>
+      <c r="F143" s="50">
+        <v>21</v>
+      </c>
       <c r="G143" s="13"/>
       <c r="H143" s="50"/>
       <c r="I143" s="56"/>
       <c r="J143" s="38"/>
       <c r="K143" s="50"/>
       <c r="L143" s="9"/>
       <c r="M143" s="9"/>
     </row>
     <row r="144" spans="1:13" s="1" customFormat="1">
-      <c r="A144" s="36" t="s">
+      <c r="A144" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" s="50">
+        <v>4</v>
+      </c>
+      <c r="C144" s="62">
+        <v>7</v>
+      </c>
+      <c r="D144" s="13">
+        <v>10</v>
+      </c>
+      <c r="E144" s="13">
+        <v>17</v>
+      </c>
+      <c r="F144" s="50">
+        <v>21</v>
+      </c>
+      <c r="G144" s="13"/>
+      <c r="H144" s="50"/>
+      <c r="I144" s="56"/>
+      <c r="J144" s="38"/>
+      <c r="K144" s="50"/>
+      <c r="L144" s="9"/>
+      <c r="M144" s="9"/>
+    </row>
+    <row r="145" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A145" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B145" s="15"/>
+      <c r="C145" s="43"/>
+      <c r="D145" s="43"/>
+      <c r="E145" s="43"/>
+      <c r="G145" s="43"/>
+      <c r="H145" s="10"/>
+      <c r="J145" s="10"/>
+      <c r="K145" s="12"/>
+      <c r="L145" s="10"/>
+      <c r="M145" s="10"/>
+    </row>
+    <row r="146" spans="1:13" s="1" customFormat="1">
+      <c r="A146" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B146" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="C146" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="D146" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="E146" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="F146" s="50">
+        <v>77</v>
+      </c>
+      <c r="G146" s="13"/>
+      <c r="H146" s="50"/>
+      <c r="I146" s="56"/>
+      <c r="J146" s="38"/>
+      <c r="K146" s="50"/>
+      <c r="L146" s="9"/>
+      <c r="M146" s="9"/>
+    </row>
+    <row r="147" spans="1:13" s="1" customFormat="1">
+      <c r="A147" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="B144" s="60" t="s">
+      <c r="B147" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="C144" s="60" t="s">
+      <c r="C147" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="D144" s="65" t="s">
+      <c r="D147" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="E144" s="65" t="s">
+      <c r="E147" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="F144" s="40"/>
-[...9 lines deleted...]
-      <c r="A145" s="25" t="s">
+      <c r="F147" s="55">
+        <v>77</v>
+      </c>
+      <c r="G147" s="51"/>
+      <c r="H147" s="55"/>
+      <c r="I147" s="58"/>
+      <c r="J147" s="40"/>
+      <c r="K147" s="55"/>
+      <c r="L147" s="37"/>
+      <c r="M147" s="37"/>
+    </row>
+    <row r="148" spans="1:13" s="4" customFormat="1" ht="13.8">
+      <c r="A148" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B145" s="26"/>
-[...13 lines deleted...]
-      <c r="A146" s="30" t="s">
+      <c r="B148" s="26"/>
+      <c r="C148" s="26"/>
+      <c r="D148" s="26"/>
+      <c r="E148" s="26"/>
+      <c r="G148" s="28"/>
+      <c r="H148" s="27"/>
+      <c r="I148" s="29"/>
+      <c r="J148" s="29"/>
+      <c r="K148" s="26"/>
+      <c r="L148" s="27"/>
+      <c r="M148" s="27"/>
+    </row>
+    <row r="149" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A149" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B146" s="26"/>
-[...100 lines deleted...]
-      <c r="M152" s="66"/>
+      <c r="B149" s="26"/>
+      <c r="C149" s="26"/>
+      <c r="D149" s="26"/>
+      <c r="E149" s="26"/>
+      <c r="F149" s="26"/>
+      <c r="G149" s="26"/>
+      <c r="H149" s="26"/>
+      <c r="I149" s="29"/>
+      <c r="J149" s="29"/>
+      <c r="K149" s="26"/>
+      <c r="L149" s="29"/>
+      <c r="M149" s="26"/>
+    </row>
+    <row r="150" spans="1:13" s="7" customFormat="1" ht="13.8">
+      <c r="A150" s="26"/>
+      <c r="B150" s="26"/>
+      <c r="C150" s="26"/>
+      <c r="D150" s="26"/>
+      <c r="E150" s="26"/>
+      <c r="F150" s="26"/>
+      <c r="G150" s="26"/>
+      <c r="H150" s="26"/>
+      <c r="I150" s="29"/>
+      <c r="J150" s="29"/>
+      <c r="K150" s="26"/>
+      <c r="L150" s="29"/>
+      <c r="M150" s="26"/>
+    </row>
+    <row r="151" spans="1:13" s="7" customFormat="1" ht="13.8">
+      <c r="A151" s="2"/>
+      <c r="B151" s="2"/>
+      <c r="C151" s="2"/>
+      <c r="D151" s="2"/>
+      <c r="E151" s="2"/>
+      <c r="F151" s="2"/>
+      <c r="G151" s="2"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="6"/>
+      <c r="J151" s="6"/>
+      <c r="K151" s="2"/>
+      <c r="L151" s="6"/>
+      <c r="M151" s="2"/>
+    </row>
+    <row r="152" spans="1:13" s="8" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A152" s="71"/>
+      <c r="B152" s="71"/>
+      <c r="C152" s="71"/>
+      <c r="D152" s="71"/>
+      <c r="E152" s="71"/>
+      <c r="F152" s="71"/>
+      <c r="G152" s="71"/>
+      <c r="H152" s="71"/>
+      <c r="I152" s="71"/>
+      <c r="J152" s="71"/>
+      <c r="K152" s="71"/>
+      <c r="L152" s="71"/>
+      <c r="M152" s="71"/>
+    </row>
+    <row r="153" spans="1:13" s="8" customFormat="1" ht="27" customHeight="1">
+      <c r="A153" s="71"/>
+      <c r="B153" s="71"/>
+      <c r="C153" s="71"/>
+      <c r="D153" s="71"/>
+      <c r="E153" s="71"/>
+      <c r="F153" s="71"/>
+      <c r="G153" s="71"/>
+      <c r="H153" s="71"/>
+      <c r="I153" s="71"/>
+      <c r="J153" s="71"/>
+      <c r="K153" s="71"/>
+      <c r="L153" s="71"/>
+      <c r="M153" s="71"/>
+    </row>
+    <row r="154" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A154" s="70"/>
+      <c r="B154" s="70"/>
+      <c r="C154" s="70"/>
+      <c r="D154" s="70"/>
+      <c r="E154" s="70"/>
+      <c r="F154" s="70"/>
+      <c r="G154" s="70"/>
+      <c r="H154" s="70"/>
+      <c r="I154" s="70"/>
+      <c r="J154" s="70"/>
+      <c r="K154" s="70"/>
+      <c r="L154" s="70"/>
+      <c r="M154" s="70"/>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="68"/>
+      <c r="B155" s="68"/>
+      <c r="C155" s="68"/>
+      <c r="D155" s="68"/>
+      <c r="E155" s="68"/>
+      <c r="F155" s="68"/>
+      <c r="G155" s="68"/>
+      <c r="H155" s="68"/>
+      <c r="I155" s="68"/>
+      <c r="J155" s="68"/>
+      <c r="K155" s="68"/>
+      <c r="L155" s="68"/>
+      <c r="M155" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A155:M155"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A154:M154"/>
     <mergeCell ref="A152:M152"/>
-    <mergeCell ref="A1:M1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A150:M150"/>
+    <mergeCell ref="A153:M153"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>