--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="108">
   <si>
     <t/>
   </si>
   <si>
     <t>Poultry meat, fresh or chilled, tons</t>
   </si>
   <si>
     <t>Sausages and similar products of meat, meat offal or animal blood, tons</t>
   </si>
   <si>
     <t>Fish prepared or otherwise preserved; caviar and its substitutes, tons</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
     <t>Cheese and cottage cheese, tons</t>
   </si>
   <si>
     <t>Flour from grain crops and vegetable; mixtures of finely ground, tons</t>
   </si>
   <si>
@@ -306,50 +306,83 @@
     <t>43.7</t>
   </si>
   <si>
     <t>15.7</t>
   </si>
   <si>
     <t>9.3</t>
   </si>
   <si>
     <t>10.3</t>
   </si>
   <si>
     <t>52.8</t>
   </si>
   <si>
     <t>46.2</t>
   </si>
   <si>
     <t>4.2</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>481.0</t>
+  </si>
+  <si>
+    <t>103.2</t>
+  </si>
+  <si>
+    <t>52.5</t>
+  </si>
+  <si>
+    <t>31.3</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>18.7</t>
+  </si>
+  <si>
+    <t>12.3</t>
+  </si>
+  <si>
+    <t>56.7</t>
+  </si>
+  <si>
+    <t>48.7</t>
+  </si>
+  <si>
+    <t>5.0</t>
+  </si>
+  <si>
+    <t>2.7</t>
+  </si>
+  <si>
+    <t>641.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -609,53 +642,50 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -671,50 +701,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -985,87 +1018,87 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M155"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A121" workbookViewId="0">
-      <selection activeCell="F119" sqref="F119"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G119" sqref="G119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="11" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="10" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.6640625" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.6640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.33203125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="68" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="18"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="22.95" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="33" t="s">
@@ -1123,3622 +1156,3856 @@
       </c>
       <c r="H4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
-      <c r="C5" s="62">
+      <c r="C5" s="61">
         <v>294</v>
       </c>
       <c r="D5" s="13">
         <v>413</v>
       </c>
       <c r="E5" s="13">
         <v>531</v>
       </c>
       <c r="F5" s="13">
         <v>656</v>
       </c>
-      <c r="G5" s="13"/>
+      <c r="G5" s="50">
+        <v>781</v>
+      </c>
       <c r="H5" s="50"/>
-      <c r="I5" s="56"/>
+      <c r="I5" s="55"/>
       <c r="J5" s="38"/>
       <c r="K5" s="50"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
-      <c r="C6" s="62">
+      <c r="C6" s="61">
         <v>36</v>
       </c>
       <c r="D6" s="13">
         <v>51</v>
       </c>
       <c r="E6" s="13">
         <v>67</v>
       </c>
       <c r="F6" s="13">
         <v>84</v>
       </c>
-      <c r="G6" s="13"/>
+      <c r="G6" s="50">
+        <v>100</v>
+      </c>
       <c r="H6" s="50"/>
-      <c r="I6" s="56"/>
+      <c r="I6" s="55"/>
       <c r="J6" s="38"/>
       <c r="K6" s="50"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
-      <c r="C7" s="62">
+      <c r="C7" s="61">
         <v>61</v>
       </c>
       <c r="D7" s="13">
         <v>93</v>
       </c>
       <c r="E7" s="13">
         <v>124</v>
       </c>
       <c r="F7" s="13">
         <v>154</v>
       </c>
-      <c r="G7" s="13"/>
+      <c r="G7" s="50">
+        <v>184</v>
+      </c>
       <c r="H7" s="50"/>
-      <c r="I7" s="56"/>
+      <c r="I7" s="55"/>
       <c r="J7" s="38"/>
       <c r="K7" s="50"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
-      <c r="C8" s="62">
+      <c r="C8" s="61">
         <v>14</v>
       </c>
       <c r="D8" s="13">
         <v>22</v>
       </c>
       <c r="E8" s="13">
         <v>29</v>
       </c>
       <c r="F8" s="13">
         <v>36</v>
       </c>
-      <c r="G8" s="13"/>
+      <c r="G8" s="50">
+        <v>43</v>
+      </c>
       <c r="H8" s="50"/>
-      <c r="I8" s="56"/>
+      <c r="I8" s="55"/>
       <c r="J8" s="38"/>
       <c r="K8" s="50"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C9" s="61">
         <v>8</v>
       </c>
       <c r="D9" s="13">
         <v>11</v>
       </c>
       <c r="E9" s="13">
         <v>15</v>
       </c>
       <c r="F9" s="13">
         <v>19</v>
       </c>
-      <c r="G9" s="13"/>
+      <c r="G9" s="50">
+        <v>24</v>
+      </c>
       <c r="H9" s="50"/>
-      <c r="I9" s="56"/>
+      <c r="I9" s="55"/>
       <c r="J9" s="38"/>
       <c r="K9" s="50"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
-      <c r="C10" s="62">
+      <c r="C10" s="61">
         <v>111</v>
       </c>
       <c r="D10" s="13">
         <v>156</v>
       </c>
       <c r="E10" s="13">
         <v>200</v>
       </c>
       <c r="F10" s="13">
         <v>251</v>
       </c>
-      <c r="G10" s="13"/>
+      <c r="G10" s="50">
+        <v>302</v>
+      </c>
       <c r="H10" s="50"/>
-      <c r="I10" s="56"/>
+      <c r="I10" s="55"/>
       <c r="J10" s="38"/>
       <c r="K10" s="50"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
-      <c r="C11" s="62">
+      <c r="C11" s="61">
         <v>39</v>
       </c>
       <c r="D11" s="13">
         <v>43</v>
       </c>
       <c r="E11" s="13">
         <v>47</v>
       </c>
       <c r="F11" s="13">
         <v>50</v>
       </c>
-      <c r="G11" s="13"/>
+      <c r="G11" s="50">
+        <v>54</v>
+      </c>
       <c r="H11" s="50"/>
-      <c r="I11" s="56"/>
+      <c r="I11" s="55"/>
       <c r="J11" s="38"/>
       <c r="K11" s="50"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
-      <c r="C12" s="62">
+      <c r="C12" s="61">
         <v>5</v>
       </c>
       <c r="D12" s="13">
         <v>8</v>
       </c>
       <c r="E12" s="13">
         <v>10</v>
       </c>
       <c r="F12" s="13">
         <v>13</v>
       </c>
-      <c r="G12" s="13"/>
+      <c r="G12" s="50">
+        <v>16</v>
+      </c>
       <c r="H12" s="50"/>
-      <c r="I12" s="56"/>
+      <c r="I12" s="55"/>
       <c r="J12" s="38"/>
       <c r="K12" s="50"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
-      <c r="C13" s="62">
+      <c r="C13" s="61">
         <v>20</v>
       </c>
       <c r="D13" s="13">
         <v>30</v>
       </c>
       <c r="E13" s="13">
         <v>39</v>
       </c>
       <c r="F13" s="13">
         <v>49</v>
       </c>
-      <c r="G13" s="13"/>
+      <c r="G13" s="50">
+        <v>59</v>
+      </c>
       <c r="H13" s="50"/>
-      <c r="I13" s="56"/>
+      <c r="I13" s="55"/>
       <c r="J13" s="38"/>
       <c r="K13" s="50"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
-      <c r="G14" s="10"/>
+      <c r="G14" s="12"/>
       <c r="H14" s="10"/>
-      <c r="I14" s="56"/>
+      <c r="I14" s="55"/>
       <c r="J14" s="10"/>
       <c r="K14" s="12"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
-      <c r="C15" s="62">
+      <c r="C15" s="61">
         <v>253</v>
       </c>
       <c r="D15" s="13">
         <v>369</v>
       </c>
       <c r="E15" s="13">
         <v>485</v>
       </c>
       <c r="F15" s="13">
         <v>607</v>
       </c>
-      <c r="G15" s="13"/>
+      <c r="G15" s="50">
+        <v>729</v>
+      </c>
       <c r="H15" s="50"/>
-      <c r="I15" s="56"/>
+      <c r="I15" s="55"/>
       <c r="J15" s="38"/>
       <c r="K15" s="50"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
-      <c r="C16" s="62">
+      <c r="C16" s="61">
         <v>32</v>
       </c>
       <c r="D16" s="13">
         <v>48</v>
       </c>
       <c r="E16" s="13">
         <v>63</v>
       </c>
       <c r="F16" s="13">
         <v>80</v>
       </c>
-      <c r="G16" s="13"/>
+      <c r="G16" s="50">
+        <v>96</v>
+      </c>
       <c r="H16" s="50"/>
-      <c r="I16" s="56"/>
+      <c r="I16" s="55"/>
       <c r="J16" s="38"/>
       <c r="K16" s="50"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
-      <c r="C17" s="62">
+      <c r="C17" s="61">
         <v>61</v>
       </c>
       <c r="D17" s="13">
         <v>92</v>
       </c>
       <c r="E17" s="13">
         <v>123</v>
       </c>
       <c r="F17" s="13">
         <v>153</v>
       </c>
-      <c r="G17" s="13"/>
+      <c r="G17" s="50">
+        <v>183</v>
+      </c>
       <c r="H17" s="50"/>
-      <c r="I17" s="56"/>
+      <c r="I17" s="55"/>
       <c r="J17" s="38"/>
       <c r="K17" s="50"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
-      <c r="C18" s="62">
+      <c r="C18" s="61">
         <v>14</v>
       </c>
       <c r="D18" s="13">
         <v>22</v>
       </c>
       <c r="E18" s="13">
         <v>29</v>
       </c>
       <c r="F18" s="13">
         <v>36</v>
       </c>
-      <c r="G18" s="13"/>
+      <c r="G18" s="50">
+        <v>43</v>
+      </c>
       <c r="H18" s="50"/>
-      <c r="I18" s="56"/>
+      <c r="I18" s="55"/>
       <c r="J18" s="38"/>
       <c r="K18" s="50"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
-      <c r="C19" s="62">
+      <c r="C19" s="61">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>11</v>
       </c>
       <c r="E19" s="13">
         <v>15</v>
       </c>
       <c r="F19" s="13">
         <v>19</v>
       </c>
-      <c r="G19" s="13"/>
+      <c r="G19" s="50">
+        <v>24</v>
+      </c>
       <c r="H19" s="50"/>
-      <c r="I19" s="56"/>
+      <c r="I19" s="55"/>
       <c r="J19" s="38"/>
       <c r="K19" s="50"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
-      <c r="C20" s="62">
+      <c r="C20" s="61">
         <v>111</v>
       </c>
       <c r="D20" s="13">
         <v>156</v>
       </c>
       <c r="E20" s="13">
         <v>200</v>
       </c>
       <c r="F20" s="13">
         <v>251</v>
       </c>
-      <c r="G20" s="13"/>
+      <c r="G20" s="50">
+        <v>302</v>
+      </c>
       <c r="H20" s="50"/>
-      <c r="I20" s="56"/>
+      <c r="I20" s="55"/>
       <c r="J20" s="38"/>
       <c r="K20" s="50"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
-      <c r="C21" s="62">
+      <c r="C21" s="61">
         <v>7</v>
       </c>
       <c r="D21" s="13">
         <v>11</v>
       </c>
       <c r="E21" s="13">
         <v>15</v>
       </c>
       <c r="F21" s="13">
         <v>18</v>
       </c>
-      <c r="G21" s="13"/>
+      <c r="G21" s="50">
+        <v>22</v>
+      </c>
       <c r="H21" s="50"/>
-      <c r="I21" s="56"/>
+      <c r="I21" s="55"/>
       <c r="J21" s="38"/>
       <c r="K21" s="50"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="61">
         <v>5</v>
       </c>
       <c r="D22" s="13">
         <v>8</v>
       </c>
       <c r="E22" s="13">
         <v>10</v>
       </c>
       <c r="F22" s="13">
         <v>13</v>
       </c>
-      <c r="G22" s="13"/>
+      <c r="G22" s="50">
+        <v>16</v>
+      </c>
       <c r="H22" s="50"/>
-      <c r="I22" s="56"/>
+      <c r="I22" s="55"/>
       <c r="J22" s="38"/>
       <c r="K22" s="50"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
-      <c r="C23" s="62">
+      <c r="C23" s="61">
         <v>15</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="13">
         <v>29</v>
       </c>
       <c r="F23" s="13">
         <v>37</v>
       </c>
-      <c r="G23" s="13"/>
+      <c r="G23" s="50">
+        <v>44</v>
+      </c>
       <c r="H23" s="50"/>
-      <c r="I23" s="56"/>
+      <c r="I23" s="55"/>
       <c r="J23" s="38"/>
       <c r="K23" s="50"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="10"/>
-      <c r="G24" s="10"/>
+      <c r="G24" s="12"/>
       <c r="H24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="12"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
-      <c r="C25" s="62">
+      <c r="C25" s="61">
         <v>35</v>
       </c>
       <c r="D25" s="13">
         <v>36</v>
       </c>
       <c r="E25" s="13">
         <v>36</v>
       </c>
       <c r="F25" s="13">
         <v>37</v>
       </c>
-      <c r="G25" s="13"/>
+      <c r="G25" s="50">
+        <v>38</v>
+      </c>
       <c r="H25" s="50"/>
-      <c r="I25" s="56"/>
+      <c r="I25" s="55"/>
       <c r="J25" s="38"/>
       <c r="K25" s="50"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
-      <c r="C26" s="62">
+      <c r="C26" s="61">
         <v>3</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>4</v>
       </c>
-      <c r="G26" s="13"/>
+      <c r="G26" s="50">
+        <v>5</v>
+      </c>
       <c r="H26" s="50"/>
-      <c r="I26" s="56"/>
+      <c r="I26" s="55"/>
       <c r="J26" s="38"/>
       <c r="K26" s="50"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
-      <c r="C27" s="62">
+      <c r="C27" s="61">
         <v>0</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
       <c r="E27" s="13">
         <v>1</v>
       </c>
       <c r="F27" s="13">
         <v>1</v>
       </c>
-      <c r="G27" s="13"/>
+      <c r="G27" s="50">
+        <v>1</v>
+      </c>
       <c r="H27" s="50"/>
-      <c r="I27" s="56"/>
+      <c r="I27" s="55"/>
       <c r="J27" s="38"/>
       <c r="K27" s="50"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
-      <c r="C28" s="62">
+      <c r="C28" s="61">
         <v>32</v>
       </c>
       <c r="D28" s="13">
         <v>32</v>
       </c>
       <c r="E28" s="13">
         <v>32</v>
       </c>
       <c r="F28" s="13">
         <v>32</v>
       </c>
-      <c r="G28" s="13"/>
+      <c r="G28" s="50">
+        <v>32</v>
+      </c>
       <c r="H28" s="50"/>
-      <c r="I28" s="56"/>
+      <c r="I28" s="55"/>
       <c r="J28" s="38"/>
       <c r="K28" s="50"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A29" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
-      <c r="G29" s="10"/>
+      <c r="G29" s="12"/>
       <c r="H29" s="10"/>
       <c r="J29" s="9"/>
       <c r="K29" s="12"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
-      <c r="C30" s="62">
+      <c r="C30" s="61">
         <v>1</v>
       </c>
       <c r="D30" s="13">
         <v>1</v>
       </c>
       <c r="E30" s="13">
         <v>2</v>
       </c>
       <c r="F30" s="13">
         <v>2</v>
       </c>
-      <c r="G30" s="13"/>
+      <c r="G30" s="50">
+        <v>2</v>
+      </c>
       <c r="H30" s="50"/>
-      <c r="I30" s="56"/>
+      <c r="I30" s="55"/>
       <c r="J30" s="38"/>
       <c r="K30" s="50"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
-      <c r="C31" s="62">
+      <c r="C31" s="61">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13">
         <v>1</v>
       </c>
       <c r="F31" s="13">
         <v>1</v>
       </c>
-      <c r="G31" s="13"/>
+      <c r="G31" s="50">
+        <v>1</v>
+      </c>
       <c r="H31" s="50"/>
-      <c r="I31" s="56"/>
+      <c r="I31" s="55"/>
       <c r="J31" s="38"/>
       <c r="K31" s="50"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="50">
         <v>1</v>
       </c>
-      <c r="C32" s="62">
+      <c r="C32" s="61">
         <v>1</v>
       </c>
       <c r="D32" s="13">
         <v>1</v>
       </c>
       <c r="E32" s="13">
         <v>1</v>
       </c>
       <c r="F32" s="13">
         <v>1</v>
       </c>
-      <c r="G32" s="13"/>
+      <c r="G32" s="50">
+        <v>1</v>
+      </c>
       <c r="H32" s="50"/>
-      <c r="I32" s="56"/>
+      <c r="I32" s="55"/>
       <c r="J32" s="38"/>
       <c r="K32" s="50"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A33" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
-      <c r="G33" s="10"/>
+      <c r="G33" s="12"/>
       <c r="H33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="12"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="50">
         <v>14</v>
       </c>
-      <c r="C34" s="62">
+      <c r="C34" s="61">
         <v>29</v>
       </c>
       <c r="D34" s="13">
         <v>43</v>
       </c>
       <c r="E34" s="13">
         <v>58</v>
       </c>
       <c r="F34" s="13">
         <v>72</v>
       </c>
-      <c r="G34" s="13"/>
+      <c r="G34" s="50">
+        <v>87</v>
+      </c>
       <c r="H34" s="50"/>
-      <c r="I34" s="56"/>
+      <c r="I34" s="55"/>
       <c r="J34" s="38"/>
       <c r="K34" s="50"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
-      <c r="C35" s="62">
+      <c r="C35" s="61">
         <v>29</v>
       </c>
       <c r="D35" s="13">
         <v>43</v>
       </c>
       <c r="E35" s="13">
         <v>58</v>
       </c>
       <c r="F35" s="13">
         <v>72</v>
       </c>
-      <c r="G35" s="13"/>
+      <c r="G35" s="50">
+        <v>87</v>
+      </c>
       <c r="H35" s="50"/>
-      <c r="I35" s="56"/>
+      <c r="I35" s="55"/>
       <c r="J35" s="38"/>
       <c r="K35" s="50"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="52" t="s">
+      <c r="A36" s="51" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="26"/>
       <c r="L36" s="11"/>
       <c r="M36" s="11"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="50">
         <v>0</v>
       </c>
-      <c r="C37" s="62">
+      <c r="C37" s="61">
         <v>0</v>
       </c>
       <c r="D37" s="17">
         <v>0</v>
       </c>
       <c r="E37" s="17">
         <v>0</v>
       </c>
       <c r="F37" s="17">
         <v>0</v>
       </c>
-      <c r="G37" s="17"/>
+      <c r="G37" s="50">
+        <v>1</v>
+      </c>
       <c r="H37" s="17"/>
       <c r="K37" s="50"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
-      <c r="C38" s="62">
+      <c r="C38" s="61">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="17">
         <v>0</v>
       </c>
-      <c r="G38" s="17"/>
+      <c r="G38" s="50">
+        <v>1</v>
+      </c>
       <c r="H38" s="17"/>
       <c r="K38" s="50"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="47" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="10"/>
-      <c r="G39" s="10"/>
+      <c r="G39" s="12"/>
       <c r="H39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="12"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="50">
         <v>584</v>
       </c>
-      <c r="C40" s="62">
+      <c r="C40" s="61">
         <v>1097</v>
       </c>
       <c r="D40" s="13">
         <v>1625</v>
       </c>
       <c r="E40" s="13">
         <v>2205</v>
       </c>
       <c r="F40" s="13">
         <v>2745</v>
       </c>
-      <c r="G40" s="13"/>
+      <c r="G40" s="50">
+        <v>3433</v>
+      </c>
       <c r="H40" s="50"/>
-      <c r="I40" s="56"/>
+      <c r="I40" s="55"/>
       <c r="J40" s="38"/>
       <c r="K40" s="50"/>
       <c r="L40" s="9"/>
       <c r="M40" s="9"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="50">
         <v>7</v>
       </c>
-      <c r="C41" s="62">
+      <c r="C41" s="61">
         <v>15</v>
       </c>
       <c r="D41" s="13">
         <v>22</v>
       </c>
       <c r="E41" s="13">
         <v>29</v>
       </c>
       <c r="F41" s="13">
         <v>36</v>
       </c>
-      <c r="G41" s="13"/>
+      <c r="G41" s="50">
+        <v>44</v>
+      </c>
       <c r="H41" s="50"/>
-      <c r="I41" s="56"/>
+      <c r="I41" s="55"/>
       <c r="J41" s="38"/>
       <c r="K41" s="50"/>
       <c r="L41" s="9"/>
       <c r="M41" s="9"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="50">
         <v>3</v>
       </c>
-      <c r="C42" s="62">
+      <c r="C42" s="61">
         <v>5</v>
       </c>
       <c r="D42" s="13">
         <v>8</v>
       </c>
       <c r="E42" s="13">
         <v>11</v>
       </c>
       <c r="F42" s="13">
         <v>13</v>
       </c>
-      <c r="G42" s="13"/>
+      <c r="G42" s="50">
+        <v>16</v>
+      </c>
       <c r="H42" s="50"/>
-      <c r="I42" s="56"/>
+      <c r="I42" s="55"/>
       <c r="J42" s="38"/>
       <c r="K42" s="50"/>
       <c r="L42" s="9"/>
       <c r="M42" s="9"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="50">
         <v>8</v>
       </c>
-      <c r="C43" s="62">
+      <c r="C43" s="61">
         <v>17</v>
       </c>
       <c r="D43" s="13">
         <v>25</v>
       </c>
       <c r="E43" s="13">
         <v>34</v>
       </c>
       <c r="F43" s="13">
         <v>42</v>
       </c>
-      <c r="G43" s="13"/>
+      <c r="G43" s="50">
+        <v>51</v>
+      </c>
       <c r="H43" s="50"/>
-      <c r="I43" s="56"/>
+      <c r="I43" s="55"/>
       <c r="J43" s="38"/>
       <c r="K43" s="50"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="50">
         <v>6</v>
       </c>
-      <c r="C44" s="62">
+      <c r="C44" s="61">
         <v>12</v>
       </c>
       <c r="D44" s="13">
         <v>18</v>
       </c>
       <c r="E44" s="13">
         <v>24</v>
       </c>
       <c r="F44" s="13">
         <v>30</v>
       </c>
-      <c r="G44" s="13"/>
+      <c r="G44" s="50">
+        <v>36</v>
+      </c>
       <c r="H44" s="50"/>
-      <c r="I44" s="56"/>
+      <c r="I44" s="55"/>
       <c r="J44" s="38"/>
       <c r="K44" s="50"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="50">
         <v>548</v>
       </c>
-      <c r="C45" s="62">
+      <c r="C45" s="61">
         <v>1025</v>
       </c>
       <c r="D45" s="13">
         <v>1517</v>
       </c>
       <c r="E45" s="13">
         <v>2060</v>
       </c>
       <c r="F45" s="13">
         <v>2565</v>
       </c>
-      <c r="G45" s="13"/>
+      <c r="G45" s="50">
+        <v>3216</v>
+      </c>
       <c r="H45" s="50"/>
-      <c r="I45" s="56"/>
+      <c r="I45" s="55"/>
       <c r="J45" s="38"/>
       <c r="K45" s="50"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="50">
         <v>1</v>
       </c>
-      <c r="C46" s="62">
+      <c r="C46" s="61">
         <v>3</v>
       </c>
       <c r="D46" s="13">
         <v>4</v>
       </c>
       <c r="E46" s="13">
         <v>5</v>
       </c>
       <c r="F46" s="13">
         <v>6</v>
       </c>
-      <c r="G46" s="13"/>
+      <c r="G46" s="50">
+        <v>8</v>
+      </c>
       <c r="H46" s="50"/>
-      <c r="I46" s="56"/>
+      <c r="I46" s="55"/>
       <c r="J46" s="38"/>
       <c r="K46" s="50"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="50">
         <v>6</v>
       </c>
-      <c r="C47" s="62">
+      <c r="C47" s="61">
         <v>12</v>
       </c>
       <c r="D47" s="13">
         <v>18</v>
       </c>
       <c r="E47" s="13">
         <v>24</v>
       </c>
       <c r="F47" s="13">
         <v>30</v>
       </c>
-      <c r="G47" s="13"/>
+      <c r="G47" s="50">
+        <v>36</v>
+      </c>
       <c r="H47" s="50"/>
-      <c r="I47" s="56"/>
+      <c r="I47" s="55"/>
       <c r="J47" s="38"/>
       <c r="K47" s="50"/>
       <c r="L47" s="9"/>
       <c r="M47" s="9"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="50">
         <v>5</v>
       </c>
-      <c r="C48" s="62">
+      <c r="C48" s="61">
         <v>9</v>
       </c>
       <c r="D48" s="13">
         <v>14</v>
       </c>
       <c r="E48" s="13">
         <v>19</v>
       </c>
       <c r="F48" s="13">
         <v>23</v>
       </c>
-      <c r="G48" s="13"/>
+      <c r="G48" s="50">
+        <v>28</v>
+      </c>
       <c r="H48" s="50"/>
-      <c r="I48" s="56"/>
+      <c r="I48" s="55"/>
       <c r="J48" s="38"/>
       <c r="K48" s="50"/>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="47" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="12"/>
       <c r="D49" s="12"/>
       <c r="E49" s="12"/>
       <c r="F49" s="12"/>
-      <c r="G49" s="10"/>
+      <c r="G49" s="12"/>
       <c r="H49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="10"/>
       <c r="L49" s="10"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="17">
         <v>1</v>
       </c>
-      <c r="C50" s="62">
+      <c r="C50" s="61">
         <v>2</v>
       </c>
       <c r="D50" s="13">
         <v>5</v>
       </c>
       <c r="E50" s="13">
         <v>6</v>
       </c>
       <c r="F50" s="13">
         <v>7</v>
       </c>
-      <c r="G50" s="13"/>
+      <c r="G50" s="50">
+        <v>9</v>
+      </c>
       <c r="H50" s="50"/>
-      <c r="I50" s="56"/>
+      <c r="I50" s="55"/>
       <c r="J50" s="38"/>
       <c r="K50" s="50"/>
       <c r="L50" s="9"/>
       <c r="M50" s="9"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="17">
         <v>1</v>
       </c>
-      <c r="C51" s="62">
+      <c r="C51" s="61">
         <v>2</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>6</v>
       </c>
       <c r="F51" s="13">
         <v>7</v>
       </c>
-      <c r="G51" s="13"/>
+      <c r="G51" s="50">
+        <v>8</v>
+      </c>
       <c r="H51" s="50"/>
-      <c r="I51" s="56"/>
+      <c r="I51" s="55"/>
       <c r="J51" s="38"/>
       <c r="K51" s="50"/>
       <c r="L51" s="9"/>
       <c r="M51" s="9"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="17">
         <v>0</v>
       </c>
-      <c r="C52" s="62">
+      <c r="C52" s="61">
         <v>0</v>
       </c>
       <c r="D52" s="13">
         <v>0</v>
       </c>
       <c r="E52" s="13">
         <v>0</v>
       </c>
       <c r="F52" s="13">
         <v>0</v>
       </c>
-      <c r="G52" s="12"/>
+      <c r="G52" s="50">
+        <v>1</v>
+      </c>
       <c r="H52" s="50"/>
-      <c r="I52" s="56"/>
+      <c r="I52" s="55"/>
       <c r="J52" s="38"/>
       <c r="K52" s="50"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="47" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="12"/>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="12"/>
       <c r="L53" s="10"/>
       <c r="M53" s="10"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="17">
         <v>1</v>
       </c>
-      <c r="C54" s="62">
+      <c r="C54" s="61">
         <v>2</v>
       </c>
       <c r="D54" s="13">
         <v>4</v>
       </c>
       <c r="E54" s="13">
         <v>5</v>
       </c>
       <c r="F54" s="13">
         <v>6</v>
       </c>
-      <c r="G54" s="13"/>
+      <c r="G54" s="50">
+        <v>7</v>
+      </c>
       <c r="H54" s="50"/>
-      <c r="I54" s="56"/>
+      <c r="I54" s="55"/>
       <c r="J54" s="38"/>
       <c r="K54" s="50"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="17">
         <v>0</v>
       </c>
-      <c r="C55" s="62">
+      <c r="C55" s="61">
         <v>0</v>
       </c>
       <c r="D55" s="13">
         <v>1</v>
       </c>
       <c r="E55" s="13">
         <v>1</v>
       </c>
       <c r="F55" s="13">
         <v>1</v>
       </c>
-      <c r="G55" s="13"/>
+      <c r="G55" s="50">
+        <v>1</v>
+      </c>
       <c r="H55" s="50"/>
-      <c r="I55" s="56"/>
+      <c r="I55" s="55"/>
       <c r="J55" s="38"/>
       <c r="K55" s="50"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B56" s="17">
         <v>1</v>
       </c>
-      <c r="C56" s="62">
+      <c r="C56" s="61">
         <v>2</v>
       </c>
       <c r="D56" s="13">
         <v>3</v>
       </c>
       <c r="E56" s="13">
         <v>4</v>
       </c>
       <c r="F56" s="13">
         <v>5</v>
       </c>
-      <c r="G56" s="13"/>
+      <c r="G56" s="50">
+        <v>6</v>
+      </c>
       <c r="H56" s="50"/>
-      <c r="I56" s="56"/>
+      <c r="I56" s="55"/>
       <c r="J56" s="38"/>
       <c r="K56" s="50"/>
       <c r="L56" s="9"/>
       <c r="M56" s="9"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1" ht="20.399999999999999">
       <c r="A57" s="48" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
-      <c r="G57" s="10"/>
+      <c r="G57" s="12"/>
       <c r="H57" s="10"/>
       <c r="J57" s="10"/>
       <c r="K57" s="12"/>
       <c r="L57" s="10"/>
       <c r="M57" s="10"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="17">
         <v>1</v>
       </c>
-      <c r="C58" s="62">
+      <c r="C58" s="61">
         <v>2</v>
       </c>
       <c r="D58" s="13">
         <v>4</v>
       </c>
       <c r="E58" s="13">
         <v>5</v>
       </c>
       <c r="F58" s="13">
         <v>6</v>
       </c>
-      <c r="G58" s="13"/>
+      <c r="G58" s="50">
+        <v>7</v>
+      </c>
       <c r="H58" s="50"/>
-      <c r="I58" s="56"/>
+      <c r="I58" s="55"/>
       <c r="J58" s="38"/>
       <c r="K58" s="50"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
       <c r="A59" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="17">
         <v>0</v>
       </c>
-      <c r="C59" s="62">
+      <c r="C59" s="61">
         <v>0</v>
       </c>
       <c r="D59" s="13">
         <v>1</v>
       </c>
       <c r="E59" s="13">
         <v>1</v>
       </c>
       <c r="F59" s="13">
         <v>1</v>
       </c>
-      <c r="G59" s="13"/>
+      <c r="G59" s="50">
+        <v>1</v>
+      </c>
       <c r="H59" s="50"/>
-      <c r="I59" s="56"/>
+      <c r="I59" s="55"/>
       <c r="J59" s="38"/>
       <c r="K59" s="50"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="17">
         <v>1</v>
       </c>
-      <c r="C60" s="62">
+      <c r="C60" s="61">
         <v>2</v>
       </c>
       <c r="D60" s="13">
         <v>3</v>
       </c>
       <c r="E60" s="13">
         <v>4</v>
       </c>
       <c r="F60" s="13">
         <v>5</v>
       </c>
-      <c r="G60" s="13"/>
+      <c r="G60" s="50">
+        <v>6</v>
+      </c>
       <c r="H60" s="50"/>
-      <c r="I60" s="56"/>
+      <c r="I60" s="55"/>
       <c r="J60" s="38"/>
       <c r="K60" s="50"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A61" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="12"/>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
       <c r="F61" s="10"/>
       <c r="G61" s="12"/>
       <c r="H61" s="10"/>
       <c r="J61" s="10"/>
       <c r="K61" s="12"/>
       <c r="L61" s="10"/>
       <c r="M61" s="10"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="50">
         <v>20</v>
       </c>
-      <c r="C62" s="62">
+      <c r="C62" s="61">
         <v>34</v>
       </c>
       <c r="D62" s="13">
         <v>49</v>
       </c>
       <c r="E62" s="13">
         <v>64</v>
       </c>
       <c r="F62" s="13">
         <v>77</v>
       </c>
-      <c r="G62" s="13"/>
+      <c r="G62" s="50">
+        <v>91</v>
+      </c>
       <c r="H62" s="50"/>
-      <c r="I62" s="56"/>
+      <c r="I62" s="55"/>
       <c r="J62" s="38"/>
       <c r="K62" s="50"/>
       <c r="L62" s="9"/>
       <c r="M62" s="9"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
-      <c r="C63" s="62">
+      <c r="C63" s="61">
         <v>34</v>
       </c>
       <c r="D63" s="13">
         <v>49</v>
       </c>
       <c r="E63" s="13">
         <v>64</v>
       </c>
       <c r="F63" s="13">
         <v>77</v>
       </c>
-      <c r="G63" s="13"/>
+      <c r="G63" s="50">
+        <v>91</v>
+      </c>
       <c r="H63" s="50"/>
-      <c r="I63" s="56"/>
+      <c r="I63" s="55"/>
       <c r="J63" s="38"/>
       <c r="K63" s="50"/>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1" ht="21.75" customHeight="1">
       <c r="A64" s="47" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="12"/>
       <c r="D64" s="12"/>
       <c r="E64" s="12"/>
       <c r="F64" s="12"/>
-      <c r="G64" s="10"/>
+      <c r="G64" s="12"/>
       <c r="H64" s="10"/>
-      <c r="I64" s="56"/>
+      <c r="I64" s="55"/>
       <c r="J64" s="10"/>
       <c r="K64" s="12"/>
       <c r="L64" s="10"/>
       <c r="M64" s="10"/>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1">
       <c r="A65" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B65" s="50">
         <v>20</v>
       </c>
-      <c r="C65" s="62">
+      <c r="C65" s="61">
         <v>34</v>
       </c>
       <c r="D65" s="13">
         <v>49</v>
       </c>
       <c r="E65" s="13">
         <v>64</v>
       </c>
       <c r="F65" s="13">
         <v>77</v>
       </c>
-      <c r="G65" s="13"/>
+      <c r="G65" s="50">
+        <v>91</v>
+      </c>
       <c r="H65" s="50"/>
-      <c r="I65" s="56"/>
+      <c r="I65" s="55"/>
       <c r="J65" s="38"/>
       <c r="K65" s="50"/>
       <c r="L65" s="9"/>
       <c r="M65" s="9"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1">
       <c r="A66" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
-      <c r="C66" s="62">
+      <c r="C66" s="61">
         <v>34</v>
       </c>
       <c r="D66" s="13">
         <v>49</v>
       </c>
       <c r="E66" s="13">
         <v>64</v>
       </c>
       <c r="F66" s="13">
         <v>77</v>
       </c>
-      <c r="G66" s="13"/>
+      <c r="G66" s="50">
+        <v>91</v>
+      </c>
       <c r="H66" s="50"/>
-      <c r="I66" s="56"/>
+      <c r="I66" s="55"/>
       <c r="J66" s="38"/>
       <c r="K66" s="50"/>
       <c r="L66" s="9"/>
       <c r="M66" s="9"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1">
       <c r="A67" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="E67" s="12"/>
       <c r="F67" s="12"/>
-      <c r="G67" s="10"/>
+      <c r="G67" s="12"/>
       <c r="H67" s="10"/>
-      <c r="I67" s="56"/>
+      <c r="I67" s="55"/>
       <c r="J67" s="10"/>
       <c r="K67" s="12"/>
       <c r="L67" s="10"/>
       <c r="M67" s="10"/>
     </row>
     <row r="68" spans="1:13" s="1" customFormat="1">
       <c r="A68" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="50">
         <v>1157</v>
       </c>
-      <c r="C68" s="62">
+      <c r="C68" s="61">
         <v>2386</v>
       </c>
       <c r="D68" s="13">
         <v>3615</v>
       </c>
       <c r="E68" s="13">
         <v>4844</v>
       </c>
       <c r="F68" s="13">
         <v>6093</v>
       </c>
-      <c r="G68" s="13"/>
+      <c r="G68" s="50">
+        <v>7342</v>
+      </c>
       <c r="H68" s="50"/>
-      <c r="I68" s="56"/>
+      <c r="I68" s="55"/>
       <c r="J68" s="38"/>
       <c r="K68" s="50"/>
       <c r="L68" s="9"/>
       <c r="M68" s="9"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1">
       <c r="A69" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B69" s="50">
         <v>349</v>
       </c>
-      <c r="C69" s="62">
+      <c r="C69" s="61">
         <v>771</v>
       </c>
       <c r="D69" s="13">
         <v>1194</v>
       </c>
       <c r="E69" s="13">
         <v>1616</v>
       </c>
       <c r="F69" s="13">
         <v>2057</v>
       </c>
-      <c r="G69" s="13"/>
+      <c r="G69" s="50">
+        <v>2497</v>
+      </c>
       <c r="H69" s="50"/>
-      <c r="I69" s="56"/>
+      <c r="I69" s="55"/>
       <c r="J69" s="38"/>
       <c r="K69" s="50"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1">
       <c r="A70" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B70" s="50">
         <v>6</v>
       </c>
-      <c r="C70" s="62">
+      <c r="C70" s="61">
         <v>13</v>
       </c>
       <c r="D70" s="13">
         <v>19</v>
       </c>
       <c r="E70" s="13">
         <v>25</v>
       </c>
       <c r="F70" s="13">
         <v>32</v>
       </c>
-      <c r="G70" s="13"/>
+      <c r="G70" s="50">
+        <v>38</v>
+      </c>
       <c r="H70" s="50"/>
-      <c r="I70" s="56"/>
+      <c r="I70" s="55"/>
       <c r="J70" s="38"/>
       <c r="K70" s="50"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
     </row>
     <row r="71" spans="1:13" s="1" customFormat="1">
       <c r="A71" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="50">
         <v>119</v>
       </c>
-      <c r="C71" s="62">
+      <c r="C71" s="61">
         <v>238</v>
       </c>
       <c r="D71" s="13">
         <v>357</v>
       </c>
       <c r="E71" s="13">
         <v>477</v>
       </c>
       <c r="F71" s="13">
         <v>596</v>
       </c>
-      <c r="G71" s="13"/>
+      <c r="G71" s="50">
+        <v>716</v>
+      </c>
       <c r="H71" s="50"/>
-      <c r="I71" s="56"/>
+      <c r="I71" s="55"/>
       <c r="J71" s="38"/>
       <c r="K71" s="50"/>
       <c r="L71" s="9"/>
       <c r="M71" s="9"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1">
       <c r="A72" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="50">
         <v>74</v>
       </c>
-      <c r="C72" s="62">
+      <c r="C72" s="61">
         <v>149</v>
       </c>
       <c r="D72" s="13">
         <v>223</v>
       </c>
       <c r="E72" s="13">
         <v>297</v>
       </c>
       <c r="F72" s="13">
         <v>371</v>
       </c>
-      <c r="G72" s="13"/>
+      <c r="G72" s="50">
+        <v>446</v>
+      </c>
       <c r="H72" s="50"/>
-      <c r="I72" s="56"/>
+      <c r="I72" s="55"/>
       <c r="J72" s="38"/>
       <c r="K72" s="50"/>
       <c r="L72" s="9"/>
       <c r="M72" s="9"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1">
       <c r="A73" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B73" s="50">
         <v>83</v>
       </c>
-      <c r="C73" s="62">
+      <c r="C73" s="61">
         <v>166</v>
       </c>
       <c r="D73" s="13">
         <v>249</v>
       </c>
       <c r="E73" s="13">
         <v>332</v>
       </c>
       <c r="F73" s="13">
         <v>415</v>
       </c>
-      <c r="G73" s="13"/>
+      <c r="G73" s="50">
+        <v>498</v>
+      </c>
       <c r="H73" s="50"/>
-      <c r="I73" s="56"/>
+      <c r="I73" s="55"/>
       <c r="J73" s="38"/>
       <c r="K73" s="50"/>
       <c r="L73" s="9"/>
       <c r="M73" s="9"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
       <c r="A74" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="50">
         <v>234</v>
       </c>
-      <c r="C74" s="62">
+      <c r="C74" s="61">
         <v>470</v>
       </c>
       <c r="D74" s="13">
         <v>705</v>
       </c>
       <c r="E74" s="13">
         <v>940</v>
       </c>
       <c r="F74" s="13">
         <v>1176</v>
       </c>
-      <c r="G74" s="13"/>
+      <c r="G74" s="50">
+        <v>1412</v>
+      </c>
       <c r="H74" s="50"/>
-      <c r="I74" s="56"/>
+      <c r="I74" s="55"/>
       <c r="J74" s="38"/>
       <c r="K74" s="50"/>
       <c r="L74" s="9"/>
       <c r="M74" s="9"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1">
       <c r="A75" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="50">
         <v>73</v>
       </c>
-      <c r="C75" s="62">
+      <c r="C75" s="61">
         <v>146</v>
       </c>
       <c r="D75" s="13">
         <v>220</v>
       </c>
       <c r="E75" s="13">
         <v>293</v>
       </c>
       <c r="F75" s="13">
         <v>367</v>
       </c>
-      <c r="G75" s="13"/>
+      <c r="G75" s="50">
+        <v>440</v>
+      </c>
       <c r="H75" s="50"/>
-      <c r="I75" s="56"/>
+      <c r="I75" s="55"/>
       <c r="J75" s="38"/>
       <c r="K75" s="50"/>
       <c r="L75" s="9"/>
       <c r="M75" s="9"/>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1">
       <c r="A76" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B76" s="50">
         <v>54</v>
       </c>
-      <c r="C76" s="62">
+      <c r="C76" s="61">
         <v>106</v>
       </c>
       <c r="D76" s="13">
         <v>158</v>
       </c>
       <c r="E76" s="13">
         <v>210</v>
       </c>
       <c r="F76" s="13">
         <v>261</v>
       </c>
-      <c r="G76" s="13"/>
+      <c r="G76" s="50">
+        <v>313</v>
+      </c>
       <c r="H76" s="50"/>
-      <c r="I76" s="56"/>
+      <c r="I76" s="55"/>
       <c r="J76" s="38"/>
       <c r="K76" s="50"/>
       <c r="L76" s="9"/>
       <c r="M76" s="9"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1">
       <c r="A77" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="50">
         <v>164</v>
       </c>
-      <c r="C77" s="62">
+      <c r="C77" s="61">
         <v>327</v>
       </c>
       <c r="D77" s="13">
         <v>491</v>
       </c>
       <c r="E77" s="13">
         <v>654</v>
       </c>
       <c r="F77" s="13">
         <v>818</v>
       </c>
-      <c r="G77" s="13"/>
+      <c r="G77" s="50">
+        <v>981</v>
+      </c>
       <c r="H77" s="50"/>
-      <c r="I77" s="56"/>
+      <c r="I77" s="55"/>
       <c r="J77" s="38"/>
       <c r="K77" s="50"/>
       <c r="L77" s="9"/>
       <c r="M77" s="9"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A78" s="47" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12"/>
       <c r="F78" s="12"/>
       <c r="G78" s="12"/>
       <c r="H78" s="12"/>
-      <c r="I78" s="56"/>
+      <c r="I78" s="55"/>
       <c r="J78" s="12"/>
       <c r="K78" s="12"/>
       <c r="L78" s="12"/>
       <c r="M78" s="10"/>
     </row>
     <row r="79" spans="1:13" s="1" customFormat="1">
       <c r="A79" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="50">
         <v>13213</v>
       </c>
-      <c r="C79" s="62">
+      <c r="C79" s="61">
         <v>31149</v>
       </c>
       <c r="D79" s="13">
         <v>49843</v>
       </c>
       <c r="E79" s="13">
         <v>64359</v>
       </c>
       <c r="F79" s="13">
         <v>77119</v>
       </c>
-      <c r="G79" s="13"/>
+      <c r="G79" s="50">
+        <v>97728</v>
+      </c>
       <c r="H79" s="50"/>
-      <c r="I79" s="56"/>
+      <c r="I79" s="55"/>
       <c r="J79" s="38"/>
       <c r="K79" s="50"/>
       <c r="L79" s="14"/>
       <c r="M79" s="23"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1">
       <c r="A80" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B80" s="50">
         <v>3282</v>
       </c>
-      <c r="C80" s="62">
+      <c r="C80" s="61">
         <v>10849</v>
       </c>
       <c r="D80" s="13">
         <v>19174</v>
       </c>
       <c r="E80" s="13">
         <v>23322</v>
       </c>
       <c r="F80" s="13">
         <v>26059</v>
       </c>
-      <c r="G80" s="13"/>
+      <c r="G80" s="50">
+        <v>36646</v>
+      </c>
       <c r="H80" s="50"/>
-      <c r="I80" s="56"/>
+      <c r="I80" s="55"/>
       <c r="J80" s="38"/>
       <c r="K80" s="50"/>
       <c r="L80" s="14"/>
       <c r="M80" s="23"/>
     </row>
     <row r="81" spans="1:13" s="1" customFormat="1">
       <c r="A81" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B81" s="50">
         <v>1551</v>
       </c>
-      <c r="C81" s="62">
+      <c r="C81" s="61">
         <v>3808</v>
       </c>
       <c r="D81" s="13">
         <v>6065</v>
       </c>
       <c r="E81" s="13">
         <v>8322</v>
       </c>
       <c r="F81" s="13">
         <v>9907</v>
       </c>
-      <c r="G81" s="13"/>
+      <c r="G81" s="50">
+        <v>11492</v>
+      </c>
       <c r="H81" s="50"/>
-      <c r="I81" s="56"/>
+      <c r="I81" s="55"/>
       <c r="J81" s="38"/>
       <c r="K81" s="50"/>
       <c r="L81" s="14"/>
       <c r="M81" s="23"/>
     </row>
     <row r="82" spans="1:13" s="1" customFormat="1">
       <c r="A82" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B82" s="50">
         <v>242</v>
       </c>
-      <c r="C82" s="62">
+      <c r="C82" s="61">
         <v>619</v>
       </c>
       <c r="D82" s="13">
         <v>997</v>
       </c>
       <c r="E82" s="13">
         <v>1374</v>
       </c>
       <c r="F82" s="13">
         <v>1834</v>
       </c>
-      <c r="G82" s="13"/>
+      <c r="G82" s="50">
+        <v>2294</v>
+      </c>
       <c r="H82" s="50"/>
-      <c r="I82" s="56"/>
+      <c r="I82" s="55"/>
       <c r="J82" s="38"/>
       <c r="K82" s="50"/>
       <c r="L82" s="14"/>
       <c r="M82" s="23"/>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1">
       <c r="A83" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B83" s="50">
         <v>3435</v>
       </c>
-      <c r="C83" s="62">
+      <c r="C83" s="61">
         <v>5999</v>
       </c>
       <c r="D83" s="13">
         <v>8564</v>
       </c>
       <c r="E83" s="13">
         <v>11129</v>
       </c>
       <c r="F83" s="13">
         <v>12077</v>
       </c>
-      <c r="G83" s="13"/>
+      <c r="G83" s="50">
+        <v>13025</v>
+      </c>
       <c r="H83" s="50"/>
-      <c r="I83" s="56"/>
+      <c r="I83" s="55"/>
       <c r="J83" s="38"/>
       <c r="K83" s="50"/>
       <c r="L83" s="14"/>
       <c r="M83" s="23"/>
     </row>
     <row r="84" spans="1:13" s="1" customFormat="1">
       <c r="A84" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B84" s="50">
         <v>966</v>
       </c>
-      <c r="C84" s="62">
+      <c r="C84" s="61">
         <v>1599</v>
       </c>
       <c r="D84" s="13">
         <v>2232</v>
       </c>
       <c r="E84" s="13">
         <v>2865</v>
       </c>
       <c r="F84" s="13">
         <v>6057</v>
       </c>
-      <c r="G84" s="13"/>
+      <c r="G84" s="50">
+        <v>9249</v>
+      </c>
       <c r="H84" s="50"/>
-      <c r="I84" s="56"/>
+      <c r="I84" s="55"/>
       <c r="J84" s="38"/>
       <c r="K84" s="50"/>
       <c r="L84" s="14"/>
       <c r="M84" s="23"/>
     </row>
     <row r="85" spans="1:13" s="1" customFormat="1">
       <c r="A85" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B85" s="50">
         <v>2851</v>
       </c>
-      <c r="C85" s="62">
+      <c r="C85" s="61">
         <v>6498</v>
       </c>
       <c r="D85" s="13">
         <v>10146</v>
       </c>
       <c r="E85" s="13">
         <v>13794</v>
       </c>
       <c r="F85" s="13">
         <v>16743</v>
       </c>
-      <c r="G85" s="13"/>
+      <c r="G85" s="50">
+        <v>19692</v>
+      </c>
       <c r="H85" s="50"/>
-      <c r="I85" s="56"/>
+      <c r="I85" s="55"/>
       <c r="J85" s="38"/>
       <c r="K85" s="50"/>
       <c r="L85" s="14"/>
       <c r="M85" s="23"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1">
       <c r="A86" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B86" s="50">
         <v>888</v>
       </c>
-      <c r="C86" s="62">
+      <c r="C86" s="61">
         <v>1777</v>
       </c>
       <c r="D86" s="13">
         <v>2665</v>
       </c>
       <c r="E86" s="13">
         <v>3553</v>
       </c>
       <c r="F86" s="13">
         <v>4441</v>
       </c>
-      <c r="G86" s="13"/>
+      <c r="G86" s="50">
+        <v>5330</v>
+      </c>
       <c r="H86" s="50"/>
-      <c r="I86" s="56"/>
+      <c r="I86" s="55"/>
       <c r="J86" s="38"/>
       <c r="K86" s="50"/>
       <c r="L86" s="14"/>
       <c r="M86" s="23"/>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A87" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="10"/>
       <c r="D87" s="13"/>
       <c r="E87" s="43"/>
       <c r="F87" s="43"/>
-      <c r="G87" s="10"/>
+      <c r="G87" s="12"/>
       <c r="H87" s="10"/>
-      <c r="I87" s="56"/>
+      <c r="I87" s="55"/>
       <c r="J87" s="10"/>
       <c r="K87" s="12"/>
       <c r="L87" s="10"/>
       <c r="M87" s="10"/>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1">
       <c r="A88" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B88" s="50">
         <v>7</v>
       </c>
-      <c r="C88" s="62">
+      <c r="C88" s="61">
         <v>15</v>
       </c>
       <c r="D88" s="13">
         <v>22</v>
       </c>
       <c r="E88" s="13">
         <v>29</v>
       </c>
       <c r="F88" s="50">
         <v>36</v>
       </c>
-      <c r="G88" s="13"/>
+      <c r="G88" s="50">
+        <v>44</v>
+      </c>
       <c r="H88" s="50"/>
-      <c r="I88" s="56"/>
+      <c r="I88" s="55"/>
       <c r="J88" s="38"/>
       <c r="K88" s="50"/>
       <c r="L88" s="9"/>
       <c r="M88" s="9"/>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1">
       <c r="A89" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B89" s="50">
         <v>1</v>
       </c>
-      <c r="C89" s="62">
+      <c r="C89" s="61">
         <v>2</v>
       </c>
       <c r="D89" s="13">
         <v>3</v>
       </c>
       <c r="E89" s="13">
         <v>4</v>
       </c>
       <c r="F89" s="50">
         <v>5</v>
       </c>
-      <c r="G89" s="13"/>
+      <c r="G89" s="50">
+        <v>6</v>
+      </c>
       <c r="H89" s="50"/>
-      <c r="I89" s="56"/>
+      <c r="I89" s="55"/>
       <c r="J89" s="38"/>
       <c r="K89" s="50"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
     </row>
     <row r="90" spans="1:13" s="1" customFormat="1">
       <c r="A90" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B90" s="50">
         <v>6</v>
       </c>
-      <c r="C90" s="62">
+      <c r="C90" s="61">
         <v>13</v>
       </c>
       <c r="D90" s="13">
         <v>19</v>
       </c>
       <c r="E90" s="13">
         <v>25</v>
       </c>
       <c r="F90" s="50">
         <v>31</v>
       </c>
-      <c r="G90" s="13"/>
+      <c r="G90" s="50">
+        <v>38</v>
+      </c>
       <c r="H90" s="50"/>
-      <c r="I90" s="56"/>
+      <c r="I90" s="55"/>
       <c r="J90" s="38"/>
       <c r="K90" s="50"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1">
       <c r="A91" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B91" s="50">
         <v>0</v>
       </c>
-      <c r="C91" s="62">
+      <c r="C91" s="61">
         <v>0</v>
       </c>
       <c r="D91" s="13">
         <v>0</v>
       </c>
       <c r="E91" s="13">
         <v>0</v>
       </c>
       <c r="F91" s="50">
         <v>0</v>
       </c>
-      <c r="G91" s="17"/>
+      <c r="G91" s="50">
+        <v>1</v>
+      </c>
       <c r="H91" s="50"/>
-      <c r="I91" s="56"/>
+      <c r="I91" s="55"/>
       <c r="J91" s="38"/>
       <c r="K91" s="50"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1">
       <c r="A92" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="13"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12"/>
       <c r="F92" s="13"/>
-      <c r="G92" s="10"/>
+      <c r="G92" s="12"/>
       <c r="H92" s="10"/>
       <c r="J92" s="10"/>
       <c r="K92" s="12"/>
       <c r="L92" s="10"/>
       <c r="M92" s="10"/>
     </row>
     <row r="93" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1">
       <c r="A93" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B93" s="50">
         <v>28851</v>
       </c>
-      <c r="C93" s="62">
+      <c r="C93" s="61">
         <v>70350</v>
       </c>
       <c r="D93" s="13">
         <v>104621</v>
       </c>
       <c r="E93" s="13">
         <v>140493</v>
       </c>
       <c r="F93" s="50">
         <v>180203</v>
       </c>
-      <c r="G93" s="13"/>
+      <c r="G93" s="50">
+        <v>217451</v>
+      </c>
       <c r="H93" s="50"/>
-      <c r="I93" s="56"/>
+      <c r="I93" s="55"/>
       <c r="J93" s="38"/>
       <c r="K93" s="50"/>
       <c r="L93" s="9"/>
       <c r="M93" s="9"/>
     </row>
     <row r="94" spans="1:13" s="1" customFormat="1">
       <c r="A94" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B94" s="17">
         <v>6209</v>
       </c>
-      <c r="C94" s="62">
+      <c r="C94" s="61">
         <v>12208</v>
       </c>
       <c r="D94" s="13">
         <v>18863</v>
       </c>
       <c r="E94" s="13">
         <v>29596</v>
       </c>
       <c r="F94" s="50">
         <v>41317</v>
       </c>
-      <c r="G94" s="13"/>
+      <c r="G94" s="50">
+        <v>50659</v>
+      </c>
       <c r="H94" s="50"/>
-      <c r="I94" s="56"/>
+      <c r="I94" s="55"/>
       <c r="J94" s="38"/>
       <c r="K94" s="50"/>
       <c r="L94" s="9"/>
       <c r="M94" s="9"/>
     </row>
     <row r="95" spans="1:13" s="1" customFormat="1">
       <c r="A95" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="17">
         <v>22642</v>
       </c>
-      <c r="C95" s="62">
+      <c r="C95" s="61">
         <v>58142</v>
       </c>
       <c r="D95" s="13">
         <v>85758</v>
       </c>
       <c r="E95" s="13">
         <v>110897</v>
       </c>
       <c r="F95" s="50">
         <v>138886</v>
       </c>
-      <c r="G95" s="13"/>
+      <c r="G95" s="50">
+        <v>166792</v>
+      </c>
       <c r="H95" s="50"/>
-      <c r="I95" s="56"/>
+      <c r="I95" s="55"/>
       <c r="J95" s="38"/>
       <c r="K95" s="50"/>
       <c r="L95" s="9"/>
       <c r="M95" s="9"/>
     </row>
     <row r="96" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A96" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="12"/>
       <c r="D96" s="12"/>
       <c r="E96" s="12"/>
       <c r="F96" s="10"/>
       <c r="G96" s="12"/>
       <c r="H96" s="10"/>
-      <c r="I96" s="56"/>
+      <c r="I96" s="55"/>
       <c r="J96" s="10"/>
       <c r="K96" s="12"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="97" spans="1:13" s="1" customFormat="1">
       <c r="A97" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B97" s="17">
         <v>4</v>
       </c>
-      <c r="C97" s="62">
+      <c r="C97" s="61">
         <v>9</v>
       </c>
       <c r="D97" s="13">
         <v>13</v>
       </c>
       <c r="E97" s="13">
         <v>18</v>
       </c>
       <c r="F97" s="50">
         <v>22</v>
       </c>
-      <c r="G97" s="13"/>
+      <c r="G97" s="50">
+        <v>27</v>
+      </c>
       <c r="H97" s="50"/>
-      <c r="I97" s="56"/>
+      <c r="I97" s="55"/>
       <c r="J97" s="38"/>
       <c r="K97" s="50"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
     </row>
     <row r="98" spans="1:13" s="1" customFormat="1">
       <c r="A98" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B98" s="17">
         <v>3</v>
       </c>
-      <c r="C98" s="62">
+      <c r="C98" s="61">
         <v>6</v>
       </c>
       <c r="D98" s="13">
         <v>9</v>
       </c>
       <c r="E98" s="13">
         <v>12</v>
       </c>
       <c r="F98" s="50">
         <v>15</v>
       </c>
-      <c r="G98" s="13"/>
+      <c r="G98" s="50">
+        <v>18</v>
+      </c>
       <c r="H98" s="50"/>
-      <c r="I98" s="56"/>
+      <c r="I98" s="55"/>
       <c r="J98" s="38"/>
       <c r="K98" s="50"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
     </row>
     <row r="99" spans="1:13" s="1" customFormat="1">
       <c r="A99" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B99" s="17">
         <v>1</v>
       </c>
-      <c r="C99" s="62">
+      <c r="C99" s="61">
         <v>2</v>
       </c>
       <c r="D99" s="13">
         <v>3</v>
       </c>
       <c r="E99" s="13">
         <v>4</v>
       </c>
       <c r="F99" s="50">
         <v>5</v>
       </c>
-      <c r="G99" s="13"/>
+      <c r="G99" s="50">
+        <v>6</v>
+      </c>
       <c r="H99" s="50"/>
-      <c r="I99" s="56"/>
+      <c r="I99" s="55"/>
       <c r="J99" s="38"/>
       <c r="K99" s="50"/>
       <c r="L99" s="9"/>
       <c r="M99" s="9"/>
     </row>
     <row r="100" spans="1:13" s="1" customFormat="1">
       <c r="A100" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B100" s="17">
         <v>1</v>
       </c>
-      <c r="C100" s="62">
+      <c r="C100" s="61">
         <v>1</v>
       </c>
       <c r="D100" s="13">
         <v>2</v>
       </c>
       <c r="E100" s="13">
         <v>2</v>
       </c>
       <c r="F100" s="50">
         <v>3</v>
       </c>
-      <c r="G100" s="13"/>
+      <c r="G100" s="50">
+        <v>3</v>
+      </c>
       <c r="H100" s="50"/>
-      <c r="I100" s="56"/>
+      <c r="I100" s="55"/>
       <c r="J100" s="38"/>
       <c r="K100" s="50"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
     </row>
     <row r="101" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A101" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12"/>
       <c r="F101" s="12"/>
-      <c r="G101" s="10"/>
+      <c r="G101" s="12"/>
       <c r="H101" s="10"/>
-      <c r="I101" s="57"/>
+      <c r="I101" s="56"/>
       <c r="J101" s="10"/>
       <c r="K101" s="12"/>
       <c r="L101" s="10"/>
       <c r="M101" s="10"/>
     </row>
     <row r="102" spans="1:13" s="1" customFormat="1">
       <c r="A102" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="C102" s="63" t="s">
+      <c r="C102" s="62" t="s">
         <v>62</v>
       </c>
       <c r="D102" s="44" t="s">
         <v>70</v>
       </c>
       <c r="E102" s="42" t="s">
         <v>78</v>
       </c>
-      <c r="F102" s="53" t="s">
+      <c r="F102" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="G102" s="42"/>
-[...1 lines deleted...]
-      <c r="I102" s="57"/>
+      <c r="G102" s="52" t="s">
+        <v>97</v>
+      </c>
+      <c r="H102" s="52"/>
+      <c r="I102" s="56"/>
       <c r="J102" s="39"/>
-      <c r="K102" s="53"/>
+      <c r="K102" s="52"/>
       <c r="L102" s="16"/>
       <c r="M102" s="16"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1">
       <c r="A103" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B103" s="45" t="s">
         <v>55</v>
       </c>
       <c r="C103" s="24" t="s">
         <v>63</v>
       </c>
       <c r="D103" s="44" t="s">
         <v>71</v>
       </c>
       <c r="E103" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="F103" s="53" t="s">
+      <c r="F103" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="G103" s="42"/>
-[...1 lines deleted...]
-      <c r="I103" s="57"/>
+      <c r="G103" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="H103" s="52"/>
+      <c r="I103" s="56"/>
       <c r="J103" s="39"/>
-      <c r="K103" s="53"/>
+      <c r="K103" s="52"/>
       <c r="L103" s="16"/>
       <c r="M103" s="16"/>
     </row>
     <row r="104" spans="1:13" s="1" customFormat="1">
       <c r="A104" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B104" s="64" t="s">
+      <c r="B104" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="C104" s="64" t="s">
+      <c r="C104" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="D104" s="64" t="s">
+      <c r="D104" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E104" s="64" t="s">
+      <c r="E104" s="63" t="s">
         <v>54</v>
       </c>
       <c r="F104" s="44" t="s">
         <v>89</v>
       </c>
-      <c r="G104" s="42"/>
-[...1 lines deleted...]
-      <c r="I104" s="57"/>
+      <c r="G104" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="H104" s="52"/>
+      <c r="I104" s="56"/>
       <c r="J104" s="39"/>
-      <c r="K104" s="53"/>
+      <c r="K104" s="52"/>
       <c r="L104" s="16"/>
       <c r="M104" s="16"/>
     </row>
     <row r="105" spans="1:13" s="1" customFormat="1">
       <c r="A105" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="C105" s="63" t="s">
+      <c r="C105" s="62" t="s">
         <v>59</v>
       </c>
       <c r="D105" s="44" t="s">
         <v>59</v>
       </c>
       <c r="E105" s="42" t="s">
         <v>80</v>
       </c>
       <c r="F105" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="G105" s="42"/>
-[...1 lines deleted...]
-      <c r="I105" s="57"/>
+      <c r="G105" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="H105" s="52"/>
+      <c r="I105" s="56"/>
       <c r="J105" s="39"/>
-      <c r="K105" s="53"/>
+      <c r="K105" s="52"/>
       <c r="L105" s="41"/>
       <c r="M105" s="31"/>
     </row>
     <row r="106" spans="1:13" s="1" customFormat="1">
       <c r="A106" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B106" s="64" t="s">
+      <c r="B106" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="C106" s="64" t="s">
+      <c r="C106" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="D106" s="64" t="s">
+      <c r="D106" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E106" s="64" t="s">
+      <c r="E106" s="63" t="s">
         <v>54</v>
       </c>
       <c r="F106" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="G106" s="42"/>
-[...1 lines deleted...]
-      <c r="I106" s="57"/>
+      <c r="G106" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="H106" s="52"/>
+      <c r="I106" s="56"/>
       <c r="J106" s="39"/>
-      <c r="K106" s="53"/>
+      <c r="K106" s="52"/>
       <c r="L106" s="41"/>
       <c r="M106" s="31"/>
     </row>
     <row r="107" spans="1:13" s="1" customFormat="1">
       <c r="A107" s="47" t="s">
         <v>14</v>
       </c>
       <c r="B107" s="24"/>
       <c r="C107" s="45"/>
       <c r="D107" s="45"/>
       <c r="E107" s="12"/>
-      <c r="F107" s="53"/>
-      <c r="G107" s="12"/>
+      <c r="F107" s="52"/>
+      <c r="G107" s="45"/>
       <c r="H107" s="10"/>
-      <c r="I107" s="57"/>
+      <c r="I107" s="56"/>
       <c r="J107" s="10"/>
       <c r="K107" s="12"/>
       <c r="L107" s="10"/>
       <c r="M107" s="10"/>
     </row>
     <row r="108" spans="1:13" s="1" customFormat="1">
       <c r="A108" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B108" s="45" t="s">
         <v>56</v>
       </c>
       <c r="C108" s="24" t="s">
         <v>64</v>
       </c>
       <c r="D108" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E108" s="44" t="s">
         <v>81</v>
       </c>
       <c r="F108" s="44" t="s">
         <v>91</v>
       </c>
-      <c r="G108" s="44"/>
+      <c r="G108" s="44" t="s">
+        <v>102</v>
+      </c>
       <c r="H108" s="44"/>
-      <c r="I108" s="59"/>
+      <c r="I108" s="58"/>
       <c r="J108" s="31"/>
-      <c r="K108" s="53"/>
+      <c r="K108" s="52"/>
       <c r="L108" s="41"/>
       <c r="M108" s="31"/>
     </row>
     <row r="109" spans="1:13" s="1" customFormat="1">
       <c r="A109" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B109" s="45" t="s">
         <v>56</v>
       </c>
       <c r="C109" s="24" t="s">
         <v>64</v>
       </c>
       <c r="D109" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E109" s="44" t="s">
         <v>81</v>
       </c>
       <c r="F109" s="44" t="s">
         <v>91</v>
       </c>
-      <c r="G109" s="44"/>
+      <c r="G109" s="44" t="s">
+        <v>102</v>
+      </c>
       <c r="H109" s="44"/>
-      <c r="I109" s="59"/>
+      <c r="I109" s="58"/>
       <c r="J109" s="31"/>
-      <c r="K109" s="53"/>
+      <c r="K109" s="52"/>
       <c r="L109" s="41"/>
       <c r="M109" s="31"/>
     </row>
     <row r="110" spans="1:13" s="1" customFormat="1" ht="52.2">
       <c r="A110" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="12"/>
       <c r="D110" s="12"/>
       <c r="E110" s="12"/>
-      <c r="F110" s="53"/>
-      <c r="G110" s="10"/>
+      <c r="F110" s="52"/>
+      <c r="G110" s="12"/>
       <c r="H110" s="10"/>
-      <c r="I110" s="57"/>
+      <c r="I110" s="56"/>
       <c r="J110" s="10"/>
       <c r="K110" s="10"/>
       <c r="L110" s="10"/>
       <c r="M110" s="10"/>
     </row>
     <row r="111" spans="1:13" s="1" customFormat="1">
       <c r="A111" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="44" t="s">
         <v>57</v>
       </c>
       <c r="C111" s="24" t="s">
         <v>65</v>
       </c>
       <c r="D111" s="42" t="s">
         <v>73</v>
       </c>
       <c r="E111" s="42" t="s">
         <v>82</v>
       </c>
       <c r="F111" s="44" t="s">
         <v>92</v>
       </c>
-      <c r="G111" s="44"/>
+      <c r="G111" s="42" t="s">
+        <v>103</v>
+      </c>
       <c r="H111" s="42"/>
-      <c r="I111" s="57"/>
+      <c r="I111" s="56"/>
       <c r="J111" s="16"/>
-      <c r="K111" s="53"/>
+      <c r="K111" s="52"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
     </row>
     <row r="112" spans="1:13" s="1" customFormat="1">
       <c r="A112" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B112" s="44" t="s">
         <v>58</v>
       </c>
       <c r="C112" s="24" t="s">
         <v>66</v>
       </c>
       <c r="D112" s="44" t="s">
         <v>74</v>
       </c>
       <c r="E112" s="42" t="s">
         <v>83</v>
       </c>
       <c r="F112" s="44" t="s">
         <v>93</v>
       </c>
-      <c r="G112" s="44"/>
+      <c r="G112" s="42" t="s">
+        <v>104</v>
+      </c>
       <c r="H112" s="44"/>
-      <c r="I112" s="57"/>
+      <c r="I112" s="56"/>
       <c r="J112" s="16"/>
-      <c r="K112" s="53"/>
+      <c r="K112" s="52"/>
       <c r="L112" s="16"/>
       <c r="M112" s="16"/>
     </row>
     <row r="113" spans="1:13" s="1" customFormat="1">
       <c r="A113" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B113" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C113" s="24" t="s">
         <v>67</v>
       </c>
       <c r="D113" s="44" t="s">
         <v>75</v>
       </c>
       <c r="E113" s="44" t="s">
         <v>84</v>
       </c>
       <c r="F113" s="44" t="s">
         <v>94</v>
       </c>
-      <c r="G113" s="44"/>
+      <c r="G113" s="42" t="s">
+        <v>105</v>
+      </c>
       <c r="H113" s="44"/>
-      <c r="I113" s="59"/>
+      <c r="I113" s="58"/>
       <c r="J113" s="31"/>
       <c r="K113" s="44"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:13" s="1" customFormat="1">
       <c r="A114" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B114" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C114" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D114" s="44" t="s">
         <v>76</v>
       </c>
       <c r="E114" s="44" t="s">
         <v>76</v>
       </c>
       <c r="F114" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="G114" s="44"/>
+      <c r="G114" s="42" t="s">
+        <v>80</v>
+      </c>
       <c r="H114" s="44"/>
-      <c r="I114" s="59"/>
+      <c r="I114" s="58"/>
       <c r="J114" s="31"/>
       <c r="K114" s="44"/>
       <c r="L114" s="41"/>
       <c r="M114" s="31"/>
     </row>
     <row r="115" spans="1:13" s="1" customFormat="1">
       <c r="A115" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B115" s="44" t="s">
         <v>60</v>
       </c>
       <c r="C115" s="24" t="s">
         <v>68</v>
       </c>
       <c r="D115" s="44" t="s">
         <v>56</v>
       </c>
       <c r="E115" s="44" t="s">
         <v>85</v>
       </c>
       <c r="F115" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="G115" s="44"/>
+      <c r="G115" s="44" t="s">
+        <v>106</v>
+      </c>
       <c r="H115" s="44"/>
-      <c r="I115" s="59"/>
+      <c r="I115" s="58"/>
       <c r="J115" s="31"/>
       <c r="K115" s="44"/>
       <c r="L115" s="41"/>
       <c r="M115" s="31"/>
     </row>
     <row r="116" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A116" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="42"/>
       <c r="D116" s="12"/>
       <c r="E116" s="12"/>
       <c r="F116" s="10"/>
-      <c r="G116" s="10"/>
+      <c r="G116" s="12"/>
       <c r="H116" s="10"/>
-      <c r="I116" s="59"/>
+      <c r="I116" s="58"/>
       <c r="J116" s="10"/>
       <c r="K116" s="12"/>
       <c r="L116" s="10"/>
       <c r="M116" s="10"/>
     </row>
     <row r="117" spans="1:13" s="1" customFormat="1">
       <c r="A117" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B117" s="61" t="s">
+      <c r="B117" s="60" t="s">
         <v>61</v>
       </c>
-      <c r="C117" s="63" t="s">
+      <c r="C117" s="62" t="s">
         <v>69</v>
       </c>
       <c r="D117" s="42" t="s">
         <v>77</v>
       </c>
       <c r="E117" s="42" t="s">
         <v>86</v>
       </c>
       <c r="F117" s="44" t="s">
         <v>96</v>
       </c>
-      <c r="G117" s="42"/>
+      <c r="G117" s="42" t="s">
+        <v>107</v>
+      </c>
       <c r="H117" s="42"/>
-      <c r="I117" s="59"/>
+      <c r="I117" s="58"/>
       <c r="J117" s="16"/>
       <c r="K117" s="42"/>
       <c r="L117" s="16"/>
       <c r="M117" s="16"/>
     </row>
     <row r="118" spans="1:13" s="1" customFormat="1">
       <c r="A118" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B118" s="61" t="s">
+      <c r="B118" s="60" t="s">
         <v>61</v>
       </c>
-      <c r="C118" s="63" t="s">
+      <c r="C118" s="62" t="s">
         <v>69</v>
       </c>
       <c r="D118" s="42" t="s">
         <v>77</v>
       </c>
       <c r="E118" s="42" t="s">
         <v>86</v>
       </c>
       <c r="F118" s="44" t="s">
         <v>96</v>
       </c>
-      <c r="G118" s="42"/>
+      <c r="G118" s="42" t="s">
+        <v>107</v>
+      </c>
       <c r="H118" s="42"/>
-      <c r="I118" s="59"/>
+      <c r="I118" s="58"/>
       <c r="J118" s="16"/>
       <c r="K118" s="42"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" s="1" customFormat="1">
       <c r="A119" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="12"/>
       <c r="D119" s="12"/>
       <c r="E119" s="12"/>
       <c r="F119" s="12"/>
       <c r="G119" s="12"/>
       <c r="H119" s="10"/>
-      <c r="I119" s="57"/>
+      <c r="I119" s="56"/>
       <c r="J119" s="10"/>
       <c r="K119" s="12"/>
       <c r="L119" s="10"/>
       <c r="M119" s="10"/>
     </row>
     <row r="120" spans="1:13" s="1" customFormat="1">
       <c r="A120" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B120" s="50">
         <v>4206</v>
       </c>
-      <c r="C120" s="62">
+      <c r="C120" s="61">
         <v>7729</v>
       </c>
       <c r="D120" s="13">
         <v>11251</v>
       </c>
       <c r="E120" s="13">
         <v>14774</v>
       </c>
       <c r="F120" s="50">
         <v>19437</v>
       </c>
-      <c r="G120" s="13"/>
+      <c r="G120" s="50">
+        <v>24101</v>
+      </c>
       <c r="H120" s="50"/>
-      <c r="I120" s="56"/>
+      <c r="I120" s="55"/>
       <c r="J120" s="38"/>
       <c r="K120" s="50"/>
       <c r="L120" s="9"/>
       <c r="M120" s="9"/>
     </row>
     <row r="121" spans="1:13" s="1" customFormat="1">
       <c r="A121" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B121" s="50">
         <v>50</v>
       </c>
-      <c r="C121" s="62">
+      <c r="C121" s="61">
         <v>100</v>
       </c>
       <c r="D121" s="13">
         <v>150</v>
       </c>
       <c r="E121" s="13">
         <v>200</v>
       </c>
       <c r="F121" s="50">
         <v>250</v>
       </c>
-      <c r="G121" s="13"/>
+      <c r="G121" s="50">
+        <v>300</v>
+      </c>
       <c r="H121" s="50"/>
-      <c r="I121" s="56"/>
+      <c r="I121" s="55"/>
       <c r="J121" s="38"/>
       <c r="K121" s="50"/>
       <c r="L121" s="9"/>
       <c r="M121" s="9"/>
     </row>
     <row r="122" spans="1:13" s="1" customFormat="1">
       <c r="A122" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B122" s="50">
         <v>4133</v>
       </c>
-      <c r="C122" s="62">
+      <c r="C122" s="61">
         <v>7582</v>
       </c>
       <c r="D122" s="13">
         <v>11031</v>
       </c>
       <c r="E122" s="13">
         <v>14481</v>
       </c>
       <c r="F122" s="50">
         <v>19071</v>
       </c>
-      <c r="G122" s="13"/>
+      <c r="G122" s="50">
+        <v>23661</v>
+      </c>
       <c r="H122" s="50"/>
-      <c r="I122" s="56"/>
+      <c r="I122" s="55"/>
       <c r="J122" s="38"/>
       <c r="K122" s="50"/>
       <c r="L122" s="9"/>
       <c r="M122" s="9"/>
     </row>
     <row r="123" spans="1:13" s="1" customFormat="1">
       <c r="A123" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B123" s="50">
         <v>23</v>
       </c>
-      <c r="C123" s="62">
+      <c r="C123" s="61">
         <v>47</v>
       </c>
       <c r="D123" s="13">
         <v>70</v>
       </c>
       <c r="E123" s="13">
         <v>93</v>
       </c>
       <c r="F123" s="50">
         <v>117</v>
       </c>
-      <c r="G123" s="13"/>
+      <c r="G123" s="50">
+        <v>140</v>
+      </c>
       <c r="H123" s="50"/>
-      <c r="I123" s="56"/>
+      <c r="I123" s="55"/>
       <c r="J123" s="38"/>
       <c r="K123" s="50"/>
       <c r="L123" s="10"/>
       <c r="M123" s="9"/>
     </row>
     <row r="124" spans="1:13" s="1" customFormat="1">
       <c r="A124" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="10"/>
       <c r="D124" s="12"/>
       <c r="E124" s="12"/>
       <c r="F124" s="12"/>
-      <c r="G124" s="13"/>
+      <c r="G124" s="12"/>
       <c r="H124" s="10"/>
       <c r="J124" s="10"/>
       <c r="K124" s="12"/>
       <c r="L124" s="10"/>
       <c r="M124" s="10"/>
     </row>
     <row r="125" spans="1:13" s="1" customFormat="1">
       <c r="A125" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B125" s="50">
         <v>25</v>
       </c>
-      <c r="C125" s="62">
+      <c r="C125" s="61">
         <v>49</v>
       </c>
       <c r="D125" s="13">
         <v>74</v>
       </c>
       <c r="E125" s="13">
         <v>99</v>
       </c>
       <c r="F125" s="50">
         <v>123</v>
       </c>
-      <c r="G125" s="13"/>
+      <c r="G125" s="50">
+        <v>148</v>
+      </c>
       <c r="H125" s="50"/>
-      <c r="I125" s="56"/>
+      <c r="I125" s="55"/>
       <c r="J125" s="38"/>
       <c r="K125" s="50"/>
       <c r="L125" s="9"/>
       <c r="M125" s="9"/>
     </row>
     <row r="126" spans="1:13" s="1" customFormat="1">
       <c r="A126" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B126" s="50">
         <v>1</v>
       </c>
-      <c r="C126" s="62">
+      <c r="C126" s="61">
         <v>2</v>
       </c>
       <c r="D126" s="13">
         <v>3</v>
       </c>
       <c r="E126" s="13">
         <v>3</v>
       </c>
       <c r="F126" s="50">
         <v>4</v>
       </c>
-      <c r="G126" s="13"/>
+      <c r="G126" s="50">
+        <v>5</v>
+      </c>
       <c r="H126" s="50"/>
-      <c r="I126" s="56"/>
+      <c r="I126" s="55"/>
       <c r="J126" s="38"/>
       <c r="K126" s="50"/>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
     </row>
     <row r="127" spans="1:13" s="1" customFormat="1">
       <c r="A127" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B127" s="50">
         <v>16</v>
       </c>
-      <c r="C127" s="62">
+      <c r="C127" s="61">
         <v>31</v>
       </c>
       <c r="D127" s="13">
         <v>47</v>
       </c>
       <c r="E127" s="13">
         <v>62</v>
       </c>
       <c r="F127" s="50">
         <v>78</v>
       </c>
-      <c r="G127" s="13"/>
+      <c r="G127" s="50">
+        <v>93</v>
+      </c>
       <c r="H127" s="50"/>
-      <c r="I127" s="56"/>
+      <c r="I127" s="55"/>
       <c r="J127" s="38"/>
       <c r="K127" s="50"/>
       <c r="L127" s="9"/>
       <c r="M127" s="9"/>
     </row>
     <row r="128" spans="1:13" s="1" customFormat="1">
       <c r="A128" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B128" s="50">
         <v>8</v>
       </c>
-      <c r="C128" s="62">
+      <c r="C128" s="61">
         <v>17</v>
       </c>
       <c r="D128" s="13">
         <v>25</v>
       </c>
       <c r="E128" s="13">
         <v>33</v>
       </c>
       <c r="F128" s="50">
         <v>42</v>
       </c>
-      <c r="G128" s="13"/>
+      <c r="G128" s="50">
+        <v>50</v>
+      </c>
       <c r="H128" s="50"/>
-      <c r="I128" s="56"/>
+      <c r="I128" s="55"/>
       <c r="J128" s="38"/>
       <c r="K128" s="50"/>
       <c r="L128" s="9"/>
       <c r="M128" s="9"/>
     </row>
     <row r="129" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A129" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="12"/>
       <c r="D129" s="12"/>
       <c r="E129" s="12"/>
       <c r="F129" s="10"/>
       <c r="G129" s="12"/>
       <c r="H129" s="10"/>
-      <c r="I129" s="56"/>
+      <c r="I129" s="55"/>
       <c r="J129" s="9"/>
       <c r="K129" s="12"/>
       <c r="L129" s="10"/>
       <c r="M129" s="10"/>
     </row>
     <row r="130" spans="1:13" s="1" customFormat="1">
       <c r="A130" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B130" s="50">
         <v>14390</v>
       </c>
-      <c r="C130" s="62">
+      <c r="C130" s="61">
         <v>30394</v>
       </c>
       <c r="D130" s="13">
         <v>46628</v>
       </c>
       <c r="E130" s="13">
         <v>62314</v>
       </c>
       <c r="F130" s="50">
         <v>78579</v>
       </c>
-      <c r="G130" s="13"/>
+      <c r="G130" s="50">
+        <v>102645</v>
+      </c>
       <c r="H130" s="50"/>
-      <c r="I130" s="56"/>
+      <c r="I130" s="55"/>
       <c r="J130" s="38"/>
       <c r="K130" s="50"/>
       <c r="L130" s="9"/>
       <c r="M130" s="9"/>
     </row>
     <row r="131" spans="1:13" s="1" customFormat="1">
       <c r="A131" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B131" s="50">
         <v>12246</v>
       </c>
-      <c r="C131" s="62">
+      <c r="C131" s="61">
         <v>25922</v>
       </c>
       <c r="D131" s="13">
         <v>39328</v>
       </c>
       <c r="E131" s="13">
         <v>52508</v>
       </c>
       <c r="F131" s="50">
         <v>67158</v>
       </c>
-      <c r="G131" s="13"/>
+      <c r="G131" s="50">
+        <v>88900</v>
+      </c>
       <c r="H131" s="50"/>
-      <c r="I131" s="56"/>
+      <c r="I131" s="55"/>
       <c r="J131" s="38"/>
       <c r="K131" s="50"/>
       <c r="L131" s="9"/>
       <c r="M131" s="9"/>
     </row>
     <row r="132" spans="1:13" s="1" customFormat="1">
       <c r="A132" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B132" s="50">
         <v>0</v>
       </c>
-      <c r="C132" s="62">
+      <c r="C132" s="61">
         <v>438</v>
       </c>
       <c r="D132" s="13">
         <v>876</v>
       </c>
       <c r="E132" s="13">
         <v>1314</v>
       </c>
       <c r="F132" s="50">
         <v>1789</v>
       </c>
-      <c r="G132" s="13"/>
+      <c r="G132" s="50">
+        <v>2265</v>
+      </c>
       <c r="H132" s="50"/>
-      <c r="I132" s="56"/>
+      <c r="I132" s="55"/>
       <c r="J132" s="38"/>
       <c r="K132" s="50"/>
       <c r="L132" s="9"/>
       <c r="M132" s="9"/>
     </row>
     <row r="133" spans="1:13" s="1" customFormat="1">
       <c r="A133" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B133" s="50">
         <v>2084</v>
       </c>
-      <c r="C133" s="62">
+      <c r="C133" s="61">
         <v>3540</v>
       </c>
       <c r="D133" s="13">
         <v>5494</v>
       </c>
       <c r="E133" s="13">
         <v>7127</v>
       </c>
       <c r="F133" s="50">
         <v>8221</v>
       </c>
-      <c r="G133" s="13"/>
+      <c r="G133" s="50">
+        <v>10025</v>
+      </c>
       <c r="H133" s="50"/>
-      <c r="I133" s="56"/>
+      <c r="I133" s="55"/>
       <c r="J133" s="38"/>
       <c r="K133" s="50"/>
       <c r="L133" s="9"/>
       <c r="M133" s="9"/>
     </row>
     <row r="134" spans="1:13" s="1" customFormat="1">
       <c r="A134" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B134" s="50">
         <v>59</v>
       </c>
-      <c r="C134" s="62">
+      <c r="C134" s="61">
         <v>495</v>
       </c>
       <c r="D134" s="13">
         <v>930</v>
       </c>
       <c r="E134" s="13">
         <v>1365</v>
       </c>
       <c r="F134" s="50">
         <v>1411</v>
       </c>
-      <c r="G134" s="13"/>
+      <c r="G134" s="50">
+        <v>1456</v>
+      </c>
       <c r="H134" s="50"/>
-      <c r="I134" s="56"/>
+      <c r="I134" s="55"/>
       <c r="J134" s="38"/>
       <c r="K134" s="50"/>
       <c r="L134" s="9"/>
       <c r="M134" s="9"/>
     </row>
     <row r="135" spans="1:13" s="1" customFormat="1">
       <c r="A135" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B135" s="10"/>
       <c r="C135" s="12"/>
       <c r="D135" s="12"/>
       <c r="E135" s="12"/>
       <c r="F135" s="12"/>
-      <c r="G135" s="10"/>
+      <c r="G135" s="12"/>
       <c r="H135" s="10"/>
       <c r="J135" s="10"/>
       <c r="K135" s="12"/>
       <c r="L135" s="10"/>
       <c r="M135" s="10"/>
     </row>
     <row r="136" spans="1:13" s="1" customFormat="1">
       <c r="A136" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="50">
         <v>4560</v>
       </c>
-      <c r="C136" s="62">
+      <c r="C136" s="61">
         <v>25216</v>
       </c>
       <c r="D136" s="13">
         <v>43840</v>
       </c>
       <c r="E136" s="13">
         <v>70523</v>
       </c>
       <c r="F136" s="50">
         <v>81947</v>
       </c>
-      <c r="G136" s="13"/>
+      <c r="G136" s="50">
+        <v>98388</v>
+      </c>
       <c r="H136" s="50"/>
-      <c r="I136" s="56"/>
+      <c r="I136" s="55"/>
       <c r="J136" s="38"/>
       <c r="K136" s="50"/>
       <c r="L136" s="9"/>
       <c r="M136" s="9"/>
     </row>
     <row r="137" spans="1:13" s="1" customFormat="1">
       <c r="A137" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B137" s="50">
         <v>2658</v>
       </c>
-      <c r="C137" s="62">
+      <c r="C137" s="61">
         <v>20953</v>
       </c>
       <c r="D137" s="13">
         <v>35514</v>
       </c>
       <c r="E137" s="13">
         <v>57313</v>
       </c>
       <c r="F137" s="50">
         <v>63770</v>
       </c>
-      <c r="G137" s="13"/>
+      <c r="G137" s="50">
+        <v>75970</v>
+      </c>
       <c r="H137" s="50"/>
-      <c r="I137" s="56"/>
+      <c r="I137" s="55"/>
       <c r="J137" s="38"/>
       <c r="K137" s="50"/>
       <c r="L137" s="9"/>
       <c r="M137" s="9"/>
     </row>
     <row r="138" spans="1:13" s="1" customFormat="1">
       <c r="A138" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B138" s="50">
         <v>166</v>
       </c>
-      <c r="C138" s="62">
+      <c r="C138" s="61">
         <v>1162</v>
       </c>
       <c r="D138" s="13">
         <v>2159</v>
       </c>
       <c r="E138" s="13">
         <v>3156</v>
       </c>
       <c r="F138" s="50">
         <v>3274</v>
       </c>
-      <c r="G138" s="13"/>
+      <c r="G138" s="50">
+        <v>3392</v>
+      </c>
       <c r="H138" s="50"/>
-      <c r="I138" s="56"/>
+      <c r="I138" s="55"/>
       <c r="J138" s="38"/>
       <c r="K138" s="50"/>
       <c r="L138" s="9"/>
       <c r="M138" s="9"/>
     </row>
     <row r="139" spans="1:13" s="1" customFormat="1">
       <c r="A139" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B139" s="50">
         <v>161</v>
       </c>
-      <c r="C139" s="62">
+      <c r="C139" s="61">
         <v>323</v>
       </c>
       <c r="D139" s="13">
         <v>484</v>
       </c>
       <c r="E139" s="13">
         <v>646</v>
       </c>
       <c r="F139" s="50">
         <v>807</v>
       </c>
-      <c r="G139" s="13"/>
+      <c r="G139" s="50">
+        <v>969</v>
+      </c>
       <c r="H139" s="50"/>
-      <c r="I139" s="56"/>
+      <c r="I139" s="55"/>
       <c r="J139" s="38"/>
       <c r="K139" s="50"/>
       <c r="L139" s="9"/>
       <c r="M139" s="9"/>
     </row>
     <row r="140" spans="1:13" s="1" customFormat="1">
       <c r="A140" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B140" s="50">
         <v>1575</v>
       </c>
-      <c r="C140" s="62">
+      <c r="C140" s="61">
         <v>2778</v>
       </c>
       <c r="D140" s="13">
         <v>5683</v>
       </c>
       <c r="E140" s="13">
         <v>9408</v>
       </c>
       <c r="F140" s="50">
         <v>13991</v>
       </c>
-      <c r="G140" s="13"/>
+      <c r="G140" s="50">
+        <v>17846</v>
+      </c>
       <c r="H140" s="50"/>
-      <c r="I140" s="56"/>
+      <c r="I140" s="55"/>
       <c r="J140" s="38"/>
       <c r="K140" s="50"/>
       <c r="L140" s="9"/>
       <c r="M140" s="9"/>
     </row>
     <row r="141" spans="1:13" s="1" customFormat="1">
       <c r="A141" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B141" s="66" t="s">
+      <c r="B141" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="C141" s="66" t="s">
+      <c r="C141" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="D141" s="67" t="s">
+      <c r="D141" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="E141" s="67" t="s">
+      <c r="E141" s="66" t="s">
         <v>54</v>
       </c>
       <c r="F141" s="50">
         <v>106</v>
       </c>
-      <c r="G141" s="13"/>
+      <c r="G141" s="50">
+        <v>211</v>
+      </c>
       <c r="H141" s="50"/>
-      <c r="I141" s="56"/>
+      <c r="I141" s="55"/>
       <c r="J141" s="38"/>
       <c r="K141" s="50"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
     </row>
     <row r="142" spans="1:13" s="1" customFormat="1">
       <c r="A142" s="47" t="s">
         <v>21</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="12"/>
       <c r="D142" s="12"/>
-      <c r="E142" s="64"/>
-[...2 lines deleted...]
-      <c r="I142" s="56"/>
+      <c r="E142" s="63"/>
+      <c r="G142" s="71"/>
+      <c r="H142" s="53"/>
+      <c r="I142" s="55"/>
       <c r="J142" s="38"/>
       <c r="K142" s="10"/>
       <c r="L142" s="10"/>
       <c r="M142" s="10"/>
     </row>
     <row r="143" spans="1:13" s="1" customFormat="1">
       <c r="A143" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B143" s="50">
         <v>4</v>
       </c>
-      <c r="C143" s="62">
+      <c r="C143" s="61">
         <v>7</v>
       </c>
       <c r="D143" s="13">
         <v>10</v>
       </c>
       <c r="E143" s="13">
         <v>17</v>
       </c>
       <c r="F143" s="50">
         <v>21</v>
       </c>
-      <c r="G143" s="13"/>
+      <c r="G143" s="50">
+        <v>26</v>
+      </c>
       <c r="H143" s="50"/>
-      <c r="I143" s="56"/>
+      <c r="I143" s="55"/>
       <c r="J143" s="38"/>
       <c r="K143" s="50"/>
       <c r="L143" s="9"/>
       <c r="M143" s="9"/>
     </row>
     <row r="144" spans="1:13" s="1" customFormat="1">
       <c r="A144" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B144" s="50">
         <v>4</v>
       </c>
-      <c r="C144" s="62">
+      <c r="C144" s="61">
         <v>7</v>
       </c>
       <c r="D144" s="13">
         <v>10</v>
       </c>
       <c r="E144" s="13">
         <v>17</v>
       </c>
       <c r="F144" s="50">
         <v>21</v>
       </c>
-      <c r="G144" s="13"/>
+      <c r="G144" s="50">
+        <v>26</v>
+      </c>
       <c r="H144" s="50"/>
-      <c r="I144" s="56"/>
+      <c r="I144" s="55"/>
       <c r="J144" s="38"/>
       <c r="K144" s="50"/>
       <c r="L144" s="9"/>
       <c r="M144" s="9"/>
     </row>
     <row r="145" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A145" s="47" t="s">
         <v>22</v>
       </c>
       <c r="B145" s="15"/>
       <c r="C145" s="43"/>
       <c r="D145" s="43"/>
       <c r="E145" s="43"/>
       <c r="G145" s="43"/>
       <c r="H145" s="10"/>
       <c r="J145" s="10"/>
       <c r="K145" s="12"/>
       <c r="L145" s="10"/>
       <c r="M145" s="10"/>
     </row>
     <row r="146" spans="1:13" s="1" customFormat="1">
       <c r="A146" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B146" s="54" t="s">
+      <c r="B146" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="C146" s="54" t="s">
+      <c r="C146" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="D146" s="64" t="s">
+      <c r="D146" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E146" s="64" t="s">
+      <c r="E146" s="63" t="s">
         <v>54</v>
       </c>
       <c r="F146" s="50">
         <v>77</v>
       </c>
-      <c r="G146" s="13"/>
+      <c r="G146" s="50">
+        <v>77</v>
+      </c>
       <c r="H146" s="50"/>
-      <c r="I146" s="56"/>
+      <c r="I146" s="55"/>
       <c r="J146" s="38"/>
       <c r="K146" s="50"/>
       <c r="L146" s="9"/>
       <c r="M146" s="9"/>
     </row>
     <row r="147" spans="1:13" s="1" customFormat="1">
       <c r="A147" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="B147" s="60" t="s">
+      <c r="B147" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="C147" s="60" t="s">
+      <c r="C147" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="D147" s="65" t="s">
+      <c r="D147" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="E147" s="65" t="s">
+      <c r="E147" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="F147" s="55">
+      <c r="F147" s="54">
         <v>77</v>
       </c>
-      <c r="G147" s="51"/>
-[...1 lines deleted...]
-      <c r="I147" s="58"/>
+      <c r="G147" s="54">
+        <v>77</v>
+      </c>
+      <c r="H147" s="54"/>
+      <c r="I147" s="57"/>
       <c r="J147" s="40"/>
-      <c r="K147" s="55"/>
+      <c r="K147" s="54"/>
       <c r="L147" s="37"/>
       <c r="M147" s="37"/>
     </row>
     <row r="148" spans="1:13" s="4" customFormat="1" ht="13.8">
       <c r="A148" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B148" s="26"/>
       <c r="C148" s="26"/>
       <c r="D148" s="26"/>
       <c r="E148" s="26"/>
       <c r="G148" s="28"/>
       <c r="H148" s="27"/>
       <c r="I148" s="29"/>
       <c r="J148" s="29"/>
       <c r="K148" s="26"/>
       <c r="L148" s="27"/>
       <c r="M148" s="27"/>
     </row>
     <row r="149" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A149" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B149" s="26"/>
       <c r="C149" s="26"/>
@@ -4762,108 +5029,108 @@
       <c r="F150" s="26"/>
       <c r="G150" s="26"/>
       <c r="H150" s="26"/>
       <c r="I150" s="29"/>
       <c r="J150" s="29"/>
       <c r="K150" s="26"/>
       <c r="L150" s="29"/>
       <c r="M150" s="26"/>
     </row>
     <row r="151" spans="1:13" s="7" customFormat="1" ht="13.8">
       <c r="A151" s="2"/>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="2"/>
       <c r="G151" s="2"/>
       <c r="H151" s="2"/>
       <c r="I151" s="6"/>
       <c r="J151" s="6"/>
       <c r="K151" s="2"/>
       <c r="L151" s="6"/>
       <c r="M151" s="2"/>
     </row>
     <row r="152" spans="1:13" s="8" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A152" s="71"/>
-[...11 lines deleted...]
-      <c r="M152" s="71"/>
+      <c r="A152" s="70"/>
+      <c r="B152" s="70"/>
+      <c r="C152" s="70"/>
+      <c r="D152" s="70"/>
+      <c r="E152" s="70"/>
+      <c r="F152" s="70"/>
+      <c r="G152" s="70"/>
+      <c r="H152" s="70"/>
+      <c r="I152" s="70"/>
+      <c r="J152" s="70"/>
+      <c r="K152" s="70"/>
+      <c r="L152" s="70"/>
+      <c r="M152" s="70"/>
     </row>
     <row r="153" spans="1:13" s="8" customFormat="1" ht="27" customHeight="1">
-      <c r="A153" s="71"/>
-[...11 lines deleted...]
-      <c r="M153" s="71"/>
+      <c r="A153" s="70"/>
+      <c r="B153" s="70"/>
+      <c r="C153" s="70"/>
+      <c r="D153" s="70"/>
+      <c r="E153" s="70"/>
+      <c r="F153" s="70"/>
+      <c r="G153" s="70"/>
+      <c r="H153" s="70"/>
+      <c r="I153" s="70"/>
+      <c r="J153" s="70"/>
+      <c r="K153" s="70"/>
+      <c r="L153" s="70"/>
+      <c r="M153" s="70"/>
     </row>
     <row r="154" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A154" s="70"/>
-[...11 lines deleted...]
-      <c r="M154" s="70"/>
+      <c r="A154" s="69"/>
+      <c r="B154" s="69"/>
+      <c r="C154" s="69"/>
+      <c r="D154" s="69"/>
+      <c r="E154" s="69"/>
+      <c r="F154" s="69"/>
+      <c r="G154" s="69"/>
+      <c r="H154" s="69"/>
+      <c r="I154" s="69"/>
+      <c r="J154" s="69"/>
+      <c r="K154" s="69"/>
+      <c r="L154" s="69"/>
+      <c r="M154" s="69"/>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="68"/>
-[...11 lines deleted...]
-      <c r="M155" s="68"/>
+      <c r="A155" s="67"/>
+      <c r="B155" s="67"/>
+      <c r="C155" s="67"/>
+      <c r="D155" s="67"/>
+      <c r="E155" s="67"/>
+      <c r="F155" s="67"/>
+      <c r="G155" s="67"/>
+      <c r="H155" s="67"/>
+      <c r="I155" s="67"/>
+      <c r="J155" s="67"/>
+      <c r="K155" s="67"/>
+      <c r="L155" s="67"/>
+      <c r="M155" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A155:M155"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A154:M154"/>
     <mergeCell ref="A152:M152"/>
     <mergeCell ref="A153:M153"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>