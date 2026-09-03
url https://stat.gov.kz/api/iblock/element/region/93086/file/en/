--- v3 (2026-07-22)
+++ v4 (2026-09-03)
@@ -1,65 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12432" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$3</definedName>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!$3:$3</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="149">
   <si>
     <t/>
   </si>
   <si>
     <t>Poultry meat, fresh or chilled, tons</t>
   </si>
   <si>
     <t>Sausages and similar products of meat, meat offal or animal blood, tons</t>
   </si>
   <si>
     <t>Fish prepared or otherwise preserved; caviar and its substitutes, tons</t>
   </si>
   <si>
     <t xml:space="preserve">Liquid processed milk and cream, tons </t>
   </si>
   <si>
     <t>Butter and milk spreads (pastes), tons</t>
   </si>
   <si>
     <t>Cheese and cottage cheese, tons</t>
   </si>
   <si>
     <t>Flour from grain crops and vegetable; mixtures of finely ground, tons</t>
   </si>
   <si>
@@ -339,61 +376,184 @@
     <t>31.3</t>
   </si>
   <si>
     <t>0.7</t>
   </si>
   <si>
     <t>18.7</t>
   </si>
   <si>
     <t>12.3</t>
   </si>
   <si>
     <t>56.7</t>
   </si>
   <si>
     <t>48.7</t>
   </si>
   <si>
     <t>5.0</t>
   </si>
   <si>
     <t>2.7</t>
   </si>
   <si>
     <t>641.0</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>tons</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Outputb of basic industrial products in the Kyzylorda C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of industrial and environment statistics                                                     </t>
+  </si>
+  <si>
+    <t>Ayashova Gulnara Kapanovna</t>
+  </si>
+  <si>
+    <t>+7 7242274604</t>
+  </si>
+  <si>
+    <t>G.Ayasheva @aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -434,50 +594,141 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -502,55 +753,76 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -690,85 +962,235 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="3" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="20">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="4"/>
+    <cellStyle name="Обычный 11" xfId="5"/>
+    <cellStyle name="Обычный 12" xfId="6"/>
+    <cellStyle name="Обычный 13" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2 2" xfId="19"/>
+    <cellStyle name="Обычный 2 3" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
+    <cellStyle name="Обычный 3 2" xfId="12"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="13"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
+    <cellStyle name="Обычный 6" xfId="15"/>
+    <cellStyle name="Обычный 7" xfId="16"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.11.93\&#1087;&#1088;&#1086;&#1084;\&#1058;&#1040;&#1041;&#1051;&#1048;&#1062;&#1067;%20&#1053;&#1040;%20&#1057;&#1040;&#1049;&#1058;\&#1054;&#1073;&#1100;&#1077;&#1084;\2024\03\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1011,94 +1433,388 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M155"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="84" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="84" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="70"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="69"/>
+      <c r="B1" s="69"/>
+    </row>
+    <row r="2" spans="1:13" s="72" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="71" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="71">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="72" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="71" t="s">
+        <v>109</v>
+      </c>
+      <c r="B3" s="71" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="72" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="B4" s="73" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="72" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="71" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="73" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="72" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="71" t="s">
+        <v>114</v>
+      </c>
+      <c r="B6" s="71">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="72" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="71" t="s">
+        <v>115</v>
+      </c>
+      <c r="B7" s="74" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="72" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="71" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="73" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="72" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="72" customFormat="1">
+      <c r="A10" s="71" t="s">
+        <v>121</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="72" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="71" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="74"/>
+      <c r="M11" s="75"/>
+    </row>
+    <row r="12" spans="1:13" s="72" customFormat="1" ht="26.4">
+      <c r="A12" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="76" t="s">
+        <v>125</v>
+      </c>
+      <c r="M12" s="75"/>
+    </row>
+    <row r="13" spans="1:13" s="72" customFormat="1">
+      <c r="A13" s="71" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13" s="77" t="s">
+        <v>127</v>
+      </c>
+      <c r="M13" s="75"/>
+    </row>
+    <row r="14" spans="1:13" s="72" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A14" s="71" t="s">
+        <v>128</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>129</v>
+      </c>
+      <c r="M14" s="75"/>
+    </row>
+    <row r="15" spans="1:13" s="72" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="B15" s="78" t="s">
+        <v>131</v>
+      </c>
+      <c r="M15" s="75"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="71" t="s">
+        <v>132</v>
+      </c>
+      <c r="B16" s="79">
+        <v>46251</v>
+      </c>
+      <c r="M16" s="80"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="71" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17" s="79">
+        <v>46281</v>
+      </c>
+      <c r="M17" s="81"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="B18" s="93" t="s">
+        <v>145</v>
+      </c>
+      <c r="M18" s="80"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="71" t="s">
+        <v>135</v>
+      </c>
+      <c r="B19" s="94" t="s">
+        <v>146</v>
+      </c>
+      <c r="M19" s="81"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="71" t="s">
+        <v>136</v>
+      </c>
+      <c r="B20" s="95" t="s">
+        <v>147</v>
+      </c>
+      <c r="M20" s="80"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="71" t="s">
+        <v>137</v>
+      </c>
+      <c r="B21" s="95" t="s">
+        <v>148</v>
+      </c>
+      <c r="M21" s="81"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="82"/>
+      <c r="B22" s="83"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="81"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="80"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="81"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="80"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="86" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="86" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="86"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="85"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="87"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="87"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="87" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="87" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="87" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="87" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="87"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="87" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="87"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="87"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="87"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="88" t="s">
+        <v>143</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G119" sqref="G119"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="11" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="10" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.6640625" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.6640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.33203125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="90" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="68"/>
-[...10 lines deleted...]
-      <c r="M1" s="68"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
       <c r="A2" s="18"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="22.95" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="33" t="s">
@@ -1171,4000 +1887,4254 @@
       </c>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1">
       <c r="A5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="50">
         <v>176</v>
       </c>
       <c r="C5" s="61">
         <v>294</v>
       </c>
       <c r="D5" s="13">
         <v>413</v>
       </c>
       <c r="E5" s="13">
         <v>531</v>
       </c>
       <c r="F5" s="13">
         <v>656</v>
       </c>
       <c r="G5" s="50">
         <v>781</v>
       </c>
-      <c r="H5" s="50"/>
+      <c r="H5" s="38">
+        <v>938</v>
+      </c>
       <c r="I5" s="55"/>
       <c r="J5" s="38"/>
       <c r="K5" s="50"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="50">
         <v>20</v>
       </c>
       <c r="C6" s="61">
         <v>36</v>
       </c>
       <c r="D6" s="13">
         <v>51</v>
       </c>
       <c r="E6" s="13">
         <v>67</v>
       </c>
       <c r="F6" s="13">
         <v>84</v>
       </c>
       <c r="G6" s="50">
         <v>100</v>
       </c>
-      <c r="H6" s="50"/>
+      <c r="H6" s="38">
+        <v>146</v>
+      </c>
       <c r="I6" s="55"/>
       <c r="J6" s="38"/>
       <c r="K6" s="50"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="50">
         <v>30</v>
       </c>
       <c r="C7" s="61">
         <v>61</v>
       </c>
       <c r="D7" s="13">
         <v>93</v>
       </c>
       <c r="E7" s="13">
         <v>124</v>
       </c>
       <c r="F7" s="13">
         <v>154</v>
       </c>
       <c r="G7" s="50">
         <v>184</v>
       </c>
-      <c r="H7" s="50"/>
+      <c r="H7" s="38">
+        <v>220</v>
+      </c>
       <c r="I7" s="55"/>
       <c r="J7" s="38"/>
       <c r="K7" s="50"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="50">
         <v>7</v>
       </c>
       <c r="C8" s="61">
         <v>14</v>
       </c>
       <c r="D8" s="13">
         <v>22</v>
       </c>
       <c r="E8" s="13">
         <v>29</v>
       </c>
       <c r="F8" s="13">
         <v>36</v>
       </c>
       <c r="G8" s="50">
         <v>43</v>
       </c>
-      <c r="H8" s="50"/>
+      <c r="H8" s="38">
+        <v>48</v>
+      </c>
       <c r="I8" s="55"/>
       <c r="J8" s="38"/>
       <c r="K8" s="50"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="50">
         <v>4</v>
       </c>
       <c r="C9" s="61">
         <v>8</v>
       </c>
       <c r="D9" s="13">
         <v>11</v>
       </c>
       <c r="E9" s="13">
         <v>15</v>
       </c>
       <c r="F9" s="13">
         <v>19</v>
       </c>
       <c r="G9" s="50">
         <v>24</v>
       </c>
-      <c r="H9" s="50"/>
+      <c r="H9" s="38">
+        <v>29</v>
+      </c>
       <c r="I9" s="55"/>
       <c r="J9" s="38"/>
       <c r="K9" s="50"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="50">
         <v>66</v>
       </c>
       <c r="C10" s="61">
         <v>111</v>
       </c>
       <c r="D10" s="13">
         <v>156</v>
       </c>
       <c r="E10" s="13">
         <v>200</v>
       </c>
       <c r="F10" s="13">
         <v>251</v>
       </c>
       <c r="G10" s="50">
         <v>302</v>
       </c>
-      <c r="H10" s="50"/>
+      <c r="H10" s="38">
+        <v>350</v>
+      </c>
       <c r="I10" s="55"/>
       <c r="J10" s="38"/>
       <c r="K10" s="50"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
       <c r="C11" s="61">
         <v>39</v>
       </c>
       <c r="D11" s="13">
         <v>43</v>
       </c>
       <c r="E11" s="13">
         <v>47</v>
       </c>
       <c r="F11" s="13">
         <v>50</v>
       </c>
       <c r="G11" s="50">
         <v>54</v>
       </c>
-      <c r="H11" s="50"/>
+      <c r="H11" s="38">
+        <v>58</v>
+      </c>
       <c r="I11" s="55"/>
       <c r="J11" s="38"/>
       <c r="K11" s="50"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
       <c r="C12" s="61">
         <v>5</v>
       </c>
       <c r="D12" s="13">
         <v>8</v>
       </c>
       <c r="E12" s="13">
         <v>10</v>
       </c>
       <c r="F12" s="13">
         <v>13</v>
       </c>
       <c r="G12" s="50">
         <v>16</v>
       </c>
-      <c r="H12" s="50"/>
+      <c r="H12" s="38">
+        <v>18</v>
+      </c>
       <c r="I12" s="55"/>
       <c r="J12" s="38"/>
       <c r="K12" s="50"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="50">
         <v>10</v>
       </c>
       <c r="C13" s="61">
         <v>20</v>
       </c>
       <c r="D13" s="13">
         <v>30</v>
       </c>
       <c r="E13" s="13">
         <v>39</v>
       </c>
       <c r="F13" s="13">
         <v>49</v>
       </c>
       <c r="G13" s="50">
         <v>59</v>
       </c>
-      <c r="H13" s="50"/>
+      <c r="H13" s="38">
+        <v>71</v>
+      </c>
       <c r="I13" s="55"/>
       <c r="J13" s="38"/>
       <c r="K13" s="50"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A14" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="10"/>
       <c r="I14" s="55"/>
       <c r="J14" s="10"/>
       <c r="K14" s="12"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="50">
         <v>138</v>
       </c>
       <c r="C15" s="61">
         <v>253</v>
       </c>
       <c r="D15" s="13">
         <v>369</v>
       </c>
       <c r="E15" s="13">
         <v>485</v>
       </c>
       <c r="F15" s="13">
         <v>607</v>
       </c>
       <c r="G15" s="50">
         <v>729</v>
       </c>
-      <c r="H15" s="50"/>
+      <c r="H15" s="38">
+        <v>879</v>
+      </c>
       <c r="I15" s="55"/>
       <c r="J15" s="38"/>
       <c r="K15" s="50"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="50">
         <v>17</v>
       </c>
       <c r="C16" s="61">
         <v>32</v>
       </c>
       <c r="D16" s="13">
         <v>48</v>
       </c>
       <c r="E16" s="13">
         <v>63</v>
       </c>
       <c r="F16" s="13">
         <v>80</v>
       </c>
       <c r="G16" s="50">
         <v>96</v>
       </c>
-      <c r="H16" s="50"/>
+      <c r="H16" s="38">
+        <v>140</v>
+      </c>
       <c r="I16" s="55"/>
       <c r="J16" s="38"/>
       <c r="K16" s="50"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="50">
         <v>30</v>
       </c>
       <c r="C17" s="61">
         <v>61</v>
       </c>
       <c r="D17" s="13">
         <v>92</v>
       </c>
       <c r="E17" s="13">
         <v>123</v>
       </c>
       <c r="F17" s="13">
         <v>153</v>
       </c>
       <c r="G17" s="50">
         <v>183</v>
       </c>
-      <c r="H17" s="50"/>
+      <c r="H17" s="38">
+        <v>219</v>
+      </c>
       <c r="I17" s="55"/>
       <c r="J17" s="38"/>
       <c r="K17" s="50"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="50">
         <v>7</v>
       </c>
       <c r="C18" s="61">
         <v>14</v>
       </c>
       <c r="D18" s="13">
         <v>22</v>
       </c>
       <c r="E18" s="13">
         <v>29</v>
       </c>
       <c r="F18" s="13">
         <v>36</v>
       </c>
       <c r="G18" s="50">
         <v>43</v>
       </c>
-      <c r="H18" s="50"/>
+      <c r="H18" s="38">
+        <v>48</v>
+      </c>
       <c r="I18" s="55"/>
       <c r="J18" s="38"/>
       <c r="K18" s="50"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="50">
         <v>4</v>
       </c>
       <c r="C19" s="61">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>11</v>
       </c>
       <c r="E19" s="13">
         <v>15</v>
       </c>
       <c r="F19" s="13">
         <v>19</v>
       </c>
       <c r="G19" s="50">
         <v>24</v>
       </c>
-      <c r="H19" s="50"/>
+      <c r="H19" s="38">
+        <v>29</v>
+      </c>
       <c r="I19" s="55"/>
       <c r="J19" s="38"/>
       <c r="K19" s="50"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="50">
         <v>66</v>
       </c>
       <c r="C20" s="61">
         <v>111</v>
       </c>
       <c r="D20" s="13">
         <v>156</v>
       </c>
       <c r="E20" s="13">
         <v>200</v>
       </c>
       <c r="F20" s="13">
         <v>251</v>
       </c>
       <c r="G20" s="50">
         <v>302</v>
       </c>
-      <c r="H20" s="50"/>
+      <c r="H20" s="38">
+        <v>350</v>
+      </c>
       <c r="I20" s="55"/>
       <c r="J20" s="38"/>
       <c r="K20" s="50"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="50">
         <v>4</v>
       </c>
       <c r="C21" s="61">
         <v>7</v>
       </c>
       <c r="D21" s="13">
         <v>11</v>
       </c>
       <c r="E21" s="13">
         <v>15</v>
       </c>
       <c r="F21" s="13">
         <v>18</v>
       </c>
       <c r="G21" s="50">
         <v>22</v>
       </c>
-      <c r="H21" s="50"/>
+      <c r="H21" s="38">
+        <v>26</v>
+      </c>
       <c r="I21" s="55"/>
       <c r="J21" s="38"/>
       <c r="K21" s="50"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="50">
         <v>3</v>
       </c>
       <c r="C22" s="61">
         <v>5</v>
       </c>
       <c r="D22" s="13">
         <v>8</v>
       </c>
       <c r="E22" s="13">
         <v>10</v>
       </c>
       <c r="F22" s="13">
         <v>13</v>
       </c>
       <c r="G22" s="50">
         <v>16</v>
       </c>
-      <c r="H22" s="50"/>
+      <c r="H22" s="38">
+        <v>18</v>
+      </c>
       <c r="I22" s="55"/>
       <c r="J22" s="38"/>
       <c r="K22" s="50"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="50">
         <v>7</v>
       </c>
       <c r="C23" s="61">
         <v>15</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="13">
         <v>29</v>
       </c>
       <c r="F23" s="13">
         <v>37</v>
       </c>
       <c r="G23" s="50">
         <v>44</v>
       </c>
-      <c r="H23" s="50"/>
+      <c r="H23" s="38">
+        <v>51</v>
+      </c>
       <c r="I23" s="55"/>
       <c r="J23" s="38"/>
       <c r="K23" s="50"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="10"/>
       <c r="G24" s="12"/>
       <c r="H24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="12"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1">
       <c r="A25" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="50">
         <v>35</v>
       </c>
       <c r="C25" s="61">
         <v>35</v>
       </c>
       <c r="D25" s="13">
         <v>36</v>
       </c>
       <c r="E25" s="13">
         <v>36</v>
       </c>
       <c r="F25" s="13">
         <v>37</v>
       </c>
       <c r="G25" s="50">
         <v>38</v>
       </c>
-      <c r="H25" s="50"/>
+      <c r="H25" s="38">
+        <v>38</v>
+      </c>
       <c r="I25" s="55"/>
       <c r="J25" s="38"/>
       <c r="K25" s="50"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="50">
         <v>3</v>
       </c>
       <c r="C26" s="61">
         <v>3</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>3</v>
       </c>
       <c r="F26" s="13">
         <v>4</v>
       </c>
       <c r="G26" s="50">
         <v>5</v>
       </c>
-      <c r="H26" s="50"/>
+      <c r="H26" s="38">
+        <v>5</v>
+      </c>
       <c r="I26" s="55"/>
       <c r="J26" s="38"/>
       <c r="K26" s="50"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="50">
         <v>0</v>
       </c>
       <c r="C27" s="61">
         <v>0</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
       <c r="E27" s="13">
         <v>1</v>
       </c>
       <c r="F27" s="13">
         <v>1</v>
       </c>
       <c r="G27" s="50">
         <v>1</v>
       </c>
-      <c r="H27" s="50"/>
+      <c r="H27" s="38">
+        <v>1</v>
+      </c>
       <c r="I27" s="55"/>
       <c r="J27" s="38"/>
       <c r="K27" s="50"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="50">
         <v>32</v>
       </c>
       <c r="C28" s="61">
         <v>32</v>
       </c>
       <c r="D28" s="13">
         <v>32</v>
       </c>
       <c r="E28" s="13">
         <v>32</v>
       </c>
       <c r="F28" s="13">
         <v>32</v>
       </c>
       <c r="G28" s="50">
         <v>32</v>
       </c>
-      <c r="H28" s="50"/>
+      <c r="H28" s="38">
+        <v>32</v>
+      </c>
       <c r="I28" s="55"/>
       <c r="J28" s="38"/>
       <c r="K28" s="50"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="21.6">
       <c r="A29" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="10"/>
       <c r="J29" s="9"/>
       <c r="K29" s="12"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="50">
         <v>1</v>
       </c>
       <c r="C30" s="61">
         <v>1</v>
       </c>
       <c r="D30" s="13">
         <v>1</v>
       </c>
       <c r="E30" s="13">
         <v>2</v>
       </c>
       <c r="F30" s="13">
         <v>2</v>
       </c>
       <c r="G30" s="50">
         <v>2</v>
       </c>
-      <c r="H30" s="50"/>
+      <c r="H30" s="38">
+        <v>4</v>
+      </c>
       <c r="I30" s="55"/>
       <c r="J30" s="38"/>
       <c r="K30" s="50"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="50">
         <v>0</v>
       </c>
       <c r="C31" s="61">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13">
         <v>1</v>
       </c>
       <c r="F31" s="13">
         <v>1</v>
       </c>
       <c r="G31" s="50">
         <v>1</v>
       </c>
-      <c r="H31" s="50"/>
+      <c r="H31" s="38">
+        <v>1</v>
+      </c>
       <c r="I31" s="55"/>
       <c r="J31" s="38"/>
       <c r="K31" s="50"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
-      <c r="A32" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="50">
+      <c r="A32" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="50"/>
+      <c r="C32" s="61"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="50"/>
+      <c r="H32" s="38">
         <v>1</v>
       </c>
-      <c r="C32" s="61">
-[...14 lines deleted...]
-      <c r="H32" s="50"/>
       <c r="I32" s="55"/>
       <c r="J32" s="38"/>
       <c r="K32" s="50"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
     </row>
-    <row r="33" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A33" s="47" t="s">
+    <row r="33" spans="1:13" s="1" customFormat="1">
+      <c r="A33" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="50">
+        <v>1</v>
+      </c>
+      <c r="C33" s="61">
+        <v>1</v>
+      </c>
+      <c r="D33" s="13">
+        <v>1</v>
+      </c>
+      <c r="E33" s="13">
+        <v>1</v>
+      </c>
+      <c r="F33" s="13">
+        <v>1</v>
+      </c>
+      <c r="G33" s="50">
+        <v>1</v>
+      </c>
+      <c r="H33" s="38">
+        <v>2</v>
+      </c>
+      <c r="I33" s="55"/>
+      <c r="J33" s="38"/>
+      <c r="K33" s="50"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="9"/>
+    </row>
+    <row r="34" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A34" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="10"/>
-[...12 lines deleted...]
-      <c r="A34" s="20" t="s">
+      <c r="B34" s="10"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1">
+      <c r="A35" s="20" t="s">
         <v>26</v>
-      </c>
-[...27 lines deleted...]
-        <v>27</v>
       </c>
       <c r="B35" s="50">
         <v>14</v>
       </c>
       <c r="C35" s="61">
         <v>29</v>
       </c>
       <c r="D35" s="13">
         <v>43</v>
       </c>
       <c r="E35" s="13">
         <v>58</v>
       </c>
       <c r="F35" s="13">
         <v>72</v>
       </c>
       <c r="G35" s="50">
         <v>87</v>
       </c>
-      <c r="H35" s="50"/>
+      <c r="H35" s="38">
+        <v>104</v>
+      </c>
       <c r="I35" s="55"/>
       <c r="J35" s="38"/>
       <c r="K35" s="50"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
     </row>
-    <row r="36" spans="1:13">
-      <c r="A36" s="51" t="s">
+    <row r="36" spans="1:13" s="1" customFormat="1">
+      <c r="A36" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="50">
+        <v>14</v>
+      </c>
+      <c r="C36" s="61">
+        <v>29</v>
+      </c>
+      <c r="D36" s="13">
+        <v>43</v>
+      </c>
+      <c r="E36" s="13">
+        <v>58</v>
+      </c>
+      <c r="F36" s="13">
+        <v>72</v>
+      </c>
+      <c r="G36" s="50">
+        <v>87</v>
+      </c>
+      <c r="H36" s="38">
+        <v>104</v>
+      </c>
+      <c r="I36" s="55"/>
+      <c r="J36" s="38"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="9"/>
+      <c r="M36" s="9"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="B36" s="11"/>
-[...34 lines deleted...]
-      <c r="K37" s="50"/>
+      <c r="B37" s="11"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="26"/>
+      <c r="H37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="26"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="22" t="s">
-        <v>31</v>
+      <c r="A38" s="20" t="s">
+        <v>26</v>
       </c>
       <c r="B38" s="50">
         <v>0</v>
       </c>
       <c r="C38" s="61">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="17">
         <v>0</v>
       </c>
       <c r="G38" s="50">
         <v>1</v>
       </c>
-      <c r="H38" s="17"/>
+      <c r="H38" s="38">
+        <v>1</v>
+      </c>
       <c r="K38" s="50"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
     </row>
-    <row r="39" spans="1:13" s="1" customFormat="1">
-      <c r="A39" s="47" t="s">
+    <row r="39" spans="1:13">
+      <c r="A39" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="50">
+        <v>0</v>
+      </c>
+      <c r="C39" s="61">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="50">
+        <v>1</v>
+      </c>
+      <c r="H39" s="38">
+        <v>1</v>
+      </c>
+      <c r="K39" s="50"/>
+      <c r="L39" s="11"/>
+      <c r="M39" s="11"/>
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1">
+      <c r="A40" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B39" s="10"/>
-[...38 lines deleted...]
-      <c r="M40" s="9"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B41" s="50">
-        <v>7</v>
+        <v>584</v>
       </c>
       <c r="C41" s="61">
-        <v>15</v>
+        <v>1097</v>
       </c>
       <c r="D41" s="13">
-        <v>22</v>
+        <v>1625</v>
       </c>
       <c r="E41" s="13">
-        <v>29</v>
+        <v>2205</v>
       </c>
       <c r="F41" s="13">
-        <v>36</v>
+        <v>2745</v>
       </c>
       <c r="G41" s="50">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H41" s="50"/>
+        <v>3433</v>
+      </c>
+      <c r="H41" s="38">
+        <v>3832</v>
+      </c>
       <c r="I41" s="55"/>
       <c r="J41" s="38"/>
       <c r="K41" s="50"/>
       <c r="L41" s="9"/>
       <c r="M41" s="9"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
-      <c r="A42" s="21" t="s">
-        <v>27</v>
+      <c r="A42" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B42" s="50">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C42" s="61">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D42" s="13">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E42" s="13">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F42" s="13">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G42" s="50">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H42" s="50"/>
+        <v>44</v>
+      </c>
+      <c r="H42" s="38">
+        <v>44</v>
+      </c>
       <c r="I42" s="55"/>
       <c r="J42" s="38"/>
       <c r="K42" s="50"/>
       <c r="L42" s="9"/>
       <c r="M42" s="9"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B43" s="50">
+        <v>3</v>
+      </c>
+      <c r="C43" s="61">
+        <v>5</v>
+      </c>
+      <c r="D43" s="13">
         <v>8</v>
       </c>
-      <c r="C43" s="61">
+      <c r="E43" s="13">
+        <v>11</v>
+      </c>
+      <c r="F43" s="13">
+        <v>13</v>
+      </c>
+      <c r="G43" s="50">
+        <v>16</v>
+      </c>
+      <c r="H43" s="38">
         <v>17</v>
       </c>
-      <c r="D43" s="13">
-[...11 lines deleted...]
-      <c r="H43" s="50"/>
       <c r="I43" s="55"/>
       <c r="J43" s="38"/>
       <c r="K43" s="50"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B44" s="50">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C44" s="61">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D44" s="13">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E44" s="13">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F44" s="13">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G44" s="50">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H44" s="50"/>
+        <v>51</v>
+      </c>
+      <c r="H44" s="38">
+        <v>54</v>
+      </c>
       <c r="I44" s="55"/>
       <c r="J44" s="38"/>
       <c r="K44" s="50"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="21" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B45" s="50">
-        <v>548</v>
+        <v>6</v>
       </c>
       <c r="C45" s="61">
-        <v>1025</v>
+        <v>12</v>
       </c>
       <c r="D45" s="13">
-        <v>1517</v>
+        <v>18</v>
       </c>
       <c r="E45" s="13">
-        <v>2060</v>
+        <v>24</v>
       </c>
       <c r="F45" s="13">
-        <v>2565</v>
+        <v>30</v>
       </c>
       <c r="G45" s="50">
-        <v>3216</v>
-[...1 lines deleted...]
-      <c r="H45" s="50"/>
+        <v>36</v>
+      </c>
+      <c r="H45" s="38">
+        <v>62</v>
+      </c>
       <c r="I45" s="55"/>
       <c r="J45" s="38"/>
       <c r="K45" s="50"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B46" s="50">
-        <v>1</v>
+        <v>548</v>
       </c>
       <c r="C46" s="61">
-        <v>3</v>
+        <v>1025</v>
       </c>
       <c r="D46" s="13">
-        <v>4</v>
+        <v>1517</v>
       </c>
       <c r="E46" s="13">
-        <v>5</v>
+        <v>2060</v>
       </c>
       <c r="F46" s="13">
-        <v>6</v>
+        <v>2565</v>
       </c>
       <c r="G46" s="50">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="H46" s="50"/>
+        <v>3216</v>
+      </c>
+      <c r="H46" s="38">
+        <v>3577</v>
+      </c>
       <c r="I46" s="55"/>
       <c r="J46" s="38"/>
       <c r="K46" s="50"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B47" s="50">
+        <v>1</v>
+      </c>
+      <c r="C47" s="61">
+        <v>3</v>
+      </c>
+      <c r="D47" s="13">
+        <v>4</v>
+      </c>
+      <c r="E47" s="13">
+        <v>5</v>
+      </c>
+      <c r="F47" s="13">
         <v>6</v>
       </c>
-      <c r="C47" s="61">
-[...10 lines deleted...]
-      </c>
       <c r="G47" s="50">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H47" s="50"/>
+        <v>8</v>
+      </c>
+      <c r="H47" s="38">
+        <v>8</v>
+      </c>
       <c r="I47" s="55"/>
       <c r="J47" s="38"/>
       <c r="K47" s="50"/>
       <c r="L47" s="9"/>
       <c r="M47" s="9"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
-      <c r="A48" s="22" t="s">
-        <v>31</v>
+      <c r="A48" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B48" s="50">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C48" s="61">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D48" s="13">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E48" s="13">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F48" s="13">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G48" s="50">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H48" s="50"/>
+        <v>36</v>
+      </c>
+      <c r="H48" s="38">
+        <v>41</v>
+      </c>
       <c r="I48" s="55"/>
       <c r="J48" s="38"/>
       <c r="K48" s="50"/>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
-      <c r="A49" s="47" t="s">
+      <c r="A49" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B49" s="50">
         <v>5</v>
       </c>
-      <c r="B49" s="10"/>
-[...9 lines deleted...]
-      <c r="M49" s="10"/>
+      <c r="C49" s="61">
+        <v>9</v>
+      </c>
+      <c r="D49" s="13">
+        <v>14</v>
+      </c>
+      <c r="E49" s="13">
+        <v>19</v>
+      </c>
+      <c r="F49" s="13">
+        <v>23</v>
+      </c>
+      <c r="G49" s="50">
+        <v>28</v>
+      </c>
+      <c r="H49" s="38">
+        <v>28</v>
+      </c>
+      <c r="I49" s="55"/>
+      <c r="J49" s="38"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="9"/>
+      <c r="M49" s="9"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
-      <c r="A50" s="20" t="s">
+      <c r="A50" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="10"/>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="10"/>
+    </row>
+    <row r="51" spans="1:13" s="1" customFormat="1">
+      <c r="A51" s="20" t="s">
         <v>26</v>
-      </c>
-[...27 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B51" s="17">
         <v>1</v>
       </c>
       <c r="C51" s="61">
         <v>2</v>
       </c>
       <c r="D51" s="13">
         <v>5</v>
       </c>
       <c r="E51" s="13">
         <v>6</v>
       </c>
       <c r="F51" s="13">
         <v>7</v>
       </c>
       <c r="G51" s="50">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="H51" s="50"/>
+        <v>9</v>
+      </c>
+      <c r="H51" s="38">
+        <v>10</v>
+      </c>
       <c r="I51" s="55"/>
       <c r="J51" s="38"/>
       <c r="K51" s="50"/>
       <c r="L51" s="9"/>
       <c r="M51" s="9"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
-      <c r="A52" s="22" t="s">
-        <v>31</v>
+      <c r="A52" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="B52" s="17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C52" s="61">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D52" s="13">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E52" s="13">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F52" s="13">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G52" s="50">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H52" s="50"/>
+        <v>8</v>
+      </c>
+      <c r="H52" s="38">
+        <v>9</v>
+      </c>
       <c r="I52" s="55"/>
       <c r="J52" s="38"/>
       <c r="K52" s="50"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
-      <c r="A53" s="47" t="s">
+      <c r="A53" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B53" s="17">
+        <v>0</v>
+      </c>
+      <c r="C53" s="61">
+        <v>0</v>
+      </c>
+      <c r="D53" s="13">
+        <v>0</v>
+      </c>
+      <c r="E53" s="13">
+        <v>0</v>
+      </c>
+      <c r="F53" s="13">
+        <v>0</v>
+      </c>
+      <c r="G53" s="50">
+        <v>1</v>
+      </c>
+      <c r="H53" s="38">
+        <v>1</v>
+      </c>
+      <c r="I53" s="55"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="50"/>
+      <c r="L53" s="9"/>
+      <c r="M53" s="9"/>
+    </row>
+    <row r="54" spans="1:13" s="1" customFormat="1">
+      <c r="A54" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="B53" s="10"/>
-[...12 lines deleted...]
-      <c r="A54" s="20" t="s">
+      <c r="B54" s="10"/>
+      <c r="C54" s="13"/>
+      <c r="D54" s="13"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="13"/>
+      <c r="G54" s="13"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="12"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="10"/>
+    </row>
+    <row r="55" spans="1:13" s="1" customFormat="1">
+      <c r="A55" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B54" s="17">
+      <c r="B55" s="17">
         <v>1</v>
       </c>
-      <c r="C54" s="61">
+      <c r="C55" s="61">
         <v>2</v>
       </c>
-      <c r="D54" s="13">
+      <c r="D55" s="13">
         <v>4</v>
       </c>
-      <c r="E54" s="13">
+      <c r="E55" s="13">
         <v>5</v>
       </c>
-      <c r="F54" s="13">
+      <c r="F55" s="13">
         <v>6</v>
       </c>
-      <c r="G54" s="50">
+      <c r="G55" s="50">
         <v>7</v>
       </c>
-      <c r="H54" s="50"/>
-[...28 lines deleted...]
-      <c r="H55" s="50"/>
+      <c r="H55" s="38">
+        <v>8</v>
+      </c>
       <c r="I55" s="55"/>
       <c r="J55" s="38"/>
       <c r="K55" s="50"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="21" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="B56" s="17">
+        <v>0</v>
+      </c>
+      <c r="C56" s="61">
+        <v>0</v>
+      </c>
+      <c r="D56" s="13">
         <v>1</v>
       </c>
-      <c r="C56" s="61">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F56" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G56" s="50">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H56" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H56" s="38">
+        <v>1</v>
+      </c>
       <c r="I56" s="55"/>
       <c r="J56" s="38"/>
       <c r="K56" s="50"/>
       <c r="L56" s="9"/>
       <c r="M56" s="9"/>
     </row>
-    <row r="57" spans="1:13" s="1" customFormat="1" ht="20.399999999999999">
-      <c r="A57" s="48" t="s">
+    <row r="57" spans="1:13" s="1" customFormat="1">
+      <c r="A57" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" s="17">
+        <v>1</v>
+      </c>
+      <c r="C57" s="61">
+        <v>2</v>
+      </c>
+      <c r="D57" s="13">
+        <v>3</v>
+      </c>
+      <c r="E57" s="13">
+        <v>4</v>
+      </c>
+      <c r="F57" s="13">
+        <v>5</v>
+      </c>
+      <c r="G57" s="50">
+        <v>6</v>
+      </c>
+      <c r="H57" s="38">
+        <v>7</v>
+      </c>
+      <c r="I57" s="55"/>
+      <c r="J57" s="38"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="9"/>
+      <c r="M57" s="9"/>
+    </row>
+    <row r="58" spans="1:13" s="1" customFormat="1" ht="20.399999999999999">
+      <c r="A58" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B57" s="10"/>
-[...12 lines deleted...]
-      <c r="A58" s="20" t="s">
+      <c r="B58" s="10"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+    </row>
+    <row r="59" spans="1:13" s="1" customFormat="1">
+      <c r="A59" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B58" s="17">
+      <c r="B59" s="17">
         <v>1</v>
       </c>
-      <c r="C58" s="61">
+      <c r="C59" s="61">
         <v>2</v>
       </c>
-      <c r="D58" s="13">
+      <c r="D59" s="13">
         <v>4</v>
       </c>
-      <c r="E58" s="13">
+      <c r="E59" s="13">
         <v>5</v>
       </c>
-      <c r="F58" s="13">
+      <c r="F59" s="13">
         <v>6</v>
       </c>
-      <c r="G58" s="50">
+      <c r="G59" s="50">
         <v>7</v>
       </c>
-      <c r="H58" s="50"/>
-[...28 lines deleted...]
-      <c r="H59" s="50"/>
+      <c r="H59" s="38">
+        <v>8</v>
+      </c>
       <c r="I59" s="55"/>
       <c r="J59" s="38"/>
       <c r="K59" s="50"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="21" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="B60" s="17">
+        <v>0</v>
+      </c>
+      <c r="C60" s="61">
+        <v>0</v>
+      </c>
+      <c r="D60" s="13">
         <v>1</v>
       </c>
-      <c r="C60" s="61">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F60" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G60" s="50">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H60" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H60" s="38">
+        <v>1</v>
+      </c>
       <c r="I60" s="55"/>
       <c r="J60" s="38"/>
       <c r="K60" s="50"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
     </row>
-    <row r="61" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A61" s="47" t="s">
+    <row r="61" spans="1:13" s="1" customFormat="1">
+      <c r="A61" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="17">
+        <v>1</v>
+      </c>
+      <c r="C61" s="61">
+        <v>2</v>
+      </c>
+      <c r="D61" s="13">
+        <v>3</v>
+      </c>
+      <c r="E61" s="13">
+        <v>4</v>
+      </c>
+      <c r="F61" s="13">
+        <v>5</v>
+      </c>
+      <c r="G61" s="50">
+        <v>6</v>
+      </c>
+      <c r="H61" s="38">
         <v>7</v>
       </c>
-      <c r="B61" s="10"/>
-[...38 lines deleted...]
-      <c r="M62" s="9"/>
+      <c r="I61" s="55"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="50"/>
+      <c r="L61" s="9"/>
+      <c r="M61" s="9"/>
+    </row>
+    <row r="62" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A62" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="10"/>
+      <c r="C62" s="12"/>
+      <c r="D62" s="12"/>
+      <c r="E62" s="12"/>
+      <c r="F62" s="10"/>
+      <c r="G62" s="12"/>
+      <c r="H62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="12"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B63" s="50">
         <v>20</v>
       </c>
       <c r="C63" s="61">
         <v>34</v>
       </c>
       <c r="D63" s="13">
         <v>49</v>
       </c>
       <c r="E63" s="13">
         <v>64</v>
       </c>
       <c r="F63" s="13">
         <v>77</v>
       </c>
       <c r="G63" s="50">
         <v>91</v>
       </c>
-      <c r="H63" s="50"/>
+      <c r="H63" s="38">
+        <v>105</v>
+      </c>
       <c r="I63" s="55"/>
       <c r="J63" s="38"/>
       <c r="K63" s="50"/>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
     </row>
-    <row r="64" spans="1:13" s="1" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A64" s="47" t="s">
+    <row r="64" spans="1:13" s="1" customFormat="1">
+      <c r="A64" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B64" s="50">
+        <v>20</v>
+      </c>
+      <c r="C64" s="61">
+        <v>34</v>
+      </c>
+      <c r="D64" s="13">
+        <v>49</v>
+      </c>
+      <c r="E64" s="13">
+        <v>64</v>
+      </c>
+      <c r="F64" s="13">
+        <v>77</v>
+      </c>
+      <c r="G64" s="50">
+        <v>91</v>
+      </c>
+      <c r="H64" s="38">
+        <v>105</v>
+      </c>
+      <c r="I64" s="55"/>
+      <c r="J64" s="38"/>
+      <c r="K64" s="50"/>
+      <c r="L64" s="9"/>
+      <c r="M64" s="9"/>
+    </row>
+    <row r="65" spans="1:13" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A65" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B64" s="10"/>
-[...34 lines deleted...]
-      <c r="H65" s="50"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="12"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="12"/>
+      <c r="H65" s="10"/>
       <c r="I65" s="55"/>
-      <c r="J65" s="38"/>
-[...2 lines deleted...]
-      <c r="M65" s="9"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="12"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1">
       <c r="A66" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B66" s="50">
         <v>20</v>
       </c>
       <c r="C66" s="61">
         <v>34</v>
       </c>
       <c r="D66" s="13">
         <v>49</v>
       </c>
       <c r="E66" s="13">
         <v>64</v>
       </c>
       <c r="F66" s="13">
         <v>77</v>
       </c>
       <c r="G66" s="50">
         <v>91</v>
       </c>
-      <c r="H66" s="50"/>
+      <c r="H66" s="38">
+        <v>105</v>
+      </c>
       <c r="I66" s="55"/>
       <c r="J66" s="38"/>
       <c r="K66" s="50"/>
       <c r="L66" s="9"/>
       <c r="M66" s="9"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1">
-      <c r="A67" s="47" t="s">
+      <c r="A67" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B67" s="50">
+        <v>20</v>
+      </c>
+      <c r="C67" s="61">
+        <v>34</v>
+      </c>
+      <c r="D67" s="13">
+        <v>49</v>
+      </c>
+      <c r="E67" s="13">
+        <v>64</v>
+      </c>
+      <c r="F67" s="13">
+        <v>77</v>
+      </c>
+      <c r="G67" s="50">
+        <v>91</v>
+      </c>
+      <c r="H67" s="38">
+        <v>105</v>
+      </c>
+      <c r="I67" s="55"/>
+      <c r="J67" s="38"/>
+      <c r="K67" s="50"/>
+      <c r="L67" s="9"/>
+      <c r="M67" s="9"/>
+    </row>
+    <row r="68" spans="1:13" s="1" customFormat="1">
+      <c r="A68" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="B67" s="10"/>
-[...34 lines deleted...]
-      <c r="H68" s="50"/>
+      <c r="B68" s="10"/>
+      <c r="C68" s="12"/>
+      <c r="D68" s="12"/>
+      <c r="E68" s="12"/>
+      <c r="F68" s="12"/>
+      <c r="G68" s="12"/>
+      <c r="H68" s="10"/>
       <c r="I68" s="55"/>
-      <c r="J68" s="38"/>
-[...2 lines deleted...]
-      <c r="M68" s="9"/>
+      <c r="J68" s="10"/>
+      <c r="K68" s="12"/>
+      <c r="L68" s="10"/>
+      <c r="M68" s="10"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1">
       <c r="A69" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B69" s="50">
-        <v>349</v>
+        <v>1157</v>
       </c>
       <c r="C69" s="61">
-        <v>771</v>
+        <v>2386</v>
       </c>
       <c r="D69" s="13">
-        <v>1194</v>
+        <v>3615</v>
       </c>
       <c r="E69" s="13">
-        <v>1616</v>
+        <v>4844</v>
       </c>
       <c r="F69" s="13">
-        <v>2057</v>
+        <v>6093</v>
       </c>
       <c r="G69" s="50">
-        <v>2497</v>
-[...1 lines deleted...]
-      <c r="H69" s="50"/>
+        <v>7342</v>
+      </c>
+      <c r="H69" s="38">
+        <v>8500</v>
+      </c>
       <c r="I69" s="55"/>
       <c r="J69" s="38"/>
       <c r="K69" s="50"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1">
-      <c r="A70" s="21" t="s">
-        <v>51</v>
+      <c r="A70" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B70" s="50">
-        <v>6</v>
+        <v>349</v>
       </c>
       <c r="C70" s="61">
-        <v>13</v>
+        <v>771</v>
       </c>
       <c r="D70" s="13">
-        <v>19</v>
+        <v>1194</v>
       </c>
       <c r="E70" s="13">
-        <v>25</v>
+        <v>1616</v>
       </c>
       <c r="F70" s="13">
-        <v>32</v>
+        <v>2057</v>
       </c>
       <c r="G70" s="50">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H70" s="50"/>
+        <v>2497</v>
+      </c>
+      <c r="H70" s="38">
+        <v>3083</v>
+      </c>
       <c r="I70" s="55"/>
       <c r="J70" s="38"/>
       <c r="K70" s="50"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
     </row>
     <row r="71" spans="1:13" s="1" customFormat="1">
       <c r="A71" s="21" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="B71" s="50">
-        <v>119</v>
+        <v>6</v>
       </c>
       <c r="C71" s="61">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="D71" s="13">
-        <v>357</v>
+        <v>19</v>
       </c>
       <c r="E71" s="13">
-        <v>477</v>
+        <v>25</v>
       </c>
       <c r="F71" s="13">
-        <v>596</v>
+        <v>32</v>
       </c>
       <c r="G71" s="50">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="H71" s="50"/>
+        <v>38</v>
+      </c>
+      <c r="H71" s="38">
+        <v>84</v>
+      </c>
       <c r="I71" s="55"/>
       <c r="J71" s="38"/>
       <c r="K71" s="50"/>
       <c r="L71" s="9"/>
       <c r="M71" s="9"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1">
       <c r="A72" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B72" s="50">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="C72" s="61">
-        <v>149</v>
+        <v>238</v>
       </c>
       <c r="D72" s="13">
-        <v>223</v>
+        <v>357</v>
       </c>
       <c r="E72" s="13">
-        <v>297</v>
+        <v>477</v>
       </c>
       <c r="F72" s="13">
-        <v>371</v>
+        <v>596</v>
       </c>
       <c r="G72" s="50">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="H72" s="50"/>
+        <v>716</v>
+      </c>
+      <c r="H72" s="38">
+        <v>772</v>
+      </c>
       <c r="I72" s="55"/>
       <c r="J72" s="38"/>
       <c r="K72" s="50"/>
       <c r="L72" s="9"/>
       <c r="M72" s="9"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1">
       <c r="A73" s="21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B73" s="50">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="C73" s="61">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="D73" s="13">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="E73" s="13">
-        <v>332</v>
+        <v>297</v>
       </c>
       <c r="F73" s="13">
-        <v>415</v>
+        <v>371</v>
       </c>
       <c r="G73" s="50">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="H73" s="50"/>
+        <v>446</v>
+      </c>
+      <c r="H73" s="38">
+        <v>477</v>
+      </c>
       <c r="I73" s="55"/>
       <c r="J73" s="38"/>
       <c r="K73" s="50"/>
       <c r="L73" s="9"/>
       <c r="M73" s="9"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
       <c r="A74" s="21" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B74" s="50">
-        <v>234</v>
+        <v>83</v>
       </c>
       <c r="C74" s="61">
-        <v>470</v>
+        <v>166</v>
       </c>
       <c r="D74" s="13">
-        <v>705</v>
+        <v>249</v>
       </c>
       <c r="E74" s="13">
-        <v>940</v>
+        <v>332</v>
       </c>
       <c r="F74" s="13">
-        <v>1176</v>
+        <v>415</v>
       </c>
       <c r="G74" s="50">
-        <v>1412</v>
-[...1 lines deleted...]
-      <c r="H74" s="50"/>
+        <v>498</v>
+      </c>
+      <c r="H74" s="38">
+        <v>585</v>
+      </c>
       <c r="I74" s="55"/>
       <c r="J74" s="38"/>
       <c r="K74" s="50"/>
       <c r="L74" s="9"/>
       <c r="M74" s="9"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1">
       <c r="A75" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B75" s="50">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="C75" s="61">
-        <v>146</v>
+        <v>470</v>
       </c>
       <c r="D75" s="13">
-        <v>220</v>
+        <v>705</v>
       </c>
       <c r="E75" s="13">
-        <v>293</v>
+        <v>940</v>
       </c>
       <c r="F75" s="13">
-        <v>367</v>
+        <v>1176</v>
       </c>
       <c r="G75" s="50">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="H75" s="50"/>
+        <v>1412</v>
+      </c>
+      <c r="H75" s="38">
+        <v>1610</v>
+      </c>
       <c r="I75" s="55"/>
       <c r="J75" s="38"/>
       <c r="K75" s="50"/>
       <c r="L75" s="9"/>
       <c r="M75" s="9"/>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1">
       <c r="A76" s="21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B76" s="50">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="C76" s="61">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="D76" s="13">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="E76" s="13">
-        <v>210</v>
+        <v>293</v>
       </c>
       <c r="F76" s="13">
-        <v>261</v>
+        <v>367</v>
       </c>
       <c r="G76" s="50">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="H76" s="50"/>
+        <v>440</v>
+      </c>
+      <c r="H76" s="38">
+        <v>499</v>
+      </c>
       <c r="I76" s="55"/>
       <c r="J76" s="38"/>
       <c r="K76" s="50"/>
       <c r="L76" s="9"/>
       <c r="M76" s="9"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1">
-      <c r="A77" s="22" t="s">
-        <v>31</v>
+      <c r="A77" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B77" s="50">
-        <v>164</v>
+        <v>54</v>
       </c>
       <c r="C77" s="61">
-        <v>327</v>
+        <v>106</v>
       </c>
       <c r="D77" s="13">
-        <v>491</v>
+        <v>158</v>
       </c>
       <c r="E77" s="13">
-        <v>654</v>
+        <v>210</v>
       </c>
       <c r="F77" s="13">
-        <v>818</v>
+        <v>261</v>
       </c>
       <c r="G77" s="50">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="H77" s="50"/>
+        <v>313</v>
+      </c>
+      <c r="H77" s="38">
+        <v>346</v>
+      </c>
       <c r="I77" s="55"/>
       <c r="J77" s="38"/>
       <c r="K77" s="50"/>
       <c r="L77" s="9"/>
       <c r="M77" s="9"/>
     </row>
-    <row r="78" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A78" s="47" t="s">
+    <row r="78" spans="1:13" s="1" customFormat="1">
+      <c r="A78" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" s="50">
+        <v>164</v>
+      </c>
+      <c r="C78" s="61">
+        <v>327</v>
+      </c>
+      <c r="D78" s="13">
+        <v>491</v>
+      </c>
+      <c r="E78" s="13">
+        <v>654</v>
+      </c>
+      <c r="F78" s="13">
+        <v>818</v>
+      </c>
+      <c r="G78" s="50">
+        <v>981</v>
+      </c>
+      <c r="H78" s="38">
+        <v>1044</v>
+      </c>
+      <c r="I78" s="55"/>
+      <c r="J78" s="38"/>
+      <c r="K78" s="50"/>
+      <c r="L78" s="9"/>
+      <c r="M78" s="9"/>
+    </row>
+    <row r="79" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A79" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="B78" s="12"/>
-[...34 lines deleted...]
-      <c r="H79" s="50"/>
+      <c r="B79" s="12"/>
+      <c r="C79" s="12"/>
+      <c r="D79" s="12"/>
+      <c r="E79" s="12"/>
+      <c r="F79" s="12"/>
+      <c r="G79" s="12"/>
+      <c r="H79" s="12"/>
       <c r="I79" s="55"/>
-      <c r="J79" s="38"/>
-[...2 lines deleted...]
-      <c r="M79" s="23"/>
+      <c r="J79" s="12"/>
+      <c r="K79" s="12"/>
+      <c r="L79" s="12"/>
+      <c r="M79" s="10"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1">
       <c r="A80" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B80" s="50">
-        <v>3282</v>
+        <v>13213</v>
       </c>
       <c r="C80" s="61">
-        <v>10849</v>
+        <v>31149</v>
       </c>
       <c r="D80" s="13">
-        <v>19174</v>
+        <v>49843</v>
       </c>
       <c r="E80" s="13">
-        <v>23322</v>
+        <v>64359</v>
       </c>
       <c r="F80" s="13">
-        <v>26059</v>
+        <v>77119</v>
       </c>
       <c r="G80" s="50">
-        <v>36646</v>
-[...1 lines deleted...]
-      <c r="H80" s="50"/>
+        <v>97728</v>
+      </c>
+      <c r="H80" s="38">
+        <v>112468</v>
+      </c>
       <c r="I80" s="55"/>
       <c r="J80" s="38"/>
       <c r="K80" s="50"/>
       <c r="L80" s="14"/>
       <c r="M80" s="23"/>
     </row>
     <row r="81" spans="1:13" s="1" customFormat="1">
-      <c r="A81" s="21" t="s">
-        <v>28</v>
+      <c r="A81" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B81" s="50">
-        <v>1551</v>
+        <v>3282</v>
       </c>
       <c r="C81" s="61">
-        <v>3808</v>
+        <v>10849</v>
       </c>
       <c r="D81" s="13">
-        <v>6065</v>
+        <v>19174</v>
       </c>
       <c r="E81" s="13">
-        <v>8322</v>
+        <v>23322</v>
       </c>
       <c r="F81" s="13">
-        <v>9907</v>
+        <v>26059</v>
       </c>
       <c r="G81" s="50">
-        <v>11492</v>
-[...1 lines deleted...]
-      <c r="H81" s="50"/>
+        <v>36646</v>
+      </c>
+      <c r="H81" s="38">
+        <v>41630</v>
+      </c>
       <c r="I81" s="55"/>
       <c r="J81" s="38"/>
       <c r="K81" s="50"/>
       <c r="L81" s="14"/>
       <c r="M81" s="23"/>
     </row>
     <row r="82" spans="1:13" s="1" customFormat="1">
       <c r="A82" s="21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B82" s="50">
-        <v>242</v>
+        <v>1551</v>
       </c>
       <c r="C82" s="61">
-        <v>619</v>
+        <v>3808</v>
       </c>
       <c r="D82" s="13">
-        <v>997</v>
+        <v>6065</v>
       </c>
       <c r="E82" s="13">
-        <v>1374</v>
+        <v>8322</v>
       </c>
       <c r="F82" s="13">
-        <v>1834</v>
+        <v>9907</v>
       </c>
       <c r="G82" s="50">
-        <v>2294</v>
-[...1 lines deleted...]
-      <c r="H82" s="50"/>
+        <v>11492</v>
+      </c>
+      <c r="H82" s="38">
+        <v>12664</v>
+      </c>
       <c r="I82" s="55"/>
       <c r="J82" s="38"/>
       <c r="K82" s="50"/>
       <c r="L82" s="14"/>
       <c r="M82" s="23"/>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1">
       <c r="A83" s="21" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B83" s="50">
-        <v>3435</v>
+        <v>242</v>
       </c>
       <c r="C83" s="61">
-        <v>5999</v>
+        <v>619</v>
       </c>
       <c r="D83" s="13">
-        <v>8564</v>
+        <v>997</v>
       </c>
       <c r="E83" s="13">
-        <v>11129</v>
+        <v>1374</v>
       </c>
       <c r="F83" s="13">
-        <v>12077</v>
+        <v>1834</v>
       </c>
       <c r="G83" s="50">
-        <v>13025</v>
-[...1 lines deleted...]
-      <c r="H83" s="50"/>
+        <v>2294</v>
+      </c>
+      <c r="H83" s="38">
+        <v>2742</v>
+      </c>
       <c r="I83" s="55"/>
       <c r="J83" s="38"/>
       <c r="K83" s="50"/>
       <c r="L83" s="14"/>
       <c r="M83" s="23"/>
     </row>
     <row r="84" spans="1:13" s="1" customFormat="1">
       <c r="A84" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B84" s="50">
-        <v>966</v>
+        <v>3435</v>
       </c>
       <c r="C84" s="61">
-        <v>1599</v>
+        <v>5999</v>
       </c>
       <c r="D84" s="13">
-        <v>2232</v>
+        <v>8564</v>
       </c>
       <c r="E84" s="13">
-        <v>2865</v>
+        <v>11129</v>
       </c>
       <c r="F84" s="13">
-        <v>6057</v>
+        <v>12077</v>
       </c>
       <c r="G84" s="50">
-        <v>9249</v>
-[...1 lines deleted...]
-      <c r="H84" s="50"/>
+        <v>13025</v>
+      </c>
+      <c r="H84" s="38">
+        <v>14491</v>
+      </c>
       <c r="I84" s="55"/>
       <c r="J84" s="38"/>
       <c r="K84" s="50"/>
       <c r="L84" s="14"/>
       <c r="M84" s="23"/>
     </row>
     <row r="85" spans="1:13" s="1" customFormat="1">
       <c r="A85" s="21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B85" s="50">
-        <v>2851</v>
+        <v>966</v>
       </c>
       <c r="C85" s="61">
-        <v>6498</v>
+        <v>1599</v>
       </c>
       <c r="D85" s="13">
-        <v>10146</v>
+        <v>2232</v>
       </c>
       <c r="E85" s="13">
-        <v>13794</v>
+        <v>2865</v>
       </c>
       <c r="F85" s="13">
-        <v>16743</v>
+        <v>6057</v>
       </c>
       <c r="G85" s="50">
-        <v>19692</v>
-[...1 lines deleted...]
-      <c r="H85" s="50"/>
+        <v>9249</v>
+      </c>
+      <c r="H85" s="38">
+        <v>12231</v>
+      </c>
       <c r="I85" s="55"/>
       <c r="J85" s="38"/>
       <c r="K85" s="50"/>
       <c r="L85" s="14"/>
       <c r="M85" s="23"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1">
-      <c r="A86" s="22" t="s">
-        <v>31</v>
+      <c r="A86" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B86" s="50">
-        <v>888</v>
+        <v>2851</v>
       </c>
       <c r="C86" s="61">
-        <v>1777</v>
+        <v>6498</v>
       </c>
       <c r="D86" s="13">
-        <v>2665</v>
+        <v>10146</v>
       </c>
       <c r="E86" s="13">
-        <v>3553</v>
+        <v>13794</v>
       </c>
       <c r="F86" s="13">
-        <v>4441</v>
+        <v>16743</v>
       </c>
       <c r="G86" s="50">
-        <v>5330</v>
-[...1 lines deleted...]
-      <c r="H86" s="50"/>
+        <v>19692</v>
+      </c>
+      <c r="H86" s="38">
+        <v>22562</v>
+      </c>
       <c r="I86" s="55"/>
       <c r="J86" s="38"/>
       <c r="K86" s="50"/>
       <c r="L86" s="14"/>
       <c r="M86" s="23"/>
     </row>
-    <row r="87" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A87" s="47" t="s">
+    <row r="87" spans="1:13" s="1" customFormat="1">
+      <c r="A87" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="50">
+        <v>888</v>
+      </c>
+      <c r="C87" s="61">
+        <v>1777</v>
+      </c>
+      <c r="D87" s="13">
+        <v>2665</v>
+      </c>
+      <c r="E87" s="13">
+        <v>3553</v>
+      </c>
+      <c r="F87" s="13">
+        <v>4441</v>
+      </c>
+      <c r="G87" s="50">
+        <v>5330</v>
+      </c>
+      <c r="H87" s="38">
+        <v>6148</v>
+      </c>
+      <c r="I87" s="55"/>
+      <c r="J87" s="38"/>
+      <c r="K87" s="50"/>
+      <c r="L87" s="14"/>
+      <c r="M87" s="23"/>
+    </row>
+    <row r="88" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A88" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B87" s="10"/>
-[...34 lines deleted...]
-      <c r="H88" s="50"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="13"/>
+      <c r="E88" s="43"/>
+      <c r="F88" s="43"/>
+      <c r="G88" s="12"/>
+      <c r="H88" s="10"/>
       <c r="I88" s="55"/>
-      <c r="J88" s="38"/>
-[...2 lines deleted...]
-      <c r="M88" s="9"/>
+      <c r="J88" s="10"/>
+      <c r="K88" s="12"/>
+      <c r="L88" s="10"/>
+      <c r="M88" s="10"/>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1">
       <c r="A89" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B89" s="50">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C89" s="61">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D89" s="13">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="E89" s="13">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F89" s="50">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="G89" s="50">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H89" s="50"/>
+        <v>44</v>
+      </c>
+      <c r="H89" s="38">
+        <v>51</v>
+      </c>
       <c r="I89" s="55"/>
       <c r="J89" s="38"/>
       <c r="K89" s="50"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
     </row>
     <row r="90" spans="1:13" s="1" customFormat="1">
-      <c r="A90" s="21" t="s">
-        <v>47</v>
+      <c r="A90" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B90" s="50">
+        <v>1</v>
+      </c>
+      <c r="C90" s="61">
+        <v>2</v>
+      </c>
+      <c r="D90" s="13">
+        <v>3</v>
+      </c>
+      <c r="E90" s="13">
+        <v>4</v>
+      </c>
+      <c r="F90" s="50">
+        <v>5</v>
+      </c>
+      <c r="G90" s="50">
         <v>6</v>
       </c>
-      <c r="C90" s="61">
-[...14 lines deleted...]
-      <c r="H90" s="50"/>
+      <c r="H90" s="38">
+        <v>6</v>
+      </c>
       <c r="I90" s="55"/>
       <c r="J90" s="38"/>
       <c r="K90" s="50"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1">
-      <c r="A91" s="22" t="s">
+      <c r="A91" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B91" s="50">
+        <v>6</v>
+      </c>
+      <c r="C91" s="61">
+        <v>13</v>
+      </c>
+      <c r="D91" s="13">
+        <v>19</v>
+      </c>
+      <c r="E91" s="13">
+        <v>25</v>
+      </c>
+      <c r="F91" s="50">
         <v>31</v>
       </c>
-      <c r="B91" s="50">
-[...13 lines deleted...]
-      </c>
       <c r="G91" s="50">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H91" s="50"/>
+        <v>38</v>
+      </c>
+      <c r="H91" s="38">
+        <v>44</v>
+      </c>
       <c r="I91" s="55"/>
       <c r="J91" s="38"/>
       <c r="K91" s="50"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1">
-      <c r="A92" s="47" t="s">
+      <c r="A92" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B92" s="50">
+        <v>0</v>
+      </c>
+      <c r="C92" s="61">
+        <v>0</v>
+      </c>
+      <c r="D92" s="13">
+        <v>0</v>
+      </c>
+      <c r="E92" s="13">
+        <v>0</v>
+      </c>
+      <c r="F92" s="50">
+        <v>0</v>
+      </c>
+      <c r="G92" s="50">
+        <v>1</v>
+      </c>
+      <c r="H92" s="38">
+        <v>1</v>
+      </c>
+      <c r="I92" s="55"/>
+      <c r="J92" s="38"/>
+      <c r="K92" s="50"/>
+      <c r="L92" s="9"/>
+      <c r="M92" s="9"/>
+    </row>
+    <row r="93" spans="1:13" s="1" customFormat="1">
+      <c r="A93" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B92" s="10"/>
-[...12 lines deleted...]
-      <c r="A93" s="20" t="s">
+      <c r="B93" s="10"/>
+      <c r="C93" s="13"/>
+      <c r="D93" s="12"/>
+      <c r="E93" s="12"/>
+      <c r="F93" s="13"/>
+      <c r="G93" s="12"/>
+      <c r="H93" s="10"/>
+      <c r="J93" s="10"/>
+      <c r="K93" s="12"/>
+      <c r="L93" s="10"/>
+      <c r="M93" s="10"/>
+    </row>
+    <row r="94" spans="1:13" s="1" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A94" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B93" s="50">
+      <c r="B94" s="50">
         <v>28851</v>
       </c>
-      <c r="C93" s="61">
+      <c r="C94" s="61">
         <v>70350</v>
       </c>
-      <c r="D93" s="13">
+      <c r="D94" s="13">
         <v>104621</v>
       </c>
-      <c r="E93" s="13">
+      <c r="E94" s="13">
         <v>140493</v>
       </c>
-      <c r="F93" s="50">
+      <c r="F94" s="50">
         <v>180203</v>
       </c>
-      <c r="G93" s="50">
+      <c r="G94" s="50">
         <v>217451</v>
       </c>
-      <c r="H93" s="50"/>
-[...28 lines deleted...]
-      <c r="H94" s="50"/>
+      <c r="H94" s="38">
+        <v>248921</v>
+      </c>
       <c r="I94" s="55"/>
       <c r="J94" s="38"/>
       <c r="K94" s="50"/>
       <c r="L94" s="9"/>
       <c r="M94" s="9"/>
     </row>
     <row r="95" spans="1:13" s="1" customFormat="1">
-      <c r="A95" s="21" t="s">
-        <v>27</v>
+      <c r="A95" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B95" s="17">
-        <v>22642</v>
+        <v>6209</v>
       </c>
       <c r="C95" s="61">
-        <v>58142</v>
+        <v>12208</v>
       </c>
       <c r="D95" s="13">
-        <v>85758</v>
+        <v>18863</v>
       </c>
       <c r="E95" s="13">
-        <v>110897</v>
+        <v>29596</v>
       </c>
       <c r="F95" s="50">
-        <v>138886</v>
+        <v>41317</v>
       </c>
       <c r="G95" s="50">
-        <v>166792</v>
-[...1 lines deleted...]
-      <c r="H95" s="50"/>
+        <v>50659</v>
+      </c>
+      <c r="H95" s="38">
+        <v>63443</v>
+      </c>
       <c r="I95" s="55"/>
       <c r="J95" s="38"/>
       <c r="K95" s="50"/>
       <c r="L95" s="9"/>
       <c r="M95" s="9"/>
     </row>
-    <row r="96" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A96" s="47" t="s">
+    <row r="96" spans="1:13" s="1" customFormat="1">
+      <c r="A96" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B96" s="17">
+        <v>22642</v>
+      </c>
+      <c r="C96" s="61">
+        <v>58142</v>
+      </c>
+      <c r="D96" s="13">
+        <v>85758</v>
+      </c>
+      <c r="E96" s="13">
+        <v>110897</v>
+      </c>
+      <c r="F96" s="50">
+        <v>138886</v>
+      </c>
+      <c r="G96" s="50">
+        <v>166792</v>
+      </c>
+      <c r="H96" s="38">
+        <v>185478</v>
+      </c>
+      <c r="I96" s="55"/>
+      <c r="J96" s="38"/>
+      <c r="K96" s="50"/>
+      <c r="L96" s="9"/>
+      <c r="M96" s="9"/>
+    </row>
+    <row r="97" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A97" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B96" s="10"/>
-[...13 lines deleted...]
-      <c r="A97" s="20" t="s">
+      <c r="B97" s="10"/>
+      <c r="C97" s="12"/>
+      <c r="D97" s="12"/>
+      <c r="E97" s="12"/>
+      <c r="F97" s="10"/>
+      <c r="G97" s="12"/>
+      <c r="H97" s="10"/>
+      <c r="I97" s="55"/>
+      <c r="J97" s="10"/>
+      <c r="K97" s="12"/>
+      <c r="L97" s="10"/>
+      <c r="M97" s="10"/>
+    </row>
+    <row r="98" spans="1:13" s="1" customFormat="1">
+      <c r="A98" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B97" s="17">
+      <c r="B98" s="17">
         <v>4</v>
       </c>
-      <c r="C97" s="61">
+      <c r="C98" s="61">
         <v>9</v>
       </c>
-      <c r="D97" s="13">
+      <c r="D98" s="13">
         <v>13</v>
       </c>
-      <c r="E97" s="13">
+      <c r="E98" s="13">
         <v>18</v>
       </c>
-      <c r="F97" s="50">
+      <c r="F98" s="50">
         <v>22</v>
       </c>
-      <c r="G97" s="50">
+      <c r="G98" s="50">
         <v>27</v>
       </c>
-      <c r="H97" s="50"/>
-[...28 lines deleted...]
-      <c r="H98" s="50"/>
+      <c r="H98" s="38">
+        <v>34</v>
+      </c>
       <c r="I98" s="55"/>
       <c r="J98" s="38"/>
       <c r="K98" s="50"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
     </row>
     <row r="99" spans="1:13" s="1" customFormat="1">
       <c r="A99" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B99" s="17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C99" s="61">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D99" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E99" s="13">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F99" s="50">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G99" s="50">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H99" s="50"/>
+        <v>18</v>
+      </c>
+      <c r="H99" s="38">
+        <v>25</v>
+      </c>
       <c r="I99" s="55"/>
       <c r="J99" s="38"/>
       <c r="K99" s="50"/>
       <c r="L99" s="9"/>
       <c r="M99" s="9"/>
     </row>
     <row r="100" spans="1:13" s="1" customFormat="1">
-      <c r="A100" s="22" t="s">
-        <v>31</v>
+      <c r="A100" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="B100" s="17">
         <v>1</v>
       </c>
       <c r="C100" s="61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D100" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E100" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F100" s="50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G100" s="50">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H100" s="50"/>
+        <v>6</v>
+      </c>
+      <c r="H100" s="38">
+        <v>6</v>
+      </c>
       <c r="I100" s="55"/>
       <c r="J100" s="38"/>
       <c r="K100" s="50"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
     </row>
-    <row r="101" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A101" s="49" t="s">
+    <row r="101" spans="1:13" s="1" customFormat="1">
+      <c r="A101" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B101" s="17">
+        <v>1</v>
+      </c>
+      <c r="C101" s="61">
+        <v>1</v>
+      </c>
+      <c r="D101" s="13">
+        <v>2</v>
+      </c>
+      <c r="E101" s="13">
+        <v>2</v>
+      </c>
+      <c r="F101" s="50">
+        <v>3</v>
+      </c>
+      <c r="G101" s="50">
+        <v>3</v>
+      </c>
+      <c r="H101" s="38">
+        <v>3</v>
+      </c>
+      <c r="I101" s="55"/>
+      <c r="J101" s="38"/>
+      <c r="K101" s="50"/>
+      <c r="L101" s="9"/>
+      <c r="M101" s="9"/>
+    </row>
+    <row r="102" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A102" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="B101" s="10"/>
-[...34 lines deleted...]
-      <c r="H102" s="52"/>
+      <c r="B102" s="10"/>
+      <c r="C102" s="12"/>
+      <c r="D102" s="12"/>
+      <c r="E102" s="12"/>
+      <c r="F102" s="12"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="10"/>
       <c r="I102" s="56"/>
-      <c r="J102" s="39"/>
-[...2 lines deleted...]
-      <c r="M102" s="16"/>
+      <c r="J102" s="10"/>
+      <c r="K102" s="12"/>
+      <c r="L102" s="10"/>
+      <c r="M102" s="10"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1">
       <c r="A103" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B103" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="C103" s="24" t="s">
-        <v>63</v>
+      <c r="C103" s="62" t="s">
+        <v>62</v>
       </c>
       <c r="D103" s="44" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E103" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F103" s="52" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G103" s="52" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="H103" s="52"/>
+        <v>97</v>
+      </c>
+      <c r="H103" s="39">
+        <v>137.80000000000001</v>
+      </c>
       <c r="I103" s="56"/>
       <c r="J103" s="39"/>
       <c r="K103" s="52"/>
       <c r="L103" s="16"/>
       <c r="M103" s="16"/>
     </row>
     <row r="104" spans="1:13" s="1" customFormat="1">
-      <c r="A104" s="21" t="s">
-[...20 lines deleted...]
-      <c r="H104" s="52"/>
+      <c r="A104" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B104" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C104" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D104" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="E104" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="F104" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="G104" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="H104" s="39">
+        <v>62</v>
+      </c>
       <c r="I104" s="56"/>
       <c r="J104" s="39"/>
       <c r="K104" s="52"/>
       <c r="L104" s="16"/>
       <c r="M104" s="16"/>
     </row>
     <row r="105" spans="1:13" s="1" customFormat="1">
       <c r="A105" s="21" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B105" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B105" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="C105" s="62" t="s">
-[...9 lines deleted...]
-        <v>60</v>
+      <c r="C105" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="D105" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E105" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="F105" s="44" t="s">
+        <v>89</v>
       </c>
       <c r="G105" s="44" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H105" s="52"/>
+        <v>99</v>
+      </c>
+      <c r="H105" s="39">
+        <v>47</v>
+      </c>
       <c r="I105" s="56"/>
       <c r="J105" s="39"/>
       <c r="K105" s="52"/>
-      <c r="L105" s="41"/>
-      <c r="M105" s="31"/>
+      <c r="L105" s="16"/>
+      <c r="M105" s="16"/>
     </row>
     <row r="106" spans="1:13" s="1" customFormat="1">
-      <c r="A106" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B106" s="63" t="s">
+      <c r="A106" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B106" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="C106" s="63" t="s">
-[...9 lines deleted...]
-        <v>90</v>
+      <c r="C106" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="D106" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="E106" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="F106" s="42" t="s">
+        <v>60</v>
       </c>
       <c r="G106" s="44" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="H106" s="52"/>
+        <v>100</v>
+      </c>
+      <c r="H106" s="39">
+        <v>0.8</v>
+      </c>
       <c r="I106" s="56"/>
       <c r="J106" s="39"/>
       <c r="K106" s="52"/>
       <c r="L106" s="41"/>
       <c r="M106" s="31"/>
     </row>
     <row r="107" spans="1:13" s="1" customFormat="1">
-      <c r="A107" s="47" t="s">
+      <c r="A107" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B107" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="C107" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="D107" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E107" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="F107" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="G107" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="H107" s="39">
+        <v>28</v>
+      </c>
+      <c r="I107" s="56"/>
+      <c r="J107" s="39"/>
+      <c r="K107" s="52"/>
+      <c r="L107" s="41"/>
+      <c r="M107" s="31"/>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1">
+      <c r="A108" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="B107" s="24"/>
-[...39 lines deleted...]
-      <c r="M108" s="31"/>
+      <c r="B108" s="24"/>
+      <c r="C108" s="45"/>
+      <c r="D108" s="45"/>
+      <c r="E108" s="12"/>
+      <c r="F108" s="52"/>
+      <c r="G108" s="45"/>
+      <c r="H108" s="10"/>
+      <c r="I108" s="56"/>
+      <c r="J108" s="10"/>
+      <c r="K108" s="12"/>
+      <c r="L108" s="10"/>
+      <c r="M108" s="10"/>
     </row>
     <row r="109" spans="1:13" s="1" customFormat="1">
       <c r="A109" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B109" s="45" t="s">
         <v>56</v>
       </c>
       <c r="C109" s="24" t="s">
         <v>64</v>
       </c>
       <c r="D109" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E109" s="44" t="s">
         <v>81</v>
       </c>
       <c r="F109" s="44" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="H109" s="44"/>
+      <c r="H109" s="39">
+        <v>15</v>
+      </c>
       <c r="I109" s="58"/>
       <c r="J109" s="31"/>
       <c r="K109" s="52"/>
       <c r="L109" s="41"/>
       <c r="M109" s="31"/>
     </row>
-    <row r="110" spans="1:13" s="1" customFormat="1" ht="52.2">
-      <c r="A110" s="47" t="s">
+    <row r="110" spans="1:13" s="1" customFormat="1">
+      <c r="A110" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B110" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C110" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D110" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="E110" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="F110" s="44" t="s">
+        <v>91</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="H110" s="39">
         <v>15</v>
       </c>
-      <c r="B110" s="10"/>
-[...34 lines deleted...]
-      <c r="H111" s="42"/>
+      <c r="I110" s="58"/>
+      <c r="J110" s="31"/>
+      <c r="K110" s="52"/>
+      <c r="L110" s="41"/>
+      <c r="M110" s="31"/>
+    </row>
+    <row r="111" spans="1:13" s="1" customFormat="1" ht="52.2">
+      <c r="A111" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B111" s="10"/>
+      <c r="C111" s="12"/>
+      <c r="D111" s="12"/>
+      <c r="E111" s="12"/>
+      <c r="F111" s="52"/>
+      <c r="G111" s="12"/>
+      <c r="H111" s="10"/>
       <c r="I111" s="56"/>
-      <c r="J111" s="16"/>
-[...2 lines deleted...]
-      <c r="M111" s="16"/>
+      <c r="J111" s="10"/>
+      <c r="K111" s="10"/>
+      <c r="L111" s="10"/>
+      <c r="M111" s="10"/>
     </row>
     <row r="112" spans="1:13" s="1" customFormat="1">
       <c r="A112" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B112" s="44" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>65</v>
+      </c>
+      <c r="D112" s="42" t="s">
+        <v>73</v>
       </c>
       <c r="E112" s="42" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F112" s="44" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G112" s="42" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H112" s="44"/>
+        <v>103</v>
+      </c>
+      <c r="H112" s="39">
+        <v>59.9</v>
+      </c>
       <c r="I112" s="56"/>
       <c r="J112" s="16"/>
       <c r="K112" s="52"/>
       <c r="L112" s="16"/>
       <c r="M112" s="16"/>
     </row>
     <row r="113" spans="1:13" s="1" customFormat="1">
       <c r="A113" s="20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B113" s="44" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D113" s="44" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>74</v>
+      </c>
+      <c r="E113" s="42" t="s">
+        <v>83</v>
       </c>
       <c r="F113" s="44" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G113" s="42" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="K113" s="44"/>
+        <v>104</v>
+      </c>
+      <c r="H113" s="39">
+        <v>50.9</v>
+      </c>
+      <c r="I113" s="56"/>
+      <c r="J113" s="16"/>
+      <c r="K113" s="52"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:13" s="1" customFormat="1">
-      <c r="A114" s="21" t="s">
-        <v>49</v>
+      <c r="A114" s="20" t="s">
+        <v>47</v>
       </c>
       <c r="B114" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="D114" s="44" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E114" s="44" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="F114" s="44" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="G114" s="42" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="H114" s="44"/>
+        <v>105</v>
+      </c>
+      <c r="H114" s="39">
+        <v>5.8</v>
+      </c>
       <c r="I114" s="58"/>
       <c r="J114" s="31"/>
       <c r="K114" s="44"/>
-      <c r="L114" s="41"/>
-      <c r="M114" s="31"/>
+      <c r="L114" s="16"/>
+      <c r="M114" s="16"/>
     </row>
     <row r="115" spans="1:13" s="1" customFormat="1">
-      <c r="A115" s="22" t="s">
-        <v>31</v>
+      <c r="A115" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B115" s="44" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D115" s="44" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="E115" s="44" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F115" s="44" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-      <c r="H115" s="44"/>
+        <v>80</v>
+      </c>
+      <c r="G115" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="H115" s="39">
+        <v>0.3</v>
+      </c>
       <c r="I115" s="58"/>
       <c r="J115" s="31"/>
       <c r="K115" s="44"/>
       <c r="L115" s="41"/>
       <c r="M115" s="31"/>
     </row>
-    <row r="116" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A116" s="47" t="s">
+    <row r="116" spans="1:13" s="1" customFormat="1">
+      <c r="A116" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B116" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="C116" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D116" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="E116" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="F116" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="G116" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="H116" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="I116" s="58"/>
+      <c r="J116" s="31"/>
+      <c r="K116" s="44"/>
+      <c r="L116" s="41"/>
+      <c r="M116" s="31"/>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A117" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B116" s="10"/>
-[...13 lines deleted...]
-      <c r="A117" s="20" t="s">
+      <c r="B117" s="10"/>
+      <c r="C117" s="42"/>
+      <c r="D117" s="12"/>
+      <c r="E117" s="12"/>
+      <c r="F117" s="10"/>
+      <c r="G117" s="12"/>
+      <c r="H117" s="10"/>
+      <c r="I117" s="58"/>
+      <c r="J117" s="10"/>
+      <c r="K117" s="12"/>
+      <c r="L117" s="10"/>
+      <c r="M117" s="10"/>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1">
+      <c r="A118" s="20" t="s">
         <v>26</v>
-      </c>
-[...27 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B118" s="60" t="s">
         <v>61</v>
       </c>
       <c r="C118" s="62" t="s">
         <v>69</v>
       </c>
       <c r="D118" s="42" t="s">
         <v>77</v>
       </c>
       <c r="E118" s="42" t="s">
         <v>86</v>
       </c>
       <c r="F118" s="44" t="s">
         <v>96</v>
       </c>
       <c r="G118" s="42" t="s">
         <v>107</v>
       </c>
-      <c r="H118" s="42"/>
+      <c r="H118" s="39">
+        <v>801</v>
+      </c>
       <c r="I118" s="58"/>
       <c r="J118" s="16"/>
       <c r="K118" s="42"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
     </row>
     <row r="119" spans="1:13" s="1" customFormat="1">
-      <c r="A119" s="47" t="s">
+      <c r="A119" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B119" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="C119" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="D119" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="E119" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="F119" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="G119" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="H119" s="39">
+        <v>801</v>
+      </c>
+      <c r="I119" s="58"/>
+      <c r="J119" s="16"/>
+      <c r="K119" s="42"/>
+      <c r="L119" s="16"/>
+      <c r="M119" s="16"/>
+    </row>
+    <row r="120" spans="1:13" s="1" customFormat="1">
+      <c r="A120" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B119" s="10"/>
-[...39 lines deleted...]
-      <c r="M120" s="9"/>
+      <c r="B120" s="10"/>
+      <c r="C120" s="12"/>
+      <c r="D120" s="12"/>
+      <c r="E120" s="12"/>
+      <c r="F120" s="12"/>
+      <c r="G120" s="12"/>
+      <c r="H120" s="10"/>
+      <c r="I120" s="56"/>
+      <c r="J120" s="10"/>
+      <c r="K120" s="12"/>
+      <c r="L120" s="10"/>
+      <c r="M120" s="10"/>
     </row>
     <row r="121" spans="1:13" s="1" customFormat="1">
       <c r="A121" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B121" s="50">
-        <v>50</v>
+        <v>4206</v>
       </c>
       <c r="C121" s="61">
-        <v>100</v>
+        <v>7729</v>
       </c>
       <c r="D121" s="13">
-        <v>150</v>
+        <v>11251</v>
       </c>
       <c r="E121" s="13">
-        <v>200</v>
+        <v>14774</v>
       </c>
       <c r="F121" s="50">
-        <v>250</v>
+        <v>19437</v>
       </c>
       <c r="G121" s="50">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="H121" s="50"/>
+        <v>24101</v>
+      </c>
+      <c r="H121" s="38">
+        <v>28714</v>
+      </c>
       <c r="I121" s="55"/>
       <c r="J121" s="38"/>
       <c r="K121" s="50"/>
       <c r="L121" s="9"/>
       <c r="M121" s="9"/>
     </row>
     <row r="122" spans="1:13" s="1" customFormat="1">
-      <c r="A122" s="21" t="s">
-        <v>29</v>
+      <c r="A122" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B122" s="50">
-        <v>4133</v>
+        <v>50</v>
       </c>
       <c r="C122" s="61">
-        <v>7582</v>
+        <v>100</v>
       </c>
       <c r="D122" s="13">
-        <v>11031</v>
+        <v>150</v>
       </c>
       <c r="E122" s="13">
-        <v>14481</v>
+        <v>200</v>
       </c>
       <c r="F122" s="50">
-        <v>19071</v>
+        <v>250</v>
       </c>
       <c r="G122" s="50">
-        <v>23661</v>
-[...1 lines deleted...]
-      <c r="H122" s="50"/>
+        <v>300</v>
+      </c>
+      <c r="H122" s="38">
+        <v>300</v>
+      </c>
       <c r="I122" s="55"/>
       <c r="J122" s="38"/>
       <c r="K122" s="50"/>
       <c r="L122" s="9"/>
       <c r="M122" s="9"/>
     </row>
     <row r="123" spans="1:13" s="1" customFormat="1">
-      <c r="A123" s="22" t="s">
-        <v>31</v>
+      <c r="A123" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="B123" s="50">
-        <v>23</v>
+        <v>4133</v>
       </c>
       <c r="C123" s="61">
-        <v>47</v>
+        <v>7582</v>
       </c>
       <c r="D123" s="13">
-        <v>70</v>
+        <v>11031</v>
       </c>
       <c r="E123" s="13">
-        <v>93</v>
+        <v>14481</v>
       </c>
       <c r="F123" s="50">
-        <v>117</v>
+        <v>19071</v>
       </c>
       <c r="G123" s="50">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H123" s="50"/>
+        <v>23661</v>
+      </c>
+      <c r="H123" s="38">
+        <v>28251</v>
+      </c>
       <c r="I123" s="55"/>
       <c r="J123" s="38"/>
       <c r="K123" s="50"/>
-      <c r="L123" s="10"/>
+      <c r="L123" s="9"/>
       <c r="M123" s="9"/>
     </row>
     <row r="124" spans="1:13" s="1" customFormat="1">
-      <c r="A124" s="47" t="s">
+      <c r="A124" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B124" s="50">
+        <v>23</v>
+      </c>
+      <c r="C124" s="61">
+        <v>47</v>
+      </c>
+      <c r="D124" s="13">
+        <v>70</v>
+      </c>
+      <c r="E124" s="13">
+        <v>93</v>
+      </c>
+      <c r="F124" s="50">
+        <v>117</v>
+      </c>
+      <c r="G124" s="50">
+        <v>140</v>
+      </c>
+      <c r="H124" s="38">
+        <v>163</v>
+      </c>
+      <c r="I124" s="55"/>
+      <c r="J124" s="38"/>
+      <c r="K124" s="50"/>
+      <c r="L124" s="10"/>
+      <c r="M124" s="9"/>
+    </row>
+    <row r="125" spans="1:13" s="1" customFormat="1">
+      <c r="A125" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B124" s="10"/>
-[...12 lines deleted...]
-      <c r="A125" s="20" t="s">
+      <c r="B125" s="10"/>
+      <c r="C125" s="10"/>
+      <c r="D125" s="12"/>
+      <c r="E125" s="12"/>
+      <c r="F125" s="12"/>
+      <c r="G125" s="12"/>
+      <c r="H125" s="10"/>
+      <c r="J125" s="10"/>
+      <c r="K125" s="12"/>
+      <c r="L125" s="10"/>
+      <c r="M125" s="10"/>
+    </row>
+    <row r="126" spans="1:13" s="1" customFormat="1">
+      <c r="A126" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B125" s="50">
+      <c r="B126" s="50">
         <v>25</v>
       </c>
-      <c r="C125" s="61">
+      <c r="C126" s="61">
         <v>49</v>
       </c>
-      <c r="D125" s="13">
+      <c r="D126" s="13">
         <v>74</v>
       </c>
-      <c r="E125" s="13">
+      <c r="E126" s="13">
         <v>99</v>
       </c>
-      <c r="F125" s="50">
+      <c r="F126" s="50">
         <v>123</v>
       </c>
-      <c r="G125" s="50">
+      <c r="G126" s="50">
         <v>148</v>
       </c>
-      <c r="H125" s="50"/>
-[...28 lines deleted...]
-      <c r="H126" s="50"/>
+      <c r="H126" s="38">
+        <v>148</v>
+      </c>
       <c r="I126" s="55"/>
       <c r="J126" s="38"/>
       <c r="K126" s="50"/>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
     </row>
     <row r="127" spans="1:13" s="1" customFormat="1">
       <c r="A127" s="21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B127" s="50">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C127" s="61">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="D127" s="13">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="E127" s="13">
-        <v>62</v>
+        <v>3</v>
       </c>
       <c r="F127" s="50">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="G127" s="50">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H127" s="50"/>
+        <v>5</v>
+      </c>
+      <c r="H127" s="38">
+        <v>5</v>
+      </c>
       <c r="I127" s="55"/>
       <c r="J127" s="38"/>
       <c r="K127" s="50"/>
       <c r="L127" s="9"/>
       <c r="M127" s="9"/>
     </row>
     <row r="128" spans="1:13" s="1" customFormat="1">
-      <c r="A128" s="22" t="s">
+      <c r="A128" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B128" s="50">
+        <v>16</v>
+      </c>
+      <c r="C128" s="61">
         <v>31</v>
       </c>
-      <c r="B128" s="50">
-[...4 lines deleted...]
-      </c>
       <c r="D128" s="13">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E128" s="13">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="F128" s="50">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="G128" s="50">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H128" s="50"/>
+        <v>93</v>
+      </c>
+      <c r="H128" s="38">
+        <v>93</v>
+      </c>
       <c r="I128" s="55"/>
       <c r="J128" s="38"/>
       <c r="K128" s="50"/>
       <c r="L128" s="9"/>
       <c r="M128" s="9"/>
     </row>
-    <row r="129" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A129" s="47" t="s">
+    <row r="129" spans="1:13" s="1" customFormat="1">
+      <c r="A129" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B129" s="50">
+        <v>8</v>
+      </c>
+      <c r="C129" s="61">
+        <v>17</v>
+      </c>
+      <c r="D129" s="13">
+        <v>25</v>
+      </c>
+      <c r="E129" s="13">
+        <v>33</v>
+      </c>
+      <c r="F129" s="50">
+        <v>42</v>
+      </c>
+      <c r="G129" s="50">
+        <v>50</v>
+      </c>
+      <c r="H129" s="38">
+        <v>50</v>
+      </c>
+      <c r="I129" s="55"/>
+      <c r="J129" s="38"/>
+      <c r="K129" s="50"/>
+      <c r="L129" s="9"/>
+      <c r="M129" s="9"/>
+    </row>
+    <row r="130" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A130" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B129" s="10"/>
-[...34 lines deleted...]
-      <c r="H130" s="50"/>
+      <c r="B130" s="10"/>
+      <c r="C130" s="12"/>
+      <c r="D130" s="12"/>
+      <c r="E130" s="12"/>
+      <c r="F130" s="10"/>
+      <c r="G130" s="12"/>
+      <c r="H130" s="10"/>
       <c r="I130" s="55"/>
-      <c r="J130" s="38"/>
-[...2 lines deleted...]
-      <c r="M130" s="9"/>
+      <c r="J130" s="9"/>
+      <c r="K130" s="12"/>
+      <c r="L130" s="10"/>
+      <c r="M130" s="10"/>
     </row>
     <row r="131" spans="1:13" s="1" customFormat="1">
       <c r="A131" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B131" s="50">
-        <v>12246</v>
+        <v>14390</v>
       </c>
       <c r="C131" s="61">
-        <v>25922</v>
+        <v>30394</v>
       </c>
       <c r="D131" s="13">
-        <v>39328</v>
+        <v>46628</v>
       </c>
       <c r="E131" s="13">
-        <v>52508</v>
+        <v>62314</v>
       </c>
       <c r="F131" s="50">
-        <v>67158</v>
+        <v>78579</v>
       </c>
       <c r="G131" s="50">
-        <v>88900</v>
-[...1 lines deleted...]
-      <c r="H131" s="50"/>
+        <v>102645</v>
+      </c>
+      <c r="H131" s="38">
+        <v>122693</v>
+      </c>
       <c r="I131" s="55"/>
       <c r="J131" s="38"/>
       <c r="K131" s="50"/>
       <c r="L131" s="9"/>
       <c r="M131" s="9"/>
     </row>
     <row r="132" spans="1:13" s="1" customFormat="1">
-      <c r="A132" s="21" t="s">
-        <v>29</v>
+      <c r="A132" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B132" s="50">
-        <v>0</v>
+        <v>12246</v>
       </c>
       <c r="C132" s="61">
-        <v>438</v>
+        <v>25922</v>
       </c>
       <c r="D132" s="13">
-        <v>876</v>
+        <v>39328</v>
       </c>
       <c r="E132" s="13">
-        <v>1314</v>
+        <v>52508</v>
       </c>
       <c r="F132" s="50">
-        <v>1789</v>
+        <v>67158</v>
       </c>
       <c r="G132" s="50">
-        <v>2265</v>
-[...1 lines deleted...]
-      <c r="H132" s="50"/>
+        <v>88900</v>
+      </c>
+      <c r="H132" s="38">
+        <v>107495</v>
+      </c>
       <c r="I132" s="55"/>
       <c r="J132" s="38"/>
       <c r="K132" s="50"/>
       <c r="L132" s="9"/>
       <c r="M132" s="9"/>
     </row>
     <row r="133" spans="1:13" s="1" customFormat="1">
       <c r="A133" s="21" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B133" s="50">
-        <v>2084</v>
+        <v>0</v>
       </c>
       <c r="C133" s="61">
-        <v>3540</v>
+        <v>438</v>
       </c>
       <c r="D133" s="13">
-        <v>5494</v>
+        <v>876</v>
       </c>
       <c r="E133" s="13">
-        <v>7127</v>
+        <v>1314</v>
       </c>
       <c r="F133" s="50">
-        <v>8221</v>
+        <v>1789</v>
       </c>
       <c r="G133" s="50">
-        <v>10025</v>
-[...1 lines deleted...]
-      <c r="H133" s="50"/>
+        <v>2265</v>
+      </c>
+      <c r="H133" s="38">
+        <v>2740</v>
+      </c>
       <c r="I133" s="55"/>
       <c r="J133" s="38"/>
       <c r="K133" s="50"/>
       <c r="L133" s="9"/>
       <c r="M133" s="9"/>
     </row>
     <row r="134" spans="1:13" s="1" customFormat="1">
-      <c r="A134" s="22" t="s">
-        <v>31</v>
+      <c r="A134" s="21" t="s">
+        <v>47</v>
       </c>
       <c r="B134" s="50">
-        <v>59</v>
+        <v>2084</v>
       </c>
       <c r="C134" s="61">
-        <v>495</v>
+        <v>3540</v>
       </c>
       <c r="D134" s="13">
-        <v>930</v>
+        <v>5494</v>
       </c>
       <c r="E134" s="13">
-        <v>1365</v>
+        <v>7127</v>
       </c>
       <c r="F134" s="50">
-        <v>1411</v>
+        <v>8221</v>
       </c>
       <c r="G134" s="50">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="H134" s="50"/>
+        <v>10025</v>
+      </c>
+      <c r="H134" s="38">
+        <v>10959</v>
+      </c>
       <c r="I134" s="55"/>
       <c r="J134" s="38"/>
       <c r="K134" s="50"/>
       <c r="L134" s="9"/>
       <c r="M134" s="9"/>
     </row>
     <row r="135" spans="1:13" s="1" customFormat="1">
-      <c r="A135" s="47" t="s">
+      <c r="A135" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B135" s="50">
+        <v>59</v>
+      </c>
+      <c r="C135" s="61">
+        <v>495</v>
+      </c>
+      <c r="D135" s="13">
+        <v>930</v>
+      </c>
+      <c r="E135" s="13">
+        <v>1365</v>
+      </c>
+      <c r="F135" s="50">
+        <v>1411</v>
+      </c>
+      <c r="G135" s="50">
+        <v>1456</v>
+      </c>
+      <c r="H135" s="38">
+        <v>1499</v>
+      </c>
+      <c r="I135" s="55"/>
+      <c r="J135" s="38"/>
+      <c r="K135" s="50"/>
+      <c r="L135" s="9"/>
+      <c r="M135" s="9"/>
+    </row>
+    <row r="136" spans="1:13" s="1" customFormat="1">
+      <c r="A136" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B135" s="10"/>
-[...38 lines deleted...]
-      <c r="M136" s="9"/>
+      <c r="B136" s="10"/>
+      <c r="C136" s="12"/>
+      <c r="D136" s="12"/>
+      <c r="E136" s="12"/>
+      <c r="F136" s="12"/>
+      <c r="G136" s="12"/>
+      <c r="H136" s="10"/>
+      <c r="J136" s="10"/>
+      <c r="K136" s="12"/>
+      <c r="L136" s="10"/>
+      <c r="M136" s="10"/>
     </row>
     <row r="137" spans="1:13" s="1" customFormat="1">
       <c r="A137" s="20" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B137" s="50">
-        <v>2658</v>
+        <v>4560</v>
       </c>
       <c r="C137" s="61">
-        <v>20953</v>
+        <v>25216</v>
       </c>
       <c r="D137" s="13">
-        <v>35514</v>
+        <v>43840</v>
       </c>
       <c r="E137" s="13">
-        <v>57313</v>
+        <v>70523</v>
       </c>
       <c r="F137" s="50">
-        <v>63770</v>
+        <v>81947</v>
       </c>
       <c r="G137" s="50">
-        <v>75970</v>
-[...1 lines deleted...]
-      <c r="H137" s="50"/>
+        <v>98388</v>
+      </c>
+      <c r="H137" s="38">
+        <v>113948</v>
+      </c>
       <c r="I137" s="55"/>
       <c r="J137" s="38"/>
       <c r="K137" s="50"/>
       <c r="L137" s="9"/>
       <c r="M137" s="9"/>
     </row>
     <row r="138" spans="1:13" s="1" customFormat="1">
-      <c r="A138" s="21" t="s">
-        <v>27</v>
+      <c r="A138" s="20" t="s">
+        <v>50</v>
       </c>
       <c r="B138" s="50">
-        <v>166</v>
+        <v>2658</v>
       </c>
       <c r="C138" s="61">
-        <v>1162</v>
+        <v>20953</v>
       </c>
       <c r="D138" s="13">
-        <v>2159</v>
+        <v>35514</v>
       </c>
       <c r="E138" s="13">
-        <v>3156</v>
+        <v>57313</v>
       </c>
       <c r="F138" s="50">
-        <v>3274</v>
+        <v>63770</v>
       </c>
       <c r="G138" s="50">
-        <v>3392</v>
-[...1 lines deleted...]
-      <c r="H138" s="50"/>
+        <v>75970</v>
+      </c>
+      <c r="H138" s="38">
+        <v>87984</v>
+      </c>
       <c r="I138" s="55"/>
       <c r="J138" s="38"/>
       <c r="K138" s="50"/>
       <c r="L138" s="9"/>
       <c r="M138" s="9"/>
     </row>
     <row r="139" spans="1:13" s="1" customFormat="1">
       <c r="A139" s="21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B139" s="50">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C139" s="61">
-        <v>323</v>
+        <v>1162</v>
       </c>
       <c r="D139" s="13">
-        <v>484</v>
+        <v>2159</v>
       </c>
       <c r="E139" s="13">
-        <v>646</v>
+        <v>3156</v>
       </c>
       <c r="F139" s="50">
-        <v>807</v>
+        <v>3274</v>
       </c>
       <c r="G139" s="50">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="H139" s="50"/>
+        <v>3392</v>
+      </c>
+      <c r="H139" s="38">
+        <v>3511</v>
+      </c>
       <c r="I139" s="55"/>
       <c r="J139" s="38"/>
       <c r="K139" s="50"/>
       <c r="L139" s="9"/>
       <c r="M139" s="9"/>
     </row>
     <row r="140" spans="1:13" s="1" customFormat="1">
       <c r="A140" s="21" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B140" s="50">
-        <v>1575</v>
+        <v>161</v>
       </c>
       <c r="C140" s="61">
-        <v>2778</v>
+        <v>323</v>
       </c>
       <c r="D140" s="13">
-        <v>5683</v>
+        <v>484</v>
       </c>
       <c r="E140" s="13">
-        <v>9408</v>
+        <v>646</v>
       </c>
       <c r="F140" s="50">
-        <v>13991</v>
+        <v>807</v>
       </c>
       <c r="G140" s="50">
-        <v>17846</v>
-[...1 lines deleted...]
-      <c r="H140" s="50"/>
+        <v>969</v>
+      </c>
+      <c r="H140" s="38">
+        <v>1899</v>
+      </c>
       <c r="I140" s="55"/>
       <c r="J140" s="38"/>
       <c r="K140" s="50"/>
       <c r="L140" s="9"/>
       <c r="M140" s="9"/>
     </row>
     <row r="141" spans="1:13" s="1" customFormat="1">
-      <c r="A141" s="22" t="s">
-[...12 lines deleted...]
-        <v>54</v>
+      <c r="A141" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B141" s="50">
+        <v>1575</v>
+      </c>
+      <c r="C141" s="61">
+        <v>2778</v>
+      </c>
+      <c r="D141" s="13">
+        <v>5683</v>
+      </c>
+      <c r="E141" s="13">
+        <v>9408</v>
       </c>
       <c r="F141" s="50">
-        <v>106</v>
+        <v>13991</v>
       </c>
       <c r="G141" s="50">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="H141" s="50"/>
+        <v>17846</v>
+      </c>
+      <c r="H141" s="38">
+        <v>20237</v>
+      </c>
       <c r="I141" s="55"/>
       <c r="J141" s="38"/>
       <c r="K141" s="50"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
     </row>
     <row r="142" spans="1:13" s="1" customFormat="1">
-      <c r="A142" s="47" t="s">
-[...7 lines deleted...]
-      <c r="H142" s="53"/>
+      <c r="A142" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B142" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="C142" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="D142" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="E142" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="F142" s="50">
+        <v>106</v>
+      </c>
+      <c r="G142" s="50">
+        <v>211</v>
+      </c>
+      <c r="H142" s="38">
+        <v>317</v>
+      </c>
       <c r="I142" s="55"/>
       <c r="J142" s="38"/>
-      <c r="K142" s="10"/>
-[...1 lines deleted...]
-      <c r="M142" s="10"/>
+      <c r="K142" s="50"/>
+      <c r="L142" s="9"/>
+      <c r="M142" s="9"/>
     </row>
     <row r="143" spans="1:13" s="1" customFormat="1">
-      <c r="A143" s="20" t="s">
-[...14 lines deleted...]
-      <c r="F143" s="50">
+      <c r="A143" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="G143" s="50">
-[...2 lines deleted...]
-      <c r="H143" s="50"/>
+      <c r="B143" s="10"/>
+      <c r="C143" s="12"/>
+      <c r="D143" s="12"/>
+      <c r="E143" s="63"/>
+      <c r="G143" s="67"/>
+      <c r="H143" s="53"/>
       <c r="I143" s="55"/>
       <c r="J143" s="38"/>
-      <c r="K143" s="50"/>
-[...1 lines deleted...]
-      <c r="M143" s="9"/>
+      <c r="K143" s="10"/>
+      <c r="L143" s="10"/>
+      <c r="M143" s="10"/>
     </row>
     <row r="144" spans="1:13" s="1" customFormat="1">
-      <c r="A144" s="22" t="s">
-        <v>31</v>
+      <c r="A144" s="20" t="s">
+        <v>26</v>
       </c>
       <c r="B144" s="50">
         <v>4</v>
       </c>
       <c r="C144" s="61">
         <v>7</v>
       </c>
       <c r="D144" s="13">
         <v>10</v>
       </c>
       <c r="E144" s="13">
         <v>17</v>
       </c>
       <c r="F144" s="50">
         <v>21</v>
       </c>
       <c r="G144" s="50">
         <v>26</v>
       </c>
-      <c r="H144" s="50"/>
+      <c r="H144" s="38">
+        <v>30</v>
+      </c>
       <c r="I144" s="55"/>
       <c r="J144" s="38"/>
       <c r="K144" s="50"/>
       <c r="L144" s="9"/>
       <c r="M144" s="9"/>
     </row>
-    <row r="145" spans="1:13" s="1" customFormat="1" ht="21.6">
-      <c r="A145" s="47" t="s">
+    <row r="145" spans="1:13" s="1" customFormat="1">
+      <c r="A145" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B145" s="50">
+        <v>4</v>
+      </c>
+      <c r="C145" s="61">
+        <v>7</v>
+      </c>
+      <c r="D145" s="13">
+        <v>10</v>
+      </c>
+      <c r="E145" s="13">
+        <v>17</v>
+      </c>
+      <c r="F145" s="50">
+        <v>21</v>
+      </c>
+      <c r="G145" s="50">
+        <v>26</v>
+      </c>
+      <c r="H145" s="38">
+        <v>30</v>
+      </c>
+      <c r="I145" s="55"/>
+      <c r="J145" s="38"/>
+      <c r="K145" s="50"/>
+      <c r="L145" s="9"/>
+      <c r="M145" s="9"/>
+    </row>
+    <row r="146" spans="1:13" s="1" customFormat="1" ht="21.6">
+      <c r="A146" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="B145" s="15"/>
-[...11 lines deleted...]
-      <c r="A146" s="20" t="s">
+      <c r="B146" s="15"/>
+      <c r="C146" s="43"/>
+      <c r="D146" s="43"/>
+      <c r="E146" s="43"/>
+      <c r="G146" s="43"/>
+      <c r="H146" s="10"/>
+      <c r="J146" s="10"/>
+      <c r="K146" s="12"/>
+      <c r="L146" s="10"/>
+      <c r="M146" s="10"/>
+    </row>
+    <row r="147" spans="1:13" s="1" customFormat="1">
+      <c r="A147" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B146" s="53" t="s">
+      <c r="B147" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="C146" s="53" t="s">
+      <c r="C147" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="D146" s="63" t="s">
+      <c r="D147" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E146" s="63" t="s">
+      <c r="E147" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="F146" s="50">
+      <c r="F147" s="50">
         <v>77</v>
       </c>
-      <c r="G146" s="50">
+      <c r="G147" s="50">
         <v>77</v>
       </c>
-      <c r="H146" s="50"/>
-[...7 lines deleted...]
-      <c r="A147" s="36" t="s">
+      <c r="H147" s="68">
+        <v>124</v>
+      </c>
+      <c r="I147" s="55"/>
+      <c r="J147" s="38"/>
+      <c r="K147" s="50"/>
+      <c r="L147" s="9"/>
+      <c r="M147" s="9"/>
+    </row>
+    <row r="148" spans="1:13" s="1" customFormat="1">
+      <c r="A148" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="B147" s="59" t="s">
+      <c r="B148" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="C147" s="59" t="s">
+      <c r="C148" s="59" t="s">
         <v>54</v>
       </c>
-      <c r="D147" s="64" t="s">
+      <c r="D148" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="E147" s="64" t="s">
+      <c r="E148" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="F147" s="54">
+      <c r="F148" s="54">
         <v>77</v>
       </c>
-      <c r="G147" s="54">
+      <c r="G148" s="54">
         <v>77</v>
       </c>
-      <c r="H147" s="54"/>
-[...7 lines deleted...]
-      <c r="A148" s="25" t="s">
+      <c r="H148" s="40">
+        <v>124</v>
+      </c>
+      <c r="I148" s="57"/>
+      <c r="J148" s="40"/>
+      <c r="K148" s="54"/>
+      <c r="L148" s="37"/>
+      <c r="M148" s="37"/>
+    </row>
+    <row r="149" spans="1:13" s="4" customFormat="1" ht="13.8">
+      <c r="A149" s="25" t="s">
         <v>32</v>
-      </c>
-[...14 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B149" s="26"/>
       <c r="C149" s="26"/>
       <c r="D149" s="26"/>
       <c r="E149" s="26"/>
-      <c r="F149" s="26"/>
-[...1 lines deleted...]
-      <c r="H149" s="26"/>
+      <c r="G149" s="28"/>
+      <c r="H149" s="27"/>
       <c r="I149" s="29"/>
       <c r="J149" s="29"/>
       <c r="K149" s="26"/>
-      <c r="L149" s="29"/>
-[...3 lines deleted...]
-      <c r="A150" s="26"/>
+      <c r="L149" s="27"/>
+      <c r="M149" s="27"/>
+    </row>
+    <row r="150" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A150" s="30" t="s">
+        <v>33</v>
+      </c>
       <c r="B150" s="26"/>
       <c r="C150" s="26"/>
       <c r="D150" s="26"/>
       <c r="E150" s="26"/>
       <c r="F150" s="26"/>
       <c r="G150" s="26"/>
       <c r="H150" s="26"/>
       <c r="I150" s="29"/>
       <c r="J150" s="29"/>
       <c r="K150" s="26"/>
       <c r="L150" s="29"/>
       <c r="M150" s="26"/>
     </row>
     <row r="151" spans="1:13" s="7" customFormat="1" ht="13.8">
-      <c r="A151" s="2"/>
-[...71 lines deleted...]
-      <c r="M155" s="67"/>
+      <c r="A151" s="26"/>
+      <c r="B151" s="26"/>
+      <c r="C151" s="26"/>
+      <c r="D151" s="26"/>
+      <c r="E151" s="26"/>
+      <c r="F151" s="26"/>
+      <c r="G151" s="26"/>
+      <c r="H151" s="26"/>
+      <c r="I151" s="29"/>
+      <c r="J151" s="29"/>
+      <c r="K151" s="26"/>
+      <c r="L151" s="29"/>
+      <c r="M151" s="26"/>
+    </row>
+    <row r="152" spans="1:13" s="7" customFormat="1" ht="13.8">
+      <c r="A152" s="2"/>
+      <c r="B152" s="2"/>
+      <c r="C152" s="2"/>
+      <c r="D152" s="2"/>
+      <c r="E152" s="2"/>
+      <c r="F152" s="2"/>
+      <c r="G152" s="2"/>
+      <c r="H152" s="2"/>
+      <c r="I152" s="6"/>
+      <c r="J152" s="6"/>
+      <c r="K152" s="2"/>
+      <c r="L152" s="6"/>
+      <c r="M152" s="2"/>
+    </row>
+    <row r="153" spans="1:13" s="8" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A153" s="92"/>
+      <c r="B153" s="92"/>
+      <c r="C153" s="92"/>
+      <c r="D153" s="92"/>
+      <c r="E153" s="92"/>
+      <c r="F153" s="92"/>
+      <c r="G153" s="92"/>
+      <c r="H153" s="92"/>
+      <c r="I153" s="92"/>
+      <c r="J153" s="92"/>
+      <c r="K153" s="92"/>
+      <c r="L153" s="92"/>
+      <c r="M153" s="92"/>
+    </row>
+    <row r="154" spans="1:13" s="8" customFormat="1" ht="27" customHeight="1">
+      <c r="A154" s="92"/>
+      <c r="B154" s="92"/>
+      <c r="C154" s="92"/>
+      <c r="D154" s="92"/>
+      <c r="E154" s="92"/>
+      <c r="F154" s="92"/>
+      <c r="G154" s="92"/>
+      <c r="H154" s="92"/>
+      <c r="I154" s="92"/>
+      <c r="J154" s="92"/>
+      <c r="K154" s="92"/>
+      <c r="L154" s="92"/>
+      <c r="M154" s="92"/>
+    </row>
+    <row r="155" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A155" s="91"/>
+      <c r="B155" s="91"/>
+      <c r="C155" s="91"/>
+      <c r="D155" s="91"/>
+      <c r="E155" s="91"/>
+      <c r="F155" s="91"/>
+      <c r="G155" s="91"/>
+      <c r="H155" s="91"/>
+      <c r="I155" s="91"/>
+      <c r="J155" s="91"/>
+      <c r="K155" s="91"/>
+      <c r="L155" s="91"/>
+      <c r="M155" s="91"/>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="89"/>
+      <c r="B156" s="89"/>
+      <c r="C156" s="89"/>
+      <c r="D156" s="89"/>
+      <c r="E156" s="89"/>
+      <c r="F156" s="89"/>
+      <c r="G156" s="89"/>
+      <c r="H156" s="89"/>
+      <c r="I156" s="89"/>
+      <c r="J156" s="89"/>
+      <c r="K156" s="89"/>
+      <c r="L156" s="89"/>
+      <c r="M156" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A156:M156"/>
+    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A155:M155"/>
-    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A153:M153"/>
     <mergeCell ref="A154:M154"/>
-    <mergeCell ref="A152:M152"/>
-    <mergeCell ref="A153:M153"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Лист 1'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>