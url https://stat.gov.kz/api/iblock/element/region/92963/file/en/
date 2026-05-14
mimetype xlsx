--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -22,53 +22,53 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Karaganda" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AU11" i="10"/>
-  <c r="AT7"/>
+  <c r="AT7" i="10"/>
   <c r="AU7"/>
+  <c r="AU11" s="1"/>
   <c r="AV7"/>
   <c r="AW7"/>
   <c r="AX7"/>
   <c r="AY7"/>
   <c r="AY11" s="1"/>
   <c r="AZ7"/>
   <c r="BA7"/>
   <c r="AP7"/>
   <c r="AQ7"/>
   <c r="AQ11" s="1"/>
   <c r="AR7"/>
   <c r="AS7"/>
   <c r="AO7" l="1"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AM11" s="1"/>
   <c r="AL7"/>
   <c r="AK7"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AI11" s="1"/>
   <c r="AH7"/>
   <c r="AD7" l="1"/>
   <c r="AE7"/>
   <c r="AF7"/>
@@ -144,54 +144,54 @@
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t xml:space="preserve">
    *  Preliminary data.</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January 2025*</t>
+    <t>January-February 2025*</t>
   </si>
   <si>
-    <t>January 2026*</t>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -433,78 +433,78 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -776,157 +776,157 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX17" sqref="AX17"/>
+      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="10.140625" customWidth="1"/>
     <col min="27" max="29" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="33"/>
-[...38 lines deleted...]
-      <c r="AO1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
+      <c r="AL1" s="34"/>
+      <c r="AM1" s="34"/>
+      <c r="AN1" s="34"/>
+      <c r="AO1" s="34"/>
       <c r="AP1" s="27"/>
       <c r="AQ1" s="27"/>
       <c r="AR1" s="27"/>
       <c r="AS1" s="27"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="33"/>
-[...38 lines deleted...]
-      <c r="AO2" s="33"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
+      <c r="AE2" s="34"/>
+      <c r="AF2" s="34"/>
+      <c r="AG2" s="34"/>
+      <c r="AH2" s="34"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="34"/>
+      <c r="AL2" s="34"/>
+      <c r="AM2" s="34"/>
+      <c r="AN2" s="34"/>
+      <c r="AO2" s="34"/>
       <c r="AP2" s="27"/>
       <c r="AQ2" s="27"/>
       <c r="AR2" s="27"/>
       <c r="AS2" s="27"/>
     </row>
     <row r="3" spans="1:53" s="2" customFormat="1" ht="12">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
@@ -936,241 +936,241 @@
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="27"/>
       <c r="AF3" s="27"/>
       <c r="AG3" s="27"/>
       <c r="AH3" s="27"/>
       <c r="AI3" s="27"/>
       <c r="AJ3" s="27"/>
       <c r="AK3" s="27"/>
       <c r="AL3" s="27"/>
       <c r="AM3" s="27"/>
       <c r="AN3" s="27"/>
       <c r="AO3" s="27"/>
       <c r="AP3" s="27"/>
       <c r="AQ3" s="27"/>
       <c r="AR3" s="27"/>
       <c r="AS3" s="27"/>
     </row>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="32">
+      <c r="B4" s="33">
         <v>2015</v>
       </c>
-      <c r="C4" s="32"/>
-[...2 lines deleted...]
-      <c r="F4" s="32">
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33">
         <v>2016</v>
       </c>
-      <c r="G4" s="32"/>
-[...2 lines deleted...]
-      <c r="J4" s="32">
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33">
         <v>2017</v>
       </c>
-      <c r="K4" s="32"/>
-[...2 lines deleted...]
-      <c r="N4" s="32">
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33">
         <v>2018</v>
       </c>
-      <c r="O4" s="32"/>
-[...2 lines deleted...]
-      <c r="R4" s="32">
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33">
         <v>2019</v>
       </c>
-      <c r="S4" s="32"/>
-[...2 lines deleted...]
-      <c r="V4" s="32">
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33">
         <v>2020</v>
       </c>
-      <c r="W4" s="32"/>
-[...2 lines deleted...]
-      <c r="Z4" s="32">
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="33">
         <v>2021</v>
       </c>
-      <c r="AA4" s="32"/>
-[...2 lines deleted...]
-      <c r="AD4" s="29">
+      <c r="AA4" s="33"/>
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
+      <c r="AD4" s="30">
         <v>2022</v>
       </c>
-      <c r="AE4" s="30"/>
-[...2 lines deleted...]
-      <c r="AH4" s="29">
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="31"/>
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="30">
         <v>2023</v>
       </c>
-      <c r="AI4" s="30"/>
-[...2 lines deleted...]
-      <c r="AL4" s="29">
+      <c r="AI4" s="31"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="32"/>
+      <c r="AL4" s="30">
         <v>2024</v>
       </c>
-      <c r="AM4" s="30"/>
-[...2 lines deleted...]
-      <c r="AP4" s="29" t="s">
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="32"/>
+      <c r="AP4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="30"/>
-[...2 lines deleted...]
-      <c r="AT4" s="29" t="s">
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="32"/>
+      <c r="AT4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="30"/>
-[...2 lines deleted...]
-      <c r="AX4" s="29" t="s">
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="32"/>
+      <c r="AX4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="30"/>
-[...1 lines deleted...]
-      <c r="BA4" s="31"/>
+      <c r="AY4" s="31"/>
+      <c r="AZ4" s="31"/>
+      <c r="BA4" s="32"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="36"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="32"/>
-      <c r="D5" s="32" t="s">
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="32"/>
-      <c r="F5" s="32" t="s">
+      <c r="E5" s="33"/>
+      <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="32"/>
-      <c r="H5" s="32" t="s">
+      <c r="G5" s="33"/>
+      <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="32"/>
-      <c r="J5" s="32" t="s">
+      <c r="I5" s="33"/>
+      <c r="J5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="32"/>
-      <c r="L5" s="32" t="s">
+      <c r="K5" s="33"/>
+      <c r="L5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="M5" s="32"/>
-      <c r="N5" s="32" t="s">
+      <c r="M5" s="33"/>
+      <c r="N5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="32"/>
-      <c r="P5" s="32" t="s">
+      <c r="O5" s="33"/>
+      <c r="P5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="Q5" s="32"/>
-      <c r="R5" s="32" t="s">
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="S5" s="32"/>
-      <c r="T5" s="32" t="s">
+      <c r="S5" s="33"/>
+      <c r="T5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="U5" s="32"/>
-      <c r="V5" s="32" t="s">
+      <c r="U5" s="33"/>
+      <c r="V5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="32"/>
-      <c r="X5" s="32" t="s">
+      <c r="W5" s="33"/>
+      <c r="X5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="Y5" s="32"/>
-      <c r="Z5" s="32" t="s">
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="AA5" s="32"/>
-      <c r="AB5" s="32" t="s">
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AC5" s="32"/>
-      <c r="AD5" s="32" t="s">
+      <c r="AC5" s="33"/>
+      <c r="AD5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="32"/>
-      <c r="AF5" s="32" t="s">
+      <c r="AE5" s="33"/>
+      <c r="AF5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AG5" s="32"/>
-      <c r="AH5" s="32" t="s">
+      <c r="AG5" s="33"/>
+      <c r="AH5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="AI5" s="32"/>
-      <c r="AJ5" s="32" t="s">
+      <c r="AI5" s="33"/>
+      <c r="AJ5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AK5" s="32"/>
-      <c r="AL5" s="32" t="s">
+      <c r="AK5" s="33"/>
+      <c r="AL5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="AM5" s="32"/>
-      <c r="AN5" s="32" t="s">
+      <c r="AM5" s="33"/>
+      <c r="AN5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AO5" s="32"/>
-      <c r="AP5" s="32" t="s">
+      <c r="AO5" s="33"/>
+      <c r="AP5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="AQ5" s="32"/>
-      <c r="AR5" s="32" t="s">
+      <c r="AQ5" s="33"/>
+      <c r="AR5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AS5" s="32"/>
-      <c r="AT5" s="32" t="s">
+      <c r="AS5" s="33"/>
+      <c r="AT5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="AU5" s="32"/>
-      <c r="AV5" s="32" t="s">
+      <c r="AU5" s="33"/>
+      <c r="AV5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AW5" s="32"/>
-      <c r="AX5" s="32" t="s">
+      <c r="AW5" s="33"/>
+      <c r="AX5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="AY5" s="32"/>
-      <c r="AZ5" s="32" t="s">
+      <c r="AY5" s="33"/>
+      <c r="AZ5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="BA5" s="32"/>
+      <c r="BA5" s="33"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="37"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1466,79 +1466,79 @@
         <f t="shared" si="13"/>
         <v>235884.37767999992</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="13"/>
         <v>207831.44850999999</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="13"/>
         <v>156847.61696999997</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="13"/>
         <v>50102.496619999984</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="13"/>
         <v>106313.74990000002</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="13"/>
         <v>210156.26063000003</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="13"/>
-        <v>3237.3856999999998</v>
+        <v>14202.15538</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="13"/>
-        <v>2550.1729299999997</v>
+        <v>7027.9020299999993</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="13"/>
-        <v>6603.532290000001</v>
+        <v>17465.93794</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="13"/>
-        <v>12461.909750000001</v>
+        <v>28995.812609999994</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="13"/>
-        <v>9511.7773300000008</v>
+        <v>21740.687859999998</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="13"/>
-        <v>4021.01334</v>
+        <v>9707.0437000000002</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="13"/>
-        <v>4388.96522</v>
+        <v>12549.425090000001</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="13"/>
-        <v>10600.619560000001</v>
+        <v>25470.332709999995</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="25.9" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>35576.184000000001</v>
       </c>
       <c r="C8" s="12">
         <v>7615.1714899999997</v>
       </c>
       <c r="D8" s="12">
         <v>28976.946190000002</v>
       </c>
       <c r="E8" s="12">
         <v>8156.8748100000003</v>
       </c>
       <c r="F8" s="12">
         <v>1390.6601899999998</v>
       </c>
       <c r="G8" s="12">
         <v>3019.3834100000004</v>
       </c>
       <c r="H8" s="12">
@@ -1634,72 +1634,72 @@
       <c r="AL8" s="13">
         <v>13195.470500000001</v>
       </c>
       <c r="AM8" s="13">
         <v>15219.593719999999</v>
       </c>
       <c r="AN8" s="13">
         <v>140986.89603999993</v>
       </c>
       <c r="AO8" s="13">
         <v>31074.84268999999</v>
       </c>
       <c r="AP8" s="13">
         <v>11358.81488</v>
       </c>
       <c r="AQ8" s="13">
         <v>4388.3340900000003</v>
       </c>
       <c r="AR8" s="13">
         <v>15659.653729999998</v>
       </c>
       <c r="AS8" s="13">
         <v>7457.2612800000006</v>
       </c>
       <c r="AT8" s="13">
-        <v>1768.5913799999998</v>
+        <v>5268.5660200000002</v>
       </c>
       <c r="AU8" s="13">
-        <v>513.68890999999996</v>
+        <v>1513.0106599999999</v>
       </c>
       <c r="AV8" s="13">
-        <v>1176.8799099999999</v>
+        <v>4637.2759300000007</v>
       </c>
       <c r="AW8" s="13">
-        <v>448.42557999999997</v>
+        <v>1523.5859199999998</v>
       </c>
       <c r="AX8" s="13">
-        <v>12.997110000000001</v>
+        <v>69.995370000000008</v>
       </c>
       <c r="AY8" s="13">
-        <v>79.716729999999998</v>
+        <v>383.72657000000004</v>
       </c>
       <c r="AZ8" s="13">
-        <v>636.35795999999993</v>
+        <v>3352.1785100000006</v>
       </c>
       <c r="BA8" s="13">
-        <v>339.79178000000002</v>
+        <v>1087.26503</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="15">
         <v>897.39700000000005</v>
       </c>
       <c r="C9" s="15">
         <v>697.79838999999993</v>
       </c>
       <c r="D9" s="15">
         <v>1142.252</v>
       </c>
       <c r="E9" s="15">
         <v>3020.4375099999997</v>
       </c>
       <c r="F9" s="15">
         <v>655.28</v>
       </c>
       <c r="G9" s="15">
         <v>285.43908999999996</v>
       </c>
       <c r="H9" s="15">
@@ -1795,72 +1795,72 @@
       <c r="AL9" s="15">
         <v>1069.9939999999997</v>
       </c>
       <c r="AM9" s="15">
         <v>2454.0705400000002</v>
       </c>
       <c r="AN9" s="15">
         <v>2449.9224399999998</v>
       </c>
       <c r="AO9" s="15">
         <v>5184.7925899999991</v>
       </c>
       <c r="AP9" s="15">
         <v>338.45249999999999</v>
       </c>
       <c r="AQ9" s="15">
         <v>312.50882000000001</v>
       </c>
       <c r="AR9" s="15">
         <v>2485.94947</v>
       </c>
       <c r="AS9" s="15">
         <v>6622.9755699999996</v>
       </c>
       <c r="AT9" s="15">
-        <v>50.4</v>
+        <v>67.2</v>
       </c>
       <c r="AU9" s="15">
-        <v>53.811700000000002</v>
+        <v>71.416640000000001</v>
       </c>
       <c r="AV9" s="15">
-        <v>185.13509999999999</v>
+        <v>551.45164000000011</v>
       </c>
       <c r="AW9" s="15">
-        <v>551.94133999999997</v>
+        <v>1234.7659500000002</v>
       </c>
       <c r="AX9" s="15">
-        <v>36</v>
+        <v>71.504999999999995</v>
       </c>
       <c r="AY9" s="15">
-        <v>29.97259</v>
+        <v>90.194820000000007</v>
       </c>
       <c r="AZ9" s="15">
-        <v>101.55642999999999</v>
+        <v>446.38740999999999</v>
       </c>
       <c r="BA9" s="15">
-        <v>340.27682999999996</v>
+        <v>1258.3748799999998</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="17">
         <v>17867.263750000002</v>
       </c>
       <c r="C10" s="17">
         <v>7547.5310899999986</v>
       </c>
       <c r="D10" s="17">
         <v>81622.790159999975</v>
       </c>
       <c r="E10" s="17">
         <v>102854.58401000006</v>
       </c>
       <c r="F10" s="17">
         <v>40969.604139999996</v>
       </c>
       <c r="G10" s="17">
         <v>12773.363520000001</v>
       </c>
       <c r="H10" s="17">
@@ -1956,72 +1956,72 @@
       <c r="AL10" s="17">
         <v>14350.673049999998</v>
       </c>
       <c r="AM10" s="17">
         <v>13423.37844</v>
       </c>
       <c r="AN10" s="17">
         <v>92447.559199999974</v>
       </c>
       <c r="AO10" s="17">
         <v>171571.81323</v>
       </c>
       <c r="AP10" s="17">
         <v>145150.34958999997</v>
       </c>
       <c r="AQ10" s="17">
         <v>45401.653709999984</v>
       </c>
       <c r="AR10" s="17">
         <v>88168.146700000027</v>
       </c>
       <c r="AS10" s="17">
         <v>196076.02378000005</v>
       </c>
       <c r="AT10" s="17">
-        <v>1418.3943199999999</v>
+        <v>8866.389360000001</v>
       </c>
       <c r="AU10" s="17">
-        <v>1982.6723199999997</v>
+        <v>5443.4747299999999</v>
       </c>
       <c r="AV10" s="17">
-        <v>5241.5172800000009</v>
+        <v>12277.210369999999</v>
       </c>
       <c r="AW10" s="17">
-        <v>11461.54283</v>
+        <v>26237.460739999995</v>
       </c>
       <c r="AX10" s="17">
-        <v>9462.7802200000006</v>
+        <v>21599.187489999997</v>
       </c>
       <c r="AY10" s="17">
-        <v>3911.32402</v>
+        <v>9233.1223100000007</v>
       </c>
       <c r="AZ10" s="17">
-        <v>3651.0508299999997</v>
+        <v>8750.8591699999997</v>
       </c>
       <c r="BA10" s="17">
-        <v>9920.5509500000007</v>
+        <v>23124.692799999997</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="7" customFormat="1" ht="33.75">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19">
         <f>C10/C7*100</f>
         <v>47.58696528108468</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19">
         <f>G10/G7*100</f>
         <v>79.445302499367401</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19">
         <f>K10/K7*100</f>
         <v>49.410946563202224</v>
       </c>
@@ -2061,117 +2061,117 @@
         <v>78.785780320230742</v>
       </c>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f t="shared" ref="AI11:AM11" si="14">AI10/AI7*100</f>
         <v>61.630738485144136</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <f t="shared" si="14"/>
         <v>43.166093218246765</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19">
         <f>AQ10/AQ7*100</f>
         <v>90.617547573221117</v>
       </c>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
-      <c r="AT11" s="38"/>
+      <c r="AT11" s="29"/>
       <c r="AU11" s="19">
         <f>AU10/AU7*100</f>
-        <v>77.746583248376027</v>
-[...3 lines deleted...]
-      <c r="AX11" s="38"/>
+        <v>77.45518800295514</v>
+      </c>
+      <c r="AV11" s="29"/>
+      <c r="AW11" s="29"/>
+      <c r="AX11" s="29"/>
       <c r="AY11" s="19">
         <f>AY10/AY7*100</f>
-        <v>97.272097585232089</v>
-[...2 lines deleted...]
-      <c r="BA11" s="38"/>
+        <v>95.117757737095602</v>
+      </c>
+      <c r="AZ11" s="29"/>
+      <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="21"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
       <c r="U12" s="22"/>
       <c r="V12" s="22"/>
       <c r="W12" s="22"/>
       <c r="X12" s="22"/>
       <c r="Y12" s="22"/>
       <c r="Z12" s="22"/>
       <c r="AA12" s="22"/>
       <c r="AB12" s="22"/>
       <c r="AC12" s="22"/>
       <c r="AD12" s="22"/>
       <c r="AE12" s="22"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
       <c r="AP12" s="22"/>
       <c r="AQ12" s="22"/>
       <c r="AR12" s="22"/>
       <c r="AS12" s="22"/>
     </row>
     <row r="13" spans="1:53" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="34"/>
+      <c r="B13" s="35"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>