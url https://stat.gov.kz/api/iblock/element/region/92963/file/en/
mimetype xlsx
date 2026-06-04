--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -144,54 +144,54 @@
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t xml:space="preserve">
    *  Preliminary data.</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
+    <t>January-March 2025*</t>
   </si>
   <si>
-    <t>January-February 2026*</t>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -776,54 +776,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AT4" sqref="AT4:AW4"/>
+      <selection pane="bottomRight" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="10.140625" customWidth="1"/>
     <col min="27" max="29" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
@@ -1466,79 +1466,79 @@
         <f t="shared" si="13"/>
         <v>235884.37767999992</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="13"/>
         <v>207831.44850999999</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="13"/>
         <v>156847.61696999997</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="13"/>
         <v>50102.496619999984</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="13"/>
         <v>106313.74990000002</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="13"/>
         <v>210156.26063000003</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="13"/>
-        <v>14202.15538</v>
+        <v>26996.044859999995</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="13"/>
-        <v>7027.9020299999993</v>
+        <v>11709.17188</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="13"/>
-        <v>17465.93794</v>
+        <v>28321.510219999996</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="13"/>
-        <v>28995.812609999994</v>
+        <v>46990.091099999991</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="13"/>
-        <v>21740.687859999998</v>
+        <v>31413.363720000001</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="13"/>
-        <v>9707.0437000000002</v>
+        <v>15689.511919999995</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="13"/>
-        <v>12549.425090000001</v>
+        <v>22489.971500000007</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="13"/>
-        <v>25470.332709999995</v>
+        <v>41378.198380000002</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="25.9" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>35576.184000000001</v>
       </c>
       <c r="C8" s="12">
         <v>7615.1714899999997</v>
       </c>
       <c r="D8" s="12">
         <v>28976.946190000002</v>
       </c>
       <c r="E8" s="12">
         <v>8156.8748100000003</v>
       </c>
       <c r="F8" s="12">
         <v>1390.6601899999998</v>
       </c>
       <c r="G8" s="12">
         <v>3019.3834100000004</v>
       </c>
       <c r="H8" s="12">
@@ -1634,72 +1634,72 @@
       <c r="AL8" s="13">
         <v>13195.470500000001</v>
       </c>
       <c r="AM8" s="13">
         <v>15219.593719999999</v>
       </c>
       <c r="AN8" s="13">
         <v>140986.89603999993</v>
       </c>
       <c r="AO8" s="13">
         <v>31074.84268999999</v>
       </c>
       <c r="AP8" s="13">
         <v>11358.81488</v>
       </c>
       <c r="AQ8" s="13">
         <v>4388.3340900000003</v>
       </c>
       <c r="AR8" s="13">
         <v>15659.653729999998</v>
       </c>
       <c r="AS8" s="13">
         <v>7457.2612800000006</v>
       </c>
       <c r="AT8" s="13">
-        <v>5268.5660200000002</v>
+        <v>8657.4477600000009</v>
       </c>
       <c r="AU8" s="13">
-        <v>1513.0106599999999</v>
+        <v>2402.8665699999997</v>
       </c>
       <c r="AV8" s="13">
-        <v>4637.2759300000007</v>
+        <v>6940.9068599999991</v>
       </c>
       <c r="AW8" s="13">
-        <v>1523.5859199999998</v>
+        <v>2477.7069699999988</v>
       </c>
       <c r="AX8" s="13">
-        <v>69.995370000000008</v>
+        <v>122.04840999999999</v>
       </c>
       <c r="AY8" s="13">
-        <v>383.72657000000004</v>
+        <v>662.81814999999995</v>
       </c>
       <c r="AZ8" s="13">
-        <v>3352.1785100000006</v>
+        <v>7036.3726200000019</v>
       </c>
       <c r="BA8" s="13">
-        <v>1087.26503</v>
+        <v>2117.0935800000007</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="15">
         <v>897.39700000000005</v>
       </c>
       <c r="C9" s="15">
         <v>697.79838999999993</v>
       </c>
       <c r="D9" s="15">
         <v>1142.252</v>
       </c>
       <c r="E9" s="15">
         <v>3020.4375099999997</v>
       </c>
       <c r="F9" s="15">
         <v>655.28</v>
       </c>
       <c r="G9" s="15">
         <v>285.43908999999996</v>
       </c>
       <c r="H9" s="15">
@@ -1801,66 +1801,66 @@
       <c r="AN9" s="15">
         <v>2449.9224399999998</v>
       </c>
       <c r="AO9" s="15">
         <v>5184.7925899999991</v>
       </c>
       <c r="AP9" s="15">
         <v>338.45249999999999</v>
       </c>
       <c r="AQ9" s="15">
         <v>312.50882000000001</v>
       </c>
       <c r="AR9" s="15">
         <v>2485.94947</v>
       </c>
       <c r="AS9" s="15">
         <v>6622.9755699999996</v>
       </c>
       <c r="AT9" s="15">
         <v>67.2</v>
       </c>
       <c r="AU9" s="15">
         <v>71.416640000000001</v>
       </c>
       <c r="AV9" s="15">
-        <v>551.45164000000011</v>
+        <v>883.18065999999999</v>
       </c>
       <c r="AW9" s="15">
-        <v>1234.7659500000002</v>
+        <v>1670.6240000000003</v>
       </c>
       <c r="AX9" s="15">
-        <v>71.504999999999995</v>
+        <v>138.79500000000002</v>
       </c>
       <c r="AY9" s="15">
-        <v>90.194820000000007</v>
+        <v>219.79678000000001</v>
       </c>
       <c r="AZ9" s="15">
-        <v>446.38740999999999</v>
+        <v>696.90631000000008</v>
       </c>
       <c r="BA9" s="15">
-        <v>1258.3748799999998</v>
+        <v>1932.7787900000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="17">
         <v>17867.263750000002</v>
       </c>
       <c r="C10" s="17">
         <v>7547.5310899999986</v>
       </c>
       <c r="D10" s="17">
         <v>81622.790159999975</v>
       </c>
       <c r="E10" s="17">
         <v>102854.58401000006</v>
       </c>
       <c r="F10" s="17">
         <v>40969.604139999996</v>
       </c>
       <c r="G10" s="17">
         <v>12773.363520000001</v>
       </c>
       <c r="H10" s="17">
@@ -1956,72 +1956,72 @@
       <c r="AL10" s="17">
         <v>14350.673049999998</v>
       </c>
       <c r="AM10" s="17">
         <v>13423.37844</v>
       </c>
       <c r="AN10" s="17">
         <v>92447.559199999974</v>
       </c>
       <c r="AO10" s="17">
         <v>171571.81323</v>
       </c>
       <c r="AP10" s="17">
         <v>145150.34958999997</v>
       </c>
       <c r="AQ10" s="17">
         <v>45401.653709999984</v>
       </c>
       <c r="AR10" s="17">
         <v>88168.146700000027</v>
       </c>
       <c r="AS10" s="17">
         <v>196076.02378000005</v>
       </c>
       <c r="AT10" s="17">
-        <v>8866.389360000001</v>
+        <v>18271.397099999995</v>
       </c>
       <c r="AU10" s="17">
-        <v>5443.4747299999999</v>
+        <v>9234.8886700000003</v>
       </c>
       <c r="AV10" s="17">
-        <v>12277.210369999999</v>
+        <v>20497.422699999999</v>
       </c>
       <c r="AW10" s="17">
-        <v>26237.460739999995</v>
+        <v>42841.760129999995</v>
       </c>
       <c r="AX10" s="17">
-        <v>21599.187489999997</v>
+        <v>31152.52031</v>
       </c>
       <c r="AY10" s="17">
-        <v>9233.1223100000007</v>
+        <v>14806.896989999996</v>
       </c>
       <c r="AZ10" s="17">
-        <v>8750.8591699999997</v>
+        <v>14756.692570000003</v>
       </c>
       <c r="BA10" s="17">
-        <v>23124.692799999997</v>
+        <v>37328.326010000004</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="7" customFormat="1" ht="33.75">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19">
         <f>C10/C7*100</f>
         <v>47.58696528108468</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19">
         <f>G10/G7*100</f>
         <v>79.445302499367401</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19">
         <f>K10/K7*100</f>
         <v>49.410946563202224</v>
       </c>
@@ -2064,58 +2064,58 @@
       <c r="AG11" s="19"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f t="shared" ref="AI11:AM11" si="14">AI10/AI7*100</f>
         <v>61.630738485144136</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <f t="shared" si="14"/>
         <v>43.166093218246765</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19">
         <f>AQ10/AQ7*100</f>
         <v>90.617547573221117</v>
       </c>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
       <c r="AT11" s="29"/>
       <c r="AU11" s="19">
         <f>AU10/AU7*100</f>
-        <v>77.45518800295514</v>
+        <v>78.868845420005911</v>
       </c>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
       <c r="AX11" s="29"/>
       <c r="AY11" s="19">
         <f>AY10/AY7*100</f>
-        <v>95.117757737095602</v>
+        <v>94.374490841395158</v>
       </c>
       <c r="AZ11" s="29"/>
       <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="21"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>