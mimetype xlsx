--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -144,54 +144,54 @@
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t xml:space="preserve">
    *  Preliminary data.</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
+    <t>January-April 2025*</t>
   </si>
   <si>
-    <t>January-March 2026*</t>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -446,63 +446,63 @@
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -776,157 +776,157 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AD7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" sqref="A1:XFD1"/>
+      <selection pane="bottomRight" activeCell="AV11" sqref="AV11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="10.140625" customWidth="1"/>
     <col min="27" max="29" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34"/>
-[...38 lines deleted...]
-      <c r="AO1" s="34"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
+      <c r="AJ1" s="38"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+      <c r="AN1" s="38"/>
+      <c r="AO1" s="38"/>
       <c r="AP1" s="27"/>
       <c r="AQ1" s="27"/>
       <c r="AR1" s="27"/>
       <c r="AS1" s="27"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="34"/>
-[...38 lines deleted...]
-      <c r="AO2" s="34"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
       <c r="AP2" s="27"/>
       <c r="AQ2" s="27"/>
       <c r="AR2" s="27"/>
       <c r="AS2" s="27"/>
     </row>
     <row r="3" spans="1:53" s="2" customFormat="1" ht="12">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
@@ -936,51 +936,51 @@
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="27"/>
       <c r="AF3" s="27"/>
       <c r="AG3" s="27"/>
       <c r="AH3" s="27"/>
       <c r="AI3" s="27"/>
       <c r="AJ3" s="27"/>
       <c r="AK3" s="27"/>
       <c r="AL3" s="27"/>
       <c r="AM3" s="27"/>
       <c r="AN3" s="27"/>
       <c r="AO3" s="27"/>
       <c r="AP3" s="27"/>
       <c r="AQ3" s="27"/>
       <c r="AR3" s="27"/>
       <c r="AS3" s="27"/>
     </row>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="33">
         <v>2015</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33">
         <v>2016</v>
       </c>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33">
         <v>2017</v>
       </c>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33">
         <v>2018</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
@@ -1019,51 +1019,51 @@
         <v>2024</v>
       </c>
       <c r="AM4" s="31"/>
       <c r="AN4" s="31"/>
       <c r="AO4" s="32"/>
       <c r="AP4" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AQ4" s="31"/>
       <c r="AR4" s="31"/>
       <c r="AS4" s="32"/>
       <c r="AT4" s="30" t="s">
         <v>14</v>
       </c>
       <c r="AU4" s="31"/>
       <c r="AV4" s="31"/>
       <c r="AW4" s="32"/>
       <c r="AX4" s="30" t="s">
         <v>15</v>
       </c>
       <c r="AY4" s="31"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="32"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="37"/>
+      <c r="A5" s="36"/>
       <c r="B5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="33"/>
       <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="33"/>
       <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="33"/>
       <c r="J5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="33"/>
       <c r="L5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="33"/>
       <c r="N5" s="33" t="s">
@@ -1126,51 +1126,51 @@
         <v>3</v>
       </c>
       <c r="AQ5" s="33"/>
       <c r="AR5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="AS5" s="33"/>
       <c r="AT5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="AU5" s="33"/>
       <c r="AV5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="AW5" s="33"/>
       <c r="AX5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="AY5" s="33"/>
       <c r="AZ5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="BA5" s="33"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="38"/>
+      <c r="A6" s="37"/>
       <c r="B6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1466,79 +1466,79 @@
         <f t="shared" si="13"/>
         <v>235884.37767999992</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="13"/>
         <v>207831.44850999999</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="13"/>
         <v>156847.61696999997</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="13"/>
         <v>50102.496619999984</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="13"/>
         <v>106313.74990000002</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="13"/>
         <v>210156.26063000003</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="13"/>
-        <v>26996.044859999995</v>
+        <v>38209.426139999996</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="13"/>
-        <v>11709.17188</v>
+        <v>16380.625410000002</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="13"/>
-        <v>28321.510219999996</v>
+        <v>37639.716410000008</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="13"/>
-        <v>46990.091099999991</v>
+        <v>63538.265990000007</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="13"/>
-        <v>31413.363720000001</v>
+        <v>41681.650950000003</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="13"/>
-        <v>15689.511919999995</v>
+        <v>21480.347790000003</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="13"/>
-        <v>22489.971500000007</v>
+        <v>32621.63133</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="13"/>
-        <v>41378.198380000002</v>
+        <v>59023.256620000007</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="25.9" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>35576.184000000001</v>
       </c>
       <c r="C8" s="12">
         <v>7615.1714899999997</v>
       </c>
       <c r="D8" s="12">
         <v>28976.946190000002</v>
       </c>
       <c r="E8" s="12">
         <v>8156.8748100000003</v>
       </c>
       <c r="F8" s="12">
         <v>1390.6601899999998</v>
       </c>
       <c r="G8" s="12">
         <v>3019.3834100000004</v>
       </c>
       <c r="H8" s="12">
@@ -1634,72 +1634,72 @@
       <c r="AL8" s="13">
         <v>13195.470500000001</v>
       </c>
       <c r="AM8" s="13">
         <v>15219.593719999999</v>
       </c>
       <c r="AN8" s="13">
         <v>140986.89603999993</v>
       </c>
       <c r="AO8" s="13">
         <v>31074.84268999999</v>
       </c>
       <c r="AP8" s="13">
         <v>11358.81488</v>
       </c>
       <c r="AQ8" s="13">
         <v>4388.3340900000003</v>
       </c>
       <c r="AR8" s="13">
         <v>15659.653729999998</v>
       </c>
       <c r="AS8" s="13">
         <v>7457.2612800000006</v>
       </c>
       <c r="AT8" s="13">
-        <v>8657.4477600000009</v>
+        <v>10528.17009</v>
       </c>
       <c r="AU8" s="13">
-        <v>2402.8665699999997</v>
+        <v>2970.7525999999998</v>
       </c>
       <c r="AV8" s="13">
-        <v>6940.9068599999991</v>
+        <v>8564.1335600000002</v>
       </c>
       <c r="AW8" s="13">
-        <v>2477.7069699999988</v>
+        <v>3347.76737</v>
       </c>
       <c r="AX8" s="13">
-        <v>122.04840999999999</v>
+        <v>163.01093000000003</v>
       </c>
       <c r="AY8" s="13">
-        <v>662.81814999999995</v>
+        <v>857.50862999999993</v>
       </c>
       <c r="AZ8" s="13">
-        <v>7036.3726200000019</v>
+        <v>8792.3642100000034</v>
       </c>
       <c r="BA8" s="13">
-        <v>2117.0935800000007</v>
+        <v>2875.2503800000004</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="15">
         <v>897.39700000000005</v>
       </c>
       <c r="C9" s="15">
         <v>697.79838999999993</v>
       </c>
       <c r="D9" s="15">
         <v>1142.252</v>
       </c>
       <c r="E9" s="15">
         <v>3020.4375099999997</v>
       </c>
       <c r="F9" s="15">
         <v>655.28</v>
       </c>
       <c r="G9" s="15">
         <v>285.43908999999996</v>
       </c>
       <c r="H9" s="15">
@@ -1795,72 +1795,72 @@
       <c r="AL9" s="15">
         <v>1069.9939999999997</v>
       </c>
       <c r="AM9" s="15">
         <v>2454.0705400000002</v>
       </c>
       <c r="AN9" s="15">
         <v>2449.9224399999998</v>
       </c>
       <c r="AO9" s="15">
         <v>5184.7925899999991</v>
       </c>
       <c r="AP9" s="15">
         <v>338.45249999999999</v>
       </c>
       <c r="AQ9" s="15">
         <v>312.50882000000001</v>
       </c>
       <c r="AR9" s="15">
         <v>2485.94947</v>
       </c>
       <c r="AS9" s="15">
         <v>6622.9755699999996</v>
       </c>
       <c r="AT9" s="15">
-        <v>67.2</v>
+        <v>99.2</v>
       </c>
       <c r="AU9" s="15">
-        <v>71.416640000000001</v>
+        <v>82.084249999999997</v>
       </c>
       <c r="AV9" s="15">
-        <v>883.18065999999999</v>
+        <v>1100.4640399999998</v>
       </c>
       <c r="AW9" s="15">
-        <v>1670.6240000000003</v>
+        <v>2177.8891600000002</v>
       </c>
       <c r="AX9" s="15">
-        <v>138.79500000000002</v>
+        <v>218.79500000000002</v>
       </c>
       <c r="AY9" s="15">
-        <v>219.79678000000001</v>
+        <v>267.14805000000001</v>
       </c>
       <c r="AZ9" s="15">
-        <v>696.90631000000008</v>
+        <v>795.85746000000006</v>
       </c>
       <c r="BA9" s="15">
-        <v>1932.7787900000001</v>
+        <v>2159.9763600000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="17">
         <v>17867.263750000002</v>
       </c>
       <c r="C10" s="17">
         <v>7547.5310899999986</v>
       </c>
       <c r="D10" s="17">
         <v>81622.790159999975</v>
       </c>
       <c r="E10" s="17">
         <v>102854.58401000006</v>
       </c>
       <c r="F10" s="17">
         <v>40969.604139999996</v>
       </c>
       <c r="G10" s="17">
         <v>12773.363520000001</v>
       </c>
       <c r="H10" s="17">
@@ -1956,72 +1956,72 @@
       <c r="AL10" s="17">
         <v>14350.673049999998</v>
       </c>
       <c r="AM10" s="17">
         <v>13423.37844</v>
       </c>
       <c r="AN10" s="17">
         <v>92447.559199999974</v>
       </c>
       <c r="AO10" s="17">
         <v>171571.81323</v>
       </c>
       <c r="AP10" s="17">
         <v>145150.34958999997</v>
       </c>
       <c r="AQ10" s="17">
         <v>45401.653709999984</v>
       </c>
       <c r="AR10" s="17">
         <v>88168.146700000027</v>
       </c>
       <c r="AS10" s="17">
         <v>196076.02378000005</v>
       </c>
       <c r="AT10" s="17">
-        <v>18271.397099999995</v>
+        <v>27582.056049999996</v>
       </c>
       <c r="AU10" s="17">
-        <v>9234.8886700000003</v>
+        <v>13327.788560000003</v>
       </c>
       <c r="AV10" s="17">
-        <v>20497.422699999999</v>
+        <v>27975.118810000007</v>
       </c>
       <c r="AW10" s="17">
-        <v>42841.760129999995</v>
+        <v>58012.609460000007</v>
       </c>
       <c r="AX10" s="17">
-        <v>31152.52031</v>
+        <v>41299.845020000001</v>
       </c>
       <c r="AY10" s="17">
-        <v>14806.896989999996</v>
+        <v>20355.691110000003</v>
       </c>
       <c r="AZ10" s="17">
-        <v>14756.692570000003</v>
+        <v>23033.409659999998</v>
       </c>
       <c r="BA10" s="17">
-        <v>37328.326010000004</v>
+        <v>53988.029880000009</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="7" customFormat="1" ht="33.75">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19">
         <f>C10/C7*100</f>
         <v>47.58696528108468</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19">
         <f>G10/G7*100</f>
         <v>79.445302499367401</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19">
         <f>K10/K7*100</f>
         <v>49.410946563202224</v>
       </c>
@@ -2064,58 +2064,58 @@
       <c r="AG11" s="19"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20">
         <f t="shared" ref="AI11:AM11" si="14">AI10/AI7*100</f>
         <v>61.630738485144136</v>
       </c>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20">
         <f t="shared" si="14"/>
         <v>43.166093218246765</v>
       </c>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19">
         <f>AQ10/AQ7*100</f>
         <v>90.617547573221117</v>
       </c>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
       <c r="AT11" s="29"/>
       <c r="AU11" s="19">
         <f>AU10/AU7*100</f>
-        <v>78.868845420005911</v>
+        <v>81.363123973665182</v>
       </c>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
       <c r="AX11" s="29"/>
       <c r="AY11" s="19">
         <f>AY10/AY7*100</f>
-        <v>94.374490841395158</v>
+        <v>94.764252930189642</v>
       </c>
       <c r="AZ11" s="29"/>
       <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="21"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
@@ -2124,54 +2124,54 @@
       <c r="W12" s="22"/>
       <c r="X12" s="22"/>
       <c r="Y12" s="22"/>
       <c r="Z12" s="22"/>
       <c r="AA12" s="22"/>
       <c r="AB12" s="22"/>
       <c r="AC12" s="22"/>
       <c r="AD12" s="22"/>
       <c r="AE12" s="22"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="22"/>
       <c r="AK12" s="22"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="22"/>
       <c r="AN12" s="22"/>
       <c r="AO12" s="22"/>
       <c r="AP12" s="22"/>
       <c r="AQ12" s="22"/>
       <c r="AR12" s="22"/>
       <c r="AS12" s="22"/>
     </row>
     <row r="13" spans="1:53" s="5" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="35"/>
+      <c r="B13" s="34"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>
@@ -2268,93 +2268,93 @@
       <c r="X15" s="24"/>
       <c r="Y15" s="25"/>
       <c r="Z15" s="25"/>
       <c r="AA15" s="25"/>
       <c r="AB15" s="26"/>
       <c r="AC15" s="26"/>
       <c r="AD15" s="26"/>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="27"/>
       <c r="AI15" s="27"/>
       <c r="AJ15" s="27"/>
       <c r="AK15" s="27"/>
       <c r="AL15" s="27"/>
       <c r="AM15" s="27"/>
       <c r="AN15" s="27"/>
       <c r="AO15" s="27"/>
       <c r="AP15" s="27"/>
       <c r="AQ15" s="27"/>
       <c r="AR15" s="27"/>
       <c r="AS15" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AT4:AW4"/>
-[...9 lines deleted...]
-    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="AP4:AS4"/>
-[...14 lines deleted...]
-    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Karaganda</vt:lpstr>
     </vt:vector>