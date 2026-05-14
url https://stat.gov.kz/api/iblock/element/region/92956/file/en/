--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -46,51 +46,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AD6" i="1"/>
   <c r="AC6"/>
   <c r="AB6"/>
   <c r="AA6"/>
   <c r="Z6"/>
   <c r="Y6"/>
   <c r="X6"/>
   <c r="W6"/>
   <c r="V6"/>
   <c r="U6"/>
   <c r="T6"/>
   <c r="S6"/>
   <c r="R6"/>
   <c r="Q6"/>
   <c r="P6"/>
   <c r="O6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3697" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3631" uniqueCount="278">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -878,64 +878,64 @@
   </si>
   <si>
     <t>Other manufactured tobacco and manufactured tobacco substitutes; tobacco 'homogenized' or 'reconstituted'; tobacco extracts and essences</t>
   </si>
   <si>
     <t>Salt (including table salt and denatured salt) and pure sodium chloride, whether or not dissolved in water, as well as agents containing additives, sea water</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>«-» no phenomenon</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January 2025*</t>
-[...2 lines deleted...]
-    <t>January 2026*</t>
+    <t>January-February 2025*</t>
+  </si>
+  <si>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1130,59 +1130,50 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
@@ -1790,75 +1781,77 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2208,54 +2201,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AF122" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AI2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BD9" sqref="BD9"/>
+      <selection pane="bottomRight" activeCell="AV13" sqref="AV13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.5703125" style="1" customWidth="1"/>
@@ -2274,94 +2267,94 @@
     <col min="34" max="34" width="13.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="13.85546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="13.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="13.85546875" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="13.85546875" style="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="13.85546875" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.85546875" style="1" customWidth="1"/>
     <col min="48" max="48" width="14" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.85546875" style="1" customWidth="1"/>
     <col min="50" max="50" width="14" style="1" customWidth="1"/>
     <col min="51" max="51" width="11.85546875" style="1" customWidth="1"/>
     <col min="52" max="52" width="14" style="1" customWidth="1"/>
     <col min="53" max="53" width="11.85546875" style="1" customWidth="1"/>
     <col min="54" max="54" width="14" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="34" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="41"/>
-[...39 lines deleted...]
-      <c r="AP1" s="41"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
+      <c r="AB1" s="34"/>
+      <c r="AC1" s="34"/>
+      <c r="AD1" s="34"/>
+      <c r="AE1" s="34"/>
+      <c r="AF1" s="34"/>
+      <c r="AG1" s="34"/>
+      <c r="AH1" s="34"/>
+      <c r="AI1" s="34"/>
+      <c r="AJ1" s="34"/>
+      <c r="AK1" s="34"/>
+      <c r="AL1" s="34"/>
+      <c r="AM1" s="34"/>
+      <c r="AN1" s="34"/>
+      <c r="AO1" s="34"/>
+      <c r="AP1" s="34"/>
       <c r="AQ1" s="4"/>
       <c r="AR1" s="4"/>
       <c r="AS1" s="4"/>
       <c r="AT1" s="4"/>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
@@ -2372,246 +2365,246 @@
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="16.5" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="35" t="s">
         <v>134</v>
       </c>
-      <c r="C3" s="35">
+      <c r="C3" s="40">
         <v>2015</v>
       </c>
-      <c r="D3" s="35"/>
-[...2 lines deleted...]
-      <c r="G3" s="35">
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40">
         <v>2016</v>
       </c>
-      <c r="H3" s="35"/>
-[...2 lines deleted...]
-      <c r="K3" s="35">
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40">
         <v>2017</v>
       </c>
-      <c r="L3" s="35"/>
-[...2 lines deleted...]
-      <c r="O3" s="35">
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40">
         <v>2018</v>
       </c>
-      <c r="P3" s="35"/>
-[...2 lines deleted...]
-      <c r="S3" s="35">
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40">
         <v>2019</v>
       </c>
-      <c r="T3" s="35"/>
-[...2 lines deleted...]
-      <c r="W3" s="35">
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40">
         <v>2020</v>
       </c>
-      <c r="X3" s="35"/>
-[...2 lines deleted...]
-      <c r="AA3" s="37">
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="39">
         <v>2021</v>
       </c>
-      <c r="AB3" s="35"/>
-[...2 lines deleted...]
-      <c r="AE3" s="37">
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="39">
         <v>2022</v>
       </c>
-      <c r="AF3" s="35"/>
-[...1 lines deleted...]
-      <c r="AH3" s="35"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
       <c r="AI3" s="30">
         <v>2023</v>
       </c>
       <c r="AJ3" s="31"/>
       <c r="AK3" s="31"/>
       <c r="AL3" s="32"/>
       <c r="AM3" s="30">
         <v>2024</v>
       </c>
       <c r="AN3" s="31"/>
       <c r="AO3" s="31"/>
       <c r="AP3" s="32"/>
       <c r="AQ3" s="30" t="s">
         <v>275</v>
       </c>
       <c r="AR3" s="31"/>
       <c r="AS3" s="31"/>
       <c r="AT3" s="32"/>
       <c r="AU3" s="30" t="s">
         <v>276</v>
       </c>
       <c r="AV3" s="31"/>
       <c r="AW3" s="31"/>
       <c r="AX3" s="32"/>
       <c r="AY3" s="30" t="s">
         <v>277</v>
       </c>
       <c r="AZ3" s="31"/>
       <c r="BA3" s="31"/>
       <c r="BB3" s="32"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="39"/>
-[...1 lines deleted...]
-      <c r="C4" s="37" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="39" t="s">
         <v>135</v>
       </c>
-      <c r="D4" s="37"/>
-      <c r="E4" s="37" t="s">
+      <c r="D4" s="39"/>
+      <c r="E4" s="39" t="s">
         <v>136</v>
       </c>
-      <c r="F4" s="37"/>
-      <c r="G4" s="37" t="s">
+      <c r="F4" s="39"/>
+      <c r="G4" s="39" t="s">
         <v>135</v>
       </c>
-      <c r="H4" s="37"/>
-      <c r="I4" s="37" t="s">
+      <c r="H4" s="39"/>
+      <c r="I4" s="39" t="s">
         <v>136</v>
       </c>
-      <c r="J4" s="37"/>
-      <c r="K4" s="37" t="s">
+      <c r="J4" s="39"/>
+      <c r="K4" s="39" t="s">
         <v>135</v>
       </c>
-      <c r="L4" s="37"/>
-      <c r="M4" s="37" t="s">
+      <c r="L4" s="39"/>
+      <c r="M4" s="39" t="s">
         <v>136</v>
       </c>
-      <c r="N4" s="37"/>
-      <c r="O4" s="36" t="s">
+      <c r="N4" s="39"/>
+      <c r="O4" s="38" t="s">
         <v>135</v>
       </c>
-      <c r="P4" s="36"/>
-      <c r="Q4" s="36" t="s">
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38" t="s">
         <v>136</v>
       </c>
-      <c r="R4" s="36"/>
-      <c r="S4" s="36" t="s">
+      <c r="R4" s="38"/>
+      <c r="S4" s="38" t="s">
         <v>135</v>
       </c>
-      <c r="T4" s="36"/>
-      <c r="U4" s="36" t="s">
+      <c r="T4" s="38"/>
+      <c r="U4" s="38" t="s">
         <v>136</v>
       </c>
-      <c r="V4" s="36"/>
-      <c r="W4" s="36" t="s">
+      <c r="V4" s="38"/>
+      <c r="W4" s="38" t="s">
         <v>135</v>
       </c>
-      <c r="X4" s="36"/>
-      <c r="Y4" s="36" t="s">
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38" t="s">
         <v>136</v>
       </c>
-      <c r="Z4" s="36"/>
-      <c r="AA4" s="36" t="s">
+      <c r="Z4" s="38"/>
+      <c r="AA4" s="38" t="s">
         <v>135</v>
       </c>
-      <c r="AB4" s="36"/>
-      <c r="AC4" s="36" t="s">
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38" t="s">
         <v>136</v>
       </c>
-      <c r="AD4" s="36"/>
-      <c r="AE4" s="36" t="s">
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38" t="s">
         <v>135</v>
       </c>
-      <c r="AF4" s="36"/>
-      <c r="AG4" s="36" t="s">
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38" t="s">
         <v>136</v>
       </c>
-      <c r="AH4" s="36"/>
+      <c r="AH4" s="38"/>
       <c r="AI4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AJ4" s="33"/>
       <c r="AK4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AL4" s="33"/>
       <c r="AM4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AN4" s="33"/>
       <c r="AO4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AP4" s="33"/>
       <c r="AQ4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AT4" s="33"/>
       <c r="AU4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AV4" s="33"/>
       <c r="AW4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AX4" s="33"/>
       <c r="AY4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="BB4" s="33"/>
     </row>
     <row r="5" spans="1:54" ht="46.9" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="40"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="K5" s="8" t="s">
@@ -2878,73 +2871,73 @@
       </c>
       <c r="AM6" s="13">
         <v>14921.157829999996</v>
       </c>
       <c r="AN6" s="13">
         <v>15856.811</v>
       </c>
       <c r="AO6" s="13">
         <v>98518.31041999998</v>
       </c>
       <c r="AP6" s="13">
         <v>167978.00591999997</v>
       </c>
       <c r="AQ6" s="13">
         <v>171435.65584999992</v>
       </c>
       <c r="AR6" s="13">
         <v>45715.771619999985</v>
       </c>
       <c r="AS6" s="13">
         <v>92118.266260000019</v>
       </c>
       <c r="AT6" s="13">
         <v>188474.21189999999</v>
       </c>
-      <c r="AU6" s="42">
-[...21 lines deleted...]
-        <v>10005.809499999999</v>
+      <c r="AU6" s="13">
+        <v>9575.987360000001</v>
+      </c>
+      <c r="AV6" s="13">
+        <v>5379.0334599999996</v>
+      </c>
+      <c r="AW6" s="13">
+        <v>13551.785190000002</v>
+      </c>
+      <c r="AX6" s="13">
+        <v>25978.30685999999</v>
+      </c>
+      <c r="AY6" s="13">
+        <v>25212.692489999998</v>
+      </c>
+      <c r="AZ6" s="13">
+        <v>9300.3031300000002</v>
+      </c>
+      <c r="BA6" s="13">
+        <v>9493.8863699999984</v>
+      </c>
+      <c r="BB6" s="13">
+        <v>23531.938189999993</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="18.600000000000001" customHeight="1">
       <c r="A7" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>140</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H7" s="15" t="s">
@@ -3060,54 +3053,54 @@
       </c>
       <c r="AS7" s="15">
         <v>100.76600000000001</v>
       </c>
       <c r="AT7" s="15">
         <v>500.6155</v>
       </c>
       <c r="AU7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ7" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA7" s="15">
+      <c r="BA7" s="42">
         <v>1.9992099999999999</v>
       </c>
-      <c r="BB7" s="15">
+      <c r="BB7" s="42">
         <v>13.994479999999999</v>
       </c>
     </row>
     <row r="8" spans="1:54" ht="16.149999999999999" customHeight="1">
       <c r="A8" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E8" s="17">
         <v>39.923000000000002</v>
       </c>
       <c r="F8" s="17">
         <v>115.91074999999999</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>131</v>
       </c>
@@ -3368,55 +3361,55 @@
       </c>
       <c r="AO9" s="15">
         <v>747.03126999999995</v>
       </c>
       <c r="AP9" s="15">
         <v>1446.47478</v>
       </c>
       <c r="AQ9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS9" s="15">
         <v>423.91586000000001</v>
       </c>
       <c r="AT9" s="15">
         <v>1107.06817</v>
       </c>
       <c r="AU9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV9" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW9" s="15">
-[...3 lines deleted...]
-        <v>107.34725</v>
+      <c r="AW9" s="42">
+        <v>86.917940000000002</v>
+      </c>
+      <c r="AX9" s="42">
+        <v>194.99706</v>
       </c>
       <c r="AY9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB9" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:54" ht="15" customHeight="1">
       <c r="A10" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D10" s="15" t="s">
@@ -4024,67 +4017,67 @@
       </c>
       <c r="AO13" s="15">
         <v>2609.67839</v>
       </c>
       <c r="AP13" s="15">
         <v>2302.2495399999998</v>
       </c>
       <c r="AQ13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS13" s="15">
         <v>3744.14912</v>
       </c>
       <c r="AT13" s="15">
         <v>3397.5051199999998</v>
       </c>
       <c r="AU13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW13" s="15">
-[...3 lines deleted...]
-        <v>89.652829999999994</v>
+      <c r="AW13" s="42">
+        <v>507.35831000000002</v>
+      </c>
+      <c r="AX13" s="42">
+        <v>408.98009000000002</v>
       </c>
       <c r="AY13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ13" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA13" s="15">
-[...3 lines deleted...]
-        <v>93.448849999999993</v>
+      <c r="BA13" s="42">
+        <v>394.36831000000001</v>
+      </c>
+      <c r="BB13" s="42">
+        <v>388.75456000000003</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="32.25" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E14" s="17">
         <v>0.187</v>
       </c>
       <c r="F14" s="17">
         <v>1.3544499999999999</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -4364,55 +4357,55 @@
       </c>
       <c r="AS15" s="15">
         <v>0.33094000000000001</v>
       </c>
       <c r="AT15" s="15">
         <v>1.6078699999999999</v>
       </c>
       <c r="AU15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ15" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA15" s="15">
-[...3 lines deleted...]
-        <v>1.8223100000000001</v>
+      <c r="BA15" s="42">
+        <v>0.82150999999999996</v>
+      </c>
+      <c r="BB15" s="42">
+        <v>3.6502599999999998</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="39.75" customHeight="1">
       <c r="A16" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E16" s="17">
         <v>386.42209000000003</v>
       </c>
       <c r="F16" s="17">
         <v>500.20371</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H16" s="15" t="s">
@@ -4528,55 +4521,55 @@
       </c>
       <c r="AS16" s="15">
         <v>2.28016</v>
       </c>
       <c r="AT16" s="15">
         <v>25.497530000000001</v>
       </c>
       <c r="AU16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ16" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA16" s="15">
-[...3 lines deleted...]
-        <v>1.623</v>
+      <c r="BA16" s="42">
+        <v>0.59835000000000005</v>
+      </c>
+      <c r="BB16" s="42">
+        <v>7.9021800000000004</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="16.149999999999999" customHeight="1">
       <c r="A17" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E17" s="17">
         <v>0.63770000000000004</v>
       </c>
       <c r="F17" s="17">
         <v>1.54386</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H17" s="15" t="s">
@@ -5004,67 +4997,67 @@
       </c>
       <c r="AO19" s="15">
         <v>1459.28431</v>
       </c>
       <c r="AP19" s="15">
         <v>2481.7033099999999</v>
       </c>
       <c r="AQ19" s="15">
         <v>191.2</v>
       </c>
       <c r="AR19" s="15">
         <v>86.44502</v>
       </c>
       <c r="AS19" s="15">
         <v>1605.41174</v>
       </c>
       <c r="AT19" s="15">
         <v>3608.2332299999998</v>
       </c>
       <c r="AU19" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV19" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW19" s="15">
-[...5 lines deleted...]
-      <c r="AY19" s="15">
+      <c r="AW19" s="42">
+        <v>399.87648000000002</v>
+      </c>
+      <c r="AX19" s="42">
+        <v>761.19465000000002</v>
+      </c>
+      <c r="AY19" s="42">
         <v>20</v>
       </c>
-      <c r="AZ19" s="15">
+      <c r="AZ19" s="42">
         <v>7.5090000000000003</v>
       </c>
-      <c r="BA19" s="15">
-[...3 lines deleted...]
-        <v>238.20715000000001</v>
+      <c r="BA19" s="42">
+        <v>438.2525</v>
+      </c>
+      <c r="BB19" s="42">
+        <v>1147.31907</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="29.45" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C20" s="17">
         <v>64.8</v>
       </c>
       <c r="D20" s="17">
         <v>453.98700000000002</v>
       </c>
       <c r="E20" s="17">
         <v>13.586</v>
       </c>
       <c r="F20" s="17">
         <v>30.06925</v>
       </c>
       <c r="G20" s="18">
         <v>64.8</v>
       </c>
       <c r="H20" s="18">
@@ -5168,67 +5161,67 @@
       </c>
       <c r="AO20" s="15">
         <v>366.37124</v>
       </c>
       <c r="AP20" s="15">
         <v>882.40908999999999</v>
       </c>
       <c r="AQ20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS20" s="15">
         <v>307.79599000000002</v>
       </c>
       <c r="AT20" s="15">
         <v>827.00792999999999</v>
       </c>
       <c r="AU20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV20" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW20" s="15">
-[...3 lines deleted...]
-        <v>37.624000000000002</v>
+      <c r="AW20" s="42">
+        <v>50.484839999999998</v>
+      </c>
+      <c r="AX20" s="42">
+        <v>113.54942</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA20" s="15">
-[...3 lines deleted...]
-        <v>28.939489999999999</v>
+      <c r="BA20" s="42">
+        <v>68.053299999999993</v>
+      </c>
+      <c r="BB20" s="42">
+        <v>172.62048999999999</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="31.5" customHeight="1">
       <c r="A21" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C21" s="17">
         <v>89.981999999999999</v>
       </c>
       <c r="D21" s="17">
         <v>117.12050000000001</v>
       </c>
       <c r="E21" s="17">
         <v>46.024769999999997</v>
       </c>
       <c r="F21" s="17">
         <v>132.02636999999999</v>
       </c>
       <c r="G21" s="18">
         <v>12.96</v>
       </c>
       <c r="H21" s="18">
@@ -5326,73 +5319,73 @@
       </c>
       <c r="AM21" s="15">
         <v>31.8</v>
       </c>
       <c r="AN21" s="15">
         <v>221.59399999999999</v>
       </c>
       <c r="AO21" s="15">
         <v>64.012389999999996</v>
       </c>
       <c r="AP21" s="15">
         <v>540.47540000000004</v>
       </c>
       <c r="AQ21" s="15">
         <v>22.2</v>
       </c>
       <c r="AR21" s="15">
         <v>21.198889999999999</v>
       </c>
       <c r="AS21" s="15">
         <v>76.305769999999995</v>
       </c>
       <c r="AT21" s="15">
         <v>884.51188999999999</v>
       </c>
-      <c r="AU21" s="15" t="s">
-[...9 lines deleted...]
-        <v>50.870190000000001</v>
+      <c r="AU21" s="42">
+        <v>20</v>
+      </c>
+      <c r="AV21" s="42">
+        <v>8.7578899999999997</v>
+      </c>
+      <c r="AW21" s="42">
+        <v>10.290380000000001</v>
+      </c>
+      <c r="AX21" s="42">
+        <v>100.41213</v>
       </c>
       <c r="AY21" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ21" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA21" s="15">
-[...3 lines deleted...]
-        <v>39.182600000000001</v>
+      <c r="BA21" s="42">
+        <v>4.5949</v>
+      </c>
+      <c r="BB21" s="42">
+        <v>55.855809999999998</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="35.25" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="17">
         <v>28.224</v>
       </c>
       <c r="F22" s="17">
         <v>172.05229</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H22" s="15" t="s">
@@ -5496,66 +5489,66 @@
       </c>
       <c r="AO22" s="15">
         <v>62.567399999999999</v>
       </c>
       <c r="AP22" s="15">
         <v>511.50479000000001</v>
       </c>
       <c r="AQ22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS22" s="15">
         <v>37.644849999999998</v>
       </c>
       <c r="AT22" s="15">
         <v>220.51394999999999</v>
       </c>
       <c r="AU22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV22" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW22" s="15">
-[...3 lines deleted...]
-        <v>6.6849999999999996</v>
+      <c r="AW22" s="42">
+        <v>0.62129999999999996</v>
+      </c>
+      <c r="AX22" s="42">
+        <v>10.31565</v>
       </c>
       <c r="AY22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ22" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA22" s="15">
+      <c r="BA22" s="42">
         <v>0.68</v>
       </c>
-      <c r="BB22" s="15">
+      <c r="BB22" s="42">
         <v>6.2886100000000003</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="50.25" customHeight="1">
       <c r="A23" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="17">
         <v>19.462980000000002</v>
       </c>
       <c r="F23" s="17">
         <v>87.668009999999995</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>131</v>
       </c>
@@ -5660,67 +5653,67 @@
       </c>
       <c r="AO23" s="15">
         <v>47.988840000000003</v>
       </c>
       <c r="AP23" s="15">
         <v>200.79742999999999</v>
       </c>
       <c r="AQ23" s="15">
         <v>9.6524999999999999</v>
       </c>
       <c r="AR23" s="15">
         <v>34.475000000000001</v>
       </c>
       <c r="AS23" s="15">
         <v>24.479179999999999</v>
       </c>
       <c r="AT23" s="15">
         <v>279.92257999999998</v>
       </c>
       <c r="AU23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV23" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW23" s="15">
-[...3 lines deleted...]
-        <v>11.34853</v>
+      <c r="AW23" s="42">
+        <v>2.7959200000000002</v>
+      </c>
+      <c r="AX23" s="42">
+        <v>32.602879999999999</v>
       </c>
       <c r="AY23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ23" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA23" s="15">
-[...3 lines deleted...]
-        <v>10.521050000000001</v>
+      <c r="BA23" s="42">
+        <v>0.99219999999999997</v>
+      </c>
+      <c r="BB23" s="42">
+        <v>17.111699999999999</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="50.25" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>157</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H24" s="15" t="s">
@@ -5988,67 +5981,67 @@
       </c>
       <c r="AO25" s="15">
         <v>607.81051000000002</v>
       </c>
       <c r="AP25" s="15">
         <v>1270.7953500000001</v>
       </c>
       <c r="AQ25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS25" s="15">
         <v>430.54340000000002</v>
       </c>
       <c r="AT25" s="15">
         <v>1182.1030000000001</v>
       </c>
       <c r="AU25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV25" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW25" s="15">
-[...3 lines deleted...]
-        <v>134.17365000000001</v>
+      <c r="AW25" s="42">
+        <v>68.351510000000005</v>
+      </c>
+      <c r="AX25" s="42">
+        <v>197.95453000000001</v>
       </c>
       <c r="AY25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ25" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA25" s="15">
-[...3 lines deleted...]
-        <v>3.9946899999999999</v>
+      <c r="BA25" s="42">
+        <v>61.51388</v>
+      </c>
+      <c r="BB25" s="42">
+        <v>130.50296</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="42" customHeight="1">
       <c r="A26" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>159</v>
       </c>
       <c r="C26" s="17">
         <v>8</v>
       </c>
       <c r="D26" s="17">
         <v>19.39</v>
       </c>
       <c r="E26" s="17">
         <v>2188.6120999999998</v>
       </c>
       <c r="F26" s="17">
         <v>1842.2563299999999</v>
       </c>
       <c r="G26" s="18">
         <v>1.0960000000000001</v>
       </c>
       <c r="H26" s="18">
@@ -6152,67 +6145,67 @@
       </c>
       <c r="AO26" s="15">
         <v>1283.0531900000001</v>
       </c>
       <c r="AP26" s="15">
         <v>2656.07881</v>
       </c>
       <c r="AQ26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS26" s="15">
         <v>1098.9184600000001</v>
       </c>
       <c r="AT26" s="15">
         <v>2567.46434</v>
       </c>
       <c r="AU26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV26" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW26" s="15">
-[...3 lines deleted...]
-        <v>37.243760000000002</v>
+      <c r="AW26" s="42">
+        <v>52.824159999999999</v>
+      </c>
+      <c r="AX26" s="42">
+        <v>80.453109999999995</v>
       </c>
       <c r="AY26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ26" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA26" s="15">
-[...3 lines deleted...]
-        <v>363.78582999999998</v>
+      <c r="BA26" s="42">
+        <v>158.12438</v>
+      </c>
+      <c r="BB26" s="42">
+        <v>386.33726999999999</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="63.75" customHeight="1">
       <c r="A27" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E27" s="17">
         <v>78.804490000000001</v>
       </c>
       <c r="F27" s="17">
         <v>41.235579999999999</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H27" s="15" t="s">
@@ -6316,67 +6309,67 @@
       </c>
       <c r="AO27" s="15">
         <v>533.48288000000002</v>
       </c>
       <c r="AP27" s="15">
         <v>515.30426999999997</v>
       </c>
       <c r="AQ27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS27" s="15">
         <v>442.58490999999998</v>
       </c>
       <c r="AT27" s="15">
         <v>607.36377000000005</v>
       </c>
       <c r="AU27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW27" s="15">
-[...3 lines deleted...]
-        <v>30.59346</v>
+      <c r="AW27" s="42">
+        <v>48.744680000000002</v>
+      </c>
+      <c r="AX27" s="42">
+        <v>59.236609999999999</v>
       </c>
       <c r="AY27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA27" s="15">
-[...3 lines deleted...]
-        <v>71.24588</v>
+      <c r="BA27" s="42">
+        <v>64.74409</v>
+      </c>
+      <c r="BB27" s="42">
+        <v>77.663340000000005</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H28" s="15" t="s">
@@ -6480,67 +6473,67 @@
       </c>
       <c r="AO28" s="15">
         <v>262.92223999999999</v>
       </c>
       <c r="AP28" s="15">
         <v>383.79597999999999</v>
       </c>
       <c r="AQ28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS28" s="15">
         <v>247.85310000000001</v>
       </c>
       <c r="AT28" s="15">
         <v>293.60737</v>
       </c>
       <c r="AU28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV28" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW28" s="15">
-[...3 lines deleted...]
-        <v>40.12433</v>
+      <c r="AW28" s="42">
+        <v>45.664000000000001</v>
+      </c>
+      <c r="AX28" s="42">
+        <v>57.12433</v>
       </c>
       <c r="AY28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ28" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA28" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA28" s="42">
+        <v>5</v>
+      </c>
+      <c r="BB28" s="42">
+        <v>8.1395499999999998</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="17">
         <v>685.23900000000003</v>
       </c>
       <c r="F29" s="17">
         <v>1840.4221700000001</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H29" s="15" t="s">
@@ -6644,67 +6637,67 @@
       </c>
       <c r="AO29" s="15">
         <v>559.56155999999999</v>
       </c>
       <c r="AP29" s="15">
         <v>4018.51658</v>
       </c>
       <c r="AQ29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS29" s="15">
         <v>376.2364</v>
       </c>
       <c r="AT29" s="15">
         <v>2853.3972399999998</v>
       </c>
       <c r="AU29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV29" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW29" s="15">
-[...3 lines deleted...]
-        <v>913.88160000000005</v>
+      <c r="AW29" s="42">
+        <v>201.41560000000001</v>
+      </c>
+      <c r="AX29" s="42">
+        <v>1527.2574</v>
       </c>
       <c r="AY29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ29" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA29" s="15">
-[...3 lines deleted...]
-        <v>148.62</v>
+      <c r="BA29" s="42">
+        <v>32.132199999999997</v>
+      </c>
+      <c r="BB29" s="42">
+        <v>161.65459999999999</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="17">
         <v>1537.2628400000001</v>
       </c>
       <c r="F30" s="17">
         <v>4398.7224699999997</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H30" s="15" t="s">
@@ -6808,67 +6801,67 @@
       </c>
       <c r="AO30" s="15">
         <v>4736.3696799999998</v>
       </c>
       <c r="AP30" s="15">
         <v>20661.679039999999</v>
       </c>
       <c r="AQ30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS30" s="15">
         <v>4483.7248499999996</v>
       </c>
       <c r="AT30" s="15">
         <v>23718.09821</v>
       </c>
       <c r="AU30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV30" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW30" s="15">
-[...3 lines deleted...]
-        <v>1600.5484300000001</v>
+      <c r="AW30" s="42">
+        <v>785.94764999999995</v>
+      </c>
+      <c r="AX30" s="42">
+        <v>3644.4040399999999</v>
       </c>
       <c r="AY30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ30" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA30" s="15">
-[...3 lines deleted...]
-        <v>1319.66776</v>
+      <c r="BA30" s="42">
+        <v>651.94033999999999</v>
+      </c>
+      <c r="BB30" s="42">
+        <v>3383.0644699999998</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C31" s="17">
         <v>243.197</v>
       </c>
       <c r="D31" s="17">
         <v>143.37707</v>
       </c>
       <c r="E31" s="17">
         <v>0.3</v>
       </c>
       <c r="F31" s="17">
         <v>1.5788800000000001</v>
       </c>
       <c r="G31" s="18">
         <v>30.28</v>
       </c>
       <c r="H31" s="18">
@@ -6966,67 +6959,67 @@
       </c>
       <c r="AM31" s="15">
         <v>357.04199999999997</v>
       </c>
       <c r="AN31" s="15">
         <v>601.03218000000004</v>
       </c>
       <c r="AO31" s="15">
         <v>5.4</v>
       </c>
       <c r="AP31" s="15">
         <v>16.331050000000001</v>
       </c>
       <c r="AQ31" s="15">
         <v>117.6</v>
       </c>
       <c r="AR31" s="15">
         <v>142.39179999999999</v>
       </c>
       <c r="AS31" s="15">
         <v>243.8</v>
       </c>
       <c r="AT31" s="15">
         <v>204.8903</v>
       </c>
-      <c r="AU31" s="15">
-[...15 lines deleted...]
-        <v>22.46359</v>
+      <c r="AU31" s="42">
+        <v>67.2</v>
+      </c>
+      <c r="AV31" s="42">
+        <v>71.416640000000001</v>
+      </c>
+      <c r="AW31" s="42">
+        <v>51.8</v>
+      </c>
+      <c r="AX31" s="42">
+        <v>41.657179999999997</v>
+      </c>
+      <c r="AY31" s="42">
+        <v>51.505000000000003</v>
+      </c>
+      <c r="AZ31" s="42">
+        <v>82.685820000000007</v>
       </c>
       <c r="BA31" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB31" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="45">
       <c r="A32" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>165</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="17">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F32" s="17">
@@ -7136,67 +7129,67 @@
       </c>
       <c r="AO32" s="15">
         <v>16.399999999999999</v>
       </c>
       <c r="AP32" s="15">
         <v>13.75506</v>
       </c>
       <c r="AQ32" s="15">
         <v>20</v>
       </c>
       <c r="AR32" s="15">
         <v>49.197000000000003</v>
       </c>
       <c r="AS32" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT32" s="15">
         <v>4.10337</v>
       </c>
       <c r="AU32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV32" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW32" s="15">
-[...3 lines deleted...]
-        <v>2.39385</v>
+      <c r="AW32" s="42">
+        <v>3.5</v>
+      </c>
+      <c r="AX32" s="42">
+        <v>3.1109300000000002</v>
       </c>
       <c r="AY32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ32" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA32" s="15">
-[...3 lines deleted...]
-        <v>0.59797</v>
+      <c r="BA32" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="BB32" s="42">
+        <v>1.6262700000000001</v>
       </c>
     </row>
     <row r="33" spans="1:54">
       <c r="A33" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="17">
         <v>0.92988999999999999</v>
       </c>
       <c r="F33" s="17">
         <v>4.2008999999999999</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H33" s="15" t="s">
@@ -7300,67 +7293,67 @@
       </c>
       <c r="AO33" s="15">
         <v>11.93684</v>
       </c>
       <c r="AP33" s="15">
         <v>11.62912</v>
       </c>
       <c r="AQ33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS33" s="15">
         <v>1.5309999999999999</v>
       </c>
       <c r="AT33" s="15">
         <v>4.5318199999999997</v>
       </c>
       <c r="AU33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV33" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW33" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW33" s="42">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="AX33" s="42">
+        <v>2.3328199999999999</v>
       </c>
       <c r="AY33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ33" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA33" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA33" s="42">
+        <v>0.246</v>
+      </c>
+      <c r="BB33" s="42">
+        <v>1.01515</v>
       </c>
     </row>
     <row r="34" spans="1:54" ht="25.9" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H34" s="15" t="s">
@@ -7628,55 +7621,55 @@
       </c>
       <c r="AO35" s="15">
         <v>846.6</v>
       </c>
       <c r="AP35" s="15">
         <v>407.95979</v>
       </c>
       <c r="AQ35" s="15">
         <v>520</v>
       </c>
       <c r="AR35" s="15">
         <v>117.26951</v>
       </c>
       <c r="AS35" s="15">
         <v>1101</v>
       </c>
       <c r="AT35" s="15">
         <v>585.18744000000004</v>
       </c>
       <c r="AU35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV35" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW35" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW35" s="42">
+        <v>126</v>
+      </c>
+      <c r="AX35" s="42">
+        <v>47.777000000000001</v>
       </c>
       <c r="AY35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB35" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>169</v>
       </c>
       <c r="C36" s="17">
         <v>1393.7760000000001</v>
       </c>
       <c r="D36" s="17">
@@ -8120,67 +8113,67 @@
       </c>
       <c r="AO38" s="15">
         <v>183.84399999999999</v>
       </c>
       <c r="AP38" s="15">
         <v>14.04462</v>
       </c>
       <c r="AQ38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS38" s="15">
         <v>263.20999999999998</v>
       </c>
       <c r="AT38" s="15">
         <v>48.568060000000003</v>
       </c>
       <c r="AU38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV38" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW38" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW38" s="42">
+        <v>58</v>
+      </c>
+      <c r="AX38" s="42">
+        <v>3.4337</v>
       </c>
       <c r="AY38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ38" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA38" s="15">
-[...3 lines deleted...]
-        <v>15.766159999999999</v>
+      <c r="BA38" s="42">
+        <v>188.25</v>
+      </c>
+      <c r="BB38" s="42">
+        <v>35.176549999999999</v>
       </c>
     </row>
     <row r="39" spans="1:54" ht="22.5">
       <c r="A39" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H39" s="15" t="s">
@@ -8448,67 +8441,67 @@
       </c>
       <c r="AO40" s="15">
         <v>532.20000000000005</v>
       </c>
       <c r="AP40" s="15">
         <v>24.22007</v>
       </c>
       <c r="AQ40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS40" s="15">
         <v>257.5</v>
       </c>
       <c r="AT40" s="15">
         <v>15.377219999999999</v>
       </c>
       <c r="AU40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV40" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW40" s="15">
+      <c r="AW40" s="42">
         <v>19</v>
       </c>
-      <c r="AX40" s="15">
+      <c r="AX40" s="42">
         <v>1.0569200000000001</v>
       </c>
       <c r="AY40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ40" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA40" s="15">
-[...3 lines deleted...]
-        <v>5.1779999999999999</v>
+      <c r="BA40" s="42">
+        <v>43.468000000000004</v>
+      </c>
+      <c r="BB40" s="42">
+        <v>21.082000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>174</v>
       </c>
       <c r="C41" s="17">
         <v>432.88099999999997</v>
       </c>
       <c r="D41" s="17">
         <v>474.19209999999998</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G41" s="18">
         <v>241.23500000000001</v>
       </c>
       <c r="H41" s="18">
@@ -8932,67 +8925,67 @@
       </c>
       <c r="AO43" s="15">
         <v>1683.0917199999999</v>
       </c>
       <c r="AP43" s="15">
         <v>1060.7340999999999</v>
       </c>
       <c r="AQ43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS43" s="15">
         <v>1810.3623399999999</v>
       </c>
       <c r="AT43" s="15">
         <v>1713.9610499999999</v>
       </c>
       <c r="AU43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV43" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW43" s="15">
-[...3 lines deleted...]
-        <v>80.073779999999999</v>
+      <c r="AW43" s="42">
+        <v>285.32693999999998</v>
+      </c>
+      <c r="AX43" s="42">
+        <v>148.86233999999999</v>
       </c>
       <c r="AY43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ43" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA43" s="15">
-[...3 lines deleted...]
-        <v>3.1192299999999999</v>
+      <c r="BA43" s="42">
+        <v>184.60704000000001</v>
+      </c>
+      <c r="BB43" s="42">
+        <v>207.62348</v>
       </c>
     </row>
     <row r="44" spans="1:54" ht="30" customHeight="1">
       <c r="A44" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="17">
         <v>28.080539999999999</v>
       </c>
       <c r="F44" s="17">
         <v>74.555899999999994</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H44" s="15" t="s">
@@ -9096,67 +9089,67 @@
       </c>
       <c r="AO44" s="15">
         <v>455.28660000000002</v>
       </c>
       <c r="AP44" s="15">
         <v>401.94319000000002</v>
       </c>
       <c r="AQ44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS44" s="15">
         <v>273.65679999999998</v>
       </c>
       <c r="AT44" s="15">
         <v>414.18274000000002</v>
       </c>
       <c r="AU44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV44" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW44" s="15">
-[...3 lines deleted...]
-        <v>3.1466799999999999</v>
+      <c r="AW44" s="42">
+        <v>30.046800000000001</v>
+      </c>
+      <c r="AX44" s="42">
+        <v>43.769509999999997</v>
       </c>
       <c r="AY44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ44" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA44" s="15">
-[...3 lines deleted...]
-        <v>4.0025399999999998</v>
+      <c r="BA44" s="42">
+        <v>22.582999999999998</v>
+      </c>
+      <c r="BB44" s="42">
+        <v>34.673459999999999</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="52.5" customHeight="1">
       <c r="A45" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D45" s="17">
         <v>0.16224</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H45" s="15" t="s">
@@ -9424,67 +9417,67 @@
       </c>
       <c r="AO46" s="15">
         <v>4.1497599999999997</v>
       </c>
       <c r="AP46" s="15">
         <v>15.897040000000001</v>
       </c>
       <c r="AQ46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS46" s="15">
         <v>6.0717499999999998</v>
       </c>
       <c r="AT46" s="15">
         <v>28.687419999999999</v>
       </c>
       <c r="AU46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV46" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW46" s="15">
-[...3 lines deleted...]
-        <v>1.3698300000000001</v>
+      <c r="AW46" s="42">
+        <v>0.27839999999999998</v>
+      </c>
+      <c r="AX46" s="42">
+        <v>2.09117</v>
       </c>
       <c r="AY46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ46" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA46" s="15">
-[...3 lines deleted...]
-        <v>1.1222399999999999</v>
+      <c r="BA46" s="42">
+        <v>0.23893</v>
+      </c>
+      <c r="BB46" s="42">
+        <v>2.5129899999999998</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="35.450000000000003" customHeight="1">
       <c r="A47" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>180</v>
       </c>
       <c r="C47" s="17">
         <v>1.6</v>
       </c>
       <c r="D47" s="17">
         <v>0.58153999999999995</v>
       </c>
       <c r="E47" s="17">
         <v>234.45139</v>
       </c>
       <c r="F47" s="17">
         <v>168.64492999999999</v>
       </c>
       <c r="G47" s="18">
         <v>14.454000000000001</v>
       </c>
       <c r="H47" s="18">
@@ -9588,66 +9581,66 @@
       </c>
       <c r="AO47" s="15">
         <v>88.126599999999996</v>
       </c>
       <c r="AP47" s="15">
         <v>102.96144</v>
       </c>
       <c r="AQ47" s="15">
         <v>3.7440000000000002</v>
       </c>
       <c r="AR47" s="15">
         <v>3.53912</v>
       </c>
       <c r="AS47" s="15">
         <v>229.67516000000001</v>
       </c>
       <c r="AT47" s="15">
         <v>183.08141000000001</v>
       </c>
       <c r="AU47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV47" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW47" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW47" s="42">
+        <v>110.40860000000001</v>
+      </c>
+      <c r="AX47" s="42">
+        <v>54.470849999999999</v>
       </c>
       <c r="AY47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ47" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA47" s="15">
+      <c r="BA47" s="42">
         <v>0.16919999999999999</v>
       </c>
-      <c r="BB47" s="15">
+      <c r="BB47" s="42">
         <v>0.23852999999999999</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="33.75">
       <c r="A48" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="17">
         <v>1.8919999999999999E-2</v>
       </c>
       <c r="F48" s="17">
         <v>0.15021000000000001</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>131</v>
       </c>
@@ -9752,67 +9745,67 @@
       </c>
       <c r="AO48" s="15">
         <v>33.67915</v>
       </c>
       <c r="AP48" s="15">
         <v>98.693979999999996</v>
       </c>
       <c r="AQ48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS48" s="15">
         <v>32.914909999999999</v>
       </c>
       <c r="AT48" s="15">
         <v>120.65254</v>
       </c>
       <c r="AU48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV48" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW48" s="15">
-[...3 lines deleted...]
-        <v>2.3372000000000002</v>
+      <c r="AW48" s="42">
+        <v>0.81747999999999998</v>
+      </c>
+      <c r="AX48" s="42">
+        <v>5.9312800000000001</v>
       </c>
       <c r="AY48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ48" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA48" s="15">
-[...3 lines deleted...]
-        <v>3.48278</v>
+      <c r="BA48" s="42">
+        <v>5.5726800000000001</v>
+      </c>
+      <c r="BB48" s="42">
+        <v>27.755040000000001</v>
       </c>
     </row>
     <row r="49" spans="1:54" ht="22.5">
       <c r="A49" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>182</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="17">
         <v>43.480200000000004</v>
       </c>
       <c r="F49" s="17">
         <v>74.772729999999996</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H49" s="15" t="s">
@@ -9928,54 +9921,54 @@
       </c>
       <c r="AS49" s="15">
         <v>7.1999999999999998E-3</v>
       </c>
       <c r="AT49" s="15">
         <v>0.26340000000000002</v>
       </c>
       <c r="AU49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ49" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA49" s="15">
+      <c r="BA49" s="42">
         <v>2.1339999999999999</v>
       </c>
-      <c r="BB49" s="15">
+      <c r="BB49" s="42">
         <v>20.66</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="23.25" customHeight="1">
       <c r="A50" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="17">
         <v>25.22</v>
       </c>
       <c r="F50" s="17">
         <v>17.951000000000001</v>
       </c>
       <c r="G50" s="15" t="s">
         <v>131</v>
       </c>
@@ -10080,67 +10073,67 @@
       </c>
       <c r="AO50" s="15">
         <v>349.28160000000003</v>
       </c>
       <c r="AP50" s="15">
         <v>375.85048</v>
       </c>
       <c r="AQ50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS50" s="15">
         <v>240.24617000000001</v>
       </c>
       <c r="AT50" s="15">
         <v>299.90566999999999</v>
       </c>
       <c r="AU50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV50" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW50" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW50" s="42">
+        <v>2.0250000000000001E-2</v>
+      </c>
+      <c r="AX50" s="42">
+        <v>0.1666</v>
       </c>
       <c r="AY50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ50" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA50" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA50" s="42">
+        <v>0.25</v>
+      </c>
+      <c r="BB50" s="42">
+        <v>1.25</v>
       </c>
     </row>
     <row r="51" spans="1:54" ht="22.5">
       <c r="A51" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="17">
         <v>1.8800000000000001E-2</v>
       </c>
       <c r="F51" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H51" s="15" t="s">
@@ -10244,67 +10237,67 @@
       </c>
       <c r="AO51" s="15">
         <v>4.7780300000000002</v>
       </c>
       <c r="AP51" s="15">
         <v>16.40372</v>
       </c>
       <c r="AQ51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS51" s="15">
         <v>3.04698</v>
       </c>
       <c r="AT51" s="15">
         <v>11.06104</v>
       </c>
       <c r="AU51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV51" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW51" s="15">
+      <c r="AW51" s="42">
         <v>2.1840000000000002</v>
       </c>
-      <c r="AX51" s="15">
+      <c r="AX51" s="42">
         <v>6.6714000000000002</v>
       </c>
       <c r="AY51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ51" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA51" s="15">
-[...3 lines deleted...]
-        <v>6.6321399999999997</v>
+      <c r="BA51" s="42">
+        <v>2.2525400000000002</v>
+      </c>
+      <c r="BB51" s="42">
+        <v>22.532139999999998</v>
       </c>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C52" s="17">
         <v>101.804</v>
       </c>
       <c r="D52" s="17">
         <v>22.94256</v>
       </c>
       <c r="E52" s="17">
         <v>101.804</v>
       </c>
       <c r="F52" s="17">
         <v>22.520689999999998</v>
       </c>
       <c r="G52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H52" s="15" t="s">
@@ -10400,66 +10393,66 @@
       </c>
       <c r="AO52" s="15">
         <v>737.24099999999999</v>
       </c>
       <c r="AP52" s="15">
         <v>525.98773000000006</v>
       </c>
       <c r="AQ52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS52" s="15">
         <v>289.20600000000002</v>
       </c>
       <c r="AT52" s="15">
         <v>250.94980000000001</v>
       </c>
       <c r="AU52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV52" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW52" s="15">
-[...3 lines deleted...]
-        <v>105.3698</v>
+      <c r="AW52" s="42">
+        <v>227.01900000000001</v>
+      </c>
+      <c r="AX52" s="42">
+        <v>184.95779999999999</v>
       </c>
       <c r="AY52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ52" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA52" s="15">
+      <c r="BA52" s="42">
         <v>0.69899999999999995</v>
       </c>
-      <c r="BB52" s="15">
+      <c r="BB52" s="42">
         <v>2.3149999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="17">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="F53" s="17">
         <v>0.29099999999999998</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>131</v>
       </c>
@@ -10728,67 +10721,67 @@
       </c>
       <c r="AO54" s="15">
         <v>1470.9849999999999</v>
       </c>
       <c r="AP54" s="15">
         <v>126.2255</v>
       </c>
       <c r="AQ54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS54" s="15">
         <v>2210.06</v>
       </c>
       <c r="AT54" s="15">
         <v>202.72147000000001</v>
       </c>
       <c r="AU54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV54" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW54" s="15">
-[...3 lines deleted...]
-        <v>29.817679999999999</v>
+      <c r="AW54" s="42">
+        <v>630</v>
+      </c>
+      <c r="AX54" s="42">
+        <v>48.840009999999999</v>
       </c>
       <c r="AY54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ54" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA54" s="15">
-[...3 lines deleted...]
-        <v>17.423690000000001</v>
+      <c r="BA54" s="42">
+        <v>126.08199999999999</v>
+      </c>
+      <c r="BB54" s="42">
+        <v>38.417819999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="30.75" customHeight="1">
       <c r="A55" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="17">
         <v>4012.75</v>
       </c>
       <c r="D55" s="17">
         <v>924.83024999999998</v>
       </c>
       <c r="E55" s="17">
         <v>4049.6828</v>
       </c>
       <c r="F55" s="17">
         <v>893.51129000000003</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H55" s="15" t="s">
@@ -11064,54 +11057,54 @@
       </c>
       <c r="AS56" s="15">
         <v>200.87</v>
       </c>
       <c r="AT56" s="15">
         <v>47.795900000000003</v>
       </c>
       <c r="AU56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ56" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA56" s="15">
+      <c r="BA56" s="42">
         <v>10.7</v>
       </c>
-      <c r="BB56" s="15">
+      <c r="BB56" s="42">
         <v>9.9735200000000006</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="45">
       <c r="A57" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>190</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E57" s="17">
         <v>13.779299999999999</v>
       </c>
       <c r="F57" s="17">
         <v>42.008569999999999</v>
       </c>
       <c r="G57" s="15" t="s">
         <v>131</v>
       </c>
@@ -11216,67 +11209,67 @@
       </c>
       <c r="AO57" s="15">
         <v>314.24313000000001</v>
       </c>
       <c r="AP57" s="15">
         <v>749.53981999999996</v>
       </c>
       <c r="AQ57" s="15">
         <v>15.85</v>
       </c>
       <c r="AR57" s="15">
         <v>62.572000000000003</v>
       </c>
       <c r="AS57" s="15">
         <v>219.5291</v>
       </c>
       <c r="AT57" s="15">
         <v>634.24829999999997</v>
       </c>
       <c r="AU57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV57" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW57" s="15">
-[...3 lines deleted...]
-        <v>6.2655099999999999</v>
+      <c r="AW57" s="42">
+        <v>34.430599999999998</v>
+      </c>
+      <c r="AX57" s="42">
+        <v>101.59668000000001</v>
       </c>
       <c r="AY57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ57" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA57" s="15">
-[...3 lines deleted...]
-        <v>24.587119999999999</v>
+      <c r="BA57" s="42">
+        <v>12.462999999999999</v>
+      </c>
+      <c r="BB57" s="42">
+        <v>47.372230000000002</v>
       </c>
     </row>
     <row r="58" spans="1:54" ht="55.5" customHeight="1">
       <c r="A58" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>191</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H58" s="15" t="s">
@@ -11544,67 +11537,67 @@
       </c>
       <c r="AO59" s="15">
         <v>47.482779999999998</v>
       </c>
       <c r="AP59" s="15">
         <v>23.346720000000001</v>
       </c>
       <c r="AQ59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS59" s="15">
         <v>9.7795299999999994</v>
       </c>
       <c r="AT59" s="15">
         <v>11.22504</v>
       </c>
       <c r="AU59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV59" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW59" s="15">
-[...3 lines deleted...]
-        <v>0.26678000000000002</v>
+      <c r="AW59" s="42">
+        <v>8.072E-2</v>
+      </c>
+      <c r="AX59" s="42">
+        <v>0.82572999999999996</v>
       </c>
       <c r="AY59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ59" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA59" s="15">
-[...3 lines deleted...]
-        <v>5.3661099999999999</v>
+      <c r="BA59" s="42">
+        <v>2.15245</v>
+      </c>
+      <c r="BB59" s="42">
+        <v>13.7896</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="48.6" customHeight="1">
       <c r="A60" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="17">
         <v>3.3899999999999998E-3</v>
       </c>
       <c r="F60" s="17">
         <v>0.10299999999999999</v>
       </c>
       <c r="G60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H60" s="15" t="s">
@@ -11708,67 +11701,67 @@
       </c>
       <c r="AO60" s="15">
         <v>0.1202</v>
       </c>
       <c r="AP60" s="15">
         <v>0.46192</v>
       </c>
       <c r="AQ60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS60" s="15">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AT60" s="15">
         <v>0.81093000000000004</v>
       </c>
       <c r="AU60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV60" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW60" s="15">
+      <c r="AW60" s="42">
         <v>2E-3</v>
       </c>
-      <c r="AX60" s="15">
+      <c r="AX60" s="42">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="AY60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ60" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA60" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA60" s="42">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="BB60" s="42">
+        <v>0.14852000000000001</v>
       </c>
     </row>
     <row r="61" spans="1:54" ht="45">
       <c r="A61" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>194</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E61" s="17">
         <v>33.234839999999998</v>
       </c>
       <c r="F61" s="17">
         <v>99.985140000000001</v>
       </c>
       <c r="G61" s="18">
         <v>4.5</v>
       </c>
       <c r="H61" s="18">
@@ -11872,67 +11865,67 @@
       </c>
       <c r="AO61" s="15">
         <v>65.147210000000001</v>
       </c>
       <c r="AP61" s="15">
         <v>490.37121999999999</v>
       </c>
       <c r="AQ61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS61" s="15">
         <v>118.71996</v>
       </c>
       <c r="AT61" s="15">
         <v>1277.1261400000001</v>
       </c>
       <c r="AU61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV61" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW61" s="15">
-[...15 lines deleted...]
-        <v>28.089379999999998</v>
+      <c r="AW61" s="42">
+        <v>5.8597299999999999</v>
+      </c>
+      <c r="AX61" s="42">
+        <v>60.734529999999999</v>
+      </c>
+      <c r="AY61" s="42">
+        <v>0.16</v>
+      </c>
+      <c r="AZ61" s="42">
+        <v>2.9912100000000001</v>
+      </c>
+      <c r="BA61" s="42">
+        <v>3.5693600000000001</v>
+      </c>
+      <c r="BB61" s="42">
+        <v>55.724490000000003</v>
       </c>
     </row>
     <row r="62" spans="1:54">
       <c r="A62" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C62" s="17">
         <v>11.7409</v>
       </c>
       <c r="D62" s="17">
         <v>59.293999999999997</v>
       </c>
       <c r="E62" s="17">
         <v>53.540619999999997</v>
       </c>
       <c r="F62" s="17">
         <v>522.10617000000002</v>
       </c>
       <c r="G62" s="18">
         <v>10.46285</v>
       </c>
       <c r="H62" s="18">
@@ -12030,73 +12023,73 @@
       </c>
       <c r="AM62" s="15">
         <v>47.123080000000002</v>
       </c>
       <c r="AN62" s="15">
         <v>263.13267000000002</v>
       </c>
       <c r="AO62" s="15">
         <v>23.13748</v>
       </c>
       <c r="AP62" s="15">
         <v>238.30539999999999</v>
       </c>
       <c r="AQ62" s="15">
         <v>67.159400000000005</v>
       </c>
       <c r="AR62" s="15">
         <v>471.40321</v>
       </c>
       <c r="AS62" s="15">
         <v>20.990449999999999</v>
       </c>
       <c r="AT62" s="15">
         <v>289.93853000000001</v>
       </c>
-      <c r="AU62" s="15">
-[...21 lines deleted...]
-        <v>9.7604900000000008</v>
+      <c r="AU62" s="42">
+        <v>6.07796</v>
+      </c>
+      <c r="AV62" s="42">
+        <v>36.858789999999999</v>
+      </c>
+      <c r="AW62" s="42">
+        <v>3.6112799999999998</v>
+      </c>
+      <c r="AX62" s="42">
+        <v>47.640720000000002</v>
+      </c>
+      <c r="AY62" s="42">
+        <v>12.6609</v>
+      </c>
+      <c r="AZ62" s="42">
+        <v>82.419780000000003</v>
+      </c>
+      <c r="BA62" s="42">
+        <v>2.27833</v>
+      </c>
+      <c r="BB62" s="42">
+        <v>35.255330000000001</v>
       </c>
     </row>
     <row r="63" spans="1:54">
       <c r="A63" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>196</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H63" s="15" t="s">
@@ -12364,67 +12357,67 @@
       </c>
       <c r="AO64" s="15">
         <v>2.26336</v>
       </c>
       <c r="AP64" s="15">
         <v>15.431100000000001</v>
       </c>
       <c r="AQ64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS64" s="15">
         <v>3.5670700000000002</v>
       </c>
       <c r="AT64" s="15">
         <v>32.367319999999999</v>
       </c>
       <c r="AU64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV64" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW64" s="15">
-[...3 lines deleted...]
-        <v>1.2155499999999999</v>
+      <c r="AW64" s="42">
+        <v>0.40501999999999999</v>
+      </c>
+      <c r="AX64" s="42">
+        <v>3.51776</v>
       </c>
       <c r="AY64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ64" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA64" s="15">
-[...3 lines deleted...]
-        <v>3.5629</v>
+      <c r="BA64" s="42">
+        <v>0.76627999999999996</v>
+      </c>
+      <c r="BB64" s="42">
+        <v>7.9153399999999996</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="17">
         <v>4.0157299999999996</v>
       </c>
       <c r="F65" s="17">
         <v>20.950330000000001</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H65" s="15" t="s">
@@ -12692,67 +12685,67 @@
       </c>
       <c r="AO66" s="15">
         <v>0.19419</v>
       </c>
       <c r="AP66" s="15">
         <v>2.0641099999999999</v>
       </c>
       <c r="AQ66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS66" s="15">
         <v>0.45506999999999997</v>
       </c>
       <c r="AT66" s="15">
         <v>4.0074899999999998</v>
       </c>
       <c r="AU66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV66" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW66" s="15">
-[...3 lines deleted...]
-        <v>0.10389</v>
+      <c r="AW66" s="42">
+        <v>5.4399999999999997E-2</v>
+      </c>
+      <c r="AX66" s="42">
+        <v>0.57430999999999999</v>
       </c>
       <c r="AY66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ66" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA66" s="15">
-[...3 lines deleted...]
-        <v>0.53290999999999999</v>
+      <c r="BA66" s="42">
+        <v>0.11459999999999999</v>
+      </c>
+      <c r="BB66" s="42">
+        <v>1.34097</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>200</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E67" s="17">
         <v>1.2200000000000001E-2</v>
       </c>
       <c r="F67" s="17">
         <v>0.40382000000000001</v>
       </c>
       <c r="G67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H67" s="15" t="s">
@@ -12856,67 +12849,67 @@
       </c>
       <c r="AO67" s="15">
         <v>0.19903000000000001</v>
       </c>
       <c r="AP67" s="15">
         <v>2.5249899999999998</v>
       </c>
       <c r="AQ67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS67" s="15">
         <v>0.30149999999999999</v>
       </c>
       <c r="AT67" s="15">
         <v>6.3072999999999997</v>
       </c>
       <c r="AU67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV67" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW67" s="15">
-[...3 lines deleted...]
-        <v>0.30995</v>
+      <c r="AW67" s="42">
+        <v>3.109E-2</v>
+      </c>
+      <c r="AX67" s="42">
+        <v>0.61153999999999997</v>
       </c>
       <c r="AY67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ67" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA67" s="15">
-[...3 lines deleted...]
-        <v>1.0972999999999999</v>
+      <c r="BA67" s="42">
+        <v>9.0700000000000003E-2</v>
+      </c>
+      <c r="BB67" s="42">
+        <v>2.0979700000000001</v>
       </c>
     </row>
     <row r="68" spans="1:54">
       <c r="A68" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="17">
         <v>1.1039999999999999E-2</v>
       </c>
       <c r="F68" s="17">
         <v>0.29631999999999997</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H68" s="15" t="s">
@@ -13012,67 +13005,67 @@
       </c>
       <c r="AO68" s="15">
         <v>8.8599999999999998E-3</v>
       </c>
       <c r="AP68" s="15">
         <v>0.15992999999999999</v>
       </c>
       <c r="AQ68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS68" s="15">
         <v>0.10636</v>
       </c>
       <c r="AT68" s="15">
         <v>0.87983999999999996</v>
       </c>
       <c r="AU68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV68" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW68" s="15">
-[...3 lines deleted...]
-        <v>7.6340000000000005E-2</v>
+      <c r="AW68" s="42">
+        <v>7.8499999999999993E-3</v>
+      </c>
+      <c r="AX68" s="42">
+        <v>9.7850000000000006E-2</v>
       </c>
       <c r="AY68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ68" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA68" s="15">
-[...3 lines deleted...]
-        <v>0.14351</v>
+      <c r="BA68" s="42">
+        <v>1.1339999999999999E-2</v>
+      </c>
+      <c r="BB68" s="42">
+        <v>0.25705</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="33.75">
       <c r="A69" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>202</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="17">
         <v>11.20074</v>
       </c>
       <c r="F69" s="17">
         <v>11.75539</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H69" s="15" t="s">
@@ -13176,67 +13169,67 @@
       </c>
       <c r="AO69" s="15">
         <v>24.321670000000001</v>
       </c>
       <c r="AP69" s="15">
         <v>20.340119999999999</v>
       </c>
       <c r="AQ69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS69" s="15">
         <v>0.45635999999999999</v>
       </c>
       <c r="AT69" s="15">
         <v>2.61829</v>
       </c>
       <c r="AU69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV69" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW69" s="15">
-[...3 lines deleted...]
-        <v>0.2145</v>
+      <c r="AW69" s="42">
+        <v>4.5240000000000002E-2</v>
+      </c>
+      <c r="AX69" s="42">
+        <v>0.32688</v>
       </c>
       <c r="AY69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ69" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA69" s="15">
-[...3 lines deleted...]
-        <v>0.28628999999999999</v>
+      <c r="BA69" s="42">
+        <v>7.2840000000000002E-2</v>
+      </c>
+      <c r="BB69" s="42">
+        <v>0.69293000000000005</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="30" customHeight="1">
       <c r="A70" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="17">
         <v>9.0634099999999993</v>
       </c>
       <c r="F70" s="17">
         <v>50.187170000000002</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H70" s="15" t="s">
@@ -13340,67 +13333,67 @@
       </c>
       <c r="AO70" s="15">
         <v>4.9395300000000004</v>
       </c>
       <c r="AP70" s="15">
         <v>34.910290000000003</v>
       </c>
       <c r="AQ70" s="15">
         <v>0.47249999999999998</v>
       </c>
       <c r="AR70" s="15">
         <v>3.1023700000000001</v>
       </c>
       <c r="AS70" s="15">
         <v>3.5344600000000002</v>
       </c>
       <c r="AT70" s="15">
         <v>43.554360000000003</v>
       </c>
       <c r="AU70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV70" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW70" s="15">
-[...3 lines deleted...]
-        <v>2.7711899999999998</v>
+      <c r="AW70" s="42">
+        <v>0.35703000000000001</v>
+      </c>
+      <c r="AX70" s="42">
+        <v>4.58866</v>
       </c>
       <c r="AY70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ70" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA70" s="15">
-[...3 lines deleted...]
-        <v>4.4526500000000002</v>
+      <c r="BA70" s="42">
+        <v>0.58877999999999997</v>
+      </c>
+      <c r="BB70" s="42">
+        <v>9.3635999999999999</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="18" customHeight="1">
       <c r="A71" s="28" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>204</v>
       </c>
       <c r="C71" s="17">
         <v>13646.97</v>
       </c>
       <c r="D71" s="17">
         <v>2848.9974200000001</v>
       </c>
       <c r="E71" s="17">
         <v>525.76199999999994</v>
       </c>
       <c r="F71" s="17">
         <v>188.63245000000001</v>
       </c>
       <c r="G71" s="18">
         <v>30568.6</v>
       </c>
       <c r="H71" s="18">
@@ -13498,73 +13491,73 @@
       </c>
       <c r="AM71" s="15">
         <v>2096</v>
       </c>
       <c r="AN71" s="15">
         <v>808.87824999999998</v>
       </c>
       <c r="AO71" s="15">
         <v>815.44899999999996</v>
       </c>
       <c r="AP71" s="15">
         <v>241.41740999999999</v>
       </c>
       <c r="AQ71" s="15">
         <v>128059.166</v>
       </c>
       <c r="AR71" s="15">
         <v>23961.184420000001</v>
       </c>
       <c r="AS71" s="15">
         <v>572.01620000000003</v>
       </c>
       <c r="AT71" s="15">
         <v>177.49268000000001</v>
       </c>
-      <c r="AU71" s="15">
-[...21 lines deleted...]
-        <v>24.751329999999999</v>
+      <c r="AU71" s="42">
+        <v>5924.7</v>
+      </c>
+      <c r="AV71" s="42">
+        <v>1685.8546799999999</v>
+      </c>
+      <c r="AW71" s="42">
+        <v>220.30600000000001</v>
+      </c>
+      <c r="AX71" s="42">
+        <v>55.093029999999999</v>
+      </c>
+      <c r="AY71" s="42">
+        <v>18809.748</v>
+      </c>
+      <c r="AZ71" s="42">
+        <v>5648.6695799999998</v>
+      </c>
+      <c r="BA71" s="42">
+        <v>181.928</v>
+      </c>
+      <c r="BB71" s="42">
+        <v>61.706679999999999</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="17">
         <v>2699.5209</v>
       </c>
       <c r="F72" s="17">
         <v>416.28043000000002</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H72" s="15" t="s">
@@ -13668,55 +13661,55 @@
       </c>
       <c r="AO72" s="15">
         <v>347.10120000000001</v>
       </c>
       <c r="AP72" s="15">
         <v>79.256979999999999</v>
       </c>
       <c r="AQ72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS72" s="15">
         <v>72.228399999999993</v>
       </c>
       <c r="AT72" s="15">
         <v>23.31926</v>
       </c>
       <c r="AU72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV72" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW72" s="15">
-[...3 lines deleted...]
-        <v>13.326359999999999</v>
+      <c r="AW72" s="42">
+        <v>67.328199999999995</v>
+      </c>
+      <c r="AX72" s="42">
+        <v>14.45872</v>
       </c>
       <c r="AY72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB72" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>206</v>
       </c>
       <c r="C73" s="17">
         <v>1026.1959999999999</v>
       </c>
       <c r="D73" s="17">
@@ -13832,67 +13825,67 @@
       </c>
       <c r="AO73" s="15">
         <v>1370.7899</v>
       </c>
       <c r="AP73" s="15">
         <v>471.24644000000001</v>
       </c>
       <c r="AQ73" s="15">
         <v>11.588800000000001</v>
       </c>
       <c r="AR73" s="15">
         <v>8.8408200000000008</v>
       </c>
       <c r="AS73" s="15">
         <v>1072.88201</v>
       </c>
       <c r="AT73" s="15">
         <v>429.24524000000002</v>
       </c>
       <c r="AU73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV73" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW73" s="15">
-[...3 lines deleted...]
-        <v>12.566929999999999</v>
+      <c r="AW73" s="42">
+        <v>138.42660000000001</v>
+      </c>
+      <c r="AX73" s="42">
+        <v>52.838479999999997</v>
       </c>
       <c r="AY73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ73" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA73" s="15">
-[...3 lines deleted...]
-        <v>49.668810000000001</v>
+      <c r="BA73" s="42">
+        <v>178.00703999999999</v>
+      </c>
+      <c r="BB73" s="42">
+        <v>75.337270000000004</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="45">
       <c r="A74" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>207</v>
       </c>
       <c r="C74" s="17">
         <v>7.8559999999999999</v>
       </c>
       <c r="D74" s="17">
         <v>4.2838500000000002</v>
       </c>
       <c r="E74" s="17">
         <v>1390.9933699999999</v>
       </c>
       <c r="F74" s="17">
         <v>771.09015999999997</v>
       </c>
       <c r="G74" s="18">
         <v>36.238999999999997</v>
       </c>
       <c r="H74" s="18">
@@ -13996,67 +13989,67 @@
       </c>
       <c r="AO74" s="15">
         <v>832.7328</v>
       </c>
       <c r="AP74" s="15">
         <v>359.89148999999998</v>
       </c>
       <c r="AQ74" s="15">
         <v>2.3039999999999998</v>
       </c>
       <c r="AR74" s="15">
         <v>1.33775</v>
       </c>
       <c r="AS74" s="15">
         <v>564.22990000000004</v>
       </c>
       <c r="AT74" s="15">
         <v>312.89958000000001</v>
       </c>
       <c r="AU74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV74" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW74" s="15">
-[...3 lines deleted...]
-        <v>13.312659999999999</v>
+      <c r="AW74" s="42">
+        <v>52.047600000000003</v>
+      </c>
+      <c r="AX74" s="42">
+        <v>24.1798</v>
       </c>
       <c r="AY74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ74" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA74" s="15">
-[...3 lines deleted...]
-        <v>32.823219999999999</v>
+      <c r="BA74" s="42">
+        <v>82.622399999999999</v>
+      </c>
+      <c r="BB74" s="42">
+        <v>54.678849999999997</v>
       </c>
     </row>
     <row r="75" spans="1:54" ht="22.5">
       <c r="A75" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>208</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E75" s="17">
         <v>18.626000000000001</v>
       </c>
       <c r="F75" s="17">
         <v>16.460999999999999</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H75" s="15" t="s">
@@ -14324,55 +14317,55 @@
       </c>
       <c r="AO76" s="15">
         <v>1.1312</v>
       </c>
       <c r="AP76" s="15">
         <v>3.5606</v>
       </c>
       <c r="AQ76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS76" s="15">
         <v>0.67620000000000002</v>
       </c>
       <c r="AT76" s="15">
         <v>2.61503</v>
       </c>
       <c r="AU76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV76" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW76" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW76" s="42">
+        <v>0.10440000000000001</v>
+      </c>
+      <c r="AX76" s="42">
+        <v>0.39429999999999998</v>
       </c>
       <c r="AY76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB76" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="21" customHeight="1">
       <c r="A77" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C77" s="17">
         <v>339.43</v>
       </c>
       <c r="D77" s="17">
@@ -14480,66 +14473,66 @@
       </c>
       <c r="AO77" s="15">
         <v>2682.3</v>
       </c>
       <c r="AP77" s="15">
         <v>1057.5</v>
       </c>
       <c r="AQ77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS77" s="15">
         <v>405.4</v>
       </c>
       <c r="AT77" s="15">
         <v>149.298</v>
       </c>
       <c r="AU77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV77" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW77" s="15">
+      <c r="AW77" s="42">
         <v>138.5</v>
       </c>
-      <c r="AX77" s="15">
+      <c r="AX77" s="42">
         <v>50.930999999999997</v>
       </c>
       <c r="AY77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ77" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA77" s="15">
+      <c r="BA77" s="42">
         <v>343.25</v>
       </c>
-      <c r="BB77" s="15">
+      <c r="BB77" s="42">
         <v>121.23399999999999</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="26.45" customHeight="1">
       <c r="A78" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>211</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G78" s="15" t="s">
         <v>131</v>
       </c>
@@ -14644,66 +14637,66 @@
       </c>
       <c r="AO78" s="15">
         <v>15</v>
       </c>
       <c r="AP78" s="15">
         <v>29.084440000000001</v>
       </c>
       <c r="AQ78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS78" s="15">
         <v>26.344999999999999</v>
       </c>
       <c r="AT78" s="15">
         <v>50.676879999999997</v>
       </c>
       <c r="AU78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV78" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW78" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW78" s="42">
+        <v>5</v>
+      </c>
+      <c r="AX78" s="42">
+        <v>9.9120500000000007</v>
       </c>
       <c r="AY78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ78" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA78" s="15">
+      <c r="BA78" s="42">
         <v>0.6</v>
       </c>
-      <c r="BB78" s="15">
+      <c r="BB78" s="42">
         <v>1.8</v>
       </c>
     </row>
     <row r="79" spans="1:54" ht="35.25" customHeight="1">
       <c r="A79" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>212</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E79" s="17">
         <v>20.633800000000001</v>
       </c>
       <c r="F79" s="17">
         <v>10.699</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>131</v>
       </c>
@@ -14808,55 +14801,55 @@
       </c>
       <c r="AO79" s="15">
         <v>0.57840000000000003</v>
       </c>
       <c r="AP79" s="15">
         <v>2.7870599999999999</v>
       </c>
       <c r="AQ79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS79" s="15">
         <v>1.1206</v>
       </c>
       <c r="AT79" s="15">
         <v>3.2935400000000001</v>
       </c>
       <c r="AU79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV79" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW79" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW79" s="42">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="AX79" s="42">
+        <v>0.32973999999999998</v>
       </c>
       <c r="AY79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB79" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="30" customHeight="1">
       <c r="A80" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>213</v>
       </c>
       <c r="C80" s="17">
         <v>34.1</v>
       </c>
       <c r="D80" s="17">
@@ -15300,67 +15293,67 @@
       </c>
       <c r="AO82" s="15">
         <v>0.04</v>
       </c>
       <c r="AP82" s="15">
         <v>4.8596500000000002</v>
       </c>
       <c r="AQ82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS82" s="15">
         <v>0.10730000000000001</v>
       </c>
       <c r="AT82" s="15">
         <v>9.6976099999999992</v>
       </c>
       <c r="AU82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV82" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW82" s="15">
-[...3 lines deleted...]
-        <v>0.35317999999999999</v>
+      <c r="AW82" s="42">
+        <v>2.0709999999999999E-2</v>
+      </c>
+      <c r="AX82" s="42">
+        <v>2.3391700000000002</v>
       </c>
       <c r="AY82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ82" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA82" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA82" s="42">
+        <v>5.5599999999999998E-3</v>
+      </c>
+      <c r="BB82" s="42">
+        <v>1.00336</v>
       </c>
     </row>
     <row r="83" spans="1:54" ht="39.6" customHeight="1">
       <c r="A83" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>216</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="17">
         <v>0.38</v>
       </c>
       <c r="F83" s="17">
         <v>5.4029999999999996</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H83" s="15" t="s">
@@ -15464,55 +15457,55 @@
       </c>
       <c r="AO83" s="15">
         <v>2.1972999999999998</v>
       </c>
       <c r="AP83" s="15">
         <v>13.76606</v>
       </c>
       <c r="AQ83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS83" s="15">
         <v>1.6759999999999999</v>
       </c>
       <c r="AT83" s="15">
         <v>10.203340000000001</v>
       </c>
       <c r="AU83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV83" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW83" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW83" s="42">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="AX83" s="42">
+        <v>1.1154500000000001</v>
       </c>
       <c r="AY83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB83" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="84" spans="1:54" ht="22.5">
       <c r="A84" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="15" t="s">
@@ -15792,54 +15785,54 @@
       </c>
       <c r="AO85" s="15">
         <v>5.7700000000000001E-2</v>
       </c>
       <c r="AP85" s="15">
         <v>0.51102999999999998</v>
       </c>
       <c r="AQ85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS85" s="15">
         <v>0.12570000000000001</v>
       </c>
       <c r="AT85" s="15">
         <v>1.1697599999999999</v>
       </c>
       <c r="AU85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV85" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW85" s="15">
+      <c r="AW85" s="42">
         <v>1.11E-2</v>
       </c>
-      <c r="AX85" s="15">
+      <c r="AX85" s="42">
         <v>8.9719999999999994E-2</v>
       </c>
       <c r="AY85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB85" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="22.5">
       <c r="A86" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>219</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>131</v>
       </c>
@@ -15956,67 +15949,67 @@
       </c>
       <c r="AO86" s="15">
         <v>17.42137</v>
       </c>
       <c r="AP86" s="15">
         <v>80.743309999999994</v>
       </c>
       <c r="AQ86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS86" s="15">
         <v>1.69702</v>
       </c>
       <c r="AT86" s="15">
         <v>17.26595</v>
       </c>
       <c r="AU86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV86" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW86" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW86" s="42">
+        <v>0.16792000000000001</v>
+      </c>
+      <c r="AX86" s="42">
+        <v>1.28426</v>
       </c>
       <c r="AY86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ86" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA86" s="15">
-[...3 lines deleted...]
-        <v>0.27446999999999999</v>
+      <c r="BA86" s="42">
+        <v>5.6270000000000001E-2</v>
+      </c>
+      <c r="BB86" s="42">
+        <v>1.2151000000000001</v>
       </c>
     </row>
     <row r="87" spans="1:54" ht="56.25">
       <c r="A87" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>220</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H87" s="15" t="s">
@@ -16120,55 +16113,55 @@
       </c>
       <c r="AO87" s="15">
         <v>0.69</v>
       </c>
       <c r="AP87" s="15">
         <v>6.6506400000000001</v>
       </c>
       <c r="AQ87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS87" s="15">
         <v>3.47438</v>
       </c>
       <c r="AT87" s="15">
         <v>19.78537</v>
       </c>
       <c r="AU87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV87" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW87" s="15">
-[...3 lines deleted...]
-        <v>0.30275999999999997</v>
+      <c r="AW87" s="42">
+        <v>0.13450000000000001</v>
+      </c>
+      <c r="AX87" s="42">
+        <v>0.83179000000000003</v>
       </c>
       <c r="AY87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB87" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="22.5">
       <c r="A88" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>221</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="15" t="s">
@@ -16448,67 +16441,67 @@
       </c>
       <c r="AO89" s="15">
         <v>13251.418110000001</v>
       </c>
       <c r="AP89" s="15">
         <v>11559.12527</v>
       </c>
       <c r="AQ89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS89" s="15">
         <v>15015.19929</v>
       </c>
       <c r="AT89" s="15">
         <v>17733.541450000001</v>
       </c>
       <c r="AU89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV89" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW89" s="15">
-[...3 lines deleted...]
-        <v>214.86705000000001</v>
+      <c r="AW89" s="42">
+        <v>963.51703999999995</v>
+      </c>
+      <c r="AX89" s="42">
+        <v>1081.8542399999999</v>
       </c>
       <c r="AY89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ89" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA89" s="15">
-[...3 lines deleted...]
-        <v>27.861360000000001</v>
+      <c r="BA89" s="42">
+        <v>157.84353999999999</v>
+      </c>
+      <c r="BB89" s="42">
+        <v>215.30940000000001</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="33.75">
       <c r="A90" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>223</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H90" s="15" t="s">
@@ -16612,67 +16605,67 @@
       </c>
       <c r="AO90" s="15">
         <v>1.1420399999999999</v>
       </c>
       <c r="AP90" s="15">
         <v>6.6628499999999997</v>
       </c>
       <c r="AQ90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS90" s="15">
         <v>1.7662500000000001</v>
       </c>
       <c r="AT90" s="15">
         <v>14.73265</v>
       </c>
       <c r="AU90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV90" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW90" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW90" s="42">
+        <v>0.81023999999999996</v>
+      </c>
+      <c r="AX90" s="42">
+        <v>3.80992</v>
       </c>
       <c r="AY90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ90" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA90" s="15">
-[...3 lines deleted...]
-        <v>0.54605999999999999</v>
+      <c r="BA90" s="42">
+        <v>7.3950000000000002E-2</v>
+      </c>
+      <c r="BB90" s="42">
+        <v>0.93594999999999995</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="33.75">
       <c r="A91" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>224</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E91" s="17">
         <v>1824.58</v>
       </c>
       <c r="F91" s="17">
         <v>1099.433</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H91" s="15" t="s">
@@ -16776,67 +16769,67 @@
       </c>
       <c r="AO91" s="15">
         <v>0.41020000000000001</v>
       </c>
       <c r="AP91" s="15">
         <v>0.55135999999999996</v>
       </c>
       <c r="AQ91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS91" s="15">
         <v>199.3398</v>
       </c>
       <c r="AT91" s="15">
         <v>244.61023</v>
       </c>
       <c r="AU91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV91" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW91" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW91" s="42">
+        <v>9.3600000000000003E-2</v>
+      </c>
+      <c r="AX91" s="42">
+        <v>0.14785999999999999</v>
       </c>
       <c r="AY91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ91" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA91" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA91" s="42">
+        <v>9.3600000000000003E-2</v>
+      </c>
+      <c r="BB91" s="42">
+        <v>0.1464</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E92" s="17">
         <v>23.017389999999999</v>
       </c>
       <c r="F92" s="17">
         <v>59.935040000000001</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H92" s="15" t="s">
@@ -16940,67 +16933,67 @@
       </c>
       <c r="AO92" s="15">
         <v>88.033090000000001</v>
       </c>
       <c r="AP92" s="15">
         <v>242.26220000000001</v>
       </c>
       <c r="AQ92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS92" s="15">
         <v>49.119810000000001</v>
       </c>
       <c r="AT92" s="15">
         <v>334.08264000000003</v>
       </c>
       <c r="AU92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV92" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW92" s="15">
-[...3 lines deleted...]
-        <v>20.79888</v>
+      <c r="AW92" s="42">
+        <v>7.7523200000000001</v>
+      </c>
+      <c r="AX92" s="42">
+        <v>49.771700000000003</v>
       </c>
       <c r="AY92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ92" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA92" s="15">
-[...3 lines deleted...]
-        <v>48.756680000000003</v>
+      <c r="BA92" s="42">
+        <v>10.305540000000001</v>
+      </c>
+      <c r="BB92" s="42">
+        <v>93.666839999999993</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="56.25">
       <c r="A93" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>226</v>
       </c>
       <c r="C93" s="17">
         <v>1152.691</v>
       </c>
       <c r="D93" s="17">
         <v>1515.146</v>
       </c>
       <c r="E93" s="17">
         <v>906.80280000000005</v>
       </c>
       <c r="F93" s="17">
         <v>841.52666999999997</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H93" s="15" t="s">
@@ -17262,73 +17255,73 @@
       </c>
       <c r="AM94" s="15">
         <v>6166.92004</v>
       </c>
       <c r="AN94" s="15">
         <v>7217.8384500000002</v>
       </c>
       <c r="AO94" s="15">
         <v>1253.539</v>
       </c>
       <c r="AP94" s="15">
         <v>1575.0024599999999</v>
       </c>
       <c r="AQ94" s="15">
         <v>10719.62111</v>
       </c>
       <c r="AR94" s="15">
         <v>14997.97582</v>
       </c>
       <c r="AS94" s="15">
         <v>994.63126999999997</v>
       </c>
       <c r="AT94" s="15">
         <v>1481.9384299999999</v>
       </c>
-      <c r="AU94" s="15">
-[...21 lines deleted...]
-        <v>112.05037</v>
+      <c r="AU94" s="42">
+        <v>2034.3499200000001</v>
+      </c>
+      <c r="AV94" s="42">
+        <v>2930.0846499999998</v>
+      </c>
+      <c r="AW94" s="42">
+        <v>130.26518999999999</v>
+      </c>
+      <c r="AX94" s="42">
+        <v>168.34178</v>
+      </c>
+      <c r="AY94" s="42">
+        <v>1813.7178200000001</v>
+      </c>
+      <c r="AZ94" s="42">
+        <v>2771.261</v>
+      </c>
+      <c r="BA94" s="42">
+        <v>96.336119999999994</v>
+      </c>
+      <c r="BB94" s="42">
+        <v>212.58482000000001</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="28.15" customHeight="1">
       <c r="A95" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="17">
         <v>5361.2692100000004</v>
       </c>
       <c r="F95" s="17">
         <v>7905.6134400000001</v>
       </c>
       <c r="G95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H95" s="15" t="s">
@@ -17432,67 +17425,67 @@
       </c>
       <c r="AO95" s="15">
         <v>3967.3990100000001</v>
       </c>
       <c r="AP95" s="15">
         <v>12517.605519999999</v>
       </c>
       <c r="AQ95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS95" s="15">
         <v>2931.22174</v>
       </c>
       <c r="AT95" s="15">
         <v>10306.72921</v>
       </c>
       <c r="AU95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV95" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW95" s="15">
-[...3 lines deleted...]
-        <v>572.50205000000005</v>
+      <c r="AW95" s="42">
+        <v>401.98313999999999</v>
+      </c>
+      <c r="AX95" s="42">
+        <v>1277.2611899999999</v>
       </c>
       <c r="AY95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ95" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA95" s="15">
-[...3 lines deleted...]
-        <v>534.66783999999996</v>
+      <c r="BA95" s="42">
+        <v>341.32803999999999</v>
+      </c>
+      <c r="BB95" s="42">
+        <v>1254.51379</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="22.15" customHeight="1">
       <c r="A96" s="28" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>229</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="17">
         <v>441.76328999999998</v>
       </c>
       <c r="F96" s="17">
         <v>771.99815000000001</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H96" s="15" t="s">
@@ -17596,67 +17589,67 @@
       </c>
       <c r="AO96" s="15">
         <v>576.23240999999996</v>
       </c>
       <c r="AP96" s="15">
         <v>1776.6228599999999</v>
       </c>
       <c r="AQ96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS96" s="15">
         <v>615.79079999999999</v>
       </c>
       <c r="AT96" s="15">
         <v>1948.1564499999999</v>
       </c>
       <c r="AU96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV96" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW96" s="15">
-[...3 lines deleted...]
-        <v>153.49046000000001</v>
+      <c r="AW96" s="42">
+        <v>88.175349999999995</v>
+      </c>
+      <c r="AX96" s="42">
+        <v>223.93471</v>
       </c>
       <c r="AY96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ96" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA96" s="15">
-[...3 lines deleted...]
-        <v>188.952</v>
+      <c r="BA96" s="42">
+        <v>95.75582</v>
+      </c>
+      <c r="BB96" s="42">
+        <v>374.56941</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="27" customHeight="1">
       <c r="A97" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E97" s="17">
         <v>2E-3</v>
       </c>
       <c r="F97" s="17">
         <v>9.9879999999999997E-2</v>
       </c>
       <c r="G97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H97" s="15" t="s">
@@ -17766,60 +17759,60 @@
       </c>
       <c r="AQ97" s="15">
         <v>4.4349999999999996</v>
       </c>
       <c r="AR97" s="15">
         <v>183.68722</v>
       </c>
       <c r="AS97" s="15">
         <v>4.62</v>
       </c>
       <c r="AT97" s="15">
         <v>121.82616</v>
       </c>
       <c r="AU97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX97" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AY97" s="15" t="s">
-[...5 lines deleted...]
-      <c r="BA97" s="15">
+      <c r="AY97" s="42">
+        <v>0.1976</v>
+      </c>
+      <c r="AZ97" s="42">
+        <v>7.8</v>
+      </c>
+      <c r="BA97" s="42">
         <v>3.74</v>
       </c>
-      <c r="BB97" s="15">
+      <c r="BB97" s="42">
         <v>100.11312</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="26.45" customHeight="1">
       <c r="A98" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>231</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E98" s="17">
         <v>1314.7862299999999</v>
       </c>
       <c r="F98" s="17">
         <v>2413.3195999999998</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>131</v>
       </c>
@@ -17918,73 +17911,73 @@
       </c>
       <c r="AM98" s="15">
         <v>0.67500000000000004</v>
       </c>
       <c r="AN98" s="15">
         <v>241</v>
       </c>
       <c r="AO98" s="15">
         <v>287.65383000000003</v>
       </c>
       <c r="AP98" s="15">
         <v>1206.88057</v>
       </c>
       <c r="AQ98" s="15">
         <v>0.8</v>
       </c>
       <c r="AR98" s="15">
         <v>296</v>
       </c>
       <c r="AS98" s="15">
         <v>293.31484999999998</v>
       </c>
       <c r="AT98" s="15">
         <v>1347.1475499999999</v>
       </c>
-      <c r="AU98" s="15">
+      <c r="AU98" s="42">
         <v>0.3</v>
       </c>
-      <c r="AV98" s="15">
+      <c r="AV98" s="42">
         <v>111</v>
       </c>
-      <c r="AW98" s="15">
-[...3 lines deleted...]
-        <v>128.6679</v>
+      <c r="AW98" s="42">
+        <v>71.012240000000006</v>
+      </c>
+      <c r="AX98" s="42">
+        <v>265.01474000000002</v>
       </c>
       <c r="AY98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ98" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA98" s="15">
-[...3 lines deleted...]
-        <v>14.58506</v>
+      <c r="BA98" s="42">
+        <v>20.115179999999999</v>
+      </c>
+      <c r="BB98" s="42">
+        <v>78.738200000000006</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="31.9" customHeight="1">
       <c r="A99" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>232</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E99" s="17">
         <v>11.175039999999999</v>
       </c>
       <c r="F99" s="17">
         <v>46.040779999999998</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H99" s="15" t="s">
@@ -18088,66 +18081,66 @@
       </c>
       <c r="AO99" s="15">
         <v>33.902970000000003</v>
       </c>
       <c r="AP99" s="15">
         <v>132.92734999999999</v>
       </c>
       <c r="AQ99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS99" s="15">
         <v>10.353149999999999</v>
       </c>
       <c r="AT99" s="15">
         <v>82.478960000000001</v>
       </c>
       <c r="AU99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV99" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW99" s="15">
-[...3 lines deleted...]
-        <v>4.9495300000000002</v>
+      <c r="AW99" s="42">
+        <v>1.1052</v>
+      </c>
+      <c r="AX99" s="42">
+        <v>8.3218099999999993</v>
       </c>
       <c r="AY99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ99" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA99" s="15">
+      <c r="BA99" s="42">
         <v>0.31080000000000002</v>
       </c>
-      <c r="BB99" s="15">
+      <c r="BB99" s="42">
         <v>1.32037</v>
       </c>
     </row>
     <row r="100" spans="1:54" ht="28.9" customHeight="1">
       <c r="A100" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="14" t="s">
         <v>233</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E100" s="17">
         <v>53.609009999999998</v>
       </c>
       <c r="F100" s="17">
         <v>49.383400000000002</v>
       </c>
       <c r="G100" s="15" t="s">
         <v>131</v>
       </c>
@@ -18252,67 +18245,67 @@
       </c>
       <c r="AO100" s="15">
         <v>1715.1950400000001</v>
       </c>
       <c r="AP100" s="15">
         <v>1048.7112500000001</v>
       </c>
       <c r="AQ100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS100" s="15">
         <v>3500.3421800000001</v>
       </c>
       <c r="AT100" s="15">
         <v>2254.23864</v>
       </c>
       <c r="AU100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV100" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW100" s="15">
-[...3 lines deleted...]
-        <v>87.952789999999993</v>
+      <c r="AW100" s="42">
+        <v>630.40281000000004</v>
+      </c>
+      <c r="AX100" s="42">
+        <v>386.00045999999998</v>
       </c>
       <c r="AY100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ100" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA100" s="15">
-[...3 lines deleted...]
-        <v>10.271420000000001</v>
+      <c r="BA100" s="42">
+        <v>37.32976</v>
+      </c>
+      <c r="BB100" s="42">
+        <v>47.423699999999997</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="56.25">
       <c r="A101" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="17">
         <v>25.9876</v>
       </c>
       <c r="F101" s="17">
         <v>29.267510000000001</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H101" s="15" t="s">
@@ -18416,67 +18409,67 @@
       </c>
       <c r="AO101" s="15">
         <v>80.818879999999993</v>
       </c>
       <c r="AP101" s="15">
         <v>67.380309999999994</v>
       </c>
       <c r="AQ101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS101" s="15">
         <v>376.26605000000001</v>
       </c>
       <c r="AT101" s="15">
         <v>298.65857999999997</v>
       </c>
       <c r="AU101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV101" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW101" s="15">
-[...3 lines deleted...]
-        <v>18.86083</v>
+      <c r="AW101" s="42">
+        <v>33.427120000000002</v>
+      </c>
+      <c r="AX101" s="42">
+        <v>21.158619999999999</v>
       </c>
       <c r="AY101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ101" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA101" s="15">
-[...3 lines deleted...]
-        <v>0.26656999999999997</v>
+      <c r="BA101" s="42">
+        <v>0.24754000000000001</v>
+      </c>
+      <c r="BB101" s="42">
+        <v>0.67142999999999997</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="33" customHeight="1">
       <c r="A102" s="28" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="14" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="17">
         <v>119.682</v>
       </c>
       <c r="D102" s="17">
         <v>142.99896000000001</v>
       </c>
       <c r="E102" s="17">
         <v>3492.5828900000001</v>
       </c>
       <c r="F102" s="17">
         <v>5275.41543</v>
       </c>
       <c r="G102" s="18">
         <v>3.7395999999999998</v>
       </c>
       <c r="H102" s="18">
@@ -18580,67 +18573,67 @@
       </c>
       <c r="AO102" s="15">
         <v>1973.7106000000001</v>
       </c>
       <c r="AP102" s="15">
         <v>4629.5864300000003</v>
       </c>
       <c r="AQ102" s="15">
         <v>1.49675</v>
       </c>
       <c r="AR102" s="15">
         <v>31.808409999999999</v>
       </c>
       <c r="AS102" s="15">
         <v>1850.6656499999999</v>
       </c>
       <c r="AT102" s="15">
         <v>4836.5279899999996</v>
       </c>
       <c r="AU102" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV102" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW102" s="15">
-[...3 lines deleted...]
-        <v>294.37524000000002</v>
+      <c r="AW102" s="42">
+        <v>227.405</v>
+      </c>
+      <c r="AX102" s="42">
+        <v>592.61842000000001</v>
       </c>
       <c r="AY102" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ102" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA102" s="15">
-[...3 lines deleted...]
-        <v>188.08308</v>
+      <c r="BA102" s="42">
+        <v>206.02721</v>
+      </c>
+      <c r="BB102" s="42">
+        <v>589.96208000000001</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="22.15" customHeight="1">
       <c r="A103" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H103" s="15" t="s">
@@ -18756,55 +18749,55 @@
       </c>
       <c r="AS103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AT103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AU103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ103" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA103" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA103" s="42">
+        <v>0.40839999999999999</v>
+      </c>
+      <c r="BB103" s="42">
+        <v>2.1619999999999999</v>
       </c>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" s="28" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="14" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H104" s="15" t="s">
@@ -18908,67 +18901,67 @@
       </c>
       <c r="AO104" s="15">
         <v>1.3100000000000001E-2</v>
       </c>
       <c r="AP104" s="15">
         <v>1.2482800000000001</v>
       </c>
       <c r="AQ104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS104" s="15">
         <v>1.1169999999999999E-2</v>
       </c>
       <c r="AT104" s="15">
         <v>0.93328</v>
       </c>
       <c r="AU104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV104" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW104" s="15">
-[...3 lines deleted...]
-        <v>9.7710000000000005E-2</v>
+      <c r="AW104" s="42">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="AX104" s="42">
+        <v>0.28983999999999999</v>
       </c>
       <c r="AY104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ104" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA104" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA104" s="42">
+        <v>9.0000000000000006E-5</v>
+      </c>
+      <c r="BB104" s="42">
+        <v>1.129E-2</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="28" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="14" t="s">
         <v>238</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="17">
         <v>4.1055000000000001</v>
       </c>
       <c r="F105" s="17">
         <v>13.291370000000001</v>
       </c>
       <c r="G105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H105" s="15" t="s">
@@ -19072,67 +19065,67 @@
       </c>
       <c r="AO105" s="15">
         <v>40.285310000000003</v>
       </c>
       <c r="AP105" s="15">
         <v>201.03044</v>
       </c>
       <c r="AQ105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS105" s="15">
         <v>35.823450000000001</v>
       </c>
       <c r="AT105" s="15">
         <v>214.27555000000001</v>
       </c>
       <c r="AU105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV105" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW105" s="15">
-[...3 lines deleted...]
-        <v>0.23816999999999999</v>
+      <c r="AW105" s="42">
+        <v>6.1065500000000004</v>
+      </c>
+      <c r="AX105" s="42">
+        <v>31.299130000000002</v>
       </c>
       <c r="AY105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ105" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA105" s="15">
-[...3 lines deleted...]
-        <v>1.1850000000000001</v>
+      <c r="BA105" s="42">
+        <v>2.8024</v>
+      </c>
+      <c r="BB105" s="42">
+        <v>15.939550000000001</v>
       </c>
     </row>
     <row r="106" spans="1:54" ht="26.45" customHeight="1">
       <c r="A106" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="17">
         <v>123.37179999999999</v>
       </c>
       <c r="D106" s="17">
         <v>215.93037000000001</v>
       </c>
       <c r="E106" s="17">
         <v>7326.7621900000004</v>
       </c>
       <c r="F106" s="17">
         <v>16156.077950000001</v>
       </c>
       <c r="G106" s="18">
         <v>0.47077999999999998</v>
       </c>
       <c r="H106" s="18">
@@ -19230,73 +19223,73 @@
       </c>
       <c r="AM106" s="15">
         <v>357.92072000000002</v>
       </c>
       <c r="AN106" s="15">
         <v>591.78522999999996</v>
       </c>
       <c r="AO106" s="15">
         <v>5652.3188799999998</v>
       </c>
       <c r="AP106" s="15">
         <v>17159.333569999999</v>
       </c>
       <c r="AQ106" s="15">
         <v>333.33819999999997</v>
       </c>
       <c r="AR106" s="15">
         <v>665.34762999999998</v>
       </c>
       <c r="AS106" s="15">
         <v>4389.0485799999997</v>
       </c>
       <c r="AT106" s="15">
         <v>16934.988509999999</v>
       </c>
-      <c r="AU106" s="15">
-[...21 lines deleted...]
-        <v>1053.9573399999999</v>
+      <c r="AU106" s="42">
+        <v>49.644480000000001</v>
+      </c>
+      <c r="AV106" s="42">
+        <v>89.727490000000003</v>
+      </c>
+      <c r="AW106" s="42">
+        <v>647.37355000000002</v>
+      </c>
+      <c r="AX106" s="42">
+        <v>2379.3774800000001</v>
+      </c>
+      <c r="AY106" s="42">
+        <v>3.8493599999999999</v>
+      </c>
+      <c r="AZ106" s="42">
+        <v>8.1811900000000009</v>
+      </c>
+      <c r="BA106" s="42">
+        <v>576.01129000000003</v>
+      </c>
+      <c r="BB106" s="42">
+        <v>2641.7884600000002</v>
       </c>
     </row>
     <row r="107" spans="1:54" ht="45">
       <c r="A107" s="28" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="14" t="s">
         <v>240</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="17">
         <v>3232.52088</v>
       </c>
       <c r="F107" s="17">
         <v>4966.6059999999998</v>
       </c>
       <c r="G107" s="18">
         <v>180.11099999999999</v>
       </c>
       <c r="H107" s="18">
@@ -19394,73 +19387,73 @@
       </c>
       <c r="AM107" s="15">
         <v>3232.85</v>
       </c>
       <c r="AN107" s="15">
         <v>1616.03107</v>
       </c>
       <c r="AO107" s="15">
         <v>3762.13888</v>
       </c>
       <c r="AP107" s="15">
         <v>8294.7652899999994</v>
       </c>
       <c r="AQ107" s="15">
         <v>4230.0280000000002</v>
       </c>
       <c r="AR107" s="15">
         <v>2250.5086200000001</v>
       </c>
       <c r="AS107" s="15">
         <v>3919.2847000000002</v>
       </c>
       <c r="AT107" s="15">
         <v>10942.666450000001</v>
       </c>
-      <c r="AU107" s="15">
-[...21 lines deleted...]
-        <v>1046.6442199999999</v>
+      <c r="AU107" s="42">
+        <v>578.89</v>
+      </c>
+      <c r="AV107" s="42">
+        <v>269.8297</v>
+      </c>
+      <c r="AW107" s="42">
+        <v>699.52185999999995</v>
+      </c>
+      <c r="AX107" s="42">
+        <v>1877.1061999999999</v>
+      </c>
+      <c r="AY107" s="42">
+        <v>849.6</v>
+      </c>
+      <c r="AZ107" s="42">
+        <v>469.95600000000002</v>
+      </c>
+      <c r="BA107" s="42">
+        <v>643.42084999999997</v>
+      </c>
+      <c r="BB107" s="42">
+        <v>2027.2683199999999</v>
       </c>
     </row>
     <row r="108" spans="1:54" ht="34.15" customHeight="1">
       <c r="A108" s="28" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="14" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E108" s="17">
         <v>2.254</v>
       </c>
       <c r="F108" s="17">
         <v>2.1219999999999999</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H108" s="15" t="s">
@@ -19564,54 +19557,54 @@
       </c>
       <c r="AO108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AP108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AQ108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS108" s="15">
         <v>1.8</v>
       </c>
       <c r="AT108" s="15">
         <v>1.1011899999999999</v>
       </c>
       <c r="AU108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV108" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW108" s="15">
+      <c r="AW108" s="42">
         <v>1.8</v>
       </c>
-      <c r="AX108" s="15">
+      <c r="AX108" s="42">
         <v>1.1011899999999999</v>
       </c>
       <c r="AY108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB108" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="52.15" customHeight="1">
       <c r="A109" s="28" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>242</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>131</v>
       </c>
@@ -19722,73 +19715,73 @@
       </c>
       <c r="AM109" s="15">
         <v>25.3065</v>
       </c>
       <c r="AN109" s="15">
         <v>123.58119000000001</v>
       </c>
       <c r="AO109" s="15">
         <v>129.82497000000001</v>
       </c>
       <c r="AP109" s="15">
         <v>392.89026000000001</v>
       </c>
       <c r="AQ109" s="15">
         <v>26.706199999999999</v>
       </c>
       <c r="AR109" s="15">
         <v>141.28766999999999</v>
       </c>
       <c r="AS109" s="15">
         <v>136.68481</v>
       </c>
       <c r="AT109" s="15">
         <v>430.94644</v>
       </c>
-      <c r="AU109" s="15">
-[...21 lines deleted...]
-        <v>19.074850000000001</v>
+      <c r="AU109" s="42">
+        <v>2.3239999999999998</v>
+      </c>
+      <c r="AV109" s="42">
+        <v>12.82699</v>
+      </c>
+      <c r="AW109" s="42">
+        <v>23.752469999999999</v>
+      </c>
+      <c r="AX109" s="42">
+        <v>59.17351</v>
+      </c>
+      <c r="AY109" s="42">
+        <v>3.1261999999999999</v>
+      </c>
+      <c r="AZ109" s="42">
+        <v>16.617789999999999</v>
+      </c>
+      <c r="BA109" s="42">
+        <v>12.76488</v>
+      </c>
+      <c r="BB109" s="42">
+        <v>43.380380000000002</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="52.15" customHeight="1">
       <c r="A110" s="28" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>243</v>
       </c>
       <c r="C110" s="17">
         <v>0.36</v>
       </c>
       <c r="D110" s="17">
         <v>0.4778</v>
       </c>
       <c r="E110" s="17">
         <v>13252.18405</v>
       </c>
       <c r="F110" s="17">
         <v>17890.43476</v>
       </c>
       <c r="G110" s="18">
         <v>6.3366699999999998</v>
       </c>
       <c r="H110" s="18">
@@ -19886,73 +19879,73 @@
       </c>
       <c r="AM110" s="15">
         <v>89.931839999999994</v>
       </c>
       <c r="AN110" s="15">
         <v>103.56305999999999</v>
       </c>
       <c r="AO110" s="15">
         <v>12582.061820000001</v>
       </c>
       <c r="AP110" s="15">
         <v>23874.656500000001</v>
       </c>
       <c r="AQ110" s="15">
         <v>125.42089</v>
       </c>
       <c r="AR110" s="15">
         <v>247.90924999999999</v>
       </c>
       <c r="AS110" s="15">
         <v>10028.387339999999</v>
       </c>
       <c r="AT110" s="15">
         <v>23724.390459999999</v>
       </c>
-      <c r="AU110" s="15">
+      <c r="AU110" s="42">
         <v>0.33600000000000002</v>
       </c>
-      <c r="AV110" s="15">
+      <c r="AV110" s="42">
         <v>1.8995200000000001</v>
       </c>
-      <c r="AW110" s="15">
-[...15 lines deleted...]
-        <v>1391.64777</v>
+      <c r="AW110" s="42">
+        <v>1634.09905</v>
+      </c>
+      <c r="AX110" s="42">
+        <v>3438.5046499999999</v>
+      </c>
+      <c r="AY110" s="42">
+        <v>17.847639999999998</v>
+      </c>
+      <c r="AZ110" s="42">
+        <v>36.627560000000003</v>
+      </c>
+      <c r="BA110" s="42">
+        <v>1125.7099900000001</v>
+      </c>
+      <c r="BB110" s="42">
+        <v>3107.7556399999999</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="36" customHeight="1">
       <c r="A111" s="28" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>244</v>
       </c>
       <c r="C111" s="17">
         <v>0.75800000000000001</v>
       </c>
       <c r="D111" s="17">
         <v>0.86948000000000003</v>
       </c>
       <c r="E111" s="17">
         <v>79.573120000000003</v>
       </c>
       <c r="F111" s="17">
         <v>99.760890000000003</v>
       </c>
       <c r="G111" s="18">
         <v>0.88800000000000001</v>
       </c>
       <c r="H111" s="18">
@@ -20056,67 +20049,67 @@
       </c>
       <c r="AO111" s="15">
         <v>136.14044000000001</v>
       </c>
       <c r="AP111" s="15">
         <v>210.82021</v>
       </c>
       <c r="AQ111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS111" s="15">
         <v>98.183210000000003</v>
       </c>
       <c r="AT111" s="15">
         <v>196.86962</v>
       </c>
       <c r="AU111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV111" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW111" s="15">
-[...3 lines deleted...]
-        <v>16.059529999999999</v>
+      <c r="AW111" s="42">
+        <v>27.595870000000001</v>
+      </c>
+      <c r="AX111" s="42">
+        <v>38.776130000000002</v>
       </c>
       <c r="AY111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ111" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA111" s="15">
-[...3 lines deleted...]
-        <v>13.03791</v>
+      <c r="BA111" s="42">
+        <v>10.50794</v>
+      </c>
+      <c r="BB111" s="42">
+        <v>24.383130000000001</v>
       </c>
     </row>
     <row r="112" spans="1:54" ht="22.5">
       <c r="A112" s="28" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="14" t="s">
         <v>245</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E112" s="17">
         <v>20.578279999999999</v>
       </c>
       <c r="F112" s="17">
         <v>18.352080000000001</v>
       </c>
       <c r="G112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H112" s="15" t="s">
@@ -20220,67 +20213,67 @@
       </c>
       <c r="AO112" s="15">
         <v>63.05321</v>
       </c>
       <c r="AP112" s="15">
         <v>145.76837</v>
       </c>
       <c r="AQ112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS112" s="15">
         <v>27.036729999999999</v>
       </c>
       <c r="AT112" s="15">
         <v>61.454340000000002</v>
       </c>
       <c r="AU112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV112" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW112" s="15">
-[...3 lines deleted...]
-        <v>8.5144699999999993</v>
+      <c r="AW112" s="42">
+        <v>3.6605400000000001</v>
+      </c>
+      <c r="AX112" s="42">
+        <v>10.90869</v>
       </c>
       <c r="AY112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ112" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA112" s="15">
-[...3 lines deleted...]
-        <v>1.9425600000000001</v>
+      <c r="BA112" s="42">
+        <v>4.9451999999999998</v>
+      </c>
+      <c r="BB112" s="42">
+        <v>10.66039</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="22.5">
       <c r="A113" s="28" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>246</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E113" s="17">
         <v>4.976</v>
       </c>
       <c r="F113" s="17">
         <v>8.7159999999999993</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H113" s="15" t="s">
@@ -20384,67 +20377,67 @@
       </c>
       <c r="AO113" s="15">
         <v>2.16838</v>
       </c>
       <c r="AP113" s="15">
         <v>4.8877300000000004</v>
       </c>
       <c r="AQ113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS113" s="15">
         <v>8.5459399999999999</v>
       </c>
       <c r="AT113" s="15">
         <v>22.716999999999999</v>
       </c>
       <c r="AU113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV113" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW113" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW113" s="42">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="AX113" s="42">
+        <v>2.639E-2</v>
       </c>
       <c r="AY113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ113" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA113" s="15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="BA113" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB113" s="15" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="28" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>247</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E114" s="17">
         <v>47.702930000000002</v>
       </c>
       <c r="F114" s="17">
         <v>67.769099999999995</v>
       </c>
       <c r="G114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H114" s="15" t="s">
@@ -20548,67 +20541,67 @@
       </c>
       <c r="AO114" s="15">
         <v>88.568510000000003</v>
       </c>
       <c r="AP114" s="15">
         <v>134.09820999999999</v>
       </c>
       <c r="AQ114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS114" s="15">
         <v>40.852170000000001</v>
       </c>
       <c r="AT114" s="15">
         <v>74.302329999999998</v>
       </c>
       <c r="AU114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV114" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW114" s="15">
-[...3 lines deleted...]
-        <v>31.415690000000001</v>
+      <c r="AW114" s="42">
+        <v>21.239000000000001</v>
+      </c>
+      <c r="AX114" s="42">
+        <v>34.803730000000002</v>
       </c>
       <c r="AY114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ114" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA114" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA114" s="42">
+        <v>0.84</v>
+      </c>
+      <c r="BB114" s="42">
+        <v>2.4967999999999999</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="39" customHeight="1">
       <c r="A115" s="28" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="14" t="s">
         <v>248</v>
       </c>
       <c r="C115" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D115" s="17">
         <v>0.16224</v>
       </c>
       <c r="E115" s="17">
         <v>719.79821000000004</v>
       </c>
       <c r="F115" s="17">
         <v>2117.9722200000001</v>
       </c>
       <c r="G115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H115" s="15" t="s">
@@ -20712,67 +20705,67 @@
       </c>
       <c r="AO115" s="15">
         <v>745.71470999999997</v>
       </c>
       <c r="AP115" s="15">
         <v>2614.0952200000002</v>
       </c>
       <c r="AQ115" s="15">
         <v>0.67500000000000004</v>
       </c>
       <c r="AR115" s="15">
         <v>3.6741700000000002</v>
       </c>
       <c r="AS115" s="15">
         <v>755.72663</v>
       </c>
       <c r="AT115" s="15">
         <v>3089.0484299999998</v>
       </c>
       <c r="AU115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV115" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW115" s="15">
-[...3 lines deleted...]
-        <v>248.13148000000001</v>
+      <c r="AW115" s="42">
+        <v>145.73883000000001</v>
+      </c>
+      <c r="AX115" s="42">
+        <v>510.82981000000001</v>
       </c>
       <c r="AY115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ115" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA115" s="15">
-[...3 lines deleted...]
-        <v>274.52891</v>
+      <c r="BA115" s="42">
+        <v>116.80582</v>
+      </c>
+      <c r="BB115" s="42">
+        <v>490.64850000000001</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="38.450000000000003" customHeight="1">
       <c r="A116" s="28" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="14" t="s">
         <v>249</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="17">
         <v>35.250639999999997</v>
       </c>
       <c r="F116" s="17">
         <v>48.281260000000003</v>
       </c>
       <c r="G116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H116" s="15" t="s">
@@ -20876,55 +20869,55 @@
       </c>
       <c r="AO116" s="15">
         <v>2.2602799999999998</v>
       </c>
       <c r="AP116" s="15">
         <v>11.32409</v>
       </c>
       <c r="AQ116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS116" s="15">
         <v>2.0840100000000001</v>
       </c>
       <c r="AT116" s="15">
         <v>10.30578</v>
       </c>
       <c r="AU116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV116" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW116" s="15">
-[...3 lines deleted...]
-        <v>0.10299999999999999</v>
+      <c r="AW116" s="42">
+        <v>0.11923</v>
+      </c>
+      <c r="AX116" s="42">
+        <v>1.53955</v>
       </c>
       <c r="AY116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB116" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="45">
       <c r="A117" s="28" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="14" t="s">
         <v>250</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D117" s="15" t="s">
@@ -21040,67 +21033,67 @@
       </c>
       <c r="AO117" s="15">
         <v>975.88040999999998</v>
       </c>
       <c r="AP117" s="15">
         <v>1113.31683</v>
       </c>
       <c r="AQ117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS117" s="15">
         <v>805.46817999999996</v>
       </c>
       <c r="AT117" s="15">
         <v>997.68928000000005</v>
       </c>
       <c r="AU117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV117" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW117" s="15">
-[...3 lines deleted...]
-        <v>82.814920000000001</v>
+      <c r="AW117" s="42">
+        <v>224.56435999999999</v>
+      </c>
+      <c r="AX117" s="42">
+        <v>230.59852000000001</v>
       </c>
       <c r="AY117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ117" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA117" s="15">
-[...3 lines deleted...]
-        <v>87.691699999999997</v>
+      <c r="BA117" s="42">
+        <v>137.66745</v>
+      </c>
+      <c r="BB117" s="42">
+        <v>197.37616</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="56.25">
       <c r="A118" s="28" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="14" t="s">
         <v>251</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E118" s="17">
         <v>82.25949</v>
       </c>
       <c r="F118" s="17">
         <v>263.17111999999997</v>
       </c>
       <c r="G118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H118" s="15" t="s">
@@ -21204,67 +21197,67 @@
       </c>
       <c r="AO118" s="15">
         <v>424.07499000000001</v>
       </c>
       <c r="AP118" s="15">
         <v>1570.4278099999999</v>
       </c>
       <c r="AQ118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS118" s="15">
         <v>388.15789999999998</v>
       </c>
       <c r="AT118" s="15">
         <v>1635.02818</v>
       </c>
       <c r="AU118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV118" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW118" s="15">
-[...3 lines deleted...]
-        <v>84.318049999999999</v>
+      <c r="AW118" s="42">
+        <v>51.162100000000002</v>
+      </c>
+      <c r="AX118" s="42">
+        <v>227.61892</v>
       </c>
       <c r="AY118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ118" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA118" s="15">
-[...3 lines deleted...]
-        <v>114.21192000000001</v>
+      <c r="BA118" s="42">
+        <v>56.536259999999999</v>
+      </c>
+      <c r="BB118" s="42">
+        <v>253.77342999999999</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="46.9" customHeight="1">
       <c r="A119" s="28" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>252</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E119" s="17">
         <v>499.93975</v>
       </c>
       <c r="F119" s="17">
         <v>260.43984</v>
       </c>
       <c r="G119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H119" s="15" t="s">
@@ -21368,67 +21361,67 @@
       </c>
       <c r="AO119" s="15">
         <v>878.49396000000002</v>
       </c>
       <c r="AP119" s="15">
         <v>621.63791000000003</v>
       </c>
       <c r="AQ119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS119" s="15">
         <v>682.46587</v>
       </c>
       <c r="AT119" s="15">
         <v>574.75392999999997</v>
       </c>
       <c r="AU119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV119" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW119" s="15">
-[...3 lines deleted...]
-        <v>30.50647</v>
+      <c r="AW119" s="42">
+        <v>92.210570000000004</v>
+      </c>
+      <c r="AX119" s="42">
+        <v>73.34487</v>
       </c>
       <c r="AY119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ119" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA119" s="15">
-[...3 lines deleted...]
-        <v>32.887320000000003</v>
+      <c r="BA119" s="42">
+        <v>78.702389999999994</v>
+      </c>
+      <c r="BB119" s="42">
+        <v>66.378799999999998</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="61.9" customHeight="1">
       <c r="A120" s="28" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>253</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="17">
         <v>18.41347</v>
       </c>
       <c r="F120" s="17">
         <v>174.7535</v>
       </c>
       <c r="G120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H120" s="15" t="s">
@@ -21532,67 +21525,67 @@
       </c>
       <c r="AO120" s="15">
         <v>45.75882</v>
       </c>
       <c r="AP120" s="15">
         <v>321.70398</v>
       </c>
       <c r="AQ120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS120" s="15">
         <v>57.876600000000003</v>
       </c>
       <c r="AT120" s="15">
         <v>510.22886</v>
       </c>
       <c r="AU120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV120" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW120" s="15">
-[...3 lines deleted...]
-        <v>12.12942</v>
+      <c r="AW120" s="42">
+        <v>9.0060500000000001</v>
+      </c>
+      <c r="AX120" s="42">
+        <v>70.158699999999996</v>
       </c>
       <c r="AY120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ120" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA120" s="15">
-[...3 lines deleted...]
-        <v>18.787140000000001</v>
+      <c r="BA120" s="42">
+        <v>6.3720999999999997</v>
+      </c>
+      <c r="BB120" s="42">
+        <v>60.657139999999998</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="41.45" customHeight="1">
       <c r="A121" s="28" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>254</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="17">
         <v>132.4092</v>
       </c>
       <c r="F121" s="17">
         <v>43.349229999999999</v>
       </c>
       <c r="G121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H121" s="15" t="s">
@@ -21696,67 +21689,67 @@
       </c>
       <c r="AO121" s="15">
         <v>93.552400000000006</v>
       </c>
       <c r="AP121" s="15">
         <v>93.896280000000004</v>
       </c>
       <c r="AQ121" s="15">
         <v>0.76080000000000003</v>
       </c>
       <c r="AR121" s="15">
         <v>17.346</v>
       </c>
       <c r="AS121" s="15">
         <v>50.405169999999998</v>
       </c>
       <c r="AT121" s="15">
         <v>148.25830999999999</v>
       </c>
       <c r="AU121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV121" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW121" s="15">
-[...15 lines deleted...]
-        <v>2.15815</v>
+      <c r="AW121" s="42">
+        <v>16.151109999999999</v>
+      </c>
+      <c r="AX121" s="42">
+        <v>40.876469999999998</v>
+      </c>
+      <c r="AY121" s="42">
+        <v>0.36599999999999999</v>
+      </c>
+      <c r="AZ121" s="42">
+        <v>9.4400200000000005</v>
+      </c>
+      <c r="BA121" s="42">
+        <v>6.3141299999999996</v>
+      </c>
+      <c r="BB121" s="42">
+        <v>20.116379999999999</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="46.15" customHeight="1">
       <c r="A122" s="28" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>255</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E122" s="17">
         <v>1976.53144</v>
       </c>
       <c r="F122" s="17">
         <v>2695.6862099999998</v>
       </c>
       <c r="G122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H122" s="15" t="s">
@@ -21860,67 +21853,67 @@
       </c>
       <c r="AO122" s="15">
         <v>4834.63688</v>
       </c>
       <c r="AP122" s="15">
         <v>7812.7377500000002</v>
       </c>
       <c r="AQ122" s="15">
         <v>1.304</v>
       </c>
       <c r="AR122" s="15">
         <v>17.109349999999999</v>
       </c>
       <c r="AS122" s="15">
         <v>3991.2606500000002</v>
       </c>
       <c r="AT122" s="15">
         <v>8167.2161299999998</v>
       </c>
       <c r="AU122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV122" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW122" s="15">
-[...3 lines deleted...]
-        <v>604.83279000000005</v>
+      <c r="AW122" s="42">
+        <v>609.29250000000002</v>
+      </c>
+      <c r="AX122" s="42">
+        <v>1052.76316</v>
       </c>
       <c r="AY122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ122" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA122" s="15">
-[...3 lines deleted...]
-        <v>606.81168000000002</v>
+      <c r="BA122" s="42">
+        <v>582.41493000000003</v>
+      </c>
+      <c r="BB122" s="42">
+        <v>1254.38347</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="37.15" customHeight="1">
       <c r="A123" s="28" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E123" s="17">
         <v>227.40843000000001</v>
       </c>
       <c r="F123" s="17">
         <v>660.57263999999998</v>
       </c>
       <c r="G123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H123" s="15" t="s">
@@ -22024,67 +22017,67 @@
       </c>
       <c r="AO123" s="15">
         <v>83.194190000000006</v>
       </c>
       <c r="AP123" s="15">
         <v>214.70305999999999</v>
       </c>
       <c r="AQ123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS123" s="15">
         <v>125.60384999999999</v>
       </c>
       <c r="AT123" s="15">
         <v>361.41800999999998</v>
       </c>
       <c r="AU123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV123" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW123" s="15">
-[...3 lines deleted...]
-        <v>29.409880000000001</v>
+      <c r="AW123" s="42">
+        <v>26.047429999999999</v>
+      </c>
+      <c r="AX123" s="42">
+        <v>65.339380000000006</v>
       </c>
       <c r="AY123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ123" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA123" s="15">
-[...3 lines deleted...]
-        <v>12.47082</v>
+      <c r="BA123" s="42">
+        <v>7.6958000000000002</v>
+      </c>
+      <c r="BB123" s="42">
+        <v>31.19586</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75" customHeight="1">
       <c r="A124" s="28" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E124" s="17">
         <v>141.40552</v>
       </c>
       <c r="F124" s="17">
         <v>346.97178000000002</v>
       </c>
       <c r="G124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H124" s="15" t="s">
@@ -22188,67 +22181,67 @@
       </c>
       <c r="AO124" s="15">
         <v>295.00033999999999</v>
       </c>
       <c r="AP124" s="15">
         <v>1440.8057799999999</v>
       </c>
       <c r="AQ124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS124" s="15">
         <v>324.45204000000001</v>
       </c>
       <c r="AT124" s="15">
         <v>2221.7263600000001</v>
       </c>
       <c r="AU124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV124" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW124" s="15">
-[...3 lines deleted...]
-        <v>111.09076</v>
+      <c r="AW124" s="42">
+        <v>37.011749999999999</v>
+      </c>
+      <c r="AX124" s="42">
+        <v>182.16838000000001</v>
       </c>
       <c r="AY124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ124" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA124" s="15">
-[...3 lines deleted...]
-        <v>122.40969</v>
+      <c r="BA124" s="42">
+        <v>27.685009999999998</v>
+      </c>
+      <c r="BB124" s="42">
+        <v>181.75273999999999</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="25.15" customHeight="1">
       <c r="A125" s="28" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>258</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E125" s="17">
         <v>357.24392999999998</v>
       </c>
       <c r="F125" s="17">
         <v>3822.6212500000001</v>
       </c>
       <c r="G125" s="18">
         <v>595.63599999999997</v>
       </c>
       <c r="H125" s="18">
@@ -22346,73 +22339,73 @@
       </c>
       <c r="AM125" s="15">
         <v>11.75</v>
       </c>
       <c r="AN125" s="15">
         <v>30.57272</v>
       </c>
       <c r="AO125" s="15">
         <v>2169.3575500000002</v>
       </c>
       <c r="AP125" s="15">
         <v>14298.313599999999</v>
       </c>
       <c r="AQ125" s="15">
         <v>14.044700000000001</v>
       </c>
       <c r="AR125" s="15">
         <v>289.25157000000002</v>
       </c>
       <c r="AS125" s="15">
         <v>2917.6293799999999</v>
       </c>
       <c r="AT125" s="15">
         <v>18939.157879999999</v>
       </c>
-      <c r="AU125" s="15" t="s">
-[...21 lines deleted...]
-        <v>813.20065</v>
+      <c r="AU125" s="42">
+        <v>1.135</v>
+      </c>
+      <c r="AV125" s="42">
+        <v>6.0501100000000001</v>
+      </c>
+      <c r="AW125" s="42">
+        <v>433.91523000000001</v>
+      </c>
+      <c r="AX125" s="42">
+        <v>2487.8356800000001</v>
+      </c>
+      <c r="AY125" s="42">
+        <v>1.5639700000000001</v>
+      </c>
+      <c r="AZ125" s="42">
+        <v>25.421779999999998</v>
+      </c>
+      <c r="BA125" s="42">
+        <v>403.29300000000001</v>
+      </c>
+      <c r="BB125" s="42">
+        <v>2291.3667999999998</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="53.25" customHeight="1">
       <c r="A126" s="28" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>259</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E126" s="17">
         <v>407.26438000000002</v>
       </c>
       <c r="F126" s="17">
         <v>103.84894</v>
       </c>
       <c r="G126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H126" s="15" t="s">
@@ -22516,67 +22509,67 @@
       </c>
       <c r="AO126" s="15">
         <v>453.45591999999999</v>
       </c>
       <c r="AP126" s="15">
         <v>129.51445000000001</v>
       </c>
       <c r="AQ126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS126" s="15">
         <v>468.84769999999997</v>
       </c>
       <c r="AT126" s="15">
         <v>173.73910000000001</v>
       </c>
       <c r="AU126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV126" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW126" s="15">
-[...3 lines deleted...]
-        <v>4.5409999999999999E-2</v>
+      <c r="AW126" s="42">
+        <v>24.28979</v>
+      </c>
+      <c r="AX126" s="42">
+        <v>6.3602499999999997</v>
       </c>
       <c r="AY126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ126" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA126" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA126" s="42">
+        <v>3.15</v>
+      </c>
+      <c r="BB126" s="42">
+        <v>1.73342</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="67.5" customHeight="1">
       <c r="A127" s="28" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="14" t="s">
         <v>260</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E127" s="17">
         <v>1501.18848</v>
       </c>
       <c r="F127" s="17">
         <v>708.36320999999998</v>
       </c>
       <c r="G127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H127" s="15" t="s">
@@ -22680,67 +22673,67 @@
       </c>
       <c r="AO127" s="15">
         <v>6598.6518500000002</v>
       </c>
       <c r="AP127" s="15">
         <v>4242.1037200000001</v>
       </c>
       <c r="AQ127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS127" s="15">
         <v>5337.1002699999999</v>
       </c>
       <c r="AT127" s="15">
         <v>4013.8222799999999</v>
       </c>
       <c r="AU127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV127" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW127" s="15">
-[...3 lines deleted...]
-        <v>195.39983000000001</v>
+      <c r="AW127" s="42">
+        <v>725.76462000000004</v>
+      </c>
+      <c r="AX127" s="42">
+        <v>478.69860999999997</v>
       </c>
       <c r="AY127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ127" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA127" s="15">
-[...3 lines deleted...]
-        <v>137.68369999999999</v>
+      <c r="BA127" s="42">
+        <v>377.65490999999997</v>
+      </c>
+      <c r="BB127" s="42">
+        <v>306.62939999999998</v>
       </c>
     </row>
     <row r="128" spans="1:54" ht="22.9" customHeight="1">
       <c r="A128" s="28" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C128" s="17">
         <v>205.71299999999999</v>
       </c>
       <c r="D128" s="17">
         <v>119.52200000000001</v>
       </c>
       <c r="E128" s="17">
         <v>3303.1649299999999</v>
       </c>
       <c r="F128" s="17">
         <v>1730.42787</v>
       </c>
       <c r="G128" s="18">
         <v>1087.912</v>
       </c>
       <c r="H128" s="18">
@@ -22838,73 +22831,73 @@
       </c>
       <c r="AM128" s="15">
         <v>1344.1374000000001</v>
       </c>
       <c r="AN128" s="15">
         <v>811.29205999999999</v>
       </c>
       <c r="AO128" s="15">
         <v>4198.5585099999998</v>
       </c>
       <c r="AP128" s="15">
         <v>1802.6267800000001</v>
       </c>
       <c r="AQ128" s="15">
         <v>1114.829</v>
       </c>
       <c r="AR128" s="15">
         <v>952.99</v>
       </c>
       <c r="AS128" s="15">
         <v>5072.0811199999998</v>
       </c>
       <c r="AT128" s="15">
         <v>2656.6470300000001</v>
       </c>
-      <c r="AU128" s="15" t="s">
-[...21 lines deleted...]
-        <v>206.95581999999999</v>
+      <c r="AU128" s="42">
+        <v>165.03</v>
+      </c>
+      <c r="AV128" s="42">
+        <v>137.42400000000001</v>
+      </c>
+      <c r="AW128" s="42">
+        <v>637.38149999999996</v>
+      </c>
+      <c r="AX128" s="42">
+        <v>281.02082999999999</v>
+      </c>
+      <c r="AY128" s="42">
+        <v>31.35</v>
+      </c>
+      <c r="AZ128" s="42">
+        <v>29.702400000000001</v>
+      </c>
+      <c r="BA128" s="42">
+        <v>668.99908000000005</v>
+      </c>
+      <c r="BB128" s="42">
+        <v>400.45834000000002</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="31.15" customHeight="1">
       <c r="A129" s="28" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>262</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E129" s="17">
         <v>6.7930000000000001</v>
       </c>
       <c r="F129" s="17">
         <v>10.643000000000001</v>
       </c>
       <c r="G129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H129" s="15" t="s">
@@ -23336,55 +23329,55 @@
       </c>
       <c r="AO131" s="15">
         <v>214.79743999999999</v>
       </c>
       <c r="AP131" s="15">
         <v>125.23725</v>
       </c>
       <c r="AQ131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS131" s="15">
         <v>79.701700000000002</v>
       </c>
       <c r="AT131" s="15">
         <v>101.74991</v>
       </c>
       <c r="AU131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV131" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW131" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW131" s="42">
+        <v>1.4990399999999999</v>
+      </c>
+      <c r="AX131" s="42">
+        <v>0.48599999999999999</v>
       </c>
       <c r="AY131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB131" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="21.6" customHeight="1">
       <c r="A132" s="28" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>265</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D132" s="15" t="s">
@@ -23500,67 +23493,67 @@
       </c>
       <c r="AO132" s="15">
         <v>102.09052</v>
       </c>
       <c r="AP132" s="15">
         <v>98.275019999999998</v>
       </c>
       <c r="AQ132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS132" s="15">
         <v>92.670609999999996</v>
       </c>
       <c r="AT132" s="15">
         <v>115.62908</v>
       </c>
       <c r="AU132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV132" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW132" s="15">
-[...3 lines deleted...]
-        <v>5.2332599999999996</v>
+      <c r="AW132" s="42">
+        <v>5.9381399999999998</v>
+      </c>
+      <c r="AX132" s="42">
+        <v>6.6923700000000004</v>
       </c>
       <c r="AY132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ132" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA132" s="15">
-[...3 lines deleted...]
-        <v>0.10944</v>
+      <c r="BA132" s="42">
+        <v>10.75863</v>
+      </c>
+      <c r="BB132" s="42">
+        <v>11.90063</v>
       </c>
     </row>
     <row r="133" spans="1:54" ht="33" customHeight="1">
       <c r="A133" s="28" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="14" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H133" s="15" t="s">
@@ -23828,67 +23821,67 @@
       </c>
       <c r="AO134" s="15">
         <v>7.1007899999999999</v>
       </c>
       <c r="AP134" s="15">
         <v>15.315519999999999</v>
       </c>
       <c r="AQ134" s="15">
         <v>60</v>
       </c>
       <c r="AR134" s="15">
         <v>4.8</v>
       </c>
       <c r="AS134" s="15">
         <v>4.5610600000000003</v>
       </c>
       <c r="AT134" s="15">
         <v>12.68835</v>
       </c>
       <c r="AU134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV134" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW134" s="15">
-[...3 lines deleted...]
-        <v>0.46878999999999998</v>
+      <c r="AW134" s="42">
+        <v>0.88897999999999999</v>
+      </c>
+      <c r="AX134" s="42">
+        <v>1.98607</v>
       </c>
       <c r="AY134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ134" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA134" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA134" s="42">
+        <v>1.042</v>
+      </c>
+      <c r="BB134" s="42">
+        <v>1.5809899999999999</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="35.450000000000003" customHeight="1">
       <c r="A135" s="28" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="14" t="s">
         <v>268</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H135" s="15" t="s">
@@ -24004,55 +23997,55 @@
       </c>
       <c r="AS135" s="15">
         <v>11.3284</v>
       </c>
       <c r="AT135" s="15">
         <v>652.77499999999998</v>
       </c>
       <c r="AU135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ135" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA135" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA135" s="42">
+        <v>2.4329999999999998</v>
+      </c>
+      <c r="BB135" s="42">
+        <v>148.1</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="33.6" customHeight="1">
       <c r="A136" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>269</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E136" s="17">
         <v>2.3E-2</v>
       </c>
       <c r="F136" s="17">
         <v>0.97</v>
       </c>
       <c r="G136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H136" s="15" t="s">
@@ -24314,73 +24307,73 @@
       </c>
       <c r="AM137" s="21">
         <v>50.962000000000003</v>
       </c>
       <c r="AN137" s="21">
         <v>1217.9888599999999</v>
       </c>
       <c r="AO137" s="21">
         <v>2223.0573800000002</v>
       </c>
       <c r="AP137" s="21">
         <v>381.09181999999998</v>
       </c>
       <c r="AQ137" s="24">
         <v>25761.258999999998</v>
       </c>
       <c r="AR137" s="24">
         <v>653.11900000000003</v>
       </c>
       <c r="AS137" s="24">
         <v>1668.6106199999999</v>
       </c>
       <c r="AT137" s="24">
         <v>409.30921999999998</v>
       </c>
-      <c r="AU137" s="21">
-[...21 lines deleted...]
-        <v>80.654989999999998</v>
+      <c r="AU137" s="24">
+        <v>726</v>
+      </c>
+      <c r="AV137" s="24">
+        <v>17.303000000000001</v>
+      </c>
+      <c r="AW137" s="24">
+        <v>415.85028999999997</v>
+      </c>
+      <c r="AX137" s="24">
+        <v>92.44632</v>
+      </c>
+      <c r="AY137" s="24">
+        <v>3597</v>
+      </c>
+      <c r="AZ137" s="24">
+        <v>101.02</v>
+      </c>
+      <c r="BA137" s="24">
+        <v>378.19020999999998</v>
+      </c>
+      <c r="BB137" s="24">
+        <v>89.440070000000006</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="12.6" customHeight="1">
       <c r="A138" s="25"/>
       <c r="B138" s="26"/>
       <c r="C138" s="19"/>
       <c r="D138" s="19"/>
       <c r="E138" s="27"/>
       <c r="F138" s="27"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="16"/>
       <c r="J138" s="16"/>
       <c r="K138" s="19"/>
       <c r="L138" s="19"/>
       <c r="M138" s="16"/>
       <c r="N138" s="16"/>
       <c r="O138" s="27"/>
       <c r="P138" s="27"/>
       <c r="Q138" s="27"/>
       <c r="R138" s="27"/>
       <c r="S138" s="16"/>
       <c r="T138" s="16"/>
       <c r="U138" s="16"/>
       <c r="V138" s="16"/>
@@ -24388,104 +24381,104 @@
       <c r="X138" s="27"/>
       <c r="Y138" s="27"/>
       <c r="Z138" s="27"/>
       <c r="AA138" s="16"/>
       <c r="AB138" s="16"/>
       <c r="AC138" s="16"/>
       <c r="AD138" s="16"/>
       <c r="AE138" s="19"/>
       <c r="AF138" s="19"/>
       <c r="AG138" s="19"/>
       <c r="AH138" s="19"/>
       <c r="AI138" s="4"/>
       <c r="AJ138" s="4"/>
       <c r="AK138" s="4"/>
       <c r="AL138" s="4"/>
       <c r="AM138" s="4"/>
       <c r="AN138" s="4"/>
       <c r="AO138" s="4"/>
       <c r="AP138" s="4"/>
       <c r="AQ138" s="4"/>
       <c r="AR138" s="4"/>
       <c r="AS138" s="4"/>
       <c r="AT138" s="4"/>
     </row>
     <row r="139" spans="1:54">
-      <c r="A139" s="34" t="s">
+      <c r="A139" s="41" t="s">
         <v>271</v>
       </c>
-      <c r="B139" s="34"/>
+      <c r="B139" s="41"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="4"/>
       <c r="F139" s="4"/>
       <c r="G139" s="4"/>
       <c r="H139" s="4"/>
       <c r="I139" s="4"/>
       <c r="J139" s="4"/>
       <c r="K139" s="4"/>
       <c r="L139" s="4"/>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="P139" s="4"/>
       <c r="Q139" s="4"/>
       <c r="R139" s="4"/>
       <c r="S139" s="4"/>
       <c r="T139" s="4"/>
       <c r="U139" s="4"/>
       <c r="V139" s="4"/>
       <c r="W139" s="4"/>
       <c r="X139" s="4"/>
       <c r="Y139" s="4"/>
       <c r="Z139" s="4"/>
       <c r="AA139" s="4"/>
       <c r="AB139" s="4"/>
       <c r="AC139" s="4"/>
       <c r="AD139" s="4"/>
       <c r="AE139" s="4"/>
       <c r="AF139" s="4"/>
       <c r="AG139" s="4"/>
       <c r="AH139" s="4"/>
       <c r="AI139" s="4"/>
       <c r="AJ139" s="4"/>
       <c r="AK139" s="4"/>
       <c r="AL139" s="4"/>
       <c r="AM139" s="4"/>
       <c r="AN139" s="4"/>
       <c r="AO139" s="4"/>
       <c r="AP139" s="4"/>
       <c r="AQ139" s="4"/>
       <c r="AR139" s="4"/>
       <c r="AS139" s="4"/>
       <c r="AT139" s="4"/>
     </row>
     <row r="140" spans="1:54" ht="15.6" customHeight="1">
-      <c r="A140" s="34" t="s">
+      <c r="A140" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="B140" s="34"/>
+      <c r="B140" s="41"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
       <c r="H140" s="4"/>
       <c r="I140" s="4"/>
       <c r="J140" s="4"/>
       <c r="K140" s="4"/>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="4"/>
       <c r="U140" s="4"/>
       <c r="V140" s="4"/>
       <c r="W140" s="4"/>
       <c r="X140" s="4"/>
       <c r="Y140" s="4"/>
       <c r="Z140" s="4"/>
       <c r="AA140" s="4"/>
@@ -24585,94 +24578,94 @@
       <c r="Y142" s="4"/>
       <c r="Z142" s="4"/>
       <c r="AA142" s="4"/>
       <c r="AB142" s="4"/>
       <c r="AC142" s="4"/>
       <c r="AD142" s="4"/>
       <c r="AE142" s="4"/>
       <c r="AF142" s="4"/>
       <c r="AG142" s="4"/>
       <c r="AH142" s="4"/>
       <c r="AI142" s="4"/>
       <c r="AJ142" s="4"/>
       <c r="AK142" s="4"/>
       <c r="AL142" s="4"/>
       <c r="AM142" s="4"/>
       <c r="AN142" s="4"/>
       <c r="AO142" s="4"/>
       <c r="AP142" s="4"/>
       <c r="AQ142" s="4"/>
       <c r="AR142" s="4"/>
       <c r="AS142" s="4"/>
       <c r="AT142" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AU3:AX3"/>
-[...4 lines deleted...]
-    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="A140:B140"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
-    <mergeCell ref="A140:B140"/>
-[...20 lines deleted...]
-    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>