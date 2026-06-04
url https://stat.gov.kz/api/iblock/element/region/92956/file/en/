--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -46,51 +46,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AD6" i="1"/>
   <c r="AC6"/>
   <c r="AB6"/>
   <c r="AA6"/>
   <c r="Z6"/>
   <c r="Y6"/>
   <c r="X6"/>
   <c r="W6"/>
   <c r="V6"/>
   <c r="U6"/>
   <c r="T6"/>
   <c r="S6"/>
   <c r="R6"/>
   <c r="Q6"/>
   <c r="P6"/>
   <c r="O6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3631" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3597" uniqueCount="278">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -878,54 +878,54 @@
   </si>
   <si>
     <t>Other manufactured tobacco and manufactured tobacco substitutes; tobacco 'homogenized' or 'reconstituted'; tobacco extracts and essences</t>
   </si>
   <si>
     <t>Salt (including table salt and denatured salt) and pure sodium chloride, whether or not dissolved in water, as well as agents containing additives, sea water</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>«-» no phenomenon</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
-[...2 lines deleted...]
-    <t>January-February 2026*</t>
+    <t>January-March 2025*</t>
+  </si>
+  <si>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1700,51 +1700,51 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1804,53 +1804,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2201,54 +2198,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AI2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AV13" sqref="AV13"/>
+      <selection pane="bottomRight" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.5703125" style="1" customWidth="1"/>
@@ -2872,72 +2869,72 @@
       <c r="AM6" s="13">
         <v>14921.157829999996</v>
       </c>
       <c r="AN6" s="13">
         <v>15856.811</v>
       </c>
       <c r="AO6" s="13">
         <v>98518.31041999998</v>
       </c>
       <c r="AP6" s="13">
         <v>167978.00591999997</v>
       </c>
       <c r="AQ6" s="13">
         <v>171435.65584999992</v>
       </c>
       <c r="AR6" s="13">
         <v>45715.771619999985</v>
       </c>
       <c r="AS6" s="13">
         <v>92118.266260000019</v>
       </c>
       <c r="AT6" s="13">
         <v>188474.21189999999</v>
       </c>
       <c r="AU6" s="13">
-        <v>9575.987360000001</v>
+        <v>19508.965099999998</v>
       </c>
       <c r="AV6" s="13">
-        <v>5379.0334599999996</v>
+        <v>9179.5563999999995</v>
       </c>
       <c r="AW6" s="13">
-        <v>13551.785190000002</v>
+        <v>22057.183220000006</v>
       </c>
       <c r="AX6" s="13">
-        <v>25978.30685999999</v>
+        <v>42081.852349999994</v>
       </c>
       <c r="AY6" s="13">
-        <v>25212.692489999998</v>
+        <v>35641.315310000005</v>
       </c>
       <c r="AZ6" s="13">
-        <v>9300.3031300000002</v>
+        <v>14974.110769999996</v>
       </c>
       <c r="BA6" s="13">
-        <v>9493.8863699999984</v>
+        <v>15672.604630000003</v>
       </c>
       <c r="BB6" s="13">
-        <v>23531.938189999993</v>
+        <v>37407.525970000002</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="18.600000000000001" customHeight="1">
       <c r="A7" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>140</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H7" s="15" t="s">
@@ -3053,55 +3050,55 @@
       </c>
       <c r="AS7" s="15">
         <v>100.76600000000001</v>
       </c>
       <c r="AT7" s="15">
         <v>500.6155</v>
       </c>
       <c r="AU7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ7" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA7" s="42">
-[...3 lines deleted...]
-        <v>13.994479999999999</v>
+      <c r="BA7" s="15">
+        <v>3.9991500000000002</v>
+      </c>
+      <c r="BB7" s="15">
+        <v>27.994050000000001</v>
       </c>
     </row>
     <row r="8" spans="1:54" ht="16.149999999999999" customHeight="1">
       <c r="A8" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E8" s="17">
         <v>39.923000000000002</v>
       </c>
       <c r="F8" s="17">
         <v>115.91074999999999</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H8" s="15" t="s">
@@ -3205,67 +3202,67 @@
       </c>
       <c r="AO8" s="15">
         <v>9.9779</v>
       </c>
       <c r="AP8" s="15">
         <v>37.508920000000003</v>
       </c>
       <c r="AQ8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS8" s="15">
         <v>26.414999999999999</v>
       </c>
       <c r="AT8" s="15">
         <v>155.64435</v>
       </c>
       <c r="AU8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV8" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW8" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW8" s="15">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AX8" s="15">
+        <v>1.891</v>
       </c>
       <c r="AY8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ8" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA8" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA8" s="15">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="BB8" s="15">
+        <v>1.2330000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:54" ht="18" customHeight="1">
       <c r="A9" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>142</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E9" s="17">
         <v>0.26200000000000001</v>
       </c>
       <c r="F9" s="17">
         <v>0.72328999999999999</v>
       </c>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
@@ -3361,67 +3358,67 @@
       </c>
       <c r="AO9" s="15">
         <v>747.03126999999995</v>
       </c>
       <c r="AP9" s="15">
         <v>1446.47478</v>
       </c>
       <c r="AQ9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS9" s="15">
         <v>423.91586000000001</v>
       </c>
       <c r="AT9" s="15">
         <v>1107.06817</v>
       </c>
       <c r="AU9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV9" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW9" s="42">
+      <c r="AW9" s="15">
         <v>86.917940000000002</v>
       </c>
-      <c r="AX9" s="42">
+      <c r="AX9" s="15">
         <v>194.99706</v>
       </c>
       <c r="AY9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ9" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA9" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA9" s="15">
+        <v>6.9841600000000001</v>
+      </c>
+      <c r="BB9" s="15">
+        <v>14.238899999999999</v>
       </c>
     </row>
     <row r="10" spans="1:54" ht="15" customHeight="1">
       <c r="A10" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E10" s="17">
         <v>0.81399999999999995</v>
       </c>
       <c r="F10" s="17">
         <v>11.639430000000001</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H10" s="15" t="s">
@@ -4017,67 +4014,67 @@
       </c>
       <c r="AO13" s="15">
         <v>2609.67839</v>
       </c>
       <c r="AP13" s="15">
         <v>2302.2495399999998</v>
       </c>
       <c r="AQ13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS13" s="15">
         <v>3744.14912</v>
       </c>
       <c r="AT13" s="15">
         <v>3397.5051199999998</v>
       </c>
       <c r="AU13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW13" s="42">
-[...3 lines deleted...]
-        <v>408.98009000000002</v>
+      <c r="AW13" s="15">
+        <v>775.21912999999995</v>
+      </c>
+      <c r="AX13" s="15">
+        <v>557.91512999999998</v>
       </c>
       <c r="AY13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ13" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA13" s="42">
-[...3 lines deleted...]
-        <v>388.75456000000003</v>
+      <c r="BA13" s="15">
+        <v>663.5009</v>
+      </c>
+      <c r="BB13" s="15">
+        <v>729.04873999999995</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="32.25" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E14" s="17">
         <v>0.187</v>
       </c>
       <c r="F14" s="17">
         <v>1.3544499999999999</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -4357,54 +4354,54 @@
       </c>
       <c r="AS15" s="15">
         <v>0.33094000000000001</v>
       </c>
       <c r="AT15" s="15">
         <v>1.6078699999999999</v>
       </c>
       <c r="AU15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY15" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ15" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA15" s="42">
+      <c r="BA15" s="15">
         <v>0.82150999999999996</v>
       </c>
-      <c r="BB15" s="42">
+      <c r="BB15" s="15">
         <v>3.6502599999999998</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="39.75" customHeight="1">
       <c r="A16" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E16" s="17">
         <v>386.42209000000003</v>
       </c>
       <c r="F16" s="17">
         <v>500.20371</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>131</v>
       </c>
@@ -4521,55 +4518,55 @@
       </c>
       <c r="AS16" s="15">
         <v>2.28016</v>
       </c>
       <c r="AT16" s="15">
         <v>25.497530000000001</v>
       </c>
       <c r="AU16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ16" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA16" s="42">
-[...3 lines deleted...]
-        <v>7.9021800000000004</v>
+      <c r="BA16" s="15">
+        <v>0.89234999999999998</v>
+      </c>
+      <c r="BB16" s="15">
+        <v>12.566179999999999</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="16.149999999999999" customHeight="1">
       <c r="A17" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E17" s="17">
         <v>0.63770000000000004</v>
       </c>
       <c r="F17" s="17">
         <v>1.54386</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H17" s="15" t="s">
@@ -4673,55 +4670,55 @@
       </c>
       <c r="AO17" s="15">
         <v>37</v>
       </c>
       <c r="AP17" s="15">
         <v>20.23404</v>
       </c>
       <c r="AQ17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS17" s="15">
         <v>5.6340000000000001E-2</v>
       </c>
       <c r="AT17" s="15">
         <v>0.48803999999999997</v>
       </c>
       <c r="AU17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV17" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW17" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW17" s="15">
+        <v>4.4400000000000004E-3</v>
+      </c>
+      <c r="AX17" s="15">
+        <v>3.075E-2</v>
       </c>
       <c r="AY17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB17" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:54" ht="29.25" customHeight="1">
       <c r="A18" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D18" s="15" t="s">
@@ -4997,67 +4994,67 @@
       </c>
       <c r="AO19" s="15">
         <v>1459.28431</v>
       </c>
       <c r="AP19" s="15">
         <v>2481.7033099999999</v>
       </c>
       <c r="AQ19" s="15">
         <v>191.2</v>
       </c>
       <c r="AR19" s="15">
         <v>86.44502</v>
       </c>
       <c r="AS19" s="15">
         <v>1605.41174</v>
       </c>
       <c r="AT19" s="15">
         <v>3608.2332299999998</v>
       </c>
       <c r="AU19" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV19" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW19" s="42">
-[...5 lines deleted...]
-      <c r="AY19" s="42">
+      <c r="AW19" s="15">
+        <v>556.23598000000004</v>
+      </c>
+      <c r="AX19" s="15">
+        <v>1022.6915</v>
+      </c>
+      <c r="AY19" s="15">
         <v>20</v>
       </c>
-      <c r="AZ19" s="42">
+      <c r="AZ19" s="15">
         <v>7.5090000000000003</v>
       </c>
-      <c r="BA19" s="42">
-[...3 lines deleted...]
-        <v>1147.31907</v>
+      <c r="BA19" s="15">
+        <v>674.50649999999996</v>
+      </c>
+      <c r="BB19" s="15">
+        <v>1699.34239</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="29.45" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C20" s="17">
         <v>64.8</v>
       </c>
       <c r="D20" s="17">
         <v>453.98700000000002</v>
       </c>
       <c r="E20" s="17">
         <v>13.586</v>
       </c>
       <c r="F20" s="17">
         <v>30.06925</v>
       </c>
       <c r="G20" s="18">
         <v>64.8</v>
       </c>
       <c r="H20" s="18">
@@ -5161,67 +5158,67 @@
       </c>
       <c r="AO20" s="15">
         <v>366.37124</v>
       </c>
       <c r="AP20" s="15">
         <v>882.40908999999999</v>
       </c>
       <c r="AQ20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS20" s="15">
         <v>307.79599000000002</v>
       </c>
       <c r="AT20" s="15">
         <v>827.00792999999999</v>
       </c>
       <c r="AU20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV20" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW20" s="42">
-[...3 lines deleted...]
-        <v>113.54942</v>
+      <c r="AW20" s="15">
+        <v>111.80784</v>
+      </c>
+      <c r="AX20" s="15">
+        <v>250.84112999999999</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA20" s="42">
-[...3 lines deleted...]
-        <v>172.62048999999999</v>
+      <c r="BA20" s="15">
+        <v>119.81811</v>
+      </c>
+      <c r="BB20" s="15">
+        <v>301.22584000000001</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="31.5" customHeight="1">
       <c r="A21" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C21" s="17">
         <v>89.981999999999999</v>
       </c>
       <c r="D21" s="17">
         <v>117.12050000000001</v>
       </c>
       <c r="E21" s="17">
         <v>46.024769999999997</v>
       </c>
       <c r="F21" s="17">
         <v>132.02636999999999</v>
       </c>
       <c r="G21" s="18">
         <v>12.96</v>
       </c>
       <c r="H21" s="18">
@@ -5319,73 +5316,73 @@
       </c>
       <c r="AM21" s="15">
         <v>31.8</v>
       </c>
       <c r="AN21" s="15">
         <v>221.59399999999999</v>
       </c>
       <c r="AO21" s="15">
         <v>64.012389999999996</v>
       </c>
       <c r="AP21" s="15">
         <v>540.47540000000004</v>
       </c>
       <c r="AQ21" s="15">
         <v>22.2</v>
       </c>
       <c r="AR21" s="15">
         <v>21.198889999999999</v>
       </c>
       <c r="AS21" s="15">
         <v>76.305769999999995</v>
       </c>
       <c r="AT21" s="15">
         <v>884.51188999999999</v>
       </c>
-      <c r="AU21" s="42">
-[...9 lines deleted...]
-        <v>100.41213</v>
+      <c r="AU21" s="15">
+        <v>22</v>
+      </c>
+      <c r="AV21" s="15">
+        <v>19.698889999999999</v>
+      </c>
+      <c r="AW21" s="15">
+        <v>17.270879999999998</v>
+      </c>
+      <c r="AX21" s="15">
+        <v>161.45998</v>
       </c>
       <c r="AY21" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ21" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA21" s="42">
-[...3 lines deleted...]
-        <v>55.855809999999998</v>
+      <c r="BA21" s="15">
+        <v>6.2972999999999999</v>
+      </c>
+      <c r="BB21" s="15">
+        <v>80.867109999999997</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="35.25" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="17">
         <v>28.224</v>
       </c>
       <c r="F22" s="17">
         <v>172.05229</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H22" s="15" t="s">
@@ -5489,67 +5486,67 @@
       </c>
       <c r="AO22" s="15">
         <v>62.567399999999999</v>
       </c>
       <c r="AP22" s="15">
         <v>511.50479000000001</v>
       </c>
       <c r="AQ22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS22" s="15">
         <v>37.644849999999998</v>
       </c>
       <c r="AT22" s="15">
         <v>220.51394999999999</v>
       </c>
       <c r="AU22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV22" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW22" s="42">
-[...3 lines deleted...]
-        <v>10.31565</v>
+      <c r="AW22" s="15">
+        <v>1.2653000000000001</v>
+      </c>
+      <c r="AX22" s="15">
+        <v>19.62726</v>
       </c>
       <c r="AY22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ22" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA22" s="42">
-[...3 lines deleted...]
-        <v>6.2886100000000003</v>
+      <c r="BA22" s="15">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="BB22" s="15">
+        <v>13.258990000000001</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="50.25" customHeight="1">
       <c r="A23" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="17">
         <v>19.462980000000002</v>
       </c>
       <c r="F23" s="17">
         <v>87.668009999999995</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H23" s="15" t="s">
@@ -5653,67 +5650,67 @@
       </c>
       <c r="AO23" s="15">
         <v>47.988840000000003</v>
       </c>
       <c r="AP23" s="15">
         <v>200.79742999999999</v>
       </c>
       <c r="AQ23" s="15">
         <v>9.6524999999999999</v>
       </c>
       <c r="AR23" s="15">
         <v>34.475000000000001</v>
       </c>
       <c r="AS23" s="15">
         <v>24.479179999999999</v>
       </c>
       <c r="AT23" s="15">
         <v>279.92257999999998</v>
       </c>
       <c r="AU23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV23" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW23" s="42">
-[...3 lines deleted...]
-        <v>32.602879999999999</v>
+      <c r="AW23" s="15">
+        <v>3.7309999999999999</v>
+      </c>
+      <c r="AX23" s="15">
+        <v>43.397300000000001</v>
       </c>
       <c r="AY23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ23" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA23" s="42">
-[...3 lines deleted...]
-        <v>17.111699999999999</v>
+      <c r="BA23" s="15">
+        <v>3.3250000000000002</v>
+      </c>
+      <c r="BB23" s="15">
+        <v>31.577909999999999</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="50.25" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>157</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H24" s="15" t="s">
@@ -5981,67 +5978,67 @@
       </c>
       <c r="AO25" s="15">
         <v>607.81051000000002</v>
       </c>
       <c r="AP25" s="15">
         <v>1270.7953500000001</v>
       </c>
       <c r="AQ25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS25" s="15">
         <v>430.54340000000002</v>
       </c>
       <c r="AT25" s="15">
         <v>1182.1030000000001</v>
       </c>
       <c r="AU25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV25" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW25" s="42">
-[...3 lines deleted...]
-        <v>197.95453000000001</v>
+      <c r="AW25" s="15">
+        <v>133.10955000000001</v>
+      </c>
+      <c r="AX25" s="15">
+        <v>390.91532000000001</v>
       </c>
       <c r="AY25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ25" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA25" s="42">
-[...3 lines deleted...]
-        <v>130.50296</v>
+      <c r="BA25" s="15">
+        <v>66.555999999999997</v>
+      </c>
+      <c r="BB25" s="15">
+        <v>139.1283</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="42" customHeight="1">
       <c r="A26" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>159</v>
       </c>
       <c r="C26" s="17">
         <v>8</v>
       </c>
       <c r="D26" s="17">
         <v>19.39</v>
       </c>
       <c r="E26" s="17">
         <v>2188.6120999999998</v>
       </c>
       <c r="F26" s="17">
         <v>1842.2563299999999</v>
       </c>
       <c r="G26" s="18">
         <v>1.0960000000000001</v>
       </c>
       <c r="H26" s="18">
@@ -6145,67 +6142,67 @@
       </c>
       <c r="AO26" s="15">
         <v>1283.0531900000001</v>
       </c>
       <c r="AP26" s="15">
         <v>2656.07881</v>
       </c>
       <c r="AQ26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS26" s="15">
         <v>1098.9184600000001</v>
       </c>
       <c r="AT26" s="15">
         <v>2567.46434</v>
       </c>
       <c r="AU26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV26" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW26" s="42">
-[...3 lines deleted...]
-        <v>80.453109999999995</v>
+      <c r="AW26" s="15">
+        <v>86.434579999999997</v>
+      </c>
+      <c r="AX26" s="15">
+        <v>148.36088000000001</v>
       </c>
       <c r="AY26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ26" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA26" s="42">
-[...3 lines deleted...]
-        <v>386.33726999999999</v>
+      <c r="BA26" s="15">
+        <v>173.88364000000001</v>
+      </c>
+      <c r="BB26" s="15">
+        <v>418.06693000000001</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="63.75" customHeight="1">
       <c r="A27" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E27" s="17">
         <v>78.804490000000001</v>
       </c>
       <c r="F27" s="17">
         <v>41.235579999999999</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H27" s="15" t="s">
@@ -6309,67 +6306,67 @@
       </c>
       <c r="AO27" s="15">
         <v>533.48288000000002</v>
       </c>
       <c r="AP27" s="15">
         <v>515.30426999999997</v>
       </c>
       <c r="AQ27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS27" s="15">
         <v>442.58490999999998</v>
       </c>
       <c r="AT27" s="15">
         <v>607.36377000000005</v>
       </c>
       <c r="AU27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW27" s="42">
-[...3 lines deleted...]
-        <v>59.236609999999999</v>
+      <c r="AW27" s="15">
+        <v>97.947479999999999</v>
+      </c>
+      <c r="AX27" s="15">
+        <v>117.61575999999999</v>
       </c>
       <c r="AY27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA27" s="42">
-[...3 lines deleted...]
-        <v>77.663340000000005</v>
+      <c r="BA27" s="15">
+        <v>67.084469999999996</v>
+      </c>
+      <c r="BB27" s="15">
+        <v>81.606099999999998</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H28" s="15" t="s">
@@ -6473,67 +6470,67 @@
       </c>
       <c r="AO28" s="15">
         <v>262.92223999999999</v>
       </c>
       <c r="AP28" s="15">
         <v>383.79597999999999</v>
       </c>
       <c r="AQ28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS28" s="15">
         <v>247.85310000000001</v>
       </c>
       <c r="AT28" s="15">
         <v>293.60737</v>
       </c>
       <c r="AU28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV28" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW28" s="42">
-[...3 lines deleted...]
-        <v>57.12433</v>
+      <c r="AW28" s="15">
+        <v>108.947</v>
+      </c>
+      <c r="AX28" s="15">
+        <v>126.68416000000001</v>
       </c>
       <c r="AY28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ28" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA28" s="42">
-[...3 lines deleted...]
-        <v>8.1395499999999998</v>
+      <c r="BA28" s="15">
+        <v>10.205</v>
+      </c>
+      <c r="BB28" s="15">
+        <v>17.04975</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="17">
         <v>685.23900000000003</v>
       </c>
       <c r="F29" s="17">
         <v>1840.4221700000001</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H29" s="15" t="s">
@@ -6637,67 +6634,67 @@
       </c>
       <c r="AO29" s="15">
         <v>559.56155999999999</v>
       </c>
       <c r="AP29" s="15">
         <v>4018.51658</v>
       </c>
       <c r="AQ29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS29" s="15">
         <v>376.2364</v>
       </c>
       <c r="AT29" s="15">
         <v>2853.3972399999998</v>
       </c>
       <c r="AU29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV29" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW29" s="42">
-[...3 lines deleted...]
-        <v>1527.2574</v>
+      <c r="AW29" s="15">
+        <v>307.20440000000002</v>
+      </c>
+      <c r="AX29" s="15">
+        <v>2337.3200200000001</v>
       </c>
       <c r="AY29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ29" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA29" s="42">
-[...3 lines deleted...]
-        <v>161.65459999999999</v>
+      <c r="BA29" s="15">
+        <v>33.1556</v>
+      </c>
+      <c r="BB29" s="15">
+        <v>168.97021000000001</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="17">
         <v>1537.2628400000001</v>
       </c>
       <c r="F30" s="17">
         <v>4398.7224699999997</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H30" s="15" t="s">
@@ -6801,67 +6798,67 @@
       </c>
       <c r="AO30" s="15">
         <v>4736.3696799999998</v>
       </c>
       <c r="AP30" s="15">
         <v>20661.679039999999</v>
       </c>
       <c r="AQ30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS30" s="15">
         <v>4483.7248499999996</v>
       </c>
       <c r="AT30" s="15">
         <v>23718.09821</v>
       </c>
       <c r="AU30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV30" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW30" s="42">
-[...3 lines deleted...]
-        <v>3644.4040399999999</v>
+      <c r="AW30" s="15">
+        <v>1163.80918</v>
+      </c>
+      <c r="AX30" s="15">
+        <v>5594.4035100000001</v>
       </c>
       <c r="AY30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ30" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA30" s="42">
-[...3 lines deleted...]
-        <v>3383.0644699999998</v>
+      <c r="BA30" s="15">
+        <v>1075.6903199999999</v>
+      </c>
+      <c r="BB30" s="15">
+        <v>5546.9416099999999</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C31" s="17">
         <v>243.197</v>
       </c>
       <c r="D31" s="17">
         <v>143.37707</v>
       </c>
       <c r="E31" s="17">
         <v>0.3</v>
       </c>
       <c r="F31" s="17">
         <v>1.5788800000000001</v>
       </c>
       <c r="G31" s="18">
         <v>30.28</v>
       </c>
       <c r="H31" s="18">
@@ -6959,67 +6956,67 @@
       </c>
       <c r="AM31" s="15">
         <v>357.04199999999997</v>
       </c>
       <c r="AN31" s="15">
         <v>601.03218000000004</v>
       </c>
       <c r="AO31" s="15">
         <v>5.4</v>
       </c>
       <c r="AP31" s="15">
         <v>16.331050000000001</v>
       </c>
       <c r="AQ31" s="15">
         <v>117.6</v>
       </c>
       <c r="AR31" s="15">
         <v>142.39179999999999</v>
       </c>
       <c r="AS31" s="15">
         <v>243.8</v>
       </c>
       <c r="AT31" s="15">
         <v>204.8903</v>
       </c>
-      <c r="AU31" s="42">
+      <c r="AU31" s="15">
         <v>67.2</v>
       </c>
-      <c r="AV31" s="42">
+      <c r="AV31" s="15">
         <v>71.416640000000001</v>
       </c>
-      <c r="AW31" s="42">
-[...9 lines deleted...]
-        <v>82.685820000000007</v>
+      <c r="AW31" s="15">
+        <v>225</v>
+      </c>
+      <c r="AX31" s="15">
+        <v>189.92959999999999</v>
+      </c>
+      <c r="AY31" s="15">
+        <v>118.795</v>
+      </c>
+      <c r="AZ31" s="15">
+        <v>212.28778</v>
       </c>
       <c r="BA31" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB31" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="45">
       <c r="A32" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>165</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="17">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F32" s="17">
@@ -7129,66 +7126,66 @@
       </c>
       <c r="AO32" s="15">
         <v>16.399999999999999</v>
       </c>
       <c r="AP32" s="15">
         <v>13.75506</v>
       </c>
       <c r="AQ32" s="15">
         <v>20</v>
       </c>
       <c r="AR32" s="15">
         <v>49.197000000000003</v>
       </c>
       <c r="AS32" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT32" s="15">
         <v>4.10337</v>
       </c>
       <c r="AU32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV32" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW32" s="42">
+      <c r="AW32" s="15">
         <v>3.5</v>
       </c>
-      <c r="AX32" s="42">
+      <c r="AX32" s="15">
         <v>3.1109300000000002</v>
       </c>
       <c r="AY32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ32" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA32" s="42">
+      <c r="BA32" s="15">
         <v>1.6</v>
       </c>
-      <c r="BB32" s="42">
+      <c r="BB32" s="15">
         <v>1.6262700000000001</v>
       </c>
     </row>
     <row r="33" spans="1:54">
       <c r="A33" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="17">
         <v>0.92988999999999999</v>
       </c>
       <c r="F33" s="17">
         <v>4.2008999999999999</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>131</v>
       </c>
@@ -7293,66 +7290,66 @@
       </c>
       <c r="AO33" s="15">
         <v>11.93684</v>
       </c>
       <c r="AP33" s="15">
         <v>11.62912</v>
       </c>
       <c r="AQ33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS33" s="15">
         <v>1.5309999999999999</v>
       </c>
       <c r="AT33" s="15">
         <v>4.5318199999999997</v>
       </c>
       <c r="AU33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV33" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW33" s="42">
+      <c r="AW33" s="15">
         <v>0.96599999999999997</v>
       </c>
-      <c r="AX33" s="42">
+      <c r="AX33" s="15">
         <v>2.3328199999999999</v>
       </c>
       <c r="AY33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ33" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA33" s="42">
+      <c r="BA33" s="15">
         <v>0.246</v>
       </c>
-      <c r="BB33" s="42">
+      <c r="BB33" s="15">
         <v>1.01515</v>
       </c>
     </row>
     <row r="34" spans="1:54" ht="25.9" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>131</v>
       </c>
@@ -7621,55 +7618,55 @@
       </c>
       <c r="AO35" s="15">
         <v>846.6</v>
       </c>
       <c r="AP35" s="15">
         <v>407.95979</v>
       </c>
       <c r="AQ35" s="15">
         <v>520</v>
       </c>
       <c r="AR35" s="15">
         <v>117.26951</v>
       </c>
       <c r="AS35" s="15">
         <v>1101</v>
       </c>
       <c r="AT35" s="15">
         <v>585.18744000000004</v>
       </c>
       <c r="AU35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV35" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW35" s="42">
-[...3 lines deleted...]
-        <v>47.777000000000001</v>
+      <c r="AW35" s="15">
+        <v>147</v>
+      </c>
+      <c r="AX35" s="15">
+        <v>55.632060000000003</v>
       </c>
       <c r="AY35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB35" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>169</v>
       </c>
       <c r="C36" s="17">
         <v>1393.7760000000001</v>
       </c>
       <c r="D36" s="17">
@@ -7949,67 +7946,67 @@
       </c>
       <c r="AO37" s="15">
         <v>0.72</v>
       </c>
       <c r="AP37" s="15">
         <v>7.9769999999999994E-2</v>
       </c>
       <c r="AQ37" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR37" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS37" s="15">
         <v>0.8</v>
       </c>
       <c r="AT37" s="15">
         <v>4.8349999999999997E-2</v>
       </c>
       <c r="AU37" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV37" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW37" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW37" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="AX37" s="15">
+        <v>4.8349999999999997E-2</v>
       </c>
       <c r="AY37" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ37" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA37" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA37" s="15">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="BB37" s="15">
+        <v>0.28056999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:54" ht="33.75">
       <c r="A38" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>171</v>
       </c>
       <c r="C38" s="17">
         <v>243.12799999999999</v>
       </c>
       <c r="D38" s="17">
         <v>47.672370000000001</v>
       </c>
       <c r="E38" s="17">
         <v>244.63399999999999</v>
       </c>
       <c r="F38" s="17">
         <v>47.875</v>
       </c>
       <c r="G38" s="18">
         <v>185.995</v>
       </c>
       <c r="H38" s="18">
@@ -8113,67 +8110,67 @@
       </c>
       <c r="AO38" s="15">
         <v>183.84399999999999</v>
       </c>
       <c r="AP38" s="15">
         <v>14.04462</v>
       </c>
       <c r="AQ38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS38" s="15">
         <v>263.20999999999998</v>
       </c>
       <c r="AT38" s="15">
         <v>48.568060000000003</v>
       </c>
       <c r="AU38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV38" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW38" s="42">
-[...3 lines deleted...]
-        <v>3.4337</v>
+      <c r="AW38" s="15">
+        <v>76.06</v>
+      </c>
+      <c r="AX38" s="15">
+        <v>4.6053100000000002</v>
       </c>
       <c r="AY38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ38" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA38" s="42">
-[...3 lines deleted...]
-        <v>35.176549999999999</v>
+      <c r="BA38" s="15">
+        <v>239.392</v>
+      </c>
+      <c r="BB38" s="15">
+        <v>44.612520000000004</v>
       </c>
     </row>
     <row r="39" spans="1:54" ht="22.5">
       <c r="A39" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H39" s="15" t="s">
@@ -8441,67 +8438,67 @@
       </c>
       <c r="AO40" s="15">
         <v>532.20000000000005</v>
       </c>
       <c r="AP40" s="15">
         <v>24.22007</v>
       </c>
       <c r="AQ40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS40" s="15">
         <v>257.5</v>
       </c>
       <c r="AT40" s="15">
         <v>15.377219999999999</v>
       </c>
       <c r="AU40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV40" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW40" s="42">
-[...3 lines deleted...]
-        <v>1.0569200000000001</v>
+      <c r="AW40" s="15">
+        <v>37</v>
+      </c>
+      <c r="AX40" s="15">
+        <v>2.1295899999999999</v>
       </c>
       <c r="AY40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ40" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA40" s="42">
-[...3 lines deleted...]
-        <v>21.082000000000001</v>
+      <c r="BA40" s="15">
+        <v>57.947000000000003</v>
+      </c>
+      <c r="BB40" s="15">
+        <v>28.250800000000002</v>
       </c>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>174</v>
       </c>
       <c r="C41" s="17">
         <v>432.88099999999997</v>
       </c>
       <c r="D41" s="17">
         <v>474.19209999999998</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G41" s="18">
         <v>241.23500000000001</v>
       </c>
       <c r="H41" s="18">
@@ -8925,67 +8922,67 @@
       </c>
       <c r="AO43" s="15">
         <v>1683.0917199999999</v>
       </c>
       <c r="AP43" s="15">
         <v>1060.7340999999999</v>
       </c>
       <c r="AQ43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS43" s="15">
         <v>1810.3623399999999</v>
       </c>
       <c r="AT43" s="15">
         <v>1713.9610499999999</v>
       </c>
       <c r="AU43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV43" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW43" s="42">
-[...3 lines deleted...]
-        <v>148.86233999999999</v>
+      <c r="AW43" s="15">
+        <v>459.63868000000002</v>
+      </c>
+      <c r="AX43" s="15">
+        <v>279.91010999999997</v>
       </c>
       <c r="AY43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ43" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA43" s="42">
-[...3 lines deleted...]
-        <v>207.62348</v>
+      <c r="BA43" s="15">
+        <v>358.64803999999998</v>
+      </c>
+      <c r="BB43" s="15">
+        <v>404.50229999999999</v>
       </c>
     </row>
     <row r="44" spans="1:54" ht="30" customHeight="1">
       <c r="A44" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="17">
         <v>28.080539999999999</v>
       </c>
       <c r="F44" s="17">
         <v>74.555899999999994</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H44" s="15" t="s">
@@ -9089,67 +9086,67 @@
       </c>
       <c r="AO44" s="15">
         <v>455.28660000000002</v>
       </c>
       <c r="AP44" s="15">
         <v>401.94319000000002</v>
       </c>
       <c r="AQ44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS44" s="15">
         <v>273.65679999999998</v>
       </c>
       <c r="AT44" s="15">
         <v>414.18274000000002</v>
       </c>
       <c r="AU44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV44" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW44" s="42">
-[...3 lines deleted...]
-        <v>43.769509999999997</v>
+      <c r="AW44" s="15">
+        <v>61.597799999999999</v>
+      </c>
+      <c r="AX44" s="15">
+        <v>90.695080000000004</v>
       </c>
       <c r="AY44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ44" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA44" s="42">
-[...3 lines deleted...]
-        <v>34.673459999999999</v>
+      <c r="BA44" s="15">
+        <v>68.536000000000001</v>
+      </c>
+      <c r="BB44" s="15">
+        <v>103.96026000000001</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="52.5" customHeight="1">
       <c r="A45" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D45" s="17">
         <v>0.16224</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H45" s="15" t="s">
@@ -9417,67 +9414,67 @@
       </c>
       <c r="AO46" s="15">
         <v>4.1497599999999997</v>
       </c>
       <c r="AP46" s="15">
         <v>15.897040000000001</v>
       </c>
       <c r="AQ46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS46" s="15">
         <v>6.0717499999999998</v>
       </c>
       <c r="AT46" s="15">
         <v>28.687419999999999</v>
       </c>
       <c r="AU46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV46" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW46" s="42">
-[...3 lines deleted...]
-        <v>2.09117</v>
+      <c r="AW46" s="15">
+        <v>0.47144000000000003</v>
+      </c>
+      <c r="AX46" s="15">
+        <v>3.8182</v>
       </c>
       <c r="AY46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ46" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA46" s="42">
-[...3 lines deleted...]
-        <v>2.5129899999999998</v>
+      <c r="BA46" s="15">
+        <v>0.39661000000000002</v>
+      </c>
+      <c r="BB46" s="15">
+        <v>3.8138999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="35.450000000000003" customHeight="1">
       <c r="A47" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>180</v>
       </c>
       <c r="C47" s="17">
         <v>1.6</v>
       </c>
       <c r="D47" s="17">
         <v>0.58153999999999995</v>
       </c>
       <c r="E47" s="17">
         <v>234.45139</v>
       </c>
       <c r="F47" s="17">
         <v>168.64492999999999</v>
       </c>
       <c r="G47" s="18">
         <v>14.454000000000001</v>
       </c>
       <c r="H47" s="18">
@@ -9581,67 +9578,67 @@
       </c>
       <c r="AO47" s="15">
         <v>88.126599999999996</v>
       </c>
       <c r="AP47" s="15">
         <v>102.96144</v>
       </c>
       <c r="AQ47" s="15">
         <v>3.7440000000000002</v>
       </c>
       <c r="AR47" s="15">
         <v>3.53912</v>
       </c>
       <c r="AS47" s="15">
         <v>229.67516000000001</v>
       </c>
       <c r="AT47" s="15">
         <v>183.08141000000001</v>
       </c>
       <c r="AU47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV47" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW47" s="42">
-[...3 lines deleted...]
-        <v>54.470849999999999</v>
+      <c r="AW47" s="15">
+        <v>120.7546</v>
+      </c>
+      <c r="AX47" s="15">
+        <v>58.457059999999998</v>
       </c>
       <c r="AY47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ47" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA47" s="42">
-[...3 lines deleted...]
-        <v>0.23852999999999999</v>
+      <c r="BA47" s="15">
+        <v>0.58679999999999999</v>
+      </c>
+      <c r="BB47" s="15">
+        <v>1.6980599999999999</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="33.75">
       <c r="A48" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="17">
         <v>1.8919999999999999E-2</v>
       </c>
       <c r="F48" s="17">
         <v>0.15021000000000001</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H48" s="15" t="s">
@@ -9745,67 +9742,67 @@
       </c>
       <c r="AO48" s="15">
         <v>33.67915</v>
       </c>
       <c r="AP48" s="15">
         <v>98.693979999999996</v>
       </c>
       <c r="AQ48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS48" s="15">
         <v>32.914909999999999</v>
       </c>
       <c r="AT48" s="15">
         <v>120.65254</v>
       </c>
       <c r="AU48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV48" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW48" s="42">
-[...3 lines deleted...]
-        <v>5.9312800000000001</v>
+      <c r="AW48" s="15">
+        <v>7.9265999999999996</v>
+      </c>
+      <c r="AX48" s="15">
+        <v>28.519490000000001</v>
       </c>
       <c r="AY48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ48" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA48" s="42">
-[...3 lines deleted...]
-        <v>27.755040000000001</v>
+      <c r="BA48" s="15">
+        <v>7.8577000000000004</v>
+      </c>
+      <c r="BB48" s="15">
+        <v>49.659419999999997</v>
       </c>
     </row>
     <row r="49" spans="1:54" ht="22.5">
       <c r="A49" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>182</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="17">
         <v>43.480200000000004</v>
       </c>
       <c r="F49" s="17">
         <v>74.772729999999996</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H49" s="15" t="s">
@@ -9921,55 +9918,55 @@
       </c>
       <c r="AS49" s="15">
         <v>7.1999999999999998E-3</v>
       </c>
       <c r="AT49" s="15">
         <v>0.26340000000000002</v>
       </c>
       <c r="AU49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ49" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA49" s="42">
-[...3 lines deleted...]
-        <v>20.66</v>
+      <c r="BA49" s="15">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="BB49" s="15">
+        <v>35.747100000000003</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="23.25" customHeight="1">
       <c r="A50" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="17">
         <v>25.22</v>
       </c>
       <c r="F50" s="17">
         <v>17.951000000000001</v>
       </c>
       <c r="G50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H50" s="15" t="s">
@@ -10073,66 +10070,66 @@
       </c>
       <c r="AO50" s="15">
         <v>349.28160000000003</v>
       </c>
       <c r="AP50" s="15">
         <v>375.85048</v>
       </c>
       <c r="AQ50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS50" s="15">
         <v>240.24617000000001</v>
       </c>
       <c r="AT50" s="15">
         <v>299.90566999999999</v>
       </c>
       <c r="AU50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV50" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW50" s="42">
-[...3 lines deleted...]
-        <v>0.1666</v>
+      <c r="AW50" s="15">
+        <v>143.19289000000001</v>
+      </c>
+      <c r="AX50" s="15">
+        <v>217.12351000000001</v>
       </c>
       <c r="AY50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ50" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA50" s="42">
+      <c r="BA50" s="15">
         <v>0.25</v>
       </c>
-      <c r="BB50" s="42">
+      <c r="BB50" s="15">
         <v>1.25</v>
       </c>
     </row>
     <row r="51" spans="1:54" ht="22.5">
       <c r="A51" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="17">
         <v>1.8800000000000001E-2</v>
       </c>
       <c r="F51" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>131</v>
       </c>
@@ -10237,67 +10234,67 @@
       </c>
       <c r="AO51" s="15">
         <v>4.7780300000000002</v>
       </c>
       <c r="AP51" s="15">
         <v>16.40372</v>
       </c>
       <c r="AQ51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS51" s="15">
         <v>3.04698</v>
       </c>
       <c r="AT51" s="15">
         <v>11.06104</v>
       </c>
       <c r="AU51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV51" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW51" s="42">
-[...3 lines deleted...]
-        <v>6.6714000000000002</v>
+      <c r="AW51" s="15">
+        <v>2.4676800000000001</v>
+      </c>
+      <c r="AX51" s="15">
+        <v>7.6857199999999999</v>
       </c>
       <c r="AY51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ51" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA51" s="42">
-[...3 lines deleted...]
-        <v>22.532139999999998</v>
+      <c r="BA51" s="15">
+        <v>2.3297699999999999</v>
+      </c>
+      <c r="BB51" s="15">
+        <v>22.834420000000001</v>
       </c>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C52" s="17">
         <v>101.804</v>
       </c>
       <c r="D52" s="17">
         <v>22.94256</v>
       </c>
       <c r="E52" s="17">
         <v>101.804</v>
       </c>
       <c r="F52" s="17">
         <v>22.520689999999998</v>
       </c>
       <c r="G52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H52" s="15" t="s">
@@ -10393,66 +10390,66 @@
       </c>
       <c r="AO52" s="15">
         <v>737.24099999999999</v>
       </c>
       <c r="AP52" s="15">
         <v>525.98773000000006</v>
       </c>
       <c r="AQ52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS52" s="15">
         <v>289.20600000000002</v>
       </c>
       <c r="AT52" s="15">
         <v>250.94980000000001</v>
       </c>
       <c r="AU52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV52" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW52" s="42">
-[...3 lines deleted...]
-        <v>184.95779999999999</v>
+      <c r="AW52" s="15">
+        <v>289.20600000000002</v>
+      </c>
+      <c r="AX52" s="15">
+        <v>250.94980000000001</v>
       </c>
       <c r="AY52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ52" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA52" s="42">
+      <c r="BA52" s="15">
         <v>0.69899999999999995</v>
       </c>
-      <c r="BB52" s="42">
+      <c r="BB52" s="15">
         <v>2.3149999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="17">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="F53" s="17">
         <v>0.29099999999999998</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>131</v>
       </c>
@@ -10721,67 +10718,67 @@
       </c>
       <c r="AO54" s="15">
         <v>1470.9849999999999</v>
       </c>
       <c r="AP54" s="15">
         <v>126.2255</v>
       </c>
       <c r="AQ54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS54" s="15">
         <v>2210.06</v>
       </c>
       <c r="AT54" s="15">
         <v>202.72147000000001</v>
       </c>
       <c r="AU54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV54" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW54" s="42">
-[...3 lines deleted...]
-        <v>48.840009999999999</v>
+      <c r="AW54" s="15">
+        <v>842</v>
+      </c>
+      <c r="AX54" s="15">
+        <v>65.930490000000006</v>
       </c>
       <c r="AY54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ54" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA54" s="42">
-[...3 lines deleted...]
-        <v>38.417819999999999</v>
+      <c r="BA54" s="15">
+        <v>174.16499999999999</v>
+      </c>
+      <c r="BB54" s="15">
+        <v>55.428069999999998</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="30.75" customHeight="1">
       <c r="A55" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="17">
         <v>4012.75</v>
       </c>
       <c r="D55" s="17">
         <v>924.83024999999998</v>
       </c>
       <c r="E55" s="17">
         <v>4049.6828</v>
       </c>
       <c r="F55" s="17">
         <v>893.51129000000003</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H55" s="15" t="s">
@@ -11057,55 +11054,55 @@
       </c>
       <c r="AS56" s="15">
         <v>200.87</v>
       </c>
       <c r="AT56" s="15">
         <v>47.795900000000003</v>
       </c>
       <c r="AU56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ56" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA56" s="42">
-[...3 lines deleted...]
-        <v>9.9735200000000006</v>
+      <c r="BA56" s="15">
+        <v>10.75</v>
+      </c>
+      <c r="BB56" s="15">
+        <v>10.18952</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="45">
       <c r="A57" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>190</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E57" s="17">
         <v>13.779299999999999</v>
       </c>
       <c r="F57" s="17">
         <v>42.008569999999999</v>
       </c>
       <c r="G57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H57" s="15" t="s">
@@ -11209,67 +11206,67 @@
       </c>
       <c r="AO57" s="15">
         <v>314.24313000000001</v>
       </c>
       <c r="AP57" s="15">
         <v>749.53981999999996</v>
       </c>
       <c r="AQ57" s="15">
         <v>15.85</v>
       </c>
       <c r="AR57" s="15">
         <v>62.572000000000003</v>
       </c>
       <c r="AS57" s="15">
         <v>219.5291</v>
       </c>
       <c r="AT57" s="15">
         <v>634.24829999999997</v>
       </c>
       <c r="AU57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV57" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW57" s="42">
-[...3 lines deleted...]
-        <v>101.59668000000001</v>
+      <c r="AW57" s="15">
+        <v>42.621400000000001</v>
+      </c>
+      <c r="AX57" s="15">
+        <v>133.02207000000001</v>
       </c>
       <c r="AY57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ57" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA57" s="42">
-[...3 lines deleted...]
-        <v>47.372230000000002</v>
+      <c r="BA57" s="15">
+        <v>43.044249999999998</v>
+      </c>
+      <c r="BB57" s="15">
+        <v>122.36077</v>
       </c>
     </row>
     <row r="58" spans="1:54" ht="55.5" customHeight="1">
       <c r="A58" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>191</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H58" s="15" t="s">
@@ -11373,55 +11370,55 @@
       </c>
       <c r="AO58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AP58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AQ58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS58" s="15">
         <v>2</v>
       </c>
       <c r="AT58" s="15">
         <v>7.9778900000000004</v>
       </c>
       <c r="AU58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV58" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW58" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW58" s="15">
+        <v>2</v>
+      </c>
+      <c r="AX58" s="15">
+        <v>7.9778900000000004</v>
       </c>
       <c r="AY58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB58" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="59" spans="1:54" ht="33.75">
       <c r="A59" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>192</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D59" s="15" t="s">
@@ -11537,67 +11534,67 @@
       </c>
       <c r="AO59" s="15">
         <v>47.482779999999998</v>
       </c>
       <c r="AP59" s="15">
         <v>23.346720000000001</v>
       </c>
       <c r="AQ59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS59" s="15">
         <v>9.7795299999999994</v>
       </c>
       <c r="AT59" s="15">
         <v>11.22504</v>
       </c>
       <c r="AU59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV59" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW59" s="42">
-[...3 lines deleted...]
-        <v>0.82572999999999996</v>
+      <c r="AW59" s="15">
+        <v>0.10756</v>
+      </c>
+      <c r="AX59" s="15">
+        <v>1.4994799999999999</v>
       </c>
       <c r="AY59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ59" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA59" s="42">
-[...3 lines deleted...]
-        <v>13.7896</v>
+      <c r="BA59" s="15">
+        <v>2.79861</v>
+      </c>
+      <c r="BB59" s="15">
+        <v>21.09235</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="48.6" customHeight="1">
       <c r="A60" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="17">
         <v>3.3899999999999998E-3</v>
       </c>
       <c r="F60" s="17">
         <v>0.10299999999999999</v>
       </c>
       <c r="G60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H60" s="15" t="s">
@@ -11701,67 +11698,67 @@
       </c>
       <c r="AO60" s="15">
         <v>0.1202</v>
       </c>
       <c r="AP60" s="15">
         <v>0.46192</v>
       </c>
       <c r="AQ60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS60" s="15">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AT60" s="15">
         <v>0.81093000000000004</v>
       </c>
       <c r="AU60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV60" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW60" s="42">
-[...2 lines deleted...]
-      <c r="AX60" s="42">
+      <c r="AW60" s="15">
         <v>1.7000000000000001E-2</v>
       </c>
+      <c r="AX60" s="15">
+        <v>0.24384</v>
+      </c>
       <c r="AY60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ60" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA60" s="42">
-[...3 lines deleted...]
-        <v>0.14852000000000001</v>
+      <c r="BA60" s="15">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="BB60" s="15">
+        <v>0.23538999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:54" ht="45">
       <c r="A61" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>194</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E61" s="17">
         <v>33.234839999999998</v>
       </c>
       <c r="F61" s="17">
         <v>99.985140000000001</v>
       </c>
       <c r="G61" s="18">
         <v>4.5</v>
       </c>
       <c r="H61" s="18">
@@ -11865,67 +11862,67 @@
       </c>
       <c r="AO61" s="15">
         <v>65.147210000000001</v>
       </c>
       <c r="AP61" s="15">
         <v>490.37121999999999</v>
       </c>
       <c r="AQ61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS61" s="15">
         <v>118.71996</v>
       </c>
       <c r="AT61" s="15">
         <v>1277.1261400000001</v>
       </c>
       <c r="AU61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV61" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW61" s="42">
-[...5 lines deleted...]
-      <c r="AY61" s="42">
+      <c r="AW61" s="15">
+        <v>27.903860000000002</v>
+      </c>
+      <c r="AX61" s="15">
+        <v>255.04436999999999</v>
+      </c>
+      <c r="AY61" s="15">
         <v>0.16</v>
       </c>
-      <c r="AZ61" s="42">
+      <c r="AZ61" s="15">
         <v>2.9912100000000001</v>
       </c>
-      <c r="BA61" s="42">
-[...3 lines deleted...]
-        <v>55.724490000000003</v>
+      <c r="BA61" s="15">
+        <v>9.9452400000000001</v>
+      </c>
+      <c r="BB61" s="15">
+        <v>137.39784</v>
       </c>
     </row>
     <row r="62" spans="1:54">
       <c r="A62" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C62" s="17">
         <v>11.7409</v>
       </c>
       <c r="D62" s="17">
         <v>59.293999999999997</v>
       </c>
       <c r="E62" s="17">
         <v>53.540619999999997</v>
       </c>
       <c r="F62" s="17">
         <v>522.10617000000002</v>
       </c>
       <c r="G62" s="18">
         <v>10.46285</v>
       </c>
       <c r="H62" s="18">
@@ -12023,73 +12020,73 @@
       </c>
       <c r="AM62" s="15">
         <v>47.123080000000002</v>
       </c>
       <c r="AN62" s="15">
         <v>263.13267000000002</v>
       </c>
       <c r="AO62" s="15">
         <v>23.13748</v>
       </c>
       <c r="AP62" s="15">
         <v>238.30539999999999</v>
       </c>
       <c r="AQ62" s="15">
         <v>67.159400000000005</v>
       </c>
       <c r="AR62" s="15">
         <v>471.40321</v>
       </c>
       <c r="AS62" s="15">
         <v>20.990449999999999</v>
       </c>
       <c r="AT62" s="15">
         <v>289.93853000000001</v>
       </c>
-      <c r="AU62" s="42">
-[...21 lines deleted...]
-        <v>35.255330000000001</v>
+      <c r="AU62" s="15">
+        <v>13.41446</v>
+      </c>
+      <c r="AV62" s="15">
+        <v>90.678849999999997</v>
+      </c>
+      <c r="AW62" s="15">
+        <v>4.7332900000000002</v>
+      </c>
+      <c r="AX62" s="15">
+        <v>64.926119999999997</v>
+      </c>
+      <c r="AY62" s="15">
+        <v>16.5975</v>
+      </c>
+      <c r="AZ62" s="15">
+        <v>106.41578</v>
+      </c>
+      <c r="BA62" s="15">
+        <v>3.9133</v>
+      </c>
+      <c r="BB62" s="15">
+        <v>59.434109999999997</v>
       </c>
     </row>
     <row r="63" spans="1:54">
       <c r="A63" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>196</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H63" s="15" t="s">
@@ -12357,67 +12354,67 @@
       </c>
       <c r="AO64" s="15">
         <v>2.26336</v>
       </c>
       <c r="AP64" s="15">
         <v>15.431100000000001</v>
       </c>
       <c r="AQ64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS64" s="15">
         <v>3.5670700000000002</v>
       </c>
       <c r="AT64" s="15">
         <v>32.367319999999999</v>
       </c>
       <c r="AU64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV64" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW64" s="42">
-[...3 lines deleted...]
-        <v>3.51776</v>
+      <c r="AW64" s="15">
+        <v>0.70486000000000004</v>
+      </c>
+      <c r="AX64" s="15">
+        <v>5.9753999999999996</v>
       </c>
       <c r="AY64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ64" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA64" s="42">
-[...3 lines deleted...]
-        <v>7.9153399999999996</v>
+      <c r="BA64" s="15">
+        <v>0.92589999999999995</v>
+      </c>
+      <c r="BB64" s="15">
+        <v>9.3088200000000008</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="17">
         <v>4.0157299999999996</v>
       </c>
       <c r="F65" s="17">
         <v>20.950330000000001</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H65" s="15" t="s">
@@ -12685,67 +12682,67 @@
       </c>
       <c r="AO66" s="15">
         <v>0.19419</v>
       </c>
       <c r="AP66" s="15">
         <v>2.0641099999999999</v>
       </c>
       <c r="AQ66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS66" s="15">
         <v>0.45506999999999997</v>
       </c>
       <c r="AT66" s="15">
         <v>4.0074899999999998</v>
       </c>
       <c r="AU66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV66" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW66" s="42">
-[...3 lines deleted...]
-        <v>0.57430999999999999</v>
+      <c r="AW66" s="15">
+        <v>8.9130000000000001E-2</v>
+      </c>
+      <c r="AX66" s="15">
+        <v>0.97916000000000003</v>
       </c>
       <c r="AY66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ66" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA66" s="42">
-[...3 lines deleted...]
-        <v>1.34097</v>
+      <c r="BA66" s="15">
+        <v>0.15221999999999999</v>
+      </c>
+      <c r="BB66" s="15">
+        <v>1.8082100000000001</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>200</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E67" s="17">
         <v>1.2200000000000001E-2</v>
       </c>
       <c r="F67" s="17">
         <v>0.40382000000000001</v>
       </c>
       <c r="G67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H67" s="15" t="s">
@@ -12849,67 +12846,67 @@
       </c>
       <c r="AO67" s="15">
         <v>0.19903000000000001</v>
       </c>
       <c r="AP67" s="15">
         <v>2.5249899999999998</v>
       </c>
       <c r="AQ67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS67" s="15">
         <v>0.30149999999999999</v>
       </c>
       <c r="AT67" s="15">
         <v>6.3072999999999997</v>
       </c>
       <c r="AU67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV67" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW67" s="42">
-[...3 lines deleted...]
-        <v>0.61153999999999997</v>
+      <c r="AW67" s="15">
+        <v>5.1130000000000002E-2</v>
+      </c>
+      <c r="AX67" s="15">
+        <v>1.0585899999999999</v>
       </c>
       <c r="AY67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ67" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA67" s="42">
-[...3 lines deleted...]
-        <v>2.0979700000000001</v>
+      <c r="BA67" s="15">
+        <v>0.11788999999999999</v>
+      </c>
+      <c r="BB67" s="15">
+        <v>2.6927599999999998</v>
       </c>
     </row>
     <row r="68" spans="1:54">
       <c r="A68" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="17">
         <v>1.1039999999999999E-2</v>
       </c>
       <c r="F68" s="17">
         <v>0.29631999999999997</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H68" s="15" t="s">
@@ -13005,67 +13002,67 @@
       </c>
       <c r="AO68" s="15">
         <v>8.8599999999999998E-3</v>
       </c>
       <c r="AP68" s="15">
         <v>0.15992999999999999</v>
       </c>
       <c r="AQ68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS68" s="15">
         <v>0.10636</v>
       </c>
       <c r="AT68" s="15">
         <v>0.87983999999999996</v>
       </c>
       <c r="AU68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV68" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW68" s="42">
-[...3 lines deleted...]
-        <v>9.7850000000000006E-2</v>
+      <c r="AW68" s="15">
+        <v>1.3849999999999999E-2</v>
+      </c>
+      <c r="AX68" s="15">
+        <v>0.17785000000000001</v>
       </c>
       <c r="AY68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ68" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA68" s="42">
-[...3 lines deleted...]
-        <v>0.25705</v>
+      <c r="BA68" s="15">
+        <v>1.7229999999999999E-2</v>
+      </c>
+      <c r="BB68" s="15">
+        <v>0.37504999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="33.75">
       <c r="A69" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>202</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="17">
         <v>11.20074</v>
       </c>
       <c r="F69" s="17">
         <v>11.75539</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H69" s="15" t="s">
@@ -13169,67 +13166,67 @@
       </c>
       <c r="AO69" s="15">
         <v>24.321670000000001</v>
       </c>
       <c r="AP69" s="15">
         <v>20.340119999999999</v>
       </c>
       <c r="AQ69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS69" s="15">
         <v>0.45635999999999999</v>
       </c>
       <c r="AT69" s="15">
         <v>2.61829</v>
       </c>
       <c r="AU69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV69" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW69" s="42">
-[...3 lines deleted...]
-        <v>0.32688</v>
+      <c r="AW69" s="15">
+        <v>7.7560000000000004E-2</v>
+      </c>
+      <c r="AX69" s="15">
+        <v>0.54915000000000003</v>
       </c>
       <c r="AY69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ69" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA69" s="42">
-[...3 lines deleted...]
-        <v>0.69293000000000005</v>
+      <c r="BA69" s="15">
+        <v>9.919E-2</v>
+      </c>
+      <c r="BB69" s="15">
+        <v>0.92757000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="30" customHeight="1">
       <c r="A70" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="17">
         <v>9.0634099999999993</v>
       </c>
       <c r="F70" s="17">
         <v>50.187170000000002</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H70" s="15" t="s">
@@ -13333,67 +13330,67 @@
       </c>
       <c r="AO70" s="15">
         <v>4.9395300000000004</v>
       </c>
       <c r="AP70" s="15">
         <v>34.910290000000003</v>
       </c>
       <c r="AQ70" s="15">
         <v>0.47249999999999998</v>
       </c>
       <c r="AR70" s="15">
         <v>3.1023700000000001</v>
       </c>
       <c r="AS70" s="15">
         <v>3.5344600000000002</v>
       </c>
       <c r="AT70" s="15">
         <v>43.554360000000003</v>
       </c>
       <c r="AU70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV70" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW70" s="42">
-[...3 lines deleted...]
-        <v>4.58866</v>
+      <c r="AW70" s="15">
+        <v>0.62251000000000001</v>
+      </c>
+      <c r="AX70" s="15">
+        <v>8.0129900000000003</v>
       </c>
       <c r="AY70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ70" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA70" s="42">
-[...3 lines deleted...]
-        <v>9.3635999999999999</v>
+      <c r="BA70" s="15">
+        <v>0.86941999999999997</v>
+      </c>
+      <c r="BB70" s="15">
+        <v>13.20961</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="18" customHeight="1">
       <c r="A71" s="28" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>204</v>
       </c>
       <c r="C71" s="17">
         <v>13646.97</v>
       </c>
       <c r="D71" s="17">
         <v>2848.9974200000001</v>
       </c>
       <c r="E71" s="17">
         <v>525.76199999999994</v>
       </c>
       <c r="F71" s="17">
         <v>188.63245000000001</v>
       </c>
       <c r="G71" s="18">
         <v>30568.6</v>
       </c>
       <c r="H71" s="18">
@@ -13491,73 +13488,73 @@
       </c>
       <c r="AM71" s="15">
         <v>2096</v>
       </c>
       <c r="AN71" s="15">
         <v>808.87824999999998</v>
       </c>
       <c r="AO71" s="15">
         <v>815.44899999999996</v>
       </c>
       <c r="AP71" s="15">
         <v>241.41740999999999</v>
       </c>
       <c r="AQ71" s="15">
         <v>128059.166</v>
       </c>
       <c r="AR71" s="15">
         <v>23961.184420000001</v>
       </c>
       <c r="AS71" s="15">
         <v>572.01620000000003</v>
       </c>
       <c r="AT71" s="15">
         <v>177.49268000000001</v>
       </c>
-      <c r="AU71" s="42">
-[...21 lines deleted...]
-        <v>61.706679999999999</v>
+      <c r="AU71" s="15">
+        <v>14164.7</v>
+      </c>
+      <c r="AV71" s="15">
+        <v>3984.7685799999999</v>
+      </c>
+      <c r="AW71" s="15">
+        <v>305.2432</v>
+      </c>
+      <c r="AX71" s="15">
+        <v>76.090850000000003</v>
+      </c>
+      <c r="AY71" s="15">
+        <v>26228.547999999999</v>
+      </c>
+      <c r="AZ71" s="15">
+        <v>8016.8485799999999</v>
+      </c>
+      <c r="BA71" s="15">
+        <v>192.69</v>
+      </c>
+      <c r="BB71" s="15">
+        <v>67.852119999999999</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="17">
         <v>2699.5209</v>
       </c>
       <c r="F72" s="17">
         <v>416.28043000000002</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H72" s="15" t="s">
@@ -13661,67 +13658,67 @@
       </c>
       <c r="AO72" s="15">
         <v>347.10120000000001</v>
       </c>
       <c r="AP72" s="15">
         <v>79.256979999999999</v>
       </c>
       <c r="AQ72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS72" s="15">
         <v>72.228399999999993</v>
       </c>
       <c r="AT72" s="15">
         <v>23.31926</v>
       </c>
       <c r="AU72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV72" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW72" s="42">
+      <c r="AW72" s="15">
         <v>67.328199999999995</v>
       </c>
-      <c r="AX72" s="42">
+      <c r="AX72" s="15">
         <v>14.45872</v>
       </c>
       <c r="AY72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ72" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA72" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA72" s="15">
+        <v>0.78779999999999994</v>
+      </c>
+      <c r="BB72" s="15">
+        <v>1.51501</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>206</v>
       </c>
       <c r="C73" s="17">
         <v>1026.1959999999999</v>
       </c>
       <c r="D73" s="17">
         <v>184.65717000000001</v>
       </c>
       <c r="E73" s="17">
         <v>928.96169999999995</v>
       </c>
       <c r="F73" s="17">
         <v>479.30243000000002</v>
       </c>
       <c r="G73" s="18">
         <v>511.71600000000001</v>
       </c>
       <c r="H73" s="18">
@@ -13825,67 +13822,67 @@
       </c>
       <c r="AO73" s="15">
         <v>1370.7899</v>
       </c>
       <c r="AP73" s="15">
         <v>471.24644000000001</v>
       </c>
       <c r="AQ73" s="15">
         <v>11.588800000000001</v>
       </c>
       <c r="AR73" s="15">
         <v>8.8408200000000008</v>
       </c>
       <c r="AS73" s="15">
         <v>1072.88201</v>
       </c>
       <c r="AT73" s="15">
         <v>429.24524000000002</v>
       </c>
       <c r="AU73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV73" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW73" s="42">
-[...3 lines deleted...]
-        <v>52.838479999999997</v>
+      <c r="AW73" s="15">
+        <v>322.8897</v>
+      </c>
+      <c r="AX73" s="15">
+        <v>128.21208999999999</v>
       </c>
       <c r="AY73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ73" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA73" s="42">
-[...3 lines deleted...]
-        <v>75.337270000000004</v>
+      <c r="BA73" s="15">
+        <v>229.24477999999999</v>
+      </c>
+      <c r="BB73" s="15">
+        <v>102.38032</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="45">
       <c r="A74" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>207</v>
       </c>
       <c r="C74" s="17">
         <v>7.8559999999999999</v>
       </c>
       <c r="D74" s="17">
         <v>4.2838500000000002</v>
       </c>
       <c r="E74" s="17">
         <v>1390.9933699999999</v>
       </c>
       <c r="F74" s="17">
         <v>771.09015999999997</v>
       </c>
       <c r="G74" s="18">
         <v>36.238999999999997</v>
       </c>
       <c r="H74" s="18">
@@ -13989,67 +13986,67 @@
       </c>
       <c r="AO74" s="15">
         <v>832.7328</v>
       </c>
       <c r="AP74" s="15">
         <v>359.89148999999998</v>
       </c>
       <c r="AQ74" s="15">
         <v>2.3039999999999998</v>
       </c>
       <c r="AR74" s="15">
         <v>1.33775</v>
       </c>
       <c r="AS74" s="15">
         <v>564.22990000000004</v>
       </c>
       <c r="AT74" s="15">
         <v>312.89958000000001</v>
       </c>
       <c r="AU74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV74" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW74" s="42">
-[...3 lines deleted...]
-        <v>24.1798</v>
+      <c r="AW74" s="15">
+        <v>103.86660000000001</v>
+      </c>
+      <c r="AX74" s="15">
+        <v>53.768349999999998</v>
       </c>
       <c r="AY74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ74" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA74" s="42">
-[...3 lines deleted...]
-        <v>54.678849999999997</v>
+      <c r="BA74" s="15">
+        <v>147.26920000000001</v>
+      </c>
+      <c r="BB74" s="15">
+        <v>93.667850000000001</v>
       </c>
     </row>
     <row r="75" spans="1:54" ht="22.5">
       <c r="A75" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>208</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E75" s="17">
         <v>18.626000000000001</v>
       </c>
       <c r="F75" s="17">
         <v>16.460999999999999</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H75" s="15" t="s">
@@ -14317,67 +14314,67 @@
       </c>
       <c r="AO76" s="15">
         <v>1.1312</v>
       </c>
       <c r="AP76" s="15">
         <v>3.5606</v>
       </c>
       <c r="AQ76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS76" s="15">
         <v>0.67620000000000002</v>
       </c>
       <c r="AT76" s="15">
         <v>2.61503</v>
       </c>
       <c r="AU76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV76" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW76" s="42">
+      <c r="AW76" s="15">
         <v>0.10440000000000001</v>
       </c>
-      <c r="AX76" s="42">
+      <c r="AX76" s="15">
         <v>0.39429999999999998</v>
       </c>
       <c r="AY76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ76" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA76" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA76" s="15">
+        <v>4.4400000000000002E-2</v>
+      </c>
+      <c r="BB76" s="15">
+        <v>0.13974</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="21" customHeight="1">
       <c r="A77" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C77" s="17">
         <v>339.43</v>
       </c>
       <c r="D77" s="17">
         <v>110.324</v>
       </c>
       <c r="E77" s="17">
         <v>5</v>
       </c>
       <c r="F77" s="17">
         <v>5.99</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H77" s="15" t="s">
@@ -14473,67 +14470,67 @@
       </c>
       <c r="AO77" s="15">
         <v>2682.3</v>
       </c>
       <c r="AP77" s="15">
         <v>1057.5</v>
       </c>
       <c r="AQ77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS77" s="15">
         <v>405.4</v>
       </c>
       <c r="AT77" s="15">
         <v>149.298</v>
       </c>
       <c r="AU77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV77" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW77" s="42">
+      <c r="AW77" s="15">
         <v>138.5</v>
       </c>
-      <c r="AX77" s="42">
+      <c r="AX77" s="15">
         <v>50.930999999999997</v>
       </c>
       <c r="AY77" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ77" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA77" s="42">
-[...3 lines deleted...]
-        <v>121.23399999999999</v>
+      <c r="BA77" s="15">
+        <v>758.35</v>
+      </c>
+      <c r="BB77" s="15">
+        <v>269.904</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="26.45" customHeight="1">
       <c r="A78" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>211</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H78" s="15" t="s">
@@ -14637,66 +14634,66 @@
       </c>
       <c r="AO78" s="15">
         <v>15</v>
       </c>
       <c r="AP78" s="15">
         <v>29.084440000000001</v>
       </c>
       <c r="AQ78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS78" s="15">
         <v>26.344999999999999</v>
       </c>
       <c r="AT78" s="15">
         <v>50.676879999999997</v>
       </c>
       <c r="AU78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV78" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW78" s="42">
+      <c r="AW78" s="15">
         <v>5</v>
       </c>
-      <c r="AX78" s="42">
+      <c r="AX78" s="15">
         <v>9.9120500000000007</v>
       </c>
       <c r="AY78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ78" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA78" s="42">
+      <c r="BA78" s="15">
         <v>0.6</v>
       </c>
-      <c r="BB78" s="42">
+      <c r="BB78" s="15">
         <v>1.8</v>
       </c>
     </row>
     <row r="79" spans="1:54" ht="35.25" customHeight="1">
       <c r="A79" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>212</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E79" s="17">
         <v>20.633800000000001</v>
       </c>
       <c r="F79" s="17">
         <v>10.699</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>131</v>
       </c>
@@ -14801,67 +14798,67 @@
       </c>
       <c r="AO79" s="15">
         <v>0.57840000000000003</v>
       </c>
       <c r="AP79" s="15">
         <v>2.7870599999999999</v>
       </c>
       <c r="AQ79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS79" s="15">
         <v>1.1206</v>
       </c>
       <c r="AT79" s="15">
         <v>3.2935400000000001</v>
       </c>
       <c r="AU79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV79" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW79" s="42">
-[...3 lines deleted...]
-        <v>0.32973999999999998</v>
+      <c r="AW79" s="15">
+        <v>0.60099999999999998</v>
+      </c>
+      <c r="AX79" s="15">
+        <v>0.71008000000000004</v>
       </c>
       <c r="AY79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ79" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA79" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA79" s="15">
+        <v>8.1799999999999998E-2</v>
+      </c>
+      <c r="BB79" s="15">
+        <v>0.54503999999999997</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="30" customHeight="1">
       <c r="A80" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>213</v>
       </c>
       <c r="C80" s="17">
         <v>34.1</v>
       </c>
       <c r="D80" s="17">
         <v>38.47</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F80" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G80" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H80" s="15" t="s">
@@ -15293,67 +15290,67 @@
       </c>
       <c r="AO82" s="15">
         <v>0.04</v>
       </c>
       <c r="AP82" s="15">
         <v>4.8596500000000002</v>
       </c>
       <c r="AQ82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS82" s="15">
         <v>0.10730000000000001</v>
       </c>
       <c r="AT82" s="15">
         <v>9.6976099999999992</v>
       </c>
       <c r="AU82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV82" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW82" s="42">
-[...3 lines deleted...]
-        <v>2.3391700000000002</v>
+      <c r="AW82" s="15">
+        <v>2.6460000000000001E-2</v>
+      </c>
+      <c r="AX82" s="15">
+        <v>3.2748499999999998</v>
       </c>
       <c r="AY82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ82" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA82" s="42">
-[...3 lines deleted...]
-        <v>1.00336</v>
+      <c r="BA82" s="15">
+        <v>1.3339999999999999E-2</v>
+      </c>
+      <c r="BB82" s="15">
+        <v>1.6913899999999999</v>
       </c>
     </row>
     <row r="83" spans="1:54" ht="39.6" customHeight="1">
       <c r="A83" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>216</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="17">
         <v>0.38</v>
       </c>
       <c r="F83" s="17">
         <v>5.4029999999999996</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H83" s="15" t="s">
@@ -15457,55 +15454,55 @@
       </c>
       <c r="AO83" s="15">
         <v>2.1972999999999998</v>
       </c>
       <c r="AP83" s="15">
         <v>13.76606</v>
       </c>
       <c r="AQ83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS83" s="15">
         <v>1.6759999999999999</v>
       </c>
       <c r="AT83" s="15">
         <v>10.203340000000001</v>
       </c>
       <c r="AU83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV83" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW83" s="42">
-[...3 lines deleted...]
-        <v>1.1154500000000001</v>
+      <c r="AW83" s="15">
+        <v>0.36599999999999999</v>
+      </c>
+      <c r="AX83" s="15">
+        <v>2.51769</v>
       </c>
       <c r="AY83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB83" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="84" spans="1:54" ht="22.5">
       <c r="A84" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="15" t="s">
@@ -15785,67 +15782,67 @@
       </c>
       <c r="AO85" s="15">
         <v>5.7700000000000001E-2</v>
       </c>
       <c r="AP85" s="15">
         <v>0.51102999999999998</v>
       </c>
       <c r="AQ85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS85" s="15">
         <v>0.12570000000000001</v>
       </c>
       <c r="AT85" s="15">
         <v>1.1697599999999999</v>
       </c>
       <c r="AU85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV85" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW85" s="42">
-[...3 lines deleted...]
-        <v>8.9719999999999994E-2</v>
+      <c r="AW85" s="15">
+        <v>1.77E-2</v>
+      </c>
+      <c r="AX85" s="15">
+        <v>0.12665999999999999</v>
       </c>
       <c r="AY85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ85" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA85" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA85" s="15">
+        <v>2.8500000000000001E-2</v>
+      </c>
+      <c r="BB85" s="15">
+        <v>0.28996</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="22.5">
       <c r="A86" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>219</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E86" s="17">
         <v>6.9438800000000001</v>
       </c>
       <c r="F86" s="17">
         <v>42.47878</v>
       </c>
       <c r="G86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H86" s="15" t="s">
@@ -15949,67 +15946,67 @@
       </c>
       <c r="AO86" s="15">
         <v>17.42137</v>
       </c>
       <c r="AP86" s="15">
         <v>80.743309999999994</v>
       </c>
       <c r="AQ86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS86" s="15">
         <v>1.69702</v>
       </c>
       <c r="AT86" s="15">
         <v>17.26595</v>
       </c>
       <c r="AU86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV86" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW86" s="42">
-[...3 lines deleted...]
-        <v>1.28426</v>
+      <c r="AW86" s="15">
+        <v>0.20199</v>
+      </c>
+      <c r="AX86" s="15">
+        <v>2.1701100000000002</v>
       </c>
       <c r="AY86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ86" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA86" s="42">
-[...3 lines deleted...]
-        <v>1.2151000000000001</v>
+      <c r="BA86" s="15">
+        <v>0.69038999999999995</v>
+      </c>
+      <c r="BB86" s="15">
+        <v>5.9507199999999996</v>
       </c>
     </row>
     <row r="87" spans="1:54" ht="56.25">
       <c r="A87" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>220</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H87" s="15" t="s">
@@ -16113,54 +16110,54 @@
       </c>
       <c r="AO87" s="15">
         <v>0.69</v>
       </c>
       <c r="AP87" s="15">
         <v>6.6506400000000001</v>
       </c>
       <c r="AQ87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS87" s="15">
         <v>3.47438</v>
       </c>
       <c r="AT87" s="15">
         <v>19.78537</v>
       </c>
       <c r="AU87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV87" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW87" s="42">
+      <c r="AW87" s="15">
         <v>0.13450000000000001</v>
       </c>
-      <c r="AX87" s="42">
+      <c r="AX87" s="15">
         <v>0.83179000000000003</v>
       </c>
       <c r="AY87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB87" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="22.5">
       <c r="A88" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>221</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>131</v>
       </c>
@@ -16441,67 +16438,67 @@
       </c>
       <c r="AO89" s="15">
         <v>13251.418110000001</v>
       </c>
       <c r="AP89" s="15">
         <v>11559.12527</v>
       </c>
       <c r="AQ89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS89" s="15">
         <v>15015.19929</v>
       </c>
       <c r="AT89" s="15">
         <v>17733.541450000001</v>
       </c>
       <c r="AU89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV89" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW89" s="42">
-[...3 lines deleted...]
-        <v>1081.8542399999999</v>
+      <c r="AW89" s="15">
+        <v>2056.5403999999999</v>
+      </c>
+      <c r="AX89" s="15">
+        <v>2290.7338800000002</v>
       </c>
       <c r="AY89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ89" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA89" s="42">
-[...3 lines deleted...]
-        <v>215.30940000000001</v>
+      <c r="BA89" s="15">
+        <v>364.86714000000001</v>
+      </c>
+      <c r="BB89" s="15">
+        <v>450.03201999999999</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="33.75">
       <c r="A90" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>223</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H90" s="15" t="s">
@@ -16605,67 +16602,67 @@
       </c>
       <c r="AO90" s="15">
         <v>1.1420399999999999</v>
       </c>
       <c r="AP90" s="15">
         <v>6.6628499999999997</v>
       </c>
       <c r="AQ90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS90" s="15">
         <v>1.7662500000000001</v>
       </c>
       <c r="AT90" s="15">
         <v>14.73265</v>
       </c>
       <c r="AU90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV90" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW90" s="42">
-[...3 lines deleted...]
-        <v>3.80992</v>
+      <c r="AW90" s="15">
+        <v>0.91247999999999996</v>
+      </c>
+      <c r="AX90" s="15">
+        <v>4.7648000000000001</v>
       </c>
       <c r="AY90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ90" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA90" s="42">
-[...3 lines deleted...]
-        <v>0.93594999999999995</v>
+      <c r="BA90" s="15">
+        <v>0.12039</v>
+      </c>
+      <c r="BB90" s="15">
+        <v>1.53691</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="33.75">
       <c r="A91" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>224</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E91" s="17">
         <v>1824.58</v>
       </c>
       <c r="F91" s="17">
         <v>1099.433</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H91" s="15" t="s">
@@ -16769,66 +16766,66 @@
       </c>
       <c r="AO91" s="15">
         <v>0.41020000000000001</v>
       </c>
       <c r="AP91" s="15">
         <v>0.55135999999999996</v>
       </c>
       <c r="AQ91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS91" s="15">
         <v>199.3398</v>
       </c>
       <c r="AT91" s="15">
         <v>244.61023</v>
       </c>
       <c r="AU91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV91" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW91" s="42">
+      <c r="AW91" s="15">
         <v>9.3600000000000003E-2</v>
       </c>
-      <c r="AX91" s="42">
+      <c r="AX91" s="15">
         <v>0.14785999999999999</v>
       </c>
       <c r="AY91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ91" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA91" s="42">
+      <c r="BA91" s="15">
         <v>9.3600000000000003E-2</v>
       </c>
-      <c r="BB91" s="42">
+      <c r="BB91" s="15">
         <v>0.1464</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E92" s="17">
         <v>23.017389999999999</v>
       </c>
       <c r="F92" s="17">
         <v>59.935040000000001</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>131</v>
       </c>
@@ -16933,67 +16930,67 @@
       </c>
       <c r="AO92" s="15">
         <v>88.033090000000001</v>
       </c>
       <c r="AP92" s="15">
         <v>242.26220000000001</v>
       </c>
       <c r="AQ92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS92" s="15">
         <v>49.119810000000001</v>
       </c>
       <c r="AT92" s="15">
         <v>334.08264000000003</v>
       </c>
       <c r="AU92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV92" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW92" s="42">
-[...3 lines deleted...]
-        <v>49.771700000000003</v>
+      <c r="AW92" s="15">
+        <v>10.035830000000001</v>
+      </c>
+      <c r="AX92" s="15">
+        <v>67.19641</v>
       </c>
       <c r="AY92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ92" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA92" s="42">
-[...3 lines deleted...]
-        <v>93.666839999999993</v>
+      <c r="BA92" s="15">
+        <v>15.86307</v>
+      </c>
+      <c r="BB92" s="15">
+        <v>134.26545999999999</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="56.25">
       <c r="A93" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>226</v>
       </c>
       <c r="C93" s="17">
         <v>1152.691</v>
       </c>
       <c r="D93" s="17">
         <v>1515.146</v>
       </c>
       <c r="E93" s="17">
         <v>906.80280000000005</v>
       </c>
       <c r="F93" s="17">
         <v>841.52666999999997</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H93" s="15" t="s">
@@ -17097,67 +17094,67 @@
       </c>
       <c r="AO93" s="15">
         <v>4.054E-2</v>
       </c>
       <c r="AP93" s="15">
         <v>0.50712000000000002</v>
       </c>
       <c r="AQ93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS93" s="15">
         <v>0.71331</v>
       </c>
       <c r="AT93" s="15">
         <v>11.315110000000001</v>
       </c>
       <c r="AU93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV93" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW93" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW93" s="15">
+        <v>2.7699999999999999E-3</v>
+      </c>
+      <c r="AX93" s="15">
+        <v>5.0169999999999999E-2</v>
       </c>
       <c r="AY93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ93" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA93" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA93" s="15">
+        <v>0</v>
+      </c>
+      <c r="BB93" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="49.9" customHeight="1">
       <c r="A94" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="14" t="s">
         <v>227</v>
       </c>
       <c r="C94" s="17">
         <v>1245.2529999999999</v>
       </c>
       <c r="D94" s="17">
         <v>1422.8219999999999</v>
       </c>
       <c r="E94" s="17">
         <v>2083.4189999999999</v>
       </c>
       <c r="F94" s="17">
         <v>1888.73739</v>
       </c>
       <c r="G94" s="18">
         <v>5616.8342400000001</v>
       </c>
       <c r="H94" s="18">
@@ -17255,73 +17252,73 @@
       </c>
       <c r="AM94" s="15">
         <v>6166.92004</v>
       </c>
       <c r="AN94" s="15">
         <v>7217.8384500000002</v>
       </c>
       <c r="AO94" s="15">
         <v>1253.539</v>
       </c>
       <c r="AP94" s="15">
         <v>1575.0024599999999</v>
       </c>
       <c r="AQ94" s="15">
         <v>10719.62111</v>
       </c>
       <c r="AR94" s="15">
         <v>14997.97582</v>
       </c>
       <c r="AS94" s="15">
         <v>994.63126999999997</v>
       </c>
       <c r="AT94" s="15">
         <v>1481.9384299999999</v>
       </c>
-      <c r="AU94" s="42">
-[...21 lines deleted...]
-        <v>212.58482000000001</v>
+      <c r="AU94" s="15">
+        <v>2831.2245200000002</v>
+      </c>
+      <c r="AV94" s="15">
+        <v>4078.7214399999998</v>
+      </c>
+      <c r="AW94" s="15">
+        <v>317.89159000000001</v>
+      </c>
+      <c r="AX94" s="15">
+        <v>401.80605000000003</v>
+      </c>
+      <c r="AY94" s="15">
+        <v>3457.1703400000001</v>
+      </c>
+      <c r="AZ94" s="15">
+        <v>5150.7214299999996</v>
+      </c>
+      <c r="BA94" s="15">
+        <v>140.40373</v>
+      </c>
+      <c r="BB94" s="15">
+        <v>279.93756999999999</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="28.15" customHeight="1">
       <c r="A95" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="17">
         <v>5361.2692100000004</v>
       </c>
       <c r="F95" s="17">
         <v>7905.6134400000001</v>
       </c>
       <c r="G95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H95" s="15" t="s">
@@ -17425,67 +17422,67 @@
       </c>
       <c r="AO95" s="15">
         <v>3967.3990100000001</v>
       </c>
       <c r="AP95" s="15">
         <v>12517.605519999999</v>
       </c>
       <c r="AQ95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS95" s="15">
         <v>2931.22174</v>
       </c>
       <c r="AT95" s="15">
         <v>10306.72921</v>
       </c>
       <c r="AU95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV95" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW95" s="42">
-[...3 lines deleted...]
-        <v>1277.2611899999999</v>
+      <c r="AW95" s="15">
+        <v>587.92984000000001</v>
+      </c>
+      <c r="AX95" s="15">
+        <v>1851.0819899999999</v>
       </c>
       <c r="AY95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ95" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA95" s="42">
-[...3 lines deleted...]
-        <v>1254.51379</v>
+      <c r="BA95" s="15">
+        <v>533.16872000000001</v>
+      </c>
+      <c r="BB95" s="15">
+        <v>1837.7744399999999</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="22.15" customHeight="1">
       <c r="A96" s="28" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>229</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="17">
         <v>441.76328999999998</v>
       </c>
       <c r="F96" s="17">
         <v>771.99815000000001</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H96" s="15" t="s">
@@ -17589,67 +17586,67 @@
       </c>
       <c r="AO96" s="15">
         <v>576.23240999999996</v>
       </c>
       <c r="AP96" s="15">
         <v>1776.6228599999999</v>
       </c>
       <c r="AQ96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS96" s="15">
         <v>615.79079999999999</v>
       </c>
       <c r="AT96" s="15">
         <v>1948.1564499999999</v>
       </c>
       <c r="AU96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV96" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW96" s="42">
-[...3 lines deleted...]
-        <v>223.93471</v>
+      <c r="AW96" s="15">
+        <v>140.12961000000001</v>
+      </c>
+      <c r="AX96" s="15">
+        <v>379.79117000000002</v>
       </c>
       <c r="AY96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ96" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA96" s="42">
-[...3 lines deleted...]
-        <v>374.56941</v>
+      <c r="BA96" s="15">
+        <v>174.63745</v>
+      </c>
+      <c r="BB96" s="15">
+        <v>659.65503000000001</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="27" customHeight="1">
       <c r="A97" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E97" s="17">
         <v>2E-3</v>
       </c>
       <c r="F97" s="17">
         <v>9.9879999999999997E-2</v>
       </c>
       <c r="G97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H97" s="15" t="s">
@@ -17759,60 +17756,60 @@
       </c>
       <c r="AQ97" s="15">
         <v>4.4349999999999996</v>
       </c>
       <c r="AR97" s="15">
         <v>183.68722</v>
       </c>
       <c r="AS97" s="15">
         <v>4.62</v>
       </c>
       <c r="AT97" s="15">
         <v>121.82616</v>
       </c>
       <c r="AU97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX97" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AY97" s="42">
+      <c r="AY97" s="15">
         <v>0.1976</v>
       </c>
-      <c r="AZ97" s="42">
+      <c r="AZ97" s="15">
         <v>7.8</v>
       </c>
-      <c r="BA97" s="42">
+      <c r="BA97" s="15">
         <v>3.74</v>
       </c>
-      <c r="BB97" s="42">
+      <c r="BB97" s="15">
         <v>100.11312</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="26.45" customHeight="1">
       <c r="A98" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>231</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E98" s="17">
         <v>1314.7862299999999</v>
       </c>
       <c r="F98" s="17">
         <v>2413.3195999999998</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>131</v>
       </c>
@@ -17911,73 +17908,73 @@
       </c>
       <c r="AM98" s="15">
         <v>0.67500000000000004</v>
       </c>
       <c r="AN98" s="15">
         <v>241</v>
       </c>
       <c r="AO98" s="15">
         <v>287.65383000000003</v>
       </c>
       <c r="AP98" s="15">
         <v>1206.88057</v>
       </c>
       <c r="AQ98" s="15">
         <v>0.8</v>
       </c>
       <c r="AR98" s="15">
         <v>296</v>
       </c>
       <c r="AS98" s="15">
         <v>293.31484999999998</v>
       </c>
       <c r="AT98" s="15">
         <v>1347.1475499999999</v>
       </c>
-      <c r="AU98" s="42">
+      <c r="AU98" s="15">
         <v>0.3</v>
       </c>
-      <c r="AV98" s="42">
+      <c r="AV98" s="15">
         <v>111</v>
       </c>
-      <c r="AW98" s="42">
-[...3 lines deleted...]
-        <v>265.01474000000002</v>
+      <c r="AW98" s="15">
+        <v>121.76130999999999</v>
+      </c>
+      <c r="AX98" s="15">
+        <v>443.34312999999997</v>
       </c>
       <c r="AY98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ98" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA98" s="42">
-[...3 lines deleted...]
-        <v>78.738200000000006</v>
+      <c r="BA98" s="15">
+        <v>36.306609999999999</v>
+      </c>
+      <c r="BB98" s="15">
+        <v>145.61247</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="31.9" customHeight="1">
       <c r="A99" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>232</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E99" s="17">
         <v>11.175039999999999</v>
       </c>
       <c r="F99" s="17">
         <v>46.040779999999998</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H99" s="15" t="s">
@@ -18081,67 +18078,67 @@
       </c>
       <c r="AO99" s="15">
         <v>33.902970000000003</v>
       </c>
       <c r="AP99" s="15">
         <v>132.92734999999999</v>
       </c>
       <c r="AQ99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS99" s="15">
         <v>10.353149999999999</v>
       </c>
       <c r="AT99" s="15">
         <v>82.478960000000001</v>
       </c>
       <c r="AU99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV99" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW99" s="42">
-[...3 lines deleted...]
-        <v>8.3218099999999993</v>
+      <c r="AW99" s="15">
+        <v>1.4899199999999999</v>
+      </c>
+      <c r="AX99" s="15">
+        <v>10.891769999999999</v>
       </c>
       <c r="AY99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ99" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA99" s="42">
-[...3 lines deleted...]
-        <v>1.32037</v>
+      <c r="BA99" s="15">
+        <v>0.33023999999999998</v>
+      </c>
+      <c r="BB99" s="15">
+        <v>1.4736400000000001</v>
       </c>
     </row>
     <row r="100" spans="1:54" ht="28.9" customHeight="1">
       <c r="A100" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="14" t="s">
         <v>233</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E100" s="17">
         <v>53.609009999999998</v>
       </c>
       <c r="F100" s="17">
         <v>49.383400000000002</v>
       </c>
       <c r="G100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H100" s="15" t="s">
@@ -18245,67 +18242,67 @@
       </c>
       <c r="AO100" s="15">
         <v>1715.1950400000001</v>
       </c>
       <c r="AP100" s="15">
         <v>1048.7112500000001</v>
       </c>
       <c r="AQ100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS100" s="15">
         <v>3500.3421800000001</v>
       </c>
       <c r="AT100" s="15">
         <v>2254.23864</v>
       </c>
       <c r="AU100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV100" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW100" s="42">
-[...3 lines deleted...]
-        <v>386.00045999999998</v>
+      <c r="AW100" s="15">
+        <v>1262.0979</v>
+      </c>
+      <c r="AX100" s="15">
+        <v>787.11314000000004</v>
       </c>
       <c r="AY100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ100" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA100" s="42">
-[...3 lines deleted...]
-        <v>47.423699999999997</v>
+      <c r="BA100" s="15">
+        <v>60.06523</v>
+      </c>
+      <c r="BB100" s="15">
+        <v>72.169300000000007</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="56.25">
       <c r="A101" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="17">
         <v>25.9876</v>
       </c>
       <c r="F101" s="17">
         <v>29.267510000000001</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H101" s="15" t="s">
@@ -18409,67 +18406,67 @@
       </c>
       <c r="AO101" s="15">
         <v>80.818879999999993</v>
       </c>
       <c r="AP101" s="15">
         <v>67.380309999999994</v>
       </c>
       <c r="AQ101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS101" s="15">
         <v>376.26605000000001</v>
       </c>
       <c r="AT101" s="15">
         <v>298.65857999999997</v>
       </c>
       <c r="AU101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV101" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW101" s="42">
-[...3 lines deleted...]
-        <v>21.158619999999999</v>
+      <c r="AW101" s="15">
+        <v>33.830440000000003</v>
+      </c>
+      <c r="AX101" s="15">
+        <v>23.686869999999999</v>
       </c>
       <c r="AY101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ101" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA101" s="42">
-[...3 lines deleted...]
-        <v>0.67142999999999997</v>
+      <c r="BA101" s="15">
+        <v>5.0680699999999996</v>
+      </c>
+      <c r="BB101" s="15">
+        <v>4.0966800000000001</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="33" customHeight="1">
       <c r="A102" s="28" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="14" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="17">
         <v>119.682</v>
       </c>
       <c r="D102" s="17">
         <v>142.99896000000001</v>
       </c>
       <c r="E102" s="17">
         <v>3492.5828900000001</v>
       </c>
       <c r="F102" s="17">
         <v>5275.41543</v>
       </c>
       <c r="G102" s="18">
         <v>3.7395999999999998</v>
       </c>
       <c r="H102" s="18">
@@ -18573,67 +18570,67 @@
       </c>
       <c r="AO102" s="15">
         <v>1973.7106000000001</v>
       </c>
       <c r="AP102" s="15">
         <v>4629.5864300000003</v>
       </c>
       <c r="AQ102" s="15">
         <v>1.49675</v>
       </c>
       <c r="AR102" s="15">
         <v>31.808409999999999</v>
       </c>
       <c r="AS102" s="15">
         <v>1850.6656499999999</v>
       </c>
       <c r="AT102" s="15">
         <v>4836.5279899999996</v>
       </c>
       <c r="AU102" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV102" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW102" s="42">
-[...15 lines deleted...]
-        <v>589.96208000000001</v>
+      <c r="AW102" s="15">
+        <v>388.18651999999997</v>
+      </c>
+      <c r="AX102" s="15">
+        <v>985.97037999999998</v>
+      </c>
+      <c r="AY102" s="15">
+        <v>3.9199999999999999E-2</v>
+      </c>
+      <c r="AZ102" s="15">
+        <v>0.73285</v>
+      </c>
+      <c r="BA102" s="15">
+        <v>373.93855000000002</v>
+      </c>
+      <c r="BB102" s="15">
+        <v>1040.6812500000001</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="22.15" customHeight="1">
       <c r="A103" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H103" s="15" t="s">
@@ -18749,54 +18746,54 @@
       </c>
       <c r="AS103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AT103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AU103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ103" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA103" s="42">
+      <c r="BA103" s="15">
         <v>0.40839999999999999</v>
       </c>
-      <c r="BB103" s="42">
+      <c r="BB103" s="15">
         <v>2.1619999999999999</v>
       </c>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" s="28" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="14" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G104" s="15" t="s">
         <v>131</v>
       </c>
@@ -18901,67 +18898,67 @@
       </c>
       <c r="AO104" s="15">
         <v>1.3100000000000001E-2</v>
       </c>
       <c r="AP104" s="15">
         <v>1.2482800000000001</v>
       </c>
       <c r="AQ104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS104" s="15">
         <v>1.1169999999999999E-2</v>
       </c>
       <c r="AT104" s="15">
         <v>0.93328</v>
       </c>
       <c r="AU104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV104" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW104" s="42">
-[...3 lines deleted...]
-        <v>0.28983999999999999</v>
+      <c r="AW104" s="15">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="AX104" s="15">
+        <v>0.38584000000000002</v>
       </c>
       <c r="AY104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ104" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA104" s="42">
-[...3 lines deleted...]
-        <v>1.129E-2</v>
+      <c r="BA104" s="15">
+        <v>2.0400000000000001E-3</v>
+      </c>
+      <c r="BB104" s="15">
+        <v>0.25341000000000002</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="28" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="14" t="s">
         <v>238</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="17">
         <v>4.1055000000000001</v>
       </c>
       <c r="F105" s="17">
         <v>13.291370000000001</v>
       </c>
       <c r="G105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H105" s="15" t="s">
@@ -19065,67 +19062,67 @@
       </c>
       <c r="AO105" s="15">
         <v>40.285310000000003</v>
       </c>
       <c r="AP105" s="15">
         <v>201.03044</v>
       </c>
       <c r="AQ105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS105" s="15">
         <v>35.823450000000001</v>
       </c>
       <c r="AT105" s="15">
         <v>214.27555000000001</v>
       </c>
       <c r="AU105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV105" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW105" s="42">
-[...3 lines deleted...]
-        <v>31.299130000000002</v>
+      <c r="AW105" s="15">
+        <v>13.24095</v>
+      </c>
+      <c r="AX105" s="15">
+        <v>74.330799999999996</v>
       </c>
       <c r="AY105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ105" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA105" s="42">
-[...3 lines deleted...]
-        <v>15.939550000000001</v>
+      <c r="BA105" s="15">
+        <v>4.4391999999999996</v>
+      </c>
+      <c r="BB105" s="15">
+        <v>28.486899999999999</v>
       </c>
     </row>
     <row r="106" spans="1:54" ht="26.45" customHeight="1">
       <c r="A106" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="17">
         <v>123.37179999999999</v>
       </c>
       <c r="D106" s="17">
         <v>215.93037000000001</v>
       </c>
       <c r="E106" s="17">
         <v>7326.7621900000004</v>
       </c>
       <c r="F106" s="17">
         <v>16156.077950000001</v>
       </c>
       <c r="G106" s="18">
         <v>0.47077999999999998</v>
       </c>
       <c r="H106" s="18">
@@ -19223,73 +19220,73 @@
       </c>
       <c r="AM106" s="15">
         <v>357.92072000000002</v>
       </c>
       <c r="AN106" s="15">
         <v>591.78522999999996</v>
       </c>
       <c r="AO106" s="15">
         <v>5652.3188799999998</v>
       </c>
       <c r="AP106" s="15">
         <v>17159.333569999999</v>
       </c>
       <c r="AQ106" s="15">
         <v>333.33819999999997</v>
       </c>
       <c r="AR106" s="15">
         <v>665.34762999999998</v>
       </c>
       <c r="AS106" s="15">
         <v>4389.0485799999997</v>
       </c>
       <c r="AT106" s="15">
         <v>16934.988509999999</v>
       </c>
-      <c r="AU106" s="42">
-[...21 lines deleted...]
-        <v>2641.7884600000002</v>
+      <c r="AU106" s="15">
+        <v>64.141919999999999</v>
+      </c>
+      <c r="AV106" s="15">
+        <v>119.14557000000001</v>
+      </c>
+      <c r="AW106" s="15">
+        <v>978.43649000000005</v>
+      </c>
+      <c r="AX106" s="15">
+        <v>3764.88816</v>
+      </c>
+      <c r="AY106" s="15">
+        <v>98.757919999999999</v>
+      </c>
+      <c r="AZ106" s="15">
+        <v>309.59312</v>
+      </c>
+      <c r="BA106" s="15">
+        <v>908.65871000000004</v>
+      </c>
+      <c r="BB106" s="15">
+        <v>4055.0113000000001</v>
       </c>
     </row>
     <row r="107" spans="1:54" ht="45">
       <c r="A107" s="28" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="14" t="s">
         <v>240</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="17">
         <v>3232.52088</v>
       </c>
       <c r="F107" s="17">
         <v>4966.6059999999998</v>
       </c>
       <c r="G107" s="18">
         <v>180.11099999999999</v>
       </c>
       <c r="H107" s="18">
@@ -19387,73 +19384,73 @@
       </c>
       <c r="AM107" s="15">
         <v>3232.85</v>
       </c>
       <c r="AN107" s="15">
         <v>1616.03107</v>
       </c>
       <c r="AO107" s="15">
         <v>3762.13888</v>
       </c>
       <c r="AP107" s="15">
         <v>8294.7652899999994</v>
       </c>
       <c r="AQ107" s="15">
         <v>4230.0280000000002</v>
       </c>
       <c r="AR107" s="15">
         <v>2250.5086200000001</v>
       </c>
       <c r="AS107" s="15">
         <v>3919.2847000000002</v>
       </c>
       <c r="AT107" s="15">
         <v>10942.666450000001</v>
       </c>
-      <c r="AU107" s="42">
-[...21 lines deleted...]
-        <v>2027.2683199999999</v>
+      <c r="AU107" s="15">
+        <v>806.1</v>
+      </c>
+      <c r="AV107" s="15">
+        <v>392.64170000000001</v>
+      </c>
+      <c r="AW107" s="15">
+        <v>914.22883999999999</v>
+      </c>
+      <c r="AX107" s="15">
+        <v>2473.5749700000001</v>
+      </c>
+      <c r="AY107" s="15">
+        <v>1088.5419999999999</v>
+      </c>
+      <c r="AZ107" s="15">
+        <v>607.39099999999996</v>
+      </c>
+      <c r="BA107" s="15">
+        <v>1013.8072</v>
+      </c>
+      <c r="BB107" s="15">
+        <v>3139.7340399999998</v>
       </c>
     </row>
     <row r="108" spans="1:54" ht="34.15" customHeight="1">
       <c r="A108" s="28" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="14" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E108" s="17">
         <v>2.254</v>
       </c>
       <c r="F108" s="17">
         <v>2.1219999999999999</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H108" s="15" t="s">
@@ -19557,54 +19554,54 @@
       </c>
       <c r="AO108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AP108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AQ108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS108" s="15">
         <v>1.8</v>
       </c>
       <c r="AT108" s="15">
         <v>1.1011899999999999</v>
       </c>
       <c r="AU108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV108" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW108" s="42">
+      <c r="AW108" s="15">
         <v>1.8</v>
       </c>
-      <c r="AX108" s="42">
+      <c r="AX108" s="15">
         <v>1.1011899999999999</v>
       </c>
       <c r="AY108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB108" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="52.15" customHeight="1">
       <c r="A109" s="28" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>242</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>131</v>
       </c>
@@ -19715,73 +19712,73 @@
       </c>
       <c r="AM109" s="15">
         <v>25.3065</v>
       </c>
       <c r="AN109" s="15">
         <v>123.58119000000001</v>
       </c>
       <c r="AO109" s="15">
         <v>129.82497000000001</v>
       </c>
       <c r="AP109" s="15">
         <v>392.89026000000001</v>
       </c>
       <c r="AQ109" s="15">
         <v>26.706199999999999</v>
       </c>
       <c r="AR109" s="15">
         <v>141.28766999999999</v>
       </c>
       <c r="AS109" s="15">
         <v>136.68481</v>
       </c>
       <c r="AT109" s="15">
         <v>430.94644</v>
       </c>
-      <c r="AU109" s="42">
-[...21 lines deleted...]
-        <v>43.380380000000002</v>
+      <c r="AU109" s="15">
+        <v>4.5044000000000004</v>
+      </c>
+      <c r="AV109" s="15">
+        <v>26.549040000000002</v>
+      </c>
+      <c r="AW109" s="15">
+        <v>30.541620000000002</v>
+      </c>
+      <c r="AX109" s="15">
+        <v>87.30789</v>
+      </c>
+      <c r="AY109" s="15">
+        <v>7.7214</v>
+      </c>
+      <c r="AZ109" s="15">
+        <v>41.079300000000003</v>
+      </c>
+      <c r="BA109" s="15">
+        <v>23.090820000000001</v>
+      </c>
+      <c r="BB109" s="15">
+        <v>81.862870000000001</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="52.15" customHeight="1">
       <c r="A110" s="28" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>243</v>
       </c>
       <c r="C110" s="17">
         <v>0.36</v>
       </c>
       <c r="D110" s="17">
         <v>0.4778</v>
       </c>
       <c r="E110" s="17">
         <v>13252.18405</v>
       </c>
       <c r="F110" s="17">
         <v>17890.43476</v>
       </c>
       <c r="G110" s="18">
         <v>6.3366699999999998</v>
       </c>
       <c r="H110" s="18">
@@ -19879,73 +19876,73 @@
       </c>
       <c r="AM110" s="15">
         <v>89.931839999999994</v>
       </c>
       <c r="AN110" s="15">
         <v>103.56305999999999</v>
       </c>
       <c r="AO110" s="15">
         <v>12582.061820000001</v>
       </c>
       <c r="AP110" s="15">
         <v>23874.656500000001</v>
       </c>
       <c r="AQ110" s="15">
         <v>125.42089</v>
       </c>
       <c r="AR110" s="15">
         <v>247.90924999999999</v>
       </c>
       <c r="AS110" s="15">
         <v>10028.387339999999</v>
       </c>
       <c r="AT110" s="15">
         <v>23724.390459999999</v>
       </c>
-      <c r="AU110" s="42">
-[...21 lines deleted...]
-        <v>3107.7556399999999</v>
+      <c r="AU110" s="15">
+        <v>13.117800000000001</v>
+      </c>
+      <c r="AV110" s="15">
+        <v>27.32958</v>
+      </c>
+      <c r="AW110" s="15">
+        <v>2542.3440000000001</v>
+      </c>
+      <c r="AX110" s="15">
+        <v>5518.7543500000002</v>
+      </c>
+      <c r="AY110" s="15">
+        <v>35.220280000000002</v>
+      </c>
+      <c r="AZ110" s="15">
+        <v>78.670529999999999</v>
+      </c>
+      <c r="BA110" s="15">
+        <v>1934.99521</v>
+      </c>
+      <c r="BB110" s="15">
+        <v>5035.9282499999999</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="36" customHeight="1">
       <c r="A111" s="28" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>244</v>
       </c>
       <c r="C111" s="17">
         <v>0.75800000000000001</v>
       </c>
       <c r="D111" s="17">
         <v>0.86948000000000003</v>
       </c>
       <c r="E111" s="17">
         <v>79.573120000000003</v>
       </c>
       <c r="F111" s="17">
         <v>99.760890000000003</v>
       </c>
       <c r="G111" s="18">
         <v>0.88800000000000001</v>
       </c>
       <c r="H111" s="18">
@@ -20049,67 +20046,67 @@
       </c>
       <c r="AO111" s="15">
         <v>136.14044000000001</v>
       </c>
       <c r="AP111" s="15">
         <v>210.82021</v>
       </c>
       <c r="AQ111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS111" s="15">
         <v>98.183210000000003</v>
       </c>
       <c r="AT111" s="15">
         <v>196.86962</v>
       </c>
       <c r="AU111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV111" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW111" s="42">
-[...3 lines deleted...]
-        <v>38.776130000000002</v>
+      <c r="AW111" s="15">
+        <v>34.656059999999997</v>
+      </c>
+      <c r="AX111" s="15">
+        <v>54.613329999999998</v>
       </c>
       <c r="AY111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ111" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA111" s="42">
-[...3 lines deleted...]
-        <v>24.383130000000001</v>
+      <c r="BA111" s="15">
+        <v>17.513760000000001</v>
+      </c>
+      <c r="BB111" s="15">
+        <v>36.06823</v>
       </c>
     </row>
     <row r="112" spans="1:54" ht="22.5">
       <c r="A112" s="28" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="14" t="s">
         <v>245</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E112" s="17">
         <v>20.578279999999999</v>
       </c>
       <c r="F112" s="17">
         <v>18.352080000000001</v>
       </c>
       <c r="G112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H112" s="15" t="s">
@@ -20213,67 +20210,67 @@
       </c>
       <c r="AO112" s="15">
         <v>63.05321</v>
       </c>
       <c r="AP112" s="15">
         <v>145.76837</v>
       </c>
       <c r="AQ112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS112" s="15">
         <v>27.036729999999999</v>
       </c>
       <c r="AT112" s="15">
         <v>61.454340000000002</v>
       </c>
       <c r="AU112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV112" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW112" s="42">
-[...3 lines deleted...]
-        <v>10.90869</v>
+      <c r="AW112" s="15">
+        <v>7.4198599999999999</v>
+      </c>
+      <c r="AX112" s="15">
+        <v>16.556809999999999</v>
       </c>
       <c r="AY112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ112" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA112" s="42">
-[...3 lines deleted...]
-        <v>10.66039</v>
+      <c r="BA112" s="15">
+        <v>9.0549300000000006</v>
+      </c>
+      <c r="BB112" s="15">
+        <v>19.257239999999999</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="22.5">
       <c r="A113" s="28" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>246</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E113" s="17">
         <v>4.976</v>
       </c>
       <c r="F113" s="17">
         <v>8.7159999999999993</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H113" s="15" t="s">
@@ -20377,55 +20374,55 @@
       </c>
       <c r="AO113" s="15">
         <v>2.16838</v>
       </c>
       <c r="AP113" s="15">
         <v>4.8877300000000004</v>
       </c>
       <c r="AQ113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS113" s="15">
         <v>8.5459399999999999</v>
       </c>
       <c r="AT113" s="15">
         <v>22.716999999999999</v>
       </c>
       <c r="AU113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV113" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW113" s="42">
-[...3 lines deleted...]
-        <v>2.639E-2</v>
+      <c r="AW113" s="15">
+        <v>0.1416</v>
+      </c>
+      <c r="AX113" s="15">
+        <v>1.01922</v>
       </c>
       <c r="AY113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB113" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="28" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>247</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D114" s="15" t="s">
@@ -20541,67 +20538,67 @@
       </c>
       <c r="AO114" s="15">
         <v>88.568510000000003</v>
       </c>
       <c r="AP114" s="15">
         <v>134.09820999999999</v>
       </c>
       <c r="AQ114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS114" s="15">
         <v>40.852170000000001</v>
       </c>
       <c r="AT114" s="15">
         <v>74.302329999999998</v>
       </c>
       <c r="AU114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV114" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW114" s="42">
-[...3 lines deleted...]
-        <v>34.803730000000002</v>
+      <c r="AW114" s="15">
+        <v>23.419</v>
+      </c>
+      <c r="AX114" s="15">
+        <v>38.653759999999998</v>
       </c>
       <c r="AY114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ114" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA114" s="42">
-[...3 lines deleted...]
-        <v>2.4967999999999999</v>
+      <c r="BA114" s="15">
+        <v>4.0220000000000002</v>
+      </c>
+      <c r="BB114" s="15">
+        <v>7.29101</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="39" customHeight="1">
       <c r="A115" s="28" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="14" t="s">
         <v>248</v>
       </c>
       <c r="C115" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D115" s="17">
         <v>0.16224</v>
       </c>
       <c r="E115" s="17">
         <v>719.79821000000004</v>
       </c>
       <c r="F115" s="17">
         <v>2117.9722200000001</v>
       </c>
       <c r="G115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H115" s="15" t="s">
@@ -20705,67 +20702,67 @@
       </c>
       <c r="AO115" s="15">
         <v>745.71470999999997</v>
       </c>
       <c r="AP115" s="15">
         <v>2614.0952200000002</v>
       </c>
       <c r="AQ115" s="15">
         <v>0.67500000000000004</v>
       </c>
       <c r="AR115" s="15">
         <v>3.6741700000000002</v>
       </c>
       <c r="AS115" s="15">
         <v>755.72663</v>
       </c>
       <c r="AT115" s="15">
         <v>3089.0484299999998</v>
       </c>
       <c r="AU115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV115" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW115" s="42">
-[...3 lines deleted...]
-        <v>510.82981000000001</v>
+      <c r="AW115" s="15">
+        <v>213.87083999999999</v>
+      </c>
+      <c r="AX115" s="15">
+        <v>735.35686999999996</v>
       </c>
       <c r="AY115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ115" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA115" s="42">
-[...3 lines deleted...]
-        <v>490.64850000000001</v>
+      <c r="BA115" s="15">
+        <v>169.13382999999999</v>
+      </c>
+      <c r="BB115" s="15">
+        <v>744.47833000000003</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="38.450000000000003" customHeight="1">
       <c r="A116" s="28" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="14" t="s">
         <v>249</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="17">
         <v>35.250639999999997</v>
       </c>
       <c r="F116" s="17">
         <v>48.281260000000003</v>
       </c>
       <c r="G116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H116" s="15" t="s">
@@ -20869,55 +20866,55 @@
       </c>
       <c r="AO116" s="15">
         <v>2.2602799999999998</v>
       </c>
       <c r="AP116" s="15">
         <v>11.32409</v>
       </c>
       <c r="AQ116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS116" s="15">
         <v>2.0840100000000001</v>
       </c>
       <c r="AT116" s="15">
         <v>10.30578</v>
       </c>
       <c r="AU116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV116" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW116" s="42">
-[...3 lines deleted...]
-        <v>1.53955</v>
+      <c r="AW116" s="15">
+        <v>0.80337000000000003</v>
+      </c>
+      <c r="AX116" s="15">
+        <v>2.9249200000000002</v>
       </c>
       <c r="AY116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB116" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="45">
       <c r="A117" s="28" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="14" t="s">
         <v>250</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D117" s="15" t="s">
@@ -21033,67 +21030,67 @@
       </c>
       <c r="AO117" s="15">
         <v>975.88040999999998</v>
       </c>
       <c r="AP117" s="15">
         <v>1113.31683</v>
       </c>
       <c r="AQ117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS117" s="15">
         <v>805.46817999999996</v>
       </c>
       <c r="AT117" s="15">
         <v>997.68928000000005</v>
       </c>
       <c r="AU117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV117" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW117" s="42">
-[...3 lines deleted...]
-        <v>230.59852000000001</v>
+      <c r="AW117" s="15">
+        <v>358.61075</v>
+      </c>
+      <c r="AX117" s="15">
+        <v>362.43826000000001</v>
       </c>
       <c r="AY117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ117" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA117" s="42">
-[...3 lines deleted...]
-        <v>197.37616</v>
+      <c r="BA117" s="15">
+        <v>261.21730000000002</v>
+      </c>
+      <c r="BB117" s="15">
+        <v>366.36970000000002</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="56.25">
       <c r="A118" s="28" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="14" t="s">
         <v>251</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E118" s="17">
         <v>82.25949</v>
       </c>
       <c r="F118" s="17">
         <v>263.17111999999997</v>
       </c>
       <c r="G118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H118" s="15" t="s">
@@ -21197,67 +21194,67 @@
       </c>
       <c r="AO118" s="15">
         <v>424.07499000000001</v>
       </c>
       <c r="AP118" s="15">
         <v>1570.4278099999999</v>
       </c>
       <c r="AQ118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS118" s="15">
         <v>388.15789999999998</v>
       </c>
       <c r="AT118" s="15">
         <v>1635.02818</v>
       </c>
       <c r="AU118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV118" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW118" s="42">
-[...3 lines deleted...]
-        <v>227.61892</v>
+      <c r="AW118" s="15">
+        <v>77.598990000000001</v>
+      </c>
+      <c r="AX118" s="15">
+        <v>351.32578000000001</v>
       </c>
       <c r="AY118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ118" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA118" s="42">
-[...3 lines deleted...]
-        <v>253.77342999999999</v>
+      <c r="BA118" s="15">
+        <v>87.021969999999996</v>
+      </c>
+      <c r="BB118" s="15">
+        <v>416.97456</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="46.9" customHeight="1">
       <c r="A119" s="28" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>252</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E119" s="17">
         <v>499.93975</v>
       </c>
       <c r="F119" s="17">
         <v>260.43984</v>
       </c>
       <c r="G119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H119" s="15" t="s">
@@ -21361,67 +21358,67 @@
       </c>
       <c r="AO119" s="15">
         <v>878.49396000000002</v>
       </c>
       <c r="AP119" s="15">
         <v>621.63791000000003</v>
       </c>
       <c r="AQ119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS119" s="15">
         <v>682.46587</v>
       </c>
       <c r="AT119" s="15">
         <v>574.75392999999997</v>
       </c>
       <c r="AU119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV119" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW119" s="42">
-[...3 lines deleted...]
-        <v>73.34487</v>
+      <c r="AW119" s="15">
+        <v>174.76145</v>
+      </c>
+      <c r="AX119" s="15">
+        <v>133.21625</v>
       </c>
       <c r="AY119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ119" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA119" s="42">
-[...3 lines deleted...]
-        <v>66.378799999999998</v>
+      <c r="BA119" s="15">
+        <v>142.52764999999999</v>
+      </c>
+      <c r="BB119" s="15">
+        <v>118.19741999999999</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="61.9" customHeight="1">
       <c r="A120" s="28" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>253</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="17">
         <v>18.41347</v>
       </c>
       <c r="F120" s="17">
         <v>174.7535</v>
       </c>
       <c r="G120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H120" s="15" t="s">
@@ -21525,67 +21522,67 @@
       </c>
       <c r="AO120" s="15">
         <v>45.75882</v>
       </c>
       <c r="AP120" s="15">
         <v>321.70398</v>
       </c>
       <c r="AQ120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS120" s="15">
         <v>57.876600000000003</v>
       </c>
       <c r="AT120" s="15">
         <v>510.22886</v>
       </c>
       <c r="AU120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV120" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW120" s="42">
-[...3 lines deleted...]
-        <v>70.158699999999996</v>
+      <c r="AW120" s="15">
+        <v>14.29701</v>
+      </c>
+      <c r="AX120" s="15">
+        <v>97.755319999999998</v>
       </c>
       <c r="AY120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ120" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA120" s="42">
-[...3 lines deleted...]
-        <v>60.657139999999998</v>
+      <c r="BA120" s="15">
+        <v>11.950749999999999</v>
+      </c>
+      <c r="BB120" s="15">
+        <v>107.21793</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="41.45" customHeight="1">
       <c r="A121" s="28" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>254</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="17">
         <v>132.4092</v>
       </c>
       <c r="F121" s="17">
         <v>43.349229999999999</v>
       </c>
       <c r="G121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H121" s="15" t="s">
@@ -21689,67 +21686,67 @@
       </c>
       <c r="AO121" s="15">
         <v>93.552400000000006</v>
       </c>
       <c r="AP121" s="15">
         <v>93.896280000000004</v>
       </c>
       <c r="AQ121" s="15">
         <v>0.76080000000000003</v>
       </c>
       <c r="AR121" s="15">
         <v>17.346</v>
       </c>
       <c r="AS121" s="15">
         <v>50.405169999999998</v>
       </c>
       <c r="AT121" s="15">
         <v>148.25830999999999</v>
       </c>
       <c r="AU121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV121" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW121" s="42">
-[...5 lines deleted...]
-      <c r="AY121" s="42">
+      <c r="AW121" s="15">
+        <v>16.578109999999999</v>
+      </c>
+      <c r="AX121" s="15">
+        <v>44.019120000000001</v>
+      </c>
+      <c r="AY121" s="15">
         <v>0.36599999999999999</v>
       </c>
-      <c r="AZ121" s="42">
+      <c r="AZ121" s="15">
         <v>9.4400200000000005</v>
       </c>
-      <c r="BA121" s="42">
-[...3 lines deleted...]
-        <v>20.116379999999999</v>
+      <c r="BA121" s="15">
+        <v>12.953049999999999</v>
+      </c>
+      <c r="BB121" s="15">
+        <v>38.34395</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="46.15" customHeight="1">
       <c r="A122" s="28" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>255</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E122" s="17">
         <v>1976.53144</v>
       </c>
       <c r="F122" s="17">
         <v>2695.6862099999998</v>
       </c>
       <c r="G122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H122" s="15" t="s">
@@ -21853,67 +21850,67 @@
       </c>
       <c r="AO122" s="15">
         <v>4834.63688</v>
       </c>
       <c r="AP122" s="15">
         <v>7812.7377500000002</v>
       </c>
       <c r="AQ122" s="15">
         <v>1.304</v>
       </c>
       <c r="AR122" s="15">
         <v>17.109349999999999</v>
       </c>
       <c r="AS122" s="15">
         <v>3991.2606500000002</v>
       </c>
       <c r="AT122" s="15">
         <v>8167.2161299999998</v>
       </c>
       <c r="AU122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV122" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW122" s="42">
-[...3 lines deleted...]
-        <v>1052.76316</v>
+      <c r="AW122" s="15">
+        <v>883.04732999999999</v>
+      </c>
+      <c r="AX122" s="15">
+        <v>1601.9586400000001</v>
       </c>
       <c r="AY122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ122" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA122" s="42">
-[...3 lines deleted...]
-        <v>1254.38347</v>
+      <c r="BA122" s="15">
+        <v>1038.19066</v>
+      </c>
+      <c r="BB122" s="15">
+        <v>2132.8754199999998</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="37.15" customHeight="1">
       <c r="A123" s="28" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E123" s="17">
         <v>227.40843000000001</v>
       </c>
       <c r="F123" s="17">
         <v>660.57263999999998</v>
       </c>
       <c r="G123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H123" s="15" t="s">
@@ -22017,67 +22014,67 @@
       </c>
       <c r="AO123" s="15">
         <v>83.194190000000006</v>
       </c>
       <c r="AP123" s="15">
         <v>214.70305999999999</v>
       </c>
       <c r="AQ123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS123" s="15">
         <v>125.60384999999999</v>
       </c>
       <c r="AT123" s="15">
         <v>361.41800999999998</v>
       </c>
       <c r="AU123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV123" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW123" s="42">
-[...3 lines deleted...]
-        <v>65.339380000000006</v>
+      <c r="AW123" s="15">
+        <v>39.477649999999997</v>
+      </c>
+      <c r="AX123" s="15">
+        <v>97.879909999999995</v>
       </c>
       <c r="AY123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ123" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA123" s="42">
-[...3 lines deleted...]
-        <v>31.19586</v>
+      <c r="BA123" s="15">
+        <v>14.60188</v>
+      </c>
+      <c r="BB123" s="15">
+        <v>53.565910000000002</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75" customHeight="1">
       <c r="A124" s="28" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E124" s="17">
         <v>141.40552</v>
       </c>
       <c r="F124" s="17">
         <v>346.97178000000002</v>
       </c>
       <c r="G124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H124" s="15" t="s">
@@ -22181,67 +22178,67 @@
       </c>
       <c r="AO124" s="15">
         <v>295.00033999999999</v>
       </c>
       <c r="AP124" s="15">
         <v>1440.8057799999999</v>
       </c>
       <c r="AQ124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS124" s="15">
         <v>324.45204000000001</v>
       </c>
       <c r="AT124" s="15">
         <v>2221.7263600000001</v>
       </c>
       <c r="AU124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV124" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW124" s="42">
-[...3 lines deleted...]
-        <v>182.16838000000001</v>
+      <c r="AW124" s="15">
+        <v>62.561680000000003</v>
+      </c>
+      <c r="AX124" s="15">
+        <v>337.35829000000001</v>
       </c>
       <c r="AY124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ124" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA124" s="42">
-[...3 lines deleted...]
-        <v>181.75273999999999</v>
+      <c r="BA124" s="15">
+        <v>53.922759999999997</v>
+      </c>
+      <c r="BB124" s="15">
+        <v>371.06891000000002</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="25.15" customHeight="1">
       <c r="A125" s="28" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>258</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E125" s="17">
         <v>357.24392999999998</v>
       </c>
       <c r="F125" s="17">
         <v>3822.6212500000001</v>
       </c>
       <c r="G125" s="18">
         <v>595.63599999999997</v>
       </c>
       <c r="H125" s="18">
@@ -22339,73 +22336,73 @@
       </c>
       <c r="AM125" s="15">
         <v>11.75</v>
       </c>
       <c r="AN125" s="15">
         <v>30.57272</v>
       </c>
       <c r="AO125" s="15">
         <v>2169.3575500000002</v>
       </c>
       <c r="AP125" s="15">
         <v>14298.313599999999</v>
       </c>
       <c r="AQ125" s="15">
         <v>14.044700000000001</v>
       </c>
       <c r="AR125" s="15">
         <v>289.25157000000002</v>
       </c>
       <c r="AS125" s="15">
         <v>2917.6293799999999</v>
       </c>
       <c r="AT125" s="15">
         <v>18939.157879999999</v>
       </c>
-      <c r="AU125" s="42">
+      <c r="AU125" s="15">
         <v>1.135</v>
       </c>
-      <c r="AV125" s="42">
+      <c r="AV125" s="15">
         <v>6.0501100000000001</v>
       </c>
-      <c r="AW125" s="42">
-[...15 lines deleted...]
-        <v>2291.3667999999998</v>
+      <c r="AW125" s="15">
+        <v>704.52831000000003</v>
+      </c>
+      <c r="AX125" s="15">
+        <v>4172.5855799999999</v>
+      </c>
+      <c r="AY125" s="15">
+        <v>4.3005699999999996</v>
+      </c>
+      <c r="AZ125" s="15">
+        <v>161.42443</v>
+      </c>
+      <c r="BA125" s="15">
+        <v>661.50153999999998</v>
+      </c>
+      <c r="BB125" s="15">
+        <v>3474.57942</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="53.25" customHeight="1">
       <c r="A126" s="28" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>259</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E126" s="17">
         <v>407.26438000000002</v>
       </c>
       <c r="F126" s="17">
         <v>103.84894</v>
       </c>
       <c r="G126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H126" s="15" t="s">
@@ -22509,67 +22506,67 @@
       </c>
       <c r="AO126" s="15">
         <v>453.45591999999999</v>
       </c>
       <c r="AP126" s="15">
         <v>129.51445000000001</v>
       </c>
       <c r="AQ126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS126" s="15">
         <v>468.84769999999997</v>
       </c>
       <c r="AT126" s="15">
         <v>173.73910000000001</v>
       </c>
       <c r="AU126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV126" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW126" s="42">
-[...3 lines deleted...]
-        <v>6.3602499999999997</v>
+      <c r="AW126" s="15">
+        <v>104.38548</v>
+      </c>
+      <c r="AX126" s="15">
+        <v>34.415819999999997</v>
       </c>
       <c r="AY126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ126" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA126" s="42">
-[...3 lines deleted...]
-        <v>1.73342</v>
+      <c r="BA126" s="15">
+        <v>144.22736</v>
+      </c>
+      <c r="BB126" s="15">
+        <v>58.804769999999998</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="67.5" customHeight="1">
       <c r="A127" s="28" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="14" t="s">
         <v>260</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E127" s="17">
         <v>1501.18848</v>
       </c>
       <c r="F127" s="17">
         <v>708.36320999999998</v>
       </c>
       <c r="G127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H127" s="15" t="s">
@@ -22673,67 +22670,67 @@
       </c>
       <c r="AO127" s="15">
         <v>6598.6518500000002</v>
       </c>
       <c r="AP127" s="15">
         <v>4242.1037200000001</v>
       </c>
       <c r="AQ127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS127" s="15">
         <v>5337.1002699999999</v>
       </c>
       <c r="AT127" s="15">
         <v>4013.8222799999999</v>
       </c>
       <c r="AU127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV127" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW127" s="42">
-[...15 lines deleted...]
-        <v>306.62939999999998</v>
+      <c r="AW127" s="15">
+        <v>1340.6002599999999</v>
+      </c>
+      <c r="AX127" s="15">
+        <v>966.90156999999999</v>
+      </c>
+      <c r="AY127" s="15">
+        <v>0.01</v>
+      </c>
+      <c r="AZ127" s="15">
+        <v>1.9E-2</v>
+      </c>
+      <c r="BA127" s="15">
+        <v>688.76351</v>
+      </c>
+      <c r="BB127" s="15">
+        <v>541.34321</v>
       </c>
     </row>
     <row r="128" spans="1:54" ht="22.9" customHeight="1">
       <c r="A128" s="28" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C128" s="17">
         <v>205.71299999999999</v>
       </c>
       <c r="D128" s="17">
         <v>119.52200000000001</v>
       </c>
       <c r="E128" s="17">
         <v>3303.1649299999999</v>
       </c>
       <c r="F128" s="17">
         <v>1730.42787</v>
       </c>
       <c r="G128" s="18">
         <v>1087.912</v>
       </c>
       <c r="H128" s="18">
@@ -22831,73 +22828,73 @@
       </c>
       <c r="AM128" s="15">
         <v>1344.1374000000001</v>
       </c>
       <c r="AN128" s="15">
         <v>811.29205999999999</v>
       </c>
       <c r="AO128" s="15">
         <v>4198.5585099999998</v>
       </c>
       <c r="AP128" s="15">
         <v>1802.6267800000001</v>
       </c>
       <c r="AQ128" s="15">
         <v>1114.829</v>
       </c>
       <c r="AR128" s="15">
         <v>952.99</v>
       </c>
       <c r="AS128" s="15">
         <v>5072.0811199999998</v>
       </c>
       <c r="AT128" s="15">
         <v>2656.6470300000001</v>
       </c>
-      <c r="AU128" s="42">
-[...21 lines deleted...]
-        <v>400.45834000000002</v>
+      <c r="AU128" s="15">
+        <v>267.12700000000001</v>
+      </c>
+      <c r="AV128" s="15">
+        <v>222.81</v>
+      </c>
+      <c r="AW128" s="15">
+        <v>1055.4956099999999</v>
+      </c>
+      <c r="AX128" s="15">
+        <v>545.28390000000002</v>
+      </c>
+      <c r="AY128" s="15">
+        <v>139.8895</v>
+      </c>
+      <c r="AZ128" s="15">
+        <v>135.41874000000001</v>
+      </c>
+      <c r="BA128" s="15">
+        <v>1005.85519</v>
+      </c>
+      <c r="BB128" s="15">
+        <v>556.59394999999995</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="31.15" customHeight="1">
       <c r="A129" s="28" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>262</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E129" s="17">
         <v>6.7930000000000001</v>
       </c>
       <c r="F129" s="17">
         <v>10.643000000000001</v>
       </c>
       <c r="G129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H129" s="15" t="s">
@@ -23001,55 +22998,55 @@
       </c>
       <c r="AO129" s="15">
         <v>145.34649999999999</v>
       </c>
       <c r="AP129" s="15">
         <v>172.72604000000001</v>
       </c>
       <c r="AQ129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS129" s="15">
         <v>51.2791</v>
       </c>
       <c r="AT129" s="15">
         <v>80.711920000000006</v>
       </c>
       <c r="AU129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV129" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW129" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW129" s="15">
+        <v>15.7014</v>
+      </c>
+      <c r="AX129" s="15">
+        <v>23.823419999999999</v>
       </c>
       <c r="AY129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB129" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="25.15" customHeight="1">
       <c r="A130" s="28" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>263</v>
       </c>
       <c r="C130" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D130" s="15" t="s">
@@ -23329,55 +23326,55 @@
       </c>
       <c r="AO131" s="15">
         <v>214.79743999999999</v>
       </c>
       <c r="AP131" s="15">
         <v>125.23725</v>
       </c>
       <c r="AQ131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS131" s="15">
         <v>79.701700000000002</v>
       </c>
       <c r="AT131" s="15">
         <v>101.74991</v>
       </c>
       <c r="AU131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV131" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW131" s="42">
-[...3 lines deleted...]
-        <v>0.48599999999999999</v>
+      <c r="AW131" s="15">
+        <v>4.4970400000000001</v>
+      </c>
+      <c r="AX131" s="15">
+        <v>1.532</v>
       </c>
       <c r="AY131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB131" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="21.6" customHeight="1">
       <c r="A132" s="28" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>265</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D132" s="15" t="s">
@@ -23493,67 +23490,67 @@
       </c>
       <c r="AO132" s="15">
         <v>102.09052</v>
       </c>
       <c r="AP132" s="15">
         <v>98.275019999999998</v>
       </c>
       <c r="AQ132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS132" s="15">
         <v>92.670609999999996</v>
       </c>
       <c r="AT132" s="15">
         <v>115.62908</v>
       </c>
       <c r="AU132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV132" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW132" s="42">
-[...3 lines deleted...]
-        <v>6.6923700000000004</v>
+      <c r="AW132" s="15">
+        <v>9.7028599999999994</v>
+      </c>
+      <c r="AX132" s="15">
+        <v>10.00006</v>
       </c>
       <c r="AY132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ132" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA132" s="42">
-[...3 lines deleted...]
-        <v>11.90063</v>
+      <c r="BA132" s="15">
+        <v>11.101150000000001</v>
+      </c>
+      <c r="BB132" s="15">
+        <v>13.161530000000001</v>
       </c>
     </row>
     <row r="133" spans="1:54" ht="33" customHeight="1">
       <c r="A133" s="28" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="14" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H133" s="15" t="s">
@@ -23821,67 +23818,67 @@
       </c>
       <c r="AO134" s="15">
         <v>7.1007899999999999</v>
       </c>
       <c r="AP134" s="15">
         <v>15.315519999999999</v>
       </c>
       <c r="AQ134" s="15">
         <v>60</v>
       </c>
       <c r="AR134" s="15">
         <v>4.8</v>
       </c>
       <c r="AS134" s="15">
         <v>4.5610600000000003</v>
       </c>
       <c r="AT134" s="15">
         <v>12.68835</v>
       </c>
       <c r="AU134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV134" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW134" s="42">
-[...3 lines deleted...]
-        <v>1.98607</v>
+      <c r="AW134" s="15">
+        <v>1.09467</v>
+      </c>
+      <c r="AX134" s="15">
+        <v>2.5773600000000001</v>
       </c>
       <c r="AY134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ134" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA134" s="42">
-[...3 lines deleted...]
-        <v>1.5809899999999999</v>
+      <c r="BA134" s="15">
+        <v>1.5125</v>
+      </c>
+      <c r="BB134" s="15">
+        <v>3.0305800000000001</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="35.450000000000003" customHeight="1">
       <c r="A135" s="28" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="14" t="s">
         <v>268</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H135" s="15" t="s">
@@ -23985,67 +23982,67 @@
       </c>
       <c r="AO135" s="15">
         <v>8.4120500000000007</v>
       </c>
       <c r="AP135" s="15">
         <v>379.5</v>
       </c>
       <c r="AQ135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS135" s="15">
         <v>11.3284</v>
       </c>
       <c r="AT135" s="15">
         <v>652.77499999999998</v>
       </c>
       <c r="AU135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV135" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW135" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW135" s="15">
+        <v>1.4124000000000001</v>
+      </c>
+      <c r="AX135" s="15">
+        <v>87.42</v>
       </c>
       <c r="AY135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ135" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA135" s="42">
-[...3 lines deleted...]
-        <v>148.1</v>
+      <c r="BA135" s="15">
+        <v>3.0939999999999999</v>
+      </c>
+      <c r="BB135" s="15">
+        <v>190.1</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="33.6" customHeight="1">
       <c r="A136" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>269</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E136" s="17">
         <v>2.3E-2</v>
       </c>
       <c r="F136" s="17">
         <v>0.97</v>
       </c>
       <c r="G136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H136" s="15" t="s">
@@ -24307,73 +24304,73 @@
       </c>
       <c r="AM137" s="21">
         <v>50.962000000000003</v>
       </c>
       <c r="AN137" s="21">
         <v>1217.9888599999999</v>
       </c>
       <c r="AO137" s="21">
         <v>2223.0573800000002</v>
       </c>
       <c r="AP137" s="21">
         <v>381.09181999999998</v>
       </c>
       <c r="AQ137" s="24">
         <v>25761.258999999998</v>
       </c>
       <c r="AR137" s="24">
         <v>653.11900000000003</v>
       </c>
       <c r="AS137" s="24">
         <v>1668.6106199999999</v>
       </c>
       <c r="AT137" s="24">
         <v>409.30921999999998</v>
       </c>
-      <c r="AU137" s="24">
-[...21 lines deleted...]
-        <v>89.440070000000006</v>
+      <c r="AU137" s="21">
+        <v>1254</v>
+      </c>
+      <c r="AV137" s="21">
+        <v>28.745999999999999</v>
+      </c>
+      <c r="AW137" s="21">
+        <v>620.30638999999996</v>
+      </c>
+      <c r="AX137" s="21">
+        <v>143.42101</v>
+      </c>
+      <c r="AY137" s="21">
+        <v>4425</v>
+      </c>
+      <c r="AZ137" s="21">
+        <v>125.768</v>
+      </c>
+      <c r="BA137" s="21">
+        <v>511.25407000000001</v>
+      </c>
+      <c r="BB137" s="21">
+        <v>118.74258</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="12.6" customHeight="1">
       <c r="A138" s="25"/>
       <c r="B138" s="26"/>
       <c r="C138" s="19"/>
       <c r="D138" s="19"/>
       <c r="E138" s="27"/>
       <c r="F138" s="27"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="16"/>
       <c r="J138" s="16"/>
       <c r="K138" s="19"/>
       <c r="L138" s="19"/>
       <c r="M138" s="16"/>
       <c r="N138" s="16"/>
       <c r="O138" s="27"/>
       <c r="P138" s="27"/>
       <c r="Q138" s="27"/>
       <c r="R138" s="27"/>
       <c r="S138" s="16"/>
       <c r="T138" s="16"/>
       <c r="U138" s="16"/>
       <c r="V138" s="16"/>