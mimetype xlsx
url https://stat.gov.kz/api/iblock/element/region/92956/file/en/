--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -46,51 +46,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AD6" i="1"/>
   <c r="AC6"/>
   <c r="AB6"/>
   <c r="AA6"/>
   <c r="Z6"/>
   <c r="Y6"/>
   <c r="X6"/>
   <c r="W6"/>
   <c r="V6"/>
   <c r="U6"/>
   <c r="T6"/>
   <c r="S6"/>
   <c r="R6"/>
   <c r="Q6"/>
   <c r="P6"/>
   <c r="O6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3597" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3553" uniqueCount="278">
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
@@ -878,54 +878,54 @@
   </si>
   <si>
     <t>Other manufactured tobacco and manufactured tobacco substitutes; tobacco 'homogenized' or 'reconstituted'; tobacco extracts and essences</t>
   </si>
   <si>
     <t>Salt (including table salt and denatured salt) and pure sodium chloride, whether or not dissolved in water, as well as agents containing additives, sea water</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>«-» no phenomenon</t>
   </si>
   <si>
     <t xml:space="preserve">
 tons</t>
   </si>
   <si>
     <t xml:space="preserve">
 thousand US dollars</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
-[...2 lines deleted...]
-    <t>January-March 2026*</t>
+    <t>January-April 2025*</t>
+  </si>
+  <si>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1781,73 +1781,73 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2198,54 +2198,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AG2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" sqref="A1:XFD1"/>
+      <selection pane="bottomRight" activeCell="AY3" sqref="AY3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.5703125" style="1" customWidth="1"/>
@@ -2264,94 +2264,94 @@
     <col min="34" max="34" width="13.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="13.85546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="13.85546875" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="13.85546875" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="13.85546875" style="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="13.85546875" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.85546875" style="1" customWidth="1"/>
     <col min="48" max="48" width="14" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.85546875" style="1" customWidth="1"/>
     <col min="50" max="50" width="14" style="1" customWidth="1"/>
     <col min="51" max="51" width="11.85546875" style="1" customWidth="1"/>
     <col min="52" max="52" width="14" style="1" customWidth="1"/>
     <col min="53" max="53" width="11.85546875" style="1" customWidth="1"/>
     <col min="54" max="54" width="14" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="34"/>
-[...39 lines deleted...]
-      <c r="AP1" s="34"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="41"/>
       <c r="AQ1" s="4"/>
       <c r="AR1" s="4"/>
       <c r="AS1" s="4"/>
       <c r="AT1" s="4"/>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
@@ -2362,246 +2362,246 @@
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="16.5" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="38" t="s">
         <v>133</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="38" t="s">
         <v>134</v>
       </c>
-      <c r="C3" s="40">
+      <c r="C3" s="35">
         <v>2015</v>
       </c>
-      <c r="D3" s="40"/>
-[...2 lines deleted...]
-      <c r="G3" s="40">
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35">
         <v>2016</v>
       </c>
-      <c r="H3" s="40"/>
-[...2 lines deleted...]
-      <c r="K3" s="40">
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35">
         <v>2017</v>
       </c>
-      <c r="L3" s="40"/>
-[...2 lines deleted...]
-      <c r="O3" s="40">
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35">
         <v>2018</v>
       </c>
-      <c r="P3" s="40"/>
-[...2 lines deleted...]
-      <c r="S3" s="40">
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35">
         <v>2019</v>
       </c>
-      <c r="T3" s="40"/>
-[...2 lines deleted...]
-      <c r="W3" s="40">
+      <c r="T3" s="35"/>
+      <c r="U3" s="35"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35">
         <v>2020</v>
       </c>
-      <c r="X3" s="40"/>
-[...2 lines deleted...]
-      <c r="AA3" s="39">
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35"/>
+      <c r="AA3" s="37">
         <v>2021</v>
       </c>
-      <c r="AB3" s="40"/>
-[...2 lines deleted...]
-      <c r="AE3" s="39">
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="37">
         <v>2022</v>
       </c>
-      <c r="AF3" s="40"/>
-[...1 lines deleted...]
-      <c r="AH3" s="40"/>
+      <c r="AF3" s="35"/>
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
       <c r="AI3" s="30">
         <v>2023</v>
       </c>
       <c r="AJ3" s="31"/>
       <c r="AK3" s="31"/>
       <c r="AL3" s="32"/>
       <c r="AM3" s="30">
         <v>2024</v>
       </c>
       <c r="AN3" s="31"/>
       <c r="AO3" s="31"/>
       <c r="AP3" s="32"/>
       <c r="AQ3" s="30" t="s">
         <v>275</v>
       </c>
       <c r="AR3" s="31"/>
       <c r="AS3" s="31"/>
       <c r="AT3" s="32"/>
       <c r="AU3" s="30" t="s">
         <v>276</v>
       </c>
       <c r="AV3" s="31"/>
       <c r="AW3" s="31"/>
       <c r="AX3" s="32"/>
       <c r="AY3" s="30" t="s">
         <v>277</v>
       </c>
       <c r="AZ3" s="31"/>
       <c r="BA3" s="31"/>
       <c r="BB3" s="32"/>
     </row>
     <row r="4" spans="1:54">
-      <c r="A4" s="36"/>
-[...1 lines deleted...]
-      <c r="C4" s="39" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="37" t="s">
         <v>135</v>
       </c>
-      <c r="D4" s="39"/>
-      <c r="E4" s="39" t="s">
+      <c r="D4" s="37"/>
+      <c r="E4" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="F4" s="39"/>
-      <c r="G4" s="39" t="s">
+      <c r="F4" s="37"/>
+      <c r="G4" s="37" t="s">
         <v>135</v>
       </c>
-      <c r="H4" s="39"/>
-      <c r="I4" s="39" t="s">
+      <c r="H4" s="37"/>
+      <c r="I4" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="J4" s="39"/>
-      <c r="K4" s="39" t="s">
+      <c r="J4" s="37"/>
+      <c r="K4" s="37" t="s">
         <v>135</v>
       </c>
-      <c r="L4" s="39"/>
-      <c r="M4" s="39" t="s">
+      <c r="L4" s="37"/>
+      <c r="M4" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="N4" s="39"/>
-      <c r="O4" s="38" t="s">
+      <c r="N4" s="37"/>
+      <c r="O4" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="P4" s="38"/>
-      <c r="Q4" s="38" t="s">
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="R4" s="38"/>
-      <c r="S4" s="38" t="s">
+      <c r="R4" s="36"/>
+      <c r="S4" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="T4" s="38"/>
-      <c r="U4" s="38" t="s">
+      <c r="T4" s="36"/>
+      <c r="U4" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="V4" s="38"/>
-      <c r="W4" s="38" t="s">
+      <c r="V4" s="36"/>
+      <c r="W4" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="X4" s="38"/>
-      <c r="Y4" s="38" t="s">
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="Z4" s="38"/>
-      <c r="AA4" s="38" t="s">
+      <c r="Z4" s="36"/>
+      <c r="AA4" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="AB4" s="38"/>
-      <c r="AC4" s="38" t="s">
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="AD4" s="38"/>
-      <c r="AE4" s="38" t="s">
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="AF4" s="38"/>
-      <c r="AG4" s="38" t="s">
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="AH4" s="38"/>
+      <c r="AH4" s="36"/>
       <c r="AI4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AJ4" s="33"/>
       <c r="AK4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AL4" s="33"/>
       <c r="AM4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AN4" s="33"/>
       <c r="AO4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AP4" s="33"/>
       <c r="AQ4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AT4" s="33"/>
       <c r="AU4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AV4" s="33"/>
       <c r="AW4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="AX4" s="33"/>
       <c r="AY4" s="33" t="s">
         <v>135</v>
       </c>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="33" t="s">
         <v>136</v>
       </c>
       <c r="BB4" s="33"/>
     </row>
     <row r="5" spans="1:54" ht="46.9" customHeight="1">
-      <c r="A5" s="37"/>
-      <c r="B5" s="37"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="40"/>
       <c r="C5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>138</v>
       </c>
       <c r="K5" s="8" t="s">
@@ -2869,72 +2869,72 @@
       <c r="AM6" s="13">
         <v>14921.157829999996</v>
       </c>
       <c r="AN6" s="13">
         <v>15856.811</v>
       </c>
       <c r="AO6" s="13">
         <v>98518.31041999998</v>
       </c>
       <c r="AP6" s="13">
         <v>167978.00591999997</v>
       </c>
       <c r="AQ6" s="13">
         <v>171435.65584999992</v>
       </c>
       <c r="AR6" s="13">
         <v>45715.771619999985</v>
       </c>
       <c r="AS6" s="13">
         <v>92118.266260000019</v>
       </c>
       <c r="AT6" s="13">
         <v>188474.21189999999</v>
       </c>
       <c r="AU6" s="13">
-        <v>19508.965099999998</v>
+        <v>31891.092549999998</v>
       </c>
       <c r="AV6" s="13">
-        <v>9179.5563999999995</v>
+        <v>13331.663780000001</v>
       </c>
       <c r="AW6" s="13">
-        <v>22057.183220000006</v>
+        <v>29920.724620000005</v>
       </c>
       <c r="AX6" s="13">
-        <v>42081.852349999994</v>
+        <v>57226.582580000017</v>
       </c>
       <c r="AY6" s="13">
-        <v>35641.315310000005</v>
+        <v>45907.122020000003</v>
       </c>
       <c r="AZ6" s="13">
-        <v>14974.110769999996</v>
+        <v>20525.125790000002</v>
       </c>
       <c r="BA6" s="13">
-        <v>15672.604630000003</v>
+        <v>24289.995360000001</v>
       </c>
       <c r="BB6" s="13">
-        <v>37407.525970000002</v>
+        <v>53596.686210000007</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="18.600000000000001" customHeight="1">
       <c r="A7" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>140</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H7" s="15" t="s">
@@ -3038,67 +3038,67 @@
       </c>
       <c r="AO7" s="15">
         <v>2.0550000000000002</v>
       </c>
       <c r="AP7" s="15">
         <v>3.0923600000000002</v>
       </c>
       <c r="AQ7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS7" s="15">
         <v>100.76600000000001</v>
       </c>
       <c r="AT7" s="15">
         <v>500.6155</v>
       </c>
       <c r="AU7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW7" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW7" s="15">
+        <v>32.688000000000002</v>
+      </c>
+      <c r="AX7" s="15">
+        <v>161.83750000000001</v>
       </c>
       <c r="AY7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ7" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA7" s="15">
-        <v>3.9991500000000002</v>
+        <v>5.9991000000000003</v>
       </c>
       <c r="BB7" s="15">
-        <v>27.994050000000001</v>
+        <v>41.99371</v>
       </c>
     </row>
     <row r="8" spans="1:54" ht="16.149999999999999" customHeight="1">
       <c r="A8" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E8" s="17">
         <v>39.923000000000002</v>
       </c>
       <c r="F8" s="17">
         <v>115.91074999999999</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H8" s="15" t="s">
@@ -3203,54 +3203,54 @@
       <c r="AO8" s="15">
         <v>9.9779</v>
       </c>
       <c r="AP8" s="15">
         <v>37.508920000000003</v>
       </c>
       <c r="AQ8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS8" s="15">
         <v>26.414999999999999</v>
       </c>
       <c r="AT8" s="15">
         <v>155.64435</v>
       </c>
       <c r="AU8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW8" s="15">
-        <v>6.0000000000000001E-3</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="AX8" s="15">
-        <v>1.891</v>
+        <v>4.4189999999999996</v>
       </c>
       <c r="AY8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ8" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA8" s="15">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="BB8" s="15">
         <v>1.2330000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:54" ht="18" customHeight="1">
       <c r="A9" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>142</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D9" s="15" t="s">
@@ -3359,54 +3359,54 @@
       <c r="AO9" s="15">
         <v>747.03126999999995</v>
       </c>
       <c r="AP9" s="15">
         <v>1446.47478</v>
       </c>
       <c r="AQ9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS9" s="15">
         <v>423.91586000000001</v>
       </c>
       <c r="AT9" s="15">
         <v>1107.06817</v>
       </c>
       <c r="AU9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW9" s="15">
-        <v>86.917940000000002</v>
+        <v>106.92594</v>
       </c>
       <c r="AX9" s="15">
-        <v>194.99706</v>
+        <v>248.22605999999999</v>
       </c>
       <c r="AY9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ9" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA9" s="15">
         <v>6.9841600000000001</v>
       </c>
       <c r="BB9" s="15">
         <v>14.238899999999999</v>
       </c>
     </row>
     <row r="10" spans="1:54" ht="15" customHeight="1">
       <c r="A10" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D10" s="15" t="s">
@@ -4015,66 +4015,66 @@
       <c r="AO13" s="15">
         <v>2609.67839</v>
       </c>
       <c r="AP13" s="15">
         <v>2302.2495399999998</v>
       </c>
       <c r="AQ13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS13" s="15">
         <v>3744.14912</v>
       </c>
       <c r="AT13" s="15">
         <v>3397.5051199999998</v>
       </c>
       <c r="AU13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW13" s="15">
-        <v>775.21912999999995</v>
+        <v>1051.06213</v>
       </c>
       <c r="AX13" s="15">
-        <v>557.91512999999998</v>
+        <v>699.67200000000003</v>
       </c>
       <c r="AY13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ13" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA13" s="15">
-        <v>663.5009</v>
+        <v>925.23447999999996</v>
       </c>
       <c r="BB13" s="15">
-        <v>729.04873999999995</v>
+        <v>960.06348000000003</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="32.25" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E14" s="17">
         <v>0.187</v>
       </c>
       <c r="F14" s="17">
         <v>1.3544499999999999</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H14" s="15" t="s">
@@ -4519,54 +4519,54 @@
       <c r="AS16" s="15">
         <v>2.28016</v>
       </c>
       <c r="AT16" s="15">
         <v>25.497530000000001</v>
       </c>
       <c r="AU16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ16" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA16" s="15">
-        <v>0.89234999999999998</v>
+        <v>2.11835</v>
       </c>
       <c r="BB16" s="15">
-        <v>12.566179999999999</v>
+        <v>27.365179999999999</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="16.149999999999999" customHeight="1">
       <c r="A17" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E17" s="17">
         <v>0.63770000000000004</v>
       </c>
       <c r="F17" s="17">
         <v>1.54386</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H17" s="15" t="s">
@@ -4671,66 +4671,66 @@
       <c r="AO17" s="15">
         <v>37</v>
       </c>
       <c r="AP17" s="15">
         <v>20.23404</v>
       </c>
       <c r="AQ17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS17" s="15">
         <v>5.6340000000000001E-2</v>
       </c>
       <c r="AT17" s="15">
         <v>0.48803999999999997</v>
       </c>
       <c r="AU17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW17" s="15">
-        <v>4.4400000000000004E-3</v>
+        <v>5.0800000000000003E-3</v>
       </c>
       <c r="AX17" s="15">
-        <v>3.075E-2</v>
+        <v>5.2749999999999998E-2</v>
       </c>
       <c r="AY17" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ17" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA17" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA17" s="15">
+        <v>4.8840000000000001E-2</v>
+      </c>
+      <c r="BB17" s="15">
+        <v>0.41893999999999998</v>
       </c>
     </row>
     <row r="18" spans="1:54" ht="29.25" customHeight="1">
       <c r="A18" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E18" s="17">
         <v>22.941600000000001</v>
       </c>
       <c r="F18" s="17">
         <v>45.13176</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H18" s="15" t="s">
@@ -4988,73 +4988,73 @@
       </c>
       <c r="AM19" s="15">
         <v>486.4</v>
       </c>
       <c r="AN19" s="15">
         <v>209.28036</v>
       </c>
       <c r="AO19" s="15">
         <v>1459.28431</v>
       </c>
       <c r="AP19" s="15">
         <v>2481.7033099999999</v>
       </c>
       <c r="AQ19" s="15">
         <v>191.2</v>
       </c>
       <c r="AR19" s="15">
         <v>86.44502</v>
       </c>
       <c r="AS19" s="15">
         <v>1605.41174</v>
       </c>
       <c r="AT19" s="15">
         <v>3608.2332299999998</v>
       </c>
-      <c r="AU19" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AU19" s="15">
+        <v>32</v>
+      </c>
+      <c r="AV19" s="15">
+        <v>10.66761</v>
       </c>
       <c r="AW19" s="15">
-        <v>556.23598000000004</v>
+        <v>699.76107999999999</v>
       </c>
       <c r="AX19" s="15">
-        <v>1022.6915</v>
+        <v>1275.5059699999999</v>
       </c>
       <c r="AY19" s="15">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="AZ19" s="15">
-        <v>7.5090000000000003</v>
+        <v>54.86027</v>
       </c>
       <c r="BA19" s="15">
-        <v>674.50649999999996</v>
+        <v>767.5385</v>
       </c>
       <c r="BB19" s="15">
-        <v>1699.34239</v>
+        <v>1878.51992</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="29.45" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C20" s="17">
         <v>64.8</v>
       </c>
       <c r="D20" s="17">
         <v>453.98700000000002</v>
       </c>
       <c r="E20" s="17">
         <v>13.586</v>
       </c>
       <c r="F20" s="17">
         <v>30.06925</v>
       </c>
       <c r="G20" s="18">
         <v>64.8</v>
       </c>
       <c r="H20" s="18">
@@ -5159,66 +5159,66 @@
       <c r="AO20" s="15">
         <v>366.37124</v>
       </c>
       <c r="AP20" s="15">
         <v>882.40908999999999</v>
       </c>
       <c r="AQ20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS20" s="15">
         <v>307.79599000000002</v>
       </c>
       <c r="AT20" s="15">
         <v>827.00792999999999</v>
       </c>
       <c r="AU20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW20" s="15">
-        <v>111.80784</v>
+        <v>129.71530000000001</v>
       </c>
       <c r="AX20" s="15">
-        <v>250.84112999999999</v>
+        <v>302.53447999999997</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA20" s="15">
-        <v>119.81811</v>
+        <v>128.06611000000001</v>
       </c>
       <c r="BB20" s="15">
-        <v>301.22584000000001</v>
+        <v>327.70119</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="31.5" customHeight="1">
       <c r="A21" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C21" s="17">
         <v>89.981999999999999</v>
       </c>
       <c r="D21" s="17">
         <v>117.12050000000001</v>
       </c>
       <c r="E21" s="17">
         <v>46.024769999999997</v>
       </c>
       <c r="F21" s="17">
         <v>132.02636999999999</v>
       </c>
       <c r="G21" s="18">
         <v>12.96</v>
       </c>
       <c r="H21" s="18">
@@ -5317,72 +5317,72 @@
       <c r="AM21" s="15">
         <v>31.8</v>
       </c>
       <c r="AN21" s="15">
         <v>221.59399999999999</v>
       </c>
       <c r="AO21" s="15">
         <v>64.012389999999996</v>
       </c>
       <c r="AP21" s="15">
         <v>540.47540000000004</v>
       </c>
       <c r="AQ21" s="15">
         <v>22.2</v>
       </c>
       <c r="AR21" s="15">
         <v>21.198889999999999</v>
       </c>
       <c r="AS21" s="15">
         <v>76.305769999999995</v>
       </c>
       <c r="AT21" s="15">
         <v>884.51188999999999</v>
       </c>
       <c r="AU21" s="15">
-        <v>22</v>
+        <v>22.2</v>
       </c>
       <c r="AV21" s="15">
-        <v>19.698889999999999</v>
+        <v>21.198889999999999</v>
       </c>
       <c r="AW21" s="15">
-        <v>17.270879999999998</v>
+        <v>21.022480000000002</v>
       </c>
       <c r="AX21" s="15">
-        <v>161.45998</v>
+        <v>203.33326</v>
       </c>
       <c r="AY21" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ21" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA21" s="15">
-        <v>6.2972999999999999</v>
+        <v>9.7416999999999998</v>
       </c>
       <c r="BB21" s="15">
-        <v>80.867109999999997</v>
+        <v>118.31479</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="35.25" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="17">
         <v>28.224</v>
       </c>
       <c r="F22" s="17">
         <v>172.05229</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H22" s="15" t="s">
@@ -5487,54 +5487,54 @@
       <c r="AO22" s="15">
         <v>62.567399999999999</v>
       </c>
       <c r="AP22" s="15">
         <v>511.50479000000001</v>
       </c>
       <c r="AQ22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS22" s="15">
         <v>37.644849999999998</v>
       </c>
       <c r="AT22" s="15">
         <v>220.51394999999999</v>
       </c>
       <c r="AU22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW22" s="15">
-        <v>1.2653000000000001</v>
+        <v>2.8435999999999999</v>
       </c>
       <c r="AX22" s="15">
-        <v>19.62726</v>
+        <v>34.339889999999997</v>
       </c>
       <c r="AY22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ22" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA22" s="15">
         <v>0.97199999999999998</v>
       </c>
       <c r="BB22" s="15">
         <v>13.258990000000001</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="50.25" customHeight="1">
       <c r="A23" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D23" s="15" t="s">
@@ -5651,66 +5651,66 @@
       <c r="AO23" s="15">
         <v>47.988840000000003</v>
       </c>
       <c r="AP23" s="15">
         <v>200.79742999999999</v>
       </c>
       <c r="AQ23" s="15">
         <v>9.6524999999999999</v>
       </c>
       <c r="AR23" s="15">
         <v>34.475000000000001</v>
       </c>
       <c r="AS23" s="15">
         <v>24.479179999999999</v>
       </c>
       <c r="AT23" s="15">
         <v>279.92257999999998</v>
       </c>
       <c r="AU23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW23" s="15">
-        <v>3.7309999999999999</v>
+        <v>4.2953400000000004</v>
       </c>
       <c r="AX23" s="15">
-        <v>43.397300000000001</v>
+        <v>50.473909999999997</v>
       </c>
       <c r="AY23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ23" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA23" s="15">
-        <v>3.3250000000000002</v>
+        <v>5.67136</v>
       </c>
       <c r="BB23" s="15">
-        <v>31.577909999999999</v>
+        <v>59.127670000000002</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="50.25" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>157</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H24" s="15" t="s">
@@ -5979,66 +5979,66 @@
       <c r="AO25" s="15">
         <v>607.81051000000002</v>
       </c>
       <c r="AP25" s="15">
         <v>1270.7953500000001</v>
       </c>
       <c r="AQ25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS25" s="15">
         <v>430.54340000000002</v>
       </c>
       <c r="AT25" s="15">
         <v>1182.1030000000001</v>
       </c>
       <c r="AU25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW25" s="15">
-        <v>133.10955000000001</v>
+        <v>160.27355</v>
       </c>
       <c r="AX25" s="15">
-        <v>390.91532000000001</v>
+        <v>453.85066</v>
       </c>
       <c r="AY25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ25" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA25" s="15">
-        <v>66.555999999999997</v>
+        <v>99.726600000000005</v>
       </c>
       <c r="BB25" s="15">
-        <v>139.1283</v>
+        <v>202.20071999999999</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="42" customHeight="1">
       <c r="A26" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>159</v>
       </c>
       <c r="C26" s="17">
         <v>8</v>
       </c>
       <c r="D26" s="17">
         <v>19.39</v>
       </c>
       <c r="E26" s="17">
         <v>2188.6120999999998</v>
       </c>
       <c r="F26" s="17">
         <v>1842.2563299999999</v>
       </c>
       <c r="G26" s="18">
         <v>1.0960000000000001</v>
       </c>
       <c r="H26" s="18">
@@ -6143,66 +6143,66 @@
       <c r="AO26" s="15">
         <v>1283.0531900000001</v>
       </c>
       <c r="AP26" s="15">
         <v>2656.07881</v>
       </c>
       <c r="AQ26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS26" s="15">
         <v>1098.9184600000001</v>
       </c>
       <c r="AT26" s="15">
         <v>2567.46434</v>
       </c>
       <c r="AU26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW26" s="15">
-        <v>86.434579999999997</v>
+        <v>170.96838</v>
       </c>
       <c r="AX26" s="15">
-        <v>148.36088000000001</v>
+        <v>337.84719000000001</v>
       </c>
       <c r="AY26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ26" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA26" s="15">
-        <v>173.88364000000001</v>
+        <v>387.89692000000002</v>
       </c>
       <c r="BB26" s="15">
-        <v>418.06693000000001</v>
+        <v>1009.90755</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="63.75" customHeight="1">
       <c r="A27" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E27" s="17">
         <v>78.804490000000001</v>
       </c>
       <c r="F27" s="17">
         <v>41.235579999999999</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H27" s="15" t="s">
@@ -6307,66 +6307,66 @@
       <c r="AO27" s="15">
         <v>533.48288000000002</v>
       </c>
       <c r="AP27" s="15">
         <v>515.30426999999997</v>
       </c>
       <c r="AQ27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS27" s="15">
         <v>442.58490999999998</v>
       </c>
       <c r="AT27" s="15">
         <v>607.36377000000005</v>
       </c>
       <c r="AU27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW27" s="15">
-        <v>97.947479999999999</v>
+        <v>144.81308000000001</v>
       </c>
       <c r="AX27" s="15">
-        <v>117.61575999999999</v>
+        <v>176.73993999999999</v>
       </c>
       <c r="AY27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA27" s="15">
-        <v>67.084469999999996</v>
+        <v>74.284409999999994</v>
       </c>
       <c r="BB27" s="15">
-        <v>81.606099999999998</v>
+        <v>93.178989999999999</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="56.25">
       <c r="A28" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H28" s="15" t="s">
@@ -6471,66 +6471,66 @@
       <c r="AO28" s="15">
         <v>262.92223999999999</v>
       </c>
       <c r="AP28" s="15">
         <v>383.79597999999999</v>
       </c>
       <c r="AQ28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS28" s="15">
         <v>247.85310000000001</v>
       </c>
       <c r="AT28" s="15">
         <v>293.60737</v>
       </c>
       <c r="AU28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW28" s="15">
-        <v>108.947</v>
+        <v>170.70500000000001</v>
       </c>
       <c r="AX28" s="15">
-        <v>126.68416000000001</v>
+        <v>189.72067000000001</v>
       </c>
       <c r="AY28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ28" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA28" s="15">
-        <v>10.205</v>
+        <v>16.204999999999998</v>
       </c>
       <c r="BB28" s="15">
-        <v>17.04975</v>
+        <v>27.087</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="17">
         <v>685.23900000000003</v>
       </c>
       <c r="F29" s="17">
         <v>1840.4221700000001</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H29" s="15" t="s">
@@ -6635,66 +6635,66 @@
       <c r="AO29" s="15">
         <v>559.56155999999999</v>
       </c>
       <c r="AP29" s="15">
         <v>4018.51658</v>
       </c>
       <c r="AQ29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS29" s="15">
         <v>376.2364</v>
       </c>
       <c r="AT29" s="15">
         <v>2853.3972399999998</v>
       </c>
       <c r="AU29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW29" s="15">
-        <v>307.20440000000002</v>
+        <v>327.30160000000001</v>
       </c>
       <c r="AX29" s="15">
-        <v>2337.3200200000001</v>
+        <v>2500.2951200000002</v>
       </c>
       <c r="AY29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ29" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA29" s="15">
-        <v>33.1556</v>
+        <v>60.957590000000003</v>
       </c>
       <c r="BB29" s="15">
-        <v>168.97021000000001</v>
+        <v>302.72154999999998</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="17">
         <v>1537.2628400000001</v>
       </c>
       <c r="F30" s="17">
         <v>4398.7224699999997</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H30" s="15" t="s">
@@ -6799,66 +6799,66 @@
       <c r="AO30" s="15">
         <v>4736.3696799999998</v>
       </c>
       <c r="AP30" s="15">
         <v>20661.679039999999</v>
       </c>
       <c r="AQ30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS30" s="15">
         <v>4483.7248499999996</v>
       </c>
       <c r="AT30" s="15">
         <v>23718.09821</v>
       </c>
       <c r="AU30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW30" s="15">
-        <v>1163.80918</v>
+        <v>1544.5614499999999</v>
       </c>
       <c r="AX30" s="15">
-        <v>5594.4035100000001</v>
+        <v>7678.8911699999999</v>
       </c>
       <c r="AY30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ30" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA30" s="15">
-        <v>1075.6903199999999</v>
+        <v>1445.3280400000001</v>
       </c>
       <c r="BB30" s="15">
-        <v>5546.9416099999999</v>
+        <v>7469.9231399999999</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C31" s="17">
         <v>243.197</v>
       </c>
       <c r="D31" s="17">
         <v>143.37707</v>
       </c>
       <c r="E31" s="17">
         <v>0.3</v>
       </c>
       <c r="F31" s="17">
         <v>1.5788800000000001</v>
       </c>
       <c r="G31" s="18">
         <v>30.28</v>
       </c>
       <c r="H31" s="18">
@@ -6963,54 +6963,54 @@
       <c r="AO31" s="15">
         <v>5.4</v>
       </c>
       <c r="AP31" s="15">
         <v>16.331050000000001</v>
       </c>
       <c r="AQ31" s="15">
         <v>117.6</v>
       </c>
       <c r="AR31" s="15">
         <v>142.39179999999999</v>
       </c>
       <c r="AS31" s="15">
         <v>243.8</v>
       </c>
       <c r="AT31" s="15">
         <v>204.8903</v>
       </c>
       <c r="AU31" s="15">
         <v>67.2</v>
       </c>
       <c r="AV31" s="15">
         <v>71.416640000000001</v>
       </c>
       <c r="AW31" s="15">
-        <v>225</v>
+        <v>243.8</v>
       </c>
       <c r="AX31" s="15">
-        <v>189.92959999999999</v>
+        <v>204.8903</v>
       </c>
       <c r="AY31" s="15">
         <v>118.795</v>
       </c>
       <c r="AZ31" s="15">
         <v>212.28778</v>
       </c>
       <c r="BA31" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BB31" s="15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="45">
       <c r="A32" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>165</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D32" s="15" t="s">
@@ -7127,66 +7127,66 @@
       <c r="AO32" s="15">
         <v>16.399999999999999</v>
       </c>
       <c r="AP32" s="15">
         <v>13.75506</v>
       </c>
       <c r="AQ32" s="15">
         <v>20</v>
       </c>
       <c r="AR32" s="15">
         <v>49.197000000000003</v>
       </c>
       <c r="AS32" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT32" s="15">
         <v>4.10337</v>
       </c>
       <c r="AU32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW32" s="15">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="AX32" s="15">
-        <v>3.1109300000000002</v>
+        <v>3.1951800000000001</v>
       </c>
       <c r="AY32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ32" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA32" s="15">
-        <v>1.6</v>
+        <v>2.6</v>
       </c>
       <c r="BB32" s="15">
-        <v>1.6262700000000001</v>
+        <v>2.71095</v>
       </c>
     </row>
     <row r="33" spans="1:54">
       <c r="A33" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="17">
         <v>0.92988999999999999</v>
       </c>
       <c r="F33" s="17">
         <v>4.2008999999999999</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H33" s="15" t="s">
@@ -7612,73 +7612,73 @@
       </c>
       <c r="AM35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AN35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AO35" s="15">
         <v>846.6</v>
       </c>
       <c r="AP35" s="15">
         <v>407.95979</v>
       </c>
       <c r="AQ35" s="15">
         <v>520</v>
       </c>
       <c r="AR35" s="15">
         <v>117.26951</v>
       </c>
       <c r="AS35" s="15">
         <v>1101</v>
       </c>
       <c r="AT35" s="15">
         <v>585.18744000000004</v>
       </c>
-      <c r="AU35" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AU35" s="15">
+        <v>520</v>
+      </c>
+      <c r="AV35" s="15">
+        <v>117.26951</v>
       </c>
       <c r="AW35" s="15">
-        <v>147</v>
+        <v>610</v>
       </c>
       <c r="AX35" s="15">
-        <v>55.632060000000003</v>
+        <v>363.43006000000003</v>
       </c>
       <c r="AY35" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ35" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA35" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA35" s="15">
+        <v>160</v>
+      </c>
+      <c r="BB35" s="15">
+        <v>114.80200000000001</v>
       </c>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>169</v>
       </c>
       <c r="C36" s="17">
         <v>1393.7760000000001</v>
       </c>
       <c r="D36" s="17">
         <v>679.05696</v>
       </c>
       <c r="E36" s="17">
         <v>1231.3589999999999</v>
       </c>
       <c r="F36" s="17">
         <v>437.88619999999997</v>
       </c>
       <c r="G36" s="18">
         <v>110.8965</v>
       </c>
       <c r="H36" s="18">
@@ -8123,54 +8123,54 @@
       <c r="AS38" s="15">
         <v>263.20999999999998</v>
       </c>
       <c r="AT38" s="15">
         <v>48.568060000000003</v>
       </c>
       <c r="AU38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW38" s="15">
         <v>76.06</v>
       </c>
       <c r="AX38" s="15">
         <v>4.6053100000000002</v>
       </c>
       <c r="AY38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ38" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA38" s="15">
-        <v>239.392</v>
+        <v>299.392</v>
       </c>
       <c r="BB38" s="15">
-        <v>44.612520000000004</v>
+        <v>47.471629999999998</v>
       </c>
     </row>
     <row r="39" spans="1:54" ht="22.5">
       <c r="A39" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H39" s="15" t="s">
@@ -8439,66 +8439,66 @@
       <c r="AO40" s="15">
         <v>532.20000000000005</v>
       </c>
       <c r="AP40" s="15">
         <v>24.22007</v>
       </c>
       <c r="AQ40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS40" s="15">
         <v>257.5</v>
       </c>
       <c r="AT40" s="15">
         <v>15.377219999999999</v>
       </c>
       <c r="AU40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW40" s="15">
-        <v>37</v>
+        <v>113.5</v>
       </c>
       <c r="AX40" s="15">
-        <v>2.1295899999999999</v>
+        <v>6.9245599999999996</v>
       </c>
       <c r="AY40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ40" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA40" s="15">
-        <v>57.947000000000003</v>
+        <v>64.947000000000003</v>
       </c>
       <c r="BB40" s="15">
-        <v>28.250800000000002</v>
+        <v>29.147259999999999</v>
       </c>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>174</v>
       </c>
       <c r="C41" s="17">
         <v>432.88099999999997</v>
       </c>
       <c r="D41" s="17">
         <v>474.19209999999998</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G41" s="18">
         <v>241.23500000000001</v>
       </c>
       <c r="H41" s="18">
@@ -8923,66 +8923,66 @@
       <c r="AO43" s="15">
         <v>1683.0917199999999</v>
       </c>
       <c r="AP43" s="15">
         <v>1060.7340999999999</v>
       </c>
       <c r="AQ43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS43" s="15">
         <v>1810.3623399999999</v>
       </c>
       <c r="AT43" s="15">
         <v>1713.9610499999999</v>
       </c>
       <c r="AU43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW43" s="15">
-        <v>459.63868000000002</v>
+        <v>602.21554000000003</v>
       </c>
       <c r="AX43" s="15">
-        <v>279.91010999999997</v>
+        <v>366.89875999999998</v>
       </c>
       <c r="AY43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ43" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA43" s="15">
-        <v>358.64803999999998</v>
+        <v>517.10335999999995</v>
       </c>
       <c r="BB43" s="15">
-        <v>404.50229999999999</v>
+        <v>602.04119000000003</v>
       </c>
     </row>
     <row r="44" spans="1:54" ht="30" customHeight="1">
       <c r="A44" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="17">
         <v>28.080539999999999</v>
       </c>
       <c r="F44" s="17">
         <v>74.555899999999994</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H44" s="15" t="s">
@@ -9087,66 +9087,66 @@
       <c r="AO44" s="15">
         <v>455.28660000000002</v>
       </c>
       <c r="AP44" s="15">
         <v>401.94319000000002</v>
       </c>
       <c r="AQ44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS44" s="15">
         <v>273.65679999999998</v>
       </c>
       <c r="AT44" s="15">
         <v>414.18274000000002</v>
       </c>
       <c r="AU44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW44" s="15">
-        <v>61.597799999999999</v>
+        <v>95.632800000000003</v>
       </c>
       <c r="AX44" s="15">
-        <v>90.695080000000004</v>
+        <v>141.54249999999999</v>
       </c>
       <c r="AY44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA44" s="15">
-        <v>68.536000000000001</v>
+        <v>97.346000000000004</v>
       </c>
       <c r="BB44" s="15">
-        <v>103.96026000000001</v>
+        <v>147.62054000000001</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="52.5" customHeight="1">
       <c r="A45" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D45" s="17">
         <v>0.16224</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H45" s="15" t="s">
@@ -9415,66 +9415,66 @@
       <c r="AO46" s="15">
         <v>4.1497599999999997</v>
       </c>
       <c r="AP46" s="15">
         <v>15.897040000000001</v>
       </c>
       <c r="AQ46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS46" s="15">
         <v>6.0717499999999998</v>
       </c>
       <c r="AT46" s="15">
         <v>28.687419999999999</v>
       </c>
       <c r="AU46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV46" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW46" s="15">
-        <v>0.47144000000000003</v>
+        <v>2.5084300000000002</v>
       </c>
       <c r="AX46" s="15">
-        <v>3.8182</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>11.45879</v>
+      </c>
+      <c r="AY46" s="15">
+        <v>0.2475</v>
+      </c>
+      <c r="AZ46" s="15">
+        <v>9.30091</v>
       </c>
       <c r="BA46" s="15">
-        <v>0.39661000000000002</v>
+        <v>0.41055999999999998</v>
       </c>
       <c r="BB46" s="15">
-        <v>3.8138999999999998</v>
+        <v>3.9534799999999999</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="35.450000000000003" customHeight="1">
       <c r="A47" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>180</v>
       </c>
       <c r="C47" s="17">
         <v>1.6</v>
       </c>
       <c r="D47" s="17">
         <v>0.58153999999999995</v>
       </c>
       <c r="E47" s="17">
         <v>234.45139</v>
       </c>
       <c r="F47" s="17">
         <v>168.64492999999999</v>
       </c>
       <c r="G47" s="18">
         <v>14.454000000000001</v>
       </c>
       <c r="H47" s="18">
@@ -9579,54 +9579,54 @@
       <c r="AO47" s="15">
         <v>88.126599999999996</v>
       </c>
       <c r="AP47" s="15">
         <v>102.96144</v>
       </c>
       <c r="AQ47" s="15">
         <v>3.7440000000000002</v>
       </c>
       <c r="AR47" s="15">
         <v>3.53912</v>
       </c>
       <c r="AS47" s="15">
         <v>229.67516000000001</v>
       </c>
       <c r="AT47" s="15">
         <v>183.08141000000001</v>
       </c>
       <c r="AU47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW47" s="15">
-        <v>120.7546</v>
+        <v>161.21719999999999</v>
       </c>
       <c r="AX47" s="15">
-        <v>58.457059999999998</v>
+        <v>97.833759999999998</v>
       </c>
       <c r="AY47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ47" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA47" s="15">
         <v>0.58679999999999999</v>
       </c>
       <c r="BB47" s="15">
         <v>1.6980599999999999</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="33.75">
       <c r="A48" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D48" s="15" t="s">
@@ -9743,66 +9743,66 @@
       <c r="AO48" s="15">
         <v>33.67915</v>
       </c>
       <c r="AP48" s="15">
         <v>98.693979999999996</v>
       </c>
       <c r="AQ48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS48" s="15">
         <v>32.914909999999999</v>
       </c>
       <c r="AT48" s="15">
         <v>120.65254</v>
       </c>
       <c r="AU48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW48" s="15">
-        <v>7.9265999999999996</v>
+        <v>8.9129199999999997</v>
       </c>
       <c r="AX48" s="15">
-        <v>28.519490000000001</v>
+        <v>34.147210000000001</v>
       </c>
       <c r="AY48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ48" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA48" s="15">
-        <v>7.8577000000000004</v>
+        <v>12.266679999999999</v>
       </c>
       <c r="BB48" s="15">
-        <v>49.659419999999997</v>
+        <v>62.108020000000003</v>
       </c>
     </row>
     <row r="49" spans="1:54" ht="22.5">
       <c r="A49" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>182</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="17">
         <v>43.480200000000004</v>
       </c>
       <c r="F49" s="17">
         <v>74.772729999999996</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H49" s="15" t="s">
@@ -10247,54 +10247,54 @@
       <c r="AS51" s="15">
         <v>3.04698</v>
       </c>
       <c r="AT51" s="15">
         <v>11.06104</v>
       </c>
       <c r="AU51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW51" s="15">
         <v>2.4676800000000001</v>
       </c>
       <c r="AX51" s="15">
         <v>7.6857199999999999</v>
       </c>
       <c r="AY51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA51" s="15">
-        <v>2.3297699999999999</v>
+        <v>2.3323100000000001</v>
       </c>
       <c r="BB51" s="15">
-        <v>22.834420000000001</v>
+        <v>22.892520000000001</v>
       </c>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C52" s="17">
         <v>101.804</v>
       </c>
       <c r="D52" s="17">
         <v>22.94256</v>
       </c>
       <c r="E52" s="17">
         <v>101.804</v>
       </c>
       <c r="F52" s="17">
         <v>22.520689999999998</v>
       </c>
       <c r="G52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H52" s="15" t="s">
@@ -10566,55 +10566,55 @@
       </c>
       <c r="AS53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AT53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AU53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY53" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ53" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA53" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA53" s="15">
+        <v>0.10713</v>
+      </c>
+      <c r="BB53" s="15">
+        <v>0.85319</v>
       </c>
     </row>
     <row r="54" spans="1:54">
       <c r="A54" s="28" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>187</v>
       </c>
       <c r="C54" s="17">
         <v>19778.116000000002</v>
       </c>
       <c r="D54" s="17">
         <v>4283.9228400000002</v>
       </c>
       <c r="E54" s="17">
         <v>19778.116000000002</v>
       </c>
       <c r="F54" s="17">
         <v>4180.6191200000003</v>
       </c>
       <c r="G54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H54" s="15" t="s">
@@ -10719,54 +10719,54 @@
       <c r="AO54" s="15">
         <v>1470.9849999999999</v>
       </c>
       <c r="AP54" s="15">
         <v>126.2255</v>
       </c>
       <c r="AQ54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS54" s="15">
         <v>2210.06</v>
       </c>
       <c r="AT54" s="15">
         <v>202.72147000000001</v>
       </c>
       <c r="AU54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW54" s="15">
-        <v>842</v>
+        <v>962</v>
       </c>
       <c r="AX54" s="15">
-        <v>65.930490000000006</v>
+        <v>75.270579999999995</v>
       </c>
       <c r="AY54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ54" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA54" s="15">
         <v>174.16499999999999</v>
       </c>
       <c r="BB54" s="15">
         <v>55.428069999999998</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="30.75" customHeight="1">
       <c r="A55" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="17">
         <v>4012.75</v>
       </c>
       <c r="D55" s="17">
@@ -10894,55 +10894,55 @@
       </c>
       <c r="AS55" s="15">
         <v>993.99</v>
       </c>
       <c r="AT55" s="15">
         <v>81.444929999999999</v>
       </c>
       <c r="AU55" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV55" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW55" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX55" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY55" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ55" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA55" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA55" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BB55" s="15">
+        <v>2.1232799999999998</v>
       </c>
     </row>
     <row r="56" spans="1:54" ht="21" customHeight="1">
       <c r="A56" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>189</v>
       </c>
       <c r="C56" s="17">
         <v>1918.723</v>
       </c>
       <c r="D56" s="17">
         <v>863.27251000000001</v>
       </c>
       <c r="E56" s="17">
         <v>1919.473</v>
       </c>
       <c r="F56" s="17">
         <v>809.16072999999994</v>
       </c>
       <c r="G56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H56" s="15" t="s">
@@ -11042,67 +11042,67 @@
       </c>
       <c r="AO56" s="15">
         <v>322.68</v>
       </c>
       <c r="AP56" s="15">
         <v>32.561630000000001</v>
       </c>
       <c r="AQ56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS56" s="15">
         <v>200.87</v>
       </c>
       <c r="AT56" s="15">
         <v>47.795900000000003</v>
       </c>
       <c r="AU56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV56" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="AW56" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AW56" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="AX56" s="15">
+        <v>0.16674</v>
       </c>
       <c r="AY56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ56" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA56" s="15">
-        <v>10.75</v>
+        <v>22.032</v>
       </c>
       <c r="BB56" s="15">
-        <v>10.18952</v>
+        <v>13.5931</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="45">
       <c r="A57" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>190</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E57" s="17">
         <v>13.779299999999999</v>
       </c>
       <c r="F57" s="17">
         <v>42.008569999999999</v>
       </c>
       <c r="G57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H57" s="15" t="s">
@@ -11207,66 +11207,66 @@
       <c r="AO57" s="15">
         <v>314.24313000000001</v>
       </c>
       <c r="AP57" s="15">
         <v>749.53981999999996</v>
       </c>
       <c r="AQ57" s="15">
         <v>15.85</v>
       </c>
       <c r="AR57" s="15">
         <v>62.572000000000003</v>
       </c>
       <c r="AS57" s="15">
         <v>219.5291</v>
       </c>
       <c r="AT57" s="15">
         <v>634.24829999999997</v>
       </c>
       <c r="AU57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW57" s="15">
-        <v>42.621400000000001</v>
+        <v>64.202849999999998</v>
       </c>
       <c r="AX57" s="15">
-        <v>133.02207000000001</v>
+        <v>193.47896</v>
       </c>
       <c r="AY57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ57" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA57" s="15">
-        <v>43.044249999999998</v>
+        <v>65.029849999999996</v>
       </c>
       <c r="BB57" s="15">
-        <v>122.36077</v>
+        <v>176.88005000000001</v>
       </c>
     </row>
     <row r="58" spans="1:54" ht="55.5" customHeight="1">
       <c r="A58" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>191</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G58" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H58" s="15" t="s">
@@ -11535,66 +11535,66 @@
       <c r="AO59" s="15">
         <v>47.482779999999998</v>
       </c>
       <c r="AP59" s="15">
         <v>23.346720000000001</v>
       </c>
       <c r="AQ59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS59" s="15">
         <v>9.7795299999999994</v>
       </c>
       <c r="AT59" s="15">
         <v>11.22504</v>
       </c>
       <c r="AU59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW59" s="15">
-        <v>0.10756</v>
+        <v>0.13220000000000001</v>
       </c>
       <c r="AX59" s="15">
-        <v>1.4994799999999999</v>
+        <v>1.7549699999999999</v>
       </c>
       <c r="AY59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ59" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA59" s="15">
-        <v>2.79861</v>
+        <v>2.8023600000000002</v>
       </c>
       <c r="BB59" s="15">
-        <v>21.09235</v>
+        <v>21.178940000000001</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="48.6" customHeight="1">
       <c r="A60" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="17">
         <v>3.3899999999999998E-3</v>
       </c>
       <c r="F60" s="17">
         <v>0.10299999999999999</v>
       </c>
       <c r="G60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H60" s="15" t="s">
@@ -11711,54 +11711,54 @@
       <c r="AS60" s="15">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AT60" s="15">
         <v>0.81093000000000004</v>
       </c>
       <c r="AU60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW60" s="15">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="AX60" s="15">
         <v>0.24384</v>
       </c>
       <c r="AY60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ60" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA60" s="15">
-        <v>1.4999999999999999E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="BB60" s="15">
-        <v>0.23538999999999999</v>
+        <v>0.28514</v>
       </c>
     </row>
     <row r="61" spans="1:54" ht="45">
       <c r="A61" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>194</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E61" s="17">
         <v>33.234839999999998</v>
       </c>
       <c r="F61" s="17">
         <v>99.985140000000001</v>
       </c>
       <c r="G61" s="18">
         <v>4.5</v>
       </c>
       <c r="H61" s="18">
@@ -11863,66 +11863,66 @@
       <c r="AO61" s="15">
         <v>65.147210000000001</v>
       </c>
       <c r="AP61" s="15">
         <v>490.37121999999999</v>
       </c>
       <c r="AQ61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS61" s="15">
         <v>118.71996</v>
       </c>
       <c r="AT61" s="15">
         <v>1277.1261400000001</v>
       </c>
       <c r="AU61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV61" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW61" s="15">
-        <v>27.903860000000002</v>
+        <v>30.779440000000001</v>
       </c>
       <c r="AX61" s="15">
-        <v>255.04436999999999</v>
+        <v>292.40316999999999</v>
       </c>
       <c r="AY61" s="15">
         <v>0.16</v>
       </c>
       <c r="AZ61" s="15">
         <v>2.9912100000000001</v>
       </c>
       <c r="BA61" s="15">
-        <v>9.9452400000000001</v>
+        <v>12.49277</v>
       </c>
       <c r="BB61" s="15">
-        <v>137.39784</v>
+        <v>173.11610999999999</v>
       </c>
     </row>
     <row r="62" spans="1:54">
       <c r="A62" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C62" s="17">
         <v>11.7409</v>
       </c>
       <c r="D62" s="17">
         <v>59.293999999999997</v>
       </c>
       <c r="E62" s="17">
         <v>53.540619999999997</v>
       </c>
       <c r="F62" s="17">
         <v>522.10617000000002</v>
       </c>
       <c r="G62" s="18">
         <v>10.46285</v>
       </c>
       <c r="H62" s="18">
@@ -12021,72 +12021,72 @@
       <c r="AM62" s="15">
         <v>47.123080000000002</v>
       </c>
       <c r="AN62" s="15">
         <v>263.13267000000002</v>
       </c>
       <c r="AO62" s="15">
         <v>23.13748</v>
       </c>
       <c r="AP62" s="15">
         <v>238.30539999999999</v>
       </c>
       <c r="AQ62" s="15">
         <v>67.159400000000005</v>
       </c>
       <c r="AR62" s="15">
         <v>471.40321</v>
       </c>
       <c r="AS62" s="15">
         <v>20.990449999999999</v>
       </c>
       <c r="AT62" s="15">
         <v>289.93853000000001</v>
       </c>
       <c r="AU62" s="15">
-        <v>13.41446</v>
+        <v>26.956140000000001</v>
       </c>
       <c r="AV62" s="15">
-        <v>90.678849999999997</v>
+        <v>193.92991000000001</v>
       </c>
       <c r="AW62" s="15">
-        <v>4.7332900000000002</v>
+        <v>6.1733099999999999</v>
       </c>
       <c r="AX62" s="15">
-        <v>64.926119999999997</v>
+        <v>84.157219999999995</v>
       </c>
       <c r="AY62" s="15">
-        <v>16.5975</v>
+        <v>27.727699999999999</v>
       </c>
       <c r="AZ62" s="15">
-        <v>106.41578</v>
+        <v>172.48285000000001</v>
       </c>
       <c r="BA62" s="15">
-        <v>3.9133</v>
+        <v>5.9725999999999999</v>
       </c>
       <c r="BB62" s="15">
-        <v>59.434109999999997</v>
+        <v>100.13659</v>
       </c>
     </row>
     <row r="63" spans="1:54">
       <c r="A63" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>196</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H63" s="15" t="s">
@@ -12355,66 +12355,66 @@
       <c r="AO64" s="15">
         <v>2.26336</v>
       </c>
       <c r="AP64" s="15">
         <v>15.431100000000001</v>
       </c>
       <c r="AQ64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS64" s="15">
         <v>3.5670700000000002</v>
       </c>
       <c r="AT64" s="15">
         <v>32.367319999999999</v>
       </c>
       <c r="AU64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV64" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW64" s="15">
-        <v>0.70486000000000004</v>
+        <v>0.74780000000000002</v>
       </c>
       <c r="AX64" s="15">
-        <v>5.9753999999999996</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>6.3076499999999998</v>
+      </c>
+      <c r="AY64" s="15">
+        <v>0.45</v>
+      </c>
+      <c r="AZ64" s="15">
+        <v>2.77298</v>
       </c>
       <c r="BA64" s="15">
-        <v>0.92589999999999995</v>
+        <v>1.25098</v>
       </c>
       <c r="BB64" s="15">
-        <v>9.3088200000000008</v>
+        <v>12.14312</v>
       </c>
     </row>
     <row r="65" spans="1:54">
       <c r="A65" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>198</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="17">
         <v>4.0157299999999996</v>
       </c>
       <c r="F65" s="17">
         <v>20.950330000000001</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H65" s="15" t="s">
@@ -12683,66 +12683,66 @@
       <c r="AO66" s="15">
         <v>0.19419</v>
       </c>
       <c r="AP66" s="15">
         <v>2.0641099999999999</v>
       </c>
       <c r="AQ66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS66" s="15">
         <v>0.45506999999999997</v>
       </c>
       <c r="AT66" s="15">
         <v>4.0074899999999998</v>
       </c>
       <c r="AU66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW66" s="15">
-        <v>8.9130000000000001E-2</v>
+        <v>0.10795</v>
       </c>
       <c r="AX66" s="15">
-        <v>0.97916000000000003</v>
+        <v>1.1742999999999999</v>
       </c>
       <c r="AY66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ66" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA66" s="15">
-        <v>0.15221999999999999</v>
+        <v>0.18082000000000001</v>
       </c>
       <c r="BB66" s="15">
-        <v>1.8082100000000001</v>
+        <v>2.15394</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>200</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E67" s="17">
         <v>1.2200000000000001E-2</v>
       </c>
       <c r="F67" s="17">
         <v>0.40382000000000001</v>
       </c>
       <c r="G67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H67" s="15" t="s">
@@ -12847,66 +12847,66 @@
       <c r="AO67" s="15">
         <v>0.19903000000000001</v>
       </c>
       <c r="AP67" s="15">
         <v>2.5249899999999998</v>
       </c>
       <c r="AQ67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS67" s="15">
         <v>0.30149999999999999</v>
       </c>
       <c r="AT67" s="15">
         <v>6.3072999999999997</v>
       </c>
       <c r="AU67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW67" s="15">
-        <v>5.1130000000000002E-2</v>
+        <v>5.6730000000000003E-2</v>
       </c>
       <c r="AX67" s="15">
-        <v>1.0585899999999999</v>
+        <v>1.1657</v>
       </c>
       <c r="AY67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ67" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA67" s="15">
-        <v>0.11788999999999999</v>
+        <v>0.19736999999999999</v>
       </c>
       <c r="BB67" s="15">
-        <v>2.6927599999999998</v>
+        <v>4.23569</v>
       </c>
     </row>
     <row r="68" spans="1:54">
       <c r="A68" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="17">
         <v>1.1039999999999999E-2</v>
       </c>
       <c r="F68" s="17">
         <v>0.29631999999999997</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H68" s="15" t="s">
@@ -13015,54 +13015,54 @@
       <c r="AS68" s="15">
         <v>0.10636</v>
       </c>
       <c r="AT68" s="15">
         <v>0.87983999999999996</v>
       </c>
       <c r="AU68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW68" s="15">
         <v>1.3849999999999999E-2</v>
       </c>
       <c r="AX68" s="15">
         <v>0.17785000000000001</v>
       </c>
       <c r="AY68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ68" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA68" s="15">
-        <v>1.7229999999999999E-2</v>
+        <v>2.0480000000000002E-2</v>
       </c>
       <c r="BB68" s="15">
-        <v>0.37504999999999999</v>
+        <v>0.44732</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="33.75">
       <c r="A69" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>202</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="17">
         <v>11.20074</v>
       </c>
       <c r="F69" s="17">
         <v>11.75539</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H69" s="15" t="s">
@@ -13167,66 +13167,66 @@
       <c r="AO69" s="15">
         <v>24.321670000000001</v>
       </c>
       <c r="AP69" s="15">
         <v>20.340119999999999</v>
       </c>
       <c r="AQ69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS69" s="15">
         <v>0.45635999999999999</v>
       </c>
       <c r="AT69" s="15">
         <v>2.61829</v>
       </c>
       <c r="AU69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV69" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW69" s="15">
-        <v>7.7560000000000004E-2</v>
+        <v>8.1369999999999998E-2</v>
       </c>
       <c r="AX69" s="15">
-        <v>0.54915000000000003</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>0.57816999999999996</v>
+      </c>
+      <c r="AY69" s="15">
+        <v>0.03</v>
+      </c>
+      <c r="AZ69" s="15">
+        <v>0.20180999999999999</v>
       </c>
       <c r="BA69" s="15">
-        <v>9.919E-2</v>
+        <v>0.13730999999999999</v>
       </c>
       <c r="BB69" s="15">
-        <v>0.92757000000000001</v>
+        <v>1.22112</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="30" customHeight="1">
       <c r="A70" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="17">
         <v>9.0634099999999993</v>
       </c>
       <c r="F70" s="17">
         <v>50.187170000000002</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H70" s="15" t="s">
@@ -13324,73 +13324,73 @@
       </c>
       <c r="AM70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AN70" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AO70" s="15">
         <v>4.9395300000000004</v>
       </c>
       <c r="AP70" s="15">
         <v>34.910290000000003</v>
       </c>
       <c r="AQ70" s="15">
         <v>0.47249999999999998</v>
       </c>
       <c r="AR70" s="15">
         <v>3.1023700000000001</v>
       </c>
       <c r="AS70" s="15">
         <v>3.5344600000000002</v>
       </c>
       <c r="AT70" s="15">
         <v>43.554360000000003</v>
       </c>
-      <c r="AU70" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AU70" s="15">
+        <v>0.47249999999999998</v>
+      </c>
+      <c r="AV70" s="15">
+        <v>3.1023700000000001</v>
       </c>
       <c r="AW70" s="15">
-        <v>0.62251000000000001</v>
+        <v>0.98624000000000001</v>
       </c>
       <c r="AX70" s="15">
-        <v>8.0129900000000003</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>12.58478</v>
+      </c>
+      <c r="AY70" s="15">
+        <v>1.002</v>
+      </c>
+      <c r="AZ70" s="15">
+        <v>2.9688400000000001</v>
       </c>
       <c r="BA70" s="15">
-        <v>0.86941999999999997</v>
+        <v>1.13419</v>
       </c>
       <c r="BB70" s="15">
-        <v>13.20961</v>
+        <v>17.383040000000001</v>
       </c>
     </row>
     <row r="71" spans="1:54" ht="18" customHeight="1">
       <c r="A71" s="28" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>204</v>
       </c>
       <c r="C71" s="17">
         <v>13646.97</v>
       </c>
       <c r="D71" s="17">
         <v>2848.9974200000001</v>
       </c>
       <c r="E71" s="17">
         <v>525.76199999999994</v>
       </c>
       <c r="F71" s="17">
         <v>188.63245000000001</v>
       </c>
       <c r="G71" s="18">
         <v>30568.6</v>
       </c>
       <c r="H71" s="18">
@@ -13489,72 +13489,72 @@
       <c r="AM71" s="15">
         <v>2096</v>
       </c>
       <c r="AN71" s="15">
         <v>808.87824999999998</v>
       </c>
       <c r="AO71" s="15">
         <v>815.44899999999996</v>
       </c>
       <c r="AP71" s="15">
         <v>241.41740999999999</v>
       </c>
       <c r="AQ71" s="15">
         <v>128059.166</v>
       </c>
       <c r="AR71" s="15">
         <v>23961.184420000001</v>
       </c>
       <c r="AS71" s="15">
         <v>572.01620000000003</v>
       </c>
       <c r="AT71" s="15">
         <v>177.49268000000001</v>
       </c>
       <c r="AU71" s="15">
-        <v>14164.7</v>
+        <v>22041.55</v>
       </c>
       <c r="AV71" s="15">
-        <v>3984.7685799999999</v>
+        <v>6213.4023299999999</v>
       </c>
       <c r="AW71" s="15">
-        <v>305.2432</v>
+        <v>320.50319999999999</v>
       </c>
       <c r="AX71" s="15">
-        <v>76.090850000000003</v>
+        <v>84.587969999999999</v>
       </c>
       <c r="AY71" s="15">
-        <v>26228.547999999999</v>
+        <v>34642.214</v>
       </c>
       <c r="AZ71" s="15">
-        <v>8016.8485799999999</v>
+        <v>10684.947169999999</v>
       </c>
       <c r="BA71" s="15">
-        <v>192.69</v>
+        <v>240.19</v>
       </c>
       <c r="BB71" s="15">
-        <v>67.852119999999999</v>
+        <v>90.359309999999994</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
       <c r="A72" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="17">
         <v>2699.5209</v>
       </c>
       <c r="F72" s="17">
         <v>416.28043000000002</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H72" s="15" t="s">
@@ -13659,54 +13659,54 @@
       <c r="AO72" s="15">
         <v>347.10120000000001</v>
       </c>
       <c r="AP72" s="15">
         <v>79.256979999999999</v>
       </c>
       <c r="AQ72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS72" s="15">
         <v>72.228399999999993</v>
       </c>
       <c r="AT72" s="15">
         <v>23.31926</v>
       </c>
       <c r="AU72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW72" s="15">
-        <v>67.328199999999995</v>
+        <v>68.579800000000006</v>
       </c>
       <c r="AX72" s="15">
-        <v>14.45872</v>
+        <v>16.725999999999999</v>
       </c>
       <c r="AY72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ72" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA72" s="15">
         <v>0.78779999999999994</v>
       </c>
       <c r="BB72" s="15">
         <v>1.51501</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>206</v>
       </c>
       <c r="C73" s="17">
         <v>1026.1959999999999</v>
       </c>
       <c r="D73" s="17">
@@ -13823,66 +13823,66 @@
       <c r="AO73" s="15">
         <v>1370.7899</v>
       </c>
       <c r="AP73" s="15">
         <v>471.24644000000001</v>
       </c>
       <c r="AQ73" s="15">
         <v>11.588800000000001</v>
       </c>
       <c r="AR73" s="15">
         <v>8.8408200000000008</v>
       </c>
       <c r="AS73" s="15">
         <v>1072.88201</v>
       </c>
       <c r="AT73" s="15">
         <v>429.24524000000002</v>
       </c>
       <c r="AU73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW73" s="15">
-        <v>322.8897</v>
+        <v>366.51172000000003</v>
       </c>
       <c r="AX73" s="15">
-        <v>128.21208999999999</v>
+        <v>144.46728999999999</v>
       </c>
       <c r="AY73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ73" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA73" s="15">
-        <v>229.24477999999999</v>
+        <v>480.09658000000002</v>
       </c>
       <c r="BB73" s="15">
-        <v>102.38032</v>
+        <v>216.22021000000001</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="45">
       <c r="A74" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>207</v>
       </c>
       <c r="C74" s="17">
         <v>7.8559999999999999</v>
       </c>
       <c r="D74" s="17">
         <v>4.2838500000000002</v>
       </c>
       <c r="E74" s="17">
         <v>1390.9933699999999</v>
       </c>
       <c r="F74" s="17">
         <v>771.09015999999997</v>
       </c>
       <c r="G74" s="18">
         <v>36.238999999999997</v>
       </c>
       <c r="H74" s="18">
@@ -13987,66 +13987,66 @@
       <c r="AO74" s="15">
         <v>832.7328</v>
       </c>
       <c r="AP74" s="15">
         <v>359.89148999999998</v>
       </c>
       <c r="AQ74" s="15">
         <v>2.3039999999999998</v>
       </c>
       <c r="AR74" s="15">
         <v>1.33775</v>
       </c>
       <c r="AS74" s="15">
         <v>564.22990000000004</v>
       </c>
       <c r="AT74" s="15">
         <v>312.89958000000001</v>
       </c>
       <c r="AU74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW74" s="15">
-        <v>103.86660000000001</v>
+        <v>128.33699999999999</v>
       </c>
       <c r="AX74" s="15">
-        <v>53.768349999999998</v>
+        <v>66.757729999999995</v>
       </c>
       <c r="AY74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ74" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA74" s="15">
-        <v>147.26920000000001</v>
+        <v>371.9443</v>
       </c>
       <c r="BB74" s="15">
-        <v>93.667850000000001</v>
+        <v>207.53373999999999</v>
       </c>
     </row>
     <row r="75" spans="1:54" ht="22.5">
       <c r="A75" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>208</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E75" s="17">
         <v>18.626000000000001</v>
       </c>
       <c r="F75" s="17">
         <v>16.460999999999999</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H75" s="15" t="s">
@@ -14315,54 +14315,54 @@
       <c r="AO76" s="15">
         <v>1.1312</v>
       </c>
       <c r="AP76" s="15">
         <v>3.5606</v>
       </c>
       <c r="AQ76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS76" s="15">
         <v>0.67620000000000002</v>
       </c>
       <c r="AT76" s="15">
         <v>2.61503</v>
       </c>
       <c r="AU76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW76" s="15">
-        <v>0.10440000000000001</v>
+        <v>0.30359999999999998</v>
       </c>
       <c r="AX76" s="15">
-        <v>0.39429999999999998</v>
+        <v>1.01647</v>
       </c>
       <c r="AY76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ76" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA76" s="15">
         <v>4.4400000000000002E-2</v>
       </c>
       <c r="BB76" s="15">
         <v>0.13974</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="21" customHeight="1">
       <c r="A77" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C77" s="17">
         <v>339.43</v>
       </c>
       <c r="D77" s="17">
@@ -14635,66 +14635,66 @@
       <c r="AO78" s="15">
         <v>15</v>
       </c>
       <c r="AP78" s="15">
         <v>29.084440000000001</v>
       </c>
       <c r="AQ78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS78" s="15">
         <v>26.344999999999999</v>
       </c>
       <c r="AT78" s="15">
         <v>50.676879999999997</v>
       </c>
       <c r="AU78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW78" s="15">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AX78" s="15">
-        <v>9.9120500000000007</v>
+        <v>20.0307</v>
       </c>
       <c r="AY78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ78" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA78" s="15">
-        <v>0.6</v>
+        <v>5.6</v>
       </c>
       <c r="BB78" s="15">
-        <v>1.8</v>
+        <v>11.115019999999999</v>
       </c>
     </row>
     <row r="79" spans="1:54" ht="35.25" customHeight="1">
       <c r="A79" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>212</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E79" s="17">
         <v>20.633800000000001</v>
       </c>
       <c r="F79" s="17">
         <v>10.699</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H79" s="15" t="s">
@@ -14799,54 +14799,54 @@
       <c r="AO79" s="15">
         <v>0.57840000000000003</v>
       </c>
       <c r="AP79" s="15">
         <v>2.7870599999999999</v>
       </c>
       <c r="AQ79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS79" s="15">
         <v>1.1206</v>
       </c>
       <c r="AT79" s="15">
         <v>3.2935400000000001</v>
       </c>
       <c r="AU79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW79" s="15">
-        <v>0.60099999999999998</v>
+        <v>0.73839999999999995</v>
       </c>
       <c r="AX79" s="15">
-        <v>0.71008000000000004</v>
+        <v>1.45651</v>
       </c>
       <c r="AY79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ79" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA79" s="15">
         <v>8.1799999999999998E-2</v>
       </c>
       <c r="BB79" s="15">
         <v>0.54503999999999997</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="30" customHeight="1">
       <c r="A80" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>213</v>
       </c>
       <c r="C80" s="17">
         <v>34.1</v>
       </c>
       <c r="D80" s="17">
@@ -15291,66 +15291,66 @@
       <c r="AO82" s="15">
         <v>0.04</v>
       </c>
       <c r="AP82" s="15">
         <v>4.8596500000000002</v>
       </c>
       <c r="AQ82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS82" s="15">
         <v>0.10730000000000001</v>
       </c>
       <c r="AT82" s="15">
         <v>9.6976099999999992</v>
       </c>
       <c r="AU82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW82" s="15">
-        <v>2.6460000000000001E-2</v>
+        <v>3.5889999999999998E-2</v>
       </c>
       <c r="AX82" s="15">
-        <v>3.2748499999999998</v>
+        <v>3.95879</v>
       </c>
       <c r="AY82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ82" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA82" s="15">
-        <v>1.3339999999999999E-2</v>
+        <v>1.7340000000000001E-2</v>
       </c>
       <c r="BB82" s="15">
-        <v>1.6913899999999999</v>
+        <v>1.7237800000000001</v>
       </c>
     </row>
     <row r="83" spans="1:54" ht="39.6" customHeight="1">
       <c r="A83" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>216</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="17">
         <v>0.38</v>
       </c>
       <c r="F83" s="17">
         <v>5.4029999999999996</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H83" s="15" t="s">
@@ -15466,55 +15466,55 @@
       </c>
       <c r="AS83" s="15">
         <v>1.6759999999999999</v>
       </c>
       <c r="AT83" s="15">
         <v>10.203340000000001</v>
       </c>
       <c r="AU83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW83" s="15">
         <v>0.36599999999999999</v>
       </c>
       <c r="AX83" s="15">
         <v>2.51769</v>
       </c>
       <c r="AY83" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ83" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA83" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA83" s="15">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="BB83" s="15">
+        <v>0.20926</v>
       </c>
     </row>
     <row r="84" spans="1:54" ht="22.5">
       <c r="A84" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E84" s="17">
         <v>4884.1000000000004</v>
       </c>
       <c r="F84" s="17">
         <v>3312.1819999999998</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H84" s="15" t="s">
@@ -15783,54 +15783,54 @@
       <c r="AO85" s="15">
         <v>5.7700000000000001E-2</v>
       </c>
       <c r="AP85" s="15">
         <v>0.51102999999999998</v>
       </c>
       <c r="AQ85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS85" s="15">
         <v>0.12570000000000001</v>
       </c>
       <c r="AT85" s="15">
         <v>1.1697599999999999</v>
       </c>
       <c r="AU85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW85" s="15">
-        <v>1.77E-2</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="AX85" s="15">
-        <v>0.12665999999999999</v>
+        <v>0.22883999999999999</v>
       </c>
       <c r="AY85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ85" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA85" s="15">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="BB85" s="15">
         <v>0.28996</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="22.5">
       <c r="A86" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>219</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="15" t="s">
@@ -15947,66 +15947,66 @@
       <c r="AO86" s="15">
         <v>17.42137</v>
       </c>
       <c r="AP86" s="15">
         <v>80.743309999999994</v>
       </c>
       <c r="AQ86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS86" s="15">
         <v>1.69702</v>
       </c>
       <c r="AT86" s="15">
         <v>17.26595</v>
       </c>
       <c r="AU86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW86" s="15">
-        <v>0.20199</v>
+        <v>0.24091000000000001</v>
       </c>
       <c r="AX86" s="15">
-        <v>2.1701100000000002</v>
+        <v>3.27169</v>
       </c>
       <c r="AY86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ86" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA86" s="15">
-        <v>0.69038999999999995</v>
+        <v>0.83472999999999997</v>
       </c>
       <c r="BB86" s="15">
-        <v>5.9507199999999996</v>
+        <v>8.9537099999999992</v>
       </c>
     </row>
     <row r="87" spans="1:54" ht="56.25">
       <c r="A87" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>220</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H87" s="15" t="s">
@@ -16111,66 +16111,66 @@
       <c r="AO87" s="15">
         <v>0.69</v>
       </c>
       <c r="AP87" s="15">
         <v>6.6506400000000001</v>
       </c>
       <c r="AQ87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS87" s="15">
         <v>3.47438</v>
       </c>
       <c r="AT87" s="15">
         <v>19.78537</v>
       </c>
       <c r="AU87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW87" s="15">
-        <v>0.13450000000000001</v>
+        <v>1.73838</v>
       </c>
       <c r="AX87" s="15">
-        <v>0.83179000000000003</v>
+        <v>10.128270000000001</v>
       </c>
       <c r="AY87" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ87" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA87" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA87" s="15">
+        <v>0.12</v>
+      </c>
+      <c r="BB87" s="15">
+        <v>0.52632000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="22.5">
       <c r="A88" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>221</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E88" s="17">
         <v>7809.6549999999997</v>
       </c>
       <c r="F88" s="17">
         <v>6675.3130700000002</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H88" s="15" t="s">
@@ -16439,66 +16439,66 @@
       <c r="AO89" s="15">
         <v>13251.418110000001</v>
       </c>
       <c r="AP89" s="15">
         <v>11559.12527</v>
       </c>
       <c r="AQ89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS89" s="15">
         <v>15015.19929</v>
       </c>
       <c r="AT89" s="15">
         <v>17733.541450000001</v>
       </c>
       <c r="AU89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW89" s="15">
-        <v>2056.5403999999999</v>
+        <v>3438.05546</v>
       </c>
       <c r="AX89" s="15">
-        <v>2290.7338800000002</v>
+        <v>3996.5955899999999</v>
       </c>
       <c r="AY89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ89" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA89" s="15">
-        <v>364.86714000000001</v>
+        <v>1302.3310300000001</v>
       </c>
       <c r="BB89" s="15">
-        <v>450.03201999999999</v>
+        <v>1625.81774</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="33.75">
       <c r="A90" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>223</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H90" s="15" t="s">
@@ -16603,66 +16603,66 @@
       <c r="AO90" s="15">
         <v>1.1420399999999999</v>
       </c>
       <c r="AP90" s="15">
         <v>6.6628499999999997</v>
       </c>
       <c r="AQ90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS90" s="15">
         <v>1.7662500000000001</v>
       </c>
       <c r="AT90" s="15">
         <v>14.73265</v>
       </c>
       <c r="AU90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW90" s="15">
-        <v>0.91247999999999996</v>
+        <v>1.08324</v>
       </c>
       <c r="AX90" s="15">
-        <v>4.7648000000000001</v>
+        <v>6.4477399999999996</v>
       </c>
       <c r="AY90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ90" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA90" s="15">
-        <v>0.12039</v>
+        <v>0.27999000000000002</v>
       </c>
       <c r="BB90" s="15">
-        <v>1.53691</v>
+        <v>3.7728899999999999</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="33.75">
       <c r="A91" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>224</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E91" s="17">
         <v>1824.58</v>
       </c>
       <c r="F91" s="17">
         <v>1099.433</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H91" s="15" t="s">
@@ -16779,54 +16779,54 @@
       <c r="AS91" s="15">
         <v>199.3398</v>
       </c>
       <c r="AT91" s="15">
         <v>244.61023</v>
       </c>
       <c r="AU91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW91" s="15">
         <v>9.3600000000000003E-2</v>
       </c>
       <c r="AX91" s="15">
         <v>0.14785999999999999</v>
       </c>
       <c r="AY91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ91" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA91" s="15">
-        <v>9.3600000000000003E-2</v>
+        <v>586.12599999999998</v>
       </c>
       <c r="BB91" s="15">
-        <v>0.1464</v>
+        <v>694.89328999999998</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="33.75">
       <c r="A92" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E92" s="17">
         <v>23.017389999999999</v>
       </c>
       <c r="F92" s="17">
         <v>59.935040000000001</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H92" s="15" t="s">
@@ -16931,66 +16931,66 @@
       <c r="AO92" s="15">
         <v>88.033090000000001</v>
       </c>
       <c r="AP92" s="15">
         <v>242.26220000000001</v>
       </c>
       <c r="AQ92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS92" s="15">
         <v>49.119810000000001</v>
       </c>
       <c r="AT92" s="15">
         <v>334.08264000000003</v>
       </c>
       <c r="AU92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW92" s="15">
-        <v>10.035830000000001</v>
+        <v>13.890230000000001</v>
       </c>
       <c r="AX92" s="15">
-        <v>67.19641</v>
+        <v>90.501019999999997</v>
       </c>
       <c r="AY92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ92" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA92" s="15">
-        <v>15.86307</v>
+        <v>19.66291</v>
       </c>
       <c r="BB92" s="15">
-        <v>134.26545999999999</v>
+        <v>166.32461000000001</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="56.25">
       <c r="A93" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>226</v>
       </c>
       <c r="C93" s="17">
         <v>1152.691</v>
       </c>
       <c r="D93" s="17">
         <v>1515.146</v>
       </c>
       <c r="E93" s="17">
         <v>906.80280000000005</v>
       </c>
       <c r="F93" s="17">
         <v>841.52666999999997</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H93" s="15" t="s">
@@ -17095,66 +17095,66 @@
       <c r="AO93" s="15">
         <v>4.054E-2</v>
       </c>
       <c r="AP93" s="15">
         <v>0.50712000000000002</v>
       </c>
       <c r="AQ93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS93" s="15">
         <v>0.71331</v>
       </c>
       <c r="AT93" s="15">
         <v>11.315110000000001</v>
       </c>
       <c r="AU93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW93" s="15">
-        <v>2.7699999999999999E-3</v>
+        <v>8.1269999999999995E-2</v>
       </c>
       <c r="AX93" s="15">
-        <v>5.0169999999999999E-2</v>
+        <v>2.4140199999999998</v>
       </c>
       <c r="AY93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ93" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA93" s="15">
-        <v>0</v>
+        <v>1.108E-2</v>
       </c>
       <c r="BB93" s="15">
-        <v>0</v>
+        <v>0.21945999999999999</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="49.9" customHeight="1">
       <c r="A94" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="14" t="s">
         <v>227</v>
       </c>
       <c r="C94" s="17">
         <v>1245.2529999999999</v>
       </c>
       <c r="D94" s="17">
         <v>1422.8219999999999</v>
       </c>
       <c r="E94" s="17">
         <v>2083.4189999999999</v>
       </c>
       <c r="F94" s="17">
         <v>1888.73739</v>
       </c>
       <c r="G94" s="18">
         <v>5616.8342400000001</v>
       </c>
       <c r="H94" s="18">
@@ -17253,72 +17253,72 @@
       <c r="AM94" s="15">
         <v>6166.92004</v>
       </c>
       <c r="AN94" s="15">
         <v>7217.8384500000002</v>
       </c>
       <c r="AO94" s="15">
         <v>1253.539</v>
       </c>
       <c r="AP94" s="15">
         <v>1575.0024599999999</v>
       </c>
       <c r="AQ94" s="15">
         <v>10719.62111</v>
       </c>
       <c r="AR94" s="15">
         <v>14997.97582</v>
       </c>
       <c r="AS94" s="15">
         <v>994.63126999999997</v>
       </c>
       <c r="AT94" s="15">
         <v>1481.9384299999999</v>
       </c>
       <c r="AU94" s="15">
-        <v>2831.2245200000002</v>
+        <v>3645.6872499999999</v>
       </c>
       <c r="AV94" s="15">
-        <v>4078.7214399999998</v>
+        <v>5305.8459999999995</v>
       </c>
       <c r="AW94" s="15">
-        <v>317.89159000000001</v>
+        <v>355.15075000000002</v>
       </c>
       <c r="AX94" s="15">
-        <v>401.80605000000003</v>
+        <v>482.46843999999999</v>
       </c>
       <c r="AY94" s="15">
-        <v>3457.1703400000001</v>
+        <v>4654.8579</v>
       </c>
       <c r="AZ94" s="15">
-        <v>5150.7214299999996</v>
+        <v>6947.6195900000002</v>
       </c>
       <c r="BA94" s="15">
-        <v>140.40373</v>
+        <v>200.2706</v>
       </c>
       <c r="BB94" s="15">
-        <v>279.93756999999999</v>
+        <v>375.14321999999999</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="28.15" customHeight="1">
       <c r="A95" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>228</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="17">
         <v>5361.2692100000004</v>
       </c>
       <c r="F95" s="17">
         <v>7905.6134400000001</v>
       </c>
       <c r="G95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H95" s="15" t="s">
@@ -17423,66 +17423,66 @@
       <c r="AO95" s="15">
         <v>3967.3990100000001</v>
       </c>
       <c r="AP95" s="15">
         <v>12517.605519999999</v>
       </c>
       <c r="AQ95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS95" s="15">
         <v>2931.22174</v>
       </c>
       <c r="AT95" s="15">
         <v>10306.72921</v>
       </c>
       <c r="AU95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW95" s="15">
-        <v>587.92984000000001</v>
+        <v>756.10427000000004</v>
       </c>
       <c r="AX95" s="15">
-        <v>1851.0819899999999</v>
+        <v>2364.6429600000001</v>
       </c>
       <c r="AY95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ95" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA95" s="15">
-        <v>533.16872000000001</v>
+        <v>722.12648000000002</v>
       </c>
       <c r="BB95" s="15">
-        <v>1837.7744399999999</v>
+        <v>2574.3232499999999</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="22.15" customHeight="1">
       <c r="A96" s="28" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>229</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="17">
         <v>441.76328999999998</v>
       </c>
       <c r="F96" s="17">
         <v>771.99815000000001</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H96" s="15" t="s">
@@ -17587,66 +17587,66 @@
       <c r="AO96" s="15">
         <v>576.23240999999996</v>
       </c>
       <c r="AP96" s="15">
         <v>1776.6228599999999</v>
       </c>
       <c r="AQ96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS96" s="15">
         <v>615.79079999999999</v>
       </c>
       <c r="AT96" s="15">
         <v>1948.1564499999999</v>
       </c>
       <c r="AU96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW96" s="15">
-        <v>140.12961000000001</v>
+        <v>175.11109999999999</v>
       </c>
       <c r="AX96" s="15">
-        <v>379.79117000000002</v>
+        <v>495.12403999999998</v>
       </c>
       <c r="AY96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ96" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA96" s="15">
-        <v>174.63745</v>
+        <v>257.86702000000002</v>
       </c>
       <c r="BB96" s="15">
-        <v>659.65503000000001</v>
+        <v>971.35661000000005</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="27" customHeight="1">
       <c r="A97" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E97" s="17">
         <v>2E-3</v>
       </c>
       <c r="F97" s="17">
         <v>9.9879999999999997E-2</v>
       </c>
       <c r="G97" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H97" s="15" t="s">
@@ -17915,66 +17915,66 @@
       <c r="AO98" s="15">
         <v>287.65383000000003</v>
       </c>
       <c r="AP98" s="15">
         <v>1206.88057</v>
       </c>
       <c r="AQ98" s="15">
         <v>0.8</v>
       </c>
       <c r="AR98" s="15">
         <v>296</v>
       </c>
       <c r="AS98" s="15">
         <v>293.31484999999998</v>
       </c>
       <c r="AT98" s="15">
         <v>1347.1475499999999</v>
       </c>
       <c r="AU98" s="15">
         <v>0.3</v>
       </c>
       <c r="AV98" s="15">
         <v>111</v>
       </c>
       <c r="AW98" s="15">
-        <v>121.76130999999999</v>
+        <v>152.50986</v>
       </c>
       <c r="AX98" s="15">
-        <v>443.34312999999997</v>
+        <v>535.93129999999996</v>
       </c>
       <c r="AY98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ98" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA98" s="15">
-        <v>36.306609999999999</v>
+        <v>41.253720000000001</v>
       </c>
       <c r="BB98" s="15">
-        <v>145.61247</v>
+        <v>195.93321</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="31.9" customHeight="1">
       <c r="A99" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>232</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E99" s="17">
         <v>11.175039999999999</v>
       </c>
       <c r="F99" s="17">
         <v>46.040779999999998</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H99" s="15" t="s">
@@ -18079,54 +18079,54 @@
       <c r="AO99" s="15">
         <v>33.902970000000003</v>
       </c>
       <c r="AP99" s="15">
         <v>132.92734999999999</v>
       </c>
       <c r="AQ99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS99" s="15">
         <v>10.353149999999999</v>
       </c>
       <c r="AT99" s="15">
         <v>82.478960000000001</v>
       </c>
       <c r="AU99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW99" s="15">
-        <v>1.4899199999999999</v>
+        <v>1.9908600000000001</v>
       </c>
       <c r="AX99" s="15">
-        <v>10.891769999999999</v>
+        <v>14.628030000000001</v>
       </c>
       <c r="AY99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ99" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA99" s="15">
         <v>0.33023999999999998</v>
       </c>
       <c r="BB99" s="15">
         <v>1.4736400000000001</v>
       </c>
     </row>
     <row r="100" spans="1:54" ht="28.9" customHeight="1">
       <c r="A100" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="14" t="s">
         <v>233</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D100" s="15" t="s">
@@ -18243,66 +18243,66 @@
       <c r="AO100" s="15">
         <v>1715.1950400000001</v>
       </c>
       <c r="AP100" s="15">
         <v>1048.7112500000001</v>
       </c>
       <c r="AQ100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS100" s="15">
         <v>3500.3421800000001</v>
       </c>
       <c r="AT100" s="15">
         <v>2254.23864</v>
       </c>
       <c r="AU100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW100" s="15">
-        <v>1262.0979</v>
+        <v>1474.9181699999999</v>
       </c>
       <c r="AX100" s="15">
-        <v>787.11314000000004</v>
+        <v>933.91165999999998</v>
       </c>
       <c r="AY100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ100" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA100" s="15">
-        <v>60.06523</v>
+        <v>77.580730000000003</v>
       </c>
       <c r="BB100" s="15">
-        <v>72.169300000000007</v>
+        <v>93.037310000000005</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="56.25">
       <c r="A101" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="17">
         <v>25.9876</v>
       </c>
       <c r="F101" s="17">
         <v>29.267510000000001</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H101" s="15" t="s">
@@ -18407,66 +18407,66 @@
       <c r="AO101" s="15">
         <v>80.818879999999993</v>
       </c>
       <c r="AP101" s="15">
         <v>67.380309999999994</v>
       </c>
       <c r="AQ101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS101" s="15">
         <v>376.26605000000001</v>
       </c>
       <c r="AT101" s="15">
         <v>298.65857999999997</v>
       </c>
       <c r="AU101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW101" s="15">
-        <v>33.830440000000003</v>
+        <v>59.994309999999999</v>
       </c>
       <c r="AX101" s="15">
-        <v>23.686869999999999</v>
+        <v>49.855840000000001</v>
       </c>
       <c r="AY101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ101" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA101" s="15">
-        <v>5.0680699999999996</v>
+        <v>10.55165</v>
       </c>
       <c r="BB101" s="15">
-        <v>4.0966800000000001</v>
+        <v>9.3758900000000001</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="33" customHeight="1">
       <c r="A102" s="28" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="14" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="17">
         <v>119.682</v>
       </c>
       <c r="D102" s="17">
         <v>142.99896000000001</v>
       </c>
       <c r="E102" s="17">
         <v>3492.5828900000001</v>
       </c>
       <c r="F102" s="17">
         <v>5275.41543</v>
       </c>
       <c r="G102" s="18">
         <v>3.7395999999999998</v>
       </c>
       <c r="H102" s="18">
@@ -18564,73 +18564,73 @@
       </c>
       <c r="AM102" s="15">
         <v>8.6019999999999999E-2</v>
       </c>
       <c r="AN102" s="15">
         <v>1.57707</v>
       </c>
       <c r="AO102" s="15">
         <v>1973.7106000000001</v>
       </c>
       <c r="AP102" s="15">
         <v>4629.5864300000003</v>
       </c>
       <c r="AQ102" s="15">
         <v>1.49675</v>
       </c>
       <c r="AR102" s="15">
         <v>31.808409999999999</v>
       </c>
       <c r="AS102" s="15">
         <v>1850.6656499999999</v>
       </c>
       <c r="AT102" s="15">
         <v>4836.5279899999996</v>
       </c>
-      <c r="AU102" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AU102" s="15">
+        <v>1.9599999999999999E-3</v>
+      </c>
+      <c r="AV102" s="15">
+        <v>4.1950000000000001E-2</v>
       </c>
       <c r="AW102" s="15">
-        <v>388.18651999999997</v>
+        <v>526.43947000000003</v>
       </c>
       <c r="AX102" s="15">
-        <v>985.97037999999998</v>
+        <v>1375.4848300000001</v>
       </c>
       <c r="AY102" s="15">
-        <v>3.9199999999999999E-2</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="AZ102" s="15">
-        <v>0.73285</v>
+        <v>0.92876999999999998</v>
       </c>
       <c r="BA102" s="15">
-        <v>373.93855000000002</v>
+        <v>503.02501000000001</v>
       </c>
       <c r="BB102" s="15">
-        <v>1040.6812500000001</v>
+        <v>1409.29935</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="22.15" customHeight="1">
       <c r="A103" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H103" s="15" t="s">
@@ -18899,66 +18899,66 @@
       <c r="AO104" s="15">
         <v>1.3100000000000001E-2</v>
       </c>
       <c r="AP104" s="15">
         <v>1.2482800000000001</v>
       </c>
       <c r="AQ104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS104" s="15">
         <v>1.1169999999999999E-2</v>
       </c>
       <c r="AT104" s="15">
         <v>0.93328</v>
       </c>
       <c r="AU104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW104" s="15">
-        <v>6.7000000000000002E-3</v>
+        <v>7.7499999999999999E-3</v>
       </c>
       <c r="AX104" s="15">
-        <v>0.38584000000000002</v>
+        <v>0.49042999999999998</v>
       </c>
       <c r="AY104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ104" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA104" s="15">
-        <v>2.0400000000000001E-3</v>
+        <v>2.2200000000000002E-3</v>
       </c>
       <c r="BB104" s="15">
-        <v>0.25341000000000002</v>
+        <v>0.27507999999999999</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
       <c r="A105" s="28" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="14" t="s">
         <v>238</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="17">
         <v>4.1055000000000001</v>
       </c>
       <c r="F105" s="17">
         <v>13.291370000000001</v>
       </c>
       <c r="G105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H105" s="15" t="s">
@@ -19063,66 +19063,66 @@
       <c r="AO105" s="15">
         <v>40.285310000000003</v>
       </c>
       <c r="AP105" s="15">
         <v>201.03044</v>
       </c>
       <c r="AQ105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS105" s="15">
         <v>35.823450000000001</v>
       </c>
       <c r="AT105" s="15">
         <v>214.27555000000001</v>
       </c>
       <c r="AU105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW105" s="15">
-        <v>13.24095</v>
+        <v>13.366849999999999</v>
       </c>
       <c r="AX105" s="15">
-        <v>74.330799999999996</v>
+        <v>75.336209999999994</v>
       </c>
       <c r="AY105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ105" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA105" s="15">
-        <v>4.4391999999999996</v>
+        <v>5.5648</v>
       </c>
       <c r="BB105" s="15">
-        <v>28.486899999999999</v>
+        <v>34.335189999999997</v>
       </c>
     </row>
     <row r="106" spans="1:54" ht="26.45" customHeight="1">
       <c r="A106" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="17">
         <v>123.37179999999999</v>
       </c>
       <c r="D106" s="17">
         <v>215.93037000000001</v>
       </c>
       <c r="E106" s="17">
         <v>7326.7621900000004</v>
       </c>
       <c r="F106" s="17">
         <v>16156.077950000001</v>
       </c>
       <c r="G106" s="18">
         <v>0.47077999999999998</v>
       </c>
       <c r="H106" s="18">
@@ -19221,72 +19221,72 @@
       <c r="AM106" s="15">
         <v>357.92072000000002</v>
       </c>
       <c r="AN106" s="15">
         <v>591.78522999999996</v>
       </c>
       <c r="AO106" s="15">
         <v>5652.3188799999998</v>
       </c>
       <c r="AP106" s="15">
         <v>17159.333569999999</v>
       </c>
       <c r="AQ106" s="15">
         <v>333.33819999999997</v>
       </c>
       <c r="AR106" s="15">
         <v>665.34762999999998</v>
       </c>
       <c r="AS106" s="15">
         <v>4389.0485799999997</v>
       </c>
       <c r="AT106" s="15">
         <v>16934.988509999999</v>
       </c>
       <c r="AU106" s="15">
-        <v>64.141919999999999</v>
+        <v>83.495919999999998</v>
       </c>
       <c r="AV106" s="15">
-        <v>119.14557000000001</v>
+        <v>164.99675999999999</v>
       </c>
       <c r="AW106" s="15">
-        <v>978.43649000000005</v>
+        <v>1297.59455</v>
       </c>
       <c r="AX106" s="15">
-        <v>3764.88816</v>
+        <v>4846.3473100000001</v>
       </c>
       <c r="AY106" s="15">
-        <v>98.757919999999999</v>
+        <v>137.75649000000001</v>
       </c>
       <c r="AZ106" s="15">
-        <v>309.59312</v>
+        <v>420.43182999999999</v>
       </c>
       <c r="BA106" s="15">
-        <v>908.65871000000004</v>
+        <v>1215.52495</v>
       </c>
       <c r="BB106" s="15">
-        <v>4055.0113000000001</v>
+        <v>5304.9350299999996</v>
       </c>
     </row>
     <row r="107" spans="1:54" ht="45">
       <c r="A107" s="28" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="14" t="s">
         <v>240</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="17">
         <v>3232.52088</v>
       </c>
       <c r="F107" s="17">
         <v>4966.6059999999998</v>
       </c>
       <c r="G107" s="18">
         <v>180.11099999999999</v>
       </c>
       <c r="H107" s="18">
@@ -19385,72 +19385,72 @@
       <c r="AM107" s="15">
         <v>3232.85</v>
       </c>
       <c r="AN107" s="15">
         <v>1616.03107</v>
       </c>
       <c r="AO107" s="15">
         <v>3762.13888</v>
       </c>
       <c r="AP107" s="15">
         <v>8294.7652899999994</v>
       </c>
       <c r="AQ107" s="15">
         <v>4230.0280000000002</v>
       </c>
       <c r="AR107" s="15">
         <v>2250.5086200000001</v>
       </c>
       <c r="AS107" s="15">
         <v>3919.2847000000002</v>
       </c>
       <c r="AT107" s="15">
         <v>10942.666450000001</v>
       </c>
       <c r="AU107" s="15">
-        <v>806.1</v>
+        <v>1255.48</v>
       </c>
       <c r="AV107" s="15">
-        <v>392.64170000000001</v>
+        <v>628.63469999999995</v>
       </c>
       <c r="AW107" s="15">
-        <v>914.22883999999999</v>
+        <v>1164.29639</v>
       </c>
       <c r="AX107" s="15">
-        <v>2473.5749700000001</v>
+        <v>3088.4751000000001</v>
       </c>
       <c r="AY107" s="15">
-        <v>1088.5419999999999</v>
+        <v>1430.6020000000001</v>
       </c>
       <c r="AZ107" s="15">
-        <v>607.39099999999996</v>
+        <v>800.91399999999999</v>
       </c>
       <c r="BA107" s="15">
-        <v>1013.8072</v>
+        <v>1287.0356099999999</v>
       </c>
       <c r="BB107" s="15">
-        <v>3139.7340399999998</v>
+        <v>4055.80915</v>
       </c>
     </row>
     <row r="108" spans="1:54" ht="34.15" customHeight="1">
       <c r="A108" s="28" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="14" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E108" s="17">
         <v>2.254</v>
       </c>
       <c r="F108" s="17">
         <v>2.1219999999999999</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H108" s="15" t="s">
@@ -19713,72 +19713,72 @@
       <c r="AM109" s="15">
         <v>25.3065</v>
       </c>
       <c r="AN109" s="15">
         <v>123.58119000000001</v>
       </c>
       <c r="AO109" s="15">
         <v>129.82497000000001</v>
       </c>
       <c r="AP109" s="15">
         <v>392.89026000000001</v>
       </c>
       <c r="AQ109" s="15">
         <v>26.706199999999999</v>
       </c>
       <c r="AR109" s="15">
         <v>141.28766999999999</v>
       </c>
       <c r="AS109" s="15">
         <v>136.68481</v>
       </c>
       <c r="AT109" s="15">
         <v>430.94644</v>
       </c>
       <c r="AU109" s="15">
-        <v>4.5044000000000004</v>
+        <v>8.60548</v>
       </c>
       <c r="AV109" s="15">
-        <v>26.549040000000002</v>
+        <v>52.320740000000001</v>
       </c>
       <c r="AW109" s="15">
-        <v>30.541620000000002</v>
+        <v>42.961199999999998</v>
       </c>
       <c r="AX109" s="15">
-        <v>87.30789</v>
+        <v>124.5879</v>
       </c>
       <c r="AY109" s="15">
-        <v>7.7214</v>
+        <v>11.85736</v>
       </c>
       <c r="AZ109" s="15">
-        <v>41.079300000000003</v>
+        <v>64.806820000000002</v>
       </c>
       <c r="BA109" s="15">
-        <v>23.090820000000001</v>
+        <v>33.701230000000002</v>
       </c>
       <c r="BB109" s="15">
-        <v>81.862870000000001</v>
+        <v>119.68362</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="52.15" customHeight="1">
       <c r="A110" s="28" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>243</v>
       </c>
       <c r="C110" s="17">
         <v>0.36</v>
       </c>
       <c r="D110" s="17">
         <v>0.4778</v>
       </c>
       <c r="E110" s="17">
         <v>13252.18405</v>
       </c>
       <c r="F110" s="17">
         <v>17890.43476</v>
       </c>
       <c r="G110" s="18">
         <v>6.3366699999999998</v>
       </c>
       <c r="H110" s="18">
@@ -19877,72 +19877,72 @@
       <c r="AM110" s="15">
         <v>89.931839999999994</v>
       </c>
       <c r="AN110" s="15">
         <v>103.56305999999999</v>
       </c>
       <c r="AO110" s="15">
         <v>12582.061820000001</v>
       </c>
       <c r="AP110" s="15">
         <v>23874.656500000001</v>
       </c>
       <c r="AQ110" s="15">
         <v>125.42089</v>
       </c>
       <c r="AR110" s="15">
         <v>247.90924999999999</v>
       </c>
       <c r="AS110" s="15">
         <v>10028.387339999999</v>
       </c>
       <c r="AT110" s="15">
         <v>23724.390459999999</v>
       </c>
       <c r="AU110" s="15">
-        <v>13.117800000000001</v>
+        <v>20.8003</v>
       </c>
       <c r="AV110" s="15">
-        <v>27.32958</v>
+        <v>39.87771</v>
       </c>
       <c r="AW110" s="15">
-        <v>2542.3440000000001</v>
+        <v>3380.7849299999998</v>
       </c>
       <c r="AX110" s="15">
-        <v>5518.7543500000002</v>
+        <v>7423.1863899999998</v>
       </c>
       <c r="AY110" s="15">
-        <v>35.220280000000002</v>
+        <v>37.720280000000002</v>
       </c>
       <c r="AZ110" s="15">
-        <v>78.670529999999999</v>
+        <v>85.149029999999996</v>
       </c>
       <c r="BA110" s="15">
-        <v>1934.99521</v>
+        <v>2592.66462</v>
       </c>
       <c r="BB110" s="15">
-        <v>5035.9282499999999</v>
+        <v>6823.7112500000003</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="36" customHeight="1">
       <c r="A111" s="28" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>244</v>
       </c>
       <c r="C111" s="17">
         <v>0.75800000000000001</v>
       </c>
       <c r="D111" s="17">
         <v>0.86948000000000003</v>
       </c>
       <c r="E111" s="17">
         <v>79.573120000000003</v>
       </c>
       <c r="F111" s="17">
         <v>99.760890000000003</v>
       </c>
       <c r="G111" s="18">
         <v>0.88800000000000001</v>
       </c>
       <c r="H111" s="18">
@@ -20047,66 +20047,66 @@
       <c r="AO111" s="15">
         <v>136.14044000000001</v>
       </c>
       <c r="AP111" s="15">
         <v>210.82021</v>
       </c>
       <c r="AQ111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS111" s="15">
         <v>98.183210000000003</v>
       </c>
       <c r="AT111" s="15">
         <v>196.86962</v>
       </c>
       <c r="AU111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW111" s="15">
-        <v>34.656059999999997</v>
+        <v>45.620240000000003</v>
       </c>
       <c r="AX111" s="15">
-        <v>54.613329999999998</v>
+        <v>78.032309999999995</v>
       </c>
       <c r="AY111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ111" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA111" s="15">
-        <v>17.513760000000001</v>
+        <v>26.08596</v>
       </c>
       <c r="BB111" s="15">
-        <v>36.06823</v>
+        <v>59.664740000000002</v>
       </c>
     </row>
     <row r="112" spans="1:54" ht="22.5">
       <c r="A112" s="28" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="14" t="s">
         <v>245</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E112" s="17">
         <v>20.578279999999999</v>
       </c>
       <c r="F112" s="17">
         <v>18.352080000000001</v>
       </c>
       <c r="G112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H112" s="15" t="s">
@@ -20211,66 +20211,66 @@
       <c r="AO112" s="15">
         <v>63.05321</v>
       </c>
       <c r="AP112" s="15">
         <v>145.76837</v>
       </c>
       <c r="AQ112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS112" s="15">
         <v>27.036729999999999</v>
       </c>
       <c r="AT112" s="15">
         <v>61.454340000000002</v>
       </c>
       <c r="AU112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW112" s="15">
-        <v>7.4198599999999999</v>
+        <v>8.4515999999999991</v>
       </c>
       <c r="AX112" s="15">
-        <v>16.556809999999999</v>
+        <v>19.09308</v>
       </c>
       <c r="AY112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ112" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA112" s="15">
-        <v>9.0549300000000006</v>
+        <v>10.65601</v>
       </c>
       <c r="BB112" s="15">
-        <v>19.257239999999999</v>
+        <v>24.700990000000001</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="22.5">
       <c r="A113" s="28" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>246</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E113" s="17">
         <v>4.976</v>
       </c>
       <c r="F113" s="17">
         <v>8.7159999999999993</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H113" s="15" t="s">
@@ -20375,66 +20375,66 @@
       <c r="AO113" s="15">
         <v>2.16838</v>
       </c>
       <c r="AP113" s="15">
         <v>4.8877300000000004</v>
       </c>
       <c r="AQ113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS113" s="15">
         <v>8.5459399999999999</v>
       </c>
       <c r="AT113" s="15">
         <v>22.716999999999999</v>
       </c>
       <c r="AU113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW113" s="15">
-        <v>0.1416</v>
+        <v>0.98314999999999997</v>
       </c>
       <c r="AX113" s="15">
-        <v>1.01922</v>
+        <v>3.56412</v>
       </c>
       <c r="AY113" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ113" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA113" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA113" s="15">
+        <v>1.3686</v>
+      </c>
+      <c r="BB113" s="15">
+        <v>3.6662599999999999</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="33.75">
       <c r="A114" s="28" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>247</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E114" s="17">
         <v>47.702930000000002</v>
       </c>
       <c r="F114" s="17">
         <v>67.769099999999995</v>
       </c>
       <c r="G114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H114" s="15" t="s">
@@ -20539,66 +20539,66 @@
       <c r="AO114" s="15">
         <v>88.568510000000003</v>
       </c>
       <c r="AP114" s="15">
         <v>134.09820999999999</v>
       </c>
       <c r="AQ114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS114" s="15">
         <v>40.852170000000001</v>
       </c>
       <c r="AT114" s="15">
         <v>74.302329999999998</v>
       </c>
       <c r="AU114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW114" s="15">
-        <v>23.419</v>
+        <v>24.669</v>
       </c>
       <c r="AX114" s="15">
-        <v>38.653759999999998</v>
+        <v>42.045580000000001</v>
       </c>
       <c r="AY114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ114" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA114" s="15">
-        <v>4.0220000000000002</v>
+        <v>4.2469999999999999</v>
       </c>
       <c r="BB114" s="15">
-        <v>7.29101</v>
+        <v>7.9745400000000002</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="39" customHeight="1">
       <c r="A115" s="28" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="14" t="s">
         <v>248</v>
       </c>
       <c r="C115" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D115" s="17">
         <v>0.16224</v>
       </c>
       <c r="E115" s="17">
         <v>719.79821000000004</v>
       </c>
       <c r="F115" s="17">
         <v>2117.9722200000001</v>
       </c>
       <c r="G115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H115" s="15" t="s">
@@ -20703,66 +20703,66 @@
       <c r="AO115" s="15">
         <v>745.71470999999997</v>
       </c>
       <c r="AP115" s="15">
         <v>2614.0952200000002</v>
       </c>
       <c r="AQ115" s="15">
         <v>0.67500000000000004</v>
       </c>
       <c r="AR115" s="15">
         <v>3.6741700000000002</v>
       </c>
       <c r="AS115" s="15">
         <v>755.72663</v>
       </c>
       <c r="AT115" s="15">
         <v>3089.0484299999998</v>
       </c>
       <c r="AU115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW115" s="15">
-        <v>213.87083999999999</v>
+        <v>290.11912000000001</v>
       </c>
       <c r="AX115" s="15">
-        <v>735.35686999999996</v>
+        <v>1021.7415999999999</v>
       </c>
       <c r="AY115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ115" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA115" s="15">
-        <v>169.13382999999999</v>
+        <v>268.09129999999999</v>
       </c>
       <c r="BB115" s="15">
-        <v>744.47833000000003</v>
+        <v>1115.26881</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="38.450000000000003" customHeight="1">
       <c r="A116" s="28" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="14" t="s">
         <v>249</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="17">
         <v>35.250639999999997</v>
       </c>
       <c r="F116" s="17">
         <v>48.281260000000003</v>
       </c>
       <c r="G116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H116" s="15" t="s">
@@ -20878,55 +20878,55 @@
       </c>
       <c r="AS116" s="15">
         <v>2.0840100000000001</v>
       </c>
       <c r="AT116" s="15">
         <v>10.30578</v>
       </c>
       <c r="AU116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW116" s="15">
         <v>0.80337000000000003</v>
       </c>
       <c r="AX116" s="15">
         <v>2.9249200000000002</v>
       </c>
       <c r="AY116" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ116" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA116" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA116" s="15">
+        <v>0.53534999999999999</v>
+      </c>
+      <c r="BB116" s="15">
+        <v>4.2438200000000004</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="45">
       <c r="A117" s="28" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="14" t="s">
         <v>250</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E117" s="17">
         <v>1331.02422</v>
       </c>
       <c r="F117" s="17">
         <v>883.94768999999997</v>
       </c>
       <c r="G117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H117" s="15" t="s">
@@ -21031,66 +21031,66 @@
       <c r="AO117" s="15">
         <v>975.88040999999998</v>
       </c>
       <c r="AP117" s="15">
         <v>1113.31683</v>
       </c>
       <c r="AQ117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS117" s="15">
         <v>805.46817999999996</v>
       </c>
       <c r="AT117" s="15">
         <v>997.68928000000005</v>
       </c>
       <c r="AU117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW117" s="15">
-        <v>358.61075</v>
+        <v>374.37590999999998</v>
       </c>
       <c r="AX117" s="15">
-        <v>362.43826000000001</v>
+        <v>412.92183999999997</v>
       </c>
       <c r="AY117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ117" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA117" s="15">
-        <v>261.21730000000002</v>
+        <v>333.34638999999999</v>
       </c>
       <c r="BB117" s="15">
-        <v>366.36970000000002</v>
+        <v>484.49846000000002</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="56.25">
       <c r="A118" s="28" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="14" t="s">
         <v>251</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E118" s="17">
         <v>82.25949</v>
       </c>
       <c r="F118" s="17">
         <v>263.17111999999997</v>
       </c>
       <c r="G118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H118" s="15" t="s">
@@ -21195,66 +21195,66 @@
       <c r="AO118" s="15">
         <v>424.07499000000001</v>
       </c>
       <c r="AP118" s="15">
         <v>1570.4278099999999</v>
       </c>
       <c r="AQ118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS118" s="15">
         <v>388.15789999999998</v>
       </c>
       <c r="AT118" s="15">
         <v>1635.02818</v>
       </c>
       <c r="AU118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW118" s="15">
-        <v>77.598990000000001</v>
+        <v>114.73873</v>
       </c>
       <c r="AX118" s="15">
-        <v>351.32578000000001</v>
+        <v>506.28814999999997</v>
       </c>
       <c r="AY118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ118" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA118" s="15">
-        <v>87.021969999999996</v>
+        <v>123.18946</v>
       </c>
       <c r="BB118" s="15">
-        <v>416.97456</v>
+        <v>579.18700000000001</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="46.9" customHeight="1">
       <c r="A119" s="28" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>252</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E119" s="17">
         <v>499.93975</v>
       </c>
       <c r="F119" s="17">
         <v>260.43984</v>
       </c>
       <c r="G119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H119" s="15" t="s">
@@ -21359,66 +21359,66 @@
       <c r="AO119" s="15">
         <v>878.49396000000002</v>
       </c>
       <c r="AP119" s="15">
         <v>621.63791000000003</v>
       </c>
       <c r="AQ119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS119" s="15">
         <v>682.46587</v>
       </c>
       <c r="AT119" s="15">
         <v>574.75392999999997</v>
       </c>
       <c r="AU119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW119" s="15">
-        <v>174.76145</v>
+        <v>249.83031</v>
       </c>
       <c r="AX119" s="15">
-        <v>133.21625</v>
+        <v>197.07643999999999</v>
       </c>
       <c r="AY119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ119" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA119" s="15">
-        <v>142.52764999999999</v>
+        <v>220.64475999999999</v>
       </c>
       <c r="BB119" s="15">
-        <v>118.19741999999999</v>
+        <v>184.81925000000001</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="61.9" customHeight="1">
       <c r="A120" s="28" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>253</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="17">
         <v>18.41347</v>
       </c>
       <c r="F120" s="17">
         <v>174.7535</v>
       </c>
       <c r="G120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H120" s="15" t="s">
@@ -21523,66 +21523,66 @@
       <c r="AO120" s="15">
         <v>45.75882</v>
       </c>
       <c r="AP120" s="15">
         <v>321.70398</v>
       </c>
       <c r="AQ120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS120" s="15">
         <v>57.876600000000003</v>
       </c>
       <c r="AT120" s="15">
         <v>510.22886</v>
       </c>
       <c r="AU120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW120" s="15">
-        <v>14.29701</v>
+        <v>22.545549999999999</v>
       </c>
       <c r="AX120" s="15">
-        <v>97.755319999999998</v>
+        <v>158.41050000000001</v>
       </c>
       <c r="AY120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ120" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA120" s="15">
-        <v>11.950749999999999</v>
+        <v>14.372210000000001</v>
       </c>
       <c r="BB120" s="15">
-        <v>107.21793</v>
+        <v>135.84286</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="41.45" customHeight="1">
       <c r="A121" s="28" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>254</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="17">
         <v>132.4092</v>
       </c>
       <c r="F121" s="17">
         <v>43.349229999999999</v>
       </c>
       <c r="G121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H121" s="15" t="s">
@@ -21687,66 +21687,66 @@
       <c r="AO121" s="15">
         <v>93.552400000000006</v>
       </c>
       <c r="AP121" s="15">
         <v>93.896280000000004</v>
       </c>
       <c r="AQ121" s="15">
         <v>0.76080000000000003</v>
       </c>
       <c r="AR121" s="15">
         <v>17.346</v>
       </c>
       <c r="AS121" s="15">
         <v>50.405169999999998</v>
       </c>
       <c r="AT121" s="15">
         <v>148.25830999999999</v>
       </c>
       <c r="AU121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV121" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW121" s="15">
-        <v>16.578109999999999</v>
+        <v>16.921800000000001</v>
       </c>
       <c r="AX121" s="15">
-        <v>44.019120000000001</v>
+        <v>46.159219999999998</v>
       </c>
       <c r="AY121" s="15">
-        <v>0.36599999999999999</v>
+        <v>0.82479999999999998</v>
       </c>
       <c r="AZ121" s="15">
-        <v>9.4400200000000005</v>
+        <v>21.133759999999999</v>
       </c>
       <c r="BA121" s="15">
-        <v>12.953049999999999</v>
+        <v>17.600739999999998</v>
       </c>
       <c r="BB121" s="15">
-        <v>38.34395</v>
+        <v>62.224460000000001</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="46.15" customHeight="1">
       <c r="A122" s="28" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>255</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E122" s="17">
         <v>1976.53144</v>
       </c>
       <c r="F122" s="17">
         <v>2695.6862099999998</v>
       </c>
       <c r="G122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H122" s="15" t="s">
@@ -21844,73 +21844,73 @@
       </c>
       <c r="AM122" s="15">
         <v>0.28199999999999997</v>
       </c>
       <c r="AN122" s="15">
         <v>3.2088800000000002</v>
       </c>
       <c r="AO122" s="15">
         <v>4834.63688</v>
       </c>
       <c r="AP122" s="15">
         <v>7812.7377500000002</v>
       </c>
       <c r="AQ122" s="15">
         <v>1.304</v>
       </c>
       <c r="AR122" s="15">
         <v>17.109349999999999</v>
       </c>
       <c r="AS122" s="15">
         <v>3991.2606500000002</v>
       </c>
       <c r="AT122" s="15">
         <v>8167.2161299999998</v>
       </c>
-      <c r="AU122" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="AU122" s="15">
+        <v>1.004</v>
+      </c>
+      <c r="AV122" s="15">
+        <v>13.24935</v>
       </c>
       <c r="AW122" s="15">
-        <v>883.04732999999999</v>
+        <v>1213.03388</v>
       </c>
       <c r="AX122" s="15">
-        <v>1601.9586400000001</v>
+        <v>2312.6493300000002</v>
       </c>
       <c r="AY122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ122" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA122" s="15">
-        <v>1038.19066</v>
+        <v>1504.5907199999999</v>
       </c>
       <c r="BB122" s="15">
-        <v>2132.8754199999998</v>
+        <v>3076.3937000000001</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="37.15" customHeight="1">
       <c r="A123" s="28" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E123" s="17">
         <v>227.40843000000001</v>
       </c>
       <c r="F123" s="17">
         <v>660.57263999999998</v>
       </c>
       <c r="G123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H123" s="15" t="s">
@@ -22015,66 +22015,66 @@
       <c r="AO123" s="15">
         <v>83.194190000000006</v>
       </c>
       <c r="AP123" s="15">
         <v>214.70305999999999</v>
       </c>
       <c r="AQ123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS123" s="15">
         <v>125.60384999999999</v>
       </c>
       <c r="AT123" s="15">
         <v>361.41800999999998</v>
       </c>
       <c r="AU123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV123" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW123" s="15">
-        <v>39.477649999999997</v>
+        <v>45.813659999999999</v>
       </c>
       <c r="AX123" s="15">
-        <v>97.879909999999995</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>116.23327</v>
+      </c>
+      <c r="AY123" s="15">
+        <v>0.65</v>
+      </c>
+      <c r="AZ123" s="15">
+        <v>1.7383299999999999</v>
       </c>
       <c r="BA123" s="15">
-        <v>14.60188</v>
+        <v>24.253830000000001</v>
       </c>
       <c r="BB123" s="15">
-        <v>53.565910000000002</v>
+        <v>85.662769999999995</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75" customHeight="1">
       <c r="A124" s="28" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E124" s="17">
         <v>141.40552</v>
       </c>
       <c r="F124" s="17">
         <v>346.97178000000002</v>
       </c>
       <c r="G124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H124" s="15" t="s">
@@ -22179,66 +22179,66 @@
       <c r="AO124" s="15">
         <v>295.00033999999999</v>
       </c>
       <c r="AP124" s="15">
         <v>1440.8057799999999</v>
       </c>
       <c r="AQ124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS124" s="15">
         <v>324.45204000000001</v>
       </c>
       <c r="AT124" s="15">
         <v>2221.7263600000001</v>
       </c>
       <c r="AU124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW124" s="15">
-        <v>62.561680000000003</v>
+        <v>82.370850000000004</v>
       </c>
       <c r="AX124" s="15">
-        <v>337.35829000000001</v>
+        <v>517.13554999999997</v>
       </c>
       <c r="AY124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ124" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA124" s="15">
-        <v>53.922759999999997</v>
+        <v>86.731710000000007</v>
       </c>
       <c r="BB124" s="15">
-        <v>371.06891000000002</v>
+        <v>574.28907000000004</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="25.15" customHeight="1">
       <c r="A125" s="28" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>258</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E125" s="17">
         <v>357.24392999999998</v>
       </c>
       <c r="F125" s="17">
         <v>3822.6212500000001</v>
       </c>
       <c r="G125" s="18">
         <v>595.63599999999997</v>
       </c>
       <c r="H125" s="18">
@@ -22337,72 +22337,72 @@
       <c r="AM125" s="15">
         <v>11.75</v>
       </c>
       <c r="AN125" s="15">
         <v>30.57272</v>
       </c>
       <c r="AO125" s="15">
         <v>2169.3575500000002</v>
       </c>
       <c r="AP125" s="15">
         <v>14298.313599999999</v>
       </c>
       <c r="AQ125" s="15">
         <v>14.044700000000001</v>
       </c>
       <c r="AR125" s="15">
         <v>289.25157000000002</v>
       </c>
       <c r="AS125" s="15">
         <v>2917.6293799999999</v>
       </c>
       <c r="AT125" s="15">
         <v>18939.157879999999</v>
       </c>
       <c r="AU125" s="15">
-        <v>1.135</v>
+        <v>2.25</v>
       </c>
       <c r="AV125" s="15">
-        <v>6.0501100000000001</v>
+        <v>10.21331</v>
       </c>
       <c r="AW125" s="15">
-        <v>704.52831000000003</v>
+        <v>991.79502000000002</v>
       </c>
       <c r="AX125" s="15">
-        <v>4172.5855799999999</v>
+        <v>5894.4597299999996</v>
       </c>
       <c r="AY125" s="15">
-        <v>4.3005699999999996</v>
+        <v>6.6946700000000003</v>
       </c>
       <c r="AZ125" s="15">
-        <v>161.42443</v>
+        <v>701.54245000000003</v>
       </c>
       <c r="BA125" s="15">
-        <v>661.50153999999998</v>
+        <v>920.33065999999997</v>
       </c>
       <c r="BB125" s="15">
-        <v>3474.57942</v>
+        <v>4893.80807</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="53.25" customHeight="1">
       <c r="A126" s="28" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>259</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E126" s="17">
         <v>407.26438000000002</v>
       </c>
       <c r="F126" s="17">
         <v>103.84894</v>
       </c>
       <c r="G126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H126" s="15" t="s">
@@ -22507,66 +22507,66 @@
       <c r="AO126" s="15">
         <v>453.45591999999999</v>
       </c>
       <c r="AP126" s="15">
         <v>129.51445000000001</v>
       </c>
       <c r="AQ126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS126" s="15">
         <v>468.84769999999997</v>
       </c>
       <c r="AT126" s="15">
         <v>173.73910000000001</v>
       </c>
       <c r="AU126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW126" s="15">
-        <v>104.38548</v>
+        <v>152.43448000000001</v>
       </c>
       <c r="AX126" s="15">
-        <v>34.415819999999997</v>
+        <v>56.887949999999996</v>
       </c>
       <c r="AY126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ126" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA126" s="15">
-        <v>144.22736</v>
+        <v>277.49052999999998</v>
       </c>
       <c r="BB126" s="15">
-        <v>58.804769999999998</v>
+        <v>109.9513</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="67.5" customHeight="1">
       <c r="A127" s="28" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="14" t="s">
         <v>260</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E127" s="17">
         <v>1501.18848</v>
       </c>
       <c r="F127" s="17">
         <v>708.36320999999998</v>
       </c>
       <c r="G127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H127" s="15" t="s">
@@ -22671,66 +22671,66 @@
       <c r="AO127" s="15">
         <v>6598.6518500000002</v>
       </c>
       <c r="AP127" s="15">
         <v>4242.1037200000001</v>
       </c>
       <c r="AQ127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS127" s="15">
         <v>5337.1002699999999</v>
       </c>
       <c r="AT127" s="15">
         <v>4013.8222799999999</v>
       </c>
       <c r="AU127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV127" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW127" s="15">
-        <v>1340.6002599999999</v>
+        <v>2149.0261300000002</v>
       </c>
       <c r="AX127" s="15">
-        <v>966.90156999999999</v>
+        <v>1547.6277</v>
       </c>
       <c r="AY127" s="15">
         <v>0.01</v>
       </c>
       <c r="AZ127" s="15">
         <v>1.9E-2</v>
       </c>
       <c r="BA127" s="15">
-        <v>688.76351</v>
+        <v>1296.6923400000001</v>
       </c>
       <c r="BB127" s="15">
-        <v>541.34321</v>
+        <v>974.24666000000002</v>
       </c>
     </row>
     <row r="128" spans="1:54" ht="22.9" customHeight="1">
       <c r="A128" s="28" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C128" s="17">
         <v>205.71299999999999</v>
       </c>
       <c r="D128" s="17">
         <v>119.52200000000001</v>
       </c>
       <c r="E128" s="17">
         <v>3303.1649299999999</v>
       </c>
       <c r="F128" s="17">
         <v>1730.42787</v>
       </c>
       <c r="G128" s="18">
         <v>1087.912</v>
       </c>
       <c r="H128" s="18">
@@ -22829,72 +22829,72 @@
       <c r="AM128" s="15">
         <v>1344.1374000000001</v>
       </c>
       <c r="AN128" s="15">
         <v>811.29205999999999</v>
       </c>
       <c r="AO128" s="15">
         <v>4198.5585099999998</v>
       </c>
       <c r="AP128" s="15">
         <v>1802.6267800000001</v>
       </c>
       <c r="AQ128" s="15">
         <v>1114.829</v>
       </c>
       <c r="AR128" s="15">
         <v>952.99</v>
       </c>
       <c r="AS128" s="15">
         <v>5072.0811199999998</v>
       </c>
       <c r="AT128" s="15">
         <v>2656.6470300000001</v>
       </c>
       <c r="AU128" s="15">
-        <v>267.12700000000001</v>
+        <v>335.089</v>
       </c>
       <c r="AV128" s="15">
-        <v>222.81</v>
+        <v>278.71600000000001</v>
       </c>
       <c r="AW128" s="15">
-        <v>1055.4956099999999</v>
+        <v>1565.7807499999999</v>
       </c>
       <c r="AX128" s="15">
-        <v>545.28390000000002</v>
+        <v>792.73136999999997</v>
       </c>
       <c r="AY128" s="15">
-        <v>139.8895</v>
+        <v>241.27572000000001</v>
       </c>
       <c r="AZ128" s="15">
-        <v>135.41874000000001</v>
+        <v>202.47039000000001</v>
       </c>
       <c r="BA128" s="15">
-        <v>1005.85519</v>
+        <v>1629.0198700000001</v>
       </c>
       <c r="BB128" s="15">
-        <v>556.59394999999995</v>
+        <v>1081.0098599999999</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="31.15" customHeight="1">
       <c r="A129" s="28" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>262</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E129" s="17">
         <v>6.7930000000000001</v>
       </c>
       <c r="F129" s="17">
         <v>10.643000000000001</v>
       </c>
       <c r="G129" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H129" s="15" t="s">
@@ -23327,66 +23327,66 @@
       <c r="AO131" s="15">
         <v>214.79743999999999</v>
       </c>
       <c r="AP131" s="15">
         <v>125.23725</v>
       </c>
       <c r="AQ131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS131" s="15">
         <v>79.701700000000002</v>
       </c>
       <c r="AT131" s="15">
         <v>101.74991</v>
       </c>
       <c r="AU131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW131" s="15">
-        <v>4.4970400000000001</v>
+        <v>5.9960800000000001</v>
       </c>
       <c r="AX131" s="15">
-        <v>1.532</v>
+        <v>2.0494699999999999</v>
       </c>
       <c r="AY131" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ131" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA131" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA131" s="15">
+        <v>10.576000000000001</v>
+      </c>
+      <c r="BB131" s="15">
+        <v>12.27</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="21.6" customHeight="1">
       <c r="A132" s="28" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>265</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E132" s="17">
         <v>134.04411999999999</v>
       </c>
       <c r="F132" s="17">
         <v>90.016440000000003</v>
       </c>
       <c r="G132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H132" s="15" t="s">
@@ -23491,66 +23491,66 @@
       <c r="AO132" s="15">
         <v>102.09052</v>
       </c>
       <c r="AP132" s="15">
         <v>98.275019999999998</v>
       </c>
       <c r="AQ132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS132" s="15">
         <v>92.670609999999996</v>
       </c>
       <c r="AT132" s="15">
         <v>115.62908</v>
       </c>
       <c r="AU132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW132" s="15">
-        <v>9.7028599999999994</v>
+        <v>19.350860000000001</v>
       </c>
       <c r="AX132" s="15">
-        <v>10.00006</v>
+        <v>19.900089999999999</v>
       </c>
       <c r="AY132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ132" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA132" s="15">
-        <v>11.101150000000001</v>
+        <v>30.035620000000002</v>
       </c>
       <c r="BB132" s="15">
-        <v>13.161530000000001</v>
+        <v>33.755189999999999</v>
       </c>
     </row>
     <row r="133" spans="1:54" ht="33" customHeight="1">
       <c r="A133" s="28" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="14" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H133" s="15" t="s">
@@ -23666,55 +23666,55 @@
       </c>
       <c r="AS133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AT133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AU133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AX133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AY133" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ133" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="BA133" s="15" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="BA133" s="15">
+        <v>0.48</v>
+      </c>
+      <c r="BB133" s="15">
+        <v>0.34</v>
       </c>
     </row>
     <row r="134" spans="1:54" ht="46.9" customHeight="1">
       <c r="A134" s="28" t="s">
         <v>127</v>
       </c>
       <c r="B134" s="14" t="s">
         <v>267</v>
       </c>
       <c r="C134" s="17">
         <v>35.497999999999998</v>
       </c>
       <c r="D134" s="17">
         <v>1.56006</v>
       </c>
       <c r="E134" s="17">
         <v>3.3717600000000001</v>
       </c>
       <c r="F134" s="17">
         <v>5.4207999999999998</v>
       </c>
       <c r="G134" s="18">
         <v>2210</v>
       </c>
       <c r="H134" s="18">
@@ -23819,66 +23819,66 @@
       <c r="AO134" s="15">
         <v>7.1007899999999999</v>
       </c>
       <c r="AP134" s="15">
         <v>15.315519999999999</v>
       </c>
       <c r="AQ134" s="15">
         <v>60</v>
       </c>
       <c r="AR134" s="15">
         <v>4.8</v>
       </c>
       <c r="AS134" s="15">
         <v>4.5610600000000003</v>
       </c>
       <c r="AT134" s="15">
         <v>12.68835</v>
       </c>
       <c r="AU134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW134" s="15">
-        <v>1.09467</v>
+        <v>1.69275</v>
       </c>
       <c r="AX134" s="15">
-        <v>2.5773600000000001</v>
+        <v>4.1077000000000004</v>
       </c>
       <c r="AY134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ134" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA134" s="15">
-        <v>1.5125</v>
+        <v>2.6052499999999998</v>
       </c>
       <c r="BB134" s="15">
-        <v>3.0305800000000001</v>
+        <v>4.4728399999999997</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="35.450000000000003" customHeight="1">
       <c r="A135" s="28" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="14" t="s">
         <v>268</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H135" s="15" t="s">
@@ -23983,66 +23983,66 @@
       <c r="AO135" s="15">
         <v>8.4120500000000007</v>
       </c>
       <c r="AP135" s="15">
         <v>379.5</v>
       </c>
       <c r="AQ135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AR135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AS135" s="15">
         <v>11.3284</v>
       </c>
       <c r="AT135" s="15">
         <v>652.77499999999998</v>
       </c>
       <c r="AU135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AV135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AW135" s="15">
-        <v>1.4124000000000001</v>
+        <v>5.1502999999999997</v>
       </c>
       <c r="AX135" s="15">
-        <v>87.42</v>
+        <v>272.52499999999998</v>
       </c>
       <c r="AY135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="AZ135" s="15" t="s">
         <v>131</v>
       </c>
       <c r="BA135" s="15">
-        <v>3.0939999999999999</v>
+        <v>4.0525000000000002</v>
       </c>
       <c r="BB135" s="15">
-        <v>190.1</v>
+        <v>249</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="33.6" customHeight="1">
       <c r="A136" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>269</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E136" s="17">
         <v>2.3E-2</v>
       </c>
       <c r="F136" s="17">
         <v>0.97</v>
       </c>
       <c r="G136" s="15" t="s">
         <v>131</v>
       </c>
       <c r="H136" s="15" t="s">
@@ -24305,72 +24305,72 @@
       <c r="AM137" s="21">
         <v>50.962000000000003</v>
       </c>
       <c r="AN137" s="21">
         <v>1217.9888599999999</v>
       </c>
       <c r="AO137" s="21">
         <v>2223.0573800000002</v>
       </c>
       <c r="AP137" s="21">
         <v>381.09181999999998</v>
       </c>
       <c r="AQ137" s="24">
         <v>25761.258999999998</v>
       </c>
       <c r="AR137" s="24">
         <v>653.11900000000003</v>
       </c>
       <c r="AS137" s="24">
         <v>1668.6106199999999</v>
       </c>
       <c r="AT137" s="24">
         <v>409.30921999999998</v>
       </c>
       <c r="AU137" s="21">
-        <v>1254</v>
+        <v>3828</v>
       </c>
       <c r="AV137" s="21">
-        <v>28.745999999999999</v>
+        <v>95.78</v>
       </c>
       <c r="AW137" s="21">
-        <v>620.30638999999996</v>
+        <v>643.00500999999997</v>
       </c>
       <c r="AX137" s="21">
-        <v>143.42101</v>
+        <v>156.18941000000001</v>
       </c>
       <c r="AY137" s="21">
-        <v>4425</v>
+        <v>4494</v>
       </c>
       <c r="AZ137" s="21">
-        <v>125.768</v>
+        <v>127.758</v>
       </c>
       <c r="BA137" s="21">
-        <v>511.25407000000001</v>
+        <v>1372.2260699999999</v>
       </c>
       <c r="BB137" s="21">
-        <v>118.74258</v>
+        <v>261.22840000000002</v>
       </c>
     </row>
     <row r="138" spans="1:54" ht="12.6" customHeight="1">
       <c r="A138" s="25"/>
       <c r="B138" s="26"/>
       <c r="C138" s="19"/>
       <c r="D138" s="19"/>
       <c r="E138" s="27"/>
       <c r="F138" s="27"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="16"/>
       <c r="J138" s="16"/>
       <c r="K138" s="19"/>
       <c r="L138" s="19"/>
       <c r="M138" s="16"/>
       <c r="N138" s="16"/>
       <c r="O138" s="27"/>
       <c r="P138" s="27"/>
       <c r="Q138" s="27"/>
       <c r="R138" s="27"/>
       <c r="S138" s="16"/>
       <c r="T138" s="16"/>
       <c r="U138" s="16"/>
       <c r="V138" s="16"/>
@@ -24378,104 +24378,104 @@
       <c r="X138" s="27"/>
       <c r="Y138" s="27"/>
       <c r="Z138" s="27"/>
       <c r="AA138" s="16"/>
       <c r="AB138" s="16"/>
       <c r="AC138" s="16"/>
       <c r="AD138" s="16"/>
       <c r="AE138" s="19"/>
       <c r="AF138" s="19"/>
       <c r="AG138" s="19"/>
       <c r="AH138" s="19"/>
       <c r="AI138" s="4"/>
       <c r="AJ138" s="4"/>
       <c r="AK138" s="4"/>
       <c r="AL138" s="4"/>
       <c r="AM138" s="4"/>
       <c r="AN138" s="4"/>
       <c r="AO138" s="4"/>
       <c r="AP138" s="4"/>
       <c r="AQ138" s="4"/>
       <c r="AR138" s="4"/>
       <c r="AS138" s="4"/>
       <c r="AT138" s="4"/>
     </row>
     <row r="139" spans="1:54">
-      <c r="A139" s="41" t="s">
+      <c r="A139" s="34" t="s">
         <v>271</v>
       </c>
-      <c r="B139" s="41"/>
+      <c r="B139" s="34"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="4"/>
       <c r="F139" s="4"/>
       <c r="G139" s="4"/>
       <c r="H139" s="4"/>
       <c r="I139" s="4"/>
       <c r="J139" s="4"/>
       <c r="K139" s="4"/>
       <c r="L139" s="4"/>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="P139" s="4"/>
       <c r="Q139" s="4"/>
       <c r="R139" s="4"/>
       <c r="S139" s="4"/>
       <c r="T139" s="4"/>
       <c r="U139" s="4"/>
       <c r="V139" s="4"/>
       <c r="W139" s="4"/>
       <c r="X139" s="4"/>
       <c r="Y139" s="4"/>
       <c r="Z139" s="4"/>
       <c r="AA139" s="4"/>
       <c r="AB139" s="4"/>
       <c r="AC139" s="4"/>
       <c r="AD139" s="4"/>
       <c r="AE139" s="4"/>
       <c r="AF139" s="4"/>
       <c r="AG139" s="4"/>
       <c r="AH139" s="4"/>
       <c r="AI139" s="4"/>
       <c r="AJ139" s="4"/>
       <c r="AK139" s="4"/>
       <c r="AL139" s="4"/>
       <c r="AM139" s="4"/>
       <c r="AN139" s="4"/>
       <c r="AO139" s="4"/>
       <c r="AP139" s="4"/>
       <c r="AQ139" s="4"/>
       <c r="AR139" s="4"/>
       <c r="AS139" s="4"/>
       <c r="AT139" s="4"/>
     </row>
     <row r="140" spans="1:54" ht="15.6" customHeight="1">
-      <c r="A140" s="41" t="s">
+      <c r="A140" s="34" t="s">
         <v>272</v>
       </c>
-      <c r="B140" s="41"/>
+      <c r="B140" s="34"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
       <c r="H140" s="4"/>
       <c r="I140" s="4"/>
       <c r="J140" s="4"/>
       <c r="K140" s="4"/>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="4"/>
       <c r="U140" s="4"/>
       <c r="V140" s="4"/>
       <c r="W140" s="4"/>
       <c r="X140" s="4"/>
       <c r="Y140" s="4"/>
       <c r="Z140" s="4"/>
       <c r="AA140" s="4"/>
@@ -24575,94 +24575,94 @@
       <c r="Y142" s="4"/>
       <c r="Z142" s="4"/>
       <c r="AA142" s="4"/>
       <c r="AB142" s="4"/>
       <c r="AC142" s="4"/>
       <c r="AD142" s="4"/>
       <c r="AE142" s="4"/>
       <c r="AF142" s="4"/>
       <c r="AG142" s="4"/>
       <c r="AH142" s="4"/>
       <c r="AI142" s="4"/>
       <c r="AJ142" s="4"/>
       <c r="AK142" s="4"/>
       <c r="AL142" s="4"/>
       <c r="AM142" s="4"/>
       <c r="AN142" s="4"/>
       <c r="AO142" s="4"/>
       <c r="AP142" s="4"/>
       <c r="AQ142" s="4"/>
       <c r="AR142" s="4"/>
       <c r="AS142" s="4"/>
       <c r="AT142" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AQ3:AT3"/>
-[...20 lines deleted...]
-    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
-    <mergeCell ref="AU3:AX3"/>
-[...4 lines deleted...]
-    <mergeCell ref="BA4:BB4"/>
+    <mergeCell ref="A140:B140"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>