--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13500" yWindow="-15" windowWidth="15660" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="20">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>the value of "X" - means the confidential data</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of circuses</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Number of places in the audience halls</t>
   </si>
   <si>
     <t>Number of representations</t>
   </si>
   <si>
@@ -80,57 +80,59 @@
     <t>Circus activity</t>
   </si>
   <si>
     <t>Number of circus with access to the internet</t>
   </si>
   <si>
     <t>Number of computers</t>
   </si>
   <si>
     <t>Internet resource availability</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>The number of buildings(premises) of circuses, accessible to persons with disabilities</t>
   </si>
   <si>
     <t xml:space="preserve">Material base for circuses </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###.#"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -259,50 +261,60 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -529,104 +541,99 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -695,120 +702,142 @@
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="43">
+  <cellStyles count="44">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="36"/>
     <cellStyle name="Плохой" xfId="37" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="38" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="39" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="40" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="41" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Финансовый" xfId="43" builtinId="3"/>
     <cellStyle name="Хороший" xfId="42" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1075,1607 +1104,1645 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X23" sqref="X23"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="59" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="59"/>
+    <col min="1" max="1" width="22.7109375" style="54" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="54" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="54" customWidth="1"/>
+    <col min="4" max="9" width="8.7109375" style="54" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="54" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" style="54" customWidth="1"/>
+    <col min="12" max="14" width="8.28515625" style="54" customWidth="1"/>
+    <col min="15" max="15" width="6" style="54" customWidth="1"/>
+    <col min="16" max="16" width="6.140625" style="54" customWidth="1"/>
+    <col min="17" max="17" width="6.28515625" style="54" customWidth="1"/>
+    <col min="18" max="18" width="7" style="54" customWidth="1"/>
+    <col min="19" max="19" width="7.42578125" style="54" customWidth="1"/>
+    <col min="20" max="20" width="5.28515625" style="54" bestFit="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="2" customFormat="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:37" s="1" customFormat="1">
+      <c r="A1" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="1"/>
-[...20 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+    </row>
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="11.25"/>
+    <row r="3" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3"/>
-[...19 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+    </row>
+    <row r="4" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5"/>
-[...20 lines deleted...]
-      <c r="B5" s="7">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+    </row>
+    <row r="5" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="4"/>
+      <c r="B5" s="5">
         <v>2005</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="5">
         <v>2006</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="5">
         <v>2007</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="5">
         <v>2008</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F5" s="5">
         <v>2009</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="5">
         <v>2010</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="5">
         <v>2011</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="5">
         <v>2012</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="5">
         <v>2013</v>
       </c>
-      <c r="K5" s="8">
+      <c r="K5" s="6">
         <v>2014</v>
       </c>
-      <c r="L5" s="8">
+      <c r="L5" s="6">
         <v>2015</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="7">
         <v>2016</v>
       </c>
-      <c r="N5" s="9">
+      <c r="N5" s="7">
         <v>2017</v>
       </c>
-      <c r="O5" s="9">
+      <c r="O5" s="7">
         <v>2018</v>
       </c>
-      <c r="P5" s="9">
+      <c r="P5" s="7">
         <v>2019</v>
       </c>
-      <c r="Q5" s="9">
+      <c r="Q5" s="7">
         <v>2020</v>
       </c>
-      <c r="R5" s="9">
+      <c r="R5" s="7">
         <v>2021</v>
       </c>
-      <c r="S5" s="9">
+      <c r="S5" s="7">
         <v>2022</v>
       </c>
-      <c r="T5" s="9">
+      <c r="T5" s="7">
         <v>2023</v>
       </c>
-      <c r="U5" s="10">
+      <c r="U5" s="8">
         <v>2024</v>
       </c>
-      <c r="V5" s="11"/>
-[...17 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="V5" s="47">
+        <v>2025</v>
+      </c>
+      <c r="W5" s="9"/>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="9"/>
+      <c r="Z5" s="9"/>
+      <c r="AA5" s="9"/>
+      <c r="AB5" s="9"/>
+      <c r="AC5" s="9"/>
+      <c r="AD5" s="9"/>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9"/>
+      <c r="AH5" s="9"/>
+      <c r="AI5" s="9"/>
+      <c r="AJ5" s="9"/>
+      <c r="AK5" s="9"/>
+    </row>
+    <row r="6" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="10">
         <v>2</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="10">
         <v>2</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="10">
         <v>2</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="10">
         <v>2</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="11">
         <v>2</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="12">
         <v>2</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="13">
         <v>3</v>
       </c>
-      <c r="I6" s="16">
-[...11 lines deleted...]
-      <c r="M6" s="15" t="s">
+      <c r="I6" s="14">
+        <v>1</v>
+      </c>
+      <c r="J6" s="14">
+        <v>1</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="L6" s="13">
+        <v>1</v>
+      </c>
+      <c r="M6" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="N6" s="15" t="s">
-[...20 lines deleted...]
-      <c r="U6" s="18">
+      <c r="N6" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="O6" s="13">
+        <v>1</v>
+      </c>
+      <c r="P6" s="13">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>1</v>
+      </c>
+      <c r="R6" s="13">
+        <v>1</v>
+      </c>
+      <c r="S6" s="13">
+        <v>1</v>
+      </c>
+      <c r="T6" s="13">
+        <v>1</v>
+      </c>
+      <c r="U6" s="16">
         <v>2</v>
       </c>
-      <c r="V6" s="11"/>
-[...40 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="V6" s="61">
+        <v>2</v>
+      </c>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="17"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="17"/>
+      <c r="AB6" s="17"/>
+      <c r="AC6" s="9"/>
+      <c r="AD6" s="9"/>
+      <c r="AE6" s="9"/>
+      <c r="AF6" s="9"/>
+      <c r="AG6" s="9"/>
+      <c r="AH6" s="9"/>
+      <c r="AI6" s="9"/>
+      <c r="AJ6" s="9"/>
+      <c r="AK6" s="9"/>
+    </row>
+    <row r="7" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="K7" s="19"/>
+      <c r="U7" s="20"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="21"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="21"/>
+      <c r="Z7" s="21"/>
+      <c r="AA7" s="21"/>
+      <c r="AB7" s="22"/>
+      <c r="AC7" s="9"/>
+      <c r="AD7" s="9"/>
+      <c r="AE7" s="9"/>
+      <c r="AF7" s="9"/>
+      <c r="AG7" s="9"/>
+      <c r="AH7" s="9"/>
+      <c r="AI7" s="9"/>
+      <c r="AJ7" s="9"/>
+      <c r="AK7" s="9"/>
+    </row>
+    <row r="8" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="3"/>
-[...36 lines deleted...]
-      <c r="A9" s="25" t="s">
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="U8" s="20"/>
+      <c r="V8" s="20"/>
+      <c r="W8" s="21"/>
+      <c r="X8" s="21"/>
+      <c r="Y8" s="21"/>
+      <c r="Z8" s="21"/>
+      <c r="AA8" s="22"/>
+      <c r="AB8" s="22"/>
+      <c r="AC8" s="9"/>
+      <c r="AD8" s="9"/>
+      <c r="AE8" s="9"/>
+      <c r="AF8" s="9"/>
+      <c r="AG8" s="9"/>
+      <c r="AH8" s="9"/>
+      <c r="AI8" s="9"/>
+      <c r="AJ8" s="9"/>
+      <c r="AK8" s="9"/>
+    </row>
+    <row r="9" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="25"/>
-[...36 lines deleted...]
-      <c r="B10" s="7">
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23"/>
+      <c r="R9" s="23"/>
+      <c r="U9" s="20"/>
+      <c r="V9" s="20"/>
+      <c r="W9" s="21"/>
+      <c r="X9" s="21"/>
+      <c r="Y9" s="21"/>
+      <c r="Z9" s="21"/>
+      <c r="AA9" s="21"/>
+      <c r="AB9" s="22"/>
+      <c r="AC9" s="9"/>
+      <c r="AD9" s="9"/>
+      <c r="AE9" s="9"/>
+      <c r="AF9" s="9"/>
+      <c r="AG9" s="9"/>
+      <c r="AH9" s="9"/>
+      <c r="AI9" s="9"/>
+      <c r="AJ9" s="9"/>
+      <c r="AK9" s="9"/>
+    </row>
+    <row r="10" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="24"/>
+      <c r="B10" s="5">
         <v>2005</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="5">
         <v>2006</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="5">
         <v>2007</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="5">
         <v>2008</v>
       </c>
-      <c r="F10" s="7">
+      <c r="F10" s="5">
         <v>2009</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="5">
         <v>2010</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="5">
         <v>2011</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="5">
         <v>2012</v>
       </c>
-      <c r="J10" s="7">
+      <c r="J10" s="5">
         <v>2013</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="6">
         <v>2014</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="6">
         <v>2015</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M10" s="7">
         <v>2016</v>
       </c>
-      <c r="N10" s="9">
+      <c r="N10" s="7">
         <v>2017</v>
       </c>
-      <c r="O10" s="7">
+      <c r="O10" s="5">
         <v>2018</v>
       </c>
-      <c r="P10" s="7">
+      <c r="P10" s="5">
         <v>2019</v>
       </c>
-      <c r="Q10" s="7">
+      <c r="Q10" s="5">
         <v>2020</v>
       </c>
-      <c r="R10" s="7">
+      <c r="R10" s="5">
         <v>2021</v>
       </c>
-      <c r="S10" s="7">
+      <c r="S10" s="5">
         <v>2022</v>
       </c>
-      <c r="T10" s="9">
+      <c r="T10" s="7">
         <v>2023</v>
       </c>
-      <c r="U10" s="9">
+      <c r="U10" s="7">
         <v>2024</v>
       </c>
-      <c r="V10" s="11"/>
-[...17 lines deleted...]
-      <c r="A11" s="12" t="s">
+      <c r="V10" s="47">
+        <v>2025</v>
+      </c>
+      <c r="W10" s="21"/>
+      <c r="X10" s="21"/>
+      <c r="Y10" s="21"/>
+      <c r="Z10" s="21"/>
+      <c r="AA10" s="21"/>
+      <c r="AB10" s="21"/>
+      <c r="AC10" s="9"/>
+      <c r="AD10" s="9"/>
+      <c r="AE10" s="9"/>
+      <c r="AF10" s="9"/>
+      <c r="AG10" s="9"/>
+      <c r="AH10" s="9"/>
+      <c r="AI10" s="9"/>
+      <c r="AJ10" s="9"/>
+      <c r="AK10" s="9"/>
+    </row>
+    <row r="11" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="12">
         <v>1540</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="25">
         <v>3320</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="25">
         <v>1780</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="25">
         <v>1780</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="25">
         <v>1780</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="25">
         <v>1780</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="25">
         <v>1780</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="25">
         <v>1787</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="25">
         <v>1787</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="25">
         <v>1787</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="25">
         <v>1787</v>
       </c>
-      <c r="M11" s="27" t="s">
+      <c r="M11" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="N11" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O11" s="27">
+      <c r="N11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="25">
         <v>1768</v>
       </c>
-      <c r="P11" s="27">
+      <c r="P11" s="25">
         <v>1768</v>
       </c>
-      <c r="Q11" s="27">
+      <c r="Q11" s="25">
         <v>1768</v>
       </c>
-      <c r="R11" s="27">
+      <c r="R11" s="25">
         <v>1768</v>
       </c>
-      <c r="S11" s="27">
+      <c r="S11" s="25">
         <v>1768</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T11" s="13">
         <v>1768</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="26">
         <v>1768</v>
       </c>
-      <c r="V11" s="11"/>
-[...37 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="V11" s="62">
+        <v>1768</v>
+      </c>
+      <c r="W11" s="9"/>
+      <c r="X11" s="9"/>
+      <c r="Y11" s="9"/>
+      <c r="Z11" s="9"/>
+      <c r="AA11" s="9"/>
+      <c r="AB11" s="9"/>
+      <c r="AC11" s="9"/>
+      <c r="AD11" s="9"/>
+      <c r="AE11" s="9"/>
+      <c r="AF11" s="9"/>
+      <c r="AG11" s="9"/>
+      <c r="AH11" s="9"/>
+      <c r="AI11" s="9"/>
+      <c r="AJ11" s="9"/>
+      <c r="AK11" s="9"/>
+    </row>
+    <row r="12" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="K12" s="19"/>
+      <c r="U12" s="27"/>
+      <c r="V12" s="27"/>
+      <c r="W12" s="9"/>
+      <c r="X12" s="9"/>
+      <c r="Y12" s="9"/>
+      <c r="Z12" s="9"/>
+      <c r="AA12" s="9"/>
+      <c r="AB12" s="9"/>
+      <c r="AC12" s="9"/>
+      <c r="AD12" s="9"/>
+      <c r="AE12" s="9"/>
+      <c r="AF12" s="9"/>
+      <c r="AG12" s="9"/>
+      <c r="AH12" s="9"/>
+      <c r="AI12" s="9"/>
+      <c r="AJ12" s="9"/>
+      <c r="AK12" s="9"/>
+    </row>
+    <row r="13" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="3"/>
-[...36 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+      <c r="N13" s="59"/>
+      <c r="O13" s="59"/>
+      <c r="P13" s="59"/>
+      <c r="Q13" s="59"/>
+      <c r="R13" s="59"/>
+      <c r="S13" s="59"/>
+      <c r="U13" s="27"/>
+      <c r="V13" s="27"/>
+      <c r="W13" s="9"/>
+      <c r="X13" s="9"/>
+      <c r="Y13" s="9"/>
+      <c r="Z13" s="9"/>
+      <c r="AA13" s="9"/>
+      <c r="AB13" s="9"/>
+      <c r="AC13" s="9"/>
+      <c r="AD13" s="9"/>
+      <c r="AE13" s="9"/>
+      <c r="AF13" s="9"/>
+      <c r="AG13" s="9"/>
+      <c r="AH13" s="9"/>
+      <c r="AI13" s="9"/>
+      <c r="AJ13" s="9"/>
+      <c r="AK13" s="9"/>
+    </row>
+    <row r="14" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="5"/>
-[...38 lines deleted...]
-      <c r="B15" s="30">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="3"/>
+      <c r="T14" s="9"/>
+      <c r="U14" s="27"/>
+      <c r="V14" s="27"/>
+      <c r="W14" s="9"/>
+      <c r="X14" s="9"/>
+      <c r="Y14" s="9"/>
+      <c r="Z14" s="9"/>
+      <c r="AA14" s="9"/>
+      <c r="AB14" s="9"/>
+      <c r="AC14" s="9"/>
+      <c r="AD14" s="9"/>
+      <c r="AE14" s="9"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="9"/>
+      <c r="AH14" s="9"/>
+      <c r="AI14" s="9"/>
+      <c r="AJ14" s="9"/>
+      <c r="AK14" s="9"/>
+    </row>
+    <row r="15" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="24"/>
+      <c r="B15" s="28">
         <v>2005</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="5">
         <v>2006</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="5">
         <v>2007</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="5">
         <v>2008</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="5">
         <v>2009</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="5">
         <v>2010</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="5">
         <v>2011</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="5">
         <v>2012</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="5">
         <v>2013</v>
       </c>
-      <c r="K15" s="8">
+      <c r="K15" s="6">
         <v>2014</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="6">
         <v>2015</v>
       </c>
-      <c r="M15" s="9">
+      <c r="M15" s="7">
         <v>2016</v>
       </c>
-      <c r="N15" s="9">
+      <c r="N15" s="7">
         <v>2017</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="5">
         <v>2018</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="5">
         <v>2019</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="Q15" s="5">
         <v>2020</v>
       </c>
-      <c r="R15" s="7">
+      <c r="R15" s="5">
         <v>2021</v>
       </c>
-      <c r="S15" s="7">
+      <c r="S15" s="5">
         <v>2022</v>
       </c>
-      <c r="T15" s="9">
+      <c r="T15" s="7">
         <v>2023</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U15" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="12" t="s">
+      <c r="V15" s="47">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="12">
         <v>34</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="12">
         <v>27</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="12">
         <v>48</v>
       </c>
-      <c r="E16" s="31">
+      <c r="E16" s="29">
         <v>64</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="12">
         <v>92</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="12">
         <v>144</v>
       </c>
-      <c r="H16" s="32">
+      <c r="H16" s="30">
         <v>215</v>
       </c>
-      <c r="I16" s="33">
+      <c r="I16" s="31">
         <v>98</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J16" s="31">
         <v>148</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="13">
         <v>135</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="13">
         <v>143</v>
       </c>
-      <c r="M16" s="15" t="s">
+      <c r="M16" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="N16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="O16" s="35">
+      <c r="N16" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="33">
         <v>88</v>
       </c>
-      <c r="P16" s="35">
+      <c r="P16" s="33">
         <v>58</v>
       </c>
-      <c r="Q16" s="35">
+      <c r="Q16" s="33">
         <v>12</v>
       </c>
-      <c r="R16" s="35">
+      <c r="R16" s="33">
         <v>35</v>
       </c>
-      <c r="S16" s="35">
+      <c r="S16" s="33">
         <v>95</v>
       </c>
-      <c r="T16" s="15">
+      <c r="T16" s="13">
         <v>119</v>
       </c>
-      <c r="U16" s="18">
+      <c r="U16" s="16">
         <v>145</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="A18" s="3" t="s">
+      <c r="V16" s="61">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="K17" s="19"/>
+      <c r="U17" s="34"/>
+      <c r="V17" s="34"/>
+    </row>
+    <row r="18" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="3"/>
-[...20 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="59"/>
+      <c r="N18" s="59"/>
+      <c r="O18" s="59"/>
+      <c r="P18" s="59"/>
+      <c r="Q18" s="59"/>
+      <c r="R18" s="59"/>
+      <c r="S18" s="59"/>
+      <c r="U18" s="34"/>
+      <c r="V18" s="34"/>
+    </row>
+    <row r="19" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="5"/>
-[...21 lines deleted...]
-      <c r="B20" s="7">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="U19" s="34"/>
+      <c r="V19" s="34"/>
+    </row>
+    <row r="20" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="4"/>
+      <c r="B20" s="5">
         <v>2005</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="5">
         <v>2006</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="5">
         <v>2007</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="5">
         <v>2008</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="5">
         <v>2009</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="5">
         <v>2010</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="5">
         <v>2011</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="5">
         <v>2012</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="5">
         <v>2013</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K20" s="6">
         <v>2014</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="6">
         <v>2015</v>
       </c>
-      <c r="M20" s="9">
+      <c r="M20" s="7">
         <v>2016</v>
       </c>
-      <c r="N20" s="9">
+      <c r="N20" s="7">
         <v>2017</v>
       </c>
-      <c r="O20" s="7">
+      <c r="O20" s="5">
         <v>2018</v>
       </c>
-      <c r="P20" s="7">
+      <c r="P20" s="5">
         <v>2019</v>
       </c>
-      <c r="Q20" s="7">
+      <c r="Q20" s="5">
         <v>2020</v>
       </c>
-      <c r="R20" s="7">
+      <c r="R20" s="5">
         <v>2021</v>
       </c>
-      <c r="S20" s="7">
+      <c r="S20" s="5">
         <v>2022</v>
       </c>
-      <c r="T20" s="9">
+      <c r="T20" s="7">
         <v>2023</v>
       </c>
-      <c r="U20" s="10">
+      <c r="U20" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="12" t="s">
+      <c r="V20" s="47">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C21" s="31">
+      <c r="C21" s="29">
         <v>3</v>
       </c>
-      <c r="D21" s="31">
+      <c r="D21" s="29">
         <v>3</v>
       </c>
-      <c r="E21" s="31">
+      <c r="E21" s="29">
         <v>4</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="36">
         <v>9</v>
       </c>
-      <c r="G21" s="14">
+      <c r="G21" s="12">
         <v>12</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="30">
         <v>18</v>
       </c>
-      <c r="I21" s="31">
+      <c r="I21" s="29">
         <v>9</v>
       </c>
-      <c r="J21" s="31">
+      <c r="J21" s="29">
         <v>12</v>
       </c>
-      <c r="K21" s="15">
+      <c r="K21" s="13">
         <v>2</v>
       </c>
-      <c r="L21" s="15">
+      <c r="L21" s="13">
         <v>3</v>
       </c>
-      <c r="M21" s="15" t="s">
+      <c r="M21" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="N21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="O21" s="39">
+      <c r="N21" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="O21" s="37">
         <v>2</v>
       </c>
-      <c r="P21" s="39">
+      <c r="P21" s="37">
         <v>2</v>
       </c>
-      <c r="Q21" s="39" t="s">
+      <c r="Q21" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="R21" s="40">
+      <c r="R21" s="38">
         <v>3</v>
       </c>
-      <c r="S21" s="40">
+      <c r="S21" s="38">
         <v>7</v>
       </c>
-      <c r="T21" s="15">
+      <c r="T21" s="13">
         <v>2</v>
       </c>
-      <c r="U21" s="18">
+      <c r="U21" s="16">
         <v>12</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="V21" s="63" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="K22" s="19"/>
+      <c r="U22" s="34"/>
+      <c r="V22" s="34"/>
+    </row>
+    <row r="23" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="3"/>
-[...21 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+      <c r="N23" s="59"/>
+      <c r="O23" s="59"/>
+      <c r="P23" s="59"/>
+      <c r="Q23" s="59"/>
+      <c r="R23" s="59"/>
+      <c r="S23" s="59"/>
+      <c r="T23" s="9"/>
+      <c r="U23" s="34"/>
+      <c r="V23" s="34"/>
+    </row>
+    <row r="24" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="5"/>
-[...22 lines deleted...]
-      <c r="B25" s="7">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+      <c r="N24" s="3"/>
+      <c r="O24" s="3"/>
+      <c r="P24" s="3"/>
+      <c r="Q24" s="3"/>
+      <c r="R24" s="3"/>
+      <c r="S24" s="3"/>
+      <c r="T24" s="9"/>
+      <c r="U24" s="34"/>
+      <c r="V24" s="34"/>
+    </row>
+    <row r="25" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="4"/>
+      <c r="B25" s="5">
         <v>2005</v>
       </c>
-      <c r="C25" s="7">
+      <c r="C25" s="5">
         <v>2006</v>
       </c>
-      <c r="D25" s="7">
+      <c r="D25" s="5">
         <v>2007</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="5">
         <v>2008</v>
       </c>
-      <c r="F25" s="7">
+      <c r="F25" s="5">
         <v>2009</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="5">
         <v>2010</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="5">
         <v>2011</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="5">
         <v>2012</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="5">
         <v>2013</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="6">
         <v>2014</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="6">
         <v>2015</v>
       </c>
-      <c r="M25" s="9">
+      <c r="M25" s="7">
         <v>2016</v>
       </c>
-      <c r="N25" s="9">
+      <c r="N25" s="7">
         <v>2017</v>
       </c>
-      <c r="O25" s="7">
+      <c r="O25" s="5">
         <v>2018</v>
       </c>
-      <c r="P25" s="7">
+      <c r="P25" s="5">
         <v>2019</v>
       </c>
-      <c r="Q25" s="7">
+      <c r="Q25" s="5">
         <v>2020</v>
       </c>
-      <c r="R25" s="7">
+      <c r="R25" s="5">
         <v>2021</v>
       </c>
-      <c r="S25" s="7">
+      <c r="S25" s="5">
         <v>2022</v>
       </c>
-      <c r="T25" s="9">
+      <c r="T25" s="7">
         <v>2023</v>
       </c>
-      <c r="U25" s="10">
+      <c r="U25" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="12" t="s">
+      <c r="V25" s="47">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="37">
+      <c r="B26" s="35">
         <v>29.4</v>
       </c>
-      <c r="C26" s="41">
+      <c r="C26" s="39">
         <v>29.5</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="39">
         <v>55.3</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="39">
         <v>59.2</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="40">
         <v>74.5</v>
       </c>
-      <c r="G26" s="43">
+      <c r="G26" s="41">
         <v>92.2</v>
       </c>
-      <c r="H26" s="17">
+      <c r="H26" s="15">
         <v>121</v>
       </c>
-      <c r="I26" s="41">
+      <c r="I26" s="39">
         <v>141.4</v>
       </c>
-      <c r="J26" s="41">
+      <c r="J26" s="39">
         <v>213.3</v>
       </c>
-      <c r="K26" s="44">
+      <c r="K26" s="42">
         <v>167.2</v>
       </c>
-      <c r="L26" s="44">
+      <c r="L26" s="42">
         <v>198.672</v>
       </c>
-      <c r="M26" s="44" t="s">
+      <c r="M26" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="N26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="O26" s="45">
+      <c r="N26" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="O26" s="43">
         <v>90.278000000000006</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="43">
         <v>67.7</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="43">
         <v>14.696</v>
       </c>
-      <c r="R26" s="45">
+      <c r="R26" s="43">
         <v>20.3</v>
       </c>
-      <c r="S26" s="45">
+      <c r="S26" s="43">
         <v>144.5</v>
       </c>
-      <c r="T26" s="15">
+      <c r="T26" s="13">
         <v>161.19999999999999</v>
       </c>
-      <c r="U26" s="46">
+      <c r="U26" s="44">
         <v>176.88</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="V26" s="64">
+        <v>126.849</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A27" s="9"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+    </row>
+    <row r="28" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="3"/>
-[...11 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="B28" s="59"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+    </row>
+    <row r="29" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="5"/>
-[...9 lines deleted...]
-      <c r="A30" s="49" t="s">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+    </row>
+    <row r="30" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="50" t="s">
+      <c r="B30" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="50"/>
-      <c r="D30" s="50" t="s">
+      <c r="C30" s="57"/>
+      <c r="D30" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="E30" s="50"/>
-      <c r="F30" s="50" t="s">
+      <c r="E30" s="57"/>
+      <c r="F30" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="50"/>
-      <c r="H30" s="50" t="s">
+      <c r="G30" s="57"/>
+      <c r="H30" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="I30" s="50"/>
-[...5 lines deleted...]
-      <c r="D31" s="51" t="s">
+      <c r="I30" s="57"/>
+    </row>
+    <row r="31" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="55"/>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="E31" s="51"/>
-[...6 lines deleted...]
-      <c r="A32" s="10">
+      <c r="E31" s="60"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+    </row>
+    <row r="32" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="8">
         <v>2018</v>
       </c>
-      <c r="B32" s="49">
-[...5 lines deleted...]
-      <c r="D32" s="49" t="s">
+      <c r="B32" s="55">
+        <v>1</v>
+      </c>
+      <c r="C32" s="55">
+        <v>1</v>
+      </c>
+      <c r="D32" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="E32" s="49" t="s">
+      <c r="E32" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="F32" s="49">
+      <c r="F32" s="55">
         <v>25</v>
       </c>
-      <c r="G32" s="49">
+      <c r="G32" s="55">
         <v>25</v>
       </c>
-      <c r="H32" s="49">
-[...7 lines deleted...]
-      <c r="A33" s="10">
+      <c r="H32" s="55">
+        <v>1</v>
+      </c>
+      <c r="I32" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="8">
         <v>2019</v>
       </c>
-      <c r="B33" s="49">
-[...5 lines deleted...]
-      <c r="D33" s="49" t="s">
+      <c r="B33" s="55">
+        <v>1</v>
+      </c>
+      <c r="C33" s="55">
+        <v>1</v>
+      </c>
+      <c r="D33" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="E33" s="49" t="s">
+      <c r="E33" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="F33" s="49">
+      <c r="F33" s="55">
         <v>25</v>
       </c>
-      <c r="G33" s="49">
+      <c r="G33" s="55">
         <v>25</v>
       </c>
-      <c r="H33" s="49">
-[...7 lines deleted...]
-      <c r="A34" s="10">
+      <c r="H33" s="55">
+        <v>1</v>
+      </c>
+      <c r="I33" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A34" s="8">
         <v>2020</v>
       </c>
-      <c r="B34" s="49">
-[...5 lines deleted...]
-      <c r="D34" s="49" t="s">
+      <c r="B34" s="55">
+        <v>1</v>
+      </c>
+      <c r="C34" s="55">
+        <v>1</v>
+      </c>
+      <c r="D34" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="E34" s="49" t="s">
+      <c r="E34" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="F34" s="49">
+      <c r="F34" s="55">
         <v>25</v>
       </c>
-      <c r="G34" s="49">
+      <c r="G34" s="55">
         <v>25</v>
       </c>
-      <c r="H34" s="49">
-[...10 lines deleted...]
-      <c r="A35" s="10">
+      <c r="H34" s="55">
+        <v>1</v>
+      </c>
+      <c r="I34" s="55">
+        <v>1</v>
+      </c>
+      <c r="J34" s="48"/>
+      <c r="K34" s="48"/>
+      <c r="L34" s="48"/>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="8">
         <v>2021</v>
       </c>
-      <c r="B35" s="49">
-[...5 lines deleted...]
-      <c r="D35" s="49" t="s">
+      <c r="B35" s="55">
+        <v>1</v>
+      </c>
+      <c r="C35" s="55">
+        <v>1</v>
+      </c>
+      <c r="D35" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="E35" s="49" t="s">
+      <c r="E35" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="F35" s="49">
+      <c r="F35" s="55">
         <v>25</v>
       </c>
-      <c r="G35" s="49">
+      <c r="G35" s="55">
         <v>25</v>
       </c>
-      <c r="H35" s="49">
-[...11 lines deleted...]
-      <c r="A36" s="10">
+      <c r="H35" s="55">
+        <v>1</v>
+      </c>
+      <c r="I35" s="55">
+        <v>1</v>
+      </c>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="9"/>
+    </row>
+    <row r="36" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A36" s="8">
         <v>2022</v>
       </c>
-      <c r="B36" s="49">
-[...5 lines deleted...]
-      <c r="D36" s="49" t="s">
+      <c r="B36" s="55">
+        <v>1</v>
+      </c>
+      <c r="C36" s="55">
+        <v>1</v>
+      </c>
+      <c r="D36" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="E36" s="49" t="s">
+      <c r="E36" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="F36" s="49">
+      <c r="F36" s="55">
         <v>25</v>
       </c>
-      <c r="G36" s="49">
+      <c r="G36" s="55">
         <v>25</v>
       </c>
-      <c r="H36" s="49">
-[...35 lines deleted...]
-      <c r="A39" s="55" t="s">
+      <c r="H36" s="55">
+        <v>1</v>
+      </c>
+      <c r="I36" s="55">
+        <v>1</v>
+      </c>
+      <c r="J36" s="49"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="9"/>
+    </row>
+    <row r="37" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="C37" s="9"/>
+      <c r="D37" s="50"/>
+      <c r="E37" s="49"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="50"/>
+      <c r="I37" s="50"/>
+      <c r="J37" s="49"/>
+      <c r="K37" s="49"/>
+      <c r="L37" s="49"/>
+      <c r="M37" s="9"/>
+    </row>
+    <row r="38" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="9"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+    </row>
+    <row r="39" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A39" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="55"/>
-[...9 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="B39" s="56"/>
+      <c r="C39" s="56"/>
+      <c r="D39" s="56"/>
+      <c r="E39" s="56"/>
+      <c r="F39" s="56"/>
+      <c r="G39" s="56"/>
+      <c r="H39" s="56"/>
+      <c r="I39" s="56"/>
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B40" s="57"/>
-[...4 lines deleted...]
-      <c r="B41" s="7">
+      <c r="B40" s="52"/>
+      <c r="D40" s="51"/>
+    </row>
+    <row r="41" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5">
         <v>2021</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="5">
         <v>2022</v>
       </c>
-      <c r="D41" s="7">
+      <c r="D41" s="5">
         <v>2023</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="12" t="s">
+      <c r="F41" s="47">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B42" s="27">
-[...13 lines deleted...]
-      <c r="A43" s="58" t="s">
+      <c r="B42" s="25">
+        <v>1</v>
+      </c>
+      <c r="C42" s="25">
+        <v>1</v>
+      </c>
+      <c r="D42" s="25">
+        <v>1</v>
+      </c>
+      <c r="E42" s="8">
+        <v>1</v>
+      </c>
+      <c r="F42" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="53" customFormat="1" ht="15" customHeight="1">
+      <c r="A43" s="53" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="H33:I33"/>
-[...3 lines deleted...]
-    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A8:S8"/>
+    <mergeCell ref="A13:S13"/>
+    <mergeCell ref="A18:S18"/>
+    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="B30:C31"/>
+    <mergeCell ref="F30:G31"/>
+    <mergeCell ref="H30:I31"/>
+    <mergeCell ref="D31:E31"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="A39:I39"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="F33:G33"/>
-    <mergeCell ref="A30:A31"/>
-[...11 lines deleted...]
-    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0A1C9-ABD6-40A8-A911-B5FE1105FA3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>