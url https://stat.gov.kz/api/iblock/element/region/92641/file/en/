--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14250" yWindow="15" windowWidth="14595" windowHeight="12630"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1101" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="128">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>including:</t>
   </si>
   <si>
     <t>Number of computers, units</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Number of computers</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve"> Libraries activity</t>
   </si>
   <si>
@@ -449,51 +449,51 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>from 2016 onwards from the general library fund in digital format</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -654,50 +654,55 @@
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -785,51 +790,51 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -965,99 +970,112 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1140,65 +1158,50 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="44" applyFont="1"/>
     <xf numFmtId="164" fontId="20" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="20" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="23" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1247,50 +1250,82 @@
     <xf numFmtId="3" fontId="20" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="20" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="25" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
@@ -1601,102 +1636,102 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y204"/>
+  <dimension ref="A1:Z204"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="Y8" sqref="Y8"/>
+    <sheetView tabSelected="1" topLeftCell="A158" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D208" sqref="D208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="11" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="15" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="2"/>
     <col min="25" max="25" width="11.85546875" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...6 lines deleted...]
-      <c r="A2" s="58" t="s">
+    <row r="1" spans="1:26">
+      <c r="A1" s="92"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="91" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="58"/>
-[...17 lines deleted...]
-    <row r="4" spans="1:25" ht="18.75" customHeight="1">
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+    </row>
+    <row r="4" spans="1:26" ht="18.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="7">
         <v>2001</v>
       </c>
       <c r="C4" s="7">
         <v>2002</v>
       </c>
       <c r="D4" s="7">
         <v>2003</v>
       </c>
       <c r="E4" s="7">
         <v>2004</v>
       </c>
       <c r="F4" s="7">
         <v>2005</v>
       </c>
       <c r="G4" s="7">
         <v>2006</v>
       </c>
       <c r="H4" s="7">
         <v>2007</v>
       </c>
       <c r="I4" s="7">
         <v>2008</v>
       </c>
@@ -1705,1514 +1740,1571 @@
       </c>
       <c r="K4" s="7">
         <v>2010</v>
       </c>
       <c r="L4" s="7">
         <v>2011</v>
       </c>
       <c r="M4" s="7">
         <v>2012</v>
       </c>
       <c r="N4" s="7">
         <v>2013</v>
       </c>
       <c r="O4" s="7">
         <v>2014</v>
       </c>
       <c r="P4" s="7">
         <v>2015</v>
       </c>
       <c r="Q4" s="7">
         <v>2016</v>
       </c>
       <c r="R4" s="7">
         <v>2017</v>
       </c>
-      <c r="S4" s="59">
+      <c r="S4" s="54">
         <v>2018</v>
       </c>
-      <c r="T4" s="60">
+      <c r="T4" s="55">
         <v>2019</v>
       </c>
-      <c r="U4" s="60">
+      <c r="U4" s="55">
         <v>2020</v>
       </c>
-      <c r="V4" s="60">
+      <c r="V4" s="55">
         <v>2021</v>
       </c>
-      <c r="W4" s="60">
+      <c r="W4" s="55">
         <v>2022</v>
       </c>
-      <c r="X4" s="61">
+      <c r="X4" s="56">
         <v>2023</v>
       </c>
-      <c r="Y4" s="61">
+      <c r="Y4" s="56">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="62" t="s">
+      <c r="Z4" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="10">
         <v>11</v>
       </c>
       <c r="C5" s="10">
         <v>11</v>
       </c>
       <c r="D5" s="10">
         <v>31</v>
       </c>
       <c r="E5" s="10">
         <v>32</v>
       </c>
       <c r="F5" s="10">
         <v>32</v>
       </c>
       <c r="G5" s="10">
         <v>33</v>
       </c>
       <c r="H5" s="10">
         <v>33</v>
       </c>
       <c r="I5" s="10">
         <v>33</v>
       </c>
-      <c r="J5" s="63">
+      <c r="J5" s="58">
         <v>32</v>
       </c>
       <c r="K5" s="10">
         <v>32</v>
       </c>
       <c r="L5" s="10">
         <v>32</v>
       </c>
       <c r="M5" s="10">
         <v>31</v>
       </c>
       <c r="N5" s="10">
         <v>31</v>
       </c>
       <c r="O5" s="10">
         <v>30</v>
       </c>
       <c r="P5" s="10">
         <v>30</v>
       </c>
       <c r="Q5" s="10">
         <v>31</v>
       </c>
       <c r="R5" s="11">
         <v>31</v>
       </c>
       <c r="S5" s="11">
         <v>31</v>
       </c>
       <c r="T5" s="11">
         <v>31</v>
       </c>
       <c r="U5" s="11">
         <v>31</v>
       </c>
       <c r="V5" s="11">
         <v>32</v>
       </c>
       <c r="W5" s="11">
         <v>33</v>
       </c>
       <c r="X5" s="52">
         <v>34</v>
       </c>
       <c r="Y5" s="4">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="62" t="s">
+      <c r="Z5" s="95">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="64"/>
-[...20 lines deleted...]
-      <c r="W6" s="67"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
       <c r="X6" s="52"/>
       <c r="Y6" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62" t="s">
+      <c r="Z6" s="96"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="64" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="66">
+      <c r="B7" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="61">
         <v>5</v>
       </c>
-      <c r="H7" s="66">
+      <c r="H7" s="61">
         <v>5</v>
       </c>
-      <c r="I7" s="66">
+      <c r="I7" s="61">
         <v>5</v>
       </c>
-      <c r="J7" s="66">
+      <c r="J7" s="61">
         <v>4</v>
       </c>
-      <c r="K7" s="66">
+      <c r="K7" s="61">
         <v>4</v>
       </c>
-      <c r="L7" s="66">
+      <c r="L7" s="61">
         <v>4</v>
       </c>
-      <c r="M7" s="67">
+      <c r="M7" s="62">
         <v>4</v>
       </c>
-      <c r="N7" s="67">
+      <c r="N7" s="62">
         <v>4</v>
       </c>
-      <c r="O7" s="67">
+      <c r="O7" s="62">
         <v>3</v>
       </c>
-      <c r="P7" s="67">
+      <c r="P7" s="62">
         <v>3</v>
       </c>
-      <c r="Q7" s="67">
+      <c r="Q7" s="62">
         <v>3</v>
       </c>
       <c r="R7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S7" s="10">
         <v>3</v>
       </c>
-      <c r="T7" s="67">
+      <c r="T7" s="62">
         <v>3</v>
       </c>
-      <c r="U7" s="67">
+      <c r="U7" s="62">
         <v>3</v>
       </c>
-      <c r="V7" s="67">
+      <c r="V7" s="62">
         <v>3</v>
       </c>
-      <c r="W7" s="67">
+      <c r="W7" s="62">
         <v>3</v>
       </c>
-      <c r="X7" s="68">
+      <c r="X7" s="63">
         <v>3</v>
       </c>
       <c r="Y7" s="4">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="62" t="s">
+      <c r="Z7" s="95">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="64" t="s">
-[...11 lines deleted...]
-      <c r="F8" s="65" t="s">
+      <c r="B8" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="60" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>74</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>75</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>75</v>
       </c>
       <c r="K8" s="10" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M8" s="10">
         <v>26</v>
       </c>
       <c r="N8" s="10" t="s">
         <v>74</v>
       </c>
       <c r="O8" s="10" t="s">
         <v>76</v>
       </c>
       <c r="P8" s="10" t="s">
         <v>76</v>
       </c>
       <c r="Q8" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="R8" s="67">
+      <c r="R8" s="62">
         <v>27</v>
       </c>
       <c r="S8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="T8" s="67">
+      <c r="T8" s="62">
         <v>26</v>
       </c>
-      <c r="U8" s="67">
+      <c r="U8" s="62">
         <v>26</v>
       </c>
-      <c r="V8" s="67">
+      <c r="V8" s="62">
         <v>27</v>
       </c>
-      <c r="W8" s="67">
+      <c r="W8" s="62">
         <v>28</v>
       </c>
-      <c r="X8" s="68">
+      <c r="X8" s="63">
         <v>29</v>
       </c>
       <c r="Y8" s="4">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62" t="s">
+      <c r="Z8" s="95">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="64" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="66">
+      <c r="B9" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="61">
         <v>1</v>
       </c>
-      <c r="H9" s="66">
+      <c r="H9" s="61">
         <v>1</v>
       </c>
-      <c r="I9" s="66">
+      <c r="I9" s="61">
         <v>1</v>
       </c>
-      <c r="J9" s="66">
+      <c r="J9" s="61">
         <v>1</v>
       </c>
-      <c r="K9" s="66">
+      <c r="K9" s="61">
         <v>1</v>
       </c>
-      <c r="L9" s="66">
+      <c r="L9" s="61">
         <v>1</v>
       </c>
-      <c r="M9" s="67">
+      <c r="M9" s="62">
         <v>1</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N9" s="62">
         <v>1</v>
       </c>
-      <c r="O9" s="67">
+      <c r="O9" s="62">
         <v>1</v>
       </c>
-      <c r="P9" s="69" t="s">
+      <c r="P9" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="Q9" s="67">
+      <c r="Q9" s="62">
         <v>1</v>
       </c>
-      <c r="R9" s="69" t="s">
+      <c r="R9" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="S9" s="69" t="s">
+      <c r="S9" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="T9" s="69" t="s">
+      <c r="T9" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="U9" s="69" t="s">
+      <c r="U9" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="V9" s="69" t="s">
+      <c r="V9" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="W9" s="69" t="s">
+      <c r="W9" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="X9" s="68">
+      <c r="X9" s="63">
         <v>1</v>
       </c>
       <c r="Y9" s="4">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62" t="s">
+      <c r="Z9" s="95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="64" t="s">
-[...53 lines deleted...]
-      <c r="T10" s="69" t="s">
+      <c r="B10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="U10" s="69" t="s">
+      <c r="U10" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="V10" s="69" t="s">
+      <c r="V10" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="W10" s="69" t="s">
+      <c r="W10" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="X10" s="68">
+      <c r="X10" s="63">
         <v>1</v>
       </c>
       <c r="Y10" s="4">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="70" t="s">
+      <c r="Z10" s="59" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="33.75">
+      <c r="A11" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="64" t="s">
-[...73 lines deleted...]
-      <c r="A12" s="62" t="s">
+      <c r="B11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="66" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="22.5">
+      <c r="A12" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="65" t="s">
-[...14 lines deleted...]
-      <c r="G12" s="65" t="s">
+      <c r="B12" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="60" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>78</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>79</v>
       </c>
       <c r="K12" s="10" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="10">
         <v>34</v>
       </c>
-      <c r="N12" s="67">
+      <c r="N12" s="62">
         <v>34</v>
       </c>
-      <c r="O12" s="67">
+      <c r="O12" s="62">
         <v>33</v>
       </c>
-      <c r="P12" s="67">
+      <c r="P12" s="62">
         <v>33</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="R12" s="67">
+      <c r="R12" s="62">
         <v>33</v>
       </c>
-      <c r="S12" s="67">
+      <c r="S12" s="62">
         <v>33</v>
       </c>
-      <c r="T12" s="67">
+      <c r="T12" s="62">
         <v>33</v>
       </c>
-      <c r="U12" s="67">
+      <c r="U12" s="62">
         <v>33</v>
       </c>
-      <c r="V12" s="67">
+      <c r="V12" s="62">
         <v>34</v>
       </c>
-      <c r="W12" s="67">
+      <c r="W12" s="62">
         <v>35</v>
       </c>
-      <c r="X12" s="68">
+      <c r="X12" s="63">
         <v>33</v>
       </c>
-      <c r="Y12" s="72">
+      <c r="Y12" s="67">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62" t="s">
+      <c r="Z12" s="95">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="64"/>
-[...20 lines deleted...]
-      <c r="W13" s="67"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="62"/>
+      <c r="N13" s="62"/>
+      <c r="O13" s="62"/>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="62"/>
+      <c r="R13" s="62"/>
+      <c r="S13" s="62"/>
+      <c r="T13" s="62"/>
+      <c r="U13" s="62"/>
+      <c r="V13" s="62"/>
+      <c r="W13" s="62"/>
       <c r="X13" s="52"/>
       <c r="Y13" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62" t="s">
+      <c r="Z13" s="97"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="64" t="s">
-[...29 lines deleted...]
-      <c r="L14" s="65" t="s">
+      <c r="B14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="60" t="s">
         <v>0</v>
       </c>
       <c r="M14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="N14" s="64" t="s">
-[...37 lines deleted...]
-      <c r="A15" s="62" t="s">
+      <c r="N14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="W14" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="66" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="64" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="65">
+      <c r="B15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="60">
         <v>12</v>
       </c>
-      <c r="H15" s="65">
+      <c r="H15" s="60">
         <v>9</v>
       </c>
-      <c r="I15" s="65">
+      <c r="I15" s="60">
         <v>4</v>
       </c>
-      <c r="J15" s="64" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="66">
+      <c r="J15" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="61">
         <v>7</v>
       </c>
-      <c r="M15" s="67">
+      <c r="M15" s="62">
         <v>6</v>
       </c>
-      <c r="N15" s="67">
+      <c r="N15" s="62">
         <v>1</v>
       </c>
-      <c r="O15" s="67">
+      <c r="O15" s="62">
         <v>1</v>
       </c>
-      <c r="P15" s="64" t="s">
-[...20 lines deleted...]
-      <c r="W15" s="73" t="s">
+      <c r="P15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="X15" s="74">
+      <c r="X15" s="69">
         <v>2</v>
       </c>
       <c r="Y15" s="4">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62" t="s">
+      <c r="Z15" s="95">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="64" t="s">
-[...26 lines deleted...]
-      <c r="K16" s="65">
+      <c r="B16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="60">
         <v>1</v>
       </c>
-      <c r="L16" s="66">
+      <c r="L16" s="61">
         <v>1</v>
       </c>
-      <c r="M16" s="67">
+      <c r="M16" s="62">
         <v>1</v>
       </c>
-      <c r="N16" s="67">
+      <c r="N16" s="62">
         <v>1</v>
       </c>
-      <c r="O16" s="67">
+      <c r="O16" s="62">
         <v>1</v>
       </c>
-      <c r="P16" s="69" t="s">
+      <c r="P16" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="Q16" s="64" t="s">
-[...20 lines deleted...]
-      <c r="X16" s="71">
+      <c r="Q16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="66">
         <v>1</v>
       </c>
       <c r="Y16" s="4">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="70" t="s">
+      <c r="Z16" s="98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="45">
+      <c r="A17" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="64" t="s">
-[...56 lines deleted...]
-      <c r="U17" s="64" t="s">
+      <c r="B17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="59" t="s">
         <v>0</v>
       </c>
       <c r="V17" s="23">
         <v>30</v>
       </c>
       <c r="W17" s="23">
         <v>31</v>
       </c>
       <c r="X17" s="53">
         <v>28</v>
       </c>
       <c r="Y17" s="4">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62" t="s">
+      <c r="Z17" s="95">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="22.5">
+      <c r="A18" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="75">
+      <c r="B18" s="70">
         <v>52620</v>
       </c>
-      <c r="C18" s="75">
+      <c r="C18" s="70">
         <v>59936.7</v>
       </c>
-      <c r="D18" s="75">
+      <c r="D18" s="70">
         <v>57796.7</v>
       </c>
-      <c r="E18" s="75">
+      <c r="E18" s="70">
         <v>58396.7</v>
       </c>
-      <c r="F18" s="75">
+      <c r="F18" s="70">
         <v>58649.5</v>
       </c>
-      <c r="G18" s="75">
+      <c r="G18" s="70">
         <v>61532.3</v>
       </c>
-      <c r="H18" s="75">
+      <c r="H18" s="70">
         <v>61532.3</v>
       </c>
-      <c r="I18" s="75">
+      <c r="I18" s="70">
         <v>61532.3</v>
       </c>
-      <c r="J18" s="75">
+      <c r="J18" s="70">
         <v>60408.3</v>
       </c>
-      <c r="K18" s="75">
+      <c r="K18" s="70">
         <v>63404.6</v>
       </c>
-      <c r="L18" s="75">
+      <c r="L18" s="70">
         <v>63404.6</v>
       </c>
-      <c r="M18" s="75">
+      <c r="M18" s="70">
         <v>63073.599999999999</v>
       </c>
-      <c r="N18" s="75">
+      <c r="N18" s="70">
         <v>63073.599999999999</v>
       </c>
-      <c r="O18" s="75">
+      <c r="O18" s="70">
         <v>61448.6</v>
       </c>
-      <c r="P18" s="75">
+      <c r="P18" s="70">
         <v>61151.5</v>
       </c>
-      <c r="Q18" s="75">
+      <c r="Q18" s="70">
         <v>61448.6</v>
       </c>
-      <c r="R18" s="75">
+      <c r="R18" s="70">
         <v>61448.6</v>
       </c>
-      <c r="S18" s="75">
+      <c r="S18" s="70">
         <v>61448.6</v>
       </c>
-      <c r="T18" s="75">
+      <c r="T18" s="70">
         <v>61448.6</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="70">
         <v>61448.6</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="70">
         <v>64594.7</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="70">
         <v>64594.7</v>
       </c>
-      <c r="X18" s="76">
+      <c r="X18" s="71">
         <v>65340.5</v>
       </c>
       <c r="Y18" s="35">
         <v>67985.399999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62" t="s">
+      <c r="Z18" s="99">
+        <v>68107.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="22.5">
+      <c r="A19" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="77" t="s">
-[...17 lines deleted...]
-      <c r="H19" s="65" t="s">
+      <c r="B19" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="60" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="K19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N19" s="13">
         <v>1</v>
       </c>
       <c r="O19" s="13">
         <v>1</v>
       </c>
       <c r="P19" s="13">
         <v>8</v>
       </c>
       <c r="Q19" s="13">
         <v>8</v>
       </c>
       <c r="R19" s="13">
         <v>8</v>
       </c>
       <c r="S19" s="23">
         <v>8</v>
       </c>
       <c r="T19" s="23">
         <v>8</v>
       </c>
       <c r="U19" s="23">
         <v>8</v>
       </c>
       <c r="V19" s="23">
         <v>8</v>
       </c>
       <c r="W19" s="23">
         <v>8</v>
       </c>
-      <c r="X19" s="68">
+      <c r="X19" s="63">
         <v>17</v>
       </c>
       <c r="Y19" s="23">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="62" t="s">
+      <c r="Z19" s="95">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="64" t="s">
-[...17 lines deleted...]
-      <c r="H20" s="65" t="s">
+      <c r="B20" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="60" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>0</v>
       </c>
       <c r="R20" s="25" t="s">
         <v>0</v>
       </c>
       <c r="S20" s="26" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="26" t="s">
         <v>0</v>
       </c>
       <c r="U20" s="26" t="s">
         <v>0</v>
       </c>
       <c r="V20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="W20" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="X20" s="74" t="s">
-[...2 lines deleted...]
-      <c r="Y20" s="79">
+      <c r="X20" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="74">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62" t="s">
+      <c r="Z20" s="95">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="22.5">
+      <c r="A21" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="10">
         <v>2844</v>
       </c>
       <c r="C21" s="10">
         <v>2862</v>
       </c>
       <c r="D21" s="13">
         <v>2848</v>
       </c>
       <c r="E21" s="13">
         <v>2868</v>
       </c>
       <c r="F21" s="21">
         <v>2883</v>
       </c>
       <c r="G21" s="13">
         <v>2957</v>
       </c>
       <c r="H21" s="13">
         <v>2957</v>
       </c>
       <c r="I21" s="21">
         <v>2987</v>
       </c>
-      <c r="J21" s="80">
+      <c r="J21" s="75">
         <v>2980</v>
       </c>
       <c r="K21" s="13">
         <v>2975</v>
       </c>
       <c r="L21" s="13">
         <v>2975</v>
       </c>
       <c r="M21" s="13">
         <v>2965</v>
       </c>
       <c r="N21" s="13">
         <v>2965</v>
       </c>
       <c r="O21" s="13">
         <v>2935</v>
       </c>
       <c r="P21" s="13">
         <v>2935</v>
       </c>
       <c r="Q21" s="13">
         <v>2905</v>
       </c>
       <c r="R21" s="11">
         <v>2905</v>
       </c>
       <c r="S21" s="23">
         <v>2905</v>
       </c>
       <c r="T21" s="23">
         <v>2905</v>
       </c>
       <c r="U21" s="23">
         <v>2905</v>
       </c>
       <c r="V21" s="23">
         <v>3305</v>
       </c>
       <c r="W21" s="23">
         <v>3425</v>
       </c>
       <c r="X21" s="53">
         <v>3475</v>
       </c>
       <c r="Y21" s="11">
         <v>3729</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="Z21" s="95">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="57" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="10">
         <v>210591</v>
       </c>
       <c r="C22" s="10">
         <v>212928</v>
       </c>
       <c r="D22" s="13">
         <v>204833</v>
       </c>
       <c r="E22" s="13">
         <v>213776</v>
       </c>
       <c r="F22" s="21">
         <v>212901</v>
       </c>
       <c r="G22" s="13">
         <v>209882</v>
       </c>
       <c r="H22" s="13">
         <v>250717</v>
       </c>
       <c r="I22" s="21">
         <v>282498</v>
       </c>
-      <c r="J22" s="80">
+      <c r="J22" s="75">
         <v>284775</v>
       </c>
       <c r="K22" s="13">
         <v>297448</v>
       </c>
       <c r="L22" s="13">
         <v>281247</v>
       </c>
       <c r="M22" s="13">
         <v>335549</v>
       </c>
       <c r="N22" s="13">
         <v>339228</v>
       </c>
       <c r="O22" s="13">
         <v>374156</v>
       </c>
       <c r="P22" s="13">
         <v>372632</v>
       </c>
       <c r="Q22" s="13">
         <v>344100</v>
       </c>
       <c r="R22" s="11">
         <v>398469</v>
       </c>
       <c r="S22" s="23">
         <v>411226</v>
       </c>
       <c r="T22" s="23">
         <v>425197</v>
       </c>
       <c r="U22" s="23">
         <v>187728</v>
       </c>
       <c r="V22" s="23">
         <v>516001</v>
       </c>
       <c r="W22" s="23">
         <v>515459</v>
       </c>
-      <c r="X22" s="68">
+      <c r="X22" s="63">
         <v>537247</v>
       </c>
       <c r="Y22" s="11">
         <v>371684</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62" t="s">
+      <c r="Z22" s="95">
+        <v>477867</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="22.5">
+      <c r="A23" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="65" t="s">
-[...26 lines deleted...]
-      <c r="K23" s="66">
+      <c r="B23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="61">
         <v>56605</v>
       </c>
-      <c r="L23" s="67">
+      <c r="L23" s="62">
         <v>47089</v>
       </c>
-      <c r="M23" s="67">
+      <c r="M23" s="62">
         <v>104953</v>
       </c>
-      <c r="N23" s="67">
+      <c r="N23" s="62">
         <v>117322</v>
       </c>
-      <c r="O23" s="67">
+      <c r="O23" s="62">
         <v>148508</v>
       </c>
-      <c r="P23" s="67">
+      <c r="P23" s="62">
         <v>151536</v>
       </c>
-      <c r="Q23" s="67">
+      <c r="Q23" s="62">
         <v>224509</v>
       </c>
       <c r="R23" s="13">
         <v>254836</v>
       </c>
       <c r="S23" s="13">
         <v>194388</v>
       </c>
       <c r="T23" s="13">
         <v>249511</v>
       </c>
       <c r="U23" s="13">
         <v>136359</v>
       </c>
       <c r="V23" s="13">
         <v>380671</v>
       </c>
       <c r="W23" s="13">
         <v>264222</v>
       </c>
-      <c r="X23" s="81"/>
+      <c r="X23" s="76"/>
       <c r="Y23" s="52"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62" t="s">
+      <c r="Z23" s="100"/>
+    </row>
+    <row r="24" spans="1:26" ht="27.75" customHeight="1">
+      <c r="A24" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="10">
         <v>43180</v>
       </c>
       <c r="C24" s="10">
         <v>47355</v>
       </c>
       <c r="D24" s="13">
         <v>44871</v>
       </c>
       <c r="E24" s="13">
         <v>45471</v>
       </c>
       <c r="F24" s="21">
         <v>47716</v>
       </c>
       <c r="G24" s="13">
         <v>53611</v>
       </c>
       <c r="H24" s="13">
         <v>49507</v>
       </c>
       <c r="I24" s="21">
         <v>48916</v>
       </c>
-      <c r="J24" s="80">
+      <c r="J24" s="75">
         <v>51405</v>
       </c>
       <c r="K24" s="13">
         <v>52559</v>
       </c>
       <c r="L24" s="13">
         <v>54844</v>
       </c>
       <c r="M24" s="13">
         <v>85354</v>
       </c>
       <c r="N24" s="13">
         <v>86948</v>
       </c>
       <c r="O24" s="13">
         <v>111848</v>
       </c>
       <c r="P24" s="13">
         <v>114035</v>
       </c>
       <c r="Q24" s="13">
         <v>47205</v>
       </c>
       <c r="R24" s="11">
         <v>47402</v>
       </c>
       <c r="S24" s="23">
         <v>62369</v>
       </c>
       <c r="T24" s="23">
         <v>76640</v>
       </c>
       <c r="U24" s="23">
         <v>16525</v>
       </c>
       <c r="V24" s="23">
         <v>115229</v>
       </c>
       <c r="W24" s="23">
         <v>119433</v>
       </c>
-      <c r="X24" s="68">
+      <c r="X24" s="63">
         <v>124142</v>
       </c>
       <c r="Y24" s="11">
         <v>104039</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="62" t="s">
+      <c r="Z24" s="95">
+        <v>103500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="22.5">
+      <c r="A25" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="23">
         <v>2019825</v>
       </c>
       <c r="C25" s="23">
         <v>2124290</v>
       </c>
       <c r="D25" s="23">
         <v>2066645</v>
       </c>
       <c r="E25" s="23">
         <v>2066729</v>
       </c>
       <c r="F25" s="23">
         <v>2080567</v>
       </c>
       <c r="G25" s="23">
         <v>1972854</v>
       </c>
       <c r="H25" s="23">
         <v>2174947</v>
       </c>
       <c r="I25" s="23">
         <v>2806531</v>
@@ -3237,74 +3329,77 @@
       </c>
       <c r="P25" s="23">
         <v>5060146</v>
       </c>
       <c r="Q25" s="23">
         <v>4921132</v>
       </c>
       <c r="R25" s="23">
         <v>5314846</v>
       </c>
       <c r="S25" s="23">
         <v>6453281</v>
       </c>
       <c r="T25" s="23">
         <v>5762037</v>
       </c>
       <c r="U25" s="23">
         <v>2392901</v>
       </c>
       <c r="V25" s="23">
         <v>5724627</v>
       </c>
       <c r="W25" s="23">
         <v>5830131</v>
       </c>
-      <c r="X25" s="68">
+      <c r="X25" s="63">
         <v>5368832</v>
       </c>
       <c r="Y25" s="11">
         <v>5581524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62" t="s">
+      <c r="Z25" s="95">
+        <v>5433983</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="33.75">
+      <c r="A26" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="65" t="s">
-[...11 lines deleted...]
-      <c r="F26" s="65" t="s">
+      <c r="B26" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="60" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="23">
         <v>12902</v>
       </c>
       <c r="H26" s="23">
         <v>43215</v>
       </c>
       <c r="I26" s="23">
         <v>134225</v>
       </c>
       <c r="J26" s="23" t="s">
         <v>0</v>
       </c>
       <c r="K26" s="23">
         <v>1480390</v>
       </c>
       <c r="L26" s="23">
         <v>1982871</v>
       </c>
       <c r="M26" s="23">
         <v>1986833</v>
       </c>
       <c r="N26" s="23">
         <v>1634291</v>
@@ -3314,77 +3409,80 @@
       </c>
       <c r="P26" s="23">
         <v>3133256</v>
       </c>
       <c r="Q26" s="23">
         <v>3293423</v>
       </c>
       <c r="R26" s="23">
         <v>3563526</v>
       </c>
       <c r="S26" s="23">
         <v>5175235</v>
       </c>
       <c r="T26" s="23">
         <v>4445439</v>
       </c>
       <c r="U26" s="23">
         <v>1618516</v>
       </c>
       <c r="V26" s="23">
         <v>4498023</v>
       </c>
       <c r="W26" s="23">
         <v>1848856</v>
       </c>
-      <c r="X26" s="68">
+      <c r="X26" s="63">
         <v>1906810</v>
       </c>
       <c r="Y26" s="11">
         <v>1855653</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="62" t="s">
+      <c r="Z26" s="95">
+        <v>1365801</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="22.5">
+      <c r="A27" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="65" t="s">
+      <c r="B27" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="60" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="33">
         <v>11473.6</v>
       </c>
       <c r="E27" s="34">
         <v>43508.6</v>
       </c>
-      <c r="F27" s="82">
+      <c r="F27" s="77">
         <v>11473.6</v>
       </c>
-      <c r="G27" s="83">
+      <c r="G27" s="78">
         <v>43508.6</v>
       </c>
       <c r="H27" s="36">
         <v>44820.1</v>
       </c>
       <c r="I27" s="33">
         <v>50231.9</v>
       </c>
       <c r="J27" s="35">
         <v>41406</v>
       </c>
       <c r="K27" s="36">
         <v>41184.5</v>
       </c>
       <c r="L27" s="36">
         <v>37223.300000000003</v>
       </c>
       <c r="M27" s="36">
         <v>35958.400000000001</v>
       </c>
       <c r="N27" s="36">
         <v>34665</v>
       </c>
       <c r="O27" s="36">
         <v>36793.800000000003</v>
@@ -3397,130 +3495,136 @@
       </c>
       <c r="R27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="S27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="T27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="V27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="W27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="X27" s="50" t="s">
         <v>29</v>
       </c>
       <c r="Y27" s="50" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="62" t="s">
+      <c r="Z27" s="50" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="33.75">
+      <c r="A28" s="57" t="s">
         <v>123</v>
       </c>
-      <c r="B28" s="65" t="s">
-[...35 lines deleted...]
-      <c r="N28" s="67">
+      <c r="B28" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="62">
         <v>24830</v>
       </c>
-      <c r="O28" s="67">
+      <c r="O28" s="62">
         <v>38281</v>
       </c>
-      <c r="P28" s="67">
+      <c r="P28" s="62">
         <v>12799</v>
       </c>
       <c r="Q28" s="10">
         <v>100978</v>
       </c>
       <c r="R28" s="23">
         <v>1111035</v>
       </c>
       <c r="S28" s="23">
         <v>1504617</v>
       </c>
       <c r="T28" s="23">
         <v>1410270</v>
       </c>
       <c r="U28" s="23">
         <v>532677</v>
       </c>
       <c r="V28" s="23">
         <v>528207</v>
       </c>
       <c r="W28" s="23">
         <v>254250</v>
       </c>
-      <c r="X28" s="68">
+      <c r="X28" s="63">
         <v>310642</v>
       </c>
-      <c r="Y28" s="84">
+      <c r="Y28" s="79">
         <v>326924</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="62" t="s">
+      <c r="Z28" s="52">
+        <v>326924</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="28.5" customHeight="1">
+      <c r="A29" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="10">
         <v>5</v>
       </c>
       <c r="C29" s="10">
         <v>6</v>
       </c>
       <c r="D29" s="13">
         <v>5</v>
       </c>
       <c r="E29" s="13">
         <v>7</v>
       </c>
       <c r="F29" s="21">
         <v>8</v>
       </c>
       <c r="G29" s="13">
         <v>10</v>
       </c>
       <c r="H29" s="13">
         <v>10</v>
       </c>
       <c r="I29" s="21">
         <v>10</v>
@@ -3545,59 +3649,62 @@
       </c>
       <c r="P29" s="13">
         <v>26</v>
       </c>
       <c r="Q29" s="13">
         <v>30</v>
       </c>
       <c r="R29" s="13">
         <v>31</v>
       </c>
       <c r="S29" s="23">
         <v>31</v>
       </c>
       <c r="T29" s="10">
         <v>31</v>
       </c>
       <c r="U29" s="10">
         <v>31</v>
       </c>
       <c r="V29" s="10">
         <v>32</v>
       </c>
       <c r="W29" s="10">
         <v>33</v>
       </c>
-      <c r="X29" s="68">
+      <c r="X29" s="63">
         <v>33</v>
       </c>
       <c r="Y29" s="4">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="Z29" s="95">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A30" s="57" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="10">
         <v>255</v>
       </c>
       <c r="C30" s="10">
         <v>297</v>
       </c>
       <c r="D30" s="13">
         <v>321</v>
       </c>
       <c r="E30" s="13">
         <v>422</v>
       </c>
       <c r="F30" s="21">
         <v>483</v>
       </c>
       <c r="G30" s="29">
         <v>576</v>
       </c>
       <c r="H30" s="13">
         <v>653</v>
       </c>
       <c r="I30" s="21">
         <v>798</v>
@@ -3622,59 +3729,62 @@
       </c>
       <c r="P30" s="13">
         <v>919</v>
       </c>
       <c r="Q30" s="13">
         <v>853</v>
       </c>
       <c r="R30" s="11">
         <v>829</v>
       </c>
       <c r="S30" s="23">
         <v>839</v>
       </c>
       <c r="T30" s="10">
         <v>804</v>
       </c>
       <c r="U30" s="10">
         <v>827</v>
       </c>
       <c r="V30" s="10">
         <v>869</v>
       </c>
       <c r="W30" s="10">
         <v>733</v>
       </c>
-      <c r="X30" s="85">
+      <c r="X30" s="80">
         <v>324</v>
       </c>
-      <c r="Y30" s="79">
+      <c r="Y30" s="74">
         <v>430</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="62" t="s">
+      <c r="Z30" s="95">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="10">
         <v>33</v>
       </c>
       <c r="C31" s="10">
         <v>35</v>
       </c>
       <c r="D31" s="13">
         <v>34</v>
       </c>
       <c r="E31" s="13">
         <v>35</v>
       </c>
       <c r="F31" s="13">
         <v>45</v>
       </c>
       <c r="G31" s="13">
         <v>53</v>
       </c>
       <c r="H31" s="13">
         <v>70</v>
       </c>
       <c r="I31" s="13">
         <v>96</v>
@@ -3705,390 +3815,406 @@
       </c>
       <c r="R31" s="11">
         <v>199</v>
       </c>
       <c r="S31" s="10">
         <v>203</v>
       </c>
       <c r="T31" s="10">
         <v>209</v>
       </c>
       <c r="U31" s="10">
         <v>219</v>
       </c>
       <c r="V31" s="10">
         <v>220</v>
       </c>
       <c r="W31" s="10">
         <v>219</v>
       </c>
       <c r="X31" s="51" t="s">
         <v>29</v>
       </c>
       <c r="Y31" s="51" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="62" t="s">
+      <c r="Z31" s="51" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="22.5">
+      <c r="A32" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K32" s="67">
+      <c r="K32" s="62">
         <v>18</v>
       </c>
-      <c r="L32" s="67">
+      <c r="L32" s="62">
         <v>18</v>
       </c>
-      <c r="M32" s="67">
+      <c r="M32" s="62">
         <v>18</v>
       </c>
-      <c r="N32" s="67">
+      <c r="N32" s="62">
         <v>20</v>
       </c>
-      <c r="O32" s="67">
+      <c r="O32" s="62">
         <v>20</v>
       </c>
-      <c r="P32" s="67">
+      <c r="P32" s="62">
         <v>21</v>
       </c>
-      <c r="Q32" s="86">
+      <c r="Q32" s="81">
         <v>9</v>
       </c>
       <c r="R32" s="10">
         <v>9</v>
       </c>
-      <c r="S32" s="67">
+      <c r="S32" s="62">
         <v>9</v>
       </c>
-      <c r="T32" s="67">
+      <c r="T32" s="62">
         <v>9</v>
       </c>
-      <c r="U32" s="67">
+      <c r="U32" s="62">
         <v>9</v>
       </c>
-      <c r="V32" s="67">
+      <c r="V32" s="62">
         <v>9</v>
       </c>
-      <c r="W32" s="67">
+      <c r="W32" s="62">
         <v>9</v>
       </c>
-      <c r="X32" s="68">
+      <c r="X32" s="63">
         <v>10</v>
       </c>
       <c r="Y32" s="4">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="62" t="s">
+      <c r="Z32" s="95">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K33" s="67">
+      <c r="K33" s="62">
         <v>177</v>
       </c>
-      <c r="L33" s="67">
+      <c r="L33" s="62">
         <v>176</v>
       </c>
-      <c r="M33" s="67">
+      <c r="M33" s="62">
         <v>170</v>
       </c>
-      <c r="N33" s="67">
+      <c r="N33" s="62">
         <v>169</v>
       </c>
-      <c r="O33" s="67">
+      <c r="O33" s="62">
         <v>174</v>
       </c>
-      <c r="P33" s="67">
+      <c r="P33" s="62">
         <v>172</v>
       </c>
-      <c r="Q33" s="86">
+      <c r="Q33" s="81">
         <v>173</v>
       </c>
       <c r="R33" s="10">
         <v>173</v>
       </c>
-      <c r="S33" s="67">
+      <c r="S33" s="62">
         <v>173</v>
       </c>
-      <c r="T33" s="67">
+      <c r="T33" s="62">
         <v>166</v>
       </c>
-      <c r="U33" s="67">
+      <c r="U33" s="62">
         <v>156</v>
       </c>
-      <c r="V33" s="67">
+      <c r="V33" s="62">
         <v>154</v>
       </c>
-      <c r="W33" s="67">
+      <c r="W33" s="62">
         <v>156</v>
       </c>
       <c r="X33" s="51" t="s">
         <v>29</v>
       </c>
       <c r="Y33" s="51" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="62" t="s">
+      <c r="Z33" s="51" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K34" s="67">
+      <c r="K34" s="62">
         <v>15</v>
       </c>
-      <c r="L34" s="67">
+      <c r="L34" s="62">
         <v>14</v>
       </c>
-      <c r="M34" s="67">
+      <c r="M34" s="62">
         <v>14</v>
       </c>
-      <c r="N34" s="67">
+      <c r="N34" s="62">
         <v>10</v>
       </c>
-      <c r="O34" s="67">
+      <c r="O34" s="62">
         <v>10</v>
       </c>
-      <c r="P34" s="67">
+      <c r="P34" s="62">
         <v>10</v>
       </c>
-      <c r="Q34" s="86">
+      <c r="Q34" s="81">
         <v>10</v>
       </c>
       <c r="R34" s="10">
         <v>10</v>
       </c>
-      <c r="S34" s="67">
+      <c r="S34" s="62">
         <v>8</v>
       </c>
-      <c r="T34" s="67">
+      <c r="T34" s="62">
         <v>7</v>
       </c>
-      <c r="U34" s="67">
+      <c r="U34" s="62">
         <v>7</v>
       </c>
-      <c r="V34" s="67">
+      <c r="V34" s="62">
         <v>7</v>
       </c>
-      <c r="W34" s="67">
+      <c r="W34" s="62">
         <v>7</v>
       </c>
       <c r="X34" s="51" t="s">
         <v>29</v>
       </c>
       <c r="Y34" s="51" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="87" t="s">
+      <c r="Z34" s="51" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" ht="33.75">
+      <c r="A35" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="67">
+      <c r="B35" s="62">
         <v>283115</v>
       </c>
-      <c r="C35" s="67">
+      <c r="C35" s="62">
         <v>232018</v>
       </c>
-      <c r="D35" s="67">
+      <c r="D35" s="62">
         <v>207567</v>
       </c>
-      <c r="E35" s="67">
+      <c r="E35" s="62">
         <v>293992</v>
       </c>
-      <c r="F35" s="67">
+      <c r="F35" s="62">
         <v>231253</v>
       </c>
-      <c r="G35" s="67">
+      <c r="G35" s="62">
         <v>886352</v>
       </c>
-      <c r="H35" s="67">
+      <c r="H35" s="62">
         <v>268327</v>
       </c>
-      <c r="I35" s="67">
+      <c r="I35" s="62">
         <v>260090</v>
       </c>
       <c r="J35" s="10">
         <v>270819</v>
       </c>
-      <c r="K35" s="67">
+      <c r="K35" s="62">
         <v>279641</v>
       </c>
-      <c r="L35" s="67">
+      <c r="L35" s="62">
         <v>350247</v>
       </c>
-      <c r="M35" s="67">
+      <c r="M35" s="62">
         <v>298277</v>
       </c>
-      <c r="N35" s="67">
+      <c r="N35" s="62">
         <v>267950</v>
       </c>
-      <c r="O35" s="67">
+      <c r="O35" s="62">
         <v>262446</v>
       </c>
-      <c r="P35" s="67">
+      <c r="P35" s="62">
         <v>258660</v>
       </c>
       <c r="Q35" s="10">
         <v>299811</v>
       </c>
       <c r="R35" s="10">
         <v>195392</v>
       </c>
-      <c r="S35" s="67">
+      <c r="S35" s="62">
         <v>190340</v>
       </c>
-      <c r="T35" s="67">
+      <c r="T35" s="62">
         <v>183128</v>
       </c>
-      <c r="U35" s="67">
+      <c r="U35" s="62">
         <v>157343</v>
       </c>
-      <c r="V35" s="67">
+      <c r="V35" s="62">
         <v>146321</v>
       </c>
-      <c r="W35" s="67">
+      <c r="W35" s="62">
         <v>167986</v>
       </c>
-      <c r="X35" s="68">
+      <c r="X35" s="63">
         <v>446308</v>
       </c>
       <c r="Y35" s="11">
         <v>235707</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="62" t="s">
+      <c r="Z35" s="95">
+        <v>246446</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="67"/>
-[...13 lines deleted...]
-      <c r="P36" s="67"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="67"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
       <c r="Q36" s="10"/>
-      <c r="R36" s="88"/>
-[...4 lines deleted...]
-      <c r="W36" s="67"/>
+      <c r="R36" s="83"/>
+      <c r="S36" s="62"/>
+      <c r="T36" s="62"/>
+      <c r="U36" s="62"/>
+      <c r="V36" s="62"/>
+      <c r="W36" s="62"/>
       <c r="X36" s="52"/>
       <c r="Y36" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="62" t="s">
+      <c r="Z36" s="97"/>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="10">
         <v>46792</v>
       </c>
       <c r="C37" s="10">
         <v>84093</v>
       </c>
       <c r="D37" s="10">
         <v>56708</v>
       </c>
       <c r="E37" s="10">
         <v>109458</v>
       </c>
       <c r="F37" s="10">
         <v>57353</v>
       </c>
       <c r="G37" s="10">
         <v>71709</v>
       </c>
       <c r="H37" s="10">
         <v>82335</v>
       </c>
       <c r="I37" s="10">
         <v>60673</v>
@@ -4113,59 +4239,62 @@
       </c>
       <c r="P37" s="10">
         <v>74813</v>
       </c>
       <c r="Q37" s="10">
         <v>59804</v>
       </c>
       <c r="R37" s="10">
         <v>39670</v>
       </c>
       <c r="S37" s="10">
         <v>44025</v>
       </c>
       <c r="T37" s="10">
         <v>42444</v>
       </c>
       <c r="U37" s="10">
         <v>35725</v>
       </c>
       <c r="V37" s="10">
         <v>33479</v>
       </c>
       <c r="W37" s="10">
         <v>48268</v>
       </c>
-      <c r="X37" s="68">
+      <c r="X37" s="63">
         <v>355683</v>
       </c>
       <c r="Y37" s="11">
         <v>46236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="62" t="s">
+      <c r="Z37" s="95">
+        <v>107384</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="10">
         <v>26768</v>
       </c>
       <c r="C38" s="10">
         <v>26621</v>
       </c>
       <c r="D38" s="10">
         <v>28941</v>
       </c>
       <c r="E38" s="10">
         <v>31969</v>
       </c>
       <c r="F38" s="10">
         <v>37562</v>
       </c>
       <c r="G38" s="10">
         <v>36874</v>
       </c>
       <c r="H38" s="10">
         <v>42652</v>
       </c>
       <c r="I38" s="10">
         <v>41214</v>
@@ -4190,59 +4319,62 @@
       </c>
       <c r="P38" s="10">
         <v>56821</v>
       </c>
       <c r="Q38" s="10">
         <v>135545</v>
       </c>
       <c r="R38" s="10">
         <v>64873</v>
       </c>
       <c r="S38" s="10">
         <v>60892</v>
       </c>
       <c r="T38" s="10">
         <v>51227</v>
       </c>
       <c r="U38" s="10">
         <v>46307</v>
       </c>
       <c r="V38" s="10">
         <v>43419</v>
       </c>
       <c r="W38" s="10">
         <v>60255</v>
       </c>
-      <c r="X38" s="68">
+      <c r="X38" s="63">
         <v>43155</v>
       </c>
       <c r="Y38" s="11">
         <v>39729</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="62" t="s">
+      <c r="Z38" s="95">
+        <v>35954</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="10">
         <v>12638</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>84</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H39" s="10" t="s">
         <v>85</v>
       </c>
       <c r="I39" s="10" t="s">
         <v>86</v>
@@ -4267,59 +4399,62 @@
       </c>
       <c r="P39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="Q39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W39" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X39" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="62" t="s">
+      <c r="X39" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="10" t="s">
         <v>0</v>
@@ -4341,62 +4476,65 @@
       </c>
       <c r="O40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R40" s="10">
         <v>112</v>
       </c>
       <c r="S40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V40" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="W40" s="69" t="s">
+      <c r="W40" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="X40" s="89">
+      <c r="X40" s="84">
         <v>50</v>
       </c>
       <c r="Y40" s="11">
         <v>101955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="62" t="s">
+      <c r="Z40" s="98" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="10">
         <v>167154</v>
       </c>
       <c r="C41" s="10">
         <v>66729</v>
       </c>
       <c r="D41" s="10">
         <v>68687</v>
       </c>
       <c r="E41" s="10">
         <v>78540</v>
       </c>
       <c r="F41" s="10">
         <v>73071</v>
       </c>
       <c r="G41" s="10">
         <v>80777</v>
       </c>
       <c r="H41" s="10">
         <v>78543</v>
       </c>
       <c r="I41" s="10">
         <v>82487</v>
@@ -4421,59 +4559,62 @@
       </c>
       <c r="P41" s="10">
         <v>74745</v>
       </c>
       <c r="Q41" s="10">
         <v>64150</v>
       </c>
       <c r="R41" s="10">
         <v>58946</v>
       </c>
       <c r="S41" s="10">
         <v>59012</v>
       </c>
       <c r="T41" s="10">
         <v>63222</v>
       </c>
       <c r="U41" s="10">
         <v>53428</v>
       </c>
       <c r="V41" s="10">
         <v>48282</v>
       </c>
       <c r="W41" s="10">
         <v>41908</v>
       </c>
-      <c r="X41" s="89">
+      <c r="X41" s="84">
         <v>35941</v>
       </c>
       <c r="Y41" s="11">
         <v>35842</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="62" t="s">
+      <c r="Z41" s="95">
+        <v>31140</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="10">
         <v>42319</v>
       </c>
       <c r="C42" s="10">
         <v>46718</v>
       </c>
       <c r="D42" s="10">
         <v>40421</v>
       </c>
       <c r="E42" s="10">
         <v>50892</v>
       </c>
       <c r="F42" s="10">
         <v>48389</v>
       </c>
       <c r="G42" s="10">
         <v>43381</v>
       </c>
       <c r="H42" s="10">
         <v>51949</v>
       </c>
       <c r="I42" s="10">
         <v>51800</v>
@@ -4498,59 +4639,62 @@
       </c>
       <c r="P42" s="10">
         <v>47136</v>
       </c>
       <c r="Q42" s="10">
         <v>37868</v>
       </c>
       <c r="R42" s="10">
         <v>30211</v>
       </c>
       <c r="S42" s="10">
         <v>24637</v>
       </c>
       <c r="T42" s="10">
         <v>24539</v>
       </c>
       <c r="U42" s="10">
         <v>20571</v>
       </c>
       <c r="V42" s="10">
         <v>19384</v>
       </c>
       <c r="W42" s="10">
         <v>15413</v>
       </c>
-      <c r="X42" s="89">
+      <c r="X42" s="84">
         <v>9024</v>
       </c>
       <c r="Y42" s="11">
         <v>10044</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="62" t="s">
+      <c r="Z42" s="95">
+        <v>68618</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="10">
         <v>7636</v>
       </c>
       <c r="D43" s="10">
         <v>12688</v>
       </c>
       <c r="E43" s="10">
         <v>10495</v>
       </c>
       <c r="F43" s="10">
         <v>14775</v>
       </c>
       <c r="G43" s="10">
         <v>653611</v>
       </c>
       <c r="H43" s="10">
         <v>12828</v>
       </c>
       <c r="I43" s="10">
         <v>23910</v>
@@ -4575,59 +4719,62 @@
       </c>
       <c r="P43" s="10">
         <v>5134</v>
       </c>
       <c r="Q43" s="10">
         <v>2444</v>
       </c>
       <c r="R43" s="10">
         <v>1580</v>
       </c>
       <c r="S43" s="10">
         <v>1774</v>
       </c>
       <c r="T43" s="10">
         <v>1696</v>
       </c>
       <c r="U43" s="10">
         <v>1312</v>
       </c>
       <c r="V43" s="10">
         <v>1757</v>
       </c>
       <c r="W43" s="10">
         <v>1905</v>
       </c>
-      <c r="X43" s="68">
+      <c r="X43" s="63">
         <v>2455</v>
       </c>
       <c r="Y43" s="11">
         <v>1901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="87" t="s">
+      <c r="Z43" s="95">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="33.75">
+      <c r="A44" s="82" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="10">
         <v>18930</v>
       </c>
       <c r="C44" s="10">
         <v>33720</v>
       </c>
       <c r="D44" s="10">
         <v>37299</v>
       </c>
       <c r="E44" s="10">
         <v>59742</v>
       </c>
       <c r="F44" s="10">
         <v>48732</v>
       </c>
       <c r="G44" s="10">
         <v>91245</v>
       </c>
       <c r="H44" s="10">
         <v>63717</v>
       </c>
       <c r="I44" s="10">
         <v>56211</v>
@@ -4652,964 +4799,1002 @@
       </c>
       <c r="P44" s="10">
         <v>99076</v>
       </c>
       <c r="Q44" s="10">
         <v>85109</v>
       </c>
       <c r="R44" s="10">
         <v>66412</v>
       </c>
       <c r="S44" s="10">
         <v>60651</v>
       </c>
       <c r="T44" s="10">
         <v>63145</v>
       </c>
       <c r="U44" s="10">
         <v>55644</v>
       </c>
       <c r="V44" s="10">
         <v>55645</v>
       </c>
       <c r="W44" s="10">
         <v>67252</v>
       </c>
-      <c r="X44" s="68">
+      <c r="X44" s="63">
         <v>112094</v>
       </c>
       <c r="Y44" s="11">
         <v>78446</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="62" t="s">
+      <c r="Z44" s="95">
+        <v>47702</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="10"/>
       <c r="E45" s="10"/>
       <c r="F45" s="10"/>
       <c r="G45" s="10"/>
       <c r="H45" s="10"/>
       <c r="I45" s="10"/>
-      <c r="J45" s="67"/>
-[...2 lines deleted...]
-      <c r="M45" s="72"/>
+      <c r="J45" s="62"/>
+      <c r="K45" s="62"/>
+      <c r="L45" s="62"/>
+      <c r="M45" s="67"/>
       <c r="N45" s="10"/>
-      <c r="O45" s="72"/>
-[...7 lines deleted...]
-      <c r="W45" s="67"/>
+      <c r="O45" s="67"/>
+      <c r="P45" s="67"/>
+      <c r="Q45" s="62"/>
+      <c r="R45" s="62"/>
+      <c r="S45" s="62"/>
+      <c r="T45" s="62"/>
+      <c r="U45" s="62"/>
+      <c r="V45" s="62"/>
+      <c r="W45" s="62"/>
       <c r="X45" s="52"/>
       <c r="Y45" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="62" t="s">
+      <c r="Z45" s="97"/>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J46" s="10">
         <v>26388</v>
       </c>
       <c r="K46" s="10">
         <v>25600</v>
       </c>
       <c r="L46" s="10">
         <v>43383</v>
       </c>
       <c r="M46" s="10">
         <v>26756</v>
       </c>
       <c r="N46" s="10">
         <v>30377</v>
       </c>
-      <c r="O46" s="67">
+      <c r="O46" s="62">
         <v>29760</v>
       </c>
-      <c r="P46" s="67">
+      <c r="P46" s="62">
         <v>51646</v>
       </c>
-      <c r="Q46" s="67">
+      <c r="Q46" s="62">
         <v>38375</v>
       </c>
       <c r="R46" s="10">
         <v>24105</v>
       </c>
       <c r="S46" s="10">
         <v>24367</v>
       </c>
       <c r="T46" s="10">
         <v>20231</v>
       </c>
       <c r="U46" s="10">
         <v>16388</v>
       </c>
       <c r="V46" s="10">
         <v>16365</v>
       </c>
       <c r="W46" s="10">
         <v>33273</v>
       </c>
-      <c r="X46" s="68">
+      <c r="X46" s="63">
         <v>82310</v>
       </c>
       <c r="Y46" s="11">
         <v>39047</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="62" t="s">
+      <c r="Z46" s="95">
+        <v>23442</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I47" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J47" s="10">
         <v>188</v>
       </c>
       <c r="K47" s="10">
         <v>171</v>
       </c>
       <c r="L47" s="10">
         <v>18637</v>
       </c>
       <c r="M47" s="10">
         <v>258</v>
       </c>
       <c r="N47" s="10">
         <v>298</v>
       </c>
-      <c r="O47" s="67">
+      <c r="O47" s="62">
         <v>420</v>
       </c>
-      <c r="P47" s="67">
+      <c r="P47" s="62">
         <v>783</v>
       </c>
-      <c r="Q47" s="67">
+      <c r="Q47" s="62">
         <v>3970</v>
       </c>
       <c r="R47" s="10">
         <v>6123</v>
       </c>
       <c r="S47" s="10">
         <v>4265</v>
       </c>
       <c r="T47" s="10">
         <v>3277</v>
       </c>
       <c r="U47" s="10">
         <v>3217</v>
       </c>
       <c r="V47" s="10">
         <v>4010</v>
       </c>
       <c r="W47" s="10">
         <v>3994</v>
       </c>
-      <c r="X47" s="68">
+      <c r="X47" s="63">
         <v>5046</v>
       </c>
       <c r="Y47" s="11">
         <v>5139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="62" t="s">
+      <c r="Z47" s="95">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J48" s="10">
         <v>6</v>
       </c>
       <c r="K48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N48" s="10">
         <v>4</v>
       </c>
-      <c r="O48" s="67">
+      <c r="O48" s="62">
         <v>11</v>
       </c>
       <c r="P48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W48" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X48" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A49" s="62" t="s">
+      <c r="X48" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O49" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="P49" s="67">
+      <c r="P49" s="62">
         <v>12</v>
       </c>
-      <c r="Q49" s="67">
+      <c r="Q49" s="62">
         <v>11</v>
       </c>
       <c r="R49" s="10">
         <v>42</v>
       </c>
       <c r="S49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V49" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W49" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X49" s="68">
+      <c r="X49" s="63">
         <v>45</v>
       </c>
       <c r="Y49" s="11">
         <v>10292</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="62" t="s">
+      <c r="Z49" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J50" s="10">
         <v>29331</v>
       </c>
       <c r="K50" s="10">
         <v>32356</v>
       </c>
       <c r="L50" s="10">
         <v>30434</v>
       </c>
       <c r="M50" s="10">
         <v>33264</v>
       </c>
       <c r="N50" s="10">
         <v>32535</v>
       </c>
-      <c r="O50" s="67">
+      <c r="O50" s="62">
         <v>28979</v>
       </c>
-      <c r="P50" s="67">
+      <c r="P50" s="62">
         <v>32840</v>
       </c>
-      <c r="Q50" s="67">
+      <c r="Q50" s="62">
         <v>28756</v>
       </c>
       <c r="R50" s="10">
         <v>27151</v>
       </c>
       <c r="S50" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T50" s="10">
         <v>31061</v>
       </c>
       <c r="U50" s="10">
         <v>27958</v>
       </c>
       <c r="V50" s="10">
         <v>26219</v>
       </c>
       <c r="W50" s="10">
         <v>22137</v>
       </c>
-      <c r="X50" s="68">
+      <c r="X50" s="63">
         <v>19320</v>
       </c>
       <c r="Y50" s="11">
         <v>19324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="62" t="s">
+      <c r="Z50" s="95">
+        <v>16642</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J51" s="10">
         <v>9143</v>
       </c>
       <c r="K51" s="10">
         <v>14504</v>
       </c>
       <c r="L51" s="10">
         <v>10163</v>
       </c>
       <c r="M51" s="10">
         <v>12520</v>
       </c>
       <c r="N51" s="10">
         <v>12074</v>
       </c>
-      <c r="O51" s="67">
+      <c r="O51" s="62">
         <v>13289</v>
       </c>
-      <c r="P51" s="67">
+      <c r="P51" s="62">
         <v>13460</v>
       </c>
-      <c r="Q51" s="67">
+      <c r="Q51" s="62">
         <v>13739</v>
       </c>
-      <c r="R51" s="67">
+      <c r="R51" s="62">
         <v>8729</v>
       </c>
       <c r="S51" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="T51" s="67">
+      <c r="T51" s="62">
         <v>8248</v>
       </c>
-      <c r="U51" s="67">
+      <c r="U51" s="62">
         <v>7798</v>
       </c>
-      <c r="V51" s="67">
+      <c r="V51" s="62">
         <v>8771</v>
       </c>
-      <c r="W51" s="67">
+      <c r="W51" s="62">
         <v>7479</v>
       </c>
-      <c r="X51" s="68">
+      <c r="X51" s="63">
         <v>4749</v>
       </c>
       <c r="Y51" s="11">
         <v>4192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="62" t="s">
+      <c r="Z51" s="95">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J52" s="10">
         <v>1392</v>
       </c>
       <c r="K52" s="10">
         <v>6467</v>
       </c>
       <c r="L52" s="10">
         <v>2350</v>
       </c>
       <c r="M52" s="10">
         <v>410</v>
       </c>
       <c r="N52" s="10">
         <v>331</v>
       </c>
-      <c r="O52" s="67">
+      <c r="O52" s="62">
         <v>338</v>
       </c>
-      <c r="P52" s="67">
+      <c r="P52" s="62">
         <v>347</v>
       </c>
-      <c r="Q52" s="67">
+      <c r="Q52" s="62">
         <v>269</v>
       </c>
-      <c r="R52" s="67">
+      <c r="R52" s="62">
         <v>262</v>
       </c>
-      <c r="S52" s="67">
+      <c r="S52" s="62">
         <v>297</v>
       </c>
-      <c r="T52" s="67">
+      <c r="T52" s="62">
         <v>328</v>
       </c>
-      <c r="U52" s="67">
+      <c r="U52" s="62">
         <v>383</v>
       </c>
-      <c r="V52" s="67">
+      <c r="V52" s="62">
         <v>280</v>
       </c>
-      <c r="W52" s="67">
+      <c r="W52" s="62">
         <v>369</v>
       </c>
-      <c r="X52" s="68">
+      <c r="X52" s="63">
         <v>624</v>
       </c>
       <c r="Y52" s="4">
         <v>452</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="87" t="s">
+      <c r="Z52" s="95">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="33.75">
+      <c r="A53" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="B53" s="67">
+      <c r="B53" s="62">
         <v>40831</v>
       </c>
-      <c r="C53" s="67">
+      <c r="C53" s="62">
         <v>113228</v>
       </c>
-      <c r="D53" s="67">
+      <c r="D53" s="62">
         <v>65079</v>
       </c>
-      <c r="E53" s="67">
+      <c r="E53" s="62">
         <v>290724</v>
       </c>
-      <c r="F53" s="67">
+      <c r="F53" s="62">
         <v>156218</v>
       </c>
-      <c r="G53" s="67">
+      <c r="G53" s="62">
         <v>869469</v>
       </c>
-      <c r="H53" s="67">
+      <c r="H53" s="62">
         <v>48937</v>
       </c>
-      <c r="I53" s="67">
+      <c r="I53" s="62">
         <v>55433</v>
       </c>
-      <c r="J53" s="67">
+      <c r="J53" s="62">
         <v>311824</v>
       </c>
-      <c r="K53" s="67">
+      <c r="K53" s="62">
         <v>359006</v>
       </c>
-      <c r="L53" s="67">
+      <c r="L53" s="62">
         <v>134187</v>
       </c>
       <c r="M53" s="10">
         <v>79238</v>
       </c>
-      <c r="N53" s="67">
+      <c r="N53" s="62">
         <v>154555</v>
       </c>
-      <c r="O53" s="67">
+      <c r="O53" s="62">
         <v>76371</v>
       </c>
-      <c r="P53" s="67">
+      <c r="P53" s="62">
         <v>126709</v>
       </c>
-      <c r="Q53" s="67">
+      <c r="Q53" s="62">
         <v>85031</v>
       </c>
-      <c r="R53" s="67">
+      <c r="R53" s="62">
         <v>389862</v>
       </c>
-      <c r="S53" s="67">
+      <c r="S53" s="62">
         <v>461904</v>
       </c>
-      <c r="T53" s="67">
+      <c r="T53" s="62">
         <v>191536</v>
       </c>
-      <c r="U53" s="67">
+      <c r="U53" s="62">
         <v>43662</v>
       </c>
-      <c r="V53" s="67">
+      <c r="V53" s="62">
         <v>85367</v>
       </c>
-      <c r="W53" s="67">
+      <c r="W53" s="62">
         <v>148378</v>
       </c>
-      <c r="X53" s="68">
+      <c r="X53" s="63">
         <v>709415</v>
       </c>
       <c r="Y53" s="11">
         <v>381208</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="62" t="s">
+      <c r="Z53" s="95">
+        <v>74833</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B54" s="67"/>
-[...9 lines deleted...]
-      <c r="L54" s="67"/>
+      <c r="B54" s="62"/>
+      <c r="C54" s="62"/>
+      <c r="D54" s="62"/>
+      <c r="E54" s="62"/>
+      <c r="F54" s="62"/>
+      <c r="G54" s="62"/>
+      <c r="H54" s="62"/>
+      <c r="I54" s="62"/>
+      <c r="J54" s="62"/>
+      <c r="K54" s="62"/>
+      <c r="L54" s="62"/>
       <c r="M54" s="10"/>
-      <c r="N54" s="67"/>
-[...1 lines deleted...]
-      <c r="P54" s="67"/>
+      <c r="N54" s="62"/>
+      <c r="O54" s="62"/>
+      <c r="P54" s="62"/>
       <c r="Q54" s="10"/>
-      <c r="R54" s="67"/>
-[...4 lines deleted...]
-      <c r="W54" s="67"/>
+      <c r="R54" s="62"/>
+      <c r="S54" s="62"/>
+      <c r="T54" s="62"/>
+      <c r="U54" s="62"/>
+      <c r="V54" s="62"/>
+      <c r="W54" s="62"/>
       <c r="X54" s="52"/>
       <c r="Y54" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="62" t="s">
+      <c r="Z54" s="97"/>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="B55" s="67">
+      <c r="B55" s="62">
         <v>37829</v>
       </c>
-      <c r="C55" s="67">
+      <c r="C55" s="62">
         <v>49804</v>
       </c>
-      <c r="D55" s="67">
+      <c r="D55" s="62">
         <v>32978</v>
       </c>
-      <c r="E55" s="67">
+      <c r="E55" s="62">
         <v>39172</v>
       </c>
-      <c r="F55" s="67">
+      <c r="F55" s="62">
         <v>104507</v>
       </c>
-      <c r="G55" s="67">
+      <c r="G55" s="62">
         <v>679270</v>
       </c>
-      <c r="H55" s="67">
+      <c r="H55" s="62">
         <v>25217</v>
       </c>
-      <c r="I55" s="67">
+      <c r="I55" s="62">
         <v>45941</v>
       </c>
-      <c r="J55" s="67">
+      <c r="J55" s="62">
         <v>42659</v>
       </c>
-      <c r="K55" s="67">
+      <c r="K55" s="62">
         <v>56889</v>
       </c>
-      <c r="L55" s="67">
+      <c r="L55" s="62">
         <v>103460</v>
       </c>
       <c r="M55" s="10">
         <v>43108</v>
       </c>
-      <c r="N55" s="67">
+      <c r="N55" s="62">
         <v>21399</v>
       </c>
-      <c r="O55" s="67">
+      <c r="O55" s="62">
         <v>8887</v>
       </c>
-      <c r="P55" s="67">
+      <c r="P55" s="62">
         <v>45522</v>
       </c>
-      <c r="Q55" s="67">
+      <c r="Q55" s="62">
         <v>19407</v>
       </c>
-      <c r="R55" s="67">
+      <c r="R55" s="62">
         <v>61759</v>
       </c>
       <c r="S55" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="T55" s="67">
+      <c r="T55" s="62">
         <v>12091</v>
       </c>
-      <c r="U55" s="67">
+      <c r="U55" s="62">
         <v>30377</v>
       </c>
-      <c r="V55" s="67">
+      <c r="V55" s="62">
         <v>68426</v>
       </c>
-      <c r="W55" s="67">
+      <c r="W55" s="62">
         <v>98185</v>
       </c>
-      <c r="X55" s="68">
+      <c r="X55" s="63">
         <v>483312</v>
       </c>
       <c r="Y55" s="11">
         <v>348776</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="62" t="s">
+      <c r="Z55" s="95">
+        <v>67576</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="B56" s="67">
+      <c r="B56" s="62">
         <v>569</v>
       </c>
-      <c r="C56" s="67">
+      <c r="C56" s="62">
         <v>621</v>
       </c>
-      <c r="D56" s="67">
+      <c r="D56" s="62">
         <v>17</v>
       </c>
-      <c r="E56" s="67">
+      <c r="E56" s="62">
         <v>4</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="G56" s="67">
+      <c r="G56" s="62">
         <v>7097</v>
       </c>
-      <c r="H56" s="67">
+      <c r="H56" s="62">
         <v>645</v>
       </c>
-      <c r="I56" s="67">
+      <c r="I56" s="62">
         <v>255</v>
       </c>
       <c r="J56" s="10" t="s">
         <v>81</v>
       </c>
       <c r="K56" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="L56" s="67">
+      <c r="L56" s="62">
         <v>3631</v>
       </c>
       <c r="M56" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N56" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="O56" s="67">
+      <c r="O56" s="62">
         <v>12869</v>
       </c>
       <c r="P56" s="10" t="s">
         <v>6</v>
       </c>
       <c r="Q56" s="10">
         <v>22594</v>
       </c>
       <c r="R56" s="10">
         <v>3805</v>
       </c>
       <c r="S56" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T56" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U56" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V56" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W56" s="10" t="s">
         <v>92</v>
       </c>
-      <c r="X56" s="68">
+      <c r="X56" s="63">
         <v>2496</v>
       </c>
       <c r="Y56" s="4">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="62" t="s">
+      <c r="Z56" s="95">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C57" s="67">
+      <c r="C57" s="62">
         <v>1162</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>93</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="F57" s="67">
+      <c r="F57" s="62">
         <v>16034</v>
       </c>
-      <c r="G57" s="67">
+      <c r="G57" s="62">
         <v>4185</v>
       </c>
-      <c r="H57" s="67">
+      <c r="H57" s="62">
         <v>1214</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="J57" s="67">
+      <c r="J57" s="62">
         <v>9031</v>
       </c>
-      <c r="K57" s="67">
+      <c r="K57" s="62">
         <v>5183</v>
       </c>
       <c r="L57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M57" s="10">
         <v>686</v>
       </c>
       <c r="N57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V57" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W57" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X57" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="62" t="s">
+      <c r="X57" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I58" s="10" t="s">
         <v>0</v>
@@ -5634,290 +5819,302 @@
       </c>
       <c r="P58" s="10" t="s">
         <v>6</v>
       </c>
       <c r="Q58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R58" s="10" t="s">
         <v>96</v>
       </c>
       <c r="S58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V58" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W58" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X58" s="68">
+      <c r="X58" s="63">
         <v>10703</v>
       </c>
-      <c r="Y58" s="81" t="s">
-[...4 lines deleted...]
-      <c r="A59" s="62" t="s">
+      <c r="Y58" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="B59" s="67">
+      <c r="B59" s="62">
         <v>1895</v>
       </c>
-      <c r="C59" s="67">
+      <c r="C59" s="62">
         <v>2078</v>
       </c>
-      <c r="D59" s="67">
+      <c r="D59" s="62">
         <v>26271</v>
       </c>
-      <c r="E59" s="67">
+      <c r="E59" s="62">
         <v>224460</v>
       </c>
-      <c r="F59" s="67">
+      <c r="F59" s="62">
         <v>10646</v>
       </c>
-      <c r="G59" s="67">
+      <c r="G59" s="62">
         <v>74690</v>
       </c>
-      <c r="H59" s="67">
+      <c r="H59" s="62">
         <v>5928</v>
       </c>
-      <c r="I59" s="67">
+      <c r="I59" s="62">
         <v>5567</v>
       </c>
-      <c r="J59" s="67">
+      <c r="J59" s="62">
         <v>27302</v>
       </c>
-      <c r="K59" s="67">
+      <c r="K59" s="62">
         <v>8586</v>
       </c>
-      <c r="L59" s="67">
+      <c r="L59" s="62">
         <v>18606</v>
       </c>
       <c r="M59" s="10">
         <v>7977</v>
       </c>
-      <c r="N59" s="67">
+      <c r="N59" s="62">
         <v>7765</v>
       </c>
-      <c r="O59" s="67">
+      <c r="O59" s="62">
         <v>5742</v>
       </c>
-      <c r="P59" s="67">
+      <c r="P59" s="62">
         <v>5843</v>
       </c>
-      <c r="Q59" s="67">
+      <c r="Q59" s="62">
         <v>26780</v>
       </c>
-      <c r="R59" s="67">
+      <c r="R59" s="62">
         <v>9319</v>
       </c>
       <c r="S59" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="T59" s="67">
+      <c r="T59" s="62">
         <v>1706</v>
       </c>
-      <c r="U59" s="67">
+      <c r="U59" s="62">
         <v>1705</v>
       </c>
-      <c r="V59" s="67">
+      <c r="V59" s="62">
         <v>1745</v>
       </c>
-      <c r="W59" s="67">
+      <c r="W59" s="62">
         <v>19758</v>
       </c>
-      <c r="X59" s="68">
+      <c r="X59" s="63">
         <v>66037</v>
       </c>
       <c r="Y59" s="11">
         <v>2998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="62" t="s">
+      <c r="Z59" s="95">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="B60" s="67">
+      <c r="B60" s="62">
         <v>1107</v>
       </c>
-      <c r="C60" s="67">
+      <c r="C60" s="62">
         <v>22629</v>
       </c>
-      <c r="D60" s="67">
+      <c r="D60" s="62">
         <v>5519</v>
       </c>
-      <c r="E60" s="67">
+      <c r="E60" s="62">
         <v>10532</v>
       </c>
-      <c r="F60" s="67">
+      <c r="F60" s="62">
         <v>24786</v>
       </c>
-      <c r="G60" s="67">
+      <c r="G60" s="62">
         <v>111114</v>
       </c>
-      <c r="H60" s="67">
+      <c r="H60" s="62">
         <v>16469</v>
       </c>
-      <c r="I60" s="67">
+      <c r="I60" s="62">
         <v>1848</v>
       </c>
-      <c r="J60" s="67">
+      <c r="J60" s="62">
         <v>6701</v>
       </c>
-      <c r="K60" s="67">
+      <c r="K60" s="62">
         <v>12175</v>
       </c>
-      <c r="L60" s="67">
+      <c r="L60" s="62">
         <v>7087</v>
       </c>
       <c r="M60" s="10">
         <v>15510</v>
       </c>
-      <c r="N60" s="67">
+      <c r="N60" s="62">
         <v>55533</v>
       </c>
-      <c r="O60" s="67">
+      <c r="O60" s="62">
         <v>27872</v>
       </c>
-      <c r="P60" s="67">
+      <c r="P60" s="62">
         <v>72375</v>
       </c>
-      <c r="Q60" s="67">
+      <c r="Q60" s="62">
         <v>15256</v>
       </c>
-      <c r="R60" s="67">
+      <c r="R60" s="62">
         <v>35607</v>
       </c>
-      <c r="S60" s="67">
+      <c r="S60" s="62">
         <v>16966</v>
       </c>
-      <c r="T60" s="67">
+      <c r="T60" s="62">
         <v>14303</v>
       </c>
-      <c r="U60" s="67">
+      <c r="U60" s="62">
         <v>4371</v>
       </c>
-      <c r="V60" s="67">
+      <c r="V60" s="62">
         <v>8033</v>
       </c>
-      <c r="W60" s="67">
+      <c r="W60" s="62">
         <v>28632</v>
       </c>
-      <c r="X60" s="68">
+      <c r="X60" s="63">
         <v>74636</v>
       </c>
       <c r="Y60" s="11">
         <v>26661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="62" t="s">
+      <c r="Z60" s="95">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C61" s="67">
+      <c r="C61" s="62">
         <v>37555</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>97</v>
       </c>
       <c r="E61" s="10">
         <v>16386</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>98</v>
       </c>
       <c r="H61" s="10" t="s">
         <v>99</v>
       </c>
-      <c r="I61" s="67">
+      <c r="I61" s="62">
         <v>1607</v>
       </c>
-      <c r="J61" s="67">
+      <c r="J61" s="62">
         <v>226049</v>
       </c>
-      <c r="K61" s="67">
+      <c r="K61" s="62">
         <v>276167</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M61" s="10">
         <v>11957</v>
       </c>
-      <c r="N61" s="67">
+      <c r="N61" s="62">
         <v>69757</v>
       </c>
-      <c r="O61" s="67">
+      <c r="O61" s="62">
         <v>21001</v>
       </c>
-      <c r="P61" s="67">
+      <c r="P61" s="62">
         <v>2791</v>
       </c>
       <c r="Q61" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R61" s="10">
         <v>278420</v>
       </c>
       <c r="S61" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T61" s="10">
         <v>163406</v>
       </c>
       <c r="U61" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V61" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W61" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X61" s="68">
+      <c r="X61" s="63">
         <v>72231</v>
       </c>
       <c r="Y61" s="11">
         <v>2770</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="87" t="s">
+      <c r="Z61" s="95">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" ht="45">
+      <c r="A62" s="82" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="10">
         <v>4255</v>
       </c>
       <c r="C62" s="10">
         <v>16202</v>
       </c>
       <c r="D62" s="10">
         <v>4924</v>
       </c>
       <c r="E62" s="10">
         <v>3573</v>
       </c>
       <c r="F62" s="10">
         <v>4358</v>
       </c>
       <c r="G62" s="10">
         <v>4604</v>
       </c>
       <c r="H62" s="10">
         <v>4240</v>
       </c>
       <c r="I62" s="10">
         <v>5124</v>
@@ -5942,92 +6139,96 @@
       </c>
       <c r="P62" s="10">
         <v>7750</v>
       </c>
       <c r="Q62" s="10">
         <v>8593</v>
       </c>
       <c r="R62" s="10">
         <v>34212</v>
       </c>
       <c r="S62" s="10">
         <v>5541</v>
       </c>
       <c r="T62" s="10">
         <v>6036</v>
       </c>
       <c r="U62" s="10">
         <v>2622</v>
       </c>
       <c r="V62" s="10">
         <v>1506</v>
       </c>
       <c r="W62" s="10">
         <v>31137</v>
       </c>
-      <c r="X62" s="68">
+      <c r="X62" s="63">
         <v>151708</v>
       </c>
-      <c r="Y62" s="67">
+      <c r="Y62" s="62">
         <v>14608</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="62" t="s">
+      <c r="Z62" s="95">
+        <v>10297</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D63" s="10"/>
       <c r="E63" s="10"/>
       <c r="F63" s="10"/>
       <c r="G63" s="10"/>
       <c r="H63" s="10"/>
       <c r="I63" s="10"/>
       <c r="J63" s="10"/>
-      <c r="K63" s="67"/>
-[...11 lines deleted...]
-      <c r="W63" s="67"/>
+      <c r="K63" s="62"/>
+      <c r="L63" s="62"/>
+      <c r="M63" s="62"/>
+      <c r="N63" s="62"/>
+      <c r="O63" s="62"/>
+      <c r="P63" s="62"/>
+      <c r="Q63" s="67"/>
+      <c r="R63" s="62"/>
+      <c r="S63" s="62"/>
+      <c r="T63" s="62"/>
+      <c r="U63" s="62"/>
+      <c r="V63" s="62"/>
+      <c r="W63" s="62"/>
       <c r="X63" s="52"/>
-      <c r="Y63" s="72"/>
-[...2 lines deleted...]
-      <c r="A64" s="62" t="s">
+      <c r="Y63" s="67"/>
+      <c r="Z63" s="101"/>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H64" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="10" t="s">
         <v>29</v>
@@ -6052,59 +6253,62 @@
       </c>
       <c r="P64" s="10">
         <v>4146</v>
       </c>
       <c r="Q64" s="10">
         <v>2537</v>
       </c>
       <c r="R64" s="10">
         <v>19817</v>
       </c>
       <c r="S64" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T64" s="10">
         <v>4876</v>
       </c>
       <c r="U64" s="10">
         <v>1700</v>
       </c>
       <c r="V64" s="10" t="s">
         <v>101</v>
       </c>
       <c r="W64" s="10">
         <v>4093</v>
       </c>
-      <c r="X64" s="68">
+      <c r="X64" s="63">
         <v>75159</v>
       </c>
-      <c r="Y64" s="67">
+      <c r="Y64" s="62">
         <v>13245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="62" t="s">
+      <c r="Z64" s="95">
+        <v>7114</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H65" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I65" s="10" t="s">
         <v>29</v>
@@ -6129,59 +6333,62 @@
       </c>
       <c r="P65" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q65" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R65" s="10" t="s">
         <v>102</v>
       </c>
       <c r="S65" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T65" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U65" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V65" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W65" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X65" s="68">
+      <c r="X65" s="63">
         <v>220</v>
       </c>
-      <c r="Y65" s="72">
+      <c r="Y65" s="67">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="62" t="s">
+      <c r="Z65" s="67">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H66" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="10" t="s">
         <v>29</v>
@@ -6206,59 +6413,62 @@
       </c>
       <c r="P66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W66" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X66" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A67" s="62" t="s">
+      <c r="X66" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H67" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="10" t="s">
         <v>29</v>
@@ -6283,59 +6493,62 @@
       </c>
       <c r="P67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W67" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X67" s="68">
+      <c r="X67" s="63">
         <v>335</v>
       </c>
-      <c r="Y67" s="81" t="s">
-[...4 lines deleted...]
-      <c r="A68" s="62" t="s">
+      <c r="Y67" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H68" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="10" t="s">
         <v>29</v>
@@ -6360,59 +6573,62 @@
       </c>
       <c r="P68" s="10">
         <v>2486</v>
       </c>
       <c r="Q68" s="10">
         <v>5771</v>
       </c>
       <c r="R68" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S68" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T68" s="10" t="s">
         <v>103</v>
       </c>
       <c r="U68" s="10" t="s">
         <v>104</v>
       </c>
       <c r="V68" s="10" t="s">
         <v>105</v>
       </c>
       <c r="W68" s="10">
         <v>10250</v>
       </c>
-      <c r="X68" s="68">
+      <c r="X68" s="63">
         <v>38894</v>
       </c>
-      <c r="Y68" s="72">
+      <c r="Y68" s="67">
         <v>875</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="62" t="s">
+      <c r="Z68" s="95">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H69" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="10" t="s">
         <v>29</v>
@@ -6437,59 +6653,62 @@
       </c>
       <c r="P69" s="10" t="s">
         <v>106</v>
       </c>
       <c r="Q69" s="10" t="s">
         <v>107</v>
       </c>
       <c r="R69" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S69" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T69" s="10" t="s">
         <v>108</v>
       </c>
       <c r="U69" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V69" s="10" t="s">
         <v>109</v>
       </c>
       <c r="W69" s="10">
         <v>16346</v>
       </c>
-      <c r="X69" s="68">
+      <c r="X69" s="63">
         <v>35780</v>
       </c>
-      <c r="Y69" s="72">
+      <c r="Y69" s="67">
         <v>485</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="62" t="s">
+      <c r="Z69" s="95">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H70" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I70" s="10" t="s">
         <v>29</v>
@@ -6514,59 +6733,62 @@
       </c>
       <c r="P70" s="10" t="s">
         <v>6</v>
       </c>
       <c r="Q70" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R70" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S70" s="10" t="s">
         <v>6</v>
       </c>
       <c r="T70" s="10" t="s">
         <v>101</v>
       </c>
       <c r="U70" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V70" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W70" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X70" s="68">
+      <c r="X70" s="63">
         <v>1320</v>
       </c>
-      <c r="Y70" s="81" t="s">
-[...4 lines deleted...]
-      <c r="A71" s="62" t="s">
+      <c r="Y70" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="45">
+      <c r="A71" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B71" s="10">
         <v>36626745</v>
       </c>
       <c r="C71" s="10">
         <v>37040242</v>
       </c>
       <c r="D71" s="13">
         <v>36976568</v>
       </c>
       <c r="E71" s="13">
         <v>36979836</v>
       </c>
       <c r="F71" s="21">
         <v>37054871</v>
       </c>
       <c r="G71" s="29">
         <v>37292465</v>
       </c>
       <c r="H71" s="13">
         <v>37511855</v>
       </c>
       <c r="I71" s="21">
         <v>37716512</v>
@@ -6591,88 +6813,92 @@
       </c>
       <c r="P71" s="13">
         <v>37677142</v>
       </c>
       <c r="Q71" s="13">
         <v>37960777</v>
       </c>
       <c r="R71" s="11">
         <v>37766307</v>
       </c>
       <c r="S71" s="23">
         <v>37417859</v>
       </c>
       <c r="T71" s="10">
         <v>37409451</v>
       </c>
       <c r="U71" s="10">
         <v>37523132</v>
       </c>
       <c r="V71" s="10">
         <v>37584079</v>
       </c>
       <c r="W71" s="10">
         <v>37603687</v>
       </c>
-      <c r="X71" s="68">
+      <c r="X71" s="63">
         <v>37340580</v>
       </c>
-      <c r="Y71" s="67">
+      <c r="Y71" s="62">
         <v>37195079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="62" t="s">
+      <c r="Z71" s="95">
+        <v>37588816</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B72" s="67"/>
-[...7 lines deleted...]
-      <c r="J72" s="67"/>
+      <c r="B72" s="62"/>
+      <c r="C72" s="62"/>
+      <c r="D72" s="62"/>
+      <c r="E72" s="62"/>
+      <c r="F72" s="62"/>
+      <c r="G72" s="62"/>
+      <c r="H72" s="62"/>
+      <c r="I72" s="62"/>
+      <c r="J72" s="62"/>
       <c r="K72" s="10"/>
-      <c r="L72" s="67"/>
-      <c r="M72" s="67"/>
+      <c r="L72" s="62"/>
+      <c r="M72" s="62"/>
       <c r="N72" s="13"/>
       <c r="O72" s="13"/>
       <c r="P72" s="13"/>
-      <c r="Q72" s="67"/>
+      <c r="Q72" s="62"/>
       <c r="R72" s="11"/>
       <c r="S72" s="23"/>
       <c r="T72" s="10"/>
       <c r="U72" s="10"/>
       <c r="V72" s="10"/>
       <c r="W72" s="10"/>
-      <c r="X72" s="81"/>
+      <c r="X72" s="76"/>
       <c r="Y72" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="62" t="s">
+      <c r="Z72" s="97"/>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B73" s="13">
         <v>30555464</v>
       </c>
       <c r="C73" s="13">
         <v>8533527</v>
       </c>
       <c r="D73" s="13">
         <v>8378432</v>
       </c>
       <c r="E73" s="13">
         <v>8448718</v>
       </c>
       <c r="F73" s="13">
         <v>8401564</v>
       </c>
       <c r="G73" s="13">
         <v>7983553</v>
       </c>
       <c r="H73" s="13">
         <v>8040671</v>
       </c>
       <c r="I73" s="13">
         <v>8055403</v>
@@ -6697,59 +6923,62 @@
       </c>
       <c r="P73" s="13">
         <v>9380271</v>
       </c>
       <c r="Q73" s="13">
         <v>9420668</v>
       </c>
       <c r="R73" s="11">
         <v>9398579</v>
       </c>
       <c r="S73" s="23">
         <v>9432457</v>
       </c>
       <c r="T73" s="10">
         <v>9462810</v>
       </c>
       <c r="U73" s="10">
         <v>9468158</v>
       </c>
       <c r="V73" s="10">
         <v>9433211</v>
       </c>
       <c r="W73" s="10">
         <v>9383422</v>
       </c>
-      <c r="X73" s="68">
+      <c r="X73" s="63">
         <v>9255793</v>
       </c>
       <c r="Y73" s="11">
         <v>8953253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="62" t="s">
+      <c r="Z73" s="95">
+        <v>9250169</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B74" s="13">
         <v>68619</v>
       </c>
       <c r="C74" s="13">
         <v>95326</v>
       </c>
       <c r="D74" s="13">
         <v>124249</v>
       </c>
       <c r="E74" s="13">
         <v>156218</v>
       </c>
       <c r="F74" s="13">
         <v>193535</v>
       </c>
       <c r="G74" s="13">
         <v>230545</v>
       </c>
       <c r="H74" s="13">
         <v>273197</v>
       </c>
       <c r="I74" s="13">
         <v>314411</v>
@@ -6774,59 +7003,62 @@
       </c>
       <c r="P74" s="13">
         <v>808338</v>
       </c>
       <c r="Q74" s="13">
         <v>990144</v>
       </c>
       <c r="R74" s="11">
         <v>1051212</v>
       </c>
       <c r="S74" s="23">
         <v>1034712</v>
       </c>
       <c r="T74" s="10">
         <v>1085909</v>
       </c>
       <c r="U74" s="10">
         <v>1132196</v>
       </c>
       <c r="V74" s="10">
         <v>1175597</v>
       </c>
       <c r="W74" s="10">
         <v>1235852</v>
       </c>
-      <c r="X74" s="68">
+      <c r="X74" s="63">
         <v>1276511</v>
       </c>
       <c r="Y74" s="11">
         <v>1316237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="62" t="s">
+      <c r="Z74" s="95">
+        <v>1352198</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B75" s="13">
         <v>51426</v>
       </c>
       <c r="C75" s="13">
         <v>57020</v>
       </c>
       <c r="D75" s="13">
         <v>50578</v>
       </c>
       <c r="E75" s="13">
         <v>63042</v>
       </c>
       <c r="F75" s="13">
         <v>47111</v>
       </c>
       <c r="G75" s="13">
         <v>49330</v>
       </c>
       <c r="H75" s="13">
         <v>48136</v>
       </c>
       <c r="I75" s="13">
         <v>47672</v>
@@ -6851,59 +7083,62 @@
       </c>
       <c r="P75" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q75" s="13" t="s">
         <v>0</v>
       </c>
       <c r="R75" s="13" t="s">
         <v>0</v>
       </c>
       <c r="S75" s="23" t="s">
         <v>0</v>
       </c>
       <c r="T75" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U75" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V75" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W75" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X75" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A76" s="62" t="s">
+      <c r="X75" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y75" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z75" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I76" s="13" t="s">
         <v>0</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>0</v>
       </c>
@@ -6924,59 +7159,62 @@
       </c>
       <c r="P76" s="13">
         <v>18220</v>
       </c>
       <c r="Q76" s="13">
         <v>18220</v>
       </c>
       <c r="R76" s="11">
         <v>17380</v>
       </c>
       <c r="S76" s="23">
         <v>17234</v>
       </c>
       <c r="T76" s="10">
         <v>17234</v>
       </c>
       <c r="U76" s="10">
         <v>17234</v>
       </c>
       <c r="V76" s="10">
         <v>17234</v>
       </c>
       <c r="W76" s="10">
         <v>17471</v>
       </c>
-      <c r="X76" s="68">
+      <c r="X76" s="63">
         <v>6818</v>
       </c>
       <c r="Y76" s="11">
         <v>108773</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="62" t="s">
+      <c r="Z76" s="95">
+        <v>108770</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B77" s="13">
         <v>2760610</v>
       </c>
       <c r="C77" s="13">
         <v>1638133</v>
       </c>
       <c r="D77" s="13">
         <v>1680468</v>
       </c>
       <c r="E77" s="13">
         <v>1534548</v>
       </c>
       <c r="F77" s="13">
         <v>1596973</v>
       </c>
       <c r="G77" s="13">
         <v>1603326</v>
       </c>
       <c r="H77" s="13">
         <v>1675941</v>
       </c>
       <c r="I77" s="13">
         <v>1752861</v>
@@ -7001,59 +7239,62 @@
       </c>
       <c r="P77" s="13">
         <v>1012886</v>
       </c>
       <c r="Q77" s="13">
         <v>1050256</v>
       </c>
       <c r="R77" s="11">
         <v>1099883</v>
       </c>
       <c r="S77" s="23">
         <v>1157147</v>
       </c>
       <c r="T77" s="10">
         <v>1218663</v>
       </c>
       <c r="U77" s="10">
         <v>1270386</v>
       </c>
       <c r="V77" s="10">
         <v>1316923</v>
       </c>
       <c r="W77" s="10">
         <v>1339046</v>
       </c>
-      <c r="X77" s="68">
+      <c r="X77" s="63">
         <v>1308950</v>
       </c>
       <c r="Y77" s="11">
         <v>1341794</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="62" t="s">
+      <c r="Z77" s="95">
+        <v>1369804</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B78" s="13">
         <v>3190626</v>
       </c>
       <c r="C78" s="13">
         <v>3304906</v>
       </c>
       <c r="D78" s="13">
         <v>3319112</v>
       </c>
       <c r="E78" s="13">
         <v>3359472</v>
       </c>
       <c r="F78" s="13">
         <v>3383075</v>
       </c>
       <c r="G78" s="13">
         <v>3339697</v>
       </c>
       <c r="H78" s="13">
         <v>3375177</v>
       </c>
       <c r="I78" s="13">
         <v>3425129</v>
@@ -7078,59 +7319,62 @@
       </c>
       <c r="P78" s="13">
         <v>3938546</v>
       </c>
       <c r="Q78" s="13">
         <v>3961158</v>
       </c>
       <c r="R78" s="11">
         <v>3955762</v>
       </c>
       <c r="S78" s="23">
         <v>3907556</v>
       </c>
       <c r="T78" s="10">
         <v>3917792</v>
       </c>
       <c r="U78" s="10">
         <v>3933992</v>
       </c>
       <c r="V78" s="10">
         <v>3945343</v>
       </c>
       <c r="W78" s="10">
         <v>3932021</v>
       </c>
-      <c r="X78" s="68">
+      <c r="X78" s="63">
         <v>3866409</v>
       </c>
       <c r="Y78" s="11">
         <v>3849792</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="62" t="s">
+      <c r="Z78" s="95">
+        <v>3880230</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C79" s="13">
         <v>23411330</v>
       </c>
       <c r="D79" s="13">
         <v>23423729</v>
       </c>
       <c r="E79" s="13">
         <v>23417838</v>
       </c>
       <c r="F79" s="13">
         <v>23432613</v>
       </c>
       <c r="G79" s="13">
         <v>24086014</v>
       </c>
       <c r="H79" s="13">
         <v>24098733</v>
       </c>
       <c r="I79" s="13">
         <v>24121036</v>
@@ -7155,59 +7399,62 @@
       </c>
       <c r="P79" s="13">
         <v>22518881</v>
       </c>
       <c r="Q79" s="13">
         <v>22520331</v>
       </c>
       <c r="R79" s="11">
         <v>22243491</v>
       </c>
       <c r="S79" s="23">
         <v>21868753</v>
       </c>
       <c r="T79" s="10">
         <v>21707043</v>
       </c>
       <c r="U79" s="10">
         <v>21701166</v>
       </c>
       <c r="V79" s="10">
         <v>21695771</v>
       </c>
       <c r="W79" s="10">
         <v>21695875</v>
       </c>
-      <c r="X79" s="68">
+      <c r="X79" s="63">
         <v>21626099</v>
       </c>
       <c r="Y79" s="11">
         <v>21625230</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="87" t="s">
+      <c r="Z79" s="95">
+        <v>21627645</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="56.25">
+      <c r="A80" s="82" t="s">
         <v>50</v>
       </c>
       <c r="B80" s="13">
         <v>666411</v>
       </c>
       <c r="C80" s="13">
         <v>673746</v>
       </c>
       <c r="D80" s="13">
         <v>688745</v>
       </c>
       <c r="E80" s="13">
         <v>744914</v>
       </c>
       <c r="F80" s="13">
         <v>789288</v>
       </c>
       <c r="G80" s="13">
         <v>898839</v>
       </c>
       <c r="H80" s="13">
         <v>958316</v>
       </c>
       <c r="I80" s="13">
         <v>1009403</v>
@@ -7232,92 +7479,96 @@
       </c>
       <c r="P80" s="13">
         <v>1474940</v>
       </c>
       <c r="Q80" s="13">
         <v>1575971</v>
       </c>
       <c r="R80" s="11">
         <v>1608274</v>
       </c>
       <c r="S80" s="23" t="s">
         <v>6</v>
       </c>
       <c r="T80" s="10">
         <v>1699774</v>
       </c>
       <c r="U80" s="10">
         <v>1752796</v>
       </c>
       <c r="V80" s="10">
         <v>1806935</v>
       </c>
       <c r="W80" s="10">
         <v>1843070</v>
       </c>
-      <c r="X80" s="68">
+      <c r="X80" s="63">
         <v>1803891</v>
       </c>
       <c r="Y80" s="11">
         <v>1867733</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="62" t="s">
+      <c r="Z80" s="95">
+        <v>1948922</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="10"/>
       <c r="E81" s="10"/>
       <c r="F81" s="10"/>
       <c r="G81" s="10"/>
       <c r="H81" s="10"/>
       <c r="I81" s="10"/>
       <c r="J81" s="29"/>
       <c r="K81" s="10"/>
       <c r="L81" s="13"/>
       <c r="M81" s="10"/>
       <c r="N81" s="13"/>
       <c r="O81" s="13"/>
       <c r="P81" s="13"/>
       <c r="Q81" s="13"/>
       <c r="R81" s="11"/>
       <c r="S81" s="23"/>
       <c r="T81" s="10"/>
       <c r="U81" s="10"/>
       <c r="V81" s="10"/>
       <c r="W81" s="10"/>
-      <c r="X81" s="81"/>
+      <c r="X81" s="76"/>
       <c r="Y81" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="62" t="s">
+      <c r="Z81" s="97"/>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H82" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="10" t="s">
         <v>29</v>
@@ -7342,59 +7593,62 @@
       </c>
       <c r="P82" s="13">
         <v>861702</v>
       </c>
       <c r="Q82" s="13">
         <v>897540</v>
       </c>
       <c r="R82" s="11">
         <v>901829</v>
       </c>
       <c r="S82" s="23" t="s">
         <v>6</v>
       </c>
       <c r="T82" s="10">
         <v>943717</v>
       </c>
       <c r="U82" s="10">
         <v>958405</v>
       </c>
       <c r="V82" s="10">
         <v>974357</v>
       </c>
       <c r="W82" s="10">
         <v>1003640</v>
       </c>
-      <c r="X82" s="68">
+      <c r="X82" s="63">
         <v>1010791</v>
       </c>
       <c r="Y82" s="11">
         <v>1036593</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="62" t="s">
+      <c r="Z82" s="95">
+        <v>1095611</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="10" t="s">
         <v>29</v>
@@ -7419,59 +7673,62 @@
       </c>
       <c r="P83" s="13">
         <v>3735</v>
       </c>
       <c r="Q83" s="13">
         <v>32064</v>
       </c>
       <c r="R83" s="11">
         <v>37761</v>
       </c>
       <c r="S83" s="23" t="s">
         <v>6</v>
       </c>
       <c r="T83" s="10">
         <v>17428</v>
       </c>
       <c r="U83" s="10">
         <v>20627</v>
       </c>
       <c r="V83" s="10">
         <v>24621</v>
       </c>
       <c r="W83" s="10">
         <v>28615</v>
       </c>
-      <c r="X83" s="68">
+      <c r="X83" s="63">
         <v>33441</v>
       </c>
       <c r="Y83" s="11">
         <v>38577</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="62" t="s">
+      <c r="Z83" s="95">
+        <v>42545</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H84" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I84" s="10" t="s">
         <v>29</v>
@@ -7496,59 +7753,62 @@
       </c>
       <c r="P84" s="13" t="s">
         <v>0</v>
       </c>
       <c r="Q84" s="13" t="s">
         <v>0</v>
       </c>
       <c r="R84" s="13" t="s">
         <v>0</v>
       </c>
       <c r="S84" s="23" t="s">
         <v>0</v>
       </c>
       <c r="T84" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U84" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V84" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W84" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X84" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A85" s="62" t="s">
+      <c r="X84" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H85" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="10" t="s">
         <v>29</v>
@@ -7573,59 +7833,62 @@
       </c>
       <c r="P85" s="13" t="s">
         <v>111</v>
       </c>
       <c r="Q85" s="13" t="s">
         <v>111</v>
       </c>
       <c r="R85" s="13" t="s">
         <v>112</v>
       </c>
       <c r="S85" s="23" t="s">
         <v>111</v>
       </c>
       <c r="T85" s="10" t="s">
         <v>111</v>
       </c>
       <c r="U85" s="10" t="s">
         <v>111</v>
       </c>
       <c r="V85" s="10" t="s">
         <v>111</v>
       </c>
       <c r="W85" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="X85" s="68">
+      <c r="X85" s="63">
         <v>454</v>
       </c>
       <c r="Y85" s="11">
         <v>10750</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="62" t="s">
+      <c r="Z85" s="95">
+        <v>10747</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H86" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I86" s="10" t="s">
         <v>29</v>
@@ -7650,59 +7913,62 @@
       </c>
       <c r="P86" s="13">
         <v>318882</v>
       </c>
       <c r="Q86" s="13">
         <v>341867</v>
       </c>
       <c r="R86" s="11">
         <v>363936</v>
       </c>
       <c r="S86" s="23" t="s">
         <v>6</v>
       </c>
       <c r="T86" s="10">
         <v>420171</v>
       </c>
       <c r="U86" s="10">
         <v>447740</v>
       </c>
       <c r="V86" s="10">
         <v>473548</v>
       </c>
       <c r="W86" s="10">
         <v>485443</v>
       </c>
-      <c r="X86" s="68">
+      <c r="X86" s="63">
         <v>465869</v>
       </c>
       <c r="Y86" s="11">
         <v>484318</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="62" t="s">
+      <c r="Z86" s="95">
+        <v>499646</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F87" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H87" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="10" t="s">
         <v>29</v>
@@ -7727,59 +7993,62 @@
       </c>
       <c r="P87" s="13">
         <v>226068</v>
       </c>
       <c r="Q87" s="13">
         <v>239678</v>
       </c>
       <c r="R87" s="11">
         <v>240059</v>
       </c>
       <c r="S87" s="23" t="s">
         <v>6</v>
       </c>
       <c r="T87" s="10">
         <v>254390</v>
       </c>
       <c r="U87" s="10">
         <v>262081</v>
       </c>
       <c r="V87" s="10">
         <v>270634</v>
       </c>
       <c r="W87" s="10">
         <v>261676</v>
       </c>
-      <c r="X87" s="68">
+      <c r="X87" s="63">
         <v>231130</v>
       </c>
       <c r="Y87" s="11">
         <v>234837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="62" t="s">
+      <c r="Z87" s="95">
+        <v>236970</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F88" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H88" s="10" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="10" t="s">
         <v>29</v>
@@ -7804,59 +8073,62 @@
       </c>
       <c r="P88" s="13">
         <v>63809</v>
       </c>
       <c r="Q88" s="13">
         <v>64078</v>
       </c>
       <c r="R88" s="11">
         <v>63903</v>
       </c>
       <c r="S88" s="23">
         <v>63409</v>
       </c>
       <c r="T88" s="10">
         <v>63324</v>
       </c>
       <c r="U88" s="10">
         <v>63199</v>
       </c>
       <c r="V88" s="10">
         <v>63031</v>
       </c>
       <c r="W88" s="10">
         <v>62952</v>
       </c>
-      <c r="X88" s="68">
+      <c r="X88" s="63">
         <v>62206</v>
       </c>
       <c r="Y88" s="11">
         <v>62658</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="62" t="s">
+      <c r="Z88" s="95">
+        <v>63403</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" ht="33.75">
+      <c r="A89" s="57" t="s">
         <v>51</v>
       </c>
       <c r="B89" s="10">
         <v>9327592</v>
       </c>
       <c r="C89" s="10">
         <v>10434483</v>
       </c>
       <c r="D89" s="13">
         <v>9057101</v>
       </c>
       <c r="E89" s="13">
         <v>8847782</v>
       </c>
       <c r="F89" s="21">
         <v>7903224</v>
       </c>
       <c r="G89" s="29">
         <v>7389611</v>
       </c>
       <c r="H89" s="13">
         <v>7458720</v>
       </c>
       <c r="I89" s="21">
         <v>8626833</v>
@@ -7881,88 +8153,92 @@
       </c>
       <c r="P89" s="13">
         <v>7631529</v>
       </c>
       <c r="Q89" s="13">
         <v>7620987</v>
       </c>
       <c r="R89" s="11">
         <v>7983201</v>
       </c>
       <c r="S89" s="23">
         <v>7796166</v>
       </c>
       <c r="T89" s="10">
         <v>8162124</v>
       </c>
       <c r="U89" s="10">
         <v>3699089</v>
       </c>
       <c r="V89" s="10">
         <v>7485662</v>
       </c>
       <c r="W89" s="10">
         <v>7401839</v>
       </c>
-      <c r="X89" s="68">
+      <c r="X89" s="63">
         <v>4610485</v>
       </c>
       <c r="Y89" s="11">
         <v>5199406</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="62" t="s">
+      <c r="Z89" s="95">
+        <v>2094789</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="67"/>
-[...13 lines deleted...]
-      <c r="P90" s="72"/>
+      <c r="B90" s="62"/>
+      <c r="C90" s="62"/>
+      <c r="D90" s="62"/>
+      <c r="E90" s="62"/>
+      <c r="F90" s="62"/>
+      <c r="G90" s="62"/>
+      <c r="H90" s="62"/>
+      <c r="I90" s="62"/>
+      <c r="J90" s="62"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="62"/>
+      <c r="M90" s="62"/>
+      <c r="N90" s="62"/>
+      <c r="O90" s="67"/>
+      <c r="P90" s="67"/>
       <c r="Q90" s="10"/>
-      <c r="R90" s="67"/>
+      <c r="R90" s="62"/>
       <c r="S90" s="23"/>
-      <c r="T90" s="67"/>
-      <c r="U90" s="67"/>
+      <c r="T90" s="62"/>
+      <c r="U90" s="62"/>
       <c r="V90" s="10"/>
       <c r="W90" s="10"/>
-      <c r="X90" s="81"/>
+      <c r="X90" s="76"/>
       <c r="Y90" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="62" t="s">
+      <c r="Z90" s="97"/>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B91" s="10">
         <v>6694643</v>
       </c>
       <c r="C91" s="10">
         <v>4306333</v>
       </c>
       <c r="D91" s="10">
         <v>4189788</v>
       </c>
       <c r="E91" s="10">
         <v>3900444</v>
       </c>
       <c r="F91" s="10">
         <v>3594238</v>
       </c>
       <c r="G91" s="10">
         <v>3039971</v>
       </c>
       <c r="H91" s="10">
         <v>3051689</v>
       </c>
       <c r="I91" s="10">
         <v>3842437</v>
@@ -7987,59 +8263,62 @@
       </c>
       <c r="P91" s="10">
         <v>3082883</v>
       </c>
       <c r="Q91" s="10">
         <v>3179728</v>
       </c>
       <c r="R91" s="10">
         <v>3348862</v>
       </c>
       <c r="S91" s="10">
         <v>3377325</v>
       </c>
       <c r="T91" s="10">
         <v>3516679</v>
       </c>
       <c r="U91" s="10">
         <v>1014870</v>
       </c>
       <c r="V91" s="10">
         <v>3307778</v>
       </c>
       <c r="W91" s="10">
         <v>3329769</v>
       </c>
-      <c r="X91" s="68">
+      <c r="X91" s="63">
         <v>3281890</v>
       </c>
       <c r="Y91" s="11">
         <v>3956437</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="62" t="s">
+      <c r="Z91" s="95">
+        <v>1467063</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B92" s="10">
         <v>360879</v>
       </c>
       <c r="C92" s="10">
         <v>333926</v>
       </c>
       <c r="D92" s="10">
         <v>334936</v>
       </c>
       <c r="E92" s="10">
         <v>369813</v>
       </c>
       <c r="F92" s="10">
         <v>362152</v>
       </c>
       <c r="G92" s="10">
         <v>357742</v>
       </c>
       <c r="H92" s="10">
         <v>828387</v>
       </c>
       <c r="I92" s="10">
         <v>667816</v>
@@ -8064,59 +8343,62 @@
       </c>
       <c r="P92" s="10">
         <v>1070519</v>
       </c>
       <c r="Q92" s="10">
         <v>1126911</v>
       </c>
       <c r="R92" s="10">
         <v>1316212</v>
       </c>
       <c r="S92" s="10">
         <v>1165522</v>
       </c>
       <c r="T92" s="10">
         <v>1216934</v>
       </c>
       <c r="U92" s="10">
         <v>1148427</v>
       </c>
       <c r="V92" s="10">
         <v>1418063</v>
       </c>
       <c r="W92" s="10">
         <v>1105693</v>
       </c>
-      <c r="X92" s="68">
+      <c r="X92" s="63">
         <v>548172</v>
       </c>
       <c r="Y92" s="11">
         <v>560395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="62" t="s">
+      <c r="Z92" s="95">
+        <v>457930</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B93" s="10">
         <v>6752</v>
       </c>
       <c r="C93" s="10">
         <v>21995</v>
       </c>
       <c r="D93" s="10">
         <v>21872</v>
       </c>
       <c r="E93" s="10">
         <v>8384</v>
       </c>
       <c r="F93" s="10">
         <v>10817</v>
       </c>
       <c r="G93" s="10">
         <v>7423</v>
       </c>
       <c r="H93" s="10">
         <v>7159</v>
       </c>
       <c r="I93" s="10">
         <v>13715</v>
@@ -8141,59 +8423,62 @@
       </c>
       <c r="P93" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q93" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R93" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S93" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T93" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U93" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V93" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W93" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X93" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A94" s="62" t="s">
+      <c r="X93" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H94" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I94" s="10" t="s">
         <v>0</v>
@@ -8218,59 +8503,62 @@
       </c>
       <c r="P94" s="10">
         <v>3289</v>
       </c>
       <c r="Q94" s="10">
         <v>4073</v>
       </c>
       <c r="R94" s="10">
         <v>6190</v>
       </c>
       <c r="S94" s="10">
         <v>4446</v>
       </c>
       <c r="T94" s="10">
         <v>5530</v>
       </c>
       <c r="U94" s="10" t="s">
         <v>113</v>
       </c>
       <c r="V94" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W94" s="10">
         <v>8222</v>
       </c>
-      <c r="X94" s="68">
+      <c r="X94" s="63">
         <v>9540</v>
       </c>
       <c r="Y94" s="11">
         <v>1274</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="62" t="s">
+      <c r="Z94" s="95">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B95" s="10">
         <v>367056</v>
       </c>
       <c r="C95" s="10">
         <v>1366923</v>
       </c>
       <c r="D95" s="10">
         <v>322368</v>
       </c>
       <c r="E95" s="10">
         <v>517134</v>
       </c>
       <c r="F95" s="10">
         <v>860821</v>
       </c>
       <c r="G95" s="10">
         <v>716452</v>
       </c>
       <c r="H95" s="10">
         <v>559041</v>
       </c>
       <c r="I95" s="10">
         <v>859619</v>
@@ -8295,59 +8583,62 @@
       </c>
       <c r="P95" s="10">
         <v>755387</v>
       </c>
       <c r="Q95" s="10">
         <v>786329</v>
       </c>
       <c r="R95" s="10">
         <v>887111</v>
       </c>
       <c r="S95" s="10">
         <v>966068</v>
       </c>
       <c r="T95" s="10">
         <v>1163944</v>
       </c>
       <c r="U95" s="10">
         <v>736312</v>
       </c>
       <c r="V95" s="10">
         <v>1242433</v>
       </c>
       <c r="W95" s="10">
         <v>1191362</v>
       </c>
-      <c r="X95" s="68">
+      <c r="X95" s="63">
         <v>368509</v>
       </c>
       <c r="Y95" s="11">
         <v>298661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="62" t="s">
+      <c r="Z95" s="95">
+        <v>42537</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B96" s="10">
         <v>1898262</v>
       </c>
       <c r="C96" s="10">
         <v>2045965</v>
       </c>
       <c r="D96" s="10">
         <v>2300121</v>
       </c>
       <c r="E96" s="10">
         <v>2054196</v>
       </c>
       <c r="F96" s="10">
         <v>1587714</v>
       </c>
       <c r="G96" s="10">
         <v>1743441</v>
       </c>
       <c r="H96" s="10">
         <v>1569513</v>
       </c>
       <c r="I96" s="10">
         <v>1868924</v>
@@ -8372,59 +8663,62 @@
       </c>
       <c r="P96" s="10">
         <v>1486482</v>
       </c>
       <c r="Q96" s="10">
         <v>1339032</v>
       </c>
       <c r="R96" s="10">
         <v>1178550</v>
       </c>
       <c r="S96" s="10">
         <v>1024391</v>
       </c>
       <c r="T96" s="10">
         <v>1111383</v>
       </c>
       <c r="U96" s="10">
         <v>618176</v>
       </c>
       <c r="V96" s="10">
         <v>505737</v>
       </c>
       <c r="W96" s="10">
         <v>743353</v>
       </c>
-      <c r="X96" s="68">
+      <c r="X96" s="63">
         <v>401843</v>
       </c>
       <c r="Y96" s="11">
         <v>382639</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="62" t="s">
+      <c r="Z96" s="95">
+        <v>124504</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C97" s="10">
         <v>2359341</v>
       </c>
       <c r="D97" s="10">
         <v>1888016</v>
       </c>
       <c r="E97" s="10">
         <v>1997811</v>
       </c>
       <c r="F97" s="10">
         <v>1487482</v>
       </c>
       <c r="G97" s="10">
         <v>1524582</v>
       </c>
       <c r="H97" s="10">
         <v>1442931</v>
       </c>
       <c r="I97" s="10">
         <v>1374322</v>
@@ -8449,59 +8743,62 @@
       </c>
       <c r="P97" s="10">
         <v>1232969</v>
       </c>
       <c r="Q97" s="10">
         <v>1184914</v>
       </c>
       <c r="R97" s="10">
         <v>1246276</v>
       </c>
       <c r="S97" s="10">
         <v>1258414</v>
       </c>
       <c r="T97" s="10">
         <v>1147654</v>
       </c>
       <c r="U97" s="10">
         <v>180345</v>
       </c>
       <c r="V97" s="10">
         <v>1009420</v>
       </c>
       <c r="W97" s="10">
         <v>1023440</v>
       </c>
-      <c r="X97" s="68">
+      <c r="X97" s="63">
         <v>531</v>
       </c>
-      <c r="Y97" s="81" t="s">
-[...4 lines deleted...]
-      <c r="A98" s="62" t="s">
+      <c r="Y97" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="95">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" ht="37.5" customHeight="1">
+      <c r="A98" s="57" t="s">
         <v>53</v>
       </c>
       <c r="B98" s="10">
         <v>671112</v>
       </c>
       <c r="C98" s="10">
         <v>963081</v>
       </c>
       <c r="D98" s="10">
         <v>923311</v>
       </c>
       <c r="E98" s="10">
         <v>948713</v>
       </c>
       <c r="F98" s="10">
         <v>939668</v>
       </c>
       <c r="G98" s="10">
         <v>936321</v>
       </c>
       <c r="H98" s="10">
         <v>997147</v>
       </c>
       <c r="I98" s="10">
         <v>981482</v>
@@ -8526,90 +8823,96 @@
       </c>
       <c r="P98" s="10">
         <v>1148216</v>
       </c>
       <c r="Q98" s="10">
         <v>1148241</v>
       </c>
       <c r="R98" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S98" s="10">
         <v>1212698</v>
       </c>
       <c r="T98" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U98" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V98" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W98" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X98" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A99" s="62" t="s">
+      <c r="X98" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="B99" s="67"/>
-[...13 lines deleted...]
-      <c r="P99" s="67"/>
+      <c r="B99" s="62"/>
+      <c r="C99" s="62"/>
+      <c r="D99" s="62"/>
+      <c r="E99" s="62"/>
+      <c r="F99" s="62"/>
+      <c r="G99" s="62"/>
+      <c r="H99" s="62"/>
+      <c r="I99" s="62"/>
+      <c r="J99" s="62"/>
+      <c r="K99" s="62"/>
+      <c r="L99" s="62"/>
+      <c r="M99" s="62"/>
+      <c r="N99" s="62"/>
+      <c r="O99" s="62"/>
+      <c r="P99" s="62"/>
       <c r="Q99" s="10"/>
-      <c r="R99" s="67"/>
-[...4 lines deleted...]
-      <c r="W99" s="67"/>
+      <c r="R99" s="62"/>
+      <c r="S99" s="62"/>
+      <c r="T99" s="62"/>
+      <c r="U99" s="62"/>
+      <c r="V99" s="62"/>
+      <c r="W99" s="62"/>
       <c r="X99" s="52"/>
-      <c r="Y99" s="81" t="s">
-[...4 lines deleted...]
-      <c r="A100" s="62" t="s">
+      <c r="Y99" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B100" s="10">
         <v>671112</v>
       </c>
       <c r="C100" s="10">
         <v>734282</v>
       </c>
       <c r="D100" s="10">
         <v>691973</v>
       </c>
       <c r="E100" s="10">
         <v>552552</v>
       </c>
       <c r="F100" s="10">
         <v>601742</v>
       </c>
       <c r="G100" s="10">
         <v>603820</v>
       </c>
       <c r="H100" s="10">
         <v>614005</v>
       </c>
       <c r="I100" s="10">
         <v>609270</v>
@@ -8634,59 +8937,62 @@
       </c>
       <c r="P100" s="10">
         <v>809465</v>
       </c>
       <c r="Q100" s="10">
         <v>809476</v>
       </c>
       <c r="R100" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S100" s="10">
         <v>809312</v>
       </c>
       <c r="T100" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U100" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V100" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W100" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X100" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A101" s="62" t="s">
+      <c r="X100" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y100" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>114</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>115</v>
       </c>
       <c r="E101" s="10">
         <v>15274</v>
       </c>
       <c r="F101" s="10">
         <v>13291</v>
       </c>
       <c r="G101" s="10">
         <v>10921</v>
       </c>
       <c r="H101" s="10">
         <v>10774</v>
       </c>
       <c r="I101" s="10">
         <v>10675</v>
@@ -8711,59 +9017,62 @@
       </c>
       <c r="P101" s="10">
         <v>21580</v>
       </c>
       <c r="Q101" s="10">
         <v>21584</v>
       </c>
       <c r="R101" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S101" s="10">
         <v>24410</v>
       </c>
       <c r="T101" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U101" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V101" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W101" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X101" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="62" t="s">
+      <c r="X101" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C102" s="10">
         <v>17100</v>
       </c>
       <c r="D102" s="10">
         <v>16950</v>
       </c>
       <c r="E102" s="10">
         <v>5277</v>
       </c>
       <c r="F102" s="10">
         <v>7566</v>
       </c>
       <c r="G102" s="10">
         <v>5125</v>
       </c>
       <c r="H102" s="10">
         <v>4905</v>
       </c>
       <c r="I102" s="10">
         <v>5005</v>
@@ -8788,59 +9097,62 @@
       </c>
       <c r="P102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V102" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W102" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X102" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A103" s="62" t="s">
+      <c r="X102" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I103" s="10" t="s">
         <v>0</v>
@@ -8865,59 +9177,62 @@
       </c>
       <c r="P103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V103" s="10" t="s">
         <v>0</v>
       </c>
       <c r="W103" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="X103" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A104" s="62" t="s">
+      <c r="X103" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D104" s="10">
         <v>17262</v>
       </c>
       <c r="E104" s="10">
         <v>29795</v>
       </c>
       <c r="F104" s="10">
         <v>25594</v>
       </c>
       <c r="G104" s="10">
         <v>23584</v>
       </c>
       <c r="H104" s="10">
         <v>23893</v>
       </c>
       <c r="I104" s="10">
         <v>15853</v>
@@ -8942,59 +9257,62 @@
       </c>
       <c r="P104" s="10">
         <v>6879</v>
       </c>
       <c r="Q104" s="10">
         <v>6883</v>
       </c>
       <c r="R104" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S104" s="10">
         <v>66240</v>
       </c>
       <c r="T104" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U104" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V104" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W104" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X104" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A105" s="62" t="s">
+      <c r="X104" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C105" s="10">
         <v>6044</v>
       </c>
       <c r="D105" s="10">
         <v>5754</v>
       </c>
       <c r="E105" s="10">
         <v>53826</v>
       </c>
       <c r="F105" s="10">
         <v>63303</v>
       </c>
       <c r="G105" s="10">
         <v>61475</v>
       </c>
       <c r="H105" s="10">
         <v>104882</v>
       </c>
       <c r="I105" s="10">
         <v>100609</v>
@@ -9019,59 +9337,62 @@
       </c>
       <c r="P105" s="10">
         <v>36350</v>
       </c>
       <c r="Q105" s="10">
         <v>36355</v>
       </c>
       <c r="R105" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S105" s="10">
         <v>37916</v>
       </c>
       <c r="T105" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U105" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V105" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W105" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X105" s="81" t="s">
-[...7 lines deleted...]
-      <c r="A106" s="62" t="s">
+      <c r="X105" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y105" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z105" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C106" s="10">
         <v>205563</v>
       </c>
       <c r="D106" s="10">
         <v>190882</v>
       </c>
       <c r="E106" s="10">
         <v>291989</v>
       </c>
       <c r="F106" s="10">
         <v>228162</v>
       </c>
       <c r="G106" s="10">
         <v>231396</v>
       </c>
       <c r="H106" s="10">
         <v>238688</v>
       </c>
       <c r="I106" s="10">
         <v>240070</v>
@@ -9096,437 +9417,452 @@
       </c>
       <c r="P106" s="10" t="s">
         <v>6</v>
       </c>
       <c r="Q106" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R106" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S106" s="10">
         <v>274820</v>
       </c>
       <c r="T106" s="10" t="s">
         <v>6</v>
       </c>
       <c r="U106" s="10" t="s">
         <v>6</v>
       </c>
       <c r="V106" s="10" t="s">
         <v>6</v>
       </c>
       <c r="W106" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="X106" s="81"/>
-[...5 lines deleted...]
-      <c r="A107" s="62" t="s">
+      <c r="X106" s="76"/>
+      <c r="Y106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" ht="22.5">
+      <c r="A107" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O107" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="P107" s="90" t="s">
+      <c r="P107" s="85" t="s">
         <v>0</v>
       </c>
       <c r="Q107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="R107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U107" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V107" s="10">
         <v>5018</v>
       </c>
       <c r="W107" s="10">
         <v>5267</v>
       </c>
-      <c r="X107" s="68">
+      <c r="X107" s="63">
         <v>46357</v>
       </c>
       <c r="Y107" s="11">
         <v>4663</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="62" t="s">
+      <c r="Z107" s="95">
+        <v>7325</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" ht="22.5">
+      <c r="A108" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="B108" s="90" t="s">
-[...17 lines deleted...]
-      <c r="H108" s="90" t="s">
+      <c r="B108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="F108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="H108" s="85" t="s">
         <v>0</v>
       </c>
       <c r="I108" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="J108" s="90" t="s">
-[...20 lines deleted...]
-      <c r="Q108" s="90" t="s">
+      <c r="J108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="K108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="L108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="M108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="N108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="O108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="P108" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="85" t="s">
         <v>0</v>
       </c>
       <c r="R108" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S108" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T108" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U108" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V108" s="10">
         <v>190114</v>
       </c>
       <c r="W108" s="10">
         <v>215539</v>
       </c>
-      <c r="X108" s="68">
+      <c r="X108" s="63">
         <v>150998</v>
       </c>
       <c r="Y108" s="11">
         <v>282913</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="62" t="s">
+      <c r="Z108" s="95">
+        <v>423425</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" ht="22.5">
+      <c r="A109" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="B109" s="90" t="s">
-[...17 lines deleted...]
-      <c r="H109" s="90" t="s">
+      <c r="B109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="F109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="H109" s="85" t="s">
         <v>0</v>
       </c>
       <c r="I109" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="J109" s="90" t="s">
-[...20 lines deleted...]
-      <c r="Q109" s="90" t="s">
+      <c r="J109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="K109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="L109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="M109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="N109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="O109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="P109" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="85" t="s">
         <v>0</v>
       </c>
       <c r="R109" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S109" s="10" t="s">
         <v>0</v>
       </c>
       <c r="T109" s="10" t="s">
         <v>0</v>
       </c>
       <c r="U109" s="10" t="s">
         <v>0</v>
       </c>
       <c r="V109" s="10">
         <v>2563</v>
       </c>
       <c r="W109" s="10">
         <v>638</v>
       </c>
-      <c r="X109" s="68">
+      <c r="X109" s="63">
         <v>401</v>
       </c>
       <c r="Y109" s="4">
         <v>284</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="62" t="s">
+      <c r="Z109" s="95">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" ht="33.75">
+      <c r="A110" s="57" t="s">
         <v>60</v>
       </c>
-      <c r="B110" s="90" t="s">
-[...17 lines deleted...]
-      <c r="H110" s="90" t="s">
+      <c r="B110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="D110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="F110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="G110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="H110" s="85" t="s">
         <v>0</v>
       </c>
       <c r="I110" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="J110" s="90" t="s">
-[...32 lines deleted...]
-      <c r="U110" s="90" t="s">
+      <c r="J110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="K110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="L110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="M110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="N110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="O110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="P110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="R110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="S110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="T110" s="85" t="s">
+        <v>0</v>
+      </c>
+      <c r="U110" s="85" t="s">
         <v>0</v>
       </c>
       <c r="V110" s="23">
         <v>400878</v>
       </c>
       <c r="W110" s="23">
         <v>189271</v>
       </c>
-      <c r="X110" s="68">
+      <c r="X110" s="63">
         <v>150998</v>
       </c>
       <c r="Y110" s="11">
         <v>199544</v>
       </c>
-    </row>
-    <row r="111" spans="1:25">
+      <c r="Z110" s="95">
+        <v>146368</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" s="1"/>
       <c r="B111" s="18"/>
       <c r="C111" s="18"/>
-      <c r="D111" s="91"/>
-      <c r="E111" s="91"/>
+      <c r="D111" s="86"/>
+      <c r="E111" s="86"/>
       <c r="F111" s="18"/>
     </row>
-    <row r="112" spans="1:25">
-      <c r="A112" s="92" t="s">
+    <row r="112" spans="1:26">
+      <c r="A112" s="87" t="s">
         <v>126</v>
       </c>
-      <c r="B112" s="93"/>
-[...5 lines deleted...]
-      <c r="A113" s="92" t="s">
+      <c r="B112" s="88"/>
+      <c r="C112" s="88"/>
+      <c r="D112" s="88"/>
+      <c r="E112" s="88"/>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" s="87" t="s">
         <v>127</v>
       </c>
-      <c r="B113" s="93"/>
-[...12 lines deleted...]
-      <c r="A115" s="56" t="s">
+      <c r="B113" s="88"/>
+      <c r="C113" s="88"/>
+      <c r="D113" s="88"/>
+      <c r="E113" s="88"/>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" s="89"/>
+      <c r="B114" s="89"/>
+      <c r="C114" s="89"/>
+      <c r="D114" s="89"/>
+      <c r="E114" s="89"/>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" s="93" t="s">
         <v>61</v>
       </c>
-      <c r="B115" s="56"/>
-[...21 lines deleted...]
-      <c r="X115" s="56"/>
+      <c r="B115" s="93"/>
+      <c r="C115" s="93"/>
+      <c r="D115" s="93"/>
+      <c r="E115" s="93"/>
+      <c r="F115" s="93"/>
+      <c r="G115" s="93"/>
+      <c r="H115" s="93"/>
+      <c r="I115" s="93"/>
+      <c r="J115" s="93"/>
+      <c r="K115" s="93"/>
+      <c r="L115" s="93"/>
+      <c r="M115" s="93"/>
+      <c r="N115" s="93"/>
+      <c r="O115" s="93"/>
+      <c r="P115" s="93"/>
+      <c r="Q115" s="93"/>
+      <c r="R115" s="93"/>
+      <c r="S115" s="93"/>
+      <c r="T115" s="93"/>
+      <c r="U115" s="93"/>
+      <c r="V115" s="93"/>
+      <c r="W115" s="93"/>
+      <c r="X115" s="93"/>
       <c r="Y115" s="1"/>
     </row>
-    <row r="116" spans="1:25">
+    <row r="116" spans="1:26">
       <c r="A116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="X116" s="3"/>
       <c r="Y116" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="117" spans="1:25" ht="15" customHeight="1">
+    <row r="117" spans="1:26" ht="15" customHeight="1">
       <c r="A117" s="4"/>
       <c r="B117" s="5">
         <v>2001</v>
       </c>
       <c r="C117" s="5">
         <v>2002</v>
       </c>
       <c r="D117" s="5">
         <v>2003</v>
       </c>
       <c r="E117" s="5">
         <v>2004</v>
       </c>
       <c r="F117" s="5">
         <v>2005</v>
       </c>
       <c r="G117" s="5">
         <v>2006</v>
       </c>
       <c r="H117" s="5">
         <v>2007</v>
       </c>
       <c r="I117" s="5">
         <v>2008</v>
       </c>
@@ -9556,52 +9892,55 @@
       </c>
       <c r="R117" s="5">
         <v>2017</v>
       </c>
       <c r="S117" s="5">
         <v>2018</v>
       </c>
       <c r="T117" s="5">
         <v>2019</v>
       </c>
       <c r="U117" s="6">
         <v>2020</v>
       </c>
       <c r="V117" s="6">
         <v>2021</v>
       </c>
       <c r="W117" s="7">
         <v>2022</v>
       </c>
       <c r="X117" s="7">
         <v>2023</v>
       </c>
       <c r="Y117" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="118" spans="1:25" ht="12.75" customHeight="1">
+      <c r="Z117" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" ht="12.75" customHeight="1">
       <c r="A118" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G118" s="10">
         <v>33</v>
       </c>
       <c r="H118" s="10">
         <v>33</v>
       </c>
       <c r="I118" s="10">
@@ -9633,370 +9972,389 @@
       </c>
       <c r="R118" s="11">
         <v>31</v>
       </c>
       <c r="S118" s="10">
         <v>31</v>
       </c>
       <c r="T118" s="10">
         <v>31</v>
       </c>
       <c r="U118" s="10">
         <v>31</v>
       </c>
       <c r="V118" s="10">
         <v>32</v>
       </c>
       <c r="W118" s="11">
         <v>33</v>
       </c>
       <c r="X118" s="11">
         <v>34</v>
       </c>
       <c r="Y118" s="52">
         <v>38</v>
       </c>
-    </row>
-    <row r="119" spans="1:25">
+      <c r="Z118" s="95">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
       <c r="A119" s="15"/>
       <c r="B119" s="16"/>
       <c r="C119" s="16"/>
       <c r="D119" s="17"/>
       <c r="E119" s="17"/>
       <c r="H119" s="18"/>
       <c r="I119" s="17"/>
     </row>
-    <row r="120" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A120" s="54" t="s">
+    <row r="120" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A120" s="90" t="s">
         <v>62</v>
       </c>
-      <c r="B120" s="54"/>
-[...14 lines deleted...]
-    <row r="121" spans="1:25">
+      <c r="B120" s="90"/>
+      <c r="C120" s="90"/>
+      <c r="D120" s="90"/>
+      <c r="E120" s="90"/>
+      <c r="F120" s="90"/>
+      <c r="G120" s="90"/>
+      <c r="H120" s="90"/>
+      <c r="I120" s="90"/>
+      <c r="J120" s="90"/>
+      <c r="K120" s="90"/>
+      <c r="L120" s="90"/>
+      <c r="M120" s="90"/>
+      <c r="N120" s="90"/>
+      <c r="O120" s="90"/>
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" s="19"/>
       <c r="B121" s="19"/>
       <c r="C121" s="19"/>
       <c r="E121" s="3"/>
       <c r="H121" s="19"/>
       <c r="J121" s="19"/>
       <c r="N121" s="2"/>
       <c r="O121" s="3"/>
       <c r="P121" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="122" spans="1:25" ht="15" customHeight="1">
+    <row r="122" spans="1:26" ht="15" customHeight="1">
       <c r="A122" s="4"/>
       <c r="B122" s="5">
         <v>2010</v>
       </c>
       <c r="C122" s="5">
         <v>2011</v>
       </c>
       <c r="D122" s="5">
         <v>2012</v>
       </c>
       <c r="E122" s="5">
         <v>2013</v>
       </c>
       <c r="F122" s="5">
         <v>2014</v>
       </c>
       <c r="G122" s="5">
         <v>2015</v>
       </c>
       <c r="H122" s="5">
         <v>2016</v>
       </c>
       <c r="I122" s="5">
         <v>2017</v>
       </c>
       <c r="J122" s="5">
         <v>2018</v>
       </c>
       <c r="K122" s="5">
         <v>2019</v>
       </c>
       <c r="L122" s="5">
         <v>2020</v>
       </c>
       <c r="M122" s="5">
         <v>2021</v>
       </c>
       <c r="N122" s="20">
         <v>2022</v>
       </c>
       <c r="O122" s="5">
         <v>2023</v>
       </c>
       <c r="P122" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="123" spans="1:25">
+      <c r="Q122" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
       <c r="A123" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B123" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C123" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D123" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E123" s="13">
         <v>1</v>
       </c>
       <c r="F123" s="13">
         <v>1</v>
       </c>
       <c r="G123" s="13">
         <v>8</v>
       </c>
       <c r="H123" s="13">
         <v>8</v>
       </c>
       <c r="I123" s="13">
         <v>8</v>
       </c>
       <c r="J123" s="23">
         <v>8</v>
       </c>
       <c r="K123" s="23">
         <v>8</v>
       </c>
       <c r="L123" s="23">
         <v>8</v>
       </c>
       <c r="M123" s="23">
         <v>8</v>
       </c>
       <c r="N123" s="23">
         <v>8</v>
       </c>
       <c r="O123" s="23">
         <v>17</v>
       </c>
       <c r="P123" s="52">
         <v>17</v>
       </c>
-    </row>
-    <row r="124" spans="1:25">
+      <c r="Q123" s="95">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
       <c r="A124" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="54" t="s">
+      <c r="Q124" s="2"/>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" s="90" t="s">
         <v>21</v>
       </c>
-      <c r="B125" s="54"/>
-[...14 lines deleted...]
-    <row r="126" spans="1:25">
+      <c r="B125" s="90"/>
+      <c r="C125" s="90"/>
+      <c r="D125" s="90"/>
+      <c r="E125" s="90"/>
+      <c r="F125" s="90"/>
+      <c r="G125" s="90"/>
+      <c r="H125" s="90"/>
+      <c r="I125" s="90"/>
+      <c r="J125" s="90"/>
+      <c r="K125" s="90"/>
+      <c r="L125" s="90"/>
+      <c r="M125" s="90"/>
+      <c r="N125" s="90"/>
+      <c r="O125" s="90"/>
+      <c r="Q125" s="2"/>
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" s="19"/>
       <c r="B126" s="19"/>
       <c r="C126" s="19"/>
       <c r="E126" s="3"/>
       <c r="H126" s="19"/>
       <c r="I126" s="2"/>
       <c r="O126" s="3"/>
       <c r="P126" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="127" spans="1:25" ht="15" customHeight="1">
+      <c r="Q126" s="2"/>
+    </row>
+    <row r="127" spans="1:26" ht="15" customHeight="1">
       <c r="A127" s="24"/>
       <c r="B127" s="5">
         <v>2010</v>
       </c>
       <c r="C127" s="5">
         <v>2011</v>
       </c>
       <c r="D127" s="5">
         <v>2012</v>
       </c>
       <c r="E127" s="5">
         <v>2013</v>
       </c>
       <c r="F127" s="5">
         <v>2014</v>
       </c>
       <c r="G127" s="5">
         <v>2015</v>
       </c>
       <c r="H127" s="5">
         <v>2016</v>
       </c>
       <c r="I127" s="5">
         <v>2017</v>
       </c>
       <c r="J127" s="5">
         <v>2018</v>
       </c>
       <c r="K127" s="5">
         <v>2019</v>
       </c>
       <c r="L127" s="5">
         <v>2020</v>
       </c>
       <c r="M127" s="5">
         <v>2021</v>
       </c>
       <c r="N127" s="5">
         <v>2022</v>
       </c>
       <c r="O127" s="5">
         <v>2023</v>
       </c>
       <c r="P127" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="128" spans="1:25">
+      <c r="Q127" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B128" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C128" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D128" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E128" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F128" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G128" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H128" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I128" s="25" t="s">
         <v>0</v>
       </c>
       <c r="J128" s="26" t="s">
         <v>0</v>
       </c>
       <c r="K128" s="26" t="s">
         <v>0</v>
       </c>
       <c r="L128" s="26" t="s">
         <v>0</v>
       </c>
       <c r="M128" s="22" t="s">
         <v>0</v>
       </c>
       <c r="N128" s="22" t="s">
         <v>0</v>
       </c>
       <c r="O128" s="22" t="s">
         <v>0</v>
       </c>
       <c r="P128" s="52">
         <v>9</v>
       </c>
-    </row>
-    <row r="129" spans="1:25">
+      <c r="Q128" s="95">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
       <c r="A129" s="1"/>
     </row>
-    <row r="130" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A130" s="54" t="s">
+    <row r="130" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A130" s="90" t="s">
         <v>63</v>
       </c>
-      <c r="B130" s="54"/>
-[...23 lines deleted...]
-    <row r="131" spans="1:25">
+      <c r="B130" s="90"/>
+      <c r="C130" s="90"/>
+      <c r="D130" s="90"/>
+      <c r="E130" s="90"/>
+      <c r="F130" s="90"/>
+      <c r="G130" s="90"/>
+      <c r="H130" s="90"/>
+      <c r="I130" s="90"/>
+      <c r="J130" s="90"/>
+      <c r="K130" s="90"/>
+      <c r="L130" s="90"/>
+      <c r="M130" s="90"/>
+      <c r="N130" s="90"/>
+      <c r="O130" s="90"/>
+      <c r="P130" s="90"/>
+      <c r="Q130" s="90"/>
+      <c r="R130" s="90"/>
+      <c r="S130" s="90"/>
+      <c r="T130" s="90"/>
+      <c r="U130" s="90"/>
+      <c r="V130" s="90"/>
+      <c r="W130" s="90"/>
+      <c r="X130" s="90"/>
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" s="19"/>
       <c r="B131" s="19"/>
       <c r="C131" s="19"/>
       <c r="D131" s="19"/>
       <c r="E131" s="19"/>
       <c r="F131" s="19"/>
       <c r="G131" s="19"/>
       <c r="H131" s="19"/>
       <c r="I131" s="19"/>
       <c r="N131" s="3"/>
       <c r="X131" s="3"/>
       <c r="Y131" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="132" spans="1:25" ht="15" customHeight="1">
+      <c r="Z131" s="1"/>
+    </row>
+    <row r="132" spans="1:26" ht="15" customHeight="1">
       <c r="A132" s="14"/>
       <c r="B132" s="5">
         <v>2001</v>
       </c>
       <c r="C132" s="5">
         <v>2002</v>
       </c>
       <c r="D132" s="5">
         <v>2003</v>
       </c>
       <c r="E132" s="5">
         <v>2004</v>
       </c>
       <c r="F132" s="5">
         <v>2005</v>
       </c>
       <c r="G132" s="5">
         <v>2006</v>
       </c>
       <c r="H132" s="5">
         <v>2007</v>
       </c>
       <c r="I132" s="5">
         <v>2008</v>
       </c>
@@ -10026,52 +10384,55 @@
       </c>
       <c r="R132" s="5">
         <v>2017</v>
       </c>
       <c r="S132" s="5">
         <v>2018</v>
       </c>
       <c r="T132" s="5">
         <v>2019</v>
       </c>
       <c r="U132" s="5">
         <v>2020</v>
       </c>
       <c r="V132" s="5">
         <v>2021</v>
       </c>
       <c r="W132" s="5">
         <v>2022</v>
       </c>
       <c r="X132" s="5">
         <v>2023</v>
       </c>
       <c r="Y132" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="133" spans="1:25">
+      <c r="Z132" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
       <c r="A133" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B133" s="13">
         <v>2844</v>
       </c>
       <c r="C133" s="13">
         <v>2862</v>
       </c>
       <c r="D133" s="13">
         <v>2848</v>
       </c>
       <c r="E133" s="13">
         <v>2868</v>
       </c>
       <c r="F133" s="21">
         <v>2883</v>
       </c>
       <c r="G133" s="13">
         <v>2957</v>
       </c>
       <c r="H133" s="13">
         <v>2957</v>
       </c>
       <c r="I133" s="21">
@@ -10103,102 +10464,105 @@
       </c>
       <c r="R133" s="11">
         <v>2905</v>
       </c>
       <c r="S133" s="23">
         <v>2905</v>
       </c>
       <c r="T133" s="23">
         <v>2905</v>
       </c>
       <c r="U133" s="23">
         <v>2905</v>
       </c>
       <c r="V133" s="23">
         <v>3305</v>
       </c>
       <c r="W133" s="23">
         <v>3425</v>
       </c>
       <c r="X133" s="23">
         <v>3475</v>
       </c>
       <c r="Y133" s="52">
         <v>3729</v>
       </c>
-    </row>
-    <row r="134" spans="1:25">
+      <c r="Z133" s="95">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
       <c r="A134" s="1"/>
     </row>
-    <row r="135" spans="1:25">
-      <c r="A135" s="54" t="s">
+    <row r="135" spans="1:26">
+      <c r="A135" s="90" t="s">
         <v>64</v>
       </c>
-      <c r="B135" s="54"/>
-[...23 lines deleted...]
-    <row r="136" spans="1:25">
+      <c r="B135" s="90"/>
+      <c r="C135" s="90"/>
+      <c r="D135" s="90"/>
+      <c r="E135" s="90"/>
+      <c r="F135" s="90"/>
+      <c r="G135" s="90"/>
+      <c r="H135" s="90"/>
+      <c r="I135" s="90"/>
+      <c r="J135" s="90"/>
+      <c r="K135" s="90"/>
+      <c r="L135" s="90"/>
+      <c r="M135" s="90"/>
+      <c r="N135" s="90"/>
+      <c r="O135" s="90"/>
+      <c r="P135" s="90"/>
+      <c r="Q135" s="90"/>
+      <c r="R135" s="90"/>
+      <c r="S135" s="90"/>
+      <c r="T135" s="90"/>
+      <c r="U135" s="90"/>
+      <c r="V135" s="90"/>
+      <c r="W135" s="90"/>
+      <c r="X135" s="90"/>
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" s="19"/>
       <c r="B136" s="19"/>
       <c r="C136" s="19"/>
       <c r="D136" s="19"/>
       <c r="E136" s="19"/>
       <c r="F136" s="19"/>
       <c r="G136" s="19"/>
       <c r="H136" s="19"/>
       <c r="I136" s="19"/>
       <c r="J136" s="19"/>
       <c r="K136" s="19"/>
       <c r="L136" s="19"/>
       <c r="N136" s="3"/>
       <c r="X136" s="3"/>
       <c r="Y136" s="3" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="137" spans="1:25" ht="15" customHeight="1">
+    <row r="137" spans="1:26" ht="15" customHeight="1">
       <c r="A137" s="14"/>
       <c r="B137" s="5">
         <v>2001</v>
       </c>
       <c r="C137" s="5">
         <v>2002</v>
       </c>
       <c r="D137" s="5">
         <v>2003</v>
       </c>
       <c r="E137" s="5">
         <v>2004</v>
       </c>
       <c r="F137" s="5">
         <v>2005</v>
       </c>
       <c r="G137" s="5">
         <v>2006</v>
       </c>
       <c r="H137" s="5">
         <v>2007</v>
       </c>
       <c r="I137" s="5">
         <v>2008</v>
       </c>
@@ -10228,52 +10592,55 @@
       </c>
       <c r="R137" s="5">
         <v>2017</v>
       </c>
       <c r="S137" s="5">
         <v>2018</v>
       </c>
       <c r="T137" s="5">
         <v>2019</v>
       </c>
       <c r="U137" s="5">
         <v>2020</v>
       </c>
       <c r="V137" s="5">
         <v>2021</v>
       </c>
       <c r="W137" s="5">
         <v>2022</v>
       </c>
       <c r="X137" s="5">
         <v>2023</v>
       </c>
       <c r="Y137" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="138" spans="1:25">
+      <c r="Z137" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B138" s="13">
         <v>210591</v>
       </c>
       <c r="C138" s="13">
         <v>212928</v>
       </c>
       <c r="D138" s="13">
         <v>204833</v>
       </c>
       <c r="E138" s="13">
         <v>213776</v>
       </c>
       <c r="F138" s="21">
         <v>212901</v>
       </c>
       <c r="G138" s="13">
         <v>209882</v>
       </c>
       <c r="H138" s="13">
         <v>250717</v>
       </c>
       <c r="I138" s="21">
@@ -10305,102 +10672,106 @@
       </c>
       <c r="R138" s="11">
         <v>398469</v>
       </c>
       <c r="S138" s="23">
         <v>411226</v>
       </c>
       <c r="T138" s="23">
         <v>425197</v>
       </c>
       <c r="U138" s="23">
         <v>187728</v>
       </c>
       <c r="V138" s="23">
         <v>516001</v>
       </c>
       <c r="W138" s="23">
         <v>515459</v>
       </c>
       <c r="X138" s="23">
         <v>537247</v>
       </c>
       <c r="Y138" s="52">
         <v>371684</v>
       </c>
-    </row>
-    <row r="139" spans="1:25">
+      <c r="Z138" s="95">
+        <v>477867</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
       <c r="A139" s="1"/>
     </row>
-    <row r="140" spans="1:25" s="27" customFormat="1">
-      <c r="A140" s="54" t="s">
+    <row r="140" spans="1:26" s="27" customFormat="1">
+      <c r="A140" s="90" t="s">
         <v>65</v>
       </c>
-      <c r="B140" s="54"/>
-[...23 lines deleted...]
-    <row r="141" spans="1:25">
+      <c r="B140" s="90"/>
+      <c r="C140" s="90"/>
+      <c r="D140" s="90"/>
+      <c r="E140" s="90"/>
+      <c r="F140" s="90"/>
+      <c r="G140" s="90"/>
+      <c r="H140" s="90"/>
+      <c r="I140" s="90"/>
+      <c r="J140" s="90"/>
+      <c r="K140" s="90"/>
+      <c r="L140" s="90"/>
+      <c r="M140" s="90"/>
+      <c r="N140" s="90"/>
+      <c r="O140" s="90"/>
+      <c r="P140" s="90"/>
+      <c r="Q140" s="90"/>
+      <c r="R140" s="90"/>
+      <c r="S140" s="90"/>
+      <c r="T140" s="90"/>
+      <c r="U140" s="90"/>
+      <c r="V140" s="90"/>
+      <c r="W140" s="90"/>
+      <c r="X140" s="90"/>
+      <c r="Z140" s="2"/>
+    </row>
+    <row r="141" spans="1:26">
       <c r="A141" s="19"/>
       <c r="B141" s="19"/>
       <c r="C141" s="19"/>
       <c r="D141" s="19"/>
       <c r="E141" s="19"/>
       <c r="F141" s="19"/>
       <c r="G141" s="19"/>
       <c r="H141" s="19"/>
       <c r="I141" s="19"/>
       <c r="J141" s="19"/>
       <c r="K141" s="19"/>
       <c r="L141" s="19"/>
       <c r="N141" s="3"/>
       <c r="X141" s="3"/>
       <c r="Y141" s="3" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="142" spans="1:25" ht="17.25" customHeight="1">
+    <row r="142" spans="1:26" ht="17.25" customHeight="1">
       <c r="A142" s="14"/>
       <c r="B142" s="5">
         <v>2001</v>
       </c>
       <c r="C142" s="5">
         <v>2002</v>
       </c>
       <c r="D142" s="5">
         <v>2003</v>
       </c>
       <c r="E142" s="5">
         <v>2004</v>
       </c>
       <c r="F142" s="5">
         <v>2005</v>
       </c>
       <c r="G142" s="5">
         <v>2006</v>
       </c>
       <c r="H142" s="5">
         <v>2007</v>
       </c>
       <c r="I142" s="5">
         <v>2008</v>
       </c>
@@ -10430,52 +10801,55 @@
       </c>
       <c r="R142" s="5">
         <v>2017</v>
       </c>
       <c r="S142" s="5">
         <v>2018</v>
       </c>
       <c r="T142" s="5">
         <v>2019</v>
       </c>
       <c r="U142" s="5">
         <v>2020</v>
       </c>
       <c r="V142" s="5">
         <v>2021</v>
       </c>
       <c r="W142" s="5">
         <v>2022</v>
       </c>
       <c r="X142" s="5">
         <v>2023</v>
       </c>
       <c r="Y142" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="143" spans="1:25">
+      <c r="Z142" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
       <c r="A143" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B143" s="13">
         <v>43180</v>
       </c>
       <c r="C143" s="13">
         <v>47355</v>
       </c>
       <c r="D143" s="13">
         <v>44871</v>
       </c>
       <c r="E143" s="13">
         <v>45471</v>
       </c>
       <c r="F143" s="21">
         <v>47716</v>
       </c>
       <c r="G143" s="13">
         <v>53611</v>
       </c>
       <c r="H143" s="13">
         <v>49507</v>
       </c>
       <c r="I143" s="21">
@@ -10507,111 +10881,114 @@
       </c>
       <c r="R143" s="11">
         <v>47402</v>
       </c>
       <c r="S143" s="23">
         <v>62369</v>
       </c>
       <c r="T143" s="23">
         <v>76640</v>
       </c>
       <c r="U143" s="23">
         <v>16525</v>
       </c>
       <c r="V143" s="23">
         <v>115229</v>
       </c>
       <c r="W143" s="23">
         <v>119433</v>
       </c>
       <c r="X143" s="23">
         <v>124142</v>
       </c>
       <c r="Y143" s="52">
         <v>104039</v>
       </c>
-    </row>
-    <row r="144" spans="1:25">
+      <c r="Z143" s="95">
+        <v>103500</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
       <c r="A144" s="15"/>
       <c r="G144" s="3"/>
       <c r="S144" s="28"/>
       <c r="T144" s="28"/>
       <c r="U144" s="28"/>
       <c r="V144" s="28"/>
     </row>
-    <row r="145" spans="1:25">
-      <c r="A145" s="54" t="s">
+    <row r="145" spans="1:26">
+      <c r="A145" s="90" t="s">
         <v>66</v>
       </c>
-      <c r="B145" s="54"/>
-[...23 lines deleted...]
-    <row r="146" spans="1:25">
+      <c r="B145" s="90"/>
+      <c r="C145" s="90"/>
+      <c r="D145" s="90"/>
+      <c r="E145" s="90"/>
+      <c r="F145" s="90"/>
+      <c r="G145" s="90"/>
+      <c r="H145" s="90"/>
+      <c r="I145" s="90"/>
+      <c r="J145" s="90"/>
+      <c r="K145" s="90"/>
+      <c r="L145" s="90"/>
+      <c r="M145" s="90"/>
+      <c r="N145" s="90"/>
+      <c r="O145" s="90"/>
+      <c r="P145" s="90"/>
+      <c r="Q145" s="90"/>
+      <c r="R145" s="90"/>
+      <c r="S145" s="90"/>
+      <c r="T145" s="90"/>
+      <c r="U145" s="90"/>
+      <c r="V145" s="90"/>
+      <c r="W145" s="90"/>
+      <c r="X145" s="90"/>
+    </row>
+    <row r="146" spans="1:26">
       <c r="A146" s="19"/>
       <c r="B146" s="19"/>
       <c r="C146" s="19"/>
       <c r="D146" s="19"/>
       <c r="E146" s="19"/>
       <c r="F146" s="19"/>
       <c r="G146" s="19"/>
       <c r="H146" s="19"/>
       <c r="I146" s="19"/>
       <c r="J146" s="19"/>
       <c r="K146" s="19"/>
       <c r="L146" s="19"/>
       <c r="N146" s="3"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="X146" s="3"/>
       <c r="Y146" s="3" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="147" spans="1:25" ht="15" customHeight="1">
+    <row r="147" spans="1:26" ht="15" customHeight="1">
       <c r="A147" s="14"/>
       <c r="B147" s="5">
         <v>2001</v>
       </c>
       <c r="C147" s="5">
         <v>2002</v>
       </c>
       <c r="D147" s="5">
         <v>2003</v>
       </c>
       <c r="E147" s="5">
         <v>2004</v>
       </c>
       <c r="F147" s="5">
         <v>2005</v>
       </c>
       <c r="G147" s="5">
         <v>2006</v>
       </c>
       <c r="H147" s="5">
         <v>2007</v>
       </c>
       <c r="I147" s="5">
         <v>2008</v>
       </c>
@@ -10641,52 +11018,55 @@
       </c>
       <c r="R147" s="5">
         <v>2017</v>
       </c>
       <c r="S147" s="5">
         <v>2018</v>
       </c>
       <c r="T147" s="5">
         <v>2019</v>
       </c>
       <c r="U147" s="5">
         <v>2020</v>
       </c>
       <c r="V147" s="5">
         <v>2021</v>
       </c>
       <c r="W147" s="5">
         <v>2022</v>
       </c>
       <c r="X147" s="5">
         <v>2023</v>
       </c>
       <c r="Y147" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="148" spans="1:25">
+      <c r="Z147" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
       <c r="A148" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B148" s="13">
         <v>2019825</v>
       </c>
       <c r="C148" s="13">
         <v>2124290</v>
       </c>
       <c r="D148" s="13">
         <v>2066645</v>
       </c>
       <c r="E148" s="13">
         <v>2066729</v>
       </c>
       <c r="F148" s="21">
         <v>2080567</v>
       </c>
       <c r="G148" s="29">
         <v>1972854</v>
       </c>
       <c r="H148" s="13">
         <v>2174947</v>
       </c>
       <c r="I148" s="9">
@@ -10718,235 +11098,238 @@
       </c>
       <c r="R148" s="11">
         <v>5314846</v>
       </c>
       <c r="S148" s="23">
         <v>6453281</v>
       </c>
       <c r="T148" s="10">
         <v>5762037</v>
       </c>
       <c r="U148" s="10">
         <v>2392901</v>
       </c>
       <c r="V148" s="11">
         <v>5724627</v>
       </c>
       <c r="W148" s="11">
         <v>5830131</v>
       </c>
       <c r="X148" s="30">
         <v>5368832</v>
       </c>
       <c r="Y148" s="52">
         <v>5581524</v>
       </c>
-    </row>
-    <row r="149" spans="1:25">
+      <c r="Z148" s="95">
+        <v>5433983</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
       <c r="A149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
     </row>
-    <row r="150" spans="1:25">
-      <c r="A150" s="54" t="s">
+    <row r="150" spans="1:26">
+      <c r="A150" s="90" t="s">
         <v>67</v>
       </c>
-      <c r="B150" s="54"/>
-[...9 lines deleted...]
-      <c r="L150" s="54"/>
+      <c r="B150" s="90"/>
+      <c r="C150" s="90"/>
+      <c r="D150" s="90"/>
+      <c r="E150" s="90"/>
+      <c r="F150" s="90"/>
+      <c r="G150" s="90"/>
+      <c r="H150" s="90"/>
+      <c r="I150" s="90"/>
+      <c r="J150" s="90"/>
+      <c r="K150" s="90"/>
+      <c r="L150" s="90"/>
       <c r="M150" s="31"/>
       <c r="N150" s="31"/>
     </row>
-    <row r="151" spans="1:25">
+    <row r="151" spans="1:26">
       <c r="A151" s="19"/>
       <c r="B151" s="19"/>
       <c r="C151" s="19"/>
       <c r="D151" s="19"/>
       <c r="E151" s="19"/>
       <c r="F151" s="19"/>
       <c r="G151" s="19"/>
       <c r="H151" s="19"/>
-      <c r="J151" s="55" t="s">
+      <c r="J151" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="K151" s="55"/>
-      <c r="L151" s="55"/>
+      <c r="K151" s="94"/>
+      <c r="L151" s="94"/>
       <c r="M151" s="18"/>
       <c r="N151" s="18"/>
     </row>
-    <row r="152" spans="1:25" ht="15" customHeight="1">
+    <row r="152" spans="1:26" ht="15" customHeight="1">
       <c r="A152" s="14"/>
       <c r="B152" s="5">
         <v>2005</v>
       </c>
       <c r="C152" s="5">
         <v>2006</v>
       </c>
       <c r="D152" s="5">
         <v>2007</v>
       </c>
       <c r="E152" s="5">
         <v>2008</v>
       </c>
       <c r="F152" s="5">
         <v>2009</v>
       </c>
       <c r="G152" s="5">
         <v>2010</v>
       </c>
       <c r="H152" s="5">
         <v>2011</v>
       </c>
       <c r="I152" s="5">
         <v>2012</v>
       </c>
       <c r="J152" s="5">
         <v>2013</v>
       </c>
       <c r="K152" s="5">
         <v>2014</v>
       </c>
       <c r="L152" s="5">
         <v>2015</v>
       </c>
       <c r="M152" s="32"/>
       <c r="N152" s="32"/>
     </row>
-    <row r="153" spans="1:25">
+    <row r="153" spans="1:26">
       <c r="A153" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="33">
         <v>11473.6</v>
       </c>
       <c r="C153" s="34">
         <v>43508.6</v>
       </c>
       <c r="D153" s="36">
         <v>44820.1</v>
       </c>
       <c r="E153" s="33">
         <v>50231.9</v>
       </c>
       <c r="F153" s="35">
         <v>41406</v>
       </c>
       <c r="G153" s="36">
         <v>41184.5</v>
       </c>
       <c r="H153" s="36">
         <v>37223.300000000003</v>
       </c>
       <c r="I153" s="36">
         <v>35958.400000000001</v>
       </c>
       <c r="J153" s="36">
         <v>34665</v>
       </c>
       <c r="K153" s="36">
         <v>36793.800000000003</v>
       </c>
       <c r="L153" s="36" t="s">
         <v>29</v>
       </c>
       <c r="M153" s="18"/>
       <c r="N153" s="18"/>
     </row>
-    <row r="154" spans="1:25">
+    <row r="154" spans="1:26">
       <c r="A154" s="37"/>
       <c r="B154" s="38"/>
       <c r="C154" s="39"/>
       <c r="D154" s="40"/>
       <c r="E154" s="38"/>
       <c r="F154" s="41"/>
       <c r="G154" s="40"/>
       <c r="H154" s="40"/>
       <c r="I154" s="40"/>
       <c r="J154" s="40"/>
       <c r="K154" s="40"/>
       <c r="L154" s="40"/>
       <c r="M154" s="18"/>
       <c r="N154" s="18"/>
     </row>
-    <row r="155" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A155" s="54" t="s">
+    <row r="155" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A155" s="90" t="s">
         <v>69</v>
       </c>
-      <c r="B155" s="54"/>
-[...23 lines deleted...]
-    <row r="156" spans="1:25">
+      <c r="B155" s="90"/>
+      <c r="C155" s="90"/>
+      <c r="D155" s="90"/>
+      <c r="E155" s="90"/>
+      <c r="F155" s="90"/>
+      <c r="G155" s="90"/>
+      <c r="H155" s="90"/>
+      <c r="I155" s="90"/>
+      <c r="J155" s="90"/>
+      <c r="K155" s="90"/>
+      <c r="L155" s="90"/>
+      <c r="M155" s="90"/>
+      <c r="N155" s="90"/>
+      <c r="O155" s="90"/>
+      <c r="P155" s="90"/>
+      <c r="Q155" s="90"/>
+      <c r="R155" s="90"/>
+      <c r="S155" s="90"/>
+      <c r="T155" s="90"/>
+      <c r="U155" s="90"/>
+      <c r="V155" s="90"/>
+      <c r="W155" s="90"/>
+      <c r="X155" s="90"/>
+    </row>
+    <row r="156" spans="1:26">
       <c r="A156" s="19"/>
       <c r="B156" s="19"/>
       <c r="C156" s="19"/>
       <c r="D156" s="19"/>
       <c r="E156" s="19"/>
       <c r="F156" s="19"/>
       <c r="G156" s="19"/>
       <c r="H156" s="19"/>
       <c r="I156" s="19"/>
       <c r="J156" s="19"/>
       <c r="K156" s="19"/>
       <c r="L156" s="19"/>
       <c r="N156" s="3"/>
       <c r="X156" s="3"/>
       <c r="Y156" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="157" spans="1:25" s="1" customFormat="1" ht="14.25" customHeight="1">
+    <row r="157" spans="1:26" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A157" s="4"/>
       <c r="B157" s="5">
         <v>2001</v>
       </c>
       <c r="C157" s="5">
         <v>2002</v>
       </c>
       <c r="D157" s="5">
         <v>2003</v>
       </c>
       <c r="E157" s="5">
         <v>2004</v>
       </c>
       <c r="F157" s="5">
         <v>2005</v>
       </c>
       <c r="G157" s="5">
         <v>2006</v>
       </c>
       <c r="H157" s="5">
         <v>2007</v>
       </c>
       <c r="I157" s="5">
         <v>2008</v>
       </c>
@@ -10976,52 +11359,55 @@
       </c>
       <c r="R157" s="5">
         <v>2017</v>
       </c>
       <c r="S157" s="5">
         <v>2018</v>
       </c>
       <c r="T157" s="5">
         <v>2019</v>
       </c>
       <c r="U157" s="5">
         <v>2020</v>
       </c>
       <c r="V157" s="5">
         <v>2021</v>
       </c>
       <c r="W157" s="5">
         <v>2022</v>
       </c>
       <c r="X157" s="5">
         <v>2023</v>
       </c>
       <c r="Y157" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="158" spans="1:25" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="Z157" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A158" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B158" s="13">
         <v>5</v>
       </c>
       <c r="C158" s="13">
         <v>6</v>
       </c>
       <c r="D158" s="13">
         <v>5</v>
       </c>
       <c r="E158" s="13">
         <v>7</v>
       </c>
       <c r="F158" s="21">
         <v>8</v>
       </c>
       <c r="G158" s="29">
         <v>10</v>
       </c>
       <c r="H158" s="13">
         <v>10</v>
       </c>
       <c r="I158" s="21">
@@ -11053,102 +11439,105 @@
       </c>
       <c r="R158" s="11">
         <v>31</v>
       </c>
       <c r="S158" s="23">
         <v>31</v>
       </c>
       <c r="T158" s="10">
         <v>31</v>
       </c>
       <c r="U158" s="10">
         <v>31</v>
       </c>
       <c r="V158" s="10">
         <v>32</v>
       </c>
       <c r="W158" s="10">
         <v>33</v>
       </c>
       <c r="X158" s="10">
         <v>33</v>
       </c>
       <c r="Y158" s="52">
         <v>34</v>
       </c>
-    </row>
-    <row r="159" spans="1:25">
+      <c r="Z158" s="95">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
       <c r="A159" s="1"/>
     </row>
-    <row r="160" spans="1:25">
-      <c r="A160" s="54" t="s">
+    <row r="160" spans="1:26">
+      <c r="A160" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B160" s="54"/>
-[...23 lines deleted...]
-    <row r="161" spans="1:25">
+      <c r="B160" s="90"/>
+      <c r="C160" s="90"/>
+      <c r="D160" s="90"/>
+      <c r="E160" s="90"/>
+      <c r="F160" s="90"/>
+      <c r="G160" s="90"/>
+      <c r="H160" s="90"/>
+      <c r="I160" s="90"/>
+      <c r="J160" s="90"/>
+      <c r="K160" s="90"/>
+      <c r="L160" s="90"/>
+      <c r="M160" s="90"/>
+      <c r="N160" s="90"/>
+      <c r="O160" s="90"/>
+      <c r="P160" s="90"/>
+      <c r="Q160" s="90"/>
+      <c r="R160" s="90"/>
+      <c r="S160" s="90"/>
+      <c r="T160" s="90"/>
+      <c r="U160" s="90"/>
+      <c r="V160" s="90"/>
+      <c r="W160" s="90"/>
+      <c r="X160" s="90"/>
+    </row>
+    <row r="161" spans="1:26">
       <c r="A161" s="19"/>
       <c r="B161" s="19"/>
       <c r="C161" s="19"/>
       <c r="D161" s="19"/>
       <c r="E161" s="19"/>
       <c r="F161" s="19"/>
       <c r="G161" s="19"/>
       <c r="H161" s="19"/>
       <c r="I161" s="19"/>
       <c r="J161" s="19"/>
       <c r="K161" s="19"/>
       <c r="L161" s="19"/>
       <c r="N161" s="3"/>
       <c r="X161" s="3"/>
       <c r="Y161" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="162" spans="1:25" ht="15" customHeight="1">
+    <row r="162" spans="1:26" ht="15" customHeight="1">
       <c r="A162" s="12"/>
       <c r="B162" s="5">
         <v>2001</v>
       </c>
       <c r="C162" s="5">
         <v>2002</v>
       </c>
       <c r="D162" s="5">
         <v>2003</v>
       </c>
       <c r="E162" s="5">
         <v>2004</v>
       </c>
       <c r="F162" s="5">
         <v>2005</v>
       </c>
       <c r="G162" s="5">
         <v>2006</v>
       </c>
       <c r="H162" s="5">
         <v>2007</v>
       </c>
       <c r="I162" s="5">
         <v>2008</v>
       </c>
@@ -11178,52 +11567,55 @@
       </c>
       <c r="R162" s="5">
         <v>2017</v>
       </c>
       <c r="S162" s="5">
         <v>2018</v>
       </c>
       <c r="T162" s="5">
         <v>2019</v>
       </c>
       <c r="U162" s="5">
         <v>2020</v>
       </c>
       <c r="V162" s="5">
         <v>2021</v>
       </c>
       <c r="W162" s="5">
         <v>2022</v>
       </c>
       <c r="X162" s="5" t="s">
         <v>116</v>
       </c>
       <c r="Y162" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="163" spans="1:25">
+      <c r="Z162" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B163" s="13">
         <v>255</v>
       </c>
       <c r="C163" s="13">
         <v>297</v>
       </c>
       <c r="D163" s="13">
         <v>321</v>
       </c>
       <c r="E163" s="13">
         <v>422</v>
       </c>
       <c r="F163" s="21">
         <v>483</v>
       </c>
       <c r="G163" s="29">
         <v>576</v>
       </c>
       <c r="H163" s="13">
         <v>653</v>
       </c>
       <c r="I163" s="21">
@@ -11255,104 +11647,108 @@
       </c>
       <c r="R163" s="11">
         <v>829</v>
       </c>
       <c r="S163" s="23">
         <v>839</v>
       </c>
       <c r="T163" s="10">
         <v>804</v>
       </c>
       <c r="U163" s="10">
         <v>827</v>
       </c>
       <c r="V163" s="10">
         <v>869</v>
       </c>
       <c r="W163" s="10">
         <v>733</v>
       </c>
       <c r="X163" s="10">
         <v>324</v>
       </c>
       <c r="Y163" s="52">
         <v>430</v>
       </c>
-    </row>
-    <row r="164" spans="1:25">
+      <c r="Z163" s="95">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" s="42" t="s">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A165" s="54" t="s">
+      <c r="Z164" s="102"/>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" s="90" t="s">
         <v>70</v>
       </c>
-      <c r="B165" s="54"/>
-[...23 lines deleted...]
-    <row r="166" spans="1:25">
+      <c r="B165" s="90"/>
+      <c r="C165" s="90"/>
+      <c r="D165" s="90"/>
+      <c r="E165" s="90"/>
+      <c r="F165" s="90"/>
+      <c r="G165" s="90"/>
+      <c r="H165" s="90"/>
+      <c r="I165" s="90"/>
+      <c r="J165" s="90"/>
+      <c r="K165" s="90"/>
+      <c r="L165" s="90"/>
+      <c r="M165" s="90"/>
+      <c r="N165" s="90"/>
+      <c r="O165" s="90"/>
+      <c r="P165" s="90"/>
+      <c r="Q165" s="90"/>
+      <c r="R165" s="90"/>
+      <c r="S165" s="90"/>
+      <c r="T165" s="90"/>
+      <c r="U165" s="90"/>
+      <c r="V165" s="90"/>
+      <c r="W165" s="90"/>
+      <c r="X165" s="90"/>
+    </row>
+    <row r="166" spans="1:26">
       <c r="A166" s="19"/>
       <c r="B166" s="19"/>
       <c r="C166" s="19"/>
       <c r="D166" s="19"/>
       <c r="E166" s="19"/>
       <c r="F166" s="19"/>
       <c r="G166" s="19"/>
       <c r="H166" s="19"/>
       <c r="I166" s="19"/>
       <c r="J166" s="19"/>
       <c r="K166" s="19"/>
       <c r="L166" s="19"/>
       <c r="N166" s="3"/>
       <c r="X166" s="3"/>
       <c r="Y166" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="167" spans="1:25" ht="15" customHeight="1">
+    <row r="167" spans="1:26" ht="15" customHeight="1">
       <c r="A167" s="4"/>
       <c r="B167" s="5">
         <v>2001</v>
       </c>
       <c r="C167" s="5">
         <v>2002</v>
       </c>
       <c r="D167" s="5">
         <v>2003</v>
       </c>
       <c r="E167" s="5">
         <v>2004</v>
       </c>
       <c r="F167" s="5">
         <v>2005</v>
       </c>
       <c r="G167" s="5">
         <v>2006</v>
       </c>
       <c r="H167" s="5">
         <v>2007</v>
       </c>
       <c r="I167" s="5">
         <v>2008</v>
       </c>
@@ -11382,52 +11778,55 @@
       </c>
       <c r="R167" s="43">
         <v>2017</v>
       </c>
       <c r="S167" s="5">
         <v>2018</v>
       </c>
       <c r="T167" s="5">
         <v>2019</v>
       </c>
       <c r="U167" s="5">
         <v>2020</v>
       </c>
       <c r="V167" s="5">
         <v>2021</v>
       </c>
       <c r="W167" s="5">
         <v>2022</v>
       </c>
       <c r="X167" s="5">
         <v>2023</v>
       </c>
       <c r="Y167" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="168" spans="1:25">
+      <c r="Z167" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
       <c r="A168" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B168" s="13">
         <v>33</v>
       </c>
       <c r="C168" s="13">
         <v>35</v>
       </c>
       <c r="D168" s="13">
         <v>34</v>
       </c>
       <c r="E168" s="13">
         <v>35</v>
       </c>
       <c r="F168" s="44">
         <v>45</v>
       </c>
       <c r="G168" s="45">
         <v>53</v>
       </c>
       <c r="H168" s="13">
         <v>70</v>
       </c>
       <c r="I168" s="44">
@@ -11459,109 +11858,112 @@
       </c>
       <c r="R168" s="11">
         <v>199</v>
       </c>
       <c r="S168" s="10">
         <v>203</v>
       </c>
       <c r="T168" s="10">
         <v>209</v>
       </c>
       <c r="U168" s="10">
         <v>219</v>
       </c>
       <c r="V168" s="10">
         <v>220</v>
       </c>
       <c r="W168" s="10">
         <v>219</v>
       </c>
       <c r="X168" s="46" t="s">
         <v>29</v>
       </c>
       <c r="Y168" s="51" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="169" spans="1:25">
+      <c r="Z168" s="51" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
       <c r="A169" s="37"/>
       <c r="B169" s="16"/>
       <c r="C169" s="16"/>
       <c r="D169" s="17"/>
       <c r="E169" s="17"/>
     </row>
-    <row r="170" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A170" s="54" t="s">
+    <row r="170" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A170" s="90" t="s">
         <v>71</v>
       </c>
-      <c r="B170" s="54"/>
-[...21 lines deleted...]
-      <c r="X170" s="54"/>
+      <c r="B170" s="90"/>
+      <c r="C170" s="90"/>
+      <c r="D170" s="90"/>
+      <c r="E170" s="90"/>
+      <c r="F170" s="90"/>
+      <c r="G170" s="90"/>
+      <c r="H170" s="90"/>
+      <c r="I170" s="90"/>
+      <c r="J170" s="90"/>
+      <c r="K170" s="90"/>
+      <c r="L170" s="90"/>
+      <c r="M170" s="90"/>
+      <c r="N170" s="90"/>
+      <c r="O170" s="90"/>
+      <c r="P170" s="90"/>
+      <c r="Q170" s="90"/>
+      <c r="R170" s="90"/>
+      <c r="S170" s="90"/>
+      <c r="T170" s="90"/>
+      <c r="U170" s="90"/>
+      <c r="V170" s="90"/>
+      <c r="W170" s="90"/>
+      <c r="X170" s="90"/>
       <c r="Y170" s="47"/>
     </row>
-    <row r="171" spans="1:25">
+    <row r="171" spans="1:26">
       <c r="A171" s="19"/>
       <c r="B171" s="19"/>
       <c r="C171" s="19"/>
       <c r="D171" s="19"/>
       <c r="E171" s="19"/>
       <c r="F171" s="19"/>
       <c r="G171" s="19"/>
       <c r="H171" s="19"/>
       <c r="I171" s="19"/>
       <c r="J171" s="19"/>
       <c r="K171" s="19"/>
       <c r="L171" s="19"/>
       <c r="N171" s="3"/>
       <c r="O171" s="3"/>
       <c r="R171" s="2"/>
       <c r="X171" s="3"/>
       <c r="Y171" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="172" spans="1:25" ht="15" customHeight="1">
+    <row r="172" spans="1:26" ht="15" customHeight="1">
       <c r="A172" s="4"/>
       <c r="B172" s="5">
         <v>2001</v>
       </c>
       <c r="C172" s="5">
         <v>2002</v>
       </c>
       <c r="D172" s="5">
         <v>2003</v>
       </c>
       <c r="E172" s="5">
         <v>2004</v>
       </c>
       <c r="F172" s="5">
         <v>2005</v>
       </c>
       <c r="G172" s="5">
         <v>2006</v>
       </c>
       <c r="H172" s="5">
         <v>2007</v>
       </c>
       <c r="I172" s="5">
         <v>2008</v>
       </c>
@@ -11591,52 +11993,55 @@
       </c>
       <c r="R172" s="7">
         <v>2017</v>
       </c>
       <c r="S172" s="5">
         <v>2018</v>
       </c>
       <c r="T172" s="5">
         <v>2019</v>
       </c>
       <c r="U172" s="5">
         <v>2020</v>
       </c>
       <c r="V172" s="5">
         <v>2021</v>
       </c>
       <c r="W172" s="5">
         <v>2022</v>
       </c>
       <c r="X172" s="5">
         <v>2023</v>
       </c>
       <c r="Y172" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="173" spans="1:25">
+      <c r="Z172" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
       <c r="A173" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B173" s="13">
         <v>36626745</v>
       </c>
       <c r="C173" s="13">
         <v>37040242</v>
       </c>
       <c r="D173" s="13">
         <v>36976568</v>
       </c>
       <c r="E173" s="13">
         <v>36979836</v>
       </c>
       <c r="F173" s="21">
         <v>37054871</v>
       </c>
       <c r="G173" s="29">
         <v>37292465</v>
       </c>
       <c r="H173" s="13">
         <v>37511855</v>
       </c>
       <c r="I173" s="21">
@@ -11668,107 +12073,111 @@
       </c>
       <c r="R173" s="11">
         <v>37766307</v>
       </c>
       <c r="S173" s="23">
         <v>37417859</v>
       </c>
       <c r="T173" s="10">
         <v>37409451</v>
       </c>
       <c r="U173" s="10">
         <v>37523132</v>
       </c>
       <c r="V173" s="10">
         <v>37584079</v>
       </c>
       <c r="W173" s="10">
         <v>37603687</v>
       </c>
       <c r="X173" s="10">
         <v>37340580</v>
       </c>
       <c r="Y173" s="52">
         <v>37195079</v>
       </c>
-    </row>
-    <row r="174" spans="1:25">
+      <c r="Z173" s="95">
+        <v>37588816</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
       <c r="A174" s="37"/>
       <c r="B174" s="16"/>
       <c r="C174" s="16"/>
       <c r="D174" s="28"/>
       <c r="E174" s="28"/>
     </row>
-    <row r="175" spans="1:25" s="27" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A175" s="54" t="s">
+    <row r="175" spans="1:26" s="27" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A175" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="B175" s="54"/>
-[...23 lines deleted...]
-    <row r="176" spans="1:25">
+      <c r="B175" s="90"/>
+      <c r="C175" s="90"/>
+      <c r="D175" s="90"/>
+      <c r="E175" s="90"/>
+      <c r="F175" s="90"/>
+      <c r="G175" s="90"/>
+      <c r="H175" s="90"/>
+      <c r="I175" s="90"/>
+      <c r="J175" s="90"/>
+      <c r="K175" s="90"/>
+      <c r="L175" s="90"/>
+      <c r="M175" s="90"/>
+      <c r="N175" s="90"/>
+      <c r="O175" s="90"/>
+      <c r="P175" s="90"/>
+      <c r="Q175" s="90"/>
+      <c r="R175" s="90"/>
+      <c r="S175" s="90"/>
+      <c r="T175" s="90"/>
+      <c r="U175" s="90"/>
+      <c r="V175" s="90"/>
+      <c r="W175" s="90"/>
+      <c r="X175" s="90"/>
+      <c r="Z175" s="2"/>
+    </row>
+    <row r="176" spans="1:26">
       <c r="A176" s="19"/>
       <c r="B176" s="19"/>
       <c r="C176" s="19"/>
       <c r="D176" s="19"/>
       <c r="E176" s="19"/>
       <c r="F176" s="19"/>
       <c r="G176" s="19"/>
       <c r="H176" s="19"/>
       <c r="I176" s="19"/>
       <c r="J176" s="19"/>
       <c r="K176" s="19"/>
       <c r="L176" s="19"/>
       <c r="N176" s="3"/>
       <c r="O176" s="3"/>
       <c r="X176" s="3"/>
       <c r="Y176" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="177" spans="1:25" ht="15" customHeight="1">
+    <row r="177" spans="1:26" ht="15" customHeight="1">
       <c r="A177" s="4"/>
       <c r="B177" s="5">
         <v>2001</v>
       </c>
       <c r="C177" s="5">
         <v>2002</v>
       </c>
       <c r="D177" s="5">
         <v>2003</v>
       </c>
       <c r="E177" s="5">
         <v>2004</v>
       </c>
       <c r="F177" s="5">
         <v>2005</v>
       </c>
       <c r="G177" s="5">
         <v>2006</v>
       </c>
       <c r="H177" s="5">
         <v>2007</v>
       </c>
       <c r="I177" s="5">
         <v>2008</v>
       </c>
@@ -11798,52 +12207,55 @@
       </c>
       <c r="R177" s="7">
         <v>2017</v>
       </c>
       <c r="S177" s="5">
         <v>2018</v>
       </c>
       <c r="T177" s="5">
         <v>2019</v>
       </c>
       <c r="U177" s="5">
         <v>2020</v>
       </c>
       <c r="V177" s="5">
         <v>2021</v>
       </c>
       <c r="W177" s="5">
         <v>2022</v>
       </c>
       <c r="X177" s="5">
         <v>2023</v>
       </c>
       <c r="Y177" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="178" spans="1:25">
+      <c r="Z177" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
       <c r="A178" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B178" s="13">
         <v>9327592</v>
       </c>
       <c r="C178" s="13">
         <v>10434483</v>
       </c>
       <c r="D178" s="13">
         <v>9057101</v>
       </c>
       <c r="E178" s="13">
         <v>8847782</v>
       </c>
       <c r="F178" s="21">
         <v>7903224</v>
       </c>
       <c r="G178" s="29">
         <v>7389611</v>
       </c>
       <c r="H178" s="13">
         <v>7458720</v>
       </c>
       <c r="I178" s="21">
@@ -11875,519 +12287,560 @@
       </c>
       <c r="R178" s="11">
         <v>7983201</v>
       </c>
       <c r="S178" s="23">
         <v>7796166</v>
       </c>
       <c r="T178" s="10">
         <v>8162124</v>
       </c>
       <c r="U178" s="10">
         <v>3699089</v>
       </c>
       <c r="V178" s="10">
         <v>7485662</v>
       </c>
       <c r="W178" s="10">
         <v>7401839</v>
       </c>
       <c r="X178" s="10">
         <v>4610485</v>
       </c>
       <c r="Y178" s="52">
         <v>5199406</v>
       </c>
-    </row>
-    <row r="179" spans="1:25">
+      <c r="Z178" s="95">
+        <v>2094789</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
       <c r="A179" s="1"/>
     </row>
-    <row r="180" spans="1:25" ht="21.75" customHeight="1">
-      <c r="A180" s="54" t="s">
+    <row r="180" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A180" s="90" t="s">
         <v>118</v>
       </c>
-      <c r="B180" s="54"/>
-[...1 lines deleted...]
-      <c r="D180" s="54"/>
+      <c r="B180" s="90"/>
+      <c r="C180" s="90"/>
+      <c r="D180" s="90"/>
       <c r="E180" s="47"/>
       <c r="F180" s="47"/>
       <c r="G180" s="47"/>
       <c r="H180" s="47"/>
       <c r="I180" s="47"/>
       <c r="J180" s="47"/>
       <c r="K180" s="47"/>
       <c r="L180" s="48"/>
       <c r="M180" s="48"/>
       <c r="N180" s="48"/>
       <c r="O180" s="48"/>
       <c r="P180" s="48"/>
       <c r="Q180" s="48"/>
       <c r="R180" s="48"/>
     </row>
-    <row r="181" spans="1:25">
+    <row r="181" spans="1:26">
       <c r="A181" s="1"/>
       <c r="B181" s="2"/>
       <c r="C181" s="2"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="182" spans="1:25">
+    <row r="182" spans="1:26">
       <c r="A182" s="14"/>
       <c r="B182" s="5">
         <v>2021</v>
       </c>
       <c r="C182" s="5">
         <v>2022</v>
       </c>
       <c r="D182" s="5">
         <v>2023</v>
       </c>
       <c r="E182" s="5">
         <v>2024</v>
       </c>
-    </row>
-    <row r="183" spans="1:25">
+      <c r="F182" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
       <c r="A183" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B183" s="23">
         <v>30</v>
       </c>
       <c r="C183" s="23">
         <v>31</v>
       </c>
       <c r="D183" s="23">
         <v>28</v>
       </c>
       <c r="E183" s="53">
         <v>34</v>
       </c>
-    </row>
-    <row r="184" spans="1:25">
+      <c r="F183" s="95">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
       <c r="A184" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" s="54" t="s">
+      <c r="F184" s="2"/>
+    </row>
+    <row r="185" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A185" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="B185" s="54"/>
-[...1 lines deleted...]
-      <c r="D185" s="54"/>
+      <c r="B185" s="90"/>
+      <c r="C185" s="90"/>
+      <c r="D185" s="90"/>
       <c r="E185" s="47"/>
-      <c r="F185" s="47"/>
+      <c r="F185" s="103"/>
       <c r="G185" s="47"/>
       <c r="H185" s="47"/>
       <c r="I185" s="47"/>
       <c r="J185" s="47"/>
       <c r="K185" s="47"/>
       <c r="L185" s="48"/>
       <c r="M185" s="48"/>
       <c r="N185" s="48"/>
       <c r="O185" s="48"/>
       <c r="P185" s="48"/>
       <c r="Q185" s="48"/>
       <c r="R185" s="48"/>
     </row>
-    <row r="186" spans="1:25">
+    <row r="186" spans="1:26">
       <c r="A186" s="1"/>
       <c r="C186" s="2"/>
       <c r="D186" s="3"/>
       <c r="E186" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="187" spans="1:25" ht="15" customHeight="1">
+      <c r="F186" s="2"/>
+    </row>
+    <row r="187" spans="1:26" ht="15" customHeight="1">
       <c r="A187" s="14"/>
       <c r="B187" s="5">
         <v>2021</v>
       </c>
       <c r="C187" s="5">
         <v>2022</v>
       </c>
       <c r="D187" s="5">
         <v>2023</v>
       </c>
       <c r="E187" s="5">
         <v>2024</v>
       </c>
-    </row>
-    <row r="188" spans="1:25">
+      <c r="F187" s="54">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
       <c r="A188" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B188" s="23">
         <v>5018</v>
       </c>
       <c r="C188" s="23">
         <v>5267</v>
       </c>
       <c r="D188" s="23">
         <v>46357</v>
       </c>
       <c r="E188" s="53">
         <v>4663</v>
       </c>
-    </row>
-    <row r="189" spans="1:25">
+      <c r="F188" s="95">
+        <v>7325</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
       <c r="A189" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A190" s="54" t="s">
+      <c r="F189" s="2"/>
+    </row>
+    <row r="190" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A190" s="90" t="s">
         <v>120</v>
       </c>
-      <c r="B190" s="54"/>
-[...1 lines deleted...]
-      <c r="D190" s="54"/>
+      <c r="B190" s="90"/>
+      <c r="C190" s="90"/>
+      <c r="D190" s="90"/>
       <c r="E190" s="47"/>
-      <c r="F190" s="47"/>
+      <c r="F190" s="103"/>
       <c r="G190" s="47"/>
       <c r="H190" s="47"/>
       <c r="I190" s="47"/>
       <c r="J190" s="47"/>
       <c r="K190" s="47"/>
       <c r="L190" s="48"/>
       <c r="M190" s="48"/>
       <c r="N190" s="48"/>
       <c r="O190" s="48"/>
       <c r="P190" s="48"/>
       <c r="Q190" s="48"/>
       <c r="R190" s="48"/>
     </row>
-    <row r="191" spans="1:25">
+    <row r="191" spans="1:26">
       <c r="A191" s="1"/>
       <c r="B191" s="2"/>
       <c r="C191" s="2"/>
       <c r="D191" s="3"/>
       <c r="E191" s="3" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="192" spans="1:25" ht="15" customHeight="1">
+      <c r="F191" s="2"/>
+    </row>
+    <row r="192" spans="1:26" ht="15" customHeight="1">
       <c r="A192" s="14"/>
       <c r="B192" s="5">
         <v>2021</v>
       </c>
       <c r="C192" s="5">
         <v>2022</v>
       </c>
       <c r="D192" s="5">
         <v>2023</v>
       </c>
       <c r="E192" s="5">
         <v>2024</v>
       </c>
+      <c r="F192" s="54">
+        <v>2025</v>
+      </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B193" s="23">
         <v>190114</v>
       </c>
       <c r="C193" s="23">
         <v>215539</v>
       </c>
       <c r="D193" s="23">
         <v>320614</v>
       </c>
       <c r="E193" s="53">
         <v>282913</v>
       </c>
+      <c r="F193" s="95">
+        <v>423425</v>
+      </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1"/>
+      <c r="F194" s="2"/>
     </row>
     <row r="195" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A195" s="54" t="s">
+      <c r="A195" s="90" t="s">
         <v>121</v>
       </c>
-      <c r="B195" s="54"/>
-[...1 lines deleted...]
-      <c r="D195" s="54"/>
+      <c r="B195" s="90"/>
+      <c r="C195" s="90"/>
+      <c r="D195" s="90"/>
       <c r="E195" s="47"/>
-      <c r="F195" s="47"/>
+      <c r="F195" s="103"/>
       <c r="G195" s="47"/>
       <c r="H195" s="47"/>
       <c r="I195" s="47"/>
       <c r="J195" s="47"/>
       <c r="K195" s="47"/>
       <c r="L195" s="48"/>
       <c r="M195" s="48"/>
       <c r="N195" s="48"/>
       <c r="O195" s="48"/>
       <c r="P195" s="48"/>
       <c r="Q195" s="48"/>
       <c r="R195" s="48"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1"/>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="3"/>
       <c r="E196" s="3" t="s">
         <v>3</v>
       </c>
+      <c r="F196" s="2"/>
     </row>
     <row r="197" spans="1:18" ht="15" customHeight="1">
       <c r="A197" s="14"/>
       <c r="B197" s="5">
         <v>2021</v>
       </c>
       <c r="C197" s="5">
         <v>2022</v>
       </c>
       <c r="D197" s="5">
         <v>2023</v>
       </c>
       <c r="E197" s="5">
         <v>2024</v>
       </c>
+      <c r="F197" s="54">
+        <v>2025</v>
+      </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B198" s="23">
         <v>2563</v>
       </c>
       <c r="C198" s="23">
         <v>638</v>
       </c>
       <c r="D198" s="23">
         <v>401</v>
       </c>
       <c r="E198" s="53">
         <v>284</v>
       </c>
+      <c r="F198" s="95">
+        <v>214</v>
+      </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="1"/>
+      <c r="F199" s="2"/>
     </row>
     <row r="200" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A200" s="54" t="s">
+      <c r="A200" s="90" t="s">
         <v>122</v>
       </c>
-      <c r="B200" s="54"/>
-[...1 lines deleted...]
-      <c r="D200" s="54"/>
+      <c r="B200" s="90"/>
+      <c r="C200" s="90"/>
+      <c r="D200" s="90"/>
       <c r="E200" s="47"/>
-      <c r="F200" s="47"/>
+      <c r="F200" s="103"/>
       <c r="G200" s="47"/>
       <c r="H200" s="47"/>
       <c r="I200" s="47"/>
       <c r="J200" s="47"/>
       <c r="K200" s="47"/>
       <c r="L200" s="48"/>
       <c r="M200" s="48"/>
       <c r="N200" s="48"/>
       <c r="O200" s="48"/>
       <c r="P200" s="48"/>
       <c r="Q200" s="48"/>
       <c r="R200" s="48"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1"/>
       <c r="B201" s="2"/>
       <c r="C201" s="2"/>
       <c r="D201" s="3"/>
       <c r="E201" s="3" t="s">
         <v>73</v>
       </c>
+      <c r="F201" s="2"/>
     </row>
     <row r="202" spans="1:18" ht="15" customHeight="1">
       <c r="A202" s="14"/>
       <c r="B202" s="5">
         <v>2021</v>
       </c>
       <c r="C202" s="5">
         <v>2022</v>
       </c>
       <c r="D202" s="5">
         <v>2023</v>
       </c>
       <c r="E202" s="5">
         <v>2024</v>
       </c>
+      <c r="F202" s="54">
+        <v>2025</v>
+      </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B203" s="23">
         <v>400878</v>
       </c>
       <c r="C203" s="23">
         <v>189271</v>
       </c>
       <c r="D203" s="23">
         <v>150998</v>
       </c>
       <c r="E203" s="53">
         <v>199544</v>
       </c>
+      <c r="F203" s="95">
+        <v>146368</v>
+      </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="49" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A180:D180"/>
+    <mergeCell ref="A185:D185"/>
+    <mergeCell ref="A190:D190"/>
+    <mergeCell ref="A195:D195"/>
+    <mergeCell ref="A200:D200"/>
+    <mergeCell ref="A155:X155"/>
+    <mergeCell ref="A160:X160"/>
+    <mergeCell ref="A165:X165"/>
+    <mergeCell ref="A170:X170"/>
+    <mergeCell ref="A175:X175"/>
+    <mergeCell ref="A135:X135"/>
+    <mergeCell ref="A140:X140"/>
+    <mergeCell ref="A145:X145"/>
+    <mergeCell ref="A150:L150"/>
+    <mergeCell ref="J151:L151"/>
     <mergeCell ref="A130:X130"/>
     <mergeCell ref="A125:O125"/>
     <mergeCell ref="A120:O120"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A115:X115"/>
-    <mergeCell ref="A135:X135"/>
-[...13 lines deleted...]
-    <mergeCell ref="A200:D200"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0A1C9-ABD6-40A8-A911-B5FE1105FA3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>