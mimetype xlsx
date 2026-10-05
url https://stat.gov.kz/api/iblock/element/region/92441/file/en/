--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -1,113 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="25601"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{588B3CB2-7D45-4332-ABC7-86DA4E035DDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="анг" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Volume of products manufactured and services rendered</t>
   </si>
   <si>
     <t>Profit (loss) before tax</t>
   </si>
   <si>
     <t>Profitability (unprofitability) of production,  %</t>
   </si>
   <si>
     <t>Material  costs</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Employee wages fund</t>
   </si>
   <si>
     <t>Production costs</t>
   </si>
   <si>
     <t>Income from sales of products and rendering of services</t>
   </si>
   <si>
     <t>Accounts receivable</t>
   </si>
   <si>
     <t>Debt on obligations</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
-    <t>Dynamics of indicators of financial and economic activity of large and medium-sized enterprises of the Almaty city for 2013-2024</t>
+    <t>Dynamics of indicators of financial and economic activity of large and medium-sized enterprises of the Almaty city for 2013-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -210,51 +209,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -316,50 +315,62 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -385,152 +396,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -666,824 +641,858 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AC41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+      <selection activeCell="M22" sqref="M22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="2" customWidth="1"/>
     <col min="9" max="10" width="15.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="15.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="15.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="2" customWidth="1"/>
-    <col min="14" max="27" width="11.140625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="17.140625" style="2" customWidth="1"/>
+    <col min="15" max="27" width="11.140625" style="2" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" style="2" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="2" customWidth="1"/>
     <col min="30" max="30" width="13.28515625" style="2" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+    <row r="2" spans="1:29" ht="15.75">
+      <c r="A2" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="45"/>
-[...8 lines deleted...]
-      <c r="K2" s="45"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="M3" s="42" t="s">
+    <row r="3" spans="1:29">
+      <c r="N3" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AC3" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A4" s="30"/>
       <c r="B4" s="31">
         <v>2013</v>
       </c>
       <c r="C4" s="31">
         <v>2014</v>
       </c>
       <c r="D4" s="31">
         <v>2015</v>
       </c>
       <c r="E4" s="31">
         <v>2016</v>
       </c>
       <c r="F4" s="31">
         <v>2017</v>
       </c>
       <c r="G4" s="31">
         <v>2018</v>
       </c>
       <c r="H4" s="32">
         <v>2019</v>
       </c>
       <c r="I4" s="33">
         <v>2020</v>
       </c>
       <c r="J4" s="34">
         <v>2021</v>
       </c>
       <c r="K4" s="35">
         <v>2022</v>
       </c>
       <c r="L4" s="35">
         <v>2023</v>
       </c>
       <c r="M4" s="35">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:29" s="36" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="N4" s="35">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" s="36" customFormat="1" ht="22.5">
       <c r="A5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4">
         <v>3456167042</v>
       </c>
       <c r="C5" s="5">
         <v>4655745458</v>
       </c>
       <c r="D5" s="6">
         <v>3985220505</v>
       </c>
       <c r="E5" s="7">
         <v>4584939268</v>
       </c>
       <c r="F5" s="8">
         <v>5981728971</v>
       </c>
       <c r="G5" s="9">
         <v>5283183120</v>
       </c>
       <c r="H5" s="9">
         <v>6179254621</v>
       </c>
       <c r="I5" s="9">
         <v>5595686997</v>
       </c>
       <c r="J5" s="9">
         <v>6664701458</v>
       </c>
       <c r="K5" s="9">
         <v>8927892564</v>
       </c>
       <c r="L5" s="10">
         <v>10574521191</v>
       </c>
       <c r="M5" s="43">
         <v>10877235134</v>
       </c>
-    </row>
-    <row r="6" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N5" s="45">
+        <v>13443614307</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>1318663185</v>
       </c>
       <c r="C6" s="5">
         <v>1417807361</v>
       </c>
       <c r="D6" s="12">
         <v>1375645354</v>
       </c>
       <c r="E6" s="9">
         <v>1743503006</v>
       </c>
       <c r="F6" s="8">
         <v>1768813007</v>
       </c>
       <c r="G6" s="9">
         <v>1774584897</v>
       </c>
       <c r="H6" s="9">
         <v>2096505922</v>
       </c>
       <c r="I6" s="9">
         <v>2013664637</v>
       </c>
       <c r="J6" s="9">
         <v>2219980687</v>
       </c>
       <c r="K6" s="9">
         <v>3164638875</v>
       </c>
       <c r="L6" s="10">
         <v>3273993743</v>
       </c>
       <c r="M6" s="43">
         <v>3499093869</v>
       </c>
-    </row>
-    <row r="7" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N6" s="46">
+        <v>4562632406</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="14">
         <v>177765492</v>
       </c>
       <c r="C7" s="15">
         <v>226423022</v>
       </c>
       <c r="D7" s="15">
         <v>248001439</v>
       </c>
       <c r="E7" s="15">
         <v>249063302</v>
       </c>
       <c r="F7" s="15">
         <v>275861882</v>
       </c>
       <c r="G7" s="15">
         <v>345097955</v>
       </c>
       <c r="H7" s="15">
         <v>359925770</v>
       </c>
       <c r="I7" s="16">
         <v>389531716</v>
       </c>
       <c r="J7" s="17">
         <v>413372155</v>
       </c>
       <c r="K7" s="18">
         <v>480278106</v>
       </c>
       <c r="L7" s="10">
         <v>583271238</v>
       </c>
       <c r="M7" s="44">
-        <v>587282668</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+        <v>537282668</v>
+      </c>
+      <c r="N7" s="46">
+        <v>624019490</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="19">
         <v>256196366</v>
       </c>
       <c r="C8" s="5">
         <v>292386748</v>
       </c>
       <c r="D8" s="12">
         <v>286179247</v>
       </c>
       <c r="E8" s="9">
         <v>308501711</v>
       </c>
       <c r="F8" s="8">
         <v>324377456</v>
       </c>
       <c r="G8" s="9">
         <v>376262361</v>
       </c>
       <c r="H8" s="9">
         <v>393909478</v>
       </c>
       <c r="I8" s="9">
         <v>385168591</v>
       </c>
       <c r="J8" s="9">
         <v>448735650</v>
       </c>
       <c r="K8" s="9">
         <v>586361074</v>
       </c>
       <c r="L8" s="10">
         <v>792648554</v>
       </c>
       <c r="M8" s="43">
         <v>872433655</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N8" s="46">
+        <v>1013482556</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11">
         <v>2096677520</v>
       </c>
       <c r="C9" s="5">
         <v>2324638347</v>
       </c>
       <c r="D9" s="12">
         <v>2345838185</v>
       </c>
       <c r="E9" s="9">
         <v>2761707031</v>
       </c>
       <c r="F9" s="8">
         <v>2934338685</v>
       </c>
       <c r="G9" s="9">
         <v>3048571550</v>
       </c>
       <c r="H9" s="9">
         <v>3451699084</v>
       </c>
       <c r="I9" s="9">
         <v>3237941568</v>
       </c>
       <c r="J9" s="9">
         <v>3591656806</v>
       </c>
       <c r="K9" s="9">
         <v>5013977868</v>
       </c>
       <c r="L9" s="10">
         <v>5537727247</v>
       </c>
       <c r="M9" s="43">
         <v>5636824761</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N9" s="46">
+        <v>7245144284</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="36" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="4">
         <v>6549088</v>
       </c>
       <c r="C10" s="4">
         <v>7254009</v>
       </c>
       <c r="D10" s="4">
         <v>6598465</v>
       </c>
       <c r="E10" s="4">
         <v>8033959</v>
       </c>
       <c r="F10" s="4">
         <v>9869890</v>
       </c>
       <c r="G10" s="4">
         <v>9883382</v>
       </c>
       <c r="H10" s="4">
         <v>11309561</v>
       </c>
       <c r="I10" s="4">
         <v>10709500</v>
       </c>
       <c r="J10" s="4">
         <v>13230629</v>
       </c>
       <c r="K10" s="9">
         <v>17586041954</v>
       </c>
       <c r="L10" s="10">
         <v>20035604674</v>
       </c>
-      <c r="M10" s="43">
-[...3 lines deleted...]
-    <row r="11" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M10" s="47">
+        <v>20575013621</v>
+      </c>
+      <c r="N10" s="46">
+        <v>25509653152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="4">
         <v>528349</v>
       </c>
       <c r="C11" s="4">
         <v>479728</v>
       </c>
       <c r="D11" s="4">
         <v>267391</v>
       </c>
       <c r="E11" s="4">
         <v>1361334</v>
       </c>
       <c r="F11" s="4">
         <v>2099664</v>
       </c>
       <c r="G11" s="4">
         <v>913601</v>
       </c>
       <c r="H11" s="4">
         <v>1513304</v>
       </c>
       <c r="I11" s="4">
         <v>1258742</v>
       </c>
       <c r="J11" s="4">
         <v>1981718</v>
       </c>
       <c r="K11" s="9">
         <v>2598469574</v>
       </c>
       <c r="L11" s="10">
         <v>3298974229</v>
       </c>
       <c r="M11" s="43">
         <v>3188162212</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N11" s="46">
+        <v>3687354032</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="4">
         <v>1624345</v>
       </c>
       <c r="C12" s="4">
         <v>1626307</v>
       </c>
       <c r="D12" s="4">
         <v>1558599</v>
       </c>
       <c r="E12" s="4">
         <v>2326220</v>
       </c>
       <c r="F12" s="4">
         <v>2083544</v>
       </c>
       <c r="G12" s="4">
         <v>1879436</v>
       </c>
       <c r="H12" s="4">
         <v>2031228</v>
       </c>
       <c r="I12" s="4">
         <v>2088270</v>
       </c>
       <c r="J12" s="4">
         <v>2274290</v>
       </c>
       <c r="K12" s="12">
         <v>2921691138</v>
       </c>
       <c r="L12" s="10">
         <v>3796036886</v>
       </c>
       <c r="M12" s="43">
         <v>3882681727</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N12" s="46">
+        <v>4705727387</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="4">
         <v>6498838</v>
       </c>
       <c r="C13" s="4">
         <v>7846066</v>
       </c>
       <c r="D13" s="4">
         <v>10996628</v>
       </c>
       <c r="E13" s="4">
         <v>10461121</v>
       </c>
       <c r="F13" s="4">
         <v>9362711</v>
       </c>
       <c r="G13" s="4">
         <v>9037868</v>
       </c>
       <c r="H13" s="4">
         <v>10240799</v>
       </c>
       <c r="I13" s="4">
         <v>11360930</v>
       </c>
       <c r="J13" s="4">
         <v>13867810</v>
       </c>
       <c r="K13" s="12">
         <v>22994555473</v>
       </c>
       <c r="L13" s="10">
         <v>11653317723</v>
       </c>
       <c r="M13" s="43">
         <v>12460387418</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="36" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N13" s="46">
+        <v>15375099205</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="20">
         <v>8.3000000000000007</v>
       </c>
       <c r="C14" s="41">
         <v>6.4</v>
       </c>
       <c r="D14" s="21">
         <v>-15</v>
       </c>
       <c r="E14" s="22">
         <v>17</v>
       </c>
       <c r="F14" s="23">
         <v>23.2</v>
       </c>
       <c r="G14" s="22">
         <v>8.9</v>
       </c>
       <c r="H14" s="22">
         <v>13.5</v>
       </c>
       <c r="I14" s="22">
         <v>6.1</v>
       </c>
       <c r="J14" s="22">
         <v>16</v>
       </c>
       <c r="K14" s="22">
         <v>14.8</v>
       </c>
       <c r="L14" s="24">
         <v>16.7</v>
       </c>
       <c r="M14" s="24">
         <v>15.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="N14" s="48">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="13"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="25"/>
       <c r="U16" s="25"/>
       <c r="V16" s="25"/>
     </row>
-    <row r="17" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="14:23">
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
     </row>
-    <row r="18" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="14:23">
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="25"/>
       <c r="R18" s="25"/>
       <c r="S18" s="25"/>
       <c r="T18" s="25"/>
       <c r="U18" s="25"/>
       <c r="V18" s="25"/>
     </row>
-    <row r="19" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="14:23">
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25"/>
       <c r="S19" s="25"/>
       <c r="T19" s="25"/>
       <c r="U19" s="25"/>
       <c r="V19" s="25"/>
     </row>
-    <row r="20" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="14:23">
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
     </row>
-    <row r="21" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="14:23">
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="25"/>
       <c r="U21" s="25"/>
       <c r="V21" s="25"/>
     </row>
-    <row r="22" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="14:23">
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
     </row>
-    <row r="23" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="14:23">
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
     </row>
-    <row r="24" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="14:23">
       <c r="O24" s="25"/>
       <c r="P24" s="25"/>
       <c r="Q24" s="25"/>
       <c r="R24" s="25"/>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
       <c r="V24" s="25"/>
     </row>
-    <row r="25" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="14:23">
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="26"/>
       <c r="U25" s="27"/>
       <c r="V25" s="27"/>
       <c r="W25" s="28"/>
     </row>
-    <row r="26" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="14:23">
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
     </row>
-    <row r="27" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="14:23">
       <c r="N27" s="27"/>
       <c r="O27" s="29"/>
       <c r="P27" s="27"/>
       <c r="Q27" s="29"/>
       <c r="R27" s="27"/>
       <c r="S27" s="29"/>
       <c r="T27" s="27"/>
       <c r="U27" s="29"/>
       <c r="V27" s="25"/>
     </row>
-    <row r="28" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="14:23">
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
       <c r="U28" s="25"/>
       <c r="V28" s="25"/>
     </row>
-    <row r="29" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="14:23">
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
     </row>
-    <row r="30" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="14:23">
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
       <c r="U30" s="25"/>
       <c r="V30" s="25"/>
     </row>
-    <row r="31" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="14:23">
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25"/>
       <c r="S31" s="25"/>
       <c r="T31" s="25"/>
       <c r="U31" s="25"/>
       <c r="V31" s="25"/>
     </row>
-    <row r="32" spans="14:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="14:23">
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
     </row>
-    <row r="33" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="33" spans="15:22">
       <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25"/>
       <c r="S33" s="25"/>
       <c r="T33" s="25"/>
       <c r="U33" s="25"/>
       <c r="V33" s="25"/>
     </row>
-    <row r="34" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="34" spans="15:22">
       <c r="O34" s="25"/>
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
       <c r="U34" s="25"/>
       <c r="V34" s="25"/>
     </row>
-    <row r="35" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="35" spans="15:22">
       <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
     </row>
-    <row r="36" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="36" spans="15:22">
       <c r="O36" s="25"/>
       <c r="P36" s="25"/>
       <c r="Q36" s="25"/>
       <c r="R36" s="25"/>
       <c r="S36" s="25"/>
       <c r="T36" s="25"/>
       <c r="U36" s="25"/>
       <c r="V36" s="25"/>
     </row>
-    <row r="37" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="37" spans="15:22">
       <c r="O37" s="25"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="25"/>
       <c r="R37" s="25"/>
       <c r="S37" s="25"/>
       <c r="T37" s="25"/>
       <c r="U37" s="25"/>
       <c r="V37" s="25"/>
     </row>
-    <row r="38" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="38" spans="15:22">
       <c r="O38" s="25"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25"/>
       <c r="S38" s="25"/>
       <c r="T38" s="25"/>
       <c r="U38" s="25"/>
       <c r="V38" s="25"/>
     </row>
-    <row r="39" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="39" spans="15:22">
       <c r="O39" s="25"/>
       <c r="P39" s="25"/>
       <c r="Q39" s="25"/>
       <c r="R39" s="25"/>
       <c r="S39" s="25"/>
       <c r="T39" s="25"/>
       <c r="U39" s="25"/>
       <c r="V39" s="25"/>
     </row>
-    <row r="40" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="40" spans="15:22">
       <c r="O40" s="25"/>
       <c r="P40" s="25"/>
       <c r="Q40" s="25"/>
       <c r="R40" s="25"/>
       <c r="S40" s="25"/>
       <c r="T40" s="25"/>
       <c r="U40" s="25"/>
       <c r="V40" s="25"/>
     </row>
-    <row r="41" spans="15:22" x14ac:dyDescent="0.2">
+    <row r="41" spans="15:22">
       <c r="O41" s="25"/>
       <c r="P41" s="25"/>
       <c r="Q41" s="25"/>
       <c r="R41" s="25"/>
       <c r="S41" s="25"/>
       <c r="T41" s="25"/>
       <c r="U41" s="25"/>
       <c r="V41" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">