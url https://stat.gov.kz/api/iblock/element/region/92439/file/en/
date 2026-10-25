--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t xml:space="preserve">percent </t>
   </si>
   <si>
     <t>The share of Gross value added of small and medium enterprises in GRP</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>the share of Gross value added of small enterprises in GRP</t>
   </si>
   <si>
     <t>the share of Gross value added of medium enterprises in GRP</t>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -224,51 +224,65 @@
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> The calculations were made taking into account the shadow economy in accordance with the new Methodology for assessing the non-observed economy registered in the Ministry of Justice of the Republic of Kazakhstan No.19215 of 08.08.2019.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>The share of Gross value added of small and medium enterprises in GRP for the years 2005-2024</t>
+    <t>The share of Gross value added of small and medium enterprises in GRP for the years 2005-2025</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -723,108 +737,108 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U10"/>
+  <dimension ref="A1:V10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M19" sqref="M19"/>
+      <selection activeCell="W13" sqref="W13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="4" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
     </row>
-    <row r="2" spans="1:21" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:22" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="6"/>
       <c r="K2" s="7"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="7"/>
-      <c r="U2" s="7" t="s">
+      <c r="V2" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:21" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:22" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="10">
         <v>2005</v>
       </c>
       <c r="C3" s="10">
         <v>2006</v>
       </c>
       <c r="D3" s="10">
         <v>2007</v>
       </c>
       <c r="E3" s="10">
         <v>2008</v>
       </c>
       <c r="F3" s="10">
         <v>2009</v>
       </c>
       <c r="G3" s="10">
         <v>2010</v>
       </c>
       <c r="H3" s="10">
         <v>2011</v>
       </c>
       <c r="I3" s="10">
         <v>2012</v>
       </c>
@@ -842,52 +856,55 @@
       </c>
       <c r="N3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="P3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="R3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="T3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="U3" s="11" t="s">
         <v>17</v>
       </c>
+      <c r="V3" s="11" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="4" spans="1:21" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:22" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="13">
         <v>12.7</v>
       </c>
       <c r="C4" s="13">
         <v>10.1</v>
       </c>
       <c r="D4" s="13">
         <v>11.3</v>
       </c>
       <c r="E4" s="13">
         <v>27.8</v>
       </c>
       <c r="F4" s="13">
         <v>25.4</v>
       </c>
       <c r="G4" s="13">
         <v>30.2</v>
       </c>
       <c r="H4" s="13">
         <v>25.8</v>
       </c>
       <c r="I4" s="13">
@@ -907,74 +924,77 @@
       </c>
       <c r="N4" s="13">
         <v>35.299999999999997</v>
       </c>
       <c r="O4" s="13">
         <v>40.144185131299665</v>
       </c>
       <c r="P4" s="13">
         <v>44.782930615186686</v>
       </c>
       <c r="Q4" s="13">
         <v>49.178832097677841</v>
       </c>
       <c r="R4" s="13">
         <v>47.474567863514778</v>
       </c>
       <c r="S4" s="13">
         <v>53.5</v>
       </c>
       <c r="T4" s="1">
         <v>58.1</v>
       </c>
       <c r="U4" s="1">
         <v>59.3</v>
       </c>
+      <c r="V4" s="13">
+        <v>53.109048932992096</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="14"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="6"/>
     </row>
-    <row r="6" spans="1:21" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="C6" s="13">
         <v>8</v>
       </c>
       <c r="D6" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="E6" s="13">
         <v>5.7</v>
       </c>
       <c r="F6" s="13">
         <v>7</v>
       </c>
       <c r="G6" s="13">
         <v>8</v>
       </c>
       <c r="H6" s="13">
         <v>6.4</v>
       </c>
       <c r="I6" s="13">
@@ -994,52 +1014,55 @@
       </c>
       <c r="N6" s="13">
         <v>29.2</v>
       </c>
       <c r="O6" s="13">
         <v>32.075460584719828</v>
       </c>
       <c r="P6" s="13">
         <v>36.52559014329487</v>
       </c>
       <c r="Q6" s="13">
         <v>39.655703997575046</v>
       </c>
       <c r="R6" s="13">
         <v>38.114578354011101</v>
       </c>
       <c r="S6" s="13">
         <v>43.5</v>
       </c>
       <c r="T6" s="1">
         <v>48.8</v>
       </c>
       <c r="U6" s="1">
         <v>50.8</v>
       </c>
+      <c r="V6" s="13">
+        <v>45.02562765862956</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:22" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="13">
         <v>2.5</v>
       </c>
       <c r="C7" s="13">
         <v>2.1</v>
       </c>
       <c r="D7" s="13">
         <v>2</v>
       </c>
       <c r="E7" s="13">
         <v>22.1</v>
       </c>
       <c r="F7" s="13">
         <v>18.399999999999999</v>
       </c>
       <c r="G7" s="13">
         <v>22.2</v>
       </c>
       <c r="H7" s="13">
         <v>19.399999999999999</v>
       </c>
       <c r="I7" s="13">
@@ -1059,96 +1082,99 @@
       </c>
       <c r="N7" s="13">
         <v>6.1</v>
       </c>
       <c r="O7" s="13">
         <v>8.0687245465798405</v>
       </c>
       <c r="P7" s="13">
         <v>8.2573404718918084</v>
       </c>
       <c r="Q7" s="13">
         <v>9.523128100102797</v>
       </c>
       <c r="R7" s="13">
         <v>9.3599895095036771</v>
       </c>
       <c r="S7" s="16">
         <v>10.1</v>
       </c>
       <c r="T7" s="2">
         <v>9.3000000000000007</v>
       </c>
       <c r="U7" s="2">
         <v>8.5</v>
       </c>
+      <c r="V7" s="16">
+        <v>8.0834212743625322</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:22" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
     </row>
-    <row r="9" spans="1:21" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:22" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
     </row>
-    <row r="10" spans="1:21" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:22" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>