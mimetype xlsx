--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="25601"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4405092D-C35A-4E7B-BF9F-7274B37FFBC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>The Gross value added of small and medium enterprises</t>
   </si>
   <si>
     <t>the Gross value added of small enterprises</t>
   </si>
   <si>
     <t>the Gross value added of medium enterprises</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -225,57 +224,71 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
-    <t>The Gross value added of small and medium enterprises for the years 2005-2024</t>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)2)</t>
+    </r>
+  </si>
+  <si>
+    <t>The Gross value added of small and medium enterprises for the years 2005-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -374,85 +387,86 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -473,152 +487,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -754,114 +734,115 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:U11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:V11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V4" sqref="V4"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="2" customWidth="1"/>
     <col min="2" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="13.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="2" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="2"/>
+    <col min="22" max="22" width="12.28515625" style="2" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="R1" s="15"/>
+    <row r="1" spans="1:22" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
     </row>
-    <row r="2" spans="1:21" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:22" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="4"/>
       <c r="K2" s="5"/>
       <c r="L2" s="4"/>
       <c r="M2" s="5"/>
       <c r="N2" s="4"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="4"/>
-      <c r="U2" s="5" t="s">
+      <c r="V2" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:21" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:22" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8">
         <v>2005</v>
       </c>
       <c r="C3" s="8">
         <v>2006</v>
       </c>
       <c r="D3" s="8">
         <v>2007</v>
       </c>
       <c r="E3" s="8">
         <v>2008</v>
       </c>
       <c r="F3" s="8">
         <v>2009</v>
       </c>
       <c r="G3" s="8">
         <v>2010</v>
       </c>
       <c r="H3" s="8">
         <v>2011</v>
       </c>
       <c r="I3" s="8">
         <v>2012</v>
       </c>
@@ -879,52 +860,55 @@
       </c>
       <c r="N3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="O3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="P3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="Q3" s="9" t="s">
         <v>11</v>
       </c>
       <c r="R3" s="9" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="U3" s="9" t="s">
         <v>17</v>
       </c>
+      <c r="V3" s="9" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="4" spans="1:21" s="6" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:22" s="6" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11">
         <v>189554.55986512222</v>
       </c>
       <c r="C4" s="11">
         <v>229937.18334444735</v>
       </c>
       <c r="D4" s="11">
         <v>302182.05401046568</v>
       </c>
       <c r="E4" s="11">
         <v>819931.17572852073</v>
       </c>
       <c r="F4" s="11">
         <v>807473.02135902108</v>
       </c>
       <c r="G4" s="11">
         <v>1187062.7123509615</v>
       </c>
       <c r="H4" s="11">
         <v>1255899.2187410733</v>
       </c>
       <c r="I4" s="11">
@@ -941,79 +925,83 @@
       </c>
       <c r="M4" s="11">
         <v>3573972.4984398079</v>
       </c>
       <c r="N4" s="11">
         <v>4083951.7151747667</v>
       </c>
       <c r="O4" s="11">
         <v>4870553.3569000727</v>
       </c>
       <c r="P4" s="11">
         <v>6066724.9807402045</v>
       </c>
       <c r="Q4" s="11">
         <v>6619373.721332876</v>
       </c>
       <c r="R4" s="11">
         <v>7121213.854166206</v>
       </c>
       <c r="S4" s="11">
         <v>10243855.354400001</v>
       </c>
       <c r="T4" s="11">
         <v>14459576.9</v>
       </c>
-      <c r="U4" s="17">
+      <c r="U4" s="15">
         <v>18549795.278344948</v>
       </c>
+      <c r="V4" s="20">
+        <v>19223224.368049819</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="T5" s="11"/>
-      <c r="U5" s="18"/>
+      <c r="U5" s="16"/>
+      <c r="V5" s="11"/>
     </row>
-    <row r="6" spans="1:21" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="11">
         <v>153238.84854208131</v>
       </c>
       <c r="C6" s="11">
         <v>181903.87868857005</v>
       </c>
       <c r="D6" s="11">
         <v>248924.99610661253</v>
       </c>
       <c r="E6" s="11">
         <v>168192.25192446981</v>
       </c>
       <c r="F6" s="11">
         <v>223084.58389604252</v>
       </c>
       <c r="G6" s="11">
         <v>314609.96450661833</v>
       </c>
       <c r="H6" s="11">
         <v>312051.90797641833</v>
       </c>
       <c r="I6" s="11">
@@ -1030,55 +1018,58 @@
       </c>
       <c r="M6" s="11">
         <v>2922715.3927332214</v>
       </c>
       <c r="N6" s="11">
         <v>3380463.3763399776</v>
       </c>
       <c r="O6" s="11">
         <v>3891603.2724056276</v>
       </c>
       <c r="P6" s="11">
         <v>4948106.5020666569</v>
       </c>
       <c r="Q6" s="11">
         <v>5337579.477713909</v>
       </c>
       <c r="R6" s="11">
         <v>5717209.7743069911</v>
       </c>
       <c r="S6" s="11">
         <v>8326291.2587000001</v>
       </c>
       <c r="T6" s="11">
         <v>12151877.5</v>
       </c>
-      <c r="U6" s="18">
+      <c r="U6" s="16">
         <v>15895818.573990464</v>
       </c>
+      <c r="V6" s="11">
+        <v>16297368.531041823</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:22" s="6" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>36315.711323040909</v>
       </c>
       <c r="C7" s="14">
         <v>48033.304655877299</v>
       </c>
       <c r="D7" s="14">
         <v>53257.057903853172</v>
       </c>
       <c r="E7" s="14">
         <v>651738.92380405089</v>
       </c>
       <c r="F7" s="14">
         <v>584388.43746297865</v>
       </c>
       <c r="G7" s="14">
         <v>872452.74784434331</v>
       </c>
       <c r="H7" s="14">
         <v>943847.31076465489</v>
       </c>
       <c r="I7" s="14">
@@ -1095,100 +1086,103 @@
       </c>
       <c r="M7" s="14">
         <v>651257.1057065865</v>
       </c>
       <c r="N7" s="14">
         <v>703488.33883478935</v>
       </c>
       <c r="O7" s="14">
         <v>978950.08449444524</v>
       </c>
       <c r="P7" s="14">
         <v>1118618.478673547</v>
       </c>
       <c r="Q7" s="14">
         <v>1281794.2436189668</v>
       </c>
       <c r="R7" s="14">
         <v>1404004.0798592153</v>
       </c>
       <c r="S7" s="14">
         <v>1929183.1052999999</v>
       </c>
       <c r="T7" s="14">
         <v>2307699.4</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="17">
         <v>2653976.7043544841</v>
       </c>
+      <c r="V7" s="14">
+        <v>2925855.8370079952</v>
+      </c>
     </row>
-    <row r="8" spans="1:21" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="16" t="s">
+    <row r="8" spans="1:22" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="16"/>
-[...15 lines deleted...]
-      <c r="R8" s="16"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
     </row>
-    <row r="9" spans="1:21" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="16" t="s">
+    <row r="9" spans="1:22" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="16"/>
-[...15 lines deleted...]
-      <c r="R9" s="16"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="19"/>
+      <c r="R9" s="19"/>
     </row>
-    <row r="10" spans="1:21" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="11" spans="1:21" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:22" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:22" s="6" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>