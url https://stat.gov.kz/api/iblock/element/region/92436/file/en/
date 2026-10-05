--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>2014*</t>
   </si>
   <si>
     <t>2015*</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
@@ -75,50 +75,53 @@
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
   <si>
     <t>peasant or farm enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">* The calculations were made taking into account the shadow economy in accordance with the new Methodology for assessing the non-observed economy registered in the Ministry of Justice of the Republic of Kazakhstan № 375-V of 29.10.2015        </t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -272,85 +275,85 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -620,102 +623,102 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="12"/>
-[...3 lines deleted...]
-      <c r="F1" s="12"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="13"/>
-[...3 lines deleted...]
-      <c r="F2" s="13"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="14"/>
-      <c r="B3" s="15" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="18"/>
-[...1 lines deleted...]
-      <c r="F3" s="19"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="21"/>
     </row>
     <row r="4" spans="1:6" s="2" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="14"/>
-      <c r="B4" s="16"/>
+      <c r="A4" s="16"/>
+      <c r="B4" s="18"/>
       <c r="C4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>353656</v>
       </c>
       <c r="C5" s="5">
         <v>256820</v>
       </c>
       <c r="D5" s="5">
         <v>67755</v>
@@ -1046,118 +1049,138 @@
       <c r="F21" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="5">
         <v>14523762</v>
       </c>
       <c r="C22" s="5">
         <v>10915328</v>
       </c>
       <c r="D22" s="5">
         <v>2567753</v>
       </c>
       <c r="E22" s="5">
         <v>1040679</v>
       </c>
       <c r="F22" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="20" t="s">
+      <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="5">
         <v>20015431</v>
       </c>
       <c r="C23" s="5">
         <v>15409531</v>
       </c>
       <c r="D23" s="5">
         <v>3151960</v>
       </c>
       <c r="E23" s="5">
         <v>1453940</v>
       </c>
       <c r="F23" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="8" t="s">
+      <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="11">
         <v>26562360</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="11">
         <v>20349489</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D24" s="11">
         <v>3536940</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="11">
         <v>2675931</v>
       </c>
-      <c r="F24" s="9">
+      <c r="F24" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="10" t="s">
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="9">
+        <v>26165694</v>
+      </c>
+      <c r="C25" s="9">
+        <v>16976836</v>
+      </c>
+      <c r="D25" s="9">
+        <v>3982529</v>
+      </c>
+      <c r="E25" s="9">
+        <v>5206327</v>
+      </c>
+      <c r="F25" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="10"/>
-[...19 lines deleted...]
-      <c r="F27" s="11"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+    </row>
+    <row r="27" spans="1:6" s="2" customFormat="1" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="13"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+    </row>
+    <row r="28" spans="1:6" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="13"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A25:F27"/>
+    <mergeCell ref="A26:F28"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>