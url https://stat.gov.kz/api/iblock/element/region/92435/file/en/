--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -151,91 +151,94 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -506,99 +509,99 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C30" sqref="C30"/>
+      <selection activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...3 lines deleted...]
-      <c r="F1" s="8"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="9"/>
-[...3 lines deleted...]
-      <c r="F2" s="9"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="10"/>
-      <c r="B3" s="11" t="s">
+      <c r="A3" s="13"/>
+      <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="12"/>
-[...1 lines deleted...]
-      <c r="F3" s="12"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
     </row>
     <row r="4" spans="1:6" s="2" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="10"/>
-      <c r="B4" s="11"/>
+      <c r="A4" s="13"/>
+      <c r="B4" s="14"/>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>95481</v>
       </c>
       <c r="C5" s="5">
         <v>55170</v>
       </c>
       <c r="D5" s="6">
         <v>660</v>
@@ -932,87 +935,106 @@
     </row>
     <row r="22" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
         <v>2022</v>
       </c>
       <c r="B22" s="5">
         <v>353766</v>
       </c>
       <c r="C22" s="5">
         <v>129873</v>
       </c>
       <c r="D22" s="6">
         <v>891</v>
       </c>
       <c r="E22" s="5">
         <v>220657</v>
       </c>
       <c r="F22" s="6">
         <v>2345</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="4">
         <v>2023</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="8">
         <v>381950</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="9">
         <v>137587</v>
       </c>
       <c r="D23" s="6">
         <v>827</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="8">
         <v>240312</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="8">
         <v>3224</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="7">
+      <c r="A24" s="4">
         <v>2024</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B24" s="16">
         <v>417039</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="16">
         <v>141213</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="16">
         <v>894</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="16">
         <v>270973</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="16">
         <v>3959</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="10">
+        <v>455191</v>
+      </c>
+      <c r="C25" s="10">
+        <v>147442</v>
+      </c>
+      <c r="D25" s="10">
+        <v>842</v>
+      </c>
+      <c r="E25" s="10">
+        <v>304819</v>
+      </c>
+      <c r="F25" s="10">
+        <v>2088</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>