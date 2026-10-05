--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>2015*</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
@@ -72,50 +72,53 @@
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
   <si>
     <t>peasant or farm enterprises</t>
   </si>
   <si>
     <t>*In accordanc with international practice, in order to apply uniform approaches to the formation of indicators on the number of SME entities and to exclude discrepancies with the data of the State Revenue Committee  of the Ministry of Finance of the Republic of Kazakhstan, starting from February 1, 2015, the indicator number of "active" entities, instead of "active", is published.</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -254,112 +257,115 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -630,102 +636,102 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E37" sqref="E37"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="22.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="F1" s="13"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="14"/>
-[...3 lines deleted...]
-      <c r="F2" s="14"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
     </row>
     <row r="3" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="15"/>
-      <c r="B3" s="17" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="20"/>
-[...1 lines deleted...]
-      <c r="F3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="22"/>
     </row>
     <row r="4" spans="1:6" s="2" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="16"/>
-      <c r="B4" s="18"/>
+      <c r="A4" s="17"/>
+      <c r="B4" s="19"/>
       <c r="C4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>44452</v>
       </c>
       <c r="C5" s="6">
         <v>13964</v>
       </c>
       <c r="D5" s="6">
         <v>352</v>
@@ -1076,82 +1082,102 @@
       <c r="F22" s="9">
         <v>2109</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="9">
         <v>340132</v>
       </c>
       <c r="C23" s="9">
         <v>106543</v>
       </c>
       <c r="D23" s="9">
         <v>755</v>
       </c>
       <c r="E23" s="9">
         <v>229685</v>
       </c>
       <c r="F23" s="9">
         <v>3149</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="11" t="s">
+      <c r="A24" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="22">
+      <c r="B24" s="23">
         <v>367784</v>
       </c>
-      <c r="C24" s="22">
+      <c r="C24" s="23">
         <v>106304</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D24" s="23">
         <v>839</v>
       </c>
-      <c r="E24" s="22">
+      <c r="E24" s="23">
         <v>256971</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F24" s="23">
         <v>3670</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="12" t="s">
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="12">
+        <v>403597</v>
+      </c>
+      <c r="C25" s="12">
+        <v>109033</v>
+      </c>
+      <c r="D25" s="12">
+        <v>790</v>
+      </c>
+      <c r="E25" s="12">
+        <v>291806</v>
+      </c>
+      <c r="F25" s="12">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="12"/>
-[...3 lines deleted...]
-      <c r="F25" s="12"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A26:F26"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>