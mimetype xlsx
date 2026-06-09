--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="3">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Өткізілген инновациялық өнім көлемі (тауарлар, қызметтер)</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -171,83 +171,83 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -507,140 +507,145 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:I5"/>
+  <dimension ref="A2:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
+    <col min="2" max="5" width="12" style="3" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.28515625" style="3" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:10">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3"/>
-[...3 lines deleted...]
-      <c r="F2" s="3"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
     </row>
-    <row r="3" spans="1:9" ht="15" thickBot="1">
-[...2 lines deleted...]
-      <c r="H3" s="6" t="s">
+    <row r="3" spans="1:10" ht="15.75" thickBot="1">
+      <c r="F3" s="4"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="I3" s="6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:9">
-[...1 lines deleted...]
-      <c r="B4" s="8">
+    <row r="4" spans="1:10">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7">
         <v>2017</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="8">
         <v>2018</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="8">
         <v>2019</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="8">
         <v>2020</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F4" s="9">
         <v>2021</v>
       </c>
       <c r="G4" s="1">
         <v>2022</v>
       </c>
       <c r="H4" s="1">
         <v>2023</v>
       </c>
       <c r="I4" s="1">
         <v>2024</v>
       </c>
+      <c r="J4" s="1">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A5" s="11" t="s">
+    <row r="5" spans="1:10" ht="16.5" customHeight="1">
+      <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="12">
+      <c r="B5" s="11">
         <v>21839.599999999999</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="11">
         <v>23646.6</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="11">
         <v>40804.800000000003</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="12">
         <v>54485.8</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="13">
         <v>43544.2</v>
       </c>
       <c r="G5" s="2">
         <v>84911.7</v>
       </c>
       <c r="H5" s="2">
         <v>98709.4</v>
       </c>
       <c r="I5" s="2">
         <v>117648.1</v>
+      </c>
+      <c r="J5" s="2">
+        <v>402137.59999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>