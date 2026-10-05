--- v5 (2026-08-26)
+++ v6 (2026-10-05)
@@ -16,74 +16,74 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\14\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E81E6E54-10A2-43F0-AE80-BBDAC3ACEF42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92300FB3-3A32-4710-9524-5BBDE573EE35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5024" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5707" uniqueCount="114">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -490,50 +490,51 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -707,82 +708,82 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1074,146 +1075,146 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView topLeftCell="A142" workbookViewId="0">
       <selection activeCell="A169" sqref="A169:H169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>98</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
@@ -5010,202 +5011,202 @@
         <v>17</v>
       </c>
       <c r="B168" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="22" t="s">
         <v>8</v>
       </c>
       <c r="E168" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F168" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G168" s="22" t="s">
         <v>8</v>
       </c>
       <c r="H168" s="22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:8" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="41" t="s">
+      <c r="A169" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="B169" s="41"/>
-[...5 lines deleted...]
-      <c r="H169" s="41"/>
+      <c r="B169" s="44"/>
+      <c r="C169" s="44"/>
+      <c r="D169" s="44"/>
+      <c r="E169" s="44"/>
+      <c r="F169" s="44"/>
+      <c r="G169" s="44"/>
+      <c r="H169" s="44"/>
     </row>
     <row r="170" spans="1:8" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="171" spans="1:8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="1"/>
       <c r="B171" s="1"/>
       <c r="C171" s="1"/>
       <c r="D171" s="1"/>
       <c r="E171" s="1"/>
       <c r="F171" s="1"/>
       <c r="G171" s="1"/>
       <c r="H171" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A169:H169"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>107</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="26"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="26"/>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="26"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
@@ -6874,58 +6875,58 @@
       <c r="F176" s="29"/>
       <c r="G176" s="29"/>
       <c r="H176" s="27"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="28"/>
       <c r="B177" s="29"/>
       <c r="C177" s="29"/>
       <c r="D177" s="29"/>
       <c r="E177" s="29"/>
       <c r="F177" s="29"/>
       <c r="G177" s="29"/>
       <c r="H177" s="27"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="28"/>
       <c r="B178" s="27"/>
       <c r="C178" s="29"/>
       <c r="D178" s="27"/>
       <c r="E178" s="29"/>
       <c r="F178" s="27"/>
       <c r="G178" s="29"/>
       <c r="H178" s="27"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="41"/>
-[...6 lines deleted...]
-      <c r="H179" s="41"/>
+      <c r="A179" s="44"/>
+      <c r="B179" s="44"/>
+      <c r="C179" s="44"/>
+      <c r="D179" s="44"/>
+      <c r="E179" s="44"/>
+      <c r="F179" s="44"/>
+      <c r="G179" s="44"/>
+      <c r="H179" s="44"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -6944,146 +6945,146 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>108</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="26"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="26"/>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="26"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
@@ -8762,58 +8763,58 @@
       <c r="F177" s="29"/>
       <c r="G177" s="29"/>
       <c r="H177" s="27"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="31"/>
       <c r="B178" s="29"/>
       <c r="C178" s="29"/>
       <c r="D178" s="29"/>
       <c r="E178" s="29"/>
       <c r="F178" s="29"/>
       <c r="G178" s="29"/>
       <c r="H178" s="27"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="28"/>
       <c r="B179" s="27"/>
       <c r="C179" s="29"/>
       <c r="D179" s="27"/>
       <c r="E179" s="29"/>
       <c r="F179" s="27"/>
       <c r="G179" s="29"/>
       <c r="H179" s="27"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="41"/>
-[...6 lines deleted...]
-      <c r="H180" s="41"/>
+      <c r="A180" s="44"/>
+      <c r="B180" s="44"/>
+      <c r="C180" s="44"/>
+      <c r="D180" s="44"/>
+      <c r="E180" s="44"/>
+      <c r="F180" s="44"/>
+      <c r="G180" s="44"/>
+      <c r="H180" s="44"/>
     </row>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -8832,146 +8833,146 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="26"/>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="26"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="26"/>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
@@ -10660,58 +10661,58 @@
       <c r="F178" s="23"/>
       <c r="G178" s="23"/>
       <c r="H178" s="22"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="31"/>
       <c r="B179" s="23"/>
       <c r="C179" s="23"/>
       <c r="D179" s="23"/>
       <c r="E179" s="23"/>
       <c r="F179" s="23"/>
       <c r="G179" s="23"/>
       <c r="H179" s="22"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="28"/>
       <c r="B180" s="22"/>
       <c r="C180" s="23"/>
       <c r="D180" s="22"/>
       <c r="E180" s="23"/>
       <c r="F180" s="22"/>
       <c r="G180" s="23"/>
       <c r="H180" s="22"/>
     </row>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="41"/>
-[...6 lines deleted...]
-      <c r="H181" s="41"/>
+      <c r="A181" s="44"/>
+      <c r="B181" s="44"/>
+      <c r="C181" s="44"/>
+      <c r="D181" s="44"/>
+      <c r="E181" s="44"/>
+      <c r="F181" s="44"/>
+      <c r="G181" s="44"/>
+      <c r="H181" s="44"/>
     </row>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -10728,146 +10729,146 @@
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView topLeftCell="A145" workbookViewId="0">
       <selection activeCell="A8" sqref="A8:H172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>99</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
@@ -14742,60 +14743,60 @@
         <v>17</v>
       </c>
       <c r="B171" s="36" t="s">
         <v>8</v>
       </c>
       <c r="C171" s="37">
         <v>75.099999999999994</v>
       </c>
       <c r="D171" s="36" t="s">
         <v>8</v>
       </c>
       <c r="E171" s="37">
         <v>52.5</v>
       </c>
       <c r="F171" s="36" t="s">
         <v>8</v>
       </c>
       <c r="G171" s="37">
         <v>52.5</v>
       </c>
       <c r="H171" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="41" t="s">
+      <c r="A172" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="B172" s="41"/>
-[...5 lines deleted...]
-      <c r="H172" s="41"/>
+      <c r="B172" s="44"/>
+      <c r="C172" s="44"/>
+      <c r="D172" s="44"/>
+      <c r="E172" s="44"/>
+      <c r="F172" s="44"/>
+      <c r="G172" s="44"/>
+      <c r="H172" s="44"/>
     </row>
     <row r="174" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="175" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="176" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="177" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="178" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="179" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="180" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="181" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="182" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -14823,146 +14824,146 @@
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H407"/>
   <sheetViews>
     <sheetView topLeftCell="A169" workbookViewId="0">
       <selection activeCell="A8" sqref="A8:XFD177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="7" customWidth="1"/>
     <col min="2" max="8" width="12.5703125" style="7" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
@@ -18967,60 +18968,60 @@
         <v>17</v>
       </c>
       <c r="B176" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C176" s="34">
         <v>108.6</v>
       </c>
       <c r="D176" s="33" t="s">
         <v>8</v>
       </c>
       <c r="E176" s="34">
         <v>78</v>
       </c>
       <c r="F176" s="33" t="s">
         <v>8</v>
       </c>
       <c r="G176" s="34">
         <v>78</v>
       </c>
       <c r="H176" s="33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="41" t="s">
+      <c r="A177" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="B177" s="41"/>
-[...5 lines deleted...]
-      <c r="H177" s="41"/>
+      <c r="B177" s="44"/>
+      <c r="C177" s="44"/>
+      <c r="D177" s="44"/>
+      <c r="E177" s="44"/>
+      <c r="F177" s="44"/>
+      <c r="G177" s="44"/>
+      <c r="H177" s="44"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="179" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -20648,58 +20649,58 @@
       <c r="F368" s="20"/>
       <c r="G368" s="20"/>
       <c r="H368" s="19"/>
     </row>
     <row r="369" spans="1:8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A369" s="15"/>
       <c r="B369" s="20"/>
       <c r="C369" s="20"/>
       <c r="D369" s="20"/>
       <c r="E369" s="20"/>
       <c r="F369" s="20"/>
       <c r="G369" s="20"/>
       <c r="H369" s="19"/>
     </row>
     <row r="370" spans="1:8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A370" s="15"/>
       <c r="B370" s="19"/>
       <c r="C370" s="20"/>
       <c r="D370" s="19"/>
       <c r="E370" s="20"/>
       <c r="F370" s="19"/>
       <c r="G370" s="20"/>
       <c r="H370" s="19"/>
     </row>
     <row r="371" spans="1:8" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A371" s="41"/>
-[...6 lines deleted...]
-      <c r="H371" s="41"/>
+      <c r="A371" s="44"/>
+      <c r="B371" s="44"/>
+      <c r="C371" s="44"/>
+      <c r="D371" s="44"/>
+      <c r="E371" s="44"/>
+      <c r="F371" s="44"/>
+      <c r="G371" s="44"/>
+      <c r="H371" s="44"/>
     </row>
     <row r="372" spans="1:8" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="373" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="374" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="375" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="376" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="377" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="378" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="379" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="380" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="381" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="382" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="383" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="384" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="385" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="386" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="387" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="388" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="389" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="390" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="391" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="392" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="393" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="394" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="395" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -20727,146 +20728,146 @@
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A177:H177"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView topLeftCell="A166" workbookViewId="0">
       <selection activeCell="A8" sqref="A8:H178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
@@ -24897,60 +24898,60 @@
         <v>17</v>
       </c>
       <c r="B177" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C177" s="34">
         <v>128.1</v>
       </c>
       <c r="D177" s="33" t="s">
         <v>8</v>
       </c>
       <c r="E177" s="34">
         <v>93.5</v>
       </c>
       <c r="F177" s="33" t="s">
         <v>8</v>
       </c>
       <c r="G177" s="34">
         <v>93.5</v>
       </c>
       <c r="H177" s="33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="41" t="s">
+      <c r="A178" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="B178" s="41"/>
-[...5 lines deleted...]
-      <c r="H178" s="41"/>
+      <c r="B178" s="44"/>
+      <c r="C178" s="44"/>
+      <c r="D178" s="44"/>
+      <c r="E178" s="44"/>
+      <c r="F178" s="44"/>
+      <c r="G178" s="44"/>
+      <c r="H178" s="44"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -24971,146 +24972,146 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView topLeftCell="A172" workbookViewId="0">
       <selection activeCell="A178" sqref="A178:XFD178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
@@ -29141,60 +29142,60 @@
         <v>17</v>
       </c>
       <c r="B177" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C177" s="23">
         <v>135.4</v>
       </c>
       <c r="D177" s="22" t="s">
         <v>8</v>
       </c>
       <c r="E177" s="23">
         <v>97.5</v>
       </c>
       <c r="F177" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G177" s="23">
         <v>97.5</v>
       </c>
       <c r="H177" s="22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="41" t="s">
+      <c r="A178" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="B178" s="41"/>
-[...5 lines deleted...]
-      <c r="H178" s="41"/>
+      <c r="B178" s="44"/>
+      <c r="C178" s="44"/>
+      <c r="D178" s="44"/>
+      <c r="E178" s="44"/>
+      <c r="F178" s="44"/>
+      <c r="G178" s="44"/>
+      <c r="H178" s="44"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -29218,146 +29219,146 @@
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView topLeftCell="A172" workbookViewId="0">
       <selection activeCell="A181" sqref="A181:XFD181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="38"/>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="38"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
@@ -33466,60 +33467,60 @@
         <v>17</v>
       </c>
       <c r="B180" s="38" t="s">
         <v>8</v>
       </c>
       <c r="C180" s="39">
         <v>139.69999999999999</v>
       </c>
       <c r="D180" s="38" t="s">
         <v>8</v>
       </c>
       <c r="E180" s="39">
         <v>100.2</v>
       </c>
       <c r="F180" s="38" t="s">
         <v>8</v>
       </c>
       <c r="G180" s="39">
         <v>100.2</v>
       </c>
       <c r="H180" s="38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="41" t="s">
+      <c r="A181" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="B181" s="41"/>
-[...5 lines deleted...]
-      <c r="H181" s="41"/>
+      <c r="B181" s="44"/>
+      <c r="C181" s="44"/>
+      <c r="D181" s="44"/>
+      <c r="E181" s="44"/>
+      <c r="F181" s="44"/>
+      <c r="G181" s="44"/>
+      <c r="H181" s="44"/>
     </row>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -33529,157 +33530,157 @@
     <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="210" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="211" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="212" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A181:H181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:H208"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView topLeftCell="A178" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="38"/>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="38"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
@@ -37762,2121 +37763,4561 @@
         <v>19</v>
       </c>
       <c r="B179" s="39">
         <v>6.2</v>
       </c>
       <c r="C179" s="39">
         <v>104.5</v>
       </c>
       <c r="D179" s="39">
         <v>5.2</v>
       </c>
       <c r="E179" s="39">
         <v>90.8</v>
       </c>
       <c r="F179" s="39">
         <v>5.2</v>
       </c>
       <c r="G179" s="39">
         <v>90.8</v>
       </c>
       <c r="H179" s="38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="49" t="s">
+      <c r="A180" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B180" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C180" s="51">
+      <c r="B180" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" s="43">
         <v>141.5</v>
       </c>
-      <c r="D180" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E180" s="51">
+      <c r="D180" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="43">
         <v>101</v>
       </c>
-      <c r="F180" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G180" s="51">
+      <c r="F180" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180" s="43">
         <v>101</v>
       </c>
-      <c r="H180" s="50" t="s">
+      <c r="H180" s="42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="41" t="s">
+      <c r="A181" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="B181" s="41"/>
-[...5 lines deleted...]
-      <c r="H181" s="41"/>
+      <c r="B181" s="44"/>
+      <c r="C181" s="44"/>
+      <c r="D181" s="44"/>
+      <c r="E181" s="44"/>
+      <c r="F181" s="44"/>
+      <c r="G181" s="44"/>
+      <c r="H181" s="44"/>
     </row>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A181:H181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:H209"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>105</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="26"/>
-[...6 lines deleted...]
-      <c r="H8" s="27"/>
+      <c r="A8" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="26"/>
-[...6 lines deleted...]
-      <c r="H9" s="27"/>
+      <c r="A9" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A10" s="26"/>
-[...6 lines deleted...]
-      <c r="H10" s="27"/>
+      <c r="A10" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="26"/>
-[...6 lines deleted...]
-      <c r="H11" s="27"/>
+      <c r="A11" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="28"/>
-[...6 lines deleted...]
-      <c r="H12" s="27"/>
+      <c r="A12" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="23">
+        <v>268</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A13" s="28"/>
-[...6 lines deleted...]
-      <c r="H13" s="27"/>
+      <c r="A13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="23">
+        <v>268</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="28"/>
-[...6 lines deleted...]
-      <c r="H14" s="29"/>
+      <c r="A14" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="23">
+        <v>15.1</v>
+      </c>
+      <c r="C14" s="23">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="D14" s="23">
+        <v>10.6</v>
+      </c>
+      <c r="E14" s="23">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="23">
+        <v>51.3</v>
+      </c>
+      <c r="H14" s="23">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A15" s="28"/>
-[...6 lines deleted...]
-      <c r="H15" s="27"/>
+      <c r="A15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="23">
+        <v>57.7</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A16" s="28"/>
-[...6 lines deleted...]
-      <c r="H16" s="27"/>
+      <c r="A16" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="23">
+        <v>26.2</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="23">
+        <v>26.6</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="23">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A17" s="28"/>
-[...16 lines deleted...]
-      <c r="H18" s="29"/>
+      <c r="A17" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="23">
+        <v>46.8</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="23">
+        <v>47</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="23">
+        <v>47</v>
+      </c>
+      <c r="H17" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="23">
+        <v>3.5</v>
+      </c>
+      <c r="C18" s="23">
+        <v>26.8</v>
+      </c>
+      <c r="D18" s="23">
+        <v>2.4</v>
+      </c>
+      <c r="E18" s="23">
+        <v>15.6</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="23">
+        <v>11</v>
+      </c>
+      <c r="H18" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A19" s="28"/>
-[...6 lines deleted...]
-      <c r="H19" s="27"/>
+      <c r="A19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="23">
+        <v>11.4</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A20" s="28"/>
-[...6 lines deleted...]
-      <c r="H20" s="27"/>
+      <c r="A20" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="23">
+        <v>4.5</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="23">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A21" s="28"/>
-[...6 lines deleted...]
-      <c r="H21" s="27"/>
+      <c r="A21" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="23">
+        <v>10.9</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="23">
+        <v>11</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="23">
+        <v>11</v>
+      </c>
+      <c r="H21" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A22" s="28"/>
-[...6 lines deleted...]
-      <c r="H22" s="27"/>
+      <c r="A22" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="23">
+        <v>144.5</v>
+      </c>
+      <c r="C22" s="23">
+        <v>1167.4000000000001</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="28"/>
-[...6 lines deleted...]
-      <c r="H23" s="27"/>
+      <c r="A23" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="23">
+        <v>207</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A24" s="28"/>
-[...6 lines deleted...]
-      <c r="H24" s="27"/>
+      <c r="A24" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="23">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A25" s="28"/>
-[...16 lines deleted...]
-      <c r="H26" s="29"/>
+      <c r="A25" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="23">
+        <v>828.7</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="23">
+        <v>113.6</v>
+      </c>
+      <c r="C26" s="23">
+        <v>688.2</v>
+      </c>
+      <c r="D26" s="23">
+        <v>110.6</v>
+      </c>
+      <c r="E26" s="23">
+        <v>652.20000000000005</v>
+      </c>
+      <c r="F26" s="23">
+        <v>110.6</v>
+      </c>
+      <c r="G26" s="23">
+        <v>632.6</v>
+      </c>
+      <c r="H26" s="23">
+        <v>726.4</v>
+      </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A27" s="28"/>
-[...6 lines deleted...]
-      <c r="H27" s="27"/>
+      <c r="A27" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="23">
+        <v>603</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="23">
+        <v>567</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="23">
+        <v>567</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A28" s="28"/>
-[...6 lines deleted...]
-      <c r="H28" s="29"/>
+      <c r="A28" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="23">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="C28" s="23">
+        <v>85.2</v>
+      </c>
+      <c r="D28" s="23">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="E28" s="23">
+        <v>85.2</v>
+      </c>
+      <c r="F28" s="23">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G28" s="23">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A29" s="28"/>
-[...16 lines deleted...]
-      <c r="H30" s="27"/>
+      <c r="A29" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="23">
+        <v>9.5</v>
+      </c>
+      <c r="C30" s="23">
+        <v>52</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A31" s="28"/>
-[...6 lines deleted...]
-      <c r="H31" s="27"/>
+      <c r="A31" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="23">
+        <v>48.6</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="28"/>
-[...16 lines deleted...]
-      <c r="H33" s="27"/>
+      <c r="A32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="23">
+        <v>3.4</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="C33" s="23">
+        <v>4.5</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="23">
+        <v>6.6</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="28"/>
-[...6 lines deleted...]
-      <c r="H34" s="27"/>
+      <c r="A34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="23">
+        <v>2.9</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A35" s="28"/>
-[...16 lines deleted...]
-      <c r="H36" s="27"/>
+      <c r="A35" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="23">
+        <v>1.6</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="23">
+        <v>6.6</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="23">
+        <v>366.1</v>
+      </c>
+      <c r="C36" s="23">
+        <v>2840.1</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A37" s="28"/>
-[...6 lines deleted...]
-      <c r="H37" s="27"/>
+      <c r="A37" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="23">
+        <v>1979.3</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A38" s="28"/>
-[...16 lines deleted...]
-      <c r="H39" s="27"/>
+      <c r="A38" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="23">
+        <v>860.8</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A39" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="23">
+        <v>10.8</v>
+      </c>
+      <c r="C39" s="23">
+        <v>118.7</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="23">
+        <v>33.4</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="23">
+        <v>33</v>
+      </c>
+      <c r="H39" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A40" s="28"/>
-[...6 lines deleted...]
-      <c r="H40" s="27"/>
+      <c r="A40" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="23">
+        <v>4.7</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A41" s="28"/>
-[...6 lines deleted...]
-      <c r="H41" s="27"/>
+      <c r="A41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="23">
+        <v>82.8</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A42" s="28"/>
-[...16 lines deleted...]
-      <c r="H43" s="27"/>
+      <c r="A42" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="23">
+        <v>31.2</v>
+      </c>
+      <c r="D42" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="23">
+        <v>33.4</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="23">
+        <v>33</v>
+      </c>
+      <c r="H42" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A43" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="23">
+        <v>5.7</v>
+      </c>
+      <c r="C43" s="23">
+        <v>60.3</v>
+      </c>
+      <c r="D43" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="23">
+        <v>17</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="23">
+        <v>16.8</v>
+      </c>
+      <c r="H43" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A44" s="28"/>
-[...6 lines deleted...]
-      <c r="H44" s="27"/>
+      <c r="A44" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="23">
+        <v>2.4</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A45" s="28"/>
-[...6 lines deleted...]
-      <c r="H45" s="27"/>
+      <c r="A45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="23">
+        <v>42</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A46" s="26"/>
-[...6 lines deleted...]
-      <c r="H46" s="27"/>
+      <c r="A46" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="23">
+        <v>15.9</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="23">
+        <v>17</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="23">
+        <v>16.8</v>
+      </c>
+      <c r="H46" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A47" s="28"/>
-[...16 lines deleted...]
-      <c r="H48" s="29"/>
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="22"/>
+      <c r="C47" s="22"/>
+      <c r="D47" s="22"/>
+      <c r="E47" s="22"/>
+      <c r="F47" s="22"/>
+      <c r="G47" s="22"/>
+      <c r="H47" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="D48" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="H48" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A49" s="28"/>
-[...6 lines deleted...]
-      <c r="H49" s="27"/>
+      <c r="A49" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="H49" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A50" s="28"/>
-[...6 lines deleted...]
-      <c r="H50" s="27"/>
+      <c r="A50" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="23">
+        <v>405</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="23">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="23">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H50" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A51" s="28"/>
-[...6 lines deleted...]
-      <c r="H51" s="29"/>
+      <c r="A51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="23">
+        <v>405</v>
+      </c>
+      <c r="D51" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="23">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="23">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H51" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A52" s="28"/>
-[...6 lines deleted...]
-      <c r="H52" s="29"/>
+      <c r="A52" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="23">
+        <v>21.1</v>
+      </c>
+      <c r="C52" s="23">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="D52" s="23">
+        <v>22</v>
+      </c>
+      <c r="E52" s="23">
+        <v>114.5</v>
+      </c>
+      <c r="F52" s="23">
+        <v>22</v>
+      </c>
+      <c r="G52" s="23">
+        <v>114.5</v>
+      </c>
+      <c r="H52" s="23">
+        <v>5</v>
+      </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A53" s="28"/>
-[...16 lines deleted...]
-      <c r="H54" s="27"/>
+      <c r="A53" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="23">
+        <v>21.1</v>
+      </c>
+      <c r="C53" s="23">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="D53" s="23">
+        <v>22</v>
+      </c>
+      <c r="E53" s="23">
+        <v>114.5</v>
+      </c>
+      <c r="F53" s="23">
+        <v>22</v>
+      </c>
+      <c r="G53" s="23">
+        <v>114.5</v>
+      </c>
+      <c r="H53" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="23">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C54" s="23">
+        <v>453.2</v>
+      </c>
+      <c r="D54" s="23">
+        <v>45.5</v>
+      </c>
+      <c r="E54" s="23">
+        <v>238.2</v>
+      </c>
+      <c r="F54" s="23">
+        <v>45.5</v>
+      </c>
+      <c r="G54" s="23">
+        <v>238.2</v>
+      </c>
+      <c r="H54" s="23">
+        <v>39.5</v>
+      </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A55" s="28"/>
-[...6 lines deleted...]
-      <c r="H55" s="27"/>
+      <c r="A55" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B55" s="23">
+        <v>32.6</v>
+      </c>
+      <c r="C55" s="23">
+        <v>237.3</v>
+      </c>
+      <c r="D55" s="23">
+        <v>45.5</v>
+      </c>
+      <c r="E55" s="23">
+        <v>238.2</v>
+      </c>
+      <c r="F55" s="23">
+        <v>45.5</v>
+      </c>
+      <c r="G55" s="23">
+        <v>238.2</v>
+      </c>
+      <c r="H55" s="23">
+        <v>39.5</v>
+      </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A56" s="28"/>
-[...6 lines deleted...]
-      <c r="H56" s="27"/>
+      <c r="A56" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="23">
+        <v>74</v>
+      </c>
+      <c r="D56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A57" s="28"/>
-[...6 lines deleted...]
-      <c r="H57" s="27"/>
+      <c r="A57" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="23">
+        <v>22.6</v>
+      </c>
+      <c r="D57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H57" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A58" s="28"/>
-[...6 lines deleted...]
-      <c r="H58" s="29"/>
+      <c r="A58" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" s="23">
+        <v>64.8</v>
+      </c>
+      <c r="D58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H58" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A59" s="28"/>
-[...6 lines deleted...]
-      <c r="H59" s="27"/>
+      <c r="A59" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="23">
+        <v>54.5</v>
+      </c>
+      <c r="D59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A60" s="28"/>
-[...6 lines deleted...]
-      <c r="H60" s="29"/>
+      <c r="A60" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="23">
+        <v>14.7</v>
+      </c>
+      <c r="C60" s="23">
+        <v>85.6</v>
+      </c>
+      <c r="D60" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="23">
+        <v>12.6</v>
+      </c>
+      <c r="F60" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="23">
+        <v>5.4</v>
+      </c>
+      <c r="H60" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A61" s="26"/>
-[...6 lines deleted...]
-      <c r="H61" s="27"/>
+      <c r="A61" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="23">
+        <v>51.1</v>
+      </c>
+      <c r="D61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H61" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A62" s="26"/>
-[...6 lines deleted...]
-      <c r="H62" s="27"/>
+      <c r="A62" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="23">
+        <v>34.5</v>
+      </c>
+      <c r="D62" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="23">
+        <v>12.6</v>
+      </c>
+      <c r="F62" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62" s="23">
+        <v>5.4</v>
+      </c>
+      <c r="H62" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A63" s="28"/>
-[...6 lines deleted...]
-      <c r="H63" s="27"/>
+      <c r="A63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="22"/>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="22"/>
+      <c r="F63" s="22"/>
+      <c r="G63" s="22"/>
+      <c r="H63" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A64" s="28"/>
-[...16 lines deleted...]
-      <c r="H65" s="30"/>
+      <c r="A64" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="22"/>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="22"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="22"/>
+      <c r="H64" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="24">
+        <v>27</v>
+      </c>
+      <c r="D65" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="24">
+        <v>27</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G65" s="24">
+        <v>27</v>
+      </c>
+      <c r="H65" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A66" s="28"/>
-[...16 lines deleted...]
-      <c r="H67" s="30"/>
+      <c r="A66" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="24">
+        <v>27</v>
+      </c>
+      <c r="D66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" s="24">
+        <v>27</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G66" s="24">
+        <v>27</v>
+      </c>
+      <c r="H66" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A67" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" s="24">
+        <v>1035</v>
+      </c>
+      <c r="C67" s="24">
+        <v>7093</v>
+      </c>
+      <c r="D67" s="24">
+        <v>1046</v>
+      </c>
+      <c r="E67" s="24">
+        <v>7158</v>
+      </c>
+      <c r="F67" s="24">
+        <v>1046</v>
+      </c>
+      <c r="G67" s="24">
+        <v>7158</v>
+      </c>
+      <c r="H67" s="24">
+        <v>66</v>
+      </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A68" s="28"/>
-[...16 lines deleted...]
-      <c r="H69" s="30"/>
+      <c r="A68" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" s="24">
+        <v>1035</v>
+      </c>
+      <c r="C68" s="24">
+        <v>7093</v>
+      </c>
+      <c r="D68" s="24">
+        <v>1046</v>
+      </c>
+      <c r="E68" s="24">
+        <v>7158</v>
+      </c>
+      <c r="F68" s="24">
+        <v>1046</v>
+      </c>
+      <c r="G68" s="24">
+        <v>7158</v>
+      </c>
+      <c r="H68" s="24">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B69" s="24">
+        <v>402</v>
+      </c>
+      <c r="C69" s="24">
+        <v>3411</v>
+      </c>
+      <c r="D69" s="24">
+        <v>694</v>
+      </c>
+      <c r="E69" s="24">
+        <v>2840</v>
+      </c>
+      <c r="F69" s="24">
+        <v>582</v>
+      </c>
+      <c r="G69" s="24">
+        <v>1836</v>
+      </c>
+      <c r="H69" s="24">
+        <v>1595</v>
+      </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A70" s="28"/>
-[...6 lines deleted...]
-      <c r="H70" s="30"/>
+      <c r="A70" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B70" s="24">
+        <v>2</v>
+      </c>
+      <c r="C70" s="24">
+        <v>106</v>
+      </c>
+      <c r="D70" s="24">
+        <v>2</v>
+      </c>
+      <c r="E70" s="24">
+        <v>106</v>
+      </c>
+      <c r="F70" s="24">
+        <v>2</v>
+      </c>
+      <c r="G70" s="24">
+        <v>28</v>
+      </c>
+      <c r="H70" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A71" s="28"/>
-[...6 lines deleted...]
-      <c r="H71" s="30"/>
+      <c r="A71" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="24">
+        <v>221</v>
+      </c>
+      <c r="C71" s="24">
+        <v>2255</v>
+      </c>
+      <c r="D71" s="24">
+        <v>478</v>
+      </c>
+      <c r="E71" s="24">
+        <v>1799</v>
+      </c>
+      <c r="F71" s="24">
+        <v>366</v>
+      </c>
+      <c r="G71" s="24">
+        <v>893</v>
+      </c>
+      <c r="H71" s="24">
+        <v>1267</v>
+      </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A72" s="28"/>
-[...16 lines deleted...]
-      <c r="H73" s="27"/>
+      <c r="A72" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" s="24">
+        <v>1050</v>
+      </c>
+      <c r="D72" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="24">
+        <v>935</v>
+      </c>
+      <c r="F72" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72" s="24">
+        <v>915</v>
+      </c>
+      <c r="H72" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73" s="24">
+        <v>21502</v>
+      </c>
+      <c r="C73" s="24">
+        <v>199613</v>
+      </c>
+      <c r="D73" s="24">
+        <v>12713</v>
+      </c>
+      <c r="E73" s="24">
+        <v>152275</v>
+      </c>
+      <c r="F73" s="24">
+        <v>10878</v>
+      </c>
+      <c r="G73" s="24">
+        <v>108572</v>
+      </c>
+      <c r="H73" s="24">
+        <v>10686</v>
+      </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A74" s="28"/>
-[...6 lines deleted...]
-      <c r="H74" s="27"/>
+      <c r="A74" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B74" s="24">
+        <v>9323</v>
+      </c>
+      <c r="C74" s="24">
+        <v>92091</v>
+      </c>
+      <c r="D74" s="24">
+        <v>1642</v>
+      </c>
+      <c r="E74" s="24">
+        <v>57227</v>
+      </c>
+      <c r="F74" s="24">
+        <v>652</v>
+      </c>
+      <c r="G74" s="24">
+        <v>35431</v>
+      </c>
+      <c r="H74" s="24">
+        <v>5826</v>
+      </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A75" s="28"/>
-[...6 lines deleted...]
-      <c r="H75" s="27"/>
+      <c r="A75" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B75" s="24">
+        <v>10504</v>
+      </c>
+      <c r="C75" s="24">
+        <v>77916</v>
+      </c>
+      <c r="D75" s="24">
+        <v>10322</v>
+      </c>
+      <c r="E75" s="24">
+        <v>74093</v>
+      </c>
+      <c r="F75" s="24">
+        <v>9600</v>
+      </c>
+      <c r="G75" s="24">
+        <v>59741</v>
+      </c>
+      <c r="H75" s="24">
+        <v>4860</v>
+      </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A76" s="28"/>
-[...6 lines deleted...]
-      <c r="H76" s="30"/>
+      <c r="A76" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B76" s="24">
+        <v>1675</v>
+      </c>
+      <c r="C76" s="24">
+        <v>29606</v>
+      </c>
+      <c r="D76" s="24">
+        <v>749</v>
+      </c>
+      <c r="E76" s="24">
+        <v>20955</v>
+      </c>
+      <c r="F76" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="24">
+        <v>13400</v>
+      </c>
+      <c r="H76" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A77" s="28"/>
-[...6 lines deleted...]
-      <c r="H77" s="30"/>
+      <c r="A77" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H77" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A78" s="28"/>
-[...16 lines deleted...]
-      <c r="H79" s="30"/>
+      <c r="A78" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A79" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B79" s="24">
+        <v>5597</v>
+      </c>
+      <c r="C79" s="24">
+        <v>43442</v>
+      </c>
+      <c r="D79" s="24">
+        <v>4804</v>
+      </c>
+      <c r="E79" s="24">
+        <v>42687</v>
+      </c>
+      <c r="F79" s="24">
+        <v>4241</v>
+      </c>
+      <c r="G79" s="24">
+        <v>29686</v>
+      </c>
+      <c r="H79" s="24">
+        <v>1509</v>
+      </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A80" s="28"/>
-[...6 lines deleted...]
-      <c r="H80" s="30"/>
+      <c r="A80" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B80" s="24">
+        <v>4671</v>
+      </c>
+      <c r="C80" s="24">
+        <v>34791</v>
+      </c>
+      <c r="D80" s="24">
+        <v>3878</v>
+      </c>
+      <c r="E80" s="24">
+        <v>34036</v>
+      </c>
+      <c r="F80" s="24">
+        <v>3821</v>
+      </c>
+      <c r="G80" s="24">
+        <v>26117</v>
+      </c>
+      <c r="H80" s="24">
+        <v>1509</v>
+      </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A81" s="28"/>
-[...16 lines deleted...]
-      <c r="H82" s="27"/>
+      <c r="A81" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="24">
+        <v>926</v>
+      </c>
+      <c r="C81" s="24">
+        <v>8651</v>
+      </c>
+      <c r="D81" s="24">
+        <v>926</v>
+      </c>
+      <c r="E81" s="24">
+        <v>8651</v>
+      </c>
+      <c r="F81" s="24">
+        <v>420</v>
+      </c>
+      <c r="G81" s="24">
+        <v>3569</v>
+      </c>
+      <c r="H81" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A82" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B82" s="24">
+        <v>1752</v>
+      </c>
+      <c r="C82" s="24">
+        <v>14013</v>
+      </c>
+      <c r="D82" s="24">
+        <v>1757</v>
+      </c>
+      <c r="E82" s="24">
+        <v>14047</v>
+      </c>
+      <c r="F82" s="24">
+        <v>1757</v>
+      </c>
+      <c r="G82" s="24">
+        <v>14047</v>
+      </c>
+      <c r="H82" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A83" s="28"/>
-[...6 lines deleted...]
-      <c r="H83" s="30"/>
+      <c r="A83" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B83" s="24">
+        <v>1614</v>
+      </c>
+      <c r="C83" s="24">
+        <v>12894</v>
+      </c>
+      <c r="D83" s="24">
+        <v>1619</v>
+      </c>
+      <c r="E83" s="24">
+        <v>12928</v>
+      </c>
+      <c r="F83" s="24">
+        <v>1619</v>
+      </c>
+      <c r="G83" s="24">
+        <v>12928</v>
+      </c>
+      <c r="H83" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A84" s="28"/>
-[...16 lines deleted...]
-      <c r="H85" s="27"/>
+      <c r="A84" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B84" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="24">
+        <v>1119</v>
+      </c>
+      <c r="D84" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="24">
+        <v>1119</v>
+      </c>
+      <c r="F84" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84" s="24">
+        <v>1119</v>
+      </c>
+      <c r="H84" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A85" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B85" s="24">
+        <v>166</v>
+      </c>
+      <c r="C85" s="24">
+        <v>1177</v>
+      </c>
+      <c r="D85" s="24">
+        <v>149</v>
+      </c>
+      <c r="E85" s="24">
+        <v>1023</v>
+      </c>
+      <c r="F85" s="24">
+        <v>149</v>
+      </c>
+      <c r="G85" s="24">
+        <v>1023</v>
+      </c>
+      <c r="H85" s="24">
+        <v>329</v>
+      </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A86" s="28"/>
-[...6 lines deleted...]
-      <c r="H86" s="27"/>
+      <c r="A86" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86" s="24">
+        <v>155</v>
+      </c>
+      <c r="C86" s="24">
+        <v>1080</v>
+      </c>
+      <c r="D86" s="24">
+        <v>140</v>
+      </c>
+      <c r="E86" s="24">
+        <v>931</v>
+      </c>
+      <c r="F86" s="24">
+        <v>140</v>
+      </c>
+      <c r="G86" s="24">
+        <v>931</v>
+      </c>
+      <c r="H86" s="24">
+        <v>300</v>
+      </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A87" s="28"/>
-[...16 lines deleted...]
-      <c r="H88" s="30"/>
+      <c r="A87" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="24">
+        <v>97</v>
+      </c>
+      <c r="D87" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="24">
+        <v>92</v>
+      </c>
+      <c r="F87" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87" s="24">
+        <v>92</v>
+      </c>
+      <c r="H87" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A88" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B88" s="24">
+        <v>3155</v>
+      </c>
+      <c r="C88" s="24">
+        <v>34550</v>
+      </c>
+      <c r="D88" s="24">
+        <v>3642</v>
+      </c>
+      <c r="E88" s="24">
+        <v>36222</v>
+      </c>
+      <c r="F88" s="24">
+        <v>3574</v>
+      </c>
+      <c r="G88" s="24">
+        <v>34866</v>
+      </c>
+      <c r="H88" s="24">
+        <v>1336</v>
+      </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A89" s="28"/>
-[...6 lines deleted...]
-      <c r="H89" s="27"/>
+      <c r="A89" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B89" s="24">
+        <v>3095</v>
+      </c>
+      <c r="C89" s="24">
+        <v>34090</v>
+      </c>
+      <c r="D89" s="24">
+        <v>3642</v>
+      </c>
+      <c r="E89" s="24">
+        <v>36222</v>
+      </c>
+      <c r="F89" s="24">
+        <v>3574</v>
+      </c>
+      <c r="G89" s="24">
+        <v>34866</v>
+      </c>
+      <c r="H89" s="24">
+        <v>1336</v>
+      </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A90" s="28"/>
-[...6 lines deleted...]
-      <c r="H90" s="30"/>
+      <c r="A90" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B90" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="24">
+        <v>460</v>
+      </c>
+      <c r="D90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H90" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A91" s="28"/>
-[...6 lines deleted...]
-      <c r="H91" s="30"/>
+      <c r="A91" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B91" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="24">
+        <v>408</v>
+      </c>
+      <c r="D91" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="24">
+        <v>408</v>
+      </c>
+      <c r="F91" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="24">
+        <v>408</v>
+      </c>
+      <c r="H91" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A92" s="28"/>
-[...16 lines deleted...]
-      <c r="H93" s="27"/>
+      <c r="A92" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="24">
+        <v>408</v>
+      </c>
+      <c r="D92" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="24">
+        <v>408</v>
+      </c>
+      <c r="F92" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92" s="24">
+        <v>408</v>
+      </c>
+      <c r="H92" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="24">
+        <v>7</v>
+      </c>
+      <c r="C93" s="24">
+        <v>75</v>
+      </c>
+      <c r="D93" s="24">
+        <v>7</v>
+      </c>
+      <c r="E93" s="24">
+        <v>75</v>
+      </c>
+      <c r="F93" s="24">
+        <v>7</v>
+      </c>
+      <c r="G93" s="24">
+        <v>75</v>
+      </c>
+      <c r="H93" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A94" s="28"/>
-[...6 lines deleted...]
-      <c r="H94" s="27"/>
+      <c r="A94" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="24">
+        <v>7</v>
+      </c>
+      <c r="C94" s="24">
+        <v>75</v>
+      </c>
+      <c r="D94" s="24">
+        <v>7</v>
+      </c>
+      <c r="E94" s="24">
+        <v>75</v>
+      </c>
+      <c r="F94" s="24">
+        <v>7</v>
+      </c>
+      <c r="G94" s="24">
+        <v>75</v>
+      </c>
+      <c r="H94" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A95" s="28"/>
-[...16 lines deleted...]
-      <c r="H96" s="27"/>
+      <c r="A95" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B95" s="22"/>
+      <c r="C95" s="22"/>
+      <c r="D95" s="22"/>
+      <c r="E95" s="22"/>
+      <c r="F95" s="22"/>
+      <c r="G95" s="22"/>
+      <c r="H95" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A96" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="23">
+        <v>7109</v>
+      </c>
+      <c r="D96" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="23">
+        <v>6702</v>
+      </c>
+      <c r="F96" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96" s="23">
+        <v>6702</v>
+      </c>
+      <c r="H96" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A97" s="28"/>
-[...16 lines deleted...]
-      <c r="H98" s="29"/>
+      <c r="A97" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B97" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="23">
+        <v>7109</v>
+      </c>
+      <c r="D97" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="23">
+        <v>6702</v>
+      </c>
+      <c r="F97" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97" s="23">
+        <v>6702</v>
+      </c>
+      <c r="H97" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A98" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B98" s="23">
+        <v>2</v>
+      </c>
+      <c r="C98" s="23">
+        <v>40</v>
+      </c>
+      <c r="D98" s="23">
+        <v>2</v>
+      </c>
+      <c r="E98" s="23">
+        <v>43</v>
+      </c>
+      <c r="F98" s="23">
+        <v>2</v>
+      </c>
+      <c r="G98" s="23">
+        <v>43</v>
+      </c>
+      <c r="H98" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A99" s="28"/>
-[...6 lines deleted...]
-      <c r="H99" s="27"/>
+      <c r="A99" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B99" s="23">
+        <v>2</v>
+      </c>
+      <c r="C99" s="23">
+        <v>17</v>
+      </c>
+      <c r="D99" s="23">
+        <v>2</v>
+      </c>
+      <c r="E99" s="23">
+        <v>17</v>
+      </c>
+      <c r="F99" s="23">
+        <v>2</v>
+      </c>
+      <c r="G99" s="23">
+        <v>17</v>
+      </c>
+      <c r="H99" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A100" s="28"/>
-[...6 lines deleted...]
-      <c r="H100" s="27"/>
+      <c r="A100" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" s="23">
+        <v>23</v>
+      </c>
+      <c r="D100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="23">
+        <v>26</v>
+      </c>
+      <c r="F100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G100" s="23">
+        <v>26</v>
+      </c>
+      <c r="H100" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A101" s="28"/>
-[...6 lines deleted...]
-      <c r="H101" s="27"/>
+      <c r="A101" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B101" s="22"/>
+      <c r="C101" s="22"/>
+      <c r="D101" s="22"/>
+      <c r="E101" s="22"/>
+      <c r="F101" s="22"/>
+      <c r="G101" s="22"/>
+      <c r="H101" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A102" s="26"/>
-[...6 lines deleted...]
-      <c r="H102" s="27"/>
+      <c r="A102" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B102" s="22"/>
+      <c r="C102" s="22"/>
+      <c r="D102" s="22"/>
+      <c r="E102" s="22"/>
+      <c r="F102" s="22"/>
+      <c r="G102" s="22"/>
+      <c r="H102" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A103" s="26"/>
-[...36 lines deleted...]
-      <c r="H106" s="27"/>
+      <c r="A103" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B103" s="22"/>
+      <c r="C103" s="22"/>
+      <c r="D103" s="22"/>
+      <c r="E103" s="22"/>
+      <c r="F103" s="22"/>
+      <c r="G103" s="22"/>
+      <c r="H103" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A104" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B104" s="22"/>
+      <c r="C104" s="22"/>
+      <c r="D104" s="22"/>
+      <c r="E104" s="22"/>
+      <c r="F104" s="22"/>
+      <c r="G104" s="22"/>
+      <c r="H104" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A105" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B105" s="22"/>
+      <c r="C105" s="22"/>
+      <c r="D105" s="22"/>
+      <c r="E105" s="22"/>
+      <c r="F105" s="22"/>
+      <c r="G105" s="22"/>
+      <c r="H105" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="79.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B106" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" s="23">
+        <v>0.9</v>
+      </c>
+      <c r="D106" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="F106" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="H106" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A107" s="28"/>
-[...6 lines deleted...]
-      <c r="H107" s="27"/>
+      <c r="A107" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C107" s="23">
+        <v>0.8</v>
+      </c>
+      <c r="D107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H107" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A108" s="28"/>
-[...6 lines deleted...]
-      <c r="H108" s="27"/>
+      <c r="A108" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="D108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="F108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G108" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="H108" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A109" s="28"/>
-[...6 lines deleted...]
-      <c r="H109" s="27"/>
+      <c r="A109" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B109" s="22"/>
+      <c r="C109" s="22"/>
+      <c r="D109" s="22"/>
+      <c r="E109" s="22"/>
+      <c r="F109" s="22"/>
+      <c r="G109" s="22"/>
+      <c r="H109" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A110" s="26"/>
-[...26 lines deleted...]
-      <c r="H112" s="27"/>
+      <c r="A110" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B110" s="22"/>
+      <c r="C110" s="22"/>
+      <c r="D110" s="22"/>
+      <c r="E110" s="22"/>
+      <c r="F110" s="22"/>
+      <c r="G110" s="22"/>
+      <c r="H110" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A111" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B111" s="22"/>
+      <c r="C111" s="22"/>
+      <c r="D111" s="22"/>
+      <c r="E111" s="22"/>
+      <c r="F111" s="22"/>
+      <c r="G111" s="22"/>
+      <c r="H111" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A112" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B112" s="24">
+        <v>62038</v>
+      </c>
+      <c r="C112" s="24">
+        <v>429560</v>
+      </c>
+      <c r="D112" s="24">
+        <v>53633</v>
+      </c>
+      <c r="E112" s="24">
+        <v>413899</v>
+      </c>
+      <c r="F112" s="24">
+        <v>53633</v>
+      </c>
+      <c r="G112" s="24">
+        <v>413899</v>
+      </c>
+      <c r="H112" s="24">
+        <v>15253</v>
+      </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A113" s="28"/>
-[...6 lines deleted...]
-      <c r="H113" s="30"/>
+      <c r="A113" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="24">
+        <v>334344</v>
+      </c>
+      <c r="D113" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="24">
+        <v>322598</v>
+      </c>
+      <c r="F113" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113" s="24">
+        <v>322598</v>
+      </c>
+      <c r="H113" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A114" s="28"/>
-[...16 lines deleted...]
-      <c r="H115" s="30"/>
+      <c r="A114" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" s="24">
+        <v>95216</v>
+      </c>
+      <c r="D114" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="24">
+        <v>91301</v>
+      </c>
+      <c r="F114" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114" s="24">
+        <v>91301</v>
+      </c>
+      <c r="H114" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A115" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B115" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" s="24">
+        <v>117</v>
+      </c>
+      <c r="D115" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" s="24">
+        <v>117</v>
+      </c>
+      <c r="F115" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="24">
+        <v>106</v>
+      </c>
+      <c r="H115" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A116" s="28"/>
-[...16 lines deleted...]
-      <c r="H117" s="27"/>
+      <c r="A116" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B116" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" s="24">
+        <v>117</v>
+      </c>
+      <c r="D116" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" s="24">
+        <v>117</v>
+      </c>
+      <c r="F116" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G116" s="24">
+        <v>106</v>
+      </c>
+      <c r="H116" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A117" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B117" s="24">
+        <v>1195</v>
+      </c>
+      <c r="C117" s="24">
+        <v>2995</v>
+      </c>
+      <c r="D117" s="24">
+        <v>1246</v>
+      </c>
+      <c r="E117" s="24">
+        <v>3022</v>
+      </c>
+      <c r="F117" s="24">
+        <v>824</v>
+      </c>
+      <c r="G117" s="24">
+        <v>1639</v>
+      </c>
+      <c r="H117" s="24">
+        <v>21</v>
+      </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="26"/>
-[...36 lines deleted...]
-      <c r="H121" s="27"/>
+      <c r="A118" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B118" s="24">
+        <v>1195</v>
+      </c>
+      <c r="C118" s="24">
+        <v>2995</v>
+      </c>
+      <c r="D118" s="24">
+        <v>1246</v>
+      </c>
+      <c r="E118" s="24">
+        <v>3022</v>
+      </c>
+      <c r="F118" s="24">
+        <v>824</v>
+      </c>
+      <c r="G118" s="24">
+        <v>1639</v>
+      </c>
+      <c r="H118" s="24">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A119" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B119" s="22"/>
+      <c r="C119" s="22"/>
+      <c r="D119" s="22"/>
+      <c r="E119" s="22"/>
+      <c r="F119" s="22"/>
+      <c r="G119" s="22"/>
+      <c r="H119" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A120" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B120" s="22"/>
+      <c r="C120" s="22"/>
+      <c r="D120" s="22"/>
+      <c r="E120" s="22"/>
+      <c r="F120" s="22"/>
+      <c r="G120" s="22"/>
+      <c r="H120" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B121" s="24">
+        <v>57677</v>
+      </c>
+      <c r="C121" s="24">
+        <v>475489</v>
+      </c>
+      <c r="D121" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="24">
+        <v>448472</v>
+      </c>
+      <c r="F121" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121" s="24">
+        <v>448472</v>
+      </c>
+      <c r="H121" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A122" s="28"/>
-[...6 lines deleted...]
-      <c r="H122" s="27"/>
+      <c r="A122" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="24">
+        <v>448472</v>
+      </c>
+      <c r="D122" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="24">
+        <v>448472</v>
+      </c>
+      <c r="F122" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="24">
+        <v>448472</v>
+      </c>
+      <c r="H122" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A123" s="28"/>
-[...16 lines deleted...]
-      <c r="H124" s="27"/>
+      <c r="A123" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B123" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="24">
+        <v>27017</v>
+      </c>
+      <c r="D123" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G123" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H123" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A124" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B124" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="24">
+        <v>864477</v>
+      </c>
+      <c r="D124" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="24">
+        <v>864477</v>
+      </c>
+      <c r="F124" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124" s="24">
+        <v>864477</v>
+      </c>
+      <c r="H124" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A125" s="28"/>
-[...16 lines deleted...]
-      <c r="H126" s="27"/>
+      <c r="A125" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B125" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="24">
+        <v>864477</v>
+      </c>
+      <c r="D125" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="24">
+        <v>864477</v>
+      </c>
+      <c r="F125" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125" s="24">
+        <v>864477</v>
+      </c>
+      <c r="H125" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A126" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" s="24">
+        <v>4115</v>
+      </c>
+      <c r="D126" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="24">
+        <v>4852</v>
+      </c>
+      <c r="F126" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="24">
+        <v>4852</v>
+      </c>
+      <c r="H126" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A127" s="26"/>
-[...16 lines deleted...]
-      <c r="H128" s="27"/>
+      <c r="A127" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" s="24">
+        <v>4115</v>
+      </c>
+      <c r="D127" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="24">
+        <v>4852</v>
+      </c>
+      <c r="F127" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="24">
+        <v>4852</v>
+      </c>
+      <c r="H127" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A128" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B128" s="22"/>
+      <c r="C128" s="22"/>
+      <c r="D128" s="22"/>
+      <c r="E128" s="22"/>
+      <c r="F128" s="22"/>
+      <c r="G128" s="22"/>
+      <c r="H128" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A129" s="28"/>
-[...6 lines deleted...]
-      <c r="H129" s="27"/>
+      <c r="A129" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B129" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="23">
+        <v>303.60000000000002</v>
+      </c>
+      <c r="D129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H129" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A130" s="28"/>
-[...16 lines deleted...]
-      <c r="H131" s="29"/>
+      <c r="A130" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B130" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="23">
+        <v>303.60000000000002</v>
+      </c>
+      <c r="D130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A131" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="23">
+        <v>371.6</v>
+      </c>
+      <c r="D131" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="23">
+        <v>381.1</v>
+      </c>
+      <c r="F131" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131" s="23">
+        <v>370</v>
+      </c>
+      <c r="H131" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A132" s="28"/>
-[...16 lines deleted...]
-      <c r="H133" s="27"/>
+      <c r="A132" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B132" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="23">
+        <v>371.6</v>
+      </c>
+      <c r="D132" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="23">
+        <v>381.1</v>
+      </c>
+      <c r="F132" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132" s="23">
+        <v>370</v>
+      </c>
+      <c r="H132" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A133" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B133" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="24">
+        <v>2293</v>
+      </c>
+      <c r="D133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H133" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A134" s="28"/>
-[...16 lines deleted...]
-      <c r="H135" s="27"/>
+      <c r="A134" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="24">
+        <v>2293</v>
+      </c>
+      <c r="D134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H134" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A135" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="24">
+        <v>67</v>
+      </c>
+      <c r="D135" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="24">
+        <v>94</v>
+      </c>
+      <c r="F135" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135" s="24">
+        <v>94</v>
+      </c>
+      <c r="H135" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A136" s="28"/>
-[...6 lines deleted...]
-      <c r="H136" s="27"/>
+      <c r="A136" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G136" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H136" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A137" s="28"/>
-[...6 lines deleted...]
-      <c r="H137" s="27"/>
+      <c r="A137" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B137" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="24">
+        <v>67</v>
+      </c>
+      <c r="D137" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="24">
+        <v>67</v>
+      </c>
+      <c r="F137" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="24">
+        <v>67</v>
+      </c>
+      <c r="H137" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A138" s="28"/>
-[...6 lines deleted...]
-      <c r="H138" s="27"/>
+      <c r="A138" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B138" s="24">
+        <v>33093</v>
+      </c>
+      <c r="C138" s="24">
+        <v>143724</v>
+      </c>
+      <c r="D138" s="24">
+        <v>30222</v>
+      </c>
+      <c r="E138" s="24">
+        <v>121859</v>
+      </c>
+      <c r="F138" s="24">
+        <v>30222</v>
+      </c>
+      <c r="G138" s="24">
+        <v>121859</v>
+      </c>
+      <c r="H138" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A139" s="28"/>
-[...6 lines deleted...]
-      <c r="H139" s="27"/>
+      <c r="A139" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B139" s="24">
+        <v>26010</v>
+      </c>
+      <c r="C139" s="24">
+        <v>109471</v>
+      </c>
+      <c r="D139" s="24">
+        <v>26010</v>
+      </c>
+      <c r="E139" s="24">
+        <v>109471</v>
+      </c>
+      <c r="F139" s="24">
+        <v>26010</v>
+      </c>
+      <c r="G139" s="24">
+        <v>109471</v>
+      </c>
+      <c r="H139" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A140" s="28"/>
-[...6 lines deleted...]
-      <c r="H140" s="27"/>
+      <c r="A140" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" s="24">
+        <v>12388</v>
+      </c>
+      <c r="D140" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="24">
+        <v>12388</v>
+      </c>
+      <c r="F140" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140" s="24">
+        <v>12388</v>
+      </c>
+      <c r="H140" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A141" s="28"/>
-[...6 lines deleted...]
-      <c r="H141" s="27"/>
+      <c r="A141" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B141" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="24">
+        <v>9514</v>
+      </c>
+      <c r="D141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A142" s="26"/>
-[...6 lines deleted...]
-      <c r="H142" s="27"/>
+      <c r="A142" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B142" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="24">
+        <v>12351</v>
+      </c>
+      <c r="D142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H142" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A143" s="28"/>
-[...6 lines deleted...]
-      <c r="H143" s="30"/>
+      <c r="A143" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B143" s="22"/>
+      <c r="C143" s="22"/>
+      <c r="D143" s="22"/>
+      <c r="E143" s="22"/>
+      <c r="F143" s="22"/>
+      <c r="G143" s="22"/>
+      <c r="H143" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A144" s="28"/>
-[...6 lines deleted...]
-      <c r="H144" s="30"/>
+      <c r="A144" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B144" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="24">
+        <v>164444</v>
+      </c>
+      <c r="D144" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="24">
+        <v>162254</v>
+      </c>
+      <c r="F144" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H144" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A145" s="28"/>
-[...6 lines deleted...]
-      <c r="H145" s="30"/>
+      <c r="A145" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" s="24">
+        <v>164444</v>
+      </c>
+      <c r="D145" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="24">
+        <v>162254</v>
+      </c>
+      <c r="F145" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G145" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H145" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A146" s="28"/>
-[...6 lines deleted...]
-      <c r="H146" s="30"/>
+      <c r="A146" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B146" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="24">
+        <v>12853</v>
+      </c>
+      <c r="D146" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="24">
+        <v>13263</v>
+      </c>
+      <c r="F146" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146" s="24">
+        <v>13113</v>
+      </c>
+      <c r="H146" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A147" s="28"/>
-[...6 lines deleted...]
-      <c r="H147" s="30"/>
+      <c r="A147" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B147" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="24">
+        <v>12853</v>
+      </c>
+      <c r="D147" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="24">
+        <v>13263</v>
+      </c>
+      <c r="F147" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147" s="24">
+        <v>13113</v>
+      </c>
+      <c r="H147" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A148" s="28"/>
-[...6 lines deleted...]
-      <c r="H148" s="30"/>
+      <c r="A148" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B148" s="24">
+        <v>17567</v>
+      </c>
+      <c r="C148" s="24">
+        <v>150357</v>
+      </c>
+      <c r="D148" s="24">
+        <v>18380</v>
+      </c>
+      <c r="E148" s="24">
+        <v>145052</v>
+      </c>
+      <c r="F148" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148" s="24">
+        <v>31442</v>
+      </c>
+      <c r="H148" s="24">
+        <v>2709</v>
+      </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A149" s="28"/>
-[...6 lines deleted...]
-      <c r="H149" s="30"/>
+      <c r="A149" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B149" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="24">
+        <v>92089</v>
+      </c>
+      <c r="D149" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="24">
+        <v>91411</v>
+      </c>
+      <c r="F149" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149" s="24">
+        <v>21937</v>
+      </c>
+      <c r="H149" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A150" s="28"/>
-[...16 lines deleted...]
-      <c r="H151" s="30"/>
+      <c r="A150" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B150" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="24">
+        <v>58268</v>
+      </c>
+      <c r="D150" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="24">
+        <v>53641</v>
+      </c>
+      <c r="F150" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="24">
+        <v>9505</v>
+      </c>
+      <c r="H150" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A151" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B151" s="24">
+        <v>2362</v>
+      </c>
+      <c r="C151" s="24">
+        <v>30130</v>
+      </c>
+      <c r="D151" s="24">
+        <v>1856</v>
+      </c>
+      <c r="E151" s="24">
+        <v>30755</v>
+      </c>
+      <c r="F151" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G151" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H151" s="24">
+        <v>669</v>
+      </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A152" s="28"/>
-[...6 lines deleted...]
-      <c r="H152" s="27"/>
+      <c r="A152" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="24">
+        <v>28899</v>
+      </c>
+      <c r="D152" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="24">
+        <v>29482</v>
+      </c>
+      <c r="F152" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H152" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A153" s="26"/>
-[...26 lines deleted...]
-      <c r="H155" s="27"/>
+      <c r="A153" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B153" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="24">
+        <v>1231</v>
+      </c>
+      <c r="D153" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="24">
+        <v>1273</v>
+      </c>
+      <c r="F153" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G153" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H153" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A154" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B154" s="22"/>
+      <c r="C154" s="22"/>
+      <c r="D154" s="22"/>
+      <c r="E154" s="22"/>
+      <c r="F154" s="22"/>
+      <c r="G154" s="22"/>
+      <c r="H154" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A155" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B155" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" s="24">
+        <v>355</v>
+      </c>
+      <c r="D155" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="24">
+        <v>355</v>
+      </c>
+      <c r="F155" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155" s="24">
+        <v>355</v>
+      </c>
+      <c r="H155" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A156" s="26"/>
-[...16 lines deleted...]
-      <c r="H157" s="27"/>
+      <c r="A156" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B156" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" s="24">
+        <v>355</v>
+      </c>
+      <c r="D156" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="24">
+        <v>355</v>
+      </c>
+      <c r="F156" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156" s="24">
+        <v>355</v>
+      </c>
+      <c r="H156" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A157" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B157" s="22"/>
+      <c r="C157" s="22"/>
+      <c r="D157" s="22"/>
+      <c r="E157" s="22"/>
+      <c r="F157" s="22"/>
+      <c r="G157" s="22"/>
+      <c r="H157" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A158" s="28"/>
-[...6 lines deleted...]
-      <c r="H158" s="30"/>
+      <c r="A158" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B158" s="22"/>
+      <c r="C158" s="22"/>
+      <c r="D158" s="22"/>
+      <c r="E158" s="22"/>
+      <c r="F158" s="22"/>
+      <c r="G158" s="22"/>
+      <c r="H158" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A159" s="28"/>
-[...6 lines deleted...]
-      <c r="H159" s="30"/>
+      <c r="A159" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B159" s="24">
+        <v>12</v>
+      </c>
+      <c r="C159" s="24">
+        <v>41</v>
+      </c>
+      <c r="D159" s="24">
+        <v>18</v>
+      </c>
+      <c r="E159" s="24">
+        <v>68</v>
+      </c>
+      <c r="F159" s="24">
+        <v>18</v>
+      </c>
+      <c r="G159" s="24">
+        <v>41</v>
+      </c>
+      <c r="H159" s="24">
+        <v>1</v>
+      </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A160" s="28"/>
-[...6 lines deleted...]
-      <c r="H160" s="30"/>
+      <c r="A160" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B160" s="24">
+        <v>12</v>
+      </c>
+      <c r="C160" s="24">
+        <v>41</v>
+      </c>
+      <c r="D160" s="24">
+        <v>18</v>
+      </c>
+      <c r="E160" s="24">
+        <v>68</v>
+      </c>
+      <c r="F160" s="24">
+        <v>18</v>
+      </c>
+      <c r="G160" s="24">
+        <v>41</v>
+      </c>
+      <c r="H160" s="24">
+        <v>1</v>
+      </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A161" s="28"/>
-[...6 lines deleted...]
-      <c r="H161" s="30"/>
+      <c r="A161" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" s="24">
+        <v>403</v>
+      </c>
+      <c r="C161" s="24">
+        <v>2948</v>
+      </c>
+      <c r="D161" s="24">
+        <v>225</v>
+      </c>
+      <c r="E161" s="24">
+        <v>2572</v>
+      </c>
+      <c r="F161" s="24">
+        <v>16</v>
+      </c>
+      <c r="G161" s="24">
+        <v>324</v>
+      </c>
+      <c r="H161" s="24">
+        <v>2562</v>
+      </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A162" s="26"/>
-[...26 lines deleted...]
-      <c r="H164" s="27"/>
+      <c r="A162" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B162" s="24">
+        <v>403</v>
+      </c>
+      <c r="C162" s="24">
+        <v>2948</v>
+      </c>
+      <c r="D162" s="24">
+        <v>225</v>
+      </c>
+      <c r="E162" s="24">
+        <v>2572</v>
+      </c>
+      <c r="F162" s="24">
+        <v>16</v>
+      </c>
+      <c r="G162" s="24">
+        <v>324</v>
+      </c>
+      <c r="H162" s="24">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A163" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B163" s="22"/>
+      <c r="C163" s="22"/>
+      <c r="D163" s="22"/>
+      <c r="E163" s="22"/>
+      <c r="F163" s="22"/>
+      <c r="G163" s="22"/>
+      <c r="H163" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A164" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B164" s="22"/>
+      <c r="C164" s="22"/>
+      <c r="D164" s="22"/>
+      <c r="E164" s="22"/>
+      <c r="F164" s="22"/>
+      <c r="G164" s="22"/>
+      <c r="H164" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A165" s="26"/>
-[...6 lines deleted...]
-      <c r="H165" s="27"/>
+      <c r="A165" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B165" s="22"/>
+      <c r="C165" s="22"/>
+      <c r="D165" s="22"/>
+      <c r="E165" s="22"/>
+      <c r="F165" s="22"/>
+      <c r="G165" s="22"/>
+      <c r="H165" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A166" s="26"/>
-[...26 lines deleted...]
-      <c r="H168" s="27"/>
+      <c r="A166" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B166" s="22"/>
+      <c r="C166" s="22"/>
+      <c r="D166" s="22"/>
+      <c r="E166" s="22"/>
+      <c r="F166" s="22"/>
+      <c r="G166" s="22"/>
+      <c r="H166" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A167" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B167" s="22"/>
+      <c r="C167" s="22"/>
+      <c r="D167" s="22"/>
+      <c r="E167" s="22"/>
+      <c r="F167" s="22"/>
+      <c r="G167" s="22"/>
+      <c r="H167" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A168" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B168" s="22"/>
+      <c r="C168" s="22"/>
+      <c r="D168" s="22"/>
+      <c r="E168" s="22"/>
+      <c r="F168" s="22"/>
+      <c r="G168" s="22"/>
+      <c r="H168" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A169" s="28"/>
-[...6 lines deleted...]
-      <c r="H169" s="27"/>
+      <c r="A169" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B169" s="23">
+        <v>557013.69999999995</v>
+      </c>
+      <c r="C169" s="23">
+        <v>4857140.4000000004</v>
+      </c>
+      <c r="D169" s="23">
+        <v>342448.7</v>
+      </c>
+      <c r="E169" s="23">
+        <v>3074948.2</v>
+      </c>
+      <c r="F169" s="23">
+        <v>342448.7</v>
+      </c>
+      <c r="G169" s="23">
+        <v>3063181.5</v>
+      </c>
+      <c r="H169" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A170" s="28"/>
-[...6 lines deleted...]
-      <c r="H170" s="27"/>
+      <c r="A170" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B170" s="23">
+        <v>267643.5</v>
+      </c>
+      <c r="C170" s="23">
+        <v>2628753.5</v>
+      </c>
+      <c r="D170" s="23">
+        <v>247213.2</v>
+      </c>
+      <c r="E170" s="23">
+        <v>2370512.2000000002</v>
+      </c>
+      <c r="F170" s="23">
+        <v>247213.2</v>
+      </c>
+      <c r="G170" s="23">
+        <v>2370512.2000000002</v>
+      </c>
+      <c r="H170" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A171" s="28"/>
-[...36 lines deleted...]
-      <c r="H174" s="27"/>
+      <c r="A171" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B171" s="23">
+        <v>15201</v>
+      </c>
+      <c r="C171" s="23">
+        <v>168511.5</v>
+      </c>
+      <c r="D171" s="23">
+        <v>12735</v>
+      </c>
+      <c r="E171" s="23">
+        <v>130592.9</v>
+      </c>
+      <c r="F171" s="23">
+        <v>12735</v>
+      </c>
+      <c r="G171" s="23">
+        <v>130592.9</v>
+      </c>
+      <c r="H171" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B172" s="23">
+        <v>274169.2</v>
+      </c>
+      <c r="C172" s="23">
+        <v>2059875.4</v>
+      </c>
+      <c r="D172" s="23">
+        <v>82500.5</v>
+      </c>
+      <c r="E172" s="23">
+        <v>573843.1</v>
+      </c>
+      <c r="F172" s="23">
+        <v>82500.5</v>
+      </c>
+      <c r="G172" s="23">
+        <v>562076.4</v>
+      </c>
+      <c r="H172" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A173" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B173" s="23">
+        <v>112.2</v>
+      </c>
+      <c r="C173" s="23">
+        <v>3090</v>
+      </c>
+      <c r="D173" s="23">
+        <v>100.1</v>
+      </c>
+      <c r="E173" s="23">
+        <v>2745.6</v>
+      </c>
+      <c r="F173" s="23">
+        <v>100.1</v>
+      </c>
+      <c r="G173" s="23">
+        <v>2745.6</v>
+      </c>
+      <c r="H173" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B174" s="23">
+        <v>82.1</v>
+      </c>
+      <c r="C174" s="23">
+        <v>2001.7</v>
+      </c>
+      <c r="D174" s="23">
+        <v>75.7</v>
+      </c>
+      <c r="E174" s="23">
+        <v>1841.8</v>
+      </c>
+      <c r="F174" s="23">
+        <v>75.7</v>
+      </c>
+      <c r="G174" s="23">
+        <v>1841.8</v>
+      </c>
+      <c r="H174" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="175" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="28"/>
-[...6 lines deleted...]
-      <c r="H175" s="27"/>
+      <c r="A175" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B175" s="23">
+        <v>5.5</v>
+      </c>
+      <c r="C175" s="23">
+        <v>338.3</v>
+      </c>
+      <c r="D175" s="23">
+        <v>4</v>
+      </c>
+      <c r="E175" s="23">
+        <v>290.3</v>
+      </c>
+      <c r="F175" s="23">
+        <v>4</v>
+      </c>
+      <c r="G175" s="23">
+        <v>290.3</v>
+      </c>
+      <c r="H175" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="176" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="28"/>
-[...6 lines deleted...]
-      <c r="H176" s="27"/>
+      <c r="A176" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B176" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="C176" s="23">
+        <v>100.9</v>
+      </c>
+      <c r="D176" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="23">
+        <v>63.9</v>
+      </c>
+      <c r="F176" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G176" s="23">
+        <v>63.9</v>
+      </c>
+      <c r="H176" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="28"/>
-[...29 lines deleted...]
-    <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="A177" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B177" s="23">
+        <v>13</v>
+      </c>
+      <c r="C177" s="23">
+        <v>386.4</v>
+      </c>
+      <c r="D177" s="23">
+        <v>11.3</v>
+      </c>
+      <c r="E177" s="23">
+        <v>344.1</v>
+      </c>
+      <c r="F177" s="23">
+        <v>11.3</v>
+      </c>
+      <c r="G177" s="23">
+        <v>344.1</v>
+      </c>
+      <c r="H177" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B178" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" s="23">
+        <v>5.2</v>
+      </c>
+      <c r="D178" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" s="23">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F178" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G178" s="23">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H178" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B179" s="23">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C179" s="23">
+        <v>112.7</v>
+      </c>
+      <c r="D179" s="23">
+        <v>7.1</v>
+      </c>
+      <c r="E179" s="23">
+        <v>97.9</v>
+      </c>
+      <c r="F179" s="23">
+        <v>7.1</v>
+      </c>
+      <c r="G179" s="23">
+        <v>97.9</v>
+      </c>
+      <c r="H179" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B180" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" s="23">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="D180" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="23">
+        <v>103</v>
+      </c>
+      <c r="F180" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180" s="23">
+        <v>103</v>
+      </c>
+      <c r="H180" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B181" s="44"/>
+      <c r="C181" s="44"/>
+      <c r="D181" s="44"/>
+      <c r="E181" s="44"/>
+      <c r="F181" s="44"/>
+      <c r="G181" s="44"/>
+      <c r="H181" s="44"/>
+    </row>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="A181:H181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="46" t="s">
         <v>106</v>
       </c>
-      <c r="B3" s="43"/>
-[...5 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="47"/>
+      <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45"/>
-[...2 lines deleted...]
-      <c r="F5" s="45" t="s">
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="45"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="49" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="45"/>
-      <c r="D6" s="45" t="s">
+      <c r="C6" s="48"/>
+      <c r="D6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="45"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="44"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="26"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="26"/>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="26"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
@@ -41545,58 +43986,58 @@
       <c r="F176" s="29"/>
       <c r="G176" s="29"/>
       <c r="H176" s="27"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="28"/>
       <c r="B177" s="29"/>
       <c r="C177" s="29"/>
       <c r="D177" s="29"/>
       <c r="E177" s="29"/>
       <c r="F177" s="29"/>
       <c r="G177" s="29"/>
       <c r="H177" s="27"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="28"/>
       <c r="B178" s="27"/>
       <c r="C178" s="29"/>
       <c r="D178" s="27"/>
       <c r="E178" s="29"/>
       <c r="F178" s="27"/>
       <c r="G178" s="29"/>
       <c r="H178" s="27"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="41"/>
-[...6 lines deleted...]
-      <c r="H179" s="41"/>
+      <c r="A179" s="44"/>
+      <c r="B179" s="44"/>
+      <c r="C179" s="44"/>
+      <c r="D179" s="44"/>
+      <c r="E179" s="44"/>
+      <c r="F179" s="44"/>
+      <c r="G179" s="44"/>
+      <c r="H179" s="44"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>