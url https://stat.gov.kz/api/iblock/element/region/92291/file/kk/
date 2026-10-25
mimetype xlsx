--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -16,74 +16,74 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\14\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92300FB3-3A32-4710-9524-5BBDE573EE35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A9CA216-1ACF-4883-AA7C-CF6076421646}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5707" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6388" uniqueCount="114">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -37848,52 +37848,52 @@
     <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A181:H181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:H209"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView topLeftCell="A175" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:I181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="45"/>
@@ -42165,54 +42165,54 @@
     <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="209" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A181:H181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:H208"/>
+  <dimension ref="A1:I208"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="45"/>
@@ -42276,1801 +42276,4242 @@
       <c r="H6" s="50"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="47"/>
       <c r="B7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="51"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="26"/>
-[...6 lines deleted...]
-      <c r="H8" s="27"/>
+      <c r="A8" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="26"/>
-[...6 lines deleted...]
-      <c r="H9" s="27"/>
+      <c r="A9" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A10" s="26"/>
-[...6 lines deleted...]
-      <c r="H10" s="27"/>
+      <c r="A10" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="26"/>
-[...6 lines deleted...]
-      <c r="H11" s="27"/>
+      <c r="A11" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="28"/>
-[...6 lines deleted...]
-      <c r="H12" s="27"/>
+      <c r="A12" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="23">
+        <v>298</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A13" s="28"/>
-[...6 lines deleted...]
-      <c r="H13" s="27"/>
+      <c r="A13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="23">
+        <v>298</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="28"/>
-[...6 lines deleted...]
-      <c r="H14" s="29"/>
+      <c r="A14" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="23">
+        <v>16</v>
+      </c>
+      <c r="C14" s="23">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="D14" s="23">
+        <v>8</v>
+      </c>
+      <c r="E14" s="23">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="23">
+        <v>57.5</v>
+      </c>
+      <c r="H14" s="23">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A15" s="28"/>
-[...6 lines deleted...]
-      <c r="H15" s="27"/>
+      <c r="A15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="23">
+        <v>65</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A16" s="28"/>
-[...6 lines deleted...]
-      <c r="H16" s="27"/>
+      <c r="A16" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="23">
+        <v>28.2</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="23">
+        <v>28.4</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="23">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A17" s="28"/>
-[...16 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="A17" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="23">
+        <v>53.5</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="23">
+        <v>53.2</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="23">
+        <v>53.2</v>
+      </c>
+      <c r="H17" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="23">
+        <v>3.6</v>
+      </c>
+      <c r="C18" s="23">
+        <v>30.4</v>
+      </c>
+      <c r="D18" s="23">
+        <v>2</v>
+      </c>
+      <c r="E18" s="23">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="23">
+        <v>12.5</v>
+      </c>
+      <c r="H18" s="23">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A19" s="28"/>
-[...6 lines deleted...]
-      <c r="H19" s="27"/>
+      <c r="A19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="23">
+        <v>12.9</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A20" s="28"/>
-[...6 lines deleted...]
-      <c r="H20" s="27"/>
+      <c r="A20" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="23">
+        <v>5</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A21" s="28"/>
-[...6 lines deleted...]
-      <c r="H21" s="27"/>
+      <c r="A21" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="23">
+        <v>12.5</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="23">
+        <v>12.5</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="23">
+        <v>12.5</v>
+      </c>
+      <c r="H21" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A22" s="28"/>
-[...6 lines deleted...]
-      <c r="H22" s="27"/>
+      <c r="A22" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="23">
+        <v>160.9</v>
+      </c>
+      <c r="C22" s="23">
+        <v>1328.3</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="28"/>
-[...6 lines deleted...]
-      <c r="H23" s="27"/>
+      <c r="A23" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="23">
+        <v>260.2</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A24" s="28"/>
-[...6 lines deleted...]
-      <c r="H24" s="27"/>
+      <c r="A24" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="23">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A25" s="28"/>
-[...16 lines deleted...]
-      <c r="H26" s="29"/>
+      <c r="A25" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="23">
+        <v>921.4</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="23">
+        <v>110.5</v>
+      </c>
+      <c r="C26" s="23">
+        <v>798.7</v>
+      </c>
+      <c r="D26" s="23">
+        <v>110.5</v>
+      </c>
+      <c r="E26" s="23">
+        <v>762.7</v>
+      </c>
+      <c r="F26" s="23">
+        <v>110.5</v>
+      </c>
+      <c r="G26" s="23">
+        <v>743.1</v>
+      </c>
+      <c r="H26" s="23">
+        <v>726.4</v>
+      </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A27" s="28"/>
-[...6 lines deleted...]
-      <c r="H27" s="27"/>
+      <c r="A27" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="23">
+        <v>708</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="23">
+        <v>672</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="23">
+        <v>672</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A28" s="28"/>
-[...6 lines deleted...]
-      <c r="H28" s="29"/>
+      <c r="A28" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="23">
+        <v>5.5</v>
+      </c>
+      <c r="C28" s="23">
+        <v>90.7</v>
+      </c>
+      <c r="D28" s="23">
+        <v>5.5</v>
+      </c>
+      <c r="E28" s="23">
+        <v>90.7</v>
+      </c>
+      <c r="F28" s="23">
+        <v>5.5</v>
+      </c>
+      <c r="G28" s="23">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A29" s="28"/>
-[...16 lines deleted...]
-      <c r="H30" s="27"/>
+      <c r="A29" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A30" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="23">
+        <v>7</v>
+      </c>
+      <c r="C30" s="23">
+        <v>59</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A31" s="28"/>
-[...6 lines deleted...]
-      <c r="H31" s="27"/>
+      <c r="A31" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="23">
+        <v>55.2</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="28"/>
-[...16 lines deleted...]
-      <c r="H33" s="27"/>
+      <c r="A32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="23">
+        <v>5.3</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="23">
+        <v>6.6</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="28"/>
-[...6 lines deleted...]
-      <c r="H34" s="27"/>
+      <c r="A34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A35" s="28"/>
-[...16 lines deleted...]
-      <c r="H36" s="27"/>
+      <c r="A35" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="23">
+        <v>1.6</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="23">
+        <v>6.6</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="23">
+        <v>406.7</v>
+      </c>
+      <c r="C36" s="23">
+        <v>3246.8</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A37" s="28"/>
-[...6 lines deleted...]
-      <c r="H37" s="27"/>
+      <c r="A37" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="23">
+        <v>2264</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A38" s="28"/>
-[...16 lines deleted...]
-      <c r="H39" s="27"/>
+      <c r="A38" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="23">
+        <v>982.8</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A39" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="23">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="C39" s="23">
+        <v>138.6</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="23">
+        <v>35.6</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="23">
+        <v>34.9</v>
+      </c>
+      <c r="H39" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A40" s="28"/>
-[...6 lines deleted...]
-      <c r="H40" s="27"/>
+      <c r="A40" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A41" s="28"/>
-[...6 lines deleted...]
-      <c r="H41" s="27"/>
+      <c r="A41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="23">
+        <v>100</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A42" s="28"/>
-[...16 lines deleted...]
-      <c r="H43" s="27"/>
+      <c r="A42" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="23">
+        <v>33.5</v>
+      </c>
+      <c r="D42" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="23">
+        <v>35.6</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="23">
+        <v>34.9</v>
+      </c>
+      <c r="H42" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A43" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="23">
+        <v>9.9</v>
+      </c>
+      <c r="C43" s="23">
+        <v>70.2</v>
+      </c>
+      <c r="D43" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="23">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="23">
+        <v>17.7</v>
+      </c>
+      <c r="H43" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A44" s="28"/>
-[...6 lines deleted...]
-      <c r="H44" s="27"/>
+      <c r="A44" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="23">
+        <v>2.6</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A45" s="28"/>
-[...6 lines deleted...]
-      <c r="H45" s="27"/>
+      <c r="A45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="23">
+        <v>50.6</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A46" s="26"/>
-[...6 lines deleted...]
-      <c r="H46" s="27"/>
+      <c r="A46" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="23">
+        <v>17</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="23">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="23">
+        <v>17.7</v>
+      </c>
+      <c r="H46" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A47" s="28"/>
-[...16 lines deleted...]
-      <c r="H48" s="29"/>
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="22"/>
+      <c r="C47" s="22"/>
+      <c r="D47" s="22"/>
+      <c r="E47" s="22"/>
+      <c r="F47" s="22"/>
+      <c r="G47" s="22"/>
+      <c r="H47" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="23">
+        <v>240.2</v>
+      </c>
+      <c r="D48" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="23">
+        <v>240.2</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="23">
+        <v>240.2</v>
+      </c>
+      <c r="H48" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A49" s="28"/>
-[...6 lines deleted...]
-      <c r="H49" s="27"/>
+      <c r="A49" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="23">
+        <v>240.2</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="23">
+        <v>240.2</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="23">
+        <v>240.2</v>
+      </c>
+      <c r="H49" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A50" s="28"/>
-[...6 lines deleted...]
-      <c r="H50" s="27"/>
+      <c r="A50" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="23">
+        <v>472</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="23">
+        <v>9.5</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="23">
+        <v>9.5</v>
+      </c>
+      <c r="H50" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A51" s="28"/>
-[...6 lines deleted...]
-      <c r="H51" s="29"/>
+      <c r="A51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="23">
+        <v>472</v>
+      </c>
+      <c r="D51" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="23">
+        <v>9.5</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="23">
+        <v>9.5</v>
+      </c>
+      <c r="H51" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A52" s="28"/>
-[...6 lines deleted...]
-      <c r="H52" s="29"/>
+      <c r="A52" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="23">
+        <v>31.7</v>
+      </c>
+      <c r="C52" s="23">
+        <v>160.5</v>
+      </c>
+      <c r="D52" s="23">
+        <v>25</v>
+      </c>
+      <c r="E52" s="23">
+        <v>139.5</v>
+      </c>
+      <c r="F52" s="23">
+        <v>25</v>
+      </c>
+      <c r="G52" s="23">
+        <v>139.5</v>
+      </c>
+      <c r="H52" s="23">
+        <v>7.2</v>
+      </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A53" s="28"/>
-[...16 lines deleted...]
-      <c r="H54" s="27"/>
+      <c r="A53" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="23">
+        <v>31.7</v>
+      </c>
+      <c r="C53" s="23">
+        <v>160.5</v>
+      </c>
+      <c r="D53" s="23">
+        <v>25</v>
+      </c>
+      <c r="E53" s="23">
+        <v>139.5</v>
+      </c>
+      <c r="F53" s="23">
+        <v>25</v>
+      </c>
+      <c r="G53" s="23">
+        <v>139.5</v>
+      </c>
+      <c r="H53" s="23">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="23">
+        <v>79.2</v>
+      </c>
+      <c r="C54" s="23">
+        <v>532.4</v>
+      </c>
+      <c r="D54" s="23">
+        <v>37</v>
+      </c>
+      <c r="E54" s="23">
+        <v>275.2</v>
+      </c>
+      <c r="F54" s="23">
+        <v>37</v>
+      </c>
+      <c r="G54" s="23">
+        <v>275.2</v>
+      </c>
+      <c r="H54" s="23">
+        <v>36.799999999999997</v>
+      </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A55" s="28"/>
-[...6 lines deleted...]
-      <c r="H55" s="27"/>
+      <c r="A55" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B55" s="23">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="C55" s="23">
+        <v>274.60000000000002</v>
+      </c>
+      <c r="D55" s="23">
+        <v>37</v>
+      </c>
+      <c r="E55" s="23">
+        <v>275.2</v>
+      </c>
+      <c r="F55" s="23">
+        <v>37</v>
+      </c>
+      <c r="G55" s="23">
+        <v>275.2</v>
+      </c>
+      <c r="H55" s="23">
+        <v>36.799999999999997</v>
+      </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A56" s="28"/>
-[...6 lines deleted...]
-      <c r="H56" s="27"/>
+      <c r="A56" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="23">
+        <v>89</v>
+      </c>
+      <c r="D56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A57" s="28"/>
-[...6 lines deleted...]
-      <c r="H57" s="27"/>
+      <c r="A57" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="23">
+        <v>25.5</v>
+      </c>
+      <c r="D57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H57" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A58" s="28"/>
-[...6 lines deleted...]
-      <c r="H58" s="29"/>
+      <c r="A58" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" s="23">
+        <v>76.8</v>
+      </c>
+      <c r="D58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G58" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H58" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A59" s="28"/>
-[...6 lines deleted...]
-      <c r="H59" s="27"/>
+      <c r="A59" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="23">
+        <v>66.5</v>
+      </c>
+      <c r="D59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A60" s="28"/>
-[...6 lines deleted...]
-      <c r="H60" s="29"/>
+      <c r="A60" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="23">
+        <v>16.8</v>
+      </c>
+      <c r="C60" s="23">
+        <v>102.4</v>
+      </c>
+      <c r="D60" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="23">
+        <v>14.9</v>
+      </c>
+      <c r="F60" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="23">
+        <v>5.6</v>
+      </c>
+      <c r="H60" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A61" s="26"/>
-[...6 lines deleted...]
-      <c r="H61" s="27"/>
+      <c r="A61" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="23">
+        <v>60.1</v>
+      </c>
+      <c r="D61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H61" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A62" s="26"/>
-[...6 lines deleted...]
-      <c r="H62" s="27"/>
+      <c r="A62" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="23">
+        <v>42.3</v>
+      </c>
+      <c r="D62" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="23">
+        <v>14.9</v>
+      </c>
+      <c r="F62" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62" s="23">
+        <v>5.6</v>
+      </c>
+      <c r="H62" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A63" s="28"/>
-[...6 lines deleted...]
-      <c r="H63" s="27"/>
+      <c r="A63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="22"/>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="22"/>
+      <c r="F63" s="22"/>
+      <c r="G63" s="22"/>
+      <c r="H63" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A64" s="28"/>
-[...16 lines deleted...]
-      <c r="H65" s="30"/>
+      <c r="A64" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="22"/>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="22"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="22"/>
+      <c r="H64" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="24">
+        <v>27</v>
+      </c>
+      <c r="D65" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="24">
+        <v>27</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G65" s="24">
+        <v>27</v>
+      </c>
+      <c r="H65" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A66" s="28"/>
-[...16 lines deleted...]
-      <c r="H67" s="30"/>
+      <c r="A66" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="24">
+        <v>27</v>
+      </c>
+      <c r="D66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" s="24">
+        <v>27</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G66" s="24">
+        <v>27</v>
+      </c>
+      <c r="H66" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A67" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" s="24">
+        <v>1728</v>
+      </c>
+      <c r="C67" s="24">
+        <v>8821</v>
+      </c>
+      <c r="D67" s="24">
+        <v>1688</v>
+      </c>
+      <c r="E67" s="24">
+        <v>8846</v>
+      </c>
+      <c r="F67" s="24">
+        <v>1688</v>
+      </c>
+      <c r="G67" s="24">
+        <v>8846</v>
+      </c>
+      <c r="H67" s="24">
+        <v>106</v>
+      </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A68" s="28"/>
-[...16 lines deleted...]
-      <c r="H69" s="30"/>
+      <c r="A68" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" s="24">
+        <v>1728</v>
+      </c>
+      <c r="C68" s="24">
+        <v>8821</v>
+      </c>
+      <c r="D68" s="24">
+        <v>1688</v>
+      </c>
+      <c r="E68" s="24">
+        <v>8846</v>
+      </c>
+      <c r="F68" s="24">
+        <v>1688</v>
+      </c>
+      <c r="G68" s="24">
+        <v>8846</v>
+      </c>
+      <c r="H68" s="24">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B69" s="24">
+        <v>230</v>
+      </c>
+      <c r="C69" s="24">
+        <v>3641</v>
+      </c>
+      <c r="D69" s="24">
+        <v>283</v>
+      </c>
+      <c r="E69" s="24">
+        <v>3123</v>
+      </c>
+      <c r="F69" s="24">
+        <v>109</v>
+      </c>
+      <c r="G69" s="24">
+        <v>1945</v>
+      </c>
+      <c r="H69" s="24">
+        <v>1214</v>
+      </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A70" s="28"/>
-[...6 lines deleted...]
-      <c r="H70" s="30"/>
+      <c r="A70" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B70" s="24">
+        <v>4</v>
+      </c>
+      <c r="C70" s="24">
+        <v>110</v>
+      </c>
+      <c r="D70" s="24">
+        <v>4</v>
+      </c>
+      <c r="E70" s="24">
+        <v>110</v>
+      </c>
+      <c r="F70" s="24">
+        <v>4</v>
+      </c>
+      <c r="G70" s="24">
+        <v>32</v>
+      </c>
+      <c r="H70" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A71" s="28"/>
-[...6 lines deleted...]
-      <c r="H71" s="30"/>
+      <c r="A71" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="24">
+        <v>226</v>
+      </c>
+      <c r="C71" s="24">
+        <v>2481</v>
+      </c>
+      <c r="D71" s="24">
+        <v>279</v>
+      </c>
+      <c r="E71" s="24">
+        <v>2078</v>
+      </c>
+      <c r="F71" s="24">
+        <v>105</v>
+      </c>
+      <c r="G71" s="24">
+        <v>998</v>
+      </c>
+      <c r="H71" s="24">
+        <v>1214</v>
+      </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A72" s="28"/>
-[...16 lines deleted...]
-      <c r="H73" s="27"/>
+      <c r="A72" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="24">
+        <v>1050</v>
+      </c>
+      <c r="D72" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="24">
+        <v>935</v>
+      </c>
+      <c r="F72" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" s="24">
+        <v>915</v>
+      </c>
+      <c r="H72" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73" s="24">
+        <v>15272</v>
+      </c>
+      <c r="C73" s="24">
+        <v>214885</v>
+      </c>
+      <c r="D73" s="24">
+        <v>12992</v>
+      </c>
+      <c r="E73" s="24">
+        <v>165267</v>
+      </c>
+      <c r="F73" s="24">
+        <v>10628</v>
+      </c>
+      <c r="G73" s="24">
+        <v>119200</v>
+      </c>
+      <c r="H73" s="24">
+        <v>6616</v>
+      </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A74" s="28"/>
-[...6 lines deleted...]
-      <c r="H74" s="27"/>
+      <c r="A74" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B74" s="24">
+        <v>8275</v>
+      </c>
+      <c r="C74" s="24">
+        <v>100366</v>
+      </c>
+      <c r="D74" s="24">
+        <v>2940</v>
+      </c>
+      <c r="E74" s="24">
+        <v>60167</v>
+      </c>
+      <c r="F74" s="24">
+        <v>1231</v>
+      </c>
+      <c r="G74" s="24">
+        <v>36662</v>
+      </c>
+      <c r="H74" s="24">
+        <v>5447</v>
+      </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A75" s="28"/>
-[...6 lines deleted...]
-      <c r="H75" s="27"/>
+      <c r="A75" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B75" s="24">
+        <v>4897</v>
+      </c>
+      <c r="C75" s="24">
+        <v>82813</v>
+      </c>
+      <c r="D75" s="24">
+        <v>8588</v>
+      </c>
+      <c r="E75" s="24">
+        <v>82681</v>
+      </c>
+      <c r="F75" s="24">
+        <v>8588</v>
+      </c>
+      <c r="G75" s="24">
+        <v>68329</v>
+      </c>
+      <c r="H75" s="24">
+        <v>1169</v>
+      </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A76" s="28"/>
-[...6 lines deleted...]
-      <c r="H76" s="30"/>
+      <c r="A76" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B76" s="24">
+        <v>2100</v>
+      </c>
+      <c r="C76" s="24">
+        <v>31706</v>
+      </c>
+      <c r="D76" s="24">
+        <v>1464</v>
+      </c>
+      <c r="E76" s="24">
+        <v>22419</v>
+      </c>
+      <c r="F76" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="24">
+        <v>14209</v>
+      </c>
+      <c r="H76" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A77" s="28"/>
-[...6 lines deleted...]
-      <c r="H77" s="30"/>
+      <c r="A77" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H77" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A78" s="28"/>
-[...16 lines deleted...]
-      <c r="H79" s="30"/>
+      <c r="A78" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A79" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B79" s="24">
+        <v>5674</v>
+      </c>
+      <c r="C79" s="24">
+        <v>49116</v>
+      </c>
+      <c r="D79" s="24">
+        <v>5243</v>
+      </c>
+      <c r="E79" s="24">
+        <v>47930</v>
+      </c>
+      <c r="F79" s="24">
+        <v>4771</v>
+      </c>
+      <c r="G79" s="24">
+        <v>34457</v>
+      </c>
+      <c r="H79" s="24">
+        <v>1940</v>
+      </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A80" s="28"/>
-[...6 lines deleted...]
-      <c r="H80" s="30"/>
+      <c r="A80" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B80" s="24">
+        <v>5038</v>
+      </c>
+      <c r="C80" s="24">
+        <v>39829</v>
+      </c>
+      <c r="D80" s="24">
+        <v>4607</v>
+      </c>
+      <c r="E80" s="24">
+        <v>38643</v>
+      </c>
+      <c r="F80" s="24">
+        <v>4537</v>
+      </c>
+      <c r="G80" s="24">
+        <v>30654</v>
+      </c>
+      <c r="H80" s="24">
+        <v>1940</v>
+      </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A81" s="28"/>
-[...16 lines deleted...]
-      <c r="H82" s="27"/>
+      <c r="A81" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="24">
+        <v>636</v>
+      </c>
+      <c r="C81" s="24">
+        <v>9287</v>
+      </c>
+      <c r="D81" s="24">
+        <v>636</v>
+      </c>
+      <c r="E81" s="24">
+        <v>9287</v>
+      </c>
+      <c r="F81" s="24">
+        <v>234</v>
+      </c>
+      <c r="G81" s="24">
+        <v>3803</v>
+      </c>
+      <c r="H81" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A82" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B82" s="24">
+        <v>1685</v>
+      </c>
+      <c r="C82" s="24">
+        <v>15698</v>
+      </c>
+      <c r="D82" s="24">
+        <v>1681</v>
+      </c>
+      <c r="E82" s="24">
+        <v>15728</v>
+      </c>
+      <c r="F82" s="24">
+        <v>1681</v>
+      </c>
+      <c r="G82" s="24">
+        <v>15728</v>
+      </c>
+      <c r="H82" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A83" s="28"/>
-[...6 lines deleted...]
-      <c r="H83" s="30"/>
+      <c r="A83" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B83" s="24">
+        <v>1558</v>
+      </c>
+      <c r="C83" s="24">
+        <v>14452</v>
+      </c>
+      <c r="D83" s="24">
+        <v>1554</v>
+      </c>
+      <c r="E83" s="24">
+        <v>14482</v>
+      </c>
+      <c r="F83" s="24">
+        <v>1554</v>
+      </c>
+      <c r="G83" s="24">
+        <v>14482</v>
+      </c>
+      <c r="H83" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A84" s="28"/>
-[...16 lines deleted...]
-      <c r="H85" s="27"/>
+      <c r="A84" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B84" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="24">
+        <v>1246</v>
+      </c>
+      <c r="D84" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="24">
+        <v>1246</v>
+      </c>
+      <c r="F84" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84" s="24">
+        <v>1246</v>
+      </c>
+      <c r="H84" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A85" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B85" s="24">
+        <v>146</v>
+      </c>
+      <c r="C85" s="24">
+        <v>1323</v>
+      </c>
+      <c r="D85" s="24">
+        <v>157</v>
+      </c>
+      <c r="E85" s="24">
+        <v>1180</v>
+      </c>
+      <c r="F85" s="24">
+        <v>157</v>
+      </c>
+      <c r="G85" s="24">
+        <v>1180</v>
+      </c>
+      <c r="H85" s="24">
+        <v>312</v>
+      </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A86" s="28"/>
-[...6 lines deleted...]
-      <c r="H86" s="27"/>
+      <c r="A86" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86" s="24">
+        <v>135</v>
+      </c>
+      <c r="C86" s="24">
+        <v>1215</v>
+      </c>
+      <c r="D86" s="24">
+        <v>148</v>
+      </c>
+      <c r="E86" s="24">
+        <v>1079</v>
+      </c>
+      <c r="F86" s="24">
+        <v>148</v>
+      </c>
+      <c r="G86" s="24">
+        <v>1079</v>
+      </c>
+      <c r="H86" s="24">
+        <v>281</v>
+      </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A87" s="28"/>
-[...16 lines deleted...]
-      <c r="H88" s="30"/>
+      <c r="A87" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="24">
+        <v>108</v>
+      </c>
+      <c r="D87" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="24">
+        <v>101</v>
+      </c>
+      <c r="F87" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87" s="24">
+        <v>101</v>
+      </c>
+      <c r="H87" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A88" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B88" s="24">
+        <v>6749</v>
+      </c>
+      <c r="C88" s="24">
+        <v>41299</v>
+      </c>
+      <c r="D88" s="24">
+        <v>5604</v>
+      </c>
+      <c r="E88" s="24">
+        <v>41826</v>
+      </c>
+      <c r="F88" s="24">
+        <v>5468</v>
+      </c>
+      <c r="G88" s="24">
+        <v>40334</v>
+      </c>
+      <c r="H88" s="24">
+        <v>2423</v>
+      </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A89" s="28"/>
-[...6 lines deleted...]
-      <c r="H89" s="27"/>
+      <c r="A89" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B89" s="24">
+        <v>6691</v>
+      </c>
+      <c r="C89" s="24">
+        <v>40781</v>
+      </c>
+      <c r="D89" s="24">
+        <v>5604</v>
+      </c>
+      <c r="E89" s="24">
+        <v>41826</v>
+      </c>
+      <c r="F89" s="24">
+        <v>5468</v>
+      </c>
+      <c r="G89" s="24">
+        <v>40334</v>
+      </c>
+      <c r="H89" s="24">
+        <v>2423</v>
+      </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A90" s="28"/>
-[...6 lines deleted...]
-      <c r="H90" s="30"/>
+      <c r="A90" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B90" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="24">
+        <v>518</v>
+      </c>
+      <c r="D90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H90" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A91" s="28"/>
-[...6 lines deleted...]
-      <c r="H91" s="30"/>
+      <c r="A91" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B91" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="24">
+        <v>461</v>
+      </c>
+      <c r="D91" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="24">
+        <v>461</v>
+      </c>
+      <c r="F91" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="24">
+        <v>461</v>
+      </c>
+      <c r="H91" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A92" s="28"/>
-[...16 lines deleted...]
-      <c r="H93" s="27"/>
+      <c r="A92" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="24">
+        <v>461</v>
+      </c>
+      <c r="D92" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="24">
+        <v>461</v>
+      </c>
+      <c r="F92" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92" s="24">
+        <v>461</v>
+      </c>
+      <c r="H92" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="24">
+        <v>12</v>
+      </c>
+      <c r="C93" s="24">
+        <v>87</v>
+      </c>
+      <c r="D93" s="24">
+        <v>12</v>
+      </c>
+      <c r="E93" s="24">
+        <v>87</v>
+      </c>
+      <c r="F93" s="24">
+        <v>12</v>
+      </c>
+      <c r="G93" s="24">
+        <v>87</v>
+      </c>
+      <c r="H93" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A94" s="28"/>
-[...6 lines deleted...]
-      <c r="H94" s="27"/>
+      <c r="A94" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="24">
+        <v>12</v>
+      </c>
+      <c r="C94" s="24">
+        <v>87</v>
+      </c>
+      <c r="D94" s="24">
+        <v>12</v>
+      </c>
+      <c r="E94" s="24">
+        <v>87</v>
+      </c>
+      <c r="F94" s="24">
+        <v>12</v>
+      </c>
+      <c r="G94" s="24">
+        <v>87</v>
+      </c>
+      <c r="H94" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A95" s="28"/>
-[...16 lines deleted...]
-      <c r="H96" s="27"/>
+      <c r="A95" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B95" s="22"/>
+      <c r="C95" s="22"/>
+      <c r="D95" s="22"/>
+      <c r="E95" s="22"/>
+      <c r="F95" s="22"/>
+      <c r="G95" s="22"/>
+      <c r="H95" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A96" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="23">
+        <v>8023</v>
+      </c>
+      <c r="D96" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="23">
+        <v>7285</v>
+      </c>
+      <c r="F96" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96" s="23">
+        <v>7285</v>
+      </c>
+      <c r="H96" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A97" s="28"/>
-[...16 lines deleted...]
-      <c r="H98" s="29"/>
+      <c r="A97" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B97" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="23">
+        <v>8023</v>
+      </c>
+      <c r="D97" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="23">
+        <v>7285</v>
+      </c>
+      <c r="F97" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97" s="23">
+        <v>7285</v>
+      </c>
+      <c r="H97" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A98" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B98" s="23">
+        <v>2</v>
+      </c>
+      <c r="C98" s="23">
+        <v>42</v>
+      </c>
+      <c r="D98" s="23">
+        <v>2</v>
+      </c>
+      <c r="E98" s="23">
+        <v>45</v>
+      </c>
+      <c r="F98" s="23">
+        <v>2</v>
+      </c>
+      <c r="G98" s="23">
+        <v>45</v>
+      </c>
+      <c r="H98" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A99" s="28"/>
-[...6 lines deleted...]
-      <c r="H99" s="27"/>
+      <c r="A99" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B99" s="23">
+        <v>2</v>
+      </c>
+      <c r="C99" s="23">
+        <v>19</v>
+      </c>
+      <c r="D99" s="23">
+        <v>2</v>
+      </c>
+      <c r="E99" s="23">
+        <v>19</v>
+      </c>
+      <c r="F99" s="23">
+        <v>2</v>
+      </c>
+      <c r="G99" s="23">
+        <v>19</v>
+      </c>
+      <c r="H99" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A100" s="28"/>
-[...6 lines deleted...]
-      <c r="H100" s="27"/>
+      <c r="A100" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" s="23">
+        <v>23</v>
+      </c>
+      <c r="D100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="23">
+        <v>26</v>
+      </c>
+      <c r="F100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G100" s="23">
+        <v>26</v>
+      </c>
+      <c r="H100" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A101" s="28"/>
-[...6 lines deleted...]
-      <c r="H101" s="27"/>
+      <c r="A101" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B101" s="22"/>
+      <c r="C101" s="22"/>
+      <c r="D101" s="22"/>
+      <c r="E101" s="22"/>
+      <c r="F101" s="22"/>
+      <c r="G101" s="22"/>
+      <c r="H101" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A102" s="26"/>
-[...6 lines deleted...]
-      <c r="H102" s="27"/>
+      <c r="A102" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B102" s="22"/>
+      <c r="C102" s="22"/>
+      <c r="D102" s="22"/>
+      <c r="E102" s="22"/>
+      <c r="F102" s="22"/>
+      <c r="G102" s="22"/>
+      <c r="H102" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A103" s="26"/>
-[...36 lines deleted...]
-      <c r="H106" s="27"/>
+      <c r="A103" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B103" s="22"/>
+      <c r="C103" s="22"/>
+      <c r="D103" s="22"/>
+      <c r="E103" s="22"/>
+      <c r="F103" s="22"/>
+      <c r="G103" s="22"/>
+      <c r="H103" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A104" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B104" s="22"/>
+      <c r="C104" s="22"/>
+      <c r="D104" s="22"/>
+      <c r="E104" s="22"/>
+      <c r="F104" s="22"/>
+      <c r="G104" s="22"/>
+      <c r="H104" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A105" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B105" s="22"/>
+      <c r="C105" s="22"/>
+      <c r="D105" s="22"/>
+      <c r="E105" s="22"/>
+      <c r="F105" s="22"/>
+      <c r="G105" s="22"/>
+      <c r="H105" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="79.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B106" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" s="23">
+        <v>1</v>
+      </c>
+      <c r="D106" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="F106" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="H106" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A107" s="28"/>
-[...6 lines deleted...]
-      <c r="H107" s="27"/>
+      <c r="A107" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C107" s="23">
+        <v>0.9</v>
+      </c>
+      <c r="D107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H107" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A108" s="28"/>
-[...6 lines deleted...]
-      <c r="H108" s="27"/>
+      <c r="A108" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="D108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="F108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G108" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="H108" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A109" s="28"/>
-[...6 lines deleted...]
-      <c r="H109" s="27"/>
+      <c r="A109" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B109" s="22"/>
+      <c r="C109" s="22"/>
+      <c r="D109" s="22"/>
+      <c r="E109" s="22"/>
+      <c r="F109" s="22"/>
+      <c r="G109" s="22"/>
+      <c r="H109" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A110" s="26"/>
-[...26 lines deleted...]
-      <c r="H112" s="27"/>
+      <c r="A110" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B110" s="22"/>
+      <c r="C110" s="22"/>
+      <c r="D110" s="22"/>
+      <c r="E110" s="22"/>
+      <c r="F110" s="22"/>
+      <c r="G110" s="22"/>
+      <c r="H110" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A111" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B111" s="22"/>
+      <c r="C111" s="22"/>
+      <c r="D111" s="22"/>
+      <c r="E111" s="22"/>
+      <c r="F111" s="22"/>
+      <c r="G111" s="22"/>
+      <c r="H111" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A112" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B112" s="24">
+        <v>69812</v>
+      </c>
+      <c r="C112" s="24">
+        <v>499372</v>
+      </c>
+      <c r="D112" s="24">
+        <v>56755</v>
+      </c>
+      <c r="E112" s="24">
+        <v>470654</v>
+      </c>
+      <c r="F112" s="24">
+        <v>56755</v>
+      </c>
+      <c r="G112" s="24">
+        <v>470654</v>
+      </c>
+      <c r="H112" s="24">
+        <v>27594</v>
+      </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A113" s="28"/>
-[...6 lines deleted...]
-      <c r="H113" s="30"/>
+      <c r="A113" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="24">
+        <v>393314</v>
+      </c>
+      <c r="D113" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="24">
+        <v>369004</v>
+      </c>
+      <c r="F113" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113" s="24">
+        <v>369004</v>
+      </c>
+      <c r="H113" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A114" s="28"/>
-[...16 lines deleted...]
-      <c r="H115" s="30"/>
+      <c r="A114" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" s="24">
+        <v>106058</v>
+      </c>
+      <c r="D114" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="24">
+        <v>101650</v>
+      </c>
+      <c r="F114" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114" s="24">
+        <v>101650</v>
+      </c>
+      <c r="H114" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A115" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B115" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" s="24">
+        <v>117</v>
+      </c>
+      <c r="D115" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" s="24">
+        <v>117</v>
+      </c>
+      <c r="F115" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="24">
+        <v>106</v>
+      </c>
+      <c r="H115" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A116" s="28"/>
-[...16 lines deleted...]
-      <c r="H117" s="27"/>
+      <c r="A116" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B116" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" s="24">
+        <v>117</v>
+      </c>
+      <c r="D116" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" s="24">
+        <v>117</v>
+      </c>
+      <c r="F116" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G116" s="24">
+        <v>106</v>
+      </c>
+      <c r="H116" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A117" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B117" s="24">
+        <v>967</v>
+      </c>
+      <c r="C117" s="24">
+        <v>3962</v>
+      </c>
+      <c r="D117" s="24">
+        <v>956</v>
+      </c>
+      <c r="E117" s="24">
+        <v>3978</v>
+      </c>
+      <c r="F117" s="24">
+        <v>933</v>
+      </c>
+      <c r="G117" s="24">
+        <v>2572</v>
+      </c>
+      <c r="H117" s="24">
+        <v>32</v>
+      </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="26"/>
-[...36 lines deleted...]
-      <c r="H121" s="27"/>
+      <c r="A118" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B118" s="24">
+        <v>967</v>
+      </c>
+      <c r="C118" s="24">
+        <v>3962</v>
+      </c>
+      <c r="D118" s="24">
+        <v>956</v>
+      </c>
+      <c r="E118" s="24">
+        <v>3978</v>
+      </c>
+      <c r="F118" s="24">
+        <v>933</v>
+      </c>
+      <c r="G118" s="24">
+        <v>2572</v>
+      </c>
+      <c r="H118" s="24">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A119" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B119" s="22"/>
+      <c r="C119" s="22"/>
+      <c r="D119" s="22"/>
+      <c r="E119" s="22"/>
+      <c r="F119" s="22"/>
+      <c r="G119" s="22"/>
+      <c r="H119" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A120" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B120" s="22"/>
+      <c r="C120" s="22"/>
+      <c r="D120" s="22"/>
+      <c r="E120" s="22"/>
+      <c r="F120" s="22"/>
+      <c r="G120" s="22"/>
+      <c r="H120" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B121" s="24">
+        <v>57710</v>
+      </c>
+      <c r="C121" s="24">
+        <v>533199</v>
+      </c>
+      <c r="D121" s="24">
+        <v>55663</v>
+      </c>
+      <c r="E121" s="24">
+        <v>504135</v>
+      </c>
+      <c r="F121" s="24">
+        <v>55663</v>
+      </c>
+      <c r="G121" s="24">
+        <v>504135</v>
+      </c>
+      <c r="H121" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A122" s="28"/>
-[...6 lines deleted...]
-      <c r="H122" s="27"/>
+      <c r="A122" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="24">
+        <v>504134</v>
+      </c>
+      <c r="D122" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="24">
+        <v>504134</v>
+      </c>
+      <c r="F122" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="24">
+        <v>504134</v>
+      </c>
+      <c r="H122" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A123" s="28"/>
-[...16 lines deleted...]
-      <c r="H124" s="27"/>
+      <c r="A123" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B123" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="24">
+        <v>29065</v>
+      </c>
+      <c r="D123" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H123" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A124" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B124" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="24">
+        <v>953627</v>
+      </c>
+      <c r="D124" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="24">
+        <v>953627</v>
+      </c>
+      <c r="F124" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124" s="24">
+        <v>953627</v>
+      </c>
+      <c r="H124" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A125" s="28"/>
-[...16 lines deleted...]
-      <c r="H126" s="27"/>
+      <c r="A125" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B125" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="24">
+        <v>953627</v>
+      </c>
+      <c r="D125" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="24">
+        <v>953627</v>
+      </c>
+      <c r="F125" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125" s="24">
+        <v>953627</v>
+      </c>
+      <c r="H125" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A126" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" s="24">
+        <v>4115</v>
+      </c>
+      <c r="D126" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="24">
+        <v>4852</v>
+      </c>
+      <c r="F126" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="24">
+        <v>4852</v>
+      </c>
+      <c r="H126" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A127" s="26"/>
-[...16 lines deleted...]
-      <c r="H128" s="27"/>
+      <c r="A127" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" s="24">
+        <v>4115</v>
+      </c>
+      <c r="D127" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="24">
+        <v>4852</v>
+      </c>
+      <c r="F127" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="24">
+        <v>4852</v>
+      </c>
+      <c r="H127" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A128" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B128" s="22"/>
+      <c r="C128" s="22"/>
+      <c r="D128" s="22"/>
+      <c r="E128" s="22"/>
+      <c r="F128" s="22"/>
+      <c r="G128" s="22"/>
+      <c r="H128" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A129" s="28"/>
-[...6 lines deleted...]
-      <c r="H129" s="27"/>
+      <c r="A129" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B129" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="23">
+        <v>355.6</v>
+      </c>
+      <c r="D129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H129" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A130" s="28"/>
-[...16 lines deleted...]
-      <c r="H131" s="29"/>
+      <c r="A130" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B130" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="23">
+        <v>355.6</v>
+      </c>
+      <c r="D130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A131" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="23">
+        <v>434.6</v>
+      </c>
+      <c r="D131" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="23">
+        <v>436</v>
+      </c>
+      <c r="F131" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131" s="23">
+        <v>415.4</v>
+      </c>
+      <c r="H131" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A132" s="28"/>
-[...16 lines deleted...]
-      <c r="H133" s="27"/>
+      <c r="A132" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B132" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="23">
+        <v>434.6</v>
+      </c>
+      <c r="D132" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="23">
+        <v>436</v>
+      </c>
+      <c r="F132" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132" s="23">
+        <v>415.4</v>
+      </c>
+      <c r="H132" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A133" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B133" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="24">
+        <v>2693</v>
+      </c>
+      <c r="D133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H133" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A134" s="28"/>
-[...16 lines deleted...]
-      <c r="H135" s="27"/>
+      <c r="A134" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="24">
+        <v>2693</v>
+      </c>
+      <c r="D134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G134" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H134" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A135" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="24">
+        <v>81</v>
+      </c>
+      <c r="D135" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="24">
+        <v>108</v>
+      </c>
+      <c r="F135" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135" s="24">
+        <v>108</v>
+      </c>
+      <c r="H135" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A136" s="28"/>
-[...6 lines deleted...]
-      <c r="H136" s="27"/>
+      <c r="A136" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G136" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H136" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A137" s="28"/>
-[...6 lines deleted...]
-      <c r="H137" s="27"/>
+      <c r="A137" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B137" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="24">
+        <v>81</v>
+      </c>
+      <c r="D137" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="24">
+        <v>81</v>
+      </c>
+      <c r="F137" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="24">
+        <v>81</v>
+      </c>
+      <c r="H137" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A138" s="28"/>
-[...6 lines deleted...]
-      <c r="H138" s="27"/>
+      <c r="A138" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B138" s="24">
+        <v>34455</v>
+      </c>
+      <c r="C138" s="24">
+        <v>178179</v>
+      </c>
+      <c r="D138" s="24">
+        <v>31005</v>
+      </c>
+      <c r="E138" s="24">
+        <v>152864</v>
+      </c>
+      <c r="F138" s="24">
+        <v>31005</v>
+      </c>
+      <c r="G138" s="24">
+        <v>152864</v>
+      </c>
+      <c r="H138" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A139" s="28"/>
-[...6 lines deleted...]
-      <c r="H139" s="27"/>
+      <c r="A139" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B139" s="24">
+        <v>25414</v>
+      </c>
+      <c r="C139" s="24">
+        <v>134885</v>
+      </c>
+      <c r="D139" s="24">
+        <v>25414</v>
+      </c>
+      <c r="E139" s="24">
+        <v>134885</v>
+      </c>
+      <c r="F139" s="24">
+        <v>25414</v>
+      </c>
+      <c r="G139" s="24">
+        <v>134885</v>
+      </c>
+      <c r="H139" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A140" s="28"/>
-[...6 lines deleted...]
-      <c r="H140" s="27"/>
+      <c r="A140" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" s="24">
+        <v>17979</v>
+      </c>
+      <c r="D140" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="24">
+        <v>17979</v>
+      </c>
+      <c r="F140" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140" s="24">
+        <v>17979</v>
+      </c>
+      <c r="H140" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A141" s="28"/>
-[...6 lines deleted...]
-      <c r="H141" s="27"/>
+      <c r="A141" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B141" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="24">
+        <v>10464</v>
+      </c>
+      <c r="D141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A142" s="26"/>
-[...6 lines deleted...]
-      <c r="H142" s="27"/>
+      <c r="A142" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B142" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="24">
+        <v>14851</v>
+      </c>
+      <c r="D142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H142" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A143" s="28"/>
-[...6 lines deleted...]
-      <c r="H143" s="30"/>
+      <c r="A143" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B143" s="22"/>
+      <c r="C143" s="22"/>
+      <c r="D143" s="22"/>
+      <c r="E143" s="22"/>
+      <c r="F143" s="22"/>
+      <c r="G143" s="22"/>
+      <c r="H143" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A144" s="28"/>
-[...6 lines deleted...]
-      <c r="H144" s="30"/>
+      <c r="A144" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B144" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="24">
+        <v>187874</v>
+      </c>
+      <c r="D144" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="24">
+        <v>179187</v>
+      </c>
+      <c r="F144" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H144" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A145" s="28"/>
-[...6 lines deleted...]
-      <c r="H145" s="30"/>
+      <c r="A145" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" s="24">
+        <v>187874</v>
+      </c>
+      <c r="D145" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="24">
+        <v>179187</v>
+      </c>
+      <c r="F145" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G145" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H145" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A146" s="28"/>
-[...6 lines deleted...]
-      <c r="H146" s="30"/>
+      <c r="A146" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B146" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="24">
+        <v>14592</v>
+      </c>
+      <c r="D146" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="24">
+        <v>14605</v>
+      </c>
+      <c r="F146" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146" s="24">
+        <v>14455</v>
+      </c>
+      <c r="H146" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A147" s="28"/>
-[...6 lines deleted...]
-      <c r="H147" s="30"/>
+      <c r="A147" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B147" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="24">
+        <v>14592</v>
+      </c>
+      <c r="D147" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="24">
+        <v>14605</v>
+      </c>
+      <c r="F147" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147" s="24">
+        <v>14455</v>
+      </c>
+      <c r="H147" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A148" s="28"/>
-[...6 lines deleted...]
-      <c r="H148" s="30"/>
+      <c r="A148" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B148" s="24">
+        <v>18886</v>
+      </c>
+      <c r="C148" s="24">
+        <v>169243</v>
+      </c>
+      <c r="D148" s="24">
+        <v>18759</v>
+      </c>
+      <c r="E148" s="24">
+        <v>163811</v>
+      </c>
+      <c r="F148" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148" s="24">
+        <v>34546</v>
+      </c>
+      <c r="H148" s="24">
+        <v>2115</v>
+      </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A149" s="28"/>
-[...6 lines deleted...]
-      <c r="H149" s="30"/>
+      <c r="A149" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B149" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="24">
+        <v>104309</v>
+      </c>
+      <c r="D149" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="24">
+        <v>104345</v>
+      </c>
+      <c r="F149" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149" s="24">
+        <v>25041</v>
+      </c>
+      <c r="H149" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A150" s="28"/>
-[...16 lines deleted...]
-      <c r="H151" s="30"/>
+      <c r="A150" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B150" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="24">
+        <v>64934</v>
+      </c>
+      <c r="D150" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="24">
+        <v>59466</v>
+      </c>
+      <c r="F150" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="24">
+        <v>9505</v>
+      </c>
+      <c r="H150" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A151" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B151" s="24">
+        <v>5557</v>
+      </c>
+      <c r="C151" s="24">
+        <v>35687</v>
+      </c>
+      <c r="D151" s="24">
+        <v>4847</v>
+      </c>
+      <c r="E151" s="24">
+        <v>35602</v>
+      </c>
+      <c r="F151" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G151" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H151" s="24">
+        <v>1379</v>
+      </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A152" s="28"/>
-[...6 lines deleted...]
-      <c r="H152" s="27"/>
+      <c r="A152" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="24">
+        <v>34286</v>
+      </c>
+      <c r="D152" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="24">
+        <v>34172</v>
+      </c>
+      <c r="F152" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H152" s="22" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A153" s="26"/>
-[...26 lines deleted...]
-      <c r="H155" s="27"/>
+      <c r="A153" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B153" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="24">
+        <v>1401</v>
+      </c>
+      <c r="D153" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="24">
+        <v>1430</v>
+      </c>
+      <c r="F153" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G153" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H153" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A154" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B154" s="22"/>
+      <c r="C154" s="22"/>
+      <c r="D154" s="22"/>
+      <c r="E154" s="22"/>
+      <c r="F154" s="22"/>
+      <c r="G154" s="22"/>
+      <c r="H154" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A155" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B155" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" s="24">
+        <v>355</v>
+      </c>
+      <c r="D155" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E155" s="24">
+        <v>355</v>
+      </c>
+      <c r="F155" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G155" s="24">
+        <v>355</v>
+      </c>
+      <c r="H155" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A156" s="26"/>
-[...16 lines deleted...]
-      <c r="H157" s="27"/>
+      <c r="A156" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B156" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" s="24">
+        <v>355</v>
+      </c>
+      <c r="D156" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" s="24">
+        <v>355</v>
+      </c>
+      <c r="F156" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G156" s="24">
+        <v>355</v>
+      </c>
+      <c r="H156" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A157" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B157" s="22"/>
+      <c r="C157" s="22"/>
+      <c r="D157" s="22"/>
+      <c r="E157" s="22"/>
+      <c r="F157" s="22"/>
+      <c r="G157" s="22"/>
+      <c r="H157" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A158" s="28"/>
-[...6 lines deleted...]
-      <c r="H158" s="30"/>
+      <c r="A158" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B158" s="22"/>
+      <c r="C158" s="22"/>
+      <c r="D158" s="22"/>
+      <c r="E158" s="22"/>
+      <c r="F158" s="22"/>
+      <c r="G158" s="22"/>
+      <c r="H158" s="22" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A159" s="28"/>
-[...6 lines deleted...]
-      <c r="H159" s="30"/>
+      <c r="A159" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B159" s="24">
+        <v>10</v>
+      </c>
+      <c r="C159" s="24">
+        <v>51</v>
+      </c>
+      <c r="D159" s="24">
+        <v>7</v>
+      </c>
+      <c r="E159" s="24">
+        <v>75</v>
+      </c>
+      <c r="F159" s="24">
+        <v>7</v>
+      </c>
+      <c r="G159" s="24">
+        <v>48</v>
+      </c>
+      <c r="H159" s="24">
+        <v>4</v>
+      </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A160" s="28"/>
-[...166 lines deleted...]
-      <c r="H176" s="27"/>
+      <c r="A160" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B160" s="24">
+        <v>10</v>
+      </c>
+      <c r="C160" s="24">
+        <v>51</v>
+      </c>
+      <c r="D160" s="24">
+        <v>7</v>
+      </c>
+      <c r="E160" s="24">
+        <v>75</v>
+      </c>
+      <c r="F160" s="24">
+        <v>7</v>
+      </c>
+      <c r="G160" s="24">
+        <v>48</v>
+      </c>
+      <c r="H160" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" s="24">
+        <v>571</v>
+      </c>
+      <c r="C161" s="24">
+        <v>3519</v>
+      </c>
+      <c r="D161" s="24">
+        <v>565</v>
+      </c>
+      <c r="E161" s="24">
+        <v>3137</v>
+      </c>
+      <c r="F161" s="24">
+        <v>10</v>
+      </c>
+      <c r="G161" s="24">
+        <v>334</v>
+      </c>
+      <c r="H161" s="24">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B162" s="24">
+        <v>571</v>
+      </c>
+      <c r="C162" s="24">
+        <v>3519</v>
+      </c>
+      <c r="D162" s="24">
+        <v>565</v>
+      </c>
+      <c r="E162" s="24">
+        <v>3137</v>
+      </c>
+      <c r="F162" s="24">
+        <v>10</v>
+      </c>
+      <c r="G162" s="24">
+        <v>334</v>
+      </c>
+      <c r="H162" s="24">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A163" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B163" s="22"/>
+      <c r="C163" s="22"/>
+      <c r="D163" s="22"/>
+      <c r="E163" s="22"/>
+      <c r="F163" s="22"/>
+      <c r="G163" s="22"/>
+      <c r="H163" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A164" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B164" s="22"/>
+      <c r="C164" s="22"/>
+      <c r="D164" s="22"/>
+      <c r="E164" s="22"/>
+      <c r="F164" s="22"/>
+      <c r="G164" s="22"/>
+      <c r="H164" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B165" s="22"/>
+      <c r="C165" s="22"/>
+      <c r="D165" s="22"/>
+      <c r="E165" s="22"/>
+      <c r="F165" s="22"/>
+      <c r="G165" s="22"/>
+      <c r="H165" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B166" s="22"/>
+      <c r="C166" s="22"/>
+      <c r="D166" s="22"/>
+      <c r="E166" s="22"/>
+      <c r="F166" s="22"/>
+      <c r="G166" s="22"/>
+      <c r="H166" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A167" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B167" s="22"/>
+      <c r="C167" s="22"/>
+      <c r="D167" s="22"/>
+      <c r="E167" s="22"/>
+      <c r="F167" s="22"/>
+      <c r="G167" s="22"/>
+      <c r="H167" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A168" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B168" s="22"/>
+      <c r="C168" s="22"/>
+      <c r="D168" s="22"/>
+      <c r="E168" s="22"/>
+      <c r="F168" s="22"/>
+      <c r="G168" s="22"/>
+      <c r="H168" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B169" s="23">
+        <v>570971.19999999995</v>
+      </c>
+      <c r="C169" s="23">
+        <v>5428111.5999999996</v>
+      </c>
+      <c r="D169" s="23">
+        <v>352709.4</v>
+      </c>
+      <c r="E169" s="23">
+        <v>3427657.6</v>
+      </c>
+      <c r="F169" s="23">
+        <v>352709.4</v>
+      </c>
+      <c r="G169" s="23">
+        <v>3415890.9</v>
+      </c>
+      <c r="H169" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B170" s="23">
+        <v>300037.90000000002</v>
+      </c>
+      <c r="C170" s="23">
+        <v>2928791.4</v>
+      </c>
+      <c r="D170" s="23">
+        <v>276629</v>
+      </c>
+      <c r="E170" s="23">
+        <v>2647141.2000000002</v>
+      </c>
+      <c r="F170" s="23">
+        <v>276629</v>
+      </c>
+      <c r="G170" s="23">
+        <v>2647141.2000000002</v>
+      </c>
+      <c r="H170" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B171" s="23">
+        <v>12841</v>
+      </c>
+      <c r="C171" s="23">
+        <v>181352.5</v>
+      </c>
+      <c r="D171" s="23">
+        <v>10182</v>
+      </c>
+      <c r="E171" s="23">
+        <v>140774.9</v>
+      </c>
+      <c r="F171" s="23">
+        <v>10182</v>
+      </c>
+      <c r="G171" s="23">
+        <v>140774.9</v>
+      </c>
+      <c r="H171" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B172" s="23">
+        <v>258092.3</v>
+      </c>
+      <c r="C172" s="23">
+        <v>2317967.7000000002</v>
+      </c>
+      <c r="D172" s="23">
+        <v>65898.399999999994</v>
+      </c>
+      <c r="E172" s="23">
+        <v>639741.5</v>
+      </c>
+      <c r="F172" s="23">
+        <v>65898.399999999994</v>
+      </c>
+      <c r="G172" s="23">
+        <v>627974.80000000005</v>
+      </c>
+      <c r="H172" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B173" s="23">
+        <v>132</v>
+      </c>
+      <c r="C173" s="23">
+        <v>3222</v>
+      </c>
+      <c r="D173" s="23">
+        <v>114.3</v>
+      </c>
+      <c r="E173" s="23">
+        <v>2859.9</v>
+      </c>
+      <c r="F173" s="23">
+        <v>114.3</v>
+      </c>
+      <c r="G173" s="23">
+        <v>2859.9</v>
+      </c>
+      <c r="H173" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B174" s="23">
+        <v>89.7</v>
+      </c>
+      <c r="C174" s="23">
+        <v>2091.4</v>
+      </c>
+      <c r="D174" s="23">
+        <v>83.1</v>
+      </c>
+      <c r="E174" s="23">
+        <v>1924.9</v>
+      </c>
+      <c r="F174" s="23">
+        <v>83.1</v>
+      </c>
+      <c r="G174" s="23">
+        <v>1924.9</v>
+      </c>
+      <c r="H174" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="I174" s="1"/>
+    </row>
+    <row r="175" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B175" s="23">
+        <v>12.1</v>
+      </c>
+      <c r="C175" s="23">
+        <v>350.4</v>
+      </c>
+      <c r="D175" s="23">
+        <v>6.3</v>
+      </c>
+      <c r="E175" s="23">
+        <v>296.60000000000002</v>
+      </c>
+      <c r="F175" s="23">
+        <v>6.3</v>
+      </c>
+      <c r="G175" s="23">
+        <v>296.60000000000002</v>
+      </c>
+      <c r="H175" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B176" s="23">
+        <v>0.1</v>
+      </c>
+      <c r="C176" s="23">
+        <v>101</v>
+      </c>
+      <c r="D176" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="23">
+        <v>63.9</v>
+      </c>
+      <c r="F176" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G176" s="23">
+        <v>63.9</v>
+      </c>
+      <c r="H176" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="28"/>
-[...6 lines deleted...]
-      <c r="H177" s="27"/>
+      <c r="A177" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B177" s="23">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C177" s="23">
+        <v>403.3</v>
+      </c>
+      <c r="D177" s="23">
+        <v>14.8</v>
+      </c>
+      <c r="E177" s="23">
+        <v>358.9</v>
+      </c>
+      <c r="F177" s="23">
+        <v>14.8</v>
+      </c>
+      <c r="G177" s="23">
+        <v>358.9</v>
+      </c>
+      <c r="H177" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="28"/>
-[...6 lines deleted...]
-      <c r="H178" s="27"/>
+      <c r="A178" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B178" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" s="23">
+        <v>5.2</v>
+      </c>
+      <c r="D178" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" s="23">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F178" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G178" s="23">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H178" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="44"/>
-[...9 lines deleted...]
-    <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="A179" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B179" s="23">
+        <v>9.6</v>
+      </c>
+      <c r="C179" s="23">
+        <v>122.3</v>
+      </c>
+      <c r="D179" s="23">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="E179" s="23">
+        <v>106.2</v>
+      </c>
+      <c r="F179" s="23">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G179" s="23">
+        <v>106.2</v>
+      </c>
+      <c r="H179" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B180" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" s="23">
+        <v>148.4</v>
+      </c>
+      <c r="D180" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="F180" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="H180" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B181" s="44"/>
+      <c r="C181" s="44"/>
+      <c r="D181" s="44"/>
+      <c r="E181" s="44"/>
+      <c r="F181" s="44"/>
+      <c r="G181" s="44"/>
+      <c r="H181" s="44"/>
+    </row>
     <row r="182" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="183" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="184" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="185" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="186" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="187" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="188" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="189" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="190" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="191" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="192" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="193" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="194" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="195" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="196" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="197" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="198" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="199" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="200" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="201" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="202" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="203" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="204" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="205" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="206" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="207" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="208" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="A181:H181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>