--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14190" yWindow="90" windowWidth="13695" windowHeight="11760" activeTab="1"/>
+    <workbookView xWindow="14190" yWindow="90" windowWidth="13695" windowHeight="11760" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1605" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2288" uniqueCount="112">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -367,50 +368,53 @@
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қараша</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Фторлы сутегі, кремний және күкірт  диоксиді, тонна</t>
   </si>
+  <si>
+    <t>Үлкен Нарын ауданы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -568,51 +572,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -632,130 +636,121 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1037,5858 +1032,5858 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H171"/>
   <sheetViews>
     <sheetView topLeftCell="A142" workbookViewId="0">
       <selection activeCell="A169" sqref="A169:H169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="26"/>
-[...5 lines deleted...]
-      <c r="H8" s="26" t="s">
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="26"/>
-[...5 lines deleted...]
-      <c r="H9" s="26" t="s">
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:8" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="26"/>
-[...5 lines deleted...]
-      <c r="H10" s="26" t="s">
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:8" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="26"/>
-[...5 lines deleted...]
-      <c r="H11" s="26" t="s">
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:8" customFormat="1">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H12" s="26" t="s">
+      <c r="B12" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:8" customFormat="1">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H13" s="26" t="s">
+      <c r="B13" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:8" customFormat="1">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="24">
         <v>6</v>
       </c>
-      <c r="C14" s="27">
+      <c r="C14" s="24">
         <v>6</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="24">
         <v>4.2</v>
       </c>
-      <c r="E14" s="27">
+      <c r="E14" s="24">
         <v>4.2</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="24">
         <v>1</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="24">
         <v>1</v>
       </c>
-      <c r="H14" s="26" t="s">
+      <c r="H14" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:8" customFormat="1">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H15" s="26" t="s">
+      <c r="B15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:8" customFormat="1">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="26" t="s">
+      <c r="B16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H16" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:8" customFormat="1">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H17" s="26" t="s">
+      <c r="B17" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="24">
         <v>1.2</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="24">
         <v>1.2</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="24">
         <v>0.8</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="24">
         <v>0.8</v>
       </c>
-      <c r="F18" s="26" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="26" t="s">
+      <c r="F18" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:8" customFormat="1">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H19" s="26" t="s">
+      <c r="B19" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:8" customFormat="1">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H20" s="26" t="s">
+      <c r="B20" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:8" customFormat="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H21" s="26" t="s">
+      <c r="B21" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:8" customFormat="1">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="27">
+      <c r="B22" s="24">
         <v>163.5</v>
       </c>
-      <c r="C22" s="27">
+      <c r="C22" s="24">
         <v>163.5</v>
       </c>
-      <c r="D22" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="26" t="s">
+      <c r="D22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8" customFormat="1">
-      <c r="A23" s="29" t="s">
+      <c r="A23" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B23" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H23" s="26" t="s">
+      <c r="B23" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8" customFormat="1">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H24" s="26" t="s">
+      <c r="B24" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:8" customFormat="1">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H25" s="26" t="s">
+      <c r="B25" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H26" s="27">
+      <c r="B26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H26" s="24">
         <v>685.4</v>
       </c>
     </row>
     <row r="27" spans="1:8" customFormat="1">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H27" s="26" t="s">
+      <c r="B27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:8" customFormat="1">
-      <c r="A28" s="29" t="s">
+      <c r="A28" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H28" s="26" t="s">
+      <c r="B28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A29" s="29" t="s">
+      <c r="A29" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="27">
+      <c r="B29" s="24">
         <v>5.9</v>
       </c>
-      <c r="C29" s="27">
+      <c r="C29" s="24">
         <v>5.9</v>
       </c>
-      <c r="D29" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H29" s="26" t="s">
+      <c r="D29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:8" customFormat="1">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B30" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H30" s="26" t="s">
+      <c r="B30" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:8" customFormat="1">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H31" s="26" t="s">
+      <c r="B31" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H32" s="26" t="s">
+      <c r="B32" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:8" customFormat="1">
-      <c r="A33" s="29" t="s">
+      <c r="A33" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H33" s="26" t="s">
+      <c r="B33" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:8" customFormat="1">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H34" s="26" t="s">
+      <c r="B34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="27">
+      <c r="B35" s="24">
         <v>343.2</v>
       </c>
-      <c r="C35" s="27">
+      <c r="C35" s="24">
         <v>343.2</v>
       </c>
-      <c r="D35" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H35" s="26" t="s">
+      <c r="D35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:8" customFormat="1">
-      <c r="A36" s="29" t="s">
+      <c r="A36" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B36" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H36" s="26" t="s">
+      <c r="B36" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:8" customFormat="1">
-      <c r="A37" s="29" t="s">
+      <c r="A37" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B37" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H37" s="26" t="s">
+      <c r="B37" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:8" customFormat="1">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="27">
+      <c r="B38" s="24">
         <v>6.4</v>
       </c>
-      <c r="C38" s="27">
+      <c r="C38" s="24">
         <v>6.4</v>
       </c>
-      <c r="D38" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H38" s="26" t="s">
+      <c r="D38" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:8" customFormat="1">
-      <c r="A39" s="29" t="s">
+      <c r="A39" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B39" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H39" s="26" t="s">
+      <c r="B39" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:8" customFormat="1">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B40" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H40" s="26" t="s">
+      <c r="B40" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:8" customFormat="1">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B41" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H41" s="26" t="s">
+      <c r="B41" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H41" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A42" s="29" t="s">
+      <c r="A42" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B42" s="27">
+      <c r="B42" s="24">
         <v>3.4</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C42" s="24">
         <v>3.4</v>
       </c>
-      <c r="D42" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H42" s="26" t="s">
+      <c r="D42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H42" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:8" customFormat="1">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B43" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H43" s="26" t="s">
+      <c r="B43" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:8" customFormat="1">
-      <c r="A44" s="29" t="s">
+      <c r="A44" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H44" s="26" t="s">
+      <c r="B44" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:8" customFormat="1">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B45" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H45" s="26" t="s">
+      <c r="B45" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H45" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:8" customFormat="1">
       <c r="A46" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="26"/>
-[...5 lines deleted...]
-      <c r="H46" s="26" t="s">
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:8" customFormat="1">
-      <c r="A47" s="29" t="s">
+      <c r="A47" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B47" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H47" s="26" t="s">
+      <c r="B47" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H47" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:8" customFormat="1">
-      <c r="A48" s="29" t="s">
+      <c r="A48" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B48" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H48" s="26" t="s">
+      <c r="B48" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:8" customFormat="1">
-      <c r="A49" s="29" t="s">
+      <c r="A49" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B49" s="27">
+      <c r="B49" s="24">
         <v>4.2</v>
       </c>
-      <c r="C49" s="27">
+      <c r="C49" s="24">
         <v>4.2</v>
       </c>
-      <c r="D49" s="27">
+      <c r="D49" s="24">
         <v>3</v>
       </c>
-      <c r="E49" s="27">
+      <c r="E49" s="24">
         <v>3</v>
       </c>
-      <c r="F49" s="27">
+      <c r="F49" s="24">
         <v>3</v>
       </c>
-      <c r="G49" s="27">
+      <c r="G49" s="24">
         <v>3</v>
       </c>
-      <c r="H49" s="27">
+      <c r="H49" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:8" customFormat="1">
-      <c r="A50" s="29" t="s">
+      <c r="A50" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B50" s="27">
+      <c r="B50" s="24">
         <v>4.2</v>
       </c>
-      <c r="C50" s="27">
+      <c r="C50" s="24">
         <v>4.2</v>
       </c>
-      <c r="D50" s="27">
+      <c r="D50" s="24">
         <v>3</v>
       </c>
-      <c r="E50" s="27">
+      <c r="E50" s="24">
         <v>3</v>
       </c>
-      <c r="F50" s="27">
+      <c r="F50" s="24">
         <v>3</v>
       </c>
-      <c r="G50" s="27">
+      <c r="G50" s="24">
         <v>3</v>
       </c>
-      <c r="H50" s="27">
+      <c r="H50" s="24">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:8" customFormat="1" ht="45.75">
-      <c r="A51" s="29" t="s">
+      <c r="A51" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B51" s="27">
+      <c r="B51" s="24">
         <v>18.5</v>
       </c>
-      <c r="C51" s="27">
+      <c r="C51" s="24">
         <v>18.5</v>
       </c>
-      <c r="D51" s="27">
+      <c r="D51" s="24">
         <v>11.1</v>
       </c>
-      <c r="E51" s="27">
+      <c r="E51" s="24">
         <v>11.1</v>
       </c>
-      <c r="F51" s="27">
+      <c r="F51" s="24">
         <v>11.1</v>
       </c>
-      <c r="G51" s="27">
+      <c r="G51" s="24">
         <v>11.1</v>
       </c>
-      <c r="H51" s="27">
+      <c r="H51" s="24">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:8" customFormat="1">
-      <c r="A52" s="29" t="s">
+      <c r="A52" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B52" s="27">
+      <c r="B52" s="24">
         <v>16.899999999999999</v>
       </c>
-      <c r="C52" s="27">
+      <c r="C52" s="24">
         <v>16.899999999999999</v>
       </c>
-      <c r="D52" s="27">
+      <c r="D52" s="24">
         <v>11.1</v>
       </c>
-      <c r="E52" s="27">
+      <c r="E52" s="24">
         <v>11.1</v>
       </c>
-      <c r="F52" s="27">
+      <c r="F52" s="24">
         <v>11.1</v>
       </c>
-      <c r="G52" s="27">
+      <c r="G52" s="24">
         <v>11.1</v>
       </c>
-      <c r="H52" s="27">
+      <c r="H52" s="24">
         <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:8" customFormat="1">
-      <c r="A53" s="29" t="s">
+      <c r="A53" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B53" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H53" s="26" t="s">
+      <c r="B53" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G53" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H53" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:8" customFormat="1">
-      <c r="A54" s="29" t="s">
+      <c r="A54" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B54" s="27">
+      <c r="B54" s="24">
         <v>8.5</v>
       </c>
-      <c r="C54" s="27">
+      <c r="C54" s="24">
         <v>8.5</v>
       </c>
-      <c r="D54" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H54" s="26" t="s">
+      <c r="D54" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H54" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8" customFormat="1">
-      <c r="A55" s="29" t="s">
+      <c r="A55" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B55" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H55" s="26" t="s">
+      <c r="B55" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:8" customFormat="1">
-      <c r="A56" s="29" t="s">
+      <c r="A56" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H56" s="26" t="s">
+      <c r="B56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H56" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:8" customFormat="1">
       <c r="A57" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B57" s="26"/>
-[...5 lines deleted...]
-      <c r="H57" s="26" t="s">
+      <c r="B57" s="23"/>
+      <c r="C57" s="23"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:8" customFormat="1">
       <c r="A58" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B58" s="26"/>
-[...5 lines deleted...]
-      <c r="H58" s="26" t="s">
+      <c r="B58" s="23"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A59" s="29" t="s">
+      <c r="A59" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="28">
+      <c r="B59" s="25">
         <v>1</v>
       </c>
-      <c r="C59" s="28">
+      <c r="C59" s="25">
         <v>1</v>
       </c>
-      <c r="D59" s="28">
+      <c r="D59" s="25">
         <v>1</v>
       </c>
-      <c r="E59" s="28">
+      <c r="E59" s="25">
         <v>1</v>
       </c>
-      <c r="F59" s="28">
+      <c r="F59" s="25">
         <v>1</v>
       </c>
-      <c r="G59" s="28">
+      <c r="G59" s="25">
         <v>1</v>
       </c>
-      <c r="H59" s="26" t="s">
+      <c r="H59" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:8" customFormat="1">
-      <c r="A60" s="29" t="s">
+      <c r="A60" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B60" s="28">
+      <c r="B60" s="25">
         <v>1</v>
       </c>
-      <c r="C60" s="28">
+      <c r="C60" s="25">
         <v>1</v>
       </c>
-      <c r="D60" s="28">
+      <c r="D60" s="25">
         <v>1</v>
       </c>
-      <c r="E60" s="28">
+      <c r="E60" s="25">
         <v>1</v>
       </c>
-      <c r="F60" s="28">
+      <c r="F60" s="25">
         <v>1</v>
       </c>
-      <c r="G60" s="28">
+      <c r="G60" s="25">
         <v>1</v>
       </c>
-      <c r="H60" s="26" t="s">
+      <c r="H60" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:8" customFormat="1" ht="45.75">
-      <c r="A61" s="29" t="s">
+      <c r="A61" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B61" s="28">
+      <c r="B61" s="25">
         <v>594</v>
       </c>
-      <c r="C61" s="28">
+      <c r="C61" s="25">
         <v>594</v>
       </c>
-      <c r="D61" s="28">
+      <c r="D61" s="25">
         <v>605</v>
       </c>
-      <c r="E61" s="28">
+      <c r="E61" s="25">
         <v>605</v>
       </c>
-      <c r="F61" s="28">
+      <c r="F61" s="25">
         <v>605</v>
       </c>
-      <c r="G61" s="28">
+      <c r="G61" s="25">
         <v>605</v>
       </c>
-      <c r="H61" s="28">
+      <c r="H61" s="25">
         <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:8" customFormat="1">
-      <c r="A62" s="29" t="s">
+      <c r="A62" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B62" s="28">
+      <c r="B62" s="25">
         <v>594</v>
       </c>
-      <c r="C62" s="28">
+      <c r="C62" s="25">
         <v>594</v>
       </c>
-      <c r="D62" s="28">
+      <c r="D62" s="25">
         <v>605</v>
       </c>
-      <c r="E62" s="28">
+      <c r="E62" s="25">
         <v>605</v>
       </c>
-      <c r="F62" s="28">
+      <c r="F62" s="25">
         <v>605</v>
       </c>
-      <c r="G62" s="28">
+      <c r="G62" s="25">
         <v>605</v>
       </c>
-      <c r="H62" s="28">
+      <c r="H62" s="25">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A63" s="29" t="s">
+      <c r="A63" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="28">
+      <c r="B63" s="25">
         <v>177</v>
       </c>
-      <c r="C63" s="28">
+      <c r="C63" s="25">
         <v>177</v>
       </c>
-      <c r="D63" s="28">
+      <c r="D63" s="25">
         <v>289</v>
       </c>
-      <c r="E63" s="28">
+      <c r="E63" s="25">
         <v>289</v>
       </c>
-      <c r="F63" s="28">
+      <c r="F63" s="25">
         <v>73</v>
       </c>
-      <c r="G63" s="28">
+      <c r="G63" s="25">
         <v>73</v>
       </c>
-      <c r="H63" s="28">
+      <c r="H63" s="25">
         <v>912</v>
       </c>
     </row>
     <row r="64" spans="1:8" customFormat="1">
-      <c r="A64" s="29" t="s">
+      <c r="A64" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B64" s="28">
+      <c r="B64" s="25">
         <v>41</v>
       </c>
-      <c r="C64" s="28">
+      <c r="C64" s="25">
         <v>41</v>
       </c>
-      <c r="D64" s="28">
+      <c r="D64" s="25">
         <v>41</v>
       </c>
-      <c r="E64" s="28">
+      <c r="E64" s="25">
         <v>41</v>
       </c>
-      <c r="F64" s="28">
+      <c r="F64" s="25">
         <v>5</v>
       </c>
-      <c r="G64" s="28">
+      <c r="G64" s="25">
         <v>5</v>
       </c>
-      <c r="H64" s="26" t="s">
+      <c r="H64" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:8" customFormat="1">
-      <c r="A65" s="29" t="s">
+      <c r="A65" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B65" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D65" s="28">
+      <c r="B65" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" s="25">
         <v>170</v>
       </c>
-      <c r="E65" s="28">
+      <c r="E65" s="25">
         <v>170</v>
       </c>
-      <c r="F65" s="28">
+      <c r="F65" s="25">
         <v>10</v>
       </c>
-      <c r="G65" s="28">
+      <c r="G65" s="25">
         <v>10</v>
       </c>
-      <c r="H65" s="28">
+      <c r="H65" s="25">
         <v>641</v>
       </c>
     </row>
     <row r="66" spans="1:8" customFormat="1">
-      <c r="A66" s="29" t="s">
+      <c r="A66" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B66" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H66" s="26" t="s">
+      <c r="B66" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H66" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A67" s="29" t="s">
+      <c r="A67" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B67" s="28">
+      <c r="B67" s="25">
         <v>28673</v>
       </c>
-      <c r="C67" s="28">
+      <c r="C67" s="25">
         <v>28673</v>
       </c>
-      <c r="D67" s="28">
+      <c r="D67" s="25">
         <v>20294</v>
       </c>
-      <c r="E67" s="28">
+      <c r="E67" s="25">
         <v>20294</v>
       </c>
-      <c r="F67" s="28">
+      <c r="F67" s="25">
         <v>15848</v>
       </c>
-      <c r="G67" s="28">
+      <c r="G67" s="25">
         <v>15848</v>
       </c>
-      <c r="H67" s="28">
+      <c r="H67" s="25">
         <v>12107</v>
       </c>
     </row>
     <row r="68" spans="1:8" customFormat="1">
-      <c r="A68" s="29" t="s">
+      <c r="A68" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B68" s="28">
+      <c r="B68" s="25">
         <v>14753</v>
       </c>
-      <c r="C68" s="28">
+      <c r="C68" s="25">
         <v>14753</v>
       </c>
-      <c r="D68" s="28">
+      <c r="D68" s="25">
         <v>7699</v>
       </c>
-      <c r="E68" s="28">
+      <c r="E68" s="25">
         <v>7699</v>
       </c>
-      <c r="F68" s="28">
+      <c r="F68" s="25">
         <v>5258</v>
       </c>
-      <c r="G68" s="28">
+      <c r="G68" s="25">
         <v>5258</v>
       </c>
-      <c r="H68" s="28">
+      <c r="H68" s="25">
         <v>10979</v>
       </c>
     </row>
     <row r="69" spans="1:8" customFormat="1">
-      <c r="A69" s="29" t="s">
+      <c r="A69" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B69" s="28">
+      <c r="B69" s="25">
         <v>9852</v>
       </c>
-      <c r="C69" s="28">
+      <c r="C69" s="25">
         <v>9852</v>
       </c>
-      <c r="D69" s="28">
+      <c r="D69" s="25">
         <v>9761</v>
       </c>
-      <c r="E69" s="28">
+      <c r="E69" s="25">
         <v>9761</v>
       </c>
-      <c r="F69" s="28">
+      <c r="F69" s="25">
         <v>8400</v>
       </c>
-      <c r="G69" s="28">
+      <c r="G69" s="25">
         <v>8400</v>
       </c>
-      <c r="H69" s="28">
+      <c r="H69" s="25">
         <v>1128</v>
       </c>
     </row>
     <row r="70" spans="1:8" customFormat="1">
-      <c r="A70" s="29" t="s">
+      <c r="A70" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B70" s="28">
+      <c r="B70" s="25">
         <v>4068</v>
       </c>
-      <c r="C70" s="28">
+      <c r="C70" s="25">
         <v>4068</v>
       </c>
-      <c r="D70" s="28">
+      <c r="D70" s="25">
         <v>2834</v>
       </c>
-      <c r="E70" s="28">
+      <c r="E70" s="25">
         <v>2834</v>
       </c>
-      <c r="F70" s="26" t="s">
-[...5 lines deleted...]
-      <c r="H70" s="26" t="s">
+      <c r="F70" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H70" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:8" customFormat="1">
-      <c r="A71" s="29" t="s">
+      <c r="A71" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B71" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H71" s="26" t="s">
+      <c r="B71" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H71" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:8" customFormat="1">
-      <c r="A72" s="29" t="s">
+      <c r="A72" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B72" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H72" s="26" t="s">
+      <c r="B72" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H72" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:8" customFormat="1" ht="45.75">
-      <c r="A73" s="29" t="s">
+      <c r="A73" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="B73" s="28">
+      <c r="B73" s="25">
         <v>6759</v>
       </c>
-      <c r="C73" s="28">
+      <c r="C73" s="25">
         <v>6759</v>
       </c>
-      <c r="D73" s="28">
+      <c r="D73" s="25">
         <v>6533</v>
       </c>
-      <c r="E73" s="28">
+      <c r="E73" s="25">
         <v>6533</v>
       </c>
-      <c r="F73" s="28">
+      <c r="F73" s="25">
         <v>1723</v>
       </c>
-      <c r="G73" s="28">
+      <c r="G73" s="25">
         <v>1723</v>
       </c>
-      <c r="H73" s="28">
+      <c r="H73" s="25">
         <v>980</v>
       </c>
     </row>
     <row r="74" spans="1:8" customFormat="1">
-      <c r="A74" s="29" t="s">
+      <c r="A74" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B74" s="28">
+      <c r="B74" s="25">
         <v>5525</v>
       </c>
-      <c r="C74" s="28">
+      <c r="C74" s="25">
         <v>5525</v>
       </c>
-      <c r="D74" s="28">
+      <c r="D74" s="25">
         <v>5299</v>
       </c>
-      <c r="E74" s="28">
+      <c r="E74" s="25">
         <v>5299</v>
       </c>
-      <c r="F74" s="28">
+      <c r="F74" s="25">
         <v>1230</v>
       </c>
-      <c r="G74" s="28">
+      <c r="G74" s="25">
         <v>1230</v>
       </c>
-      <c r="H74" s="28">
+      <c r="H74" s="25">
         <v>980</v>
       </c>
     </row>
     <row r="75" spans="1:8" customFormat="1">
-      <c r="A75" s="29" t="s">
+      <c r="A75" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B75" s="28">
+      <c r="B75" s="25">
         <v>1234</v>
       </c>
-      <c r="C75" s="28">
+      <c r="C75" s="25">
         <v>1234</v>
       </c>
-      <c r="D75" s="28">
+      <c r="D75" s="25">
         <v>1234</v>
       </c>
-      <c r="E75" s="28">
+      <c r="E75" s="25">
         <v>1234</v>
       </c>
-      <c r="F75" s="28">
+      <c r="F75" s="25">
         <v>493</v>
       </c>
-      <c r="G75" s="28">
+      <c r="G75" s="25">
         <v>493</v>
       </c>
-      <c r="H75" s="26" t="s">
+      <c r="H75" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A76" s="29" t="s">
+      <c r="A76" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B76" s="28">
+      <c r="B76" s="25">
         <v>1830</v>
       </c>
-      <c r="C76" s="28">
+      <c r="C76" s="25">
         <v>1830</v>
       </c>
-      <c r="D76" s="28">
+      <c r="D76" s="25">
         <v>1877</v>
       </c>
-      <c r="E76" s="28">
+      <c r="E76" s="25">
         <v>1877</v>
       </c>
-      <c r="F76" s="28">
+      <c r="F76" s="25">
         <v>1877</v>
       </c>
-      <c r="G76" s="28">
+      <c r="G76" s="25">
         <v>1877</v>
       </c>
-      <c r="H76" s="26" t="s">
+      <c r="H76" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:8" customFormat="1">
-      <c r="A77" s="29" t="s">
+      <c r="A77" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B77" s="28">
+      <c r="B77" s="25">
         <v>1696</v>
       </c>
-      <c r="C77" s="28">
+      <c r="C77" s="25">
         <v>1696</v>
       </c>
-      <c r="D77" s="28">
+      <c r="D77" s="25">
         <v>1743</v>
       </c>
-      <c r="E77" s="28">
+      <c r="E77" s="25">
         <v>1743</v>
       </c>
-      <c r="F77" s="28">
+      <c r="F77" s="25">
         <v>1743</v>
       </c>
-      <c r="G77" s="28">
+      <c r="G77" s="25">
         <v>1743</v>
       </c>
-      <c r="H77" s="26" t="s">
+      <c r="H77" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:8" customFormat="1">
-      <c r="A78" s="29" t="s">
+      <c r="A78" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B78" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H78" s="26" t="s">
+      <c r="B78" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A79" s="29" t="s">
+      <c r="A79" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="B79" s="28">
+      <c r="B79" s="25">
         <v>101</v>
       </c>
-      <c r="C79" s="28">
+      <c r="C79" s="25">
         <v>101</v>
       </c>
-      <c r="D79" s="28">
+      <c r="D79" s="25">
         <v>116</v>
       </c>
-      <c r="E79" s="28">
+      <c r="E79" s="25">
         <v>116</v>
       </c>
-      <c r="F79" s="28">
+      <c r="F79" s="25">
         <v>116</v>
       </c>
-      <c r="G79" s="28">
+      <c r="G79" s="25">
         <v>116</v>
       </c>
-      <c r="H79" s="28">
+      <c r="H79" s="25">
         <v>196</v>
       </c>
     </row>
     <row r="80" spans="1:8" customFormat="1">
-      <c r="A80" s="29" t="s">
+      <c r="A80" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B80" s="28">
+      <c r="B80" s="25">
         <v>87</v>
       </c>
-      <c r="C80" s="28">
+      <c r="C80" s="25">
         <v>87</v>
       </c>
-      <c r="D80" s="28">
+      <c r="D80" s="25">
         <v>101</v>
       </c>
-      <c r="E80" s="28">
+      <c r="E80" s="25">
         <v>101</v>
       </c>
-      <c r="F80" s="28">
+      <c r="F80" s="25">
         <v>101</v>
       </c>
-      <c r="G80" s="28">
+      <c r="G80" s="25">
         <v>101</v>
       </c>
-      <c r="H80" s="28">
+      <c r="H80" s="25">
         <v>172</v>
       </c>
     </row>
     <row r="81" spans="1:8" customFormat="1">
-      <c r="A81" s="29" t="s">
+      <c r="A81" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B81" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H81" s="26" t="s">
+      <c r="B81" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G81" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H81" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:8" customFormat="1">
-      <c r="A82" s="29" t="s">
+      <c r="A82" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B82" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H82" s="26" t="s">
+      <c r="B82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:8" customFormat="1" ht="34.5">
-      <c r="A83" s="29" t="s">
+      <c r="A83" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B83" s="28">
+      <c r="B83" s="25">
         <v>5400</v>
       </c>
-      <c r="C83" s="28">
+      <c r="C83" s="25">
         <v>5400</v>
       </c>
-      <c r="D83" s="28">
+      <c r="D83" s="25">
         <v>6060</v>
       </c>
-      <c r="E83" s="28">
+      <c r="E83" s="25">
         <v>6060</v>
       </c>
-      <c r="F83" s="28">
+      <c r="F83" s="25">
         <v>5654</v>
       </c>
-      <c r="G83" s="28">
+      <c r="G83" s="25">
         <v>5654</v>
       </c>
-      <c r="H83" s="28">
+      <c r="H83" s="25">
         <v>2748</v>
       </c>
     </row>
     <row r="84" spans="1:8" customFormat="1">
-      <c r="A84" s="29" t="s">
+      <c r="A84" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B84" s="28">
+      <c r="B84" s="25">
         <v>5340</v>
       </c>
-      <c r="C84" s="28">
+      <c r="C84" s="25">
         <v>5340</v>
       </c>
-      <c r="D84" s="28">
+      <c r="D84" s="25">
         <v>6060</v>
       </c>
-      <c r="E84" s="28">
+      <c r="E84" s="25">
         <v>6060</v>
       </c>
-      <c r="F84" s="28">
+      <c r="F84" s="25">
         <v>5654</v>
       </c>
-      <c r="G84" s="28">
+      <c r="G84" s="25">
         <v>5654</v>
       </c>
-      <c r="H84" s="28">
+      <c r="H84" s="25">
         <v>2748</v>
       </c>
     </row>
     <row r="85" spans="1:8" customFormat="1">
-      <c r="A85" s="29" t="s">
+      <c r="A85" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B85" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H85" s="26" t="s">
+      <c r="B85" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H85" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:8" customFormat="1">
-      <c r="A86" s="29" t="s">
+      <c r="A86" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="B86" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H86" s="26" t="s">
+      <c r="B86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H86" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:8" customFormat="1">
-      <c r="A87" s="29" t="s">
+      <c r="A87" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B87" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H87" s="26" t="s">
+      <c r="B87" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H87" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A88" s="29" t="s">
+      <c r="A88" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B88" s="28">
-[...5 lines deleted...]
-      <c r="D88" s="28">
+      <c r="B88" s="25">
+        <v>9</v>
+      </c>
+      <c r="C88" s="25">
+        <v>9</v>
+      </c>
+      <c r="D88" s="25">
         <v>6</v>
       </c>
-      <c r="E88" s="28">
+      <c r="E88" s="25">
         <v>6</v>
       </c>
-      <c r="F88" s="28">
+      <c r="F88" s="25">
         <v>6</v>
       </c>
-      <c r="G88" s="28">
+      <c r="G88" s="25">
         <v>6</v>
       </c>
-      <c r="H88" s="28">
+      <c r="H88" s="25">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:8" customFormat="1">
-      <c r="A89" s="29" t="s">
+      <c r="A89" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B89" s="28">
-[...5 lines deleted...]
-      <c r="D89" s="28">
+      <c r="B89" s="25">
+        <v>9</v>
+      </c>
+      <c r="C89" s="25">
+        <v>9</v>
+      </c>
+      <c r="D89" s="25">
         <v>6</v>
       </c>
-      <c r="E89" s="28">
+      <c r="E89" s="25">
         <v>6</v>
       </c>
-      <c r="F89" s="28">
+      <c r="F89" s="25">
         <v>6</v>
       </c>
-      <c r="G89" s="28">
+      <c r="G89" s="25">
         <v>6</v>
       </c>
-      <c r="H89" s="28">
+      <c r="H89" s="25">
         <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:8" customFormat="1">
       <c r="A90" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B90" s="26"/>
-[...5 lines deleted...]
-      <c r="H90" s="26" t="s">
+      <c r="B90" s="23"/>
+      <c r="C90" s="23"/>
+      <c r="D90" s="23"/>
+      <c r="E90" s="23"/>
+      <c r="F90" s="23"/>
+      <c r="G90" s="23"/>
+      <c r="H90" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:8" customFormat="1" ht="34.5">
-      <c r="A91" s="29" t="s">
+      <c r="A91" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B91" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H91" s="26" t="s">
+      <c r="B91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:8" customFormat="1">
-      <c r="A92" s="29" t="s">
+      <c r="A92" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="B92" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H92" s="26" t="s">
+      <c r="B92" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H92" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A93" s="29" t="s">
+      <c r="A93" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="B93" s="27">
+      <c r="B93" s="24">
         <v>2</v>
       </c>
-      <c r="C93" s="27">
+      <c r="C93" s="24">
         <v>2</v>
       </c>
-      <c r="D93" s="27">
+      <c r="D93" s="24">
         <v>2</v>
       </c>
-      <c r="E93" s="27">
+      <c r="E93" s="24">
         <v>2</v>
       </c>
-      <c r="F93" s="27">
+      <c r="F93" s="24">
         <v>2</v>
       </c>
-      <c r="G93" s="27">
+      <c r="G93" s="24">
         <v>2</v>
       </c>
-      <c r="H93" s="26" t="s">
+      <c r="H93" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:8" customFormat="1">
-      <c r="A94" s="29" t="s">
+      <c r="A94" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B94" s="27">
+      <c r="B94" s="24">
         <v>2</v>
       </c>
-      <c r="C94" s="27">
+      <c r="C94" s="24">
         <v>2</v>
       </c>
-      <c r="D94" s="27">
+      <c r="D94" s="24">
         <v>2</v>
       </c>
-      <c r="E94" s="27">
+      <c r="E94" s="24">
         <v>2</v>
       </c>
-      <c r="F94" s="27">
+      <c r="F94" s="24">
         <v>2</v>
       </c>
-      <c r="G94" s="27">
+      <c r="G94" s="24">
         <v>2</v>
       </c>
-      <c r="H94" s="26" t="s">
+      <c r="H94" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:8" customFormat="1">
-      <c r="A95" s="29" t="s">
+      <c r="A95" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="B95" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H95" s="26" t="s">
+      <c r="B95" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G95" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H95" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:8" customFormat="1">
       <c r="A96" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B96" s="26"/>
-[...5 lines deleted...]
-      <c r="H96" s="26" t="s">
+      <c r="B96" s="23"/>
+      <c r="C96" s="23"/>
+      <c r="D96" s="23"/>
+      <c r="E96" s="23"/>
+      <c r="F96" s="23"/>
+      <c r="G96" s="23"/>
+      <c r="H96" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:8" customFormat="1">
       <c r="A97" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B97" s="26"/>
-[...5 lines deleted...]
-      <c r="H97" s="26" t="s">
+      <c r="B97" s="23"/>
+      <c r="C97" s="23"/>
+      <c r="D97" s="23"/>
+      <c r="E97" s="23"/>
+      <c r="F97" s="23"/>
+      <c r="G97" s="23"/>
+      <c r="H97" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:8" customFormat="1">
       <c r="A98" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B98" s="26"/>
-[...5 lines deleted...]
-      <c r="H98" s="26" t="s">
+      <c r="B98" s="23"/>
+      <c r="C98" s="23"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="23"/>
+      <c r="F98" s="23"/>
+      <c r="G98" s="23"/>
+      <c r="H98" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:8" customFormat="1">
       <c r="A99" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B99" s="26"/>
-[...5 lines deleted...]
-      <c r="H99" s="26" t="s">
+      <c r="B99" s="23"/>
+      <c r="C99" s="23"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="23"/>
+      <c r="F99" s="23"/>
+      <c r="G99" s="23"/>
+      <c r="H99" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:8" customFormat="1" ht="57">
       <c r="A100" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B100" s="26"/>
-[...5 lines deleted...]
-      <c r="H100" s="26" t="s">
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:8" customFormat="1" ht="68.25">
-      <c r="A101" s="29" t="s">
+      <c r="A101" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B101" s="27">
+      <c r="B101" s="24">
         <v>0.2</v>
       </c>
-      <c r="C101" s="27">
+      <c r="C101" s="24">
         <v>0.2</v>
       </c>
-      <c r="D101" s="27">
+      <c r="D101" s="24">
         <v>0.1</v>
       </c>
-      <c r="E101" s="27">
+      <c r="E101" s="24">
         <v>0.1</v>
       </c>
-      <c r="F101" s="27">
+      <c r="F101" s="24">
         <v>0.1</v>
       </c>
-      <c r="G101" s="27">
+      <c r="G101" s="24">
         <v>0.1</v>
       </c>
-      <c r="H101" s="26" t="s">
+      <c r="H101" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:8" customFormat="1">
-      <c r="A102" s="29" t="s">
+      <c r="A102" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B102" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H102" s="26" t="s">
+      <c r="B102" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H102" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:8" customFormat="1">
-      <c r="A103" s="29" t="s">
+      <c r="A103" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B103" s="27">
+      <c r="B103" s="24">
         <v>0.1</v>
       </c>
-      <c r="C103" s="27">
+      <c r="C103" s="24">
         <v>0.1</v>
       </c>
-      <c r="D103" s="27">
+      <c r="D103" s="24">
         <v>0.1</v>
       </c>
-      <c r="E103" s="27">
+      <c r="E103" s="24">
         <v>0.1</v>
       </c>
-      <c r="F103" s="27">
+      <c r="F103" s="24">
         <v>0.1</v>
       </c>
-      <c r="G103" s="27">
+      <c r="G103" s="24">
         <v>0.1</v>
       </c>
-      <c r="H103" s="26" t="s">
+      <c r="H103" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:8" customFormat="1">
       <c r="A104" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B104" s="26"/>
-[...5 lines deleted...]
-      <c r="H104" s="26" t="s">
+      <c r="B104" s="23"/>
+      <c r="C104" s="23"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:8" customFormat="1">
       <c r="A105" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B105" s="26"/>
-[...5 lines deleted...]
-      <c r="H105" s="26" t="s">
+      <c r="B105" s="23"/>
+      <c r="C105" s="23"/>
+      <c r="D105" s="23"/>
+      <c r="E105" s="23"/>
+      <c r="F105" s="23"/>
+      <c r="G105" s="23"/>
+      <c r="H105" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:8" customFormat="1" ht="23.25">
       <c r="A106" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B106" s="26"/>
-[...5 lines deleted...]
-      <c r="H106" s="26" t="s">
+      <c r="B106" s="23"/>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23"/>
+      <c r="H106" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A107" s="29" t="s">
+      <c r="A107" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B107" s="28">
+      <c r="B107" s="25">
         <v>45178</v>
       </c>
-      <c r="C107" s="28">
+      <c r="C107" s="25">
         <v>45178</v>
       </c>
-      <c r="D107" s="28">
+      <c r="D107" s="25">
         <v>39442</v>
       </c>
-      <c r="E107" s="28">
+      <c r="E107" s="25">
         <v>39442</v>
       </c>
-      <c r="F107" s="28">
+      <c r="F107" s="25">
         <v>39442</v>
       </c>
-      <c r="G107" s="28">
+      <c r="G107" s="25">
         <v>39442</v>
       </c>
-      <c r="H107" s="28">
+      <c r="H107" s="25">
         <v>9867</v>
       </c>
     </row>
     <row r="108" spans="1:8" customFormat="1">
-      <c r="A108" s="29" t="s">
+      <c r="A108" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B108" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H108" s="26" t="s">
+      <c r="B108" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H108" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:8" customFormat="1">
-      <c r="A109" s="29" t="s">
+      <c r="A109" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B109" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H109" s="26" t="s">
+      <c r="B109" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H109" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:8" customFormat="1" ht="34.5">
       <c r="A110" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="B110" s="26"/>
-[...5 lines deleted...]
-      <c r="H110" s="26" t="s">
+      <c r="B110" s="23"/>
+      <c r="C110" s="23"/>
+      <c r="D110" s="23"/>
+      <c r="E110" s="23"/>
+      <c r="F110" s="23"/>
+      <c r="G110" s="23"/>
+      <c r="H110" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:8" customFormat="1" ht="23.25">
       <c r="A111" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B111" s="26"/>
-[...5 lines deleted...]
-      <c r="H111" s="26" t="s">
+      <c r="B111" s="23"/>
+      <c r="C111" s="23"/>
+      <c r="D111" s="23"/>
+      <c r="E111" s="23"/>
+      <c r="F111" s="23"/>
+      <c r="G111" s="23"/>
+      <c r="H111" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:8" customFormat="1" ht="34.5">
-      <c r="A112" s="29" t="s">
+      <c r="A112" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B112" s="28">
+      <c r="B112" s="25">
         <v>13027</v>
       </c>
-      <c r="C112" s="28">
+      <c r="C112" s="25">
         <v>13027</v>
       </c>
-      <c r="D112" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H112" s="26" t="s">
+      <c r="D112" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H112" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:8" customFormat="1">
-      <c r="A113" s="29" t="s">
+      <c r="A113" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B113" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H113" s="26" t="s">
+      <c r="B113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H113" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:8" customFormat="1">
-      <c r="A114" s="29" t="s">
+      <c r="A114" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B114" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H114" s="26" t="s">
+      <c r="B114" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G114" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H114" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:8" customFormat="1" ht="68.25">
-      <c r="A115" s="29" t="s">
+      <c r="A115" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B115" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H115" s="26" t="s">
+      <c r="B115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:8" customFormat="1">
-      <c r="A116" s="29" t="s">
+      <c r="A116" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B116" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H116" s="26" t="s">
+      <c r="B116" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D116" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H116" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:8" customFormat="1" ht="68.25">
-      <c r="A117" s="29" t="s">
+      <c r="A117" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="B117" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H117" s="26" t="s">
+      <c r="B117" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C117" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H117" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:8" customFormat="1">
-      <c r="A118" s="29" t="s">
+      <c r="A118" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B118" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H118" s="26" t="s">
+      <c r="B118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H118" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:8" customFormat="1" ht="23.25">
       <c r="A119" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B119" s="26"/>
-[...5 lines deleted...]
-      <c r="H119" s="26" t="s">
+      <c r="B119" s="23"/>
+      <c r="C119" s="23"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="23"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="23"/>
+      <c r="H119" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:8" customFormat="1">
-      <c r="A120" s="29" t="s">
+      <c r="A120" s="26" t="s">
         <v>69</v>
       </c>
-      <c r="B120" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H120" s="26" t="s">
+      <c r="B120" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H120" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:8" customFormat="1">
-      <c r="A121" s="29" t="s">
+      <c r="A121" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B121" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H121" s="26" t="s">
+      <c r="B121" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G121" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H121" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:8" customFormat="1" ht="45.75">
-      <c r="A122" s="29" t="s">
+      <c r="A122" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="B122" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H122" s="26" t="s">
+      <c r="B122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H122" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:8" customFormat="1">
-      <c r="A123" s="29" t="s">
+      <c r="A123" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B123" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H123" s="26" t="s">
+      <c r="B123" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H123" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A124" s="29" t="s">
+      <c r="A124" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="B124" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H124" s="26" t="s">
+      <c r="B124" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H124" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:8" customFormat="1">
-      <c r="A125" s="29" t="s">
+      <c r="A125" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B125" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H125" s="26" t="s">
+      <c r="B125" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H125" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:8" customFormat="1" ht="68.25">
-      <c r="A126" s="29" t="s">
+      <c r="A126" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="B126" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H126" s="26" t="s">
+      <c r="B126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H126" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:8" customFormat="1">
-      <c r="A127" s="29" t="s">
+      <c r="A127" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B127" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H127" s="26" t="s">
+      <c r="B127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H127" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:8" customFormat="1">
-      <c r="A128" s="29" t="s">
+      <c r="A128" s="26" t="s">
         <v>73</v>
       </c>
-      <c r="B128" s="28">
+      <c r="B128" s="25">
         <v>4973</v>
       </c>
-      <c r="C128" s="28">
+      <c r="C128" s="25">
         <v>4973</v>
       </c>
-      <c r="D128" s="28">
+      <c r="D128" s="25">
         <v>4973</v>
       </c>
-      <c r="E128" s="28">
+      <c r="E128" s="25">
         <v>4973</v>
       </c>
-      <c r="F128" s="28">
+      <c r="F128" s="25">
         <v>4973</v>
       </c>
-      <c r="G128" s="28">
+      <c r="G128" s="25">
         <v>4973</v>
       </c>
-      <c r="H128" s="26" t="s">
+      <c r="H128" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:8" customFormat="1">
-      <c r="A129" s="29" t="s">
+      <c r="A129" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B129" s="28">
+      <c r="B129" s="25">
         <v>4729</v>
       </c>
-      <c r="C129" s="28">
+      <c r="C129" s="25">
         <v>4729</v>
       </c>
-      <c r="D129" s="28">
+      <c r="D129" s="25">
         <v>4729</v>
       </c>
-      <c r="E129" s="28">
+      <c r="E129" s="25">
         <v>4729</v>
       </c>
-      <c r="F129" s="28">
+      <c r="F129" s="25">
         <v>4729</v>
       </c>
-      <c r="G129" s="28">
+      <c r="G129" s="25">
         <v>4729</v>
       </c>
-      <c r="H129" s="26" t="s">
+      <c r="H129" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:8" customFormat="1">
-      <c r="A130" s="29" t="s">
+      <c r="A130" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B130" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H130" s="26" t="s">
+      <c r="B130" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D130" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H130" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:8" customFormat="1">
       <c r="A131" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="B131" s="26"/>
-[...5 lines deleted...]
-      <c r="H131" s="26" t="s">
+      <c r="B131" s="23"/>
+      <c r="C131" s="23"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="23"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="23"/>
+      <c r="H131" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:8" customFormat="1">
-      <c r="A132" s="29" t="s">
+      <c r="A132" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="B132" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H132" s="26" t="s">
+      <c r="B132" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D132" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G132" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H132" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:8" customFormat="1">
-      <c r="A133" s="29" t="s">
+      <c r="A133" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B133" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H133" s="26" t="s">
+      <c r="B133" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D133" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H133" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:8" customFormat="1">
-      <c r="A134" s="29" t="s">
+      <c r="A134" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="B134" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H134" s="26" t="s">
+      <c r="B134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H134" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:8" customFormat="1">
-      <c r="A135" s="29" t="s">
+      <c r="A135" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B135" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H135" s="26" t="s">
+      <c r="B135" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D135" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H135" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:8" customFormat="1">
-      <c r="A136" s="29" t="s">
+      <c r="A136" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="B136" s="28">
+      <c r="B136" s="25">
         <v>20258</v>
       </c>
-      <c r="C136" s="28">
+      <c r="C136" s="25">
         <v>20258</v>
       </c>
-      <c r="D136" s="28">
+      <c r="D136" s="25">
         <v>19791</v>
       </c>
-      <c r="E136" s="28">
+      <c r="E136" s="25">
         <v>19791</v>
       </c>
-      <c r="F136" s="28">
+      <c r="F136" s="25">
         <v>10286</v>
       </c>
-      <c r="G136" s="28">
+      <c r="G136" s="25">
         <v>10286</v>
       </c>
-      <c r="H136" s="28">
+      <c r="H136" s="25">
         <v>4098</v>
       </c>
     </row>
     <row r="137" spans="1:8" customFormat="1">
-      <c r="A137" s="29" t="s">
+      <c r="A137" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B137" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H137" s="26" t="s">
+      <c r="B137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H137" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:8" customFormat="1">
-      <c r="A138" s="29" t="s">
+      <c r="A138" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B138" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H138" s="26" t="s">
+      <c r="B138" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H138" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A139" s="29" t="s">
+      <c r="A139" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="B139" s="28">
+      <c r="B139" s="25">
         <v>3168</v>
       </c>
-      <c r="C139" s="28">
+      <c r="C139" s="25">
         <v>3168</v>
       </c>
-      <c r="D139" s="28">
+      <c r="D139" s="25">
         <v>3992</v>
       </c>
-      <c r="E139" s="28">
+      <c r="E139" s="25">
         <v>3992</v>
       </c>
-      <c r="F139" s="26" t="s">
-[...5 lines deleted...]
-      <c r="H139" s="28">
+      <c r="F139" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H139" s="25">
         <v>485</v>
       </c>
     </row>
     <row r="140" spans="1:8" customFormat="1">
-      <c r="A140" s="29" t="s">
+      <c r="A140" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B140" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H140" s="26" t="s">
+      <c r="B140" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G140" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H140" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:8" customFormat="1">
-      <c r="A141" s="29" t="s">
+      <c r="A141" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B141" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H141" s="26" t="s">
+      <c r="B141" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:8" customFormat="1" ht="34.5">
       <c r="A142" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="B142" s="26"/>
-[...5 lines deleted...]
-      <c r="H142" s="26" t="s">
+      <c r="B142" s="23"/>
+      <c r="C142" s="23"/>
+      <c r="D142" s="23"/>
+      <c r="E142" s="23"/>
+      <c r="F142" s="23"/>
+      <c r="G142" s="23"/>
+      <c r="H142" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A143" s="29" t="s">
+      <c r="A143" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B143" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H143" s="26" t="s">
+      <c r="B143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H143" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:8" customFormat="1">
-      <c r="A144" s="29" t="s">
+      <c r="A144" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B144" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H144" s="26" t="s">
+      <c r="B144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H144" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:8" customFormat="1" ht="23.25">
       <c r="A145" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="B145" s="26"/>
-[...5 lines deleted...]
-      <c r="H145" s="26" t="s">
+      <c r="B145" s="23"/>
+      <c r="C145" s="23"/>
+      <c r="D145" s="23"/>
+      <c r="E145" s="23"/>
+      <c r="F145" s="23"/>
+      <c r="G145" s="23"/>
+      <c r="H145" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:8" customFormat="1">
       <c r="A146" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="B146" s="26"/>
-[...5 lines deleted...]
-      <c r="H146" s="26" t="s">
+      <c r="B146" s="23"/>
+      <c r="C146" s="23"/>
+      <c r="D146" s="23"/>
+      <c r="E146" s="23"/>
+      <c r="F146" s="23"/>
+      <c r="G146" s="23"/>
+      <c r="H146" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:8" customFormat="1">
-      <c r="A147" s="29" t="s">
+      <c r="A147" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B147" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H147" s="28">
+      <c r="B147" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D147" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E147" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G147" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H147" s="25">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:8" customFormat="1">
-      <c r="A148" s="29" t="s">
+      <c r="A148" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B148" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H148" s="28">
+      <c r="B148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H148" s="25">
         <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:8" customFormat="1">
-      <c r="A149" s="29" t="s">
+      <c r="A149" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B149" s="28">
+      <c r="B149" s="25">
         <v>492</v>
       </c>
-      <c r="C149" s="28">
+      <c r="C149" s="25">
         <v>492</v>
       </c>
-      <c r="D149" s="28">
+      <c r="D149" s="25">
         <v>252</v>
       </c>
-      <c r="E149" s="28">
+      <c r="E149" s="25">
         <v>252</v>
       </c>
-      <c r="F149" s="28">
+      <c r="F149" s="25">
         <v>3</v>
       </c>
-      <c r="G149" s="28">
+      <c r="G149" s="25">
         <v>3</v>
       </c>
-      <c r="H149" s="28">
+      <c r="H149" s="25">
         <v>2426</v>
       </c>
     </row>
     <row r="150" spans="1:8" customFormat="1">
-      <c r="A150" s="29" t="s">
+      <c r="A150" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B150" s="28">
+      <c r="B150" s="25">
         <v>492</v>
       </c>
-      <c r="C150" s="28">
+      <c r="C150" s="25">
         <v>492</v>
       </c>
-      <c r="D150" s="28">
+      <c r="D150" s="25">
         <v>252</v>
       </c>
-      <c r="E150" s="28">
+      <c r="E150" s="25">
         <v>252</v>
       </c>
-      <c r="F150" s="28">
+      <c r="F150" s="25">
         <v>3</v>
       </c>
-      <c r="G150" s="28">
+      <c r="G150" s="25">
         <v>3</v>
       </c>
-      <c r="H150" s="28">
+      <c r="H150" s="25">
         <v>2426</v>
       </c>
     </row>
     <row r="151" spans="1:8" customFormat="1" ht="23.25">
       <c r="A151" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="B151" s="26"/>
-[...5 lines deleted...]
-      <c r="H151" s="26" t="s">
+      <c r="B151" s="23"/>
+      <c r="C151" s="23"/>
+      <c r="D151" s="23"/>
+      <c r="E151" s="23"/>
+      <c r="F151" s="23"/>
+      <c r="G151" s="23"/>
+      <c r="H151" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:8" customFormat="1" ht="23.25">
       <c r="A152" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="B152" s="26"/>
-[...5 lines deleted...]
-      <c r="H152" s="26" t="s">
+      <c r="B152" s="23"/>
+      <c r="C152" s="23"/>
+      <c r="D152" s="23"/>
+      <c r="E152" s="23"/>
+      <c r="F152" s="23"/>
+      <c r="G152" s="23"/>
+      <c r="H152" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:8" customFormat="1">
       <c r="A153" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="B153" s="26"/>
-[...5 lines deleted...]
-      <c r="H153" s="26" t="s">
+      <c r="B153" s="23"/>
+      <c r="C153" s="23"/>
+      <c r="D153" s="23"/>
+      <c r="E153" s="23"/>
+      <c r="F153" s="23"/>
+      <c r="G153" s="23"/>
+      <c r="H153" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:8" customFormat="1">
       <c r="A154" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="B154" s="26"/>
-[...5 lines deleted...]
-      <c r="H154" s="26" t="s">
+      <c r="B154" s="23"/>
+      <c r="C154" s="23"/>
+      <c r="D154" s="23"/>
+      <c r="E154" s="23"/>
+      <c r="F154" s="23"/>
+      <c r="G154" s="23"/>
+      <c r="H154" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:8" customFormat="1" ht="23.25">
       <c r="A155" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="B155" s="26"/>
-[...5 lines deleted...]
-      <c r="H155" s="26" t="s">
+      <c r="B155" s="23"/>
+      <c r="C155" s="23"/>
+      <c r="D155" s="23"/>
+      <c r="E155" s="23"/>
+      <c r="F155" s="23"/>
+      <c r="G155" s="23"/>
+      <c r="H155" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:8" customFormat="1" ht="23.25">
       <c r="A156" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="B156" s="26"/>
-[...5 lines deleted...]
-      <c r="H156" s="26" t="s">
+      <c r="B156" s="23"/>
+      <c r="C156" s="23"/>
+      <c r="D156" s="23"/>
+      <c r="E156" s="23"/>
+      <c r="F156" s="23"/>
+      <c r="G156" s="23"/>
+      <c r="H156" s="23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:8" customFormat="1">
-      <c r="A157" s="29" t="s">
+      <c r="A157" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="B157" s="27">
+      <c r="B157" s="24">
         <v>678872.7</v>
       </c>
-      <c r="C157" s="27">
+      <c r="C157" s="24">
         <v>678872.7</v>
       </c>
-      <c r="D157" s="27">
+      <c r="D157" s="24">
         <v>412630.7</v>
       </c>
-      <c r="E157" s="27">
+      <c r="E157" s="24">
         <v>412630.7</v>
       </c>
-      <c r="F157" s="27">
+      <c r="F157" s="24">
         <v>412630.7</v>
       </c>
-      <c r="G157" s="27">
+      <c r="G157" s="24">
         <v>412630.7</v>
       </c>
-      <c r="H157" s="26" t="s">
+      <c r="H157" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:8" customFormat="1">
-      <c r="A158" s="29" t="s">
+      <c r="A158" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B158" s="27">
+      <c r="B158" s="24">
         <v>402177.4</v>
       </c>
-      <c r="C158" s="27">
+      <c r="C158" s="24">
         <v>402177.4</v>
       </c>
-      <c r="D158" s="27">
+      <c r="D158" s="24">
         <v>358170.2</v>
       </c>
-      <c r="E158" s="27">
+      <c r="E158" s="24">
         <v>358170.2</v>
       </c>
-      <c r="F158" s="27">
+      <c r="F158" s="24">
         <v>358170.2</v>
       </c>
-      <c r="G158" s="27">
+      <c r="G158" s="24">
         <v>358170.2</v>
       </c>
-      <c r="H158" s="26" t="s">
+      <c r="H158" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:8" customFormat="1">
-      <c r="A159" s="29" t="s">
+      <c r="A159" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B159" s="27">
+      <c r="B159" s="24">
         <v>16388</v>
       </c>
-      <c r="C159" s="27">
+      <c r="C159" s="24">
         <v>16388</v>
       </c>
-      <c r="D159" s="27">
+      <c r="D159" s="24">
         <v>9015</v>
       </c>
-      <c r="E159" s="27">
+      <c r="E159" s="24">
         <v>9015</v>
       </c>
-      <c r="F159" s="27">
+      <c r="F159" s="24">
         <v>9015</v>
       </c>
-      <c r="G159" s="27">
+      <c r="G159" s="24">
         <v>9015</v>
       </c>
-      <c r="H159" s="26" t="s">
+      <c r="H159" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:8" customFormat="1">
-      <c r="A160" s="29" t="s">
+      <c r="A160" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B160" s="27">
+      <c r="B160" s="24">
         <v>260307.3</v>
       </c>
-      <c r="C160" s="27">
+      <c r="C160" s="24">
         <v>260307.3</v>
       </c>
-      <c r="D160" s="27">
+      <c r="D160" s="24">
         <v>45445.5</v>
       </c>
-      <c r="E160" s="27">
+      <c r="E160" s="24">
         <v>45445.5</v>
       </c>
-      <c r="F160" s="27">
+      <c r="F160" s="24">
         <v>45445.5</v>
       </c>
-      <c r="G160" s="27">
+      <c r="G160" s="24">
         <v>45445.5</v>
       </c>
-      <c r="H160" s="26" t="s">
+      <c r="H160" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:8" customFormat="1" ht="23.25">
-      <c r="A161" s="29" t="s">
+      <c r="A161" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="B161" s="27">
+      <c r="B161" s="24">
         <v>822.1</v>
       </c>
-      <c r="C161" s="27">
+      <c r="C161" s="24">
         <v>822.1</v>
       </c>
-      <c r="D161" s="27">
+      <c r="D161" s="24">
         <v>742</v>
       </c>
-      <c r="E161" s="27">
+      <c r="E161" s="24">
         <v>742</v>
       </c>
-      <c r="F161" s="27">
+      <c r="F161" s="24">
         <v>742</v>
       </c>
-      <c r="G161" s="27">
+      <c r="G161" s="24">
         <v>742</v>
       </c>
-      <c r="H161" s="26" t="s">
+      <c r="H161" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:8" customFormat="1">
-      <c r="A162" s="29" t="s">
+      <c r="A162" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B162" s="27">
+      <c r="B162" s="24">
         <v>539.70000000000005</v>
       </c>
-      <c r="C162" s="27">
+      <c r="C162" s="24">
         <v>539.70000000000005</v>
       </c>
-      <c r="D162" s="27">
+      <c r="D162" s="24">
         <v>501.2</v>
       </c>
-      <c r="E162" s="27">
+      <c r="E162" s="24">
         <v>501.2</v>
       </c>
-      <c r="F162" s="27">
+      <c r="F162" s="24">
         <v>501.2</v>
       </c>
-      <c r="G162" s="27">
+      <c r="G162" s="24">
         <v>501.2</v>
       </c>
-      <c r="H162" s="26" t="s">
+      <c r="H162" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:8" customFormat="1">
-      <c r="A163" s="29" t="s">
+      <c r="A163" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B163" s="27">
+      <c r="B163" s="24">
         <v>80</v>
       </c>
-      <c r="C163" s="27">
+      <c r="C163" s="24">
         <v>80</v>
       </c>
-      <c r="D163" s="27">
+      <c r="D163" s="24">
         <v>79.400000000000006</v>
       </c>
-      <c r="E163" s="27">
+      <c r="E163" s="24">
         <v>79.400000000000006</v>
       </c>
-      <c r="F163" s="27">
+      <c r="F163" s="24">
         <v>79.400000000000006</v>
       </c>
-      <c r="G163" s="27">
+      <c r="G163" s="24">
         <v>79.400000000000006</v>
       </c>
-      <c r="H163" s="26" t="s">
+      <c r="H163" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:8" customFormat="1">
-      <c r="A164" s="29" t="s">
+      <c r="A164" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B164" s="27">
+      <c r="B164" s="24">
         <v>32.9</v>
       </c>
-      <c r="C164" s="27">
+      <c r="C164" s="24">
         <v>32.9</v>
       </c>
-      <c r="D164" s="27">
+      <c r="D164" s="24">
         <v>19.399999999999999</v>
       </c>
-      <c r="E164" s="27">
+      <c r="E164" s="24">
         <v>19.399999999999999</v>
       </c>
-      <c r="F164" s="27">
+      <c r="F164" s="24">
         <v>19.399999999999999</v>
       </c>
-      <c r="G164" s="27">
+      <c r="G164" s="24">
         <v>19.399999999999999</v>
       </c>
-      <c r="H164" s="26" t="s">
+      <c r="H164" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:8" customFormat="1">
-      <c r="A165" s="29" t="s">
+      <c r="A165" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B165" s="27">
+      <c r="B165" s="24">
         <v>105.3</v>
       </c>
-      <c r="C165" s="27">
+      <c r="C165" s="24">
         <v>105.3</v>
       </c>
-      <c r="D165" s="27">
+      <c r="D165" s="24">
         <v>94</v>
       </c>
-      <c r="E165" s="27">
+      <c r="E165" s="24">
         <v>94</v>
       </c>
-      <c r="F165" s="27">
+      <c r="F165" s="24">
         <v>94</v>
       </c>
-      <c r="G165" s="27">
+      <c r="G165" s="24">
         <v>94</v>
       </c>
-      <c r="H165" s="26" t="s">
+      <c r="H165" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:8" customFormat="1">
-      <c r="A166" s="29" t="s">
+      <c r="A166" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="B166" s="27">
+      <c r="B166" s="24">
         <v>1.8</v>
       </c>
-      <c r="C166" s="27">
+      <c r="C166" s="24">
         <v>1.8</v>
       </c>
-      <c r="D166" s="27">
+      <c r="D166" s="24">
         <v>1.6</v>
       </c>
-      <c r="E166" s="27">
+      <c r="E166" s="24">
         <v>1.6</v>
       </c>
-      <c r="F166" s="27">
+      <c r="F166" s="24">
         <v>1.6</v>
       </c>
-      <c r="G166" s="27">
+      <c r="G166" s="24">
         <v>1.6</v>
       </c>
-      <c r="H166" s="26" t="s">
+      <c r="H166" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:8" customFormat="1">
-      <c r="A167" s="29" t="s">
+      <c r="A167" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B167" s="27">
+      <c r="B167" s="24">
         <v>23.8</v>
       </c>
-      <c r="C167" s="27">
+      <c r="C167" s="24">
         <v>23.8</v>
       </c>
-      <c r="D167" s="27">
+      <c r="D167" s="24">
         <v>20.8</v>
       </c>
-      <c r="E167" s="27">
+      <c r="E167" s="24">
         <v>20.8</v>
       </c>
-      <c r="F167" s="27">
+      <c r="F167" s="24">
         <v>20.8</v>
       </c>
-      <c r="G167" s="27">
+      <c r="G167" s="24">
         <v>20.8</v>
       </c>
-      <c r="H167" s="26" t="s">
+      <c r="H167" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:8" customFormat="1">
-      <c r="A168" s="29" t="s">
+      <c r="A168" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B168" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H168" s="26" t="s">
+      <c r="B168" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D168" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H168" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:8" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A169" s="36" t="s">
+      <c r="A169" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="B169" s="36"/>
-[...5 lines deleted...]
-      <c r="H169" s="36"/>
+      <c r="B169" s="39"/>
+      <c r="C169" s="39"/>
+      <c r="D169" s="39"/>
+      <c r="E169" s="39"/>
+      <c r="F169" s="39"/>
+      <c r="G169" s="39"/>
+      <c r="H169" s="39"/>
     </row>
     <row r="170" spans="1:8" customFormat="1" ht="27" customHeight="1"/>
     <row r="171" spans="1:8" customFormat="1">
       <c r="A171" s="1"/>
       <c r="B171" s="1"/>
       <c r="C171" s="1"/>
       <c r="D171" s="1"/>
       <c r="E171" s="1"/>
       <c r="F171" s="1"/>
       <c r="G171" s="1"/>
       <c r="H171" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A169:H169"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="30"/>
-[...6 lines deleted...]
-      <c r="H8" s="31"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="30"/>
-[...6 lines deleted...]
-      <c r="H9" s="31"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="30"/>
-[...6 lines deleted...]
-      <c r="H10" s="31"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="30"/>
-[...6 lines deleted...]
-      <c r="H11" s="31"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="32"/>
-[...6 lines deleted...]
-      <c r="H12" s="31"/>
+      <c r="A12" s="29"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="32"/>
-[...6 lines deleted...]
-      <c r="H13" s="31"/>
+      <c r="A13" s="29"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="32"/>
-[...6 lines deleted...]
-      <c r="H14" s="33"/>
+      <c r="A14" s="29"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="32"/>
-[...6 lines deleted...]
-      <c r="H15" s="31"/>
+      <c r="A15" s="29"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="32"/>
-[...6 lines deleted...]
-      <c r="H16" s="31"/>
+      <c r="A16" s="29"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="32"/>
-[...6 lines deleted...]
-      <c r="H17" s="31"/>
+      <c r="A17" s="29"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="32"/>
-[...6 lines deleted...]
-      <c r="H18" s="33"/>
+      <c r="A18" s="29"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="32"/>
-[...6 lines deleted...]
-      <c r="H19" s="31"/>
+      <c r="A19" s="29"/>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="32"/>
-[...6 lines deleted...]
-      <c r="H20" s="31"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="32"/>
-[...6 lines deleted...]
-      <c r="H21" s="31"/>
+      <c r="A21" s="29"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="32"/>
-[...6 lines deleted...]
-      <c r="H22" s="31"/>
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="32"/>
-[...6 lines deleted...]
-      <c r="H23" s="31"/>
+      <c r="A23" s="29"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="32"/>
-[...6 lines deleted...]
-      <c r="H24" s="31"/>
+      <c r="A24" s="29"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="32"/>
-[...6 lines deleted...]
-      <c r="H25" s="31"/>
+      <c r="A25" s="29"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="32"/>
-[...6 lines deleted...]
-      <c r="H26" s="33"/>
+      <c r="A26" s="29"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="32"/>
-[...6 lines deleted...]
-      <c r="H27" s="31"/>
+      <c r="A27" s="29"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="32"/>
-[...6 lines deleted...]
-      <c r="H28" s="33"/>
+      <c r="A28" s="29"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="30"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="32"/>
-[...6 lines deleted...]
-      <c r="H29" s="31"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="32"/>
-[...6 lines deleted...]
-      <c r="H30" s="31"/>
+      <c r="A30" s="29"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="32"/>
-[...6 lines deleted...]
-      <c r="H31" s="31"/>
+      <c r="A31" s="29"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="32"/>
-[...6 lines deleted...]
-      <c r="H32" s="31"/>
+      <c r="A32" s="29"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="32"/>
-[...6 lines deleted...]
-      <c r="H33" s="31"/>
+      <c r="A33" s="29"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="32"/>
-[...6 lines deleted...]
-      <c r="H34" s="31"/>
+      <c r="A34" s="29"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="32"/>
-[...6 lines deleted...]
-      <c r="H35" s="31"/>
+      <c r="A35" s="29"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="32"/>
-[...6 lines deleted...]
-      <c r="H36" s="31"/>
+      <c r="A36" s="29"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="32"/>
-[...6 lines deleted...]
-      <c r="H37" s="31"/>
+      <c r="A37" s="29"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="32"/>
-[...6 lines deleted...]
-      <c r="H38" s="31"/>
+      <c r="A38" s="29"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="28"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="32"/>
-[...6 lines deleted...]
-      <c r="H39" s="31"/>
+      <c r="A39" s="29"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="32"/>
-[...6 lines deleted...]
-      <c r="H40" s="31"/>
+      <c r="A40" s="29"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="32"/>
-[...6 lines deleted...]
-      <c r="H41" s="31"/>
+      <c r="A41" s="29"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="28"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="32"/>
-[...6 lines deleted...]
-      <c r="H42" s="31"/>
+      <c r="A42" s="29"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="28"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="32"/>
-[...6 lines deleted...]
-      <c r="H43" s="31"/>
+      <c r="A43" s="29"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="32"/>
-[...6 lines deleted...]
-      <c r="H44" s="31"/>
+      <c r="A44" s="29"/>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="32"/>
-[...6 lines deleted...]
-      <c r="H45" s="31"/>
+      <c r="A45" s="29"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="28"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="30"/>
-[...6 lines deleted...]
-      <c r="H46" s="31"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="32"/>
-[...6 lines deleted...]
-      <c r="H47" s="33"/>
+      <c r="A47" s="29"/>
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="32"/>
-[...6 lines deleted...]
-      <c r="H48" s="33"/>
+      <c r="A48" s="29"/>
+      <c r="B48" s="30"/>
+      <c r="C48" s="30"/>
+      <c r="D48" s="30"/>
+      <c r="E48" s="30"/>
+      <c r="F48" s="30"/>
+      <c r="G48" s="30"/>
+      <c r="H48" s="30"/>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="32"/>
-[...6 lines deleted...]
-      <c r="H49" s="31"/>
+      <c r="A49" s="29"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="30"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="30"/>
+      <c r="H49" s="28"/>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="32"/>
-[...6 lines deleted...]
-      <c r="H50" s="31"/>
+      <c r="A50" s="29"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="28"/>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="32"/>
-[...6 lines deleted...]
-      <c r="H51" s="33"/>
+      <c r="A51" s="29"/>
+      <c r="B51" s="30"/>
+      <c r="C51" s="30"/>
+      <c r="D51" s="30"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="30"/>
+      <c r="H51" s="30"/>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="32"/>
-[...6 lines deleted...]
-      <c r="H52" s="33"/>
+      <c r="A52" s="29"/>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="30"/>
+      <c r="H52" s="30"/>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="32"/>
-[...6 lines deleted...]
-      <c r="H53" s="31"/>
+      <c r="A53" s="29"/>
+      <c r="B53" s="30"/>
+      <c r="C53" s="30"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="32"/>
-[...6 lines deleted...]
-      <c r="H54" s="31"/>
+      <c r="A54" s="29"/>
+      <c r="B54" s="30"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="32"/>
-[...6 lines deleted...]
-      <c r="H55" s="31"/>
+      <c r="A55" s="29"/>
+      <c r="B55" s="30"/>
+      <c r="C55" s="30"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="32"/>
-[...6 lines deleted...]
-      <c r="H56" s="31"/>
+      <c r="A56" s="29"/>
+      <c r="B56" s="30"/>
+      <c r="C56" s="30"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="32"/>
-[...6 lines deleted...]
-      <c r="H57" s="31"/>
+      <c r="A57" s="29"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="30"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="32"/>
-[...6 lines deleted...]
-      <c r="H58" s="33"/>
+      <c r="A58" s="29"/>
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="30"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="32"/>
-[...6 lines deleted...]
-      <c r="H59" s="31"/>
+      <c r="A59" s="29"/>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="32"/>
-[...6 lines deleted...]
-      <c r="H60" s="33"/>
+      <c r="A60" s="29"/>
+      <c r="B60" s="30"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="30"/>
-[...6 lines deleted...]
-      <c r="H61" s="31"/>
+      <c r="A61" s="27"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="30"/>
-[...6 lines deleted...]
-      <c r="H62" s="31"/>
+      <c r="A62" s="27"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="32"/>
-[...6 lines deleted...]
-      <c r="H63" s="31"/>
+      <c r="A63" s="29"/>
+      <c r="B63" s="31"/>
+      <c r="C63" s="31"/>
+      <c r="D63" s="31"/>
+      <c r="E63" s="31"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="31"/>
+      <c r="H63" s="28"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="32"/>
-[...6 lines deleted...]
-      <c r="H64" s="31"/>
+      <c r="A64" s="29"/>
+      <c r="B64" s="31"/>
+      <c r="C64" s="31"/>
+      <c r="D64" s="31"/>
+      <c r="E64" s="31"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="28"/>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="32"/>
-[...6 lines deleted...]
-      <c r="H65" s="34"/>
+      <c r="A65" s="29"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="31"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="31"/>
+      <c r="H65" s="31"/>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="32"/>
-[...6 lines deleted...]
-      <c r="H66" s="34"/>
+      <c r="A66" s="29"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="31"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="32"/>
-[...6 lines deleted...]
-      <c r="H67" s="34"/>
+      <c r="A67" s="29"/>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="32"/>
-[...6 lines deleted...]
-      <c r="H68" s="31"/>
+      <c r="A68" s="29"/>
+      <c r="B68" s="31"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="31"/>
+      <c r="H68" s="28"/>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="32"/>
-[...6 lines deleted...]
-      <c r="H69" s="34"/>
+      <c r="A69" s="29"/>
+      <c r="B69" s="31"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="31"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="31"/>
+      <c r="H69" s="31"/>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="32"/>
-[...6 lines deleted...]
-      <c r="H70" s="34"/>
+      <c r="A70" s="29"/>
+      <c r="B70" s="31"/>
+      <c r="C70" s="31"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="31"/>
+      <c r="F70" s="31"/>
+      <c r="G70" s="31"/>
+      <c r="H70" s="31"/>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="32"/>
-[...6 lines deleted...]
-      <c r="H71" s="34"/>
+      <c r="A71" s="29"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="31"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="31"/>
+      <c r="F71" s="31"/>
+      <c r="G71" s="31"/>
+      <c r="H71" s="31"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="32"/>
-[...6 lines deleted...]
-      <c r="H72" s="34"/>
+      <c r="A72" s="29"/>
+      <c r="B72" s="31"/>
+      <c r="C72" s="31"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="31"/>
+      <c r="F72" s="31"/>
+      <c r="G72" s="31"/>
+      <c r="H72" s="31"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="32"/>
-[...6 lines deleted...]
-      <c r="H73" s="31"/>
+      <c r="A73" s="29"/>
+      <c r="B73" s="31"/>
+      <c r="C73" s="31"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="31"/>
+      <c r="F73" s="31"/>
+      <c r="G73" s="31"/>
+      <c r="H73" s="28"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="32"/>
-[...6 lines deleted...]
-      <c r="H74" s="31"/>
+      <c r="A74" s="29"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="28"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="32"/>
-[...6 lines deleted...]
-      <c r="H75" s="31"/>
+      <c r="A75" s="29"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="32"/>
-[...6 lines deleted...]
-      <c r="H76" s="34"/>
+      <c r="A76" s="29"/>
+      <c r="B76" s="31"/>
+      <c r="C76" s="31"/>
+      <c r="D76" s="31"/>
+      <c r="E76" s="31"/>
+      <c r="F76" s="31"/>
+      <c r="G76" s="31"/>
+      <c r="H76" s="31"/>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" s="32"/>
-[...6 lines deleted...]
-      <c r="H77" s="34"/>
+      <c r="A77" s="29"/>
+      <c r="B77" s="31"/>
+      <c r="C77" s="31"/>
+      <c r="D77" s="31"/>
+      <c r="E77" s="31"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="32"/>
-[...6 lines deleted...]
-      <c r="H78" s="31"/>
+      <c r="A78" s="29"/>
+      <c r="B78" s="31"/>
+      <c r="C78" s="31"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="28"/>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="32"/>
-[...6 lines deleted...]
-      <c r="H79" s="34"/>
+      <c r="A79" s="29"/>
+      <c r="B79" s="31"/>
+      <c r="C79" s="31"/>
+      <c r="D79" s="31"/>
+      <c r="E79" s="31"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="32"/>
-[...6 lines deleted...]
-      <c r="H80" s="34"/>
+      <c r="A80" s="29"/>
+      <c r="B80" s="31"/>
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="32"/>
-[...6 lines deleted...]
-      <c r="H81" s="31"/>
+      <c r="A81" s="29"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="31"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="28"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="32"/>
-[...6 lines deleted...]
-      <c r="H82" s="31"/>
+      <c r="A82" s="29"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="31"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="31"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="31"/>
+      <c r="H82" s="28"/>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="32"/>
-[...6 lines deleted...]
-      <c r="H83" s="34"/>
+      <c r="A83" s="29"/>
+      <c r="B83" s="31"/>
+      <c r="C83" s="31"/>
+      <c r="D83" s="31"/>
+      <c r="E83" s="31"/>
+      <c r="F83" s="31"/>
+      <c r="G83" s="31"/>
+      <c r="H83" s="31"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="32"/>
-[...6 lines deleted...]
-      <c r="H84" s="34"/>
+      <c r="A84" s="29"/>
+      <c r="B84" s="31"/>
+      <c r="C84" s="31"/>
+      <c r="D84" s="31"/>
+      <c r="E84" s="31"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="32"/>
-[...6 lines deleted...]
-      <c r="H85" s="31"/>
+      <c r="A85" s="29"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="28"/>
+      <c r="E85" s="31"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="28"/>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="32"/>
-[...6 lines deleted...]
-      <c r="H86" s="31"/>
+      <c r="A86" s="29"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="31"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="31"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="28"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="32"/>
-[...6 lines deleted...]
-      <c r="H87" s="34"/>
+      <c r="A87" s="29"/>
+      <c r="B87" s="31"/>
+      <c r="C87" s="31"/>
+      <c r="D87" s="31"/>
+      <c r="E87" s="31"/>
+      <c r="F87" s="31"/>
+      <c r="G87" s="31"/>
+      <c r="H87" s="31"/>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="32"/>
-[...6 lines deleted...]
-      <c r="H88" s="34"/>
+      <c r="A88" s="29"/>
+      <c r="B88" s="31"/>
+      <c r="C88" s="31"/>
+      <c r="D88" s="31"/>
+      <c r="E88" s="31"/>
+      <c r="F88" s="31"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="31"/>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="32"/>
-[...6 lines deleted...]
-      <c r="H89" s="31"/>
+      <c r="A89" s="29"/>
+      <c r="B89" s="31"/>
+      <c r="C89" s="31"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="32"/>
-[...6 lines deleted...]
-      <c r="H90" s="34"/>
+      <c r="A90" s="29"/>
+      <c r="B90" s="31"/>
+      <c r="C90" s="31"/>
+      <c r="D90" s="31"/>
+      <c r="E90" s="31"/>
+      <c r="F90" s="31"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="32"/>
-[...6 lines deleted...]
-      <c r="H91" s="34"/>
+      <c r="A91" s="29"/>
+      <c r="B91" s="31"/>
+      <c r="C91" s="31"/>
+      <c r="D91" s="31"/>
+      <c r="E91" s="31"/>
+      <c r="F91" s="31"/>
+      <c r="G91" s="31"/>
+      <c r="H91" s="31"/>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" s="32"/>
-[...6 lines deleted...]
-      <c r="H92" s="31"/>
+      <c r="A92" s="29"/>
+      <c r="B92" s="31"/>
+      <c r="C92" s="31"/>
+      <c r="D92" s="31"/>
+      <c r="E92" s="31"/>
+      <c r="F92" s="31"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="28"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="32"/>
-[...6 lines deleted...]
-      <c r="H93" s="31"/>
+      <c r="A93" s="29"/>
+      <c r="B93" s="31"/>
+      <c r="C93" s="31"/>
+      <c r="D93" s="31"/>
+      <c r="E93" s="31"/>
+      <c r="F93" s="31"/>
+      <c r="G93" s="31"/>
+      <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="32"/>
-[...6 lines deleted...]
-      <c r="H94" s="31"/>
+      <c r="A94" s="29"/>
+      <c r="B94" s="31"/>
+      <c r="C94" s="31"/>
+      <c r="D94" s="31"/>
+      <c r="E94" s="31"/>
+      <c r="F94" s="31"/>
+      <c r="G94" s="31"/>
+      <c r="H94" s="28"/>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" s="32"/>
-[...6 lines deleted...]
-      <c r="H95" s="31"/>
+      <c r="A95" s="29"/>
+      <c r="B95" s="31"/>
+      <c r="C95" s="31"/>
+      <c r="D95" s="31"/>
+      <c r="E95" s="31"/>
+      <c r="F95" s="31"/>
+      <c r="G95" s="31"/>
+      <c r="H95" s="28"/>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="30"/>
-[...6 lines deleted...]
-      <c r="H96" s="31"/>
+      <c r="A96" s="27"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="28"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" s="32"/>
-[...6 lines deleted...]
-      <c r="H97" s="33"/>
+      <c r="A97" s="29"/>
+      <c r="B97" s="30"/>
+      <c r="C97" s="30"/>
+      <c r="D97" s="30"/>
+      <c r="E97" s="30"/>
+      <c r="F97" s="30"/>
+      <c r="G97" s="30"/>
+      <c r="H97" s="30"/>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="32"/>
-[...6 lines deleted...]
-      <c r="H98" s="33"/>
+      <c r="A98" s="29"/>
+      <c r="B98" s="30"/>
+      <c r="C98" s="30"/>
+      <c r="D98" s="30"/>
+      <c r="E98" s="30"/>
+      <c r="F98" s="30"/>
+      <c r="G98" s="30"/>
+      <c r="H98" s="30"/>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="32"/>
-[...6 lines deleted...]
-      <c r="H99" s="31"/>
+      <c r="A99" s="29"/>
+      <c r="B99" s="30"/>
+      <c r="C99" s="30"/>
+      <c r="D99" s="30"/>
+      <c r="E99" s="30"/>
+      <c r="F99" s="30"/>
+      <c r="G99" s="30"/>
+      <c r="H99" s="28"/>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="32"/>
-[...6 lines deleted...]
-      <c r="H100" s="31"/>
+      <c r="A100" s="29"/>
+      <c r="B100" s="30"/>
+      <c r="C100" s="30"/>
+      <c r="D100" s="30"/>
+      <c r="E100" s="30"/>
+      <c r="F100" s="30"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="28"/>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="32"/>
-[...6 lines deleted...]
-      <c r="H101" s="31"/>
+      <c r="A101" s="29"/>
+      <c r="B101" s="30"/>
+      <c r="C101" s="30"/>
+      <c r="D101" s="30"/>
+      <c r="E101" s="30"/>
+      <c r="F101" s="30"/>
+      <c r="G101" s="30"/>
+      <c r="H101" s="28"/>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="30"/>
-[...6 lines deleted...]
-      <c r="H102" s="31"/>
+      <c r="A102" s="27"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" s="30"/>
-[...6 lines deleted...]
-      <c r="H103" s="31"/>
+      <c r="A103" s="27"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" s="30"/>
-[...6 lines deleted...]
-      <c r="H104" s="31"/>
+      <c r="A104" s="27"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105" s="30"/>
-[...6 lines deleted...]
-      <c r="H105" s="31"/>
+      <c r="A105" s="27"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="30"/>
-[...6 lines deleted...]
-      <c r="H106" s="31"/>
+      <c r="A106" s="27"/>
+      <c r="B106" s="28"/>
+      <c r="C106" s="28"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="28"/>
+      <c r="G106" s="28"/>
+      <c r="H106" s="28"/>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="32"/>
-[...6 lines deleted...]
-      <c r="H107" s="31"/>
+      <c r="A107" s="29"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="30"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="30"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="30"/>
+      <c r="H107" s="28"/>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="32"/>
-[...6 lines deleted...]
-      <c r="H108" s="31"/>
+      <c r="A108" s="29"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="30"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="28"/>
+      <c r="H108" s="28"/>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="32"/>
-[...6 lines deleted...]
-      <c r="H109" s="31"/>
+      <c r="A109" s="29"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="30"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="30"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="30"/>
+      <c r="H109" s="28"/>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" s="30"/>
-[...6 lines deleted...]
-      <c r="H110" s="31"/>
+      <c r="A110" s="27"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" s="30"/>
-[...6 lines deleted...]
-      <c r="H111" s="31"/>
+      <c r="A111" s="27"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="30"/>
-[...6 lines deleted...]
-      <c r="H112" s="31"/>
+      <c r="A112" s="27"/>
+      <c r="B112" s="28"/>
+      <c r="C112" s="28"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="28"/>
+      <c r="H112" s="28"/>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="32"/>
-[...6 lines deleted...]
-      <c r="H113" s="34"/>
+      <c r="A113" s="29"/>
+      <c r="B113" s="31"/>
+      <c r="C113" s="31"/>
+      <c r="D113" s="31"/>
+      <c r="E113" s="31"/>
+      <c r="F113" s="31"/>
+      <c r="G113" s="31"/>
+      <c r="H113" s="31"/>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114" s="32"/>
-[...6 lines deleted...]
-      <c r="H114" s="34"/>
+      <c r="A114" s="29"/>
+      <c r="B114" s="31"/>
+      <c r="C114" s="31"/>
+      <c r="D114" s="31"/>
+      <c r="E114" s="31"/>
+      <c r="F114" s="31"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="31"/>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="32"/>
-[...6 lines deleted...]
-      <c r="H115" s="34"/>
+      <c r="A115" s="29"/>
+      <c r="B115" s="31"/>
+      <c r="C115" s="31"/>
+      <c r="D115" s="31"/>
+      <c r="E115" s="31"/>
+      <c r="F115" s="31"/>
+      <c r="G115" s="31"/>
+      <c r="H115" s="31"/>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" s="32"/>
-[...6 lines deleted...]
-      <c r="H116" s="31"/>
+      <c r="A116" s="29"/>
+      <c r="B116" s="28"/>
+      <c r="C116" s="31"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="31"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="31"/>
+      <c r="H116" s="28"/>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" s="32"/>
-[...6 lines deleted...]
-      <c r="H117" s="31"/>
+      <c r="A117" s="29"/>
+      <c r="B117" s="28"/>
+      <c r="C117" s="31"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="31"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="31"/>
+      <c r="H117" s="28"/>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118" s="30"/>
-[...6 lines deleted...]
-      <c r="H118" s="31"/>
+      <c r="A118" s="27"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="30"/>
-[...6 lines deleted...]
-      <c r="H119" s="31"/>
+      <c r="A119" s="27"/>
+      <c r="B119" s="28"/>
+      <c r="C119" s="28"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="28"/>
+      <c r="H119" s="28"/>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="32"/>
-[...6 lines deleted...]
-      <c r="H120" s="31"/>
+      <c r="A120" s="29"/>
+      <c r="B120" s="31"/>
+      <c r="C120" s="31"/>
+      <c r="D120" s="31"/>
+      <c r="E120" s="31"/>
+      <c r="F120" s="31"/>
+      <c r="G120" s="31"/>
+      <c r="H120" s="28"/>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="32"/>
-[...6 lines deleted...]
-      <c r="H121" s="31"/>
+      <c r="A121" s="29"/>
+      <c r="B121" s="28"/>
+      <c r="C121" s="31"/>
+      <c r="D121" s="28"/>
+      <c r="E121" s="31"/>
+      <c r="F121" s="28"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="28"/>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="32"/>
-[...6 lines deleted...]
-      <c r="H122" s="31"/>
+      <c r="A122" s="29"/>
+      <c r="B122" s="31"/>
+      <c r="C122" s="31"/>
+      <c r="D122" s="31"/>
+      <c r="E122" s="31"/>
+      <c r="F122" s="31"/>
+      <c r="G122" s="31"/>
+      <c r="H122" s="28"/>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" s="32"/>
-[...6 lines deleted...]
-      <c r="H123" s="31"/>
+      <c r="A123" s="29"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="31"/>
+      <c r="D123" s="28"/>
+      <c r="E123" s="31"/>
+      <c r="F123" s="28"/>
+      <c r="G123" s="31"/>
+      <c r="H123" s="28"/>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="32"/>
-[...6 lines deleted...]
-      <c r="H124" s="31"/>
+      <c r="A124" s="29"/>
+      <c r="B124" s="28"/>
+      <c r="C124" s="31"/>
+      <c r="D124" s="28"/>
+      <c r="E124" s="31"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="31"/>
+      <c r="H124" s="28"/>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" s="32"/>
-[...6 lines deleted...]
-      <c r="H125" s="31"/>
+      <c r="A125" s="29"/>
+      <c r="B125" s="31"/>
+      <c r="C125" s="31"/>
+      <c r="D125" s="31"/>
+      <c r="E125" s="31"/>
+      <c r="F125" s="31"/>
+      <c r="G125" s="31"/>
+      <c r="H125" s="28"/>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="32"/>
-[...6 lines deleted...]
-      <c r="H126" s="31"/>
+      <c r="A126" s="29"/>
+      <c r="B126" s="31"/>
+      <c r="C126" s="31"/>
+      <c r="D126" s="31"/>
+      <c r="E126" s="31"/>
+      <c r="F126" s="31"/>
+      <c r="G126" s="31"/>
+      <c r="H126" s="28"/>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="30"/>
-[...6 lines deleted...]
-      <c r="H127" s="31"/>
+      <c r="A127" s="27"/>
+      <c r="B127" s="28"/>
+      <c r="C127" s="28"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="28"/>
+      <c r="H127" s="28"/>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" s="32"/>
-[...6 lines deleted...]
-      <c r="H128" s="31"/>
+      <c r="A128" s="29"/>
+      <c r="B128" s="30"/>
+      <c r="C128" s="30"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="28"/>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="32"/>
-[...6 lines deleted...]
-      <c r="H129" s="31"/>
+      <c r="A129" s="29"/>
+      <c r="B129" s="30"/>
+      <c r="C129" s="30"/>
+      <c r="D129" s="28"/>
+      <c r="E129" s="28"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="28"/>
+      <c r="H129" s="28"/>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" s="32"/>
-[...6 lines deleted...]
-      <c r="H130" s="33"/>
+      <c r="A130" s="29"/>
+      <c r="B130" s="30"/>
+      <c r="C130" s="30"/>
+      <c r="D130" s="30"/>
+      <c r="E130" s="30"/>
+      <c r="F130" s="30"/>
+      <c r="G130" s="30"/>
+      <c r="H130" s="30"/>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="32"/>
-[...6 lines deleted...]
-      <c r="H131" s="33"/>
+      <c r="A131" s="29"/>
+      <c r="B131" s="30"/>
+      <c r="C131" s="30"/>
+      <c r="D131" s="30"/>
+      <c r="E131" s="30"/>
+      <c r="F131" s="30"/>
+      <c r="G131" s="30"/>
+      <c r="H131" s="30"/>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="32"/>
-[...6 lines deleted...]
-      <c r="H132" s="31"/>
+      <c r="A132" s="29"/>
+      <c r="B132" s="31"/>
+      <c r="C132" s="31"/>
+      <c r="D132" s="28"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="28"/>
+      <c r="H132" s="28"/>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="32"/>
-[...6 lines deleted...]
-      <c r="H133" s="31"/>
+      <c r="A133" s="29"/>
+      <c r="B133" s="31"/>
+      <c r="C133" s="31"/>
+      <c r="D133" s="28"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="28"/>
+      <c r="H133" s="28"/>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="32"/>
-[...6 lines deleted...]
-      <c r="H134" s="31"/>
+      <c r="A134" s="29"/>
+      <c r="B134" s="28"/>
+      <c r="C134" s="31"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="31"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="31"/>
+      <c r="H134" s="28"/>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="32"/>
-[...6 lines deleted...]
-      <c r="H135" s="31"/>
+      <c r="A135" s="29"/>
+      <c r="B135" s="28"/>
+      <c r="C135" s="28"/>
+      <c r="D135" s="28"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="28"/>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="32"/>
-[...6 lines deleted...]
-      <c r="H136" s="31"/>
+      <c r="A136" s="29"/>
+      <c r="B136" s="28"/>
+      <c r="C136" s="31"/>
+      <c r="D136" s="28"/>
+      <c r="E136" s="31"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="31"/>
+      <c r="H136" s="28"/>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="32"/>
-[...6 lines deleted...]
-      <c r="H137" s="31"/>
+      <c r="A137" s="29"/>
+      <c r="B137" s="31"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="31"/>
+      <c r="E137" s="31"/>
+      <c r="F137" s="31"/>
+      <c r="G137" s="31"/>
+      <c r="H137" s="28"/>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="32"/>
-[...6 lines deleted...]
-      <c r="H138" s="31"/>
+      <c r="A138" s="29"/>
+      <c r="B138" s="31"/>
+      <c r="C138" s="31"/>
+      <c r="D138" s="31"/>
+      <c r="E138" s="31"/>
+      <c r="F138" s="31"/>
+      <c r="G138" s="31"/>
+      <c r="H138" s="28"/>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="32"/>
-[...6 lines deleted...]
-      <c r="H139" s="31"/>
+      <c r="A139" s="29"/>
+      <c r="B139" s="28"/>
+      <c r="C139" s="31"/>
+      <c r="D139" s="28"/>
+      <c r="E139" s="31"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="31"/>
+      <c r="H139" s="28"/>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="32"/>
-[...6 lines deleted...]
-      <c r="H140" s="31"/>
+      <c r="A140" s="29"/>
+      <c r="B140" s="31"/>
+      <c r="C140" s="31"/>
+      <c r="D140" s="28"/>
+      <c r="E140" s="28"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="28"/>
+      <c r="H140" s="28"/>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="32"/>
-[...6 lines deleted...]
-      <c r="H141" s="31"/>
+      <c r="A141" s="29"/>
+      <c r="B141" s="31"/>
+      <c r="C141" s="31"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="30"/>
-[...6 lines deleted...]
-      <c r="H142" s="31"/>
+      <c r="A142" s="27"/>
+      <c r="B142" s="28"/>
+      <c r="C142" s="28"/>
+      <c r="D142" s="28"/>
+      <c r="E142" s="28"/>
+      <c r="F142" s="28"/>
+      <c r="G142" s="28"/>
+      <c r="H142" s="28"/>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="32"/>
-[...6 lines deleted...]
-      <c r="H143" s="34"/>
+      <c r="A143" s="29"/>
+      <c r="B143" s="31"/>
+      <c r="C143" s="31"/>
+      <c r="D143" s="31"/>
+      <c r="E143" s="31"/>
+      <c r="F143" s="31"/>
+      <c r="G143" s="31"/>
+      <c r="H143" s="31"/>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="32"/>
-[...6 lines deleted...]
-      <c r="H144" s="34"/>
+      <c r="A144" s="29"/>
+      <c r="B144" s="31"/>
+      <c r="C144" s="31"/>
+      <c r="D144" s="31"/>
+      <c r="E144" s="31"/>
+      <c r="F144" s="31"/>
+      <c r="G144" s="31"/>
+      <c r="H144" s="31"/>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="32"/>
-[...6 lines deleted...]
-      <c r="H145" s="34"/>
+      <c r="A145" s="29"/>
+      <c r="B145" s="31"/>
+      <c r="C145" s="31"/>
+      <c r="D145" s="31"/>
+      <c r="E145" s="31"/>
+      <c r="F145" s="31"/>
+      <c r="G145" s="31"/>
+      <c r="H145" s="31"/>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="32"/>
-[...6 lines deleted...]
-      <c r="H146" s="34"/>
+      <c r="A146" s="29"/>
+      <c r="B146" s="31"/>
+      <c r="C146" s="31"/>
+      <c r="D146" s="31"/>
+      <c r="E146" s="31"/>
+      <c r="F146" s="31"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="31"/>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="32"/>
-[...6 lines deleted...]
-      <c r="H147" s="34"/>
+      <c r="A147" s="29"/>
+      <c r="B147" s="31"/>
+      <c r="C147" s="31"/>
+      <c r="D147" s="31"/>
+      <c r="E147" s="31"/>
+      <c r="F147" s="31"/>
+      <c r="G147" s="31"/>
+      <c r="H147" s="31"/>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" s="32"/>
-[...6 lines deleted...]
-      <c r="H148" s="34"/>
+      <c r="A148" s="29"/>
+      <c r="B148" s="31"/>
+      <c r="C148" s="31"/>
+      <c r="D148" s="31"/>
+      <c r="E148" s="31"/>
+      <c r="F148" s="31"/>
+      <c r="G148" s="31"/>
+      <c r="H148" s="31"/>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="32"/>
-[...6 lines deleted...]
-      <c r="H149" s="34"/>
+      <c r="A149" s="29"/>
+      <c r="B149" s="31"/>
+      <c r="C149" s="31"/>
+      <c r="D149" s="31"/>
+      <c r="E149" s="31"/>
+      <c r="F149" s="28"/>
+      <c r="G149" s="31"/>
+      <c r="H149" s="31"/>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="32"/>
-[...6 lines deleted...]
-      <c r="H150" s="34"/>
+      <c r="A150" s="29"/>
+      <c r="B150" s="31"/>
+      <c r="C150" s="31"/>
+      <c r="D150" s="31"/>
+      <c r="E150" s="31"/>
+      <c r="F150" s="28"/>
+      <c r="G150" s="31"/>
+      <c r="H150" s="31"/>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="32"/>
-[...6 lines deleted...]
-      <c r="H151" s="34"/>
+      <c r="A151" s="29"/>
+      <c r="B151" s="31"/>
+      <c r="C151" s="31"/>
+      <c r="D151" s="31"/>
+      <c r="E151" s="31"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" s="32"/>
-[...6 lines deleted...]
-      <c r="H152" s="31"/>
+      <c r="A152" s="29"/>
+      <c r="B152" s="28"/>
+      <c r="C152" s="31"/>
+      <c r="D152" s="28"/>
+      <c r="E152" s="31"/>
+      <c r="F152" s="28"/>
+      <c r="G152" s="28"/>
+      <c r="H152" s="28"/>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="30"/>
-[...6 lines deleted...]
-      <c r="H153" s="31"/>
+      <c r="A153" s="27"/>
+      <c r="B153" s="28"/>
+      <c r="C153" s="28"/>
+      <c r="D153" s="28"/>
+      <c r="E153" s="28"/>
+      <c r="F153" s="28"/>
+      <c r="G153" s="28"/>
+      <c r="H153" s="28"/>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154" s="32"/>
-[...6 lines deleted...]
-      <c r="H154" s="31"/>
+      <c r="A154" s="29"/>
+      <c r="B154" s="28"/>
+      <c r="C154" s="31"/>
+      <c r="D154" s="28"/>
+      <c r="E154" s="31"/>
+      <c r="F154" s="28"/>
+      <c r="G154" s="31"/>
+      <c r="H154" s="28"/>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="32"/>
-[...6 lines deleted...]
-      <c r="H155" s="31"/>
+      <c r="A155" s="29"/>
+      <c r="B155" s="28"/>
+      <c r="C155" s="31"/>
+      <c r="D155" s="28"/>
+      <c r="E155" s="31"/>
+      <c r="F155" s="28"/>
+      <c r="G155" s="31"/>
+      <c r="H155" s="28"/>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="30"/>
-[...6 lines deleted...]
-      <c r="H156" s="31"/>
+      <c r="A156" s="27"/>
+      <c r="B156" s="28"/>
+      <c r="C156" s="28"/>
+      <c r="D156" s="28"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="28"/>
+      <c r="G156" s="28"/>
+      <c r="H156" s="28"/>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="30"/>
-[...6 lines deleted...]
-      <c r="H157" s="31"/>
+      <c r="A157" s="27"/>
+      <c r="B157" s="28"/>
+      <c r="C157" s="28"/>
+      <c r="D157" s="28"/>
+      <c r="E157" s="28"/>
+      <c r="F157" s="28"/>
+      <c r="G157" s="28"/>
+      <c r="H157" s="28"/>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="32"/>
-[...6 lines deleted...]
-      <c r="H158" s="34"/>
+      <c r="A158" s="29"/>
+      <c r="B158" s="31"/>
+      <c r="C158" s="31"/>
+      <c r="D158" s="31"/>
+      <c r="E158" s="31"/>
+      <c r="F158" s="28"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="31"/>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="32"/>
-[...6 lines deleted...]
-      <c r="H159" s="34"/>
+      <c r="A159" s="29"/>
+      <c r="B159" s="31"/>
+      <c r="C159" s="31"/>
+      <c r="D159" s="31"/>
+      <c r="E159" s="31"/>
+      <c r="F159" s="28"/>
+      <c r="G159" s="31"/>
+      <c r="H159" s="31"/>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" s="32"/>
-[...6 lines deleted...]
-      <c r="H160" s="34"/>
+      <c r="A160" s="29"/>
+      <c r="B160" s="31"/>
+      <c r="C160" s="31"/>
+      <c r="D160" s="31"/>
+      <c r="E160" s="31"/>
+      <c r="F160" s="31"/>
+      <c r="G160" s="31"/>
+      <c r="H160" s="31"/>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" s="32"/>
-[...6 lines deleted...]
-      <c r="H161" s="34"/>
+      <c r="A161" s="29"/>
+      <c r="B161" s="31"/>
+      <c r="C161" s="31"/>
+      <c r="D161" s="31"/>
+      <c r="E161" s="31"/>
+      <c r="F161" s="31"/>
+      <c r="G161" s="31"/>
+      <c r="H161" s="31"/>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="30"/>
-[...6 lines deleted...]
-      <c r="H162" s="31"/>
+      <c r="A162" s="27"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="28"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="28"/>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="30"/>
-[...6 lines deleted...]
-      <c r="H163" s="31"/>
+      <c r="A163" s="27"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="28"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="28"/>
+      <c r="G163" s="28"/>
+      <c r="H163" s="28"/>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164" s="30"/>
-[...6 lines deleted...]
-      <c r="H164" s="31"/>
+      <c r="A164" s="27"/>
+      <c r="B164" s="28"/>
+      <c r="C164" s="28"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" s="30"/>
-[...6 lines deleted...]
-      <c r="H165" s="31"/>
+      <c r="A165" s="27"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="28"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="28"/>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="30"/>
-[...6 lines deleted...]
-      <c r="H166" s="31"/>
+      <c r="A166" s="27"/>
+      <c r="B166" s="28"/>
+      <c r="C166" s="28"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="28"/>
+      <c r="G166" s="28"/>
+      <c r="H166" s="28"/>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="30"/>
-[...6 lines deleted...]
-      <c r="H167" s="31"/>
+      <c r="A167" s="27"/>
+      <c r="B167" s="28"/>
+      <c r="C167" s="28"/>
+      <c r="D167" s="28"/>
+      <c r="E167" s="28"/>
+      <c r="F167" s="28"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="28"/>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="32"/>
-[...6 lines deleted...]
-      <c r="H168" s="31"/>
+      <c r="A168" s="29"/>
+      <c r="B168" s="30"/>
+      <c r="C168" s="30"/>
+      <c r="D168" s="30"/>
+      <c r="E168" s="30"/>
+      <c r="F168" s="30"/>
+      <c r="G168" s="30"/>
+      <c r="H168" s="28"/>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="32"/>
-[...6 lines deleted...]
-      <c r="H169" s="31"/>
+      <c r="A169" s="29"/>
+      <c r="B169" s="30"/>
+      <c r="C169" s="30"/>
+      <c r="D169" s="30"/>
+      <c r="E169" s="30"/>
+      <c r="F169" s="30"/>
+      <c r="G169" s="30"/>
+      <c r="H169" s="28"/>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" s="32"/>
-[...6 lines deleted...]
-      <c r="H170" s="31"/>
+      <c r="A170" s="29"/>
+      <c r="B170" s="30"/>
+      <c r="C170" s="30"/>
+      <c r="D170" s="30"/>
+      <c r="E170" s="30"/>
+      <c r="F170" s="30"/>
+      <c r="G170" s="30"/>
+      <c r="H170" s="28"/>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="32"/>
-[...6 lines deleted...]
-      <c r="H171" s="31"/>
+      <c r="A171" s="29"/>
+      <c r="B171" s="30"/>
+      <c r="C171" s="30"/>
+      <c r="D171" s="30"/>
+      <c r="E171" s="30"/>
+      <c r="F171" s="30"/>
+      <c r="G171" s="30"/>
+      <c r="H171" s="28"/>
     </row>
     <row r="172" spans="1:8" ht="27" customHeight="1">
-      <c r="A172" s="32"/>
-[...6 lines deleted...]
-      <c r="H172" s="31"/>
+      <c r="A172" s="29"/>
+      <c r="B172" s="30"/>
+      <c r="C172" s="30"/>
+      <c r="D172" s="30"/>
+      <c r="E172" s="30"/>
+      <c r="F172" s="30"/>
+      <c r="G172" s="30"/>
+      <c r="H172" s="28"/>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173" s="32"/>
-[...6 lines deleted...]
-      <c r="H173" s="31"/>
+      <c r="A173" s="29"/>
+      <c r="B173" s="30"/>
+      <c r="C173" s="30"/>
+      <c r="D173" s="30"/>
+      <c r="E173" s="30"/>
+      <c r="F173" s="30"/>
+      <c r="G173" s="30"/>
+      <c r="H173" s="28"/>
     </row>
     <row r="174" spans="1:8" s="1" customFormat="1">
-      <c r="A174" s="32"/>
-[...6 lines deleted...]
-      <c r="H174" s="31"/>
+      <c r="A174" s="29"/>
+      <c r="B174" s="28"/>
+      <c r="C174" s="30"/>
+      <c r="D174" s="28"/>
+      <c r="E174" s="30"/>
+      <c r="F174" s="28"/>
+      <c r="G174" s="30"/>
+      <c r="H174" s="28"/>
     </row>
     <row r="175" spans="1:8" s="1" customFormat="1">
-      <c r="A175" s="32"/>
-[...6 lines deleted...]
-      <c r="H175" s="31"/>
+      <c r="A175" s="29"/>
+      <c r="B175" s="30"/>
+      <c r="C175" s="30"/>
+      <c r="D175" s="30"/>
+      <c r="E175" s="30"/>
+      <c r="F175" s="30"/>
+      <c r="G175" s="30"/>
+      <c r="H175" s="28"/>
     </row>
     <row r="176" spans="1:8" s="1" customFormat="1">
-      <c r="A176" s="32"/>
-[...6 lines deleted...]
-      <c r="H176" s="31"/>
+      <c r="A176" s="29"/>
+      <c r="B176" s="30"/>
+      <c r="C176" s="30"/>
+      <c r="D176" s="30"/>
+      <c r="E176" s="30"/>
+      <c r="F176" s="30"/>
+      <c r="G176" s="30"/>
+      <c r="H176" s="28"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1">
-      <c r="A177" s="32"/>
-[...6 lines deleted...]
-      <c r="H177" s="31"/>
+      <c r="A177" s="29"/>
+      <c r="B177" s="30"/>
+      <c r="C177" s="30"/>
+      <c r="D177" s="30"/>
+      <c r="E177" s="30"/>
+      <c r="F177" s="30"/>
+      <c r="G177" s="30"/>
+      <c r="H177" s="28"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1">
-      <c r="A178" s="32"/>
-[...6 lines deleted...]
-      <c r="H178" s="31"/>
+      <c r="A178" s="29"/>
+      <c r="B178" s="28"/>
+      <c r="C178" s="30"/>
+      <c r="D178" s="28"/>
+      <c r="E178" s="30"/>
+      <c r="F178" s="28"/>
+      <c r="G178" s="30"/>
+      <c r="H178" s="28"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1">
-      <c r="A179" s="36"/>
-[...6 lines deleted...]
-      <c r="H179" s="36"/>
+      <c r="A179" s="39"/>
+      <c r="B179" s="39"/>
+      <c r="C179" s="39"/>
+      <c r="D179" s="39"/>
+      <c r="E179" s="39"/>
+      <c r="F179" s="39"/>
+      <c r="G179" s="39"/>
+      <c r="H179" s="39"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1"/>
     <row r="181" spans="1:8" s="1" customFormat="1"/>
     <row r="182" spans="1:8" s="1" customFormat="1"/>
     <row r="183" spans="1:8" s="1" customFormat="1"/>
     <row r="184" spans="1:8" s="1" customFormat="1"/>
     <row r="185" spans="1:8" s="1" customFormat="1"/>
     <row r="186" spans="1:8" s="1" customFormat="1"/>
     <row r="187" spans="1:8" s="1" customFormat="1"/>
     <row r="188" spans="1:8" s="1" customFormat="1"/>
     <row r="189" spans="1:8" s="1" customFormat="1"/>
     <row r="190" spans="1:8" s="1" customFormat="1"/>
     <row r="191" spans="1:8" s="1" customFormat="1"/>
     <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
     <row r="202" s="1" customFormat="1"/>
     <row r="203" s="1" customFormat="1"/>
@@ -6907,1876 +6902,1876 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="30"/>
-[...6 lines deleted...]
-      <c r="H8" s="31"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="30"/>
-[...6 lines deleted...]
-      <c r="H9" s="31"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="30"/>
-[...6 lines deleted...]
-      <c r="H10" s="31"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="30"/>
-[...6 lines deleted...]
-      <c r="H11" s="31"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="32"/>
-[...6 lines deleted...]
-      <c r="H12" s="31"/>
+      <c r="A12" s="29"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="32"/>
-[...6 lines deleted...]
-      <c r="H13" s="31"/>
+      <c r="A13" s="29"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="32"/>
-[...6 lines deleted...]
-      <c r="H14" s="33"/>
+      <c r="A14" s="29"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="32"/>
-[...6 lines deleted...]
-      <c r="H15" s="31"/>
+      <c r="A15" s="29"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="32"/>
-[...6 lines deleted...]
-      <c r="H16" s="31"/>
+      <c r="A16" s="29"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="32"/>
-[...6 lines deleted...]
-      <c r="H17" s="31"/>
+      <c r="A17" s="29"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="32"/>
-[...6 lines deleted...]
-      <c r="H18" s="33"/>
+      <c r="A18" s="29"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="32"/>
-[...6 lines deleted...]
-      <c r="H19" s="31"/>
+      <c r="A19" s="29"/>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="32"/>
-[...6 lines deleted...]
-      <c r="H20" s="31"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="32"/>
-[...6 lines deleted...]
-      <c r="H21" s="31"/>
+      <c r="A21" s="29"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="32"/>
-[...6 lines deleted...]
-      <c r="H22" s="31"/>
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="32"/>
-[...6 lines deleted...]
-      <c r="H23" s="31"/>
+      <c r="A23" s="29"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="32"/>
-[...6 lines deleted...]
-      <c r="H24" s="31"/>
+      <c r="A24" s="29"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="32"/>
-[...6 lines deleted...]
-      <c r="H25" s="31"/>
+      <c r="A25" s="29"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="32"/>
-[...6 lines deleted...]
-      <c r="H26" s="33"/>
+      <c r="A26" s="29"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="32"/>
-[...6 lines deleted...]
-      <c r="H27" s="31"/>
+      <c r="A27" s="29"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="32"/>
-[...6 lines deleted...]
-      <c r="H28" s="33"/>
+      <c r="A28" s="29"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="30"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="32"/>
-[...6 lines deleted...]
-      <c r="H29" s="31"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="32"/>
-[...6 lines deleted...]
-      <c r="H30" s="31"/>
+      <c r="A30" s="29"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="32"/>
-[...6 lines deleted...]
-      <c r="H31" s="31"/>
+      <c r="A31" s="29"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="32"/>
-[...6 lines deleted...]
-      <c r="H32" s="31"/>
+      <c r="A32" s="29"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="32"/>
-[...6 lines deleted...]
-      <c r="H33" s="31"/>
+      <c r="A33" s="29"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="32"/>
-[...6 lines deleted...]
-      <c r="H34" s="31"/>
+      <c r="A34" s="29"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="32"/>
-[...6 lines deleted...]
-      <c r="H35" s="31"/>
+      <c r="A35" s="29"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="32"/>
-[...6 lines deleted...]
-      <c r="H36" s="31"/>
+      <c r="A36" s="29"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="32"/>
-[...6 lines deleted...]
-      <c r="H37" s="31"/>
+      <c r="A37" s="29"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="32"/>
-[...6 lines deleted...]
-      <c r="H38" s="31"/>
+      <c r="A38" s="29"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="28"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="32"/>
-[...6 lines deleted...]
-      <c r="H39" s="31"/>
+      <c r="A39" s="29"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="32"/>
-[...6 lines deleted...]
-      <c r="H40" s="31"/>
+      <c r="A40" s="29"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="32"/>
-[...6 lines deleted...]
-      <c r="H41" s="31"/>
+      <c r="A41" s="29"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="28"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="32"/>
-[...6 lines deleted...]
-      <c r="H42" s="31"/>
+      <c r="A42" s="29"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="28"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="32"/>
-[...6 lines deleted...]
-      <c r="H43" s="31"/>
+      <c r="A43" s="29"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="32"/>
-[...6 lines deleted...]
-      <c r="H44" s="31"/>
+      <c r="A44" s="29"/>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="32"/>
-[...6 lines deleted...]
-      <c r="H45" s="31"/>
+      <c r="A45" s="29"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="28"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="30"/>
-[...6 lines deleted...]
-      <c r="H46" s="31"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="32"/>
-[...6 lines deleted...]
-      <c r="H47" s="33"/>
+      <c r="A47" s="29"/>
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="32"/>
-[...6 lines deleted...]
-      <c r="H48" s="33"/>
+      <c r="A48" s="29"/>
+      <c r="B48" s="30"/>
+      <c r="C48" s="30"/>
+      <c r="D48" s="30"/>
+      <c r="E48" s="30"/>
+      <c r="F48" s="30"/>
+      <c r="G48" s="30"/>
+      <c r="H48" s="30"/>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="32"/>
-[...6 lines deleted...]
-      <c r="H49" s="31"/>
+      <c r="A49" s="29"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="30"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="30"/>
+      <c r="H49" s="28"/>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="32"/>
-[...6 lines deleted...]
-      <c r="H50" s="31"/>
+      <c r="A50" s="29"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="28"/>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="32"/>
-[...6 lines deleted...]
-      <c r="H51" s="33"/>
+      <c r="A51" s="29"/>
+      <c r="B51" s="30"/>
+      <c r="C51" s="30"/>
+      <c r="D51" s="30"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="30"/>
+      <c r="H51" s="30"/>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="32"/>
-[...6 lines deleted...]
-      <c r="H52" s="33"/>
+      <c r="A52" s="29"/>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="30"/>
+      <c r="H52" s="30"/>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="32"/>
-[...6 lines deleted...]
-      <c r="H53" s="31"/>
+      <c r="A53" s="29"/>
+      <c r="B53" s="28"/>
+      <c r="C53" s="30"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="32"/>
-[...6 lines deleted...]
-      <c r="H54" s="31"/>
+      <c r="A54" s="29"/>
+      <c r="B54" s="30"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="32"/>
-[...6 lines deleted...]
-      <c r="H55" s="31"/>
+      <c r="A55" s="29"/>
+      <c r="B55" s="28"/>
+      <c r="C55" s="30"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="32"/>
-[...6 lines deleted...]
-      <c r="H56" s="31"/>
+      <c r="A56" s="29"/>
+      <c r="B56" s="28"/>
+      <c r="C56" s="30"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="32"/>
-[...6 lines deleted...]
-      <c r="H57" s="31"/>
+      <c r="A57" s="29"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="30"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="32"/>
-[...6 lines deleted...]
-      <c r="H58" s="33"/>
+      <c r="A58" s="29"/>
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="30"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="32"/>
-[...6 lines deleted...]
-      <c r="H59" s="31"/>
+      <c r="A59" s="29"/>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="32"/>
-[...6 lines deleted...]
-      <c r="H60" s="33"/>
+      <c r="A60" s="29"/>
+      <c r="B60" s="30"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="30"/>
-[...6 lines deleted...]
-      <c r="H61" s="31"/>
+      <c r="A61" s="27"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="30"/>
-[...6 lines deleted...]
-      <c r="H62" s="31"/>
+      <c r="A62" s="27"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="32"/>
-[...6 lines deleted...]
-      <c r="H63" s="31"/>
+      <c r="A63" s="29"/>
+      <c r="B63" s="31"/>
+      <c r="C63" s="31"/>
+      <c r="D63" s="31"/>
+      <c r="E63" s="31"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="31"/>
+      <c r="H63" s="28"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="32"/>
-[...6 lines deleted...]
-      <c r="H64" s="31"/>
+      <c r="A64" s="29"/>
+      <c r="B64" s="31"/>
+      <c r="C64" s="31"/>
+      <c r="D64" s="31"/>
+      <c r="E64" s="31"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="28"/>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="32"/>
-[...6 lines deleted...]
-      <c r="H65" s="34"/>
+      <c r="A65" s="29"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="31"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="31"/>
+      <c r="H65" s="31"/>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="32"/>
-[...6 lines deleted...]
-      <c r="H66" s="34"/>
+      <c r="A66" s="29"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="31"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="32"/>
-[...6 lines deleted...]
-      <c r="H67" s="34"/>
+      <c r="A67" s="29"/>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="32"/>
-[...6 lines deleted...]
-      <c r="H68" s="31"/>
+      <c r="A68" s="29"/>
+      <c r="B68" s="31"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="31"/>
+      <c r="H68" s="28"/>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="32"/>
-[...6 lines deleted...]
-      <c r="H69" s="34"/>
+      <c r="A69" s="29"/>
+      <c r="B69" s="31"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="31"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="31"/>
+      <c r="H69" s="31"/>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="32"/>
-[...6 lines deleted...]
-      <c r="H70" s="34"/>
+      <c r="A70" s="29"/>
+      <c r="B70" s="31"/>
+      <c r="C70" s="31"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="31"/>
+      <c r="F70" s="31"/>
+      <c r="G70" s="31"/>
+      <c r="H70" s="31"/>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="32"/>
-[...6 lines deleted...]
-      <c r="H71" s="34"/>
+      <c r="A71" s="29"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="31"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="31"/>
+      <c r="F71" s="31"/>
+      <c r="G71" s="31"/>
+      <c r="H71" s="31"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="32"/>
-[...6 lines deleted...]
-      <c r="H72" s="34"/>
+      <c r="A72" s="29"/>
+      <c r="B72" s="31"/>
+      <c r="C72" s="31"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="31"/>
+      <c r="F72" s="31"/>
+      <c r="G72" s="31"/>
+      <c r="H72" s="31"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="32"/>
-[...6 lines deleted...]
-      <c r="H73" s="31"/>
+      <c r="A73" s="29"/>
+      <c r="B73" s="31"/>
+      <c r="C73" s="31"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="31"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="31"/>
+      <c r="H73" s="28"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="32"/>
-[...6 lines deleted...]
-      <c r="H74" s="31"/>
+      <c r="A74" s="29"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="28"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="32"/>
-[...6 lines deleted...]
-      <c r="H75" s="31"/>
+      <c r="A75" s="29"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="32"/>
-[...6 lines deleted...]
-      <c r="H76" s="34"/>
+      <c r="A76" s="29"/>
+      <c r="B76" s="31"/>
+      <c r="C76" s="31"/>
+      <c r="D76" s="31"/>
+      <c r="E76" s="31"/>
+      <c r="F76" s="31"/>
+      <c r="G76" s="31"/>
+      <c r="H76" s="31"/>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" s="32"/>
-[...6 lines deleted...]
-      <c r="H77" s="34"/>
+      <c r="A77" s="29"/>
+      <c r="B77" s="31"/>
+      <c r="C77" s="31"/>
+      <c r="D77" s="31"/>
+      <c r="E77" s="31"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="32"/>
-[...6 lines deleted...]
-      <c r="H78" s="31"/>
+      <c r="A78" s="29"/>
+      <c r="B78" s="31"/>
+      <c r="C78" s="31"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="28"/>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="32"/>
-[...6 lines deleted...]
-      <c r="H79" s="34"/>
+      <c r="A79" s="29"/>
+      <c r="B79" s="31"/>
+      <c r="C79" s="31"/>
+      <c r="D79" s="31"/>
+      <c r="E79" s="31"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="32"/>
-[...6 lines deleted...]
-      <c r="H80" s="34"/>
+      <c r="A80" s="29"/>
+      <c r="B80" s="31"/>
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="32"/>
-[...6 lines deleted...]
-      <c r="H81" s="31"/>
+      <c r="A81" s="29"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="31"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="28"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="32"/>
-[...6 lines deleted...]
-      <c r="H82" s="31"/>
+      <c r="A82" s="29"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="31"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="31"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="31"/>
+      <c r="H82" s="28"/>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="32"/>
-[...6 lines deleted...]
-      <c r="H83" s="34"/>
+      <c r="A83" s="29"/>
+      <c r="B83" s="31"/>
+      <c r="C83" s="31"/>
+      <c r="D83" s="31"/>
+      <c r="E83" s="31"/>
+      <c r="F83" s="31"/>
+      <c r="G83" s="31"/>
+      <c r="H83" s="31"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="32"/>
-[...6 lines deleted...]
-      <c r="H84" s="34"/>
+      <c r="A84" s="29"/>
+      <c r="B84" s="31"/>
+      <c r="C84" s="31"/>
+      <c r="D84" s="31"/>
+      <c r="E84" s="31"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="32"/>
-[...6 lines deleted...]
-      <c r="H85" s="31"/>
+      <c r="A85" s="29"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="28"/>
+      <c r="E85" s="31"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="28"/>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="32"/>
-[...6 lines deleted...]
-      <c r="H86" s="31"/>
+      <c r="A86" s="29"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="31"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="31"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="28"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="32"/>
-[...6 lines deleted...]
-      <c r="H87" s="34"/>
+      <c r="A87" s="29"/>
+      <c r="B87" s="31"/>
+      <c r="C87" s="31"/>
+      <c r="D87" s="31"/>
+      <c r="E87" s="31"/>
+      <c r="F87" s="31"/>
+      <c r="G87" s="31"/>
+      <c r="H87" s="31"/>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="32"/>
-[...6 lines deleted...]
-      <c r="H88" s="34"/>
+      <c r="A88" s="29"/>
+      <c r="B88" s="31"/>
+      <c r="C88" s="31"/>
+      <c r="D88" s="31"/>
+      <c r="E88" s="31"/>
+      <c r="F88" s="31"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="31"/>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="32"/>
-[...6 lines deleted...]
-      <c r="H89" s="31"/>
+      <c r="A89" s="29"/>
+      <c r="B89" s="31"/>
+      <c r="C89" s="31"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="32"/>
-[...6 lines deleted...]
-      <c r="H90" s="34"/>
+      <c r="A90" s="29"/>
+      <c r="B90" s="31"/>
+      <c r="C90" s="31"/>
+      <c r="D90" s="31"/>
+      <c r="E90" s="31"/>
+      <c r="F90" s="31"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="32"/>
-[...6 lines deleted...]
-      <c r="H91" s="34"/>
+      <c r="A91" s="29"/>
+      <c r="B91" s="31"/>
+      <c r="C91" s="31"/>
+      <c r="D91" s="31"/>
+      <c r="E91" s="31"/>
+      <c r="F91" s="31"/>
+      <c r="G91" s="31"/>
+      <c r="H91" s="31"/>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" s="32"/>
-[...6 lines deleted...]
-      <c r="H92" s="31"/>
+      <c r="A92" s="29"/>
+      <c r="B92" s="31"/>
+      <c r="C92" s="31"/>
+      <c r="D92" s="31"/>
+      <c r="E92" s="31"/>
+      <c r="F92" s="31"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="28"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="32"/>
-[...6 lines deleted...]
-      <c r="H93" s="31"/>
+      <c r="A93" s="29"/>
+      <c r="B93" s="31"/>
+      <c r="C93" s="31"/>
+      <c r="D93" s="31"/>
+      <c r="E93" s="31"/>
+      <c r="F93" s="31"/>
+      <c r="G93" s="31"/>
+      <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="32"/>
-[...6 lines deleted...]
-      <c r="H94" s="31"/>
+      <c r="A94" s="29"/>
+      <c r="B94" s="31"/>
+      <c r="C94" s="31"/>
+      <c r="D94" s="31"/>
+      <c r="E94" s="31"/>
+      <c r="F94" s="31"/>
+      <c r="G94" s="31"/>
+      <c r="H94" s="28"/>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" s="32"/>
-[...6 lines deleted...]
-      <c r="H95" s="31"/>
+      <c r="A95" s="29"/>
+      <c r="B95" s="31"/>
+      <c r="C95" s="31"/>
+      <c r="D95" s="31"/>
+      <c r="E95" s="31"/>
+      <c r="F95" s="31"/>
+      <c r="G95" s="31"/>
+      <c r="H95" s="28"/>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="30"/>
-[...6 lines deleted...]
-      <c r="H96" s="31"/>
+      <c r="A96" s="27"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="28"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" s="32"/>
-[...6 lines deleted...]
-      <c r="H97" s="33"/>
+      <c r="A97" s="29"/>
+      <c r="B97" s="30"/>
+      <c r="C97" s="30"/>
+      <c r="D97" s="30"/>
+      <c r="E97" s="30"/>
+      <c r="F97" s="30"/>
+      <c r="G97" s="30"/>
+      <c r="H97" s="30"/>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="32"/>
-[...6 lines deleted...]
-      <c r="H98" s="33"/>
+      <c r="A98" s="29"/>
+      <c r="B98" s="30"/>
+      <c r="C98" s="30"/>
+      <c r="D98" s="30"/>
+      <c r="E98" s="30"/>
+      <c r="F98" s="30"/>
+      <c r="G98" s="30"/>
+      <c r="H98" s="30"/>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="32"/>
-[...6 lines deleted...]
-      <c r="H99" s="31"/>
+      <c r="A99" s="29"/>
+      <c r="B99" s="30"/>
+      <c r="C99" s="30"/>
+      <c r="D99" s="30"/>
+      <c r="E99" s="30"/>
+      <c r="F99" s="30"/>
+      <c r="G99" s="30"/>
+      <c r="H99" s="28"/>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="32"/>
-[...6 lines deleted...]
-      <c r="H100" s="31"/>
+      <c r="A100" s="29"/>
+      <c r="B100" s="30"/>
+      <c r="C100" s="30"/>
+      <c r="D100" s="30"/>
+      <c r="E100" s="30"/>
+      <c r="F100" s="30"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="28"/>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="32"/>
-[...6 lines deleted...]
-      <c r="H101" s="31"/>
+      <c r="A101" s="29"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="30"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="30"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="30"/>
+      <c r="H101" s="28"/>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="30"/>
-[...6 lines deleted...]
-      <c r="H102" s="31"/>
+      <c r="A102" s="27"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" s="30"/>
-[...6 lines deleted...]
-      <c r="H103" s="31"/>
+      <c r="A103" s="27"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" s="30"/>
-[...6 lines deleted...]
-      <c r="H104" s="31"/>
+      <c r="A104" s="27"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105" s="30"/>
-[...6 lines deleted...]
-      <c r="H105" s="31"/>
+      <c r="A105" s="27"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="30"/>
-[...6 lines deleted...]
-      <c r="H106" s="31"/>
+      <c r="A106" s="27"/>
+      <c r="B106" s="28"/>
+      <c r="C106" s="28"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="28"/>
+      <c r="G106" s="28"/>
+      <c r="H106" s="28"/>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="32"/>
-[...6 lines deleted...]
-      <c r="H107" s="31"/>
+      <c r="A107" s="29"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="30"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="30"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="30"/>
+      <c r="H107" s="28"/>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="32"/>
-[...6 lines deleted...]
-      <c r="H108" s="31"/>
+      <c r="A108" s="29"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="30"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="28"/>
+      <c r="H108" s="28"/>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="32"/>
-[...6 lines deleted...]
-      <c r="H109" s="31"/>
+      <c r="A109" s="29"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="30"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="30"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="30"/>
+      <c r="H109" s="28"/>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" s="30"/>
-[...6 lines deleted...]
-      <c r="H110" s="31"/>
+      <c r="A110" s="27"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" s="30"/>
-[...6 lines deleted...]
-      <c r="H111" s="31"/>
+      <c r="A111" s="27"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="30"/>
-[...6 lines deleted...]
-      <c r="H112" s="31"/>
+      <c r="A112" s="27"/>
+      <c r="B112" s="28"/>
+      <c r="C112" s="28"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="28"/>
+      <c r="H112" s="28"/>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="32"/>
-[...6 lines deleted...]
-      <c r="H113" s="34"/>
+      <c r="A113" s="29"/>
+      <c r="B113" s="31"/>
+      <c r="C113" s="31"/>
+      <c r="D113" s="31"/>
+      <c r="E113" s="31"/>
+      <c r="F113" s="31"/>
+      <c r="G113" s="31"/>
+      <c r="H113" s="31"/>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114" s="32"/>
-[...6 lines deleted...]
-      <c r="H114" s="34"/>
+      <c r="A114" s="29"/>
+      <c r="B114" s="31"/>
+      <c r="C114" s="31"/>
+      <c r="D114" s="31"/>
+      <c r="E114" s="31"/>
+      <c r="F114" s="31"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="31"/>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="32"/>
-[...6 lines deleted...]
-      <c r="H115" s="34"/>
+      <c r="A115" s="29"/>
+      <c r="B115" s="31"/>
+      <c r="C115" s="31"/>
+      <c r="D115" s="31"/>
+      <c r="E115" s="31"/>
+      <c r="F115" s="31"/>
+      <c r="G115" s="31"/>
+      <c r="H115" s="31"/>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" s="32"/>
-[...6 lines deleted...]
-      <c r="H116" s="31"/>
+      <c r="A116" s="29"/>
+      <c r="B116" s="28"/>
+      <c r="C116" s="31"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="31"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="31"/>
+      <c r="H116" s="28"/>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" s="32"/>
-[...6 lines deleted...]
-      <c r="H117" s="31"/>
+      <c r="A117" s="29"/>
+      <c r="B117" s="28"/>
+      <c r="C117" s="31"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="31"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="31"/>
+      <c r="H117" s="28"/>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118" s="30"/>
-[...6 lines deleted...]
-      <c r="H118" s="31"/>
+      <c r="A118" s="27"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="30"/>
-[...6 lines deleted...]
-      <c r="H119" s="31"/>
+      <c r="A119" s="27"/>
+      <c r="B119" s="28"/>
+      <c r="C119" s="28"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="28"/>
+      <c r="H119" s="28"/>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="32"/>
-[...6 lines deleted...]
-      <c r="H120" s="31"/>
+      <c r="A120" s="29"/>
+      <c r="B120" s="31"/>
+      <c r="C120" s="31"/>
+      <c r="D120" s="31"/>
+      <c r="E120" s="31"/>
+      <c r="F120" s="31"/>
+      <c r="G120" s="31"/>
+      <c r="H120" s="28"/>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="32"/>
-[...6 lines deleted...]
-      <c r="H121" s="31"/>
+      <c r="A121" s="29"/>
+      <c r="B121" s="28"/>
+      <c r="C121" s="31"/>
+      <c r="D121" s="28"/>
+      <c r="E121" s="31"/>
+      <c r="F121" s="28"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="28"/>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="32"/>
-[...6 lines deleted...]
-      <c r="H122" s="31"/>
+      <c r="A122" s="29"/>
+      <c r="B122" s="31"/>
+      <c r="C122" s="31"/>
+      <c r="D122" s="31"/>
+      <c r="E122" s="31"/>
+      <c r="F122" s="31"/>
+      <c r="G122" s="31"/>
+      <c r="H122" s="28"/>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" s="32"/>
-[...6 lines deleted...]
-      <c r="H123" s="31"/>
+      <c r="A123" s="29"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="31"/>
+      <c r="D123" s="28"/>
+      <c r="E123" s="31"/>
+      <c r="F123" s="28"/>
+      <c r="G123" s="31"/>
+      <c r="H123" s="28"/>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="32"/>
-[...6 lines deleted...]
-      <c r="H124" s="31"/>
+      <c r="A124" s="29"/>
+      <c r="B124" s="28"/>
+      <c r="C124" s="31"/>
+      <c r="D124" s="28"/>
+      <c r="E124" s="31"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="31"/>
+      <c r="H124" s="28"/>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" s="32"/>
-[...6 lines deleted...]
-      <c r="H125" s="31"/>
+      <c r="A125" s="29"/>
+      <c r="B125" s="31"/>
+      <c r="C125" s="31"/>
+      <c r="D125" s="31"/>
+      <c r="E125" s="31"/>
+      <c r="F125" s="31"/>
+      <c r="G125" s="31"/>
+      <c r="H125" s="28"/>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="32"/>
-[...6 lines deleted...]
-      <c r="H126" s="31"/>
+      <c r="A126" s="29"/>
+      <c r="B126" s="31"/>
+      <c r="C126" s="31"/>
+      <c r="D126" s="31"/>
+      <c r="E126" s="31"/>
+      <c r="F126" s="31"/>
+      <c r="G126" s="31"/>
+      <c r="H126" s="28"/>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="30"/>
-[...6 lines deleted...]
-      <c r="H127" s="31"/>
+      <c r="A127" s="27"/>
+      <c r="B127" s="28"/>
+      <c r="C127" s="28"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="28"/>
+      <c r="H127" s="28"/>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" s="32"/>
-[...6 lines deleted...]
-      <c r="H128" s="31"/>
+      <c r="A128" s="29"/>
+      <c r="B128" s="30"/>
+      <c r="C128" s="30"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="28"/>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="32"/>
-[...6 lines deleted...]
-      <c r="H129" s="31"/>
+      <c r="A129" s="29"/>
+      <c r="B129" s="30"/>
+      <c r="C129" s="30"/>
+      <c r="D129" s="28"/>
+      <c r="E129" s="28"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="28"/>
+      <c r="H129" s="28"/>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" s="32"/>
-[...6 lines deleted...]
-      <c r="H130" s="33"/>
+      <c r="A130" s="29"/>
+      <c r="B130" s="30"/>
+      <c r="C130" s="30"/>
+      <c r="D130" s="30"/>
+      <c r="E130" s="30"/>
+      <c r="F130" s="30"/>
+      <c r="G130" s="30"/>
+      <c r="H130" s="30"/>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="32"/>
-[...6 lines deleted...]
-      <c r="H131" s="33"/>
+      <c r="A131" s="29"/>
+      <c r="B131" s="30"/>
+      <c r="C131" s="30"/>
+      <c r="D131" s="30"/>
+      <c r="E131" s="30"/>
+      <c r="F131" s="30"/>
+      <c r="G131" s="30"/>
+      <c r="H131" s="30"/>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="32"/>
-[...6 lines deleted...]
-      <c r="H132" s="31"/>
+      <c r="A132" s="29"/>
+      <c r="B132" s="31"/>
+      <c r="C132" s="31"/>
+      <c r="D132" s="28"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="28"/>
+      <c r="H132" s="28"/>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="32"/>
-[...6 lines deleted...]
-      <c r="H133" s="31"/>
+      <c r="A133" s="29"/>
+      <c r="B133" s="31"/>
+      <c r="C133" s="31"/>
+      <c r="D133" s="28"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="28"/>
+      <c r="H133" s="28"/>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="32"/>
-[...6 lines deleted...]
-      <c r="H134" s="31"/>
+      <c r="A134" s="29"/>
+      <c r="B134" s="28"/>
+      <c r="C134" s="31"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="31"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="31"/>
+      <c r="H134" s="28"/>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="32"/>
-[...6 lines deleted...]
-      <c r="H135" s="31"/>
+      <c r="A135" s="29"/>
+      <c r="B135" s="28"/>
+      <c r="C135" s="28"/>
+      <c r="D135" s="28"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="28"/>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="32"/>
-[...6 lines deleted...]
-      <c r="H136" s="31"/>
+      <c r="A136" s="29"/>
+      <c r="B136" s="28"/>
+      <c r="C136" s="31"/>
+      <c r="D136" s="28"/>
+      <c r="E136" s="31"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="31"/>
+      <c r="H136" s="28"/>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="32"/>
-[...6 lines deleted...]
-      <c r="H137" s="31"/>
+      <c r="A137" s="29"/>
+      <c r="B137" s="31"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="31"/>
+      <c r="E137" s="31"/>
+      <c r="F137" s="31"/>
+      <c r="G137" s="31"/>
+      <c r="H137" s="28"/>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="32"/>
-[...6 lines deleted...]
-      <c r="H138" s="31"/>
+      <c r="A138" s="29"/>
+      <c r="B138" s="31"/>
+      <c r="C138" s="31"/>
+      <c r="D138" s="31"/>
+      <c r="E138" s="31"/>
+      <c r="F138" s="31"/>
+      <c r="G138" s="31"/>
+      <c r="H138" s="28"/>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="32"/>
-[...6 lines deleted...]
-      <c r="H139" s="31"/>
+      <c r="A139" s="29"/>
+      <c r="B139" s="28"/>
+      <c r="C139" s="31"/>
+      <c r="D139" s="28"/>
+      <c r="E139" s="31"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="31"/>
+      <c r="H139" s="28"/>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="32"/>
-[...6 lines deleted...]
-      <c r="H140" s="31"/>
+      <c r="A140" s="29"/>
+      <c r="B140" s="28"/>
+      <c r="C140" s="31"/>
+      <c r="D140" s="28"/>
+      <c r="E140" s="28"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="28"/>
+      <c r="H140" s="28"/>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="32"/>
-[...6 lines deleted...]
-      <c r="H141" s="31"/>
+      <c r="A141" s="29"/>
+      <c r="B141" s="28"/>
+      <c r="C141" s="31"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="30"/>
-[...6 lines deleted...]
-      <c r="H142" s="31"/>
+      <c r="A142" s="27"/>
+      <c r="B142" s="28"/>
+      <c r="C142" s="28"/>
+      <c r="D142" s="28"/>
+      <c r="E142" s="28"/>
+      <c r="F142" s="28"/>
+      <c r="G142" s="28"/>
+      <c r="H142" s="28"/>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="32"/>
-[...6 lines deleted...]
-      <c r="H143" s="34"/>
+      <c r="A143" s="29"/>
+      <c r="B143" s="31"/>
+      <c r="C143" s="31"/>
+      <c r="D143" s="31"/>
+      <c r="E143" s="31"/>
+      <c r="F143" s="31"/>
+      <c r="G143" s="31"/>
+      <c r="H143" s="31"/>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="32"/>
-[...6 lines deleted...]
-      <c r="H144" s="34"/>
+      <c r="A144" s="29"/>
+      <c r="B144" s="31"/>
+      <c r="C144" s="31"/>
+      <c r="D144" s="31"/>
+      <c r="E144" s="31"/>
+      <c r="F144" s="31"/>
+      <c r="G144" s="31"/>
+      <c r="H144" s="31"/>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="32"/>
-[...6 lines deleted...]
-      <c r="H145" s="34"/>
+      <c r="A145" s="29"/>
+      <c r="B145" s="31"/>
+      <c r="C145" s="31"/>
+      <c r="D145" s="31"/>
+      <c r="E145" s="31"/>
+      <c r="F145" s="31"/>
+      <c r="G145" s="31"/>
+      <c r="H145" s="31"/>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="32"/>
-[...6 lines deleted...]
-      <c r="H146" s="34"/>
+      <c r="A146" s="29"/>
+      <c r="B146" s="31"/>
+      <c r="C146" s="31"/>
+      <c r="D146" s="31"/>
+      <c r="E146" s="31"/>
+      <c r="F146" s="31"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="31"/>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="32"/>
-[...6 lines deleted...]
-      <c r="H147" s="34"/>
+      <c r="A147" s="29"/>
+      <c r="B147" s="31"/>
+      <c r="C147" s="31"/>
+      <c r="D147" s="31"/>
+      <c r="E147" s="31"/>
+      <c r="F147" s="31"/>
+      <c r="G147" s="31"/>
+      <c r="H147" s="31"/>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" s="32"/>
-[...6 lines deleted...]
-      <c r="H148" s="34"/>
+      <c r="A148" s="29"/>
+      <c r="B148" s="31"/>
+      <c r="C148" s="31"/>
+      <c r="D148" s="31"/>
+      <c r="E148" s="31"/>
+      <c r="F148" s="31"/>
+      <c r="G148" s="31"/>
+      <c r="H148" s="31"/>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="32"/>
-[...6 lines deleted...]
-      <c r="H149" s="34"/>
+      <c r="A149" s="29"/>
+      <c r="B149" s="31"/>
+      <c r="C149" s="31"/>
+      <c r="D149" s="31"/>
+      <c r="E149" s="31"/>
+      <c r="F149" s="31"/>
+      <c r="G149" s="31"/>
+      <c r="H149" s="31"/>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="32"/>
-[...6 lines deleted...]
-      <c r="H150" s="34"/>
+      <c r="A150" s="29"/>
+      <c r="B150" s="31"/>
+      <c r="C150" s="31"/>
+      <c r="D150" s="31"/>
+      <c r="E150" s="31"/>
+      <c r="F150" s="28"/>
+      <c r="G150" s="31"/>
+      <c r="H150" s="31"/>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="32"/>
-[...6 lines deleted...]
-      <c r="H151" s="34"/>
+      <c r="A151" s="29"/>
+      <c r="B151" s="31"/>
+      <c r="C151" s="31"/>
+      <c r="D151" s="31"/>
+      <c r="E151" s="31"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" s="32"/>
-[...6 lines deleted...]
-      <c r="H152" s="31"/>
+      <c r="A152" s="29"/>
+      <c r="B152" s="28"/>
+      <c r="C152" s="31"/>
+      <c r="D152" s="28"/>
+      <c r="E152" s="31"/>
+      <c r="F152" s="28"/>
+      <c r="G152" s="28"/>
+      <c r="H152" s="28"/>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="30"/>
-[...6 lines deleted...]
-      <c r="H153" s="31"/>
+      <c r="A153" s="27"/>
+      <c r="B153" s="28"/>
+      <c r="C153" s="28"/>
+      <c r="D153" s="28"/>
+      <c r="E153" s="28"/>
+      <c r="F153" s="28"/>
+      <c r="G153" s="28"/>
+      <c r="H153" s="28"/>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154" s="32"/>
-[...6 lines deleted...]
-      <c r="H154" s="31"/>
+      <c r="A154" s="29"/>
+      <c r="B154" s="31"/>
+      <c r="C154" s="31"/>
+      <c r="D154" s="31"/>
+      <c r="E154" s="31"/>
+      <c r="F154" s="31"/>
+      <c r="G154" s="31"/>
+      <c r="H154" s="28"/>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="32"/>
-[...6 lines deleted...]
-      <c r="H155" s="31"/>
+      <c r="A155" s="29"/>
+      <c r="B155" s="31"/>
+      <c r="C155" s="31"/>
+      <c r="D155" s="31"/>
+      <c r="E155" s="31"/>
+      <c r="F155" s="31"/>
+      <c r="G155" s="31"/>
+      <c r="H155" s="28"/>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="30"/>
-[...6 lines deleted...]
-      <c r="H156" s="31"/>
+      <c r="A156" s="27"/>
+      <c r="B156" s="28"/>
+      <c r="C156" s="28"/>
+      <c r="D156" s="28"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="28"/>
+      <c r="G156" s="28"/>
+      <c r="H156" s="28"/>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="30"/>
-[...6 lines deleted...]
-      <c r="H157" s="31"/>
+      <c r="A157" s="27"/>
+      <c r="B157" s="28"/>
+      <c r="C157" s="28"/>
+      <c r="D157" s="28"/>
+      <c r="E157" s="28"/>
+      <c r="F157" s="28"/>
+      <c r="G157" s="28"/>
+      <c r="H157" s="28"/>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="32"/>
-[...6 lines deleted...]
-      <c r="H158" s="34"/>
+      <c r="A158" s="29"/>
+      <c r="B158" s="31"/>
+      <c r="C158" s="31"/>
+      <c r="D158" s="31"/>
+      <c r="E158" s="31"/>
+      <c r="F158" s="31"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="31"/>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="32"/>
-[...6 lines deleted...]
-      <c r="H159" s="34"/>
+      <c r="A159" s="29"/>
+      <c r="B159" s="31"/>
+      <c r="C159" s="31"/>
+      <c r="D159" s="31"/>
+      <c r="E159" s="31"/>
+      <c r="F159" s="31"/>
+      <c r="G159" s="31"/>
+      <c r="H159" s="31"/>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" s="32"/>
-[...6 lines deleted...]
-      <c r="H160" s="34"/>
+      <c r="A160" s="29"/>
+      <c r="B160" s="31"/>
+      <c r="C160" s="31"/>
+      <c r="D160" s="31"/>
+      <c r="E160" s="31"/>
+      <c r="F160" s="31"/>
+      <c r="G160" s="31"/>
+      <c r="H160" s="31"/>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" s="32"/>
-[...6 lines deleted...]
-      <c r="H161" s="34"/>
+      <c r="A161" s="29"/>
+      <c r="B161" s="31"/>
+      <c r="C161" s="31"/>
+      <c r="D161" s="31"/>
+      <c r="E161" s="31"/>
+      <c r="F161" s="31"/>
+      <c r="G161" s="31"/>
+      <c r="H161" s="31"/>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="30"/>
-[...6 lines deleted...]
-      <c r="H162" s="31"/>
+      <c r="A162" s="27"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="28"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="28"/>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="30"/>
-[...6 lines deleted...]
-      <c r="H163" s="31"/>
+      <c r="A163" s="27"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="28"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="28"/>
+      <c r="G163" s="28"/>
+      <c r="H163" s="28"/>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164" s="30"/>
-[...6 lines deleted...]
-      <c r="H164" s="31"/>
+      <c r="A164" s="27"/>
+      <c r="B164" s="28"/>
+      <c r="C164" s="28"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" s="30"/>
-[...6 lines deleted...]
-      <c r="H165" s="31"/>
+      <c r="A165" s="27"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="28"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="28"/>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="30"/>
-[...6 lines deleted...]
-      <c r="H166" s="31"/>
+      <c r="A166" s="27"/>
+      <c r="B166" s="28"/>
+      <c r="C166" s="28"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="28"/>
+      <c r="G166" s="28"/>
+      <c r="H166" s="28"/>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="30"/>
-[...6 lines deleted...]
-      <c r="H167" s="31"/>
+      <c r="A167" s="27"/>
+      <c r="B167" s="28"/>
+      <c r="C167" s="28"/>
+      <c r="D167" s="28"/>
+      <c r="E167" s="28"/>
+      <c r="F167" s="28"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="28"/>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="32"/>
-[...6 lines deleted...]
-      <c r="H168" s="31"/>
+      <c r="A168" s="29"/>
+      <c r="B168" s="30"/>
+      <c r="C168" s="30"/>
+      <c r="D168" s="30"/>
+      <c r="E168" s="30"/>
+      <c r="F168" s="30"/>
+      <c r="G168" s="30"/>
+      <c r="H168" s="28"/>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="32"/>
-[...6 lines deleted...]
-      <c r="H169" s="31"/>
+      <c r="A169" s="29"/>
+      <c r="B169" s="30"/>
+      <c r="C169" s="30"/>
+      <c r="D169" s="30"/>
+      <c r="E169" s="30"/>
+      <c r="F169" s="30"/>
+      <c r="G169" s="30"/>
+      <c r="H169" s="28"/>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" s="32"/>
-[...6 lines deleted...]
-      <c r="H170" s="31"/>
+      <c r="A170" s="29"/>
+      <c r="B170" s="30"/>
+      <c r="C170" s="30"/>
+      <c r="D170" s="30"/>
+      <c r="E170" s="30"/>
+      <c r="F170" s="30"/>
+      <c r="G170" s="30"/>
+      <c r="H170" s="28"/>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="32"/>
-[...6 lines deleted...]
-      <c r="H171" s="31"/>
+      <c r="A171" s="29"/>
+      <c r="B171" s="30"/>
+      <c r="C171" s="30"/>
+      <c r="D171" s="30"/>
+      <c r="E171" s="30"/>
+      <c r="F171" s="30"/>
+      <c r="G171" s="30"/>
+      <c r="H171" s="28"/>
     </row>
     <row r="172" spans="1:8" ht="27" customHeight="1">
-      <c r="A172" s="32"/>
-[...6 lines deleted...]
-      <c r="H172" s="31"/>
+      <c r="A172" s="29"/>
+      <c r="B172" s="30"/>
+      <c r="C172" s="30"/>
+      <c r="D172" s="30"/>
+      <c r="E172" s="30"/>
+      <c r="F172" s="30"/>
+      <c r="G172" s="30"/>
+      <c r="H172" s="28"/>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173" s="32"/>
-[...6 lines deleted...]
-      <c r="H173" s="31"/>
+      <c r="A173" s="29"/>
+      <c r="B173" s="30"/>
+      <c r="C173" s="30"/>
+      <c r="D173" s="30"/>
+      <c r="E173" s="30"/>
+      <c r="F173" s="30"/>
+      <c r="G173" s="30"/>
+      <c r="H173" s="28"/>
     </row>
     <row r="174" spans="1:8" s="1" customFormat="1">
-      <c r="A174" s="32"/>
-[...6 lines deleted...]
-      <c r="H174" s="31"/>
+      <c r="A174" s="29"/>
+      <c r="B174" s="28"/>
+      <c r="C174" s="30"/>
+      <c r="D174" s="28"/>
+      <c r="E174" s="30"/>
+      <c r="F174" s="28"/>
+      <c r="G174" s="30"/>
+      <c r="H174" s="28"/>
     </row>
     <row r="175" spans="1:8" s="1" customFormat="1">
-      <c r="A175" s="35"/>
-[...6 lines deleted...]
-      <c r="H175" s="31"/>
+      <c r="A175" s="32"/>
+      <c r="B175" s="30"/>
+      <c r="C175" s="30"/>
+      <c r="D175" s="30"/>
+      <c r="E175" s="30"/>
+      <c r="F175" s="30"/>
+      <c r="G175" s="30"/>
+      <c r="H175" s="28"/>
     </row>
     <row r="176" spans="1:8" s="1" customFormat="1">
-      <c r="A176" s="35"/>
-[...6 lines deleted...]
-      <c r="H176" s="31"/>
+      <c r="A176" s="32"/>
+      <c r="B176" s="30"/>
+      <c r="C176" s="30"/>
+      <c r="D176" s="30"/>
+      <c r="E176" s="30"/>
+      <c r="F176" s="30"/>
+      <c r="G176" s="30"/>
+      <c r="H176" s="28"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1">
       <c r="A177" s="18"/>
-      <c r="B177" s="33"/>
-[...5 lines deleted...]
-      <c r="H177" s="31"/>
+      <c r="B177" s="30"/>
+      <c r="C177" s="30"/>
+      <c r="D177" s="30"/>
+      <c r="E177" s="30"/>
+      <c r="F177" s="30"/>
+      <c r="G177" s="30"/>
+      <c r="H177" s="28"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1">
-      <c r="A178" s="35"/>
-[...6 lines deleted...]
-      <c r="H178" s="31"/>
+      <c r="A178" s="32"/>
+      <c r="B178" s="30"/>
+      <c r="C178" s="30"/>
+      <c r="D178" s="30"/>
+      <c r="E178" s="30"/>
+      <c r="F178" s="30"/>
+      <c r="G178" s="30"/>
+      <c r="H178" s="28"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1">
-      <c r="A179" s="32"/>
-[...6 lines deleted...]
-      <c r="H179" s="31"/>
+      <c r="A179" s="29"/>
+      <c r="B179" s="28"/>
+      <c r="C179" s="30"/>
+      <c r="D179" s="28"/>
+      <c r="E179" s="30"/>
+      <c r="F179" s="28"/>
+      <c r="G179" s="30"/>
+      <c r="H179" s="28"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1">
-      <c r="A180" s="36"/>
-[...6 lines deleted...]
-      <c r="H180" s="36"/>
+      <c r="A180" s="39"/>
+      <c r="B180" s="39"/>
+      <c r="C180" s="39"/>
+      <c r="D180" s="39"/>
+      <c r="E180" s="39"/>
+      <c r="F180" s="39"/>
+      <c r="G180" s="39"/>
+      <c r="H180" s="39"/>
     </row>
     <row r="181" spans="1:8" s="1" customFormat="1"/>
     <row r="182" spans="1:8" s="1" customFormat="1"/>
     <row r="183" spans="1:8" s="1" customFormat="1"/>
     <row r="184" spans="1:8" s="1" customFormat="1"/>
     <row r="185" spans="1:8" s="1" customFormat="1"/>
     <row r="186" spans="1:8" s="1" customFormat="1"/>
     <row r="187" spans="1:8" s="1" customFormat="1"/>
     <row r="188" spans="1:8" s="1" customFormat="1"/>
     <row r="189" spans="1:8" s="1" customFormat="1"/>
     <row r="190" spans="1:8" s="1" customFormat="1"/>
     <row r="191" spans="1:8" s="1" customFormat="1"/>
     <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
     <row r="202" s="1" customFormat="1"/>
     <row r="203" s="1" customFormat="1"/>
     <row r="204" s="1" customFormat="1"/>
@@ -8795,5970 +8790,5970 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="30"/>
-[...6 lines deleted...]
-      <c r="H8" s="26"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="30"/>
-[...6 lines deleted...]
-      <c r="H9" s="26"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="30"/>
-[...6 lines deleted...]
-      <c r="H10" s="26"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="30"/>
-[...6 lines deleted...]
-      <c r="H11" s="26"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="32"/>
-[...6 lines deleted...]
-      <c r="H12" s="26"/>
+      <c r="A12" s="29"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="32"/>
-[...6 lines deleted...]
-      <c r="H13" s="26"/>
+      <c r="A13" s="29"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="32"/>
-[...6 lines deleted...]
-      <c r="H14" s="27"/>
+      <c r="A14" s="29"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="32"/>
-[...6 lines deleted...]
-      <c r="H15" s="26"/>
+      <c r="A15" s="29"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="32"/>
-[...6 lines deleted...]
-      <c r="H16" s="26"/>
+      <c r="A16" s="29"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="23"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="32"/>
-[...6 lines deleted...]
-      <c r="H17" s="26"/>
+      <c r="A17" s="29"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="23"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="32"/>
-[...6 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="A18" s="29"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="32"/>
-[...6 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="A19" s="29"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="32"/>
-[...6 lines deleted...]
-      <c r="H20" s="26"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="32"/>
-[...6 lines deleted...]
-      <c r="H21" s="26"/>
+      <c r="A21" s="29"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="23"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="32"/>
-[...6 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="A22" s="29"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="32"/>
-[...6 lines deleted...]
-      <c r="H23" s="26"/>
+      <c r="A23" s="29"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="32"/>
-[...6 lines deleted...]
-      <c r="H24" s="26"/>
+      <c r="A24" s="29"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="32"/>
-[...6 lines deleted...]
-      <c r="H25" s="26"/>
+      <c r="A25" s="29"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="32"/>
-[...6 lines deleted...]
-      <c r="H26" s="27"/>
+      <c r="A26" s="29"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="32"/>
-[...6 lines deleted...]
-      <c r="H27" s="26"/>
+      <c r="A27" s="29"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="23"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="32"/>
-[...6 lines deleted...]
-      <c r="H28" s="26"/>
+      <c r="A28" s="29"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="32"/>
-[...6 lines deleted...]
-      <c r="H29" s="26"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="32"/>
-[...6 lines deleted...]
-      <c r="H30" s="26"/>
+      <c r="A30" s="29"/>
+      <c r="B30" s="23"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="32"/>
-[...6 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="A31" s="29"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="32"/>
-[...6 lines deleted...]
-      <c r="H32" s="26"/>
+      <c r="A32" s="29"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="32"/>
-[...6 lines deleted...]
-      <c r="H33" s="26"/>
+      <c r="A33" s="29"/>
+      <c r="B33" s="23"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="32"/>
-[...6 lines deleted...]
-      <c r="H34" s="26"/>
+      <c r="A34" s="29"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="32"/>
-[...6 lines deleted...]
-      <c r="H35" s="26"/>
+      <c r="A35" s="29"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="32"/>
-[...6 lines deleted...]
-      <c r="H36" s="26"/>
+      <c r="A36" s="29"/>
+      <c r="B36" s="23"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="32"/>
-[...6 lines deleted...]
-      <c r="H37" s="26"/>
+      <c r="A37" s="29"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="32"/>
-[...6 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="A38" s="29"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="23"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="32"/>
-[...6 lines deleted...]
-      <c r="H39" s="26"/>
+      <c r="A39" s="29"/>
+      <c r="B39" s="23"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="32"/>
-[...6 lines deleted...]
-      <c r="H40" s="26"/>
+      <c r="A40" s="29"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="32"/>
-[...6 lines deleted...]
-      <c r="H41" s="26"/>
+      <c r="A41" s="29"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="23"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="32"/>
-[...6 lines deleted...]
-      <c r="H42" s="26"/>
+      <c r="A42" s="29"/>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="23"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="32"/>
-[...6 lines deleted...]
-      <c r="H43" s="26"/>
+      <c r="A43" s="29"/>
+      <c r="B43" s="23"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="32"/>
-[...6 lines deleted...]
-      <c r="H44" s="26"/>
+      <c r="A44" s="29"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="32"/>
-[...6 lines deleted...]
-      <c r="H45" s="26"/>
+      <c r="A45" s="29"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="23"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="30"/>
-[...6 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="32"/>
-[...6 lines deleted...]
-      <c r="H47" s="26"/>
+      <c r="A47" s="29"/>
+      <c r="B47" s="23"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="23"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="23"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="32"/>
-[...6 lines deleted...]
-      <c r="H48" s="26"/>
+      <c r="A48" s="29"/>
+      <c r="B48" s="23"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="23"/>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="32"/>
-[...6 lines deleted...]
-      <c r="H49" s="27"/>
+      <c r="A49" s="29"/>
+      <c r="B49" s="24"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="24"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="32"/>
-[...6 lines deleted...]
-      <c r="H50" s="27"/>
+      <c r="A50" s="29"/>
+      <c r="B50" s="24"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="24"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="24"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="24"/>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="32"/>
-[...6 lines deleted...]
-      <c r="H51" s="27"/>
+      <c r="A51" s="29"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="32"/>
-[...6 lines deleted...]
-      <c r="H52" s="27"/>
+      <c r="A52" s="29"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="32"/>
-[...6 lines deleted...]
-      <c r="H53" s="26"/>
+      <c r="A53" s="29"/>
+      <c r="B53" s="23"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="23"/>
+      <c r="E53" s="23"/>
+      <c r="F53" s="23"/>
+      <c r="G53" s="23"/>
+      <c r="H53" s="23"/>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="32"/>
-[...6 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="A54" s="29"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="23"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="32"/>
-[...6 lines deleted...]
-      <c r="H55" s="26"/>
+      <c r="A55" s="29"/>
+      <c r="B55" s="23"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="23"/>
+      <c r="E55" s="23"/>
+      <c r="F55" s="23"/>
+      <c r="G55" s="23"/>
+      <c r="H55" s="23"/>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="32"/>
-[...6 lines deleted...]
-      <c r="H56" s="26"/>
+      <c r="A56" s="29"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23"/>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="32"/>
-[...6 lines deleted...]
-      <c r="H57" s="26"/>
+      <c r="A57" s="29"/>
+      <c r="B57" s="23"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="23"/>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="32"/>
-[...6 lines deleted...]
-      <c r="H58" s="26"/>
+      <c r="A58" s="29"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="23"/>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="32"/>
-[...6 lines deleted...]
-      <c r="H59" s="26"/>
+      <c r="A59" s="29"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="32"/>
-[...6 lines deleted...]
-      <c r="H60" s="26"/>
+      <c r="A60" s="29"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="24"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="23"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="30"/>
-[...6 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="A61" s="27"/>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="30"/>
-[...6 lines deleted...]
-      <c r="H62" s="26"/>
+      <c r="A62" s="27"/>
+      <c r="B62" s="23"/>
+      <c r="C62" s="23"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="23"/>
+      <c r="G62" s="23"/>
+      <c r="H62" s="23"/>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="32"/>
-[...6 lines deleted...]
-      <c r="H63" s="26"/>
+      <c r="A63" s="29"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="25"/>
+      <c r="D63" s="25"/>
+      <c r="E63" s="25"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="25"/>
+      <c r="H63" s="23"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="32"/>
-[...6 lines deleted...]
-      <c r="H64" s="26"/>
+      <c r="A64" s="29"/>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="23"/>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="32"/>
-[...6 lines deleted...]
-      <c r="H65" s="28"/>
+      <c r="A65" s="29"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="32"/>
-[...6 lines deleted...]
-      <c r="H66" s="28"/>
+      <c r="A66" s="29"/>
+      <c r="B66" s="25"/>
+      <c r="C66" s="25"/>
+      <c r="D66" s="25"/>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="25"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="32"/>
-[...6 lines deleted...]
-      <c r="H67" s="28"/>
+      <c r="A67" s="29"/>
+      <c r="B67" s="25"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="32"/>
-[...6 lines deleted...]
-      <c r="H68" s="28"/>
+      <c r="A68" s="29"/>
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="32"/>
-[...6 lines deleted...]
-      <c r="H69" s="26"/>
+      <c r="A69" s="29"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="23"/>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="32"/>
-[...6 lines deleted...]
-      <c r="H70" s="28"/>
+      <c r="A70" s="29"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="32"/>
-[...6 lines deleted...]
-      <c r="H71" s="28"/>
+      <c r="A71" s="29"/>
+      <c r="B71" s="25"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="25"/>
+      <c r="G71" s="25"/>
+      <c r="H71" s="25"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="32"/>
-[...6 lines deleted...]
-      <c r="H72" s="28"/>
+      <c r="A72" s="29"/>
+      <c r="B72" s="25"/>
+      <c r="C72" s="25"/>
+      <c r="D72" s="25"/>
+      <c r="E72" s="25"/>
+      <c r="F72" s="25"/>
+      <c r="G72" s="25"/>
+      <c r="H72" s="25"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="32"/>
-[...6 lines deleted...]
-      <c r="H73" s="28"/>
+      <c r="A73" s="29"/>
+      <c r="B73" s="25"/>
+      <c r="C73" s="25"/>
+      <c r="D73" s="25"/>
+      <c r="E73" s="25"/>
+      <c r="F73" s="25"/>
+      <c r="G73" s="25"/>
+      <c r="H73" s="25"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="32"/>
-[...6 lines deleted...]
-      <c r="H74" s="26"/>
+      <c r="A74" s="29"/>
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="23"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="23"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="32"/>
-[...6 lines deleted...]
-      <c r="H75" s="26"/>
+      <c r="A75" s="29"/>
+      <c r="B75" s="23"/>
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="32"/>
-[...6 lines deleted...]
-      <c r="H76" s="26"/>
+      <c r="A76" s="29"/>
+      <c r="B76" s="23"/>
+      <c r="C76" s="23"/>
+      <c r="D76" s="23"/>
+      <c r="E76" s="23"/>
+      <c r="F76" s="23"/>
+      <c r="G76" s="23"/>
+      <c r="H76" s="23"/>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" s="32"/>
-[...6 lines deleted...]
-      <c r="H77" s="28"/>
+      <c r="A77" s="29"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="25"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25"/>
+      <c r="G77" s="25"/>
+      <c r="H77" s="25"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="32"/>
-[...6 lines deleted...]
-      <c r="H78" s="28"/>
+      <c r="A78" s="29"/>
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="25"/>
+      <c r="G78" s="25"/>
+      <c r="H78" s="25"/>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="32"/>
-[...6 lines deleted...]
-      <c r="H79" s="26"/>
+      <c r="A79" s="29"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="25"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="23"/>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="32"/>
-[...6 lines deleted...]
-      <c r="H80" s="28"/>
+      <c r="A80" s="29"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="25"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="25"/>
+      <c r="G80" s="25"/>
+      <c r="H80" s="25"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="32"/>
-[...6 lines deleted...]
-      <c r="H81" s="28"/>
+      <c r="A81" s="29"/>
+      <c r="B81" s="25"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="25"/>
+      <c r="G81" s="25"/>
+      <c r="H81" s="25"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="32"/>
-[...6 lines deleted...]
-      <c r="H82" s="26"/>
+      <c r="A82" s="29"/>
+      <c r="B82" s="23"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="23"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="23"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="23"/>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="32"/>
-[...6 lines deleted...]
-      <c r="H83" s="26"/>
+      <c r="A83" s="29"/>
+      <c r="B83" s="25"/>
+      <c r="C83" s="25"/>
+      <c r="D83" s="25"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="25"/>
+      <c r="G83" s="25"/>
+      <c r="H83" s="23"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="32"/>
-[...6 lines deleted...]
-      <c r="H84" s="28"/>
+      <c r="A84" s="29"/>
+      <c r="B84" s="25"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="25"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="25"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="25"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="32"/>
-[...6 lines deleted...]
-      <c r="H85" s="28"/>
+      <c r="A85" s="29"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="25"/>
+      <c r="G85" s="25"/>
+      <c r="H85" s="25"/>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="32"/>
-[...6 lines deleted...]
-      <c r="H86" s="26"/>
+      <c r="A86" s="29"/>
+      <c r="B86" s="23"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="23"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="23"/>
+      <c r="G86" s="25"/>
+      <c r="H86" s="23"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="32"/>
-[...6 lines deleted...]
-      <c r="H87" s="26"/>
+      <c r="A87" s="29"/>
+      <c r="B87" s="23"/>
+      <c r="C87" s="25"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="23"/>
+      <c r="G87" s="25"/>
+      <c r="H87" s="23"/>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="32"/>
-[...6 lines deleted...]
-      <c r="H88" s="28"/>
+      <c r="A88" s="29"/>
+      <c r="B88" s="25"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="25"/>
+      <c r="G88" s="25"/>
+      <c r="H88" s="25"/>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="32"/>
-[...6 lines deleted...]
-      <c r="H89" s="28"/>
+      <c r="A89" s="29"/>
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="25"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="32"/>
-[...6 lines deleted...]
-      <c r="H90" s="26"/>
+      <c r="A90" s="29"/>
+      <c r="B90" s="23"/>
+      <c r="C90" s="25"/>
+      <c r="D90" s="23"/>
+      <c r="E90" s="23"/>
+      <c r="F90" s="23"/>
+      <c r="G90" s="23"/>
+      <c r="H90" s="23"/>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="32"/>
-[...6 lines deleted...]
-      <c r="H91" s="26"/>
+      <c r="A91" s="29"/>
+      <c r="B91" s="23"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="23"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="23"/>
+      <c r="G91" s="25"/>
+      <c r="H91" s="23"/>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" s="32"/>
-[...6 lines deleted...]
-      <c r="H92" s="26"/>
+      <c r="A92" s="29"/>
+      <c r="B92" s="23"/>
+      <c r="C92" s="25"/>
+      <c r="D92" s="23"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="23"/>
+      <c r="G92" s="25"/>
+      <c r="H92" s="23"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="32"/>
-[...6 lines deleted...]
-      <c r="H93" s="26"/>
+      <c r="A93" s="29"/>
+      <c r="B93" s="23"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="23"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="25"/>
+      <c r="H93" s="23"/>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="32"/>
-[...6 lines deleted...]
-      <c r="H94" s="26"/>
+      <c r="A94" s="29"/>
+      <c r="B94" s="23"/>
+      <c r="C94" s="25"/>
+      <c r="D94" s="23"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="23"/>
+      <c r="G94" s="25"/>
+      <c r="H94" s="23"/>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" s="32"/>
-[...6 lines deleted...]
-      <c r="H95" s="26"/>
+      <c r="A95" s="29"/>
+      <c r="B95" s="25"/>
+      <c r="C95" s="25"/>
+      <c r="D95" s="25"/>
+      <c r="E95" s="25"/>
+      <c r="F95" s="25"/>
+      <c r="G95" s="25"/>
+      <c r="H95" s="23"/>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="32"/>
-[...6 lines deleted...]
-      <c r="H96" s="26"/>
+      <c r="A96" s="29"/>
+      <c r="B96" s="25"/>
+      <c r="C96" s="25"/>
+      <c r="D96" s="25"/>
+      <c r="E96" s="25"/>
+      <c r="F96" s="25"/>
+      <c r="G96" s="25"/>
+      <c r="H96" s="23"/>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" s="30"/>
-[...6 lines deleted...]
-      <c r="H97" s="26"/>
+      <c r="A97" s="27"/>
+      <c r="B97" s="23"/>
+      <c r="C97" s="23"/>
+      <c r="D97" s="23"/>
+      <c r="E97" s="23"/>
+      <c r="F97" s="23"/>
+      <c r="G97" s="23"/>
+      <c r="H97" s="23"/>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="32"/>
-[...6 lines deleted...]
-      <c r="H98" s="26"/>
+      <c r="A98" s="29"/>
+      <c r="B98" s="23"/>
+      <c r="C98" s="24"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="23"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="23"/>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="32"/>
-[...6 lines deleted...]
-      <c r="H99" s="26"/>
+      <c r="A99" s="29"/>
+      <c r="B99" s="23"/>
+      <c r="C99" s="24"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="23"/>
+      <c r="G99" s="24"/>
+      <c r="H99" s="23"/>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="32"/>
-[...6 lines deleted...]
-      <c r="H100" s="26"/>
+      <c r="A100" s="29"/>
+      <c r="B100" s="24"/>
+      <c r="C100" s="24"/>
+      <c r="D100" s="24"/>
+      <c r="E100" s="24"/>
+      <c r="F100" s="24"/>
+      <c r="G100" s="24"/>
+      <c r="H100" s="23"/>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="32"/>
-[...6 lines deleted...]
-      <c r="H101" s="26"/>
+      <c r="A101" s="29"/>
+      <c r="B101" s="24"/>
+      <c r="C101" s="24"/>
+      <c r="D101" s="24"/>
+      <c r="E101" s="24"/>
+      <c r="F101" s="24"/>
+      <c r="G101" s="24"/>
+      <c r="H101" s="23"/>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="32"/>
-[...6 lines deleted...]
-      <c r="H102" s="26"/>
+      <c r="A102" s="29"/>
+      <c r="B102" s="23"/>
+      <c r="C102" s="24"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="23"/>
+      <c r="G102" s="24"/>
+      <c r="H102" s="23"/>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" s="30"/>
-[...6 lines deleted...]
-      <c r="H103" s="26"/>
+      <c r="A103" s="27"/>
+      <c r="B103" s="23"/>
+      <c r="C103" s="23"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="23"/>
+      <c r="F103" s="23"/>
+      <c r="G103" s="23"/>
+      <c r="H103" s="23"/>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" s="30"/>
-[...6 lines deleted...]
-      <c r="H104" s="26"/>
+      <c r="A104" s="27"/>
+      <c r="B104" s="23"/>
+      <c r="C104" s="23"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23"/>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105" s="30"/>
-[...6 lines deleted...]
-      <c r="H105" s="26"/>
+      <c r="A105" s="27"/>
+      <c r="B105" s="23"/>
+      <c r="C105" s="23"/>
+      <c r="D105" s="23"/>
+      <c r="E105" s="23"/>
+      <c r="F105" s="23"/>
+      <c r="G105" s="23"/>
+      <c r="H105" s="23"/>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="30"/>
-[...6 lines deleted...]
-      <c r="H106" s="26"/>
+      <c r="A106" s="27"/>
+      <c r="B106" s="23"/>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23"/>
+      <c r="H106" s="23"/>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="30"/>
-[...6 lines deleted...]
-      <c r="H107" s="26"/>
+      <c r="A107" s="27"/>
+      <c r="B107" s="23"/>
+      <c r="C107" s="23"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="23"/>
+      <c r="F107" s="23"/>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23"/>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="32"/>
-[...6 lines deleted...]
-      <c r="H108" s="26"/>
+      <c r="A108" s="29"/>
+      <c r="B108" s="23"/>
+      <c r="C108" s="24"/>
+      <c r="D108" s="23"/>
+      <c r="E108" s="24"/>
+      <c r="F108" s="23"/>
+      <c r="G108" s="24"/>
+      <c r="H108" s="23"/>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="32"/>
-[...6 lines deleted...]
-      <c r="H109" s="26"/>
+      <c r="A109" s="29"/>
+      <c r="B109" s="23"/>
+      <c r="C109" s="24"/>
+      <c r="D109" s="23"/>
+      <c r="E109" s="23"/>
+      <c r="F109" s="23"/>
+      <c r="G109" s="23"/>
+      <c r="H109" s="23"/>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" s="32"/>
-[...6 lines deleted...]
-      <c r="H110" s="26"/>
+      <c r="A110" s="29"/>
+      <c r="B110" s="23"/>
+      <c r="C110" s="24"/>
+      <c r="D110" s="23"/>
+      <c r="E110" s="24"/>
+      <c r="F110" s="23"/>
+      <c r="G110" s="24"/>
+      <c r="H110" s="23"/>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" s="30"/>
-[...6 lines deleted...]
-      <c r="H111" s="26"/>
+      <c r="A111" s="27"/>
+      <c r="B111" s="23"/>
+      <c r="C111" s="23"/>
+      <c r="D111" s="23"/>
+      <c r="E111" s="23"/>
+      <c r="F111" s="23"/>
+      <c r="G111" s="23"/>
+      <c r="H111" s="23"/>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="30"/>
-[...6 lines deleted...]
-      <c r="H112" s="26"/>
+      <c r="A112" s="27"/>
+      <c r="B112" s="23"/>
+      <c r="C112" s="23"/>
+      <c r="D112" s="23"/>
+      <c r="E112" s="23"/>
+      <c r="F112" s="23"/>
+      <c r="G112" s="23"/>
+      <c r="H112" s="23"/>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="30"/>
-[...6 lines deleted...]
-      <c r="H113" s="26"/>
+      <c r="A113" s="27"/>
+      <c r="B113" s="23"/>
+      <c r="C113" s="23"/>
+      <c r="D113" s="23"/>
+      <c r="E113" s="23"/>
+      <c r="F113" s="23"/>
+      <c r="G113" s="23"/>
+      <c r="H113" s="23"/>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114" s="32"/>
-[...6 lines deleted...]
-      <c r="H114" s="28"/>
+      <c r="A114" s="29"/>
+      <c r="B114" s="25"/>
+      <c r="C114" s="25"/>
+      <c r="D114" s="25"/>
+      <c r="E114" s="25"/>
+      <c r="F114" s="25"/>
+      <c r="G114" s="25"/>
+      <c r="H114" s="25"/>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="32"/>
-[...6 lines deleted...]
-      <c r="H115" s="26"/>
+      <c r="A115" s="29"/>
+      <c r="B115" s="23"/>
+      <c r="C115" s="25"/>
+      <c r="D115" s="23"/>
+      <c r="E115" s="25"/>
+      <c r="F115" s="23"/>
+      <c r="G115" s="25"/>
+      <c r="H115" s="23"/>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" s="32"/>
-[...6 lines deleted...]
-      <c r="H116" s="26"/>
+      <c r="A116" s="29"/>
+      <c r="B116" s="23"/>
+      <c r="C116" s="25"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="25"/>
+      <c r="F116" s="23"/>
+      <c r="G116" s="25"/>
+      <c r="H116" s="23"/>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" s="32"/>
-[...6 lines deleted...]
-      <c r="H117" s="26"/>
+      <c r="A117" s="29"/>
+      <c r="B117" s="23"/>
+      <c r="C117" s="25"/>
+      <c r="D117" s="23"/>
+      <c r="E117" s="25"/>
+      <c r="F117" s="23"/>
+      <c r="G117" s="25"/>
+      <c r="H117" s="23"/>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118" s="32"/>
-[...6 lines deleted...]
-      <c r="H118" s="26"/>
+      <c r="A118" s="29"/>
+      <c r="B118" s="23"/>
+      <c r="C118" s="25"/>
+      <c r="D118" s="23"/>
+      <c r="E118" s="25"/>
+      <c r="F118" s="23"/>
+      <c r="G118" s="25"/>
+      <c r="H118" s="23"/>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="30"/>
-[...6 lines deleted...]
-      <c r="H119" s="26"/>
+      <c r="A119" s="27"/>
+      <c r="B119" s="23"/>
+      <c r="C119" s="23"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="23"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="23"/>
+      <c r="H119" s="23"/>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="30"/>
-[...6 lines deleted...]
-      <c r="H120" s="26"/>
+      <c r="A120" s="27"/>
+      <c r="B120" s="23"/>
+      <c r="C120" s="23"/>
+      <c r="D120" s="23"/>
+      <c r="E120" s="23"/>
+      <c r="F120" s="23"/>
+      <c r="G120" s="23"/>
+      <c r="H120" s="23"/>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="32"/>
-[...6 lines deleted...]
-      <c r="H121" s="26"/>
+      <c r="A121" s="29"/>
+      <c r="B121" s="25"/>
+      <c r="C121" s="25"/>
+      <c r="D121" s="25"/>
+      <c r="E121" s="25"/>
+      <c r="F121" s="25"/>
+      <c r="G121" s="25"/>
+      <c r="H121" s="23"/>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="32"/>
-[...6 lines deleted...]
-      <c r="H122" s="26"/>
+      <c r="A122" s="29"/>
+      <c r="B122" s="23"/>
+      <c r="C122" s="25"/>
+      <c r="D122" s="23"/>
+      <c r="E122" s="25"/>
+      <c r="F122" s="23"/>
+      <c r="G122" s="25"/>
+      <c r="H122" s="23"/>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" s="32"/>
-[...6 lines deleted...]
-      <c r="H123" s="26"/>
+      <c r="A123" s="29"/>
+      <c r="B123" s="23"/>
+      <c r="C123" s="25"/>
+      <c r="D123" s="23"/>
+      <c r="E123" s="25"/>
+      <c r="F123" s="23"/>
+      <c r="G123" s="25"/>
+      <c r="H123" s="23"/>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="32"/>
-[...6 lines deleted...]
-      <c r="H124" s="26"/>
+      <c r="A124" s="29"/>
+      <c r="B124" s="23"/>
+      <c r="C124" s="25"/>
+      <c r="D124" s="23"/>
+      <c r="E124" s="25"/>
+      <c r="F124" s="23"/>
+      <c r="G124" s="25"/>
+      <c r="H124" s="23"/>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" s="32"/>
-[...6 lines deleted...]
-      <c r="H125" s="26"/>
+      <c r="A125" s="29"/>
+      <c r="B125" s="23"/>
+      <c r="C125" s="25"/>
+      <c r="D125" s="23"/>
+      <c r="E125" s="25"/>
+      <c r="F125" s="23"/>
+      <c r="G125" s="25"/>
+      <c r="H125" s="23"/>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="32"/>
-[...6 lines deleted...]
-      <c r="H126" s="26"/>
+      <c r="A126" s="29"/>
+      <c r="B126" s="23"/>
+      <c r="C126" s="25"/>
+      <c r="D126" s="23"/>
+      <c r="E126" s="25"/>
+      <c r="F126" s="23"/>
+      <c r="G126" s="25"/>
+      <c r="H126" s="23"/>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="32"/>
-[...6 lines deleted...]
-      <c r="H127" s="26"/>
+      <c r="A127" s="29"/>
+      <c r="B127" s="23"/>
+      <c r="C127" s="25"/>
+      <c r="D127" s="23"/>
+      <c r="E127" s="25"/>
+      <c r="F127" s="23"/>
+      <c r="G127" s="25"/>
+      <c r="H127" s="23"/>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" s="30"/>
-[...6 lines deleted...]
-      <c r="H128" s="26"/>
+      <c r="A128" s="27"/>
+      <c r="B128" s="23"/>
+      <c r="C128" s="23"/>
+      <c r="D128" s="23"/>
+      <c r="E128" s="23"/>
+      <c r="F128" s="23"/>
+      <c r="G128" s="23"/>
+      <c r="H128" s="23"/>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="32"/>
-[...6 lines deleted...]
-      <c r="H129" s="26"/>
+      <c r="A129" s="29"/>
+      <c r="B129" s="23"/>
+      <c r="C129" s="24"/>
+      <c r="D129" s="23"/>
+      <c r="E129" s="23"/>
+      <c r="F129" s="23"/>
+      <c r="G129" s="23"/>
+      <c r="H129" s="23"/>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" s="32"/>
-[...6 lines deleted...]
-      <c r="H130" s="26"/>
+      <c r="A130" s="29"/>
+      <c r="B130" s="23"/>
+      <c r="C130" s="24"/>
+      <c r="D130" s="23"/>
+      <c r="E130" s="23"/>
+      <c r="F130" s="23"/>
+      <c r="G130" s="23"/>
+      <c r="H130" s="23"/>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="32"/>
-[...6 lines deleted...]
-      <c r="H131" s="26"/>
+      <c r="A131" s="29"/>
+      <c r="B131" s="23"/>
+      <c r="C131" s="24"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="24"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="24"/>
+      <c r="H131" s="23"/>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="32"/>
-[...6 lines deleted...]
-      <c r="H132" s="26"/>
+      <c r="A132" s="29"/>
+      <c r="B132" s="23"/>
+      <c r="C132" s="24"/>
+      <c r="D132" s="23"/>
+      <c r="E132" s="24"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="24"/>
+      <c r="H132" s="23"/>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="32"/>
-[...6 lines deleted...]
-      <c r="H133" s="26"/>
+      <c r="A133" s="29"/>
+      <c r="B133" s="23"/>
+      <c r="C133" s="25"/>
+      <c r="D133" s="23"/>
+      <c r="E133" s="23"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="23"/>
+      <c r="H133" s="23"/>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="32"/>
-[...6 lines deleted...]
-      <c r="H134" s="26"/>
+      <c r="A134" s="29"/>
+      <c r="B134" s="23"/>
+      <c r="C134" s="25"/>
+      <c r="D134" s="23"/>
+      <c r="E134" s="23"/>
+      <c r="F134" s="23"/>
+      <c r="G134" s="23"/>
+      <c r="H134" s="23"/>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="32"/>
-[...6 lines deleted...]
-      <c r="H135" s="26"/>
+      <c r="A135" s="29"/>
+      <c r="B135" s="23"/>
+      <c r="C135" s="25"/>
+      <c r="D135" s="23"/>
+      <c r="E135" s="25"/>
+      <c r="F135" s="23"/>
+      <c r="G135" s="25"/>
+      <c r="H135" s="23"/>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="32"/>
-[...6 lines deleted...]
-      <c r="H136" s="26"/>
+      <c r="A136" s="29"/>
+      <c r="B136" s="23"/>
+      <c r="C136" s="23"/>
+      <c r="D136" s="23"/>
+      <c r="E136" s="23"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="23"/>
+      <c r="H136" s="23"/>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="32"/>
-[...6 lines deleted...]
-      <c r="H137" s="26"/>
+      <c r="A137" s="29"/>
+      <c r="B137" s="23"/>
+      <c r="C137" s="25"/>
+      <c r="D137" s="23"/>
+      <c r="E137" s="25"/>
+      <c r="F137" s="23"/>
+      <c r="G137" s="25"/>
+      <c r="H137" s="23"/>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="32"/>
-[...6 lines deleted...]
-      <c r="H138" s="26"/>
+      <c r="A138" s="29"/>
+      <c r="B138" s="25"/>
+      <c r="C138" s="25"/>
+      <c r="D138" s="25"/>
+      <c r="E138" s="25"/>
+      <c r="F138" s="25"/>
+      <c r="G138" s="25"/>
+      <c r="H138" s="23"/>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="32"/>
-[...6 lines deleted...]
-      <c r="H139" s="26"/>
+      <c r="A139" s="29"/>
+      <c r="B139" s="25"/>
+      <c r="C139" s="25"/>
+      <c r="D139" s="25"/>
+      <c r="E139" s="25"/>
+      <c r="F139" s="25"/>
+      <c r="G139" s="25"/>
+      <c r="H139" s="23"/>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="32"/>
-[...6 lines deleted...]
-      <c r="H140" s="26"/>
+      <c r="A140" s="29"/>
+      <c r="B140" s="23"/>
+      <c r="C140" s="25"/>
+      <c r="D140" s="23"/>
+      <c r="E140" s="25"/>
+      <c r="F140" s="23"/>
+      <c r="G140" s="25"/>
+      <c r="H140" s="23"/>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="32"/>
-[...6 lines deleted...]
-      <c r="H141" s="26"/>
+      <c r="A141" s="29"/>
+      <c r="B141" s="23"/>
+      <c r="C141" s="25"/>
+      <c r="D141" s="23"/>
+      <c r="E141" s="23"/>
+      <c r="F141" s="23"/>
+      <c r="G141" s="23"/>
+      <c r="H141" s="23"/>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="32"/>
-[...6 lines deleted...]
-      <c r="H142" s="26"/>
+      <c r="A142" s="29"/>
+      <c r="B142" s="23"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="23"/>
+      <c r="E142" s="23"/>
+      <c r="F142" s="23"/>
+      <c r="G142" s="23"/>
+      <c r="H142" s="23"/>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="30"/>
-[...6 lines deleted...]
-      <c r="H143" s="26"/>
+      <c r="A143" s="27"/>
+      <c r="B143" s="23"/>
+      <c r="C143" s="23"/>
+      <c r="D143" s="23"/>
+      <c r="E143" s="23"/>
+      <c r="F143" s="23"/>
+      <c r="G143" s="23"/>
+      <c r="H143" s="23"/>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="32"/>
-[...6 lines deleted...]
-      <c r="H144" s="26"/>
+      <c r="A144" s="29"/>
+      <c r="B144" s="23"/>
+      <c r="C144" s="25"/>
+      <c r="D144" s="23"/>
+      <c r="E144" s="25"/>
+      <c r="F144" s="23"/>
+      <c r="G144" s="25"/>
+      <c r="H144" s="23"/>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="32"/>
-[...6 lines deleted...]
-      <c r="H145" s="26"/>
+      <c r="A145" s="29"/>
+      <c r="B145" s="23"/>
+      <c r="C145" s="25"/>
+      <c r="D145" s="23"/>
+      <c r="E145" s="25"/>
+      <c r="F145" s="23"/>
+      <c r="G145" s="25"/>
+      <c r="H145" s="23"/>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="32"/>
-[...6 lines deleted...]
-      <c r="H146" s="26"/>
+      <c r="A146" s="29"/>
+      <c r="B146" s="23"/>
+      <c r="C146" s="25"/>
+      <c r="D146" s="23"/>
+      <c r="E146" s="25"/>
+      <c r="F146" s="23"/>
+      <c r="G146" s="25"/>
+      <c r="H146" s="23"/>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="32"/>
-[...6 lines deleted...]
-      <c r="H147" s="26"/>
+      <c r="A147" s="29"/>
+      <c r="B147" s="23"/>
+      <c r="C147" s="25"/>
+      <c r="D147" s="23"/>
+      <c r="E147" s="25"/>
+      <c r="F147" s="23"/>
+      <c r="G147" s="25"/>
+      <c r="H147" s="23"/>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" s="32"/>
-[...6 lines deleted...]
-      <c r="H148" s="28"/>
+      <c r="A148" s="29"/>
+      <c r="B148" s="25"/>
+      <c r="C148" s="25"/>
+      <c r="D148" s="25"/>
+      <c r="E148" s="25"/>
+      <c r="F148" s="25"/>
+      <c r="G148" s="25"/>
+      <c r="H148" s="25"/>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="32"/>
-[...6 lines deleted...]
-      <c r="H149" s="26"/>
+      <c r="A149" s="29"/>
+      <c r="B149" s="23"/>
+      <c r="C149" s="25"/>
+      <c r="D149" s="23"/>
+      <c r="E149" s="25"/>
+      <c r="F149" s="23"/>
+      <c r="G149" s="25"/>
+      <c r="H149" s="23"/>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="32"/>
-[...6 lines deleted...]
-      <c r="H150" s="26"/>
+      <c r="A150" s="29"/>
+      <c r="B150" s="23"/>
+      <c r="C150" s="25"/>
+      <c r="D150" s="23"/>
+      <c r="E150" s="25"/>
+      <c r="F150" s="23"/>
+      <c r="G150" s="25"/>
+      <c r="H150" s="23"/>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="32"/>
-[...6 lines deleted...]
-      <c r="H151" s="28"/>
+      <c r="A151" s="29"/>
+      <c r="B151" s="25"/>
+      <c r="C151" s="25"/>
+      <c r="D151" s="25"/>
+      <c r="E151" s="25"/>
+      <c r="F151" s="23"/>
+      <c r="G151" s="25"/>
+      <c r="H151" s="25"/>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" s="32"/>
-[...6 lines deleted...]
-      <c r="H152" s="26"/>
+      <c r="A152" s="29"/>
+      <c r="B152" s="23"/>
+      <c r="C152" s="25"/>
+      <c r="D152" s="23"/>
+      <c r="E152" s="25"/>
+      <c r="F152" s="23"/>
+      <c r="G152" s="25"/>
+      <c r="H152" s="23"/>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="32"/>
-[...6 lines deleted...]
-      <c r="H153" s="26"/>
+      <c r="A153" s="29"/>
+      <c r="B153" s="23"/>
+      <c r="C153" s="25"/>
+      <c r="D153" s="23"/>
+      <c r="E153" s="25"/>
+      <c r="F153" s="23"/>
+      <c r="G153" s="23"/>
+      <c r="H153" s="23"/>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154" s="30"/>
-[...6 lines deleted...]
-      <c r="H154" s="26"/>
+      <c r="A154" s="27"/>
+      <c r="B154" s="23"/>
+      <c r="C154" s="23"/>
+      <c r="D154" s="23"/>
+      <c r="E154" s="23"/>
+      <c r="F154" s="23"/>
+      <c r="G154" s="23"/>
+      <c r="H154" s="23"/>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="32"/>
-[...6 lines deleted...]
-      <c r="H155" s="26"/>
+      <c r="A155" s="29"/>
+      <c r="B155" s="23"/>
+      <c r="C155" s="25"/>
+      <c r="D155" s="23"/>
+      <c r="E155" s="25"/>
+      <c r="F155" s="23"/>
+      <c r="G155" s="25"/>
+      <c r="H155" s="23"/>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="32"/>
-[...6 lines deleted...]
-      <c r="H156" s="26"/>
+      <c r="A156" s="29"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="25"/>
+      <c r="D156" s="23"/>
+      <c r="E156" s="25"/>
+      <c r="F156" s="23"/>
+      <c r="G156" s="25"/>
+      <c r="H156" s="23"/>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="30"/>
-[...6 lines deleted...]
-      <c r="H157" s="26"/>
+      <c r="A157" s="27"/>
+      <c r="B157" s="23"/>
+      <c r="C157" s="23"/>
+      <c r="D157" s="23"/>
+      <c r="E157" s="23"/>
+      <c r="F157" s="23"/>
+      <c r="G157" s="23"/>
+      <c r="H157" s="23"/>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="30"/>
-[...6 lines deleted...]
-      <c r="H158" s="26"/>
+      <c r="A158" s="27"/>
+      <c r="B158" s="23"/>
+      <c r="C158" s="23"/>
+      <c r="D158" s="23"/>
+      <c r="E158" s="23"/>
+      <c r="F158" s="23"/>
+      <c r="G158" s="23"/>
+      <c r="H158" s="23"/>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="32"/>
-[...6 lines deleted...]
-      <c r="H159" s="28"/>
+      <c r="A159" s="29"/>
+      <c r="B159" s="25"/>
+      <c r="C159" s="25"/>
+      <c r="D159" s="25"/>
+      <c r="E159" s="25"/>
+      <c r="F159" s="25"/>
+      <c r="G159" s="25"/>
+      <c r="H159" s="25"/>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" s="32"/>
-[...6 lines deleted...]
-      <c r="H160" s="28"/>
+      <c r="A160" s="29"/>
+      <c r="B160" s="25"/>
+      <c r="C160" s="25"/>
+      <c r="D160" s="25"/>
+      <c r="E160" s="25"/>
+      <c r="F160" s="25"/>
+      <c r="G160" s="25"/>
+      <c r="H160" s="25"/>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" s="32"/>
-[...6 lines deleted...]
-      <c r="H161" s="28"/>
+      <c r="A161" s="29"/>
+      <c r="B161" s="25"/>
+      <c r="C161" s="25"/>
+      <c r="D161" s="25"/>
+      <c r="E161" s="25"/>
+      <c r="F161" s="25"/>
+      <c r="G161" s="25"/>
+      <c r="H161" s="25"/>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="32"/>
-[...6 lines deleted...]
-      <c r="H162" s="28"/>
+      <c r="A162" s="29"/>
+      <c r="B162" s="25"/>
+      <c r="C162" s="25"/>
+      <c r="D162" s="25"/>
+      <c r="E162" s="25"/>
+      <c r="F162" s="25"/>
+      <c r="G162" s="25"/>
+      <c r="H162" s="25"/>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="30"/>
-[...6 lines deleted...]
-      <c r="H163" s="26"/>
+      <c r="A163" s="27"/>
+      <c r="B163" s="23"/>
+      <c r="C163" s="23"/>
+      <c r="D163" s="23"/>
+      <c r="E163" s="23"/>
+      <c r="F163" s="23"/>
+      <c r="G163" s="23"/>
+      <c r="H163" s="23"/>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164" s="30"/>
-[...6 lines deleted...]
-      <c r="H164" s="26"/>
+      <c r="A164" s="27"/>
+      <c r="B164" s="23"/>
+      <c r="C164" s="23"/>
+      <c r="D164" s="23"/>
+      <c r="E164" s="23"/>
+      <c r="F164" s="23"/>
+      <c r="G164" s="23"/>
+      <c r="H164" s="23"/>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" s="30"/>
-[...6 lines deleted...]
-      <c r="H165" s="26"/>
+      <c r="A165" s="27"/>
+      <c r="B165" s="23"/>
+      <c r="C165" s="23"/>
+      <c r="D165" s="23"/>
+      <c r="E165" s="23"/>
+      <c r="F165" s="23"/>
+      <c r="G165" s="23"/>
+      <c r="H165" s="23"/>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="30"/>
-[...6 lines deleted...]
-      <c r="H166" s="26"/>
+      <c r="A166" s="27"/>
+      <c r="B166" s="23"/>
+      <c r="C166" s="23"/>
+      <c r="D166" s="23"/>
+      <c r="E166" s="23"/>
+      <c r="F166" s="23"/>
+      <c r="G166" s="23"/>
+      <c r="H166" s="23"/>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="30"/>
-[...6 lines deleted...]
-      <c r="H167" s="26"/>
+      <c r="A167" s="27"/>
+      <c r="B167" s="23"/>
+      <c r="C167" s="23"/>
+      <c r="D167" s="23"/>
+      <c r="E167" s="23"/>
+      <c r="F167" s="23"/>
+      <c r="G167" s="23"/>
+      <c r="H167" s="23"/>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="30"/>
-[...6 lines deleted...]
-      <c r="H168" s="26"/>
+      <c r="A168" s="27"/>
+      <c r="B168" s="23"/>
+      <c r="C168" s="23"/>
+      <c r="D168" s="23"/>
+      <c r="E168" s="23"/>
+      <c r="F168" s="23"/>
+      <c r="G168" s="23"/>
+      <c r="H168" s="23"/>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="32"/>
-[...6 lines deleted...]
-      <c r="H169" s="26"/>
+      <c r="A169" s="29"/>
+      <c r="B169" s="24"/>
+      <c r="C169" s="24"/>
+      <c r="D169" s="24"/>
+      <c r="E169" s="24"/>
+      <c r="F169" s="24"/>
+      <c r="G169" s="24"/>
+      <c r="H169" s="23"/>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" s="32"/>
-[...6 lines deleted...]
-      <c r="H170" s="26"/>
+      <c r="A170" s="29"/>
+      <c r="B170" s="24"/>
+      <c r="C170" s="24"/>
+      <c r="D170" s="24"/>
+      <c r="E170" s="24"/>
+      <c r="F170" s="24"/>
+      <c r="G170" s="24"/>
+      <c r="H170" s="23"/>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="32"/>
-[...6 lines deleted...]
-      <c r="H171" s="26"/>
+      <c r="A171" s="29"/>
+      <c r="B171" s="24"/>
+      <c r="C171" s="24"/>
+      <c r="D171" s="24"/>
+      <c r="E171" s="24"/>
+      <c r="F171" s="24"/>
+      <c r="G171" s="24"/>
+      <c r="H171" s="23"/>
     </row>
     <row r="172" spans="1:8">
-      <c r="A172" s="32"/>
-[...6 lines deleted...]
-      <c r="H172" s="26"/>
+      <c r="A172" s="29"/>
+      <c r="B172" s="24"/>
+      <c r="C172" s="24"/>
+      <c r="D172" s="24"/>
+      <c r="E172" s="24"/>
+      <c r="F172" s="24"/>
+      <c r="G172" s="24"/>
+      <c r="H172" s="23"/>
     </row>
     <row r="173" spans="1:8" ht="27" customHeight="1">
-      <c r="A173" s="32"/>
-[...6 lines deleted...]
-      <c r="H173" s="26"/>
+      <c r="A173" s="29"/>
+      <c r="B173" s="24"/>
+      <c r="C173" s="24"/>
+      <c r="D173" s="24"/>
+      <c r="E173" s="24"/>
+      <c r="F173" s="24"/>
+      <c r="G173" s="24"/>
+      <c r="H173" s="23"/>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" s="32"/>
-[...6 lines deleted...]
-      <c r="H174" s="26"/>
+      <c r="A174" s="29"/>
+      <c r="B174" s="24"/>
+      <c r="C174" s="24"/>
+      <c r="D174" s="24"/>
+      <c r="E174" s="24"/>
+      <c r="F174" s="24"/>
+      <c r="G174" s="24"/>
+      <c r="H174" s="23"/>
     </row>
     <row r="175" spans="1:8" s="1" customFormat="1">
-      <c r="A175" s="32"/>
-[...6 lines deleted...]
-      <c r="H175" s="26"/>
+      <c r="A175" s="29"/>
+      <c r="B175" s="24"/>
+      <c r="C175" s="24"/>
+      <c r="D175" s="24"/>
+      <c r="E175" s="24"/>
+      <c r="F175" s="24"/>
+      <c r="G175" s="24"/>
+      <c r="H175" s="23"/>
     </row>
     <row r="176" spans="1:8" s="1" customFormat="1">
-      <c r="A176" s="35"/>
-[...6 lines deleted...]
-      <c r="H176" s="26"/>
+      <c r="A176" s="32"/>
+      <c r="B176" s="24"/>
+      <c r="C176" s="24"/>
+      <c r="D176" s="24"/>
+      <c r="E176" s="24"/>
+      <c r="F176" s="24"/>
+      <c r="G176" s="24"/>
+      <c r="H176" s="23"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1">
-      <c r="A177" s="35"/>
-[...6 lines deleted...]
-      <c r="H177" s="26"/>
+      <c r="A177" s="32"/>
+      <c r="B177" s="24"/>
+      <c r="C177" s="24"/>
+      <c r="D177" s="24"/>
+      <c r="E177" s="24"/>
+      <c r="F177" s="24"/>
+      <c r="G177" s="24"/>
+      <c r="H177" s="23"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1">
       <c r="A178" s="18"/>
-      <c r="B178" s="27"/>
-[...5 lines deleted...]
-      <c r="H178" s="26"/>
+      <c r="B178" s="24"/>
+      <c r="C178" s="24"/>
+      <c r="D178" s="24"/>
+      <c r="E178" s="24"/>
+      <c r="F178" s="24"/>
+      <c r="G178" s="24"/>
+      <c r="H178" s="23"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1">
-      <c r="A179" s="35"/>
-[...6 lines deleted...]
-      <c r="H179" s="26"/>
+      <c r="A179" s="32"/>
+      <c r="B179" s="24"/>
+      <c r="C179" s="24"/>
+      <c r="D179" s="24"/>
+      <c r="E179" s="24"/>
+      <c r="F179" s="24"/>
+      <c r="G179" s="24"/>
+      <c r="H179" s="23"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1">
-      <c r="A180" s="32"/>
-[...6 lines deleted...]
-      <c r="H180" s="26"/>
+      <c r="A180" s="29"/>
+      <c r="B180" s="23"/>
+      <c r="C180" s="24"/>
+      <c r="D180" s="23"/>
+      <c r="E180" s="24"/>
+      <c r="F180" s="23"/>
+      <c r="G180" s="24"/>
+      <c r="H180" s="23"/>
     </row>
     <row r="181" spans="1:8" s="1" customFormat="1">
-      <c r="A181" s="36"/>
-[...6 lines deleted...]
-      <c r="H181" s="36"/>
+      <c r="A181" s="39"/>
+      <c r="B181" s="39"/>
+      <c r="C181" s="39"/>
+      <c r="D181" s="39"/>
+      <c r="E181" s="39"/>
+      <c r="F181" s="39"/>
+      <c r="G181" s="39"/>
+      <c r="H181" s="39"/>
     </row>
     <row r="182" spans="1:8" s="1" customFormat="1"/>
     <row r="183" spans="1:8" s="1" customFormat="1"/>
     <row r="184" spans="1:8" s="1" customFormat="1"/>
     <row r="185" spans="1:8" s="1" customFormat="1"/>
     <row r="186" spans="1:8" s="1" customFormat="1"/>
     <row r="187" spans="1:8" s="1" customFormat="1"/>
     <row r="188" spans="1:8" s="1" customFormat="1"/>
     <row r="189" spans="1:8" s="1" customFormat="1"/>
     <row r="190" spans="1:8" s="1" customFormat="1"/>
     <row r="191" spans="1:8" s="1" customFormat="1"/>
     <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
     <row r="202" s="1" customFormat="1"/>
     <row r="203" s="1" customFormat="1"/>
     <row r="204" s="1" customFormat="1"/>
     <row r="205" s="1" customFormat="1"/>
     <row r="206" s="1" customFormat="1"/>
     <row r="207" s="1" customFormat="1"/>
     <row r="208" s="1" customFormat="1"/>
     <row r="209" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A181:H181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView topLeftCell="A145" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:H172"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8" ht="23.25">
       <c r="A8" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="45"/>
-[...5 lines deleted...]
-      <c r="H8" s="45" t="s">
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="45"/>
-[...5 lines deleted...]
-      <c r="H9" s="45" t="s">
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="45"/>
-[...5 lines deleted...]
-      <c r="H10" s="45" t="s">
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="45"/>
-[...5 lines deleted...]
-      <c r="H11" s="45" t="s">
+      <c r="B11" s="34"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="46">
+      <c r="B12" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="35">
         <v>53</v>
       </c>
-      <c r="D12" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H12" s="45" t="s">
+      <c r="D12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="46">
+      <c r="B13" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="35">
         <v>53</v>
       </c>
-      <c r="D13" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H13" s="45" t="s">
+      <c r="D13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="46">
+      <c r="B14" s="35">
         <v>19.3</v>
       </c>
-      <c r="C14" s="46">
+      <c r="C14" s="35">
         <v>25.3</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="35">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E14" s="46">
+      <c r="E14" s="35">
         <v>12.9</v>
       </c>
-      <c r="F14" s="46">
+      <c r="F14" s="35">
         <v>8.6999999999999993</v>
       </c>
-      <c r="G14" s="46">
+      <c r="G14" s="35">
         <v>9.6999999999999993</v>
       </c>
-      <c r="H14" s="46">
+      <c r="H14" s="35">
         <v>4.2</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="46">
+      <c r="B15" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="35">
         <v>9.9</v>
       </c>
-      <c r="D15" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H15" s="45" t="s">
+      <c r="D15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="46">
+      <c r="B16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="35">
         <v>7.1</v>
       </c>
-      <c r="D16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="46">
+      <c r="D16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="35">
         <v>4.8</v>
       </c>
-      <c r="F16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="46">
+      <c r="F16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" s="35">
         <v>1.6</v>
       </c>
-      <c r="H16" s="45" t="s">
+      <c r="H16" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="45" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="46">
+      <c r="B17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="35">
         <v>8.1</v>
       </c>
-      <c r="F17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="46">
+      <c r="F17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="35">
         <v>8.1</v>
       </c>
-      <c r="H17" s="45" t="s">
+      <c r="H17" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23.25">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="46">
+      <c r="B18" s="35">
         <v>4.3</v>
       </c>
-      <c r="C18" s="46">
+      <c r="C18" s="35">
         <v>5.5</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="35">
         <v>2.1</v>
       </c>
-      <c r="E18" s="46">
+      <c r="E18" s="35">
         <v>2.9</v>
       </c>
-      <c r="F18" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="46">
+      <c r="F18" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="35">
         <v>2</v>
       </c>
-      <c r="H18" s="46">
+      <c r="H18" s="35">
         <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="46">
+      <c r="B19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="35">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D19" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H19" s="45" t="s">
+      <c r="D19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="46">
+      <c r="B20" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="35">
         <v>1.2</v>
       </c>
-      <c r="D20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="46">
+      <c r="D20" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="35">
         <v>0.9</v>
       </c>
-      <c r="F20" s="45" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="45" t="s">
+      <c r="F20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="45" t="s">
-[...8 lines deleted...]
-      <c r="E21" s="46">
+      <c r="B21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="35">
         <v>2</v>
       </c>
-      <c r="F21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="46">
+      <c r="F21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="35">
         <v>2</v>
       </c>
-      <c r="H21" s="45" t="s">
+      <c r="H21" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="46">
+      <c r="B22" s="35">
         <v>143.5</v>
       </c>
-      <c r="C22" s="46">
+      <c r="C22" s="35">
         <v>307</v>
       </c>
-      <c r="D22" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="45" t="s">
+      <c r="D22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="29" t="s">
+      <c r="A23" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B23" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="46">
+      <c r="B23" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="35">
         <v>44.4</v>
       </c>
-      <c r="D23" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H23" s="45" t="s">
+      <c r="D23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="46">
+      <c r="B24" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="35">
         <v>30.9</v>
       </c>
-      <c r="D24" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H24" s="45" t="s">
+      <c r="D24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="46">
+      <c r="B25" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="35">
         <v>231.7</v>
       </c>
-      <c r="D25" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H25" s="45" t="s">
+      <c r="D25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="23.25">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="46">
+      <c r="B26" s="35">
         <v>93.6</v>
       </c>
-      <c r="C26" s="46">
+      <c r="C26" s="35">
         <v>164.6</v>
       </c>
-      <c r="D26" s="46">
+      <c r="D26" s="35">
         <v>89.6</v>
       </c>
-      <c r="E26" s="46">
+      <c r="E26" s="35">
         <v>165.6</v>
       </c>
-      <c r="F26" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="46">
+      <c r="F26" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26" s="35">
         <v>146</v>
       </c>
-      <c r="H26" s="46">
+      <c r="H26" s="35">
         <v>689.4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="46">
+      <c r="B27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="35">
         <v>145</v>
       </c>
-      <c r="D27" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="46">
+      <c r="D27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="35">
         <v>146</v>
       </c>
-      <c r="F27" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="46">
+      <c r="F27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="35">
         <v>146</v>
       </c>
-      <c r="H27" s="45" t="s">
+      <c r="H27" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="44" t="s">
+      <c r="A28" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="46">
+      <c r="B28" s="35">
         <v>19.600000000000001</v>
       </c>
-      <c r="C28" s="46">
+      <c r="C28" s="35">
         <v>19.600000000000001</v>
       </c>
-      <c r="D28" s="46">
+      <c r="D28" s="35">
         <v>19.600000000000001</v>
       </c>
-      <c r="E28" s="46">
+      <c r="E28" s="35">
         <v>19.600000000000001</v>
       </c>
-      <c r="F28" s="45" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="45" t="s">
+      <c r="F28" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="29" t="s">
+      <c r="A29" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H29" s="45" t="s">
+      <c r="B29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="23.25">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="46">
+      <c r="B30" s="35">
         <v>6.2</v>
       </c>
-      <c r="C30" s="46">
+      <c r="C30" s="35">
         <v>12.1</v>
       </c>
-      <c r="D30" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="45" t="s">
+      <c r="D30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B31" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="46">
+      <c r="B31" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="35">
         <v>11.9</v>
       </c>
-      <c r="D31" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="45" t="s">
+      <c r="D31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="46">
+      <c r="B32" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="35">
         <v>0.2</v>
       </c>
-      <c r="D32" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H32" s="45" t="s">
+      <c r="D32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23.25">
-      <c r="A33" s="29" t="s">
+      <c r="A33" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="46">
+      <c r="B33" s="35">
         <v>0.5</v>
       </c>
-      <c r="C33" s="46">
+      <c r="C33" s="35">
         <v>0.7</v>
       </c>
-      <c r="D33" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H33" s="45" t="s">
+      <c r="D33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B34" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="46">
+      <c r="B34" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="35">
         <v>0.5</v>
       </c>
-      <c r="D34" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H34" s="45" t="s">
+      <c r="D34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H35" s="45" t="s">
+      <c r="B35" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23.25">
-      <c r="A36" s="29" t="s">
+      <c r="A36" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="46">
+      <c r="B36" s="35">
         <v>362.9</v>
       </c>
-      <c r="C36" s="46">
+      <c r="C36" s="35">
         <v>706.1</v>
       </c>
-      <c r="D36" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H36" s="45" t="s">
+      <c r="D36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="29" t="s">
+      <c r="A37" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B37" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="46">
+      <c r="B37" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="35">
         <v>500.5</v>
       </c>
-      <c r="D37" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H37" s="45" t="s">
+      <c r="D37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="46">
+      <c r="B38" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="35">
         <v>205.6</v>
       </c>
-      <c r="D38" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H38" s="45" t="s">
+      <c r="D38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="23.25">
-      <c r="A39" s="29" t="s">
+      <c r="A39" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B39" s="46">
+      <c r="B39" s="35">
         <v>16.899999999999999</v>
       </c>
-      <c r="C39" s="46">
+      <c r="C39" s="35">
         <v>23.3</v>
       </c>
-      <c r="D39" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="46">
+      <c r="D39" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="35">
         <v>7.6</v>
       </c>
-      <c r="F39" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="46">
+      <c r="F39" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="35">
         <v>7.6</v>
       </c>
-      <c r="H39" s="45" t="s">
+      <c r="H39" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B40" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="46">
+      <c r="B40" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="35">
         <v>0.7</v>
       </c>
-      <c r="D40" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H40" s="45" t="s">
+      <c r="D40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="46">
+      <c r="B41" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="35">
         <v>15.7</v>
       </c>
-      <c r="D41" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H41" s="45" t="s">
+      <c r="D41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="29" t="s">
+      <c r="A42" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B42" s="45" t="s">
-[...8 lines deleted...]
-      <c r="E42" s="46">
+      <c r="B42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="35">
         <v>7.6</v>
       </c>
-      <c r="F42" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="46">
+      <c r="F42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="35">
         <v>7.6</v>
       </c>
-      <c r="H42" s="45" t="s">
+      <c r="H42" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="23.25">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B43" s="46">
+      <c r="B43" s="35">
         <v>8.1999999999999993</v>
       </c>
-      <c r="C43" s="46">
+      <c r="C43" s="35">
         <v>11.6</v>
       </c>
-      <c r="D43" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="46">
+      <c r="D43" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="35">
         <v>3.7</v>
       </c>
-      <c r="F43" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="46">
+      <c r="F43" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="35">
         <v>3.7</v>
       </c>
-      <c r="H43" s="45" t="s">
+      <c r="H43" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="29" t="s">
+      <c r="A44" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B44" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="46">
+      <c r="B44" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="35">
         <v>0.3</v>
       </c>
-      <c r="D44" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H44" s="45" t="s">
+      <c r="D44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B45" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H45" s="45" t="s">
+      <c r="B45" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="35">
+        <v>8</v>
+      </c>
+      <c r="D45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="29" t="s">
+      <c r="A46" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B46" s="45" t="s">
-[...8 lines deleted...]
-      <c r="E46" s="46">
+      <c r="B46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="35">
         <v>3.7</v>
       </c>
-      <c r="F46" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="46">
+      <c r="F46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="35">
         <v>3.7</v>
       </c>
-      <c r="H46" s="45" t="s">
+      <c r="H46" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="23.25">
       <c r="A47" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="45"/>
-[...5 lines deleted...]
-      <c r="H47" s="45" t="s">
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="29" t="s">
+      <c r="A48" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B48" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="46">
+      <c r="B48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="35">
         <v>90.9</v>
       </c>
-      <c r="D48" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H48" s="45" t="s">
+      <c r="D48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H48" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="29" t="s">
+      <c r="A49" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B49" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="46">
+      <c r="B49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="35">
         <v>90.9</v>
       </c>
-      <c r="D49" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H49" s="45" t="s">
+      <c r="D49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H49" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="29" t="s">
+      <c r="A50" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B50" s="46">
+      <c r="B50" s="35">
         <v>5.6</v>
       </c>
-      <c r="C50" s="46">
+      <c r="C50" s="35">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D50" s="46">
+      <c r="D50" s="35">
         <v>5.3</v>
       </c>
-      <c r="E50" s="46">
+      <c r="E50" s="35">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F50" s="46">
+      <c r="F50" s="35">
         <v>5.3</v>
       </c>
-      <c r="G50" s="46">
+      <c r="G50" s="35">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H50" s="46">
+      <c r="H50" s="35">
         <v>3.8</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="29" t="s">
+      <c r="A51" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B51" s="46">
+      <c r="B51" s="35">
         <v>5.6</v>
       </c>
-      <c r="C51" s="46">
+      <c r="C51" s="35">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D51" s="46">
+      <c r="D51" s="35">
         <v>5.3</v>
       </c>
-      <c r="E51" s="46">
+      <c r="E51" s="35">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F51" s="46">
+      <c r="F51" s="35">
         <v>5.3</v>
       </c>
-      <c r="G51" s="46">
+      <c r="G51" s="35">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H51" s="46">
+      <c r="H51" s="35">
         <v>3.8</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="45.75">
-      <c r="A52" s="29" t="s">
+      <c r="A52" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B52" s="46">
+      <c r="B52" s="35">
         <v>11</v>
       </c>
-      <c r="C52" s="46">
+      <c r="C52" s="35">
         <v>29.5</v>
       </c>
-      <c r="D52" s="46">
+      <c r="D52" s="35">
         <v>13.2</v>
       </c>
-      <c r="E52" s="46">
+      <c r="E52" s="35">
         <v>24.3</v>
       </c>
-      <c r="F52" s="46">
+      <c r="F52" s="35">
         <v>13.2</v>
       </c>
-      <c r="G52" s="46">
+      <c r="G52" s="35">
         <v>24.3</v>
       </c>
-      <c r="H52" s="46">
+      <c r="H52" s="35">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="29" t="s">
+      <c r="A53" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B53" s="46">
+      <c r="B53" s="35">
         <v>10.7</v>
       </c>
-      <c r="C53" s="46">
+      <c r="C53" s="35">
         <v>27.6</v>
       </c>
-      <c r="D53" s="46">
+      <c r="D53" s="35">
         <v>13.2</v>
       </c>
-      <c r="E53" s="46">
+      <c r="E53" s="35">
         <v>24.3</v>
       </c>
-      <c r="F53" s="46">
+      <c r="F53" s="35">
         <v>13.2</v>
       </c>
-      <c r="G53" s="46">
+      <c r="G53" s="35">
         <v>24.3</v>
       </c>
-      <c r="H53" s="46">
+      <c r="H53" s="35">
         <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="29" t="s">
+      <c r="A54" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="46">
+      <c r="B54" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="35">
         <v>1.9</v>
       </c>
-      <c r="D54" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H54" s="45" t="s">
+      <c r="D54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H54" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="29" t="s">
+      <c r="A55" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B55" s="46">
+      <c r="B55" s="35">
         <v>11.5</v>
       </c>
-      <c r="C55" s="46">
+      <c r="C55" s="35">
         <v>20</v>
       </c>
-      <c r="D55" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="46">
+      <c r="D55" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="35">
         <v>2.7</v>
       </c>
-      <c r="F55" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="46">
+      <c r="F55" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="35">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H55" s="45" t="s">
+      <c r="H55" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="29" t="s">
+      <c r="A56" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B56" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="46">
+      <c r="B56" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="35">
         <v>16.899999999999999</v>
       </c>
-      <c r="D56" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H56" s="45" t="s">
+      <c r="D56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="29" t="s">
+      <c r="A57" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B57" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="35">
         <v>3.1</v>
       </c>
-      <c r="D57" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="46">
+      <c r="D57" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="35">
         <v>2.7</v>
       </c>
-      <c r="F57" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="46">
+      <c r="F57" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57" s="35">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H57" s="45" t="s">
+      <c r="H57" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B58" s="45"/>
-[...5 lines deleted...]
-      <c r="H58" s="45" t="s">
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B59" s="45"/>
-[...5 lines deleted...]
-      <c r="H59" s="45" t="s">
+      <c r="B59" s="34"/>
+      <c r="C59" s="34"/>
+      <c r="D59" s="34"/>
+      <c r="E59" s="34"/>
+      <c r="F59" s="34"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="23.25">
-      <c r="A60" s="29" t="s">
+      <c r="A60" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B60" s="47">
+      <c r="B60" s="36">
         <v>1</v>
       </c>
-      <c r="C60" s="47">
+      <c r="C60" s="36">
         <v>2</v>
       </c>
-      <c r="D60" s="47">
+      <c r="D60" s="36">
         <v>1</v>
       </c>
-      <c r="E60" s="47">
+      <c r="E60" s="36">
         <v>2</v>
       </c>
-      <c r="F60" s="47">
+      <c r="F60" s="36">
         <v>1</v>
       </c>
-      <c r="G60" s="47">
+      <c r="G60" s="36">
         <v>2</v>
       </c>
-      <c r="H60" s="45" t="s">
+      <c r="H60" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="29" t="s">
+      <c r="A61" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B61" s="47">
+      <c r="B61" s="36">
         <v>1</v>
       </c>
-      <c r="C61" s="47">
+      <c r="C61" s="36">
         <v>2</v>
       </c>
-      <c r="D61" s="47">
+      <c r="D61" s="36">
         <v>1</v>
       </c>
-      <c r="E61" s="47">
+      <c r="E61" s="36">
         <v>2</v>
       </c>
-      <c r="F61" s="47">
+      <c r="F61" s="36">
         <v>1</v>
       </c>
-      <c r="G61" s="47">
+      <c r="G61" s="36">
         <v>2</v>
       </c>
-      <c r="H61" s="45" t="s">
+      <c r="H61" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="45.75">
-      <c r="A62" s="29" t="s">
+      <c r="A62" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B62" s="47">
+      <c r="B62" s="36">
         <v>968</v>
       </c>
-      <c r="C62" s="47">
+      <c r="C62" s="36">
         <v>1562</v>
       </c>
-      <c r="D62" s="47">
+      <c r="D62" s="36">
         <v>981</v>
       </c>
-      <c r="E62" s="47">
+      <c r="E62" s="36">
         <v>1586</v>
       </c>
-      <c r="F62" s="47">
+      <c r="F62" s="36">
         <v>981</v>
       </c>
-      <c r="G62" s="47">
+      <c r="G62" s="36">
         <v>1586</v>
       </c>
-      <c r="H62" s="47">
+      <c r="H62" s="36">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="29" t="s">
+      <c r="A63" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B63" s="47">
+      <c r="B63" s="36">
         <v>968</v>
       </c>
-      <c r="C63" s="47">
+      <c r="C63" s="36">
         <v>1562</v>
       </c>
-      <c r="D63" s="47">
+      <c r="D63" s="36">
         <v>981</v>
       </c>
-      <c r="E63" s="47">
+      <c r="E63" s="36">
         <v>1586</v>
       </c>
-      <c r="F63" s="47">
+      <c r="F63" s="36">
         <v>981</v>
       </c>
-      <c r="G63" s="47">
+      <c r="G63" s="36">
         <v>1586</v>
       </c>
-      <c r="H63" s="47">
+      <c r="H63" s="36">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23.25">
-      <c r="A64" s="29" t="s">
+      <c r="A64" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B64" s="47">
+      <c r="B64" s="36">
         <v>221</v>
       </c>
-      <c r="C64" s="47">
+      <c r="C64" s="36">
         <v>398</v>
       </c>
-      <c r="D64" s="47">
+      <c r="D64" s="36">
         <v>309</v>
       </c>
-      <c r="E64" s="47">
+      <c r="E64" s="36">
         <v>598</v>
       </c>
-      <c r="F64" s="47">
+      <c r="F64" s="36">
         <v>144</v>
       </c>
-      <c r="G64" s="47">
+      <c r="G64" s="36">
         <v>217</v>
       </c>
-      <c r="H64" s="47">
+      <c r="H64" s="36">
         <v>824</v>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="29" t="s">
+      <c r="A65" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B65" s="47">
+      <c r="B65" s="36">
         <v>11</v>
       </c>
-      <c r="C65" s="47">
+      <c r="C65" s="36">
         <v>52</v>
       </c>
-      <c r="D65" s="47">
+      <c r="D65" s="36">
         <v>11</v>
       </c>
-      <c r="E65" s="47">
+      <c r="E65" s="36">
         <v>52</v>
       </c>
-      <c r="F65" s="47">
+      <c r="F65" s="36">
         <v>2</v>
       </c>
-      <c r="G65" s="47">
+      <c r="G65" s="36">
         <v>7</v>
       </c>
-      <c r="H65" s="45" t="s">
+      <c r="H65" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="29" t="s">
+      <c r="A66" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B66" s="47">
+      <c r="B66" s="36">
         <v>170</v>
       </c>
-      <c r="C66" s="47">
+      <c r="C66" s="36">
         <v>170</v>
       </c>
-      <c r="D66" s="47">
+      <c r="D66" s="36">
         <v>238</v>
       </c>
-      <c r="E66" s="47">
+      <c r="E66" s="36">
         <v>408</v>
       </c>
-      <c r="F66" s="47">
+      <c r="F66" s="36">
         <v>82</v>
       </c>
-      <c r="G66" s="47">
+      <c r="G66" s="36">
         <v>92</v>
       </c>
-      <c r="H66" s="47">
+      <c r="H66" s="36">
         <v>573</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="29" t="s">
+      <c r="A67" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B67" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="47">
+      <c r="B67" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" s="36">
         <v>176</v>
       </c>
-      <c r="D67" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="47">
+      <c r="D67" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="36">
         <v>138</v>
       </c>
-      <c r="F67" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="47">
+      <c r="F67" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67" s="36">
         <v>118</v>
       </c>
-      <c r="H67" s="45" t="s">
+      <c r="H67" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="23.25">
-      <c r="A68" s="29" t="s">
+      <c r="A68" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B68" s="47">
+      <c r="B68" s="36">
         <v>24595</v>
       </c>
-      <c r="C68" s="47">
+      <c r="C68" s="36">
         <v>53268</v>
       </c>
-      <c r="D68" s="47">
+      <c r="D68" s="36">
         <v>20838</v>
       </c>
-      <c r="E68" s="47">
+      <c r="E68" s="36">
         <v>41132</v>
       </c>
-      <c r="F68" s="47">
+      <c r="F68" s="36">
         <v>17463</v>
       </c>
-      <c r="G68" s="47">
+      <c r="G68" s="36">
         <v>33311</v>
       </c>
-      <c r="H68" s="47">
+      <c r="H68" s="36">
         <v>8954</v>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="29" t="s">
+      <c r="A69" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B69" s="47">
+      <c r="B69" s="36">
         <v>14300</v>
       </c>
-      <c r="C69" s="47">
+      <c r="C69" s="36">
         <v>29053</v>
       </c>
-      <c r="D69" s="47">
+      <c r="D69" s="36">
         <v>12616</v>
       </c>
-      <c r="E69" s="47">
+      <c r="E69" s="36">
         <v>20315</v>
       </c>
-      <c r="F69" s="47">
+      <c r="F69" s="36">
         <v>10086</v>
       </c>
-      <c r="G69" s="47">
+      <c r="G69" s="36">
         <v>15344</v>
       </c>
-      <c r="H69" s="47">
+      <c r="H69" s="36">
         <v>7374</v>
       </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="29" t="s">
+      <c r="A70" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B70" s="47">
+      <c r="B70" s="36">
         <v>6654</v>
       </c>
-      <c r="C70" s="47">
+      <c r="C70" s="36">
         <v>16506</v>
       </c>
-      <c r="D70" s="47">
+      <c r="D70" s="36">
         <v>6202</v>
       </c>
-      <c r="E70" s="47">
+      <c r="E70" s="36">
         <v>15963</v>
       </c>
-      <c r="F70" s="47">
+      <c r="F70" s="36">
         <v>5557</v>
       </c>
-      <c r="G70" s="47">
+      <c r="G70" s="36">
         <v>13957</v>
       </c>
-      <c r="H70" s="47">
+      <c r="H70" s="36">
         <v>1580</v>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="29" t="s">
+      <c r="A71" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="47">
+      <c r="B71" s="36">
         <v>3641</v>
       </c>
-      <c r="C71" s="47">
+      <c r="C71" s="36">
         <v>7709</v>
       </c>
-      <c r="D71" s="47">
+      <c r="D71" s="36">
         <v>2020</v>
       </c>
-      <c r="E71" s="47">
+      <c r="E71" s="36">
         <v>4854</v>
       </c>
-      <c r="F71" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="47">
+      <c r="F71" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71" s="36">
         <v>4010</v>
       </c>
-      <c r="H71" s="45" t="s">
+      <c r="H71" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="23.25">
-      <c r="A72" s="29" t="s">
+      <c r="A72" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B72" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H72" s="45" t="s">
+      <c r="B72" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H72" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="29" t="s">
+      <c r="A73" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B73" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H73" s="45" t="s">
+      <c r="B73" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H73" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="57">
-      <c r="A74" s="29" t="s">
+      <c r="A74" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="B74" s="47">
+      <c r="B74" s="36">
         <v>6423</v>
       </c>
-      <c r="C74" s="47">
+      <c r="C74" s="36">
         <v>13182</v>
       </c>
-      <c r="D74" s="47">
+      <c r="D74" s="36">
         <v>6696</v>
       </c>
-      <c r="E74" s="47">
+      <c r="E74" s="36">
         <v>13229</v>
       </c>
-      <c r="F74" s="47">
+      <c r="F74" s="36">
         <v>2408</v>
       </c>
-      <c r="G74" s="47">
+      <c r="G74" s="36">
         <v>4131</v>
       </c>
-      <c r="H74" s="47">
+      <c r="H74" s="36">
         <v>707</v>
       </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="29" t="s">
+      <c r="A75" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B75" s="47">
+      <c r="B75" s="36">
         <v>4802</v>
       </c>
-      <c r="C75" s="47">
+      <c r="C75" s="36">
         <v>10327</v>
       </c>
-      <c r="D75" s="47">
+      <c r="D75" s="36">
         <v>5075</v>
       </c>
-      <c r="E75" s="47">
+      <c r="E75" s="36">
         <v>10374</v>
       </c>
-      <c r="F75" s="47">
+      <c r="F75" s="36">
         <v>1967</v>
       </c>
-      <c r="G75" s="47">
+      <c r="G75" s="36">
         <v>3197</v>
       </c>
-      <c r="H75" s="47">
+      <c r="H75" s="36">
         <v>707</v>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="29" t="s">
+      <c r="A76" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B76" s="47">
+      <c r="B76" s="36">
         <v>1621</v>
       </c>
-      <c r="C76" s="47">
+      <c r="C76" s="36">
         <v>2855</v>
       </c>
-      <c r="D76" s="47">
+      <c r="D76" s="36">
         <v>1621</v>
       </c>
-      <c r="E76" s="47">
+      <c r="E76" s="36">
         <v>2855</v>
       </c>
-      <c r="F76" s="47">
+      <c r="F76" s="36">
         <v>441</v>
       </c>
-      <c r="G76" s="47">
+      <c r="G76" s="36">
         <v>934</v>
       </c>
-      <c r="H76" s="45" t="s">
+      <c r="H76" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="23.25">
-      <c r="A77" s="29" t="s">
+      <c r="A77" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B77" s="47">
+      <c r="B77" s="36">
         <v>1743</v>
       </c>
-      <c r="C77" s="47">
+      <c r="C77" s="36">
         <v>3573</v>
       </c>
-      <c r="D77" s="47">
+      <c r="D77" s="36">
         <v>1737</v>
       </c>
-      <c r="E77" s="47">
+      <c r="E77" s="36">
         <v>3614</v>
       </c>
-      <c r="F77" s="47">
+      <c r="F77" s="36">
         <v>1737</v>
       </c>
-      <c r="G77" s="47">
+      <c r="G77" s="36">
         <v>3614</v>
       </c>
-      <c r="H77" s="45" t="s">
+      <c r="H77" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="29" t="s">
+      <c r="A78" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B78" s="47">
+      <c r="B78" s="36">
         <v>1600</v>
       </c>
-      <c r="C78" s="47">
+      <c r="C78" s="36">
         <v>3296</v>
       </c>
-      <c r="D78" s="47">
+      <c r="D78" s="36">
         <v>1594</v>
       </c>
-      <c r="E78" s="47">
+      <c r="E78" s="36">
         <v>3337</v>
       </c>
-      <c r="F78" s="47">
+      <c r="F78" s="36">
         <v>1594</v>
       </c>
-      <c r="G78" s="47">
+      <c r="G78" s="36">
         <v>3337</v>
       </c>
-      <c r="H78" s="45" t="s">
+      <c r="H78" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="29" t="s">
+      <c r="A79" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B79" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="47">
+      <c r="B79" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" s="36">
         <v>277</v>
       </c>
-      <c r="D79" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="47">
+      <c r="D79" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="36">
         <v>277</v>
       </c>
-      <c r="F79" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="47">
+      <c r="F79" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79" s="36">
         <v>277</v>
       </c>
-      <c r="H79" s="45" t="s">
+      <c r="H79" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="23.25">
-      <c r="A80" s="29" t="s">
+      <c r="A80" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="B80" s="47">
+      <c r="B80" s="36">
         <v>115</v>
       </c>
-      <c r="C80" s="47">
+      <c r="C80" s="36">
         <v>216</v>
       </c>
-      <c r="D80" s="47">
+      <c r="D80" s="36">
         <v>121</v>
       </c>
-      <c r="E80" s="47">
+      <c r="E80" s="36">
         <v>237</v>
       </c>
-      <c r="F80" s="47">
+      <c r="F80" s="36">
         <v>121</v>
       </c>
-      <c r="G80" s="47">
+      <c r="G80" s="36">
         <v>237</v>
       </c>
-      <c r="H80" s="47">
+      <c r="H80" s="36">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="29" t="s">
+      <c r="A81" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B81" s="47">
+      <c r="B81" s="36">
         <v>104</v>
       </c>
-      <c r="C81" s="47">
+      <c r="C81" s="36">
         <v>191</v>
       </c>
-      <c r="D81" s="47">
+      <c r="D81" s="36">
         <v>108</v>
       </c>
-      <c r="E81" s="47">
+      <c r="E81" s="36">
         <v>209</v>
       </c>
-      <c r="F81" s="47">
+      <c r="F81" s="36">
         <v>108</v>
       </c>
-      <c r="G81" s="47">
+      <c r="G81" s="36">
         <v>209</v>
       </c>
-      <c r="H81" s="47">
+      <c r="H81" s="36">
         <v>168</v>
       </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="29" t="s">
+      <c r="A82" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B82" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H82" s="45" t="s">
+      <c r="B82" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H82" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="29" t="s">
+      <c r="A83" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B83" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="47">
+      <c r="B83" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="36">
         <v>25</v>
       </c>
-      <c r="D83" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="47">
+      <c r="D83" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="36">
         <v>28</v>
       </c>
-      <c r="F83" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="47">
+      <c r="F83" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="36">
         <v>28</v>
       </c>
-      <c r="H83" s="45" t="s">
+      <c r="H83" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="45.75">
-      <c r="A84" s="29" t="s">
+      <c r="A84" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="B84" s="47">
+      <c r="B84" s="36">
         <v>4483</v>
       </c>
-      <c r="C84" s="47">
+      <c r="C84" s="36">
         <v>9883</v>
       </c>
-      <c r="D84" s="47">
+      <c r="D84" s="36">
         <v>4504</v>
       </c>
-      <c r="E84" s="47">
+      <c r="E84" s="36">
         <v>10564</v>
       </c>
-      <c r="F84" s="47">
+      <c r="F84" s="36">
         <v>4368</v>
       </c>
-      <c r="G84" s="47">
+      <c r="G84" s="36">
         <v>10022</v>
       </c>
-      <c r="H84" s="47">
+      <c r="H84" s="36">
         <v>2670</v>
       </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="29" t="s">
+      <c r="A85" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B85" s="47">
+      <c r="B85" s="36">
         <v>4426</v>
       </c>
-      <c r="C85" s="47">
+      <c r="C85" s="36">
         <v>9766</v>
       </c>
-      <c r="D85" s="47">
+      <c r="D85" s="36">
         <v>4504</v>
       </c>
-      <c r="E85" s="47">
+      <c r="E85" s="36">
         <v>10564</v>
       </c>
-      <c r="F85" s="47">
+      <c r="F85" s="36">
         <v>4368</v>
       </c>
-      <c r="G85" s="47">
+      <c r="G85" s="36">
         <v>10022</v>
       </c>
-      <c r="H85" s="47">
+      <c r="H85" s="36">
         <v>2670</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="29" t="s">
+      <c r="A86" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B86" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="47">
+      <c r="B86" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="36">
         <v>117</v>
       </c>
-      <c r="D86" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H86" s="45" t="s">
+      <c r="D86" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G86" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H86" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="29" t="s">
+      <c r="A87" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="B87" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="47">
+      <c r="B87" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="36">
         <v>102</v>
       </c>
-      <c r="D87" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="47">
+      <c r="D87" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="36">
         <v>102</v>
       </c>
-      <c r="F87" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="47">
+      <c r="F87" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87" s="36">
         <v>102</v>
       </c>
-      <c r="H87" s="45" t="s">
+      <c r="H87" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="29" t="s">
+      <c r="A88" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B88" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="47">
+      <c r="B88" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="36">
         <v>102</v>
       </c>
-      <c r="D88" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="47">
+      <c r="D88" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="36">
         <v>102</v>
       </c>
-      <c r="F88" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="47">
+      <c r="F88" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88" s="36">
         <v>102</v>
       </c>
-      <c r="H88" s="45" t="s">
+      <c r="H88" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="34.5">
-      <c r="A89" s="29" t="s">
+      <c r="A89" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B89" s="47">
+      <c r="B89" s="36">
         <v>11</v>
       </c>
-      <c r="C89" s="47">
+      <c r="C89" s="36">
         <v>20</v>
       </c>
-      <c r="D89" s="47">
+      <c r="D89" s="36">
         <v>12</v>
       </c>
-      <c r="E89" s="47">
+      <c r="E89" s="36">
         <v>18</v>
       </c>
-      <c r="F89" s="47">
+      <c r="F89" s="36">
         <v>12</v>
       </c>
-      <c r="G89" s="47">
+      <c r="G89" s="36">
         <v>18</v>
       </c>
-      <c r="H89" s="47">
+      <c r="H89" s="36">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="29" t="s">
+      <c r="A90" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B90" s="47">
+      <c r="B90" s="36">
         <v>11</v>
       </c>
-      <c r="C90" s="47">
+      <c r="C90" s="36">
         <v>20</v>
       </c>
-      <c r="D90" s="47">
+      <c r="D90" s="36">
         <v>12</v>
       </c>
-      <c r="E90" s="47">
+      <c r="E90" s="36">
         <v>18</v>
       </c>
-      <c r="F90" s="47">
+      <c r="F90" s="36">
         <v>12</v>
       </c>
-      <c r="G90" s="47">
+      <c r="G90" s="36">
         <v>18</v>
       </c>
-      <c r="H90" s="47">
+      <c r="H90" s="36">
         <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B91" s="45"/>
-[...5 lines deleted...]
-      <c r="H91" s="45" t="s">
+      <c r="B91" s="34"/>
+      <c r="C91" s="34"/>
+      <c r="D91" s="34"/>
+      <c r="E91" s="34"/>
+      <c r="F91" s="34"/>
+      <c r="G91" s="34"/>
+      <c r="H91" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="45.75">
-      <c r="A92" s="29" t="s">
+      <c r="A92" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="B92" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="46">
+      <c r="B92" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="35">
         <v>831</v>
       </c>
-      <c r="D92" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E92" s="46">
+      <c r="D92" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="35">
         <v>634</v>
       </c>
-      <c r="F92" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="46">
+      <c r="F92" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92" s="35">
         <v>634</v>
       </c>
-      <c r="H92" s="45" t="s">
+      <c r="H92" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="29" t="s">
+      <c r="A93" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="B93" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="46">
+      <c r="B93" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="35">
         <v>831</v>
       </c>
-      <c r="D93" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="46">
+      <c r="D93" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="35">
         <v>634</v>
       </c>
-      <c r="F93" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="46">
+      <c r="F93" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93" s="35">
         <v>634</v>
       </c>
-      <c r="H93" s="45" t="s">
+      <c r="H93" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="23.25">
-      <c r="A94" s="29" t="s">
+      <c r="A94" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="B94" s="46">
+      <c r="B94" s="35">
         <v>2</v>
       </c>
-      <c r="C94" s="46">
+      <c r="C94" s="35">
         <v>4</v>
       </c>
-      <c r="D94" s="46">
+      <c r="D94" s="35">
         <v>2</v>
       </c>
-      <c r="E94" s="46">
+      <c r="E94" s="35">
         <v>4</v>
       </c>
-      <c r="F94" s="46">
+      <c r="F94" s="35">
         <v>2</v>
       </c>
-      <c r="G94" s="46">
+      <c r="G94" s="35">
         <v>4</v>
       </c>
-      <c r="H94" s="45" t="s">
+      <c r="H94" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" s="29" t="s">
+      <c r="A95" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B95" s="46">
+      <c r="B95" s="35">
         <v>2</v>
       </c>
-      <c r="C95" s="46">
+      <c r="C95" s="35">
         <v>4</v>
       </c>
-      <c r="D95" s="46">
+      <c r="D95" s="35">
         <v>2</v>
       </c>
-      <c r="E95" s="46">
+      <c r="E95" s="35">
         <v>4</v>
       </c>
-      <c r="F95" s="46">
+      <c r="F95" s="35">
         <v>2</v>
       </c>
-      <c r="G95" s="46">
+      <c r="G95" s="35">
         <v>4</v>
       </c>
-      <c r="H95" s="45" t="s">
+      <c r="H95" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="29" t="s">
+      <c r="A96" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="B96" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H96" s="45" t="s">
+      <c r="B96" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G96" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H96" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B97" s="45"/>
-[...5 lines deleted...]
-      <c r="H97" s="45" t="s">
+      <c r="B97" s="34"/>
+      <c r="C97" s="34"/>
+      <c r="D97" s="34"/>
+      <c r="E97" s="34"/>
+      <c r="F97" s="34"/>
+      <c r="G97" s="34"/>
+      <c r="H97" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B98" s="45"/>
-[...5 lines deleted...]
-      <c r="H98" s="45" t="s">
+      <c r="B98" s="34"/>
+      <c r="C98" s="34"/>
+      <c r="D98" s="34"/>
+      <c r="E98" s="34"/>
+      <c r="F98" s="34"/>
+      <c r="G98" s="34"/>
+      <c r="H98" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B99" s="45"/>
-[...5 lines deleted...]
-      <c r="H99" s="45" t="s">
+      <c r="B99" s="34"/>
+      <c r="C99" s="34"/>
+      <c r="D99" s="34"/>
+      <c r="E99" s="34"/>
+      <c r="F99" s="34"/>
+      <c r="G99" s="34"/>
+      <c r="H99" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="23.25">
       <c r="A100" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B100" s="45"/>
-[...5 lines deleted...]
-      <c r="H100" s="45" t="s">
+      <c r="B100" s="34"/>
+      <c r="C100" s="34"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="34"/>
+      <c r="F100" s="34"/>
+      <c r="G100" s="34"/>
+      <c r="H100" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="57">
       <c r="A101" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B101" s="45"/>
-[...5 lines deleted...]
-      <c r="H101" s="45" t="s">
+      <c r="B101" s="34"/>
+      <c r="C101" s="34"/>
+      <c r="D101" s="34"/>
+      <c r="E101" s="34"/>
+      <c r="F101" s="34"/>
+      <c r="G101" s="34"/>
+      <c r="H101" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="79.5">
-      <c r="A102" s="29" t="s">
+      <c r="A102" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B102" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="46">
+      <c r="B102" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="35">
         <v>0.3</v>
       </c>
-      <c r="D102" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="46">
+      <c r="D102" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="35">
         <v>0.1</v>
       </c>
-      <c r="F102" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="46">
+      <c r="F102" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="35">
         <v>0.1</v>
       </c>
-      <c r="H102" s="45" t="s">
+      <c r="H102" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" s="29" t="s">
+      <c r="A103" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B103" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="46">
+      <c r="B103" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" s="35">
         <v>0.2</v>
       </c>
-      <c r="D103" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H103" s="45" t="s">
+      <c r="D103" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G103" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H103" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" s="29" t="s">
+      <c r="A104" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B104" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="46">
+      <c r="B104" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" s="35">
         <v>0.1</v>
       </c>
-      <c r="D104" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="46">
+      <c r="D104" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="35">
         <v>0.1</v>
       </c>
-      <c r="F104" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="46">
+      <c r="F104" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="35">
         <v>0.1</v>
       </c>
-      <c r="H104" s="45" t="s">
+      <c r="H104" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B105" s="45"/>
-[...5 lines deleted...]
-      <c r="H105" s="45" t="s">
+      <c r="B105" s="34"/>
+      <c r="C105" s="34"/>
+      <c r="D105" s="34"/>
+      <c r="E105" s="34"/>
+      <c r="F105" s="34"/>
+      <c r="G105" s="34"/>
+      <c r="H105" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B106" s="45"/>
-[...5 lines deleted...]
-      <c r="H106" s="45" t="s">
+      <c r="B106" s="34"/>
+      <c r="C106" s="34"/>
+      <c r="D106" s="34"/>
+      <c r="E106" s="34"/>
+      <c r="F106" s="34"/>
+      <c r="G106" s="34"/>
+      <c r="H106" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="23.25">
       <c r="A107" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B107" s="45"/>
-[...5 lines deleted...]
-      <c r="H107" s="45" t="s">
+      <c r="B107" s="34"/>
+      <c r="C107" s="34"/>
+      <c r="D107" s="34"/>
+      <c r="E107" s="34"/>
+      <c r="F107" s="34"/>
+      <c r="G107" s="34"/>
+      <c r="H107" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="23.25">
-      <c r="A108" s="29" t="s">
+      <c r="A108" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="B108" s="47">
+      <c r="B108" s="36">
         <v>38684</v>
       </c>
-      <c r="C108" s="47">
+      <c r="C108" s="36">
         <v>83862</v>
       </c>
-      <c r="D108" s="47">
+      <c r="D108" s="36">
         <v>39676</v>
       </c>
-      <c r="E108" s="47">
+      <c r="E108" s="36">
         <v>79118</v>
       </c>
-      <c r="F108" s="47">
+      <c r="F108" s="36">
         <v>39676</v>
       </c>
-      <c r="G108" s="47">
+      <c r="G108" s="36">
         <v>79118</v>
       </c>
-      <c r="H108" s="47">
+      <c r="H108" s="36">
         <v>8374</v>
       </c>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="29" t="s">
+      <c r="A109" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B109" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="47">
+      <c r="B109" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="36">
         <v>65307</v>
       </c>
-      <c r="D109" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="47">
+      <c r="D109" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="36">
         <v>61300</v>
       </c>
-      <c r="F109" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="47">
+      <c r="F109" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109" s="36">
         <v>61300</v>
       </c>
-      <c r="H109" s="45" t="s">
+      <c r="H109" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" s="29" t="s">
+      <c r="A110" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B110" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="47">
+      <c r="B110" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C110" s="36">
         <v>18555</v>
       </c>
-      <c r="D110" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="47">
+      <c r="D110" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="36">
         <v>17818</v>
       </c>
-      <c r="F110" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="47">
+      <c r="F110" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110" s="36">
         <v>17818</v>
       </c>
-      <c r="H110" s="45" t="s">
+      <c r="H110" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="23.25">
-      <c r="A111" s="29" t="s">
+      <c r="A111" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="B111" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H111" s="45" t="s">
+      <c r="B111" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C111" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H111" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="29" t="s">
+      <c r="A112" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B112" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H112" s="45" t="s">
+      <c r="B112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H112" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="34.5">
       <c r="A113" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="B113" s="45"/>
-[...5 lines deleted...]
-      <c r="H113" s="45" t="s">
+      <c r="B113" s="34"/>
+      <c r="C113" s="34"/>
+      <c r="D113" s="34"/>
+      <c r="E113" s="34"/>
+      <c r="F113" s="34"/>
+      <c r="G113" s="34"/>
+      <c r="H113" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="23.25">
       <c r="A114" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B114" s="45"/>
-[...5 lines deleted...]
-      <c r="H114" s="45" t="s">
+      <c r="B114" s="34"/>
+      <c r="C114" s="34"/>
+      <c r="D114" s="34"/>
+      <c r="E114" s="34"/>
+      <c r="F114" s="34"/>
+      <c r="G114" s="34"/>
+      <c r="H114" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="34.5">
-      <c r="A115" s="29" t="s">
+      <c r="A115" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="B115" s="47">
+      <c r="B115" s="36">
         <v>25764</v>
       </c>
-      <c r="C115" s="47">
+      <c r="C115" s="36">
         <v>38791</v>
       </c>
-      <c r="D115" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="47">
+      <c r="D115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="36">
         <v>35652</v>
       </c>
-      <c r="F115" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="47">
+      <c r="F115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115" s="36">
         <v>35652</v>
       </c>
-      <c r="H115" s="45" t="s">
+      <c r="H115" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" s="29" t="s">
+      <c r="A116" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B116" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="47">
+      <c r="B116" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" s="36">
         <v>35652</v>
       </c>
-      <c r="D116" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="47">
+      <c r="D116" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="36">
         <v>35652</v>
       </c>
-      <c r="F116" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="47">
+      <c r="F116" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116" s="36">
         <v>35652</v>
       </c>
-      <c r="H116" s="45" t="s">
+      <c r="H116" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" s="29" t="s">
+      <c r="A117" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B117" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="47">
+      <c r="B117" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C117" s="36">
         <v>3139</v>
       </c>
-      <c r="D117" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H117" s="45" t="s">
+      <c r="D117" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G117" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H117" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="68.25">
-      <c r="A118" s="29" t="s">
+      <c r="A118" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B118" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="47">
+      <c r="B118" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" s="36">
         <v>147829</v>
       </c>
-      <c r="D118" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="47">
+      <c r="D118" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="36">
         <v>147829</v>
       </c>
-      <c r="F118" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="47">
+      <c r="F118" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118" s="36">
         <v>147829</v>
       </c>
-      <c r="H118" s="45" t="s">
+      <c r="H118" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="29" t="s">
+      <c r="A119" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B119" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="47">
+      <c r="B119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="36">
         <v>147829</v>
       </c>
-      <c r="D119" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="47">
+      <c r="D119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="36">
         <v>147829</v>
       </c>
-      <c r="F119" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="47">
+      <c r="F119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119" s="36">
         <v>147829</v>
       </c>
-      <c r="H119" s="45" t="s">
+      <c r="H119" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="79.5">
-      <c r="A120" s="29" t="s">
+      <c r="A120" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="B120" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="47">
+      <c r="B120" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="36">
         <v>1134</v>
       </c>
-      <c r="D120" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="47">
+      <c r="D120" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="36">
         <v>1871</v>
       </c>
-      <c r="F120" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G120" s="47">
+      <c r="F120" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120" s="36">
         <v>1871</v>
       </c>
-      <c r="H120" s="45" t="s">
+      <c r="H120" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="29" t="s">
+      <c r="A121" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B121" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="47">
+      <c r="B121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="36">
         <v>1134</v>
       </c>
-      <c r="D121" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="47">
+      <c r="D121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="36">
         <v>1871</v>
       </c>
-      <c r="F121" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="47">
+      <c r="F121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121" s="36">
         <v>1871</v>
       </c>
-      <c r="H121" s="45" t="s">
+      <c r="H121" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="23.25">
       <c r="A122" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B122" s="45"/>
-[...5 lines deleted...]
-      <c r="H122" s="45" t="s">
+      <c r="B122" s="34"/>
+      <c r="C122" s="34"/>
+      <c r="D122" s="34"/>
+      <c r="E122" s="34"/>
+      <c r="F122" s="34"/>
+      <c r="G122" s="34"/>
+      <c r="H122" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="23.25">
-      <c r="A123" s="29" t="s">
+      <c r="A123" s="26" t="s">
         <v>69</v>
       </c>
-      <c r="B123" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="46">
+      <c r="B123" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="35">
         <v>70.3</v>
       </c>
-      <c r="D123" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H123" s="45" t="s">
+      <c r="D123" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G123" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H123" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="29" t="s">
+      <c r="A124" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B124" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="46">
+      <c r="B124" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="35">
         <v>70.3</v>
       </c>
-      <c r="D124" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H124" s="45" t="s">
+      <c r="D124" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H124" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="57">
-      <c r="A125" s="29" t="s">
+      <c r="A125" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="B125" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="46">
+      <c r="B125" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="35">
         <v>49.7</v>
       </c>
-      <c r="D125" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="46">
+      <c r="D125" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="35">
         <v>56</v>
       </c>
-      <c r="F125" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="46">
+      <c r="F125" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125" s="35">
         <v>53.8</v>
       </c>
-      <c r="H125" s="45" t="s">
+      <c r="H125" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="29" t="s">
+      <c r="A126" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B126" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="46">
+      <c r="B126" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="35">
         <v>49.7</v>
       </c>
-      <c r="D126" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="46">
+      <c r="D126" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="35">
         <v>56</v>
       </c>
-      <c r="F126" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="46">
+      <c r="F126" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126" s="35">
         <v>53.8</v>
       </c>
-      <c r="H126" s="45" t="s">
+      <c r="H126" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="23.25">
-      <c r="A127" s="29" t="s">
+      <c r="A127" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="B127" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="47">
+      <c r="B127" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="36">
         <v>610</v>
       </c>
-      <c r="D127" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H127" s="45" t="s">
+      <c r="D127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H127" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" s="29" t="s">
+      <c r="A128" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B128" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="47">
+      <c r="B128" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" s="36">
         <v>610</v>
       </c>
-      <c r="D128" s="45" t="s">
-[...11 lines deleted...]
-      <c r="H128" s="45" t="s">
+      <c r="D128" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G128" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H128" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="68.25">
-      <c r="A129" s="29" t="s">
+      <c r="A129" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="B129" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H129" s="45" t="s">
+      <c r="B129" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H129" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" s="29" t="s">
+      <c r="A130" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B130" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H130" s="45" t="s">
+      <c r="B130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="29" t="s">
+      <c r="A131" s="26" t="s">
         <v>73</v>
       </c>
-      <c r="B131" s="47">
+      <c r="B131" s="36">
         <v>2283</v>
       </c>
-      <c r="C131" s="47">
+      <c r="C131" s="36">
         <v>7256</v>
       </c>
-      <c r="D131" s="47">
+      <c r="D131" s="36">
         <v>2283</v>
       </c>
-      <c r="E131" s="47">
+      <c r="E131" s="36">
         <v>7256</v>
       </c>
-      <c r="F131" s="47">
+      <c r="F131" s="36">
         <v>2283</v>
       </c>
-      <c r="G131" s="47">
+      <c r="G131" s="36">
         <v>7256</v>
       </c>
-      <c r="H131" s="45" t="s">
+      <c r="H131" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="29" t="s">
+      <c r="A132" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B132" s="47">
+      <c r="B132" s="36">
         <v>2138</v>
       </c>
-      <c r="C132" s="47">
+      <c r="C132" s="36">
         <v>6867</v>
       </c>
-      <c r="D132" s="47">
+      <c r="D132" s="36">
         <v>2138</v>
       </c>
-      <c r="E132" s="47">
+      <c r="E132" s="36">
         <v>6867</v>
       </c>
-      <c r="F132" s="47">
+      <c r="F132" s="36">
         <v>2138</v>
       </c>
-      <c r="G132" s="47">
+      <c r="G132" s="36">
         <v>6867</v>
       </c>
-      <c r="H132" s="45" t="s">
+      <c r="H132" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="29" t="s">
+      <c r="A133" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B133" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="47">
+      <c r="B133" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="36">
         <v>389</v>
       </c>
-      <c r="D133" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E133" s="47">
+      <c r="D133" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="36">
         <v>389</v>
       </c>
-      <c r="F133" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="47">
+      <c r="F133" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133" s="36">
         <v>389</v>
       </c>
-      <c r="H133" s="45" t="s">
+      <c r="H133" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="B134" s="45"/>
-[...5 lines deleted...]
-      <c r="H134" s="45" t="s">
+      <c r="B134" s="34"/>
+      <c r="C134" s="34"/>
+      <c r="D134" s="34"/>
+      <c r="E134" s="34"/>
+      <c r="F134" s="34"/>
+      <c r="G134" s="34"/>
+      <c r="H134" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="29" t="s">
+      <c r="A135" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="B135" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="47">
+      <c r="B135" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="36">
         <v>34831</v>
       </c>
-      <c r="D135" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="47">
+      <c r="D135" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="36">
         <v>25363</v>
       </c>
-      <c r="F135" s="45" t="s">
-[...5 lines deleted...]
-      <c r="H135" s="45" t="s">
+      <c r="F135" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G135" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H135" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="29" t="s">
+      <c r="A136" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B136" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="47">
+      <c r="B136" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" s="36">
         <v>34831</v>
       </c>
-      <c r="D136" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="47">
+      <c r="D136" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="36">
         <v>25363</v>
       </c>
-      <c r="F136" s="45" t="s">
-[...5 lines deleted...]
-      <c r="H136" s="45" t="s">
+      <c r="F136" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G136" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H136" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="29" t="s">
+      <c r="A137" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="B137" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="47">
+      <c r="B137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="36">
         <v>2118</v>
       </c>
-      <c r="D137" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E137" s="47">
+      <c r="D137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="36">
         <v>2512</v>
       </c>
-      <c r="F137" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="47">
+      <c r="F137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="36">
         <v>2362</v>
       </c>
-      <c r="H137" s="45" t="s">
+      <c r="H137" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="29" t="s">
+      <c r="A138" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B138" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="47">
+      <c r="B138" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="36">
         <v>2118</v>
       </c>
-      <c r="D138" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="47">
+      <c r="D138" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="36">
         <v>2512</v>
       </c>
-      <c r="F138" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="47">
+      <c r="F138" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138" s="36">
         <v>2362</v>
       </c>
-      <c r="H138" s="45" t="s">
+      <c r="H138" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="29" t="s">
+      <c r="A139" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="B139" s="47">
+      <c r="B139" s="36">
         <v>15105</v>
       </c>
-      <c r="C139" s="47">
+      <c r="C139" s="36">
         <v>35363</v>
       </c>
-      <c r="D139" s="47">
+      <c r="D139" s="36">
         <v>14964</v>
       </c>
-      <c r="E139" s="47">
+      <c r="E139" s="36">
         <v>34755</v>
       </c>
-      <c r="F139" s="47">
+      <c r="F139" s="36">
         <v>2834</v>
       </c>
-      <c r="G139" s="47">
+      <c r="G139" s="36">
         <v>13120</v>
       </c>
-      <c r="H139" s="47">
+      <c r="H139" s="36">
         <v>3569</v>
       </c>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="29" t="s">
+      <c r="A140" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B140" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="47">
+      <c r="B140" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" s="36">
         <v>22037</v>
       </c>
-      <c r="D140" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="47">
+      <c r="D140" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="36">
         <v>22061</v>
       </c>
-      <c r="F140" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G140" s="47">
+      <c r="F140" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140" s="36">
         <v>5294</v>
       </c>
-      <c r="H140" s="45" t="s">
+      <c r="H140" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="29" t="s">
+      <c r="A141" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B141" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="47">
+      <c r="B141" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="36">
         <v>13326</v>
       </c>
-      <c r="D141" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="47">
+      <c r="D141" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="36">
         <v>12694</v>
       </c>
-      <c r="F141" s="45" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="47">
+      <c r="F141" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141" s="36">
         <v>7826</v>
       </c>
-      <c r="H141" s="45" t="s">
+      <c r="H141" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="23.25">
-      <c r="A142" s="29" t="s">
+      <c r="A142" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="B142" s="47">
+      <c r="B142" s="36">
         <v>1916</v>
       </c>
-      <c r="C142" s="47">
+      <c r="C142" s="36">
         <v>5084</v>
       </c>
-      <c r="D142" s="47">
+      <c r="D142" s="36">
         <v>1298</v>
       </c>
-      <c r="E142" s="47">
+      <c r="E142" s="36">
         <v>5290</v>
       </c>
-      <c r="F142" s="45" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="47">
+      <c r="F142" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H142" s="36">
         <v>1098</v>
       </c>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="29" t="s">
+      <c r="A143" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B143" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="47">
+      <c r="B143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="36">
         <v>4840</v>
       </c>
-      <c r="D143" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="47">
+      <c r="D143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="36">
         <v>5003</v>
       </c>
-      <c r="F143" s="45" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="45" t="s">
+      <c r="F143" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G143" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H143" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="29" t="s">
+      <c r="A144" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B144" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="47">
+      <c r="B144" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="36">
         <v>244</v>
       </c>
-      <c r="D144" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="47">
+      <c r="D144" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="36">
         <v>287</v>
       </c>
-      <c r="F144" s="45" t="s">
-[...5 lines deleted...]
-      <c r="H144" s="45" t="s">
+      <c r="F144" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H144" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="34.5">
       <c r="A145" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="B145" s="45"/>
-[...5 lines deleted...]
-      <c r="H145" s="45" t="s">
+      <c r="B145" s="34"/>
+      <c r="C145" s="34"/>
+      <c r="D145" s="34"/>
+      <c r="E145" s="34"/>
+      <c r="F145" s="34"/>
+      <c r="G145" s="34"/>
+      <c r="H145" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="23.25">
-      <c r="A146" s="29" t="s">
+      <c r="A146" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="B146" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H146" s="45" t="s">
+      <c r="B146" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H146" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="29" t="s">
+      <c r="A147" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B147" s="45" t="s">
-[...17 lines deleted...]
-      <c r="H147" s="45" t="s">
+      <c r="B147" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E147" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G147" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H147" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="23.25">
       <c r="A148" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="B148" s="45"/>
-[...5 lines deleted...]
-      <c r="H148" s="45" t="s">
+      <c r="B148" s="34"/>
+      <c r="C148" s="34"/>
+      <c r="D148" s="34"/>
+      <c r="E148" s="34"/>
+      <c r="F148" s="34"/>
+      <c r="G148" s="34"/>
+      <c r="H148" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="B149" s="45"/>
-[...5 lines deleted...]
-      <c r="H149" s="45" t="s">
+      <c r="B149" s="34"/>
+      <c r="C149" s="34"/>
+      <c r="D149" s="34"/>
+      <c r="E149" s="34"/>
+      <c r="F149" s="34"/>
+      <c r="G149" s="34"/>
+      <c r="H149" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="29" t="s">
+      <c r="A150" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B150" s="47">
+      <c r="B150" s="36">
         <v>3</v>
       </c>
-      <c r="C150" s="47">
+      <c r="C150" s="36">
         <v>3</v>
       </c>
-      <c r="D150" s="47">
+      <c r="D150" s="36">
         <v>21</v>
       </c>
-      <c r="E150" s="47">
+      <c r="E150" s="36">
         <v>21</v>
       </c>
-      <c r="F150" s="47">
+      <c r="F150" s="36">
         <v>21</v>
       </c>
-      <c r="G150" s="47">
+      <c r="G150" s="36">
         <v>21</v>
       </c>
-      <c r="H150" s="47">
+      <c r="H150" s="36">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="29" t="s">
+      <c r="A151" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B151" s="47">
+      <c r="B151" s="36">
         <v>3</v>
       </c>
-      <c r="C151" s="47">
+      <c r="C151" s="36">
         <v>3</v>
       </c>
-      <c r="D151" s="47">
+      <c r="D151" s="36">
         <v>21</v>
       </c>
-      <c r="E151" s="47">
+      <c r="E151" s="36">
         <v>21</v>
       </c>
-      <c r="F151" s="47">
+      <c r="F151" s="36">
         <v>21</v>
       </c>
-      <c r="G151" s="47">
+      <c r="G151" s="36">
         <v>21</v>
       </c>
-      <c r="H151" s="47">
+      <c r="H151" s="36">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" s="29" t="s">
+      <c r="A152" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B152" s="47">
+      <c r="B152" s="36">
         <v>219</v>
       </c>
-      <c r="C152" s="47">
+      <c r="C152" s="36">
         <v>711</v>
       </c>
-      <c r="D152" s="47">
+      <c r="D152" s="36">
         <v>226</v>
       </c>
-      <c r="E152" s="47">
+      <c r="E152" s="36">
         <v>478</v>
       </c>
-      <c r="F152" s="47">
+      <c r="F152" s="36">
         <v>12</v>
       </c>
-      <c r="G152" s="47">
+      <c r="G152" s="36">
         <v>15</v>
       </c>
-      <c r="H152" s="47">
+      <c r="H152" s="36">
         <v>2419</v>
       </c>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="29" t="s">
+      <c r="A153" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B153" s="47">
+      <c r="B153" s="36">
         <v>219</v>
       </c>
-      <c r="C153" s="47">
+      <c r="C153" s="36">
         <v>711</v>
       </c>
-      <c r="D153" s="47">
+      <c r="D153" s="36">
         <v>226</v>
       </c>
-      <c r="E153" s="47">
+      <c r="E153" s="36">
         <v>478</v>
       </c>
-      <c r="F153" s="47">
+      <c r="F153" s="36">
         <v>12</v>
       </c>
-      <c r="G153" s="47">
+      <c r="G153" s="36">
         <v>15</v>
       </c>
-      <c r="H153" s="47">
+      <c r="H153" s="36">
         <v>2419</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="34.5">
       <c r="A154" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="B154" s="45"/>
-[...5 lines deleted...]
-      <c r="H154" s="45" t="s">
+      <c r="B154" s="34"/>
+      <c r="C154" s="34"/>
+      <c r="D154" s="34"/>
+      <c r="E154" s="34"/>
+      <c r="F154" s="34"/>
+      <c r="G154" s="34"/>
+      <c r="H154" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="23.25">
       <c r="A155" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="B155" s="45"/>
-[...5 lines deleted...]
-      <c r="H155" s="45" t="s">
+      <c r="B155" s="34"/>
+      <c r="C155" s="34"/>
+      <c r="D155" s="34"/>
+      <c r="E155" s="34"/>
+      <c r="F155" s="34"/>
+      <c r="G155" s="34"/>
+      <c r="H155" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="B156" s="45"/>
-[...5 lines deleted...]
-      <c r="H156" s="45" t="s">
+      <c r="B156" s="34"/>
+      <c r="C156" s="34"/>
+      <c r="D156" s="34"/>
+      <c r="E156" s="34"/>
+      <c r="F156" s="34"/>
+      <c r="G156" s="34"/>
+      <c r="H156" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="B157" s="45"/>
-[...5 lines deleted...]
-      <c r="H157" s="45" t="s">
+      <c r="B157" s="34"/>
+      <c r="C157" s="34"/>
+      <c r="D157" s="34"/>
+      <c r="E157" s="34"/>
+      <c r="F157" s="34"/>
+      <c r="G157" s="34"/>
+      <c r="H157" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="23.25">
       <c r="A158" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="B158" s="45"/>
-[...5 lines deleted...]
-      <c r="H158" s="45" t="s">
+      <c r="B158" s="34"/>
+      <c r="C158" s="34"/>
+      <c r="D158" s="34"/>
+      <c r="E158" s="34"/>
+      <c r="F158" s="34"/>
+      <c r="G158" s="34"/>
+      <c r="H158" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="23.25">
       <c r="A159" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="B159" s="45"/>
-[...5 lines deleted...]
-      <c r="H159" s="45" t="s">
+      <c r="B159" s="34"/>
+      <c r="C159" s="34"/>
+      <c r="D159" s="34"/>
+      <c r="E159" s="34"/>
+      <c r="F159" s="34"/>
+      <c r="G159" s="34"/>
+      <c r="H159" s="34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" s="29" t="s">
+      <c r="A160" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="B160" s="46">
+      <c r="B160" s="35">
         <v>530557.1</v>
       </c>
-      <c r="C160" s="46">
+      <c r="C160" s="35">
         <v>1209429.8</v>
       </c>
-      <c r="D160" s="46">
+      <c r="D160" s="35">
         <v>315157.09999999998</v>
       </c>
-      <c r="E160" s="46">
+      <c r="E160" s="35">
         <v>727787.8</v>
       </c>
-      <c r="F160" s="46">
+      <c r="F160" s="35">
         <v>315157.09999999998</v>
       </c>
-      <c r="G160" s="46">
+      <c r="G160" s="35">
         <v>727787.8</v>
       </c>
-      <c r="H160" s="45" t="s">
+      <c r="H160" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" s="29" t="s">
+      <c r="A161" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B161" s="46">
+      <c r="B161" s="35">
         <v>336750.7</v>
       </c>
-      <c r="C161" s="46">
+      <c r="C161" s="35">
         <v>738928.1</v>
       </c>
-      <c r="D161" s="46">
+      <c r="D161" s="35">
         <v>296837</v>
       </c>
-      <c r="E161" s="46">
+      <c r="E161" s="35">
         <v>655007.19999999995</v>
       </c>
-      <c r="F161" s="46">
+      <c r="F161" s="35">
         <v>296837</v>
       </c>
-      <c r="G161" s="46">
+      <c r="G161" s="35">
         <v>655007.19999999995</v>
       </c>
-      <c r="H161" s="45" t="s">
+      <c r="H161" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="29" t="s">
+      <c r="A162" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B162" s="46">
+      <c r="B162" s="35">
         <v>16150.5</v>
       </c>
-      <c r="C162" s="46">
+      <c r="C162" s="35">
         <v>32538.5</v>
       </c>
-      <c r="D162" s="46">
+      <c r="D162" s="35">
         <v>8807.9</v>
       </c>
-      <c r="E162" s="46">
+      <c r="E162" s="35">
         <v>17822.900000000001</v>
       </c>
-      <c r="F162" s="46">
+      <c r="F162" s="35">
         <v>8807.9</v>
       </c>
-      <c r="G162" s="46">
+      <c r="G162" s="35">
         <v>17822.900000000001</v>
       </c>
-      <c r="H162" s="45" t="s">
+      <c r="H162" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="29" t="s">
+      <c r="A163" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B163" s="46">
+      <c r="B163" s="35">
         <v>177655.9</v>
       </c>
-      <c r="C163" s="46">
+      <c r="C163" s="35">
         <v>437963.2</v>
       </c>
-      <c r="D163" s="46">
+      <c r="D163" s="35">
         <v>9512.2000000000007</v>
       </c>
-      <c r="E163" s="46">
+      <c r="E163" s="35">
         <v>54957.7</v>
       </c>
-      <c r="F163" s="46">
+      <c r="F163" s="35">
         <v>9512.2000000000007</v>
       </c>
-      <c r="G163" s="46">
+      <c r="G163" s="35">
         <v>54957.7</v>
       </c>
-      <c r="H163" s="45" t="s">
+      <c r="H163" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="23.25">
-      <c r="A164" s="29" t="s">
+      <c r="A164" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="B164" s="46">
+      <c r="B164" s="35">
         <v>741.3</v>
       </c>
-      <c r="C164" s="46">
+      <c r="C164" s="35">
         <v>1563.4</v>
       </c>
-      <c r="D164" s="46">
+      <c r="D164" s="35">
         <v>659</v>
       </c>
-      <c r="E164" s="46">
+      <c r="E164" s="35">
         <v>1401</v>
       </c>
-      <c r="F164" s="46">
+      <c r="F164" s="35">
         <v>659</v>
       </c>
-      <c r="G164" s="46">
+      <c r="G164" s="35">
         <v>1401</v>
       </c>
-      <c r="H164" s="45" t="s">
+      <c r="H164" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" s="29" t="s">
+      <c r="A165" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B165" s="46">
+      <c r="B165" s="35">
         <v>482.7</v>
       </c>
-      <c r="C165" s="46">
+      <c r="C165" s="35">
         <v>1022.4</v>
       </c>
-      <c r="D165" s="46">
+      <c r="D165" s="35">
         <v>444.7</v>
       </c>
-      <c r="E165" s="46">
+      <c r="E165" s="35">
         <v>945.9</v>
       </c>
-      <c r="F165" s="46">
+      <c r="F165" s="35">
         <v>444.7</v>
       </c>
-      <c r="G165" s="46">
+      <c r="G165" s="35">
         <v>945.9</v>
       </c>
-      <c r="H165" s="45" t="s">
+      <c r="H165" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="29" t="s">
+      <c r="A166" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="B166" s="46">
+      <c r="B166" s="35">
         <v>75.5</v>
       </c>
-      <c r="C166" s="46">
+      <c r="C166" s="35">
         <v>155.5</v>
       </c>
-      <c r="D166" s="46">
+      <c r="D166" s="35">
         <v>65</v>
       </c>
-      <c r="E166" s="46">
+      <c r="E166" s="35">
         <v>144.4</v>
       </c>
-      <c r="F166" s="46">
+      <c r="F166" s="35">
         <v>65</v>
       </c>
-      <c r="G166" s="46">
+      <c r="G166" s="35">
         <v>144.4</v>
       </c>
-      <c r="H166" s="45" t="s">
+      <c r="H166" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="29" t="s">
+      <c r="A167" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B167" s="46">
+      <c r="B167" s="35">
         <v>30.5</v>
       </c>
-      <c r="C167" s="46">
+      <c r="C167" s="35">
         <v>63.4</v>
       </c>
-      <c r="D167" s="46">
+      <c r="D167" s="35">
         <v>19.2</v>
       </c>
-      <c r="E167" s="46">
+      <c r="E167" s="35">
         <v>38.6</v>
       </c>
-      <c r="F167" s="46">
+      <c r="F167" s="35">
         <v>19.2</v>
       </c>
-      <c r="G167" s="46">
+      <c r="G167" s="35">
         <v>38.6</v>
       </c>
-      <c r="H167" s="45" t="s">
+      <c r="H167" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="29" t="s">
+      <c r="A168" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B168" s="46">
+      <c r="B168" s="35">
         <v>92.8</v>
       </c>
-      <c r="C168" s="46">
+      <c r="C168" s="35">
         <v>198.1</v>
       </c>
-      <c r="D168" s="46">
+      <c r="D168" s="35">
         <v>82.9</v>
       </c>
-      <c r="E168" s="46">
+      <c r="E168" s="35">
         <v>176.9</v>
       </c>
-      <c r="F168" s="46">
+      <c r="F168" s="35">
         <v>82.9</v>
       </c>
-      <c r="G168" s="46">
+      <c r="G168" s="35">
         <v>176.9</v>
       </c>
-      <c r="H168" s="45" t="s">
+      <c r="H168" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="29" t="s">
+      <c r="A169" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="B169" s="46">
+      <c r="B169" s="35">
         <v>1.5</v>
       </c>
-      <c r="C169" s="46">
+      <c r="C169" s="35">
         <v>3.3</v>
       </c>
-      <c r="D169" s="46">
+      <c r="D169" s="35">
         <v>1.3</v>
       </c>
-      <c r="E169" s="46">
+      <c r="E169" s="35">
         <v>2.9</v>
       </c>
-      <c r="F169" s="46">
+      <c r="F169" s="35">
         <v>1.3</v>
       </c>
-      <c r="G169" s="46">
+      <c r="G169" s="35">
         <v>2.9</v>
       </c>
-      <c r="H169" s="45" t="s">
+      <c r="H169" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" s="29" t="s">
+      <c r="A170" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B170" s="46">
+      <c r="B170" s="35">
         <v>21.8</v>
       </c>
-      <c r="C170" s="46">
+      <c r="C170" s="35">
         <v>45.6</v>
       </c>
-      <c r="D170" s="46">
+      <c r="D170" s="35">
         <v>19</v>
       </c>
-      <c r="E170" s="46">
+      <c r="E170" s="35">
         <v>39.799999999999997</v>
       </c>
-      <c r="F170" s="46">
+      <c r="F170" s="35">
         <v>19</v>
       </c>
-      <c r="G170" s="46">
+      <c r="G170" s="35">
         <v>39.799999999999997</v>
       </c>
-      <c r="H170" s="45" t="s">
+      <c r="H170" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="29" t="s">
+      <c r="A171" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B171" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C171" s="49">
+      <c r="B171" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" s="38">
         <v>75.099999999999994</v>
       </c>
-      <c r="D171" s="48" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="49">
+      <c r="D171" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="38">
         <v>52.5</v>
       </c>
-      <c r="F171" s="48" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="49">
+      <c r="F171" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171" s="38">
         <v>52.5</v>
       </c>
-      <c r="H171" s="48" t="s">
+      <c r="H171" s="37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="27" customHeight="1">
-      <c r="A172" s="36" t="s">
+      <c r="A172" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="B172" s="36"/>
-[...5 lines deleted...]
-      <c r="H172" s="36"/>
+      <c r="B172" s="39"/>
+      <c r="C172" s="39"/>
+      <c r="D172" s="39"/>
+      <c r="E172" s="39"/>
+      <c r="F172" s="39"/>
+      <c r="G172" s="39"/>
+      <c r="H172" s="39"/>
     </row>
     <row r="174" spans="1:8" s="1" customFormat="1"/>
     <row r="175" spans="1:8" s="1" customFormat="1"/>
     <row r="176" spans="1:8" s="1" customFormat="1"/>
     <row r="177" s="1" customFormat="1"/>
     <row r="178" s="1" customFormat="1"/>
     <row r="179" s="1" customFormat="1"/>
     <row r="180" s="1" customFormat="1"/>
     <row r="181" s="1" customFormat="1"/>
     <row r="182" s="1" customFormat="1"/>
     <row r="183" s="1" customFormat="1"/>
     <row r="184" s="1" customFormat="1"/>
     <row r="185" s="1" customFormat="1"/>
     <row r="186" s="1" customFormat="1"/>
     <row r="187" s="1" customFormat="1"/>
     <row r="188" s="1" customFormat="1"/>
     <row r="189" s="1" customFormat="1"/>
     <row r="190" s="1" customFormat="1"/>
     <row r="191" s="1" customFormat="1"/>
     <row r="192" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
@@ -14772,1921 +14767,4306 @@
     <row r="205" s="1" customFormat="1"/>
     <row r="206" s="1" customFormat="1"/>
     <row r="207" s="1" customFormat="1"/>
     <row r="208" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A172:H172"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H402"/>
+  <dimension ref="A1:H407"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="7" customWidth="1"/>
     <col min="2" max="8" width="12.5703125" style="7" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
-[...9 lines deleted...]
-      <c r="H8" s="23"/>
+      <c r="H7" s="46"/>
+    </row>
+    <row r="8" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A8" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="9" spans="1:8" customFormat="1">
-      <c r="A9" s="14"/>
-[...6 lines deleted...]
-      <c r="H9" s="23"/>
+      <c r="A9" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:8" customFormat="1">
-      <c r="A10" s="14"/>
-[...6 lines deleted...]
-      <c r="H10" s="23"/>
+      <c r="A10" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="11" spans="1:8" customFormat="1">
-      <c r="A11" s="14"/>
-[...6 lines deleted...]
-      <c r="H11" s="23"/>
+      <c r="A11" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="34"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:8" customFormat="1">
-      <c r="A12" s="15"/>
-[...6 lines deleted...]
-      <c r="H12" s="23"/>
+      <c r="A12" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="35">
+        <v>93</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:8" customFormat="1">
-      <c r="A13" s="15"/>
-[...6 lines deleted...]
-      <c r="H13" s="23"/>
+      <c r="A13" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="35">
+        <v>93</v>
+      </c>
+      <c r="D13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:8" customFormat="1">
-      <c r="A14" s="15"/>
-[...6 lines deleted...]
-      <c r="H14" s="24"/>
+      <c r="A14" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="35">
+        <v>18.5</v>
+      </c>
+      <c r="C14" s="35">
+        <v>43.8</v>
+      </c>
+      <c r="D14" s="35">
+        <v>10</v>
+      </c>
+      <c r="E14" s="35">
+        <v>22.9</v>
+      </c>
+      <c r="F14" s="35">
+        <v>10</v>
+      </c>
+      <c r="G14" s="35">
+        <v>19.7</v>
+      </c>
+      <c r="H14" s="35">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:8" customFormat="1">
-      <c r="A15" s="15"/>
-[...6 lines deleted...]
-      <c r="H15" s="23"/>
+      <c r="A15" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="35">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="16" spans="1:8" customFormat="1">
-      <c r="A16" s="15"/>
-[...6 lines deleted...]
-      <c r="H16" s="23"/>
+      <c r="A16" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="35">
+        <v>10.8</v>
+      </c>
+      <c r="D16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="F16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" s="35">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="17" spans="1:8" customFormat="1">
-      <c r="A17" s="15"/>
-[...16 lines deleted...]
-      <c r="H18" s="24"/>
+      <c r="A17" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="35">
+        <v>15.4</v>
+      </c>
+      <c r="D17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="35">
+        <v>15.4</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="35">
+        <v>15.4</v>
+      </c>
+      <c r="H17" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A18" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="35">
+        <v>3.9</v>
+      </c>
+      <c r="C18" s="35">
+        <v>9.4</v>
+      </c>
+      <c r="D18" s="35">
+        <v>2.1</v>
+      </c>
+      <c r="E18" s="35">
+        <v>5</v>
+      </c>
+      <c r="F18" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="35">
+        <v>3.7</v>
+      </c>
+      <c r="H18" s="35">
+        <v>0.9</v>
+      </c>
     </row>
     <row r="19" spans="1:8" customFormat="1">
-      <c r="A19" s="15"/>
-[...6 lines deleted...]
-      <c r="H19" s="23"/>
+      <c r="A19" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="35">
+        <v>3.9</v>
+      </c>
+      <c r="D19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="20" spans="1:8" customFormat="1">
-      <c r="A20" s="15"/>
-[...6 lines deleted...]
-      <c r="H20" s="23"/>
+      <c r="A20" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="35">
+        <v>1.8</v>
+      </c>
+      <c r="D20" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="35">
+        <v>1.3</v>
+      </c>
+      <c r="F20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="21" spans="1:8" customFormat="1">
-      <c r="A21" s="15"/>
-[...6 lines deleted...]
-      <c r="H21" s="23"/>
+      <c r="A21" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="35">
+        <v>3.7</v>
+      </c>
+      <c r="D21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="35">
+        <v>3.7</v>
+      </c>
+      <c r="F21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="35">
+        <v>3.7</v>
+      </c>
+      <c r="H21" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="22" spans="1:8" customFormat="1">
-      <c r="A22" s="15"/>
-[...6 lines deleted...]
-      <c r="H22" s="23"/>
+      <c r="A22" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="35">
+        <v>165.1</v>
+      </c>
+      <c r="C22" s="35">
+        <v>472.1</v>
+      </c>
+      <c r="D22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="23" spans="1:8" customFormat="1">
-      <c r="A23" s="15"/>
-[...6 lines deleted...]
-      <c r="H23" s="23"/>
+      <c r="A23" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="35">
+        <v>71</v>
+      </c>
+      <c r="D23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="24" spans="1:8" customFormat="1">
-      <c r="A24" s="15"/>
-[...6 lines deleted...]
-      <c r="H24" s="23"/>
+      <c r="A24" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="35">
+        <v>46.3</v>
+      </c>
+      <c r="D24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="25" spans="1:8" customFormat="1">
-      <c r="A25" s="15"/>
-[...16 lines deleted...]
-      <c r="H26" s="24"/>
+      <c r="A25" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="35">
+        <v>354.8</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A26" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="35">
+        <v>65</v>
+      </c>
+      <c r="C26" s="35">
+        <v>229.6</v>
+      </c>
+      <c r="D26" s="35">
+        <v>63</v>
+      </c>
+      <c r="E26" s="35">
+        <v>228.6</v>
+      </c>
+      <c r="F26" s="35">
+        <v>63</v>
+      </c>
+      <c r="G26" s="35">
+        <v>209</v>
+      </c>
+      <c r="H26" s="35">
+        <v>691.4</v>
+      </c>
     </row>
     <row r="27" spans="1:8" customFormat="1">
-      <c r="A27" s="15"/>
-[...6 lines deleted...]
-      <c r="H27" s="23"/>
+      <c r="A27" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="35">
+        <v>207</v>
+      </c>
+      <c r="D27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="35">
+        <v>206</v>
+      </c>
+      <c r="F27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="35">
+        <v>206</v>
+      </c>
+      <c r="H27" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:8" customFormat="1">
-      <c r="A28" s="15"/>
-[...6 lines deleted...]
-      <c r="H28" s="24"/>
+      <c r="A28" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="35">
+        <v>3</v>
+      </c>
+      <c r="C28" s="35">
+        <v>22.6</v>
+      </c>
+      <c r="D28" s="35">
+        <v>3</v>
+      </c>
+      <c r="E28" s="35">
+        <v>22.6</v>
+      </c>
+      <c r="F28" s="35">
+        <v>3</v>
+      </c>
+      <c r="G28" s="35">
+        <v>3</v>
+      </c>
+      <c r="H28" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:8" customFormat="1">
-      <c r="A29" s="15"/>
-[...16 lines deleted...]
-      <c r="H30" s="23"/>
+      <c r="A29" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A30" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="C30" s="35">
+        <v>18.2</v>
+      </c>
+      <c r="D30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="31" spans="1:8" customFormat="1">
-      <c r="A31" s="15"/>
-[...6 lines deleted...]
-      <c r="H31" s="23"/>
+      <c r="A31" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="35">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="32" spans="1:8" customFormat="1">
-      <c r="A32" s="15"/>
-[...16 lines deleted...]
-      <c r="H33" s="23"/>
+      <c r="A32" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="35">
+        <v>0.3</v>
+      </c>
+      <c r="D32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A33" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="C33" s="35">
+        <v>1.2</v>
+      </c>
+      <c r="D33" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="34" spans="1:8" customFormat="1">
-      <c r="A34" s="15"/>
-[...6 lines deleted...]
-      <c r="H34" s="23"/>
+      <c r="A34" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="D34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:8" customFormat="1">
-      <c r="A35" s="15"/>
-[...16 lines deleted...]
-      <c r="H36" s="23"/>
+      <c r="A35" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A36" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="35">
+        <v>372.6</v>
+      </c>
+      <c r="C36" s="35">
+        <v>1078.7</v>
+      </c>
+      <c r="D36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="37" spans="1:8" customFormat="1">
-      <c r="A37" s="15"/>
-[...6 lines deleted...]
-      <c r="H37" s="23"/>
+      <c r="A37" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="35">
+        <v>758.9</v>
+      </c>
+      <c r="D37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="38" spans="1:8" customFormat="1">
-      <c r="A38" s="15"/>
-[...16 lines deleted...]
-      <c r="H39" s="23"/>
+      <c r="A38" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="35">
+        <v>319.8</v>
+      </c>
+      <c r="D38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A39" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="35">
+        <v>18.2</v>
+      </c>
+      <c r="C39" s="35">
+        <v>41.5</v>
+      </c>
+      <c r="D39" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="35">
+        <v>13.6</v>
+      </c>
+      <c r="F39" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="35">
+        <v>13.6</v>
+      </c>
+      <c r="H39" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:8" customFormat="1">
-      <c r="A40" s="15"/>
-[...6 lines deleted...]
-      <c r="H40" s="23"/>
+      <c r="A40" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="35">
+        <v>1.3</v>
+      </c>
+      <c r="D40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="41" spans="1:8" customFormat="1">
-      <c r="A41" s="15"/>
-[...6 lines deleted...]
-      <c r="H41" s="23"/>
+      <c r="A41" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="35">
+        <v>27.6</v>
+      </c>
+      <c r="D41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="42" spans="1:8" customFormat="1">
-      <c r="A42" s="15"/>
-[...16 lines deleted...]
-      <c r="H43" s="23"/>
+      <c r="A42" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="35">
+        <v>12.6</v>
+      </c>
+      <c r="D42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="35">
+        <v>13.6</v>
+      </c>
+      <c r="F42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="35">
+        <v>13.6</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A43" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="35">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C43" s="35">
+        <v>20.9</v>
+      </c>
+      <c r="D43" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="35">
+        <v>6.9</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="35">
+        <v>6.9</v>
+      </c>
+      <c r="H43" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="44" spans="1:8" customFormat="1">
-      <c r="A44" s="15"/>
-[...6 lines deleted...]
-      <c r="H44" s="23"/>
+      <c r="A44" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="D44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="45" spans="1:8" customFormat="1">
-      <c r="A45" s="15"/>
-[...6 lines deleted...]
-      <c r="H45" s="23"/>
+      <c r="A45" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="35">
+        <v>14</v>
+      </c>
+      <c r="D45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="46" spans="1:8" customFormat="1">
-      <c r="A46" s="14"/>
-[...16 lines deleted...]
-      <c r="H47" s="24"/>
+      <c r="A46" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="35">
+        <v>6.3</v>
+      </c>
+      <c r="D46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="35">
+        <v>6.9</v>
+      </c>
+      <c r="F46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="35">
+        <v>6.9</v>
+      </c>
+      <c r="H46" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="48" spans="1:8" customFormat="1">
-      <c r="A48" s="15"/>
-[...6 lines deleted...]
-      <c r="H48" s="24"/>
+      <c r="A48" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="35">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="D48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="35">
+        <v>2.9</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35">
+        <v>2.9</v>
+      </c>
+      <c r="H48" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:8" customFormat="1">
-      <c r="A49" s="15"/>
-[...6 lines deleted...]
-      <c r="H49" s="23"/>
+      <c r="A49" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="35">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="D49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="35">
+        <v>2.9</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="35">
+        <v>2.9</v>
+      </c>
+      <c r="H49" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="50" spans="1:8" customFormat="1">
-      <c r="A50" s="15"/>
-[...6 lines deleted...]
-      <c r="H50" s="23"/>
+      <c r="A50" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="35">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C50" s="35">
+        <v>27.4</v>
+      </c>
+      <c r="D50" s="35">
+        <v>17</v>
+      </c>
+      <c r="E50" s="35">
+        <v>25.3</v>
+      </c>
+      <c r="F50" s="35">
+        <v>17</v>
+      </c>
+      <c r="G50" s="35">
+        <v>25.3</v>
+      </c>
+      <c r="H50" s="35">
+        <v>4.0999999999999996</v>
+      </c>
     </row>
     <row r="51" spans="1:8" customFormat="1">
-      <c r="A51" s="15"/>
-[...16 lines deleted...]
-      <c r="H52" s="24"/>
+      <c r="A51" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B51" s="35">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C51" s="35">
+        <v>27.4</v>
+      </c>
+      <c r="D51" s="35">
+        <v>17</v>
+      </c>
+      <c r="E51" s="35">
+        <v>25.3</v>
+      </c>
+      <c r="F51" s="35">
+        <v>17</v>
+      </c>
+      <c r="G51" s="35">
+        <v>25.3</v>
+      </c>
+      <c r="H51" s="35">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" customFormat="1" ht="45.75">
+      <c r="A52" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B52" s="35">
+        <v>26.6</v>
+      </c>
+      <c r="C52" s="35">
+        <v>56.1</v>
+      </c>
+      <c r="D52" s="35">
+        <v>5.7</v>
+      </c>
+      <c r="E52" s="35">
+        <v>30</v>
+      </c>
+      <c r="F52" s="35">
+        <v>5.7</v>
+      </c>
+      <c r="G52" s="35">
+        <v>30</v>
+      </c>
+      <c r="H52" s="35">
+        <v>52.1</v>
+      </c>
     </row>
     <row r="53" spans="1:8" customFormat="1">
-      <c r="A53" s="15"/>
-[...6 lines deleted...]
-      <c r="H53" s="23"/>
+      <c r="A53" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="C53" s="35">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D53" s="35">
+        <v>5.7</v>
+      </c>
+      <c r="E53" s="35">
+        <v>30</v>
+      </c>
+      <c r="F53" s="35">
+        <v>5.7</v>
+      </c>
+      <c r="G53" s="35">
+        <v>30</v>
+      </c>
+      <c r="H53" s="35">
+        <v>52.1</v>
+      </c>
     </row>
     <row r="54" spans="1:8" customFormat="1">
-      <c r="A54" s="15"/>
-[...6 lines deleted...]
-      <c r="H54" s="24"/>
+      <c r="A54" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B54" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H54" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="55" spans="1:8" customFormat="1">
-      <c r="A55" s="15"/>
-[...6 lines deleted...]
-      <c r="H55" s="23"/>
+      <c r="A55" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="35">
+        <v>1.9</v>
+      </c>
+      <c r="D55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="56" spans="1:8" customFormat="1">
-      <c r="A56" s="18"/>
-[...6 lines deleted...]
-      <c r="H56" s="24"/>
+      <c r="A56" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:8" customFormat="1">
-      <c r="A57" s="14"/>
-[...6 lines deleted...]
-      <c r="H57" s="23"/>
+      <c r="A57" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="58" spans="1:8" customFormat="1">
-      <c r="A58" s="14"/>
-[...6 lines deleted...]
-      <c r="H58" s="23"/>
+      <c r="A58" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="35">
+        <v>9.6</v>
+      </c>
+      <c r="C58" s="35">
+        <v>29.6</v>
+      </c>
+      <c r="D58" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="35">
+        <v>4.3</v>
+      </c>
+      <c r="F58" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58" s="35">
+        <v>2.7</v>
+      </c>
+      <c r="H58" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="59" spans="1:8" customFormat="1">
-      <c r="A59" s="15"/>
-[...6 lines deleted...]
-      <c r="H59" s="23"/>
+      <c r="A59" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="35">
+        <v>25.2</v>
+      </c>
+      <c r="D59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="60" spans="1:8" customFormat="1">
-      <c r="A60" s="15"/>
-[...6 lines deleted...]
-      <c r="H60" s="23"/>
+      <c r="A60" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B60" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D60" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="35">
+        <v>4.3</v>
+      </c>
+      <c r="F60" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="35">
+        <v>2.7</v>
+      </c>
+      <c r="H60" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="61" spans="1:8" customFormat="1">
-      <c r="A61" s="15"/>
-[...6 lines deleted...]
-      <c r="H61" s="25"/>
+      <c r="A61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="34"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="62" spans="1:8" customFormat="1">
-      <c r="A62" s="15"/>
-[...16 lines deleted...]
-      <c r="H63" s="25"/>
+      <c r="A62" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B62" s="34"/>
+      <c r="C62" s="34"/>
+      <c r="D62" s="34"/>
+      <c r="E62" s="34"/>
+      <c r="F62" s="34"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A63" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="36">
+        <v>9</v>
+      </c>
+      <c r="C63" s="36">
+        <v>11</v>
+      </c>
+      <c r="D63" s="36">
+        <v>9</v>
+      </c>
+      <c r="E63" s="36">
+        <v>11</v>
+      </c>
+      <c r="F63" s="36">
+        <v>9</v>
+      </c>
+      <c r="G63" s="36">
+        <v>11</v>
+      </c>
+      <c r="H63" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="64" spans="1:8" customFormat="1">
-      <c r="A64" s="15"/>
-[...16 lines deleted...]
-      <c r="H65" s="25"/>
+      <c r="A64" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B64" s="36">
+        <v>9</v>
+      </c>
+      <c r="C64" s="36">
+        <v>11</v>
+      </c>
+      <c r="D64" s="36">
+        <v>9</v>
+      </c>
+      <c r="E64" s="36">
+        <v>11</v>
+      </c>
+      <c r="F64" s="36">
+        <v>9</v>
+      </c>
+      <c r="G64" s="36">
+        <v>11</v>
+      </c>
+      <c r="H64" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" customFormat="1" ht="45.75">
+      <c r="A65" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="36">
+        <v>597</v>
+      </c>
+      <c r="C65" s="36">
+        <v>2159</v>
+      </c>
+      <c r="D65" s="36">
+        <v>629</v>
+      </c>
+      <c r="E65" s="36">
+        <v>2215</v>
+      </c>
+      <c r="F65" s="36">
+        <v>629</v>
+      </c>
+      <c r="G65" s="36">
+        <v>2215</v>
+      </c>
+      <c r="H65" s="36">
+        <v>75</v>
+      </c>
     </row>
     <row r="66" spans="1:8" customFormat="1">
-      <c r="A66" s="15"/>
-[...16 lines deleted...]
-      <c r="H67" s="25"/>
+      <c r="A66" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="36">
+        <v>597</v>
+      </c>
+      <c r="C66" s="36">
+        <v>2159</v>
+      </c>
+      <c r="D66" s="36">
+        <v>629</v>
+      </c>
+      <c r="E66" s="36">
+        <v>2215</v>
+      </c>
+      <c r="F66" s="36">
+        <v>629</v>
+      </c>
+      <c r="G66" s="36">
+        <v>2215</v>
+      </c>
+      <c r="H66" s="36">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A67" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B67" s="36">
+        <v>366</v>
+      </c>
+      <c r="C67" s="36">
+        <v>764</v>
+      </c>
+      <c r="D67" s="36">
+        <v>361</v>
+      </c>
+      <c r="E67" s="36">
+        <v>959</v>
+      </c>
+      <c r="F67" s="36">
+        <v>194</v>
+      </c>
+      <c r="G67" s="36">
+        <v>411</v>
+      </c>
+      <c r="H67" s="36">
+        <v>829</v>
+      </c>
     </row>
     <row r="68" spans="1:8" customFormat="1">
-      <c r="A68" s="15"/>
-[...6 lines deleted...]
-      <c r="H68" s="25"/>
+      <c r="A68" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" s="36">
+        <v>15</v>
+      </c>
+      <c r="C68" s="36">
+        <v>67</v>
+      </c>
+      <c r="D68" s="36">
+        <v>15</v>
+      </c>
+      <c r="E68" s="36">
+        <v>67</v>
+      </c>
+      <c r="F68" s="36">
+        <v>4</v>
+      </c>
+      <c r="G68" s="36">
+        <v>11</v>
+      </c>
+      <c r="H68" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="69" spans="1:8" customFormat="1">
-      <c r="A69" s="15"/>
-[...6 lines deleted...]
-      <c r="H69" s="23"/>
+      <c r="A69" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="36">
+        <v>244</v>
+      </c>
+      <c r="C69" s="36">
+        <v>414</v>
+      </c>
+      <c r="D69" s="36">
+        <v>274</v>
+      </c>
+      <c r="E69" s="36">
+        <v>682</v>
+      </c>
+      <c r="F69" s="36">
+        <v>118</v>
+      </c>
+      <c r="G69" s="36">
+        <v>210</v>
+      </c>
+      <c r="H69" s="36">
+        <v>543</v>
+      </c>
     </row>
     <row r="70" spans="1:8" customFormat="1">
-      <c r="A70" s="15"/>
-[...16 lines deleted...]
-      <c r="H71" s="23"/>
+      <c r="A70" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B70" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="36">
+        <v>283</v>
+      </c>
+      <c r="D70" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="36">
+        <v>210</v>
+      </c>
+      <c r="F70" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70" s="36">
+        <v>190</v>
+      </c>
+      <c r="H70" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A71" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B71" s="36">
+        <v>25982</v>
+      </c>
+      <c r="C71" s="36">
+        <v>79250</v>
+      </c>
+      <c r="D71" s="36">
+        <v>22163</v>
+      </c>
+      <c r="E71" s="36">
+        <v>63295</v>
+      </c>
+      <c r="F71" s="36">
+        <v>17192</v>
+      </c>
+      <c r="G71" s="36">
+        <v>50503</v>
+      </c>
+      <c r="H71" s="36">
+        <v>6365</v>
+      </c>
     </row>
     <row r="72" spans="1:8" customFormat="1">
-      <c r="A72" s="15"/>
-[...6 lines deleted...]
-      <c r="H72" s="25"/>
+      <c r="A72" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="36">
+        <v>14579</v>
+      </c>
+      <c r="C72" s="36">
+        <v>43632</v>
+      </c>
+      <c r="D72" s="36">
+        <v>11767</v>
+      </c>
+      <c r="E72" s="36">
+        <v>32082</v>
+      </c>
+      <c r="F72" s="36">
+        <v>9073</v>
+      </c>
+      <c r="G72" s="36">
+        <v>24417</v>
+      </c>
+      <c r="H72" s="36">
+        <v>4650</v>
+      </c>
     </row>
     <row r="73" spans="1:8" customFormat="1">
-      <c r="A73" s="15"/>
-[...6 lines deleted...]
-      <c r="H73" s="25"/>
+      <c r="A73" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B73" s="36">
+        <v>7137</v>
+      </c>
+      <c r="C73" s="36">
+        <v>23643</v>
+      </c>
+      <c r="D73" s="36">
+        <v>7002</v>
+      </c>
+      <c r="E73" s="36">
+        <v>22965</v>
+      </c>
+      <c r="F73" s="36">
+        <v>6104</v>
+      </c>
+      <c r="G73" s="36">
+        <v>20061</v>
+      </c>
+      <c r="H73" s="36">
+        <v>1715</v>
+      </c>
     </row>
     <row r="74" spans="1:8" customFormat="1">
-      <c r="A74" s="15"/>
-[...6 lines deleted...]
-      <c r="H74" s="23"/>
+      <c r="A74" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="36">
+        <v>4266</v>
+      </c>
+      <c r="C74" s="36">
+        <v>11975</v>
+      </c>
+      <c r="D74" s="36">
+        <v>3394</v>
+      </c>
+      <c r="E74" s="36">
+        <v>8248</v>
+      </c>
+      <c r="F74" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74" s="36">
+        <v>6025</v>
+      </c>
+      <c r="H74" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="75" spans="1:8" customFormat="1">
-      <c r="A75" s="15"/>
-[...6 lines deleted...]
-      <c r="H75" s="25"/>
+      <c r="A75" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="76" spans="1:8" customFormat="1">
-      <c r="A76" s="15"/>
-[...16 lines deleted...]
-      <c r="H77" s="23"/>
+      <c r="A76" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" customFormat="1" ht="57">
+      <c r="A77" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B77" s="36">
+        <v>5775</v>
+      </c>
+      <c r="C77" s="36">
+        <v>18957</v>
+      </c>
+      <c r="D77" s="36">
+        <v>6130</v>
+      </c>
+      <c r="E77" s="36">
+        <v>19359</v>
+      </c>
+      <c r="F77" s="36">
+        <v>5172</v>
+      </c>
+      <c r="G77" s="36">
+        <v>9303</v>
+      </c>
+      <c r="H77" s="36">
+        <v>352</v>
+      </c>
     </row>
     <row r="78" spans="1:8" customFormat="1">
-      <c r="A78" s="15"/>
-[...6 lines deleted...]
-      <c r="H78" s="23"/>
+      <c r="A78" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="36">
+        <v>4903</v>
+      </c>
+      <c r="C78" s="36">
+        <v>15230</v>
+      </c>
+      <c r="D78" s="36">
+        <v>5258</v>
+      </c>
+      <c r="E78" s="36">
+        <v>15632</v>
+      </c>
+      <c r="F78" s="36">
+        <v>4803</v>
+      </c>
+      <c r="G78" s="36">
+        <v>8000</v>
+      </c>
+      <c r="H78" s="36">
+        <v>352</v>
+      </c>
     </row>
     <row r="79" spans="1:8" customFormat="1">
-      <c r="A79" s="15"/>
-[...16 lines deleted...]
-      <c r="H80" s="25"/>
+      <c r="A79" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B79" s="36">
+        <v>872</v>
+      </c>
+      <c r="C79" s="36">
+        <v>3727</v>
+      </c>
+      <c r="D79" s="36">
+        <v>872</v>
+      </c>
+      <c r="E79" s="36">
+        <v>3727</v>
+      </c>
+      <c r="F79" s="36">
+        <v>369</v>
+      </c>
+      <c r="G79" s="36">
+        <v>1303</v>
+      </c>
+      <c r="H79" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A80" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B80" s="36">
+        <v>1757</v>
+      </c>
+      <c r="C80" s="36">
+        <v>5330</v>
+      </c>
+      <c r="D80" s="36">
+        <v>1750</v>
+      </c>
+      <c r="E80" s="36">
+        <v>5364</v>
+      </c>
+      <c r="F80" s="36">
+        <v>1750</v>
+      </c>
+      <c r="G80" s="36">
+        <v>5364</v>
+      </c>
+      <c r="H80" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="81" spans="1:8" customFormat="1">
-      <c r="A81" s="15"/>
-[...6 lines deleted...]
-      <c r="H81" s="23"/>
+      <c r="A81" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B81" s="36">
+        <v>1612</v>
+      </c>
+      <c r="C81" s="36">
+        <v>4908</v>
+      </c>
+      <c r="D81" s="36">
+        <v>1605</v>
+      </c>
+      <c r="E81" s="36">
+        <v>4942</v>
+      </c>
+      <c r="F81" s="36">
+        <v>1605</v>
+      </c>
+      <c r="G81" s="36">
+        <v>4942</v>
+      </c>
+      <c r="H81" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="82" spans="1:8" customFormat="1">
-      <c r="A82" s="15"/>
-[...16 lines deleted...]
-      <c r="H83" s="25"/>
+      <c r="A82" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B82" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="36">
+        <v>422</v>
+      </c>
+      <c r="D82" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="36">
+        <v>422</v>
+      </c>
+      <c r="F82" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82" s="36">
+        <v>422</v>
+      </c>
+      <c r="H82" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A83" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B83" s="36">
+        <v>138</v>
+      </c>
+      <c r="C83" s="36">
+        <v>354</v>
+      </c>
+      <c r="D83" s="36">
+        <v>65</v>
+      </c>
+      <c r="E83" s="36">
+        <v>302</v>
+      </c>
+      <c r="F83" s="36">
+        <v>65</v>
+      </c>
+      <c r="G83" s="36">
+        <v>302</v>
+      </c>
+      <c r="H83" s="36">
+        <v>259</v>
+      </c>
     </row>
     <row r="84" spans="1:8" customFormat="1">
-      <c r="A84" s="15"/>
-[...6 lines deleted...]
-      <c r="H84" s="25"/>
+      <c r="A84" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B84" s="36">
+        <v>120</v>
+      </c>
+      <c r="C84" s="36">
+        <v>311</v>
+      </c>
+      <c r="D84" s="36">
+        <v>48</v>
+      </c>
+      <c r="E84" s="36">
+        <v>257</v>
+      </c>
+      <c r="F84" s="36">
+        <v>48</v>
+      </c>
+      <c r="G84" s="36">
+        <v>257</v>
+      </c>
+      <c r="H84" s="36">
+        <v>236</v>
+      </c>
     </row>
     <row r="85" spans="1:8" customFormat="1">
-      <c r="A85" s="15"/>
-[...6 lines deleted...]
-      <c r="H85" s="23"/>
+      <c r="A85" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H85" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="86" spans="1:8" customFormat="1">
-      <c r="A86" s="15"/>
-[...16 lines deleted...]
-      <c r="H87" s="25"/>
+      <c r="A86" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B86" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="36">
+        <v>43</v>
+      </c>
+      <c r="D86" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="36">
+        <v>45</v>
+      </c>
+      <c r="F86" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86" s="36">
+        <v>45</v>
+      </c>
+      <c r="H86" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" customFormat="1" ht="45.75">
+      <c r="A87" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="36">
+        <v>3329</v>
+      </c>
+      <c r="C87" s="36">
+        <v>13212</v>
+      </c>
+      <c r="D87" s="36">
+        <v>2588</v>
+      </c>
+      <c r="E87" s="36">
+        <v>13152</v>
+      </c>
+      <c r="F87" s="36">
+        <v>2452</v>
+      </c>
+      <c r="G87" s="36">
+        <v>12474</v>
+      </c>
+      <c r="H87" s="36">
+        <v>3352</v>
+      </c>
     </row>
     <row r="88" spans="1:8" customFormat="1">
-      <c r="A88" s="15"/>
-[...6 lines deleted...]
-      <c r="H88" s="23"/>
+      <c r="A88" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="36">
+        <v>3270</v>
+      </c>
+      <c r="C88" s="36">
+        <v>13036</v>
+      </c>
+      <c r="D88" s="36">
+        <v>2588</v>
+      </c>
+      <c r="E88" s="36">
+        <v>13152</v>
+      </c>
+      <c r="F88" s="36">
+        <v>2452</v>
+      </c>
+      <c r="G88" s="36">
+        <v>12474</v>
+      </c>
+      <c r="H88" s="36">
+        <v>3352</v>
+      </c>
     </row>
     <row r="89" spans="1:8" customFormat="1">
-      <c r="A89" s="15"/>
-[...6 lines deleted...]
-      <c r="H89" s="23"/>
+      <c r="A89" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B89" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="36">
+        <v>176</v>
+      </c>
+      <c r="D89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H89" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="90" spans="1:8" customFormat="1">
-      <c r="A90" s="15"/>
-[...6 lines deleted...]
-      <c r="H90" s="23"/>
+      <c r="A90" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B90" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="36">
+        <v>153</v>
+      </c>
+      <c r="D90" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="36">
+        <v>153</v>
+      </c>
+      <c r="F90" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90" s="36">
+        <v>153</v>
+      </c>
+      <c r="H90" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="91" spans="1:8" customFormat="1">
-      <c r="A91" s="15"/>
-[...16 lines deleted...]
-      <c r="H92" s="23"/>
+      <c r="A91" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B91" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="36">
+        <v>153</v>
+      </c>
+      <c r="D91" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="36">
+        <v>153</v>
+      </c>
+      <c r="F91" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="36">
+        <v>153</v>
+      </c>
+      <c r="H91" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" customFormat="1" ht="34.5">
+      <c r="A92" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" s="36">
+        <v>14</v>
+      </c>
+      <c r="C92" s="36">
+        <v>34</v>
+      </c>
+      <c r="D92" s="36">
+        <v>16</v>
+      </c>
+      <c r="E92" s="36">
+        <v>34</v>
+      </c>
+      <c r="F92" s="36">
+        <v>16</v>
+      </c>
+      <c r="G92" s="36">
+        <v>34</v>
+      </c>
+      <c r="H92" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="93" spans="1:8" customFormat="1">
-      <c r="A93" s="22"/>
-[...6 lines deleted...]
-      <c r="H93" s="24"/>
+      <c r="A93" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B93" s="36">
+        <v>14</v>
+      </c>
+      <c r="C93" s="36">
+        <v>34</v>
+      </c>
+      <c r="D93" s="36">
+        <v>16</v>
+      </c>
+      <c r="E93" s="36">
+        <v>34</v>
+      </c>
+      <c r="F93" s="36">
+        <v>16</v>
+      </c>
+      <c r="G93" s="36">
+        <v>34</v>
+      </c>
+      <c r="H93" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:8" customFormat="1">
-      <c r="A94" s="22"/>
-[...16 lines deleted...]
-      <c r="H95" s="23"/>
+      <c r="A94" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B94" s="34"/>
+      <c r="C94" s="34"/>
+      <c r="D94" s="34"/>
+      <c r="E94" s="34"/>
+      <c r="F94" s="34"/>
+      <c r="G94" s="34"/>
+      <c r="H94" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" customFormat="1" ht="34.5">
+      <c r="A95" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B95" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="35">
+        <v>2552</v>
+      </c>
+      <c r="D95" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="35">
+        <v>1735</v>
+      </c>
+      <c r="F95" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95" s="35">
+        <v>1735</v>
+      </c>
+      <c r="H95" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="96" spans="1:8" customFormat="1">
-      <c r="A96" s="22"/>
-[...16 lines deleted...]
-      <c r="H97" s="23"/>
+      <c r="A96" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B96" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="35">
+        <v>2552</v>
+      </c>
+      <c r="D96" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="35">
+        <v>1735</v>
+      </c>
+      <c r="F96" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96" s="35">
+        <v>1735</v>
+      </c>
+      <c r="H96" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A97" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B97" s="35">
+        <v>24</v>
+      </c>
+      <c r="C97" s="35">
+        <v>28</v>
+      </c>
+      <c r="D97" s="35">
+        <v>16</v>
+      </c>
+      <c r="E97" s="35">
+        <v>20</v>
+      </c>
+      <c r="F97" s="35">
+        <v>16</v>
+      </c>
+      <c r="G97" s="35">
+        <v>20</v>
+      </c>
+      <c r="H97" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="98" spans="1:8" customFormat="1">
-      <c r="A98" s="14"/>
-[...6 lines deleted...]
-      <c r="H98" s="23"/>
+      <c r="A98" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B98" s="35">
+        <v>2</v>
+      </c>
+      <c r="C98" s="35">
+        <v>6</v>
+      </c>
+      <c r="D98" s="35">
+        <v>2</v>
+      </c>
+      <c r="E98" s="35">
+        <v>6</v>
+      </c>
+      <c r="F98" s="35">
+        <v>2</v>
+      </c>
+      <c r="G98" s="35">
+        <v>6</v>
+      </c>
+      <c r="H98" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="99" spans="1:8" customFormat="1">
-      <c r="A99" s="14"/>
-[...6 lines deleted...]
-      <c r="H99" s="23"/>
+      <c r="A99" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H99" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="100" spans="1:8" customFormat="1">
-      <c r="A100" s="14"/>
-[...6 lines deleted...]
-      <c r="H100" s="23"/>
+      <c r="A100" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B100" s="34"/>
+      <c r="C100" s="34"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="34"/>
+      <c r="F100" s="34"/>
+      <c r="G100" s="34"/>
+      <c r="H100" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="101" spans="1:8" customFormat="1">
-      <c r="A101" s="14"/>
-[...6 lines deleted...]
-      <c r="H101" s="23"/>
+      <c r="A101" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B101" s="34"/>
+      <c r="C101" s="34"/>
+      <c r="D101" s="34"/>
+      <c r="E101" s="34"/>
+      <c r="F101" s="34"/>
+      <c r="G101" s="34"/>
+      <c r="H101" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="102" spans="1:8" customFormat="1">
-      <c r="A102" s="15"/>
-[...36 lines deleted...]
-      <c r="H105" s="23"/>
+      <c r="A102" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B102" s="34"/>
+      <c r="C102" s="34"/>
+      <c r="D102" s="34"/>
+      <c r="E102" s="34"/>
+      <c r="F102" s="34"/>
+      <c r="G102" s="34"/>
+      <c r="H102" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A103" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B103" s="34"/>
+      <c r="C103" s="34"/>
+      <c r="D103" s="34"/>
+      <c r="E103" s="34"/>
+      <c r="F103" s="34"/>
+      <c r="G103" s="34"/>
+      <c r="H103" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" customFormat="1" ht="57">
+      <c r="A104" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B104" s="34"/>
+      <c r="C104" s="34"/>
+      <c r="D104" s="34"/>
+      <c r="E104" s="34"/>
+      <c r="F104" s="34"/>
+      <c r="G104" s="34"/>
+      <c r="H104" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" customFormat="1" ht="79.5">
+      <c r="A105" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B105" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="D105" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="F105" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="H105" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="106" spans="1:8" customFormat="1">
-      <c r="A106" s="14"/>
-[...6 lines deleted...]
-      <c r="H106" s="23"/>
+      <c r="A106" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B106" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" s="35">
+        <v>0.3</v>
+      </c>
+      <c r="D106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H106" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="107" spans="1:8" customFormat="1">
-      <c r="A107" s="15"/>
-[...6 lines deleted...]
-      <c r="H107" s="25"/>
+      <c r="A107" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="D107" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="F107" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="H107" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="108" spans="1:8" customFormat="1">
-      <c r="A108" s="15"/>
-[...6 lines deleted...]
-      <c r="H108" s="25"/>
+      <c r="A108" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B108" s="34"/>
+      <c r="C108" s="34"/>
+      <c r="D108" s="34"/>
+      <c r="E108" s="34"/>
+      <c r="F108" s="34"/>
+      <c r="G108" s="34"/>
+      <c r="H108" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="109" spans="1:8" customFormat="1">
-      <c r="A109" s="15"/>
-[...26 lines deleted...]
-      <c r="H111" s="23"/>
+      <c r="A109" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B109" s="34"/>
+      <c r="C109" s="34"/>
+      <c r="D109" s="34"/>
+      <c r="E109" s="34"/>
+      <c r="F109" s="34"/>
+      <c r="G109" s="34"/>
+      <c r="H109" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A110" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B110" s="34"/>
+      <c r="C110" s="34"/>
+      <c r="D110" s="34"/>
+      <c r="E110" s="34"/>
+      <c r="F110" s="34"/>
+      <c r="G110" s="34"/>
+      <c r="H110" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A111" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B111" s="36">
+        <v>52606</v>
+      </c>
+      <c r="C111" s="36">
+        <v>136468</v>
+      </c>
+      <c r="D111" s="36">
+        <v>55867</v>
+      </c>
+      <c r="E111" s="36">
+        <v>134985</v>
+      </c>
+      <c r="F111" s="36">
+        <v>55867</v>
+      </c>
+      <c r="G111" s="36">
+        <v>134985</v>
+      </c>
+      <c r="H111" s="36">
+        <v>4332</v>
+      </c>
     </row>
     <row r="112" spans="1:8" customFormat="1">
-      <c r="A112" s="14"/>
-[...6 lines deleted...]
-      <c r="H112" s="23"/>
+      <c r="A112" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" s="36">
+        <v>107020</v>
+      </c>
+      <c r="D112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="36">
+        <v>105836</v>
+      </c>
+      <c r="F112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="36">
+        <v>105836</v>
+      </c>
+      <c r="H112" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="113" spans="1:8" customFormat="1">
-      <c r="A113" s="14"/>
-[...16 lines deleted...]
-      <c r="H114" s="25"/>
+      <c r="A113" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B113" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="36">
+        <v>29448</v>
+      </c>
+      <c r="D113" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="36">
+        <v>29149</v>
+      </c>
+      <c r="F113" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113" s="36">
+        <v>29149</v>
+      </c>
+      <c r="H113" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A114" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B114" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G114" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H114" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="115" spans="1:8" customFormat="1">
-      <c r="A115" s="15"/>
-[...36 lines deleted...]
-      <c r="H118" s="23"/>
+      <c r="A115" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B115" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" customFormat="1" ht="34.5">
+      <c r="A116" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B116" s="34"/>
+      <c r="C116" s="34"/>
+      <c r="D116" s="34"/>
+      <c r="E116" s="34"/>
+      <c r="F116" s="34"/>
+      <c r="G116" s="34"/>
+      <c r="H116" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A117" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B117" s="34"/>
+      <c r="C117" s="34"/>
+      <c r="D117" s="34"/>
+      <c r="E117" s="34"/>
+      <c r="F117" s="34"/>
+      <c r="G117" s="34"/>
+      <c r="H117" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" customFormat="1" ht="34.5">
+      <c r="A118" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B118" s="36">
+        <v>34649</v>
+      </c>
+      <c r="C118" s="36">
+        <v>73440</v>
+      </c>
+      <c r="D118" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="36">
+        <v>68899</v>
+      </c>
+      <c r="F118" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118" s="36">
+        <v>68899</v>
+      </c>
+      <c r="H118" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="119" spans="1:8" customFormat="1">
-      <c r="A119" s="15"/>
-[...6 lines deleted...]
-      <c r="H119" s="23"/>
+      <c r="A119" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="36">
+        <v>68899</v>
+      </c>
+      <c r="D119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="36">
+        <v>68899</v>
+      </c>
+      <c r="F119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119" s="36">
+        <v>68899</v>
+      </c>
+      <c r="H119" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="120" spans="1:8" customFormat="1">
-      <c r="A120" s="15"/>
-[...16 lines deleted...]
-      <c r="H121" s="23"/>
+      <c r="A120" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B120" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="36">
+        <v>4541</v>
+      </c>
+      <c r="D120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H120" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" customFormat="1" ht="68.25">
+      <c r="A121" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="36">
+        <v>278750</v>
+      </c>
+      <c r="D121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="36">
+        <v>278750</v>
+      </c>
+      <c r="F121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121" s="36">
+        <v>278750</v>
+      </c>
+      <c r="H121" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="122" spans="1:8" customFormat="1">
-      <c r="A122" s="15"/>
-[...16 lines deleted...]
-      <c r="H123" s="23"/>
+      <c r="A122" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="36">
+        <v>278750</v>
+      </c>
+      <c r="D122" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="36">
+        <v>278750</v>
+      </c>
+      <c r="F122" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="36">
+        <v>278750</v>
+      </c>
+      <c r="H122" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" customFormat="1" ht="79.5">
+      <c r="A123" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B123" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="36">
+        <v>2116</v>
+      </c>
+      <c r="D123" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="36">
+        <v>2853</v>
+      </c>
+      <c r="F123" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123" s="36">
+        <v>2853</v>
+      </c>
+      <c r="H123" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="124" spans="1:8" customFormat="1">
-      <c r="A124" s="15"/>
-[...26 lines deleted...]
-      <c r="H126" s="23"/>
+      <c r="A124" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B124" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="36">
+        <v>2116</v>
+      </c>
+      <c r="D124" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="36">
+        <v>2853</v>
+      </c>
+      <c r="F124" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124" s="36">
+        <v>2853</v>
+      </c>
+      <c r="H124" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A125" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B125" s="34"/>
+      <c r="C125" s="34"/>
+      <c r="D125" s="34"/>
+      <c r="E125" s="34"/>
+      <c r="F125" s="34"/>
+      <c r="G125" s="34"/>
+      <c r="H125" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A126" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B126" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="35">
+        <v>110.8</v>
+      </c>
+      <c r="D126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H126" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="127" spans="1:8" customFormat="1">
-      <c r="A127" s="15"/>
-[...16 lines deleted...]
-      <c r="H128" s="23"/>
+      <c r="A127" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="35">
+        <v>110.8</v>
+      </c>
+      <c r="D127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H127" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" customFormat="1" ht="57">
+      <c r="A128" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B128" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" s="35">
+        <v>87</v>
+      </c>
+      <c r="D128" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="35">
+        <v>92.2</v>
+      </c>
+      <c r="F128" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128" s="35">
+        <v>90</v>
+      </c>
+      <c r="H128" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="129" spans="1:8" customFormat="1">
-      <c r="A129" s="15"/>
-[...16 lines deleted...]
-      <c r="H130" s="23"/>
+      <c r="A129" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B129" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="35">
+        <v>87</v>
+      </c>
+      <c r="D129" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="35">
+        <v>92.2</v>
+      </c>
+      <c r="F129" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129" s="35">
+        <v>90</v>
+      </c>
+      <c r="H129" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A130" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B130" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="36">
+        <v>1010</v>
+      </c>
+      <c r="D130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="131" spans="1:8" customFormat="1">
-      <c r="A131" s="15"/>
-[...16 lines deleted...]
-      <c r="H132" s="23"/>
+      <c r="A131" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B131" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="36">
+        <v>1010</v>
+      </c>
+      <c r="D131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H131" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" customFormat="1" ht="68.25">
+      <c r="A132" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B132" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G132" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H132" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="133" spans="1:8" customFormat="1">
-      <c r="A133" s="15"/>
-[...6 lines deleted...]
-      <c r="H133" s="23"/>
+      <c r="A133" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H133" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="134" spans="1:8" customFormat="1">
-      <c r="A134" s="14"/>
-[...6 lines deleted...]
-      <c r="H134" s="23"/>
+      <c r="A134" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B134" s="36">
+        <v>8829</v>
+      </c>
+      <c r="C134" s="36">
+        <v>16085</v>
+      </c>
+      <c r="D134" s="36">
+        <v>4355</v>
+      </c>
+      <c r="E134" s="36">
+        <v>11611</v>
+      </c>
+      <c r="F134" s="36">
+        <v>4355</v>
+      </c>
+      <c r="G134" s="36">
+        <v>11611</v>
+      </c>
+      <c r="H134" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="135" spans="1:8" customFormat="1">
-      <c r="A135" s="15"/>
-[...6 lines deleted...]
-      <c r="H135" s="25"/>
+      <c r="A135" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B135" s="36">
+        <v>3635</v>
+      </c>
+      <c r="C135" s="36">
+        <v>10502</v>
+      </c>
+      <c r="D135" s="36">
+        <v>3635</v>
+      </c>
+      <c r="E135" s="36">
+        <v>10502</v>
+      </c>
+      <c r="F135" s="36">
+        <v>3635</v>
+      </c>
+      <c r="G135" s="36">
+        <v>10502</v>
+      </c>
+      <c r="H135" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="136" spans="1:8" customFormat="1">
-      <c r="A136" s="15"/>
-[...6 lines deleted...]
-      <c r="H136" s="25"/>
+      <c r="A136" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B136" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" s="36">
+        <v>1109</v>
+      </c>
+      <c r="D136" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="36">
+        <v>1109</v>
+      </c>
+      <c r="F136" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136" s="36">
+        <v>1109</v>
+      </c>
+      <c r="H136" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="137" spans="1:8" customFormat="1">
-      <c r="A137" s="15"/>
-[...6 lines deleted...]
-      <c r="H137" s="25"/>
+      <c r="A137" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E137" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G137" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H137" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="138" spans="1:8" customFormat="1">
-      <c r="A138" s="15"/>
-[...6 lines deleted...]
-      <c r="H138" s="25"/>
+      <c r="A138" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H138" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="139" spans="1:8" customFormat="1">
-      <c r="A139" s="15"/>
-[...6 lines deleted...]
-      <c r="H139" s="25"/>
+      <c r="A139" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B139" s="34"/>
+      <c r="C139" s="34"/>
+      <c r="D139" s="34"/>
+      <c r="E139" s="34"/>
+      <c r="F139" s="34"/>
+      <c r="G139" s="34"/>
+      <c r="H139" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="140" spans="1:8" customFormat="1">
-      <c r="A140" s="15"/>
-[...6 lines deleted...]
-      <c r="H140" s="25"/>
+      <c r="A140" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B140" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" s="36">
+        <v>63977</v>
+      </c>
+      <c r="D140" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="36">
+        <v>50677</v>
+      </c>
+      <c r="F140" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G140" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H140" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="141" spans="1:8" customFormat="1">
-      <c r="A141" s="15"/>
-[...6 lines deleted...]
-      <c r="H141" s="25"/>
+      <c r="A141" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B141" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="36">
+        <v>63977</v>
+      </c>
+      <c r="D141" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="36">
+        <v>50677</v>
+      </c>
+      <c r="F141" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="142" spans="1:8" customFormat="1">
-      <c r="A142" s="15"/>
-[...6 lines deleted...]
-      <c r="H142" s="25"/>
+      <c r="A142" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B142" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="36">
+        <v>3866</v>
+      </c>
+      <c r="D142" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="36">
+        <v>3762</v>
+      </c>
+      <c r="F142" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142" s="36">
+        <v>3612</v>
+      </c>
+      <c r="H142" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="143" spans="1:8" customFormat="1">
-      <c r="A143" s="15"/>
-[...6 lines deleted...]
-      <c r="H143" s="25"/>
+      <c r="A143" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="36">
+        <v>3866</v>
+      </c>
+      <c r="D143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="36">
+        <v>3762</v>
+      </c>
+      <c r="F143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143" s="36">
+        <v>3612</v>
+      </c>
+      <c r="H143" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="144" spans="1:8" customFormat="1">
-      <c r="A144" s="15"/>
-[...6 lines deleted...]
-      <c r="H144" s="23"/>
+      <c r="A144" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B144" s="36">
+        <v>15442</v>
+      </c>
+      <c r="C144" s="36">
+        <v>50805</v>
+      </c>
+      <c r="D144" s="36">
+        <v>16022</v>
+      </c>
+      <c r="E144" s="36">
+        <v>50777</v>
+      </c>
+      <c r="F144" s="36">
+        <v>2915</v>
+      </c>
+      <c r="G144" s="36">
+        <v>16035</v>
+      </c>
+      <c r="H144" s="36">
+        <v>2275</v>
+      </c>
     </row>
     <row r="145" spans="1:8" customFormat="1">
-      <c r="A145" s="14"/>
-[...6 lines deleted...]
-      <c r="H145" s="23"/>
+      <c r="A145" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B145" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" s="36">
+        <v>30731</v>
+      </c>
+      <c r="D145" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="36">
+        <v>31437</v>
+      </c>
+      <c r="F145" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145" s="36">
+        <v>7544</v>
+      </c>
+      <c r="H145" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="146" spans="1:8" customFormat="1">
-      <c r="A146" s="14"/>
-[...16 lines deleted...]
-      <c r="H147" s="23"/>
+      <c r="A146" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="36">
+        <v>20074</v>
+      </c>
+      <c r="D146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="36">
+        <v>19340</v>
+      </c>
+      <c r="F146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146" s="36">
+        <v>8491</v>
+      </c>
+      <c r="H146" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A147" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B147" s="36">
+        <v>5264</v>
+      </c>
+      <c r="C147" s="36">
+        <v>10348</v>
+      </c>
+      <c r="D147" s="36">
+        <v>5298</v>
+      </c>
+      <c r="E147" s="36">
+        <v>10588</v>
+      </c>
+      <c r="F147" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G147" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H147" s="36">
+        <v>1064</v>
+      </c>
     </row>
     <row r="148" spans="1:8" customFormat="1">
-      <c r="A148" s="15"/>
-[...6 lines deleted...]
-      <c r="H148" s="25"/>
+      <c r="A148" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B148" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" s="36">
+        <v>9966</v>
+      </c>
+      <c r="D148" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="36">
+        <v>10147</v>
+      </c>
+      <c r="F148" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H148" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="149" spans="1:8" customFormat="1">
-      <c r="A149" s="15"/>
-[...26 lines deleted...]
-      <c r="H151" s="25"/>
+      <c r="A149" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B149" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="36">
+        <v>382</v>
+      </c>
+      <c r="D149" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="36">
+        <v>441</v>
+      </c>
+      <c r="F149" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H149" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" customFormat="1" ht="34.5">
+      <c r="A150" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B150" s="34"/>
+      <c r="C150" s="34"/>
+      <c r="D150" s="34"/>
+      <c r="E150" s="34"/>
+      <c r="F150" s="34"/>
+      <c r="G150" s="34"/>
+      <c r="H150" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A151" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B151" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" s="36">
+        <v>70</v>
+      </c>
+      <c r="D151" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="36">
+        <v>70</v>
+      </c>
+      <c r="F151" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151" s="36">
+        <v>70</v>
+      </c>
+      <c r="H151" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="152" spans="1:8" customFormat="1">
-      <c r="A152" s="14"/>
-[...16 lines deleted...]
-      <c r="H153" s="23"/>
+      <c r="A152" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B152" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="36">
+        <v>70</v>
+      </c>
+      <c r="D152" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="36">
+        <v>70</v>
+      </c>
+      <c r="F152" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152" s="36">
+        <v>70</v>
+      </c>
+      <c r="H152" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A153" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B153" s="34"/>
+      <c r="C153" s="34"/>
+      <c r="D153" s="34"/>
+      <c r="E153" s="34"/>
+      <c r="F153" s="34"/>
+      <c r="G153" s="34"/>
+      <c r="H153" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="154" spans="1:8" customFormat="1">
-      <c r="A154" s="14"/>
-[...6 lines deleted...]
-      <c r="H154" s="23"/>
+      <c r="A154" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B154" s="34"/>
+      <c r="C154" s="34"/>
+      <c r="D154" s="34"/>
+      <c r="E154" s="34"/>
+      <c r="F154" s="34"/>
+      <c r="G154" s="34"/>
+      <c r="H154" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="155" spans="1:8" customFormat="1">
-      <c r="A155" s="14"/>
-[...6 lines deleted...]
-      <c r="H155" s="23"/>
+      <c r="A155" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B155" s="36">
+        <v>18</v>
+      </c>
+      <c r="C155" s="36">
+        <v>21</v>
+      </c>
+      <c r="D155" s="36">
+        <v>18</v>
+      </c>
+      <c r="E155" s="36">
+        <v>39</v>
+      </c>
+      <c r="F155" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G155" s="36">
+        <v>21</v>
+      </c>
+      <c r="H155" s="36">
+        <v>10</v>
+      </c>
     </row>
     <row r="156" spans="1:8" customFormat="1">
-      <c r="A156" s="14"/>
-[...6 lines deleted...]
-      <c r="H156" s="23"/>
+      <c r="A156" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B156" s="36">
+        <v>18</v>
+      </c>
+      <c r="C156" s="36">
+        <v>21</v>
+      </c>
+      <c r="D156" s="36">
+        <v>18</v>
+      </c>
+      <c r="E156" s="36">
+        <v>39</v>
+      </c>
+      <c r="F156" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G156" s="36">
+        <v>21</v>
+      </c>
+      <c r="H156" s="36">
+        <v>10</v>
+      </c>
     </row>
     <row r="157" spans="1:8" customFormat="1">
-      <c r="A157" s="14"/>
-[...6 lines deleted...]
-      <c r="H157" s="23"/>
+      <c r="A157" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" s="36">
+        <v>466</v>
+      </c>
+      <c r="C157" s="36">
+        <v>1177</v>
+      </c>
+      <c r="D157" s="36">
+        <v>207</v>
+      </c>
+      <c r="E157" s="36">
+        <v>685</v>
+      </c>
+      <c r="F157" s="36">
+        <v>20</v>
+      </c>
+      <c r="G157" s="36">
+        <v>35</v>
+      </c>
+      <c r="H157" s="36">
+        <v>2678</v>
+      </c>
     </row>
     <row r="158" spans="1:8" customFormat="1">
-      <c r="A158" s="15"/>
-[...26 lines deleted...]
-      <c r="H160" s="23"/>
+      <c r="A158" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B158" s="36">
+        <v>466</v>
+      </c>
+      <c r="C158" s="36">
+        <v>1177</v>
+      </c>
+      <c r="D158" s="36">
+        <v>207</v>
+      </c>
+      <c r="E158" s="36">
+        <v>685</v>
+      </c>
+      <c r="F158" s="36">
+        <v>20</v>
+      </c>
+      <c r="G158" s="36">
+        <v>35</v>
+      </c>
+      <c r="H158" s="36">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" customFormat="1" ht="34.5">
+      <c r="A159" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B159" s="34"/>
+      <c r="C159" s="34"/>
+      <c r="D159" s="34"/>
+      <c r="E159" s="34"/>
+      <c r="F159" s="34"/>
+      <c r="G159" s="34"/>
+      <c r="H159" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A160" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B160" s="34"/>
+      <c r="C160" s="34"/>
+      <c r="D160" s="34"/>
+      <c r="E160" s="34"/>
+      <c r="F160" s="34"/>
+      <c r="G160" s="34"/>
+      <c r="H160" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="161" spans="1:8" customFormat="1">
-      <c r="A161" s="15"/>
-[...6 lines deleted...]
-      <c r="H161" s="23"/>
+      <c r="A161" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B161" s="34"/>
+      <c r="C161" s="34"/>
+      <c r="D161" s="34"/>
+      <c r="E161" s="34"/>
+      <c r="F161" s="34"/>
+      <c r="G161" s="34"/>
+      <c r="H161" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="162" spans="1:8" customFormat="1">
-      <c r="A162" s="15"/>
-[...26 lines deleted...]
-      <c r="H164" s="23"/>
+      <c r="A162" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B162" s="34"/>
+      <c r="C162" s="34"/>
+      <c r="D162" s="34"/>
+      <c r="E162" s="34"/>
+      <c r="F162" s="34"/>
+      <c r="G162" s="34"/>
+      <c r="H162" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A163" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B163" s="34"/>
+      <c r="C163" s="34"/>
+      <c r="D163" s="34"/>
+      <c r="E163" s="34"/>
+      <c r="F163" s="34"/>
+      <c r="G163" s="34"/>
+      <c r="H163" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A164" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B164" s="34"/>
+      <c r="C164" s="34"/>
+      <c r="D164" s="34"/>
+      <c r="E164" s="34"/>
+      <c r="F164" s="34"/>
+      <c r="G164" s="34"/>
+      <c r="H164" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="165" spans="1:8" customFormat="1">
-      <c r="A165" s="15"/>
-[...6 lines deleted...]
-      <c r="H165" s="23"/>
+      <c r="A165" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B165" s="35">
+        <v>589711</v>
+      </c>
+      <c r="C165" s="35">
+        <v>1799140.8</v>
+      </c>
+      <c r="D165" s="35">
+        <v>356509</v>
+      </c>
+      <c r="E165" s="35">
+        <v>1084296.8</v>
+      </c>
+      <c r="F165" s="35">
+        <v>356509</v>
+      </c>
+      <c r="G165" s="35">
+        <v>1084296.8</v>
+      </c>
+      <c r="H165" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="166" spans="1:8" customFormat="1">
-      <c r="A166" s="15"/>
-[...6 lines deleted...]
-      <c r="H166" s="23"/>
+      <c r="A166" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B166" s="35">
+        <v>384741.8</v>
+      </c>
+      <c r="C166" s="35">
+        <v>1123669.8999999999</v>
+      </c>
+      <c r="D166" s="35">
+        <v>340670</v>
+      </c>
+      <c r="E166" s="35">
+        <v>995677.2</v>
+      </c>
+      <c r="F166" s="35">
+        <v>340670</v>
+      </c>
+      <c r="G166" s="35">
+        <v>995677.2</v>
+      </c>
+      <c r="H166" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="167" spans="1:8" customFormat="1">
-      <c r="A167" s="15"/>
-[...6 lines deleted...]
-      <c r="H167" s="23"/>
+      <c r="A167" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B167" s="35">
+        <v>17855</v>
+      </c>
+      <c r="C167" s="35">
+        <v>50393.5</v>
+      </c>
+      <c r="D167" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="35">
+        <v>28841.9</v>
+      </c>
+      <c r="F167" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167" s="35">
+        <v>28841.9</v>
+      </c>
+      <c r="H167" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="168" spans="1:8" customFormat="1">
-      <c r="A168" s="15"/>
-[...40 lines deleted...]
-    <row r="192" s="1" customFormat="1"/>
+      <c r="A168" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B168" s="35">
+        <v>187114.2</v>
+      </c>
+      <c r="C168" s="35">
+        <v>625077.4</v>
+      </c>
+      <c r="D168" s="35">
+        <v>4820</v>
+      </c>
+      <c r="E168" s="35">
+        <v>59777.7</v>
+      </c>
+      <c r="F168" s="35">
+        <v>4820</v>
+      </c>
+      <c r="G168" s="35">
+        <v>59777.7</v>
+      </c>
+      <c r="H168" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" customFormat="1" ht="23.25">
+      <c r="A169" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B169" s="35">
+        <v>648.1</v>
+      </c>
+      <c r="C169" s="35">
+        <v>2211.5</v>
+      </c>
+      <c r="D169" s="35">
+        <v>579.6</v>
+      </c>
+      <c r="E169" s="35">
+        <v>1980.6</v>
+      </c>
+      <c r="F169" s="35">
+        <v>579.6</v>
+      </c>
+      <c r="G169" s="35">
+        <v>1980.6</v>
+      </c>
+      <c r="H169" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" customFormat="1">
+      <c r="A170" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B170" s="35">
+        <v>410.5</v>
+      </c>
+      <c r="C170" s="35">
+        <v>1432.9</v>
+      </c>
+      <c r="D170" s="35">
+        <v>380.8</v>
+      </c>
+      <c r="E170" s="35">
+        <v>1326.7</v>
+      </c>
+      <c r="F170" s="35">
+        <v>380.8</v>
+      </c>
+      <c r="G170" s="35">
+        <v>1326.7</v>
+      </c>
+      <c r="H170" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" customFormat="1">
+      <c r="A171" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B171" s="35">
+        <v>75.5</v>
+      </c>
+      <c r="C171" s="35">
+        <v>231</v>
+      </c>
+      <c r="D171" s="35">
+        <v>65</v>
+      </c>
+      <c r="E171" s="35">
+        <v>209.4</v>
+      </c>
+      <c r="F171" s="35">
+        <v>65</v>
+      </c>
+      <c r="G171" s="35">
+        <v>209.4</v>
+      </c>
+      <c r="H171" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" customFormat="1">
+      <c r="A172" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B172" s="35">
+        <v>26.9</v>
+      </c>
+      <c r="C172" s="35">
+        <v>90.3</v>
+      </c>
+      <c r="D172" s="35">
+        <v>18.3</v>
+      </c>
+      <c r="E172" s="35">
+        <v>56.9</v>
+      </c>
+      <c r="F172" s="35">
+        <v>18.3</v>
+      </c>
+      <c r="G172" s="35">
+        <v>56.9</v>
+      </c>
+      <c r="H172" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" customFormat="1">
+      <c r="A173" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B173" s="35">
+        <v>79.3</v>
+      </c>
+      <c r="C173" s="35">
+        <v>277.39999999999998</v>
+      </c>
+      <c r="D173" s="35">
+        <v>70.5</v>
+      </c>
+      <c r="E173" s="35">
+        <v>247.4</v>
+      </c>
+      <c r="F173" s="35">
+        <v>70.5</v>
+      </c>
+      <c r="G173" s="35">
+        <v>247.4</v>
+      </c>
+      <c r="H173" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" customFormat="1" ht="27" customHeight="1">
+      <c r="A174" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B174" s="35">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C174" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D174" s="35">
+        <v>1</v>
+      </c>
+      <c r="E174" s="35">
+        <v>3.9</v>
+      </c>
+      <c r="F174" s="35">
+        <v>1</v>
+      </c>
+      <c r="G174" s="35">
+        <v>3.9</v>
+      </c>
+      <c r="H174" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" customFormat="1">
+      <c r="A175" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B175" s="35">
+        <v>21.3</v>
+      </c>
+      <c r="C175" s="35">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="D175" s="35">
+        <v>18.5</v>
+      </c>
+      <c r="E175" s="35">
+        <v>58.3</v>
+      </c>
+      <c r="F175" s="35">
+        <v>18.5</v>
+      </c>
+      <c r="G175" s="35">
+        <v>58.3</v>
+      </c>
+      <c r="H175" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" s="1" customFormat="1">
+      <c r="A176" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B176" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C176" s="35">
+        <v>108.6</v>
+      </c>
+      <c r="D176" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="35">
+        <v>78</v>
+      </c>
+      <c r="F176" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176" s="35">
+        <v>78</v>
+      </c>
+      <c r="H176" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" s="1" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A177" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B177" s="39"/>
+      <c r="C177" s="39"/>
+      <c r="D177" s="39"/>
+      <c r="E177" s="39"/>
+      <c r="F177" s="39"/>
+      <c r="G177" s="39"/>
+      <c r="H177" s="39"/>
+    </row>
+    <row r="178" spans="1:8" s="1" customFormat="1"/>
+    <row r="179" spans="1:8" s="1" customFormat="1"/>
+    <row r="180" spans="1:8" s="1" customFormat="1"/>
+    <row r="181" spans="1:8" s="1" customFormat="1"/>
+    <row r="182" spans="1:8" s="1" customFormat="1"/>
+    <row r="183" spans="1:8" s="1" customFormat="1"/>
+    <row r="184" spans="1:8" s="1" customFormat="1"/>
+    <row r="185" spans="1:8" s="1" customFormat="1"/>
+    <row r="186" spans="1:8" s="1" customFormat="1"/>
+    <row r="187" spans="1:8" s="1" customFormat="1"/>
+    <row r="188" spans="1:8" s="1" customFormat="1"/>
+    <row r="189" spans="1:8" s="1" customFormat="1"/>
+    <row r="190" spans="1:8" s="1" customFormat="1"/>
+    <row r="191" spans="1:8" s="1" customFormat="1"/>
+    <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" spans="1:8" s="1" customFormat="1"/>
     <row r="194" spans="1:8" s="1" customFormat="1"/>
     <row r="195" spans="1:8" s="1" customFormat="1"/>
     <row r="196" spans="1:8" s="1" customFormat="1"/>
     <row r="197" spans="1:8" s="1" customFormat="1"/>
     <row r="198" spans="1:8" s="1" customFormat="1"/>
     <row r="199" spans="1:8" s="1" customFormat="1"/>
     <row r="200" spans="1:8" s="1" customFormat="1"/>
     <row r="201" spans="1:8" s="1" customFormat="1"/>
-    <row r="202" spans="1:8" customFormat="1">
-[...48 lines deleted...]
-    </row>
+    <row r="202" spans="1:8" s="1" customFormat="1"/>
+    <row r="203" spans="1:8" s="1" customFormat="1"/>
+    <row r="204" spans="1:8" s="1" customFormat="1"/>
+    <row r="205" spans="1:8" s="1" customFormat="1"/>
+    <row r="206" spans="1:8" s="1" customFormat="1"/>
     <row r="207" spans="1:8" customFormat="1">
-      <c r="A207" s="15"/>
+      <c r="A207" s="14"/>
       <c r="B207" s="19"/>
-      <c r="C207" s="20"/>
+      <c r="C207" s="19"/>
       <c r="D207" s="19"/>
       <c r="E207" s="19"/>
       <c r="F207" s="19"/>
       <c r="G207" s="19"/>
       <c r="H207" s="19"/>
     </row>
     <row r="208" spans="1:8" customFormat="1">
-      <c r="A208" s="15"/>
-[...3 lines deleted...]
-      <c r="E208" s="20"/>
+      <c r="A208" s="14"/>
+      <c r="B208" s="19"/>
+      <c r="C208" s="19"/>
+      <c r="D208" s="19"/>
+      <c r="E208" s="19"/>
       <c r="F208" s="19"/>
-      <c r="G208" s="20"/>
-      <c r="H208" s="20"/>
+      <c r="G208" s="19"/>
+      <c r="H208" s="19"/>
     </row>
     <row r="209" spans="1:8" customFormat="1">
-      <c r="A209" s="15"/>
+      <c r="A209" s="14"/>
       <c r="B209" s="19"/>
-      <c r="C209" s="20"/>
+      <c r="C209" s="19"/>
       <c r="D209" s="19"/>
       <c r="E209" s="19"/>
       <c r="F209" s="19"/>
       <c r="G209" s="19"/>
       <c r="H209" s="19"/>
     </row>
     <row r="210" spans="1:8" customFormat="1">
-      <c r="A210" s="15"/>
-[...1 lines deleted...]
-      <c r="C210" s="20"/>
+      <c r="A210" s="14"/>
+      <c r="B210" s="19"/>
+      <c r="C210" s="19"/>
       <c r="D210" s="19"/>
       <c r="E210" s="19"/>
       <c r="F210" s="19"/>
       <c r="G210" s="19"/>
       <c r="H210" s="19"/>
     </row>
     <row r="211" spans="1:8" customFormat="1">
       <c r="A211" s="15"/>
       <c r="B211" s="19"/>
       <c r="C211" s="20"/>
       <c r="D211" s="19"/>
-      <c r="E211" s="20"/>
+      <c r="E211" s="19"/>
       <c r="F211" s="19"/>
       <c r="G211" s="19"/>
       <c r="H211" s="19"/>
     </row>
     <row r="212" spans="1:8" customFormat="1">
       <c r="A212" s="15"/>
       <c r="B212" s="19"/>
       <c r="C212" s="20"/>
       <c r="D212" s="19"/>
-      <c r="E212" s="20"/>
+      <c r="E212" s="19"/>
       <c r="F212" s="19"/>
-      <c r="G212" s="20"/>
+      <c r="G212" s="19"/>
       <c r="H212" s="19"/>
     </row>
     <row r="213" spans="1:8" customFormat="1">
       <c r="A213" s="15"/>
       <c r="B213" s="20"/>
       <c r="C213" s="20"/>
       <c r="D213" s="20"/>
       <c r="E213" s="20"/>
       <c r="F213" s="19"/>
       <c r="G213" s="20"/>
       <c r="H213" s="20"/>
     </row>
     <row r="214" spans="1:8" customFormat="1">
       <c r="A214" s="15"/>
       <c r="B214" s="19"/>
       <c r="C214" s="20"/>
       <c r="D214" s="19"/>
       <c r="E214" s="19"/>
       <c r="F214" s="19"/>
       <c r="G214" s="19"/>
       <c r="H214" s="19"/>
     </row>
     <row r="215" spans="1:8" customFormat="1">
       <c r="A215" s="15"/>
       <c r="B215" s="20"/>
@@ -16699,3352 +19079,3402 @@
     </row>
     <row r="216" spans="1:8" customFormat="1">
       <c r="A216" s="15"/>
       <c r="B216" s="19"/>
       <c r="C216" s="20"/>
       <c r="D216" s="19"/>
       <c r="E216" s="20"/>
       <c r="F216" s="19"/>
       <c r="G216" s="19"/>
       <c r="H216" s="19"/>
     </row>
     <row r="217" spans="1:8" customFormat="1">
       <c r="A217" s="15"/>
       <c r="B217" s="19"/>
       <c r="C217" s="20"/>
       <c r="D217" s="19"/>
       <c r="E217" s="20"/>
       <c r="F217" s="19"/>
       <c r="G217" s="20"/>
       <c r="H217" s="19"/>
     </row>
     <row r="218" spans="1:8" customFormat="1">
       <c r="A218" s="15"/>
       <c r="B218" s="20"/>
       <c r="C218" s="20"/>
-      <c r="D218" s="19"/>
-      <c r="E218" s="19"/>
+      <c r="D218" s="20"/>
+      <c r="E218" s="20"/>
       <c r="F218" s="19"/>
-      <c r="G218" s="19"/>
-      <c r="H218" s="19"/>
+      <c r="G218" s="20"/>
+      <c r="H218" s="20"/>
     </row>
     <row r="219" spans="1:8" customFormat="1">
       <c r="A219" s="15"/>
       <c r="B219" s="19"/>
       <c r="C219" s="20"/>
       <c r="D219" s="19"/>
       <c r="E219" s="19"/>
       <c r="F219" s="19"/>
       <c r="G219" s="19"/>
       <c r="H219" s="19"/>
     </row>
     <row r="220" spans="1:8" customFormat="1">
       <c r="A220" s="15"/>
-      <c r="B220" s="19"/>
+      <c r="B220" s="20"/>
       <c r="C220" s="20"/>
       <c r="D220" s="19"/>
       <c r="E220" s="19"/>
       <c r="F220" s="19"/>
       <c r="G220" s="19"/>
       <c r="H220" s="19"/>
     </row>
     <row r="221" spans="1:8" customFormat="1">
       <c r="A221" s="15"/>
       <c r="B221" s="19"/>
       <c r="C221" s="20"/>
       <c r="D221" s="19"/>
-      <c r="E221" s="19"/>
+      <c r="E221" s="20"/>
       <c r="F221" s="19"/>
       <c r="G221" s="19"/>
       <c r="H221" s="19"/>
     </row>
     <row r="222" spans="1:8" customFormat="1">
       <c r="A222" s="15"/>
-      <c r="B222" s="20"/>
+      <c r="B222" s="19"/>
       <c r="C222" s="20"/>
       <c r="D222" s="19"/>
       <c r="E222" s="20"/>
       <c r="F222" s="19"/>
       <c r="G222" s="20"/>
-      <c r="H222" s="20"/>
+      <c r="H222" s="19"/>
     </row>
     <row r="223" spans="1:8" customFormat="1">
       <c r="A223" s="15"/>
-      <c r="B223" s="19"/>
+      <c r="B223" s="20"/>
       <c r="C223" s="20"/>
       <c r="D223" s="19"/>
-      <c r="E223" s="20"/>
+      <c r="E223" s="19"/>
       <c r="F223" s="19"/>
-      <c r="G223" s="20"/>
+      <c r="G223" s="19"/>
       <c r="H223" s="19"/>
     </row>
     <row r="224" spans="1:8" customFormat="1">
       <c r="A224" s="15"/>
-      <c r="B224" s="20"/>
+      <c r="B224" s="19"/>
       <c r="C224" s="20"/>
       <c r="D224" s="19"/>
       <c r="E224" s="19"/>
       <c r="F224" s="19"/>
       <c r="G224" s="19"/>
-      <c r="H224" s="20"/>
+      <c r="H224" s="19"/>
     </row>
     <row r="225" spans="1:8" customFormat="1">
       <c r="A225" s="15"/>
-      <c r="B225" s="20"/>
+      <c r="B225" s="19"/>
       <c r="C225" s="20"/>
       <c r="D225" s="19"/>
       <c r="E225" s="19"/>
       <c r="F225" s="19"/>
       <c r="G225" s="19"/>
       <c r="H225" s="19"/>
     </row>
     <row r="226" spans="1:8" customFormat="1">
       <c r="A226" s="15"/>
-      <c r="B226" s="20"/>
+      <c r="B226" s="19"/>
       <c r="C226" s="20"/>
       <c r="D226" s="19"/>
       <c r="E226" s="19"/>
       <c r="F226" s="19"/>
       <c r="G226" s="19"/>
       <c r="H226" s="19"/>
     </row>
     <row r="227" spans="1:8" customFormat="1">
       <c r="A227" s="15"/>
       <c r="B227" s="20"/>
       <c r="C227" s="20"/>
       <c r="D227" s="19"/>
-      <c r="E227" s="19"/>
+      <c r="E227" s="20"/>
       <c r="F227" s="19"/>
-      <c r="G227" s="19"/>
-      <c r="H227" s="19"/>
+      <c r="G227" s="20"/>
+      <c r="H227" s="20"/>
     </row>
     <row r="228" spans="1:8" customFormat="1">
       <c r="A228" s="15"/>
-      <c r="B228" s="20"/>
+      <c r="B228" s="19"/>
       <c r="C228" s="20"/>
       <c r="D228" s="19"/>
-      <c r="E228" s="19"/>
+      <c r="E228" s="20"/>
       <c r="F228" s="19"/>
-      <c r="G228" s="19"/>
+      <c r="G228" s="20"/>
       <c r="H228" s="19"/>
     </row>
     <row r="229" spans="1:8" customFormat="1">
       <c r="A229" s="15"/>
-      <c r="B229" s="19"/>
+      <c r="B229" s="20"/>
       <c r="C229" s="20"/>
       <c r="D229" s="19"/>
       <c r="E229" s="19"/>
       <c r="F229" s="19"/>
       <c r="G229" s="19"/>
-      <c r="H229" s="19"/>
+      <c r="H229" s="20"/>
     </row>
     <row r="230" spans="1:8" customFormat="1">
       <c r="A230" s="15"/>
       <c r="B230" s="20"/>
       <c r="C230" s="20"/>
       <c r="D230" s="19"/>
       <c r="E230" s="19"/>
       <c r="F230" s="19"/>
       <c r="G230" s="19"/>
       <c r="H230" s="19"/>
     </row>
     <row r="231" spans="1:8" customFormat="1">
       <c r="A231" s="15"/>
-      <c r="B231" s="19"/>
+      <c r="B231" s="20"/>
       <c r="C231" s="20"/>
       <c r="D231" s="19"/>
       <c r="E231" s="19"/>
       <c r="F231" s="19"/>
       <c r="G231" s="19"/>
       <c r="H231" s="19"/>
     </row>
     <row r="232" spans="1:8" customFormat="1">
       <c r="A232" s="15"/>
       <c r="B232" s="20"/>
       <c r="C232" s="20"/>
       <c r="D232" s="19"/>
       <c r="E232" s="19"/>
       <c r="F232" s="19"/>
       <c r="G232" s="19"/>
       <c r="H232" s="19"/>
     </row>
     <row r="233" spans="1:8" customFormat="1">
       <c r="A233" s="15"/>
       <c r="B233" s="20"/>
       <c r="C233" s="20"/>
       <c r="D233" s="19"/>
       <c r="E233" s="19"/>
       <c r="F233" s="19"/>
       <c r="G233" s="19"/>
       <c r="H233" s="19"/>
     </row>
     <row r="234" spans="1:8" customFormat="1">
       <c r="A234" s="15"/>
-      <c r="B234" s="20"/>
+      <c r="B234" s="19"/>
       <c r="C234" s="20"/>
       <c r="D234" s="19"/>
       <c r="E234" s="19"/>
       <c r="F234" s="19"/>
       <c r="G234" s="19"/>
       <c r="H234" s="19"/>
     </row>
     <row r="235" spans="1:8" customFormat="1">
       <c r="A235" s="15"/>
       <c r="B235" s="20"/>
       <c r="C235" s="20"/>
       <c r="D235" s="19"/>
-      <c r="E235" s="20"/>
+      <c r="E235" s="19"/>
       <c r="F235" s="19"/>
       <c r="G235" s="19"/>
       <c r="H235" s="19"/>
     </row>
     <row r="236" spans="1:8" customFormat="1">
       <c r="A236" s="15"/>
-      <c r="B236" s="20"/>
+      <c r="B236" s="19"/>
       <c r="C236" s="20"/>
       <c r="D236" s="19"/>
       <c r="E236" s="19"/>
       <c r="F236" s="19"/>
       <c r="G236" s="19"/>
       <c r="H236" s="19"/>
     </row>
     <row r="237" spans="1:8" customFormat="1">
       <c r="A237" s="15"/>
       <c r="B237" s="20"/>
       <c r="C237" s="20"/>
       <c r="D237" s="19"/>
       <c r="E237" s="19"/>
       <c r="F237" s="19"/>
       <c r="G237" s="19"/>
       <c r="H237" s="19"/>
     </row>
     <row r="238" spans="1:8" customFormat="1">
       <c r="A238" s="15"/>
-      <c r="B238" s="19"/>
+      <c r="B238" s="20"/>
       <c r="C238" s="20"/>
       <c r="D238" s="19"/>
-      <c r="E238" s="20"/>
+      <c r="E238" s="19"/>
       <c r="F238" s="19"/>
       <c r="G238" s="19"/>
       <c r="H238" s="19"/>
     </row>
     <row r="239" spans="1:8" customFormat="1">
       <c r="A239" s="15"/>
       <c r="B239" s="20"/>
       <c r="C239" s="20"/>
       <c r="D239" s="19"/>
-      <c r="E239" s="20"/>
+      <c r="E239" s="19"/>
       <c r="F239" s="19"/>
       <c r="G239" s="19"/>
       <c r="H239" s="19"/>
     </row>
     <row r="240" spans="1:8" customFormat="1">
       <c r="A240" s="15"/>
       <c r="B240" s="20"/>
       <c r="C240" s="20"/>
       <c r="D240" s="19"/>
-      <c r="E240" s="19"/>
+      <c r="E240" s="20"/>
       <c r="F240" s="19"/>
       <c r="G240" s="19"/>
       <c r="H240" s="19"/>
     </row>
     <row r="241" spans="1:8" customFormat="1">
       <c r="A241" s="15"/>
       <c r="B241" s="20"/>
       <c r="C241" s="20"/>
       <c r="D241" s="19"/>
       <c r="E241" s="19"/>
       <c r="F241" s="19"/>
       <c r="G241" s="19"/>
       <c r="H241" s="19"/>
     </row>
     <row r="242" spans="1:8" customFormat="1">
       <c r="A242" s="15"/>
-      <c r="B242" s="19"/>
+      <c r="B242" s="20"/>
       <c r="C242" s="20"/>
       <c r="D242" s="19"/>
-      <c r="E242" s="20"/>
+      <c r="E242" s="19"/>
       <c r="F242" s="19"/>
       <c r="G242" s="19"/>
       <c r="H242" s="19"/>
     </row>
     <row r="243" spans="1:8" customFormat="1">
-      <c r="A243" s="14"/>
+      <c r="A243" s="15"/>
       <c r="B243" s="19"/>
-      <c r="C243" s="19"/>
+      <c r="C243" s="20"/>
       <c r="D243" s="19"/>
-      <c r="E243" s="19"/>
+      <c r="E243" s="20"/>
       <c r="F243" s="19"/>
       <c r="G243" s="19"/>
       <c r="H243" s="19"/>
     </row>
     <row r="244" spans="1:8" customFormat="1">
       <c r="A244" s="15"/>
       <c r="B244" s="20"/>
       <c r="C244" s="20"/>
-      <c r="D244" s="20"/>
+      <c r="D244" s="19"/>
       <c r="E244" s="20"/>
-      <c r="F244" s="20"/>
-[...1 lines deleted...]
-      <c r="H244" s="20"/>
+      <c r="F244" s="19"/>
+      <c r="G244" s="19"/>
+      <c r="H244" s="19"/>
     </row>
     <row r="245" spans="1:8" customFormat="1">
       <c r="A245" s="15"/>
       <c r="B245" s="20"/>
       <c r="C245" s="20"/>
-      <c r="D245" s="20"/>
-[...3 lines deleted...]
-      <c r="H245" s="20"/>
+      <c r="D245" s="19"/>
+      <c r="E245" s="19"/>
+      <c r="F245" s="19"/>
+      <c r="G245" s="19"/>
+      <c r="H245" s="19"/>
     </row>
     <row r="246" spans="1:8" customFormat="1">
       <c r="A246" s="15"/>
-      <c r="B246" s="19"/>
+      <c r="B246" s="20"/>
       <c r="C246" s="20"/>
       <c r="D246" s="19"/>
-      <c r="E246" s="20"/>
+      <c r="E246" s="19"/>
       <c r="F246" s="19"/>
-      <c r="G246" s="20"/>
+      <c r="G246" s="19"/>
       <c r="H246" s="19"/>
     </row>
     <row r="247" spans="1:8" customFormat="1">
       <c r="A247" s="15"/>
       <c r="B247" s="19"/>
       <c r="C247" s="20"/>
       <c r="D247" s="19"/>
       <c r="E247" s="20"/>
       <c r="F247" s="19"/>
-      <c r="G247" s="20"/>
+      <c r="G247" s="19"/>
       <c r="H247" s="19"/>
     </row>
     <row r="248" spans="1:8" customFormat="1">
-      <c r="A248" s="15"/>
-[...6 lines deleted...]
-      <c r="H248" s="20"/>
+      <c r="A248" s="14"/>
+      <c r="B248" s="19"/>
+      <c r="C248" s="19"/>
+      <c r="D248" s="19"/>
+      <c r="E248" s="19"/>
+      <c r="F248" s="19"/>
+      <c r="G248" s="19"/>
+      <c r="H248" s="19"/>
     </row>
     <row r="249" spans="1:8" customFormat="1">
       <c r="A249" s="15"/>
       <c r="B249" s="20"/>
       <c r="C249" s="20"/>
       <c r="D249" s="20"/>
       <c r="E249" s="20"/>
       <c r="F249" s="20"/>
       <c r="G249" s="20"/>
       <c r="H249" s="20"/>
     </row>
     <row r="250" spans="1:8" customFormat="1">
       <c r="A250" s="15"/>
-      <c r="B250" s="19"/>
+      <c r="B250" s="20"/>
       <c r="C250" s="20"/>
-      <c r="D250" s="19"/>
-[...3 lines deleted...]
-      <c r="H250" s="19"/>
+      <c r="D250" s="20"/>
+      <c r="E250" s="20"/>
+      <c r="F250" s="20"/>
+      <c r="G250" s="20"/>
+      <c r="H250" s="20"/>
     </row>
     <row r="251" spans="1:8" customFormat="1">
       <c r="A251" s="15"/>
-      <c r="B251" s="20"/>
+      <c r="B251" s="19"/>
       <c r="C251" s="20"/>
       <c r="D251" s="19"/>
-      <c r="E251" s="19"/>
+      <c r="E251" s="20"/>
       <c r="F251" s="19"/>
-      <c r="G251" s="19"/>
+      <c r="G251" s="20"/>
       <c r="H251" s="19"/>
     </row>
     <row r="252" spans="1:8" customFormat="1">
       <c r="A252" s="15"/>
-      <c r="B252" s="20"/>
+      <c r="B252" s="19"/>
       <c r="C252" s="20"/>
-      <c r="D252" s="20"/>
+      <c r="D252" s="19"/>
       <c r="E252" s="20"/>
-      <c r="F252" s="20"/>
+      <c r="F252" s="19"/>
       <c r="G252" s="20"/>
-      <c r="H252" s="20"/>
+      <c r="H252" s="19"/>
     </row>
     <row r="253" spans="1:8" customFormat="1">
       <c r="A253" s="15"/>
       <c r="B253" s="20"/>
       <c r="C253" s="20"/>
-      <c r="D253" s="19"/>
-[...3 lines deleted...]
-      <c r="H253" s="19"/>
+      <c r="D253" s="20"/>
+      <c r="E253" s="20"/>
+      <c r="F253" s="20"/>
+      <c r="G253" s="20"/>
+      <c r="H253" s="20"/>
     </row>
     <row r="254" spans="1:8" customFormat="1">
-      <c r="A254" s="18"/>
+      <c r="A254" s="15"/>
       <c r="B254" s="20"/>
       <c r="C254" s="20"/>
       <c r="D254" s="20"/>
       <c r="E254" s="20"/>
       <c r="F254" s="20"/>
       <c r="G254" s="20"/>
       <c r="H254" s="20"/>
     </row>
     <row r="255" spans="1:8" customFormat="1">
-      <c r="A255" s="14"/>
+      <c r="A255" s="15"/>
       <c r="B255" s="19"/>
-      <c r="C255" s="19"/>
+      <c r="C255" s="20"/>
       <c r="D255" s="19"/>
       <c r="E255" s="19"/>
       <c r="F255" s="19"/>
       <c r="G255" s="19"/>
       <c r="H255" s="19"/>
     </row>
     <row r="256" spans="1:8" customFormat="1">
-      <c r="A256" s="14"/>
-[...1 lines deleted...]
-      <c r="C256" s="19"/>
+      <c r="A256" s="15"/>
+      <c r="B256" s="20"/>
+      <c r="C256" s="20"/>
       <c r="D256" s="19"/>
       <c r="E256" s="19"/>
       <c r="F256" s="19"/>
       <c r="G256" s="19"/>
       <c r="H256" s="19"/>
     </row>
     <row r="257" spans="1:8" customFormat="1">
       <c r="A257" s="15"/>
-      <c r="B257" s="21"/>
-[...5 lines deleted...]
-      <c r="H257" s="19"/>
+      <c r="B257" s="20"/>
+      <c r="C257" s="20"/>
+      <c r="D257" s="20"/>
+      <c r="E257" s="20"/>
+      <c r="F257" s="20"/>
+      <c r="G257" s="20"/>
+      <c r="H257" s="20"/>
     </row>
     <row r="258" spans="1:8" customFormat="1">
       <c r="A258" s="15"/>
-      <c r="B258" s="21"/>
-[...4 lines deleted...]
-      <c r="G258" s="21"/>
+      <c r="B258" s="20"/>
+      <c r="C258" s="20"/>
+      <c r="D258" s="19"/>
+      <c r="E258" s="19"/>
+      <c r="F258" s="19"/>
+      <c r="G258" s="19"/>
       <c r="H258" s="19"/>
     </row>
     <row r="259" spans="1:8" customFormat="1">
-      <c r="A259" s="15"/>
-[...6 lines deleted...]
-      <c r="H259" s="21"/>
+      <c r="A259" s="18"/>
+      <c r="B259" s="20"/>
+      <c r="C259" s="20"/>
+      <c r="D259" s="20"/>
+      <c r="E259" s="20"/>
+      <c r="F259" s="20"/>
+      <c r="G259" s="20"/>
+      <c r="H259" s="20"/>
     </row>
     <row r="260" spans="1:8" customFormat="1">
-      <c r="A260" s="15"/>
-[...6 lines deleted...]
-      <c r="H260" s="21"/>
+      <c r="A260" s="14"/>
+      <c r="B260" s="19"/>
+      <c r="C260" s="19"/>
+      <c r="D260" s="19"/>
+      <c r="E260" s="19"/>
+      <c r="F260" s="19"/>
+      <c r="G260" s="19"/>
+      <c r="H260" s="19"/>
     </row>
     <row r="261" spans="1:8" customFormat="1">
-      <c r="A261" s="15"/>
-[...6 lines deleted...]
-      <c r="H261" s="21"/>
+      <c r="A261" s="14"/>
+      <c r="B261" s="19"/>
+      <c r="C261" s="19"/>
+      <c r="D261" s="19"/>
+      <c r="E261" s="19"/>
+      <c r="F261" s="19"/>
+      <c r="G261" s="19"/>
+      <c r="H261" s="19"/>
     </row>
     <row r="262" spans="1:8" customFormat="1">
       <c r="A262" s="15"/>
       <c r="B262" s="21"/>
       <c r="C262" s="21"/>
       <c r="D262" s="21"/>
       <c r="E262" s="21"/>
       <c r="F262" s="21"/>
       <c r="G262" s="21"/>
       <c r="H262" s="19"/>
     </row>
     <row r="263" spans="1:8" customFormat="1">
       <c r="A263" s="15"/>
       <c r="B263" s="21"/>
       <c r="C263" s="21"/>
       <c r="D263" s="21"/>
       <c r="E263" s="21"/>
       <c r="F263" s="21"/>
       <c r="G263" s="21"/>
-      <c r="H263" s="21"/>
+      <c r="H263" s="19"/>
     </row>
     <row r="264" spans="1:8" customFormat="1">
       <c r="A264" s="15"/>
-      <c r="B264" s="19"/>
+      <c r="B264" s="21"/>
       <c r="C264" s="21"/>
-      <c r="D264" s="19"/>
+      <c r="D264" s="21"/>
       <c r="E264" s="21"/>
-      <c r="F264" s="19"/>
+      <c r="F264" s="21"/>
       <c r="G264" s="21"/>
-      <c r="H264" s="19"/>
+      <c r="H264" s="21"/>
     </row>
     <row r="265" spans="1:8" customFormat="1">
       <c r="A265" s="15"/>
       <c r="B265" s="21"/>
       <c r="C265" s="21"/>
       <c r="D265" s="21"/>
       <c r="E265" s="21"/>
       <c r="F265" s="21"/>
       <c r="G265" s="21"/>
       <c r="H265" s="21"/>
     </row>
     <row r="266" spans="1:8" customFormat="1">
       <c r="A266" s="15"/>
       <c r="B266" s="21"/>
       <c r="C266" s="21"/>
       <c r="D266" s="21"/>
       <c r="E266" s="21"/>
       <c r="F266" s="21"/>
       <c r="G266" s="21"/>
       <c r="H266" s="21"/>
     </row>
     <row r="267" spans="1:8" customFormat="1">
       <c r="A267" s="15"/>
       <c r="B267" s="21"/>
       <c r="C267" s="21"/>
       <c r="D267" s="21"/>
       <c r="E267" s="21"/>
       <c r="F267" s="21"/>
       <c r="G267" s="21"/>
-      <c r="H267" s="21"/>
+      <c r="H267" s="19"/>
     </row>
     <row r="268" spans="1:8" customFormat="1">
       <c r="A268" s="15"/>
       <c r="B268" s="21"/>
       <c r="C268" s="21"/>
       <c r="D268" s="21"/>
       <c r="E268" s="21"/>
       <c r="F268" s="21"/>
       <c r="G268" s="21"/>
-      <c r="H268" s="19"/>
+      <c r="H268" s="21"/>
     </row>
     <row r="269" spans="1:8" customFormat="1">
       <c r="A269" s="15"/>
       <c r="B269" s="19"/>
       <c r="C269" s="21"/>
       <c r="D269" s="19"/>
       <c r="E269" s="21"/>
       <c r="F269" s="19"/>
       <c r="G269" s="21"/>
       <c r="H269" s="19"/>
     </row>
     <row r="270" spans="1:8" customFormat="1">
       <c r="A270" s="15"/>
-      <c r="B270" s="19"/>
+      <c r="B270" s="21"/>
       <c r="C270" s="21"/>
-      <c r="D270" s="19"/>
+      <c r="D270" s="21"/>
       <c r="E270" s="21"/>
-      <c r="F270" s="19"/>
+      <c r="F270" s="21"/>
       <c r="G270" s="21"/>
-      <c r="H270" s="19"/>
+      <c r="H270" s="21"/>
     </row>
     <row r="271" spans="1:8" customFormat="1">
       <c r="A271" s="15"/>
       <c r="B271" s="21"/>
       <c r="C271" s="21"/>
       <c r="D271" s="21"/>
       <c r="E271" s="21"/>
       <c r="F271" s="21"/>
       <c r="G271" s="21"/>
       <c r="H271" s="21"/>
     </row>
     <row r="272" spans="1:8" customFormat="1">
       <c r="A272" s="15"/>
       <c r="B272" s="21"/>
       <c r="C272" s="21"/>
       <c r="D272" s="21"/>
       <c r="E272" s="21"/>
       <c r="F272" s="21"/>
       <c r="G272" s="21"/>
       <c r="H272" s="21"/>
     </row>
     <row r="273" spans="1:8" customFormat="1">
       <c r="A273" s="15"/>
       <c r="B273" s="21"/>
       <c r="C273" s="21"/>
       <c r="D273" s="21"/>
       <c r="E273" s="21"/>
       <c r="F273" s="21"/>
       <c r="G273" s="21"/>
       <c r="H273" s="19"/>
     </row>
     <row r="274" spans="1:8" customFormat="1">
       <c r="A274" s="15"/>
-      <c r="B274" s="21"/>
+      <c r="B274" s="19"/>
       <c r="C274" s="21"/>
-      <c r="D274" s="21"/>
+      <c r="D274" s="19"/>
       <c r="E274" s="21"/>
-      <c r="F274" s="21"/>
+      <c r="F274" s="19"/>
       <c r="G274" s="21"/>
-      <c r="H274" s="21"/>
+      <c r="H274" s="19"/>
     </row>
     <row r="275" spans="1:8" customFormat="1">
       <c r="A275" s="15"/>
-      <c r="B275" s="21"/>
+      <c r="B275" s="19"/>
       <c r="C275" s="21"/>
-      <c r="D275" s="21"/>
+      <c r="D275" s="19"/>
       <c r="E275" s="21"/>
-      <c r="F275" s="21"/>
+      <c r="F275" s="19"/>
       <c r="G275" s="21"/>
-      <c r="H275" s="21"/>
+      <c r="H275" s="19"/>
     </row>
     <row r="276" spans="1:8" customFormat="1">
       <c r="A276" s="15"/>
-      <c r="B276" s="19"/>
+      <c r="B276" s="21"/>
       <c r="C276" s="21"/>
-      <c r="D276" s="19"/>
+      <c r="D276" s="21"/>
       <c r="E276" s="21"/>
-      <c r="F276" s="19"/>
+      <c r="F276" s="21"/>
       <c r="G276" s="21"/>
-      <c r="H276" s="19"/>
+      <c r="H276" s="21"/>
     </row>
     <row r="277" spans="1:8" customFormat="1">
       <c r="A277" s="15"/>
       <c r="B277" s="21"/>
       <c r="C277" s="21"/>
       <c r="D277" s="21"/>
       <c r="E277" s="21"/>
       <c r="F277" s="21"/>
       <c r="G277" s="21"/>
       <c r="H277" s="21"/>
     </row>
     <row r="278" spans="1:8" customFormat="1">
       <c r="A278" s="15"/>
       <c r="B278" s="21"/>
       <c r="C278" s="21"/>
       <c r="D278" s="21"/>
       <c r="E278" s="21"/>
       <c r="F278" s="21"/>
       <c r="G278" s="21"/>
       <c r="H278" s="19"/>
     </row>
     <row r="279" spans="1:8" customFormat="1">
       <c r="A279" s="15"/>
-      <c r="B279" s="19"/>
+      <c r="B279" s="21"/>
       <c r="C279" s="21"/>
-      <c r="D279" s="19"/>
+      <c r="D279" s="21"/>
       <c r="E279" s="21"/>
-      <c r="F279" s="19"/>
+      <c r="F279" s="21"/>
       <c r="G279" s="21"/>
-      <c r="H279" s="19"/>
+      <c r="H279" s="21"/>
     </row>
     <row r="280" spans="1:8" customFormat="1">
       <c r="A280" s="15"/>
-      <c r="B280" s="19"/>
+      <c r="B280" s="21"/>
       <c r="C280" s="21"/>
-      <c r="D280" s="19"/>
+      <c r="D280" s="21"/>
       <c r="E280" s="21"/>
-      <c r="F280" s="19"/>
+      <c r="F280" s="21"/>
       <c r="G280" s="21"/>
-      <c r="H280" s="19"/>
+      <c r="H280" s="21"/>
     </row>
     <row r="281" spans="1:8" customFormat="1">
       <c r="A281" s="15"/>
-      <c r="B281" s="21"/>
+      <c r="B281" s="19"/>
       <c r="C281" s="21"/>
-      <c r="D281" s="21"/>
+      <c r="D281" s="19"/>
       <c r="E281" s="21"/>
-      <c r="F281" s="21"/>
+      <c r="F281" s="19"/>
       <c r="G281" s="21"/>
-      <c r="H281" s="21"/>
+      <c r="H281" s="19"/>
     </row>
     <row r="282" spans="1:8" customFormat="1">
       <c r="A282" s="15"/>
       <c r="B282" s="21"/>
       <c r="C282" s="21"/>
       <c r="D282" s="21"/>
       <c r="E282" s="21"/>
       <c r="F282" s="21"/>
       <c r="G282" s="21"/>
       <c r="H282" s="21"/>
     </row>
     <row r="283" spans="1:8" customFormat="1">
       <c r="A283" s="15"/>
       <c r="B283" s="21"/>
       <c r="C283" s="21"/>
-      <c r="D283" s="19"/>
-[...2 lines deleted...]
-      <c r="G283" s="19"/>
+      <c r="D283" s="21"/>
+      <c r="E283" s="21"/>
+      <c r="F283" s="21"/>
+      <c r="G283" s="21"/>
       <c r="H283" s="19"/>
     </row>
     <row r="284" spans="1:8" customFormat="1">
       <c r="A284" s="15"/>
-      <c r="B284" s="21"/>
+      <c r="B284" s="19"/>
       <c r="C284" s="21"/>
-      <c r="D284" s="21"/>
+      <c r="D284" s="19"/>
       <c r="E284" s="21"/>
-      <c r="F284" s="21"/>
+      <c r="F284" s="19"/>
       <c r="G284" s="21"/>
-      <c r="H284" s="21"/>
+      <c r="H284" s="19"/>
     </row>
     <row r="285" spans="1:8" customFormat="1">
       <c r="A285" s="15"/>
-      <c r="B285" s="21"/>
+      <c r="B285" s="19"/>
       <c r="C285" s="21"/>
-      <c r="D285" s="21"/>
+      <c r="D285" s="19"/>
       <c r="E285" s="21"/>
-      <c r="F285" s="21"/>
+      <c r="F285" s="19"/>
       <c r="G285" s="21"/>
-      <c r="H285" s="21"/>
+      <c r="H285" s="19"/>
     </row>
     <row r="286" spans="1:8" customFormat="1">
       <c r="A286" s="15"/>
       <c r="B286" s="21"/>
       <c r="C286" s="21"/>
       <c r="D286" s="21"/>
       <c r="E286" s="21"/>
       <c r="F286" s="21"/>
       <c r="G286" s="21"/>
-      <c r="H286" s="19"/>
+      <c r="H286" s="21"/>
     </row>
     <row r="287" spans="1:8" customFormat="1">
       <c r="A287" s="15"/>
       <c r="B287" s="21"/>
       <c r="C287" s="21"/>
       <c r="D287" s="21"/>
       <c r="E287" s="21"/>
       <c r="F287" s="21"/>
       <c r="G287" s="21"/>
-      <c r="H287" s="19"/>
+      <c r="H287" s="21"/>
     </row>
     <row r="288" spans="1:8" customFormat="1">
       <c r="A288" s="15"/>
       <c r="B288" s="21"/>
       <c r="C288" s="21"/>
-      <c r="D288" s="21"/>
-[...2 lines deleted...]
-      <c r="G288" s="21"/>
+      <c r="D288" s="19"/>
+      <c r="E288" s="19"/>
+      <c r="F288" s="19"/>
+      <c r="G288" s="19"/>
       <c r="H288" s="19"/>
     </row>
     <row r="289" spans="1:8" customFormat="1">
       <c r="A289" s="15"/>
       <c r="B289" s="21"/>
       <c r="C289" s="21"/>
       <c r="D289" s="21"/>
       <c r="E289" s="21"/>
       <c r="F289" s="21"/>
       <c r="G289" s="21"/>
-      <c r="H289" s="19"/>
+      <c r="H289" s="21"/>
     </row>
     <row r="290" spans="1:8" customFormat="1">
-      <c r="A290" s="14"/>
-[...6 lines deleted...]
-      <c r="H290" s="19"/>
+      <c r="A290" s="15"/>
+      <c r="B290" s="21"/>
+      <c r="C290" s="21"/>
+      <c r="D290" s="21"/>
+      <c r="E290" s="21"/>
+      <c r="F290" s="21"/>
+      <c r="G290" s="21"/>
+      <c r="H290" s="21"/>
     </row>
     <row r="291" spans="1:8" customFormat="1">
-      <c r="A291" s="14"/>
-[...5 lines deleted...]
-      <c r="G291" s="19"/>
+      <c r="A291" s="15"/>
+      <c r="B291" s="21"/>
+      <c r="C291" s="21"/>
+      <c r="D291" s="21"/>
+      <c r="E291" s="21"/>
+      <c r="F291" s="21"/>
+      <c r="G291" s="21"/>
       <c r="H291" s="19"/>
     </row>
     <row r="292" spans="1:8" customFormat="1">
-      <c r="A292" s="14"/>
-[...5 lines deleted...]
-      <c r="G292" s="19"/>
+      <c r="A292" s="15"/>
+      <c r="B292" s="21"/>
+      <c r="C292" s="21"/>
+      <c r="D292" s="21"/>
+      <c r="E292" s="21"/>
+      <c r="F292" s="21"/>
+      <c r="G292" s="21"/>
       <c r="H292" s="19"/>
     </row>
     <row r="293" spans="1:8" customFormat="1">
-      <c r="A293" s="14"/>
-[...5 lines deleted...]
-      <c r="G293" s="19"/>
+      <c r="A293" s="15"/>
+      <c r="B293" s="21"/>
+      <c r="C293" s="21"/>
+      <c r="D293" s="21"/>
+      <c r="E293" s="21"/>
+      <c r="F293" s="21"/>
+      <c r="G293" s="21"/>
       <c r="H293" s="19"/>
     </row>
     <row r="294" spans="1:8" customFormat="1">
-      <c r="A294" s="14"/>
-[...5 lines deleted...]
-      <c r="G294" s="19"/>
+      <c r="A294" s="15"/>
+      <c r="B294" s="21"/>
+      <c r="C294" s="21"/>
+      <c r="D294" s="21"/>
+      <c r="E294" s="21"/>
+      <c r="F294" s="21"/>
+      <c r="G294" s="21"/>
       <c r="H294" s="19"/>
     </row>
     <row r="295" spans="1:8" customFormat="1">
       <c r="A295" s="14"/>
       <c r="B295" s="19"/>
       <c r="C295" s="19"/>
       <c r="D295" s="19"/>
       <c r="E295" s="19"/>
       <c r="F295" s="19"/>
       <c r="G295" s="19"/>
       <c r="H295" s="19"/>
     </row>
     <row r="296" spans="1:8" customFormat="1">
-      <c r="A296" s="15"/>
+      <c r="A296" s="14"/>
       <c r="B296" s="19"/>
-      <c r="C296" s="20"/>
+      <c r="C296" s="19"/>
       <c r="D296" s="19"/>
-      <c r="E296" s="20"/>
+      <c r="E296" s="19"/>
       <c r="F296" s="19"/>
-      <c r="G296" s="20"/>
+      <c r="G296" s="19"/>
       <c r="H296" s="19"/>
     </row>
     <row r="297" spans="1:8" customFormat="1">
-      <c r="A297" s="15"/>
+      <c r="A297" s="14"/>
       <c r="B297" s="19"/>
-      <c r="C297" s="20"/>
+      <c r="C297" s="19"/>
       <c r="D297" s="19"/>
       <c r="E297" s="19"/>
       <c r="F297" s="19"/>
       <c r="G297" s="19"/>
       <c r="H297" s="19"/>
     </row>
     <row r="298" spans="1:8" customFormat="1">
-      <c r="A298" s="15"/>
+      <c r="A298" s="14"/>
       <c r="B298" s="19"/>
-      <c r="C298" s="20"/>
+      <c r="C298" s="19"/>
       <c r="D298" s="19"/>
-      <c r="E298" s="20"/>
+      <c r="E298" s="19"/>
       <c r="F298" s="19"/>
-      <c r="G298" s="20"/>
+      <c r="G298" s="19"/>
       <c r="H298" s="19"/>
     </row>
     <row r="299" spans="1:8" customFormat="1">
       <c r="A299" s="14"/>
       <c r="B299" s="19"/>
       <c r="C299" s="19"/>
       <c r="D299" s="19"/>
       <c r="E299" s="19"/>
       <c r="F299" s="19"/>
       <c r="G299" s="19"/>
       <c r="H299" s="19"/>
     </row>
     <row r="300" spans="1:8" customFormat="1">
       <c r="A300" s="14"/>
       <c r="B300" s="19"/>
       <c r="C300" s="19"/>
       <c r="D300" s="19"/>
       <c r="E300" s="19"/>
       <c r="F300" s="19"/>
       <c r="G300" s="19"/>
       <c r="H300" s="19"/>
     </row>
     <row r="301" spans="1:8" customFormat="1">
-      <c r="A301" s="14"/>
+      <c r="A301" s="15"/>
       <c r="B301" s="19"/>
-      <c r="C301" s="19"/>
+      <c r="C301" s="20"/>
       <c r="D301" s="19"/>
-      <c r="E301" s="19"/>
+      <c r="E301" s="20"/>
       <c r="F301" s="19"/>
-      <c r="G301" s="19"/>
+      <c r="G301" s="20"/>
       <c r="H301" s="19"/>
     </row>
     <row r="302" spans="1:8" customFormat="1">
       <c r="A302" s="15"/>
-      <c r="B302" s="21"/>
-[...5 lines deleted...]
-      <c r="H302" s="21"/>
+      <c r="B302" s="19"/>
+      <c r="C302" s="20"/>
+      <c r="D302" s="19"/>
+      <c r="E302" s="19"/>
+      <c r="F302" s="19"/>
+      <c r="G302" s="19"/>
+      <c r="H302" s="19"/>
     </row>
     <row r="303" spans="1:8" customFormat="1">
       <c r="A303" s="15"/>
-      <c r="B303" s="21"/>
-[...5 lines deleted...]
-      <c r="H303" s="21"/>
+      <c r="B303" s="19"/>
+      <c r="C303" s="20"/>
+      <c r="D303" s="19"/>
+      <c r="E303" s="20"/>
+      <c r="F303" s="19"/>
+      <c r="G303" s="20"/>
+      <c r="H303" s="19"/>
     </row>
     <row r="304" spans="1:8" customFormat="1">
-      <c r="A304" s="15"/>
-[...6 lines deleted...]
-      <c r="H304" s="21"/>
+      <c r="A304" s="14"/>
+      <c r="B304" s="19"/>
+      <c r="C304" s="19"/>
+      <c r="D304" s="19"/>
+      <c r="E304" s="19"/>
+      <c r="F304" s="19"/>
+      <c r="G304" s="19"/>
+      <c r="H304" s="19"/>
     </row>
     <row r="305" spans="1:8" customFormat="1">
-      <c r="A305" s="15"/>
+      <c r="A305" s="14"/>
       <c r="B305" s="19"/>
-      <c r="C305" s="21"/>
+      <c r="C305" s="19"/>
       <c r="D305" s="19"/>
-      <c r="E305" s="21"/>
+      <c r="E305" s="19"/>
       <c r="F305" s="19"/>
-      <c r="G305" s="21"/>
+      <c r="G305" s="19"/>
       <c r="H305" s="19"/>
     </row>
     <row r="306" spans="1:8" customFormat="1">
-      <c r="A306" s="15"/>
+      <c r="A306" s="14"/>
       <c r="B306" s="19"/>
-      <c r="C306" s="21"/>
+      <c r="C306" s="19"/>
       <c r="D306" s="19"/>
-      <c r="E306" s="21"/>
+      <c r="E306" s="19"/>
       <c r="F306" s="19"/>
-      <c r="G306" s="21"/>
+      <c r="G306" s="19"/>
       <c r="H306" s="19"/>
     </row>
     <row r="307" spans="1:8" customFormat="1">
-      <c r="A307" s="14"/>
-[...6 lines deleted...]
-      <c r="H307" s="19"/>
+      <c r="A307" s="15"/>
+      <c r="B307" s="21"/>
+      <c r="C307" s="21"/>
+      <c r="D307" s="21"/>
+      <c r="E307" s="21"/>
+      <c r="F307" s="21"/>
+      <c r="G307" s="21"/>
+      <c r="H307" s="21"/>
     </row>
     <row r="308" spans="1:8" customFormat="1">
-      <c r="A308" s="14"/>
-[...6 lines deleted...]
-      <c r="H308" s="19"/>
+      <c r="A308" s="15"/>
+      <c r="B308" s="21"/>
+      <c r="C308" s="21"/>
+      <c r="D308" s="21"/>
+      <c r="E308" s="21"/>
+      <c r="F308" s="21"/>
+      <c r="G308" s="21"/>
+      <c r="H308" s="21"/>
     </row>
     <row r="309" spans="1:8" customFormat="1">
       <c r="A309" s="15"/>
       <c r="B309" s="21"/>
       <c r="C309" s="21"/>
       <c r="D309" s="21"/>
       <c r="E309" s="21"/>
       <c r="F309" s="21"/>
       <c r="G309" s="21"/>
-      <c r="H309" s="19"/>
+      <c r="H309" s="21"/>
     </row>
     <row r="310" spans="1:8" customFormat="1">
       <c r="A310" s="15"/>
       <c r="B310" s="19"/>
       <c r="C310" s="21"/>
       <c r="D310" s="19"/>
       <c r="E310" s="21"/>
       <c r="F310" s="19"/>
       <c r="G310" s="21"/>
       <c r="H310" s="19"/>
     </row>
     <row r="311" spans="1:8" customFormat="1">
       <c r="A311" s="15"/>
-      <c r="B311" s="21"/>
+      <c r="B311" s="19"/>
       <c r="C311" s="21"/>
-      <c r="D311" s="21"/>
+      <c r="D311" s="19"/>
       <c r="E311" s="21"/>
-      <c r="F311" s="21"/>
+      <c r="F311" s="19"/>
       <c r="G311" s="21"/>
       <c r="H311" s="19"/>
     </row>
     <row r="312" spans="1:8" customFormat="1">
-      <c r="A312" s="15"/>
+      <c r="A312" s="14"/>
       <c r="B312" s="19"/>
-      <c r="C312" s="21"/>
+      <c r="C312" s="19"/>
       <c r="D312" s="19"/>
-      <c r="E312" s="21"/>
+      <c r="E312" s="19"/>
       <c r="F312" s="19"/>
-      <c r="G312" s="21"/>
+      <c r="G312" s="19"/>
       <c r="H312" s="19"/>
     </row>
     <row r="313" spans="1:8" customFormat="1">
-      <c r="A313" s="15"/>
+      <c r="A313" s="14"/>
       <c r="B313" s="19"/>
-      <c r="C313" s="21"/>
+      <c r="C313" s="19"/>
       <c r="D313" s="19"/>
-      <c r="E313" s="21"/>
+      <c r="E313" s="19"/>
       <c r="F313" s="19"/>
-      <c r="G313" s="21"/>
+      <c r="G313" s="19"/>
       <c r="H313" s="19"/>
     </row>
     <row r="314" spans="1:8" customFormat="1">
       <c r="A314" s="15"/>
       <c r="B314" s="21"/>
       <c r="C314" s="21"/>
       <c r="D314" s="21"/>
       <c r="E314" s="21"/>
       <c r="F314" s="21"/>
       <c r="G314" s="21"/>
       <c r="H314" s="19"/>
     </row>
     <row r="315" spans="1:8" customFormat="1">
       <c r="A315" s="15"/>
-      <c r="B315" s="21"/>
+      <c r="B315" s="19"/>
       <c r="C315" s="21"/>
-      <c r="D315" s="21"/>
+      <c r="D315" s="19"/>
       <c r="E315" s="21"/>
-      <c r="F315" s="21"/>
+      <c r="F315" s="19"/>
       <c r="G315" s="21"/>
       <c r="H315" s="19"/>
     </row>
     <row r="316" spans="1:8" customFormat="1">
-      <c r="A316" s="14"/>
-[...5 lines deleted...]
-      <c r="G316" s="19"/>
+      <c r="A316" s="15"/>
+      <c r="B316" s="21"/>
+      <c r="C316" s="21"/>
+      <c r="D316" s="21"/>
+      <c r="E316" s="21"/>
+      <c r="F316" s="21"/>
+      <c r="G316" s="21"/>
       <c r="H316" s="19"/>
     </row>
     <row r="317" spans="1:8" customFormat="1">
       <c r="A317" s="15"/>
-      <c r="B317" s="20"/>
-      <c r="C317" s="20"/>
+      <c r="B317" s="19"/>
+      <c r="C317" s="21"/>
       <c r="D317" s="19"/>
-      <c r="E317" s="19"/>
+      <c r="E317" s="21"/>
       <c r="F317" s="19"/>
-      <c r="G317" s="19"/>
+      <c r="G317" s="21"/>
       <c r="H317" s="19"/>
     </row>
     <row r="318" spans="1:8" customFormat="1">
       <c r="A318" s="15"/>
-      <c r="B318" s="20"/>
-      <c r="C318" s="20"/>
+      <c r="B318" s="19"/>
+      <c r="C318" s="21"/>
       <c r="D318" s="19"/>
-      <c r="E318" s="19"/>
+      <c r="E318" s="21"/>
       <c r="F318" s="19"/>
-      <c r="G318" s="19"/>
+      <c r="G318" s="21"/>
       <c r="H318" s="19"/>
     </row>
     <row r="319" spans="1:8" customFormat="1">
       <c r="A319" s="15"/>
-      <c r="B319" s="20"/>
-[...5 lines deleted...]
-      <c r="H319" s="20"/>
+      <c r="B319" s="21"/>
+      <c r="C319" s="21"/>
+      <c r="D319" s="21"/>
+      <c r="E319" s="21"/>
+      <c r="F319" s="21"/>
+      <c r="G319" s="21"/>
+      <c r="H319" s="19"/>
     </row>
     <row r="320" spans="1:8" customFormat="1">
       <c r="A320" s="15"/>
-      <c r="B320" s="20"/>
-[...5 lines deleted...]
-      <c r="H320" s="20"/>
+      <c r="B320" s="21"/>
+      <c r="C320" s="21"/>
+      <c r="D320" s="21"/>
+      <c r="E320" s="21"/>
+      <c r="F320" s="21"/>
+      <c r="G320" s="21"/>
+      <c r="H320" s="19"/>
     </row>
     <row r="321" spans="1:8" customFormat="1">
-      <c r="A321" s="15"/>
-[...1 lines deleted...]
-      <c r="C321" s="21"/>
+      <c r="A321" s="14"/>
+      <c r="B321" s="19"/>
+      <c r="C321" s="19"/>
       <c r="D321" s="19"/>
       <c r="E321" s="19"/>
       <c r="F321" s="19"/>
       <c r="G321" s="19"/>
       <c r="H321" s="19"/>
     </row>
     <row r="322" spans="1:8" customFormat="1">
       <c r="A322" s="15"/>
-      <c r="B322" s="21"/>
-      <c r="C322" s="21"/>
+      <c r="B322" s="20"/>
+      <c r="C322" s="20"/>
       <c r="D322" s="19"/>
       <c r="E322" s="19"/>
       <c r="F322" s="19"/>
       <c r="G322" s="19"/>
       <c r="H322" s="19"/>
     </row>
     <row r="323" spans="1:8" customFormat="1">
       <c r="A323" s="15"/>
-      <c r="B323" s="19"/>
-      <c r="C323" s="21"/>
+      <c r="B323" s="20"/>
+      <c r="C323" s="20"/>
       <c r="D323" s="19"/>
-      <c r="E323" s="21"/>
+      <c r="E323" s="19"/>
       <c r="F323" s="19"/>
-      <c r="G323" s="21"/>
+      <c r="G323" s="19"/>
       <c r="H323" s="19"/>
     </row>
     <row r="324" spans="1:8" customFormat="1">
       <c r="A324" s="15"/>
-      <c r="B324" s="19"/>
-[...5 lines deleted...]
-      <c r="H324" s="19"/>
+      <c r="B324" s="20"/>
+      <c r="C324" s="20"/>
+      <c r="D324" s="20"/>
+      <c r="E324" s="20"/>
+      <c r="F324" s="20"/>
+      <c r="G324" s="20"/>
+      <c r="H324" s="20"/>
     </row>
     <row r="325" spans="1:8" customFormat="1">
       <c r="A325" s="15"/>
-      <c r="B325" s="19"/>
-[...5 lines deleted...]
-      <c r="H325" s="19"/>
+      <c r="B325" s="20"/>
+      <c r="C325" s="20"/>
+      <c r="D325" s="20"/>
+      <c r="E325" s="20"/>
+      <c r="F325" s="20"/>
+      <c r="G325" s="20"/>
+      <c r="H325" s="20"/>
     </row>
     <row r="326" spans="1:8" customFormat="1">
       <c r="A326" s="15"/>
       <c r="B326" s="21"/>
       <c r="C326" s="21"/>
-      <c r="D326" s="21"/>
-[...2 lines deleted...]
-      <c r="G326" s="21"/>
+      <c r="D326" s="19"/>
+      <c r="E326" s="19"/>
+      <c r="F326" s="19"/>
+      <c r="G326" s="19"/>
       <c r="H326" s="19"/>
     </row>
     <row r="327" spans="1:8" customFormat="1">
       <c r="A327" s="15"/>
       <c r="B327" s="21"/>
       <c r="C327" s="21"/>
-      <c r="D327" s="21"/>
-[...2 lines deleted...]
-      <c r="G327" s="21"/>
+      <c r="D327" s="19"/>
+      <c r="E327" s="19"/>
+      <c r="F327" s="19"/>
+      <c r="G327" s="19"/>
       <c r="H327" s="19"/>
     </row>
     <row r="328" spans="1:8" customFormat="1">
       <c r="A328" s="15"/>
       <c r="B328" s="19"/>
       <c r="C328" s="21"/>
       <c r="D328" s="19"/>
       <c r="E328" s="21"/>
       <c r="F328" s="19"/>
       <c r="G328" s="21"/>
       <c r="H328" s="19"/>
     </row>
     <row r="329" spans="1:8" customFormat="1">
       <c r="A329" s="15"/>
       <c r="B329" s="19"/>
-      <c r="C329" s="21"/>
+      <c r="C329" s="19"/>
       <c r="D329" s="19"/>
       <c r="E329" s="19"/>
       <c r="F329" s="19"/>
       <c r="G329" s="19"/>
       <c r="H329" s="19"/>
     </row>
     <row r="330" spans="1:8" customFormat="1">
       <c r="A330" s="15"/>
       <c r="B330" s="19"/>
       <c r="C330" s="21"/>
       <c r="D330" s="19"/>
-      <c r="E330" s="19"/>
+      <c r="E330" s="21"/>
       <c r="F330" s="19"/>
-      <c r="G330" s="19"/>
+      <c r="G330" s="21"/>
       <c r="H330" s="19"/>
     </row>
     <row r="331" spans="1:8" customFormat="1">
-      <c r="A331" s="14"/>
-[...5 lines deleted...]
-      <c r="G331" s="19"/>
+      <c r="A331" s="15"/>
+      <c r="B331" s="21"/>
+      <c r="C331" s="21"/>
+      <c r="D331" s="21"/>
+      <c r="E331" s="21"/>
+      <c r="F331" s="21"/>
+      <c r="G331" s="21"/>
       <c r="H331" s="19"/>
     </row>
     <row r="332" spans="1:8" customFormat="1">
       <c r="A332" s="15"/>
       <c r="B332" s="21"/>
       <c r="C332" s="21"/>
       <c r="D332" s="21"/>
       <c r="E332" s="21"/>
-      <c r="F332" s="19"/>
-[...1 lines deleted...]
-      <c r="H332" s="21"/>
+      <c r="F332" s="21"/>
+      <c r="G332" s="21"/>
+      <c r="H332" s="19"/>
     </row>
     <row r="333" spans="1:8" customFormat="1">
       <c r="A333" s="15"/>
-      <c r="B333" s="21"/>
+      <c r="B333" s="19"/>
       <c r="C333" s="21"/>
-      <c r="D333" s="21"/>
+      <c r="D333" s="19"/>
       <c r="E333" s="21"/>
       <c r="F333" s="19"/>
-      <c r="G333" s="19"/>
-      <c r="H333" s="21"/>
+      <c r="G333" s="21"/>
+      <c r="H333" s="19"/>
     </row>
     <row r="334" spans="1:8" customFormat="1">
       <c r="A334" s="15"/>
-      <c r="B334" s="21"/>
+      <c r="B334" s="19"/>
       <c r="C334" s="21"/>
-      <c r="D334" s="21"/>
-[...3 lines deleted...]
-      <c r="H334" s="21"/>
+      <c r="D334" s="19"/>
+      <c r="E334" s="19"/>
+      <c r="F334" s="19"/>
+      <c r="G334" s="19"/>
+      <c r="H334" s="19"/>
     </row>
     <row r="335" spans="1:8" customFormat="1">
       <c r="A335" s="15"/>
-      <c r="B335" s="21"/>
+      <c r="B335" s="19"/>
       <c r="C335" s="21"/>
-      <c r="D335" s="21"/>
-[...3 lines deleted...]
-      <c r="H335" s="21"/>
+      <c r="D335" s="19"/>
+      <c r="E335" s="19"/>
+      <c r="F335" s="19"/>
+      <c r="G335" s="19"/>
+      <c r="H335" s="19"/>
     </row>
     <row r="336" spans="1:8" customFormat="1">
-      <c r="A336" s="15"/>
-[...6 lines deleted...]
-      <c r="H336" s="21"/>
+      <c r="A336" s="14"/>
+      <c r="B336" s="19"/>
+      <c r="C336" s="19"/>
+      <c r="D336" s="19"/>
+      <c r="E336" s="19"/>
+      <c r="F336" s="19"/>
+      <c r="G336" s="19"/>
+      <c r="H336" s="19"/>
     </row>
     <row r="337" spans="1:8" customFormat="1">
       <c r="A337" s="15"/>
       <c r="B337" s="21"/>
       <c r="C337" s="21"/>
       <c r="D337" s="21"/>
       <c r="E337" s="21"/>
-      <c r="F337" s="21"/>
-      <c r="G337" s="21"/>
+      <c r="F337" s="19"/>
+      <c r="G337" s="19"/>
       <c r="H337" s="21"/>
     </row>
     <row r="338" spans="1:8" customFormat="1">
       <c r="A338" s="15"/>
       <c r="B338" s="21"/>
       <c r="C338" s="21"/>
       <c r="D338" s="21"/>
       <c r="E338" s="21"/>
       <c r="F338" s="19"/>
-      <c r="G338" s="21"/>
+      <c r="G338" s="19"/>
       <c r="H338" s="21"/>
     </row>
     <row r="339" spans="1:8" customFormat="1">
       <c r="A339" s="15"/>
       <c r="B339" s="21"/>
       <c r="C339" s="21"/>
       <c r="D339" s="21"/>
       <c r="E339" s="21"/>
-      <c r="F339" s="19"/>
+      <c r="F339" s="21"/>
       <c r="G339" s="21"/>
       <c r="H339" s="21"/>
     </row>
     <row r="340" spans="1:8" customFormat="1">
       <c r="A340" s="15"/>
       <c r="B340" s="21"/>
       <c r="C340" s="21"/>
       <c r="D340" s="21"/>
       <c r="E340" s="21"/>
-      <c r="F340" s="19"/>
+      <c r="F340" s="21"/>
       <c r="G340" s="21"/>
       <c r="H340" s="21"/>
     </row>
     <row r="341" spans="1:8" customFormat="1">
       <c r="A341" s="15"/>
-      <c r="B341" s="19"/>
+      <c r="B341" s="21"/>
       <c r="C341" s="21"/>
-      <c r="D341" s="19"/>
+      <c r="D341" s="21"/>
       <c r="E341" s="21"/>
-      <c r="F341" s="19"/>
-[...1 lines deleted...]
-      <c r="H341" s="19"/>
+      <c r="F341" s="21"/>
+      <c r="G341" s="21"/>
+      <c r="H341" s="21"/>
     </row>
     <row r="342" spans="1:8" customFormat="1">
-      <c r="A342" s="14"/>
-[...6 lines deleted...]
-      <c r="H342" s="19"/>
+      <c r="A342" s="15"/>
+      <c r="B342" s="21"/>
+      <c r="C342" s="21"/>
+      <c r="D342" s="21"/>
+      <c r="E342" s="21"/>
+      <c r="F342" s="21"/>
+      <c r="G342" s="21"/>
+      <c r="H342" s="21"/>
     </row>
     <row r="343" spans="1:8" customFormat="1">
-      <c r="A343" s="14"/>
-[...3 lines deleted...]
-      <c r="E343" s="19"/>
+      <c r="A343" s="15"/>
+      <c r="B343" s="21"/>
+      <c r="C343" s="21"/>
+      <c r="D343" s="21"/>
+      <c r="E343" s="21"/>
       <c r="F343" s="19"/>
-      <c r="G343" s="19"/>
-      <c r="H343" s="19"/>
+      <c r="G343" s="21"/>
+      <c r="H343" s="21"/>
     </row>
     <row r="344" spans="1:8" customFormat="1">
-      <c r="A344" s="14"/>
-[...3 lines deleted...]
-      <c r="E344" s="19"/>
+      <c r="A344" s="15"/>
+      <c r="B344" s="21"/>
+      <c r="C344" s="21"/>
+      <c r="D344" s="21"/>
+      <c r="E344" s="21"/>
       <c r="F344" s="19"/>
-      <c r="G344" s="19"/>
-      <c r="H344" s="19"/>
+      <c r="G344" s="21"/>
+      <c r="H344" s="21"/>
     </row>
     <row r="345" spans="1:8" customFormat="1">
       <c r="A345" s="15"/>
-      <c r="B345" s="19"/>
+      <c r="B345" s="21"/>
       <c r="C345" s="21"/>
-      <c r="D345" s="19"/>
+      <c r="D345" s="21"/>
       <c r="E345" s="21"/>
       <c r="F345" s="19"/>
       <c r="G345" s="21"/>
       <c r="H345" s="21"/>
     </row>
     <row r="346" spans="1:8" customFormat="1">
       <c r="A346" s="15"/>
       <c r="B346" s="19"/>
       <c r="C346" s="21"/>
       <c r="D346" s="19"/>
       <c r="E346" s="21"/>
       <c r="F346" s="19"/>
-      <c r="G346" s="21"/>
-      <c r="H346" s="21"/>
+      <c r="G346" s="19"/>
+      <c r="H346" s="19"/>
     </row>
     <row r="347" spans="1:8" customFormat="1">
-      <c r="A347" s="15"/>
-[...6 lines deleted...]
-      <c r="H347" s="21"/>
+      <c r="A347" s="14"/>
+      <c r="B347" s="19"/>
+      <c r="C347" s="19"/>
+      <c r="D347" s="19"/>
+      <c r="E347" s="19"/>
+      <c r="F347" s="19"/>
+      <c r="G347" s="19"/>
+      <c r="H347" s="19"/>
     </row>
     <row r="348" spans="1:8" customFormat="1">
-      <c r="A348" s="15"/>
-[...6 lines deleted...]
-      <c r="H348" s="21"/>
+      <c r="A348" s="14"/>
+      <c r="B348" s="19"/>
+      <c r="C348" s="19"/>
+      <c r="D348" s="19"/>
+      <c r="E348" s="19"/>
+      <c r="F348" s="19"/>
+      <c r="G348" s="19"/>
+      <c r="H348" s="19"/>
     </row>
     <row r="349" spans="1:8" customFormat="1">
       <c r="A349" s="14"/>
       <c r="B349" s="19"/>
       <c r="C349" s="19"/>
       <c r="D349" s="19"/>
       <c r="E349" s="19"/>
       <c r="F349" s="19"/>
       <c r="G349" s="19"/>
       <c r="H349" s="19"/>
     </row>
     <row r="350" spans="1:8" customFormat="1">
-      <c r="A350" s="14"/>
+      <c r="A350" s="15"/>
       <c r="B350" s="19"/>
-      <c r="C350" s="19"/>
+      <c r="C350" s="21"/>
       <c r="D350" s="19"/>
-      <c r="E350" s="19"/>
+      <c r="E350" s="21"/>
       <c r="F350" s="19"/>
-      <c r="G350" s="19"/>
-      <c r="H350" s="19"/>
+      <c r="G350" s="21"/>
+      <c r="H350" s="21"/>
     </row>
     <row r="351" spans="1:8" customFormat="1">
-      <c r="A351" s="14"/>
+      <c r="A351" s="15"/>
       <c r="B351" s="19"/>
-      <c r="C351" s="19"/>
+      <c r="C351" s="21"/>
       <c r="D351" s="19"/>
-      <c r="E351" s="19"/>
+      <c r="E351" s="21"/>
       <c r="F351" s="19"/>
-      <c r="G351" s="19"/>
-      <c r="H351" s="19"/>
+      <c r="G351" s="21"/>
+      <c r="H351" s="21"/>
     </row>
     <row r="352" spans="1:8" customFormat="1">
-      <c r="A352" s="14"/>
-[...6 lines deleted...]
-      <c r="H352" s="19"/>
+      <c r="A352" s="15"/>
+      <c r="B352" s="21"/>
+      <c r="C352" s="21"/>
+      <c r="D352" s="21"/>
+      <c r="E352" s="21"/>
+      <c r="F352" s="21"/>
+      <c r="G352" s="21"/>
+      <c r="H352" s="21"/>
     </row>
     <row r="353" spans="1:8" customFormat="1">
-      <c r="A353" s="14"/>
-[...6 lines deleted...]
-      <c r="H353" s="19"/>
+      <c r="A353" s="15"/>
+      <c r="B353" s="21"/>
+      <c r="C353" s="21"/>
+      <c r="D353" s="21"/>
+      <c r="E353" s="21"/>
+      <c r="F353" s="21"/>
+      <c r="G353" s="21"/>
+      <c r="H353" s="21"/>
     </row>
     <row r="354" spans="1:8" customFormat="1">
       <c r="A354" s="14"/>
       <c r="B354" s="19"/>
       <c r="C354" s="19"/>
       <c r="D354" s="19"/>
       <c r="E354" s="19"/>
       <c r="F354" s="19"/>
       <c r="G354" s="19"/>
       <c r="H354" s="19"/>
     </row>
     <row r="355" spans="1:8" customFormat="1">
-      <c r="A355" s="15"/>
-[...5 lines deleted...]
-      <c r="G355" s="20"/>
+      <c r="A355" s="14"/>
+      <c r="B355" s="19"/>
+      <c r="C355" s="19"/>
+      <c r="D355" s="19"/>
+      <c r="E355" s="19"/>
+      <c r="F355" s="19"/>
+      <c r="G355" s="19"/>
       <c r="H355" s="19"/>
     </row>
     <row r="356" spans="1:8" customFormat="1">
-      <c r="A356" s="15"/>
-[...5 lines deleted...]
-      <c r="G356" s="20"/>
+      <c r="A356" s="14"/>
+      <c r="B356" s="19"/>
+      <c r="C356" s="19"/>
+      <c r="D356" s="19"/>
+      <c r="E356" s="19"/>
+      <c r="F356" s="19"/>
+      <c r="G356" s="19"/>
       <c r="H356" s="19"/>
     </row>
     <row r="357" spans="1:8" customFormat="1">
-      <c r="A357" s="15"/>
+      <c r="A357" s="14"/>
       <c r="B357" s="19"/>
-      <c r="C357" s="20"/>
+      <c r="C357" s="19"/>
       <c r="D357" s="19"/>
-      <c r="E357" s="20"/>
+      <c r="E357" s="19"/>
       <c r="F357" s="19"/>
-      <c r="G357" s="20"/>
+      <c r="G357" s="19"/>
       <c r="H357" s="19"/>
     </row>
     <row r="358" spans="1:8" customFormat="1">
-      <c r="A358" s="15"/>
-[...5 lines deleted...]
-      <c r="G358" s="20"/>
+      <c r="A358" s="14"/>
+      <c r="B358" s="19"/>
+      <c r="C358" s="19"/>
+      <c r="D358" s="19"/>
+      <c r="E358" s="19"/>
+      <c r="F358" s="19"/>
+      <c r="G358" s="19"/>
       <c r="H358" s="19"/>
     </row>
     <row r="359" spans="1:8" customFormat="1">
-      <c r="A359" s="15"/>
-[...5 lines deleted...]
-      <c r="G359" s="20"/>
+      <c r="A359" s="14"/>
+      <c r="B359" s="19"/>
+      <c r="C359" s="19"/>
+      <c r="D359" s="19"/>
+      <c r="E359" s="19"/>
+      <c r="F359" s="19"/>
+      <c r="G359" s="19"/>
       <c r="H359" s="19"/>
     </row>
     <row r="360" spans="1:8" customFormat="1">
       <c r="A360" s="15"/>
       <c r="B360" s="20"/>
       <c r="C360" s="20"/>
       <c r="D360" s="20"/>
       <c r="E360" s="20"/>
       <c r="F360" s="20"/>
       <c r="G360" s="20"/>
       <c r="H360" s="19"/>
     </row>
     <row r="361" spans="1:8" customFormat="1">
       <c r="A361" s="15"/>
       <c r="B361" s="20"/>
       <c r="C361" s="20"/>
       <c r="D361" s="20"/>
       <c r="E361" s="20"/>
       <c r="F361" s="20"/>
       <c r="G361" s="20"/>
       <c r="H361" s="19"/>
     </row>
     <row r="362" spans="1:8" customFormat="1">
       <c r="A362" s="15"/>
-      <c r="B362" s="20"/>
+      <c r="B362" s="19"/>
       <c r="C362" s="20"/>
-      <c r="D362" s="20"/>
+      <c r="D362" s="19"/>
       <c r="E362" s="20"/>
-      <c r="F362" s="20"/>
+      <c r="F362" s="19"/>
       <c r="G362" s="20"/>
       <c r="H362" s="19"/>
     </row>
     <row r="363" spans="1:8" customFormat="1">
       <c r="A363" s="15"/>
       <c r="B363" s="20"/>
       <c r="C363" s="20"/>
       <c r="D363" s="20"/>
       <c r="E363" s="20"/>
       <c r="F363" s="20"/>
       <c r="G363" s="20"/>
       <c r="H363" s="19"/>
     </row>
     <row r="364" spans="1:8" customFormat="1">
       <c r="A364" s="15"/>
       <c r="B364" s="20"/>
       <c r="C364" s="20"/>
       <c r="D364" s="20"/>
       <c r="E364" s="20"/>
       <c r="F364" s="20"/>
       <c r="G364" s="20"/>
       <c r="H364" s="19"/>
     </row>
     <row r="365" spans="1:8" customFormat="1">
       <c r="A365" s="15"/>
-      <c r="B365" s="19"/>
+      <c r="B365" s="20"/>
       <c r="C365" s="20"/>
-      <c r="D365" s="19"/>
+      <c r="D365" s="20"/>
       <c r="E365" s="20"/>
-      <c r="F365" s="19"/>
+      <c r="F365" s="20"/>
       <c r="G365" s="20"/>
       <c r="H365" s="19"/>
     </row>
-    <row r="366" spans="1:8" customFormat="1" ht="27" customHeight="1">
-[...26 lines deleted...]
-    <row r="384" s="1" customFormat="1"/>
+    <row r="366" spans="1:8" customFormat="1">
+      <c r="A366" s="15"/>
+      <c r="B366" s="20"/>
+      <c r="C366" s="20"/>
+      <c r="D366" s="20"/>
+      <c r="E366" s="20"/>
+      <c r="F366" s="20"/>
+      <c r="G366" s="20"/>
+      <c r="H366" s="19"/>
+    </row>
+    <row r="367" spans="1:8" customFormat="1">
+      <c r="A367" s="15"/>
+      <c r="B367" s="20"/>
+      <c r="C367" s="20"/>
+      <c r="D367" s="20"/>
+      <c r="E367" s="20"/>
+      <c r="F367" s="20"/>
+      <c r="G367" s="20"/>
+      <c r="H367" s="19"/>
+    </row>
+    <row r="368" spans="1:8" customFormat="1">
+      <c r="A368" s="15"/>
+      <c r="B368" s="20"/>
+      <c r="C368" s="20"/>
+      <c r="D368" s="20"/>
+      <c r="E368" s="20"/>
+      <c r="F368" s="20"/>
+      <c r="G368" s="20"/>
+      <c r="H368" s="19"/>
+    </row>
+    <row r="369" spans="1:8" customFormat="1">
+      <c r="A369" s="15"/>
+      <c r="B369" s="20"/>
+      <c r="C369" s="20"/>
+      <c r="D369" s="20"/>
+      <c r="E369" s="20"/>
+      <c r="F369" s="20"/>
+      <c r="G369" s="20"/>
+      <c r="H369" s="19"/>
+    </row>
+    <row r="370" spans="1:8" customFormat="1">
+      <c r="A370" s="15"/>
+      <c r="B370" s="19"/>
+      <c r="C370" s="20"/>
+      <c r="D370" s="19"/>
+      <c r="E370" s="20"/>
+      <c r="F370" s="19"/>
+      <c r="G370" s="20"/>
+      <c r="H370" s="19"/>
+    </row>
+    <row r="371" spans="1:8" customFormat="1" ht="27" customHeight="1">
+      <c r="A371" s="39"/>
+      <c r="B371" s="39"/>
+      <c r="C371" s="39"/>
+      <c r="D371" s="39"/>
+      <c r="E371" s="39"/>
+      <c r="F371" s="39"/>
+      <c r="G371" s="39"/>
+      <c r="H371" s="39"/>
+    </row>
+    <row r="372" spans="1:8" customFormat="1"/>
+    <row r="373" spans="1:8" s="1" customFormat="1"/>
+    <row r="374" spans="1:8" s="1" customFormat="1"/>
+    <row r="375" spans="1:8" s="1" customFormat="1"/>
+    <row r="376" spans="1:8" s="1" customFormat="1"/>
+    <row r="377" spans="1:8" s="1" customFormat="1"/>
+    <row r="378" spans="1:8" s="1" customFormat="1"/>
+    <row r="379" spans="1:8" s="1" customFormat="1"/>
+    <row r="380" spans="1:8" s="1" customFormat="1"/>
+    <row r="381" spans="1:8" s="1" customFormat="1"/>
+    <row r="382" spans="1:8" s="1" customFormat="1"/>
+    <row r="383" spans="1:8" s="1" customFormat="1"/>
+    <row r="384" spans="1:8" s="1" customFormat="1"/>
     <row r="385" s="1" customFormat="1"/>
     <row r="386" s="1" customFormat="1"/>
     <row r="387" s="1" customFormat="1"/>
     <row r="388" s="1" customFormat="1"/>
     <row r="389" s="1" customFormat="1"/>
     <row r="390" s="1" customFormat="1"/>
     <row r="391" s="1" customFormat="1"/>
     <row r="392" s="1" customFormat="1"/>
     <row r="393" s="1" customFormat="1"/>
     <row r="394" s="1" customFormat="1"/>
     <row r="395" s="1" customFormat="1"/>
     <row r="396" s="1" customFormat="1"/>
     <row r="397" s="1" customFormat="1"/>
     <row r="398" s="1" customFormat="1"/>
     <row r="399" s="1" customFormat="1"/>
     <row r="400" s="1" customFormat="1"/>
     <row r="401" s="1" customFormat="1"/>
     <row r="402" s="1" customFormat="1"/>
+    <row r="403" s="1" customFormat="1"/>
+    <row r="404" s="1" customFormat="1"/>
+    <row r="405" s="1" customFormat="1"/>
+    <row r="406" s="1" customFormat="1"/>
+    <row r="407" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A366:H366"/>
+    <mergeCell ref="A371:H371"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
-    <mergeCell ref="A169:H169"/>
+    <mergeCell ref="A177:H177"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="14"/>
-      <c r="B8" s="26"/>
-[...5 lines deleted...]
-      <c r="H8" s="26"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="14"/>
-      <c r="B9" s="26"/>
-[...5 lines deleted...]
-      <c r="H9" s="26"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="14"/>
-      <c r="B10" s="26"/>
-[...5 lines deleted...]
-      <c r="H10" s="26"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="14"/>
-      <c r="B11" s="26"/>
-[...5 lines deleted...]
-      <c r="H11" s="26"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="15"/>
-      <c r="B12" s="26"/>
-[...5 lines deleted...]
-      <c r="H12" s="26"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="15"/>
-      <c r="B13" s="26"/>
-[...5 lines deleted...]
-      <c r="H13" s="26"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="15"/>
-      <c r="B14" s="27"/>
-[...5 lines deleted...]
-      <c r="H14" s="27"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="15"/>
-      <c r="B15" s="27"/>
-[...5 lines deleted...]
-      <c r="H15" s="26"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="15"/>
-      <c r="B16" s="26"/>
-[...5 lines deleted...]
-      <c r="H16" s="26"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="15"/>
-      <c r="B17" s="26"/>
-[...5 lines deleted...]
-      <c r="H17" s="26"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="23"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="15"/>
-      <c r="B18" s="27"/>
-[...5 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="15"/>
-      <c r="B19" s="27"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="15"/>
-      <c r="B20" s="26"/>
-[...5 lines deleted...]
-      <c r="H20" s="26"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="15"/>
-      <c r="B21" s="26"/>
-[...5 lines deleted...]
-      <c r="H21" s="26"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="23"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="15"/>
-      <c r="B22" s="27"/>
-[...5 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="15"/>
-      <c r="B23" s="26"/>
-[...5 lines deleted...]
-      <c r="H23" s="26"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="15"/>
-      <c r="B24" s="26"/>
-[...5 lines deleted...]
-      <c r="H24" s="26"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="15"/>
-      <c r="B25" s="26"/>
-[...5 lines deleted...]
-      <c r="H25" s="26"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="15"/>
-      <c r="B26" s="27"/>
-[...5 lines deleted...]
-      <c r="H26" s="27"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="15"/>
-      <c r="B27" s="26"/>
-[...5 lines deleted...]
-      <c r="H27" s="26"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="23"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="15"/>
-      <c r="B28" s="27"/>
-[...5 lines deleted...]
-      <c r="H28" s="27"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="24"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="15"/>
-      <c r="B29" s="27"/>
-[...5 lines deleted...]
-      <c r="H29" s="26"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="15"/>
-      <c r="B30" s="27"/>
-[...5 lines deleted...]
-      <c r="H30" s="26"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="15"/>
-      <c r="B31" s="27"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="15"/>
-      <c r="B32" s="27"/>
-[...5 lines deleted...]
-      <c r="H32" s="26"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="15"/>
-      <c r="B33" s="27"/>
-[...5 lines deleted...]
-      <c r="H33" s="26"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="15"/>
-      <c r="B34" s="26"/>
-[...5 lines deleted...]
-      <c r="H34" s="26"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="15"/>
-      <c r="B35" s="27"/>
-[...5 lines deleted...]
-      <c r="H35" s="26"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="15"/>
-      <c r="B36" s="27"/>
-[...5 lines deleted...]
-      <c r="H36" s="26"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="15"/>
-      <c r="B37" s="27"/>
-[...5 lines deleted...]
-      <c r="H37" s="26"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="15"/>
-      <c r="B38" s="27"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="23"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="15"/>
-      <c r="B39" s="27"/>
-[...5 lines deleted...]
-      <c r="H39" s="26"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="15"/>
-      <c r="B40" s="27"/>
-[...5 lines deleted...]
-      <c r="H40" s="26"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="15"/>
-      <c r="B41" s="26"/>
-[...5 lines deleted...]
-      <c r="H41" s="26"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="23"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="15"/>
-      <c r="B42" s="27"/>
-[...5 lines deleted...]
-      <c r="H42" s="26"/>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="23"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="15"/>
-      <c r="B43" s="27"/>
-[...5 lines deleted...]
-      <c r="H43" s="26"/>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="15"/>
-      <c r="B44" s="27"/>
-[...5 lines deleted...]
-      <c r="H44" s="26"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="15"/>
-      <c r="B45" s="26"/>
-[...5 lines deleted...]
-      <c r="H45" s="26"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="23"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="14"/>
-      <c r="B46" s="26"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="15"/>
-      <c r="B47" s="27"/>
-[...5 lines deleted...]
-      <c r="H47" s="27"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="15"/>
-      <c r="B48" s="27"/>
-[...5 lines deleted...]
-      <c r="H48" s="27"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="15"/>
-      <c r="B49" s="26"/>
-[...5 lines deleted...]
-      <c r="H49" s="26"/>
+      <c r="B49" s="23"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="23"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="15"/>
-      <c r="B50" s="26"/>
-[...5 lines deleted...]
-      <c r="H50" s="26"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="23"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="15"/>
-      <c r="B51" s="27"/>
-[...5 lines deleted...]
-      <c r="H51" s="27"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="15"/>
-      <c r="B52" s="27"/>
-[...5 lines deleted...]
-      <c r="H52" s="27"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="15"/>
-      <c r="B53" s="27"/>
-[...5 lines deleted...]
-      <c r="H53" s="26"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="23"/>
+      <c r="E53" s="23"/>
+      <c r="F53" s="23"/>
+      <c r="G53" s="23"/>
+      <c r="H53" s="23"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="15"/>
-      <c r="B54" s="26"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="23"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="15"/>
-      <c r="B55" s="27"/>
-[...5 lines deleted...]
-      <c r="H55" s="27"/>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="24"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="24"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="15"/>
-      <c r="B56" s="27"/>
-[...5 lines deleted...]
-      <c r="H56" s="26"/>
+      <c r="B56" s="24"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="18"/>
-      <c r="B57" s="27"/>
-[...5 lines deleted...]
-      <c r="H57" s="27"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="24"/>
+      <c r="E57" s="24"/>
+      <c r="F57" s="24"/>
+      <c r="G57" s="24"/>
+      <c r="H57" s="24"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="14"/>
-      <c r="B58" s="26"/>
-[...5 lines deleted...]
-      <c r="H58" s="26"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="14"/>
-      <c r="B59" s="26"/>
-[...5 lines deleted...]
-      <c r="H59" s="26"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="15"/>
-      <c r="B60" s="28"/>
-[...5 lines deleted...]
-      <c r="H60" s="26"/>
+      <c r="B60" s="25"/>
+      <c r="C60" s="25"/>
+      <c r="D60" s="25"/>
+      <c r="E60" s="25"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="23"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="15"/>
-      <c r="B61" s="28"/>
-[...5 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
+      <c r="H61" s="23"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="15"/>
-      <c r="B62" s="28"/>
-[...5 lines deleted...]
-      <c r="H62" s="28"/>
+      <c r="B62" s="25"/>
+      <c r="C62" s="25"/>
+      <c r="D62" s="25"/>
+      <c r="E62" s="25"/>
+      <c r="F62" s="25"/>
+      <c r="G62" s="25"/>
+      <c r="H62" s="25"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="15"/>
-      <c r="B63" s="28"/>
-[...5 lines deleted...]
-      <c r="H63" s="28"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="25"/>
+      <c r="D63" s="25"/>
+      <c r="E63" s="25"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="25"/>
+      <c r="H63" s="25"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="15"/>
-      <c r="B64" s="28"/>
-[...5 lines deleted...]
-      <c r="H64" s="28"/>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="25"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="15"/>
-      <c r="B65" s="28"/>
-[...5 lines deleted...]
-      <c r="H65" s="26"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="23"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="15"/>
-      <c r="B66" s="28"/>
-[...5 lines deleted...]
-      <c r="H66" s="28"/>
+      <c r="B66" s="25"/>
+      <c r="C66" s="25"/>
+      <c r="D66" s="25"/>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="25"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="15"/>
-      <c r="B67" s="28"/>
-[...5 lines deleted...]
-      <c r="H67" s="28"/>
+      <c r="B67" s="25"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="15"/>
-      <c r="B68" s="28"/>
-[...5 lines deleted...]
-      <c r="H68" s="28"/>
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="15"/>
-      <c r="B69" s="28"/>
-[...5 lines deleted...]
-      <c r="H69" s="28"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="25"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="15"/>
-      <c r="B70" s="28"/>
-[...5 lines deleted...]
-      <c r="H70" s="26"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="23"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="15"/>
-      <c r="B71" s="26"/>
-[...5 lines deleted...]
-      <c r="H71" s="26"/>
+      <c r="B71" s="23"/>
+      <c r="C71" s="23"/>
+      <c r="D71" s="23"/>
+      <c r="E71" s="23"/>
+      <c r="F71" s="23"/>
+      <c r="G71" s="23"/>
+      <c r="H71" s="23"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="15"/>
-      <c r="B72" s="26"/>
-[...5 lines deleted...]
-      <c r="H72" s="26"/>
+      <c r="B72" s="23"/>
+      <c r="C72" s="23"/>
+      <c r="D72" s="23"/>
+      <c r="E72" s="23"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="23"/>
+      <c r="H72" s="23"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="15"/>
-      <c r="B73" s="28"/>
-[...5 lines deleted...]
-      <c r="H73" s="28"/>
+      <c r="B73" s="25"/>
+      <c r="C73" s="25"/>
+      <c r="D73" s="25"/>
+      <c r="E73" s="25"/>
+      <c r="F73" s="25"/>
+      <c r="G73" s="25"/>
+      <c r="H73" s="25"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="15"/>
-      <c r="B74" s="28"/>
-[...5 lines deleted...]
-      <c r="H74" s="28"/>
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="25"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="25"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="15"/>
-      <c r="B75" s="28"/>
-[...5 lines deleted...]
-      <c r="H75" s="26"/>
+      <c r="B75" s="25"/>
+      <c r="C75" s="25"/>
+      <c r="D75" s="25"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="25"/>
+      <c r="G75" s="25"/>
+      <c r="H75" s="23"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="15"/>
-      <c r="B76" s="28"/>
-[...5 lines deleted...]
-      <c r="H76" s="28"/>
+      <c r="B76" s="25"/>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="25"/>
+      <c r="H76" s="25"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="15"/>
-      <c r="B77" s="28"/>
-[...5 lines deleted...]
-      <c r="H77" s="28"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="25"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25"/>
+      <c r="G77" s="25"/>
+      <c r="H77" s="25"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="15"/>
-      <c r="B78" s="26"/>
-[...5 lines deleted...]
-      <c r="H78" s="26"/>
+      <c r="B78" s="23"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="23"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="23"/>
+      <c r="G78" s="25"/>
+      <c r="H78" s="23"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="15"/>
-      <c r="B79" s="26"/>
-[...5 lines deleted...]
-      <c r="H79" s="26"/>
+      <c r="B79" s="23"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="23"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="23"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="23"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="15"/>
-      <c r="B80" s="28"/>
-[...5 lines deleted...]
-      <c r="H80" s="28"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="25"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="25"/>
+      <c r="G80" s="25"/>
+      <c r="H80" s="25"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="15"/>
-      <c r="B81" s="28"/>
-[...5 lines deleted...]
-      <c r="H81" s="28"/>
+      <c r="B81" s="25"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="25"/>
+      <c r="G81" s="25"/>
+      <c r="H81" s="25"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="15"/>
-      <c r="B82" s="26"/>
-[...5 lines deleted...]
-      <c r="H82" s="26"/>
+      <c r="B82" s="23"/>
+      <c r="C82" s="23"/>
+      <c r="D82" s="23"/>
+      <c r="E82" s="23"/>
+      <c r="F82" s="23"/>
+      <c r="G82" s="23"/>
+      <c r="H82" s="23"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="15"/>
-      <c r="B83" s="26"/>
-[...5 lines deleted...]
-      <c r="H83" s="26"/>
+      <c r="B83" s="23"/>
+      <c r="C83" s="25"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="25"/>
+      <c r="H83" s="23"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="15"/>
-      <c r="B84" s="28"/>
-[...5 lines deleted...]
-      <c r="H84" s="28"/>
+      <c r="B84" s="25"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="25"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="25"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="25"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
-      <c r="B85" s="28"/>
-[...5 lines deleted...]
-      <c r="H85" s="28"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="25"/>
+      <c r="G85" s="25"/>
+      <c r="H85" s="25"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="15"/>
-      <c r="B86" s="28"/>
-[...5 lines deleted...]
-      <c r="H86" s="26"/>
+      <c r="B86" s="25"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="23"/>
+      <c r="E86" s="23"/>
+      <c r="F86" s="23"/>
+      <c r="G86" s="23"/>
+      <c r="H86" s="23"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="15"/>
-      <c r="B87" s="26"/>
-[...5 lines deleted...]
-      <c r="H87" s="28"/>
+      <c r="B87" s="23"/>
+      <c r="C87" s="25"/>
+      <c r="D87" s="25"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="25"/>
+      <c r="G87" s="25"/>
+      <c r="H87" s="25"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="15"/>
-      <c r="B88" s="26"/>
-[...5 lines deleted...]
-      <c r="H88" s="28"/>
+      <c r="B88" s="23"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="25"/>
+      <c r="G88" s="25"/>
+      <c r="H88" s="25"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="15"/>
-      <c r="B89" s="28"/>
-[...5 lines deleted...]
-      <c r="H89" s="26"/>
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="23"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="15"/>
-      <c r="B90" s="28"/>
-[...5 lines deleted...]
-      <c r="H90" s="26"/>
+      <c r="B90" s="25"/>
+      <c r="C90" s="25"/>
+      <c r="D90" s="25"/>
+      <c r="E90" s="25"/>
+      <c r="F90" s="25"/>
+      <c r="G90" s="25"/>
+      <c r="H90" s="23"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="15"/>
-      <c r="B91" s="28"/>
-[...5 lines deleted...]
-      <c r="H91" s="26"/>
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="25"/>
+      <c r="G91" s="25"/>
+      <c r="H91" s="23"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="15"/>
-      <c r="B92" s="28"/>
-[...5 lines deleted...]
-      <c r="H92" s="26"/>
+      <c r="B92" s="25"/>
+      <c r="C92" s="25"/>
+      <c r="D92" s="25"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="25"/>
+      <c r="G92" s="25"/>
+      <c r="H92" s="23"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="14"/>
-      <c r="B93" s="26"/>
-[...5 lines deleted...]
-      <c r="H93" s="26"/>
+      <c r="B93" s="23"/>
+      <c r="C93" s="23"/>
+      <c r="D93" s="23"/>
+      <c r="E93" s="23"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="23"/>
+      <c r="H93" s="23"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="22"/>
-      <c r="B94" s="27"/>
-[...5 lines deleted...]
-      <c r="H94" s="27"/>
+      <c r="B94" s="24"/>
+      <c r="C94" s="24"/>
+      <c r="D94" s="24"/>
+      <c r="E94" s="24"/>
+      <c r="F94" s="24"/>
+      <c r="G94" s="24"/>
+      <c r="H94" s="24"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="22"/>
-      <c r="B95" s="27"/>
-[...5 lines deleted...]
-      <c r="H95" s="27"/>
+      <c r="B95" s="24"/>
+      <c r="C95" s="24"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24"/>
+      <c r="G95" s="24"/>
+      <c r="H95" s="24"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="22"/>
-      <c r="B96" s="27"/>
-[...5 lines deleted...]
-      <c r="H96" s="26"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="23"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="22"/>
-      <c r="B97" s="27"/>
-[...5 lines deleted...]
-      <c r="H97" s="26"/>
+      <c r="B97" s="24"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="23"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="14"/>
-      <c r="B98" s="26"/>
-[...5 lines deleted...]
-      <c r="H98" s="26"/>
+      <c r="B98" s="23"/>
+      <c r="C98" s="23"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="23"/>
+      <c r="F98" s="23"/>
+      <c r="G98" s="23"/>
+      <c r="H98" s="23"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="14"/>
-      <c r="B99" s="26"/>
-[...5 lines deleted...]
-      <c r="H99" s="26"/>
+      <c r="B99" s="23"/>
+      <c r="C99" s="23"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="23"/>
+      <c r="F99" s="23"/>
+      <c r="G99" s="23"/>
+      <c r="H99" s="23"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="14"/>
-      <c r="B100" s="26"/>
-[...5 lines deleted...]
-      <c r="H100" s="26"/>
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="14"/>
-      <c r="B101" s="26"/>
-[...5 lines deleted...]
-      <c r="H101" s="26"/>
+      <c r="B101" s="23"/>
+      <c r="C101" s="23"/>
+      <c r="D101" s="23"/>
+      <c r="E101" s="23"/>
+      <c r="F101" s="23"/>
+      <c r="G101" s="23"/>
+      <c r="H101" s="23"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="14"/>
-      <c r="B102" s="26"/>
-[...5 lines deleted...]
-      <c r="H102" s="26"/>
+      <c r="B102" s="23"/>
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="23"/>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="15"/>
-      <c r="B103" s="27"/>
-[...5 lines deleted...]
-      <c r="H103" s="26"/>
+      <c r="B103" s="24"/>
+      <c r="C103" s="24"/>
+      <c r="D103" s="24"/>
+      <c r="E103" s="24"/>
+      <c r="F103" s="24"/>
+      <c r="G103" s="24"/>
+      <c r="H103" s="23"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="15"/>
-      <c r="B104" s="26"/>
-[...5 lines deleted...]
-      <c r="H104" s="26"/>
+      <c r="B104" s="23"/>
+      <c r="C104" s="24"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="15"/>
-      <c r="B105" s="27"/>
-[...5 lines deleted...]
-      <c r="H105" s="26"/>
+      <c r="B105" s="24"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="24"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24"/>
+      <c r="G105" s="24"/>
+      <c r="H105" s="23"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="14"/>
-      <c r="B106" s="26"/>
-[...5 lines deleted...]
-      <c r="H106" s="26"/>
+      <c r="B106" s="23"/>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23"/>
+      <c r="H106" s="23"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="14"/>
-      <c r="B107" s="26"/>
-[...5 lines deleted...]
-      <c r="H107" s="26"/>
+      <c r="B107" s="23"/>
+      <c r="C107" s="23"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="23"/>
+      <c r="F107" s="23"/>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="14"/>
-      <c r="B108" s="26"/>
-[...5 lines deleted...]
-      <c r="H108" s="26"/>
+      <c r="B108" s="23"/>
+      <c r="C108" s="23"/>
+      <c r="D108" s="23"/>
+      <c r="E108" s="23"/>
+      <c r="F108" s="23"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="15"/>
-      <c r="B109" s="28"/>
-[...5 lines deleted...]
-      <c r="H109" s="28"/>
+      <c r="B109" s="25"/>
+      <c r="C109" s="25"/>
+      <c r="D109" s="25"/>
+      <c r="E109" s="25"/>
+      <c r="F109" s="25"/>
+      <c r="G109" s="25"/>
+      <c r="H109" s="25"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="15"/>
-      <c r="B110" s="28"/>
-[...5 lines deleted...]
-      <c r="H110" s="28"/>
+      <c r="B110" s="25"/>
+      <c r="C110" s="25"/>
+      <c r="D110" s="25"/>
+      <c r="E110" s="25"/>
+      <c r="F110" s="25"/>
+      <c r="G110" s="25"/>
+      <c r="H110" s="25"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="15"/>
-      <c r="B111" s="28"/>
-[...5 lines deleted...]
-      <c r="H111" s="28"/>
+      <c r="B111" s="25"/>
+      <c r="C111" s="25"/>
+      <c r="D111" s="25"/>
+      <c r="E111" s="25"/>
+      <c r="F111" s="25"/>
+      <c r="G111" s="25"/>
+      <c r="H111" s="25"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="15"/>
-      <c r="B112" s="26"/>
-[...5 lines deleted...]
-      <c r="H112" s="26"/>
+      <c r="B112" s="23"/>
+      <c r="C112" s="23"/>
+      <c r="D112" s="23"/>
+      <c r="E112" s="23"/>
+      <c r="F112" s="23"/>
+      <c r="G112" s="23"/>
+      <c r="H112" s="23"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="15"/>
-      <c r="B113" s="26"/>
-[...5 lines deleted...]
-      <c r="H113" s="26"/>
+      <c r="B113" s="23"/>
+      <c r="C113" s="23"/>
+      <c r="D113" s="23"/>
+      <c r="E113" s="23"/>
+      <c r="F113" s="23"/>
+      <c r="G113" s="23"/>
+      <c r="H113" s="23"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="14"/>
-      <c r="B114" s="26"/>
-[...5 lines deleted...]
-      <c r="H114" s="26"/>
+      <c r="B114" s="23"/>
+      <c r="C114" s="23"/>
+      <c r="D114" s="23"/>
+      <c r="E114" s="23"/>
+      <c r="F114" s="23"/>
+      <c r="G114" s="23"/>
+      <c r="H114" s="23"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="14"/>
-      <c r="B115" s="26"/>
-[...5 lines deleted...]
-      <c r="H115" s="26"/>
+      <c r="B115" s="23"/>
+      <c r="C115" s="23"/>
+      <c r="D115" s="23"/>
+      <c r="E115" s="23"/>
+      <c r="F115" s="23"/>
+      <c r="G115" s="23"/>
+      <c r="H115" s="23"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="15"/>
-      <c r="B116" s="28"/>
-[...5 lines deleted...]
-      <c r="H116" s="28"/>
+      <c r="B116" s="25"/>
+      <c r="C116" s="25"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="25"/>
+      <c r="F116" s="23"/>
+      <c r="G116" s="25"/>
+      <c r="H116" s="25"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="15"/>
-      <c r="B117" s="26"/>
-[...5 lines deleted...]
-      <c r="H117" s="26"/>
+      <c r="B117" s="23"/>
+      <c r="C117" s="25"/>
+      <c r="D117" s="23"/>
+      <c r="E117" s="25"/>
+      <c r="F117" s="23"/>
+      <c r="G117" s="25"/>
+      <c r="H117" s="23"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="15"/>
-      <c r="B118" s="28"/>
-[...5 lines deleted...]
-      <c r="H118" s="28"/>
+      <c r="B118" s="25"/>
+      <c r="C118" s="25"/>
+      <c r="D118" s="23"/>
+      <c r="E118" s="25"/>
+      <c r="F118" s="23"/>
+      <c r="G118" s="25"/>
+      <c r="H118" s="25"/>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="15"/>
-      <c r="B119" s="26"/>
-[...5 lines deleted...]
-      <c r="H119" s="26"/>
+      <c r="B119" s="23"/>
+      <c r="C119" s="25"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="25"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="25"/>
+      <c r="H119" s="23"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="15"/>
-      <c r="B120" s="26"/>
-[...5 lines deleted...]
-      <c r="H120" s="26"/>
+      <c r="B120" s="23"/>
+      <c r="C120" s="25"/>
+      <c r="D120" s="23"/>
+      <c r="E120" s="25"/>
+      <c r="F120" s="23"/>
+      <c r="G120" s="25"/>
+      <c r="H120" s="23"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="15"/>
-      <c r="B121" s="28"/>
-[...5 lines deleted...]
-      <c r="H121" s="26"/>
+      <c r="B121" s="25"/>
+      <c r="C121" s="25"/>
+      <c r="D121" s="25"/>
+      <c r="E121" s="25"/>
+      <c r="F121" s="25"/>
+      <c r="G121" s="25"/>
+      <c r="H121" s="23"/>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="15"/>
-      <c r="B122" s="28"/>
-[...5 lines deleted...]
-      <c r="H122" s="26"/>
+      <c r="B122" s="25"/>
+      <c r="C122" s="25"/>
+      <c r="D122" s="25"/>
+      <c r="E122" s="25"/>
+      <c r="F122" s="25"/>
+      <c r="G122" s="25"/>
+      <c r="H122" s="23"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="14"/>
-      <c r="B123" s="26"/>
-[...5 lines deleted...]
-      <c r="H123" s="26"/>
+      <c r="B123" s="23"/>
+      <c r="C123" s="23"/>
+      <c r="D123" s="23"/>
+      <c r="E123" s="23"/>
+      <c r="F123" s="23"/>
+      <c r="G123" s="23"/>
+      <c r="H123" s="23"/>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="15"/>
-      <c r="B124" s="27"/>
-[...5 lines deleted...]
-      <c r="H124" s="26"/>
+      <c r="B124" s="24"/>
+      <c r="C124" s="24"/>
+      <c r="D124" s="23"/>
+      <c r="E124" s="23"/>
+      <c r="F124" s="23"/>
+      <c r="G124" s="23"/>
+      <c r="H124" s="23"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="15"/>
-      <c r="B125" s="27"/>
-[...5 lines deleted...]
-      <c r="H125" s="26"/>
+      <c r="B125" s="24"/>
+      <c r="C125" s="24"/>
+      <c r="D125" s="23"/>
+      <c r="E125" s="23"/>
+      <c r="F125" s="23"/>
+      <c r="G125" s="23"/>
+      <c r="H125" s="23"/>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="15"/>
-      <c r="B126" s="27"/>
-[...5 lines deleted...]
-      <c r="H126" s="27"/>
+      <c r="B126" s="24"/>
+      <c r="C126" s="24"/>
+      <c r="D126" s="24"/>
+      <c r="E126" s="24"/>
+      <c r="F126" s="24"/>
+      <c r="G126" s="24"/>
+      <c r="H126" s="24"/>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="15"/>
-      <c r="B127" s="27"/>
-[...5 lines deleted...]
-      <c r="H127" s="27"/>
+      <c r="B127" s="24"/>
+      <c r="C127" s="24"/>
+      <c r="D127" s="24"/>
+      <c r="E127" s="24"/>
+      <c r="F127" s="24"/>
+      <c r="G127" s="24"/>
+      <c r="H127" s="24"/>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="15"/>
-      <c r="B128" s="28"/>
-[...5 lines deleted...]
-      <c r="H128" s="26"/>
+      <c r="B128" s="25"/>
+      <c r="C128" s="25"/>
+      <c r="D128" s="23"/>
+      <c r="E128" s="23"/>
+      <c r="F128" s="23"/>
+      <c r="G128" s="23"/>
+      <c r="H128" s="23"/>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="15"/>
-      <c r="B129" s="28"/>
-[...5 lines deleted...]
-      <c r="H129" s="26"/>
+      <c r="B129" s="25"/>
+      <c r="C129" s="25"/>
+      <c r="D129" s="23"/>
+      <c r="E129" s="23"/>
+      <c r="F129" s="23"/>
+      <c r="G129" s="23"/>
+      <c r="H129" s="23"/>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="15"/>
-      <c r="B130" s="26"/>
-[...5 lines deleted...]
-      <c r="H130" s="26"/>
+      <c r="B130" s="23"/>
+      <c r="C130" s="25"/>
+      <c r="D130" s="23"/>
+      <c r="E130" s="25"/>
+      <c r="F130" s="23"/>
+      <c r="G130" s="25"/>
+      <c r="H130" s="23"/>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="15"/>
-      <c r="B131" s="26"/>
-[...5 lines deleted...]
-      <c r="H131" s="26"/>
+      <c r="B131" s="23"/>
+      <c r="C131" s="23"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="23"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="23"/>
+      <c r="H131" s="23"/>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="15"/>
-      <c r="B132" s="26"/>
-[...5 lines deleted...]
-      <c r="H132" s="26"/>
+      <c r="B132" s="23"/>
+      <c r="C132" s="25"/>
+      <c r="D132" s="23"/>
+      <c r="E132" s="25"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="25"/>
+      <c r="H132" s="23"/>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="15"/>
-      <c r="B133" s="28"/>
-[...5 lines deleted...]
-      <c r="H133" s="26"/>
+      <c r="B133" s="25"/>
+      <c r="C133" s="25"/>
+      <c r="D133" s="25"/>
+      <c r="E133" s="25"/>
+      <c r="F133" s="25"/>
+      <c r="G133" s="25"/>
+      <c r="H133" s="23"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="15"/>
-      <c r="B134" s="28"/>
-[...5 lines deleted...]
-      <c r="H134" s="26"/>
+      <c r="B134" s="25"/>
+      <c r="C134" s="25"/>
+      <c r="D134" s="25"/>
+      <c r="E134" s="25"/>
+      <c r="F134" s="25"/>
+      <c r="G134" s="25"/>
+      <c r="H134" s="23"/>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="15"/>
-      <c r="B135" s="26"/>
-[...5 lines deleted...]
-      <c r="H135" s="26"/>
+      <c r="B135" s="23"/>
+      <c r="C135" s="25"/>
+      <c r="D135" s="23"/>
+      <c r="E135" s="25"/>
+      <c r="F135" s="23"/>
+      <c r="G135" s="25"/>
+      <c r="H135" s="23"/>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="15"/>
-      <c r="B136" s="28"/>
-[...5 lines deleted...]
-      <c r="H136" s="26"/>
+      <c r="B136" s="25"/>
+      <c r="C136" s="25"/>
+      <c r="D136" s="23"/>
+      <c r="E136" s="23"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="23"/>
+      <c r="H136" s="23"/>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="14"/>
-      <c r="B137" s="26"/>
-[...5 lines deleted...]
-      <c r="H137" s="26"/>
+      <c r="B137" s="23"/>
+      <c r="C137" s="23"/>
+      <c r="D137" s="23"/>
+      <c r="E137" s="23"/>
+      <c r="F137" s="23"/>
+      <c r="G137" s="23"/>
+      <c r="H137" s="23"/>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="15"/>
-      <c r="B138" s="28"/>
-[...5 lines deleted...]
-      <c r="H138" s="28"/>
+      <c r="B138" s="25"/>
+      <c r="C138" s="25"/>
+      <c r="D138" s="25"/>
+      <c r="E138" s="25"/>
+      <c r="F138" s="23"/>
+      <c r="G138" s="23"/>
+      <c r="H138" s="25"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="15"/>
-      <c r="B139" s="28"/>
-[...5 lines deleted...]
-      <c r="H139" s="28"/>
+      <c r="B139" s="25"/>
+      <c r="C139" s="25"/>
+      <c r="D139" s="25"/>
+      <c r="E139" s="25"/>
+      <c r="F139" s="23"/>
+      <c r="G139" s="23"/>
+      <c r="H139" s="25"/>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="15"/>
-      <c r="B140" s="28"/>
-[...5 lines deleted...]
-      <c r="H140" s="28"/>
+      <c r="B140" s="25"/>
+      <c r="C140" s="25"/>
+      <c r="D140" s="25"/>
+      <c r="E140" s="25"/>
+      <c r="F140" s="25"/>
+      <c r="G140" s="25"/>
+      <c r="H140" s="25"/>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="15"/>
-      <c r="B141" s="28"/>
-[...5 lines deleted...]
-      <c r="H141" s="28"/>
+      <c r="B141" s="25"/>
+      <c r="C141" s="25"/>
+      <c r="D141" s="25"/>
+      <c r="E141" s="25"/>
+      <c r="F141" s="25"/>
+      <c r="G141" s="25"/>
+      <c r="H141" s="25"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="15"/>
-      <c r="B142" s="28"/>
-[...5 lines deleted...]
-      <c r="H142" s="28"/>
+      <c r="B142" s="25"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="25"/>
+      <c r="E142" s="25"/>
+      <c r="F142" s="25"/>
+      <c r="G142" s="25"/>
+      <c r="H142" s="25"/>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="15"/>
-      <c r="B143" s="28"/>
-[...5 lines deleted...]
-      <c r="H143" s="28"/>
+      <c r="B143" s="25"/>
+      <c r="C143" s="25"/>
+      <c r="D143" s="25"/>
+      <c r="E143" s="25"/>
+      <c r="F143" s="25"/>
+      <c r="G143" s="25"/>
+      <c r="H143" s="25"/>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="15"/>
-      <c r="B144" s="28"/>
-[...5 lines deleted...]
-      <c r="H144" s="28"/>
+      <c r="B144" s="25"/>
+      <c r="C144" s="25"/>
+      <c r="D144" s="25"/>
+      <c r="E144" s="25"/>
+      <c r="F144" s="23"/>
+      <c r="G144" s="25"/>
+      <c r="H144" s="25"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="15"/>
-      <c r="B145" s="28"/>
-[...5 lines deleted...]
-      <c r="H145" s="28"/>
+      <c r="B145" s="25"/>
+      <c r="C145" s="25"/>
+      <c r="D145" s="25"/>
+      <c r="E145" s="25"/>
+      <c r="F145" s="23"/>
+      <c r="G145" s="25"/>
+      <c r="H145" s="25"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="15"/>
-      <c r="B146" s="28"/>
-[...5 lines deleted...]
-      <c r="H146" s="28"/>
+      <c r="B146" s="25"/>
+      <c r="C146" s="25"/>
+      <c r="D146" s="25"/>
+      <c r="E146" s="25"/>
+      <c r="F146" s="23"/>
+      <c r="G146" s="25"/>
+      <c r="H146" s="25"/>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="15"/>
-      <c r="B147" s="26"/>
-[...5 lines deleted...]
-      <c r="H147" s="26"/>
+      <c r="B147" s="23"/>
+      <c r="C147" s="25"/>
+      <c r="D147" s="23"/>
+      <c r="E147" s="25"/>
+      <c r="F147" s="23"/>
+      <c r="G147" s="23"/>
+      <c r="H147" s="23"/>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="14"/>
-      <c r="B148" s="26"/>
-[...5 lines deleted...]
-      <c r="H148" s="26"/>
+      <c r="B148" s="23"/>
+      <c r="C148" s="23"/>
+      <c r="D148" s="23"/>
+      <c r="E148" s="23"/>
+      <c r="F148" s="23"/>
+      <c r="G148" s="23"/>
+      <c r="H148" s="23"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="14"/>
-      <c r="B149" s="26"/>
-[...5 lines deleted...]
-      <c r="H149" s="26"/>
+      <c r="B149" s="23"/>
+      <c r="C149" s="23"/>
+      <c r="D149" s="23"/>
+      <c r="E149" s="23"/>
+      <c r="F149" s="23"/>
+      <c r="G149" s="23"/>
+      <c r="H149" s="23"/>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="14"/>
-      <c r="B150" s="26"/>
-[...5 lines deleted...]
-      <c r="H150" s="26"/>
+      <c r="B150" s="23"/>
+      <c r="C150" s="23"/>
+      <c r="D150" s="23"/>
+      <c r="E150" s="23"/>
+      <c r="F150" s="23"/>
+      <c r="G150" s="23"/>
+      <c r="H150" s="23"/>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="15"/>
-      <c r="B151" s="28"/>
-[...5 lines deleted...]
-      <c r="H151" s="28"/>
+      <c r="B151" s="25"/>
+      <c r="C151" s="25"/>
+      <c r="D151" s="23"/>
+      <c r="E151" s="25"/>
+      <c r="F151" s="23"/>
+      <c r="G151" s="23"/>
+      <c r="H151" s="25"/>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="15"/>
-      <c r="B152" s="28"/>
-[...5 lines deleted...]
-      <c r="H152" s="28"/>
+      <c r="B152" s="25"/>
+      <c r="C152" s="25"/>
+      <c r="D152" s="23"/>
+      <c r="E152" s="25"/>
+      <c r="F152" s="23"/>
+      <c r="G152" s="23"/>
+      <c r="H152" s="25"/>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="15"/>
-      <c r="B153" s="28"/>
-[...5 lines deleted...]
-      <c r="H153" s="28"/>
+      <c r="B153" s="25"/>
+      <c r="C153" s="25"/>
+      <c r="D153" s="25"/>
+      <c r="E153" s="25"/>
+      <c r="F153" s="25"/>
+      <c r="G153" s="25"/>
+      <c r="H153" s="25"/>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="15"/>
-      <c r="B154" s="28"/>
-[...5 lines deleted...]
-      <c r="H154" s="28"/>
+      <c r="B154" s="25"/>
+      <c r="C154" s="25"/>
+      <c r="D154" s="25"/>
+      <c r="E154" s="25"/>
+      <c r="F154" s="25"/>
+      <c r="G154" s="25"/>
+      <c r="H154" s="25"/>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="14"/>
-      <c r="B155" s="26"/>
-[...5 lines deleted...]
-      <c r="H155" s="26"/>
+      <c r="B155" s="23"/>
+      <c r="C155" s="23"/>
+      <c r="D155" s="23"/>
+      <c r="E155" s="23"/>
+      <c r="F155" s="23"/>
+      <c r="G155" s="23"/>
+      <c r="H155" s="23"/>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="14"/>
-      <c r="B156" s="26"/>
-[...5 lines deleted...]
-      <c r="H156" s="26"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="23"/>
+      <c r="D156" s="23"/>
+      <c r="E156" s="23"/>
+      <c r="F156" s="23"/>
+      <c r="G156" s="23"/>
+      <c r="H156" s="23"/>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="14"/>
-      <c r="B157" s="26"/>
-[...5 lines deleted...]
-      <c r="H157" s="26"/>
+      <c r="B157" s="23"/>
+      <c r="C157" s="23"/>
+      <c r="D157" s="23"/>
+      <c r="E157" s="23"/>
+      <c r="F157" s="23"/>
+      <c r="G157" s="23"/>
+      <c r="H157" s="23"/>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="14"/>
-      <c r="B158" s="26"/>
-[...5 lines deleted...]
-      <c r="H158" s="26"/>
+      <c r="B158" s="23"/>
+      <c r="C158" s="23"/>
+      <c r="D158" s="23"/>
+      <c r="E158" s="23"/>
+      <c r="F158" s="23"/>
+      <c r="G158" s="23"/>
+      <c r="H158" s="23"/>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="14"/>
-      <c r="B159" s="26"/>
-[...5 lines deleted...]
-      <c r="H159" s="26"/>
+      <c r="B159" s="23"/>
+      <c r="C159" s="23"/>
+      <c r="D159" s="23"/>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23"/>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="14"/>
-      <c r="B160" s="26"/>
-[...5 lines deleted...]
-      <c r="H160" s="26"/>
+      <c r="B160" s="23"/>
+      <c r="C160" s="23"/>
+      <c r="D160" s="23"/>
+      <c r="E160" s="23"/>
+      <c r="F160" s="23"/>
+      <c r="G160" s="23"/>
+      <c r="H160" s="23"/>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="15"/>
-      <c r="B161" s="27"/>
-[...5 lines deleted...]
-      <c r="H161" s="26"/>
+      <c r="B161" s="24"/>
+      <c r="C161" s="24"/>
+      <c r="D161" s="24"/>
+      <c r="E161" s="24"/>
+      <c r="F161" s="24"/>
+      <c r="G161" s="24"/>
+      <c r="H161" s="23"/>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="15"/>
-      <c r="B162" s="27"/>
-[...5 lines deleted...]
-      <c r="H162" s="26"/>
+      <c r="B162" s="24"/>
+      <c r="C162" s="24"/>
+      <c r="D162" s="24"/>
+      <c r="E162" s="24"/>
+      <c r="F162" s="24"/>
+      <c r="G162" s="24"/>
+      <c r="H162" s="23"/>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="15"/>
-      <c r="B163" s="27"/>
-[...5 lines deleted...]
-      <c r="H163" s="26"/>
+      <c r="B163" s="24"/>
+      <c r="C163" s="24"/>
+      <c r="D163" s="24"/>
+      <c r="E163" s="24"/>
+      <c r="F163" s="24"/>
+      <c r="G163" s="24"/>
+      <c r="H163" s="23"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="15"/>
-      <c r="B164" s="27"/>
-[...5 lines deleted...]
-      <c r="H164" s="26"/>
+      <c r="B164" s="24"/>
+      <c r="C164" s="24"/>
+      <c r="D164" s="24"/>
+      <c r="E164" s="24"/>
+      <c r="F164" s="24"/>
+      <c r="G164" s="24"/>
+      <c r="H164" s="23"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="15"/>
-      <c r="B165" s="27"/>
-[...5 lines deleted...]
-      <c r="H165" s="26"/>
+      <c r="B165" s="24"/>
+      <c r="C165" s="24"/>
+      <c r="D165" s="24"/>
+      <c r="E165" s="24"/>
+      <c r="F165" s="24"/>
+      <c r="G165" s="24"/>
+      <c r="H165" s="23"/>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="15"/>
-      <c r="B166" s="27"/>
-[...5 lines deleted...]
-      <c r="H166" s="26"/>
+      <c r="B166" s="24"/>
+      <c r="C166" s="24"/>
+      <c r="D166" s="24"/>
+      <c r="E166" s="24"/>
+      <c r="F166" s="24"/>
+      <c r="G166" s="24"/>
+      <c r="H166" s="23"/>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="15"/>
-      <c r="B167" s="27"/>
-[...5 lines deleted...]
-      <c r="H167" s="26"/>
+      <c r="B167" s="24"/>
+      <c r="C167" s="24"/>
+      <c r="D167" s="24"/>
+      <c r="E167" s="24"/>
+      <c r="F167" s="24"/>
+      <c r="G167" s="24"/>
+      <c r="H167" s="23"/>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="15"/>
-      <c r="B168" s="27"/>
-[...5 lines deleted...]
-      <c r="H168" s="26"/>
+      <c r="B168" s="24"/>
+      <c r="C168" s="24"/>
+      <c r="D168" s="24"/>
+      <c r="E168" s="24"/>
+      <c r="F168" s="24"/>
+      <c r="G168" s="24"/>
+      <c r="H168" s="23"/>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="15"/>
-      <c r="B169" s="27"/>
-[...5 lines deleted...]
-      <c r="H169" s="26"/>
+      <c r="B169" s="24"/>
+      <c r="C169" s="24"/>
+      <c r="D169" s="24"/>
+      <c r="E169" s="24"/>
+      <c r="F169" s="24"/>
+      <c r="G169" s="24"/>
+      <c r="H169" s="23"/>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="15"/>
-      <c r="B170" s="27"/>
-[...5 lines deleted...]
-      <c r="H170" s="26"/>
+      <c r="B170" s="24"/>
+      <c r="C170" s="24"/>
+      <c r="D170" s="24"/>
+      <c r="E170" s="24"/>
+      <c r="F170" s="24"/>
+      <c r="G170" s="24"/>
+      <c r="H170" s="23"/>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="15"/>
-      <c r="B171" s="26"/>
-[...5 lines deleted...]
-      <c r="H171" s="26"/>
+      <c r="B171" s="23"/>
+      <c r="C171" s="24"/>
+      <c r="D171" s="23"/>
+      <c r="E171" s="24"/>
+      <c r="F171" s="23"/>
+      <c r="G171" s="24"/>
+      <c r="H171" s="23"/>
     </row>
     <row r="172" spans="1:8" ht="27" customHeight="1">
-      <c r="A172" s="36"/>
-[...6 lines deleted...]
-      <c r="H172" s="36"/>
+      <c r="A172" s="39"/>
+      <c r="B172" s="39"/>
+      <c r="C172" s="39"/>
+      <c r="D172" s="39"/>
+      <c r="E172" s="39"/>
+      <c r="F172" s="39"/>
+      <c r="G172" s="39"/>
+      <c r="H172" s="39"/>
     </row>
     <row r="174" spans="1:8" s="1" customFormat="1"/>
     <row r="175" spans="1:8" s="1" customFormat="1"/>
     <row r="176" spans="1:8" s="1" customFormat="1"/>
     <row r="177" s="1" customFormat="1"/>
     <row r="178" s="1" customFormat="1"/>
     <row r="179" s="1" customFormat="1"/>
     <row r="180" s="1" customFormat="1"/>
     <row r="181" s="1" customFormat="1"/>
     <row r="182" s="1" customFormat="1"/>
     <row r="183" s="1" customFormat="1"/>
     <row r="184" s="1" customFormat="1"/>
     <row r="185" s="1" customFormat="1"/>
     <row r="186" s="1" customFormat="1"/>
     <row r="187" s="1" customFormat="1"/>
     <row r="188" s="1" customFormat="1"/>
     <row r="189" s="1" customFormat="1"/>
     <row r="190" s="1" customFormat="1"/>
     <row r="191" s="1" customFormat="1"/>
     <row r="192" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
@@ -20069,1826 +22499,1826 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="14"/>
-      <c r="B8" s="26"/>
-[...5 lines deleted...]
-      <c r="H8" s="26"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="14"/>
-      <c r="B9" s="26"/>
-[...5 lines deleted...]
-      <c r="H9" s="26"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="14"/>
-      <c r="B10" s="26"/>
-[...5 lines deleted...]
-      <c r="H10" s="26"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="14"/>
-      <c r="B11" s="26"/>
-[...5 lines deleted...]
-      <c r="H11" s="26"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="15"/>
-      <c r="B12" s="26"/>
-[...5 lines deleted...]
-      <c r="H12" s="26"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="15"/>
-      <c r="B13" s="26"/>
-[...5 lines deleted...]
-      <c r="H13" s="26"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="15"/>
-      <c r="B14" s="27"/>
-[...5 lines deleted...]
-      <c r="H14" s="27"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="15"/>
-      <c r="B15" s="27"/>
-[...5 lines deleted...]
-      <c r="H15" s="26"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="15"/>
-      <c r="B16" s="26"/>
-[...5 lines deleted...]
-      <c r="H16" s="26"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="15"/>
-      <c r="B17" s="26"/>
-[...5 lines deleted...]
-      <c r="H17" s="26"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="23"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="15"/>
-      <c r="B18" s="27"/>
-[...5 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="15"/>
-      <c r="B19" s="27"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="15"/>
-      <c r="B20" s="26"/>
-[...5 lines deleted...]
-      <c r="H20" s="26"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="15"/>
-      <c r="B21" s="26"/>
-[...5 lines deleted...]
-      <c r="H21" s="26"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="23"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="15"/>
-      <c r="B22" s="27"/>
-[...5 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="15"/>
-      <c r="B23" s="26"/>
-[...5 lines deleted...]
-      <c r="H23" s="26"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="15"/>
-      <c r="B24" s="26"/>
-[...5 lines deleted...]
-      <c r="H24" s="26"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="15"/>
-      <c r="B25" s="26"/>
-[...5 lines deleted...]
-      <c r="H25" s="26"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="15"/>
-      <c r="B26" s="27"/>
-[...5 lines deleted...]
-      <c r="H26" s="27"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="15"/>
-      <c r="B27" s="26"/>
-[...5 lines deleted...]
-      <c r="H27" s="26"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="23"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="15"/>
-      <c r="B28" s="27"/>
-[...5 lines deleted...]
-      <c r="H28" s="27"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="24"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="15"/>
-      <c r="B29" s="27"/>
-[...5 lines deleted...]
-      <c r="H29" s="26"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="15"/>
-      <c r="B30" s="27"/>
-[...5 lines deleted...]
-      <c r="H30" s="26"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="15"/>
-      <c r="B31" s="27"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="15"/>
-      <c r="B32" s="27"/>
-[...5 lines deleted...]
-      <c r="H32" s="26"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="15"/>
-      <c r="B33" s="27"/>
-[...5 lines deleted...]
-      <c r="H33" s="26"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="15"/>
-      <c r="B34" s="26"/>
-[...5 lines deleted...]
-      <c r="H34" s="26"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="15"/>
-      <c r="B35" s="27"/>
-[...5 lines deleted...]
-      <c r="H35" s="26"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="15"/>
-      <c r="B36" s="27"/>
-[...5 lines deleted...]
-      <c r="H36" s="26"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="15"/>
-      <c r="B37" s="27"/>
-[...5 lines deleted...]
-      <c r="H37" s="26"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="15"/>
-      <c r="B38" s="27"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="23"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="15"/>
-      <c r="B39" s="27"/>
-[...5 lines deleted...]
-      <c r="H39" s="26"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="15"/>
-      <c r="B40" s="27"/>
-[...5 lines deleted...]
-      <c r="H40" s="26"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="15"/>
-      <c r="B41" s="26"/>
-[...5 lines deleted...]
-      <c r="H41" s="26"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="23"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="15"/>
-      <c r="B42" s="27"/>
-[...5 lines deleted...]
-      <c r="H42" s="26"/>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="23"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="15"/>
-      <c r="B43" s="27"/>
-[...5 lines deleted...]
-      <c r="H43" s="26"/>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="15"/>
-      <c r="B44" s="27"/>
-[...5 lines deleted...]
-      <c r="H44" s="26"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="15"/>
-      <c r="B45" s="26"/>
-[...5 lines deleted...]
-      <c r="H45" s="26"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="23"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="14"/>
-      <c r="B46" s="26"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="15"/>
-      <c r="B47" s="27"/>
-[...5 lines deleted...]
-      <c r="H47" s="27"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="15"/>
-      <c r="B48" s="27"/>
-[...5 lines deleted...]
-      <c r="H48" s="27"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="15"/>
-      <c r="B49" s="26"/>
-[...5 lines deleted...]
-      <c r="H49" s="26"/>
+      <c r="B49" s="23"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="23"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="15"/>
-      <c r="B50" s="26"/>
-[...5 lines deleted...]
-      <c r="H50" s="26"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="23"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="15"/>
-      <c r="B51" s="27"/>
-[...5 lines deleted...]
-      <c r="H51" s="27"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="15"/>
-      <c r="B52" s="27"/>
-[...5 lines deleted...]
-      <c r="H52" s="27"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="15"/>
-      <c r="B53" s="27"/>
-[...5 lines deleted...]
-      <c r="H53" s="26"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="23"/>
+      <c r="E53" s="23"/>
+      <c r="F53" s="23"/>
+      <c r="G53" s="23"/>
+      <c r="H53" s="23"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="15"/>
-      <c r="B54" s="27"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="24"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="23"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="29"/>
-[...6 lines deleted...]
-      <c r="H55" s="26"/>
+      <c r="A55" s="26"/>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="23"/>
+      <c r="E55" s="23"/>
+      <c r="F55" s="23"/>
+      <c r="G55" s="23"/>
+      <c r="H55" s="23"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="15"/>
-      <c r="B56" s="27"/>
-[...5 lines deleted...]
-      <c r="H56" s="27"/>
+      <c r="B56" s="24"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="24"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24"/>
+      <c r="G56" s="24"/>
+      <c r="H56" s="24"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="15"/>
-      <c r="B57" s="27"/>
-[...5 lines deleted...]
-      <c r="H57" s="26"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="23"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="18"/>
-      <c r="B58" s="27"/>
-[...5 lines deleted...]
-      <c r="H58" s="27"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="24"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="14"/>
-      <c r="B59" s="26"/>
-[...5 lines deleted...]
-      <c r="H59" s="26"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="14"/>
-      <c r="B60" s="26"/>
-[...5 lines deleted...]
-      <c r="H60" s="26"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="15"/>
-      <c r="B61" s="28"/>
-[...5 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
+      <c r="H61" s="23"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="15"/>
-      <c r="B62" s="28"/>
-[...5 lines deleted...]
-      <c r="H62" s="26"/>
+      <c r="B62" s="25"/>
+      <c r="C62" s="25"/>
+      <c r="D62" s="25"/>
+      <c r="E62" s="25"/>
+      <c r="F62" s="25"/>
+      <c r="G62" s="25"/>
+      <c r="H62" s="23"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="15"/>
-      <c r="B63" s="28"/>
-[...5 lines deleted...]
-      <c r="H63" s="28"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="25"/>
+      <c r="D63" s="25"/>
+      <c r="E63" s="25"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="25"/>
+      <c r="H63" s="25"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="15"/>
-      <c r="B64" s="28"/>
-[...5 lines deleted...]
-      <c r="H64" s="28"/>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="25"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="15"/>
-      <c r="B65" s="28"/>
-[...5 lines deleted...]
-      <c r="H65" s="28"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="15"/>
-      <c r="B66" s="28"/>
-[...5 lines deleted...]
-      <c r="H66" s="26"/>
+      <c r="B66" s="25"/>
+      <c r="C66" s="25"/>
+      <c r="D66" s="25"/>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="23"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="15"/>
-      <c r="B67" s="26"/>
-[...5 lines deleted...]
-      <c r="H67" s="28"/>
+      <c r="B67" s="23"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="15"/>
-      <c r="B68" s="28"/>
-[...5 lines deleted...]
-      <c r="H68" s="28"/>
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="15"/>
-      <c r="B69" s="28"/>
-[...5 lines deleted...]
-      <c r="H69" s="28"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="25"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="15"/>
-      <c r="B70" s="28"/>
-[...5 lines deleted...]
-      <c r="H70" s="28"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="15"/>
-      <c r="B71" s="28"/>
-[...5 lines deleted...]
-      <c r="H71" s="26"/>
+      <c r="B71" s="25"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="25"/>
+      <c r="G71" s="25"/>
+      <c r="H71" s="23"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="15"/>
-      <c r="B72" s="26"/>
-[...5 lines deleted...]
-      <c r="H72" s="26"/>
+      <c r="B72" s="23"/>
+      <c r="C72" s="23"/>
+      <c r="D72" s="23"/>
+      <c r="E72" s="23"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="23"/>
+      <c r="H72" s="23"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="15"/>
-      <c r="B73" s="26"/>
-[...5 lines deleted...]
-      <c r="H73" s="26"/>
+      <c r="B73" s="23"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="15"/>
-      <c r="B74" s="28"/>
-[...5 lines deleted...]
-      <c r="H74" s="28"/>
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="25"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="25"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="15"/>
-      <c r="B75" s="28"/>
-[...5 lines deleted...]
-      <c r="H75" s="28"/>
+      <c r="B75" s="25"/>
+      <c r="C75" s="25"/>
+      <c r="D75" s="25"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="25"/>
+      <c r="G75" s="25"/>
+      <c r="H75" s="25"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="15"/>
-      <c r="B76" s="28"/>
-[...5 lines deleted...]
-      <c r="H76" s="26"/>
+      <c r="B76" s="25"/>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="25"/>
+      <c r="H76" s="23"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="15"/>
-      <c r="B77" s="28"/>
-[...5 lines deleted...]
-      <c r="H77" s="28"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="25"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25"/>
+      <c r="G77" s="25"/>
+      <c r="H77" s="25"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="15"/>
-      <c r="B78" s="28"/>
-[...5 lines deleted...]
-      <c r="H78" s="28"/>
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="25"/>
+      <c r="G78" s="25"/>
+      <c r="H78" s="25"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="15"/>
-      <c r="B79" s="26"/>
-[...5 lines deleted...]
-      <c r="H79" s="26"/>
+      <c r="B79" s="23"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="23"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="23"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="23"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="15"/>
-      <c r="B80" s="26"/>
-[...5 lines deleted...]
-      <c r="H80" s="26"/>
+      <c r="B80" s="23"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="23"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="23"/>
+      <c r="G80" s="25"/>
+      <c r="H80" s="23"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="15"/>
-      <c r="B81" s="28"/>
-[...5 lines deleted...]
-      <c r="H81" s="28"/>
+      <c r="B81" s="25"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="25"/>
+      <c r="G81" s="25"/>
+      <c r="H81" s="25"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="15"/>
-      <c r="B82" s="28"/>
-[...5 lines deleted...]
-      <c r="H82" s="28"/>
+      <c r="B82" s="25"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="25"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="25"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="15"/>
-      <c r="B83" s="26"/>
-[...5 lines deleted...]
-      <c r="H83" s="26"/>
+      <c r="B83" s="23"/>
+      <c r="C83" s="23"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="15"/>
-      <c r="B84" s="26"/>
-[...5 lines deleted...]
-      <c r="H84" s="26"/>
+      <c r="B84" s="23"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="23"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
-      <c r="B85" s="28"/>
-[...5 lines deleted...]
-      <c r="H85" s="28"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="25"/>
+      <c r="G85" s="25"/>
+      <c r="H85" s="25"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="15"/>
-      <c r="B86" s="28"/>
-[...5 lines deleted...]
-      <c r="H86" s="28"/>
+      <c r="B86" s="25"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="25"/>
+      <c r="G86" s="25"/>
+      <c r="H86" s="25"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="15"/>
-      <c r="B87" s="28"/>
-[...5 lines deleted...]
-      <c r="H87" s="26"/>
+      <c r="B87" s="25"/>
+      <c r="C87" s="25"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="23"/>
+      <c r="F87" s="23"/>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="15"/>
-      <c r="B88" s="28"/>
-[...5 lines deleted...]
-      <c r="H88" s="28"/>
+      <c r="B88" s="25"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="25"/>
+      <c r="G88" s="25"/>
+      <c r="H88" s="25"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="15"/>
-      <c r="B89" s="28"/>
-[...5 lines deleted...]
-      <c r="H89" s="28"/>
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="25"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="15"/>
-      <c r="B90" s="28"/>
-[...5 lines deleted...]
-      <c r="H90" s="26"/>
+      <c r="B90" s="25"/>
+      <c r="C90" s="25"/>
+      <c r="D90" s="25"/>
+      <c r="E90" s="25"/>
+      <c r="F90" s="25"/>
+      <c r="G90" s="25"/>
+      <c r="H90" s="23"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="15"/>
-      <c r="B91" s="28"/>
-[...5 lines deleted...]
-      <c r="H91" s="26"/>
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="25"/>
+      <c r="G91" s="25"/>
+      <c r="H91" s="23"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="15"/>
-      <c r="B92" s="28"/>
-[...5 lines deleted...]
-      <c r="H92" s="26"/>
+      <c r="B92" s="25"/>
+      <c r="C92" s="25"/>
+      <c r="D92" s="25"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="25"/>
+      <c r="G92" s="25"/>
+      <c r="H92" s="23"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="15"/>
-      <c r="B93" s="28"/>
-[...5 lines deleted...]
-      <c r="H93" s="26"/>
+      <c r="B93" s="25"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="25"/>
+      <c r="G93" s="25"/>
+      <c r="H93" s="23"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="14"/>
-      <c r="B94" s="26"/>
-[...5 lines deleted...]
-      <c r="H94" s="26"/>
+      <c r="B94" s="23"/>
+      <c r="C94" s="23"/>
+      <c r="D94" s="23"/>
+      <c r="E94" s="23"/>
+      <c r="F94" s="23"/>
+      <c r="G94" s="23"/>
+      <c r="H94" s="23"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="22"/>
-      <c r="B95" s="27"/>
-[...5 lines deleted...]
-      <c r="H95" s="27"/>
+      <c r="B95" s="24"/>
+      <c r="C95" s="24"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24"/>
+      <c r="G95" s="24"/>
+      <c r="H95" s="24"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="22"/>
-      <c r="B96" s="27"/>
-[...5 lines deleted...]
-      <c r="H96" s="27"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="22"/>
-      <c r="B97" s="27"/>
-[...5 lines deleted...]
-      <c r="H97" s="26"/>
+      <c r="B97" s="24"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="23"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="22"/>
-      <c r="B98" s="27"/>
-[...5 lines deleted...]
-      <c r="H98" s="26"/>
+      <c r="B98" s="24"/>
+      <c r="C98" s="24"/>
+      <c r="D98" s="24"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="24"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="23"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="14"/>
-      <c r="B99" s="26"/>
-[...5 lines deleted...]
-      <c r="H99" s="26"/>
+      <c r="B99" s="23"/>
+      <c r="C99" s="23"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="23"/>
+      <c r="F99" s="23"/>
+      <c r="G99" s="23"/>
+      <c r="H99" s="23"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="14"/>
-      <c r="B100" s="26"/>
-[...5 lines deleted...]
-      <c r="H100" s="26"/>
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="14"/>
-      <c r="B101" s="26"/>
-[...5 lines deleted...]
-      <c r="H101" s="26"/>
+      <c r="B101" s="23"/>
+      <c r="C101" s="23"/>
+      <c r="D101" s="23"/>
+      <c r="E101" s="23"/>
+      <c r="F101" s="23"/>
+      <c r="G101" s="23"/>
+      <c r="H101" s="23"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="14"/>
-      <c r="B102" s="26"/>
-[...5 lines deleted...]
-      <c r="H102" s="26"/>
+      <c r="B102" s="23"/>
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="23"/>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="14"/>
-      <c r="B103" s="26"/>
-[...5 lines deleted...]
-      <c r="H103" s="26"/>
+      <c r="B103" s="23"/>
+      <c r="C103" s="23"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="23"/>
+      <c r="F103" s="23"/>
+      <c r="G103" s="23"/>
+      <c r="H103" s="23"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="15"/>
-      <c r="B104" s="26"/>
-[...5 lines deleted...]
-      <c r="H104" s="26"/>
+      <c r="B104" s="23"/>
+      <c r="C104" s="24"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="24"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="24"/>
+      <c r="H104" s="23"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="15"/>
-      <c r="B105" s="26"/>
-[...5 lines deleted...]
-      <c r="H105" s="26"/>
+      <c r="B105" s="23"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="23"/>
+      <c r="E105" s="23"/>
+      <c r="F105" s="23"/>
+      <c r="G105" s="23"/>
+      <c r="H105" s="23"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="15"/>
-      <c r="B106" s="26"/>
-[...5 lines deleted...]
-      <c r="H106" s="26"/>
+      <c r="B106" s="23"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="24"/>
+      <c r="H106" s="23"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="14"/>
-      <c r="B107" s="26"/>
-[...5 lines deleted...]
-      <c r="H107" s="26"/>
+      <c r="B107" s="23"/>
+      <c r="C107" s="23"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="23"/>
+      <c r="F107" s="23"/>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="14"/>
-      <c r="B108" s="26"/>
-[...5 lines deleted...]
-      <c r="H108" s="26"/>
+      <c r="B108" s="23"/>
+      <c r="C108" s="23"/>
+      <c r="D108" s="23"/>
+      <c r="E108" s="23"/>
+      <c r="F108" s="23"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="14"/>
-      <c r="B109" s="26"/>
-[...5 lines deleted...]
-      <c r="H109" s="26"/>
+      <c r="B109" s="23"/>
+      <c r="C109" s="23"/>
+      <c r="D109" s="23"/>
+      <c r="E109" s="23"/>
+      <c r="F109" s="23"/>
+      <c r="G109" s="23"/>
+      <c r="H109" s="23"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="15"/>
-      <c r="B110" s="28"/>
-[...5 lines deleted...]
-      <c r="H110" s="28"/>
+      <c r="B110" s="25"/>
+      <c r="C110" s="25"/>
+      <c r="D110" s="25"/>
+      <c r="E110" s="25"/>
+      <c r="F110" s="25"/>
+      <c r="G110" s="25"/>
+      <c r="H110" s="25"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="15"/>
-      <c r="B111" s="28"/>
-[...5 lines deleted...]
-      <c r="H111" s="28"/>
+      <c r="B111" s="25"/>
+      <c r="C111" s="25"/>
+      <c r="D111" s="25"/>
+      <c r="E111" s="25"/>
+      <c r="F111" s="25"/>
+      <c r="G111" s="25"/>
+      <c r="H111" s="25"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="15"/>
-      <c r="B112" s="28"/>
-[...5 lines deleted...]
-      <c r="H112" s="28"/>
+      <c r="B112" s="25"/>
+      <c r="C112" s="25"/>
+      <c r="D112" s="25"/>
+      <c r="E112" s="25"/>
+      <c r="F112" s="25"/>
+      <c r="G112" s="25"/>
+      <c r="H112" s="25"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="15"/>
-      <c r="B113" s="26"/>
-[...5 lines deleted...]
-      <c r="H113" s="26"/>
+      <c r="B113" s="23"/>
+      <c r="C113" s="23"/>
+      <c r="D113" s="23"/>
+      <c r="E113" s="23"/>
+      <c r="F113" s="23"/>
+      <c r="G113" s="23"/>
+      <c r="H113" s="23"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="15"/>
-      <c r="B114" s="26"/>
-[...5 lines deleted...]
-      <c r="H114" s="26"/>
+      <c r="B114" s="23"/>
+      <c r="C114" s="23"/>
+      <c r="D114" s="23"/>
+      <c r="E114" s="23"/>
+      <c r="F114" s="23"/>
+      <c r="G114" s="23"/>
+      <c r="H114" s="23"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="14"/>
-      <c r="B115" s="26"/>
-[...5 lines deleted...]
-      <c r="H115" s="26"/>
+      <c r="B115" s="23"/>
+      <c r="C115" s="23"/>
+      <c r="D115" s="23"/>
+      <c r="E115" s="23"/>
+      <c r="F115" s="23"/>
+      <c r="G115" s="23"/>
+      <c r="H115" s="23"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="14"/>
-      <c r="B116" s="26"/>
-[...5 lines deleted...]
-      <c r="H116" s="26"/>
+      <c r="B116" s="23"/>
+      <c r="C116" s="23"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="23"/>
+      <c r="F116" s="23"/>
+      <c r="G116" s="23"/>
+      <c r="H116" s="23"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="15"/>
-      <c r="B117" s="28"/>
-[...5 lines deleted...]
-      <c r="H117" s="28"/>
+      <c r="B117" s="25"/>
+      <c r="C117" s="25"/>
+      <c r="D117" s="23"/>
+      <c r="E117" s="25"/>
+      <c r="F117" s="23"/>
+      <c r="G117" s="25"/>
+      <c r="H117" s="25"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="15"/>
-      <c r="B118" s="26"/>
-[...5 lines deleted...]
-      <c r="H118" s="26"/>
+      <c r="B118" s="23"/>
+      <c r="C118" s="25"/>
+      <c r="D118" s="23"/>
+      <c r="E118" s="25"/>
+      <c r="F118" s="23"/>
+      <c r="G118" s="25"/>
+      <c r="H118" s="23"/>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="15"/>
-      <c r="B119" s="28"/>
-[...5 lines deleted...]
-      <c r="H119" s="28"/>
+      <c r="B119" s="25"/>
+      <c r="C119" s="25"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="25"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="25"/>
+      <c r="H119" s="25"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="15"/>
-      <c r="B120" s="26"/>
-[...5 lines deleted...]
-      <c r="H120" s="26"/>
+      <c r="B120" s="23"/>
+      <c r="C120" s="25"/>
+      <c r="D120" s="23"/>
+      <c r="E120" s="25"/>
+      <c r="F120" s="23"/>
+      <c r="G120" s="25"/>
+      <c r="H120" s="23"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="15"/>
-      <c r="B121" s="26"/>
-[...5 lines deleted...]
-      <c r="H121" s="26"/>
+      <c r="B121" s="23"/>
+      <c r="C121" s="25"/>
+      <c r="D121" s="23"/>
+      <c r="E121" s="25"/>
+      <c r="F121" s="23"/>
+      <c r="G121" s="25"/>
+      <c r="H121" s="23"/>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="15"/>
-      <c r="B122" s="28"/>
-[...5 lines deleted...]
-      <c r="H122" s="26"/>
+      <c r="B122" s="25"/>
+      <c r="C122" s="25"/>
+      <c r="D122" s="25"/>
+      <c r="E122" s="25"/>
+      <c r="F122" s="25"/>
+      <c r="G122" s="25"/>
+      <c r="H122" s="23"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="15"/>
-      <c r="B123" s="28"/>
-[...5 lines deleted...]
-      <c r="H123" s="26"/>
+      <c r="B123" s="25"/>
+      <c r="C123" s="25"/>
+      <c r="D123" s="25"/>
+      <c r="E123" s="25"/>
+      <c r="F123" s="25"/>
+      <c r="G123" s="25"/>
+      <c r="H123" s="23"/>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="14"/>
-      <c r="B124" s="26"/>
-[...5 lines deleted...]
-      <c r="H124" s="26"/>
+      <c r="B124" s="23"/>
+      <c r="C124" s="23"/>
+      <c r="D124" s="23"/>
+      <c r="E124" s="23"/>
+      <c r="F124" s="23"/>
+      <c r="G124" s="23"/>
+      <c r="H124" s="23"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="15"/>
-      <c r="B125" s="27"/>
-[...5 lines deleted...]
-      <c r="H125" s="26"/>
+      <c r="B125" s="24"/>
+      <c r="C125" s="24"/>
+      <c r="D125" s="23"/>
+      <c r="E125" s="23"/>
+      <c r="F125" s="23"/>
+      <c r="G125" s="23"/>
+      <c r="H125" s="23"/>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="15"/>
-      <c r="B126" s="27"/>
-[...5 lines deleted...]
-      <c r="H126" s="26"/>
+      <c r="B126" s="24"/>
+      <c r="C126" s="24"/>
+      <c r="D126" s="23"/>
+      <c r="E126" s="23"/>
+      <c r="F126" s="23"/>
+      <c r="G126" s="23"/>
+      <c r="H126" s="23"/>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="15"/>
-      <c r="B127" s="27"/>
-[...5 lines deleted...]
-      <c r="H127" s="27"/>
+      <c r="B127" s="24"/>
+      <c r="C127" s="24"/>
+      <c r="D127" s="24"/>
+      <c r="E127" s="24"/>
+      <c r="F127" s="24"/>
+      <c r="G127" s="24"/>
+      <c r="H127" s="24"/>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="15"/>
-      <c r="B128" s="27"/>
-[...5 lines deleted...]
-      <c r="H128" s="27"/>
+      <c r="B128" s="24"/>
+      <c r="C128" s="24"/>
+      <c r="D128" s="24"/>
+      <c r="E128" s="24"/>
+      <c r="F128" s="24"/>
+      <c r="G128" s="24"/>
+      <c r="H128" s="24"/>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="15"/>
-      <c r="B129" s="28"/>
-[...5 lines deleted...]
-      <c r="H129" s="26"/>
+      <c r="B129" s="25"/>
+      <c r="C129" s="25"/>
+      <c r="D129" s="23"/>
+      <c r="E129" s="23"/>
+      <c r="F129" s="23"/>
+      <c r="G129" s="23"/>
+      <c r="H129" s="23"/>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="15"/>
-      <c r="B130" s="28"/>
-[...5 lines deleted...]
-      <c r="H130" s="26"/>
+      <c r="B130" s="25"/>
+      <c r="C130" s="25"/>
+      <c r="D130" s="23"/>
+      <c r="E130" s="23"/>
+      <c r="F130" s="23"/>
+      <c r="G130" s="23"/>
+      <c r="H130" s="23"/>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="15"/>
-      <c r="B131" s="26"/>
-[...5 lines deleted...]
-      <c r="H131" s="26"/>
+      <c r="B131" s="23"/>
+      <c r="C131" s="25"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="25"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="25"/>
+      <c r="H131" s="23"/>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="15"/>
-      <c r="B132" s="26"/>
-[...5 lines deleted...]
-      <c r="H132" s="26"/>
+      <c r="B132" s="23"/>
+      <c r="C132" s="23"/>
+      <c r="D132" s="23"/>
+      <c r="E132" s="23"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="23"/>
+      <c r="H132" s="23"/>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="15"/>
-      <c r="B133" s="26"/>
-[...5 lines deleted...]
-      <c r="H133" s="26"/>
+      <c r="B133" s="23"/>
+      <c r="C133" s="25"/>
+      <c r="D133" s="23"/>
+      <c r="E133" s="25"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="25"/>
+      <c r="H133" s="23"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="15"/>
-      <c r="B134" s="28"/>
-[...5 lines deleted...]
-      <c r="H134" s="26"/>
+      <c r="B134" s="25"/>
+      <c r="C134" s="25"/>
+      <c r="D134" s="25"/>
+      <c r="E134" s="25"/>
+      <c r="F134" s="25"/>
+      <c r="G134" s="25"/>
+      <c r="H134" s="23"/>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="15"/>
-      <c r="B135" s="28"/>
-[...5 lines deleted...]
-      <c r="H135" s="26"/>
+      <c r="B135" s="25"/>
+      <c r="C135" s="25"/>
+      <c r="D135" s="25"/>
+      <c r="E135" s="25"/>
+      <c r="F135" s="25"/>
+      <c r="G135" s="25"/>
+      <c r="H135" s="23"/>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="15"/>
-      <c r="B136" s="26"/>
-[...5 lines deleted...]
-      <c r="H136" s="26"/>
+      <c r="B136" s="23"/>
+      <c r="C136" s="25"/>
+      <c r="D136" s="23"/>
+      <c r="E136" s="25"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="25"/>
+      <c r="H136" s="23"/>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="15"/>
-      <c r="B137" s="28"/>
-[...5 lines deleted...]
-      <c r="H137" s="26"/>
+      <c r="B137" s="25"/>
+      <c r="C137" s="25"/>
+      <c r="D137" s="23"/>
+      <c r="E137" s="23"/>
+      <c r="F137" s="23"/>
+      <c r="G137" s="23"/>
+      <c r="H137" s="23"/>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="14"/>
-      <c r="B138" s="26"/>
-[...5 lines deleted...]
-      <c r="H138" s="26"/>
+      <c r="B138" s="23"/>
+      <c r="C138" s="23"/>
+      <c r="D138" s="23"/>
+      <c r="E138" s="23"/>
+      <c r="F138" s="23"/>
+      <c r="G138" s="23"/>
+      <c r="H138" s="23"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="15"/>
-      <c r="B139" s="28"/>
-[...5 lines deleted...]
-      <c r="H139" s="28"/>
+      <c r="B139" s="25"/>
+      <c r="C139" s="25"/>
+      <c r="D139" s="25"/>
+      <c r="E139" s="25"/>
+      <c r="F139" s="23"/>
+      <c r="G139" s="23"/>
+      <c r="H139" s="25"/>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="15"/>
-      <c r="B140" s="28"/>
-[...5 lines deleted...]
-      <c r="H140" s="28"/>
+      <c r="B140" s="25"/>
+      <c r="C140" s="25"/>
+      <c r="D140" s="25"/>
+      <c r="E140" s="25"/>
+      <c r="F140" s="23"/>
+      <c r="G140" s="23"/>
+      <c r="H140" s="25"/>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="15"/>
-      <c r="B141" s="28"/>
-[...5 lines deleted...]
-      <c r="H141" s="28"/>
+      <c r="B141" s="25"/>
+      <c r="C141" s="25"/>
+      <c r="D141" s="25"/>
+      <c r="E141" s="25"/>
+      <c r="F141" s="25"/>
+      <c r="G141" s="25"/>
+      <c r="H141" s="25"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="15"/>
-      <c r="B142" s="28"/>
-[...5 lines deleted...]
-      <c r="H142" s="28"/>
+      <c r="B142" s="25"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="25"/>
+      <c r="E142" s="25"/>
+      <c r="F142" s="25"/>
+      <c r="G142" s="25"/>
+      <c r="H142" s="25"/>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="15"/>
-      <c r="B143" s="28"/>
-[...5 lines deleted...]
-      <c r="H143" s="28"/>
+      <c r="B143" s="25"/>
+      <c r="C143" s="25"/>
+      <c r="D143" s="25"/>
+      <c r="E143" s="25"/>
+      <c r="F143" s="25"/>
+      <c r="G143" s="25"/>
+      <c r="H143" s="25"/>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="15"/>
-      <c r="B144" s="28"/>
-[...5 lines deleted...]
-      <c r="H144" s="28"/>
+      <c r="B144" s="25"/>
+      <c r="C144" s="25"/>
+      <c r="D144" s="25"/>
+      <c r="E144" s="25"/>
+      <c r="F144" s="25"/>
+      <c r="G144" s="25"/>
+      <c r="H144" s="25"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="15"/>
-      <c r="B145" s="28"/>
-[...5 lines deleted...]
-      <c r="H145" s="28"/>
+      <c r="B145" s="25"/>
+      <c r="C145" s="25"/>
+      <c r="D145" s="25"/>
+      <c r="E145" s="25"/>
+      <c r="F145" s="25"/>
+      <c r="G145" s="25"/>
+      <c r="H145" s="25"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="15"/>
-      <c r="B146" s="28"/>
-[...5 lines deleted...]
-      <c r="H146" s="28"/>
+      <c r="B146" s="25"/>
+      <c r="C146" s="25"/>
+      <c r="D146" s="25"/>
+      <c r="E146" s="25"/>
+      <c r="F146" s="25"/>
+      <c r="G146" s="25"/>
+      <c r="H146" s="25"/>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="15"/>
-      <c r="B147" s="28"/>
-[...5 lines deleted...]
-      <c r="H147" s="28"/>
+      <c r="B147" s="25"/>
+      <c r="C147" s="25"/>
+      <c r="D147" s="25"/>
+      <c r="E147" s="25"/>
+      <c r="F147" s="25"/>
+      <c r="G147" s="25"/>
+      <c r="H147" s="25"/>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="15"/>
-      <c r="B148" s="26"/>
-[...5 lines deleted...]
-      <c r="H148" s="26"/>
+      <c r="B148" s="23"/>
+      <c r="C148" s="25"/>
+      <c r="D148" s="23"/>
+      <c r="E148" s="25"/>
+      <c r="F148" s="23"/>
+      <c r="G148" s="23"/>
+      <c r="H148" s="23"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="14"/>
-      <c r="B149" s="26"/>
-[...5 lines deleted...]
-      <c r="H149" s="26"/>
+      <c r="B149" s="23"/>
+      <c r="C149" s="23"/>
+      <c r="D149" s="23"/>
+      <c r="E149" s="23"/>
+      <c r="F149" s="23"/>
+      <c r="G149" s="23"/>
+      <c r="H149" s="23"/>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="29"/>
-[...6 lines deleted...]
-      <c r="H150" s="26"/>
+      <c r="A150" s="26"/>
+      <c r="B150" s="25"/>
+      <c r="C150" s="25"/>
+      <c r="D150" s="25"/>
+      <c r="E150" s="25"/>
+      <c r="F150" s="25"/>
+      <c r="G150" s="25"/>
+      <c r="H150" s="23"/>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="15"/>
-      <c r="B151" s="28"/>
-[...5 lines deleted...]
-      <c r="H151" s="26"/>
+      <c r="B151" s="25"/>
+      <c r="C151" s="25"/>
+      <c r="D151" s="25"/>
+      <c r="E151" s="25"/>
+      <c r="F151" s="25"/>
+      <c r="G151" s="25"/>
+      <c r="H151" s="23"/>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="14"/>
-      <c r="B152" s="26"/>
-[...5 lines deleted...]
-      <c r="H152" s="26"/>
+      <c r="B152" s="23"/>
+      <c r="C152" s="23"/>
+      <c r="D152" s="23"/>
+      <c r="E152" s="23"/>
+      <c r="F152" s="23"/>
+      <c r="G152" s="23"/>
+      <c r="H152" s="23"/>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="14"/>
-      <c r="B153" s="26"/>
-[...5 lines deleted...]
-      <c r="H153" s="26"/>
+      <c r="B153" s="23"/>
+      <c r="C153" s="23"/>
+      <c r="D153" s="23"/>
+      <c r="E153" s="23"/>
+      <c r="F153" s="23"/>
+      <c r="G153" s="23"/>
+      <c r="H153" s="23"/>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="15"/>
-      <c r="B154" s="26"/>
-[...5 lines deleted...]
-      <c r="H154" s="28"/>
+      <c r="B154" s="23"/>
+      <c r="C154" s="25"/>
+      <c r="D154" s="23"/>
+      <c r="E154" s="25"/>
+      <c r="F154" s="23"/>
+      <c r="G154" s="23"/>
+      <c r="H154" s="25"/>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="15"/>
-      <c r="B155" s="26"/>
-[...5 lines deleted...]
-      <c r="H155" s="28"/>
+      <c r="B155" s="23"/>
+      <c r="C155" s="25"/>
+      <c r="D155" s="23"/>
+      <c r="E155" s="25"/>
+      <c r="F155" s="23"/>
+      <c r="G155" s="23"/>
+      <c r="H155" s="25"/>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="15"/>
-      <c r="B156" s="28"/>
-[...5 lines deleted...]
-      <c r="H156" s="28"/>
+      <c r="B156" s="25"/>
+      <c r="C156" s="25"/>
+      <c r="D156" s="25"/>
+      <c r="E156" s="25"/>
+      <c r="F156" s="25"/>
+      <c r="G156" s="25"/>
+      <c r="H156" s="25"/>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="15"/>
-      <c r="B157" s="28"/>
-[...5 lines deleted...]
-      <c r="H157" s="28"/>
+      <c r="B157" s="25"/>
+      <c r="C157" s="25"/>
+      <c r="D157" s="25"/>
+      <c r="E157" s="25"/>
+      <c r="F157" s="25"/>
+      <c r="G157" s="25"/>
+      <c r="H157" s="25"/>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="14"/>
-      <c r="B158" s="26"/>
-[...5 lines deleted...]
-      <c r="H158" s="26"/>
+      <c r="B158" s="23"/>
+      <c r="C158" s="23"/>
+      <c r="D158" s="23"/>
+      <c r="E158" s="23"/>
+      <c r="F158" s="23"/>
+      <c r="G158" s="23"/>
+      <c r="H158" s="23"/>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="14"/>
-      <c r="B159" s="26"/>
-[...5 lines deleted...]
-      <c r="H159" s="26"/>
+      <c r="B159" s="23"/>
+      <c r="C159" s="23"/>
+      <c r="D159" s="23"/>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23"/>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="14"/>
-      <c r="B160" s="26"/>
-[...5 lines deleted...]
-      <c r="H160" s="26"/>
+      <c r="B160" s="23"/>
+      <c r="C160" s="23"/>
+      <c r="D160" s="23"/>
+      <c r="E160" s="23"/>
+      <c r="F160" s="23"/>
+      <c r="G160" s="23"/>
+      <c r="H160" s="23"/>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="14"/>
-      <c r="B161" s="26"/>
-[...5 lines deleted...]
-      <c r="H161" s="26"/>
+      <c r="B161" s="23"/>
+      <c r="C161" s="23"/>
+      <c r="D161" s="23"/>
+      <c r="E161" s="23"/>
+      <c r="F161" s="23"/>
+      <c r="G161" s="23"/>
+      <c r="H161" s="23"/>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="14"/>
-      <c r="B162" s="26"/>
-[...5 lines deleted...]
-      <c r="H162" s="26"/>
+      <c r="B162" s="23"/>
+      <c r="C162" s="23"/>
+      <c r="D162" s="23"/>
+      <c r="E162" s="23"/>
+      <c r="F162" s="23"/>
+      <c r="G162" s="23"/>
+      <c r="H162" s="23"/>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="14"/>
-      <c r="B163" s="26"/>
-[...5 lines deleted...]
-      <c r="H163" s="26"/>
+      <c r="B163" s="23"/>
+      <c r="C163" s="23"/>
+      <c r="D163" s="23"/>
+      <c r="E163" s="23"/>
+      <c r="F163" s="23"/>
+      <c r="G163" s="23"/>
+      <c r="H163" s="23"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="15"/>
-      <c r="B164" s="27"/>
-[...5 lines deleted...]
-      <c r="H164" s="26"/>
+      <c r="B164" s="24"/>
+      <c r="C164" s="24"/>
+      <c r="D164" s="24"/>
+      <c r="E164" s="24"/>
+      <c r="F164" s="24"/>
+      <c r="G164" s="24"/>
+      <c r="H164" s="23"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="15"/>
-      <c r="B165" s="27"/>
-[...5 lines deleted...]
-      <c r="H165" s="26"/>
+      <c r="B165" s="24"/>
+      <c r="C165" s="24"/>
+      <c r="D165" s="24"/>
+      <c r="E165" s="24"/>
+      <c r="F165" s="24"/>
+      <c r="G165" s="24"/>
+      <c r="H165" s="23"/>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="15"/>
-      <c r="B166" s="27"/>
-[...5 lines deleted...]
-      <c r="H166" s="26"/>
+      <c r="B166" s="24"/>
+      <c r="C166" s="24"/>
+      <c r="D166" s="23"/>
+      <c r="E166" s="24"/>
+      <c r="F166" s="23"/>
+      <c r="G166" s="24"/>
+      <c r="H166" s="23"/>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="15"/>
-      <c r="B167" s="27"/>
-[...5 lines deleted...]
-      <c r="H167" s="26"/>
+      <c r="B167" s="24"/>
+      <c r="C167" s="24"/>
+      <c r="D167" s="24"/>
+      <c r="E167" s="24"/>
+      <c r="F167" s="24"/>
+      <c r="G167" s="24"/>
+      <c r="H167" s="23"/>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="15"/>
-      <c r="B168" s="27"/>
-[...5 lines deleted...]
-      <c r="H168" s="26"/>
+      <c r="B168" s="24"/>
+      <c r="C168" s="24"/>
+      <c r="D168" s="24"/>
+      <c r="E168" s="24"/>
+      <c r="F168" s="24"/>
+      <c r="G168" s="24"/>
+      <c r="H168" s="23"/>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="15"/>
-      <c r="B169" s="27"/>
-[...5 lines deleted...]
-      <c r="H169" s="26"/>
+      <c r="B169" s="24"/>
+      <c r="C169" s="24"/>
+      <c r="D169" s="24"/>
+      <c r="E169" s="24"/>
+      <c r="F169" s="24"/>
+      <c r="G169" s="24"/>
+      <c r="H169" s="23"/>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="15"/>
-      <c r="B170" s="27"/>
-[...5 lines deleted...]
-      <c r="H170" s="26"/>
+      <c r="B170" s="24"/>
+      <c r="C170" s="24"/>
+      <c r="D170" s="24"/>
+      <c r="E170" s="24"/>
+      <c r="F170" s="24"/>
+      <c r="G170" s="24"/>
+      <c r="H170" s="23"/>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="15"/>
-      <c r="B171" s="27"/>
-[...5 lines deleted...]
-      <c r="H171" s="26"/>
+      <c r="B171" s="24"/>
+      <c r="C171" s="24"/>
+      <c r="D171" s="23"/>
+      <c r="E171" s="24"/>
+      <c r="F171" s="23"/>
+      <c r="G171" s="24"/>
+      <c r="H171" s="23"/>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="15"/>
-      <c r="B172" s="27"/>
-[...5 lines deleted...]
-      <c r="H172" s="26"/>
+      <c r="B172" s="24"/>
+      <c r="C172" s="24"/>
+      <c r="D172" s="24"/>
+      <c r="E172" s="24"/>
+      <c r="F172" s="24"/>
+      <c r="G172" s="24"/>
+      <c r="H172" s="23"/>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="15"/>
-      <c r="B173" s="27"/>
-[...5 lines deleted...]
-      <c r="H173" s="26"/>
+      <c r="B173" s="24"/>
+      <c r="C173" s="24"/>
+      <c r="D173" s="24"/>
+      <c r="E173" s="24"/>
+      <c r="F173" s="24"/>
+      <c r="G173" s="24"/>
+      <c r="H173" s="23"/>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="15"/>
-      <c r="B174" s="26"/>
-[...5 lines deleted...]
-      <c r="H174" s="26"/>
+      <c r="B174" s="23"/>
+      <c r="C174" s="24"/>
+      <c r="D174" s="23"/>
+      <c r="E174" s="24"/>
+      <c r="F174" s="23"/>
+      <c r="G174" s="24"/>
+      <c r="H174" s="23"/>
     </row>
     <row r="175" spans="1:8" ht="27" customHeight="1">
-      <c r="A175" s="36"/>
-[...6 lines deleted...]
-      <c r="H175" s="36"/>
+      <c r="A175" s="39"/>
+      <c r="B175" s="39"/>
+      <c r="C175" s="39"/>
+      <c r="D175" s="39"/>
+      <c r="E175" s="39"/>
+      <c r="F175" s="39"/>
+      <c r="G175" s="39"/>
+      <c r="H175" s="39"/>
     </row>
     <row r="177" s="1" customFormat="1"/>
     <row r="178" s="1" customFormat="1"/>
     <row r="179" s="1" customFormat="1"/>
     <row r="180" s="1" customFormat="1"/>
     <row r="181" s="1" customFormat="1"/>
     <row r="182" s="1" customFormat="1"/>
     <row r="183" s="1" customFormat="1"/>
     <row r="184" s="1" customFormat="1"/>
     <row r="185" s="1" customFormat="1"/>
     <row r="186" s="1" customFormat="1"/>
     <row r="187" s="1" customFormat="1"/>
     <row r="188" s="1" customFormat="1"/>
     <row r="189" s="1" customFormat="1"/>
     <row r="190" s="1" customFormat="1"/>
     <row r="191" s="1" customFormat="1"/>
     <row r="192" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
@@ -21914,1836 +24344,1836 @@
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="14"/>
-      <c r="B8" s="26"/>
-[...5 lines deleted...]
-      <c r="H8" s="26"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="14"/>
-      <c r="B9" s="26"/>
-[...5 lines deleted...]
-      <c r="H9" s="26"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="14"/>
-      <c r="B10" s="26"/>
-[...5 lines deleted...]
-      <c r="H10" s="26"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="14"/>
-      <c r="B11" s="26"/>
-[...5 lines deleted...]
-      <c r="H11" s="26"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="15"/>
-      <c r="B12" s="26"/>
-[...5 lines deleted...]
-      <c r="H12" s="26"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="15"/>
-      <c r="B13" s="26"/>
-[...5 lines deleted...]
-      <c r="H13" s="26"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="15"/>
-      <c r="B14" s="27"/>
-[...5 lines deleted...]
-      <c r="H14" s="27"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="15"/>
-      <c r="B15" s="27"/>
-[...5 lines deleted...]
-      <c r="H15" s="26"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="15"/>
-      <c r="B16" s="26"/>
-[...5 lines deleted...]
-      <c r="H16" s="26"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="15"/>
-      <c r="B17" s="26"/>
-[...5 lines deleted...]
-      <c r="H17" s="26"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="23"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="15"/>
-      <c r="B18" s="27"/>
-[...5 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="15"/>
-      <c r="B19" s="27"/>
-[...5 lines deleted...]
-      <c r="H19" s="26"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="15"/>
-      <c r="B20" s="26"/>
-[...5 lines deleted...]
-      <c r="H20" s="26"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="15"/>
-      <c r="B21" s="26"/>
-[...5 lines deleted...]
-      <c r="H21" s="26"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="23"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="15"/>
-      <c r="B22" s="27"/>
-[...5 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="15"/>
-      <c r="B23" s="26"/>
-[...5 lines deleted...]
-      <c r="H23" s="26"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="15"/>
-      <c r="B24" s="26"/>
-[...5 lines deleted...]
-      <c r="H24" s="26"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="15"/>
-      <c r="B25" s="26"/>
-[...5 lines deleted...]
-      <c r="H25" s="26"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="15"/>
-      <c r="B26" s="26"/>
-[...5 lines deleted...]
-      <c r="H26" s="27"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="15"/>
-      <c r="B27" s="26"/>
-[...5 lines deleted...]
-      <c r="H27" s="26"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="23"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="15"/>
-      <c r="B28" s="26"/>
-[...5 lines deleted...]
-      <c r="H28" s="27"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="24"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="15"/>
-      <c r="B29" s="27"/>
-[...5 lines deleted...]
-      <c r="H29" s="26"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="15"/>
-      <c r="B30" s="27"/>
-[...5 lines deleted...]
-      <c r="H30" s="26"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="15"/>
-      <c r="B31" s="27"/>
-[...5 lines deleted...]
-      <c r="H31" s="26"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="15"/>
-      <c r="B32" s="27"/>
-[...5 lines deleted...]
-      <c r="H32" s="26"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="15"/>
-      <c r="B33" s="27"/>
-[...5 lines deleted...]
-      <c r="H33" s="26"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="15"/>
-      <c r="B34" s="26"/>
-[...5 lines deleted...]
-      <c r="H34" s="26"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="15"/>
-      <c r="B35" s="27"/>
-[...5 lines deleted...]
-      <c r="H35" s="26"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="15"/>
-      <c r="B36" s="27"/>
-[...5 lines deleted...]
-      <c r="H36" s="26"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="15"/>
-      <c r="B37" s="27"/>
-[...5 lines deleted...]
-      <c r="H37" s="26"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="15"/>
-      <c r="B38" s="27"/>
-[...5 lines deleted...]
-      <c r="H38" s="26"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="23"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="15"/>
-      <c r="B39" s="27"/>
-[...5 lines deleted...]
-      <c r="H39" s="26"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="15"/>
-      <c r="B40" s="27"/>
-[...5 lines deleted...]
-      <c r="H40" s="26"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="15"/>
-      <c r="B41" s="26"/>
-[...5 lines deleted...]
-      <c r="H41" s="26"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="23"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="15"/>
-      <c r="B42" s="27"/>
-[...5 lines deleted...]
-      <c r="H42" s="26"/>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="23"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="15"/>
-      <c r="B43" s="27"/>
-[...5 lines deleted...]
-      <c r="H43" s="26"/>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="15"/>
-      <c r="B44" s="27"/>
-[...5 lines deleted...]
-      <c r="H44" s="26"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="15"/>
-      <c r="B45" s="26"/>
-[...5 lines deleted...]
-      <c r="H45" s="26"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="23"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="14"/>
-      <c r="B46" s="26"/>
-[...5 lines deleted...]
-      <c r="H46" s="26"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="15"/>
-      <c r="B47" s="27"/>
-[...5 lines deleted...]
-      <c r="H47" s="27"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="23"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="15"/>
-      <c r="B48" s="27"/>
-[...5 lines deleted...]
-      <c r="H48" s="27"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="15"/>
-      <c r="B49" s="26"/>
-[...5 lines deleted...]
-      <c r="H49" s="26"/>
+      <c r="B49" s="23"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="23"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="15"/>
-      <c r="B50" s="26"/>
-[...5 lines deleted...]
-      <c r="H50" s="26"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="23"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="15"/>
-      <c r="B51" s="27"/>
-[...5 lines deleted...]
-      <c r="H51" s="27"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="15"/>
-      <c r="B52" s="27"/>
-[...5 lines deleted...]
-      <c r="H52" s="27"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="15"/>
-      <c r="B53" s="27"/>
-[...5 lines deleted...]
-      <c r="H53" s="26"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="23"/>
+      <c r="E53" s="23"/>
+      <c r="F53" s="23"/>
+      <c r="G53" s="23"/>
+      <c r="H53" s="23"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="15"/>
-      <c r="B54" s="27"/>
-[...5 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="24"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="23"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="15"/>
-      <c r="B55" s="27"/>
-[...5 lines deleted...]
-      <c r="H55" s="26"/>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="23"/>
+      <c r="E55" s="23"/>
+      <c r="F55" s="23"/>
+      <c r="G55" s="23"/>
+      <c r="H55" s="23"/>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="29"/>
-[...6 lines deleted...]
-      <c r="H56" s="26"/>
+      <c r="A56" s="26"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="15"/>
-      <c r="B57" s="27"/>
-[...5 lines deleted...]
-      <c r="H57" s="27"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="24"/>
+      <c r="E57" s="24"/>
+      <c r="F57" s="24"/>
+      <c r="G57" s="24"/>
+      <c r="H57" s="24"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="15"/>
-      <c r="B58" s="27"/>
-[...5 lines deleted...]
-      <c r="H58" s="26"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="18"/>
-      <c r="B59" s="27"/>
-[...5 lines deleted...]
-      <c r="H59" s="27"/>
+      <c r="B59" s="24"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="24"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="14"/>
-      <c r="B60" s="26"/>
-[...5 lines deleted...]
-      <c r="H60" s="26"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="14"/>
-      <c r="B61" s="26"/>
-[...5 lines deleted...]
-      <c r="H61" s="26"/>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="15"/>
-      <c r="B62" s="28"/>
-[...5 lines deleted...]
-      <c r="H62" s="26"/>
+      <c r="B62" s="25"/>
+      <c r="C62" s="25"/>
+      <c r="D62" s="25"/>
+      <c r="E62" s="25"/>
+      <c r="F62" s="25"/>
+      <c r="G62" s="25"/>
+      <c r="H62" s="23"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="15"/>
-      <c r="B63" s="28"/>
-[...5 lines deleted...]
-      <c r="H63" s="26"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="25"/>
+      <c r="D63" s="25"/>
+      <c r="E63" s="25"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="25"/>
+      <c r="H63" s="23"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="15"/>
-      <c r="B64" s="28"/>
-[...5 lines deleted...]
-      <c r="H64" s="28"/>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="25"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="15"/>
-      <c r="B65" s="28"/>
-[...5 lines deleted...]
-      <c r="H65" s="28"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="15"/>
-      <c r="B66" s="28"/>
-[...5 lines deleted...]
-      <c r="H66" s="28"/>
+      <c r="B66" s="25"/>
+      <c r="C66" s="25"/>
+      <c r="D66" s="25"/>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="25"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="15"/>
-      <c r="B67" s="28"/>
-[...5 lines deleted...]
-      <c r="H67" s="26"/>
+      <c r="B67" s="25"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="23"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="15"/>
-      <c r="B68" s="28"/>
-[...5 lines deleted...]
-      <c r="H68" s="28"/>
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="15"/>
-      <c r="B69" s="28"/>
-[...5 lines deleted...]
-      <c r="H69" s="28"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="25"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="15"/>
-      <c r="B70" s="28"/>
-[...5 lines deleted...]
-      <c r="H70" s="28"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="15"/>
-      <c r="B71" s="28"/>
-[...5 lines deleted...]
-      <c r="H71" s="28"/>
+      <c r="B71" s="25"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="25"/>
+      <c r="G71" s="25"/>
+      <c r="H71" s="25"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="15"/>
-      <c r="B72" s="28"/>
-[...5 lines deleted...]
-      <c r="H72" s="26"/>
+      <c r="B72" s="25"/>
+      <c r="C72" s="25"/>
+      <c r="D72" s="25"/>
+      <c r="E72" s="25"/>
+      <c r="F72" s="25"/>
+      <c r="G72" s="25"/>
+      <c r="H72" s="23"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="15"/>
-      <c r="B73" s="26"/>
-[...5 lines deleted...]
-      <c r="H73" s="26"/>
+      <c r="B73" s="23"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="15"/>
-      <c r="B74" s="26"/>
-[...5 lines deleted...]
-      <c r="H74" s="26"/>
+      <c r="B74" s="23"/>
+      <c r="C74" s="23"/>
+      <c r="D74" s="23"/>
+      <c r="E74" s="23"/>
+      <c r="F74" s="23"/>
+      <c r="G74" s="23"/>
+      <c r="H74" s="23"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="15"/>
-      <c r="B75" s="28"/>
-[...5 lines deleted...]
-      <c r="H75" s="28"/>
+      <c r="B75" s="25"/>
+      <c r="C75" s="25"/>
+      <c r="D75" s="25"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="25"/>
+      <c r="G75" s="25"/>
+      <c r="H75" s="25"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="15"/>
-      <c r="B76" s="28"/>
-[...5 lines deleted...]
-      <c r="H76" s="28"/>
+      <c r="B76" s="25"/>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="25"/>
+      <c r="H76" s="25"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="15"/>
-      <c r="B77" s="28"/>
-[...5 lines deleted...]
-      <c r="H77" s="26"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="25"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25"/>
+      <c r="G77" s="25"/>
+      <c r="H77" s="23"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="15"/>
-      <c r="B78" s="28"/>
-[...5 lines deleted...]
-      <c r="H78" s="28"/>
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="25"/>
+      <c r="G78" s="25"/>
+      <c r="H78" s="25"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="15"/>
-      <c r="B79" s="28"/>
-[...5 lines deleted...]
-      <c r="H79" s="28"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="25"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="25"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="15"/>
-      <c r="B80" s="26"/>
-[...5 lines deleted...]
-      <c r="H80" s="26"/>
+      <c r="B80" s="23"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="23"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="23"/>
+      <c r="G80" s="25"/>
+      <c r="H80" s="23"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="15"/>
-      <c r="B81" s="26"/>
-[...5 lines deleted...]
-      <c r="H81" s="26"/>
+      <c r="B81" s="23"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="23"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="23"/>
+      <c r="G81" s="25"/>
+      <c r="H81" s="23"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="15"/>
-      <c r="B82" s="28"/>
-[...5 lines deleted...]
-      <c r="H82" s="28"/>
+      <c r="B82" s="25"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="25"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="25"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="15"/>
-      <c r="B83" s="28"/>
-[...5 lines deleted...]
-      <c r="H83" s="28"/>
+      <c r="B83" s="25"/>
+      <c r="C83" s="25"/>
+      <c r="D83" s="25"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="25"/>
+      <c r="G83" s="25"/>
+      <c r="H83" s="25"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="15"/>
-      <c r="B84" s="26"/>
-[...5 lines deleted...]
-      <c r="H84" s="26"/>
+      <c r="B84" s="23"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="23"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="15"/>
-      <c r="B85" s="26"/>
-[...5 lines deleted...]
-      <c r="H85" s="26"/>
+      <c r="B85" s="23"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="23"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="23"/>
+      <c r="G85" s="25"/>
+      <c r="H85" s="23"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="15"/>
-      <c r="B86" s="28"/>
-[...5 lines deleted...]
-      <c r="H86" s="28"/>
+      <c r="B86" s="25"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="25"/>
+      <c r="G86" s="25"/>
+      <c r="H86" s="25"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="15"/>
-      <c r="B87" s="28"/>
-[...5 lines deleted...]
-      <c r="H87" s="28"/>
+      <c r="B87" s="25"/>
+      <c r="C87" s="25"/>
+      <c r="D87" s="25"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="25"/>
+      <c r="G87" s="25"/>
+      <c r="H87" s="25"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="15"/>
-      <c r="B88" s="28"/>
-[...5 lines deleted...]
-      <c r="H88" s="26"/>
+      <c r="B88" s="25"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="23"/>
+      <c r="E88" s="23"/>
+      <c r="F88" s="23"/>
+      <c r="G88" s="23"/>
+      <c r="H88" s="23"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="15"/>
-      <c r="B89" s="28"/>
-[...5 lines deleted...]
-      <c r="H89" s="28"/>
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="25"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="15"/>
-      <c r="B90" s="28"/>
-[...5 lines deleted...]
-      <c r="H90" s="28"/>
+      <c r="B90" s="25"/>
+      <c r="C90" s="25"/>
+      <c r="D90" s="25"/>
+      <c r="E90" s="25"/>
+      <c r="F90" s="25"/>
+      <c r="G90" s="25"/>
+      <c r="H90" s="25"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="15"/>
-      <c r="B91" s="28"/>
-[...5 lines deleted...]
-      <c r="H91" s="26"/>
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="25"/>
+      <c r="G91" s="25"/>
+      <c r="H91" s="23"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="15"/>
-      <c r="B92" s="28"/>
-[...5 lines deleted...]
-      <c r="H92" s="26"/>
+      <c r="B92" s="25"/>
+      <c r="C92" s="25"/>
+      <c r="D92" s="25"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="25"/>
+      <c r="G92" s="25"/>
+      <c r="H92" s="23"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="15"/>
-      <c r="B93" s="28"/>
-[...5 lines deleted...]
-      <c r="H93" s="26"/>
+      <c r="B93" s="25"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="25"/>
+      <c r="G93" s="25"/>
+      <c r="H93" s="23"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="15"/>
-      <c r="B94" s="28"/>
-[...5 lines deleted...]
-      <c r="H94" s="26"/>
+      <c r="B94" s="25"/>
+      <c r="C94" s="25"/>
+      <c r="D94" s="25"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="25"/>
+      <c r="G94" s="25"/>
+      <c r="H94" s="23"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="14"/>
-      <c r="B95" s="26"/>
-[...5 lines deleted...]
-      <c r="H95" s="26"/>
+      <c r="B95" s="23"/>
+      <c r="C95" s="23"/>
+      <c r="D95" s="23"/>
+      <c r="E95" s="23"/>
+      <c r="F95" s="23"/>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="22"/>
-      <c r="B96" s="27"/>
-[...5 lines deleted...]
-      <c r="H96" s="27"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="22"/>
-      <c r="B97" s="27"/>
-[...5 lines deleted...]
-      <c r="H97" s="27"/>
+      <c r="B97" s="24"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="24"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="22"/>
-      <c r="B98" s="26"/>
-[...5 lines deleted...]
-      <c r="H98" s="26"/>
+      <c r="B98" s="23"/>
+      <c r="C98" s="24"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="23"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="23"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="22"/>
-      <c r="B99" s="26"/>
-[...5 lines deleted...]
-      <c r="H99" s="26"/>
+      <c r="B99" s="23"/>
+      <c r="C99" s="24"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="23"/>
+      <c r="G99" s="24"/>
+      <c r="H99" s="23"/>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="14"/>
-      <c r="B100" s="26"/>
-[...5 lines deleted...]
-      <c r="H100" s="26"/>
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="14"/>
-      <c r="B101" s="26"/>
-[...5 lines deleted...]
-      <c r="H101" s="26"/>
+      <c r="B101" s="23"/>
+      <c r="C101" s="23"/>
+      <c r="D101" s="23"/>
+      <c r="E101" s="23"/>
+      <c r="F101" s="23"/>
+      <c r="G101" s="23"/>
+      <c r="H101" s="23"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="14"/>
-      <c r="B102" s="26"/>
-[...5 lines deleted...]
-      <c r="H102" s="26"/>
+      <c r="B102" s="23"/>
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="23"/>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="14"/>
-      <c r="B103" s="26"/>
-[...5 lines deleted...]
-      <c r="H103" s="26"/>
+      <c r="B103" s="23"/>
+      <c r="C103" s="23"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="23"/>
+      <c r="F103" s="23"/>
+      <c r="G103" s="23"/>
+      <c r="H103" s="23"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="14"/>
-      <c r="B104" s="26"/>
-[...5 lines deleted...]
-      <c r="H104" s="26"/>
+      <c r="B104" s="23"/>
+      <c r="C104" s="23"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="15"/>
-      <c r="B105" s="27"/>
-[...5 lines deleted...]
-      <c r="H105" s="26"/>
+      <c r="B105" s="24"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="24"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24"/>
+      <c r="G105" s="24"/>
+      <c r="H105" s="23"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="15"/>
-      <c r="B106" s="26"/>
-[...5 lines deleted...]
-      <c r="H106" s="26"/>
+      <c r="B106" s="23"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23"/>
+      <c r="H106" s="23"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="15"/>
-      <c r="B107" s="27"/>
-[...5 lines deleted...]
-      <c r="H107" s="26"/>
+      <c r="B107" s="24"/>
+      <c r="C107" s="24"/>
+      <c r="D107" s="24"/>
+      <c r="E107" s="24"/>
+      <c r="F107" s="24"/>
+      <c r="G107" s="24"/>
+      <c r="H107" s="23"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="14"/>
-      <c r="B108" s="26"/>
-[...5 lines deleted...]
-      <c r="H108" s="26"/>
+      <c r="B108" s="23"/>
+      <c r="C108" s="23"/>
+      <c r="D108" s="23"/>
+      <c r="E108" s="23"/>
+      <c r="F108" s="23"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="14"/>
-      <c r="B109" s="26"/>
-[...5 lines deleted...]
-      <c r="H109" s="26"/>
+      <c r="B109" s="23"/>
+      <c r="C109" s="23"/>
+      <c r="D109" s="23"/>
+      <c r="E109" s="23"/>
+      <c r="F109" s="23"/>
+      <c r="G109" s="23"/>
+      <c r="H109" s="23"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="14"/>
-      <c r="B110" s="26"/>
-[...5 lines deleted...]
-      <c r="H110" s="26"/>
+      <c r="B110" s="23"/>
+      <c r="C110" s="23"/>
+      <c r="D110" s="23"/>
+      <c r="E110" s="23"/>
+      <c r="F110" s="23"/>
+      <c r="G110" s="23"/>
+      <c r="H110" s="23"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="15"/>
-      <c r="B111" s="28"/>
-[...5 lines deleted...]
-      <c r="H111" s="28"/>
+      <c r="B111" s="25"/>
+      <c r="C111" s="25"/>
+      <c r="D111" s="25"/>
+      <c r="E111" s="25"/>
+      <c r="F111" s="25"/>
+      <c r="G111" s="25"/>
+      <c r="H111" s="25"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="15"/>
-      <c r="B112" s="28"/>
-[...5 lines deleted...]
-      <c r="H112" s="28"/>
+      <c r="B112" s="25"/>
+      <c r="C112" s="25"/>
+      <c r="D112" s="25"/>
+      <c r="E112" s="25"/>
+      <c r="F112" s="25"/>
+      <c r="G112" s="25"/>
+      <c r="H112" s="25"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="15"/>
-      <c r="B113" s="28"/>
-[...5 lines deleted...]
-      <c r="H113" s="28"/>
+      <c r="B113" s="25"/>
+      <c r="C113" s="25"/>
+      <c r="D113" s="25"/>
+      <c r="E113" s="25"/>
+      <c r="F113" s="25"/>
+      <c r="G113" s="25"/>
+      <c r="H113" s="25"/>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="15"/>
-      <c r="B114" s="26"/>
-[...5 lines deleted...]
-      <c r="H114" s="26"/>
+      <c r="B114" s="23"/>
+      <c r="C114" s="23"/>
+      <c r="D114" s="23"/>
+      <c r="E114" s="23"/>
+      <c r="F114" s="23"/>
+      <c r="G114" s="23"/>
+      <c r="H114" s="23"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="15"/>
-      <c r="B115" s="26"/>
-[...5 lines deleted...]
-      <c r="H115" s="26"/>
+      <c r="B115" s="23"/>
+      <c r="C115" s="23"/>
+      <c r="D115" s="23"/>
+      <c r="E115" s="23"/>
+      <c r="F115" s="23"/>
+      <c r="G115" s="23"/>
+      <c r="H115" s="23"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="14"/>
-      <c r="B116" s="26"/>
-[...5 lines deleted...]
-      <c r="H116" s="26"/>
+      <c r="B116" s="23"/>
+      <c r="C116" s="23"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="23"/>
+      <c r="F116" s="23"/>
+      <c r="G116" s="23"/>
+      <c r="H116" s="23"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="14"/>
-      <c r="B117" s="26"/>
-[...5 lines deleted...]
-      <c r="H117" s="26"/>
+      <c r="B117" s="23"/>
+      <c r="C117" s="23"/>
+      <c r="D117" s="23"/>
+      <c r="E117" s="23"/>
+      <c r="F117" s="23"/>
+      <c r="G117" s="23"/>
+      <c r="H117" s="23"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="15"/>
-      <c r="B118" s="28"/>
-[...5 lines deleted...]
-      <c r="H118" s="26"/>
+      <c r="B118" s="25"/>
+      <c r="C118" s="25"/>
+      <c r="D118" s="25"/>
+      <c r="E118" s="25"/>
+      <c r="F118" s="25"/>
+      <c r="G118" s="25"/>
+      <c r="H118" s="23"/>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="15"/>
-      <c r="B119" s="26"/>
-[...5 lines deleted...]
-      <c r="H119" s="26"/>
+      <c r="B119" s="23"/>
+      <c r="C119" s="25"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="25"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="25"/>
+      <c r="H119" s="23"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="15"/>
-      <c r="B120" s="28"/>
-[...5 lines deleted...]
-      <c r="H120" s="26"/>
+      <c r="B120" s="25"/>
+      <c r="C120" s="25"/>
+      <c r="D120" s="25"/>
+      <c r="E120" s="25"/>
+      <c r="F120" s="25"/>
+      <c r="G120" s="25"/>
+      <c r="H120" s="23"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="15"/>
-      <c r="B121" s="26"/>
-[...5 lines deleted...]
-      <c r="H121" s="26"/>
+      <c r="B121" s="23"/>
+      <c r="C121" s="25"/>
+      <c r="D121" s="23"/>
+      <c r="E121" s="25"/>
+      <c r="F121" s="23"/>
+      <c r="G121" s="25"/>
+      <c r="H121" s="23"/>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="15"/>
-      <c r="B122" s="26"/>
-[...5 lines deleted...]
-      <c r="H122" s="26"/>
+      <c r="B122" s="23"/>
+      <c r="C122" s="25"/>
+      <c r="D122" s="23"/>
+      <c r="E122" s="25"/>
+      <c r="F122" s="23"/>
+      <c r="G122" s="25"/>
+      <c r="H122" s="23"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="15"/>
-      <c r="B123" s="28"/>
-[...5 lines deleted...]
-      <c r="H123" s="26"/>
+      <c r="B123" s="25"/>
+      <c r="C123" s="25"/>
+      <c r="D123" s="25"/>
+      <c r="E123" s="25"/>
+      <c r="F123" s="25"/>
+      <c r="G123" s="25"/>
+      <c r="H123" s="23"/>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="15"/>
-      <c r="B124" s="28"/>
-[...5 lines deleted...]
-      <c r="H124" s="26"/>
+      <c r="B124" s="25"/>
+      <c r="C124" s="25"/>
+      <c r="D124" s="25"/>
+      <c r="E124" s="25"/>
+      <c r="F124" s="25"/>
+      <c r="G124" s="25"/>
+      <c r="H124" s="23"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="14"/>
-      <c r="B125" s="26"/>
-[...5 lines deleted...]
-      <c r="H125" s="26"/>
+      <c r="B125" s="23"/>
+      <c r="C125" s="23"/>
+      <c r="D125" s="23"/>
+      <c r="E125" s="23"/>
+      <c r="F125" s="23"/>
+      <c r="G125" s="23"/>
+      <c r="H125" s="23"/>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="15"/>
-      <c r="B126" s="27"/>
-[...5 lines deleted...]
-      <c r="H126" s="26"/>
+      <c r="B126" s="24"/>
+      <c r="C126" s="24"/>
+      <c r="D126" s="23"/>
+      <c r="E126" s="23"/>
+      <c r="F126" s="23"/>
+      <c r="G126" s="23"/>
+      <c r="H126" s="23"/>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="15"/>
-      <c r="B127" s="27"/>
-[...5 lines deleted...]
-      <c r="H127" s="26"/>
+      <c r="B127" s="24"/>
+      <c r="C127" s="24"/>
+      <c r="D127" s="23"/>
+      <c r="E127" s="23"/>
+      <c r="F127" s="23"/>
+      <c r="G127" s="23"/>
+      <c r="H127" s="23"/>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="15"/>
-      <c r="B128" s="27"/>
-[...5 lines deleted...]
-      <c r="H128" s="27"/>
+      <c r="B128" s="24"/>
+      <c r="C128" s="24"/>
+      <c r="D128" s="24"/>
+      <c r="E128" s="24"/>
+      <c r="F128" s="24"/>
+      <c r="G128" s="24"/>
+      <c r="H128" s="24"/>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="15"/>
-      <c r="B129" s="27"/>
-[...5 lines deleted...]
-      <c r="H129" s="27"/>
+      <c r="B129" s="24"/>
+      <c r="C129" s="24"/>
+      <c r="D129" s="24"/>
+      <c r="E129" s="24"/>
+      <c r="F129" s="24"/>
+      <c r="G129" s="24"/>
+      <c r="H129" s="24"/>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="15"/>
-      <c r="B130" s="28"/>
-[...5 lines deleted...]
-      <c r="H130" s="26"/>
+      <c r="B130" s="25"/>
+      <c r="C130" s="25"/>
+      <c r="D130" s="23"/>
+      <c r="E130" s="23"/>
+      <c r="F130" s="23"/>
+      <c r="G130" s="23"/>
+      <c r="H130" s="23"/>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="15"/>
-      <c r="B131" s="28"/>
-[...5 lines deleted...]
-      <c r="H131" s="26"/>
+      <c r="B131" s="25"/>
+      <c r="C131" s="25"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="23"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="23"/>
+      <c r="H131" s="23"/>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="15"/>
-      <c r="B132" s="26"/>
-[...5 lines deleted...]
-      <c r="H132" s="26"/>
+      <c r="B132" s="23"/>
+      <c r="C132" s="25"/>
+      <c r="D132" s="23"/>
+      <c r="E132" s="25"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="25"/>
+      <c r="H132" s="23"/>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="15"/>
-      <c r="B133" s="26"/>
-[...5 lines deleted...]
-      <c r="H133" s="26"/>
+      <c r="B133" s="23"/>
+      <c r="C133" s="23"/>
+      <c r="D133" s="23"/>
+      <c r="E133" s="23"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="23"/>
+      <c r="H133" s="23"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="15"/>
-      <c r="B134" s="26"/>
-[...5 lines deleted...]
-      <c r="H134" s="26"/>
+      <c r="B134" s="23"/>
+      <c r="C134" s="25"/>
+      <c r="D134" s="23"/>
+      <c r="E134" s="25"/>
+      <c r="F134" s="23"/>
+      <c r="G134" s="25"/>
+      <c r="H134" s="23"/>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="15"/>
-      <c r="B135" s="28"/>
-[...5 lines deleted...]
-      <c r="H135" s="26"/>
+      <c r="B135" s="25"/>
+      <c r="C135" s="25"/>
+      <c r="D135" s="25"/>
+      <c r="E135" s="25"/>
+      <c r="F135" s="25"/>
+      <c r="G135" s="25"/>
+      <c r="H135" s="23"/>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="15"/>
-      <c r="B136" s="28"/>
-[...5 lines deleted...]
-      <c r="H136" s="26"/>
+      <c r="B136" s="25"/>
+      <c r="C136" s="25"/>
+      <c r="D136" s="25"/>
+      <c r="E136" s="25"/>
+      <c r="F136" s="25"/>
+      <c r="G136" s="25"/>
+      <c r="H136" s="23"/>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="15"/>
-      <c r="B137" s="26"/>
-[...5 lines deleted...]
-      <c r="H137" s="26"/>
+      <c r="B137" s="23"/>
+      <c r="C137" s="25"/>
+      <c r="D137" s="23"/>
+      <c r="E137" s="25"/>
+      <c r="F137" s="23"/>
+      <c r="G137" s="25"/>
+      <c r="H137" s="23"/>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="15"/>
-      <c r="B138" s="28"/>
-[...5 lines deleted...]
-      <c r="H138" s="26"/>
+      <c r="B138" s="25"/>
+      <c r="C138" s="25"/>
+      <c r="D138" s="23"/>
+      <c r="E138" s="23"/>
+      <c r="F138" s="23"/>
+      <c r="G138" s="23"/>
+      <c r="H138" s="23"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="14"/>
-      <c r="B139" s="26"/>
-[...5 lines deleted...]
-      <c r="H139" s="26"/>
+      <c r="B139" s="23"/>
+      <c r="C139" s="23"/>
+      <c r="D139" s="23"/>
+      <c r="E139" s="23"/>
+      <c r="F139" s="23"/>
+      <c r="G139" s="23"/>
+      <c r="H139" s="23"/>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="15"/>
-      <c r="B140" s="28"/>
-[...5 lines deleted...]
-      <c r="H140" s="28"/>
+      <c r="B140" s="25"/>
+      <c r="C140" s="25"/>
+      <c r="D140" s="25"/>
+      <c r="E140" s="25"/>
+      <c r="F140" s="25"/>
+      <c r="G140" s="25"/>
+      <c r="H140" s="25"/>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="15"/>
-      <c r="B141" s="28"/>
-[...5 lines deleted...]
-      <c r="H141" s="28"/>
+      <c r="B141" s="25"/>
+      <c r="C141" s="25"/>
+      <c r="D141" s="25"/>
+      <c r="E141" s="25"/>
+      <c r="F141" s="25"/>
+      <c r="G141" s="25"/>
+      <c r="H141" s="25"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="15"/>
-      <c r="B142" s="28"/>
-[...5 lines deleted...]
-      <c r="H142" s="28"/>
+      <c r="B142" s="25"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="25"/>
+      <c r="E142" s="25"/>
+      <c r="F142" s="25"/>
+      <c r="G142" s="25"/>
+      <c r="H142" s="25"/>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="15"/>
-      <c r="B143" s="28"/>
-[...5 lines deleted...]
-      <c r="H143" s="28"/>
+      <c r="B143" s="25"/>
+      <c r="C143" s="25"/>
+      <c r="D143" s="25"/>
+      <c r="E143" s="25"/>
+      <c r="F143" s="25"/>
+      <c r="G143" s="25"/>
+      <c r="H143" s="25"/>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="15"/>
-      <c r="B144" s="28"/>
-[...5 lines deleted...]
-      <c r="H144" s="28"/>
+      <c r="B144" s="25"/>
+      <c r="C144" s="25"/>
+      <c r="D144" s="25"/>
+      <c r="E144" s="25"/>
+      <c r="F144" s="25"/>
+      <c r="G144" s="25"/>
+      <c r="H144" s="25"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="15"/>
-      <c r="B145" s="28"/>
-[...5 lines deleted...]
-      <c r="H145" s="28"/>
+      <c r="B145" s="25"/>
+      <c r="C145" s="25"/>
+      <c r="D145" s="25"/>
+      <c r="E145" s="25"/>
+      <c r="F145" s="25"/>
+      <c r="G145" s="25"/>
+      <c r="H145" s="25"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="15"/>
-      <c r="B146" s="28"/>
-[...5 lines deleted...]
-      <c r="H146" s="28"/>
+      <c r="B146" s="25"/>
+      <c r="C146" s="25"/>
+      <c r="D146" s="25"/>
+      <c r="E146" s="25"/>
+      <c r="F146" s="25"/>
+      <c r="G146" s="25"/>
+      <c r="H146" s="25"/>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="15"/>
-      <c r="B147" s="28"/>
-[...5 lines deleted...]
-      <c r="H147" s="28"/>
+      <c r="B147" s="25"/>
+      <c r="C147" s="25"/>
+      <c r="D147" s="25"/>
+      <c r="E147" s="25"/>
+      <c r="F147" s="23"/>
+      <c r="G147" s="25"/>
+      <c r="H147" s="25"/>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="15"/>
-      <c r="B148" s="28"/>
-[...5 lines deleted...]
-      <c r="H148" s="28"/>
+      <c r="B148" s="25"/>
+      <c r="C148" s="25"/>
+      <c r="D148" s="25"/>
+      <c r="E148" s="25"/>
+      <c r="F148" s="23"/>
+      <c r="G148" s="25"/>
+      <c r="H148" s="25"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="15"/>
-      <c r="B149" s="26"/>
-[...5 lines deleted...]
-      <c r="H149" s="26"/>
+      <c r="B149" s="23"/>
+      <c r="C149" s="25"/>
+      <c r="D149" s="23"/>
+      <c r="E149" s="25"/>
+      <c r="F149" s="23"/>
+      <c r="G149" s="23"/>
+      <c r="H149" s="23"/>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="14"/>
-      <c r="B150" s="26"/>
-[...5 lines deleted...]
-      <c r="H150" s="26"/>
+      <c r="B150" s="23"/>
+      <c r="C150" s="23"/>
+      <c r="D150" s="23"/>
+      <c r="E150" s="23"/>
+      <c r="F150" s="23"/>
+      <c r="G150" s="23"/>
+      <c r="H150" s="23"/>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="29"/>
-[...6 lines deleted...]
-      <c r="H151" s="26"/>
+      <c r="A151" s="26"/>
+      <c r="B151" s="25"/>
+      <c r="C151" s="25"/>
+      <c r="D151" s="25"/>
+      <c r="E151" s="25"/>
+      <c r="F151" s="25"/>
+      <c r="G151" s="25"/>
+      <c r="H151" s="23"/>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="15"/>
-      <c r="B152" s="28"/>
-[...5 lines deleted...]
-      <c r="H152" s="26"/>
+      <c r="B152" s="25"/>
+      <c r="C152" s="25"/>
+      <c r="D152" s="25"/>
+      <c r="E152" s="25"/>
+      <c r="F152" s="25"/>
+      <c r="G152" s="25"/>
+      <c r="H152" s="23"/>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="14"/>
-      <c r="B153" s="26"/>
-[...5 lines deleted...]
-      <c r="H153" s="26"/>
+      <c r="B153" s="23"/>
+      <c r="C153" s="23"/>
+      <c r="D153" s="23"/>
+      <c r="E153" s="23"/>
+      <c r="F153" s="23"/>
+      <c r="G153" s="23"/>
+      <c r="H153" s="23"/>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="14"/>
-      <c r="B154" s="26"/>
-[...5 lines deleted...]
-      <c r="H154" s="26"/>
+      <c r="B154" s="23"/>
+      <c r="C154" s="23"/>
+      <c r="D154" s="23"/>
+      <c r="E154" s="23"/>
+      <c r="F154" s="23"/>
+      <c r="G154" s="23"/>
+      <c r="H154" s="23"/>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="15"/>
-      <c r="B155" s="28"/>
-[...5 lines deleted...]
-      <c r="H155" s="28"/>
+      <c r="B155" s="25"/>
+      <c r="C155" s="25"/>
+      <c r="D155" s="25"/>
+      <c r="E155" s="25"/>
+      <c r="F155" s="25"/>
+      <c r="G155" s="25"/>
+      <c r="H155" s="25"/>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="15"/>
-      <c r="B156" s="28"/>
-[...5 lines deleted...]
-      <c r="H156" s="28"/>
+      <c r="B156" s="25"/>
+      <c r="C156" s="25"/>
+      <c r="D156" s="25"/>
+      <c r="E156" s="25"/>
+      <c r="F156" s="25"/>
+      <c r="G156" s="25"/>
+      <c r="H156" s="25"/>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="15"/>
-      <c r="B157" s="28"/>
-[...5 lines deleted...]
-      <c r="H157" s="28"/>
+      <c r="B157" s="25"/>
+      <c r="C157" s="25"/>
+      <c r="D157" s="25"/>
+      <c r="E157" s="25"/>
+      <c r="F157" s="25"/>
+      <c r="G157" s="25"/>
+      <c r="H157" s="25"/>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="15"/>
-      <c r="B158" s="28"/>
-[...5 lines deleted...]
-      <c r="H158" s="28"/>
+      <c r="B158" s="25"/>
+      <c r="C158" s="25"/>
+      <c r="D158" s="25"/>
+      <c r="E158" s="25"/>
+      <c r="F158" s="25"/>
+      <c r="G158" s="25"/>
+      <c r="H158" s="25"/>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="14"/>
-      <c r="B159" s="26"/>
-[...5 lines deleted...]
-      <c r="H159" s="26"/>
+      <c r="B159" s="23"/>
+      <c r="C159" s="23"/>
+      <c r="D159" s="23"/>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23"/>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="14"/>
-      <c r="B160" s="26"/>
-[...5 lines deleted...]
-      <c r="H160" s="26"/>
+      <c r="B160" s="23"/>
+      <c r="C160" s="23"/>
+      <c r="D160" s="23"/>
+      <c r="E160" s="23"/>
+      <c r="F160" s="23"/>
+      <c r="G160" s="23"/>
+      <c r="H160" s="23"/>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="14"/>
-      <c r="B161" s="26"/>
-[...5 lines deleted...]
-      <c r="H161" s="26"/>
+      <c r="B161" s="23"/>
+      <c r="C161" s="23"/>
+      <c r="D161" s="23"/>
+      <c r="E161" s="23"/>
+      <c r="F161" s="23"/>
+      <c r="G161" s="23"/>
+      <c r="H161" s="23"/>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="14"/>
-      <c r="B162" s="26"/>
-[...5 lines deleted...]
-      <c r="H162" s="26"/>
+      <c r="B162" s="23"/>
+      <c r="C162" s="23"/>
+      <c r="D162" s="23"/>
+      <c r="E162" s="23"/>
+      <c r="F162" s="23"/>
+      <c r="G162" s="23"/>
+      <c r="H162" s="23"/>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="14"/>
-      <c r="B163" s="26"/>
-[...5 lines deleted...]
-      <c r="H163" s="26"/>
+      <c r="B163" s="23"/>
+      <c r="C163" s="23"/>
+      <c r="D163" s="23"/>
+      <c r="E163" s="23"/>
+      <c r="F163" s="23"/>
+      <c r="G163" s="23"/>
+      <c r="H163" s="23"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="14"/>
-      <c r="B164" s="26"/>
-[...5 lines deleted...]
-      <c r="H164" s="26"/>
+      <c r="B164" s="23"/>
+      <c r="C164" s="23"/>
+      <c r="D164" s="23"/>
+      <c r="E164" s="23"/>
+      <c r="F164" s="23"/>
+      <c r="G164" s="23"/>
+      <c r="H164" s="23"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="15"/>
-      <c r="B165" s="27"/>
-[...5 lines deleted...]
-      <c r="H165" s="26"/>
+      <c r="B165" s="24"/>
+      <c r="C165" s="24"/>
+      <c r="D165" s="24"/>
+      <c r="E165" s="24"/>
+      <c r="F165" s="24"/>
+      <c r="G165" s="24"/>
+      <c r="H165" s="23"/>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="15"/>
-      <c r="B166" s="27"/>
-[...5 lines deleted...]
-      <c r="H166" s="26"/>
+      <c r="B166" s="24"/>
+      <c r="C166" s="24"/>
+      <c r="D166" s="24"/>
+      <c r="E166" s="24"/>
+      <c r="F166" s="24"/>
+      <c r="G166" s="24"/>
+      <c r="H166" s="23"/>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="15"/>
-      <c r="B167" s="27"/>
-[...5 lines deleted...]
-      <c r="H167" s="26"/>
+      <c r="B167" s="24"/>
+      <c r="C167" s="24"/>
+      <c r="D167" s="24"/>
+      <c r="E167" s="24"/>
+      <c r="F167" s="24"/>
+      <c r="G167" s="24"/>
+      <c r="H167" s="23"/>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="15"/>
-      <c r="B168" s="27"/>
-[...5 lines deleted...]
-      <c r="H168" s="26"/>
+      <c r="B168" s="24"/>
+      <c r="C168" s="24"/>
+      <c r="D168" s="24"/>
+      <c r="E168" s="24"/>
+      <c r="F168" s="24"/>
+      <c r="G168" s="24"/>
+      <c r="H168" s="23"/>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="15"/>
-      <c r="B169" s="27"/>
-[...5 lines deleted...]
-      <c r="H169" s="26"/>
+      <c r="B169" s="24"/>
+      <c r="C169" s="24"/>
+      <c r="D169" s="24"/>
+      <c r="E169" s="24"/>
+      <c r="F169" s="24"/>
+      <c r="G169" s="24"/>
+      <c r="H169" s="23"/>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="15"/>
-      <c r="B170" s="27"/>
-[...5 lines deleted...]
-      <c r="H170" s="26"/>
+      <c r="B170" s="24"/>
+      <c r="C170" s="24"/>
+      <c r="D170" s="24"/>
+      <c r="E170" s="24"/>
+      <c r="F170" s="24"/>
+      <c r="G170" s="24"/>
+      <c r="H170" s="23"/>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="15"/>
-      <c r="B171" s="26"/>
-[...5 lines deleted...]
-      <c r="H171" s="26"/>
+      <c r="B171" s="23"/>
+      <c r="C171" s="24"/>
+      <c r="D171" s="23"/>
+      <c r="E171" s="24"/>
+      <c r="F171" s="23"/>
+      <c r="G171" s="24"/>
+      <c r="H171" s="23"/>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="15"/>
-      <c r="B172" s="27"/>
-[...5 lines deleted...]
-      <c r="H172" s="26"/>
+      <c r="B172" s="24"/>
+      <c r="C172" s="24"/>
+      <c r="D172" s="23"/>
+      <c r="E172" s="24"/>
+      <c r="F172" s="23"/>
+      <c r="G172" s="24"/>
+      <c r="H172" s="23"/>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="15"/>
-      <c r="B173" s="27"/>
-[...5 lines deleted...]
-      <c r="H173" s="26"/>
+      <c r="B173" s="24"/>
+      <c r="C173" s="24"/>
+      <c r="D173" s="24"/>
+      <c r="E173" s="24"/>
+      <c r="F173" s="24"/>
+      <c r="G173" s="24"/>
+      <c r="H173" s="23"/>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="15"/>
-      <c r="B174" s="27"/>
-[...5 lines deleted...]
-      <c r="H174" s="26"/>
+      <c r="B174" s="24"/>
+      <c r="C174" s="24"/>
+      <c r="D174" s="24"/>
+      <c r="E174" s="24"/>
+      <c r="F174" s="24"/>
+      <c r="G174" s="24"/>
+      <c r="H174" s="23"/>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="15"/>
-      <c r="B175" s="26"/>
-[...5 lines deleted...]
-      <c r="H175" s="26"/>
+      <c r="B175" s="23"/>
+      <c r="C175" s="24"/>
+      <c r="D175" s="23"/>
+      <c r="E175" s="24"/>
+      <c r="F175" s="23"/>
+      <c r="G175" s="24"/>
+      <c r="H175" s="23"/>
     </row>
     <row r="176" spans="1:8" ht="27" customHeight="1">
-      <c r="A176" s="36"/>
-[...6 lines deleted...]
-      <c r="H176" s="36"/>
+      <c r="A176" s="39"/>
+      <c r="B176" s="39"/>
+      <c r="C176" s="39"/>
+      <c r="D176" s="39"/>
+      <c r="E176" s="39"/>
+      <c r="F176" s="39"/>
+      <c r="G176" s="39"/>
+      <c r="H176" s="39"/>
     </row>
     <row r="178" s="1" customFormat="1"/>
     <row r="179" s="1" customFormat="1"/>
     <row r="180" s="1" customFormat="1"/>
     <row r="181" s="1" customFormat="1"/>
     <row r="182" s="1" customFormat="1"/>
     <row r="183" s="1" customFormat="1"/>
     <row r="184" s="1" customFormat="1"/>
     <row r="185" s="1" customFormat="1"/>
     <row r="186" s="1" customFormat="1"/>
     <row r="187" s="1" customFormat="1"/>
     <row r="188" s="1" customFormat="1"/>
     <row r="189" s="1" customFormat="1"/>
     <row r="190" s="1" customFormat="1"/>
     <row r="191" s="1" customFormat="1"/>
     <row r="192" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
@@ -23765,1856 +26195,1856 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="30"/>
-[...6 lines deleted...]
-      <c r="H8" s="31"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="30"/>
-[...6 lines deleted...]
-      <c r="H9" s="31"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="30"/>
-[...6 lines deleted...]
-      <c r="H10" s="31"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="30"/>
-[...6 lines deleted...]
-      <c r="H11" s="31"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="32"/>
-[...6 lines deleted...]
-      <c r="H12" s="31"/>
+      <c r="A12" s="29"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="32"/>
-[...6 lines deleted...]
-      <c r="H13" s="31"/>
+      <c r="A13" s="29"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="32"/>
-[...6 lines deleted...]
-      <c r="H14" s="33"/>
+      <c r="A14" s="29"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="32"/>
-[...6 lines deleted...]
-      <c r="H15" s="31"/>
+      <c r="A15" s="29"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="32"/>
-[...6 lines deleted...]
-      <c r="H16" s="31"/>
+      <c r="A16" s="29"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="32"/>
-[...6 lines deleted...]
-      <c r="H17" s="31"/>
+      <c r="A17" s="29"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="32"/>
-[...6 lines deleted...]
-      <c r="H18" s="33"/>
+      <c r="A18" s="29"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="32"/>
-[...6 lines deleted...]
-      <c r="H19" s="31"/>
+      <c r="A19" s="29"/>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="32"/>
-[...6 lines deleted...]
-      <c r="H20" s="31"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="32"/>
-[...6 lines deleted...]
-      <c r="H21" s="31"/>
+      <c r="A21" s="29"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="32"/>
-[...6 lines deleted...]
-      <c r="H22" s="31"/>
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="32"/>
-[...6 lines deleted...]
-      <c r="H23" s="31"/>
+      <c r="A23" s="29"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="32"/>
-[...6 lines deleted...]
-      <c r="H24" s="31"/>
+      <c r="A24" s="29"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="32"/>
-[...6 lines deleted...]
-      <c r="H25" s="31"/>
+      <c r="A25" s="29"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="32"/>
-[...6 lines deleted...]
-      <c r="H26" s="33"/>
+      <c r="A26" s="29"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="32"/>
-[...6 lines deleted...]
-      <c r="H27" s="31"/>
+      <c r="A27" s="29"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="32"/>
-[...6 lines deleted...]
-      <c r="H28" s="33"/>
+      <c r="A28" s="29"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="30"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="32"/>
-[...6 lines deleted...]
-      <c r="H29" s="31"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="32"/>
-[...6 lines deleted...]
-      <c r="H30" s="31"/>
+      <c r="A30" s="29"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="32"/>
-[...6 lines deleted...]
-      <c r="H31" s="31"/>
+      <c r="A31" s="29"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="32"/>
-[...6 lines deleted...]
-      <c r="H32" s="31"/>
+      <c r="A32" s="29"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="32"/>
-[...6 lines deleted...]
-      <c r="H33" s="31"/>
+      <c r="A33" s="29"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="32"/>
-[...6 lines deleted...]
-      <c r="H34" s="31"/>
+      <c r="A34" s="29"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="32"/>
-[...6 lines deleted...]
-      <c r="H35" s="31"/>
+      <c r="A35" s="29"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="32"/>
-[...6 lines deleted...]
-      <c r="H36" s="31"/>
+      <c r="A36" s="29"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="32"/>
-[...6 lines deleted...]
-      <c r="H37" s="31"/>
+      <c r="A37" s="29"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="32"/>
-[...6 lines deleted...]
-      <c r="H38" s="31"/>
+      <c r="A38" s="29"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="28"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="32"/>
-[...6 lines deleted...]
-      <c r="H39" s="31"/>
+      <c r="A39" s="29"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="32"/>
-[...6 lines deleted...]
-      <c r="H40" s="31"/>
+      <c r="A40" s="29"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="32"/>
-[...6 lines deleted...]
-      <c r="H41" s="31"/>
+      <c r="A41" s="29"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="28"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="32"/>
-[...6 lines deleted...]
-      <c r="H42" s="31"/>
+      <c r="A42" s="29"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="28"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="32"/>
-[...6 lines deleted...]
-      <c r="H43" s="31"/>
+      <c r="A43" s="29"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="32"/>
-[...6 lines deleted...]
-      <c r="H44" s="31"/>
+      <c r="A44" s="29"/>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="32"/>
-[...6 lines deleted...]
-      <c r="H45" s="31"/>
+      <c r="A45" s="29"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="28"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="30"/>
-[...6 lines deleted...]
-      <c r="H46" s="31"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="32"/>
-[...6 lines deleted...]
-      <c r="H47" s="33"/>
+      <c r="A47" s="29"/>
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="32"/>
-[...6 lines deleted...]
-      <c r="H48" s="33"/>
+      <c r="A48" s="29"/>
+      <c r="B48" s="30"/>
+      <c r="C48" s="30"/>
+      <c r="D48" s="30"/>
+      <c r="E48" s="30"/>
+      <c r="F48" s="30"/>
+      <c r="G48" s="30"/>
+      <c r="H48" s="30"/>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="32"/>
-[...6 lines deleted...]
-      <c r="H49" s="31"/>
+      <c r="A49" s="29"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="30"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="30"/>
+      <c r="H49" s="28"/>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="32"/>
-[...6 lines deleted...]
-      <c r="H50" s="31"/>
+      <c r="A50" s="29"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="28"/>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="32"/>
-[...6 lines deleted...]
-      <c r="H51" s="33"/>
+      <c r="A51" s="29"/>
+      <c r="B51" s="30"/>
+      <c r="C51" s="30"/>
+      <c r="D51" s="30"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="30"/>
+      <c r="H51" s="30"/>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="32"/>
-[...6 lines deleted...]
-      <c r="H52" s="33"/>
+      <c r="A52" s="29"/>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="30"/>
+      <c r="H52" s="30"/>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="32"/>
-[...6 lines deleted...]
-      <c r="H53" s="31"/>
+      <c r="A53" s="29"/>
+      <c r="B53" s="30"/>
+      <c r="C53" s="30"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="32"/>
-[...6 lines deleted...]
-      <c r="H54" s="31"/>
+      <c r="A54" s="29"/>
+      <c r="B54" s="30"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="32"/>
-[...6 lines deleted...]
-      <c r="H55" s="31"/>
+      <c r="A55" s="29"/>
+      <c r="B55" s="30"/>
+      <c r="C55" s="30"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="32"/>
-[...6 lines deleted...]
-      <c r="H56" s="31"/>
+      <c r="A56" s="29"/>
+      <c r="B56" s="30"/>
+      <c r="C56" s="30"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="32"/>
-[...6 lines deleted...]
-      <c r="H57" s="31"/>
+      <c r="A57" s="29"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="30"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="32"/>
-[...6 lines deleted...]
-      <c r="H58" s="33"/>
+      <c r="A58" s="29"/>
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="30"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="32"/>
-[...6 lines deleted...]
-      <c r="H59" s="31"/>
+      <c r="A59" s="29"/>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="32"/>
-[...6 lines deleted...]
-      <c r="H60" s="33"/>
+      <c r="A60" s="29"/>
+      <c r="B60" s="30"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="30"/>
-[...6 lines deleted...]
-      <c r="H61" s="31"/>
+      <c r="A61" s="27"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="30"/>
-[...6 lines deleted...]
-      <c r="H62" s="31"/>
+      <c r="A62" s="27"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="32"/>
-[...6 lines deleted...]
-      <c r="H63" s="31"/>
+      <c r="A63" s="29"/>
+      <c r="B63" s="31"/>
+      <c r="C63" s="31"/>
+      <c r="D63" s="31"/>
+      <c r="E63" s="31"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="31"/>
+      <c r="H63" s="28"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="32"/>
-[...6 lines deleted...]
-      <c r="H64" s="31"/>
+      <c r="A64" s="29"/>
+      <c r="B64" s="31"/>
+      <c r="C64" s="31"/>
+      <c r="D64" s="31"/>
+      <c r="E64" s="31"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="28"/>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="32"/>
-[...6 lines deleted...]
-      <c r="H65" s="34"/>
+      <c r="A65" s="29"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="31"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="31"/>
+      <c r="H65" s="31"/>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="32"/>
-[...6 lines deleted...]
-      <c r="H66" s="34"/>
+      <c r="A66" s="29"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="31"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="32"/>
-[...6 lines deleted...]
-      <c r="H67" s="34"/>
+      <c r="A67" s="29"/>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="32"/>
-[...6 lines deleted...]
-      <c r="H68" s="31"/>
+      <c r="A68" s="29"/>
+      <c r="B68" s="31"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="31"/>
+      <c r="H68" s="28"/>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="32"/>
-[...6 lines deleted...]
-      <c r="H69" s="34"/>
+      <c r="A69" s="29"/>
+      <c r="B69" s="31"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="31"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="31"/>
+      <c r="H69" s="31"/>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="32"/>
-[...6 lines deleted...]
-      <c r="H70" s="34"/>
+      <c r="A70" s="29"/>
+      <c r="B70" s="31"/>
+      <c r="C70" s="31"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="31"/>
+      <c r="F70" s="31"/>
+      <c r="G70" s="31"/>
+      <c r="H70" s="31"/>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="32"/>
-[...6 lines deleted...]
-      <c r="H71" s="34"/>
+      <c r="A71" s="29"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="31"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="31"/>
+      <c r="F71" s="31"/>
+      <c r="G71" s="31"/>
+      <c r="H71" s="31"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="32"/>
-[...6 lines deleted...]
-      <c r="H72" s="34"/>
+      <c r="A72" s="29"/>
+      <c r="B72" s="31"/>
+      <c r="C72" s="31"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="31"/>
+      <c r="F72" s="31"/>
+      <c r="G72" s="31"/>
+      <c r="H72" s="31"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="32"/>
-[...6 lines deleted...]
-      <c r="H73" s="31"/>
+      <c r="A73" s="29"/>
+      <c r="B73" s="31"/>
+      <c r="C73" s="31"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="31"/>
+      <c r="F73" s="31"/>
+      <c r="G73" s="31"/>
+      <c r="H73" s="28"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="32"/>
-[...6 lines deleted...]
-      <c r="H74" s="31"/>
+      <c r="A74" s="29"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="28"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="32"/>
-[...6 lines deleted...]
-      <c r="H75" s="31"/>
+      <c r="A75" s="29"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="32"/>
-[...6 lines deleted...]
-      <c r="H76" s="34"/>
+      <c r="A76" s="29"/>
+      <c r="B76" s="31"/>
+      <c r="C76" s="31"/>
+      <c r="D76" s="31"/>
+      <c r="E76" s="31"/>
+      <c r="F76" s="31"/>
+      <c r="G76" s="31"/>
+      <c r="H76" s="31"/>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" s="32"/>
-[...6 lines deleted...]
-      <c r="H77" s="34"/>
+      <c r="A77" s="29"/>
+      <c r="B77" s="31"/>
+      <c r="C77" s="31"/>
+      <c r="D77" s="31"/>
+      <c r="E77" s="31"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="32"/>
-[...6 lines deleted...]
-      <c r="H78" s="31"/>
+      <c r="A78" s="29"/>
+      <c r="B78" s="31"/>
+      <c r="C78" s="31"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="28"/>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="32"/>
-[...6 lines deleted...]
-      <c r="H79" s="34"/>
+      <c r="A79" s="29"/>
+      <c r="B79" s="31"/>
+      <c r="C79" s="31"/>
+      <c r="D79" s="31"/>
+      <c r="E79" s="31"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="32"/>
-[...6 lines deleted...]
-      <c r="H80" s="34"/>
+      <c r="A80" s="29"/>
+      <c r="B80" s="31"/>
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="32"/>
-[...6 lines deleted...]
-      <c r="H81" s="31"/>
+      <c r="A81" s="29"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="31"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="28"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="32"/>
-[...6 lines deleted...]
-      <c r="H82" s="31"/>
+      <c r="A82" s="29"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="31"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="31"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="31"/>
+      <c r="H82" s="28"/>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="32"/>
-[...6 lines deleted...]
-      <c r="H83" s="34"/>
+      <c r="A83" s="29"/>
+      <c r="B83" s="31"/>
+      <c r="C83" s="31"/>
+      <c r="D83" s="31"/>
+      <c r="E83" s="31"/>
+      <c r="F83" s="31"/>
+      <c r="G83" s="31"/>
+      <c r="H83" s="31"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="32"/>
-[...6 lines deleted...]
-      <c r="H84" s="34"/>
+      <c r="A84" s="29"/>
+      <c r="B84" s="31"/>
+      <c r="C84" s="31"/>
+      <c r="D84" s="31"/>
+      <c r="E84" s="31"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="32"/>
-[...6 lines deleted...]
-      <c r="H85" s="31"/>
+      <c r="A85" s="29"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="28"/>
+      <c r="E85" s="31"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="28"/>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="32"/>
-[...6 lines deleted...]
-      <c r="H86" s="31"/>
+      <c r="A86" s="29"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="31"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="31"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="28"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="32"/>
-[...6 lines deleted...]
-      <c r="H87" s="34"/>
+      <c r="A87" s="29"/>
+      <c r="B87" s="31"/>
+      <c r="C87" s="31"/>
+      <c r="D87" s="31"/>
+      <c r="E87" s="31"/>
+      <c r="F87" s="31"/>
+      <c r="G87" s="31"/>
+      <c r="H87" s="31"/>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="32"/>
-[...6 lines deleted...]
-      <c r="H88" s="34"/>
+      <c r="A88" s="29"/>
+      <c r="B88" s="31"/>
+      <c r="C88" s="31"/>
+      <c r="D88" s="31"/>
+      <c r="E88" s="31"/>
+      <c r="F88" s="31"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="31"/>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="32"/>
-[...6 lines deleted...]
-      <c r="H89" s="31"/>
+      <c r="A89" s="29"/>
+      <c r="B89" s="31"/>
+      <c r="C89" s="31"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="32"/>
-[...6 lines deleted...]
-      <c r="H90" s="34"/>
+      <c r="A90" s="29"/>
+      <c r="B90" s="31"/>
+      <c r="C90" s="31"/>
+      <c r="D90" s="31"/>
+      <c r="E90" s="31"/>
+      <c r="F90" s="31"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="32"/>
-[...6 lines deleted...]
-      <c r="H91" s="34"/>
+      <c r="A91" s="29"/>
+      <c r="B91" s="31"/>
+      <c r="C91" s="31"/>
+      <c r="D91" s="31"/>
+      <c r="E91" s="31"/>
+      <c r="F91" s="31"/>
+      <c r="G91" s="31"/>
+      <c r="H91" s="31"/>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" s="32"/>
-[...6 lines deleted...]
-      <c r="H92" s="31"/>
+      <c r="A92" s="29"/>
+      <c r="B92" s="31"/>
+      <c r="C92" s="31"/>
+      <c r="D92" s="31"/>
+      <c r="E92" s="31"/>
+      <c r="F92" s="31"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="28"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="32"/>
-[...6 lines deleted...]
-      <c r="H93" s="31"/>
+      <c r="A93" s="29"/>
+      <c r="B93" s="31"/>
+      <c r="C93" s="31"/>
+      <c r="D93" s="31"/>
+      <c r="E93" s="31"/>
+      <c r="F93" s="31"/>
+      <c r="G93" s="31"/>
+      <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="32"/>
-[...6 lines deleted...]
-      <c r="H94" s="31"/>
+      <c r="A94" s="29"/>
+      <c r="B94" s="31"/>
+      <c r="C94" s="31"/>
+      <c r="D94" s="31"/>
+      <c r="E94" s="31"/>
+      <c r="F94" s="31"/>
+      <c r="G94" s="31"/>
+      <c r="H94" s="28"/>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" s="32"/>
-[...6 lines deleted...]
-      <c r="H95" s="31"/>
+      <c r="A95" s="29"/>
+      <c r="B95" s="31"/>
+      <c r="C95" s="31"/>
+      <c r="D95" s="31"/>
+      <c r="E95" s="31"/>
+      <c r="F95" s="31"/>
+      <c r="G95" s="31"/>
+      <c r="H95" s="28"/>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="30"/>
-[...6 lines deleted...]
-      <c r="H96" s="31"/>
+      <c r="A96" s="27"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="28"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" s="32"/>
-[...6 lines deleted...]
-      <c r="H97" s="33"/>
+      <c r="A97" s="29"/>
+      <c r="B97" s="30"/>
+      <c r="C97" s="30"/>
+      <c r="D97" s="30"/>
+      <c r="E97" s="30"/>
+      <c r="F97" s="30"/>
+      <c r="G97" s="30"/>
+      <c r="H97" s="30"/>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="32"/>
-[...6 lines deleted...]
-      <c r="H98" s="33"/>
+      <c r="A98" s="29"/>
+      <c r="B98" s="30"/>
+      <c r="C98" s="30"/>
+      <c r="D98" s="30"/>
+      <c r="E98" s="30"/>
+      <c r="F98" s="30"/>
+      <c r="G98" s="30"/>
+      <c r="H98" s="30"/>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="32"/>
-[...6 lines deleted...]
-      <c r="H99" s="31"/>
+      <c r="A99" s="29"/>
+      <c r="B99" s="28"/>
+      <c r="C99" s="30"/>
+      <c r="D99" s="28"/>
+      <c r="E99" s="30"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="30"/>
+      <c r="H99" s="28"/>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="32"/>
-[...6 lines deleted...]
-      <c r="H100" s="31"/>
+      <c r="A100" s="29"/>
+      <c r="B100" s="28"/>
+      <c r="C100" s="30"/>
+      <c r="D100" s="28"/>
+      <c r="E100" s="30"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="28"/>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="30"/>
-[...6 lines deleted...]
-      <c r="H101" s="31"/>
+      <c r="A101" s="27"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="28"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="28"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="28"/>
+      <c r="H101" s="28"/>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="30"/>
-[...6 lines deleted...]
-      <c r="H102" s="31"/>
+      <c r="A102" s="27"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" s="30"/>
-[...6 lines deleted...]
-      <c r="H103" s="31"/>
+      <c r="A103" s="27"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" s="30"/>
-[...6 lines deleted...]
-      <c r="H104" s="31"/>
+      <c r="A104" s="27"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105" s="30"/>
-[...6 lines deleted...]
-      <c r="H105" s="31"/>
+      <c r="A105" s="27"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="32"/>
-[...6 lines deleted...]
-      <c r="H106" s="31"/>
+      <c r="A106" s="29"/>
+      <c r="B106" s="30"/>
+      <c r="C106" s="30"/>
+      <c r="D106" s="30"/>
+      <c r="E106" s="30"/>
+      <c r="F106" s="30"/>
+      <c r="G106" s="30"/>
+      <c r="H106" s="28"/>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="32"/>
-[...6 lines deleted...]
-      <c r="H107" s="31"/>
+      <c r="A107" s="29"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="30"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="28"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="28"/>
+      <c r="H107" s="28"/>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="32"/>
-[...6 lines deleted...]
-      <c r="H108" s="31"/>
+      <c r="A108" s="29"/>
+      <c r="B108" s="30"/>
+      <c r="C108" s="30"/>
+      <c r="D108" s="30"/>
+      <c r="E108" s="30"/>
+      <c r="F108" s="30"/>
+      <c r="G108" s="30"/>
+      <c r="H108" s="28"/>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="30"/>
-[...6 lines deleted...]
-      <c r="H109" s="31"/>
+      <c r="A109" s="27"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="28"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="28"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="28"/>
+      <c r="H109" s="28"/>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" s="30"/>
-[...6 lines deleted...]
-      <c r="H110" s="31"/>
+      <c r="A110" s="27"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" s="30"/>
-[...6 lines deleted...]
-      <c r="H111" s="31"/>
+      <c r="A111" s="27"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="32"/>
-[...6 lines deleted...]
-      <c r="H112" s="34"/>
+      <c r="A112" s="29"/>
+      <c r="B112" s="31"/>
+      <c r="C112" s="31"/>
+      <c r="D112" s="31"/>
+      <c r="E112" s="31"/>
+      <c r="F112" s="31"/>
+      <c r="G112" s="31"/>
+      <c r="H112" s="31"/>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="32"/>
-[...6 lines deleted...]
-      <c r="H113" s="34"/>
+      <c r="A113" s="29"/>
+      <c r="B113" s="31"/>
+      <c r="C113" s="31"/>
+      <c r="D113" s="31"/>
+      <c r="E113" s="31"/>
+      <c r="F113" s="31"/>
+      <c r="G113" s="31"/>
+      <c r="H113" s="31"/>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114" s="32"/>
-[...6 lines deleted...]
-      <c r="H114" s="34"/>
+      <c r="A114" s="29"/>
+      <c r="B114" s="31"/>
+      <c r="C114" s="31"/>
+      <c r="D114" s="31"/>
+      <c r="E114" s="31"/>
+      <c r="F114" s="31"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="31"/>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="32"/>
-[...6 lines deleted...]
-      <c r="H115" s="31"/>
+      <c r="A115" s="29"/>
+      <c r="B115" s="28"/>
+      <c r="C115" s="28"/>
+      <c r="D115" s="28"/>
+      <c r="E115" s="28"/>
+      <c r="F115" s="28"/>
+      <c r="G115" s="28"/>
+      <c r="H115" s="28"/>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" s="32"/>
-[...6 lines deleted...]
-      <c r="H116" s="31"/>
+      <c r="A116" s="29"/>
+      <c r="B116" s="28"/>
+      <c r="C116" s="28"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="28"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="28"/>
+      <c r="H116" s="28"/>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" s="30"/>
-[...6 lines deleted...]
-      <c r="H117" s="31"/>
+      <c r="A117" s="27"/>
+      <c r="B117" s="28"/>
+      <c r="C117" s="28"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="28"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="28"/>
+      <c r="H117" s="28"/>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118" s="30"/>
-[...6 lines deleted...]
-      <c r="H118" s="31"/>
+      <c r="A118" s="27"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="32"/>
-[...6 lines deleted...]
-      <c r="H119" s="31"/>
+      <c r="A119" s="29"/>
+      <c r="B119" s="31"/>
+      <c r="C119" s="31"/>
+      <c r="D119" s="31"/>
+      <c r="E119" s="31"/>
+      <c r="F119" s="31"/>
+      <c r="G119" s="31"/>
+      <c r="H119" s="28"/>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="32"/>
-[...6 lines deleted...]
-      <c r="H120" s="31"/>
+      <c r="A120" s="29"/>
+      <c r="B120" s="28"/>
+      <c r="C120" s="31"/>
+      <c r="D120" s="28"/>
+      <c r="E120" s="31"/>
+      <c r="F120" s="28"/>
+      <c r="G120" s="31"/>
+      <c r="H120" s="28"/>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="32"/>
-[...6 lines deleted...]
-      <c r="H121" s="31"/>
+      <c r="A121" s="29"/>
+      <c r="B121" s="31"/>
+      <c r="C121" s="31"/>
+      <c r="D121" s="31"/>
+      <c r="E121" s="31"/>
+      <c r="F121" s="31"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="28"/>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="32"/>
-[...6 lines deleted...]
-      <c r="H122" s="31"/>
+      <c r="A122" s="29"/>
+      <c r="B122" s="28"/>
+      <c r="C122" s="31"/>
+      <c r="D122" s="28"/>
+      <c r="E122" s="31"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="31"/>
+      <c r="H122" s="28"/>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" s="32"/>
-[...6 lines deleted...]
-      <c r="H123" s="31"/>
+      <c r="A123" s="29"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="31"/>
+      <c r="D123" s="28"/>
+      <c r="E123" s="31"/>
+      <c r="F123" s="28"/>
+      <c r="G123" s="31"/>
+      <c r="H123" s="28"/>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="32"/>
-[...6 lines deleted...]
-      <c r="H124" s="31"/>
+      <c r="A124" s="29"/>
+      <c r="B124" s="31"/>
+      <c r="C124" s="31"/>
+      <c r="D124" s="31"/>
+      <c r="E124" s="31"/>
+      <c r="F124" s="31"/>
+      <c r="G124" s="31"/>
+      <c r="H124" s="28"/>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" s="32"/>
-[...6 lines deleted...]
-      <c r="H125" s="31"/>
+      <c r="A125" s="29"/>
+      <c r="B125" s="31"/>
+      <c r="C125" s="31"/>
+      <c r="D125" s="31"/>
+      <c r="E125" s="31"/>
+      <c r="F125" s="31"/>
+      <c r="G125" s="31"/>
+      <c r="H125" s="28"/>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="30"/>
-[...6 lines deleted...]
-      <c r="H126" s="31"/>
+      <c r="A126" s="27"/>
+      <c r="B126" s="28"/>
+      <c r="C126" s="28"/>
+      <c r="D126" s="28"/>
+      <c r="E126" s="28"/>
+      <c r="F126" s="28"/>
+      <c r="G126" s="28"/>
+      <c r="H126" s="28"/>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="32"/>
-[...6 lines deleted...]
-      <c r="H127" s="31"/>
+      <c r="A127" s="29"/>
+      <c r="B127" s="30"/>
+      <c r="C127" s="30"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="28"/>
+      <c r="H127" s="28"/>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" s="32"/>
-[...6 lines deleted...]
-      <c r="H128" s="31"/>
+      <c r="A128" s="29"/>
+      <c r="B128" s="30"/>
+      <c r="C128" s="30"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="28"/>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="32"/>
-[...6 lines deleted...]
-      <c r="H129" s="33"/>
+      <c r="A129" s="29"/>
+      <c r="B129" s="30"/>
+      <c r="C129" s="30"/>
+      <c r="D129" s="30"/>
+      <c r="E129" s="30"/>
+      <c r="F129" s="30"/>
+      <c r="G129" s="30"/>
+      <c r="H129" s="30"/>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" s="32"/>
-[...6 lines deleted...]
-      <c r="H130" s="33"/>
+      <c r="A130" s="29"/>
+      <c r="B130" s="30"/>
+      <c r="C130" s="30"/>
+      <c r="D130" s="30"/>
+      <c r="E130" s="30"/>
+      <c r="F130" s="30"/>
+      <c r="G130" s="30"/>
+      <c r="H130" s="30"/>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="32"/>
-[...6 lines deleted...]
-      <c r="H131" s="31"/>
+      <c r="A131" s="29"/>
+      <c r="B131" s="31"/>
+      <c r="C131" s="31"/>
+      <c r="D131" s="28"/>
+      <c r="E131" s="28"/>
+      <c r="F131" s="28"/>
+      <c r="G131" s="28"/>
+      <c r="H131" s="28"/>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="32"/>
-[...6 lines deleted...]
-      <c r="H132" s="31"/>
+      <c r="A132" s="29"/>
+      <c r="B132" s="31"/>
+      <c r="C132" s="31"/>
+      <c r="D132" s="28"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="28"/>
+      <c r="H132" s="28"/>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="32"/>
-[...6 lines deleted...]
-      <c r="H133" s="31"/>
+      <c r="A133" s="29"/>
+      <c r="B133" s="28"/>
+      <c r="C133" s="31"/>
+      <c r="D133" s="28"/>
+      <c r="E133" s="31"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="31"/>
+      <c r="H133" s="28"/>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="32"/>
-[...6 lines deleted...]
-      <c r="H134" s="31"/>
+      <c r="A134" s="29"/>
+      <c r="B134" s="28"/>
+      <c r="C134" s="28"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="28"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="28"/>
+      <c r="H134" s="28"/>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="32"/>
-[...6 lines deleted...]
-      <c r="H135" s="31"/>
+      <c r="A135" s="29"/>
+      <c r="B135" s="28"/>
+      <c r="C135" s="31"/>
+      <c r="D135" s="28"/>
+      <c r="E135" s="31"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="31"/>
+      <c r="H135" s="28"/>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="32"/>
-[...6 lines deleted...]
-      <c r="H136" s="31"/>
+      <c r="A136" s="29"/>
+      <c r="B136" s="31"/>
+      <c r="C136" s="31"/>
+      <c r="D136" s="31"/>
+      <c r="E136" s="31"/>
+      <c r="F136" s="31"/>
+      <c r="G136" s="31"/>
+      <c r="H136" s="28"/>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="32"/>
-[...6 lines deleted...]
-      <c r="H137" s="31"/>
+      <c r="A137" s="29"/>
+      <c r="B137" s="31"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="31"/>
+      <c r="E137" s="31"/>
+      <c r="F137" s="31"/>
+      <c r="G137" s="31"/>
+      <c r="H137" s="28"/>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="32"/>
-[...6 lines deleted...]
-      <c r="H138" s="31"/>
+      <c r="A138" s="29"/>
+      <c r="B138" s="28"/>
+      <c r="C138" s="31"/>
+      <c r="D138" s="28"/>
+      <c r="E138" s="31"/>
+      <c r="F138" s="28"/>
+      <c r="G138" s="31"/>
+      <c r="H138" s="28"/>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="32"/>
-[...6 lines deleted...]
-      <c r="H139" s="31"/>
+      <c r="A139" s="29"/>
+      <c r="B139" s="31"/>
+      <c r="C139" s="31"/>
+      <c r="D139" s="28"/>
+      <c r="E139" s="28"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="28"/>
+      <c r="H139" s="28"/>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="32"/>
-[...6 lines deleted...]
-      <c r="H140" s="31"/>
+      <c r="A140" s="29"/>
+      <c r="B140" s="31"/>
+      <c r="C140" s="31"/>
+      <c r="D140" s="28"/>
+      <c r="E140" s="28"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="28"/>
+      <c r="H140" s="28"/>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="30"/>
-[...6 lines deleted...]
-      <c r="H141" s="31"/>
+      <c r="A141" s="27"/>
+      <c r="B141" s="28"/>
+      <c r="C141" s="28"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="32"/>
-[...6 lines deleted...]
-      <c r="H142" s="34"/>
+      <c r="A142" s="29"/>
+      <c r="B142" s="31"/>
+      <c r="C142" s="31"/>
+      <c r="D142" s="31"/>
+      <c r="E142" s="31"/>
+      <c r="F142" s="31"/>
+      <c r="G142" s="31"/>
+      <c r="H142" s="31"/>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="32"/>
-[...6 lines deleted...]
-      <c r="H143" s="34"/>
+      <c r="A143" s="29"/>
+      <c r="B143" s="31"/>
+      <c r="C143" s="31"/>
+      <c r="D143" s="31"/>
+      <c r="E143" s="31"/>
+      <c r="F143" s="31"/>
+      <c r="G143" s="31"/>
+      <c r="H143" s="31"/>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="32"/>
-[...6 lines deleted...]
-      <c r="H144" s="34"/>
+      <c r="A144" s="29"/>
+      <c r="B144" s="31"/>
+      <c r="C144" s="31"/>
+      <c r="D144" s="31"/>
+      <c r="E144" s="31"/>
+      <c r="F144" s="31"/>
+      <c r="G144" s="31"/>
+      <c r="H144" s="31"/>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="32"/>
-[...6 lines deleted...]
-      <c r="H145" s="34"/>
+      <c r="A145" s="29"/>
+      <c r="B145" s="31"/>
+      <c r="C145" s="31"/>
+      <c r="D145" s="31"/>
+      <c r="E145" s="31"/>
+      <c r="F145" s="31"/>
+      <c r="G145" s="31"/>
+      <c r="H145" s="31"/>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="32"/>
-[...6 lines deleted...]
-      <c r="H146" s="34"/>
+      <c r="A146" s="29"/>
+      <c r="B146" s="31"/>
+      <c r="C146" s="31"/>
+      <c r="D146" s="31"/>
+      <c r="E146" s="31"/>
+      <c r="F146" s="31"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="31"/>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="32"/>
-[...6 lines deleted...]
-      <c r="H147" s="34"/>
+      <c r="A147" s="29"/>
+      <c r="B147" s="31"/>
+      <c r="C147" s="31"/>
+      <c r="D147" s="31"/>
+      <c r="E147" s="31"/>
+      <c r="F147" s="31"/>
+      <c r="G147" s="31"/>
+      <c r="H147" s="31"/>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" s="32"/>
-[...6 lines deleted...]
-      <c r="H148" s="34"/>
+      <c r="A148" s="29"/>
+      <c r="B148" s="31"/>
+      <c r="C148" s="31"/>
+      <c r="D148" s="31"/>
+      <c r="E148" s="31"/>
+      <c r="F148" s="28"/>
+      <c r="G148" s="31"/>
+      <c r="H148" s="31"/>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="32"/>
-[...6 lines deleted...]
-      <c r="H149" s="34"/>
+      <c r="A149" s="29"/>
+      <c r="B149" s="31"/>
+      <c r="C149" s="31"/>
+      <c r="D149" s="31"/>
+      <c r="E149" s="31"/>
+      <c r="F149" s="28"/>
+      <c r="G149" s="31"/>
+      <c r="H149" s="31"/>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="32"/>
-[...6 lines deleted...]
-      <c r="H150" s="34"/>
+      <c r="A150" s="29"/>
+      <c r="B150" s="31"/>
+      <c r="C150" s="31"/>
+      <c r="D150" s="31"/>
+      <c r="E150" s="31"/>
+      <c r="F150" s="28"/>
+      <c r="G150" s="31"/>
+      <c r="H150" s="31"/>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="32"/>
-[...6 lines deleted...]
-      <c r="H151" s="31"/>
+      <c r="A151" s="29"/>
+      <c r="B151" s="28"/>
+      <c r="C151" s="31"/>
+      <c r="D151" s="28"/>
+      <c r="E151" s="31"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="28"/>
+      <c r="H151" s="28"/>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" s="30"/>
-[...6 lines deleted...]
-      <c r="H152" s="31"/>
+      <c r="A152" s="27"/>
+      <c r="B152" s="28"/>
+      <c r="C152" s="28"/>
+      <c r="D152" s="28"/>
+      <c r="E152" s="28"/>
+      <c r="F152" s="28"/>
+      <c r="G152" s="28"/>
+      <c r="H152" s="28"/>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="32"/>
-[...6 lines deleted...]
-      <c r="H153" s="31"/>
+      <c r="A153" s="29"/>
+      <c r="B153" s="31"/>
+      <c r="C153" s="31"/>
+      <c r="D153" s="31"/>
+      <c r="E153" s="31"/>
+      <c r="F153" s="31"/>
+      <c r="G153" s="31"/>
+      <c r="H153" s="28"/>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154" s="32"/>
-[...6 lines deleted...]
-      <c r="H154" s="31"/>
+      <c r="A154" s="29"/>
+      <c r="B154" s="31"/>
+      <c r="C154" s="31"/>
+      <c r="D154" s="31"/>
+      <c r="E154" s="31"/>
+      <c r="F154" s="31"/>
+      <c r="G154" s="31"/>
+      <c r="H154" s="28"/>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="30"/>
-[...6 lines deleted...]
-      <c r="H155" s="31"/>
+      <c r="A155" s="27"/>
+      <c r="B155" s="28"/>
+      <c r="C155" s="28"/>
+      <c r="D155" s="28"/>
+      <c r="E155" s="28"/>
+      <c r="F155" s="28"/>
+      <c r="G155" s="28"/>
+      <c r="H155" s="28"/>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="30"/>
-[...6 lines deleted...]
-      <c r="H156" s="31"/>
+      <c r="A156" s="27"/>
+      <c r="B156" s="28"/>
+      <c r="C156" s="28"/>
+      <c r="D156" s="28"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="28"/>
+      <c r="G156" s="28"/>
+      <c r="H156" s="28"/>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="32"/>
-[...6 lines deleted...]
-      <c r="H157" s="34"/>
+      <c r="A157" s="29"/>
+      <c r="B157" s="31"/>
+      <c r="C157" s="31"/>
+      <c r="D157" s="31"/>
+      <c r="E157" s="31"/>
+      <c r="F157" s="31"/>
+      <c r="G157" s="31"/>
+      <c r="H157" s="31"/>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="32"/>
-[...6 lines deleted...]
-      <c r="H158" s="34"/>
+      <c r="A158" s="29"/>
+      <c r="B158" s="31"/>
+      <c r="C158" s="31"/>
+      <c r="D158" s="31"/>
+      <c r="E158" s="31"/>
+      <c r="F158" s="31"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="31"/>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="32"/>
-[...6 lines deleted...]
-      <c r="H159" s="34"/>
+      <c r="A159" s="29"/>
+      <c r="B159" s="31"/>
+      <c r="C159" s="31"/>
+      <c r="D159" s="31"/>
+      <c r="E159" s="31"/>
+      <c r="F159" s="31"/>
+      <c r="G159" s="31"/>
+      <c r="H159" s="31"/>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" s="32"/>
-[...6 lines deleted...]
-      <c r="H160" s="34"/>
+      <c r="A160" s="29"/>
+      <c r="B160" s="31"/>
+      <c r="C160" s="31"/>
+      <c r="D160" s="31"/>
+      <c r="E160" s="31"/>
+      <c r="F160" s="31"/>
+      <c r="G160" s="31"/>
+      <c r="H160" s="31"/>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" s="30"/>
-[...6 lines deleted...]
-      <c r="H161" s="31"/>
+      <c r="A161" s="27"/>
+      <c r="B161" s="28"/>
+      <c r="C161" s="28"/>
+      <c r="D161" s="28"/>
+      <c r="E161" s="28"/>
+      <c r="F161" s="28"/>
+      <c r="G161" s="28"/>
+      <c r="H161" s="28"/>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="30"/>
-[...6 lines deleted...]
-      <c r="H162" s="31"/>
+      <c r="A162" s="27"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="28"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="28"/>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="30"/>
-[...6 lines deleted...]
-      <c r="H163" s="31"/>
+      <c r="A163" s="27"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="28"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="28"/>
+      <c r="G163" s="28"/>
+      <c r="H163" s="28"/>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164" s="30"/>
-[...6 lines deleted...]
-      <c r="H164" s="31"/>
+      <c r="A164" s="27"/>
+      <c r="B164" s="28"/>
+      <c r="C164" s="28"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" s="30"/>
-[...6 lines deleted...]
-      <c r="H165" s="31"/>
+      <c r="A165" s="27"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="28"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="28"/>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="30"/>
-[...6 lines deleted...]
-      <c r="H166" s="31"/>
+      <c r="A166" s="27"/>
+      <c r="B166" s="28"/>
+      <c r="C166" s="28"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="28"/>
+      <c r="G166" s="28"/>
+      <c r="H166" s="28"/>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="32"/>
-[...6 lines deleted...]
-      <c r="H167" s="31"/>
+      <c r="A167" s="29"/>
+      <c r="B167" s="30"/>
+      <c r="C167" s="30"/>
+      <c r="D167" s="30"/>
+      <c r="E167" s="30"/>
+      <c r="F167" s="30"/>
+      <c r="G167" s="30"/>
+      <c r="H167" s="28"/>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="32"/>
-[...6 lines deleted...]
-      <c r="H168" s="31"/>
+      <c r="A168" s="29"/>
+      <c r="B168" s="30"/>
+      <c r="C168" s="30"/>
+      <c r="D168" s="30"/>
+      <c r="E168" s="30"/>
+      <c r="F168" s="30"/>
+      <c r="G168" s="30"/>
+      <c r="H168" s="28"/>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="32"/>
-[...6 lines deleted...]
-      <c r="H169" s="31"/>
+      <c r="A169" s="29"/>
+      <c r="B169" s="28"/>
+      <c r="C169" s="30"/>
+      <c r="D169" s="28"/>
+      <c r="E169" s="30"/>
+      <c r="F169" s="28"/>
+      <c r="G169" s="30"/>
+      <c r="H169" s="28"/>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" s="32"/>
-[...6 lines deleted...]
-      <c r="H170" s="31"/>
+      <c r="A170" s="29"/>
+      <c r="B170" s="30"/>
+      <c r="C170" s="30"/>
+      <c r="D170" s="30"/>
+      <c r="E170" s="30"/>
+      <c r="F170" s="30"/>
+      <c r="G170" s="30"/>
+      <c r="H170" s="28"/>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="32"/>
-[...6 lines deleted...]
-      <c r="H171" s="31"/>
+      <c r="A171" s="29"/>
+      <c r="B171" s="30"/>
+      <c r="C171" s="30"/>
+      <c r="D171" s="30"/>
+      <c r="E171" s="30"/>
+      <c r="F171" s="30"/>
+      <c r="G171" s="30"/>
+      <c r="H171" s="28"/>
     </row>
     <row r="172" spans="1:8" ht="27" customHeight="1">
-      <c r="A172" s="32"/>
-[...6 lines deleted...]
-      <c r="H172" s="31"/>
+      <c r="A172" s="29"/>
+      <c r="B172" s="30"/>
+      <c r="C172" s="30"/>
+      <c r="D172" s="30"/>
+      <c r="E172" s="30"/>
+      <c r="F172" s="30"/>
+      <c r="G172" s="30"/>
+      <c r="H172" s="28"/>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173" s="32"/>
-[...6 lines deleted...]
-      <c r="H173" s="31"/>
+      <c r="A173" s="29"/>
+      <c r="B173" s="28"/>
+      <c r="C173" s="30"/>
+      <c r="D173" s="28"/>
+      <c r="E173" s="30"/>
+      <c r="F173" s="28"/>
+      <c r="G173" s="30"/>
+      <c r="H173" s="28"/>
     </row>
     <row r="174" spans="1:8" s="1" customFormat="1">
-      <c r="A174" s="32"/>
-[...6 lines deleted...]
-      <c r="H174" s="31"/>
+      <c r="A174" s="29"/>
+      <c r="B174" s="30"/>
+      <c r="C174" s="30"/>
+      <c r="D174" s="28"/>
+      <c r="E174" s="30"/>
+      <c r="F174" s="28"/>
+      <c r="G174" s="30"/>
+      <c r="H174" s="28"/>
     </row>
     <row r="175" spans="1:8" s="1" customFormat="1">
-      <c r="A175" s="32"/>
-[...6 lines deleted...]
-      <c r="H175" s="31"/>
+      <c r="A175" s="29"/>
+      <c r="B175" s="30"/>
+      <c r="C175" s="30"/>
+      <c r="D175" s="30"/>
+      <c r="E175" s="30"/>
+      <c r="F175" s="30"/>
+      <c r="G175" s="30"/>
+      <c r="H175" s="28"/>
     </row>
     <row r="176" spans="1:8" s="1" customFormat="1">
-      <c r="A176" s="32"/>
-[...6 lines deleted...]
-      <c r="H176" s="31"/>
+      <c r="A176" s="29"/>
+      <c r="B176" s="30"/>
+      <c r="C176" s="30"/>
+      <c r="D176" s="30"/>
+      <c r="E176" s="30"/>
+      <c r="F176" s="30"/>
+      <c r="G176" s="30"/>
+      <c r="H176" s="28"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1">
-      <c r="A177" s="32"/>
-[...6 lines deleted...]
-      <c r="H177" s="31"/>
+      <c r="A177" s="29"/>
+      <c r="B177" s="28"/>
+      <c r="C177" s="30"/>
+      <c r="D177" s="28"/>
+      <c r="E177" s="30"/>
+      <c r="F177" s="28"/>
+      <c r="G177" s="30"/>
+      <c r="H177" s="28"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A178" s="36"/>
-[...6 lines deleted...]
-      <c r="H178" s="36"/>
+      <c r="A178" s="39"/>
+      <c r="B178" s="39"/>
+      <c r="C178" s="39"/>
+      <c r="D178" s="39"/>
+      <c r="E178" s="39"/>
+      <c r="F178" s="39"/>
+      <c r="G178" s="39"/>
+      <c r="H178" s="39"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1">
       <c r="A179"/>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1"/>
     <row r="181" spans="1:8" s="1" customFormat="1"/>
     <row r="182" spans="1:8" s="1" customFormat="1"/>
     <row r="183" spans="1:8" s="1" customFormat="1"/>
     <row r="184" spans="1:8" s="1" customFormat="1"/>
     <row r="185" spans="1:8" s="1" customFormat="1"/>
     <row r="186" spans="1:8" s="1" customFormat="1"/>
     <row r="187" spans="1:8" s="1" customFormat="1"/>
     <row r="188" spans="1:8" s="1" customFormat="1"/>
     <row r="189" spans="1:8" s="1" customFormat="1"/>
     <row r="190" spans="1:8" s="1" customFormat="1"/>
     <row r="191" spans="1:8" s="1" customFormat="1"/>
     <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
@@ -25643,1866 +28073,1866 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="30"/>
-[...6 lines deleted...]
-      <c r="H8" s="31"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="30"/>
-[...6 lines deleted...]
-      <c r="H9" s="31"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="30"/>
-[...6 lines deleted...]
-      <c r="H10" s="31"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="30"/>
-[...6 lines deleted...]
-      <c r="H11" s="31"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="32"/>
-[...6 lines deleted...]
-      <c r="H12" s="31"/>
+      <c r="A12" s="29"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="32"/>
-[...6 lines deleted...]
-      <c r="H13" s="31"/>
+      <c r="A13" s="29"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="32"/>
-[...6 lines deleted...]
-      <c r="H14" s="33"/>
+      <c r="A14" s="29"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="32"/>
-[...6 lines deleted...]
-      <c r="H15" s="31"/>
+      <c r="A15" s="29"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="32"/>
-[...6 lines deleted...]
-      <c r="H16" s="31"/>
+      <c r="A16" s="29"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="32"/>
-[...6 lines deleted...]
-      <c r="H17" s="31"/>
+      <c r="A17" s="29"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="32"/>
-[...6 lines deleted...]
-      <c r="H18" s="33"/>
+      <c r="A18" s="29"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="32"/>
-[...6 lines deleted...]
-      <c r="H19" s="31"/>
+      <c r="A19" s="29"/>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="32"/>
-[...6 lines deleted...]
-      <c r="H20" s="31"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="32"/>
-[...6 lines deleted...]
-      <c r="H21" s="31"/>
+      <c r="A21" s="29"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="32"/>
-[...6 lines deleted...]
-      <c r="H22" s="31"/>
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="32"/>
-[...6 lines deleted...]
-      <c r="H23" s="31"/>
+      <c r="A23" s="29"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="32"/>
-[...6 lines deleted...]
-      <c r="H24" s="31"/>
+      <c r="A24" s="29"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="32"/>
-[...6 lines deleted...]
-      <c r="H25" s="31"/>
+      <c r="A25" s="29"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="32"/>
-[...6 lines deleted...]
-      <c r="H26" s="33"/>
+      <c r="A26" s="29"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="32"/>
-[...6 lines deleted...]
-      <c r="H27" s="31"/>
+      <c r="A27" s="29"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="32"/>
-[...6 lines deleted...]
-      <c r="H28" s="33"/>
+      <c r="A28" s="29"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="30"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="32"/>
-[...6 lines deleted...]
-      <c r="H29" s="31"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="32"/>
-[...6 lines deleted...]
-      <c r="H30" s="31"/>
+      <c r="A30" s="29"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="32"/>
-[...6 lines deleted...]
-      <c r="H31" s="31"/>
+      <c r="A31" s="29"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="32"/>
-[...6 lines deleted...]
-      <c r="H32" s="31"/>
+      <c r="A32" s="29"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="32"/>
-[...6 lines deleted...]
-      <c r="H33" s="31"/>
+      <c r="A33" s="29"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="32"/>
-[...6 lines deleted...]
-      <c r="H34" s="31"/>
+      <c r="A34" s="29"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="32"/>
-[...6 lines deleted...]
-      <c r="H35" s="31"/>
+      <c r="A35" s="29"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="32"/>
-[...6 lines deleted...]
-      <c r="H36" s="31"/>
+      <c r="A36" s="29"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="32"/>
-[...6 lines deleted...]
-      <c r="H37" s="31"/>
+      <c r="A37" s="29"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="32"/>
-[...6 lines deleted...]
-      <c r="H38" s="31"/>
+      <c r="A38" s="29"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="28"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="32"/>
-[...6 lines deleted...]
-      <c r="H39" s="31"/>
+      <c r="A39" s="29"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="32"/>
-[...6 lines deleted...]
-      <c r="H40" s="31"/>
+      <c r="A40" s="29"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="32"/>
-[...6 lines deleted...]
-      <c r="H41" s="31"/>
+      <c r="A41" s="29"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="28"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="32"/>
-[...6 lines deleted...]
-      <c r="H42" s="31"/>
+      <c r="A42" s="29"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="28"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="32"/>
-[...6 lines deleted...]
-      <c r="H43" s="31"/>
+      <c r="A43" s="29"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="32"/>
-[...6 lines deleted...]
-      <c r="H44" s="31"/>
+      <c r="A44" s="29"/>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="32"/>
-[...6 lines deleted...]
-      <c r="H45" s="31"/>
+      <c r="A45" s="29"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="28"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="30"/>
-[...6 lines deleted...]
-      <c r="H46" s="31"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="32"/>
-[...6 lines deleted...]
-      <c r="H47" s="33"/>
+      <c r="A47" s="29"/>
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="32"/>
-[...6 lines deleted...]
-      <c r="H48" s="33"/>
+      <c r="A48" s="29"/>
+      <c r="B48" s="30"/>
+      <c r="C48" s="30"/>
+      <c r="D48" s="30"/>
+      <c r="E48" s="30"/>
+      <c r="F48" s="30"/>
+      <c r="G48" s="30"/>
+      <c r="H48" s="30"/>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="32"/>
-[...6 lines deleted...]
-      <c r="H49" s="31"/>
+      <c r="A49" s="29"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="30"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="30"/>
+      <c r="H49" s="28"/>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="32"/>
-[...6 lines deleted...]
-      <c r="H50" s="31"/>
+      <c r="A50" s="29"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="28"/>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="32"/>
-[...6 lines deleted...]
-      <c r="H51" s="33"/>
+      <c r="A51" s="29"/>
+      <c r="B51" s="30"/>
+      <c r="C51" s="30"/>
+      <c r="D51" s="30"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="30"/>
+      <c r="H51" s="30"/>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="32"/>
-[...6 lines deleted...]
-      <c r="H52" s="33"/>
+      <c r="A52" s="29"/>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="30"/>
+      <c r="H52" s="30"/>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="32"/>
-[...6 lines deleted...]
-      <c r="H53" s="31"/>
+      <c r="A53" s="29"/>
+      <c r="B53" s="30"/>
+      <c r="C53" s="30"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="32"/>
-[...6 lines deleted...]
-      <c r="H54" s="31"/>
+      <c r="A54" s="29"/>
+      <c r="B54" s="28"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="32"/>
-[...6 lines deleted...]
-      <c r="H55" s="31"/>
+      <c r="A55" s="29"/>
+      <c r="B55" s="30"/>
+      <c r="C55" s="30"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="32"/>
-[...6 lines deleted...]
-      <c r="H56" s="31"/>
+      <c r="A56" s="29"/>
+      <c r="B56" s="30"/>
+      <c r="C56" s="30"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="32"/>
-[...6 lines deleted...]
-      <c r="H57" s="31"/>
+      <c r="A57" s="29"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="30"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="32"/>
-[...6 lines deleted...]
-      <c r="H58" s="33"/>
+      <c r="A58" s="29"/>
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="30"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="32"/>
-[...6 lines deleted...]
-      <c r="H59" s="31"/>
+      <c r="A59" s="29"/>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="32"/>
-[...6 lines deleted...]
-      <c r="H60" s="33"/>
+      <c r="A60" s="29"/>
+      <c r="B60" s="30"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="30"/>
-[...6 lines deleted...]
-      <c r="H61" s="31"/>
+      <c r="A61" s="27"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="30"/>
-[...6 lines deleted...]
-      <c r="H62" s="31"/>
+      <c r="A62" s="27"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="32"/>
-[...6 lines deleted...]
-      <c r="H63" s="31"/>
+      <c r="A63" s="29"/>
+      <c r="B63" s="31"/>
+      <c r="C63" s="31"/>
+      <c r="D63" s="31"/>
+      <c r="E63" s="31"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="31"/>
+      <c r="H63" s="28"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="32"/>
-[...6 lines deleted...]
-      <c r="H64" s="31"/>
+      <c r="A64" s="29"/>
+      <c r="B64" s="31"/>
+      <c r="C64" s="31"/>
+      <c r="D64" s="31"/>
+      <c r="E64" s="31"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="28"/>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="32"/>
-[...6 lines deleted...]
-      <c r="H65" s="34"/>
+      <c r="A65" s="29"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="31"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="31"/>
+      <c r="H65" s="31"/>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="32"/>
-[...6 lines deleted...]
-      <c r="H66" s="34"/>
+      <c r="A66" s="29"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="31"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="32"/>
-[...6 lines deleted...]
-      <c r="H67" s="34"/>
+      <c r="A67" s="29"/>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="32"/>
-[...6 lines deleted...]
-      <c r="H68" s="31"/>
+      <c r="A68" s="29"/>
+      <c r="B68" s="31"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="31"/>
+      <c r="H68" s="28"/>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="32"/>
-[...6 lines deleted...]
-      <c r="H69" s="34"/>
+      <c r="A69" s="29"/>
+      <c r="B69" s="31"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="31"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="31"/>
+      <c r="H69" s="31"/>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="32"/>
-[...6 lines deleted...]
-      <c r="H70" s="34"/>
+      <c r="A70" s="29"/>
+      <c r="B70" s="31"/>
+      <c r="C70" s="31"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="31"/>
+      <c r="F70" s="31"/>
+      <c r="G70" s="31"/>
+      <c r="H70" s="31"/>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="32"/>
-[...6 lines deleted...]
-      <c r="H71" s="34"/>
+      <c r="A71" s="29"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="31"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="31"/>
+      <c r="F71" s="31"/>
+      <c r="G71" s="31"/>
+      <c r="H71" s="31"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="32"/>
-[...6 lines deleted...]
-      <c r="H72" s="34"/>
+      <c r="A72" s="29"/>
+      <c r="B72" s="31"/>
+      <c r="C72" s="31"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="31"/>
+      <c r="F72" s="31"/>
+      <c r="G72" s="31"/>
+      <c r="H72" s="31"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="32"/>
-[...6 lines deleted...]
-      <c r="H73" s="31"/>
+      <c r="A73" s="29"/>
+      <c r="B73" s="31"/>
+      <c r="C73" s="31"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="31"/>
+      <c r="F73" s="31"/>
+      <c r="G73" s="31"/>
+      <c r="H73" s="28"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="32"/>
-[...6 lines deleted...]
-      <c r="H74" s="31"/>
+      <c r="A74" s="29"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="28"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="32"/>
-[...6 lines deleted...]
-      <c r="H75" s="31"/>
+      <c r="A75" s="29"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="32"/>
-[...6 lines deleted...]
-      <c r="H76" s="34"/>
+      <c r="A76" s="29"/>
+      <c r="B76" s="31"/>
+      <c r="C76" s="31"/>
+      <c r="D76" s="31"/>
+      <c r="E76" s="31"/>
+      <c r="F76" s="31"/>
+      <c r="G76" s="31"/>
+      <c r="H76" s="31"/>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" s="32"/>
-[...6 lines deleted...]
-      <c r="H77" s="34"/>
+      <c r="A77" s="29"/>
+      <c r="B77" s="31"/>
+      <c r="C77" s="31"/>
+      <c r="D77" s="31"/>
+      <c r="E77" s="31"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="32"/>
-[...6 lines deleted...]
-      <c r="H78" s="31"/>
+      <c r="A78" s="29"/>
+      <c r="B78" s="31"/>
+      <c r="C78" s="31"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="28"/>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="32"/>
-[...6 lines deleted...]
-      <c r="H79" s="34"/>
+      <c r="A79" s="29"/>
+      <c r="B79" s="31"/>
+      <c r="C79" s="31"/>
+      <c r="D79" s="31"/>
+      <c r="E79" s="31"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="32"/>
-[...6 lines deleted...]
-      <c r="H80" s="34"/>
+      <c r="A80" s="29"/>
+      <c r="B80" s="31"/>
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="32"/>
-[...6 lines deleted...]
-      <c r="H81" s="31"/>
+      <c r="A81" s="29"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="31"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="28"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="32"/>
-[...6 lines deleted...]
-      <c r="H82" s="31"/>
+      <c r="A82" s="29"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="31"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="31"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="31"/>
+      <c r="H82" s="28"/>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="32"/>
-[...6 lines deleted...]
-      <c r="H83" s="34"/>
+      <c r="A83" s="29"/>
+      <c r="B83" s="31"/>
+      <c r="C83" s="31"/>
+      <c r="D83" s="31"/>
+      <c r="E83" s="31"/>
+      <c r="F83" s="31"/>
+      <c r="G83" s="31"/>
+      <c r="H83" s="31"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="32"/>
-[...6 lines deleted...]
-      <c r="H84" s="34"/>
+      <c r="A84" s="29"/>
+      <c r="B84" s="31"/>
+      <c r="C84" s="31"/>
+      <c r="D84" s="31"/>
+      <c r="E84" s="31"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="32"/>
-[...6 lines deleted...]
-      <c r="H85" s="31"/>
+      <c r="A85" s="29"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="28"/>
+      <c r="E85" s="31"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="28"/>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="32"/>
-[...6 lines deleted...]
-      <c r="H86" s="31"/>
+      <c r="A86" s="29"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="31"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="31"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="28"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="32"/>
-[...6 lines deleted...]
-      <c r="H87" s="34"/>
+      <c r="A87" s="29"/>
+      <c r="B87" s="31"/>
+      <c r="C87" s="31"/>
+      <c r="D87" s="31"/>
+      <c r="E87" s="31"/>
+      <c r="F87" s="31"/>
+      <c r="G87" s="31"/>
+      <c r="H87" s="31"/>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="32"/>
-[...6 lines deleted...]
-      <c r="H88" s="34"/>
+      <c r="A88" s="29"/>
+      <c r="B88" s="31"/>
+      <c r="C88" s="31"/>
+      <c r="D88" s="31"/>
+      <c r="E88" s="31"/>
+      <c r="F88" s="31"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="31"/>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="32"/>
-[...6 lines deleted...]
-      <c r="H89" s="31"/>
+      <c r="A89" s="29"/>
+      <c r="B89" s="31"/>
+      <c r="C89" s="31"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="32"/>
-[...6 lines deleted...]
-      <c r="H90" s="34"/>
+      <c r="A90" s="29"/>
+      <c r="B90" s="31"/>
+      <c r="C90" s="31"/>
+      <c r="D90" s="31"/>
+      <c r="E90" s="31"/>
+      <c r="F90" s="31"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="32"/>
-[...6 lines deleted...]
-      <c r="H91" s="34"/>
+      <c r="A91" s="29"/>
+      <c r="B91" s="31"/>
+      <c r="C91" s="31"/>
+      <c r="D91" s="31"/>
+      <c r="E91" s="31"/>
+      <c r="F91" s="31"/>
+      <c r="G91" s="31"/>
+      <c r="H91" s="31"/>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" s="32"/>
-[...6 lines deleted...]
-      <c r="H92" s="31"/>
+      <c r="A92" s="29"/>
+      <c r="B92" s="31"/>
+      <c r="C92" s="31"/>
+      <c r="D92" s="31"/>
+      <c r="E92" s="31"/>
+      <c r="F92" s="31"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="28"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="32"/>
-[...6 lines deleted...]
-      <c r="H93" s="31"/>
+      <c r="A93" s="29"/>
+      <c r="B93" s="31"/>
+      <c r="C93" s="31"/>
+      <c r="D93" s="31"/>
+      <c r="E93" s="31"/>
+      <c r="F93" s="31"/>
+      <c r="G93" s="31"/>
+      <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="32"/>
-[...6 lines deleted...]
-      <c r="H94" s="31"/>
+      <c r="A94" s="29"/>
+      <c r="B94" s="31"/>
+      <c r="C94" s="31"/>
+      <c r="D94" s="31"/>
+      <c r="E94" s="31"/>
+      <c r="F94" s="31"/>
+      <c r="G94" s="31"/>
+      <c r="H94" s="28"/>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" s="32"/>
-[...6 lines deleted...]
-      <c r="H95" s="31"/>
+      <c r="A95" s="29"/>
+      <c r="B95" s="31"/>
+      <c r="C95" s="31"/>
+      <c r="D95" s="31"/>
+      <c r="E95" s="31"/>
+      <c r="F95" s="31"/>
+      <c r="G95" s="31"/>
+      <c r="H95" s="28"/>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="30"/>
-[...6 lines deleted...]
-      <c r="H96" s="31"/>
+      <c r="A96" s="27"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="28"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" s="32"/>
-[...6 lines deleted...]
-      <c r="H97" s="33"/>
+      <c r="A97" s="29"/>
+      <c r="B97" s="30"/>
+      <c r="C97" s="30"/>
+      <c r="D97" s="30"/>
+      <c r="E97" s="30"/>
+      <c r="F97" s="30"/>
+      <c r="G97" s="30"/>
+      <c r="H97" s="30"/>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="32"/>
-[...6 lines deleted...]
-      <c r="H98" s="33"/>
+      <c r="A98" s="29"/>
+      <c r="B98" s="30"/>
+      <c r="C98" s="30"/>
+      <c r="D98" s="30"/>
+      <c r="E98" s="30"/>
+      <c r="F98" s="30"/>
+      <c r="G98" s="30"/>
+      <c r="H98" s="30"/>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="32"/>
-[...6 lines deleted...]
-      <c r="H99" s="31"/>
+      <c r="A99" s="29"/>
+      <c r="B99" s="30"/>
+      <c r="C99" s="30"/>
+      <c r="D99" s="30"/>
+      <c r="E99" s="30"/>
+      <c r="F99" s="30"/>
+      <c r="G99" s="30"/>
+      <c r="H99" s="28"/>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="32"/>
-[...6 lines deleted...]
-      <c r="H100" s="31"/>
+      <c r="A100" s="29"/>
+      <c r="B100" s="30"/>
+      <c r="C100" s="30"/>
+      <c r="D100" s="30"/>
+      <c r="E100" s="30"/>
+      <c r="F100" s="30"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="28"/>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="32"/>
-[...6 lines deleted...]
-      <c r="H101" s="31"/>
+      <c r="A101" s="29"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="30"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="30"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="30"/>
+      <c r="H101" s="28"/>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="30"/>
-[...6 lines deleted...]
-      <c r="H102" s="31"/>
+      <c r="A102" s="27"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" s="30"/>
-[...6 lines deleted...]
-      <c r="H103" s="31"/>
+      <c r="A103" s="27"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" s="30"/>
-[...6 lines deleted...]
-      <c r="H104" s="31"/>
+      <c r="A104" s="27"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105" s="30"/>
-[...6 lines deleted...]
-      <c r="H105" s="31"/>
+      <c r="A105" s="27"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="30"/>
-[...6 lines deleted...]
-      <c r="H106" s="31"/>
+      <c r="A106" s="27"/>
+      <c r="B106" s="28"/>
+      <c r="C106" s="28"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="28"/>
+      <c r="G106" s="28"/>
+      <c r="H106" s="28"/>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="32"/>
-[...6 lines deleted...]
-      <c r="H107" s="31"/>
+      <c r="A107" s="29"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="30"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="30"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="30"/>
+      <c r="H107" s="28"/>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="32"/>
-[...6 lines deleted...]
-      <c r="H108" s="31"/>
+      <c r="A108" s="29"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="30"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="28"/>
+      <c r="H108" s="28"/>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="32"/>
-[...6 lines deleted...]
-      <c r="H109" s="31"/>
+      <c r="A109" s="29"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="30"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="30"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="30"/>
+      <c r="H109" s="28"/>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" s="30"/>
-[...6 lines deleted...]
-      <c r="H110" s="31"/>
+      <c r="A110" s="27"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" s="30"/>
-[...6 lines deleted...]
-      <c r="H111" s="31"/>
+      <c r="A111" s="27"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="30"/>
-[...6 lines deleted...]
-      <c r="H112" s="31"/>
+      <c r="A112" s="27"/>
+      <c r="B112" s="28"/>
+      <c r="C112" s="28"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="28"/>
+      <c r="H112" s="28"/>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="32"/>
-[...6 lines deleted...]
-      <c r="H113" s="34"/>
+      <c r="A113" s="29"/>
+      <c r="B113" s="31"/>
+      <c r="C113" s="31"/>
+      <c r="D113" s="31"/>
+      <c r="E113" s="31"/>
+      <c r="F113" s="31"/>
+      <c r="G113" s="31"/>
+      <c r="H113" s="31"/>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114" s="32"/>
-[...6 lines deleted...]
-      <c r="H114" s="34"/>
+      <c r="A114" s="29"/>
+      <c r="B114" s="31"/>
+      <c r="C114" s="31"/>
+      <c r="D114" s="31"/>
+      <c r="E114" s="31"/>
+      <c r="F114" s="31"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="31"/>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="32"/>
-[...6 lines deleted...]
-      <c r="H115" s="34"/>
+      <c r="A115" s="29"/>
+      <c r="B115" s="31"/>
+      <c r="C115" s="31"/>
+      <c r="D115" s="31"/>
+      <c r="E115" s="31"/>
+      <c r="F115" s="31"/>
+      <c r="G115" s="31"/>
+      <c r="H115" s="31"/>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" s="32"/>
-[...6 lines deleted...]
-      <c r="H116" s="31"/>
+      <c r="A116" s="29"/>
+      <c r="B116" s="28"/>
+      <c r="C116" s="28"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="28"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="28"/>
+      <c r="H116" s="28"/>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" s="32"/>
-[...6 lines deleted...]
-      <c r="H117" s="31"/>
+      <c r="A117" s="29"/>
+      <c r="B117" s="28"/>
+      <c r="C117" s="28"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="28"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="28"/>
+      <c r="H117" s="28"/>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118" s="30"/>
-[...6 lines deleted...]
-      <c r="H118" s="31"/>
+      <c r="A118" s="27"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="30"/>
-[...6 lines deleted...]
-      <c r="H119" s="31"/>
+      <c r="A119" s="27"/>
+      <c r="B119" s="28"/>
+      <c r="C119" s="28"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="28"/>
+      <c r="H119" s="28"/>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="32"/>
-[...6 lines deleted...]
-      <c r="H120" s="31"/>
+      <c r="A120" s="29"/>
+      <c r="B120" s="31"/>
+      <c r="C120" s="31"/>
+      <c r="D120" s="28"/>
+      <c r="E120" s="31"/>
+      <c r="F120" s="28"/>
+      <c r="G120" s="31"/>
+      <c r="H120" s="28"/>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="32"/>
-[...6 lines deleted...]
-      <c r="H121" s="31"/>
+      <c r="A121" s="29"/>
+      <c r="B121" s="28"/>
+      <c r="C121" s="31"/>
+      <c r="D121" s="28"/>
+      <c r="E121" s="31"/>
+      <c r="F121" s="28"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="28"/>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="32"/>
-[...6 lines deleted...]
-      <c r="H122" s="31"/>
+      <c r="A122" s="29"/>
+      <c r="B122" s="31"/>
+      <c r="C122" s="31"/>
+      <c r="D122" s="28"/>
+      <c r="E122" s="31"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="31"/>
+      <c r="H122" s="28"/>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" s="32"/>
-[...6 lines deleted...]
-      <c r="H123" s="31"/>
+      <c r="A123" s="29"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="31"/>
+      <c r="D123" s="28"/>
+      <c r="E123" s="31"/>
+      <c r="F123" s="28"/>
+      <c r="G123" s="31"/>
+      <c r="H123" s="28"/>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="32"/>
-[...6 lines deleted...]
-      <c r="H124" s="31"/>
+      <c r="A124" s="29"/>
+      <c r="B124" s="28"/>
+      <c r="C124" s="31"/>
+      <c r="D124" s="28"/>
+      <c r="E124" s="31"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="31"/>
+      <c r="H124" s="28"/>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" s="32"/>
-[...6 lines deleted...]
-      <c r="H125" s="31"/>
+      <c r="A125" s="29"/>
+      <c r="B125" s="31"/>
+      <c r="C125" s="31"/>
+      <c r="D125" s="31"/>
+      <c r="E125" s="31"/>
+      <c r="F125" s="31"/>
+      <c r="G125" s="31"/>
+      <c r="H125" s="28"/>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="32"/>
-[...6 lines deleted...]
-      <c r="H126" s="31"/>
+      <c r="A126" s="29"/>
+      <c r="B126" s="31"/>
+      <c r="C126" s="31"/>
+      <c r="D126" s="31"/>
+      <c r="E126" s="31"/>
+      <c r="F126" s="31"/>
+      <c r="G126" s="31"/>
+      <c r="H126" s="28"/>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="30"/>
-[...6 lines deleted...]
-      <c r="H127" s="31"/>
+      <c r="A127" s="27"/>
+      <c r="B127" s="28"/>
+      <c r="C127" s="28"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="28"/>
+      <c r="H127" s="28"/>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" s="32"/>
-[...6 lines deleted...]
-      <c r="H128" s="31"/>
+      <c r="A128" s="29"/>
+      <c r="B128" s="30"/>
+      <c r="C128" s="30"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="28"/>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="32"/>
-[...6 lines deleted...]
-      <c r="H129" s="31"/>
+      <c r="A129" s="29"/>
+      <c r="B129" s="30"/>
+      <c r="C129" s="30"/>
+      <c r="D129" s="28"/>
+      <c r="E129" s="28"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="28"/>
+      <c r="H129" s="28"/>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" s="32"/>
-[...6 lines deleted...]
-      <c r="H130" s="33"/>
+      <c r="A130" s="29"/>
+      <c r="B130" s="30"/>
+      <c r="C130" s="30"/>
+      <c r="D130" s="30"/>
+      <c r="E130" s="30"/>
+      <c r="F130" s="30"/>
+      <c r="G130" s="30"/>
+      <c r="H130" s="30"/>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="32"/>
-[...6 lines deleted...]
-      <c r="H131" s="33"/>
+      <c r="A131" s="29"/>
+      <c r="B131" s="30"/>
+      <c r="C131" s="30"/>
+      <c r="D131" s="30"/>
+      <c r="E131" s="30"/>
+      <c r="F131" s="30"/>
+      <c r="G131" s="30"/>
+      <c r="H131" s="30"/>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="32"/>
-[...6 lines deleted...]
-      <c r="H132" s="31"/>
+      <c r="A132" s="29"/>
+      <c r="B132" s="31"/>
+      <c r="C132" s="31"/>
+      <c r="D132" s="28"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="28"/>
+      <c r="H132" s="28"/>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="32"/>
-[...6 lines deleted...]
-      <c r="H133" s="31"/>
+      <c r="A133" s="29"/>
+      <c r="B133" s="31"/>
+      <c r="C133" s="31"/>
+      <c r="D133" s="28"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="28"/>
+      <c r="H133" s="28"/>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="32"/>
-[...6 lines deleted...]
-      <c r="H134" s="31"/>
+      <c r="A134" s="29"/>
+      <c r="B134" s="28"/>
+      <c r="C134" s="31"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="31"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="31"/>
+      <c r="H134" s="28"/>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="32"/>
-[...6 lines deleted...]
-      <c r="H135" s="31"/>
+      <c r="A135" s="29"/>
+      <c r="B135" s="28"/>
+      <c r="C135" s="28"/>
+      <c r="D135" s="28"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="28"/>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="32"/>
-[...6 lines deleted...]
-      <c r="H136" s="31"/>
+      <c r="A136" s="29"/>
+      <c r="B136" s="28"/>
+      <c r="C136" s="31"/>
+      <c r="D136" s="28"/>
+      <c r="E136" s="31"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="31"/>
+      <c r="H136" s="28"/>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="32"/>
-[...6 lines deleted...]
-      <c r="H137" s="31"/>
+      <c r="A137" s="29"/>
+      <c r="B137" s="31"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="31"/>
+      <c r="E137" s="31"/>
+      <c r="F137" s="31"/>
+      <c r="G137" s="31"/>
+      <c r="H137" s="28"/>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="32"/>
-[...6 lines deleted...]
-      <c r="H138" s="31"/>
+      <c r="A138" s="29"/>
+      <c r="B138" s="31"/>
+      <c r="C138" s="31"/>
+      <c r="D138" s="31"/>
+      <c r="E138" s="31"/>
+      <c r="F138" s="31"/>
+      <c r="G138" s="31"/>
+      <c r="H138" s="28"/>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="32"/>
-[...6 lines deleted...]
-      <c r="H139" s="31"/>
+      <c r="A139" s="29"/>
+      <c r="B139" s="28"/>
+      <c r="C139" s="31"/>
+      <c r="D139" s="28"/>
+      <c r="E139" s="31"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="31"/>
+      <c r="H139" s="28"/>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="32"/>
-[...6 lines deleted...]
-      <c r="H140" s="31"/>
+      <c r="A140" s="29"/>
+      <c r="B140" s="31"/>
+      <c r="C140" s="31"/>
+      <c r="D140" s="28"/>
+      <c r="E140" s="28"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="28"/>
+      <c r="H140" s="28"/>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="32"/>
-[...6 lines deleted...]
-      <c r="H141" s="31"/>
+      <c r="A141" s="29"/>
+      <c r="B141" s="31"/>
+      <c r="C141" s="31"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="30"/>
-[...6 lines deleted...]
-      <c r="H142" s="31"/>
+      <c r="A142" s="27"/>
+      <c r="B142" s="28"/>
+      <c r="C142" s="28"/>
+      <c r="D142" s="28"/>
+      <c r="E142" s="28"/>
+      <c r="F142" s="28"/>
+      <c r="G142" s="28"/>
+      <c r="H142" s="28"/>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="32"/>
-[...6 lines deleted...]
-      <c r="H143" s="34"/>
+      <c r="A143" s="29"/>
+      <c r="B143" s="31"/>
+      <c r="C143" s="31"/>
+      <c r="D143" s="31"/>
+      <c r="E143" s="31"/>
+      <c r="F143" s="31"/>
+      <c r="G143" s="31"/>
+      <c r="H143" s="31"/>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="32"/>
-[...6 lines deleted...]
-      <c r="H144" s="34"/>
+      <c r="A144" s="29"/>
+      <c r="B144" s="31"/>
+      <c r="C144" s="31"/>
+      <c r="D144" s="31"/>
+      <c r="E144" s="31"/>
+      <c r="F144" s="31"/>
+      <c r="G144" s="31"/>
+      <c r="H144" s="31"/>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="32"/>
-[...6 lines deleted...]
-      <c r="H145" s="34"/>
+      <c r="A145" s="29"/>
+      <c r="B145" s="31"/>
+      <c r="C145" s="31"/>
+      <c r="D145" s="31"/>
+      <c r="E145" s="31"/>
+      <c r="F145" s="31"/>
+      <c r="G145" s="31"/>
+      <c r="H145" s="31"/>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="32"/>
-[...6 lines deleted...]
-      <c r="H146" s="34"/>
+      <c r="A146" s="29"/>
+      <c r="B146" s="31"/>
+      <c r="C146" s="31"/>
+      <c r="D146" s="31"/>
+      <c r="E146" s="31"/>
+      <c r="F146" s="31"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="31"/>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="32"/>
-[...6 lines deleted...]
-      <c r="H147" s="34"/>
+      <c r="A147" s="29"/>
+      <c r="B147" s="31"/>
+      <c r="C147" s="31"/>
+      <c r="D147" s="31"/>
+      <c r="E147" s="31"/>
+      <c r="F147" s="31"/>
+      <c r="G147" s="31"/>
+      <c r="H147" s="31"/>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" s="32"/>
-[...6 lines deleted...]
-      <c r="H148" s="34"/>
+      <c r="A148" s="29"/>
+      <c r="B148" s="31"/>
+      <c r="C148" s="31"/>
+      <c r="D148" s="31"/>
+      <c r="E148" s="31"/>
+      <c r="F148" s="31"/>
+      <c r="G148" s="31"/>
+      <c r="H148" s="31"/>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="32"/>
-[...6 lines deleted...]
-      <c r="H149" s="34"/>
+      <c r="A149" s="29"/>
+      <c r="B149" s="31"/>
+      <c r="C149" s="31"/>
+      <c r="D149" s="31"/>
+      <c r="E149" s="31"/>
+      <c r="F149" s="28"/>
+      <c r="G149" s="31"/>
+      <c r="H149" s="31"/>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="32"/>
-[...6 lines deleted...]
-      <c r="H150" s="34"/>
+      <c r="A150" s="29"/>
+      <c r="B150" s="31"/>
+      <c r="C150" s="31"/>
+      <c r="D150" s="31"/>
+      <c r="E150" s="31"/>
+      <c r="F150" s="28"/>
+      <c r="G150" s="31"/>
+      <c r="H150" s="31"/>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="32"/>
-[...6 lines deleted...]
-      <c r="H151" s="34"/>
+      <c r="A151" s="29"/>
+      <c r="B151" s="31"/>
+      <c r="C151" s="31"/>
+      <c r="D151" s="31"/>
+      <c r="E151" s="31"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" s="32"/>
-[...6 lines deleted...]
-      <c r="H152" s="31"/>
+      <c r="A152" s="29"/>
+      <c r="B152" s="28"/>
+      <c r="C152" s="31"/>
+      <c r="D152" s="28"/>
+      <c r="E152" s="31"/>
+      <c r="F152" s="28"/>
+      <c r="G152" s="28"/>
+      <c r="H152" s="28"/>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="30"/>
-[...6 lines deleted...]
-      <c r="H153" s="31"/>
+      <c r="A153" s="27"/>
+      <c r="B153" s="28"/>
+      <c r="C153" s="28"/>
+      <c r="D153" s="28"/>
+      <c r="E153" s="28"/>
+      <c r="F153" s="28"/>
+      <c r="G153" s="28"/>
+      <c r="H153" s="28"/>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154" s="32"/>
-[...6 lines deleted...]
-      <c r="H154" s="31"/>
+      <c r="A154" s="29"/>
+      <c r="B154" s="31"/>
+      <c r="C154" s="31"/>
+      <c r="D154" s="31"/>
+      <c r="E154" s="31"/>
+      <c r="F154" s="31"/>
+      <c r="G154" s="31"/>
+      <c r="H154" s="28"/>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="32"/>
-[...6 lines deleted...]
-      <c r="H155" s="31"/>
+      <c r="A155" s="29"/>
+      <c r="B155" s="31"/>
+      <c r="C155" s="31"/>
+      <c r="D155" s="31"/>
+      <c r="E155" s="31"/>
+      <c r="F155" s="31"/>
+      <c r="G155" s="31"/>
+      <c r="H155" s="28"/>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="30"/>
-[...6 lines deleted...]
-      <c r="H156" s="31"/>
+      <c r="A156" s="27"/>
+      <c r="B156" s="28"/>
+      <c r="C156" s="28"/>
+      <c r="D156" s="28"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="28"/>
+      <c r="G156" s="28"/>
+      <c r="H156" s="28"/>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="30"/>
-[...6 lines deleted...]
-      <c r="H157" s="31"/>
+      <c r="A157" s="27"/>
+      <c r="B157" s="28"/>
+      <c r="C157" s="28"/>
+      <c r="D157" s="28"/>
+      <c r="E157" s="28"/>
+      <c r="F157" s="28"/>
+      <c r="G157" s="28"/>
+      <c r="H157" s="28"/>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="32"/>
-[...6 lines deleted...]
-      <c r="H158" s="34"/>
+      <c r="A158" s="29"/>
+      <c r="B158" s="28"/>
+      <c r="C158" s="31"/>
+      <c r="D158" s="28"/>
+      <c r="E158" s="31"/>
+      <c r="F158" s="28"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="31"/>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="32"/>
-[...6 lines deleted...]
-      <c r="H159" s="34"/>
+      <c r="A159" s="29"/>
+      <c r="B159" s="28"/>
+      <c r="C159" s="31"/>
+      <c r="D159" s="28"/>
+      <c r="E159" s="31"/>
+      <c r="F159" s="28"/>
+      <c r="G159" s="31"/>
+      <c r="H159" s="31"/>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" s="32"/>
-[...6 lines deleted...]
-      <c r="H160" s="34"/>
+      <c r="A160" s="29"/>
+      <c r="B160" s="31"/>
+      <c r="C160" s="31"/>
+      <c r="D160" s="31"/>
+      <c r="E160" s="31"/>
+      <c r="F160" s="31"/>
+      <c r="G160" s="31"/>
+      <c r="H160" s="31"/>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" s="32"/>
-[...6 lines deleted...]
-      <c r="H161" s="34"/>
+      <c r="A161" s="29"/>
+      <c r="B161" s="31"/>
+      <c r="C161" s="31"/>
+      <c r="D161" s="31"/>
+      <c r="E161" s="31"/>
+      <c r="F161" s="31"/>
+      <c r="G161" s="31"/>
+      <c r="H161" s="31"/>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="30"/>
-[...6 lines deleted...]
-      <c r="H162" s="31"/>
+      <c r="A162" s="27"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="28"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="28"/>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="30"/>
-[...6 lines deleted...]
-      <c r="H163" s="31"/>
+      <c r="A163" s="27"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="28"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="28"/>
+      <c r="G163" s="28"/>
+      <c r="H163" s="28"/>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164" s="30"/>
-[...6 lines deleted...]
-      <c r="H164" s="31"/>
+      <c r="A164" s="27"/>
+      <c r="B164" s="28"/>
+      <c r="C164" s="28"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" s="30"/>
-[...6 lines deleted...]
-      <c r="H165" s="31"/>
+      <c r="A165" s="27"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="28"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="28"/>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="30"/>
-[...6 lines deleted...]
-      <c r="H166" s="31"/>
+      <c r="A166" s="27"/>
+      <c r="B166" s="28"/>
+      <c r="C166" s="28"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="28"/>
+      <c r="G166" s="28"/>
+      <c r="H166" s="28"/>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="30"/>
-[...6 lines deleted...]
-      <c r="H167" s="31"/>
+      <c r="A167" s="27"/>
+      <c r="B167" s="28"/>
+      <c r="C167" s="28"/>
+      <c r="D167" s="28"/>
+      <c r="E167" s="28"/>
+      <c r="F167" s="28"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="28"/>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="32"/>
-[...6 lines deleted...]
-      <c r="H168" s="31"/>
+      <c r="A168" s="29"/>
+      <c r="B168" s="30"/>
+      <c r="C168" s="30"/>
+      <c r="D168" s="30"/>
+      <c r="E168" s="30"/>
+      <c r="F168" s="30"/>
+      <c r="G168" s="30"/>
+      <c r="H168" s="28"/>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="32"/>
-[...6 lines deleted...]
-      <c r="H169" s="31"/>
+      <c r="A169" s="29"/>
+      <c r="B169" s="30"/>
+      <c r="C169" s="30"/>
+      <c r="D169" s="30"/>
+      <c r="E169" s="30"/>
+      <c r="F169" s="30"/>
+      <c r="G169" s="30"/>
+      <c r="H169" s="28"/>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" s="32"/>
-[...6 lines deleted...]
-      <c r="H170" s="31"/>
+      <c r="A170" s="29"/>
+      <c r="B170" s="28"/>
+      <c r="C170" s="30"/>
+      <c r="D170" s="28"/>
+      <c r="E170" s="30"/>
+      <c r="F170" s="28"/>
+      <c r="G170" s="30"/>
+      <c r="H170" s="28"/>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="32"/>
-[...6 lines deleted...]
-      <c r="H171" s="31"/>
+      <c r="A171" s="29"/>
+      <c r="B171" s="30"/>
+      <c r="C171" s="30"/>
+      <c r="D171" s="30"/>
+      <c r="E171" s="30"/>
+      <c r="F171" s="30"/>
+      <c r="G171" s="30"/>
+      <c r="H171" s="28"/>
     </row>
     <row r="172" spans="1:8">
-      <c r="A172" s="32"/>
-[...6 lines deleted...]
-      <c r="H172" s="31"/>
+      <c r="A172" s="29"/>
+      <c r="B172" s="30"/>
+      <c r="C172" s="30"/>
+      <c r="D172" s="30"/>
+      <c r="E172" s="30"/>
+      <c r="F172" s="30"/>
+      <c r="G172" s="30"/>
+      <c r="H172" s="28"/>
     </row>
     <row r="173" spans="1:8" ht="27" customHeight="1">
-      <c r="A173" s="32"/>
-[...6 lines deleted...]
-      <c r="H173" s="31"/>
+      <c r="A173" s="29"/>
+      <c r="B173" s="30"/>
+      <c r="C173" s="30"/>
+      <c r="D173" s="30"/>
+      <c r="E173" s="30"/>
+      <c r="F173" s="30"/>
+      <c r="G173" s="30"/>
+      <c r="H173" s="28"/>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" s="32"/>
-[...6 lines deleted...]
-      <c r="H174" s="31"/>
+      <c r="A174" s="29"/>
+      <c r="B174" s="28"/>
+      <c r="C174" s="30"/>
+      <c r="D174" s="28"/>
+      <c r="E174" s="30"/>
+      <c r="F174" s="28"/>
+      <c r="G174" s="30"/>
+      <c r="H174" s="28"/>
     </row>
     <row r="175" spans="1:8" s="1" customFormat="1">
-      <c r="A175" s="32"/>
-[...6 lines deleted...]
-      <c r="H175" s="31"/>
+      <c r="A175" s="29"/>
+      <c r="B175" s="30"/>
+      <c r="C175" s="30"/>
+      <c r="D175" s="28"/>
+      <c r="E175" s="30"/>
+      <c r="F175" s="28"/>
+      <c r="G175" s="30"/>
+      <c r="H175" s="28"/>
     </row>
     <row r="176" spans="1:8" s="1" customFormat="1">
-      <c r="A176" s="32"/>
-[...6 lines deleted...]
-      <c r="H176" s="31"/>
+      <c r="A176" s="29"/>
+      <c r="B176" s="30"/>
+      <c r="C176" s="30"/>
+      <c r="D176" s="30"/>
+      <c r="E176" s="30"/>
+      <c r="F176" s="30"/>
+      <c r="G176" s="30"/>
+      <c r="H176" s="28"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1">
-      <c r="A177" s="32"/>
-[...6 lines deleted...]
-      <c r="H177" s="31"/>
+      <c r="A177" s="29"/>
+      <c r="B177" s="30"/>
+      <c r="C177" s="30"/>
+      <c r="D177" s="30"/>
+      <c r="E177" s="30"/>
+      <c r="F177" s="30"/>
+      <c r="G177" s="30"/>
+      <c r="H177" s="28"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1">
-      <c r="A178" s="32"/>
-[...6 lines deleted...]
-      <c r="H178" s="31"/>
+      <c r="A178" s="29"/>
+      <c r="B178" s="28"/>
+      <c r="C178" s="30"/>
+      <c r="D178" s="28"/>
+      <c r="E178" s="30"/>
+      <c r="F178" s="28"/>
+      <c r="G178" s="30"/>
+      <c r="H178" s="28"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="A179" s="36"/>
-[...6 lines deleted...]
-      <c r="H179" s="36"/>
+      <c r="A179" s="39"/>
+      <c r="B179" s="39"/>
+      <c r="C179" s="39"/>
+      <c r="D179" s="39"/>
+      <c r="E179" s="39"/>
+      <c r="F179" s="39"/>
+      <c r="G179" s="39"/>
+      <c r="H179" s="39"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1"/>
     <row r="181" spans="1:8" s="1" customFormat="1"/>
     <row r="182" spans="1:8" s="1" customFormat="1"/>
     <row r="183" spans="1:8" s="1" customFormat="1"/>
     <row r="184" spans="1:8" s="1" customFormat="1"/>
     <row r="185" spans="1:8" s="1" customFormat="1"/>
     <row r="186" spans="1:8" s="1" customFormat="1"/>
     <row r="187" spans="1:8" s="1" customFormat="1"/>
     <row r="188" spans="1:8" s="1" customFormat="1"/>
     <row r="189" spans="1:8" s="1" customFormat="1"/>
     <row r="190" spans="1:8" s="1" customFormat="1"/>
     <row r="191" spans="1:8" s="1" customFormat="1"/>
     <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
     <row r="202" s="1" customFormat="1"/>
     <row r="203" s="1" customFormat="1"/>
@@ -27522,1866 +29952,1866 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="37"/>
-[...5 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="B3" s="38"/>
-[...5 lines deleted...]
-      <c r="H3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="44" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="43"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="30"/>
-[...6 lines deleted...]
-      <c r="H8" s="31"/>
+      <c r="A8" s="27"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="30"/>
-[...6 lines deleted...]
-      <c r="H9" s="31"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="30"/>
-[...6 lines deleted...]
-      <c r="H10" s="31"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="30"/>
-[...6 lines deleted...]
-      <c r="H11" s="31"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="32"/>
-[...6 lines deleted...]
-      <c r="H12" s="31"/>
+      <c r="A12" s="29"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="32"/>
-[...6 lines deleted...]
-      <c r="H13" s="31"/>
+      <c r="A13" s="29"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="32"/>
-[...6 lines deleted...]
-      <c r="H14" s="33"/>
+      <c r="A14" s="29"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="32"/>
-[...6 lines deleted...]
-      <c r="H15" s="31"/>
+      <c r="A15" s="29"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="32"/>
-[...6 lines deleted...]
-      <c r="H16" s="31"/>
+      <c r="A16" s="29"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="32"/>
-[...6 lines deleted...]
-      <c r="H17" s="31"/>
+      <c r="A17" s="29"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="32"/>
-[...6 lines deleted...]
-      <c r="H18" s="31"/>
+      <c r="A18" s="29"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="28"/>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="32"/>
-[...6 lines deleted...]
-      <c r="H19" s="31"/>
+      <c r="A19" s="29"/>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="32"/>
-[...6 lines deleted...]
-      <c r="H20" s="31"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="32"/>
-[...6 lines deleted...]
-      <c r="H21" s="31"/>
+      <c r="A21" s="29"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="32"/>
-[...6 lines deleted...]
-      <c r="H22" s="31"/>
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="32"/>
-[...6 lines deleted...]
-      <c r="H23" s="31"/>
+      <c r="A23" s="29"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="32"/>
-[...6 lines deleted...]
-      <c r="H24" s="31"/>
+      <c r="A24" s="29"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="32"/>
-[...6 lines deleted...]
-      <c r="H25" s="31"/>
+      <c r="A25" s="29"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="32"/>
-[...6 lines deleted...]
-      <c r="H26" s="33"/>
+      <c r="A26" s="29"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="32"/>
-[...6 lines deleted...]
-      <c r="H27" s="31"/>
+      <c r="A27" s="29"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="32"/>
-[...6 lines deleted...]
-      <c r="H28" s="33"/>
+      <c r="A28" s="29"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="30"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="32"/>
-[...6 lines deleted...]
-      <c r="H29" s="31"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="32"/>
-[...6 lines deleted...]
-      <c r="H30" s="31"/>
+      <c r="A30" s="29"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="32"/>
-[...6 lines deleted...]
-      <c r="H31" s="31"/>
+      <c r="A31" s="29"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="32"/>
-[...6 lines deleted...]
-      <c r="H32" s="31"/>
+      <c r="A32" s="29"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="32"/>
-[...6 lines deleted...]
-      <c r="H33" s="31"/>
+      <c r="A33" s="29"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="32"/>
-[...6 lines deleted...]
-      <c r="H34" s="31"/>
+      <c r="A34" s="29"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="32"/>
-[...6 lines deleted...]
-      <c r="H35" s="31"/>
+      <c r="A35" s="29"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="32"/>
-[...6 lines deleted...]
-      <c r="H36" s="31"/>
+      <c r="A36" s="29"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="32"/>
-[...6 lines deleted...]
-      <c r="H37" s="31"/>
+      <c r="A37" s="29"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="32"/>
-[...6 lines deleted...]
-      <c r="H38" s="31"/>
+      <c r="A38" s="29"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="28"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="32"/>
-[...6 lines deleted...]
-      <c r="H39" s="31"/>
+      <c r="A39" s="29"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="32"/>
-[...6 lines deleted...]
-      <c r="H40" s="31"/>
+      <c r="A40" s="29"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="32"/>
-[...6 lines deleted...]
-      <c r="H41" s="31"/>
+      <c r="A41" s="29"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="28"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="32"/>
-[...6 lines deleted...]
-      <c r="H42" s="31"/>
+      <c r="A42" s="29"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="28"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="32"/>
-[...6 lines deleted...]
-      <c r="H43" s="31"/>
+      <c r="A43" s="29"/>
+      <c r="B43" s="30"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="32"/>
-[...6 lines deleted...]
-      <c r="H44" s="31"/>
+      <c r="A44" s="29"/>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="32"/>
-[...6 lines deleted...]
-      <c r="H45" s="31"/>
+      <c r="A45" s="29"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="28"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="30"/>
-[...6 lines deleted...]
-      <c r="H46" s="31"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="32"/>
-[...6 lines deleted...]
-      <c r="H47" s="33"/>
+      <c r="A47" s="29"/>
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="32"/>
-[...6 lines deleted...]
-      <c r="H48" s="33"/>
+      <c r="A48" s="29"/>
+      <c r="B48" s="30"/>
+      <c r="C48" s="30"/>
+      <c r="D48" s="30"/>
+      <c r="E48" s="30"/>
+      <c r="F48" s="30"/>
+      <c r="G48" s="30"/>
+      <c r="H48" s="30"/>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="32"/>
-[...6 lines deleted...]
-      <c r="H49" s="31"/>
+      <c r="A49" s="29"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="30"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="30"/>
+      <c r="H49" s="28"/>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="32"/>
-[...6 lines deleted...]
-      <c r="H50" s="31"/>
+      <c r="A50" s="29"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="28"/>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="32"/>
-[...6 lines deleted...]
-      <c r="H51" s="33"/>
+      <c r="A51" s="29"/>
+      <c r="B51" s="30"/>
+      <c r="C51" s="30"/>
+      <c r="D51" s="30"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="30"/>
+      <c r="H51" s="30"/>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="32"/>
-[...6 lines deleted...]
-      <c r="H52" s="33"/>
+      <c r="A52" s="29"/>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="30"/>
+      <c r="H52" s="30"/>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="32"/>
-[...6 lines deleted...]
-      <c r="H53" s="31"/>
+      <c r="A53" s="29"/>
+      <c r="B53" s="30"/>
+      <c r="C53" s="30"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="32"/>
-[...6 lines deleted...]
-      <c r="H54" s="31"/>
+      <c r="A54" s="29"/>
+      <c r="B54" s="30"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="32"/>
-[...6 lines deleted...]
-      <c r="H55" s="31"/>
+      <c r="A55" s="29"/>
+      <c r="B55" s="30"/>
+      <c r="C55" s="30"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="32"/>
-[...6 lines deleted...]
-      <c r="H56" s="31"/>
+      <c r="A56" s="29"/>
+      <c r="B56" s="30"/>
+      <c r="C56" s="30"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="32"/>
-[...6 lines deleted...]
-      <c r="H57" s="31"/>
+      <c r="A57" s="29"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="30"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="32"/>
-[...6 lines deleted...]
-      <c r="H58" s="33"/>
+      <c r="A58" s="29"/>
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="30"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="32"/>
-[...6 lines deleted...]
-      <c r="H59" s="31"/>
+      <c r="A59" s="29"/>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="32"/>
-[...6 lines deleted...]
-      <c r="H60" s="33"/>
+      <c r="A60" s="29"/>
+      <c r="B60" s="30"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="30"/>
-[...6 lines deleted...]
-      <c r="H61" s="31"/>
+      <c r="A61" s="27"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="30"/>
-[...6 lines deleted...]
-      <c r="H62" s="31"/>
+      <c r="A62" s="27"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="32"/>
-[...6 lines deleted...]
-      <c r="H63" s="31"/>
+      <c r="A63" s="29"/>
+      <c r="B63" s="31"/>
+      <c r="C63" s="31"/>
+      <c r="D63" s="31"/>
+      <c r="E63" s="31"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="31"/>
+      <c r="H63" s="28"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="32"/>
-[...6 lines deleted...]
-      <c r="H64" s="31"/>
+      <c r="A64" s="29"/>
+      <c r="B64" s="31"/>
+      <c r="C64" s="31"/>
+      <c r="D64" s="31"/>
+      <c r="E64" s="31"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="28"/>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="32"/>
-[...6 lines deleted...]
-      <c r="H65" s="34"/>
+      <c r="A65" s="29"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="31"/>
+      <c r="E65" s="31"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="31"/>
+      <c r="H65" s="31"/>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="32"/>
-[...6 lines deleted...]
-      <c r="H66" s="34"/>
+      <c r="A66" s="29"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="31"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="32"/>
-[...6 lines deleted...]
-      <c r="H67" s="34"/>
+      <c r="A67" s="29"/>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="32"/>
-[...6 lines deleted...]
-      <c r="H68" s="31"/>
+      <c r="A68" s="29"/>
+      <c r="B68" s="31"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="31"/>
+      <c r="H68" s="28"/>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="32"/>
-[...6 lines deleted...]
-      <c r="H69" s="34"/>
+      <c r="A69" s="29"/>
+      <c r="B69" s="31"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="31"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="31"/>
+      <c r="H69" s="31"/>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="32"/>
-[...6 lines deleted...]
-      <c r="H70" s="34"/>
+      <c r="A70" s="29"/>
+      <c r="B70" s="31"/>
+      <c r="C70" s="31"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="31"/>
+      <c r="F70" s="31"/>
+      <c r="G70" s="31"/>
+      <c r="H70" s="31"/>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="32"/>
-[...6 lines deleted...]
-      <c r="H71" s="34"/>
+      <c r="A71" s="29"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="31"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="31"/>
+      <c r="F71" s="31"/>
+      <c r="G71" s="31"/>
+      <c r="H71" s="31"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="32"/>
-[...6 lines deleted...]
-      <c r="H72" s="34"/>
+      <c r="A72" s="29"/>
+      <c r="B72" s="31"/>
+      <c r="C72" s="31"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="31"/>
+      <c r="F72" s="31"/>
+      <c r="G72" s="31"/>
+      <c r="H72" s="31"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="32"/>
-[...6 lines deleted...]
-      <c r="H73" s="31"/>
+      <c r="A73" s="29"/>
+      <c r="B73" s="31"/>
+      <c r="C73" s="31"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="31"/>
+      <c r="F73" s="31"/>
+      <c r="G73" s="31"/>
+      <c r="H73" s="28"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="32"/>
-[...6 lines deleted...]
-      <c r="H74" s="31"/>
+      <c r="A74" s="29"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="28"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="32"/>
-[...6 lines deleted...]
-      <c r="H75" s="31"/>
+      <c r="A75" s="29"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="32"/>
-[...6 lines deleted...]
-      <c r="H76" s="34"/>
+      <c r="A76" s="29"/>
+      <c r="B76" s="31"/>
+      <c r="C76" s="31"/>
+      <c r="D76" s="31"/>
+      <c r="E76" s="31"/>
+      <c r="F76" s="31"/>
+      <c r="G76" s="31"/>
+      <c r="H76" s="31"/>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" s="32"/>
-[...6 lines deleted...]
-      <c r="H77" s="34"/>
+      <c r="A77" s="29"/>
+      <c r="B77" s="31"/>
+      <c r="C77" s="31"/>
+      <c r="D77" s="31"/>
+      <c r="E77" s="31"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="32"/>
-[...6 lines deleted...]
-      <c r="H78" s="31"/>
+      <c r="A78" s="29"/>
+      <c r="B78" s="31"/>
+      <c r="C78" s="31"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="28"/>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="32"/>
-[...6 lines deleted...]
-      <c r="H79" s="34"/>
+      <c r="A79" s="29"/>
+      <c r="B79" s="31"/>
+      <c r="C79" s="31"/>
+      <c r="D79" s="31"/>
+      <c r="E79" s="31"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="32"/>
-[...6 lines deleted...]
-      <c r="H80" s="34"/>
+      <c r="A80" s="29"/>
+      <c r="B80" s="31"/>
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="32"/>
-[...6 lines deleted...]
-      <c r="H81" s="31"/>
+      <c r="A81" s="29"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="31"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="28"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="32"/>
-[...6 lines deleted...]
-      <c r="H82" s="31"/>
+      <c r="A82" s="29"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="31"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="31"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="31"/>
+      <c r="H82" s="28"/>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="32"/>
-[...6 lines deleted...]
-      <c r="H83" s="34"/>
+      <c r="A83" s="29"/>
+      <c r="B83" s="31"/>
+      <c r="C83" s="31"/>
+      <c r="D83" s="31"/>
+      <c r="E83" s="31"/>
+      <c r="F83" s="31"/>
+      <c r="G83" s="31"/>
+      <c r="H83" s="31"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="32"/>
-[...6 lines deleted...]
-      <c r="H84" s="34"/>
+      <c r="A84" s="29"/>
+      <c r="B84" s="31"/>
+      <c r="C84" s="31"/>
+      <c r="D84" s="31"/>
+      <c r="E84" s="31"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="32"/>
-[...6 lines deleted...]
-      <c r="H85" s="31"/>
+      <c r="A85" s="29"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="31"/>
+      <c r="D85" s="28"/>
+      <c r="E85" s="31"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="28"/>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="32"/>
-[...6 lines deleted...]
-      <c r="H86" s="31"/>
+      <c r="A86" s="29"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="31"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="31"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="28"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="32"/>
-[...6 lines deleted...]
-      <c r="H87" s="34"/>
+      <c r="A87" s="29"/>
+      <c r="B87" s="31"/>
+      <c r="C87" s="31"/>
+      <c r="D87" s="31"/>
+      <c r="E87" s="31"/>
+      <c r="F87" s="31"/>
+      <c r="G87" s="31"/>
+      <c r="H87" s="31"/>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="32"/>
-[...6 lines deleted...]
-      <c r="H88" s="34"/>
+      <c r="A88" s="29"/>
+      <c r="B88" s="31"/>
+      <c r="C88" s="31"/>
+      <c r="D88" s="31"/>
+      <c r="E88" s="31"/>
+      <c r="F88" s="31"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="31"/>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="32"/>
-[...6 lines deleted...]
-      <c r="H89" s="31"/>
+      <c r="A89" s="29"/>
+      <c r="B89" s="31"/>
+      <c r="C89" s="31"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="32"/>
-[...6 lines deleted...]
-      <c r="H90" s="34"/>
+      <c r="A90" s="29"/>
+      <c r="B90" s="31"/>
+      <c r="C90" s="31"/>
+      <c r="D90" s="31"/>
+      <c r="E90" s="31"/>
+      <c r="F90" s="31"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="32"/>
-[...6 lines deleted...]
-      <c r="H91" s="34"/>
+      <c r="A91" s="29"/>
+      <c r="B91" s="31"/>
+      <c r="C91" s="31"/>
+      <c r="D91" s="31"/>
+      <c r="E91" s="31"/>
+      <c r="F91" s="31"/>
+      <c r="G91" s="31"/>
+      <c r="H91" s="31"/>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" s="32"/>
-[...6 lines deleted...]
-      <c r="H92" s="31"/>
+      <c r="A92" s="29"/>
+      <c r="B92" s="31"/>
+      <c r="C92" s="31"/>
+      <c r="D92" s="31"/>
+      <c r="E92" s="31"/>
+      <c r="F92" s="31"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="28"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="32"/>
-[...6 lines deleted...]
-      <c r="H93" s="31"/>
+      <c r="A93" s="29"/>
+      <c r="B93" s="31"/>
+      <c r="C93" s="31"/>
+      <c r="D93" s="31"/>
+      <c r="E93" s="31"/>
+      <c r="F93" s="31"/>
+      <c r="G93" s="31"/>
+      <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="32"/>
-[...6 lines deleted...]
-      <c r="H94" s="31"/>
+      <c r="A94" s="29"/>
+      <c r="B94" s="31"/>
+      <c r="C94" s="31"/>
+      <c r="D94" s="31"/>
+      <c r="E94" s="31"/>
+      <c r="F94" s="31"/>
+      <c r="G94" s="31"/>
+      <c r="H94" s="28"/>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" s="32"/>
-[...6 lines deleted...]
-      <c r="H95" s="31"/>
+      <c r="A95" s="29"/>
+      <c r="B95" s="31"/>
+      <c r="C95" s="31"/>
+      <c r="D95" s="31"/>
+      <c r="E95" s="31"/>
+      <c r="F95" s="31"/>
+      <c r="G95" s="31"/>
+      <c r="H95" s="28"/>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="30"/>
-[...6 lines deleted...]
-      <c r="H96" s="31"/>
+      <c r="A96" s="27"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="28"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" s="32"/>
-[...6 lines deleted...]
-      <c r="H97" s="33"/>
+      <c r="A97" s="29"/>
+      <c r="B97" s="30"/>
+      <c r="C97" s="30"/>
+      <c r="D97" s="30"/>
+      <c r="E97" s="30"/>
+      <c r="F97" s="30"/>
+      <c r="G97" s="30"/>
+      <c r="H97" s="30"/>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="32"/>
-[...6 lines deleted...]
-      <c r="H98" s="33"/>
+      <c r="A98" s="29"/>
+      <c r="B98" s="30"/>
+      <c r="C98" s="30"/>
+      <c r="D98" s="30"/>
+      <c r="E98" s="30"/>
+      <c r="F98" s="30"/>
+      <c r="G98" s="30"/>
+      <c r="H98" s="30"/>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="32"/>
-[...6 lines deleted...]
-      <c r="H99" s="31"/>
+      <c r="A99" s="29"/>
+      <c r="B99" s="30"/>
+      <c r="C99" s="30"/>
+      <c r="D99" s="30"/>
+      <c r="E99" s="30"/>
+      <c r="F99" s="30"/>
+      <c r="G99" s="30"/>
+      <c r="H99" s="28"/>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="32"/>
-[...6 lines deleted...]
-      <c r="H100" s="31"/>
+      <c r="A100" s="29"/>
+      <c r="B100" s="30"/>
+      <c r="C100" s="30"/>
+      <c r="D100" s="30"/>
+      <c r="E100" s="30"/>
+      <c r="F100" s="30"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="28"/>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="32"/>
-[...6 lines deleted...]
-      <c r="H101" s="31"/>
+      <c r="A101" s="29"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="30"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="30"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="30"/>
+      <c r="H101" s="28"/>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="30"/>
-[...6 lines deleted...]
-      <c r="H102" s="31"/>
+      <c r="A102" s="27"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" s="30"/>
-[...6 lines deleted...]
-      <c r="H103" s="31"/>
+      <c r="A103" s="27"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" s="30"/>
-[...6 lines deleted...]
-      <c r="H104" s="31"/>
+      <c r="A104" s="27"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105" s="30"/>
-[...6 lines deleted...]
-      <c r="H105" s="31"/>
+      <c r="A105" s="27"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="30"/>
-[...6 lines deleted...]
-      <c r="H106" s="31"/>
+      <c r="A106" s="27"/>
+      <c r="B106" s="28"/>
+      <c r="C106" s="28"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="28"/>
+      <c r="G106" s="28"/>
+      <c r="H106" s="28"/>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="32"/>
-[...6 lines deleted...]
-      <c r="H107" s="31"/>
+      <c r="A107" s="29"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="30"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="30"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="30"/>
+      <c r="H107" s="28"/>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="32"/>
-[...6 lines deleted...]
-      <c r="H108" s="31"/>
+      <c r="A108" s="29"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="30"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="28"/>
+      <c r="H108" s="28"/>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="32"/>
-[...6 lines deleted...]
-      <c r="H109" s="31"/>
+      <c r="A109" s="29"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="30"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="30"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="30"/>
+      <c r="H109" s="28"/>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" s="30"/>
-[...6 lines deleted...]
-      <c r="H110" s="31"/>
+      <c r="A110" s="27"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" s="30"/>
-[...6 lines deleted...]
-      <c r="H111" s="31"/>
+      <c r="A111" s="27"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="30"/>
-[...6 lines deleted...]
-      <c r="H112" s="31"/>
+      <c r="A112" s="27"/>
+      <c r="B112" s="28"/>
+      <c r="C112" s="28"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="28"/>
+      <c r="H112" s="28"/>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="32"/>
-[...6 lines deleted...]
-      <c r="H113" s="34"/>
+      <c r="A113" s="29"/>
+      <c r="B113" s="31"/>
+      <c r="C113" s="31"/>
+      <c r="D113" s="31"/>
+      <c r="E113" s="31"/>
+      <c r="F113" s="31"/>
+      <c r="G113" s="31"/>
+      <c r="H113" s="31"/>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114" s="32"/>
-[...6 lines deleted...]
-      <c r="H114" s="34"/>
+      <c r="A114" s="29"/>
+      <c r="B114" s="31"/>
+      <c r="C114" s="31"/>
+      <c r="D114" s="31"/>
+      <c r="E114" s="31"/>
+      <c r="F114" s="31"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="31"/>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="32"/>
-[...6 lines deleted...]
-      <c r="H115" s="34"/>
+      <c r="A115" s="29"/>
+      <c r="B115" s="31"/>
+      <c r="C115" s="31"/>
+      <c r="D115" s="31"/>
+      <c r="E115" s="31"/>
+      <c r="F115" s="31"/>
+      <c r="G115" s="31"/>
+      <c r="H115" s="31"/>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" s="32"/>
-[...6 lines deleted...]
-      <c r="H116" s="31"/>
+      <c r="A116" s="29"/>
+      <c r="B116" s="28"/>
+      <c r="C116" s="28"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="31"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="31"/>
+      <c r="H116" s="28"/>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" s="32"/>
-[...6 lines deleted...]
-      <c r="H117" s="31"/>
+      <c r="A117" s="29"/>
+      <c r="B117" s="28"/>
+      <c r="C117" s="28"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="31"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="31"/>
+      <c r="H117" s="28"/>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118" s="30"/>
-[...6 lines deleted...]
-      <c r="H118" s="31"/>
+      <c r="A118" s="27"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="30"/>
-[...6 lines deleted...]
-      <c r="H119" s="31"/>
+      <c r="A119" s="27"/>
+      <c r="B119" s="28"/>
+      <c r="C119" s="28"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="28"/>
+      <c r="H119" s="28"/>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="32"/>
-[...6 lines deleted...]
-      <c r="H120" s="31"/>
+      <c r="A120" s="29"/>
+      <c r="B120" s="31"/>
+      <c r="C120" s="31"/>
+      <c r="D120" s="28"/>
+      <c r="E120" s="31"/>
+      <c r="F120" s="28"/>
+      <c r="G120" s="31"/>
+      <c r="H120" s="28"/>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="32"/>
-[...6 lines deleted...]
-      <c r="H121" s="31"/>
+      <c r="A121" s="29"/>
+      <c r="B121" s="28"/>
+      <c r="C121" s="31"/>
+      <c r="D121" s="28"/>
+      <c r="E121" s="31"/>
+      <c r="F121" s="28"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="28"/>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="32"/>
-[...6 lines deleted...]
-      <c r="H122" s="31"/>
+      <c r="A122" s="29"/>
+      <c r="B122" s="31"/>
+      <c r="C122" s="31"/>
+      <c r="D122" s="28"/>
+      <c r="E122" s="31"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="31"/>
+      <c r="H122" s="28"/>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" s="32"/>
-[...6 lines deleted...]
-      <c r="H123" s="31"/>
+      <c r="A123" s="29"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="31"/>
+      <c r="D123" s="28"/>
+      <c r="E123" s="31"/>
+      <c r="F123" s="28"/>
+      <c r="G123" s="31"/>
+      <c r="H123" s="28"/>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="32"/>
-[...6 lines deleted...]
-      <c r="H124" s="31"/>
+      <c r="A124" s="29"/>
+      <c r="B124" s="28"/>
+      <c r="C124" s="31"/>
+      <c r="D124" s="28"/>
+      <c r="E124" s="31"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="31"/>
+      <c r="H124" s="28"/>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" s="32"/>
-[...6 lines deleted...]
-      <c r="H125" s="31"/>
+      <c r="A125" s="29"/>
+      <c r="B125" s="31"/>
+      <c r="C125" s="31"/>
+      <c r="D125" s="31"/>
+      <c r="E125" s="31"/>
+      <c r="F125" s="31"/>
+      <c r="G125" s="31"/>
+      <c r="H125" s="28"/>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="32"/>
-[...6 lines deleted...]
-      <c r="H126" s="31"/>
+      <c r="A126" s="29"/>
+      <c r="B126" s="31"/>
+      <c r="C126" s="31"/>
+      <c r="D126" s="31"/>
+      <c r="E126" s="31"/>
+      <c r="F126" s="31"/>
+      <c r="G126" s="31"/>
+      <c r="H126" s="28"/>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="30"/>
-[...6 lines deleted...]
-      <c r="H127" s="31"/>
+      <c r="A127" s="27"/>
+      <c r="B127" s="28"/>
+      <c r="C127" s="28"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="28"/>
+      <c r="H127" s="28"/>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" s="32"/>
-[...6 lines deleted...]
-      <c r="H128" s="31"/>
+      <c r="A128" s="29"/>
+      <c r="B128" s="30"/>
+      <c r="C128" s="30"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="28"/>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="32"/>
-[...6 lines deleted...]
-      <c r="H129" s="31"/>
+      <c r="A129" s="29"/>
+      <c r="B129" s="30"/>
+      <c r="C129" s="30"/>
+      <c r="D129" s="28"/>
+      <c r="E129" s="28"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="28"/>
+      <c r="H129" s="28"/>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" s="32"/>
-[...6 lines deleted...]
-      <c r="H130" s="33"/>
+      <c r="A130" s="29"/>
+      <c r="B130" s="30"/>
+      <c r="C130" s="30"/>
+      <c r="D130" s="30"/>
+      <c r="E130" s="30"/>
+      <c r="F130" s="30"/>
+      <c r="G130" s="30"/>
+      <c r="H130" s="30"/>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="32"/>
-[...6 lines deleted...]
-      <c r="H131" s="33"/>
+      <c r="A131" s="29"/>
+      <c r="B131" s="30"/>
+      <c r="C131" s="30"/>
+      <c r="D131" s="30"/>
+      <c r="E131" s="30"/>
+      <c r="F131" s="30"/>
+      <c r="G131" s="30"/>
+      <c r="H131" s="30"/>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" s="32"/>
-[...6 lines deleted...]
-      <c r="H132" s="31"/>
+      <c r="A132" s="29"/>
+      <c r="B132" s="31"/>
+      <c r="C132" s="31"/>
+      <c r="D132" s="28"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="28"/>
+      <c r="G132" s="28"/>
+      <c r="H132" s="28"/>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="32"/>
-[...6 lines deleted...]
-      <c r="H133" s="31"/>
+      <c r="A133" s="29"/>
+      <c r="B133" s="31"/>
+      <c r="C133" s="31"/>
+      <c r="D133" s="28"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="28"/>
+      <c r="G133" s="28"/>
+      <c r="H133" s="28"/>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="32"/>
-[...6 lines deleted...]
-      <c r="H134" s="31"/>
+      <c r="A134" s="29"/>
+      <c r="B134" s="28"/>
+      <c r="C134" s="31"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="31"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="31"/>
+      <c r="H134" s="28"/>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="32"/>
-[...6 lines deleted...]
-      <c r="H135" s="31"/>
+      <c r="A135" s="29"/>
+      <c r="B135" s="28"/>
+      <c r="C135" s="28"/>
+      <c r="D135" s="28"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="28"/>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="32"/>
-[...6 lines deleted...]
-      <c r="H136" s="31"/>
+      <c r="A136" s="29"/>
+      <c r="B136" s="28"/>
+      <c r="C136" s="31"/>
+      <c r="D136" s="28"/>
+      <c r="E136" s="31"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="31"/>
+      <c r="H136" s="28"/>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="32"/>
-[...6 lines deleted...]
-      <c r="H137" s="31"/>
+      <c r="A137" s="29"/>
+      <c r="B137" s="31"/>
+      <c r="C137" s="31"/>
+      <c r="D137" s="31"/>
+      <c r="E137" s="31"/>
+      <c r="F137" s="31"/>
+      <c r="G137" s="31"/>
+      <c r="H137" s="28"/>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="32"/>
-[...6 lines deleted...]
-      <c r="H138" s="31"/>
+      <c r="A138" s="29"/>
+      <c r="B138" s="31"/>
+      <c r="C138" s="31"/>
+      <c r="D138" s="31"/>
+      <c r="E138" s="31"/>
+      <c r="F138" s="31"/>
+      <c r="G138" s="31"/>
+      <c r="H138" s="28"/>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="32"/>
-[...6 lines deleted...]
-      <c r="H139" s="31"/>
+      <c r="A139" s="29"/>
+      <c r="B139" s="28"/>
+      <c r="C139" s="31"/>
+      <c r="D139" s="28"/>
+      <c r="E139" s="31"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="31"/>
+      <c r="H139" s="28"/>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="32"/>
-[...6 lines deleted...]
-      <c r="H140" s="31"/>
+      <c r="A140" s="29"/>
+      <c r="B140" s="31"/>
+      <c r="C140" s="31"/>
+      <c r="D140" s="28"/>
+      <c r="E140" s="28"/>
+      <c r="F140" s="28"/>
+      <c r="G140" s="28"/>
+      <c r="H140" s="28"/>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="32"/>
-[...6 lines deleted...]
-      <c r="H141" s="31"/>
+      <c r="A141" s="29"/>
+      <c r="B141" s="31"/>
+      <c r="C141" s="31"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="30"/>
-[...6 lines deleted...]
-      <c r="H142" s="31"/>
+      <c r="A142" s="27"/>
+      <c r="B142" s="28"/>
+      <c r="C142" s="28"/>
+      <c r="D142" s="28"/>
+      <c r="E142" s="28"/>
+      <c r="F142" s="28"/>
+      <c r="G142" s="28"/>
+      <c r="H142" s="28"/>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="32"/>
-[...6 lines deleted...]
-      <c r="H143" s="34"/>
+      <c r="A143" s="29"/>
+      <c r="B143" s="31"/>
+      <c r="C143" s="31"/>
+      <c r="D143" s="31"/>
+      <c r="E143" s="31"/>
+      <c r="F143" s="31"/>
+      <c r="G143" s="31"/>
+      <c r="H143" s="31"/>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="32"/>
-[...6 lines deleted...]
-      <c r="H144" s="34"/>
+      <c r="A144" s="29"/>
+      <c r="B144" s="31"/>
+      <c r="C144" s="31"/>
+      <c r="D144" s="31"/>
+      <c r="E144" s="31"/>
+      <c r="F144" s="31"/>
+      <c r="G144" s="31"/>
+      <c r="H144" s="31"/>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="32"/>
-[...6 lines deleted...]
-      <c r="H145" s="34"/>
+      <c r="A145" s="29"/>
+      <c r="B145" s="31"/>
+      <c r="C145" s="31"/>
+      <c r="D145" s="31"/>
+      <c r="E145" s="31"/>
+      <c r="F145" s="31"/>
+      <c r="G145" s="31"/>
+      <c r="H145" s="31"/>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="32"/>
-[...6 lines deleted...]
-      <c r="H146" s="34"/>
+      <c r="A146" s="29"/>
+      <c r="B146" s="31"/>
+      <c r="C146" s="31"/>
+      <c r="D146" s="31"/>
+      <c r="E146" s="31"/>
+      <c r="F146" s="31"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="31"/>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="32"/>
-[...6 lines deleted...]
-      <c r="H147" s="34"/>
+      <c r="A147" s="29"/>
+      <c r="B147" s="31"/>
+      <c r="C147" s="31"/>
+      <c r="D147" s="31"/>
+      <c r="E147" s="31"/>
+      <c r="F147" s="31"/>
+      <c r="G147" s="31"/>
+      <c r="H147" s="31"/>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" s="32"/>
-[...6 lines deleted...]
-      <c r="H148" s="34"/>
+      <c r="A148" s="29"/>
+      <c r="B148" s="31"/>
+      <c r="C148" s="31"/>
+      <c r="D148" s="31"/>
+      <c r="E148" s="31"/>
+      <c r="F148" s="31"/>
+      <c r="G148" s="31"/>
+      <c r="H148" s="31"/>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="32"/>
-[...6 lines deleted...]
-      <c r="H149" s="34"/>
+      <c r="A149" s="29"/>
+      <c r="B149" s="31"/>
+      <c r="C149" s="31"/>
+      <c r="D149" s="31"/>
+      <c r="E149" s="31"/>
+      <c r="F149" s="28"/>
+      <c r="G149" s="31"/>
+      <c r="H149" s="31"/>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="32"/>
-[...6 lines deleted...]
-      <c r="H150" s="34"/>
+      <c r="A150" s="29"/>
+      <c r="B150" s="31"/>
+      <c r="C150" s="31"/>
+      <c r="D150" s="31"/>
+      <c r="E150" s="31"/>
+      <c r="F150" s="28"/>
+      <c r="G150" s="31"/>
+      <c r="H150" s="31"/>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" s="32"/>
-[...6 lines deleted...]
-      <c r="H151" s="34"/>
+      <c r="A151" s="29"/>
+      <c r="B151" s="31"/>
+      <c r="C151" s="31"/>
+      <c r="D151" s="31"/>
+      <c r="E151" s="31"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" s="32"/>
-[...6 lines deleted...]
-      <c r="H152" s="31"/>
+      <c r="A152" s="29"/>
+      <c r="B152" s="28"/>
+      <c r="C152" s="31"/>
+      <c r="D152" s="28"/>
+      <c r="E152" s="31"/>
+      <c r="F152" s="28"/>
+      <c r="G152" s="28"/>
+      <c r="H152" s="28"/>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="30"/>
-[...6 lines deleted...]
-      <c r="H153" s="31"/>
+      <c r="A153" s="27"/>
+      <c r="B153" s="28"/>
+      <c r="C153" s="28"/>
+      <c r="D153" s="28"/>
+      <c r="E153" s="28"/>
+      <c r="F153" s="28"/>
+      <c r="G153" s="28"/>
+      <c r="H153" s="28"/>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154" s="32"/>
-[...6 lines deleted...]
-      <c r="H154" s="31"/>
+      <c r="A154" s="29"/>
+      <c r="B154" s="31"/>
+      <c r="C154" s="31"/>
+      <c r="D154" s="31"/>
+      <c r="E154" s="31"/>
+      <c r="F154" s="31"/>
+      <c r="G154" s="31"/>
+      <c r="H154" s="28"/>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="32"/>
-[...6 lines deleted...]
-      <c r="H155" s="31"/>
+      <c r="A155" s="29"/>
+      <c r="B155" s="31"/>
+      <c r="C155" s="31"/>
+      <c r="D155" s="31"/>
+      <c r="E155" s="31"/>
+      <c r="F155" s="31"/>
+      <c r="G155" s="31"/>
+      <c r="H155" s="28"/>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="30"/>
-[...6 lines deleted...]
-      <c r="H156" s="31"/>
+      <c r="A156" s="27"/>
+      <c r="B156" s="28"/>
+      <c r="C156" s="28"/>
+      <c r="D156" s="28"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="28"/>
+      <c r="G156" s="28"/>
+      <c r="H156" s="28"/>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="30"/>
-[...6 lines deleted...]
-      <c r="H157" s="31"/>
+      <c r="A157" s="27"/>
+      <c r="B157" s="28"/>
+      <c r="C157" s="28"/>
+      <c r="D157" s="28"/>
+      <c r="E157" s="28"/>
+      <c r="F157" s="28"/>
+      <c r="G157" s="28"/>
+      <c r="H157" s="28"/>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="32"/>
-[...6 lines deleted...]
-      <c r="H158" s="34"/>
+      <c r="A158" s="29"/>
+      <c r="B158" s="31"/>
+      <c r="C158" s="31"/>
+      <c r="D158" s="28"/>
+      <c r="E158" s="31"/>
+      <c r="F158" s="28"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="31"/>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="32"/>
-[...6 lines deleted...]
-      <c r="H159" s="34"/>
+      <c r="A159" s="29"/>
+      <c r="B159" s="31"/>
+      <c r="C159" s="31"/>
+      <c r="D159" s="28"/>
+      <c r="E159" s="31"/>
+      <c r="F159" s="28"/>
+      <c r="G159" s="31"/>
+      <c r="H159" s="31"/>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" s="32"/>
-[...6 lines deleted...]
-      <c r="H160" s="34"/>
+      <c r="A160" s="29"/>
+      <c r="B160" s="31"/>
+      <c r="C160" s="31"/>
+      <c r="D160" s="31"/>
+      <c r="E160" s="31"/>
+      <c r="F160" s="31"/>
+      <c r="G160" s="31"/>
+      <c r="H160" s="31"/>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" s="32"/>
-[...6 lines deleted...]
-      <c r="H161" s="34"/>
+      <c r="A161" s="29"/>
+      <c r="B161" s="31"/>
+      <c r="C161" s="31"/>
+      <c r="D161" s="31"/>
+      <c r="E161" s="31"/>
+      <c r="F161" s="31"/>
+      <c r="G161" s="31"/>
+      <c r="H161" s="31"/>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="30"/>
-[...6 lines deleted...]
-      <c r="H162" s="31"/>
+      <c r="A162" s="27"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="28"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="28"/>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="30"/>
-[...6 lines deleted...]
-      <c r="H163" s="31"/>
+      <c r="A163" s="27"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="28"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="28"/>
+      <c r="G163" s="28"/>
+      <c r="H163" s="28"/>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164" s="30"/>
-[...6 lines deleted...]
-      <c r="H164" s="31"/>
+      <c r="A164" s="27"/>
+      <c r="B164" s="28"/>
+      <c r="C164" s="28"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" s="30"/>
-[...6 lines deleted...]
-      <c r="H165" s="31"/>
+      <c r="A165" s="27"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="28"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="28"/>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="30"/>
-[...6 lines deleted...]
-      <c r="H166" s="31"/>
+      <c r="A166" s="27"/>
+      <c r="B166" s="28"/>
+      <c r="C166" s="28"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="28"/>
+      <c r="G166" s="28"/>
+      <c r="H166" s="28"/>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="30"/>
-[...6 lines deleted...]
-      <c r="H167" s="31"/>
+      <c r="A167" s="27"/>
+      <c r="B167" s="28"/>
+      <c r="C167" s="28"/>
+      <c r="D167" s="28"/>
+      <c r="E167" s="28"/>
+      <c r="F167" s="28"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="28"/>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="32"/>
-[...6 lines deleted...]
-      <c r="H168" s="31"/>
+      <c r="A168" s="29"/>
+      <c r="B168" s="30"/>
+      <c r="C168" s="30"/>
+      <c r="D168" s="30"/>
+      <c r="E168" s="30"/>
+      <c r="F168" s="30"/>
+      <c r="G168" s="30"/>
+      <c r="H168" s="28"/>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="32"/>
-[...6 lines deleted...]
-      <c r="H169" s="31"/>
+      <c r="A169" s="29"/>
+      <c r="B169" s="30"/>
+      <c r="C169" s="30"/>
+      <c r="D169" s="30"/>
+      <c r="E169" s="30"/>
+      <c r="F169" s="30"/>
+      <c r="G169" s="30"/>
+      <c r="H169" s="28"/>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" s="32"/>
-[...6 lines deleted...]
-      <c r="H170" s="31"/>
+      <c r="A170" s="29"/>
+      <c r="B170" s="30"/>
+      <c r="C170" s="30"/>
+      <c r="D170" s="30"/>
+      <c r="E170" s="30"/>
+      <c r="F170" s="30"/>
+      <c r="G170" s="30"/>
+      <c r="H170" s="28"/>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="32"/>
-[...6 lines deleted...]
-      <c r="H171" s="31"/>
+      <c r="A171" s="29"/>
+      <c r="B171" s="30"/>
+      <c r="C171" s="30"/>
+      <c r="D171" s="30"/>
+      <c r="E171" s="30"/>
+      <c r="F171" s="30"/>
+      <c r="G171" s="30"/>
+      <c r="H171" s="28"/>
     </row>
     <row r="172" spans="1:8">
-      <c r="A172" s="32"/>
-[...6 lines deleted...]
-      <c r="H172" s="31"/>
+      <c r="A172" s="29"/>
+      <c r="B172" s="30"/>
+      <c r="C172" s="30"/>
+      <c r="D172" s="30"/>
+      <c r="E172" s="30"/>
+      <c r="F172" s="30"/>
+      <c r="G172" s="30"/>
+      <c r="H172" s="28"/>
     </row>
     <row r="173" spans="1:8" ht="27" customHeight="1">
-      <c r="A173" s="32"/>
-[...6 lines deleted...]
-      <c r="H173" s="31"/>
+      <c r="A173" s="29"/>
+      <c r="B173" s="30"/>
+      <c r="C173" s="30"/>
+      <c r="D173" s="30"/>
+      <c r="E173" s="30"/>
+      <c r="F173" s="30"/>
+      <c r="G173" s="30"/>
+      <c r="H173" s="28"/>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" s="32"/>
-[...6 lines deleted...]
-      <c r="H174" s="31"/>
+      <c r="A174" s="29"/>
+      <c r="B174" s="28"/>
+      <c r="C174" s="30"/>
+      <c r="D174" s="28"/>
+      <c r="E174" s="30"/>
+      <c r="F174" s="28"/>
+      <c r="G174" s="30"/>
+      <c r="H174" s="28"/>
     </row>
     <row r="175" spans="1:8" s="1" customFormat="1">
-      <c r="A175" s="32"/>
-[...6 lines deleted...]
-      <c r="H175" s="31"/>
+      <c r="A175" s="29"/>
+      <c r="B175" s="30"/>
+      <c r="C175" s="30"/>
+      <c r="D175" s="28"/>
+      <c r="E175" s="30"/>
+      <c r="F175" s="28"/>
+      <c r="G175" s="30"/>
+      <c r="H175" s="28"/>
     </row>
     <row r="176" spans="1:8" s="1" customFormat="1">
-      <c r="A176" s="32"/>
-[...6 lines deleted...]
-      <c r="H176" s="31"/>
+      <c r="A176" s="29"/>
+      <c r="B176" s="30"/>
+      <c r="C176" s="30"/>
+      <c r="D176" s="30"/>
+      <c r="E176" s="30"/>
+      <c r="F176" s="30"/>
+      <c r="G176" s="30"/>
+      <c r="H176" s="28"/>
     </row>
     <row r="177" spans="1:8" s="1" customFormat="1">
-      <c r="A177" s="32"/>
-[...6 lines deleted...]
-      <c r="H177" s="31"/>
+      <c r="A177" s="29"/>
+      <c r="B177" s="30"/>
+      <c r="C177" s="30"/>
+      <c r="D177" s="30"/>
+      <c r="E177" s="30"/>
+      <c r="F177" s="30"/>
+      <c r="G177" s="30"/>
+      <c r="H177" s="28"/>
     </row>
     <row r="178" spans="1:8" s="1" customFormat="1">
-      <c r="A178" s="32"/>
-[...6 lines deleted...]
-      <c r="H178" s="31"/>
+      <c r="A178" s="29"/>
+      <c r="B178" s="28"/>
+      <c r="C178" s="30"/>
+      <c r="D178" s="28"/>
+      <c r="E178" s="30"/>
+      <c r="F178" s="28"/>
+      <c r="G178" s="30"/>
+      <c r="H178" s="28"/>
     </row>
     <row r="179" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="A179" s="36"/>
-[...6 lines deleted...]
-      <c r="H179" s="36"/>
+      <c r="A179" s="39"/>
+      <c r="B179" s="39"/>
+      <c r="C179" s="39"/>
+      <c r="D179" s="39"/>
+      <c r="E179" s="39"/>
+      <c r="F179" s="39"/>
+      <c r="G179" s="39"/>
+      <c r="H179" s="39"/>
     </row>
     <row r="180" spans="1:8" s="1" customFormat="1"/>
     <row r="181" spans="1:8" s="1" customFormat="1"/>
     <row r="182" spans="1:8" s="1" customFormat="1"/>
     <row r="183" spans="1:8" s="1" customFormat="1"/>
     <row r="184" spans="1:8" s="1" customFormat="1"/>
     <row r="185" spans="1:8" s="1" customFormat="1"/>
     <row r="186" spans="1:8" s="1" customFormat="1"/>
     <row r="187" spans="1:8" s="1" customFormat="1"/>
     <row r="188" spans="1:8" s="1" customFormat="1"/>
     <row r="189" spans="1:8" s="1" customFormat="1"/>
     <row r="190" spans="1:8" s="1" customFormat="1"/>
     <row r="191" spans="1:8" s="1" customFormat="1"/>
     <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
     <row r="202" s="1" customFormat="1"/>
     <row r="203" s="1" customFormat="1"/>