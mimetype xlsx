--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -13,72 +13,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14190" yWindow="90" windowWidth="13695" windowHeight="11760" activeTab="2"/>
+    <workbookView xWindow="14190" yWindow="90" windowWidth="13695" windowHeight="11760" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2288" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2959" uniqueCount="112">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -14769,52 +14769,52 @@
     <row r="207" s="1" customFormat="1"/>
     <row r="208" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A172:H172"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H407"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView topLeftCell="A169" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="7" customWidth="1"/>
     <col min="2" max="8" width="12.5703125" style="7" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
       <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
@@ -20672,54 +20672,54 @@
     <row r="404" s="1" customFormat="1"/>
     <row r="405" s="1" customFormat="1"/>
     <row r="406" s="1" customFormat="1"/>
     <row r="407" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A371:H371"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A177:H177"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H208"/>
+  <dimension ref="A1:H209"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
       <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="40"/>
@@ -20783,1737 +20783,4167 @@
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
       <c r="A7" s="42"/>
       <c r="B7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="14"/>
-[...6 lines deleted...]
-      <c r="H8" s="23"/>
+      <c r="A8" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="14"/>
-[...6 lines deleted...]
-      <c r="H9" s="23"/>
+      <c r="A9" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="14"/>
-[...6 lines deleted...]
-      <c r="H10" s="23"/>
+      <c r="A10" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="14"/>
-[...6 lines deleted...]
-      <c r="H11" s="23"/>
+      <c r="A11" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="34"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="15"/>
-[...6 lines deleted...]
-      <c r="H12" s="23"/>
+      <c r="A12" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="35">
+        <v>133</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="15"/>
-[...6 lines deleted...]
-      <c r="H13" s="23"/>
+      <c r="A13" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="35">
+        <v>133</v>
+      </c>
+      <c r="D13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="15"/>
-[...6 lines deleted...]
-      <c r="H14" s="24"/>
+      <c r="A14" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="35">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C14" s="35">
+        <v>61.4</v>
+      </c>
+      <c r="D14" s="35">
+        <v>8.1</v>
+      </c>
+      <c r="E14" s="35">
+        <v>31</v>
+      </c>
+      <c r="F14" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="35">
+        <v>25.7</v>
+      </c>
+      <c r="H14" s="35">
+        <v>6.8</v>
+      </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="15"/>
-[...6 lines deleted...]
-      <c r="H15" s="23"/>
+      <c r="A15" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="35">
+        <v>25.3</v>
+      </c>
+      <c r="D15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="15"/>
-[...6 lines deleted...]
-      <c r="H16" s="23"/>
+      <c r="A16" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="35">
+        <v>14.6</v>
+      </c>
+      <c r="D16" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="35">
+        <v>9.6</v>
+      </c>
+      <c r="F16" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="35">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="15"/>
-[...16 lines deleted...]
-      <c r="H18" s="24"/>
+      <c r="A17" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="35">
+        <v>21.5</v>
+      </c>
+      <c r="D17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="35">
+        <v>21.4</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="35">
+        <v>21.4</v>
+      </c>
+      <c r="H17" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="23.25">
+      <c r="A18" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="35">
+        <v>3.8</v>
+      </c>
+      <c r="C18" s="35">
+        <v>13.2</v>
+      </c>
+      <c r="D18" s="35">
+        <v>1.8</v>
+      </c>
+      <c r="E18" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="F18" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H18" s="35">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="15"/>
-[...6 lines deleted...]
-      <c r="H19" s="23"/>
+      <c r="A19" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="35">
+        <v>5.7</v>
+      </c>
+      <c r="D19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="15"/>
-[...6 lines deleted...]
-      <c r="H20" s="23"/>
+      <c r="A20" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="35">
+        <v>2.4</v>
+      </c>
+      <c r="D20" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="35">
+        <v>1.7</v>
+      </c>
+      <c r="F20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="15"/>
-[...6 lines deleted...]
-      <c r="H21" s="23"/>
+      <c r="A21" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F21" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H21" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="15"/>
-[...6 lines deleted...]
-      <c r="H22" s="23"/>
+      <c r="A22" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="35">
+        <v>158.5</v>
+      </c>
+      <c r="C22" s="35">
+        <v>630.6</v>
+      </c>
+      <c r="D22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="15"/>
-[...6 lines deleted...]
-      <c r="H23" s="23"/>
+      <c r="A23" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="35">
+        <v>98.9</v>
+      </c>
+      <c r="D23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="15"/>
-[...6 lines deleted...]
-      <c r="H24" s="23"/>
+      <c r="A24" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="35">
+        <v>63.6</v>
+      </c>
+      <c r="D24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="15"/>
-[...16 lines deleted...]
-      <c r="H26" s="24"/>
+      <c r="A25" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="35">
+        <v>468.1</v>
+      </c>
+      <c r="D25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25">
+      <c r="A26" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="35">
+        <v>77</v>
+      </c>
+      <c r="C26" s="35">
+        <v>306.60000000000002</v>
+      </c>
+      <c r="D26" s="35">
+        <v>79</v>
+      </c>
+      <c r="E26" s="35">
+        <v>307.60000000000002</v>
+      </c>
+      <c r="F26" s="35">
+        <v>79</v>
+      </c>
+      <c r="G26" s="35">
+        <v>288</v>
+      </c>
+      <c r="H26" s="35">
+        <v>689.4</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="15"/>
-[...6 lines deleted...]
-      <c r="H27" s="23"/>
+      <c r="A27" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="35">
+        <v>275</v>
+      </c>
+      <c r="D27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="35">
+        <v>276</v>
+      </c>
+      <c r="F27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="35">
+        <v>276</v>
+      </c>
+      <c r="H27" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="15"/>
-[...6 lines deleted...]
-      <c r="H28" s="24"/>
+      <c r="A28" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="35">
+        <v>9</v>
+      </c>
+      <c r="C28" s="35">
+        <v>31.6</v>
+      </c>
+      <c r="D28" s="35">
+        <v>9</v>
+      </c>
+      <c r="E28" s="35">
+        <v>31.6</v>
+      </c>
+      <c r="F28" s="35">
+        <v>9</v>
+      </c>
+      <c r="G28" s="35">
+        <v>12</v>
+      </c>
+      <c r="H28" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="15"/>
-[...16 lines deleted...]
-      <c r="H30" s="23"/>
+      <c r="A29" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25">
+      <c r="A30" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="C30" s="35">
+        <v>25</v>
+      </c>
+      <c r="D30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="15"/>
-[...6 lines deleted...]
-      <c r="H31" s="23"/>
+      <c r="A31" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="35">
+        <v>24.5</v>
+      </c>
+      <c r="D31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="15"/>
-[...16 lines deleted...]
-      <c r="H33" s="23"/>
+      <c r="A32" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="D32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25">
+      <c r="A33" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="C33" s="35">
+        <v>2</v>
+      </c>
+      <c r="D33" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="35">
+        <v>3.7</v>
+      </c>
+      <c r="F33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="15"/>
-[...6 lines deleted...]
-      <c r="H34" s="23"/>
+      <c r="A34" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="35">
+        <v>1.4</v>
+      </c>
+      <c r="D34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="15"/>
-[...16 lines deleted...]
-      <c r="H36" s="23"/>
+      <c r="A35" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="35">
+        <v>3.7</v>
+      </c>
+      <c r="F35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25">
+      <c r="A36" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="35">
+        <v>366.2</v>
+      </c>
+      <c r="C36" s="35">
+        <v>1444.9</v>
+      </c>
+      <c r="D36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="15"/>
-[...6 lines deleted...]
-      <c r="H37" s="23"/>
+      <c r="A37" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="35">
+        <v>1008.3</v>
+      </c>
+      <c r="D37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="15"/>
-[...16 lines deleted...]
-      <c r="H39" s="23"/>
+      <c r="A38" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="35">
+        <v>436.6</v>
+      </c>
+      <c r="D38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="23.25">
+      <c r="A39" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="35">
+        <v>19.3</v>
+      </c>
+      <c r="C39" s="35">
+        <v>60.8</v>
+      </c>
+      <c r="D39" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="35">
+        <v>18.7</v>
+      </c>
+      <c r="F39" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="35">
+        <v>18.7</v>
+      </c>
+      <c r="H39" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="15"/>
-[...6 lines deleted...]
-      <c r="H40" s="23"/>
+      <c r="A40" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="35">
+        <v>1.8</v>
+      </c>
+      <c r="D40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="15"/>
-[...6 lines deleted...]
-      <c r="H41" s="23"/>
+      <c r="A41" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="35">
+        <v>42.4</v>
+      </c>
+      <c r="D41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="15"/>
-[...16 lines deleted...]
-      <c r="H43" s="23"/>
+      <c r="A42" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="35">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="35">
+        <v>18.7</v>
+      </c>
+      <c r="F42" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="35">
+        <v>18.7</v>
+      </c>
+      <c r="H42" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="23.25">
+      <c r="A43" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C43" s="35">
+        <v>30.6</v>
+      </c>
+      <c r="D43" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="35">
+        <v>9.4</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="35">
+        <v>9.4</v>
+      </c>
+      <c r="H43" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="15"/>
-[...6 lines deleted...]
-      <c r="H44" s="23"/>
+      <c r="A44" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="35">
+        <v>0.9</v>
+      </c>
+      <c r="D44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="15"/>
-[...6 lines deleted...]
-      <c r="H45" s="23"/>
+      <c r="A45" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="35">
+        <v>21.3</v>
+      </c>
+      <c r="D45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="14"/>
-[...6 lines deleted...]
-      <c r="H46" s="23"/>
+      <c r="A46" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="35">
+        <v>8.4</v>
+      </c>
+      <c r="D46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="35">
+        <v>9.4</v>
+      </c>
+      <c r="F46" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="35">
+        <v>9.4</v>
+      </c>
+      <c r="H46" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="15"/>
-[...6 lines deleted...]
-      <c r="H47" s="24"/>
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="15"/>
-[...6 lines deleted...]
-      <c r="H48" s="24"/>
+      <c r="A48" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="35">
+        <v>184.3</v>
+      </c>
+      <c r="D48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H48" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="15"/>
-[...6 lines deleted...]
-      <c r="H49" s="23"/>
+      <c r="A49" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="35">
+        <v>184.3</v>
+      </c>
+      <c r="D49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H49" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="15"/>
-[...6 lines deleted...]
-      <c r="H50" s="23"/>
+      <c r="A50" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="35">
+        <v>21.1</v>
+      </c>
+      <c r="C50" s="35">
+        <v>48.5</v>
+      </c>
+      <c r="D50" s="35">
+        <v>15</v>
+      </c>
+      <c r="E50" s="35">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="F50" s="35">
+        <v>15</v>
+      </c>
+      <c r="G50" s="35">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H50" s="35">
+        <v>8.1999999999999993</v>
+      </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="15"/>
-[...16 lines deleted...]
-      <c r="H52" s="24"/>
+      <c r="A51" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B51" s="35">
+        <v>21.1</v>
+      </c>
+      <c r="C51" s="35">
+        <v>48.5</v>
+      </c>
+      <c r="D51" s="35">
+        <v>15</v>
+      </c>
+      <c r="E51" s="35">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="F51" s="35">
+        <v>15</v>
+      </c>
+      <c r="G51" s="35">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H51" s="35">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="45.75">
+      <c r="A52" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B52" s="35">
+        <v>50.6</v>
+      </c>
+      <c r="C52" s="35">
+        <v>106.7</v>
+      </c>
+      <c r="D52" s="35">
+        <v>22.8</v>
+      </c>
+      <c r="E52" s="35">
+        <v>52.8</v>
+      </c>
+      <c r="F52" s="35">
+        <v>22.8</v>
+      </c>
+      <c r="G52" s="35">
+        <v>52.8</v>
+      </c>
+      <c r="H52" s="35">
+        <v>55.9</v>
+      </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="15"/>
-[...6 lines deleted...]
-      <c r="H53" s="23"/>
+      <c r="A53" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="35">
+        <v>28.1</v>
+      </c>
+      <c r="C53" s="35">
+        <v>61.8</v>
+      </c>
+      <c r="D53" s="35">
+        <v>22.8</v>
+      </c>
+      <c r="E53" s="35">
+        <v>52.8</v>
+      </c>
+      <c r="F53" s="35">
+        <v>22.8</v>
+      </c>
+      <c r="G53" s="35">
+        <v>52.8</v>
+      </c>
+      <c r="H53" s="35">
+        <v>55.9</v>
+      </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="15"/>
-[...6 lines deleted...]
-      <c r="H54" s="23"/>
+      <c r="A54" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B54" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="35">
+        <v>15</v>
+      </c>
+      <c r="D54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H54" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="15"/>
-[...6 lines deleted...]
-      <c r="H55" s="24"/>
+      <c r="A55" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B55" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="35">
+        <v>2.4</v>
+      </c>
+      <c r="D55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="15"/>
-[...6 lines deleted...]
-      <c r="H56" s="23"/>
+      <c r="A56" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="35">
+        <v>14</v>
+      </c>
+      <c r="D56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="18"/>
-[...6 lines deleted...]
-      <c r="H57" s="24"/>
+      <c r="A57" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="35">
+        <v>13.5</v>
+      </c>
+      <c r="D57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="14"/>
-[...6 lines deleted...]
-      <c r="H58" s="23"/>
+      <c r="A58" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" s="35">
+        <v>30.8</v>
+      </c>
+      <c r="D58" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="35">
+        <v>5.4</v>
+      </c>
+      <c r="F58" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58" s="35">
+        <v>3.1</v>
+      </c>
+      <c r="H58" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="14"/>
-[...6 lines deleted...]
-      <c r="H59" s="23"/>
+      <c r="A59" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="35">
+        <v>25.2</v>
+      </c>
+      <c r="D59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="15"/>
-[...6 lines deleted...]
-      <c r="H60" s="23"/>
+      <c r="A60" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B60" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="35">
+        <v>5.6</v>
+      </c>
+      <c r="D60" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="35">
+        <v>5.4</v>
+      </c>
+      <c r="F60" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="35">
+        <v>3.1</v>
+      </c>
+      <c r="H60" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="15"/>
-[...6 lines deleted...]
-      <c r="H61" s="23"/>
+      <c r="A61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="34"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="15"/>
-[...16 lines deleted...]
-      <c r="H63" s="25"/>
+      <c r="A62" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B62" s="34"/>
+      <c r="C62" s="34"/>
+      <c r="D62" s="34"/>
+      <c r="E62" s="34"/>
+      <c r="F62" s="34"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="23.25">
+      <c r="A63" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="36">
+        <v>14</v>
+      </c>
+      <c r="C63" s="36">
+        <v>25</v>
+      </c>
+      <c r="D63" s="36">
+        <v>14</v>
+      </c>
+      <c r="E63" s="36">
+        <v>25</v>
+      </c>
+      <c r="F63" s="36">
+        <v>14</v>
+      </c>
+      <c r="G63" s="36">
+        <v>25</v>
+      </c>
+      <c r="H63" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="15"/>
-[...16 lines deleted...]
-      <c r="H65" s="23"/>
+      <c r="A64" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B64" s="36">
+        <v>14</v>
+      </c>
+      <c r="C64" s="36">
+        <v>25</v>
+      </c>
+      <c r="D64" s="36">
+        <v>14</v>
+      </c>
+      <c r="E64" s="36">
+        <v>25</v>
+      </c>
+      <c r="F64" s="36">
+        <v>14</v>
+      </c>
+      <c r="G64" s="36">
+        <v>25</v>
+      </c>
+      <c r="H64" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="45.75">
+      <c r="A65" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="36">
+        <v>931</v>
+      </c>
+      <c r="C65" s="36">
+        <v>3090</v>
+      </c>
+      <c r="D65" s="36">
+        <v>952</v>
+      </c>
+      <c r="E65" s="36">
+        <v>3167</v>
+      </c>
+      <c r="F65" s="36">
+        <v>952</v>
+      </c>
+      <c r="G65" s="36">
+        <v>3167</v>
+      </c>
+      <c r="H65" s="36">
+        <v>54</v>
+      </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="15"/>
-[...16 lines deleted...]
-      <c r="H67" s="25"/>
+      <c r="A66" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="36">
+        <v>931</v>
+      </c>
+      <c r="C66" s="36">
+        <v>3090</v>
+      </c>
+      <c r="D66" s="36">
+        <v>952</v>
+      </c>
+      <c r="E66" s="36">
+        <v>3167</v>
+      </c>
+      <c r="F66" s="36">
+        <v>952</v>
+      </c>
+      <c r="G66" s="36">
+        <v>3167</v>
+      </c>
+      <c r="H66" s="36">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="23.25">
+      <c r="A67" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B67" s="36">
+        <v>1158</v>
+      </c>
+      <c r="C67" s="36">
+        <v>1922</v>
+      </c>
+      <c r="D67" s="36">
+        <v>406</v>
+      </c>
+      <c r="E67" s="36">
+        <v>1365</v>
+      </c>
+      <c r="F67" s="36">
+        <v>197</v>
+      </c>
+      <c r="G67" s="36">
+        <v>608</v>
+      </c>
+      <c r="H67" s="36">
+        <v>1581</v>
+      </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="15"/>
-[...6 lines deleted...]
-      <c r="H68" s="25"/>
+      <c r="A68" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" s="36">
+        <v>25</v>
+      </c>
+      <c r="C68" s="36">
+        <v>92</v>
+      </c>
+      <c r="D68" s="36">
+        <v>25</v>
+      </c>
+      <c r="E68" s="36">
+        <v>92</v>
+      </c>
+      <c r="F68" s="36">
+        <v>6</v>
+      </c>
+      <c r="G68" s="36">
+        <v>17</v>
+      </c>
+      <c r="H68" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="15"/>
-[...6 lines deleted...]
-      <c r="H69" s="25"/>
+      <c r="A69" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="36">
+        <v>950</v>
+      </c>
+      <c r="C69" s="36">
+        <v>1364</v>
+      </c>
+      <c r="D69" s="36">
+        <v>248</v>
+      </c>
+      <c r="E69" s="36">
+        <v>930</v>
+      </c>
+      <c r="F69" s="36">
+        <v>58</v>
+      </c>
+      <c r="G69" s="36">
+        <v>268</v>
+      </c>
+      <c r="H69" s="36">
+        <v>1245</v>
+      </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="15"/>
-[...16 lines deleted...]
-      <c r="H71" s="23"/>
+      <c r="A70" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B70" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="36">
+        <v>466</v>
+      </c>
+      <c r="D70" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="36">
+        <v>343</v>
+      </c>
+      <c r="F70" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70" s="36">
+        <v>323</v>
+      </c>
+      <c r="H70" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25">
+      <c r="A71" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B71" s="36">
+        <v>30625</v>
+      </c>
+      <c r="C71" s="36">
+        <v>109875</v>
+      </c>
+      <c r="D71" s="36">
+        <v>24040</v>
+      </c>
+      <c r="E71" s="36">
+        <v>87335</v>
+      </c>
+      <c r="F71" s="36">
+        <v>15781</v>
+      </c>
+      <c r="G71" s="36">
+        <v>66284</v>
+      </c>
+      <c r="H71" s="36">
+        <v>6766</v>
+      </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="15"/>
-[...6 lines deleted...]
-      <c r="H72" s="23"/>
+      <c r="A72" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="36">
+        <v>10853</v>
+      </c>
+      <c r="C72" s="36">
+        <v>54485</v>
+      </c>
+      <c r="D72" s="36">
+        <v>5082</v>
+      </c>
+      <c r="E72" s="36">
+        <v>37164</v>
+      </c>
+      <c r="F72" s="36">
+        <v>1630</v>
+      </c>
+      <c r="G72" s="36">
+        <v>26047</v>
+      </c>
+      <c r="H72" s="36">
+        <v>5002</v>
+      </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="15"/>
-[...6 lines deleted...]
-      <c r="H73" s="25"/>
+      <c r="A73" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B73" s="36">
+        <v>15245</v>
+      </c>
+      <c r="C73" s="36">
+        <v>38888</v>
+      </c>
+      <c r="D73" s="36">
+        <v>15196</v>
+      </c>
+      <c r="E73" s="36">
+        <v>38161</v>
+      </c>
+      <c r="F73" s="36">
+        <v>12331</v>
+      </c>
+      <c r="G73" s="36">
+        <v>32392</v>
+      </c>
+      <c r="H73" s="36">
+        <v>1764</v>
+      </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="15"/>
-[...6 lines deleted...]
-      <c r="H74" s="25"/>
+      <c r="A74" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="36">
+        <v>4527</v>
+      </c>
+      <c r="C74" s="36">
+        <v>16502</v>
+      </c>
+      <c r="D74" s="36">
+        <v>3762</v>
+      </c>
+      <c r="E74" s="36">
+        <v>12010</v>
+      </c>
+      <c r="F74" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74" s="36">
+        <v>7845</v>
+      </c>
+      <c r="H74" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="15"/>
-[...6 lines deleted...]
-      <c r="H75" s="23"/>
+      <c r="A75" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="15"/>
-[...16 lines deleted...]
-      <c r="H77" s="25"/>
+      <c r="A76" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H76" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="45.75">
+      <c r="A77" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B77" s="36">
+        <v>5742</v>
+      </c>
+      <c r="C77" s="36">
+        <v>24699</v>
+      </c>
+      <c r="D77" s="36">
+        <v>5840</v>
+      </c>
+      <c r="E77" s="36">
+        <v>25199</v>
+      </c>
+      <c r="F77" s="36">
+        <v>5194</v>
+      </c>
+      <c r="G77" s="36">
+        <v>14497</v>
+      </c>
+      <c r="H77" s="36">
+        <v>254</v>
+      </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="15"/>
-[...6 lines deleted...]
-      <c r="H78" s="23"/>
+      <c r="A78" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="36">
+        <v>4977</v>
+      </c>
+      <c r="C78" s="36">
+        <v>20207</v>
+      </c>
+      <c r="D78" s="36">
+        <v>5075</v>
+      </c>
+      <c r="E78" s="36">
+        <v>20707</v>
+      </c>
+      <c r="F78" s="36">
+        <v>4883</v>
+      </c>
+      <c r="G78" s="36">
+        <v>12883</v>
+      </c>
+      <c r="H78" s="36">
+        <v>254</v>
+      </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="15"/>
-[...16 lines deleted...]
-      <c r="H80" s="25"/>
+      <c r="A79" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B79" s="36">
+        <v>765</v>
+      </c>
+      <c r="C79" s="36">
+        <v>4492</v>
+      </c>
+      <c r="D79" s="36">
+        <v>765</v>
+      </c>
+      <c r="E79" s="36">
+        <v>4492</v>
+      </c>
+      <c r="F79" s="36">
+        <v>311</v>
+      </c>
+      <c r="G79" s="36">
+        <v>1614</v>
+      </c>
+      <c r="H79" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25">
+      <c r="A80" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B80" s="36">
+        <v>1716</v>
+      </c>
+      <c r="C80" s="36">
+        <v>7046</v>
+      </c>
+      <c r="D80" s="36">
+        <v>1720</v>
+      </c>
+      <c r="E80" s="36">
+        <v>7084</v>
+      </c>
+      <c r="F80" s="36">
+        <v>1720</v>
+      </c>
+      <c r="G80" s="36">
+        <v>7084</v>
+      </c>
+      <c r="H80" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="15"/>
-[...6 lines deleted...]
-      <c r="H81" s="25"/>
+      <c r="A81" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B81" s="36">
+        <v>1568</v>
+      </c>
+      <c r="C81" s="36">
+        <v>6476</v>
+      </c>
+      <c r="D81" s="36">
+        <v>1572</v>
+      </c>
+      <c r="E81" s="36">
+        <v>6514</v>
+      </c>
+      <c r="F81" s="36">
+        <v>1572</v>
+      </c>
+      <c r="G81" s="36">
+        <v>6514</v>
+      </c>
+      <c r="H81" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="15"/>
-[...16 lines deleted...]
-      <c r="H83" s="23"/>
+      <c r="A82" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B82" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="36">
+        <v>570</v>
+      </c>
+      <c r="D82" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="36">
+        <v>570</v>
+      </c>
+      <c r="F82" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82" s="36">
+        <v>570</v>
+      </c>
+      <c r="H82" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B83" s="36">
+        <v>147</v>
+      </c>
+      <c r="C83" s="36">
+        <v>501</v>
+      </c>
+      <c r="D83" s="36">
+        <v>128</v>
+      </c>
+      <c r="E83" s="36">
+        <v>430</v>
+      </c>
+      <c r="F83" s="36">
+        <v>128</v>
+      </c>
+      <c r="G83" s="36">
+        <v>430</v>
+      </c>
+      <c r="H83" s="36">
+        <v>268</v>
+      </c>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="15"/>
-[...6 lines deleted...]
-      <c r="H84" s="25"/>
+      <c r="A84" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B84" s="36">
+        <v>135</v>
+      </c>
+      <c r="C84" s="36">
+        <v>446</v>
+      </c>
+      <c r="D84" s="36">
+        <v>118</v>
+      </c>
+      <c r="E84" s="36">
+        <v>375</v>
+      </c>
+      <c r="F84" s="36">
+        <v>118</v>
+      </c>
+      <c r="G84" s="36">
+        <v>375</v>
+      </c>
+      <c r="H84" s="36">
+        <v>243</v>
+      </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="15"/>
-[...6 lines deleted...]
-      <c r="H85" s="25"/>
+      <c r="A85" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H85" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="15"/>
-[...16 lines deleted...]
-      <c r="H87" s="25"/>
+      <c r="A86" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B86" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="36">
+        <v>55</v>
+      </c>
+      <c r="D86" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="36">
+        <v>55</v>
+      </c>
+      <c r="F86" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86" s="36">
+        <v>55</v>
+      </c>
+      <c r="H86" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="45.75">
+      <c r="A87" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="36">
+        <v>5195</v>
+      </c>
+      <c r="C87" s="36">
+        <v>18407</v>
+      </c>
+      <c r="D87" s="36">
+        <v>5964</v>
+      </c>
+      <c r="E87" s="36">
+        <v>19116</v>
+      </c>
+      <c r="F87" s="36">
+        <v>5828</v>
+      </c>
+      <c r="G87" s="36">
+        <v>18302</v>
+      </c>
+      <c r="H87" s="36">
+        <v>2529</v>
+      </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="15"/>
-[...6 lines deleted...]
-      <c r="H88" s="25"/>
+      <c r="A88" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="36">
+        <v>5141</v>
+      </c>
+      <c r="C88" s="36">
+        <v>18177</v>
+      </c>
+      <c r="D88" s="36">
+        <v>5964</v>
+      </c>
+      <c r="E88" s="36">
+        <v>19116</v>
+      </c>
+      <c r="F88" s="36">
+        <v>5828</v>
+      </c>
+      <c r="G88" s="36">
+        <v>18302</v>
+      </c>
+      <c r="H88" s="36">
+        <v>2529</v>
+      </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="15"/>
-[...6 lines deleted...]
-      <c r="H89" s="23"/>
+      <c r="A89" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B89" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="36">
+        <v>230</v>
+      </c>
+      <c r="D89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H89" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="15"/>
-[...6 lines deleted...]
-      <c r="H90" s="23"/>
+      <c r="A90" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B90" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="36">
+        <v>200</v>
+      </c>
+      <c r="D90" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="36">
+        <v>200</v>
+      </c>
+      <c r="F90" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90" s="36">
+        <v>200</v>
+      </c>
+      <c r="H90" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="15"/>
-[...16 lines deleted...]
-      <c r="H92" s="23"/>
+      <c r="A91" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B91" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="36">
+        <v>200</v>
+      </c>
+      <c r="D91" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="36">
+        <v>200</v>
+      </c>
+      <c r="F91" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="36">
+        <v>200</v>
+      </c>
+      <c r="H91" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="34.5">
+      <c r="A92" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" s="36">
+        <v>14</v>
+      </c>
+      <c r="C92" s="36">
+        <v>48</v>
+      </c>
+      <c r="D92" s="36">
+        <v>14</v>
+      </c>
+      <c r="E92" s="36">
+        <v>48</v>
+      </c>
+      <c r="F92" s="36">
+        <v>14</v>
+      </c>
+      <c r="G92" s="36">
+        <v>48</v>
+      </c>
+      <c r="H92" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="14"/>
-[...6 lines deleted...]
-      <c r="H93" s="23"/>
+      <c r="A93" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B93" s="36">
+        <v>14</v>
+      </c>
+      <c r="C93" s="36">
+        <v>48</v>
+      </c>
+      <c r="D93" s="36">
+        <v>14</v>
+      </c>
+      <c r="E93" s="36">
+        <v>48</v>
+      </c>
+      <c r="F93" s="36">
+        <v>14</v>
+      </c>
+      <c r="G93" s="36">
+        <v>48</v>
+      </c>
+      <c r="H93" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="22"/>
-[...16 lines deleted...]
-      <c r="H95" s="24"/>
+      <c r="A94" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B94" s="34"/>
+      <c r="C94" s="34"/>
+      <c r="D94" s="34"/>
+      <c r="E94" s="34"/>
+      <c r="F94" s="34"/>
+      <c r="G94" s="34"/>
+      <c r="H94" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="34.5">
+      <c r="A95" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B95" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="35">
+        <v>3295</v>
+      </c>
+      <c r="D95" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="35">
+        <v>2892</v>
+      </c>
+      <c r="F95" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95" s="35">
+        <v>2892</v>
+      </c>
+      <c r="H95" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="22"/>
-[...16 lines deleted...]
-      <c r="H97" s="23"/>
+      <c r="A96" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B96" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="35">
+        <v>3295</v>
+      </c>
+      <c r="D96" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="35">
+        <v>2892</v>
+      </c>
+      <c r="F96" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96" s="35">
+        <v>2892</v>
+      </c>
+      <c r="H96" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="23.25">
+      <c r="A97" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B97" s="35">
+        <v>2</v>
+      </c>
+      <c r="C97" s="35">
+        <v>30</v>
+      </c>
+      <c r="D97" s="35">
+        <v>12</v>
+      </c>
+      <c r="E97" s="35">
+        <v>32</v>
+      </c>
+      <c r="F97" s="35">
+        <v>12</v>
+      </c>
+      <c r="G97" s="35">
+        <v>32</v>
+      </c>
+      <c r="H97" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="14"/>
-[...6 lines deleted...]
-      <c r="H98" s="23"/>
+      <c r="A98" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B98" s="35">
+        <v>2</v>
+      </c>
+      <c r="C98" s="35">
+        <v>8</v>
+      </c>
+      <c r="D98" s="35">
+        <v>2</v>
+      </c>
+      <c r="E98" s="35">
+        <v>8</v>
+      </c>
+      <c r="F98" s="35">
+        <v>2</v>
+      </c>
+      <c r="G98" s="35">
+        <v>8</v>
+      </c>
+      <c r="H98" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="14"/>
-[...6 lines deleted...]
-      <c r="H99" s="23"/>
+      <c r="A99" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B99" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="35">
+        <v>24</v>
+      </c>
+      <c r="F99" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99" s="35">
+        <v>24</v>
+      </c>
+      <c r="H99" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="14"/>
-[...6 lines deleted...]
-      <c r="H100" s="23"/>
+      <c r="A100" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B100" s="34"/>
+      <c r="C100" s="34"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="34"/>
+      <c r="F100" s="34"/>
+      <c r="G100" s="34"/>
+      <c r="H100" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="14"/>
-[...6 lines deleted...]
-      <c r="H101" s="23"/>
+      <c r="A101" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B101" s="34"/>
+      <c r="C101" s="34"/>
+      <c r="D101" s="34"/>
+      <c r="E101" s="34"/>
+      <c r="F101" s="34"/>
+      <c r="G101" s="34"/>
+      <c r="H101" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="14"/>
-[...36 lines deleted...]
-      <c r="H105" s="23"/>
+      <c r="A102" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B102" s="34"/>
+      <c r="C102" s="34"/>
+      <c r="D102" s="34"/>
+      <c r="E102" s="34"/>
+      <c r="F102" s="34"/>
+      <c r="G102" s="34"/>
+      <c r="H102" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25">
+      <c r="A103" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B103" s="34"/>
+      <c r="C103" s="34"/>
+      <c r="D103" s="34"/>
+      <c r="E103" s="34"/>
+      <c r="F103" s="34"/>
+      <c r="G103" s="34"/>
+      <c r="H103" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="57">
+      <c r="A104" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B104" s="34"/>
+      <c r="C104" s="34"/>
+      <c r="D104" s="34"/>
+      <c r="E104" s="34"/>
+      <c r="F104" s="34"/>
+      <c r="G104" s="34"/>
+      <c r="H104" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="79.5">
+      <c r="A105" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B105" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="D105" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="F105" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="H105" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="14"/>
-[...6 lines deleted...]
-      <c r="H106" s="23"/>
+      <c r="A106" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B106" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="D106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H106" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="14"/>
-[...6 lines deleted...]
-      <c r="H107" s="23"/>
+      <c r="A107" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="D107" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="F107" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="H107" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="14"/>
-[...6 lines deleted...]
-      <c r="H108" s="23"/>
+      <c r="A108" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B108" s="34"/>
+      <c r="C108" s="34"/>
+      <c r="D108" s="34"/>
+      <c r="E108" s="34"/>
+      <c r="F108" s="34"/>
+      <c r="G108" s="34"/>
+      <c r="H108" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="15"/>
-[...26 lines deleted...]
-      <c r="H111" s="25"/>
+      <c r="A109" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B109" s="34"/>
+      <c r="C109" s="34"/>
+      <c r="D109" s="34"/>
+      <c r="E109" s="34"/>
+      <c r="F109" s="34"/>
+      <c r="G109" s="34"/>
+      <c r="H109" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="23.25">
+      <c r="A110" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B110" s="34"/>
+      <c r="C110" s="34"/>
+      <c r="D110" s="34"/>
+      <c r="E110" s="34"/>
+      <c r="F110" s="34"/>
+      <c r="G110" s="34"/>
+      <c r="H110" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="23.25">
+      <c r="A111" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B111" s="36">
+        <v>63358</v>
+      </c>
+      <c r="C111" s="36">
+        <v>199826</v>
+      </c>
+      <c r="D111" s="36">
+        <v>51263</v>
+      </c>
+      <c r="E111" s="36">
+        <v>186248</v>
+      </c>
+      <c r="F111" s="36">
+        <v>51263</v>
+      </c>
+      <c r="G111" s="36">
+        <v>186248</v>
+      </c>
+      <c r="H111" s="36">
+        <v>15783</v>
+      </c>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="15"/>
-[...6 lines deleted...]
-      <c r="H112" s="23"/>
+      <c r="A112" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" s="36">
+        <v>158055</v>
+      </c>
+      <c r="D112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="36">
+        <v>148475</v>
+      </c>
+      <c r="F112" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="36">
+        <v>148475</v>
+      </c>
+      <c r="H112" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="15"/>
-[...16 lines deleted...]
-      <c r="H114" s="23"/>
+      <c r="A113" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B113" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="36">
+        <v>41771</v>
+      </c>
+      <c r="D113" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="36">
+        <v>37773</v>
+      </c>
+      <c r="F113" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113" s="36">
+        <v>37773</v>
+      </c>
+      <c r="H113" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="23.25">
+      <c r="A114" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B114" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" s="36">
+        <v>67</v>
+      </c>
+      <c r="D114" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="36">
+        <v>67</v>
+      </c>
+      <c r="F114" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114" s="36">
+        <v>56</v>
+      </c>
+      <c r="H114" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="14"/>
-[...36 lines deleted...]
-      <c r="H118" s="25"/>
+      <c r="A115" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="36">
+        <v>67</v>
+      </c>
+      <c r="D115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="36">
+        <v>67</v>
+      </c>
+      <c r="F115" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115" s="36">
+        <v>56</v>
+      </c>
+      <c r="H115" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="34.5">
+      <c r="A116" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B116" s="34"/>
+      <c r="C116" s="34"/>
+      <c r="D116" s="34"/>
+      <c r="E116" s="34"/>
+      <c r="F116" s="34"/>
+      <c r="G116" s="34"/>
+      <c r="H116" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="23.25">
+      <c r="A117" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B117" s="34"/>
+      <c r="C117" s="34"/>
+      <c r="D117" s="34"/>
+      <c r="E117" s="34"/>
+      <c r="F117" s="34"/>
+      <c r="G117" s="34"/>
+      <c r="H117" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="34.5">
+      <c r="A118" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B118" s="36">
+        <v>61427</v>
+      </c>
+      <c r="C118" s="36">
+        <v>134867</v>
+      </c>
+      <c r="D118" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="36">
+        <v>129644</v>
+      </c>
+      <c r="F118" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118" s="36">
+        <v>129644</v>
+      </c>
+      <c r="H118" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="15"/>
-[...6 lines deleted...]
-      <c r="H119" s="23"/>
+      <c r="A119" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="36">
+        <v>129644</v>
+      </c>
+      <c r="D119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="36">
+        <v>129644</v>
+      </c>
+      <c r="F119" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119" s="36">
+        <v>129644</v>
+      </c>
+      <c r="H119" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="15"/>
-[...16 lines deleted...]
-      <c r="H121" s="23"/>
+      <c r="A120" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B120" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="36">
+        <v>5223</v>
+      </c>
+      <c r="D120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H120" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="68.25">
+      <c r="A121" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="36">
+        <v>395424</v>
+      </c>
+      <c r="D121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="36">
+        <v>395424</v>
+      </c>
+      <c r="F121" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121" s="36">
+        <v>395424</v>
+      </c>
+      <c r="H121" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="15"/>
-[...16 lines deleted...]
-      <c r="H123" s="23"/>
+      <c r="A122" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="36">
+        <v>395424</v>
+      </c>
+      <c r="D122" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="36">
+        <v>395424</v>
+      </c>
+      <c r="F122" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="36">
+        <v>395424</v>
+      </c>
+      <c r="H122" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="68.25">
+      <c r="A123" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B123" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="36">
+        <v>4115</v>
+      </c>
+      <c r="D123" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="36">
+        <v>4852</v>
+      </c>
+      <c r="F123" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123" s="36">
+        <v>4852</v>
+      </c>
+      <c r="H123" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="15"/>
-[...16 lines deleted...]
-      <c r="H125" s="23"/>
+      <c r="A124" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B124" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="36">
+        <v>4115</v>
+      </c>
+      <c r="D124" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="36">
+        <v>4852</v>
+      </c>
+      <c r="F124" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124" s="36">
+        <v>4852</v>
+      </c>
+      <c r="H124" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B125" s="34"/>
+      <c r="C125" s="34"/>
+      <c r="D125" s="34"/>
+      <c r="E125" s="34"/>
+      <c r="F125" s="34"/>
+      <c r="G125" s="34"/>
+      <c r="H125" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="15"/>
-[...6 lines deleted...]
-      <c r="H126" s="24"/>
+      <c r="A126" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B126" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="35">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H126" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="15"/>
-[...16 lines deleted...]
-      <c r="H128" s="23"/>
+      <c r="A127" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="35">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H127" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="45.75">
+      <c r="A128" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B128" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" s="35">
+        <v>137</v>
+      </c>
+      <c r="D128" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="35">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="F128" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128" s="35">
+        <v>140</v>
+      </c>
+      <c r="H128" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="15"/>
-[...16 lines deleted...]
-      <c r="H130" s="23"/>
+      <c r="A129" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B129" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="35">
+        <v>137</v>
+      </c>
+      <c r="D129" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="35">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="F129" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129" s="35">
+        <v>140</v>
+      </c>
+      <c r="H129" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B130" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="36">
+        <v>1330</v>
+      </c>
+      <c r="D130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="15"/>
-[...16 lines deleted...]
-      <c r="H132" s="23"/>
+      <c r="A131" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B131" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="36">
+        <v>1330</v>
+      </c>
+      <c r="D131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G131" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H131" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="68.25">
+      <c r="A132" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B132" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D132" s="36">
+        <v>47</v>
+      </c>
+      <c r="E132" s="36">
+        <v>47</v>
+      </c>
+      <c r="F132" s="36">
+        <v>47</v>
+      </c>
+      <c r="G132" s="36">
+        <v>47</v>
+      </c>
+      <c r="H132" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="15"/>
-[...6 lines deleted...]
-      <c r="H133" s="23"/>
+      <c r="A133" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H133" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="15"/>
-[...6 lines deleted...]
-      <c r="H134" s="23"/>
+      <c r="A134" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B134" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H134" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="15"/>
-[...6 lines deleted...]
-      <c r="H135" s="23"/>
+      <c r="A135" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B135" s="36">
+        <v>14180</v>
+      </c>
+      <c r="C135" s="36">
+        <v>30265</v>
+      </c>
+      <c r="D135" s="36">
+        <v>12805</v>
+      </c>
+      <c r="E135" s="36">
+        <v>24416</v>
+      </c>
+      <c r="F135" s="36">
+        <v>12805</v>
+      </c>
+      <c r="G135" s="36">
+        <v>24416</v>
+      </c>
+      <c r="H135" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="15"/>
-[...6 lines deleted...]
-      <c r="H136" s="23"/>
+      <c r="A136" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B136" s="36">
+        <v>11852</v>
+      </c>
+      <c r="C136" s="36">
+        <v>22354</v>
+      </c>
+      <c r="D136" s="36">
+        <v>11852</v>
+      </c>
+      <c r="E136" s="36">
+        <v>22354</v>
+      </c>
+      <c r="F136" s="36">
+        <v>11852</v>
+      </c>
+      <c r="G136" s="36">
+        <v>22354</v>
+      </c>
+      <c r="H136" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="14"/>
-[...6 lines deleted...]
-      <c r="H137" s="23"/>
+      <c r="A137" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="36">
+        <v>2062</v>
+      </c>
+      <c r="D137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="36">
+        <v>2062</v>
+      </c>
+      <c r="F137" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="36">
+        <v>2062</v>
+      </c>
+      <c r="H137" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="15"/>
-[...6 lines deleted...]
-      <c r="H138" s="25"/>
+      <c r="A138" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="36">
+        <v>4596</v>
+      </c>
+      <c r="D138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H138" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="15"/>
-[...6 lines deleted...]
-      <c r="H139" s="25"/>
+      <c r="A139" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" s="36">
+        <v>1253</v>
+      </c>
+      <c r="D139" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H139" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="15"/>
-[...6 lines deleted...]
-      <c r="H140" s="25"/>
+      <c r="A140" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B140" s="34"/>
+      <c r="C140" s="34"/>
+      <c r="D140" s="34"/>
+      <c r="E140" s="34"/>
+      <c r="F140" s="34"/>
+      <c r="G140" s="34"/>
+      <c r="H140" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="15"/>
-[...6 lines deleted...]
-      <c r="H141" s="25"/>
+      <c r="A141" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B141" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="36">
+        <v>86483</v>
+      </c>
+      <c r="D141" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="36">
+        <v>84945</v>
+      </c>
+      <c r="F141" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="15"/>
-[...6 lines deleted...]
-      <c r="H142" s="25"/>
+      <c r="A142" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B142" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="36">
+        <v>86483</v>
+      </c>
+      <c r="D142" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="36">
+        <v>84945</v>
+      </c>
+      <c r="F142" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H142" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="15"/>
-[...6 lines deleted...]
-      <c r="H143" s="25"/>
+      <c r="A143" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="36">
+        <v>5621</v>
+      </c>
+      <c r="D143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="36">
+        <v>5494</v>
+      </c>
+      <c r="F143" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143" s="36">
+        <v>5344</v>
+      </c>
+      <c r="H143" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="15"/>
-[...6 lines deleted...]
-      <c r="H144" s="25"/>
+      <c r="A144" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B144" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="36">
+        <v>5621</v>
+      </c>
+      <c r="D144" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="36">
+        <v>5494</v>
+      </c>
+      <c r="F144" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="36">
+        <v>5344</v>
+      </c>
+      <c r="H144" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="15"/>
-[...6 lines deleted...]
-      <c r="H145" s="25"/>
+      <c r="A145" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B145" s="36">
+        <v>21844</v>
+      </c>
+      <c r="C145" s="36">
+        <v>72649</v>
+      </c>
+      <c r="D145" s="36">
+        <v>20943</v>
+      </c>
+      <c r="E145" s="36">
+        <v>71720</v>
+      </c>
+      <c r="F145" s="36">
+        <v>3825</v>
+      </c>
+      <c r="G145" s="36">
+        <v>19860</v>
+      </c>
+      <c r="H145" s="36">
+        <v>2469</v>
+      </c>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="15"/>
-[...6 lines deleted...]
-      <c r="H146" s="25"/>
+      <c r="A146" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="36">
+        <v>43841</v>
+      </c>
+      <c r="D146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="36">
+        <v>43802</v>
+      </c>
+      <c r="F146" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146" s="36">
+        <v>10511</v>
+      </c>
+      <c r="H146" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="15"/>
-[...16 lines deleted...]
-      <c r="H148" s="23"/>
+      <c r="A147" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B147" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="36">
+        <v>28808</v>
+      </c>
+      <c r="D147" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="36">
+        <v>27918</v>
+      </c>
+      <c r="F147" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147" s="36">
+        <v>9349</v>
+      </c>
+      <c r="H147" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="23.25">
+      <c r="A148" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B148" s="36">
+        <v>4488</v>
+      </c>
+      <c r="C148" s="36">
+        <v>14836</v>
+      </c>
+      <c r="D148" s="36">
+        <v>4785</v>
+      </c>
+      <c r="E148" s="36">
+        <v>15373</v>
+      </c>
+      <c r="F148" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H148" s="36">
+        <v>767</v>
+      </c>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="14"/>
-[...6 lines deleted...]
-      <c r="H149" s="23"/>
+      <c r="A149" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B149" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="36">
+        <v>14290</v>
+      </c>
+      <c r="D149" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="36">
+        <v>14828</v>
+      </c>
+      <c r="F149" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H149" s="34" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="14"/>
-[...26 lines deleted...]
-      <c r="H152" s="25"/>
+      <c r="A150" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B150" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="36">
+        <v>546</v>
+      </c>
+      <c r="D150" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="36">
+        <v>545</v>
+      </c>
+      <c r="F150" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="H150" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="34.5">
+      <c r="A151" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B151" s="34"/>
+      <c r="C151" s="34"/>
+      <c r="D151" s="34"/>
+      <c r="E151" s="34"/>
+      <c r="F151" s="34"/>
+      <c r="G151" s="34"/>
+      <c r="H151" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="23.25">
+      <c r="A152" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B152" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="36">
+        <v>90</v>
+      </c>
+      <c r="D152" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="36">
+        <v>90</v>
+      </c>
+      <c r="F152" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152" s="36">
+        <v>90</v>
+      </c>
+      <c r="H152" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="15"/>
-[...16 lines deleted...]
-      <c r="H154" s="25"/>
+      <c r="A153" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B153" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="36">
+        <v>90</v>
+      </c>
+      <c r="D153" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="36">
+        <v>90</v>
+      </c>
+      <c r="F153" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153" s="36">
+        <v>90</v>
+      </c>
+      <c r="H153" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="23.25">
+      <c r="A154" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B154" s="34"/>
+      <c r="C154" s="34"/>
+      <c r="D154" s="34"/>
+      <c r="E154" s="34"/>
+      <c r="F154" s="34"/>
+      <c r="G154" s="34"/>
+      <c r="H154" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="14"/>
-[...6 lines deleted...]
-      <c r="H155" s="23"/>
+      <c r="A155" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B155" s="34"/>
+      <c r="C155" s="34"/>
+      <c r="D155" s="34"/>
+      <c r="E155" s="34"/>
+      <c r="F155" s="34"/>
+      <c r="G155" s="34"/>
+      <c r="H155" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="14"/>
-[...6 lines deleted...]
-      <c r="H156" s="23"/>
+      <c r="A156" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B156" s="36">
+        <v>7</v>
+      </c>
+      <c r="C156" s="36">
+        <v>28</v>
+      </c>
+      <c r="D156" s="36">
+        <v>5</v>
+      </c>
+      <c r="E156" s="36">
+        <v>44</v>
+      </c>
+      <c r="F156" s="36">
+        <v>2</v>
+      </c>
+      <c r="G156" s="36">
+        <v>23</v>
+      </c>
+      <c r="H156" s="36">
+        <v>12</v>
+      </c>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="14"/>
-[...6 lines deleted...]
-      <c r="H157" s="23"/>
+      <c r="A157" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B157" s="36">
+        <v>7</v>
+      </c>
+      <c r="C157" s="36">
+        <v>28</v>
+      </c>
+      <c r="D157" s="36">
+        <v>5</v>
+      </c>
+      <c r="E157" s="36">
+        <v>44</v>
+      </c>
+      <c r="F157" s="36">
+        <v>2</v>
+      </c>
+      <c r="G157" s="36">
+        <v>23</v>
+      </c>
+      <c r="H157" s="36">
+        <v>12</v>
+      </c>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="14"/>
-[...6 lines deleted...]
-      <c r="H158" s="23"/>
+      <c r="A158" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" s="36">
+        <v>605</v>
+      </c>
+      <c r="C158" s="36">
+        <v>1782</v>
+      </c>
+      <c r="D158" s="36">
+        <v>708</v>
+      </c>
+      <c r="E158" s="36">
+        <v>1393</v>
+      </c>
+      <c r="F158" s="36">
+        <v>168</v>
+      </c>
+      <c r="G158" s="36">
+        <v>203</v>
+      </c>
+      <c r="H158" s="36">
+        <v>2575</v>
+      </c>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="14"/>
-[...26 lines deleted...]
-      <c r="H161" s="23"/>
+      <c r="A159" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B159" s="36">
+        <v>605</v>
+      </c>
+      <c r="C159" s="36">
+        <v>1782</v>
+      </c>
+      <c r="D159" s="36">
+        <v>708</v>
+      </c>
+      <c r="E159" s="36">
+        <v>1393</v>
+      </c>
+      <c r="F159" s="36">
+        <v>168</v>
+      </c>
+      <c r="G159" s="36">
+        <v>203</v>
+      </c>
+      <c r="H159" s="36">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="23.25">
+      <c r="A160" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B160" s="34"/>
+      <c r="C160" s="34"/>
+      <c r="D160" s="34"/>
+      <c r="E160" s="34"/>
+      <c r="F160" s="34"/>
+      <c r="G160" s="34"/>
+      <c r="H160" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="23.25">
+      <c r="A161" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B161" s="34"/>
+      <c r="C161" s="34"/>
+      <c r="D161" s="34"/>
+      <c r="E161" s="34"/>
+      <c r="F161" s="34"/>
+      <c r="G161" s="34"/>
+      <c r="H161" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="15"/>
-[...6 lines deleted...]
-      <c r="H162" s="23"/>
+      <c r="A162" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B162" s="34"/>
+      <c r="C162" s="34"/>
+      <c r="D162" s="34"/>
+      <c r="E162" s="34"/>
+      <c r="F162" s="34"/>
+      <c r="G162" s="34"/>
+      <c r="H162" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="15"/>
-[...26 lines deleted...]
-      <c r="H165" s="23"/>
+      <c r="A163" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B163" s="34"/>
+      <c r="C163" s="34"/>
+      <c r="D163" s="34"/>
+      <c r="E163" s="34"/>
+      <c r="F163" s="34"/>
+      <c r="G163" s="34"/>
+      <c r="H163" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="23.25">
+      <c r="A164" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B164" s="34"/>
+      <c r="C164" s="34"/>
+      <c r="D164" s="34"/>
+      <c r="E164" s="34"/>
+      <c r="F164" s="34"/>
+      <c r="G164" s="34"/>
+      <c r="H164" s="34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="23.25">
+      <c r="A165" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B165" s="34"/>
+      <c r="C165" s="34"/>
+      <c r="D165" s="34"/>
+      <c r="E165" s="34"/>
+      <c r="F165" s="34"/>
+      <c r="G165" s="34"/>
+      <c r="H165" s="34" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="15"/>
-[...6 lines deleted...]
-      <c r="H166" s="23"/>
+      <c r="A166" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B166" s="35">
+        <v>757539.7</v>
+      </c>
+      <c r="C166" s="35">
+        <v>2556680.5</v>
+      </c>
+      <c r="D166" s="35">
+        <v>529436.6</v>
+      </c>
+      <c r="E166" s="35">
+        <v>1613733.4</v>
+      </c>
+      <c r="F166" s="35">
+        <v>517669.9</v>
+      </c>
+      <c r="G166" s="35">
+        <v>1601966.7</v>
+      </c>
+      <c r="H166" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="15"/>
-[...6 lines deleted...]
-      <c r="H167" s="23"/>
+      <c r="A167" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B167" s="35">
+        <v>371422.9</v>
+      </c>
+      <c r="C167" s="35">
+        <v>1495092.8</v>
+      </c>
+      <c r="D167" s="35">
+        <v>335281</v>
+      </c>
+      <c r="E167" s="35">
+        <v>1330958.2</v>
+      </c>
+      <c r="F167" s="35">
+        <v>335281</v>
+      </c>
+      <c r="G167" s="35">
+        <v>1330958.2</v>
+      </c>
+      <c r="H167" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="15"/>
-[...6 lines deleted...]
-      <c r="H168" s="23"/>
+      <c r="A168" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B168" s="35">
+        <v>28739</v>
+      </c>
+      <c r="C168" s="35">
+        <v>79132.5</v>
+      </c>
+      <c r="D168" s="35">
+        <v>22369</v>
+      </c>
+      <c r="E168" s="35">
+        <v>51210.9</v>
+      </c>
+      <c r="F168" s="35">
+        <v>22369</v>
+      </c>
+      <c r="G168" s="35">
+        <v>51210.9</v>
+      </c>
+      <c r="H168" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="15"/>
-[...16 lines deleted...]
-      <c r="H170" s="23"/>
+      <c r="A169" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B169" s="35">
+        <v>357377.8</v>
+      </c>
+      <c r="C169" s="35">
+        <v>982455.2</v>
+      </c>
+      <c r="D169" s="35">
+        <v>171786.6</v>
+      </c>
+      <c r="E169" s="35">
+        <v>231564.3</v>
+      </c>
+      <c r="F169" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169" s="35">
+        <v>219797.6</v>
+      </c>
+      <c r="H169" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="23.25">
+      <c r="A170" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B170" s="35">
+        <v>389.5</v>
+      </c>
+      <c r="C170" s="35">
+        <v>2601</v>
+      </c>
+      <c r="D170" s="35">
+        <v>344.3</v>
+      </c>
+      <c r="E170" s="35">
+        <v>2324.9</v>
+      </c>
+      <c r="F170" s="35">
+        <v>344.3</v>
+      </c>
+      <c r="G170" s="35">
+        <v>2324.9</v>
+      </c>
+      <c r="H170" s="34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="15"/>
-[...36 lines deleted...]
-    <row r="192" s="1" customFormat="1"/>
+      <c r="A171" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B171" s="35">
+        <v>231.7</v>
+      </c>
+      <c r="C171" s="35">
+        <v>1664.6</v>
+      </c>
+      <c r="D171" s="35">
+        <v>212</v>
+      </c>
+      <c r="E171" s="35">
+        <v>1538.7</v>
+      </c>
+      <c r="F171" s="35">
+        <v>212</v>
+      </c>
+      <c r="G171" s="35">
+        <v>1538.7</v>
+      </c>
+      <c r="H171" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B172" s="35">
+        <v>60.9</v>
+      </c>
+      <c r="C172" s="35">
+        <v>291.89999999999998</v>
+      </c>
+      <c r="D172" s="35">
+        <v>50.2</v>
+      </c>
+      <c r="E172" s="35">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="F172" s="35">
+        <v>50.2</v>
+      </c>
+      <c r="G172" s="35">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="H172" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B173" s="35">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="C173" s="35">
+        <v>100.5</v>
+      </c>
+      <c r="D173" s="35">
+        <v>7</v>
+      </c>
+      <c r="E173" s="35">
+        <v>63.9</v>
+      </c>
+      <c r="F173" s="35">
+        <v>7</v>
+      </c>
+      <c r="G173" s="35">
+        <v>63.9</v>
+      </c>
+      <c r="H173" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B174" s="35">
+        <v>52.1</v>
+      </c>
+      <c r="C174" s="35">
+        <v>329.5</v>
+      </c>
+      <c r="D174" s="35">
+        <v>46.4</v>
+      </c>
+      <c r="E174" s="35">
+        <v>293.8</v>
+      </c>
+      <c r="F174" s="35">
+        <v>46.4</v>
+      </c>
+      <c r="G174" s="35">
+        <v>293.8</v>
+      </c>
+      <c r="H174" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="27" customHeight="1">
+      <c r="A175" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B175" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="C175" s="35">
+        <v>5.2</v>
+      </c>
+      <c r="D175" s="35">
+        <v>0.7</v>
+      </c>
+      <c r="E175" s="35">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F175" s="35">
+        <v>0.7</v>
+      </c>
+      <c r="G175" s="35">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H175" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B176" s="35">
+        <v>14.3</v>
+      </c>
+      <c r="C176" s="35">
+        <v>81.2</v>
+      </c>
+      <c r="D176" s="35">
+        <v>12.5</v>
+      </c>
+      <c r="E176" s="35">
+        <v>70.8</v>
+      </c>
+      <c r="F176" s="35">
+        <v>12.5</v>
+      </c>
+      <c r="G176" s="35">
+        <v>70.8</v>
+      </c>
+      <c r="H176" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" s="1" customFormat="1">
+      <c r="A177" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B177" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" s="35">
+        <v>128.1</v>
+      </c>
+      <c r="D177" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="35">
+        <v>93.5</v>
+      </c>
+      <c r="F177" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177" s="35">
+        <v>93.5</v>
+      </c>
+      <c r="H177" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" s="1" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A178" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B178" s="39"/>
+      <c r="C178" s="39"/>
+      <c r="D178" s="39"/>
+      <c r="E178" s="39"/>
+      <c r="F178" s="39"/>
+      <c r="G178" s="39"/>
+      <c r="H178" s="39"/>
+    </row>
+    <row r="179" spans="1:8" s="1" customFormat="1"/>
+    <row r="180" spans="1:8" s="1" customFormat="1"/>
+    <row r="181" spans="1:8" s="1" customFormat="1"/>
+    <row r="182" spans="1:8" s="1" customFormat="1"/>
+    <row r="183" spans="1:8" s="1" customFormat="1"/>
+    <row r="184" spans="1:8" s="1" customFormat="1"/>
+    <row r="185" spans="1:8" s="1" customFormat="1"/>
+    <row r="186" spans="1:8" s="1" customFormat="1"/>
+    <row r="187" spans="1:8" s="1" customFormat="1"/>
+    <row r="188" spans="1:8" s="1" customFormat="1"/>
+    <row r="189" spans="1:8" s="1" customFormat="1"/>
+    <row r="190" spans="1:8" s="1" customFormat="1"/>
+    <row r="191" spans="1:8" s="1" customFormat="1"/>
+    <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
     <row r="202" s="1" customFormat="1"/>
     <row r="203" s="1" customFormat="1"/>
     <row r="204" s="1" customFormat="1"/>
     <row r="205" s="1" customFormat="1"/>
     <row r="206" s="1" customFormat="1"/>
     <row r="207" s="1" customFormat="1"/>
     <row r="208" s="1" customFormat="1"/>
+    <row r="209" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A172:H172"/>
+    <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>