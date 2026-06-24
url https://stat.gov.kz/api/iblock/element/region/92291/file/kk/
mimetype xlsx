--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -13,72 +13,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14190" yWindow="90" windowWidth="13695" windowHeight="11760" activeTab="3"/>
+    <workbookView xWindow="14190" yWindow="90" windowWidth="13695" windowHeight="11760" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2959" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3640" uniqueCount="112">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -473,50 +473,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -20674,52 +20675,52 @@
     <row r="406" s="1" customFormat="1"/>
     <row r="407" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A371:H371"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A177:H177"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView topLeftCell="A166" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:H178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
       <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="40"/>
@@ -24918,52 +24919,52 @@
     <row r="206" s="1" customFormat="1"/>
     <row r="207" s="1" customFormat="1"/>
     <row r="208" s="1" customFormat="1"/>
     <row r="209" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="8" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1">
       <c r="A2" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="40"/>
@@ -25027,1767 +25028,4169 @@
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="50.25" customHeight="1">
       <c r="A7" s="42"/>
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="14"/>
+      <c r="A8" s="14" t="s">
+        <v>28</v>
+      </c>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
-      <c r="H8" s="23"/>
+      <c r="H8" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="14"/>
+      <c r="A9" s="14" t="s">
+        <v>29</v>
+      </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
-      <c r="H9" s="23"/>
+      <c r="H9" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="14"/>
+      <c r="A10" s="14" t="s">
+        <v>30</v>
+      </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
-      <c r="H10" s="23"/>
+      <c r="H10" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="14"/>
+      <c r="A11" s="14" t="s">
+        <v>31</v>
+      </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
-      <c r="H11" s="23"/>
+      <c r="H11" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="15"/>
-[...6 lines deleted...]
-      <c r="H12" s="23"/>
+      <c r="A12" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="24">
+        <v>173</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="15"/>
-[...6 lines deleted...]
-      <c r="H13" s="23"/>
+      <c r="A13" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="24">
+        <v>173</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="15"/>
-[...6 lines deleted...]
-      <c r="H14" s="24"/>
+      <c r="A14" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="24">
+        <v>24.9</v>
+      </c>
+      <c r="C14" s="24">
+        <v>86.3</v>
+      </c>
+      <c r="D14" s="24">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E14" s="24">
+        <v>47.9</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" s="24">
+        <v>34.9</v>
+      </c>
+      <c r="H14" s="24">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="15"/>
-[...6 lines deleted...]
-      <c r="H15" s="23"/>
+      <c r="A15" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="24">
+        <v>36.9</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="15"/>
-[...6 lines deleted...]
-      <c r="H16" s="23"/>
+      <c r="A16" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="24">
+        <v>18.3</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="24">
+        <v>17.3</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="24">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="15"/>
-[...16 lines deleted...]
-      <c r="H18" s="24"/>
+      <c r="A17" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="24">
+        <v>31.1</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="24">
+        <v>30.6</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="24">
+        <v>30.6</v>
+      </c>
+      <c r="H17" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="23.25">
+      <c r="A18" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="24">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C18" s="24">
+        <v>17.3</v>
+      </c>
+      <c r="D18" s="24">
+        <v>3.3</v>
+      </c>
+      <c r="E18" s="24">
+        <v>10.1</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="24">
+        <v>7.2</v>
+      </c>
+      <c r="H18" s="24">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="15"/>
-[...6 lines deleted...]
-      <c r="H19" s="23"/>
+      <c r="A19" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="24">
+        <v>7</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="15"/>
-[...6 lines deleted...]
-      <c r="H20" s="23"/>
+      <c r="A20" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="24">
+        <v>3</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="24">
+        <v>2.9</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="15"/>
-[...6 lines deleted...]
-      <c r="H21" s="23"/>
+      <c r="A21" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="24">
+        <v>7.3</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="24">
+        <v>7.2</v>
+      </c>
+      <c r="F21" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" s="24">
+        <v>7.2</v>
+      </c>
+      <c r="H21" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="15"/>
-[...6 lines deleted...]
-      <c r="H22" s="23"/>
+      <c r="A22" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="24">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="C22" s="24">
+        <v>785.8</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="15"/>
-[...6 lines deleted...]
-      <c r="H23" s="23"/>
+      <c r="A23" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="24">
+        <v>126.4</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="15"/>
-[...6 lines deleted...]
-      <c r="H24" s="23"/>
+      <c r="A24" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="24">
+        <v>79.7</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="15"/>
-[...16 lines deleted...]
-      <c r="H26" s="24"/>
+      <c r="A25" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="24">
+        <v>579.70000000000005</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25">
+      <c r="A26" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="24">
+        <v>71</v>
+      </c>
+      <c r="C26" s="24">
+        <v>377.6</v>
+      </c>
+      <c r="D26" s="24">
+        <v>74</v>
+      </c>
+      <c r="E26" s="24">
+        <v>381.6</v>
+      </c>
+      <c r="F26" s="24">
+        <v>74</v>
+      </c>
+      <c r="G26" s="24">
+        <v>362</v>
+      </c>
+      <c r="H26" s="24">
+        <v>686.4</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="15"/>
-[...6 lines deleted...]
-      <c r="H27" s="23"/>
+      <c r="A27" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="24">
+        <v>341</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="24">
+        <v>345</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" s="24">
+        <v>345</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="15"/>
-[...6 lines deleted...]
-      <c r="H28" s="24"/>
+      <c r="A28" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="24">
+        <v>5</v>
+      </c>
+      <c r="C28" s="24">
+        <v>36.6</v>
+      </c>
+      <c r="D28" s="24">
+        <v>5</v>
+      </c>
+      <c r="E28" s="24">
+        <v>36.6</v>
+      </c>
+      <c r="F28" s="24">
+        <v>5</v>
+      </c>
+      <c r="G28" s="24">
+        <v>17</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="15"/>
-[...16 lines deleted...]
-      <c r="H30" s="23"/>
+      <c r="A29" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25">
+      <c r="A30" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="24">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C30" s="24">
+        <v>29.9</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="15"/>
-[...6 lines deleted...]
-      <c r="H31" s="23"/>
+      <c r="A31" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="24">
+        <v>29.2</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="15"/>
-[...16 lines deleted...]
-      <c r="H33" s="23"/>
+      <c r="A32" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="24">
+        <v>0.7</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25">
+      <c r="A33" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="24">
+        <v>0.8</v>
+      </c>
+      <c r="C33" s="24">
+        <v>2.8</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="24">
+        <v>5.3</v>
+      </c>
+      <c r="F33" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="15"/>
-[...6 lines deleted...]
-      <c r="H34" s="23"/>
+      <c r="A34" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="24">
+        <v>1.6</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="15"/>
-[...16 lines deleted...]
-      <c r="H36" s="23"/>
+      <c r="A35" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="24">
+        <v>5.3</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25">
+      <c r="A36" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="24">
+        <v>294.8</v>
+      </c>
+      <c r="C36" s="24">
+        <v>1739.7</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="15"/>
-[...6 lines deleted...]
-      <c r="H37" s="23"/>
+      <c r="A37" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="24">
+        <v>1215</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="15"/>
-[...16 lines deleted...]
-      <c r="H39" s="23"/>
+      <c r="A38" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="24">
+        <v>524.70000000000005</v>
+      </c>
+      <c r="D38" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="23.25">
+      <c r="A39" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="24">
+        <v>12.1</v>
+      </c>
+      <c r="C39" s="24">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="24">
+        <v>25.4</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="24">
+        <v>25.4</v>
+      </c>
+      <c r="H39" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="15"/>
-[...6 lines deleted...]
-      <c r="H40" s="23"/>
+      <c r="A40" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="24">
+        <v>2.4</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="15"/>
-[...6 lines deleted...]
-      <c r="H41" s="23"/>
+      <c r="A41" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="24">
+        <v>47.1</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="15"/>
-[...16 lines deleted...]
-      <c r="H43" s="23"/>
+      <c r="A42" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="24">
+        <v>23.4</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="24">
+        <v>25.4</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="24">
+        <v>25.4</v>
+      </c>
+      <c r="H42" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="23.25">
+      <c r="A43" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="24">
+        <v>6.4</v>
+      </c>
+      <c r="C43" s="24">
+        <v>37</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="24">
+        <v>12.9</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" s="24">
+        <v>12.9</v>
+      </c>
+      <c r="H43" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="15"/>
-[...6 lines deleted...]
-      <c r="H44" s="23"/>
+      <c r="A44" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="D44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="15"/>
-[...6 lines deleted...]
-      <c r="H45" s="23"/>
+      <c r="A45" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="24">
+        <v>23.9</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="14"/>
-[...6 lines deleted...]
-      <c r="H46" s="23"/>
+      <c r="A46" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="24">
+        <v>11.9</v>
+      </c>
+      <c r="D46" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="24">
+        <v>12.9</v>
+      </c>
+      <c r="F46" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="24">
+        <v>12.9</v>
+      </c>
+      <c r="H46" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="15"/>
-[...6 lines deleted...]
-      <c r="H47" s="24"/>
+      <c r="A47" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="23"/>
+      <c r="C47" s="23"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="23"/>
+      <c r="F47" s="23"/>
+      <c r="G47" s="23"/>
+      <c r="H47" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="15"/>
-[...6 lines deleted...]
-      <c r="H48" s="24"/>
+      <c r="A48" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="24">
+        <v>245.6</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="15"/>
-[...6 lines deleted...]
-      <c r="H49" s="23"/>
+      <c r="A49" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="24">
+        <v>245.6</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="15"/>
-[...6 lines deleted...]
-      <c r="H50" s="23"/>
+      <c r="A50" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="24">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C50" s="24">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="D50" s="24">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E50" s="24">
+        <v>59.7</v>
+      </c>
+      <c r="F50" s="24">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G50" s="24">
+        <v>59.7</v>
+      </c>
+      <c r="H50" s="24">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="15"/>
-[...16 lines deleted...]
-      <c r="H52" s="24"/>
+      <c r="A51" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B51" s="24">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C51" s="24">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="D51" s="24">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E51" s="24">
+        <v>59.7</v>
+      </c>
+      <c r="F51" s="24">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G51" s="24">
+        <v>59.7</v>
+      </c>
+      <c r="H51" s="24">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="45.75">
+      <c r="A52" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B52" s="24">
+        <v>68.8</v>
+      </c>
+      <c r="C52" s="24">
+        <v>175.5</v>
+      </c>
+      <c r="D52" s="24">
+        <v>29.7</v>
+      </c>
+      <c r="E52" s="24">
+        <v>82.5</v>
+      </c>
+      <c r="F52" s="24">
+        <v>29.7</v>
+      </c>
+      <c r="G52" s="24">
+        <v>82.5</v>
+      </c>
+      <c r="H52" s="24">
+        <v>54.2</v>
+      </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="15"/>
-[...6 lines deleted...]
-      <c r="H53" s="23"/>
+      <c r="A53" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="24">
+        <v>30.5</v>
+      </c>
+      <c r="C53" s="24">
+        <v>92.3</v>
+      </c>
+      <c r="D53" s="24">
+        <v>29.7</v>
+      </c>
+      <c r="E53" s="24">
+        <v>82.5</v>
+      </c>
+      <c r="F53" s="24">
+        <v>29.7</v>
+      </c>
+      <c r="G53" s="24">
+        <v>82.5</v>
+      </c>
+      <c r="H53" s="24">
+        <v>54.2</v>
+      </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="15"/>
-[...6 lines deleted...]
-      <c r="H54" s="23"/>
+      <c r="A54" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="24">
+        <v>30</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="26"/>
-[...6 lines deleted...]
-      <c r="H55" s="23"/>
+      <c r="A55" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="24">
+        <v>2.9</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="15"/>
-[...6 lines deleted...]
-      <c r="H56" s="24"/>
+      <c r="A56" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="24">
+        <v>28.8</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="15"/>
-[...6 lines deleted...]
-      <c r="H57" s="23"/>
+      <c r="A57" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="24">
+        <v>21.5</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H57" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="18"/>
-[...6 lines deleted...]
-      <c r="H58" s="24"/>
+      <c r="A58" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="24">
+        <v>20</v>
+      </c>
+      <c r="C58" s="24">
+        <v>50.8</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="24">
+        <v>6.4</v>
+      </c>
+      <c r="F58" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58" s="24">
+        <v>3.7</v>
+      </c>
+      <c r="H58" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="14"/>
-[...6 lines deleted...]
-      <c r="H59" s="23"/>
+      <c r="A59" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="24">
+        <v>28.2</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H59" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="14"/>
-[...6 lines deleted...]
-      <c r="H60" s="23"/>
+      <c r="A60" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="24">
+        <v>22.6</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="24">
+        <v>6.4</v>
+      </c>
+      <c r="F60" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60" s="24">
+        <v>3.7</v>
+      </c>
+      <c r="H60" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="15"/>
-[...6 lines deleted...]
-      <c r="H61" s="23"/>
+      <c r="A61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="15"/>
-[...16 lines deleted...]
-      <c r="H63" s="25"/>
+      <c r="A62" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B62" s="23"/>
+      <c r="C62" s="23"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="23"/>
+      <c r="G62" s="23"/>
+      <c r="H62" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="23.25">
+      <c r="A63" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="25">
+        <v>2</v>
+      </c>
+      <c r="C63" s="25">
+        <v>27</v>
+      </c>
+      <c r="D63" s="25">
+        <v>2</v>
+      </c>
+      <c r="E63" s="25">
+        <v>27</v>
+      </c>
+      <c r="F63" s="25">
+        <v>2</v>
+      </c>
+      <c r="G63" s="25">
+        <v>27</v>
+      </c>
+      <c r="H63" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="15"/>
-[...16 lines deleted...]
-      <c r="H65" s="25"/>
+      <c r="A64" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B64" s="25">
+        <v>2</v>
+      </c>
+      <c r="C64" s="25">
+        <v>27</v>
+      </c>
+      <c r="D64" s="25">
+        <v>2</v>
+      </c>
+      <c r="E64" s="25">
+        <v>27</v>
+      </c>
+      <c r="F64" s="25">
+        <v>2</v>
+      </c>
+      <c r="G64" s="25">
+        <v>27</v>
+      </c>
+      <c r="H64" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="45.75">
+      <c r="A65" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="25">
+        <v>993</v>
+      </c>
+      <c r="C65" s="25">
+        <v>4083</v>
+      </c>
+      <c r="D65" s="25">
+        <v>953</v>
+      </c>
+      <c r="E65" s="25">
+        <v>4120</v>
+      </c>
+      <c r="F65" s="25">
+        <v>953</v>
+      </c>
+      <c r="G65" s="25">
+        <v>4120</v>
+      </c>
+      <c r="H65" s="25">
+        <v>94</v>
+      </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="15"/>
-[...16 lines deleted...]
-      <c r="H67" s="25"/>
+      <c r="A66" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="25">
+        <v>993</v>
+      </c>
+      <c r="C66" s="25">
+        <v>4083</v>
+      </c>
+      <c r="D66" s="25">
+        <v>953</v>
+      </c>
+      <c r="E66" s="25">
+        <v>4120</v>
+      </c>
+      <c r="F66" s="25">
+        <v>953</v>
+      </c>
+      <c r="G66" s="25">
+        <v>4120</v>
+      </c>
+      <c r="H66" s="25">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="23.25">
+      <c r="A67" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B67" s="25">
+        <v>92</v>
+      </c>
+      <c r="C67" s="25">
+        <v>2014</v>
+      </c>
+      <c r="D67" s="25">
+        <v>47</v>
+      </c>
+      <c r="E67" s="25">
+        <v>1412</v>
+      </c>
+      <c r="F67" s="25">
+        <v>44</v>
+      </c>
+      <c r="G67" s="25">
+        <v>652</v>
+      </c>
+      <c r="H67" s="25">
+        <v>1626</v>
+      </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="15"/>
-[...6 lines deleted...]
-      <c r="H68" s="25"/>
+      <c r="A68" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" s="25">
+        <v>7</v>
+      </c>
+      <c r="C68" s="25">
+        <v>99</v>
+      </c>
+      <c r="D68" s="25">
+        <v>7</v>
+      </c>
+      <c r="E68" s="25">
+        <v>99</v>
+      </c>
+      <c r="F68" s="25">
+        <v>4</v>
+      </c>
+      <c r="G68" s="25">
+        <v>21</v>
+      </c>
+      <c r="H68" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="15"/>
-[...6 lines deleted...]
-      <c r="H69" s="25"/>
+      <c r="A69" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" s="25">
+        <v>1364</v>
+      </c>
+      <c r="D69" s="25">
+        <v>10</v>
+      </c>
+      <c r="E69" s="25">
+        <v>940</v>
+      </c>
+      <c r="F69" s="25">
+        <v>10</v>
+      </c>
+      <c r="G69" s="25">
+        <v>278</v>
+      </c>
+      <c r="H69" s="25">
+        <v>1235</v>
+      </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" s="15"/>
-[...16 lines deleted...]
-      <c r="H71" s="23"/>
+      <c r="A70" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="25">
+        <v>551</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="25">
+        <v>373</v>
+      </c>
+      <c r="F70" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70" s="25">
+        <v>353</v>
+      </c>
+      <c r="H70" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25">
+      <c r="A71" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B71" s="25">
+        <v>23869</v>
+      </c>
+      <c r="C71" s="25">
+        <v>133744</v>
+      </c>
+      <c r="D71" s="25">
+        <v>20031</v>
+      </c>
+      <c r="E71" s="25">
+        <v>107366</v>
+      </c>
+      <c r="F71" s="25">
+        <v>13229</v>
+      </c>
+      <c r="G71" s="25">
+        <v>79513</v>
+      </c>
+      <c r="H71" s="25">
+        <v>6913</v>
+      </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="15"/>
-[...6 lines deleted...]
-      <c r="H72" s="23"/>
+      <c r="A72" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="25">
+        <v>10153</v>
+      </c>
+      <c r="C72" s="25">
+        <v>64638</v>
+      </c>
+      <c r="D72" s="25">
+        <v>6919</v>
+      </c>
+      <c r="E72" s="25">
+        <v>44083</v>
+      </c>
+      <c r="F72" s="25">
+        <v>3731</v>
+      </c>
+      <c r="G72" s="25">
+        <v>29778</v>
+      </c>
+      <c r="H72" s="25">
+        <v>5569</v>
+      </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="15"/>
-[...6 lines deleted...]
-      <c r="H73" s="23"/>
+      <c r="A73" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B73" s="25">
+        <v>10348</v>
+      </c>
+      <c r="C73" s="25">
+        <v>49236</v>
+      </c>
+      <c r="D73" s="25">
+        <v>10768</v>
+      </c>
+      <c r="E73" s="25">
+        <v>48929</v>
+      </c>
+      <c r="F73" s="25">
+        <v>8207</v>
+      </c>
+      <c r="G73" s="25">
+        <v>40599</v>
+      </c>
+      <c r="H73" s="25">
+        <v>1344</v>
+      </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="15"/>
-[...6 lines deleted...]
-      <c r="H74" s="25"/>
+      <c r="A74" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="25">
+        <v>3368</v>
+      </c>
+      <c r="C74" s="25">
+        <v>19870</v>
+      </c>
+      <c r="D74" s="25">
+        <v>2344</v>
+      </c>
+      <c r="E74" s="25">
+        <v>14354</v>
+      </c>
+      <c r="F74" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74" s="25">
+        <v>9136</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="15"/>
-[...6 lines deleted...]
-      <c r="H75" s="25"/>
+      <c r="A75" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G75" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="15"/>
-[...16 lines deleted...]
-      <c r="H77" s="25"/>
+      <c r="A76" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="45.75">
+      <c r="A77" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B77" s="25">
+        <v>3662</v>
+      </c>
+      <c r="C77" s="25">
+        <v>28361</v>
+      </c>
+      <c r="D77" s="25">
+        <v>3821</v>
+      </c>
+      <c r="E77" s="25">
+        <v>29020</v>
+      </c>
+      <c r="F77" s="25">
+        <v>3227</v>
+      </c>
+      <c r="G77" s="25">
+        <v>17724</v>
+      </c>
+      <c r="H77" s="25">
+        <v>95</v>
+      </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="15"/>
-[...6 lines deleted...]
-      <c r="H78" s="25"/>
+      <c r="A78" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="25">
+        <v>2638</v>
+      </c>
+      <c r="C78" s="25">
+        <v>22845</v>
+      </c>
+      <c r="D78" s="25">
+        <v>2797</v>
+      </c>
+      <c r="E78" s="25">
+        <v>23504</v>
+      </c>
+      <c r="F78" s="25">
+        <v>2759</v>
+      </c>
+      <c r="G78" s="25">
+        <v>15642</v>
+      </c>
+      <c r="H78" s="25">
+        <v>95</v>
+      </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="15"/>
-[...16 lines deleted...]
-      <c r="H80" s="23"/>
+      <c r="A79" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B79" s="25">
+        <v>1024</v>
+      </c>
+      <c r="C79" s="25">
+        <v>5516</v>
+      </c>
+      <c r="D79" s="25">
+        <v>1024</v>
+      </c>
+      <c r="E79" s="25">
+        <v>5516</v>
+      </c>
+      <c r="F79" s="25">
+        <v>468</v>
+      </c>
+      <c r="G79" s="25">
+        <v>2082</v>
+      </c>
+      <c r="H79" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25">
+      <c r="A80" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B80" s="25">
+        <v>1759</v>
+      </c>
+      <c r="C80" s="25">
+        <v>8805</v>
+      </c>
+      <c r="D80" s="25">
+        <v>1750</v>
+      </c>
+      <c r="E80" s="25">
+        <v>8834</v>
+      </c>
+      <c r="F80" s="25">
+        <v>1750</v>
+      </c>
+      <c r="G80" s="25">
+        <v>8834</v>
+      </c>
+      <c r="H80" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="15"/>
-[...6 lines deleted...]
-      <c r="H81" s="25"/>
+      <c r="A81" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B81" s="25">
+        <v>1623</v>
+      </c>
+      <c r="C81" s="25">
+        <v>8099</v>
+      </c>
+      <c r="D81" s="25">
+        <v>1614</v>
+      </c>
+      <c r="E81" s="25">
+        <v>8128</v>
+      </c>
+      <c r="F81" s="25">
+        <v>1614</v>
+      </c>
+      <c r="G81" s="25">
+        <v>8128</v>
+      </c>
+      <c r="H81" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="15"/>
-[...16 lines deleted...]
-      <c r="H83" s="23"/>
+      <c r="A82" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="25">
+        <v>706</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="25">
+        <v>706</v>
+      </c>
+      <c r="F82" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82" s="25">
+        <v>706</v>
+      </c>
+      <c r="H82" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B83" s="25">
+        <v>196</v>
+      </c>
+      <c r="C83" s="25">
+        <v>697</v>
+      </c>
+      <c r="D83" s="25">
+        <v>152</v>
+      </c>
+      <c r="E83" s="25">
+        <v>582</v>
+      </c>
+      <c r="F83" s="25">
+        <v>152</v>
+      </c>
+      <c r="G83" s="25">
+        <v>582</v>
+      </c>
+      <c r="H83" s="25">
+        <v>309</v>
+      </c>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="15"/>
-[...6 lines deleted...]
-      <c r="H84" s="23"/>
+      <c r="A84" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B84" s="25">
+        <v>181</v>
+      </c>
+      <c r="C84" s="25">
+        <v>627</v>
+      </c>
+      <c r="D84" s="25">
+        <v>142</v>
+      </c>
+      <c r="E84" s="25">
+        <v>517</v>
+      </c>
+      <c r="F84" s="25">
+        <v>142</v>
+      </c>
+      <c r="G84" s="25">
+        <v>517</v>
+      </c>
+      <c r="H84" s="25">
+        <v>279</v>
+      </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="15"/>
-[...6 lines deleted...]
-      <c r="H85" s="25"/>
+      <c r="A85" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H85" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="15"/>
-[...16 lines deleted...]
-      <c r="H87" s="23"/>
+      <c r="A86" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="25">
+        <v>70</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="25">
+        <v>65</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86" s="25">
+        <v>65</v>
+      </c>
+      <c r="H86" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="45.75">
+      <c r="A87" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="25">
+        <v>5421</v>
+      </c>
+      <c r="C87" s="25">
+        <v>23828</v>
+      </c>
+      <c r="D87" s="25">
+        <v>5425</v>
+      </c>
+      <c r="E87" s="25">
+        <v>24541</v>
+      </c>
+      <c r="F87" s="25">
+        <v>5222</v>
+      </c>
+      <c r="G87" s="25">
+        <v>23524</v>
+      </c>
+      <c r="H87" s="25">
+        <v>2469</v>
+      </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="15"/>
-[...6 lines deleted...]
-      <c r="H88" s="25"/>
+      <c r="A88" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="25">
+        <v>5365</v>
+      </c>
+      <c r="C88" s="25">
+        <v>23542</v>
+      </c>
+      <c r="D88" s="25">
+        <v>5425</v>
+      </c>
+      <c r="E88" s="25">
+        <v>24541</v>
+      </c>
+      <c r="F88" s="25">
+        <v>5222</v>
+      </c>
+      <c r="G88" s="25">
+        <v>23524</v>
+      </c>
+      <c r="H88" s="25">
+        <v>2469</v>
+      </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" s="15"/>
-[...6 lines deleted...]
-      <c r="H89" s="25"/>
+      <c r="A89" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B89" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="25">
+        <v>286</v>
+      </c>
+      <c r="D89" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H89" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" s="15"/>
-[...6 lines deleted...]
-      <c r="H90" s="23"/>
+      <c r="A90" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B90" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="25">
+        <v>249</v>
+      </c>
+      <c r="D90" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="25">
+        <v>249</v>
+      </c>
+      <c r="F90" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90" s="25">
+        <v>249</v>
+      </c>
+      <c r="H90" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" s="15"/>
-[...16 lines deleted...]
-      <c r="H92" s="23"/>
+      <c r="A91" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="25">
+        <v>249</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="25">
+        <v>249</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="25">
+        <v>249</v>
+      </c>
+      <c r="H91" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="34.5">
+      <c r="A92" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" s="25">
+        <v>5</v>
+      </c>
+      <c r="C92" s="25">
+        <v>53</v>
+      </c>
+      <c r="D92" s="25">
+        <v>5</v>
+      </c>
+      <c r="E92" s="25">
+        <v>53</v>
+      </c>
+      <c r="F92" s="25">
+        <v>5</v>
+      </c>
+      <c r="G92" s="25">
+        <v>53</v>
+      </c>
+      <c r="H92" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" s="15"/>
-[...6 lines deleted...]
-      <c r="H93" s="23"/>
+      <c r="A93" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B93" s="25">
+        <v>5</v>
+      </c>
+      <c r="C93" s="25">
+        <v>53</v>
+      </c>
+      <c r="D93" s="25">
+        <v>5</v>
+      </c>
+      <c r="E93" s="25">
+        <v>53</v>
+      </c>
+      <c r="F93" s="25">
+        <v>5</v>
+      </c>
+      <c r="G93" s="25">
+        <v>53</v>
+      </c>
+      <c r="H93" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" s="14"/>
+      <c r="A94" s="14" t="s">
+        <v>53</v>
+      </c>
       <c r="B94" s="23"/>
       <c r="C94" s="23"/>
       <c r="D94" s="23"/>
       <c r="E94" s="23"/>
       <c r="F94" s="23"/>
       <c r="G94" s="23"/>
-      <c r="H94" s="23"/>
-[...9 lines deleted...]
-      <c r="H95" s="24"/>
+      <c r="H94" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="34.5">
+      <c r="A95" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="24">
+        <v>4156</v>
+      </c>
+      <c r="D95" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="24">
+        <v>3709</v>
+      </c>
+      <c r="F95" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95" s="24">
+        <v>3709</v>
+      </c>
+      <c r="H95" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" s="22"/>
-[...16 lines deleted...]
-      <c r="H97" s="23"/>
+      <c r="A96" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="24">
+        <v>4156</v>
+      </c>
+      <c r="D96" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="24">
+        <v>3709</v>
+      </c>
+      <c r="F96" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96" s="24">
+        <v>3709</v>
+      </c>
+      <c r="H96" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="23.25">
+      <c r="A97" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B97" s="24">
+        <v>3</v>
+      </c>
+      <c r="C97" s="24">
+        <v>33</v>
+      </c>
+      <c r="D97" s="24">
+        <v>4</v>
+      </c>
+      <c r="E97" s="24">
+        <v>36</v>
+      </c>
+      <c r="F97" s="24">
+        <v>4</v>
+      </c>
+      <c r="G97" s="24">
+        <v>36</v>
+      </c>
+      <c r="H97" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" s="22"/>
-[...6 lines deleted...]
-      <c r="H98" s="23"/>
+      <c r="A98" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B98" s="24">
+        <v>2</v>
+      </c>
+      <c r="C98" s="24">
+        <v>10</v>
+      </c>
+      <c r="D98" s="24">
+        <v>2</v>
+      </c>
+      <c r="E98" s="24">
+        <v>10</v>
+      </c>
+      <c r="F98" s="24">
+        <v>2</v>
+      </c>
+      <c r="G98" s="24">
+        <v>10</v>
+      </c>
+      <c r="H98" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" s="14"/>
-[...6 lines deleted...]
-      <c r="H99" s="23"/>
+      <c r="A99" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" s="24">
+        <v>23</v>
+      </c>
+      <c r="D99" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="24">
+        <v>26</v>
+      </c>
+      <c r="F99" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99" s="24">
+        <v>26</v>
+      </c>
+      <c r="H99" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" s="14"/>
+      <c r="A100" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="B100" s="23"/>
       <c r="C100" s="23"/>
       <c r="D100" s="23"/>
       <c r="E100" s="23"/>
       <c r="F100" s="23"/>
       <c r="G100" s="23"/>
-      <c r="H100" s="23"/>
+      <c r="H100" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" s="14"/>
+      <c r="A101" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="B101" s="23"/>
       <c r="C101" s="23"/>
       <c r="D101" s="23"/>
       <c r="E101" s="23"/>
       <c r="F101" s="23"/>
       <c r="G101" s="23"/>
-      <c r="H101" s="23"/>
+      <c r="H101" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" s="14"/>
+      <c r="A102" s="14" t="s">
+        <v>56</v>
+      </c>
       <c r="B102" s="23"/>
       <c r="C102" s="23"/>
       <c r="D102" s="23"/>
       <c r="E102" s="23"/>
       <c r="F102" s="23"/>
       <c r="G102" s="23"/>
-      <c r="H102" s="23"/>
-[...2 lines deleted...]
-      <c r="A103" s="14"/>
+      <c r="H102" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25">
+      <c r="A103" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="B103" s="23"/>
       <c r="C103" s="23"/>
       <c r="D103" s="23"/>
       <c r="E103" s="23"/>
       <c r="F103" s="23"/>
       <c r="G103" s="23"/>
-      <c r="H103" s="23"/>
-[...2 lines deleted...]
-      <c r="A104" s="15"/>
+      <c r="H103" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="57">
+      <c r="A104" s="14" t="s">
+        <v>58</v>
+      </c>
       <c r="B104" s="23"/>
-      <c r="C104" s="24"/>
+      <c r="C104" s="23"/>
       <c r="D104" s="23"/>
-      <c r="E104" s="24"/>
+      <c r="E104" s="23"/>
       <c r="F104" s="23"/>
-      <c r="G104" s="24"/>
-[...10 lines deleted...]
-      <c r="H105" s="23"/>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="79.5">
+      <c r="A105" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B105" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="D105" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="F105" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="H105" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" s="15"/>
-[...6 lines deleted...]
-      <c r="H106" s="23"/>
+      <c r="A106" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B106" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="D106" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H106" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" s="14"/>
-[...6 lines deleted...]
-      <c r="H107" s="23"/>
+      <c r="A107" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="D107" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="F107" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="H107" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" s="14"/>
+      <c r="A108" s="14" t="s">
+        <v>59</v>
+      </c>
       <c r="B108" s="23"/>
       <c r="C108" s="23"/>
       <c r="D108" s="23"/>
       <c r="E108" s="23"/>
       <c r="F108" s="23"/>
       <c r="G108" s="23"/>
-      <c r="H108" s="23"/>
+      <c r="H108" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" s="14"/>
+      <c r="A109" s="14" t="s">
+        <v>60</v>
+      </c>
       <c r="B109" s="23"/>
       <c r="C109" s="23"/>
       <c r="D109" s="23"/>
       <c r="E109" s="23"/>
       <c r="F109" s="23"/>
       <c r="G109" s="23"/>
-      <c r="H109" s="23"/>
-[...19 lines deleted...]
-      <c r="H111" s="25"/>
+      <c r="H109" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="23.25">
+      <c r="A110" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B110" s="23"/>
+      <c r="C110" s="23"/>
+      <c r="D110" s="23"/>
+      <c r="E110" s="23"/>
+      <c r="F110" s="23"/>
+      <c r="G110" s="23"/>
+      <c r="H110" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="23.25">
+      <c r="A111" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B111" s="25">
+        <v>59109</v>
+      </c>
+      <c r="C111" s="25">
+        <v>258935</v>
+      </c>
+      <c r="D111" s="25">
+        <v>59173</v>
+      </c>
+      <c r="E111" s="25">
+        <v>245421</v>
+      </c>
+      <c r="F111" s="25">
+        <v>59173</v>
+      </c>
+      <c r="G111" s="25">
+        <v>245421</v>
+      </c>
+      <c r="H111" s="25">
+        <v>15011</v>
+      </c>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" s="15"/>
-[...6 lines deleted...]
-      <c r="H112" s="25"/>
+      <c r="A112" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B112" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" s="25">
+        <v>203760</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="25">
+        <v>195331</v>
+      </c>
+      <c r="F112" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="25">
+        <v>195331</v>
+      </c>
+      <c r="H112" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" s="15"/>
-[...16 lines deleted...]
-      <c r="H114" s="23"/>
+      <c r="A113" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="25">
+        <v>55175</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="25">
+        <v>50090</v>
+      </c>
+      <c r="F113" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113" s="25">
+        <v>50090</v>
+      </c>
+      <c r="H113" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="23.25">
+      <c r="A114" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B114" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" s="25">
+        <v>117</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="25">
+        <v>117</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114" s="25">
+        <v>106</v>
+      </c>
+      <c r="H114" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" s="14"/>
-[...9 lines deleted...]
-      <c r="A116" s="14"/>
+      <c r="A115" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="25">
+        <v>117</v>
+      </c>
+      <c r="D115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="25">
+        <v>117</v>
+      </c>
+      <c r="F115" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115" s="25">
+        <v>106</v>
+      </c>
+      <c r="H115" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="34.5">
+      <c r="A116" s="14" t="s">
+        <v>63</v>
+      </c>
       <c r="B116" s="23"/>
       <c r="C116" s="23"/>
       <c r="D116" s="23"/>
       <c r="E116" s="23"/>
       <c r="F116" s="23"/>
       <c r="G116" s="23"/>
-      <c r="H116" s="23"/>
-[...4 lines deleted...]
-      <c r="C117" s="25"/>
+      <c r="H116" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="23.25">
+      <c r="A117" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B117" s="23"/>
+      <c r="C117" s="23"/>
       <c r="D117" s="23"/>
-      <c r="E117" s="25"/>
+      <c r="E117" s="23"/>
       <c r="F117" s="23"/>
-      <c r="G117" s="25"/>
-[...10 lines deleted...]
-      <c r="H118" s="23"/>
+      <c r="G117" s="23"/>
+      <c r="H117" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="34.5">
+      <c r="A118" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B118" s="25">
+        <v>69456</v>
+      </c>
+      <c r="C118" s="25">
+        <v>204323</v>
+      </c>
+      <c r="D118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="25">
+        <v>196031</v>
+      </c>
+      <c r="F118" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118" s="25">
+        <v>196031</v>
+      </c>
+      <c r="H118" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" s="15"/>
-[...6 lines deleted...]
-      <c r="H119" s="25"/>
+      <c r="A119" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="25">
+        <v>196031</v>
+      </c>
+      <c r="D119" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="25">
+        <v>196031</v>
+      </c>
+      <c r="F119" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119" s="25">
+        <v>196031</v>
+      </c>
+      <c r="H119" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="15"/>
-[...16 lines deleted...]
-      <c r="H121" s="23"/>
+      <c r="A120" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B120" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="25">
+        <v>8292</v>
+      </c>
+      <c r="D120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H120" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="68.25">
+      <c r="A121" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B121" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="25">
+        <v>499099</v>
+      </c>
+      <c r="D121" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="25">
+        <v>499099</v>
+      </c>
+      <c r="F121" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121" s="25">
+        <v>499099</v>
+      </c>
+      <c r="H121" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="15"/>
-[...16 lines deleted...]
-      <c r="H123" s="23"/>
+      <c r="A122" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="25">
+        <v>499099</v>
+      </c>
+      <c r="D122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="25">
+        <v>499099</v>
+      </c>
+      <c r="F122" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="25">
+        <v>499099</v>
+      </c>
+      <c r="H122" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="68.25">
+      <c r="A123" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B123" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" s="25">
+        <v>4115</v>
+      </c>
+      <c r="D123" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="25">
+        <v>4852</v>
+      </c>
+      <c r="F123" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G123" s="25">
+        <v>4852</v>
+      </c>
+      <c r="H123" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="14"/>
-[...11 lines deleted...]
-      <c r="C125" s="24"/>
+      <c r="A124" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B124" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" s="25">
+        <v>4115</v>
+      </c>
+      <c r="D124" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="25">
+        <v>4852</v>
+      </c>
+      <c r="F124" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="25">
+        <v>4852</v>
+      </c>
+      <c r="H124" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B125" s="23"/>
+      <c r="C125" s="23"/>
       <c r="D125" s="23"/>
       <c r="E125" s="23"/>
       <c r="F125" s="23"/>
       <c r="G125" s="23"/>
-      <c r="H125" s="23"/>
+      <c r="H125" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="15"/>
-[...6 lines deleted...]
-      <c r="H126" s="23"/>
+      <c r="A126" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B126" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="24">
+        <v>178.1</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H126" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="15"/>
-[...16 lines deleted...]
-      <c r="H128" s="24"/>
+      <c r="A127" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="24">
+        <v>178.1</v>
+      </c>
+      <c r="D127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H127" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="45.75">
+      <c r="A128" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B128" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" s="24">
+        <v>190</v>
+      </c>
+      <c r="D128" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="24">
+        <v>195.5</v>
+      </c>
+      <c r="F128" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128" s="24">
+        <v>193.3</v>
+      </c>
+      <c r="H128" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" s="15"/>
-[...16 lines deleted...]
-      <c r="H130" s="23"/>
+      <c r="A129" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B129" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="24">
+        <v>190</v>
+      </c>
+      <c r="D129" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="24">
+        <v>195.5</v>
+      </c>
+      <c r="F129" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129" s="24">
+        <v>193.3</v>
+      </c>
+      <c r="H129" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B130" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="25">
+        <v>1530</v>
+      </c>
+      <c r="D130" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G130" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H130" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" s="15"/>
-[...16 lines deleted...]
-      <c r="H132" s="23"/>
+      <c r="A131" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B131" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="25">
+        <v>1530</v>
+      </c>
+      <c r="D131" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G131" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H131" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="68.25">
+      <c r="A132" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B132" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D132" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="25">
+        <v>47</v>
+      </c>
+      <c r="F132" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G132" s="25">
+        <v>47</v>
+      </c>
+      <c r="H132" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" s="15"/>
-[...6 lines deleted...]
-      <c r="H133" s="23"/>
+      <c r="A133" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B133" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H133" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" s="15"/>
-[...6 lines deleted...]
-      <c r="H134" s="23"/>
+      <c r="A134" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B134" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G134" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H134" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" s="15"/>
-[...6 lines deleted...]
-      <c r="H135" s="23"/>
+      <c r="A135" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B135" s="25">
+        <v>23036</v>
+      </c>
+      <c r="C135" s="25">
+        <v>53301</v>
+      </c>
+      <c r="D135" s="25">
+        <v>16836</v>
+      </c>
+      <c r="E135" s="25">
+        <v>41252</v>
+      </c>
+      <c r="F135" s="25">
+        <v>16836</v>
+      </c>
+      <c r="G135" s="25">
+        <v>41252</v>
+      </c>
+      <c r="H135" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" s="15"/>
-[...6 lines deleted...]
-      <c r="H136" s="23"/>
+      <c r="A136" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B136" s="25">
+        <v>16081</v>
+      </c>
+      <c r="C136" s="25">
+        <v>38435</v>
+      </c>
+      <c r="D136" s="25">
+        <v>16081</v>
+      </c>
+      <c r="E136" s="25">
+        <v>38435</v>
+      </c>
+      <c r="F136" s="25">
+        <v>16081</v>
+      </c>
+      <c r="G136" s="25">
+        <v>38435</v>
+      </c>
+      <c r="H136" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" s="15"/>
-[...6 lines deleted...]
-      <c r="H137" s="23"/>
+      <c r="A137" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="25">
+        <v>2817</v>
+      </c>
+      <c r="D137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="25">
+        <v>2817</v>
+      </c>
+      <c r="F137" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="25">
+        <v>2817</v>
+      </c>
+      <c r="H137" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" s="14"/>
-[...6 lines deleted...]
-      <c r="H138" s="23"/>
+      <c r="A138" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B138" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="25">
+        <v>7546</v>
+      </c>
+      <c r="D138" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E138" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H138" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" s="15"/>
-[...6 lines deleted...]
-      <c r="H139" s="25"/>
+      <c r="A139" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" s="25">
+        <v>4503</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H139" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" s="15"/>
-[...3 lines deleted...]
-      <c r="E140" s="25"/>
+      <c r="A140" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B140" s="23"/>
+      <c r="C140" s="23"/>
+      <c r="D140" s="23"/>
+      <c r="E140" s="23"/>
       <c r="F140" s="23"/>
       <c r="G140" s="23"/>
-      <c r="H140" s="25"/>
+      <c r="H140" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" s="15"/>
-[...6 lines deleted...]
-      <c r="H141" s="25"/>
+      <c r="A141" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B141" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" s="25">
+        <v>109872</v>
+      </c>
+      <c r="D141" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="25">
+        <v>101806</v>
+      </c>
+      <c r="F141" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" s="15"/>
-[...6 lines deleted...]
-      <c r="H142" s="25"/>
+      <c r="A142" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B142" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="25">
+        <v>109872</v>
+      </c>
+      <c r="D142" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="25">
+        <v>101806</v>
+      </c>
+      <c r="F142" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H142" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" s="15"/>
-[...6 lines deleted...]
-      <c r="H143" s="25"/>
+      <c r="A143" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" s="25">
+        <v>7707</v>
+      </c>
+      <c r="D143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="25">
+        <v>7566</v>
+      </c>
+      <c r="F143" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143" s="25">
+        <v>7416</v>
+      </c>
+      <c r="H143" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" s="15"/>
-[...6 lines deleted...]
-      <c r="H144" s="25"/>
+      <c r="A144" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" s="25">
+        <v>7707</v>
+      </c>
+      <c r="D144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="25">
+        <v>7566</v>
+      </c>
+      <c r="F144" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="25">
+        <v>7416</v>
+      </c>
+      <c r="H144" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" s="15"/>
-[...6 lines deleted...]
-      <c r="H145" s="25"/>
+      <c r="A145" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B145" s="25">
+        <v>20396</v>
+      </c>
+      <c r="C145" s="25">
+        <v>93045</v>
+      </c>
+      <c r="D145" s="25">
+        <v>16930</v>
+      </c>
+      <c r="E145" s="25">
+        <v>88650</v>
+      </c>
+      <c r="F145" s="25">
+        <v>2444</v>
+      </c>
+      <c r="G145" s="25">
+        <v>22304</v>
+      </c>
+      <c r="H145" s="25">
+        <v>4097</v>
+      </c>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" s="15"/>
-[...6 lines deleted...]
-      <c r="H146" s="25"/>
+      <c r="A146" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B146" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="25">
+        <v>54747</v>
+      </c>
+      <c r="D146" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="25">
+        <v>53696</v>
+      </c>
+      <c r="F146" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146" s="25">
+        <v>12885</v>
+      </c>
+      <c r="H146" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" s="15"/>
-[...16 lines deleted...]
-      <c r="H148" s="23"/>
+      <c r="A147" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B147" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" s="25">
+        <v>38298</v>
+      </c>
+      <c r="D147" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="25">
+        <v>34954</v>
+      </c>
+      <c r="F147" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147" s="25">
+        <v>9419</v>
+      </c>
+      <c r="H147" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="23.25">
+      <c r="A148" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B148" s="25">
+        <v>5733</v>
+      </c>
+      <c r="C148" s="25">
+        <v>20569</v>
+      </c>
+      <c r="D148" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="25">
+        <v>20693</v>
+      </c>
+      <c r="F148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H148" s="25">
+        <v>1175</v>
+      </c>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" s="14"/>
-[...6 lines deleted...]
-      <c r="H149" s="23"/>
+      <c r="A149" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B149" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" s="25">
+        <v>19850</v>
+      </c>
+      <c r="D149" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="25">
+        <v>20148</v>
+      </c>
+      <c r="F149" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H149" s="23" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" s="26"/>
-[...26 lines deleted...]
-      <c r="H152" s="23"/>
+      <c r="A150" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B150" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" s="25">
+        <v>719</v>
+      </c>
+      <c r="D150" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" s="25">
+        <v>545</v>
+      </c>
+      <c r="F150" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H150" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="34.5">
+      <c r="A151" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B151" s="23"/>
+      <c r="C151" s="23"/>
+      <c r="D151" s="23"/>
+      <c r="E151" s="23"/>
+      <c r="F151" s="23"/>
+      <c r="G151" s="23"/>
+      <c r="H151" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="23.25">
+      <c r="A152" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B152" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="25">
+        <v>156</v>
+      </c>
+      <c r="D152" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="25">
+        <v>156</v>
+      </c>
+      <c r="F152" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152" s="25">
+        <v>156</v>
+      </c>
+      <c r="H152" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" s="14"/>
-[...9 lines deleted...]
-      <c r="A154" s="15"/>
+      <c r="A153" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B153" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="25">
+        <v>156</v>
+      </c>
+      <c r="D153" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="25">
+        <v>156</v>
+      </c>
+      <c r="F153" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153" s="25">
+        <v>156</v>
+      </c>
+      <c r="H153" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="23.25">
+      <c r="A154" s="14" t="s">
+        <v>80</v>
+      </c>
       <c r="B154" s="23"/>
-      <c r="C154" s="25"/>
+      <c r="C154" s="23"/>
       <c r="D154" s="23"/>
-      <c r="E154" s="25"/>
+      <c r="E154" s="23"/>
       <c r="F154" s="23"/>
       <c r="G154" s="23"/>
-      <c r="H154" s="25"/>
+      <c r="H154" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" s="15"/>
+      <c r="A155" s="14" t="s">
+        <v>81</v>
+      </c>
       <c r="B155" s="23"/>
-      <c r="C155" s="25"/>
+      <c r="C155" s="23"/>
       <c r="D155" s="23"/>
-      <c r="E155" s="25"/>
+      <c r="E155" s="23"/>
       <c r="F155" s="23"/>
       <c r="G155" s="23"/>
-      <c r="H155" s="25"/>
+      <c r="H155" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" s="15"/>
-[...6 lines deleted...]
-      <c r="H156" s="25"/>
+      <c r="A156" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B156" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" s="25">
+        <v>28</v>
+      </c>
+      <c r="D156" s="25">
+        <v>6</v>
+      </c>
+      <c r="E156" s="25">
+        <v>50</v>
+      </c>
+      <c r="F156" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G156" s="25">
+        <v>23</v>
+      </c>
+      <c r="H156" s="25">
+        <v>6</v>
+      </c>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" s="15"/>
-[...6 lines deleted...]
-      <c r="H157" s="25"/>
+      <c r="A157" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B157" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" s="25">
+        <v>28</v>
+      </c>
+      <c r="D157" s="25">
+        <v>6</v>
+      </c>
+      <c r="E157" s="25">
+        <v>50</v>
+      </c>
+      <c r="F157" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G157" s="25">
+        <v>23</v>
+      </c>
+      <c r="H157" s="25">
+        <v>6</v>
+      </c>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" s="14"/>
-[...6 lines deleted...]
-      <c r="H158" s="23"/>
+      <c r="A158" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" s="25">
+        <v>315</v>
+      </c>
+      <c r="C158" s="25">
+        <v>2097</v>
+      </c>
+      <c r="D158" s="25">
+        <v>399</v>
+      </c>
+      <c r="E158" s="25">
+        <v>1792</v>
+      </c>
+      <c r="F158" s="25">
+        <v>56</v>
+      </c>
+      <c r="G158" s="25">
+        <v>259</v>
+      </c>
+      <c r="H158" s="25">
+        <v>2491</v>
+      </c>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" s="14"/>
-[...9 lines deleted...]
-      <c r="A160" s="14"/>
+      <c r="A159" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B159" s="25">
+        <v>315</v>
+      </c>
+      <c r="C159" s="25">
+        <v>2097</v>
+      </c>
+      <c r="D159" s="25">
+        <v>399</v>
+      </c>
+      <c r="E159" s="25">
+        <v>1792</v>
+      </c>
+      <c r="F159" s="25">
+        <v>56</v>
+      </c>
+      <c r="G159" s="25">
+        <v>259</v>
+      </c>
+      <c r="H159" s="25">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="23.25">
+      <c r="A160" s="14" t="s">
+        <v>82</v>
+      </c>
       <c r="B160" s="23"/>
       <c r="C160" s="23"/>
       <c r="D160" s="23"/>
       <c r="E160" s="23"/>
       <c r="F160" s="23"/>
       <c r="G160" s="23"/>
-      <c r="H160" s="23"/>
-[...2 lines deleted...]
-      <c r="A161" s="14"/>
+      <c r="H160" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="23.25">
+      <c r="A161" s="14" t="s">
+        <v>83</v>
+      </c>
       <c r="B161" s="23"/>
       <c r="C161" s="23"/>
       <c r="D161" s="23"/>
       <c r="E161" s="23"/>
       <c r="F161" s="23"/>
       <c r="G161" s="23"/>
-      <c r="H161" s="23"/>
+      <c r="H161" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" s="14"/>
+      <c r="A162" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="B162" s="23"/>
       <c r="C162" s="23"/>
       <c r="D162" s="23"/>
       <c r="E162" s="23"/>
       <c r="F162" s="23"/>
       <c r="G162" s="23"/>
-      <c r="H162" s="23"/>
+      <c r="H162" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" s="14"/>
+      <c r="A163" s="14" t="s">
+        <v>85</v>
+      </c>
       <c r="B163" s="23"/>
       <c r="C163" s="23"/>
       <c r="D163" s="23"/>
       <c r="E163" s="23"/>
       <c r="F163" s="23"/>
       <c r="G163" s="23"/>
-      <c r="H163" s="23"/>
-[...19 lines deleted...]
-      <c r="H165" s="23"/>
+      <c r="H163" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="23.25">
+      <c r="A164" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B164" s="23"/>
+      <c r="C164" s="23"/>
+      <c r="D164" s="23"/>
+      <c r="E164" s="23"/>
+      <c r="F164" s="23"/>
+      <c r="G164" s="23"/>
+      <c r="H164" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="23.25">
+      <c r="A165" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B165" s="23"/>
+      <c r="C165" s="23"/>
+      <c r="D165" s="23"/>
+      <c r="E165" s="23"/>
+      <c r="F165" s="23"/>
+      <c r="G165" s="23"/>
+      <c r="H165" s="23" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" s="15"/>
-[...6 lines deleted...]
-      <c r="H166" s="23"/>
+      <c r="A166" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B166" s="24">
+        <v>567652.6</v>
+      </c>
+      <c r="C166" s="24">
+        <v>3124333.1</v>
+      </c>
+      <c r="D166" s="24">
+        <v>375285</v>
+      </c>
+      <c r="E166" s="24">
+        <v>1989018.4</v>
+      </c>
+      <c r="F166" s="24">
+        <v>375285</v>
+      </c>
+      <c r="G166" s="24">
+        <v>1977251.7</v>
+      </c>
+      <c r="H166" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" s="15"/>
-[...6 lines deleted...]
-      <c r="H167" s="23"/>
+      <c r="A167" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B167" s="24">
+        <v>298726.8</v>
+      </c>
+      <c r="C167" s="24">
+        <v>1793819.6</v>
+      </c>
+      <c r="D167" s="24">
+        <v>270748.3</v>
+      </c>
+      <c r="E167" s="24">
+        <v>1601706.5</v>
+      </c>
+      <c r="F167" s="24">
+        <v>270748.3</v>
+      </c>
+      <c r="G167" s="24">
+        <v>1601706.5</v>
+      </c>
+      <c r="H167" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" s="15"/>
-[...6 lines deleted...]
-      <c r="H168" s="23"/>
+      <c r="A168" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B168" s="24">
+        <v>30577</v>
+      </c>
+      <c r="C168" s="24">
+        <v>109709.5</v>
+      </c>
+      <c r="D168" s="24">
+        <v>26640</v>
+      </c>
+      <c r="E168" s="24">
+        <v>77850.899999999994</v>
+      </c>
+      <c r="F168" s="24">
+        <v>26640</v>
+      </c>
+      <c r="G168" s="24">
+        <v>77850.899999999994</v>
+      </c>
+      <c r="H168" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" s="15"/>
-[...16 lines deleted...]
-      <c r="H170" s="23"/>
+      <c r="A169" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B169" s="24">
+        <v>238348.79999999999</v>
+      </c>
+      <c r="C169" s="24">
+        <v>1220804</v>
+      </c>
+      <c r="D169" s="24">
+        <v>77896.7</v>
+      </c>
+      <c r="E169" s="24">
+        <v>309461</v>
+      </c>
+      <c r="F169" s="24">
+        <v>77896.7</v>
+      </c>
+      <c r="G169" s="24">
+        <v>297694.3</v>
+      </c>
+      <c r="H169" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="23.25">
+      <c r="A170" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B170" s="24">
+        <v>150.5</v>
+      </c>
+      <c r="C170" s="24">
+        <v>2751.5</v>
+      </c>
+      <c r="D170" s="24">
+        <v>125.2</v>
+      </c>
+      <c r="E170" s="24">
+        <v>2450.1</v>
+      </c>
+      <c r="F170" s="24">
+        <v>125.2</v>
+      </c>
+      <c r="G170" s="24">
+        <v>2450.1</v>
+      </c>
+      <c r="H170" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="15"/>
-[...6 lines deleted...]
-      <c r="H171" s="23"/>
+      <c r="A171" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B171" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="C171" s="24">
+        <v>1763.3</v>
+      </c>
+      <c r="D171" s="24">
+        <v>88.7</v>
+      </c>
+      <c r="E171" s="24">
+        <v>1627.4</v>
+      </c>
+      <c r="F171" s="24">
+        <v>88.7</v>
+      </c>
+      <c r="G171" s="24">
+        <v>1627.4</v>
+      </c>
+      <c r="H171" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="172" spans="1:8">
-      <c r="A172" s="15"/>
-[...6 lines deleted...]
-      <c r="H172" s="23"/>
+      <c r="A172" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B172" s="24">
+        <v>20.6</v>
+      </c>
+      <c r="C172" s="24">
+        <v>312.5</v>
+      </c>
+      <c r="D172" s="24">
+        <v>11.7</v>
+      </c>
+      <c r="E172" s="24">
+        <v>271.3</v>
+      </c>
+      <c r="F172" s="24">
+        <v>11.7</v>
+      </c>
+      <c r="G172" s="24">
+        <v>271.3</v>
+      </c>
+      <c r="H172" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173" s="15"/>
-[...6 lines deleted...]
-      <c r="H173" s="23"/>
+      <c r="A173" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B173" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="C173" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="D173" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" s="24">
+        <v>63.9</v>
+      </c>
+      <c r="F173" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G173" s="24">
+        <v>63.9</v>
+      </c>
+      <c r="H173" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" s="15"/>
-[...6 lines deleted...]
-      <c r="H174" s="23"/>
+      <c r="A174" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B174" s="24">
+        <v>13.8</v>
+      </c>
+      <c r="C174" s="24">
+        <v>343.3</v>
+      </c>
+      <c r="D174" s="24">
+        <v>12.1</v>
+      </c>
+      <c r="E174" s="24">
+        <v>305.89999999999998</v>
+      </c>
+      <c r="F174" s="24">
+        <v>12.1</v>
+      </c>
+      <c r="G174" s="24">
+        <v>305.89999999999998</v>
+      </c>
+      <c r="H174" s="23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="175" spans="1:8" ht="27" customHeight="1">
-      <c r="A175" s="39"/>
-[...23 lines deleted...]
-    <row r="192" s="1" customFormat="1"/>
+      <c r="A175" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B175" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" s="24">
+        <v>5.2</v>
+      </c>
+      <c r="D175" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="24">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F175" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G175" s="24">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H175" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B176" s="24">
+        <v>10</v>
+      </c>
+      <c r="C176" s="24">
+        <v>91.2</v>
+      </c>
+      <c r="D176" s="24">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E176" s="24">
+        <v>79.5</v>
+      </c>
+      <c r="F176" s="24">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G176" s="24">
+        <v>79.5</v>
+      </c>
+      <c r="H176" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" s="1" customFormat="1">
+      <c r="A177" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B177" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" s="24">
+        <v>135.4</v>
+      </c>
+      <c r="D177" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="F177" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="H177" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" s="1" customFormat="1">
+      <c r="A178" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B178" s="39"/>
+      <c r="C178" s="39"/>
+      <c r="D178" s="39"/>
+      <c r="E178" s="39"/>
+      <c r="F178" s="39"/>
+      <c r="G178" s="39"/>
+      <c r="H178" s="39"/>
+    </row>
+    <row r="179" spans="1:8" s="1" customFormat="1"/>
+    <row r="180" spans="1:8" s="1" customFormat="1"/>
+    <row r="181" spans="1:8" s="1" customFormat="1"/>
+    <row r="182" spans="1:8" s="1" customFormat="1"/>
+    <row r="183" spans="1:8" s="1" customFormat="1"/>
+    <row r="184" spans="1:8" s="1" customFormat="1"/>
+    <row r="185" spans="1:8" s="1" customFormat="1"/>
+    <row r="186" spans="1:8" s="1" customFormat="1"/>
+    <row r="187" spans="1:8" s="1" customFormat="1"/>
+    <row r="188" spans="1:8" s="1" customFormat="1"/>
+    <row r="189" spans="1:8" s="1" customFormat="1"/>
+    <row r="190" spans="1:8" s="1" customFormat="1"/>
+    <row r="191" spans="1:8" s="1" customFormat="1"/>
+    <row r="192" spans="1:8" s="1" customFormat="1"/>
     <row r="193" s="1" customFormat="1"/>
     <row r="194" s="1" customFormat="1"/>
     <row r="195" s="1" customFormat="1"/>
     <row r="196" s="1" customFormat="1"/>
     <row r="197" s="1" customFormat="1"/>
     <row r="198" s="1" customFormat="1"/>
     <row r="199" s="1" customFormat="1"/>
     <row r="200" s="1" customFormat="1"/>
     <row r="201" s="1" customFormat="1"/>
     <row r="202" s="1" customFormat="1"/>
     <row r="203" s="1" customFormat="1"/>
     <row r="204" s="1" customFormat="1"/>
     <row r="205" s="1" customFormat="1"/>
     <row r="206" s="1" customFormat="1"/>
     <row r="207" s="1" customFormat="1"/>
     <row r="208" s="1" customFormat="1"/>
     <row r="209" s="1" customFormat="1"/>
     <row r="210" s="1" customFormat="1"/>
     <row r="211" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A175:H175"/>
+    <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>