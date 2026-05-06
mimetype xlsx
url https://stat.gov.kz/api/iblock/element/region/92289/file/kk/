--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13635" yWindow="270" windowWidth="14775" windowHeight="12525" activeTab="3"/>
+    <workbookView xWindow="-390" yWindow="540" windowWidth="14775" windowHeight="12525" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="37">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
@@ -3379,51 +3379,53 @@
       <c r="F26" s="44"/>
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
@@ -3480,444 +3482,478 @@
         <v>10</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A6" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="24">
         <v>678878.3</v>
       </c>
       <c r="C6" s="24">
         <v>1209605.6000000001</v>
       </c>
-      <c r="D6" s="24"/>
+      <c r="D6" s="27">
+        <v>1799486.9</v>
+      </c>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="8"/>
       <c r="I6" s="24"/>
       <c r="J6" s="27"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="24">
         <v>402177.4</v>
       </c>
       <c r="C7" s="24">
         <v>738928.1</v>
       </c>
-      <c r="D7" s="24"/>
+      <c r="D7" s="27">
+        <v>1123669.8999999999</v>
+      </c>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="8"/>
       <c r="I7" s="24"/>
       <c r="J7" s="27"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24">
         <v>16388</v>
       </c>
       <c r="C8" s="24">
         <v>32538.5</v>
       </c>
-      <c r="D8" s="24"/>
+      <c r="D8" s="27">
+        <v>50393.5</v>
+      </c>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="8"/>
       <c r="I8" s="24"/>
       <c r="J8" s="27"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>5.6</v>
       </c>
       <c r="C9" s="24">
         <v>175.8</v>
       </c>
-      <c r="D9" s="24"/>
+      <c r="D9" s="27">
+        <v>346.1</v>
+      </c>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="8"/>
       <c r="I9" s="24"/>
       <c r="J9" s="27"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>260307.3</v>
       </c>
       <c r="C10" s="24">
         <v>437963.2</v>
       </c>
-      <c r="D10" s="24"/>
+      <c r="D10" s="27">
+        <v>625077.4</v>
+      </c>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="8"/>
       <c r="I10" s="24"/>
       <c r="J10" s="27"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7"/>
-      <c r="D11" s="8"/>
+      <c r="D11" s="31"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="31"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A12" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>831.3</v>
       </c>
       <c r="C12" s="24">
         <v>1590.4</v>
       </c>
-      <c r="D12" s="24"/>
+      <c r="D12" s="27">
+        <v>2256.4</v>
+      </c>
       <c r="E12" s="27"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="8"/>
       <c r="I12" s="24"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="27">
         <v>543.70000000000005</v>
       </c>
       <c r="C13" s="24">
         <v>1029.3</v>
       </c>
-      <c r="D13" s="24"/>
+      <c r="D13" s="27">
+        <v>1442.6</v>
+      </c>
       <c r="E13" s="27"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="8"/>
       <c r="I13" s="24"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="27">
         <v>80</v>
       </c>
       <c r="C14" s="24">
         <v>165.8</v>
       </c>
-      <c r="D14" s="24"/>
+      <c r="D14" s="27">
+        <v>251.7</v>
+      </c>
       <c r="E14" s="27"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="8"/>
       <c r="I14" s="24"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="27">
         <v>32.9</v>
       </c>
       <c r="C15" s="24">
         <v>63.4</v>
       </c>
-      <c r="D15" s="24"/>
+      <c r="D15" s="27">
+        <v>90.3</v>
+      </c>
       <c r="E15" s="27"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="8"/>
       <c r="I15" s="24"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>3.7</v>
       </c>
-      <c r="D16" s="24"/>
+      <c r="D16" s="27">
+        <v>5.2</v>
+      </c>
       <c r="E16" s="27"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="8"/>
       <c r="I16" s="24"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="27">
         <v>106.6</v>
       </c>
       <c r="C17" s="24">
         <v>200.3</v>
       </c>
-      <c r="D17" s="24"/>
+      <c r="D17" s="27">
+        <v>280.60000000000002</v>
+      </c>
       <c r="E17" s="27"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="8"/>
       <c r="I17" s="24"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="27">
         <v>0.1</v>
       </c>
       <c r="C18" s="24">
         <v>0.3</v>
       </c>
-      <c r="D18" s="24"/>
+      <c r="D18" s="27">
+        <v>0.4</v>
+      </c>
       <c r="E18" s="27"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="8"/>
       <c r="I18" s="24"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="27">
         <v>2.1</v>
       </c>
       <c r="C19" s="24">
         <v>4</v>
       </c>
-      <c r="D19" s="24"/>
+      <c r="D19" s="27">
+        <v>5.4</v>
+      </c>
       <c r="E19" s="27"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="8"/>
       <c r="I19" s="24"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A20" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="27">
         <v>0.1</v>
       </c>
       <c r="C20" s="24">
         <v>0.1</v>
       </c>
-      <c r="D20" s="24"/>
+      <c r="D20" s="27">
+        <v>0.1</v>
+      </c>
       <c r="E20" s="27"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="8"/>
       <c r="I20" s="24"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="27">
         <v>23.8</v>
       </c>
       <c r="C21" s="24">
         <v>45.6</v>
       </c>
-      <c r="D21" s="24"/>
+      <c r="D21" s="27">
+        <v>66.900000000000006</v>
+      </c>
       <c r="E21" s="27"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="8"/>
       <c r="I21" s="24"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A22" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="27">
         <v>0.8</v>
       </c>
       <c r="C22" s="24">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D22" s="24"/>
+      <c r="D22" s="27">
+        <v>3.8</v>
+      </c>
       <c r="E22" s="27"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="8"/>
       <c r="I22" s="24"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="25">
         <v>38.9</v>
       </c>
       <c r="C23" s="25">
         <v>75.599999999999994</v>
       </c>
-      <c r="D23" s="25"/>
+      <c r="D23" s="25">
+        <v>109.3</v>
+      </c>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="14"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>