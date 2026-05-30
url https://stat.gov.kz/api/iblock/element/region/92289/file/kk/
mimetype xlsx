--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-390" yWindow="540" windowWidth="14775" windowHeight="12525" activeTab="3"/>
+    <workbookView xWindow="13200" yWindow="240" windowWidth="14775" windowHeight="12525" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="37">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
@@ -3380,51 +3380,51 @@
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="43"/>
@@ -3526,435 +3526,469 @@
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A6" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="24">
         <v>678878.3</v>
       </c>
       <c r="C6" s="24">
         <v>1209605.6000000001</v>
       </c>
       <c r="D6" s="27">
         <v>1799486.9</v>
       </c>
-      <c r="E6" s="24"/>
+      <c r="E6" s="27">
+        <v>2557196.7999999998</v>
+      </c>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="8"/>
       <c r="I6" s="24"/>
       <c r="J6" s="27"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="24">
         <v>402177.4</v>
       </c>
       <c r="C7" s="24">
         <v>738928.1</v>
       </c>
       <c r="D7" s="27">
         <v>1123669.8999999999</v>
       </c>
-      <c r="E7" s="24"/>
+      <c r="E7" s="27">
+        <v>1495092.8</v>
+      </c>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="8"/>
       <c r="I7" s="24"/>
       <c r="J7" s="27"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24">
         <v>16388</v>
       </c>
       <c r="C8" s="24">
         <v>32538.5</v>
       </c>
       <c r="D8" s="27">
         <v>50393.5</v>
       </c>
-      <c r="E8" s="24"/>
+      <c r="E8" s="27">
+        <v>79132.5</v>
+      </c>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="8"/>
       <c r="I8" s="24"/>
       <c r="J8" s="27"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>5.6</v>
       </c>
       <c r="C9" s="24">
         <v>175.8</v>
       </c>
       <c r="D9" s="27">
         <v>346.1</v>
       </c>
-      <c r="E9" s="24"/>
+      <c r="E9" s="27">
+        <v>516.29999999999995</v>
+      </c>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="8"/>
       <c r="I9" s="24"/>
       <c r="J9" s="27"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>260307.3</v>
       </c>
       <c r="C10" s="24">
         <v>437963.2</v>
       </c>
       <c r="D10" s="27">
         <v>625077.4</v>
       </c>
-      <c r="E10" s="24"/>
+      <c r="E10" s="27">
+        <v>982455.2</v>
+      </c>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="8"/>
       <c r="I10" s="24"/>
       <c r="J10" s="27"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7"/>
       <c r="D11" s="31"/>
-      <c r="E11" s="7"/>
+      <c r="E11" s="33"/>
       <c r="F11" s="7"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="31"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A12" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>831.3</v>
       </c>
       <c r="C12" s="24">
         <v>1590.4</v>
       </c>
       <c r="D12" s="27">
         <v>2256.4</v>
       </c>
-      <c r="E12" s="27"/>
+      <c r="E12" s="27">
+        <v>2663.7</v>
+      </c>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="8"/>
       <c r="I12" s="24"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="27">
         <v>543.70000000000005</v>
       </c>
       <c r="C13" s="24">
         <v>1029.3</v>
       </c>
       <c r="D13" s="27">
         <v>1442.6</v>
       </c>
-      <c r="E13" s="27"/>
+      <c r="E13" s="27">
+        <v>1677.1</v>
+      </c>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="8"/>
       <c r="I13" s="24"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="27">
         <v>80</v>
       </c>
       <c r="C14" s="24">
         <v>165.8</v>
       </c>
       <c r="D14" s="27">
         <v>251.7</v>
       </c>
-      <c r="E14" s="27"/>
+      <c r="E14" s="27">
+        <v>322.89999999999998</v>
+      </c>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="8"/>
       <c r="I14" s="24"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="27">
         <v>32.9</v>
       </c>
       <c r="C15" s="24">
         <v>63.4</v>
       </c>
       <c r="D15" s="27">
         <v>90.3</v>
       </c>
-      <c r="E15" s="27"/>
+      <c r="E15" s="27">
+        <v>100.5</v>
+      </c>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="8"/>
       <c r="I15" s="24"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>3.7</v>
       </c>
       <c r="D16" s="27">
         <v>5.2</v>
       </c>
-      <c r="E16" s="27"/>
+      <c r="E16" s="27">
+        <v>6.8</v>
+      </c>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="8"/>
       <c r="I16" s="24"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="27">
         <v>106.6</v>
       </c>
       <c r="C17" s="24">
         <v>200.3</v>
       </c>
       <c r="D17" s="27">
         <v>280.60000000000002</v>
       </c>
-      <c r="E17" s="27"/>
+      <c r="E17" s="27">
+        <v>333.7</v>
+      </c>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="8"/>
       <c r="I17" s="24"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="27">
         <v>0.1</v>
       </c>
       <c r="C18" s="24">
         <v>0.3</v>
       </c>
       <c r="D18" s="27">
         <v>0.4</v>
       </c>
-      <c r="E18" s="27"/>
+      <c r="E18" s="27">
+        <v>0.5</v>
+      </c>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="8"/>
       <c r="I18" s="24"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="27">
         <v>2.1</v>
       </c>
       <c r="C19" s="24">
         <v>4</v>
       </c>
       <c r="D19" s="27">
         <v>5.4</v>
       </c>
-      <c r="E19" s="27"/>
+      <c r="E19" s="27">
+        <v>6.5</v>
+      </c>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="8"/>
       <c r="I19" s="24"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A20" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="27">
         <v>0.1</v>
       </c>
       <c r="C20" s="24">
         <v>0.1</v>
       </c>
       <c r="D20" s="27">
         <v>0.1</v>
       </c>
-      <c r="E20" s="27"/>
+      <c r="E20" s="27">
+        <v>0.1</v>
+      </c>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="8"/>
       <c r="I20" s="24"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="27">
         <v>23.8</v>
       </c>
       <c r="C21" s="24">
         <v>45.6</v>
       </c>
       <c r="D21" s="27">
         <v>66.900000000000006</v>
       </c>
-      <c r="E21" s="27"/>
+      <c r="E21" s="27">
+        <v>81.2</v>
+      </c>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="8"/>
       <c r="I21" s="24"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A22" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="27">
         <v>0.8</v>
       </c>
       <c r="C22" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="D22" s="27">
         <v>3.8</v>
       </c>
-      <c r="E22" s="27"/>
+      <c r="E22" s="27">
+        <v>5.3</v>
+      </c>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="8"/>
       <c r="I22" s="24"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="25">
         <v>38.9</v>
       </c>
       <c r="C23" s="25">
         <v>75.599999999999994</v>
       </c>
       <c r="D23" s="25">
         <v>109.3</v>
       </c>
-      <c r="E23" s="25"/>
+      <c r="E23" s="25">
+        <v>129</v>
+      </c>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="14"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>