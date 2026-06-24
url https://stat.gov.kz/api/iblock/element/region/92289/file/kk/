--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -3380,51 +3380,51 @@
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="43"/>
@@ -3488,508 +3488,542 @@
         <v>12</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A6" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="24">
         <v>678878.3</v>
       </c>
       <c r="C6" s="24">
         <v>1209605.6000000001</v>
       </c>
       <c r="D6" s="27">
         <v>1799486.9</v>
       </c>
       <c r="E6" s="27">
         <v>2557196.7999999998</v>
       </c>
-      <c r="F6" s="24"/>
+      <c r="F6" s="27">
+        <v>3124858.4</v>
+      </c>
       <c r="G6" s="24"/>
       <c r="H6" s="8"/>
       <c r="I6" s="24"/>
       <c r="J6" s="27"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="24">
         <v>402177.4</v>
       </c>
       <c r="C7" s="24">
         <v>738928.1</v>
       </c>
       <c r="D7" s="27">
         <v>1123669.8999999999</v>
       </c>
       <c r="E7" s="27">
         <v>1495092.8</v>
       </c>
-      <c r="F7" s="24"/>
+      <c r="F7" s="27">
+        <v>1793819.6</v>
+      </c>
       <c r="G7" s="24"/>
       <c r="H7" s="8"/>
       <c r="I7" s="24"/>
       <c r="J7" s="27"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24">
         <v>16388</v>
       </c>
       <c r="C8" s="24">
         <v>32538.5</v>
       </c>
       <c r="D8" s="27">
         <v>50393.5</v>
       </c>
       <c r="E8" s="27">
         <v>79132.5</v>
       </c>
-      <c r="F8" s="24"/>
+      <c r="F8" s="27">
+        <v>109709.5</v>
+      </c>
       <c r="G8" s="24"/>
       <c r="H8" s="8"/>
       <c r="I8" s="24"/>
       <c r="J8" s="27"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>5.6</v>
       </c>
       <c r="C9" s="24">
         <v>175.8</v>
       </c>
       <c r="D9" s="27">
         <v>346.1</v>
       </c>
       <c r="E9" s="27">
         <v>516.29999999999995</v>
       </c>
-      <c r="F9" s="24"/>
+      <c r="F9" s="27">
+        <v>525.29999999999995</v>
+      </c>
       <c r="G9" s="24"/>
       <c r="H9" s="8"/>
       <c r="I9" s="24"/>
       <c r="J9" s="27"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>260307.3</v>
       </c>
       <c r="C10" s="24">
         <v>437963.2</v>
       </c>
       <c r="D10" s="27">
         <v>625077.4</v>
       </c>
       <c r="E10" s="27">
         <v>982455.2</v>
       </c>
-      <c r="F10" s="24"/>
+      <c r="F10" s="27">
+        <v>1220804</v>
+      </c>
       <c r="G10" s="24"/>
       <c r="H10" s="8"/>
       <c r="I10" s="24"/>
       <c r="J10" s="27"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7"/>
       <c r="D11" s="31"/>
       <c r="E11" s="33"/>
-      <c r="F11" s="7"/>
+      <c r="F11" s="33"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="31"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A12" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>831.3</v>
       </c>
       <c r="C12" s="24">
         <v>1590.4</v>
       </c>
       <c r="D12" s="27">
         <v>2256.4</v>
       </c>
       <c r="E12" s="27">
         <v>2663.7</v>
       </c>
-      <c r="F12" s="24"/>
+      <c r="F12" s="27">
+        <v>2839</v>
+      </c>
       <c r="G12" s="24"/>
       <c r="H12" s="8"/>
       <c r="I12" s="24"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="27">
         <v>543.70000000000005</v>
       </c>
       <c r="C13" s="24">
         <v>1029.3</v>
       </c>
       <c r="D13" s="27">
         <v>1442.6</v>
       </c>
       <c r="E13" s="27">
         <v>1677.1</v>
       </c>
-      <c r="F13" s="24"/>
+      <c r="F13" s="27">
+        <v>1779.4</v>
+      </c>
       <c r="G13" s="24"/>
       <c r="H13" s="8"/>
       <c r="I13" s="24"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="27">
         <v>80</v>
       </c>
       <c r="C14" s="24">
         <v>165.8</v>
       </c>
       <c r="D14" s="27">
         <v>251.7</v>
       </c>
       <c r="E14" s="27">
         <v>322.89999999999998</v>
       </c>
-      <c r="F14" s="24"/>
+      <c r="F14" s="27">
+        <v>359.8</v>
+      </c>
       <c r="G14" s="24"/>
       <c r="H14" s="8"/>
       <c r="I14" s="24"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="27">
         <v>32.9</v>
       </c>
       <c r="C15" s="24">
         <v>63.4</v>
       </c>
       <c r="D15" s="27">
         <v>90.3</v>
       </c>
       <c r="E15" s="27">
         <v>100.5</v>
       </c>
-      <c r="F15" s="24"/>
+      <c r="F15" s="27">
+        <v>100.6</v>
+      </c>
       <c r="G15" s="24"/>
       <c r="H15" s="8"/>
       <c r="I15" s="24"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>3.7</v>
       </c>
       <c r="D16" s="27">
         <v>5.2</v>
       </c>
       <c r="E16" s="27">
         <v>6.8</v>
       </c>
-      <c r="F16" s="24"/>
+      <c r="F16" s="27">
+        <v>8.3000000000000007</v>
+      </c>
       <c r="G16" s="24"/>
       <c r="H16" s="8"/>
       <c r="I16" s="24"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="27">
         <v>106.6</v>
       </c>
       <c r="C17" s="24">
         <v>200.3</v>
       </c>
       <c r="D17" s="27">
         <v>280.60000000000002</v>
       </c>
       <c r="E17" s="27">
         <v>333.7</v>
       </c>
-      <c r="F17" s="24"/>
+      <c r="F17" s="27">
+        <v>348.7</v>
+      </c>
       <c r="G17" s="24"/>
       <c r="H17" s="8"/>
       <c r="I17" s="24"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="27">
         <v>0.1</v>
       </c>
       <c r="C18" s="24">
         <v>0.3</v>
       </c>
       <c r="D18" s="27">
         <v>0.4</v>
       </c>
       <c r="E18" s="27">
         <v>0.5</v>
       </c>
-      <c r="F18" s="24"/>
+      <c r="F18" s="27">
+        <v>0.7</v>
+      </c>
       <c r="G18" s="24"/>
       <c r="H18" s="8"/>
       <c r="I18" s="24"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="27">
         <v>2.1</v>
       </c>
       <c r="C19" s="24">
         <v>4</v>
       </c>
       <c r="D19" s="27">
         <v>5.4</v>
       </c>
       <c r="E19" s="27">
         <v>6.5</v>
       </c>
-      <c r="F19" s="24"/>
+      <c r="F19" s="27">
+        <v>6.5</v>
+      </c>
       <c r="G19" s="24"/>
       <c r="H19" s="8"/>
       <c r="I19" s="24"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A20" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="27">
         <v>0.1</v>
       </c>
       <c r="C20" s="24">
         <v>0.1</v>
       </c>
       <c r="D20" s="27">
         <v>0.1</v>
       </c>
       <c r="E20" s="27">
         <v>0.1</v>
       </c>
-      <c r="F20" s="24"/>
+      <c r="F20" s="27">
+        <v>0.1</v>
+      </c>
       <c r="G20" s="24"/>
       <c r="H20" s="8"/>
       <c r="I20" s="24"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="27">
         <v>23.8</v>
       </c>
       <c r="C21" s="24">
         <v>45.6</v>
       </c>
       <c r="D21" s="27">
         <v>66.900000000000006</v>
       </c>
       <c r="E21" s="27">
         <v>81.2</v>
       </c>
-      <c r="F21" s="24"/>
+      <c r="F21" s="27">
+        <v>91.2</v>
+      </c>
       <c r="G21" s="24"/>
       <c r="H21" s="8"/>
       <c r="I21" s="24"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A22" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="27">
         <v>0.8</v>
       </c>
       <c r="C22" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="D22" s="27">
         <v>3.8</v>
       </c>
       <c r="E22" s="27">
         <v>5.3</v>
       </c>
-      <c r="F22" s="24"/>
+      <c r="F22" s="27">
+        <v>6.9</v>
+      </c>
       <c r="G22" s="24"/>
       <c r="H22" s="8"/>
       <c r="I22" s="24"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="25">
         <v>38.9</v>
       </c>
       <c r="C23" s="25">
         <v>75.599999999999994</v>
       </c>
       <c r="D23" s="25">
         <v>109.3</v>
       </c>
       <c r="E23" s="25">
         <v>129</v>
       </c>
-      <c r="F23" s="25"/>
+      <c r="F23" s="25">
+        <v>136.69999999999999</v>
+      </c>
       <c r="G23" s="25"/>
       <c r="H23" s="14"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>