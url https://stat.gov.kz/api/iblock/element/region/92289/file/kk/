--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -3380,51 +3380,51 @@
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="A32" sqref="A31:A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="43"/>
@@ -3532,499 +3532,533 @@
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A6" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="24">
         <v>678878.3</v>
       </c>
       <c r="C6" s="24">
         <v>1209605.6000000001</v>
       </c>
       <c r="D6" s="27">
         <v>1799486.9</v>
       </c>
       <c r="E6" s="27">
         <v>2557196.7999999998</v>
       </c>
       <c r="F6" s="27">
         <v>3124858.4</v>
       </c>
-      <c r="G6" s="24"/>
+      <c r="G6" s="24">
+        <v>3710298.4</v>
+      </c>
       <c r="H6" s="8"/>
       <c r="I6" s="24"/>
       <c r="J6" s="27"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="24">
         <v>402177.4</v>
       </c>
       <c r="C7" s="24">
         <v>738928.1</v>
       </c>
       <c r="D7" s="27">
         <v>1123669.8999999999</v>
       </c>
       <c r="E7" s="27">
         <v>1495092.8</v>
       </c>
       <c r="F7" s="27">
         <v>1793819.6</v>
       </c>
-      <c r="G7" s="24"/>
+      <c r="G7" s="24">
+        <v>2073102.3</v>
+      </c>
       <c r="H7" s="8"/>
       <c r="I7" s="24"/>
       <c r="J7" s="27"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24">
         <v>16388</v>
       </c>
       <c r="C8" s="24">
         <v>32538.5</v>
       </c>
       <c r="D8" s="27">
         <v>50393.5</v>
       </c>
       <c r="E8" s="27">
         <v>79132.5</v>
       </c>
       <c r="F8" s="27">
         <v>109709.5</v>
       </c>
-      <c r="G8" s="24"/>
+      <c r="G8" s="24">
+        <v>136582.5</v>
+      </c>
       <c r="H8" s="8"/>
       <c r="I8" s="24"/>
       <c r="J8" s="27"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>5.6</v>
       </c>
       <c r="C9" s="24">
         <v>175.8</v>
       </c>
       <c r="D9" s="27">
         <v>346.1</v>
       </c>
       <c r="E9" s="27">
         <v>516.29999999999995</v>
       </c>
       <c r="F9" s="27">
         <v>525.29999999999995</v>
       </c>
-      <c r="G9" s="24"/>
+      <c r="G9" s="24">
+        <v>534.4</v>
+      </c>
       <c r="H9" s="8"/>
       <c r="I9" s="24"/>
       <c r="J9" s="27"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>260307.3</v>
       </c>
       <c r="C10" s="24">
         <v>437963.2</v>
       </c>
       <c r="D10" s="27">
         <v>625077.4</v>
       </c>
       <c r="E10" s="27">
         <v>982455.2</v>
       </c>
       <c r="F10" s="27">
         <v>1220804</v>
       </c>
-      <c r="G10" s="24"/>
+      <c r="G10" s="24">
+        <v>1500079.2</v>
+      </c>
       <c r="H10" s="8"/>
       <c r="I10" s="24"/>
       <c r="J10" s="27"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7"/>
       <c r="D11" s="31"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
-      <c r="G11" s="8"/>
+      <c r="G11" s="24"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="31"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A12" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>831.3</v>
       </c>
       <c r="C12" s="24">
         <v>1590.4</v>
       </c>
       <c r="D12" s="27">
         <v>2256.4</v>
       </c>
       <c r="E12" s="27">
         <v>2663.7</v>
       </c>
       <c r="F12" s="27">
         <v>2839</v>
       </c>
-      <c r="G12" s="24"/>
+      <c r="G12" s="24">
+        <v>2985.1</v>
+      </c>
       <c r="H12" s="8"/>
       <c r="I12" s="24"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="27">
         <v>543.70000000000005</v>
       </c>
       <c r="C13" s="24">
         <v>1029.3</v>
       </c>
       <c r="D13" s="27">
         <v>1442.6</v>
       </c>
       <c r="E13" s="27">
         <v>1677.1</v>
       </c>
       <c r="F13" s="27">
         <v>1779.4</v>
       </c>
-      <c r="G13" s="24"/>
+      <c r="G13" s="24">
+        <v>1858.6</v>
+      </c>
       <c r="H13" s="8"/>
       <c r="I13" s="24"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="27">
         <v>80</v>
       </c>
       <c r="C14" s="24">
         <v>165.8</v>
       </c>
       <c r="D14" s="27">
         <v>251.7</v>
       </c>
       <c r="E14" s="27">
         <v>322.89999999999998</v>
       </c>
       <c r="F14" s="27">
         <v>359.8</v>
       </c>
-      <c r="G14" s="24"/>
+      <c r="G14" s="24">
+        <v>393.4</v>
+      </c>
       <c r="H14" s="8"/>
       <c r="I14" s="24"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="27">
         <v>32.9</v>
       </c>
       <c r="C15" s="24">
         <v>63.4</v>
       </c>
       <c r="D15" s="27">
         <v>90.3</v>
       </c>
       <c r="E15" s="27">
         <v>100.5</v>
       </c>
       <c r="F15" s="27">
         <v>100.6</v>
       </c>
-      <c r="G15" s="24"/>
+      <c r="G15" s="24">
+        <v>100.7</v>
+      </c>
       <c r="H15" s="8"/>
       <c r="I15" s="24"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>3.7</v>
       </c>
       <c r="D16" s="27">
         <v>5.2</v>
       </c>
       <c r="E16" s="27">
         <v>6.8</v>
       </c>
       <c r="F16" s="27">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G16" s="24"/>
+      <c r="G16" s="24">
+        <v>9.9</v>
+      </c>
       <c r="H16" s="8"/>
       <c r="I16" s="24"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="27">
         <v>106.6</v>
       </c>
       <c r="C17" s="24">
         <v>200.3</v>
       </c>
       <c r="D17" s="27">
         <v>280.60000000000002</v>
       </c>
       <c r="E17" s="27">
         <v>333.7</v>
       </c>
       <c r="F17" s="27">
         <v>348.7</v>
       </c>
-      <c r="G17" s="24"/>
+      <c r="G17" s="24">
+        <v>367</v>
+      </c>
       <c r="H17" s="8"/>
       <c r="I17" s="24"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="27">
         <v>0.1</v>
       </c>
       <c r="C18" s="24">
         <v>0.3</v>
       </c>
       <c r="D18" s="27">
         <v>0.4</v>
       </c>
       <c r="E18" s="27">
         <v>0.5</v>
       </c>
       <c r="F18" s="27">
         <v>0.7</v>
       </c>
-      <c r="G18" s="24"/>
+      <c r="G18" s="24">
+        <v>0.8</v>
+      </c>
       <c r="H18" s="8"/>
       <c r="I18" s="24"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="27">
         <v>2.1</v>
       </c>
       <c r="C19" s="24">
         <v>4</v>
       </c>
       <c r="D19" s="27">
         <v>5.4</v>
       </c>
       <c r="E19" s="27">
         <v>6.5</v>
       </c>
       <c r="F19" s="27">
         <v>6.5</v>
       </c>
-      <c r="G19" s="24"/>
+      <c r="G19" s="24">
+        <v>6.5</v>
+      </c>
       <c r="H19" s="8"/>
       <c r="I19" s="24"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A20" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="27">
         <v>0.1</v>
       </c>
       <c r="C20" s="24">
         <v>0.1</v>
       </c>
       <c r="D20" s="27">
         <v>0.1</v>
       </c>
       <c r="E20" s="27">
         <v>0.1</v>
       </c>
       <c r="F20" s="27">
         <v>0.1</v>
       </c>
-      <c r="G20" s="24"/>
+      <c r="G20" s="24">
+        <v>0.1</v>
+      </c>
       <c r="H20" s="8"/>
       <c r="I20" s="24"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="27">
         <v>23.8</v>
       </c>
       <c r="C21" s="24">
         <v>45.6</v>
       </c>
       <c r="D21" s="27">
         <v>66.900000000000006</v>
       </c>
       <c r="E21" s="27">
         <v>81.2</v>
       </c>
       <c r="F21" s="27">
         <v>91.2</v>
       </c>
-      <c r="G21" s="24"/>
+      <c r="G21" s="24">
+        <v>98.3</v>
+      </c>
       <c r="H21" s="8"/>
       <c r="I21" s="24"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A22" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="27">
         <v>0.8</v>
       </c>
       <c r="C22" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="D22" s="27">
         <v>3.8</v>
       </c>
       <c r="E22" s="27">
         <v>5.3</v>
       </c>
       <c r="F22" s="27">
         <v>6.9</v>
       </c>
-      <c r="G22" s="24"/>
+      <c r="G22" s="24">
+        <v>8.5</v>
+      </c>
       <c r="H22" s="8"/>
       <c r="I22" s="24"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25">
       <c r="A23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="25">
         <v>38.9</v>
       </c>
       <c r="C23" s="25">
         <v>75.599999999999994</v>
       </c>
       <c r="D23" s="25">
         <v>109.3</v>
       </c>
       <c r="E23" s="25">
         <v>129</v>
       </c>
       <c r="F23" s="25">
         <v>136.69999999999999</v>
       </c>
-      <c r="G23" s="25"/>
+      <c r="G23" s="25">
+        <v>141.30000000000001</v>
+      </c>
       <c r="H23" s="14"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25">