--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,54 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\12\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{010BBAFB-5770-4EAF-AE04-31368FF183E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13200" yWindow="240" windowWidth="14775" windowHeight="12525" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="37">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
@@ -158,56 +164,56 @@
   <si>
     <t>Катонқарағай ауданы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2024 жылғы Шығыс Қазақстан облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t xml:space="preserve">Катонқарағай ауданы </t>
   </si>
   <si>
     <t>2023 жылғы Шығыс Қазақстан облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>2026 жылғы Шығыс Қазақстан облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -422,169 +428,179 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -717,3390 +733,3424 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="23.25">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1">
+    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="8">
         <v>630719.4</v>
       </c>
       <c r="C6" s="8">
         <v>1148120.3999999999</v>
       </c>
       <c r="D6" s="8">
         <v>1709366.4</v>
       </c>
       <c r="E6" s="8">
         <v>2201318</v>
       </c>
       <c r="F6" s="8">
         <v>2680429.4</v>
       </c>
       <c r="G6" s="8">
         <v>3078961.6</v>
       </c>
       <c r="H6" s="8">
         <v>3586970</v>
       </c>
       <c r="I6" s="8">
         <v>4134231.8</v>
       </c>
       <c r="J6" s="8">
         <v>4634995.0999999996</v>
       </c>
       <c r="K6" s="8">
         <v>5184138.9000000004</v>
       </c>
       <c r="L6" s="8">
         <v>5721598.5999999996</v>
       </c>
       <c r="M6" s="31">
         <v>6308646.2999999998</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1">
+    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="8">
         <v>397723.1</v>
       </c>
       <c r="C7" s="8">
         <v>745485.4</v>
       </c>
       <c r="D7" s="8">
         <v>1122165.1000000001</v>
       </c>
       <c r="E7" s="8">
         <v>1451228.4</v>
       </c>
       <c r="F7" s="8">
         <v>1752604.2</v>
       </c>
       <c r="G7" s="8">
         <v>1954521.5</v>
       </c>
       <c r="H7" s="8">
         <v>2205932.1</v>
       </c>
       <c r="I7" s="8">
         <v>2483013.6</v>
       </c>
       <c r="J7" s="8">
         <v>2734675.5</v>
       </c>
       <c r="K7" s="8">
         <v>3035055</v>
       </c>
       <c r="L7" s="32">
         <v>3366042.1</v>
       </c>
       <c r="M7" s="31">
         <v>3729555.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1">
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="8">
         <v>11750</v>
       </c>
       <c r="C8" s="8">
         <v>17476</v>
       </c>
       <c r="D8" s="8">
         <v>30445.1</v>
       </c>
       <c r="E8" s="8">
         <v>45222.1</v>
       </c>
       <c r="F8" s="8">
         <v>64932.1</v>
       </c>
       <c r="G8" s="8">
         <v>84628.1</v>
       </c>
       <c r="H8" s="8">
         <v>103998.1</v>
       </c>
       <c r="I8" s="8">
         <v>122233.1</v>
       </c>
       <c r="J8" s="8">
         <v>141585.1</v>
       </c>
       <c r="K8" s="8">
         <v>163321.1</v>
       </c>
       <c r="L8" s="8">
         <v>183343.1</v>
       </c>
       <c r="M8" s="31">
         <v>196977.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1">
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>1</v>
       </c>
       <c r="C9" s="8">
         <v>11.1</v>
       </c>
       <c r="D9" s="8">
         <v>21.2</v>
       </c>
       <c r="E9" s="8">
         <v>31.3</v>
       </c>
       <c r="F9" s="8">
         <v>31.7</v>
       </c>
       <c r="G9" s="8">
         <v>32.200000000000003</v>
       </c>
       <c r="H9" s="8">
         <v>32.6</v>
       </c>
       <c r="I9" s="8">
         <v>304.60000000000002</v>
       </c>
       <c r="J9" s="8">
         <v>576.5</v>
       </c>
       <c r="K9" s="8">
         <v>848.5</v>
       </c>
       <c r="L9" s="8">
         <v>1162.7</v>
       </c>
       <c r="M9" s="31">
         <v>1476.8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1">
+    <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="8">
         <v>221245.3</v>
       </c>
       <c r="C10" s="8">
         <v>385147.9</v>
       </c>
       <c r="D10" s="8">
         <v>556735</v>
       </c>
       <c r="E10" s="8">
         <v>704836.2</v>
       </c>
       <c r="F10" s="8">
         <v>862861.4</v>
       </c>
       <c r="G10" s="8">
         <v>1039779.8</v>
       </c>
       <c r="H10" s="8">
         <v>1277007.2</v>
       </c>
       <c r="I10" s="8">
         <v>1528680.5</v>
       </c>
       <c r="J10" s="8">
         <v>1758157.9</v>
       </c>
       <c r="K10" s="8">
         <v>1984914.3</v>
       </c>
       <c r="L10" s="7">
         <v>2171050.7000000002</v>
       </c>
       <c r="M10" s="31">
         <v>2380636.7000000002</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="23.25">
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
       <c r="M11" s="33"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1">
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
         <v>781.5</v>
       </c>
       <c r="C12" s="8">
         <v>1480.2</v>
       </c>
       <c r="D12" s="8">
         <v>2091.1999999999998</v>
       </c>
       <c r="E12" s="8">
         <v>2526.9</v>
       </c>
       <c r="F12" s="8">
         <v>2683.8</v>
       </c>
       <c r="G12" s="8">
         <v>2792.9</v>
       </c>
       <c r="H12" s="8">
         <v>2908.4</v>
       </c>
       <c r="I12" s="8">
         <v>3013.7</v>
       </c>
       <c r="J12" s="8">
         <v>3145.6</v>
       </c>
       <c r="K12" s="8">
         <v>3511.4</v>
       </c>
       <c r="L12" s="8">
         <v>4042.9</v>
       </c>
       <c r="M12" s="31">
         <v>4824.2</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1">
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="8">
         <v>516.70000000000005</v>
       </c>
       <c r="C13" s="8">
         <v>960.2</v>
       </c>
       <c r="D13" s="8">
         <v>1353.3</v>
       </c>
       <c r="E13" s="8">
         <v>1619.5</v>
       </c>
       <c r="F13" s="8">
         <v>1714.8</v>
       </c>
       <c r="G13" s="8">
         <v>1785.8</v>
       </c>
       <c r="H13" s="8">
         <v>1864.7</v>
       </c>
       <c r="I13" s="8">
         <v>1945.8</v>
       </c>
       <c r="J13" s="8">
         <v>2039.8</v>
       </c>
       <c r="K13" s="8">
         <v>2303</v>
       </c>
       <c r="L13" s="8">
         <v>2651.3</v>
       </c>
       <c r="M13" s="31">
         <v>3150.4</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1">
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="8">
         <v>69.900000000000006</v>
       </c>
       <c r="C14" s="8">
         <v>139.9</v>
       </c>
       <c r="D14" s="8">
         <v>193</v>
       </c>
       <c r="E14" s="8">
         <v>229.7</v>
       </c>
       <c r="F14" s="8">
         <v>240.5</v>
       </c>
       <c r="G14" s="8">
         <v>241.8</v>
       </c>
       <c r="H14" s="8">
         <v>242.9</v>
       </c>
       <c r="I14" s="8">
         <v>243.5</v>
       </c>
       <c r="J14" s="8">
         <v>244.8</v>
       </c>
       <c r="K14" s="8">
         <v>249.2</v>
       </c>
       <c r="L14" s="8">
         <v>287.7</v>
       </c>
       <c r="M14" s="31">
         <v>368.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1">
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="8">
         <v>32.1</v>
       </c>
       <c r="C15" s="8">
         <v>61.9</v>
       </c>
       <c r="D15" s="8">
         <v>89.3</v>
       </c>
       <c r="E15" s="8">
         <v>109.2</v>
       </c>
       <c r="F15" s="8">
         <v>110.7</v>
       </c>
       <c r="G15" s="8">
         <v>112.1</v>
       </c>
       <c r="H15" s="8">
         <v>113.5</v>
       </c>
       <c r="I15" s="8">
         <v>114.1</v>
       </c>
       <c r="J15" s="8">
         <v>114.2</v>
       </c>
       <c r="K15" s="8">
         <v>127.5</v>
       </c>
       <c r="L15" s="8">
         <v>153.1</v>
       </c>
       <c r="M15" s="31">
         <v>188.2</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="3" customFormat="1">
+    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="8">
         <v>2.6</v>
       </c>
       <c r="C16" s="8">
         <v>5</v>
       </c>
       <c r="D16" s="8">
         <v>7.5</v>
       </c>
       <c r="E16" s="8">
         <v>9.9</v>
       </c>
       <c r="F16" s="8">
         <v>12.4</v>
       </c>
       <c r="G16" s="8">
         <v>15</v>
       </c>
       <c r="H16" s="8">
         <v>17.5</v>
       </c>
       <c r="I16" s="8">
         <v>18.3</v>
       </c>
       <c r="J16" s="8">
         <v>19.100000000000001</v>
       </c>
       <c r="K16" s="8">
         <v>19.899999999999999</v>
       </c>
       <c r="L16" s="8">
         <v>20.3</v>
       </c>
       <c r="M16" s="31">
         <v>20.7</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="3" customFormat="1">
+    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="8">
         <v>95.8</v>
       </c>
       <c r="C17" s="8">
         <v>187.6</v>
       </c>
       <c r="D17" s="8">
         <v>265.39999999999998</v>
       </c>
       <c r="E17" s="8">
         <v>328.8</v>
       </c>
       <c r="F17" s="8">
         <v>354</v>
       </c>
       <c r="G17" s="8">
         <v>369.9</v>
       </c>
       <c r="H17" s="8">
         <v>386.3</v>
       </c>
       <c r="I17" s="8">
         <v>394.9</v>
       </c>
       <c r="J17" s="8">
         <v>413.4</v>
       </c>
       <c r="K17" s="8">
         <v>462.7</v>
       </c>
       <c r="L17" s="8">
         <v>537.79999999999995</v>
       </c>
       <c r="M17" s="31">
         <v>645.29999999999995</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="3" customFormat="1">
+    <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="8">
         <v>0.9</v>
       </c>
       <c r="C18" s="8">
         <v>1.8</v>
       </c>
       <c r="D18" s="8">
         <v>2.6</v>
       </c>
       <c r="E18" s="8">
         <v>3.5</v>
       </c>
       <c r="F18" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="G18" s="8">
         <v>5.3</v>
       </c>
       <c r="H18" s="8">
         <v>6.2</v>
       </c>
       <c r="I18" s="8">
         <v>6.4</v>
       </c>
       <c r="J18" s="8">
         <v>6.5</v>
       </c>
       <c r="K18" s="8">
         <v>6.7</v>
       </c>
       <c r="L18" s="8">
         <v>6.7</v>
       </c>
       <c r="M18" s="31">
         <v>6.7</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="3" customFormat="1">
+    <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="8">
         <v>3.5</v>
       </c>
       <c r="C19" s="8">
         <v>10.3</v>
       </c>
       <c r="D19" s="8">
         <v>17.100000000000001</v>
       </c>
       <c r="E19" s="8">
         <v>23.9</v>
       </c>
       <c r="F19" s="8">
         <v>26.9</v>
       </c>
       <c r="G19" s="8">
         <v>29.8</v>
       </c>
       <c r="H19" s="8">
         <v>32.700000000000003</v>
       </c>
       <c r="I19" s="8">
         <v>34.6</v>
       </c>
       <c r="J19" s="8">
         <v>36.5</v>
       </c>
       <c r="K19" s="8">
         <v>38.299999999999997</v>
       </c>
       <c r="L19" s="8">
         <v>38.299999999999997</v>
       </c>
       <c r="M19" s="31">
         <v>38.299999999999997</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="3" customFormat="1">
+    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="8">
         <v>24.6</v>
       </c>
       <c r="C20" s="8">
         <v>47</v>
       </c>
       <c r="D20" s="8">
         <v>68.099999999999994</v>
       </c>
       <c r="E20" s="8">
         <v>84.9</v>
       </c>
       <c r="F20" s="8">
         <v>96.1</v>
       </c>
       <c r="G20" s="8">
         <v>103.1</v>
       </c>
       <c r="H20" s="8">
         <v>110.3</v>
       </c>
       <c r="I20" s="8">
         <v>117.7</v>
       </c>
       <c r="J20" s="8">
         <v>127.5</v>
       </c>
       <c r="K20" s="8">
         <v>142</v>
       </c>
       <c r="L20" s="8">
         <v>160.19999999999999</v>
       </c>
       <c r="M20" s="31">
         <v>182.9</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="3" customFormat="1">
+    <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="8">
         <v>35.299999999999997</v>
       </c>
       <c r="C21" s="8">
         <v>66.5</v>
       </c>
       <c r="D21" s="8">
         <v>94.8</v>
       </c>
       <c r="E21" s="8">
         <v>117.4</v>
       </c>
       <c r="F21" s="8">
         <v>124</v>
       </c>
       <c r="G21" s="8">
         <v>130.1</v>
       </c>
       <c r="H21" s="8">
         <v>134.19999999999999</v>
       </c>
       <c r="I21" s="8">
         <v>138.5</v>
       </c>
       <c r="J21" s="8">
         <v>143.80000000000001</v>
       </c>
       <c r="K21" s="8">
         <v>162</v>
       </c>
       <c r="L21" s="8">
         <v>187.4</v>
       </c>
       <c r="M21" s="14">
         <v>223.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="41"/>
       <c r="J22" s="41"/>
       <c r="K22" s="41"/>
       <c r="L22" s="41"/>
       <c r="M22" s="41"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="35"/>
       <c r="I23" s="36"/>
       <c r="J23" s="37"/>
       <c r="K23" s="11"/>
       <c r="L23" s="22"/>
       <c r="M23" s="11"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="42"/>
       <c r="I24" s="42"/>
       <c r="J24" s="42"/>
       <c r="K24" s="42"/>
       <c r="L24" s="42"/>
       <c r="M24" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A24:M24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="22" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5">
+    <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="24">
         <v>634841.9</v>
       </c>
       <c r="C6" s="24">
         <v>1222415.3</v>
       </c>
       <c r="D6" s="24">
         <v>1831104.5</v>
       </c>
       <c r="E6" s="24">
         <v>2424300.9</v>
       </c>
       <c r="F6" s="24">
         <v>3056830.5</v>
       </c>
       <c r="G6" s="24">
         <v>3636388.1</v>
       </c>
       <c r="H6" s="24">
         <v>4266851.8</v>
       </c>
       <c r="I6" s="24">
         <v>4857166.5</v>
       </c>
       <c r="J6" s="24">
         <v>5480065.5999999996</v>
       </c>
       <c r="K6" s="24">
         <v>6232372.4000000004</v>
       </c>
       <c r="L6" s="24">
         <v>6994243</v>
       </c>
       <c r="M6" s="24">
         <v>7636271.2000000002</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="24">
         <v>405715.20000000001</v>
       </c>
       <c r="C7" s="24">
         <v>764625.3</v>
       </c>
       <c r="D7" s="24">
         <v>1158532.2</v>
       </c>
       <c r="E7" s="24">
         <v>1516961.7</v>
       </c>
       <c r="F7" s="24">
         <v>1848929.2</v>
       </c>
       <c r="G7" s="24">
         <v>2136979.2000000002</v>
       </c>
       <c r="H7" s="24">
         <v>2424622.9</v>
       </c>
       <c r="I7" s="24">
         <v>2694858.1</v>
       </c>
       <c r="J7" s="24">
         <v>2968516.9</v>
       </c>
       <c r="K7" s="24">
         <v>3374459.2</v>
       </c>
       <c r="L7" s="24">
         <v>3801331.4</v>
       </c>
       <c r="M7" s="24">
         <v>4184183.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24">
         <v>9778</v>
       </c>
       <c r="C8" s="24">
         <v>16307</v>
       </c>
       <c r="D8" s="24">
         <v>26398</v>
       </c>
       <c r="E8" s="24">
         <v>45727</v>
       </c>
       <c r="F8" s="24">
         <v>68045</v>
       </c>
       <c r="G8" s="24">
         <v>89595</v>
       </c>
       <c r="H8" s="24">
         <v>126974</v>
       </c>
       <c r="I8" s="24">
         <v>146465</v>
       </c>
       <c r="J8" s="24">
         <v>162093</v>
       </c>
       <c r="K8" s="24">
         <v>178681</v>
       </c>
       <c r="L8" s="24">
         <v>194477</v>
       </c>
       <c r="M8" s="24">
         <v>206533</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>0.4</v>
       </c>
       <c r="C9" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="24">
         <v>16</v>
       </c>
       <c r="E9" s="24">
         <v>23.7</v>
       </c>
       <c r="F9" s="24">
         <v>24.2</v>
       </c>
       <c r="G9" s="24">
         <v>24.7</v>
       </c>
       <c r="H9" s="24">
         <v>25.1</v>
       </c>
       <c r="I9" s="24">
         <v>28.2</v>
       </c>
       <c r="J9" s="24">
         <v>31.3</v>
       </c>
       <c r="K9" s="24">
         <v>34.4</v>
       </c>
       <c r="L9" s="24">
         <v>39.5</v>
       </c>
       <c r="M9" s="24">
         <v>44.6</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>219348.2</v>
       </c>
       <c r="C10" s="24">
         <v>441474.8</v>
       </c>
       <c r="D10" s="24">
         <v>646158.30000000005</v>
       </c>
       <c r="E10" s="24">
         <v>861588.4</v>
       </c>
       <c r="F10" s="24">
         <v>1139832.1000000001</v>
       </c>
       <c r="G10" s="24">
         <v>1409789.2</v>
       </c>
       <c r="H10" s="24">
         <v>1715229.7</v>
       </c>
       <c r="I10" s="24">
         <v>2015815.2</v>
       </c>
       <c r="J10" s="24">
         <v>2349424.4</v>
       </c>
       <c r="K10" s="24">
         <v>2679197.7000000002</v>
       </c>
       <c r="L10" s="24">
         <v>2998395</v>
       </c>
       <c r="M10" s="24">
         <v>3245509.6</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1">
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
         <v>819.1</v>
       </c>
       <c r="C12" s="8">
         <v>1636.8</v>
       </c>
       <c r="D12" s="8">
         <v>2303.6999999999998</v>
       </c>
       <c r="E12" s="8">
         <v>2678.7</v>
       </c>
       <c r="F12" s="8">
         <v>2850.2</v>
       </c>
       <c r="G12" s="8">
         <v>2971.5</v>
       </c>
       <c r="H12" s="24">
         <v>3083.9</v>
       </c>
       <c r="I12" s="24">
         <v>3186.2</v>
       </c>
       <c r="J12" s="24">
         <v>3332.4</v>
       </c>
       <c r="K12" s="24">
         <v>3716.8</v>
       </c>
       <c r="L12" s="8">
         <v>4254.6000000000004</v>
       </c>
       <c r="M12" s="24">
         <v>4951.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="8">
         <v>517.1</v>
       </c>
       <c r="C13" s="8">
         <v>1023</v>
       </c>
       <c r="D13" s="8">
         <v>1423.9</v>
       </c>
       <c r="E13" s="8">
         <v>1628.7</v>
       </c>
       <c r="F13" s="8">
         <v>1732.2</v>
       </c>
       <c r="G13" s="8">
         <v>1820.3</v>
       </c>
       <c r="H13" s="24">
         <v>1901.7</v>
       </c>
       <c r="I13" s="24">
         <v>1978.2</v>
       </c>
       <c r="J13" s="24">
         <v>2090.1</v>
       </c>
       <c r="K13" s="24">
         <v>2366.8000000000002</v>
       </c>
       <c r="L13" s="8">
         <v>2745.9</v>
       </c>
       <c r="M13" s="24">
         <v>3233.6</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="8">
         <v>108.7</v>
       </c>
       <c r="C14" s="8">
         <v>217.2</v>
       </c>
       <c r="D14" s="8">
         <v>315.7</v>
       </c>
       <c r="E14" s="8">
         <v>384.2</v>
       </c>
       <c r="F14" s="8">
         <v>409</v>
       </c>
       <c r="G14" s="8">
         <v>409</v>
       </c>
       <c r="H14" s="24">
         <v>409</v>
       </c>
       <c r="I14" s="24">
         <v>409</v>
       </c>
       <c r="J14" s="24">
         <v>409</v>
       </c>
       <c r="K14" s="24">
         <v>415.6</v>
       </c>
       <c r="L14" s="8">
         <v>428.4</v>
       </c>
       <c r="M14" s="24">
         <v>444.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="8">
         <v>31.2</v>
       </c>
       <c r="C15" s="8">
         <v>62.8</v>
       </c>
       <c r="D15" s="8">
         <v>90</v>
       </c>
       <c r="E15" s="8">
         <v>101.6</v>
       </c>
       <c r="F15" s="8">
         <v>102.2</v>
       </c>
       <c r="G15" s="8">
         <v>102.3</v>
       </c>
       <c r="H15" s="24">
         <v>102.4</v>
       </c>
       <c r="I15" s="24">
         <v>102.5</v>
       </c>
       <c r="J15" s="24">
         <v>102.6</v>
       </c>
       <c r="K15" s="24">
         <v>117</v>
       </c>
       <c r="L15" s="8">
         <v>141.1</v>
       </c>
       <c r="M15" s="24">
         <v>172.7</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="8">
         <v>2.5</v>
       </c>
       <c r="C16" s="8">
         <v>4.8</v>
       </c>
       <c r="D16" s="8">
         <v>7.1</v>
       </c>
       <c r="E16" s="8">
         <v>9.4</v>
       </c>
       <c r="F16" s="8">
         <v>11.3</v>
       </c>
       <c r="G16" s="8">
         <v>13.2</v>
       </c>
       <c r="H16" s="24">
         <v>15</v>
       </c>
       <c r="I16" s="24">
         <v>15.9</v>
       </c>
       <c r="J16" s="24">
         <v>16.8</v>
       </c>
       <c r="K16" s="24">
         <v>17.600000000000001</v>
       </c>
       <c r="L16" s="8">
         <v>18.100000000000001</v>
       </c>
       <c r="M16" s="24">
         <v>18.5</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="8">
         <v>97.5</v>
       </c>
       <c r="C17" s="8">
         <v>203.5</v>
       </c>
       <c r="D17" s="8">
         <v>287.10000000000002</v>
       </c>
       <c r="E17" s="8">
         <v>343.3</v>
       </c>
       <c r="F17" s="8">
         <v>366</v>
       </c>
       <c r="G17" s="8">
         <v>382.2</v>
       </c>
       <c r="H17" s="24">
         <v>396.7</v>
       </c>
       <c r="I17" s="24">
         <v>409.9</v>
       </c>
       <c r="J17" s="24">
         <v>428.5</v>
       </c>
       <c r="K17" s="24">
         <v>474.8</v>
       </c>
       <c r="L17" s="8">
         <v>548.9</v>
       </c>
       <c r="M17" s="24">
         <v>652.6</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="8">
         <v>0.9</v>
       </c>
       <c r="C18" s="8">
         <v>1.7</v>
       </c>
       <c r="D18" s="8">
         <v>2.5</v>
       </c>
       <c r="E18" s="8">
         <v>3.3</v>
       </c>
       <c r="F18" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="G18" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="H18" s="8">
         <v>5.7</v>
       </c>
       <c r="I18" s="8">
         <v>5.8</v>
       </c>
       <c r="J18" s="8">
         <v>6</v>
       </c>
       <c r="K18" s="8">
         <v>6</v>
       </c>
       <c r="L18" s="8">
         <v>6</v>
       </c>
       <c r="M18" s="24">
         <v>6</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="M19" s="29" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="8">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>0.1</v>
       </c>
       <c r="D20" s="8">
         <v>0.2</v>
       </c>
       <c r="E20" s="8">
         <v>0.3</v>
       </c>
       <c r="F20" s="8">
         <v>0.4</v>
       </c>
       <c r="G20" s="8">
         <v>0.5</v>
       </c>
       <c r="H20" s="8">
         <v>0.6</v>
       </c>
       <c r="I20" s="8">
         <v>0.6</v>
       </c>
       <c r="J20" s="8">
         <v>0.7</v>
       </c>
       <c r="K20" s="8">
         <v>0.8</v>
       </c>
       <c r="L20" s="8">
         <v>0.8</v>
       </c>
       <c r="M20" s="24">
         <v>0.8</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="8">
         <v>22.4</v>
       </c>
       <c r="C21" s="8">
         <v>45.5</v>
       </c>
       <c r="D21" s="8">
         <v>65.5</v>
       </c>
       <c r="E21" s="8">
         <v>79.099999999999994</v>
       </c>
       <c r="F21" s="8">
         <v>89.4</v>
       </c>
       <c r="G21" s="8">
         <v>96.6</v>
       </c>
       <c r="H21" s="24">
         <v>104.3</v>
       </c>
       <c r="I21" s="24">
         <v>111.7</v>
       </c>
       <c r="J21" s="24">
         <v>120.9</v>
       </c>
       <c r="K21" s="24">
         <v>139.30000000000001</v>
       </c>
       <c r="L21" s="8">
         <v>157.69999999999999</v>
       </c>
       <c r="M21" s="24">
         <v>182.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="8">
         <v>2.9</v>
       </c>
       <c r="C22" s="8">
         <v>5</v>
       </c>
       <c r="D22" s="8">
         <v>7.1</v>
       </c>
       <c r="E22" s="8">
         <v>9.1999999999999993</v>
       </c>
       <c r="F22" s="8">
         <v>11.5</v>
       </c>
       <c r="G22" s="8">
         <v>13.9</v>
       </c>
       <c r="H22" s="8">
         <v>16.2</v>
       </c>
       <c r="I22" s="8">
         <v>16.7</v>
       </c>
       <c r="J22" s="8">
         <v>17.100000000000001</v>
       </c>
       <c r="K22" s="8">
         <v>17.600000000000001</v>
       </c>
       <c r="L22" s="8">
         <v>17.600000000000001</v>
       </c>
       <c r="M22" s="24">
         <v>17.600000000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>35.700000000000003</v>
       </c>
       <c r="C23" s="14">
         <v>73.099999999999994</v>
       </c>
       <c r="D23" s="14">
         <v>104.5</v>
       </c>
       <c r="E23" s="14">
         <v>119.4</v>
       </c>
       <c r="F23" s="14">
         <v>124.1</v>
       </c>
       <c r="G23" s="14">
         <v>128.69999999999999</v>
       </c>
       <c r="H23" s="25">
         <v>132.1</v>
       </c>
       <c r="I23" s="25">
         <v>135.9</v>
       </c>
       <c r="J23" s="25">
         <v>140.69999999999999</v>
       </c>
       <c r="K23" s="25">
         <v>161.1</v>
       </c>
       <c r="L23" s="14">
         <v>190</v>
       </c>
       <c r="M23" s="25">
         <v>222.7</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
-    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="11"/>
       <c r="L25" s="20"/>
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13" s="13" customFormat="1" ht="32.25" customHeight="1">
+    <row r="26" spans="1:13" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="44"/>
       <c r="C26" s="44"/>
       <c r="D26" s="44"/>
       <c r="E26" s="44"/>
       <c r="F26" s="44"/>
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="43" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="22" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5">
+    <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="24">
         <v>642446.19999999995</v>
       </c>
       <c r="C6" s="24">
         <v>1190525.6000000001</v>
       </c>
       <c r="D6" s="24">
         <v>1820464.5</v>
       </c>
       <c r="E6" s="24">
         <v>2574359.4</v>
       </c>
       <c r="F6" s="24">
         <v>3285042</v>
       </c>
       <c r="G6" s="24">
         <v>3900147.6</v>
       </c>
       <c r="H6" s="8">
         <v>4491626.9000000004</v>
       </c>
       <c r="I6" s="24">
         <v>5068695.4000000004</v>
       </c>
       <c r="J6" s="27">
         <v>5598012.7999999998</v>
       </c>
       <c r="K6" s="24">
         <v>6220162.9000000004</v>
       </c>
       <c r="L6" s="24">
         <v>6861821.2000000002</v>
       </c>
       <c r="M6" s="24">
         <v>7527813.2999999998</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="24">
         <v>391698.8</v>
       </c>
       <c r="C7" s="24">
         <v>726626.2</v>
       </c>
       <c r="D7" s="24">
         <v>1117203.8999999999</v>
       </c>
       <c r="E7" s="24">
         <v>1526343.3</v>
       </c>
       <c r="F7" s="24">
         <v>1868581.8</v>
       </c>
       <c r="G7" s="24">
         <v>2161033.7000000002</v>
       </c>
       <c r="H7" s="8">
         <v>2451929.9</v>
       </c>
       <c r="I7" s="24">
         <v>2730834.9</v>
       </c>
       <c r="J7" s="27">
         <v>2988299.8</v>
       </c>
       <c r="K7" s="24">
         <v>3332169.6</v>
       </c>
       <c r="L7" s="24">
         <v>3725734.8</v>
       </c>
       <c r="M7" s="24">
         <v>4133891</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24">
         <v>9921</v>
       </c>
       <c r="C8" s="24">
         <v>18469</v>
       </c>
       <c r="D8" s="24">
         <v>29548</v>
       </c>
       <c r="E8" s="24">
         <v>61263</v>
       </c>
       <c r="F8" s="24">
         <v>87985</v>
       </c>
       <c r="G8" s="24">
         <v>116716</v>
       </c>
       <c r="H8" s="8">
         <v>136635</v>
       </c>
       <c r="I8" s="24">
         <v>156543</v>
       </c>
       <c r="J8" s="27">
         <v>181389</v>
       </c>
       <c r="K8" s="24">
         <v>203847</v>
       </c>
       <c r="L8" s="24">
         <v>225125.3</v>
       </c>
       <c r="M8" s="24">
         <v>245948.1</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>0.5</v>
       </c>
       <c r="C9" s="24">
         <v>43.9</v>
       </c>
       <c r="D9" s="24">
         <v>87.3</v>
       </c>
       <c r="E9" s="24">
         <v>130.80000000000001</v>
       </c>
       <c r="F9" s="24">
         <v>136.4</v>
       </c>
       <c r="G9" s="24">
         <v>142</v>
       </c>
       <c r="H9" s="8">
         <v>147.6</v>
       </c>
       <c r="I9" s="24">
         <v>193.9</v>
       </c>
       <c r="J9" s="27">
         <v>240.2</v>
       </c>
       <c r="K9" s="24">
         <v>286.60000000000002</v>
       </c>
       <c r="L9" s="24">
         <v>386.8</v>
       </c>
       <c r="M9" s="24">
         <v>487</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>240825.9</v>
       </c>
       <c r="C10" s="24">
         <v>445386.5</v>
       </c>
       <c r="D10" s="24">
         <v>673625.3</v>
       </c>
       <c r="E10" s="24">
         <v>986622.3</v>
       </c>
       <c r="F10" s="24">
         <v>1328338.8</v>
       </c>
       <c r="G10" s="24">
         <v>1622255.9</v>
       </c>
       <c r="H10" s="8">
         <v>1902914.4</v>
       </c>
       <c r="I10" s="24">
         <v>2181123.6</v>
       </c>
       <c r="J10" s="27">
         <v>2428083.7999999998</v>
       </c>
       <c r="K10" s="24">
         <v>2683859.7000000002</v>
       </c>
       <c r="L10" s="24">
         <v>2910574.3</v>
       </c>
       <c r="M10" s="24">
         <v>3147487.2</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1">
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="31"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>686.9</v>
       </c>
       <c r="C12" s="27">
         <v>1435.3</v>
       </c>
       <c r="D12" s="24">
         <v>2119.9</v>
       </c>
       <c r="E12" s="27">
         <v>2540.4</v>
       </c>
       <c r="F12" s="24">
         <v>2720.5</v>
       </c>
       <c r="G12" s="24">
         <v>2847.8</v>
       </c>
       <c r="H12" s="8">
         <v>2959</v>
       </c>
       <c r="I12" s="24">
         <v>3070.6</v>
       </c>
       <c r="J12" s="27">
         <v>3209.2</v>
       </c>
       <c r="K12" s="27">
         <v>3637.5</v>
       </c>
       <c r="L12" s="24">
         <v>4213.7</v>
       </c>
       <c r="M12" s="24">
         <v>4944.1000000000004</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="27">
         <v>489.6</v>
       </c>
       <c r="C13" s="27">
         <v>953.5</v>
       </c>
       <c r="D13" s="24">
         <v>1372.8</v>
       </c>
       <c r="E13" s="27">
         <v>1604.1</v>
       </c>
       <c r="F13" s="24">
         <v>1701.9</v>
       </c>
       <c r="G13" s="24">
         <v>1788.5</v>
       </c>
       <c r="H13" s="8">
         <v>1870</v>
       </c>
       <c r="I13" s="24">
         <v>1950.4</v>
       </c>
       <c r="J13" s="27">
         <v>2043.2</v>
       </c>
       <c r="K13" s="27">
         <v>2341.5</v>
       </c>
       <c r="L13" s="24">
         <v>2714.8</v>
       </c>
       <c r="M13" s="24">
         <v>3193.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="27">
         <v>13.5</v>
       </c>
       <c r="C14" s="27">
         <v>108.2</v>
       </c>
       <c r="D14" s="24">
         <v>201.5</v>
       </c>
       <c r="E14" s="27">
         <v>283.7</v>
       </c>
       <c r="F14" s="24">
         <v>323.89999999999998</v>
       </c>
       <c r="G14" s="24">
         <v>331.7</v>
       </c>
       <c r="H14" s="8">
         <v>331.7</v>
       </c>
       <c r="I14" s="24">
         <v>331.7</v>
       </c>
       <c r="J14" s="27">
         <v>338.8</v>
       </c>
       <c r="K14" s="27">
         <v>352.8</v>
       </c>
       <c r="L14" s="24">
         <v>411.5</v>
       </c>
       <c r="M14" s="24">
         <v>478.3</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="27">
         <v>31.4</v>
       </c>
       <c r="C15" s="27">
         <v>59.7</v>
       </c>
       <c r="D15" s="24">
         <v>83.4</v>
       </c>
       <c r="E15" s="27">
         <v>96.4</v>
       </c>
       <c r="F15" s="24">
         <v>96.7</v>
       </c>
       <c r="G15" s="24">
         <v>96.8</v>
       </c>
       <c r="H15" s="8">
         <v>96.9</v>
       </c>
       <c r="I15" s="24">
         <v>97</v>
       </c>
       <c r="J15" s="27">
         <v>97.1</v>
       </c>
       <c r="K15" s="27">
         <v>112.2</v>
       </c>
       <c r="L15" s="24">
         <v>134.30000000000001</v>
       </c>
       <c r="M15" s="24">
         <v>161.80000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="27">
         <v>1.9</v>
       </c>
       <c r="C16" s="27">
         <v>4.2</v>
       </c>
       <c r="D16" s="24">
         <v>6.6</v>
       </c>
       <c r="E16" s="27">
         <v>9</v>
       </c>
       <c r="F16" s="24">
         <v>11.1</v>
       </c>
       <c r="G16" s="24">
         <v>13.3</v>
       </c>
       <c r="H16" s="8">
         <v>15.5</v>
       </c>
       <c r="I16" s="24">
         <v>16.399999999999999</v>
       </c>
       <c r="J16" s="27">
         <v>17.399999999999999</v>
       </c>
       <c r="K16" s="27">
         <v>18.399999999999999</v>
       </c>
       <c r="L16" s="24">
         <v>19</v>
       </c>
       <c r="M16" s="24">
         <v>19.600000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="27">
         <v>91.4</v>
       </c>
       <c r="C17" s="27">
         <v>190.7</v>
       </c>
       <c r="D17" s="24">
         <v>276.89999999999998</v>
       </c>
       <c r="E17" s="27">
         <v>333.3</v>
       </c>
       <c r="F17" s="24">
         <v>355.4</v>
       </c>
       <c r="G17" s="24">
         <v>374</v>
       </c>
       <c r="H17" s="8">
         <v>388.9</v>
       </c>
       <c r="I17" s="24">
         <v>403.9</v>
       </c>
       <c r="J17" s="27">
         <v>423.3</v>
       </c>
       <c r="K17" s="27">
         <v>476.8</v>
       </c>
       <c r="L17" s="24">
         <v>551.4</v>
       </c>
       <c r="M17" s="24">
         <v>646</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="27">
         <v>0.8</v>
       </c>
       <c r="C18" s="27">
         <v>0.9</v>
       </c>
       <c r="D18" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="E18" s="27">
         <v>1.2</v>
       </c>
       <c r="F18" s="24">
         <v>1.3</v>
       </c>
       <c r="G18" s="24">
         <v>1.5</v>
       </c>
       <c r="H18" s="8">
         <v>1.6</v>
       </c>
       <c r="I18" s="24">
         <v>1.7</v>
       </c>
       <c r="J18" s="27">
         <v>1.9</v>
       </c>
       <c r="K18" s="27">
         <v>2</v>
       </c>
       <c r="L18" s="24">
         <v>2</v>
       </c>
       <c r="M18" s="24">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="27">
         <v>1.3</v>
       </c>
       <c r="D19" s="24">
         <v>2.7</v>
       </c>
       <c r="E19" s="27">
         <v>4</v>
       </c>
       <c r="F19" s="24">
         <v>4.3</v>
       </c>
       <c r="G19" s="24">
         <v>4.7</v>
       </c>
       <c r="H19" s="8">
         <v>5</v>
       </c>
       <c r="I19" s="24">
         <v>5</v>
       </c>
       <c r="J19" s="27">
         <v>5</v>
       </c>
       <c r="K19" s="27">
         <v>5</v>
       </c>
       <c r="L19" s="24">
         <v>6.8</v>
       </c>
       <c r="M19" s="24">
         <v>9.5</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="27">
         <v>0.1</v>
       </c>
       <c r="C20" s="27">
         <v>0.2</v>
       </c>
       <c r="D20" s="24">
         <v>0.2</v>
       </c>
       <c r="E20" s="27">
         <v>0.3</v>
       </c>
       <c r="F20" s="24">
         <v>0.4</v>
       </c>
       <c r="G20" s="24">
         <v>0.5</v>
       </c>
       <c r="H20" s="8">
         <v>0.6</v>
       </c>
       <c r="I20" s="24">
         <v>0.6</v>
       </c>
       <c r="J20" s="27">
         <v>0.7</v>
       </c>
       <c r="K20" s="27">
         <v>0.7</v>
       </c>
       <c r="L20" s="24">
         <v>0.7</v>
       </c>
       <c r="M20" s="24">
         <v>0.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="27">
         <v>21.6</v>
       </c>
       <c r="C21" s="27">
         <v>43.1</v>
       </c>
       <c r="D21" s="24">
         <v>65.099999999999994</v>
       </c>
       <c r="E21" s="27">
         <v>78.099999999999994</v>
       </c>
       <c r="F21" s="24">
         <v>86.9</v>
       </c>
       <c r="G21" s="24">
         <v>93.2</v>
       </c>
       <c r="H21" s="8">
         <v>99.7</v>
       </c>
       <c r="I21" s="24">
         <v>107.9</v>
       </c>
       <c r="J21" s="27">
         <v>117.5</v>
       </c>
       <c r="K21" s="27">
         <v>135.69999999999999</v>
       </c>
       <c r="L21" s="24">
         <v>154.1</v>
       </c>
       <c r="M21" s="24">
         <v>176.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="27">
         <v>2.2999999999999998</v>
       </c>
       <c r="C22" s="27">
         <v>4.2</v>
       </c>
       <c r="D22" s="24">
         <v>6.1</v>
       </c>
       <c r="E22" s="27">
         <v>7.9</v>
       </c>
       <c r="F22" s="24">
         <v>8.8000000000000007</v>
       </c>
       <c r="G22" s="24">
         <v>9.6</v>
       </c>
       <c r="H22" s="8">
         <v>10.4</v>
       </c>
       <c r="I22" s="24">
         <v>12.4</v>
       </c>
       <c r="J22" s="27">
         <v>14.4</v>
       </c>
       <c r="K22" s="27">
         <v>16.3</v>
       </c>
       <c r="L22" s="24">
         <v>16.3</v>
       </c>
       <c r="M22" s="24">
         <v>16.3</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="25">
         <v>34.200000000000003</v>
       </c>
       <c r="C23" s="25">
         <v>69.2</v>
       </c>
       <c r="D23" s="25">
         <v>103.5</v>
       </c>
       <c r="E23" s="25">
         <v>122.3</v>
       </c>
       <c r="F23" s="25">
         <v>129.80000000000001</v>
       </c>
       <c r="G23" s="25">
         <v>134.1</v>
       </c>
       <c r="H23" s="14">
         <v>138.6</v>
       </c>
       <c r="I23" s="25">
         <v>143.5</v>
       </c>
       <c r="J23" s="25">
         <v>149.9</v>
       </c>
       <c r="K23" s="25">
         <v>176</v>
       </c>
       <c r="L23" s="25">
         <v>202.6</v>
       </c>
       <c r="M23" s="25">
         <v>239.2</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
-    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="11"/>
       <c r="L25" s="20"/>
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13" s="13" customFormat="1" ht="32.25" customHeight="1">
+    <row r="26" spans="1:13" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="44"/>
       <c r="C26" s="44"/>
       <c r="D26" s="44"/>
       <c r="E26" s="44"/>
       <c r="F26" s="44"/>
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A32" sqref="A31:A32"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="11" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="13" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="22" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5">
+    <row r="5" spans="1:13" s="23" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="24">
         <v>678878.3</v>
       </c>
       <c r="C6" s="24">
         <v>1209605.6000000001</v>
       </c>
       <c r="D6" s="27">
         <v>1799486.9</v>
       </c>
       <c r="E6" s="27">
         <v>2557196.7999999998</v>
       </c>
       <c r="F6" s="27">
         <v>3124858.4</v>
       </c>
       <c r="G6" s="24">
         <v>3710298.4</v>
       </c>
-      <c r="H6" s="8"/>
+      <c r="H6" s="24">
+        <v>4300670.0999999996</v>
+      </c>
       <c r="I6" s="24"/>
       <c r="J6" s="27"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="24">
         <v>402177.4</v>
       </c>
       <c r="C7" s="24">
         <v>738928.1</v>
       </c>
       <c r="D7" s="27">
         <v>1123669.8999999999</v>
       </c>
       <c r="E7" s="27">
         <v>1495092.8</v>
       </c>
       <c r="F7" s="27">
         <v>1793819.6</v>
       </c>
       <c r="G7" s="24">
         <v>2073102.3</v>
       </c>
-      <c r="H7" s="8"/>
+      <c r="H7" s="24">
+        <v>2361110</v>
+      </c>
       <c r="I7" s="24"/>
       <c r="J7" s="27"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24">
         <v>16388</v>
       </c>
       <c r="C8" s="24">
         <v>32538.5</v>
       </c>
       <c r="D8" s="27">
         <v>50393.5</v>
       </c>
       <c r="E8" s="27">
         <v>79132.5</v>
       </c>
       <c r="F8" s="27">
         <v>109709.5</v>
       </c>
       <c r="G8" s="24">
         <v>136582.5</v>
       </c>
-      <c r="H8" s="8"/>
+      <c r="H8" s="24">
+        <v>153310.5</v>
+      </c>
       <c r="I8" s="24"/>
       <c r="J8" s="27"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>5.6</v>
       </c>
       <c r="C9" s="24">
         <v>175.8</v>
       </c>
       <c r="D9" s="27">
         <v>346.1</v>
       </c>
       <c r="E9" s="27">
         <v>516.29999999999995</v>
       </c>
       <c r="F9" s="27">
         <v>525.29999999999995</v>
       </c>
       <c r="G9" s="24">
         <v>534.4</v>
       </c>
-      <c r="H9" s="8"/>
+      <c r="H9" s="24">
+        <v>543.4</v>
+      </c>
       <c r="I9" s="24"/>
       <c r="J9" s="27"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>260307.3</v>
       </c>
       <c r="C10" s="24">
         <v>437963.2</v>
       </c>
       <c r="D10" s="27">
         <v>625077.4</v>
       </c>
       <c r="E10" s="27">
         <v>982455.2</v>
       </c>
       <c r="F10" s="27">
         <v>1220804</v>
       </c>
       <c r="G10" s="24">
         <v>1500079.2</v>
       </c>
-      <c r="H10" s="8"/>
+      <c r="H10" s="24">
+        <v>1785706.2</v>
+      </c>
       <c r="I10" s="24"/>
       <c r="J10" s="27"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1">
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7"/>
       <c r="D11" s="31"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="24"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="31"/>
       <c r="K11" s="8"/>
       <c r="L11" s="7"/>
     </row>
-    <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>831.3</v>
       </c>
       <c r="C12" s="24">
         <v>1590.4</v>
       </c>
       <c r="D12" s="27">
         <v>2256.4</v>
       </c>
       <c r="E12" s="27">
         <v>2663.7</v>
       </c>
       <c r="F12" s="27">
         <v>2839</v>
       </c>
       <c r="G12" s="24">
         <v>2985.1</v>
       </c>
-      <c r="H12" s="8"/>
+      <c r="H12" s="24">
+        <v>3114.9</v>
+      </c>
       <c r="I12" s="24"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
-    <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="27">
         <v>543.70000000000005</v>
       </c>
       <c r="C13" s="24">
         <v>1029.3</v>
       </c>
       <c r="D13" s="27">
         <v>1442.6</v>
       </c>
       <c r="E13" s="27">
         <v>1677.1</v>
       </c>
       <c r="F13" s="27">
         <v>1779.4</v>
       </c>
       <c r="G13" s="24">
         <v>1858.6</v>
       </c>
-      <c r="H13" s="8"/>
+      <c r="H13" s="24">
+        <v>1942.8</v>
+      </c>
       <c r="I13" s="24"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
-    <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="27">
         <v>80</v>
       </c>
       <c r="C14" s="24">
         <v>165.8</v>
       </c>
       <c r="D14" s="27">
         <v>251.7</v>
       </c>
       <c r="E14" s="27">
         <v>322.89999999999998</v>
       </c>
       <c r="F14" s="27">
         <v>359.8</v>
       </c>
       <c r="G14" s="24">
         <v>393.4</v>
       </c>
-      <c r="H14" s="8"/>
+      <c r="H14" s="24">
+        <v>412.8</v>
+      </c>
       <c r="I14" s="24"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
-    <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="27">
         <v>32.9</v>
       </c>
       <c r="C15" s="24">
         <v>63.4</v>
       </c>
       <c r="D15" s="27">
         <v>90.3</v>
       </c>
       <c r="E15" s="27">
         <v>100.5</v>
       </c>
       <c r="F15" s="27">
         <v>100.6</v>
       </c>
       <c r="G15" s="24">
         <v>100.7</v>
       </c>
-      <c r="H15" s="8"/>
+      <c r="H15" s="24">
+        <v>100.8</v>
+      </c>
       <c r="I15" s="24"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
-    <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="C16" s="24">
         <v>3.7</v>
       </c>
       <c r="D16" s="27">
         <v>5.2</v>
       </c>
       <c r="E16" s="27">
         <v>6.8</v>
       </c>
       <c r="F16" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="G16" s="24">
         <v>9.9</v>
       </c>
-      <c r="H16" s="8"/>
+      <c r="H16" s="24">
+        <v>11.5</v>
+      </c>
       <c r="I16" s="24"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
-    <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="27">
         <v>106.6</v>
       </c>
       <c r="C17" s="24">
         <v>200.3</v>
       </c>
       <c r="D17" s="27">
         <v>280.60000000000002</v>
       </c>
       <c r="E17" s="27">
         <v>333.7</v>
       </c>
       <c r="F17" s="27">
         <v>348.7</v>
       </c>
       <c r="G17" s="24">
         <v>367</v>
       </c>
-      <c r="H17" s="8"/>
+      <c r="H17" s="24">
+        <v>381.4</v>
+      </c>
       <c r="I17" s="24"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
-    <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="27">
         <v>0.1</v>
       </c>
       <c r="C18" s="24">
         <v>0.3</v>
       </c>
       <c r="D18" s="27">
         <v>0.4</v>
       </c>
       <c r="E18" s="27">
         <v>0.5</v>
       </c>
       <c r="F18" s="27">
         <v>0.7</v>
       </c>
       <c r="G18" s="24">
         <v>0.8</v>
       </c>
-      <c r="H18" s="8"/>
+      <c r="H18" s="24">
+        <v>0.9</v>
+      </c>
       <c r="I18" s="24"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
-    <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="19" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="27">
         <v>2.1</v>
       </c>
       <c r="C19" s="24">
         <v>4</v>
       </c>
       <c r="D19" s="27">
         <v>5.4</v>
       </c>
       <c r="E19" s="27">
         <v>6.5</v>
       </c>
       <c r="F19" s="27">
         <v>6.5</v>
       </c>
       <c r="G19" s="24">
         <v>6.5</v>
       </c>
-      <c r="H19" s="8"/>
+      <c r="H19" s="24">
+        <v>6.5</v>
+      </c>
       <c r="I19" s="24"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
-    <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="27">
         <v>0.1</v>
       </c>
       <c r="C20" s="24">
         <v>0.1</v>
       </c>
       <c r="D20" s="27">
         <v>0.1</v>
       </c>
       <c r="E20" s="27">
         <v>0.1</v>
       </c>
       <c r="F20" s="27">
         <v>0.1</v>
       </c>
       <c r="G20" s="24">
         <v>0.1</v>
       </c>
-      <c r="H20" s="8"/>
+      <c r="H20" s="24">
+        <v>0.1</v>
+      </c>
       <c r="I20" s="24"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
-    <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="27">
         <v>23.8</v>
       </c>
       <c r="C21" s="24">
         <v>45.6</v>
       </c>
       <c r="D21" s="27">
         <v>66.900000000000006</v>
       </c>
       <c r="E21" s="27">
         <v>81.2</v>
       </c>
       <c r="F21" s="27">
         <v>91.2</v>
       </c>
       <c r="G21" s="24">
         <v>98.3</v>
       </c>
-      <c r="H21" s="8"/>
+      <c r="H21" s="24">
+        <v>104.5</v>
+      </c>
       <c r="I21" s="24"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
-    <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="27">
         <v>0.8</v>
       </c>
       <c r="C22" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="D22" s="27">
         <v>3.8</v>
       </c>
       <c r="E22" s="27">
         <v>5.3</v>
       </c>
       <c r="F22" s="27">
         <v>6.9</v>
       </c>
       <c r="G22" s="24">
         <v>8.5</v>
       </c>
-      <c r="H22" s="8"/>
+      <c r="H22" s="24">
+        <v>10.1</v>
+      </c>
       <c r="I22" s="24"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
-    <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="23" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="25">
         <v>38.9</v>
       </c>
       <c r="C23" s="25">
         <v>75.599999999999994</v>
       </c>
       <c r="D23" s="25">
         <v>109.3</v>
       </c>
       <c r="E23" s="25">
         <v>129</v>
       </c>
       <c r="F23" s="25">
         <v>136.69999999999999</v>
       </c>
       <c r="G23" s="25">
         <v>141.30000000000001</v>
       </c>
-      <c r="H23" s="14"/>
+      <c r="H23" s="25">
+        <v>143.4</v>
+      </c>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
-    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
-    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="11"/>
       <c r="L25" s="20"/>
       <c r="M25" s="11"/>
     </row>
-    <row r="26" spans="1:13" s="13" customFormat="1" ht="32.25" customHeight="1">
+    <row r="26" spans="1:13" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="44"/>
       <c r="C26" s="44"/>
       <c r="D26" s="44"/>
       <c r="E26" s="44"/>
       <c r="F26" s="44"/>
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="45"/>
       <c r="K26" s="45"/>
       <c r="L26" s="45"/>
       <c r="M26" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 