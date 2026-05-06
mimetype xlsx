--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11085" yWindow="-135" windowWidth="16755" windowHeight="12810" activeTab="2"/>
+    <workbookView xWindow="14475" yWindow="0" windowWidth="13365" windowHeight="12675" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -381,70 +381,70 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -728,65 +728,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:16" s="5" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="22.5">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1824,65 +1824,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:16" s="5" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -2958,119 +2958,119 @@
       <c r="H35" s="16"/>
       <c r="I35" s="12"/>
       <c r="J35" s="27"/>
       <c r="K35" s="16"/>
       <c r="L35" s="27"/>
       <c r="M35" s="16"/>
     </row>
     <row r="36" spans="1:13" s="17" customFormat="1" ht="11.25">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="32"/>
       <c r="J36" s="27"/>
       <c r="K36" s="16"/>
       <c r="L36" s="27"/>
       <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A37" s="48" t="s">
+      <c r="A37" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="48"/>
-[...10 lines deleted...]
-      <c r="M37" s="49"/>
+      <c r="B37" s="51"/>
+      <c r="C37" s="51"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="51"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="52"/>
+      <c r="L37" s="52"/>
+      <c r="M37" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:16" s="5" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -3112,371 +3112,397 @@
         <v>12</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
     </row>
     <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A5" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="35">
         <v>0.6</v>
       </c>
       <c r="C5" s="35">
         <v>1.9</v>
       </c>
-      <c r="D5" s="35"/>
+      <c r="D5" s="35">
+        <v>3.2</v>
+      </c>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
         <v>0.6</v>
       </c>
       <c r="C6" s="35">
         <v>1.9</v>
       </c>
-      <c r="D6" s="35"/>
+      <c r="D6" s="35">
+        <v>3.2</v>
+      </c>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
     </row>
     <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>0.6</v>
       </c>
       <c r="C8" s="35">
         <v>1.9</v>
       </c>
-      <c r="D8" s="35"/>
+      <c r="D8" s="35">
+        <v>3.2</v>
+      </c>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>0.6</v>
       </c>
       <c r="C9" s="35">
         <v>1.9</v>
       </c>
-      <c r="D9" s="35"/>
+      <c r="D9" s="35">
+        <v>3.2</v>
+      </c>
       <c r="E9" s="35"/>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C11" s="35">
         <v>8.4</v>
       </c>
-      <c r="D11" s="35"/>
+      <c r="D11" s="35">
+        <v>11.9</v>
+      </c>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="12"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="35">
         <v>8.4</v>
       </c>
-      <c r="D12" s="35"/>
+      <c r="D12" s="35">
+        <v>11.9</v>
+      </c>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="12"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C14" s="35">
         <v>8.4</v>
       </c>
-      <c r="D14" s="35"/>
+      <c r="D14" s="35">
+        <v>11.9</v>
+      </c>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="12"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C15" s="35">
         <v>8.4</v>
       </c>
-      <c r="D15" s="35"/>
+      <c r="D15" s="35">
+        <v>11.9</v>
+      </c>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="12"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="35">
         <v>20</v>
       </c>
       <c r="C17" s="35">
         <v>53</v>
       </c>
-      <c r="D17" s="35"/>
+      <c r="D17" s="35">
+        <v>93</v>
+      </c>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="12"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="35">
         <v>20</v>
       </c>
       <c r="C18" s="35">
         <v>53</v>
       </c>
-      <c r="D18" s="35"/>
+      <c r="D18" s="35">
+        <v>93</v>
+      </c>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="12"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="35">
         <v>0.2</v>
       </c>
       <c r="C20" s="35">
         <v>0.7</v>
       </c>
-      <c r="D20" s="35"/>
+      <c r="D20" s="35">
+        <v>1.2</v>
+      </c>
       <c r="E20" s="34"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="12"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="35">
         <v>0.2</v>
       </c>
       <c r="C21" s="35">
         <v>0.5</v>
       </c>
-      <c r="D21" s="35"/>
+      <c r="D21" s="35">
+        <v>0.8</v>
+      </c>
       <c r="E21" s="34"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="12"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25">
-      <c r="A22" s="51" t="s">
+      <c r="A22" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="52" t="s">
+      <c r="B22" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="36">
         <v>0.2</v>
       </c>
-      <c r="D22" s="36"/>
+      <c r="D22" s="36">
+        <v>0.4</v>
+      </c>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="14"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1">
       <c r="A23" s="23"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="22"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
@@ -3493,65 +3519,65 @@
       <c r="H24" s="16"/>
       <c r="I24" s="12"/>
       <c r="J24" s="27"/>
       <c r="K24" s="16"/>
       <c r="L24" s="27"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="11.25">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="32"/>
       <c r="J25" s="27"/>
       <c r="K25" s="16"/>
       <c r="L25" s="27"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A26" s="48" t="s">
+      <c r="A26" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="48"/>
-[...10 lines deleted...]
-      <c r="M26" s="49"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="52"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>