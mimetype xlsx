--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -3115,395 +3115,421 @@
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
     </row>
     <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A5" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="35">
         <v>0.6</v>
       </c>
       <c r="C5" s="35">
         <v>1.9</v>
       </c>
       <c r="D5" s="35">
         <v>3.2</v>
       </c>
-      <c r="E5" s="35"/>
+      <c r="E5" s="34">
+        <v>4.5</v>
+      </c>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
         <v>0.6</v>
       </c>
       <c r="C6" s="35">
         <v>1.9</v>
       </c>
       <c r="D6" s="35">
         <v>3.2</v>
       </c>
-      <c r="E6" s="35"/>
+      <c r="E6" s="34">
+        <v>4.5</v>
+      </c>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="D7" s="11"/>
-      <c r="E7" s="11"/>
+      <c r="E7" s="33"/>
       <c r="F7" s="11"/>
     </row>
     <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>0.6</v>
       </c>
       <c r="C8" s="35">
         <v>1.9</v>
       </c>
       <c r="D8" s="35">
         <v>3.2</v>
       </c>
-      <c r="E8" s="35"/>
+      <c r="E8" s="34">
+        <v>4.5</v>
+      </c>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>0.6</v>
       </c>
       <c r="C9" s="35">
         <v>1.9</v>
       </c>
       <c r="D9" s="35">
         <v>3.2</v>
       </c>
-      <c r="E9" s="35"/>
+      <c r="E9" s="34">
+        <v>4.5</v>
+      </c>
       <c r="F9" s="35"/>
       <c r="G9" s="35"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
-      <c r="E10" s="11"/>
+      <c r="E10" s="33"/>
       <c r="F10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C11" s="35">
         <v>8.4</v>
       </c>
       <c r="D11" s="35">
         <v>11.9</v>
       </c>
-      <c r="E11" s="35"/>
+      <c r="E11" s="34">
+        <v>15.3</v>
+      </c>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="12"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="35">
         <v>8.4</v>
       </c>
       <c r="D12" s="35">
         <v>11.9</v>
       </c>
-      <c r="E12" s="35"/>
+      <c r="E12" s="34">
+        <v>15.3</v>
+      </c>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="12"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
-      <c r="E13" s="11"/>
+      <c r="E13" s="33"/>
       <c r="F13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C14" s="35">
         <v>8.4</v>
       </c>
       <c r="D14" s="35">
         <v>11.9</v>
       </c>
-      <c r="E14" s="35"/>
+      <c r="E14" s="34">
+        <v>15.3</v>
+      </c>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="12"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C15" s="35">
         <v>8.4</v>
       </c>
       <c r="D15" s="35">
         <v>11.9</v>
       </c>
-      <c r="E15" s="35"/>
+      <c r="E15" s="34">
+        <v>15.3</v>
+      </c>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="12"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
-      <c r="E16" s="11"/>
+      <c r="E16" s="33"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="35">
         <v>20</v>
       </c>
       <c r="C17" s="35">
         <v>53</v>
       </c>
       <c r="D17" s="35">
         <v>93</v>
       </c>
-      <c r="E17" s="35"/>
+      <c r="E17" s="34">
+        <v>133</v>
+      </c>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="12"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="35">
         <v>20</v>
       </c>
       <c r="C18" s="35">
         <v>53</v>
       </c>
       <c r="D18" s="35">
         <v>93</v>
       </c>
-      <c r="E18" s="35"/>
+      <c r="E18" s="34">
+        <v>133</v>
+      </c>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="12"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
-      <c r="E19" s="12"/>
+      <c r="E19" s="22"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="35">
         <v>0.2</v>
       </c>
       <c r="C20" s="35">
         <v>0.7</v>
       </c>
       <c r="D20" s="35">
         <v>1.2</v>
       </c>
-      <c r="E20" s="34"/>
+      <c r="E20" s="34">
+        <v>2</v>
+      </c>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="12"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A21" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="35">
         <v>0.2</v>
       </c>
       <c r="C21" s="35">
         <v>0.5</v>
       </c>
       <c r="D21" s="35">
         <v>0.8</v>
       </c>
-      <c r="E21" s="34"/>
+      <c r="E21" s="34">
+        <v>1.4</v>
+      </c>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="12"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25">
       <c r="A22" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="36">
         <v>0.2</v>
       </c>
       <c r="D22" s="36">
         <v>0.4</v>
       </c>
-      <c r="E22" s="36"/>
+      <c r="E22" s="36">
+        <v>0.6</v>
+      </c>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="14"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1">
       <c r="A23" s="23"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="22"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25">