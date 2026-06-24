--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -3118,419 +3118,445 @@
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
     </row>
     <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A5" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="35">
         <v>0.6</v>
       </c>
       <c r="C5" s="35">
         <v>1.9</v>
       </c>
       <c r="D5" s="35">
         <v>3.2</v>
       </c>
       <c r="E5" s="34">
         <v>4.5</v>
       </c>
-      <c r="F5" s="35"/>
+      <c r="F5" s="34">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="G5" s="35"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
         <v>0.6</v>
       </c>
       <c r="C6" s="35">
         <v>1.9</v>
       </c>
       <c r="D6" s="35">
         <v>3.2</v>
       </c>
       <c r="E6" s="34">
         <v>4.5</v>
       </c>
-      <c r="F6" s="35"/>
+      <c r="F6" s="34">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="G6" s="35"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="33"/>
-      <c r="F7" s="11"/>
+      <c r="F7" s="33"/>
     </row>
     <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>0.6</v>
       </c>
       <c r="C8" s="35">
         <v>1.9</v>
       </c>
       <c r="D8" s="35">
         <v>3.2</v>
       </c>
       <c r="E8" s="34">
         <v>4.5</v>
       </c>
-      <c r="F8" s="35"/>
+      <c r="F8" s="34">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="G8" s="35"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>0.6</v>
       </c>
       <c r="C9" s="35">
         <v>1.9</v>
       </c>
       <c r="D9" s="35">
         <v>3.2</v>
       </c>
       <c r="E9" s="34">
         <v>4.5</v>
       </c>
-      <c r="F9" s="35"/>
+      <c r="F9" s="34">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="G9" s="35"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="33"/>
-      <c r="F10" s="11"/>
+      <c r="F10" s="33"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C11" s="35">
         <v>8.4</v>
       </c>
       <c r="D11" s="35">
         <v>11.9</v>
       </c>
       <c r="E11" s="34">
         <v>15.3</v>
       </c>
-      <c r="F11" s="35"/>
+      <c r="F11" s="34">
+        <v>19.5</v>
+      </c>
       <c r="G11" s="35"/>
       <c r="H11" s="12"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="35">
         <v>8.4</v>
       </c>
       <c r="D12" s="35">
         <v>11.9</v>
       </c>
       <c r="E12" s="34">
         <v>15.3</v>
       </c>
-      <c r="F12" s="35"/>
+      <c r="F12" s="34">
+        <v>19.5</v>
+      </c>
       <c r="G12" s="35"/>
       <c r="H12" s="12"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="33"/>
-      <c r="F13" s="11"/>
+      <c r="F13" s="33"/>
       <c r="K13" s="11"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C14" s="35">
         <v>8.4</v>
       </c>
       <c r="D14" s="35">
         <v>11.9</v>
       </c>
       <c r="E14" s="34">
         <v>15.3</v>
       </c>
-      <c r="F14" s="35"/>
+      <c r="F14" s="34">
+        <v>19.5</v>
+      </c>
       <c r="G14" s="35"/>
       <c r="H14" s="12"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C15" s="35">
         <v>8.4</v>
       </c>
       <c r="D15" s="35">
         <v>11.9</v>
       </c>
       <c r="E15" s="34">
         <v>15.3</v>
       </c>
-      <c r="F15" s="35"/>
+      <c r="F15" s="34">
+        <v>19.5</v>
+      </c>
       <c r="G15" s="35"/>
       <c r="H15" s="12"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="33"/>
-      <c r="F16" s="11"/>
+      <c r="F16" s="33"/>
       <c r="G16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="35">
         <v>20</v>
       </c>
       <c r="C17" s="35">
         <v>53</v>
       </c>
       <c r="D17" s="35">
         <v>93</v>
       </c>
       <c r="E17" s="34">
         <v>133</v>
       </c>
-      <c r="F17" s="35"/>
+      <c r="F17" s="34">
+        <v>173</v>
+      </c>
       <c r="G17" s="35"/>
       <c r="H17" s="12"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="35">
         <v>20</v>
       </c>
       <c r="C18" s="35">
         <v>53</v>
       </c>
       <c r="D18" s="35">
         <v>93</v>
       </c>
       <c r="E18" s="34">
         <v>133</v>
       </c>
-      <c r="F18" s="35"/>
+      <c r="F18" s="34">
+        <v>173</v>
+      </c>
       <c r="G18" s="35"/>
       <c r="H18" s="12"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="22"/>
-      <c r="F19" s="12"/>
+      <c r="F19" s="22"/>
       <c r="G19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="35">
         <v>0.2</v>
       </c>
       <c r="C20" s="35">
         <v>0.7</v>
       </c>
       <c r="D20" s="35">
         <v>1.2</v>
       </c>
       <c r="E20" s="34">
         <v>2</v>
       </c>
-      <c r="F20" s="35"/>
+      <c r="F20" s="34">
+        <v>2.8</v>
+      </c>
       <c r="G20" s="35"/>
       <c r="H20" s="12"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A21" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="35">
         <v>0.2</v>
       </c>
       <c r="C21" s="35">
         <v>0.5</v>
       </c>
       <c r="D21" s="35">
         <v>0.8</v>
       </c>
       <c r="E21" s="34">
         <v>1.4</v>
       </c>
-      <c r="F21" s="35"/>
+      <c r="F21" s="34">
+        <v>1.6</v>
+      </c>
       <c r="G21" s="35"/>
       <c r="H21" s="12"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25">
       <c r="A22" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="36">
         <v>0.2</v>
       </c>
       <c r="D22" s="36">
         <v>0.4</v>
       </c>
       <c r="E22" s="36">
         <v>0.6</v>
       </c>
-      <c r="F22" s="36"/>
+      <c r="F22" s="36">
+        <v>1.2</v>
+      </c>
       <c r="G22" s="36"/>
       <c r="H22" s="14"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1">
       <c r="A23" s="23"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="22"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">