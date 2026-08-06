--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="0" windowWidth="13365" windowHeight="12675" activeTab="2"/>
+    <workbookView xWindow="14475" yWindow="0" windowWidth="13365" windowHeight="12675" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
-    <sheet name="2025" sheetId="1" r:id="rId3"/>
+    <sheet name="2025" sheetId="4" r:id="rId3"/>
+    <sheet name="2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'2026'!$A:$A,'2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="39">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -132,50 +134,53 @@
     <t>Мұнай , газ конденсатын қосқанда,  мың  тонна</t>
   </si>
   <si>
     <t>Шикі мұнай (көмірсутектердің  табиғи қоспасы), битуминозды минералдан алынған мұнайды қосқанда, мың тонна</t>
   </si>
   <si>
     <t>Біріктірілген және біріктірілмеген темір кендері,  мың тонна</t>
   </si>
   <si>
     <t>Күршім ауданы</t>
   </si>
   <si>
     <t>Риддер қ.а.</t>
   </si>
   <si>
     <t>2023 жылғы Шығыс Қазақстан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>"*" - жедел деректер</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>2026 жылғы Шығыс Қазақстан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>2025 жылғы Шығыс Қазақстан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -264,51 +269,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -390,73 +395,76 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -698,95 +706,95 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:16" s="5" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="22.5">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -1824,65 +1832,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:16" s="5" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -2958,119 +2966,911 @@
       <c r="H35" s="16"/>
       <c r="I35" s="12"/>
       <c r="J35" s="27"/>
       <c r="K35" s="16"/>
       <c r="L35" s="27"/>
       <c r="M35" s="16"/>
     </row>
     <row r="36" spans="1:13" s="17" customFormat="1" ht="11.25">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="32"/>
       <c r="J36" s="27"/>
       <c r="K36" s="16"/>
       <c r="L36" s="27"/>
       <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A37" s="51" t="s">
+      <c r="A37" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="51"/>
-[...10 lines deleted...]
-      <c r="M37" s="52"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="52"/>
+      <c r="D37" s="52"/>
+      <c r="E37" s="52"/>
+      <c r="F37" s="52"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="53"/>
+      <c r="K37" s="53"/>
+      <c r="L37" s="53"/>
+      <c r="M37" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:P26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25" style="18" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
+    <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
+    <col min="12" max="12" width="12" style="18" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="20"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+    </row>
+    <row r="2" spans="1:16" s="5" customFormat="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+    </row>
+    <row r="4" spans="1:16" s="21" customFormat="1" ht="33.75">
+      <c r="A4" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="10"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+    </row>
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A5" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C5" s="35">
+        <v>4.2</v>
+      </c>
+      <c r="D5" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="E5" s="35">
+        <v>8</v>
+      </c>
+      <c r="F5" s="35">
+        <v>8.6</v>
+      </c>
+      <c r="G5" s="35">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H5" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I5" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J5" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K5" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="L5" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="M5" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A6" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C6" s="35">
+        <v>4.2</v>
+      </c>
+      <c r="D6" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="E6" s="35">
+        <v>8</v>
+      </c>
+      <c r="F6" s="35">
+        <v>8.6</v>
+      </c>
+      <c r="G6" s="35">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H6" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I6" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J6" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K6" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="L6" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="M6" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A7" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="10"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+    </row>
+    <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A8" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C8" s="35">
+        <v>4.2</v>
+      </c>
+      <c r="D8" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="E8" s="35">
+        <v>8</v>
+      </c>
+      <c r="F8" s="35">
+        <v>8.6</v>
+      </c>
+      <c r="G8" s="35">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H8" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I8" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J8" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K8" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="L8" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="M8" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A9" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C9" s="35">
+        <v>4.2</v>
+      </c>
+      <c r="D9" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="E9" s="35">
+        <v>8</v>
+      </c>
+      <c r="F9" s="35">
+        <v>8.6</v>
+      </c>
+      <c r="G9" s="35">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H9" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I9" s="12">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J9" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="K9" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="L9" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="M9" s="35">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A10" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="10"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+    </row>
+    <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A11" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C11" s="35">
+        <v>9</v>
+      </c>
+      <c r="D11" s="35">
+        <v>12.8</v>
+      </c>
+      <c r="E11" s="35">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F11" s="35">
+        <v>21.6</v>
+      </c>
+      <c r="G11" s="35">
+        <v>26.5</v>
+      </c>
+      <c r="H11" s="12">
+        <v>31.4</v>
+      </c>
+      <c r="I11" s="35">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="J11" s="35">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="K11" s="35">
+        <v>34</v>
+      </c>
+      <c r="L11" s="35">
+        <v>34.5</v>
+      </c>
+      <c r="M11" s="35">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A12" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C12" s="35">
+        <v>9</v>
+      </c>
+      <c r="D12" s="35">
+        <v>12.8</v>
+      </c>
+      <c r="E12" s="35">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F12" s="35">
+        <v>21.6</v>
+      </c>
+      <c r="G12" s="35">
+        <v>26.5</v>
+      </c>
+      <c r="H12" s="12">
+        <v>31.4</v>
+      </c>
+      <c r="I12" s="35">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="J12" s="35">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="K12" s="35">
+        <v>34</v>
+      </c>
+      <c r="L12" s="35">
+        <v>34.5</v>
+      </c>
+      <c r="M12" s="35">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="10"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A14" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C14" s="35">
+        <v>9</v>
+      </c>
+      <c r="D14" s="35">
+        <v>12.8</v>
+      </c>
+      <c r="E14" s="35">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F14" s="35">
+        <v>21.6</v>
+      </c>
+      <c r="G14" s="35">
+        <v>26.5</v>
+      </c>
+      <c r="H14" s="12">
+        <v>31.4</v>
+      </c>
+      <c r="I14" s="35">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="J14" s="35">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="K14" s="35">
+        <v>34</v>
+      </c>
+      <c r="L14" s="35">
+        <v>34.5</v>
+      </c>
+      <c r="M14" s="35">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
+      <c r="A15" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C15" s="35">
+        <v>9</v>
+      </c>
+      <c r="D15" s="35">
+        <v>12.8</v>
+      </c>
+      <c r="E15" s="35">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F15" s="35">
+        <v>21.6</v>
+      </c>
+      <c r="G15" s="35">
+        <v>26.5</v>
+      </c>
+      <c r="H15" s="12">
+        <v>31.4</v>
+      </c>
+      <c r="I15" s="35">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="J15" s="35">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="K15" s="35">
+        <v>34</v>
+      </c>
+      <c r="L15" s="35">
+        <v>34.5</v>
+      </c>
+      <c r="M15" s="35">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A16" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+    </row>
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
+      <c r="A17" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="35">
+        <v>146</v>
+      </c>
+      <c r="C17" s="35">
+        <v>170</v>
+      </c>
+      <c r="D17" s="35">
+        <v>200</v>
+      </c>
+      <c r="E17" s="35">
+        <v>210</v>
+      </c>
+      <c r="F17" s="35">
+        <v>230</v>
+      </c>
+      <c r="G17" s="35">
+        <v>240</v>
+      </c>
+      <c r="H17" s="12">
+        <v>260</v>
+      </c>
+      <c r="I17" s="35">
+        <v>276</v>
+      </c>
+      <c r="J17" s="35">
+        <v>296</v>
+      </c>
+      <c r="K17" s="35">
+        <v>314</v>
+      </c>
+      <c r="L17" s="35">
+        <v>336</v>
+      </c>
+      <c r="M17" s="35">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
+      <c r="A18" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="35">
+        <v>146</v>
+      </c>
+      <c r="C18" s="35">
+        <v>170</v>
+      </c>
+      <c r="D18" s="35">
+        <v>200</v>
+      </c>
+      <c r="E18" s="35">
+        <v>210</v>
+      </c>
+      <c r="F18" s="35">
+        <v>230</v>
+      </c>
+      <c r="G18" s="35">
+        <v>240</v>
+      </c>
+      <c r="H18" s="12">
+        <v>260</v>
+      </c>
+      <c r="I18" s="35">
+        <v>276</v>
+      </c>
+      <c r="J18" s="35">
+        <v>296</v>
+      </c>
+      <c r="K18" s="35">
+        <v>314</v>
+      </c>
+      <c r="L18" s="35">
+        <v>336</v>
+      </c>
+      <c r="M18" s="35">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
+      <c r="A19" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
+      <c r="A20" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="35">
+        <v>0.2</v>
+      </c>
+      <c r="C20" s="35">
+        <v>1.7</v>
+      </c>
+      <c r="D20" s="35">
+        <v>2.5</v>
+      </c>
+      <c r="E20" s="34">
+        <v>3.2</v>
+      </c>
+      <c r="F20" s="35">
+        <v>4.3</v>
+      </c>
+      <c r="G20" s="35">
+        <v>5.3</v>
+      </c>
+      <c r="H20" s="12">
+        <v>6.3</v>
+      </c>
+      <c r="I20" s="34">
+        <v>7.8</v>
+      </c>
+      <c r="J20" s="34">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K20" s="35">
+        <v>10.5</v>
+      </c>
+      <c r="L20" s="35">
+        <v>11.2</v>
+      </c>
+      <c r="M20" s="35">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
+      <c r="A21" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="C21" s="35">
+        <v>1.5</v>
+      </c>
+      <c r="D21" s="35">
+        <v>2</v>
+      </c>
+      <c r="E21" s="34">
+        <v>2.7</v>
+      </c>
+      <c r="F21" s="35">
+        <v>3.4</v>
+      </c>
+      <c r="G21" s="35">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H21" s="12">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I21" s="34">
+        <v>5.6</v>
+      </c>
+      <c r="J21" s="34">
+        <v>6.2</v>
+      </c>
+      <c r="K21" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="L21" s="35">
+        <v>7.3</v>
+      </c>
+      <c r="M21" s="35">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25">
+      <c r="A22" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="36">
+        <v>0.2</v>
+      </c>
+      <c r="D22" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="E22" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="F22" s="36">
+        <v>0.9</v>
+      </c>
+      <c r="G22" s="36">
+        <v>1.2</v>
+      </c>
+      <c r="H22" s="14">
+        <v>1.4</v>
+      </c>
+      <c r="I22" s="36">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J22" s="36">
+        <v>2.6</v>
+      </c>
+      <c r="K22" s="36">
+        <v>3.7</v>
+      </c>
+      <c r="L22" s="36">
+        <v>3.9</v>
+      </c>
+      <c r="M22" s="36">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1">
+      <c r="A23" s="23"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+    </row>
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25">
+      <c r="A24" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="16"/>
+    </row>
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="11.25">
+      <c r="A25" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="28"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="52"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="53"/>
+      <c r="L26" s="53"/>
+      <c r="M26" s="53"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A26:M26"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:16" s="5" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -3121,443 +3921,472 @@
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
     </row>
     <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A5" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="35">
         <v>0.6</v>
       </c>
       <c r="C5" s="35">
         <v>1.9</v>
       </c>
       <c r="D5" s="35">
         <v>3.2</v>
       </c>
       <c r="E5" s="34">
         <v>4.5</v>
       </c>
       <c r="F5" s="34">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G5" s="35"/>
+      <c r="G5" s="34">
+        <v>5.7</v>
+      </c>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
         <v>0.6</v>
       </c>
       <c r="C6" s="35">
         <v>1.9</v>
       </c>
       <c r="D6" s="35">
         <v>3.2</v>
       </c>
       <c r="E6" s="34">
         <v>4.5</v>
       </c>
       <c r="F6" s="34">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G6" s="35"/>
+      <c r="G6" s="34">
+        <v>5.7</v>
+      </c>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
+      <c r="G7" s="38"/>
     </row>
     <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>0.6</v>
       </c>
       <c r="C8" s="35">
         <v>1.9</v>
       </c>
       <c r="D8" s="35">
         <v>3.2</v>
       </c>
       <c r="E8" s="34">
         <v>4.5</v>
       </c>
       <c r="F8" s="34">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G8" s="35"/>
+      <c r="G8" s="34">
+        <v>5.7</v>
+      </c>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>0.6</v>
       </c>
       <c r="C9" s="35">
         <v>1.9</v>
       </c>
       <c r="D9" s="35">
         <v>3.2</v>
       </c>
       <c r="E9" s="34">
         <v>4.5</v>
       </c>
       <c r="F9" s="34">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G9" s="35"/>
+      <c r="G9" s="34">
+        <v>5.7</v>
+      </c>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
+      <c r="G10" s="38"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
     <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C11" s="35">
         <v>8.4</v>
       </c>
       <c r="D11" s="35">
         <v>11.9</v>
       </c>
       <c r="E11" s="34">
         <v>15.3</v>
       </c>
       <c r="F11" s="34">
         <v>19.5</v>
       </c>
-      <c r="G11" s="35"/>
+      <c r="G11" s="34">
+        <v>23.6</v>
+      </c>
       <c r="H11" s="12"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="35">
         <v>8.4</v>
       </c>
       <c r="D12" s="35">
         <v>11.9</v>
       </c>
       <c r="E12" s="34">
         <v>15.3</v>
       </c>
       <c r="F12" s="34">
         <v>19.5</v>
       </c>
-      <c r="G12" s="35"/>
+      <c r="G12" s="34">
+        <v>23.6</v>
+      </c>
       <c r="H12" s="12"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
+      <c r="G13" s="38"/>
       <c r="K13" s="11"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C14" s="35">
         <v>8.4</v>
       </c>
       <c r="D14" s="35">
         <v>11.9</v>
       </c>
       <c r="E14" s="34">
         <v>15.3</v>
       </c>
       <c r="F14" s="34">
         <v>19.5</v>
       </c>
-      <c r="G14" s="35"/>
+      <c r="G14" s="34">
+        <v>23.6</v>
+      </c>
       <c r="H14" s="12"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C15" s="35">
         <v>8.4</v>
       </c>
       <c r="D15" s="35">
         <v>11.9</v>
       </c>
       <c r="E15" s="34">
         <v>15.3</v>
       </c>
       <c r="F15" s="34">
         <v>19.5</v>
       </c>
-      <c r="G15" s="35"/>
+      <c r="G15" s="34">
+        <v>23.6</v>
+      </c>
       <c r="H15" s="12"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
-      <c r="G16" s="11"/>
+      <c r="G16" s="33"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A17" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="35">
         <v>20</v>
       </c>
       <c r="C17" s="35">
         <v>53</v>
       </c>
       <c r="D17" s="35">
         <v>93</v>
       </c>
       <c r="E17" s="34">
         <v>133</v>
       </c>
       <c r="F17" s="34">
         <v>173</v>
       </c>
-      <c r="G17" s="35"/>
+      <c r="G17" s="34">
+        <v>213</v>
+      </c>
       <c r="H17" s="12"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="35">
         <v>20</v>
       </c>
       <c r="C18" s="35">
         <v>53</v>
       </c>
       <c r="D18" s="35">
         <v>93</v>
       </c>
       <c r="E18" s="34">
         <v>133</v>
       </c>
       <c r="F18" s="34">
         <v>173</v>
       </c>
-      <c r="G18" s="35"/>
+      <c r="G18" s="34">
+        <v>213</v>
+      </c>
       <c r="H18" s="12"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
-      <c r="G19" s="12"/>
+      <c r="G19" s="22"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A20" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="35">
         <v>0.2</v>
       </c>
       <c r="C20" s="35">
         <v>0.7</v>
       </c>
       <c r="D20" s="35">
         <v>1.2</v>
       </c>
       <c r="E20" s="34">
         <v>2</v>
       </c>
       <c r="F20" s="34">
         <v>2.8</v>
       </c>
-      <c r="G20" s="35"/>
+      <c r="G20" s="34">
+        <v>3.5</v>
+      </c>
       <c r="H20" s="12"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A21" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="35">
         <v>0.2</v>
       </c>
       <c r="C21" s="35">
         <v>0.5</v>
       </c>
       <c r="D21" s="35">
         <v>0.8</v>
       </c>
       <c r="E21" s="34">
         <v>1.4</v>
       </c>
       <c r="F21" s="34">
         <v>1.6</v>
       </c>
-      <c r="G21" s="35"/>
+      <c r="G21" s="34">
+        <v>2</v>
+      </c>
       <c r="H21" s="12"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25">
       <c r="A22" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="36">
         <v>0.2</v>
       </c>
       <c r="D22" s="36">
         <v>0.4</v>
       </c>
       <c r="E22" s="36">
         <v>0.6</v>
       </c>
       <c r="F22" s="36">
         <v>1.2</v>
       </c>
-      <c r="G22" s="36"/>
+      <c r="G22" s="36">
+        <v>1.5</v>
+      </c>
       <c r="H22" s="14"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1">
       <c r="A23" s="23"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="22"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25">
       <c r="A24" s="15" t="s">
         <v>22</v>
@@ -3571,98 +4400,99 @@
       <c r="H24" s="16"/>
       <c r="I24" s="12"/>
       <c r="J24" s="27"/>
       <c r="K24" s="16"/>
       <c r="L24" s="27"/>
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="11.25">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="32"/>
       <c r="J25" s="27"/>
       <c r="K25" s="16"/>
       <c r="L25" s="27"/>
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A26" s="51" t="s">
+      <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="51"/>
-[...10 lines deleted...]
-      <c r="M26" s="52"/>
+      <c r="B26" s="52"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="53"/>
+      <c r="L26" s="53"/>
+      <c r="M26" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
-      <vt:lpstr>'2025'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>