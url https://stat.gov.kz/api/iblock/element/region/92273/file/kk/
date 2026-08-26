--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,54 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\10\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76576D9A-CF10-4434-AC3E-F2CFB10CC220}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="0" windowWidth="13365" windowHeight="12675" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="4" r:id="rId3"/>
     <sheet name="2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'2026'!$A:$A,'2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="39">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -142,55 +148,55 @@
   <si>
     <t>Күршім ауданы</t>
   </si>
   <si>
     <t>Риддер қ.а.</t>
   </si>
   <si>
     <t>2023 жылғы Шығыс Қазақстан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>"*" - жедел деректер</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>2026 жылғы Шығыс Қазақстан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>2025 жылғы Шығыс Қазақстан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -416,169 +422,179 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -711,3739 +727,3765 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
     </row>
-    <row r="2" spans="1:16" s="5" customFormat="1">
+    <row r="2" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
-    <row r="3" spans="1:16" s="1" customFormat="1" ht="22.5">
+    <row r="3" spans="1:16" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
     </row>
-    <row r="4" spans="1:16" s="43" customFormat="1" ht="34.5">
+    <row r="4" spans="1:16" s="43" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="11"/>
     </row>
-    <row r="5" spans="1:16" s="43" customFormat="1">
+    <row r="5" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="12">
         <v>0.3</v>
       </c>
       <c r="C5" s="12">
         <v>0.3</v>
       </c>
       <c r="D5" s="44">
         <v>0.3</v>
       </c>
       <c r="E5" s="12">
         <v>0.3</v>
       </c>
       <c r="F5" s="12">
         <v>0.3</v>
       </c>
       <c r="G5" s="12">
         <v>0.3</v>
       </c>
       <c r="H5" s="12">
         <v>0.3</v>
       </c>
       <c r="I5" s="12">
         <v>0.3</v>
       </c>
       <c r="J5" s="12">
         <v>0.3</v>
       </c>
       <c r="K5" s="12">
         <v>0.3</v>
       </c>
       <c r="L5" s="22">
         <v>1.6</v>
       </c>
       <c r="M5" s="22">
         <v>2.8</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="43" customFormat="1">
+    <row r="6" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>0.3</v>
       </c>
       <c r="C6" s="12">
         <v>0.3</v>
       </c>
       <c r="D6" s="12">
         <v>0.3</v>
       </c>
       <c r="E6" s="12">
         <v>0.3</v>
       </c>
       <c r="F6" s="12">
         <v>0.3</v>
       </c>
       <c r="G6" s="12">
         <v>0.3</v>
       </c>
       <c r="H6" s="12">
         <v>0.3</v>
       </c>
       <c r="I6" s="12">
         <v>0.3</v>
       </c>
       <c r="J6" s="12">
         <v>0.3</v>
       </c>
       <c r="K6" s="12">
         <v>0.3</v>
       </c>
       <c r="L6" s="22">
         <v>1.6</v>
       </c>
       <c r="M6" s="22">
         <v>2.8</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="43" customFormat="1" ht="45.75" customHeight="1">
+    <row r="7" spans="1:16" s="43" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="11"/>
       <c r="D7" s="42"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="K7" s="21"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
     </row>
-    <row r="8" spans="1:16" s="43" customFormat="1">
+    <row r="8" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12">
         <v>0.3</v>
       </c>
       <c r="C8" s="12">
         <v>0.3</v>
       </c>
       <c r="D8" s="44">
         <v>0.3</v>
       </c>
       <c r="E8" s="12">
         <v>0.3</v>
       </c>
       <c r="F8" s="12">
         <v>0.3</v>
       </c>
       <c r="G8" s="12">
         <v>0.3</v>
       </c>
       <c r="H8" s="12">
         <v>0.3</v>
       </c>
       <c r="I8" s="12">
         <v>0.3</v>
       </c>
       <c r="J8" s="12">
         <v>0.3</v>
       </c>
       <c r="K8" s="12">
         <v>0.3</v>
       </c>
       <c r="L8" s="22">
         <v>1.6</v>
       </c>
       <c r="M8" s="22">
         <v>2.8</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="43" customFormat="1">
+    <row r="9" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="12">
         <v>0.3</v>
       </c>
       <c r="C9" s="12">
         <v>0.3</v>
       </c>
       <c r="D9" s="12">
         <v>0.3</v>
       </c>
       <c r="E9" s="12">
         <v>0.3</v>
       </c>
       <c r="F9" s="12">
         <v>0.3</v>
       </c>
       <c r="G9" s="12">
         <v>0.3</v>
       </c>
       <c r="H9" s="12">
         <v>0.3</v>
       </c>
       <c r="I9" s="12">
         <v>0.3</v>
       </c>
       <c r="J9" s="12">
         <v>0.3</v>
       </c>
       <c r="K9" s="12">
         <v>0.3</v>
       </c>
       <c r="L9" s="22">
         <v>1.6</v>
       </c>
       <c r="M9" s="22">
         <v>2.8</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="43" customFormat="1" ht="34.5" customHeight="1">
+    <row r="10" spans="1:16" s="43" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="42"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="K10" s="21"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
     </row>
-    <row r="11" spans="1:16" s="43" customFormat="1">
+    <row r="11" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="12">
         <v>0.3</v>
       </c>
       <c r="D11" s="12">
         <v>0.5</v>
       </c>
       <c r="E11" s="12">
         <v>0.8</v>
       </c>
       <c r="F11" s="12">
         <v>0.9</v>
       </c>
       <c r="G11" s="12">
         <v>1</v>
       </c>
       <c r="H11" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="I11" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="J11" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="K11" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="L11" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="M11" s="22">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="43" customFormat="1">
+    <row r="12" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="12">
         <v>0.3</v>
       </c>
       <c r="D12" s="12">
         <v>0.5</v>
       </c>
       <c r="E12" s="12">
         <v>0.8</v>
       </c>
       <c r="F12" s="12">
         <v>0.9</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="I12" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="J12" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="K12" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="L12" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="M12" s="22">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="43" customFormat="1" ht="60" customHeight="1">
+    <row r="13" spans="1:16" s="43" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="42"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="K13" s="21"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
     </row>
-    <row r="14" spans="1:16" s="43" customFormat="1">
+    <row r="14" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="12">
         <v>0.3</v>
       </c>
       <c r="D14" s="12">
         <v>0.5</v>
       </c>
       <c r="E14" s="12">
         <v>0.8</v>
       </c>
       <c r="F14" s="12">
         <v>0.9</v>
       </c>
       <c r="G14" s="12">
         <v>1</v>
       </c>
       <c r="H14" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="I14" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="J14" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="K14" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="L14" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="M14" s="22">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="43" customFormat="1">
+    <row r="15" spans="1:16" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="12">
         <v>0.3</v>
       </c>
       <c r="D15" s="12">
         <v>0.5</v>
       </c>
       <c r="E15" s="12">
         <v>0.8</v>
       </c>
       <c r="F15" s="12">
         <v>0.9</v>
       </c>
       <c r="G15" s="12">
         <v>1</v>
       </c>
       <c r="H15" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="J15" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="K15" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="L15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="M15" s="22">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="43" customFormat="1" ht="31.5" customHeight="1">
+    <row r="16" spans="1:16" s="43" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="42"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
-    <row r="17" spans="1:13" s="43" customFormat="1">
+    <row r="17" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="12">
         <v>5.3</v>
       </c>
       <c r="C17" s="12">
         <v>20.100000000000001</v>
       </c>
       <c r="D17" s="12">
         <v>34.799999999999997</v>
       </c>
       <c r="E17" s="12">
         <v>49.5</v>
       </c>
       <c r="F17" s="12">
         <v>54</v>
       </c>
       <c r="G17" s="12">
         <v>58.5</v>
       </c>
       <c r="H17" s="12">
         <v>63</v>
       </c>
       <c r="I17" s="12">
         <v>64.400000000000006</v>
       </c>
       <c r="J17" s="12">
         <v>65.7</v>
       </c>
       <c r="K17" s="12">
         <v>67</v>
       </c>
       <c r="L17" s="22">
         <v>67.7</v>
       </c>
       <c r="M17" s="22">
         <v>68.3</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="43" customFormat="1">
+    <row r="18" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="12">
         <v>5.3</v>
       </c>
       <c r="C18" s="12">
         <v>20.100000000000001</v>
       </c>
       <c r="D18" s="12">
         <v>34.799999999999997</v>
       </c>
       <c r="E18" s="12">
         <v>49.5</v>
       </c>
       <c r="F18" s="12">
         <v>54</v>
       </c>
       <c r="G18" s="12">
         <v>58.5</v>
       </c>
       <c r="H18" s="12">
         <v>63</v>
       </c>
       <c r="I18" s="12">
         <v>64.400000000000006</v>
       </c>
       <c r="J18" s="12">
         <v>65.7</v>
       </c>
       <c r="K18" s="12">
         <v>67</v>
       </c>
       <c r="L18" s="22">
         <v>67.7</v>
       </c>
       <c r="M18" s="22">
         <v>68.3</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="43" customFormat="1" ht="35.25" customHeight="1">
+    <row r="19" spans="1:13" s="43" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="42"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
-    <row r="20" spans="1:13" s="43" customFormat="1">
+    <row r="20" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12">
         <v>5.3</v>
       </c>
       <c r="C20" s="12">
         <v>20.100000000000001</v>
       </c>
       <c r="D20" s="12">
         <v>34.799999999999997</v>
       </c>
       <c r="E20" s="12">
         <v>49.5</v>
       </c>
       <c r="F20" s="12">
         <v>54</v>
       </c>
       <c r="G20" s="12">
         <v>58.5</v>
       </c>
       <c r="H20" s="12">
         <v>63</v>
       </c>
       <c r="I20" s="12">
         <v>64.400000000000006</v>
       </c>
       <c r="J20" s="12">
         <v>65.7</v>
       </c>
       <c r="K20" s="12">
         <v>67</v>
       </c>
       <c r="L20" s="22">
         <v>67.7</v>
       </c>
       <c r="M20" s="22">
         <v>68.3</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="43" customFormat="1">
+    <row r="21" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12">
         <v>5.3</v>
       </c>
       <c r="C21" s="12">
         <v>20.100000000000001</v>
       </c>
       <c r="D21" s="12">
         <v>34.799999999999997</v>
       </c>
       <c r="E21" s="12">
         <v>49.5</v>
       </c>
       <c r="F21" s="12">
         <v>54</v>
       </c>
       <c r="G21" s="12">
         <v>58.5</v>
       </c>
       <c r="H21" s="12">
         <v>63</v>
       </c>
       <c r="I21" s="12">
         <v>64.400000000000006</v>
       </c>
       <c r="J21" s="12">
         <v>65.7</v>
       </c>
       <c r="K21" s="12">
         <v>67</v>
       </c>
       <c r="L21" s="22">
         <v>67.7</v>
       </c>
       <c r="M21" s="22">
         <v>68.3</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="43" customFormat="1" ht="34.5" customHeight="1">
+    <row r="22" spans="1:13" s="43" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="11"/>
       <c r="D22" s="42"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
     </row>
-    <row r="23" spans="1:13" s="43" customFormat="1">
+    <row r="23" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="12">
         <v>0.8</v>
       </c>
       <c r="D23" s="12">
         <v>1.5</v>
       </c>
       <c r="E23" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="F23" s="12">
         <v>3</v>
       </c>
       <c r="G23" s="12">
         <v>3.6</v>
       </c>
       <c r="H23" s="12">
         <v>4.3</v>
       </c>
       <c r="I23" s="12">
         <v>4.3</v>
       </c>
       <c r="J23" s="12">
         <v>4.3</v>
       </c>
       <c r="K23" s="12">
         <v>4.3</v>
       </c>
       <c r="L23" s="22">
         <v>4.3</v>
       </c>
       <c r="M23" s="22">
         <v>4.3</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="43" customFormat="1">
+    <row r="24" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="12">
         <v>0.8</v>
       </c>
       <c r="D24" s="12">
         <v>1.5</v>
       </c>
       <c r="E24" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="F24" s="12">
         <v>3</v>
       </c>
       <c r="G24" s="12">
         <v>3.6</v>
       </c>
       <c r="H24" s="12">
         <v>4.3</v>
       </c>
       <c r="I24" s="12">
         <v>4.3</v>
       </c>
       <c r="J24" s="12">
         <v>4.3</v>
       </c>
       <c r="K24" s="12">
         <v>4.3</v>
       </c>
       <c r="L24" s="22">
         <v>4.3</v>
       </c>
       <c r="M24" s="22">
         <v>4.3</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="43" customFormat="1" ht="24.75" customHeight="1">
+    <row r="25" spans="1:13" s="43" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="11"/>
       <c r="D25" s="42"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
     </row>
-    <row r="26" spans="1:13" s="43" customFormat="1">
+    <row r="26" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="12">
         <v>20.8</v>
       </c>
       <c r="C26" s="12">
         <v>57.8</v>
       </c>
       <c r="D26" s="12">
         <v>108</v>
       </c>
       <c r="E26" s="12">
         <v>157.30000000000001</v>
       </c>
       <c r="F26" s="12">
         <v>214.3</v>
       </c>
       <c r="G26" s="12">
         <v>270.3</v>
       </c>
       <c r="H26" s="12">
         <v>333.4</v>
       </c>
       <c r="I26" s="12">
         <v>389.9</v>
       </c>
       <c r="J26" s="12">
         <v>447.9</v>
       </c>
       <c r="K26" s="12">
         <v>509.9</v>
       </c>
       <c r="L26" s="22">
         <v>564.9</v>
       </c>
       <c r="M26" s="22">
         <v>618.9</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="43" customFormat="1">
+    <row r="27" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="12">
         <v>20.8</v>
       </c>
       <c r="C27" s="12">
         <v>57.8</v>
       </c>
       <c r="D27" s="12">
         <v>108</v>
       </c>
       <c r="E27" s="12">
         <v>157.30000000000001</v>
       </c>
       <c r="F27" s="12">
         <v>214.3</v>
       </c>
       <c r="G27" s="12">
         <v>270.3</v>
       </c>
       <c r="H27" s="12">
         <v>333.4</v>
       </c>
       <c r="I27" s="12">
         <v>389.9</v>
       </c>
       <c r="J27" s="12">
         <v>447.9</v>
       </c>
       <c r="K27" s="12">
         <v>509.9</v>
       </c>
       <c r="L27" s="22">
         <v>564.9</v>
       </c>
       <c r="M27" s="22">
         <v>618.9</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="43" customFormat="1" ht="33" customHeight="1">
+    <row r="28" spans="1:13" s="43" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="11"/>
       <c r="D28" s="42"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
     </row>
-    <row r="29" spans="1:13" s="43" customFormat="1">
+    <row r="29" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="12">
         <v>0.3</v>
       </c>
       <c r="C29" s="12">
         <v>0.8</v>
       </c>
       <c r="D29" s="12">
         <v>1.2</v>
       </c>
       <c r="E29" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="F29" s="12">
         <v>2.9</v>
       </c>
       <c r="G29" s="12">
         <v>4.2</v>
       </c>
       <c r="H29" s="12">
         <v>5.3</v>
       </c>
       <c r="I29" s="12">
         <v>5.5</v>
       </c>
       <c r="J29" s="12">
         <v>6.4</v>
       </c>
       <c r="K29" s="12">
         <v>7.6</v>
       </c>
       <c r="L29" s="22">
         <v>8.9</v>
       </c>
       <c r="M29" s="22">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="43" customFormat="1">
+    <row r="30" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="12">
         <v>0.3</v>
       </c>
       <c r="C30" s="12">
         <v>0.8</v>
       </c>
       <c r="D30" s="12">
         <v>1.2</v>
       </c>
       <c r="E30" s="12">
         <v>1.7</v>
       </c>
       <c r="F30" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G30" s="12">
         <v>3.2</v>
       </c>
       <c r="H30" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="I30" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="J30" s="12">
         <v>4.7</v>
       </c>
       <c r="K30" s="12">
         <v>5.6</v>
       </c>
       <c r="L30" s="22">
         <v>6.8</v>
       </c>
       <c r="M30" s="22">
         <v>7.6</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="43" customFormat="1">
+    <row r="31" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="14">
         <v>0.5</v>
       </c>
       <c r="F31" s="14">
         <v>0.7</v>
       </c>
       <c r="G31" s="14">
         <v>1</v>
       </c>
       <c r="H31" s="14">
         <v>1.2</v>
       </c>
       <c r="I31" s="14">
         <v>1.4</v>
       </c>
       <c r="J31" s="14">
         <v>1.7</v>
       </c>
       <c r="K31" s="14">
         <v>2</v>
       </c>
       <c r="L31" s="14">
         <v>2.1</v>
       </c>
       <c r="M31" s="14">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="32" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="32"/>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="32"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
     </row>
-    <row r="33" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="33" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="45" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
     </row>
-    <row r="2" spans="1:16" s="5" customFormat="1">
+    <row r="2" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
-    <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
+    <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
     </row>
-    <row r="4" spans="1:16" s="21" customFormat="1" ht="33.75">
+    <row r="4" spans="1:16" s="21" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="11"/>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="12">
         <v>4.3</v>
       </c>
       <c r="D5" s="12">
         <v>8.6999999999999993</v>
       </c>
       <c r="E5" s="12">
         <v>13</v>
       </c>
       <c r="F5" s="12">
         <v>15.3</v>
       </c>
       <c r="G5" s="12">
         <v>17.7</v>
       </c>
       <c r="H5" s="12">
         <v>20</v>
       </c>
       <c r="I5" s="12">
         <v>20</v>
       </c>
       <c r="J5" s="12">
         <v>20</v>
       </c>
       <c r="K5" s="12">
         <v>20</v>
       </c>
       <c r="L5" s="12">
         <v>20</v>
       </c>
       <c r="M5" s="12">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="12">
         <v>4.3</v>
       </c>
       <c r="D6" s="12">
         <v>8.6999999999999993</v>
       </c>
       <c r="E6" s="12">
         <v>13</v>
       </c>
       <c r="F6" s="12">
         <v>15.3</v>
       </c>
       <c r="G6" s="12">
         <v>17.7</v>
       </c>
       <c r="H6" s="12">
         <v>20</v>
       </c>
       <c r="I6" s="12">
         <v>20</v>
       </c>
       <c r="J6" s="12">
         <v>20</v>
       </c>
       <c r="K6" s="12">
         <v>20</v>
       </c>
       <c r="L6" s="12">
         <v>20</v>
       </c>
       <c r="M6" s="12">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
+    <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
     </row>
-    <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="12">
         <v>4.3</v>
       </c>
       <c r="D8" s="12">
         <v>8.6999999999999993</v>
       </c>
       <c r="E8" s="12">
         <v>13</v>
       </c>
       <c r="F8" s="12">
         <v>15.3</v>
       </c>
       <c r="G8" s="12">
         <v>17.7</v>
       </c>
       <c r="H8" s="12">
         <v>20</v>
       </c>
       <c r="I8" s="12">
         <v>20</v>
       </c>
       <c r="J8" s="12">
         <v>20</v>
       </c>
       <c r="K8" s="12">
         <v>20</v>
       </c>
       <c r="L8" s="12">
         <v>20</v>
       </c>
       <c r="M8" s="12">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="12">
         <v>4.3</v>
       </c>
       <c r="D9" s="12">
         <v>8.6999999999999993</v>
       </c>
       <c r="E9" s="12">
         <v>13</v>
       </c>
       <c r="F9" s="12">
         <v>15.3</v>
       </c>
       <c r="G9" s="12">
         <v>17.7</v>
       </c>
       <c r="H9" s="12">
         <v>20</v>
       </c>
       <c r="I9" s="12">
         <v>20</v>
       </c>
       <c r="J9" s="12">
         <v>20</v>
       </c>
       <c r="K9" s="12">
         <v>20</v>
       </c>
       <c r="L9" s="12">
         <v>20</v>
       </c>
       <c r="M9" s="12">
         <v>20</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
+    <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
-    <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="12">
         <v>0.1</v>
       </c>
       <c r="C11" s="12">
         <v>0.1</v>
       </c>
       <c r="D11" s="12">
         <v>0.1</v>
       </c>
       <c r="E11" s="12">
         <v>0.1</v>
       </c>
       <c r="F11" s="12">
         <v>0.1</v>
       </c>
       <c r="G11" s="12">
         <v>0.1</v>
       </c>
       <c r="H11" s="12">
         <v>0.1</v>
       </c>
       <c r="I11" s="12">
         <v>0.1</v>
       </c>
       <c r="J11" s="12">
         <v>0.1</v>
       </c>
       <c r="K11" s="12">
         <v>0.1</v>
       </c>
       <c r="L11" s="12">
         <v>0.1</v>
       </c>
       <c r="M11" s="12">
         <v>0.1</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="12">
         <v>0.1</v>
       </c>
       <c r="C12" s="12">
         <v>0.1</v>
       </c>
       <c r="D12" s="12">
         <v>0.1</v>
       </c>
       <c r="E12" s="12">
         <v>0.1</v>
       </c>
       <c r="F12" s="12">
         <v>0.1</v>
       </c>
       <c r="G12" s="12">
         <v>0.1</v>
       </c>
       <c r="H12" s="12">
         <v>0.1</v>
       </c>
       <c r="I12" s="12">
         <v>0.1</v>
       </c>
       <c r="J12" s="12">
         <v>0.1</v>
       </c>
       <c r="K12" s="12">
         <v>0.1</v>
       </c>
       <c r="L12" s="12">
         <v>0.1</v>
       </c>
       <c r="M12" s="12">
         <v>0.1</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="21" customFormat="1" ht="60" customHeight="1">
+    <row r="13" spans="1:16" s="21" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="H13" s="11"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
-    <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12">
         <v>0.1</v>
       </c>
       <c r="C14" s="12">
         <v>0.1</v>
       </c>
       <c r="D14" s="12">
         <v>0.1</v>
       </c>
       <c r="E14" s="12">
         <v>0.1</v>
       </c>
       <c r="F14" s="12">
         <v>0.1</v>
       </c>
       <c r="G14" s="12">
         <v>0.1</v>
       </c>
       <c r="H14" s="12">
         <v>0.1</v>
       </c>
       <c r="I14" s="12">
         <v>0.1</v>
       </c>
       <c r="J14" s="12">
         <v>0.1</v>
       </c>
       <c r="K14" s="12">
         <v>0.1</v>
       </c>
       <c r="L14" s="12">
         <v>0.1</v>
       </c>
       <c r="M14" s="12">
         <v>0.1</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12">
         <v>0.1</v>
       </c>
       <c r="C15" s="12">
         <v>0.1</v>
       </c>
       <c r="D15" s="12">
         <v>0.1</v>
       </c>
       <c r="E15" s="12">
         <v>0.1</v>
       </c>
       <c r="F15" s="12">
         <v>0.1</v>
       </c>
       <c r="G15" s="12">
         <v>0.1</v>
       </c>
       <c r="H15" s="12">
         <v>0.1</v>
       </c>
       <c r="I15" s="12">
         <v>0.1</v>
       </c>
       <c r="J15" s="12">
         <v>0.1</v>
       </c>
       <c r="K15" s="12">
         <v>0.1</v>
       </c>
       <c r="L15" s="12">
         <v>0.1</v>
       </c>
       <c r="M15" s="12">
         <v>0.1</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="21" customFormat="1" ht="31.5" customHeight="1">
+    <row r="16" spans="1:16" s="21" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="H16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="12">
         <v>4.5</v>
       </c>
       <c r="C17" s="12">
         <v>8.1</v>
       </c>
       <c r="D17" s="12">
         <v>11.8</v>
       </c>
       <c r="E17" s="12">
         <v>15.4</v>
       </c>
       <c r="F17" s="12">
         <v>20.5</v>
       </c>
       <c r="G17" s="12">
         <v>25.7</v>
       </c>
       <c r="H17" s="12">
         <v>30.8</v>
       </c>
       <c r="I17" s="12">
         <v>32</v>
       </c>
       <c r="J17" s="12">
         <v>33.1</v>
       </c>
       <c r="K17" s="12">
         <v>34.299999999999997</v>
       </c>
       <c r="L17" s="35">
         <v>34.9</v>
       </c>
       <c r="M17" s="35">
         <v>35.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="12">
         <v>4.5</v>
       </c>
       <c r="C18" s="12">
         <v>8.1</v>
       </c>
       <c r="D18" s="12">
         <v>11.8</v>
       </c>
       <c r="E18" s="12">
         <v>15.4</v>
       </c>
       <c r="F18" s="12">
         <v>20.5</v>
       </c>
       <c r="G18" s="12">
         <v>25.7</v>
       </c>
       <c r="H18" s="12">
         <v>30.8</v>
       </c>
       <c r="I18" s="12">
         <v>32</v>
       </c>
       <c r="J18" s="12">
         <v>33.1</v>
       </c>
       <c r="K18" s="12">
         <v>34.299999999999997</v>
       </c>
       <c r="L18" s="35">
         <v>34.9</v>
       </c>
       <c r="M18" s="35">
         <v>35.4</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="21" customFormat="1" ht="35.25" customHeight="1">
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="H19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
     </row>
-    <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12">
         <v>4.5</v>
       </c>
       <c r="C20" s="12">
         <v>8.1</v>
       </c>
       <c r="D20" s="12">
         <v>11.8</v>
       </c>
       <c r="E20" s="12">
         <v>15.4</v>
       </c>
       <c r="F20" s="12">
         <v>20.5</v>
       </c>
       <c r="G20" s="12">
         <v>25.7</v>
       </c>
       <c r="H20" s="12">
         <v>30.8</v>
       </c>
       <c r="I20" s="12">
         <v>32</v>
       </c>
       <c r="J20" s="12">
         <v>33.1</v>
       </c>
       <c r="K20" s="12">
         <v>34.299999999999997</v>
       </c>
       <c r="L20" s="35">
         <v>34.9</v>
       </c>
       <c r="M20" s="35">
         <v>35.4</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="12">
         <v>4.5</v>
       </c>
       <c r="C21" s="12">
         <v>8.1</v>
       </c>
       <c r="D21" s="12">
         <v>11.8</v>
       </c>
       <c r="E21" s="12">
         <v>15.4</v>
       </c>
       <c r="F21" s="12">
         <v>20.5</v>
       </c>
       <c r="G21" s="12">
         <v>25.7</v>
       </c>
       <c r="H21" s="12">
         <v>30.8</v>
       </c>
       <c r="I21" s="12">
         <v>32</v>
       </c>
       <c r="J21" s="12">
         <v>33.1</v>
       </c>
       <c r="K21" s="12">
         <v>34.299999999999997</v>
       </c>
       <c r="L21" s="35">
         <v>34.9</v>
       </c>
       <c r="M21" s="35">
         <v>35.4</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="21" customFormat="1" ht="34.5" customHeight="1">
+    <row r="22" spans="1:13" s="21" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="H22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
     </row>
-    <row r="23" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>0.7</v>
       </c>
       <c r="C23" s="12">
         <v>0.7</v>
       </c>
       <c r="D23" s="12">
         <v>0.7</v>
       </c>
       <c r="E23" s="12">
         <v>0.7</v>
       </c>
       <c r="F23" s="12">
         <v>0.7</v>
       </c>
       <c r="G23" s="12">
         <v>0.7</v>
       </c>
       <c r="H23" s="12">
         <v>0.7</v>
       </c>
       <c r="I23" s="12">
         <v>0.7</v>
       </c>
       <c r="J23" s="12">
         <v>0.7</v>
       </c>
       <c r="K23" s="12">
         <v>0.7</v>
       </c>
       <c r="L23" s="12">
         <v>0.7</v>
       </c>
       <c r="M23" s="12">
         <v>0.7</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="12">
         <v>0.7</v>
       </c>
       <c r="C24" s="12">
         <v>0.7</v>
       </c>
       <c r="D24" s="12">
         <v>0.7</v>
       </c>
       <c r="E24" s="12">
         <v>0.7</v>
       </c>
       <c r="F24" s="12">
         <v>0.7</v>
       </c>
       <c r="G24" s="12">
         <v>0.7</v>
       </c>
       <c r="H24" s="12">
         <v>0.7</v>
       </c>
       <c r="I24" s="12">
         <v>0.7</v>
       </c>
       <c r="J24" s="12">
         <v>0.7</v>
       </c>
       <c r="K24" s="12">
         <v>0.7</v>
       </c>
       <c r="L24" s="12">
         <v>0.7</v>
       </c>
       <c r="M24" s="12">
         <v>0.7</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="21" customFormat="1" ht="24.75" customHeight="1">
+    <row r="25" spans="1:13" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
     </row>
-    <row r="26" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="26" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="35">
         <v>32.9</v>
       </c>
       <c r="C26" s="35">
         <v>67.900000000000006</v>
       </c>
       <c r="D26" s="35">
         <v>121.9</v>
       </c>
       <c r="E26" s="35">
         <v>159.19999999999999</v>
       </c>
       <c r="F26" s="35">
         <v>351.2</v>
       </c>
       <c r="G26" s="35">
         <v>478.2</v>
       </c>
       <c r="H26" s="35">
         <v>498.2</v>
       </c>
       <c r="I26" s="12">
         <v>540</v>
       </c>
       <c r="J26" s="12">
         <v>608</v>
       </c>
       <c r="K26" s="12">
         <v>659</v>
       </c>
       <c r="L26" s="35">
         <v>709</v>
       </c>
       <c r="M26" s="35">
         <v>741</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="27" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="39" t="s">
         <v>26</v>
       </c>
       <c r="M27" s="39" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="28" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="35">
         <v>32.9</v>
       </c>
       <c r="C28" s="35">
         <v>67.900000000000006</v>
       </c>
       <c r="D28" s="35">
         <v>121.9</v>
       </c>
       <c r="E28" s="35">
         <v>159.19999999999999</v>
       </c>
       <c r="F28" s="35">
         <v>351.2</v>
       </c>
       <c r="G28" s="35">
         <v>478.2</v>
       </c>
       <c r="H28" s="35">
         <v>498.2</v>
       </c>
       <c r="I28" s="12">
         <v>540</v>
       </c>
       <c r="J28" s="12">
         <v>608</v>
       </c>
       <c r="K28" s="12">
         <v>659</v>
       </c>
       <c r="L28" s="35">
         <v>709</v>
       </c>
       <c r="M28" s="35">
         <v>741</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
+    <row r="29" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
     </row>
-    <row r="30" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="30" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="12">
         <v>0.6</v>
       </c>
       <c r="C30" s="12">
         <v>1.2</v>
       </c>
       <c r="D30" s="12">
         <v>1.5</v>
       </c>
       <c r="E30" s="12">
         <v>2</v>
       </c>
       <c r="F30" s="22">
         <v>2.6</v>
       </c>
       <c r="G30" s="12">
         <v>3.6</v>
       </c>
       <c r="H30" s="12">
         <v>3.9</v>
       </c>
       <c r="I30" s="12">
         <v>4.5</v>
       </c>
       <c r="J30" s="12">
         <v>5.3</v>
       </c>
       <c r="K30" s="12">
         <v>6.4</v>
       </c>
       <c r="L30" s="35">
         <v>7.6</v>
       </c>
       <c r="M30" s="34">
         <v>9.5</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="31" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="12">
         <v>0.4</v>
       </c>
       <c r="C31" s="12">
         <v>0.4</v>
       </c>
       <c r="D31" s="12">
         <v>0.4</v>
       </c>
       <c r="E31" s="22">
         <v>0.4</v>
       </c>
       <c r="F31" s="22">
         <v>0.4</v>
       </c>
       <c r="G31" s="12">
         <v>0.4</v>
       </c>
       <c r="H31" s="12">
         <v>0.4</v>
       </c>
       <c r="I31" s="12">
         <v>0.4</v>
       </c>
       <c r="J31" s="12">
         <v>0.4</v>
       </c>
       <c r="K31" s="12">
         <v>0.4</v>
       </c>
       <c r="L31" s="35">
         <v>0.4</v>
       </c>
       <c r="M31" s="34">
         <v>0.4</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="32" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="22">
         <v>0.2</v>
       </c>
       <c r="C32" s="22">
         <v>0.8</v>
       </c>
       <c r="D32" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="22">
         <v>1.6</v>
       </c>
       <c r="F32" s="22">
         <v>2.2000000000000002</v>
       </c>
       <c r="G32" s="12">
         <v>3.1</v>
       </c>
       <c r="H32" s="12">
         <v>3.4</v>
       </c>
       <c r="I32" s="12">
         <v>4</v>
       </c>
       <c r="J32" s="12">
         <v>4.8</v>
       </c>
       <c r="K32" s="12">
         <v>5.9</v>
       </c>
       <c r="L32" s="35">
         <v>7</v>
       </c>
       <c r="M32" s="34">
         <v>8.5</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="33" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="G33" s="14">
         <v>0.1</v>
       </c>
       <c r="H33" s="14">
         <v>0.1</v>
       </c>
       <c r="I33" s="14">
         <v>0.1</v>
       </c>
       <c r="J33" s="14">
         <v>0.1</v>
       </c>
       <c r="K33" s="14">
         <v>0.1</v>
       </c>
       <c r="L33" s="36">
         <v>0.2</v>
       </c>
       <c r="M33" s="36">
         <v>0.6</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="21" customFormat="1" ht="8.25" customHeight="1">
+    <row r="34" spans="1:13" s="21" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
       <c r="G34" s="22"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
     </row>
-    <row r="35" spans="1:13" s="17" customFormat="1" ht="11.25">
+    <row r="35" spans="1:13" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="12"/>
       <c r="J35" s="27"/>
       <c r="K35" s="16"/>
       <c r="L35" s="27"/>
       <c r="M35" s="16"/>
     </row>
-    <row r="36" spans="1:13" s="17" customFormat="1" ht="11.25">
+    <row r="36" spans="1:13" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="32"/>
       <c r="J36" s="27"/>
       <c r="K36" s="16"/>
       <c r="L36" s="27"/>
       <c r="M36" s="16"/>
     </row>
-    <row r="37" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
+    <row r="37" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="53"/>
       <c r="L37" s="53"/>
       <c r="M37" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
     </row>
-    <row r="2" spans="1:16" s="5" customFormat="1">
+    <row r="2" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
-    <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
+    <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
     </row>
-    <row r="4" spans="1:16" s="21" customFormat="1" ht="33.75">
+    <row r="4" spans="1:16" s="21" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="35">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="35">
         <v>4.2</v>
       </c>
       <c r="D5" s="35">
         <v>6.1</v>
       </c>
       <c r="E5" s="35">
         <v>8</v>
       </c>
       <c r="F5" s="35">
         <v>8.6</v>
       </c>
       <c r="G5" s="35">
         <v>9.1999999999999993</v>
       </c>
       <c r="H5" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="I5" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="J5" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="K5" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="L5" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="M5" s="35">
         <v>9.6999999999999993</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
         <v>2.2999999999999998</v>
       </c>
       <c r="C6" s="35">
         <v>4.2</v>
       </c>
       <c r="D6" s="35">
         <v>6.1</v>
       </c>
       <c r="E6" s="35">
         <v>8</v>
       </c>
       <c r="F6" s="35">
         <v>8.6</v>
       </c>
       <c r="G6" s="35">
         <v>9.1999999999999993</v>
       </c>
       <c r="H6" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="I6" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="J6" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="K6" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="L6" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="M6" s="35">
         <v>9.6999999999999993</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
+    <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
     </row>
-    <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>2.2999999999999998</v>
       </c>
       <c r="C8" s="35">
         <v>4.2</v>
       </c>
       <c r="D8" s="35">
         <v>6.1</v>
       </c>
       <c r="E8" s="35">
         <v>8</v>
       </c>
       <c r="F8" s="35">
         <v>8.6</v>
       </c>
       <c r="G8" s="35">
         <v>9.1999999999999993</v>
       </c>
       <c r="H8" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="I8" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="J8" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="K8" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="L8" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="M8" s="35">
         <v>9.6999999999999993</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>2.2999999999999998</v>
       </c>
       <c r="C9" s="35">
         <v>4.2</v>
       </c>
       <c r="D9" s="35">
         <v>6.1</v>
       </c>
       <c r="E9" s="35">
         <v>8</v>
       </c>
       <c r="F9" s="35">
         <v>8.6</v>
       </c>
       <c r="G9" s="35">
         <v>9.1999999999999993</v>
       </c>
       <c r="H9" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="I9" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="J9" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="K9" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="L9" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="M9" s="35">
         <v>9.6999999999999993</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
+    <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
-    <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="C11" s="35">
         <v>9</v>
       </c>
       <c r="D11" s="35">
         <v>12.8</v>
       </c>
       <c r="E11" s="35">
         <v>16.600000000000001</v>
       </c>
       <c r="F11" s="35">
         <v>21.6</v>
       </c>
       <c r="G11" s="35">
         <v>26.5</v>
       </c>
       <c r="H11" s="12">
         <v>31.4</v>
       </c>
       <c r="I11" s="35">
         <v>32.299999999999997</v>
       </c>
       <c r="J11" s="35">
         <v>33.200000000000003</v>
       </c>
       <c r="K11" s="35">
         <v>34</v>
       </c>
       <c r="L11" s="35">
         <v>34.5</v>
       </c>
       <c r="M11" s="35">
         <v>35</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="C12" s="35">
         <v>9</v>
       </c>
       <c r="D12" s="35">
         <v>12.8</v>
       </c>
       <c r="E12" s="35">
         <v>16.600000000000001</v>
       </c>
       <c r="F12" s="35">
         <v>21.6</v>
       </c>
       <c r="G12" s="35">
         <v>26.5</v>
       </c>
       <c r="H12" s="12">
         <v>31.4</v>
       </c>
       <c r="I12" s="35">
         <v>32.299999999999997</v>
       </c>
       <c r="J12" s="35">
         <v>33.200000000000003</v>
       </c>
       <c r="K12" s="35">
         <v>34</v>
       </c>
       <c r="L12" s="35">
         <v>34.5</v>
       </c>
       <c r="M12" s="35">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1">
+    <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
-    <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="C14" s="35">
         <v>9</v>
       </c>
       <c r="D14" s="35">
         <v>12.8</v>
       </c>
       <c r="E14" s="35">
         <v>16.600000000000001</v>
       </c>
       <c r="F14" s="35">
         <v>21.6</v>
       </c>
       <c r="G14" s="35">
         <v>26.5</v>
       </c>
       <c r="H14" s="12">
         <v>31.4</v>
       </c>
       <c r="I14" s="35">
         <v>32.299999999999997</v>
       </c>
       <c r="J14" s="35">
         <v>33.200000000000003</v>
       </c>
       <c r="K14" s="35">
         <v>34</v>
       </c>
       <c r="L14" s="35">
         <v>34.5</v>
       </c>
       <c r="M14" s="35">
         <v>35</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="C15" s="35">
         <v>9</v>
       </c>
       <c r="D15" s="35">
         <v>12.8</v>
       </c>
       <c r="E15" s="35">
         <v>16.600000000000001</v>
       </c>
       <c r="F15" s="35">
         <v>21.6</v>
       </c>
       <c r="G15" s="35">
         <v>26.5</v>
       </c>
       <c r="H15" s="12">
         <v>31.4</v>
       </c>
       <c r="I15" s="35">
         <v>32.299999999999997</v>
       </c>
       <c r="J15" s="35">
         <v>33.200000000000003</v>
       </c>
       <c r="K15" s="35">
         <v>34</v>
       </c>
       <c r="L15" s="35">
         <v>34.5</v>
       </c>
       <c r="M15" s="35">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
+    <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="35">
         <v>146</v>
       </c>
       <c r="C17" s="35">
         <v>170</v>
       </c>
       <c r="D17" s="35">
         <v>200</v>
       </c>
       <c r="E17" s="35">
         <v>210</v>
       </c>
       <c r="F17" s="35">
         <v>230</v>
       </c>
       <c r="G17" s="35">
         <v>240</v>
       </c>
       <c r="H17" s="12">
         <v>260</v>
       </c>
       <c r="I17" s="35">
         <v>276</v>
       </c>
       <c r="J17" s="35">
         <v>296</v>
       </c>
       <c r="K17" s="35">
         <v>314</v>
       </c>
       <c r="L17" s="35">
         <v>336</v>
       </c>
       <c r="M17" s="35">
         <v>360</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="35">
         <v>146</v>
       </c>
       <c r="C18" s="35">
         <v>170</v>
       </c>
       <c r="D18" s="35">
         <v>200</v>
       </c>
       <c r="E18" s="35">
         <v>210</v>
       </c>
       <c r="F18" s="35">
         <v>230</v>
       </c>
       <c r="G18" s="35">
         <v>240</v>
       </c>
       <c r="H18" s="12">
         <v>260</v>
       </c>
       <c r="I18" s="35">
         <v>276</v>
       </c>
       <c r="J18" s="35">
         <v>296</v>
       </c>
       <c r="K18" s="35">
         <v>314</v>
       </c>
       <c r="L18" s="35">
         <v>336</v>
       </c>
       <c r="M18" s="35">
         <v>360</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
     </row>
-    <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="35">
         <v>0.2</v>
       </c>
       <c r="C20" s="35">
         <v>1.7</v>
       </c>
       <c r="D20" s="35">
         <v>2.5</v>
       </c>
       <c r="E20" s="34">
         <v>3.2</v>
       </c>
       <c r="F20" s="35">
         <v>4.3</v>
       </c>
       <c r="G20" s="35">
         <v>5.3</v>
       </c>
       <c r="H20" s="12">
         <v>6.3</v>
       </c>
       <c r="I20" s="34">
         <v>7.8</v>
       </c>
       <c r="J20" s="34">
         <v>8.8000000000000007</v>
       </c>
       <c r="K20" s="35">
         <v>10.5</v>
       </c>
       <c r="L20" s="35">
         <v>11.2</v>
       </c>
       <c r="M20" s="35">
         <v>12.2</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="34">
         <v>0.2</v>
       </c>
       <c r="C21" s="35">
         <v>1.5</v>
       </c>
       <c r="D21" s="35">
         <v>2</v>
       </c>
       <c r="E21" s="34">
         <v>2.7</v>
       </c>
       <c r="F21" s="35">
         <v>3.4</v>
       </c>
       <c r="G21" s="35">
         <v>4.0999999999999996</v>
       </c>
       <c r="H21" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="I21" s="34">
         <v>5.6</v>
       </c>
       <c r="J21" s="34">
         <v>6.2</v>
       </c>
       <c r="K21" s="35">
         <v>6.8</v>
       </c>
       <c r="L21" s="35">
         <v>7.3</v>
       </c>
       <c r="M21" s="35">
         <v>7.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="36">
         <v>0.2</v>
       </c>
       <c r="D22" s="36">
         <v>0.5</v>
       </c>
       <c r="E22" s="36">
         <v>0.5</v>
       </c>
       <c r="F22" s="36">
         <v>0.9</v>
       </c>
       <c r="G22" s="36">
         <v>1.2</v>
       </c>
       <c r="H22" s="14">
         <v>1.4</v>
       </c>
       <c r="I22" s="36">
         <v>2.2000000000000002</v>
       </c>
       <c r="J22" s="36">
         <v>2.6</v>
       </c>
       <c r="K22" s="36">
         <v>3.7</v>
       </c>
       <c r="L22" s="36">
         <v>3.9</v>
       </c>
       <c r="M22" s="36">
         <v>4.5</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1">
+    <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="23"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="22"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="12"/>
       <c r="J24" s="27"/>
       <c r="K24" s="16"/>
       <c r="L24" s="27"/>
       <c r="M24" s="16"/>
     </row>
-    <row r="25" spans="1:13" s="17" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="32"/>
       <c r="J25" s="27"/>
       <c r="K25" s="16"/>
       <c r="L25" s="27"/>
       <c r="M25" s="16"/>
     </row>
-    <row r="26" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
+    <row r="26" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="52"/>
       <c r="C26" s="52"/>
       <c r="D26" s="52"/>
       <c r="E26" s="52"/>
       <c r="F26" s="52"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="53"/>
       <c r="L26" s="53"/>
       <c r="M26" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="18" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="17" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="19" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="18" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="12" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
     </row>
-    <row r="2" spans="1:16" s="5" customFormat="1">
+    <row r="2" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
-    <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5">
+    <row r="3" spans="1:16" s="17" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
     </row>
-    <row r="4" spans="1:16" s="21" customFormat="1" ht="33.75">
+    <row r="4" spans="1:16" s="21" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
     </row>
-    <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="5" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="35">
         <v>0.6</v>
       </c>
       <c r="C5" s="35">
         <v>1.9</v>
       </c>
       <c r="D5" s="35">
         <v>3.2</v>
       </c>
       <c r="E5" s="34">
         <v>4.5</v>
       </c>
       <c r="F5" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="G5" s="34">
         <v>5.7</v>
       </c>
-      <c r="H5" s="12"/>
+      <c r="H5" s="35">
+        <v>6.4</v>
+      </c>
       <c r="I5" s="12"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
     </row>
-    <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="6" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
         <v>0.6</v>
       </c>
       <c r="C6" s="35">
         <v>1.9</v>
       </c>
       <c r="D6" s="35">
         <v>3.2</v>
       </c>
       <c r="E6" s="34">
         <v>4.5</v>
       </c>
       <c r="F6" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="G6" s="34">
         <v>5.7</v>
       </c>
-      <c r="H6" s="12"/>
+      <c r="H6" s="35">
+        <v>6.4</v>
+      </c>
       <c r="I6" s="12"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
     </row>
-    <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1">
+    <row r="7" spans="1:16" s="21" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="38"/>
     </row>
-    <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>0.6</v>
       </c>
       <c r="C8" s="35">
         <v>1.9</v>
       </c>
       <c r="D8" s="35">
         <v>3.2</v>
       </c>
       <c r="E8" s="34">
         <v>4.5</v>
       </c>
       <c r="F8" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="G8" s="34">
         <v>5.7</v>
       </c>
-      <c r="H8" s="12"/>
+      <c r="H8" s="35">
+        <v>6.4</v>
+      </c>
       <c r="I8" s="12"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
     </row>
-    <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="9" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>0.6</v>
       </c>
       <c r="C9" s="35">
         <v>1.9</v>
       </c>
       <c r="D9" s="35">
         <v>3.2</v>
       </c>
       <c r="E9" s="34">
         <v>4.5</v>
       </c>
       <c r="F9" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="G9" s="34">
         <v>5.7</v>
       </c>
-      <c r="H9" s="12"/>
+      <c r="H9" s="35">
+        <v>6.4</v>
+      </c>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
     </row>
-    <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1">
+    <row r="10" spans="1:16" s="21" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="38"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
     </row>
-    <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C11" s="35">
         <v>8.4</v>
       </c>
       <c r="D11" s="35">
         <v>11.9</v>
       </c>
       <c r="E11" s="34">
         <v>15.3</v>
       </c>
       <c r="F11" s="34">
         <v>19.5</v>
       </c>
       <c r="G11" s="34">
         <v>23.6</v>
       </c>
-      <c r="H11" s="12"/>
+      <c r="H11" s="35">
+        <v>27.7</v>
+      </c>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
     </row>
-    <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="35">
         <v>8.4</v>
       </c>
       <c r="D12" s="35">
         <v>11.9</v>
       </c>
       <c r="E12" s="34">
         <v>15.3</v>
       </c>
       <c r="F12" s="34">
         <v>19.5</v>
       </c>
       <c r="G12" s="34">
         <v>23.6</v>
       </c>
-      <c r="H12" s="12"/>
+      <c r="H12" s="35">
+        <v>27.7</v>
+      </c>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="35"/>
       <c r="M12" s="35"/>
     </row>
-    <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1">
+    <row r="13" spans="1:16" s="21" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="38"/>
       <c r="K13" s="11"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
-    <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C14" s="35">
         <v>8.4</v>
       </c>
       <c r="D14" s="35">
         <v>11.9</v>
       </c>
       <c r="E14" s="34">
         <v>15.3</v>
       </c>
       <c r="F14" s="34">
         <v>19.5</v>
       </c>
       <c r="G14" s="34">
         <v>23.6</v>
       </c>
-      <c r="H14" s="12"/>
+      <c r="H14" s="35">
+        <v>27.7</v>
+      </c>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
     </row>
-    <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="C15" s="35">
         <v>8.4</v>
       </c>
       <c r="D15" s="35">
         <v>11.9</v>
       </c>
       <c r="E15" s="34">
         <v>15.3</v>
       </c>
       <c r="F15" s="34">
         <v>19.5</v>
       </c>
       <c r="G15" s="34">
         <v>23.6</v>
       </c>
-      <c r="H15" s="12"/>
+      <c r="H15" s="35">
+        <v>27.7</v>
+      </c>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
     </row>
-    <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1">
+    <row r="16" spans="1:16" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="35">
         <v>20</v>
       </c>
       <c r="C17" s="35">
         <v>53</v>
       </c>
       <c r="D17" s="35">
         <v>93</v>
       </c>
       <c r="E17" s="34">
         <v>133</v>
       </c>
       <c r="F17" s="34">
         <v>173</v>
       </c>
       <c r="G17" s="34">
         <v>213</v>
       </c>
-      <c r="H17" s="12"/>
+      <c r="H17" s="35">
+        <v>243</v>
+      </c>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
     </row>
-    <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="35">
         <v>20</v>
       </c>
       <c r="C18" s="35">
         <v>53</v>
       </c>
       <c r="D18" s="35">
         <v>93</v>
       </c>
       <c r="E18" s="34">
         <v>133</v>
       </c>
       <c r="F18" s="34">
         <v>173</v>
       </c>
       <c r="G18" s="34">
         <v>213</v>
       </c>
-      <c r="H18" s="12"/>
+      <c r="H18" s="35">
+        <v>243</v>
+      </c>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="35"/>
     </row>
-    <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1">
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
     </row>
-    <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="35">
         <v>0.2</v>
       </c>
       <c r="C20" s="35">
         <v>0.7</v>
       </c>
       <c r="D20" s="35">
         <v>1.2</v>
       </c>
       <c r="E20" s="34">
         <v>2</v>
       </c>
       <c r="F20" s="34">
         <v>2.8</v>
       </c>
       <c r="G20" s="34">
         <v>3.5</v>
       </c>
-      <c r="H20" s="12"/>
+      <c r="H20" s="35">
+        <v>4.2</v>
+      </c>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
     </row>
-    <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="35">
         <v>0.2</v>
       </c>
       <c r="C21" s="35">
         <v>0.5</v>
       </c>
       <c r="D21" s="35">
         <v>0.8</v>
       </c>
       <c r="E21" s="34">
         <v>1.4</v>
       </c>
       <c r="F21" s="34">
         <v>1.6</v>
       </c>
       <c r="G21" s="34">
         <v>2</v>
       </c>
-      <c r="H21" s="12"/>
+      <c r="H21" s="35">
+        <v>2.7</v>
+      </c>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
     </row>
-    <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="47" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="36">
         <v>0.2</v>
       </c>
       <c r="D22" s="36">
         <v>0.4</v>
       </c>
       <c r="E22" s="36">
         <v>0.6</v>
       </c>
       <c r="F22" s="36">
         <v>1.2</v>
       </c>
       <c r="G22" s="36">
         <v>1.5</v>
       </c>
-      <c r="H22" s="14"/>
+      <c r="H22" s="36">
+        <v>1.5</v>
+      </c>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
     </row>
-    <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1">
+    <row r="23" spans="1:13" s="21" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="23"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="22"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
-    <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="12"/>
       <c r="J24" s="27"/>
       <c r="K24" s="16"/>
       <c r="L24" s="27"/>
       <c r="M24" s="16"/>
     </row>
-    <row r="25" spans="1:13" s="17" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="32"/>
       <c r="J25" s="27"/>
       <c r="K25" s="16"/>
       <c r="L25" s="27"/>
       <c r="M25" s="16"/>
     </row>
-    <row r="26" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1">
+    <row r="26" spans="1:13" s="18" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="52"/>
       <c r="C26" s="52"/>
       <c r="D26" s="52"/>
       <c r="E26" s="52"/>
       <c r="F26" s="52"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="53"/>
       <c r="L26" s="53"/>
       <c r="M26" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>