--- v5 (2026-08-26)
+++ v6 (2026-10-05)
@@ -1,76 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\13\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A714CD1B-E965-4B33-A985-FA8C89A1DDBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A3874D3-80A5-451B-B2AC-707229B769D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="3" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="2026" sheetId="4" r:id="rId4"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" r:id="rId3"/>
+    <sheet name="2024" sheetId="2" r:id="rId4"/>
+    <sheet name="2025" sheetId="1" r:id="rId5"/>
+    <sheet name="2026" sheetId="4" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="81">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -144,60 +148,188 @@
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Восточно-Казахстанской области за 2024 год*</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Восточно-Казахстанской области за 2023 год*</t>
   </si>
   <si>
     <t>Х-конфиденциальные данные</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Восточно-Казахстанской области за 2026 год*</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Восточно-Казахстанской области за 2025 год*</t>
   </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/68e/lki56d5rxyenji6uc8ciz8zjv80clauu/%D0%9E%D0%9A%D0%AD%D0%94%20%D1%81%20%D0%98%D0%B7%D0%BC%204_rus.docx
+https://stat.gov.kz/upload/iblock/54f/with1pmyn36qe6jm0xv43fs6xvnx3cyv/%D0%A1%D0%9A%D0%9F%D0%9F%20%D0%BD%D0%B0%2001%2001%202026%D0%B3%20(2).xls
+</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7232 25 27 47</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Восточно-Казахстанской области</t>
+  </si>
+  <si>
+    <t xml:space="preserve">тыс.куб.м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики промышленности и окружащей среды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Панькова Светлана </t>
+  </si>
+  <si>
+    <t>s.pankova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -211,120 +343,178 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -393,96 +583,178 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -726,101 +998,747 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/68e/lki56d5rxyenji6uc8ciz8zjv80clauu/%D0%9E%D0%9A%D0%AD%D0%94%20%D1%81%20%D0%98%D0%B7%D0%BC%204_rus.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.pankova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:M23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="65" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="67"/>
+    <col min="257" max="257" width="42.28515625" style="67" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="67" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="67"/>
+    <col min="513" max="513" width="42.28515625" style="67" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="67" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="67"/>
+    <col min="769" max="769" width="42.28515625" style="67" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="67" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="67"/>
+    <col min="1025" max="1025" width="42.28515625" style="67" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="67" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="67"/>
+    <col min="1281" max="1281" width="42.28515625" style="67" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="67" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="67"/>
+    <col min="1537" max="1537" width="42.28515625" style="67" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="67" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="67"/>
+    <col min="1793" max="1793" width="42.28515625" style="67" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="67" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="67"/>
+    <col min="2049" max="2049" width="42.28515625" style="67" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="67" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="67"/>
+    <col min="2305" max="2305" width="42.28515625" style="67" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="67" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="67"/>
+    <col min="2561" max="2561" width="42.28515625" style="67" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="67" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="67"/>
+    <col min="2817" max="2817" width="42.28515625" style="67" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="67" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="67"/>
+    <col min="3073" max="3073" width="42.28515625" style="67" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="67" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="67"/>
+    <col min="3329" max="3329" width="42.28515625" style="67" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="67" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="67"/>
+    <col min="3585" max="3585" width="42.28515625" style="67" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="67" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="67"/>
+    <col min="3841" max="3841" width="42.28515625" style="67" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="67" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="67"/>
+    <col min="4097" max="4097" width="42.28515625" style="67" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="67" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="67"/>
+    <col min="4353" max="4353" width="42.28515625" style="67" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="67" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="67"/>
+    <col min="4609" max="4609" width="42.28515625" style="67" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="67" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="67"/>
+    <col min="4865" max="4865" width="42.28515625" style="67" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="67" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="67"/>
+    <col min="5121" max="5121" width="42.28515625" style="67" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="67" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="67"/>
+    <col min="5377" max="5377" width="42.28515625" style="67" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="67" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="67"/>
+    <col min="5633" max="5633" width="42.28515625" style="67" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="67" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="67"/>
+    <col min="5889" max="5889" width="42.28515625" style="67" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="67" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="67"/>
+    <col min="6145" max="6145" width="42.28515625" style="67" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="67" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="67"/>
+    <col min="6401" max="6401" width="42.28515625" style="67" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="67" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="67"/>
+    <col min="6657" max="6657" width="42.28515625" style="67" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="67" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="67"/>
+    <col min="6913" max="6913" width="42.28515625" style="67" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="67" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="67"/>
+    <col min="7169" max="7169" width="42.28515625" style="67" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="67" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="67"/>
+    <col min="7425" max="7425" width="42.28515625" style="67" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="67" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="67"/>
+    <col min="7681" max="7681" width="42.28515625" style="67" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="67" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="67"/>
+    <col min="7937" max="7937" width="42.28515625" style="67" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="67" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="67"/>
+    <col min="8193" max="8193" width="42.28515625" style="67" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="67" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="67"/>
+    <col min="8449" max="8449" width="42.28515625" style="67" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="67" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="67"/>
+    <col min="8705" max="8705" width="42.28515625" style="67" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="67" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="67"/>
+    <col min="8961" max="8961" width="42.28515625" style="67" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="67" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="67"/>
+    <col min="9217" max="9217" width="42.28515625" style="67" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="67" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="67"/>
+    <col min="9473" max="9473" width="42.28515625" style="67" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="67" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="67"/>
+    <col min="9729" max="9729" width="42.28515625" style="67" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="67" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="67"/>
+    <col min="9985" max="9985" width="42.28515625" style="67" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="67" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="67"/>
+    <col min="10241" max="10241" width="42.28515625" style="67" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="67" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="67"/>
+    <col min="10497" max="10497" width="42.28515625" style="67" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="67" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="67"/>
+    <col min="10753" max="10753" width="42.28515625" style="67" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="67" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="67"/>
+    <col min="11009" max="11009" width="42.28515625" style="67" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="67" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="67"/>
+    <col min="11265" max="11265" width="42.28515625" style="67" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="67" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="67"/>
+    <col min="11521" max="11521" width="42.28515625" style="67" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="67" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="67"/>
+    <col min="11777" max="11777" width="42.28515625" style="67" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="67" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="67"/>
+    <col min="12033" max="12033" width="42.28515625" style="67" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="67" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="67"/>
+    <col min="12289" max="12289" width="42.28515625" style="67" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="67" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="67"/>
+    <col min="12545" max="12545" width="42.28515625" style="67" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="67" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="67"/>
+    <col min="12801" max="12801" width="42.28515625" style="67" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="67" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="67"/>
+    <col min="13057" max="13057" width="42.28515625" style="67" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="67" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="67"/>
+    <col min="13313" max="13313" width="42.28515625" style="67" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="67" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="67"/>
+    <col min="13569" max="13569" width="42.28515625" style="67" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="67" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="67"/>
+    <col min="13825" max="13825" width="42.28515625" style="67" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="67" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="67"/>
+    <col min="14081" max="14081" width="42.28515625" style="67" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="67" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="67"/>
+    <col min="14337" max="14337" width="42.28515625" style="67" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="67" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="67"/>
+    <col min="14593" max="14593" width="42.28515625" style="67" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="67" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="67"/>
+    <col min="14849" max="14849" width="42.28515625" style="67" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="67" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="67"/>
+    <col min="15105" max="15105" width="42.28515625" style="67" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="67" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="67"/>
+    <col min="15361" max="15361" width="42.28515625" style="67" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="67" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="67"/>
+    <col min="15617" max="15617" width="42.28515625" style="67" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="67" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="67"/>
+    <col min="15873" max="15873" width="42.28515625" style="67" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="67" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="67"/>
+    <col min="16129" max="16129" width="42.28515625" style="67" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="67" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="67"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="66"/>
+      <c r="B1" s="66"/>
+    </row>
+    <row r="2" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="68" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="52">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="53" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="69" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="53" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="53" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="68" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="52"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="53" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="68" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="70" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="53" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="70" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="70" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="60">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="71"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="60">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="71"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="71"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="73" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="71"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="71"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>80</v>
+      </c>
+      <c r="M21" s="71"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="63"/>
+      <c r="B22" s="64"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="B23" s="72"/>
+      <c r="M23" s="71"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/upload/iblock/68e/lki56d5rxyenji6uc8ciz8zjv80clauu/%D0%9E%D0%9A%D0%AD%D0%94%20%D1%81%20%D0%98%D0%B7%D0%BC%204_rus.docx_x000a__x000a_" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="47" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="47" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="47"/>
+    <col min="257" max="257" width="4.42578125" style="47" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="47" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="47"/>
+    <col min="513" max="513" width="4.42578125" style="47" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="47" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="47"/>
+    <col min="769" max="769" width="4.42578125" style="47" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="47" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="47"/>
+    <col min="1025" max="1025" width="4.42578125" style="47" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="47" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="47"/>
+    <col min="1281" max="1281" width="4.42578125" style="47" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="47" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="47"/>
+    <col min="1537" max="1537" width="4.42578125" style="47" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="47" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="47"/>
+    <col min="1793" max="1793" width="4.42578125" style="47" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="47" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="47"/>
+    <col min="2049" max="2049" width="4.42578125" style="47" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="47" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="47"/>
+    <col min="2305" max="2305" width="4.42578125" style="47" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="47" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="47"/>
+    <col min="2561" max="2561" width="4.42578125" style="47" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="47" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="47"/>
+    <col min="2817" max="2817" width="4.42578125" style="47" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="47" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="47"/>
+    <col min="3073" max="3073" width="4.42578125" style="47" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="47" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="47"/>
+    <col min="3329" max="3329" width="4.42578125" style="47" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="47" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="47"/>
+    <col min="3585" max="3585" width="4.42578125" style="47" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="47" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="47"/>
+    <col min="3841" max="3841" width="4.42578125" style="47" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="47" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="47"/>
+    <col min="4097" max="4097" width="4.42578125" style="47" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="47" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="47"/>
+    <col min="4353" max="4353" width="4.42578125" style="47" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="47" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="47"/>
+    <col min="4609" max="4609" width="4.42578125" style="47" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="47" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="47"/>
+    <col min="4865" max="4865" width="4.42578125" style="47" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="47" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="47"/>
+    <col min="5121" max="5121" width="4.42578125" style="47" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="47" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="47"/>
+    <col min="5377" max="5377" width="4.42578125" style="47" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="47" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="47"/>
+    <col min="5633" max="5633" width="4.42578125" style="47" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="47" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="47"/>
+    <col min="5889" max="5889" width="4.42578125" style="47" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="47" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="47"/>
+    <col min="6145" max="6145" width="4.42578125" style="47" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="47" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="47"/>
+    <col min="6401" max="6401" width="4.42578125" style="47" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="47" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="47"/>
+    <col min="6657" max="6657" width="4.42578125" style="47" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="47" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="47"/>
+    <col min="6913" max="6913" width="4.42578125" style="47" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="47" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="47"/>
+    <col min="7169" max="7169" width="4.42578125" style="47" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="47" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="47"/>
+    <col min="7425" max="7425" width="4.42578125" style="47" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="47" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="47"/>
+    <col min="7681" max="7681" width="4.42578125" style="47" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="47" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="47"/>
+    <col min="7937" max="7937" width="4.42578125" style="47" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="47" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="47"/>
+    <col min="8193" max="8193" width="4.42578125" style="47" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="47" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="47"/>
+    <col min="8449" max="8449" width="4.42578125" style="47" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="47" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="47"/>
+    <col min="8705" max="8705" width="4.42578125" style="47" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="47" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="47"/>
+    <col min="8961" max="8961" width="4.42578125" style="47" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="47" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="47"/>
+    <col min="9217" max="9217" width="4.42578125" style="47" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="47" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="47"/>
+    <col min="9473" max="9473" width="4.42578125" style="47" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="47" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="47"/>
+    <col min="9729" max="9729" width="4.42578125" style="47" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="47" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="47"/>
+    <col min="9985" max="9985" width="4.42578125" style="47" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="47" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="47"/>
+    <col min="10241" max="10241" width="4.42578125" style="47" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="47" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="47"/>
+    <col min="10497" max="10497" width="4.42578125" style="47" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="47" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="47"/>
+    <col min="10753" max="10753" width="4.42578125" style="47" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="47" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="47"/>
+    <col min="11009" max="11009" width="4.42578125" style="47" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="47" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="47"/>
+    <col min="11265" max="11265" width="4.42578125" style="47" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="47" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="47"/>
+    <col min="11521" max="11521" width="4.42578125" style="47" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="47" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="47"/>
+    <col min="11777" max="11777" width="4.42578125" style="47" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="47" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="47"/>
+    <col min="12033" max="12033" width="4.42578125" style="47" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="47" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="47"/>
+    <col min="12289" max="12289" width="4.42578125" style="47" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="47" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="47"/>
+    <col min="12545" max="12545" width="4.42578125" style="47" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="47" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="47"/>
+    <col min="12801" max="12801" width="4.42578125" style="47" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="47" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="47"/>
+    <col min="13057" max="13057" width="4.42578125" style="47" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="47" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="47"/>
+    <col min="13313" max="13313" width="4.42578125" style="47" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="47" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="47"/>
+    <col min="13569" max="13569" width="4.42578125" style="47" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="47" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="47"/>
+    <col min="13825" max="13825" width="4.42578125" style="47" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="47" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="47"/>
+    <col min="14081" max="14081" width="4.42578125" style="47" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="47" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="47"/>
+    <col min="14337" max="14337" width="4.42578125" style="47" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="47" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="47"/>
+    <col min="14593" max="14593" width="4.42578125" style="47" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="47" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="47"/>
+    <col min="14849" max="14849" width="4.42578125" style="47" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="47" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="47"/>
+    <col min="15105" max="15105" width="4.42578125" style="47" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="47" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="47"/>
+    <col min="15361" max="15361" width="4.42578125" style="47" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="47" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="47"/>
+    <col min="15617" max="15617" width="4.42578125" style="47" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="47" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="47"/>
+    <col min="15873" max="15873" width="4.42578125" style="47" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="47" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="47"/>
+    <col min="16129" max="16129" width="4.42578125" style="47" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="47" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="46"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="48" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="49" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="49" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="49" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="49"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="50" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="51" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AA41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="47"/>
-[...10 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -2253,107 +3171,107 @@
       <c r="Q40" s="38"/>
       <c r="R40" s="38"/>
       <c r="S40" s="38"/>
       <c r="T40" s="39"/>
       <c r="U40" s="38"/>
       <c r="V40" s="39"/>
       <c r="W40" s="38"/>
       <c r="X40" s="38"/>
       <c r="Y40" s="40"/>
       <c r="Z40" s="38"/>
       <c r="AA40" s="40"/>
     </row>
     <row r="41" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:AA47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="49"/>
-[...10 lines deleted...]
-      <c r="M2" s="49"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="50"/>
-[...11 lines deleted...]
-      <c r="M3" s="50"/>
+      <c r="A3" s="80"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
     </row>
     <row r="4" spans="1:13" s="18" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -3974,136 +4892,136 @@
       <c r="E46" s="16"/>
       <c r="F46" s="16"/>
       <c r="G46" s="16"/>
       <c r="H46" s="16"/>
       <c r="I46" s="16"/>
       <c r="J46" s="16"/>
       <c r="K46" s="16"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
       <c r="N46" s="21"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
       <c r="Q46" s="21"/>
       <c r="R46" s="21"/>
       <c r="S46" s="21"/>
       <c r="T46" s="22"/>
       <c r="U46" s="21"/>
       <c r="V46" s="22"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" s="23"/>
       <c r="Z46" s="21"/>
       <c r="AA46" s="23"/>
     </row>
     <row r="47" spans="1:27" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="48" t="s">
+      <c r="A47" s="78" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="48"/>
-[...11 lines deleted...]
-      <c r="N47" s="48"/>
+      <c r="B47" s="78"/>
+      <c r="C47" s="78"/>
+      <c r="D47" s="78"/>
+      <c r="E47" s="78"/>
+      <c r="F47" s="78"/>
+      <c r="G47" s="78"/>
+      <c r="H47" s="78"/>
+      <c r="I47" s="78"/>
+      <c r="J47" s="78"/>
+      <c r="K47" s="78"/>
+      <c r="L47" s="78"/>
+      <c r="M47" s="78"/>
+      <c r="N47" s="78"/>
       <c r="O47" s="21"/>
       <c r="P47" s="21"/>
       <c r="Q47" s="21"/>
       <c r="R47" s="21"/>
       <c r="S47" s="21"/>
       <c r="T47" s="22"/>
       <c r="U47" s="21"/>
       <c r="V47" s="22"/>
       <c r="W47" s="21"/>
       <c r="X47" s="21"/>
       <c r="Y47" s="23"/>
       <c r="Z47" s="21"/>
       <c r="AA47" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A47:N47"/>
     <mergeCell ref="A2:M3"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AA46"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="B5" sqref="B5:M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="49"/>
-[...10 lines deleted...]
-      <c r="M2" s="49"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="18" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -4119,715 +5037,715 @@
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="43"/>
-      <c r="D5" s="43"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
       <c r="E5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="43"/>
-[...2 lines deleted...]
-      <c r="I5" s="43"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="44">
+      <c r="B6" s="43">
         <v>14260.6</v>
       </c>
-      <c r="C6" s="44">
+      <c r="C6" s="43">
         <v>27448</v>
       </c>
-      <c r="D6" s="44">
+      <c r="D6" s="43">
         <v>42701.7</v>
       </c>
       <c r="E6" s="12">
         <v>60340.800000000003</v>
       </c>
       <c r="F6" s="12">
         <v>77195.3</v>
       </c>
       <c r="G6" s="12">
         <v>91813.6</v>
       </c>
       <c r="H6" s="12">
         <v>109284</v>
       </c>
       <c r="I6" s="12">
         <v>126384.5</v>
       </c>
       <c r="J6" s="17">
         <v>143229.4</v>
       </c>
       <c r="K6" s="12">
         <v>160008.9</v>
       </c>
       <c r="L6" s="12">
         <v>178327.3</v>
       </c>
       <c r="M6" s="12">
         <v>195515.1</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="43">
         <v>10616.9</v>
       </c>
-      <c r="C7" s="44">
+      <c r="C7" s="43">
         <v>20191</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="43">
         <v>31709</v>
       </c>
       <c r="E7" s="12">
         <v>45760.800000000003</v>
       </c>
       <c r="F7" s="12">
         <v>59389.2</v>
       </c>
       <c r="G7" s="12">
         <v>70610.2</v>
       </c>
       <c r="H7" s="12">
         <v>84394.1</v>
       </c>
       <c r="I7" s="12">
         <v>97768.4</v>
       </c>
       <c r="J7" s="17">
         <v>110616.3</v>
       </c>
       <c r="K7" s="12">
         <v>123310.7</v>
       </c>
       <c r="L7" s="12">
         <v>134986.70000000001</v>
       </c>
       <c r="M7" s="12">
         <v>145514.79999999999</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="43">
         <v>1118.4000000000001</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="43">
         <v>2252</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="43">
         <v>3481.4</v>
       </c>
       <c r="E8" s="12">
         <v>4704.6000000000004</v>
       </c>
       <c r="F8" s="12">
         <v>5660.5</v>
       </c>
       <c r="G8" s="12">
         <v>6823.7</v>
       </c>
       <c r="H8" s="12">
         <v>8289.6</v>
       </c>
       <c r="I8" s="12">
         <v>9339.7000000000007</v>
       </c>
       <c r="J8" s="17">
         <v>10677</v>
       </c>
       <c r="K8" s="12">
         <v>11909.7</v>
       </c>
       <c r="L8" s="12">
         <v>13301.4</v>
       </c>
       <c r="M8" s="12">
         <v>14550.5</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="43">
         <v>237.2</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="43">
         <v>457.6</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="43">
         <v>670</v>
       </c>
       <c r="E9" s="12">
         <v>855.4</v>
       </c>
       <c r="F9" s="12">
         <v>1011.6</v>
       </c>
       <c r="G9" s="12">
         <v>1198.7</v>
       </c>
       <c r="H9" s="12">
         <v>1380.5</v>
       </c>
       <c r="I9" s="12">
         <v>1566.8</v>
       </c>
       <c r="J9" s="17">
         <v>1717.4</v>
       </c>
       <c r="K9" s="12">
         <v>1914.2</v>
       </c>
       <c r="L9" s="12">
         <v>2129.8000000000002</v>
       </c>
       <c r="M9" s="12">
         <v>2360.1999999999998</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="43">
         <v>60.3</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="43">
         <v>123.4</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="43">
         <v>186.4</v>
       </c>
       <c r="E10" s="12">
         <v>249.5</v>
       </c>
       <c r="F10" s="12">
         <v>316.89999999999998</v>
       </c>
       <c r="G10" s="12">
         <v>384.2</v>
       </c>
       <c r="H10" s="12">
         <v>451.6</v>
       </c>
       <c r="I10" s="12">
         <v>1122.3</v>
       </c>
       <c r="J10" s="17">
         <v>1792.9</v>
       </c>
       <c r="K10" s="12">
         <v>2463.6</v>
       </c>
       <c r="L10" s="12">
         <v>5654.1</v>
       </c>
       <c r="M10" s="12">
         <v>8844.5</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="43">
         <v>1526.1</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="43">
         <v>3084.1</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="43">
         <v>4652</v>
       </c>
       <c r="E11" s="12">
         <v>6066</v>
       </c>
       <c r="F11" s="12">
         <v>7487.1</v>
       </c>
       <c r="G11" s="12">
         <v>8902.2999999999993</v>
       </c>
       <c r="H11" s="12">
         <v>10280.9</v>
       </c>
       <c r="I11" s="12">
         <v>11557.4</v>
       </c>
       <c r="J11" s="17">
         <v>12833.7</v>
       </c>
       <c r="K11" s="12">
         <v>14125.5</v>
       </c>
       <c r="L11" s="12">
         <v>15309.5</v>
       </c>
       <c r="M11" s="12">
         <v>16600</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="44">
+      <c r="B12" s="43">
         <v>18</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="43">
         <v>36</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="43">
         <v>54</v>
       </c>
       <c r="E12" s="12">
         <v>72</v>
       </c>
       <c r="F12" s="12">
         <v>90</v>
       </c>
       <c r="G12" s="12">
         <v>108</v>
       </c>
       <c r="H12" s="12">
         <v>126</v>
       </c>
       <c r="I12" s="12">
         <v>144</v>
       </c>
       <c r="J12" s="17">
         <v>162</v>
       </c>
       <c r="K12" s="12">
         <v>180</v>
       </c>
       <c r="L12" s="12">
         <v>198</v>
       </c>
       <c r="M12" s="12">
         <v>216</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="43">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="43">
         <v>4.5</v>
       </c>
       <c r="E13" s="12">
         <v>6.7</v>
       </c>
       <c r="F13" s="12">
         <v>7.1</v>
       </c>
       <c r="G13" s="12">
         <v>7.5</v>
       </c>
       <c r="H13" s="12">
         <v>7.9</v>
       </c>
       <c r="I13" s="12">
         <v>7.9</v>
       </c>
       <c r="J13" s="17">
         <v>7.9</v>
       </c>
       <c r="K13" s="12">
         <v>7.9</v>
       </c>
       <c r="L13" s="12">
         <v>11.1</v>
       </c>
       <c r="M13" s="12">
         <v>14.2</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="43">
         <v>4.5</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="43">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="43">
         <v>14.1</v>
       </c>
       <c r="E14" s="12">
         <v>19</v>
       </c>
       <c r="F14" s="12">
         <v>21.7</v>
       </c>
       <c r="G14" s="12">
         <v>24.4</v>
       </c>
       <c r="H14" s="12">
         <v>27.1</v>
       </c>
       <c r="I14" s="12">
         <v>29.8</v>
       </c>
       <c r="J14" s="17">
         <v>32.6</v>
       </c>
       <c r="K14" s="12">
         <v>35.4</v>
       </c>
       <c r="L14" s="12">
         <v>37.700000000000003</v>
       </c>
       <c r="M14" s="12">
         <v>40.1</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="44">
+      <c r="B15" s="43">
         <v>11</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="43">
         <v>21.7</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="43">
         <v>32.4</v>
       </c>
       <c r="E15" s="12">
         <v>43.1</v>
       </c>
       <c r="F15" s="12">
         <v>57.4</v>
       </c>
       <c r="G15" s="12">
         <v>71.7</v>
       </c>
       <c r="H15" s="12">
         <v>85.9</v>
       </c>
       <c r="I15" s="12">
         <v>94.3</v>
       </c>
       <c r="J15" s="17">
         <v>102.7</v>
       </c>
       <c r="K15" s="12">
         <v>111</v>
       </c>
       <c r="L15" s="12">
         <v>115.2</v>
       </c>
       <c r="M15" s="12">
         <v>119.4</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="44">
+      <c r="B16" s="43">
         <v>20.3</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="43">
         <v>55.1</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="43">
         <v>89.8</v>
       </c>
       <c r="E16" s="12">
         <v>124.5</v>
       </c>
       <c r="F16" s="12">
         <v>150.80000000000001</v>
       </c>
       <c r="G16" s="12">
         <v>177.1</v>
       </c>
       <c r="H16" s="12">
         <v>203.4</v>
       </c>
       <c r="I16" s="12">
         <v>230.3</v>
       </c>
       <c r="J16" s="17">
         <v>257.10000000000002</v>
       </c>
       <c r="K16" s="12">
         <v>283.89999999999998</v>
       </c>
       <c r="L16" s="12">
         <v>311.10000000000002</v>
       </c>
       <c r="M16" s="12">
         <v>338.3</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="44">
+      <c r="B17" s="43">
         <v>158</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="43">
         <v>316.10000000000002</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="43">
         <v>473.7</v>
       </c>
       <c r="E17" s="12">
         <v>632</v>
       </c>
       <c r="F17" s="12">
         <v>785.5</v>
       </c>
       <c r="G17" s="12">
         <v>942</v>
       </c>
       <c r="H17" s="12">
         <v>1103.4000000000001</v>
       </c>
       <c r="I17" s="12">
         <v>1261.9000000000001</v>
       </c>
       <c r="J17" s="17">
         <v>1418.1</v>
       </c>
       <c r="K17" s="12">
         <v>1582.7</v>
       </c>
       <c r="L17" s="12">
         <v>1745.3</v>
       </c>
       <c r="M17" s="12">
         <v>1915.2</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="44">
+      <c r="B18" s="43">
         <v>3.2</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="43">
         <v>3.9</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D18" s="43">
         <v>4.5</v>
       </c>
       <c r="E18" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="F18" s="12">
         <v>13.7</v>
       </c>
       <c r="G18" s="12">
         <v>22.3</v>
       </c>
       <c r="H18" s="12">
         <v>30.9</v>
       </c>
       <c r="I18" s="12">
         <v>36.799999999999997</v>
       </c>
       <c r="J18" s="17">
         <v>42.7</v>
       </c>
       <c r="K18" s="12">
         <v>48.6</v>
       </c>
       <c r="L18" s="12">
         <v>57.1</v>
       </c>
       <c r="M18" s="12">
         <v>65.599999999999994</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="44">
+      <c r="B19" s="43">
         <v>486.6</v>
       </c>
-      <c r="C19" s="44">
+      <c r="C19" s="43">
         <v>895.7</v>
       </c>
-      <c r="D19" s="44">
+      <c r="D19" s="43">
         <v>1329.8</v>
       </c>
       <c r="E19" s="12">
         <v>1802.1</v>
       </c>
       <c r="F19" s="12">
         <v>2203.8000000000002</v>
       </c>
       <c r="G19" s="12">
         <v>2541.5</v>
       </c>
       <c r="H19" s="12">
         <v>2902.5</v>
       </c>
       <c r="I19" s="12">
         <v>3224.8</v>
       </c>
       <c r="J19" s="17">
         <v>3569</v>
       </c>
       <c r="K19" s="12">
         <v>4035.6</v>
       </c>
       <c r="L19" s="12">
         <v>4470.3999999999996</v>
       </c>
       <c r="M19" s="12">
         <v>4936.1000000000004</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="44"/>
-[...1 lines deleted...]
-      <c r="D20" s="44"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
       <c r="E20" s="26"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="17"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="44">
+      <c r="B21" s="43">
         <v>4748.7</v>
       </c>
-      <c r="C21" s="44">
+      <c r="C21" s="43">
         <v>9917.7000000000007</v>
       </c>
-      <c r="D21" s="44">
+      <c r="D21" s="43">
         <v>14973.5</v>
       </c>
       <c r="E21" s="12">
         <v>20146.2</v>
       </c>
       <c r="F21" s="12">
         <v>24929</v>
       </c>
       <c r="G21" s="12">
         <v>30000.3</v>
       </c>
       <c r="H21" s="12">
         <v>35174.1</v>
       </c>
       <c r="I21" s="12">
         <v>40198</v>
       </c>
       <c r="J21" s="17">
         <v>45304.7</v>
       </c>
       <c r="K21" s="12">
         <v>50283.3</v>
       </c>
       <c r="L21" s="12">
         <v>55069</v>
       </c>
       <c r="M21" s="12">
         <v>60124.5</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="44">
+      <c r="B22" s="43">
         <v>3316.9</v>
       </c>
-      <c r="C22" s="44">
+      <c r="C22" s="43">
         <v>6991.3</v>
       </c>
-      <c r="D22" s="44">
+      <c r="D22" s="43">
         <v>10475.700000000001</v>
       </c>
       <c r="E22" s="12">
         <v>14070.7</v>
       </c>
       <c r="F22" s="12">
         <v>17427.7</v>
       </c>
       <c r="G22" s="12">
         <v>21111.7</v>
       </c>
       <c r="H22" s="12">
         <v>24835.599999999999</v>
       </c>
       <c r="I22" s="12">
         <v>28524.9</v>
       </c>
       <c r="J22" s="17">
         <v>32253.8</v>
       </c>
       <c r="K22" s="12">
         <v>35686.9</v>
       </c>
       <c r="L22" s="12">
         <v>38973.9</v>
@@ -4859,766 +5777,766 @@
         <v>55.8</v>
       </c>
       <c r="H23" s="12">
         <v>55.8</v>
       </c>
       <c r="I23" s="12">
         <v>55.8</v>
       </c>
       <c r="J23" s="17">
         <v>97.2</v>
       </c>
       <c r="K23" s="12">
         <v>97.2</v>
       </c>
       <c r="L23" s="12">
         <v>97.2</v>
       </c>
       <c r="M23" s="12">
         <v>174</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="44">
+      <c r="B24" s="43">
         <v>202.5</v>
       </c>
-      <c r="C24" s="44">
+      <c r="C24" s="43">
         <v>397.3</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="43">
         <v>589.70000000000005</v>
       </c>
       <c r="E24" s="12">
         <v>759.8</v>
       </c>
       <c r="F24" s="12">
         <v>905.7</v>
       </c>
       <c r="G24" s="12">
         <v>1081</v>
       </c>
       <c r="H24" s="12">
         <v>1249.7</v>
       </c>
       <c r="I24" s="12">
         <v>1427.4</v>
       </c>
       <c r="J24" s="17">
         <v>1568</v>
       </c>
       <c r="K24" s="12">
         <v>1751.2</v>
       </c>
       <c r="L24" s="12">
         <v>1949.8</v>
       </c>
       <c r="M24" s="12">
         <v>2162.1999999999998</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="44">
+      <c r="B25" s="43">
         <v>58.3</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="43">
         <v>119.9</v>
       </c>
-      <c r="D25" s="44">
+      <c r="D25" s="43">
         <v>181.4</v>
       </c>
       <c r="E25" s="12">
         <v>242.9</v>
       </c>
       <c r="F25" s="12">
         <v>308.89999999999998</v>
       </c>
       <c r="G25" s="12">
         <v>374.9</v>
       </c>
       <c r="H25" s="12">
         <v>440.9</v>
       </c>
       <c r="I25" s="12">
         <v>504.6</v>
       </c>
       <c r="J25" s="17">
         <v>568.29999999999995</v>
       </c>
       <c r="K25" s="12">
         <v>631.9</v>
       </c>
       <c r="L25" s="12">
         <v>700.3</v>
       </c>
       <c r="M25" s="12">
         <v>768.7</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="44">
+      <c r="B26" s="43">
         <v>471.5</v>
       </c>
-      <c r="C26" s="44">
+      <c r="C26" s="43">
         <v>1071.5</v>
       </c>
-      <c r="D26" s="44">
+      <c r="D26" s="43">
         <v>1726.1</v>
       </c>
       <c r="E26" s="12">
         <v>2314.6999999999998</v>
       </c>
       <c r="F26" s="12">
         <v>2903.1</v>
       </c>
       <c r="G26" s="12">
         <v>3484.7</v>
       </c>
       <c r="H26" s="12">
         <v>4107</v>
       </c>
       <c r="I26" s="12">
         <v>4657.6000000000004</v>
       </c>
       <c r="J26" s="17">
         <v>5227.6000000000004</v>
       </c>
       <c r="K26" s="12">
         <v>5833.1</v>
       </c>
       <c r="L26" s="12">
         <v>6404.2</v>
       </c>
       <c r="M26" s="12">
         <v>6997.8</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="30" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="44">
+      <c r="B27" s="43">
         <v>18</v>
       </c>
-      <c r="C27" s="44">
+      <c r="C27" s="43">
         <v>36</v>
       </c>
-      <c r="D27" s="44">
+      <c r="D27" s="43">
         <v>54</v>
       </c>
       <c r="E27" s="12">
         <v>72</v>
       </c>
       <c r="F27" s="12">
         <v>90</v>
       </c>
       <c r="G27" s="12">
         <v>108</v>
       </c>
       <c r="H27" s="12">
         <v>126</v>
       </c>
       <c r="I27" s="12">
         <v>144</v>
       </c>
       <c r="J27" s="17">
         <v>162</v>
       </c>
       <c r="K27" s="12">
         <v>180</v>
       </c>
       <c r="L27" s="12">
         <v>198</v>
       </c>
       <c r="M27" s="12">
         <v>216</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="30" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="43" t="s">
+      <c r="B28" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="44">
+      <c r="C28" s="43">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D28" s="44">
+      <c r="D28" s="43">
         <v>4.5</v>
       </c>
       <c r="E28" s="12">
         <v>6.7</v>
       </c>
       <c r="F28" s="12">
         <v>7.1</v>
       </c>
       <c r="G28" s="12">
         <v>7.5</v>
       </c>
       <c r="H28" s="12">
         <v>7.9</v>
       </c>
       <c r="I28" s="12">
         <v>7.9</v>
       </c>
       <c r="J28" s="17">
         <v>7.9</v>
       </c>
       <c r="K28" s="12">
         <v>7.9</v>
       </c>
       <c r="L28" s="12">
         <v>11.1</v>
       </c>
       <c r="M28" s="12">
         <v>14.2</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="30" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="44">
+      <c r="B29" s="43">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C29" s="44">
+      <c r="C29" s="43">
         <v>7.1</v>
       </c>
-      <c r="D29" s="44">
+      <c r="D29" s="43">
         <v>11.9</v>
       </c>
       <c r="E29" s="12">
         <v>16.7</v>
       </c>
       <c r="F29" s="12">
         <v>19.399999999999999</v>
       </c>
       <c r="G29" s="12">
         <v>22.1</v>
       </c>
       <c r="H29" s="12">
         <v>24.8</v>
       </c>
       <c r="I29" s="12">
         <v>27.6</v>
       </c>
       <c r="J29" s="17">
         <v>30.4</v>
       </c>
       <c r="K29" s="12">
         <v>33.1</v>
       </c>
       <c r="L29" s="12">
         <v>35.5</v>
       </c>
       <c r="M29" s="12">
         <v>37.9</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="30" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="44">
+      <c r="B30" s="43">
         <v>11</v>
       </c>
-      <c r="C30" s="44">
+      <c r="C30" s="43">
         <v>21.7</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="43">
         <v>32.4</v>
       </c>
       <c r="E30" s="12">
         <v>43.1</v>
       </c>
       <c r="F30" s="12">
         <v>57.4</v>
       </c>
       <c r="G30" s="12">
         <v>71.7</v>
       </c>
       <c r="H30" s="12">
         <v>85.9</v>
       </c>
       <c r="I30" s="12">
         <v>94.3</v>
       </c>
       <c r="J30" s="17">
         <v>102.7</v>
       </c>
       <c r="K30" s="12">
         <v>111</v>
       </c>
       <c r="L30" s="12">
         <v>115.2</v>
       </c>
       <c r="M30" s="12">
         <v>119.4</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="44">
+      <c r="B31" s="43">
         <v>20.3</v>
       </c>
-      <c r="C31" s="44">
+      <c r="C31" s="43">
         <v>55.1</v>
       </c>
-      <c r="D31" s="44">
+      <c r="D31" s="43">
         <v>89.8</v>
       </c>
       <c r="E31" s="12">
         <v>124.5</v>
       </c>
       <c r="F31" s="12">
         <v>150.80000000000001</v>
       </c>
       <c r="G31" s="12">
         <v>177.1</v>
       </c>
       <c r="H31" s="12">
         <v>203.4</v>
       </c>
       <c r="I31" s="12">
         <v>230.3</v>
       </c>
       <c r="J31" s="17">
         <v>257.10000000000002</v>
       </c>
       <c r="K31" s="12">
         <v>283.89999999999998</v>
       </c>
       <c r="L31" s="12">
         <v>311.10000000000002</v>
       </c>
       <c r="M31" s="12">
         <v>338.3</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="44">
+      <c r="B32" s="43">
         <v>158</v>
       </c>
-      <c r="C32" s="44">
+      <c r="C32" s="43">
         <v>316.10000000000002</v>
       </c>
-      <c r="D32" s="44">
+      <c r="D32" s="43">
         <v>473.7</v>
       </c>
       <c r="E32" s="12">
         <v>632</v>
       </c>
       <c r="F32" s="12">
         <v>785.5</v>
       </c>
       <c r="G32" s="12">
         <v>942</v>
       </c>
       <c r="H32" s="12">
         <v>1103.4000000000001</v>
       </c>
       <c r="I32" s="12">
         <v>1261.9000000000001</v>
       </c>
       <c r="J32" s="17">
         <v>1418.1</v>
       </c>
       <c r="K32" s="12">
         <v>1582.7</v>
       </c>
       <c r="L32" s="12">
         <v>1745.3</v>
       </c>
       <c r="M32" s="12">
         <v>1915.2</v>
       </c>
     </row>
     <row r="33" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="44">
+      <c r="B33" s="43">
         <v>3.2</v>
       </c>
-      <c r="C33" s="44">
+      <c r="C33" s="43">
         <v>3.9</v>
       </c>
-      <c r="D33" s="44">
+      <c r="D33" s="43">
         <v>4.5</v>
       </c>
       <c r="E33" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="F33" s="12">
         <v>13.7</v>
       </c>
       <c r="G33" s="12">
         <v>22.3</v>
       </c>
       <c r="H33" s="12">
         <v>30.9</v>
       </c>
       <c r="I33" s="12">
         <v>36.799999999999997</v>
       </c>
       <c r="J33" s="17">
         <v>42.7</v>
       </c>
       <c r="K33" s="12">
         <v>48.6</v>
       </c>
       <c r="L33" s="12">
         <v>57.1</v>
       </c>
       <c r="M33" s="12">
         <v>65.599999999999994</v>
       </c>
     </row>
     <row r="34" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="44">
+      <c r="B34" s="43">
         <v>486.6</v>
       </c>
-      <c r="C34" s="44">
+      <c r="C34" s="43">
         <v>895.7</v>
       </c>
-      <c r="D34" s="44">
+      <c r="D34" s="43">
         <v>1329.8</v>
       </c>
       <c r="E34" s="12">
         <v>1802.1</v>
       </c>
       <c r="F34" s="12">
         <v>2203.8000000000002</v>
       </c>
       <c r="G34" s="12">
         <v>2541.5</v>
       </c>
       <c r="H34" s="12">
         <v>2902.5</v>
       </c>
       <c r="I34" s="12">
         <v>3224.8</v>
       </c>
       <c r="J34" s="17">
         <v>3569</v>
       </c>
       <c r="K34" s="12">
         <v>4035.6</v>
       </c>
       <c r="L34" s="12">
         <v>4470.3999999999996</v>
       </c>
       <c r="M34" s="12">
         <v>4936.1000000000004</v>
       </c>
     </row>
     <row r="35" spans="1:27" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="43"/>
-[...1 lines deleted...]
-      <c r="D35" s="44"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="43"/>
       <c r="G35" s="10"/>
-      <c r="J35" s="45"/>
+      <c r="J35" s="44"/>
       <c r="K35" s="12"/>
       <c r="L35" s="10"/>
     </row>
     <row r="36" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="44">
+      <c r="B36" s="43">
         <v>9511.9</v>
       </c>
-      <c r="C36" s="44">
+      <c r="C36" s="43">
         <v>17530.3</v>
       </c>
-      <c r="D36" s="44">
+      <c r="D36" s="43">
         <v>27728.2</v>
       </c>
       <c r="E36" s="17">
         <v>40194.6</v>
       </c>
       <c r="F36" s="12">
         <v>52266.3</v>
       </c>
       <c r="G36" s="12">
         <v>61813.3</v>
       </c>
       <c r="H36" s="17">
         <v>74109.899999999994</v>
       </c>
       <c r="I36" s="12">
         <v>86186.5</v>
       </c>
       <c r="J36" s="17">
         <v>97924.7</v>
       </c>
       <c r="K36" s="12">
         <v>109725.6</v>
       </c>
       <c r="L36" s="12">
         <v>123258.3</v>
       </c>
       <c r="M36" s="17">
         <v>135390.6</v>
       </c>
     </row>
     <row r="37" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="44">
+      <c r="B37" s="43">
         <v>7300</v>
       </c>
-      <c r="C37" s="44">
+      <c r="C37" s="43">
         <v>13199.7</v>
       </c>
-      <c r="D37" s="44">
+      <c r="D37" s="43">
         <v>21233.3</v>
       </c>
       <c r="E37" s="17">
         <v>31690.1</v>
       </c>
       <c r="F37" s="12">
         <v>41961.5</v>
       </c>
       <c r="G37" s="12">
         <v>49498.5</v>
       </c>
       <c r="H37" s="17">
         <v>59558.5</v>
       </c>
       <c r="I37" s="12">
         <v>69243.5</v>
       </c>
       <c r="J37" s="17">
         <v>78362.5</v>
       </c>
       <c r="K37" s="12">
         <v>87623.8</v>
       </c>
       <c r="L37" s="12">
         <v>96012.800000000003</v>
       </c>
       <c r="M37" s="17">
         <v>103135.8</v>
       </c>
     </row>
     <row r="38" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="44">
+      <c r="B38" s="43">
         <v>1118.4000000000001</v>
       </c>
-      <c r="C38" s="44">
+      <c r="C38" s="43">
         <v>2252</v>
       </c>
-      <c r="D38" s="44">
+      <c r="D38" s="43">
         <v>3481.4</v>
       </c>
       <c r="E38" s="17">
         <v>4648.8</v>
       </c>
       <c r="F38" s="12">
         <v>5604.7</v>
       </c>
       <c r="G38" s="12">
         <v>6767.9</v>
       </c>
       <c r="H38" s="17">
         <v>8233.7999999999993</v>
       </c>
       <c r="I38" s="12">
         <v>9283.9</v>
       </c>
       <c r="J38" s="17">
         <v>10579.8</v>
       </c>
       <c r="K38" s="12">
         <v>11812.5</v>
       </c>
       <c r="L38" s="12">
         <v>13204.2</v>
       </c>
       <c r="M38" s="17">
         <v>14376.5</v>
       </c>
     </row>
     <row r="39" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="44">
+      <c r="B39" s="43">
         <v>34.700000000000003</v>
       </c>
-      <c r="C39" s="44">
+      <c r="C39" s="43">
         <v>60.3</v>
       </c>
-      <c r="D39" s="44">
+      <c r="D39" s="43">
         <v>80.3</v>
       </c>
       <c r="E39" s="17">
         <v>95.6</v>
       </c>
       <c r="F39" s="12">
         <v>105.9</v>
       </c>
       <c r="G39" s="12">
         <v>117.7</v>
       </c>
       <c r="H39" s="17">
         <v>130.80000000000001</v>
       </c>
       <c r="I39" s="12">
         <v>139.4</v>
       </c>
       <c r="J39" s="17">
         <v>149.4</v>
       </c>
       <c r="K39" s="12">
         <v>163</v>
       </c>
       <c r="L39" s="12">
         <v>180</v>
       </c>
       <c r="M39" s="17">
         <v>198</v>
       </c>
     </row>
     <row r="40" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="44">
+      <c r="B40" s="43">
         <v>2</v>
       </c>
-      <c r="C40" s="44">
+      <c r="C40" s="43">
         <v>3.5</v>
       </c>
-      <c r="D40" s="44">
+      <c r="D40" s="43">
         <v>5</v>
       </c>
       <c r="E40" s="17">
         <v>6.6</v>
       </c>
       <c r="F40" s="12">
         <v>7.9</v>
       </c>
       <c r="G40" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="H40" s="17">
         <v>10.7</v>
       </c>
       <c r="I40" s="12">
         <v>617.70000000000005</v>
       </c>
       <c r="J40" s="17">
         <v>1224.7</v>
       </c>
       <c r="K40" s="12">
         <v>1831.7</v>
       </c>
       <c r="L40" s="12">
         <v>4953.8</v>
       </c>
       <c r="M40" s="17">
         <v>8075.9</v>
       </c>
     </row>
     <row r="41" spans="1:27" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="44">
+      <c r="B41" s="43">
         <v>1054.5999999999999</v>
       </c>
-      <c r="C41" s="44">
+      <c r="C41" s="43">
         <v>2012.6</v>
       </c>
-      <c r="D41" s="44">
+      <c r="D41" s="43">
         <v>2925.9</v>
       </c>
       <c r="E41" s="17">
         <v>3751.3</v>
       </c>
       <c r="F41" s="12">
         <v>4584.1000000000004</v>
       </c>
       <c r="G41" s="12">
         <v>5417.6</v>
       </c>
       <c r="H41" s="17">
         <v>6173.9</v>
       </c>
       <c r="I41" s="12">
         <v>6899.8</v>
       </c>
       <c r="J41" s="17">
         <v>7606.1</v>
       </c>
       <c r="K41" s="12">
         <v>8292.4</v>
       </c>
       <c r="L41" s="12">
         <v>8905.2999999999993</v>
       </c>
       <c r="M41" s="17">
         <v>9602.2000000000007</v>
       </c>
     </row>
     <row r="42" spans="1:27" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="46">
+      <c r="B42" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C42" s="46">
+      <c r="C42" s="45">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>2.2000000000000002</v>
       </c>
       <c r="E42" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="F42" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="G42" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="H42" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="I42" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="J42" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="K42" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="L42" s="35">
         <v>2.2000000000000002</v>
@@ -5683,149 +6601,149 @@
       <c r="E45" s="16"/>
       <c r="F45" s="16"/>
       <c r="G45" s="16"/>
       <c r="H45" s="16"/>
       <c r="I45" s="16"/>
       <c r="J45" s="16"/>
       <c r="K45" s="16"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="21"/>
       <c r="O45" s="21"/>
       <c r="P45" s="21"/>
       <c r="Q45" s="21"/>
       <c r="R45" s="21"/>
       <c r="S45" s="21"/>
       <c r="T45" s="22"/>
       <c r="U45" s="21"/>
       <c r="V45" s="22"/>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
       <c r="Y45" s="23"/>
       <c r="Z45" s="21"/>
       <c r="AA45" s="23"/>
     </row>
     <row r="46" spans="1:27" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="48" t="s">
+      <c r="A46" s="78" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="48"/>
-[...11 lines deleted...]
-      <c r="N46" s="48"/>
+      <c r="B46" s="78"/>
+      <c r="C46" s="78"/>
+      <c r="D46" s="78"/>
+      <c r="E46" s="78"/>
+      <c r="F46" s="78"/>
+      <c r="G46" s="78"/>
+      <c r="H46" s="78"/>
+      <c r="I46" s="78"/>
+      <c r="J46" s="78"/>
+      <c r="K46" s="78"/>
+      <c r="L46" s="78"/>
+      <c r="M46" s="78"/>
+      <c r="N46" s="78"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
       <c r="Q46" s="21"/>
       <c r="R46" s="21"/>
       <c r="S46" s="21"/>
       <c r="T46" s="22"/>
       <c r="U46" s="21"/>
       <c r="V46" s="22"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" s="23"/>
       <c r="Z46" s="21"/>
       <c r="AA46" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A46:N46"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:AA45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:M3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="49"/>
-[...10 lines deleted...]
-      <c r="M2" s="49"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="50"/>
-[...11 lines deleted...]
-      <c r="M3" s="50"/>
+      <c r="A3" s="80"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
     </row>
     <row r="4" spans="1:13" s="18" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -5888,1102 +6806,1170 @@
     <row r="6" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="24">
         <v>13593.9</v>
       </c>
       <c r="C6" s="24">
         <v>27294.400000000001</v>
       </c>
       <c r="D6" s="24">
         <v>43911.3</v>
       </c>
       <c r="E6" s="24">
         <v>61479.5</v>
       </c>
       <c r="F6" s="24">
         <v>77850.3</v>
       </c>
       <c r="G6" s="24">
         <v>92578.5</v>
       </c>
       <c r="H6" s="24">
         <v>106945</v>
       </c>
-      <c r="I6" s="24"/>
+      <c r="I6" s="74">
+        <v>121720.3</v>
+      </c>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="24">
         <v>9832.1</v>
       </c>
       <c r="C7" s="24">
         <v>19774.5</v>
       </c>
       <c r="D7" s="24">
         <v>32539.1</v>
       </c>
       <c r="E7" s="24">
         <v>46398.5</v>
       </c>
       <c r="F7" s="24">
         <v>59573.3</v>
       </c>
       <c r="G7" s="24">
         <v>70786.3</v>
       </c>
       <c r="H7" s="24">
         <v>81402</v>
       </c>
-      <c r="I7" s="24"/>
+      <c r="I7" s="74">
+        <v>92961.8</v>
+      </c>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="24">
         <v>1140.8</v>
       </c>
       <c r="C8" s="24">
         <v>2217.8000000000002</v>
       </c>
       <c r="D8" s="24">
         <v>3241.5</v>
       </c>
       <c r="E8" s="24">
         <v>4432.7</v>
       </c>
       <c r="F8" s="24">
         <v>5256.3</v>
       </c>
       <c r="G8" s="24">
         <v>6337.5</v>
       </c>
       <c r="H8" s="24">
         <v>7651.5</v>
       </c>
-      <c r="I8" s="24"/>
+      <c r="I8" s="74">
+        <v>8729.7000000000007</v>
+      </c>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>242.2</v>
       </c>
       <c r="C9" s="24">
         <v>473.8</v>
       </c>
       <c r="D9" s="24">
         <v>704.9</v>
       </c>
       <c r="E9" s="24">
         <v>897</v>
       </c>
       <c r="F9" s="24">
         <v>1064.2</v>
       </c>
       <c r="G9" s="24">
         <v>1240.0999999999999</v>
       </c>
       <c r="H9" s="24">
         <v>1415.8</v>
       </c>
-      <c r="I9" s="24"/>
+      <c r="I9" s="74">
+        <v>1612.3</v>
+      </c>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>67.400000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>130.69999999999999</v>
       </c>
       <c r="D10" s="24">
         <v>194.1</v>
       </c>
       <c r="E10" s="24">
         <v>257.5</v>
       </c>
       <c r="F10" s="24">
         <v>318.60000000000002</v>
       </c>
       <c r="G10" s="24">
         <v>379.7</v>
       </c>
       <c r="H10" s="24">
         <v>440.9</v>
       </c>
-      <c r="I10" s="24"/>
+      <c r="I10" s="74">
+        <v>508.2</v>
+      </c>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="24">
         <v>1617.3</v>
       </c>
       <c r="C11" s="24">
         <v>3320</v>
       </c>
       <c r="D11" s="24">
         <v>5097.8</v>
       </c>
       <c r="E11" s="24">
         <v>6666.1</v>
       </c>
       <c r="F11" s="24">
         <v>8193.2999999999993</v>
       </c>
       <c r="G11" s="24">
         <v>9759.2999999999993</v>
       </c>
       <c r="H11" s="24">
         <v>11390.7</v>
       </c>
-      <c r="I11" s="24"/>
+      <c r="I11" s="74">
+        <v>12700.6</v>
+      </c>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="24">
         <v>18</v>
       </c>
       <c r="C12" s="24">
         <v>36</v>
       </c>
       <c r="D12" s="24">
         <v>54</v>
       </c>
       <c r="E12" s="24">
         <v>72</v>
       </c>
       <c r="F12" s="24">
         <v>90</v>
       </c>
       <c r="G12" s="24">
         <v>108</v>
       </c>
       <c r="H12" s="24">
         <v>126</v>
       </c>
-      <c r="I12" s="24"/>
+      <c r="I12" s="74">
+        <v>144</v>
+      </c>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="24">
         <v>0.4</v>
       </c>
       <c r="C13" s="24">
         <v>3.6</v>
       </c>
       <c r="D13" s="24">
         <v>6.7</v>
       </c>
       <c r="E13" s="24">
         <v>9.9</v>
       </c>
       <c r="F13" s="24">
         <v>13.1</v>
       </c>
       <c r="G13" s="24">
         <v>16.399999999999999</v>
       </c>
       <c r="H13" s="24">
         <v>19.600000000000001</v>
       </c>
-      <c r="I13" s="24"/>
+      <c r="I13" s="74">
+        <v>22.9</v>
+      </c>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="24">
         <v>2.7</v>
       </c>
       <c r="C14" s="24">
         <v>6.2</v>
       </c>
       <c r="D14" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="E14" s="24">
         <v>13.3</v>
       </c>
       <c r="F14" s="24">
         <v>15.4</v>
       </c>
       <c r="G14" s="24">
         <v>17.5</v>
       </c>
       <c r="H14" s="24">
         <v>19.600000000000001</v>
       </c>
-      <c r="I14" s="24"/>
+      <c r="I14" s="74">
+        <v>22.5</v>
+      </c>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="24">
         <v>14.3</v>
       </c>
       <c r="C15" s="24">
         <v>27.8</v>
       </c>
       <c r="D15" s="24">
         <v>41.3</v>
       </c>
       <c r="E15" s="24">
         <v>54.9</v>
       </c>
       <c r="F15" s="24">
         <v>63.5</v>
       </c>
       <c r="G15" s="24">
         <v>72.099999999999994</v>
       </c>
       <c r="H15" s="24">
         <v>80.7</v>
       </c>
-      <c r="I15" s="24"/>
+      <c r="I15" s="74">
+        <v>92.3</v>
+      </c>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="24">
         <v>26.3</v>
       </c>
       <c r="C16" s="24">
         <v>51.5</v>
       </c>
       <c r="D16" s="24">
         <v>76.8</v>
       </c>
       <c r="E16" s="24">
         <v>102</v>
       </c>
       <c r="F16" s="24">
         <v>128.4</v>
       </c>
       <c r="G16" s="24">
         <v>154.69999999999999</v>
       </c>
       <c r="H16" s="24">
         <v>181.1</v>
       </c>
-      <c r="I16" s="24"/>
+      <c r="I16" s="74">
+        <v>209.2</v>
+      </c>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="24">
         <v>157</v>
       </c>
       <c r="C17" s="24">
         <v>314.60000000000002</v>
       </c>
       <c r="D17" s="24">
         <v>484.7</v>
       </c>
       <c r="E17" s="24">
         <v>657.6</v>
       </c>
       <c r="F17" s="24">
         <v>820.1</v>
       </c>
       <c r="G17" s="24">
         <v>984.7</v>
       </c>
       <c r="H17" s="24">
         <v>1144</v>
       </c>
-      <c r="I17" s="24"/>
+      <c r="I17" s="74">
+        <v>1288.8</v>
+      </c>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="24">
         <v>8.6</v>
       </c>
       <c r="C18" s="24">
         <v>14.8</v>
       </c>
       <c r="D18" s="24">
         <v>21.1</v>
       </c>
       <c r="E18" s="24">
         <v>27.3</v>
       </c>
       <c r="F18" s="24">
         <v>35.1</v>
       </c>
       <c r="G18" s="24">
         <v>43</v>
       </c>
       <c r="H18" s="24">
         <v>50.8</v>
       </c>
-      <c r="I18" s="24"/>
+      <c r="I18" s="74">
+        <v>66.900000000000006</v>
+      </c>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="24">
         <v>467</v>
       </c>
       <c r="C19" s="24">
         <v>923.1</v>
       </c>
       <c r="D19" s="24">
         <v>1439.5</v>
       </c>
       <c r="E19" s="24">
         <v>1890.8</v>
       </c>
       <c r="F19" s="24">
         <v>2279.1</v>
       </c>
       <c r="G19" s="24">
         <v>2679.3</v>
       </c>
       <c r="H19" s="24">
         <v>3022.4</v>
       </c>
-      <c r="I19" s="24"/>
+      <c r="I19" s="74">
+        <v>3361.2</v>
+      </c>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="26"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="24">
         <v>4925.1000000000004</v>
       </c>
       <c r="C21" s="24">
         <v>10155.799999999999</v>
       </c>
       <c r="D21" s="24">
         <v>14985</v>
       </c>
       <c r="E21" s="24">
         <v>19972.8</v>
       </c>
       <c r="F21" s="24">
         <v>24759.7</v>
       </c>
       <c r="G21" s="24">
         <v>29759.7</v>
       </c>
       <c r="H21" s="24">
         <v>34906.6</v>
       </c>
-      <c r="I21" s="24"/>
+      <c r="I21" s="74">
+        <v>40005.9</v>
+      </c>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="24">
         <v>3387.1</v>
       </c>
       <c r="C22" s="24">
         <v>7018.5</v>
       </c>
       <c r="D22" s="24">
         <v>10186.1</v>
       </c>
       <c r="E22" s="24">
         <v>13596.5</v>
       </c>
       <c r="F22" s="24">
         <v>16952.3</v>
       </c>
       <c r="G22" s="24">
         <v>20515.3</v>
       </c>
       <c r="H22" s="24">
         <v>24239</v>
       </c>
-      <c r="I22" s="24"/>
+      <c r="I22" s="74">
+        <v>27925.8</v>
+      </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="24">
         <v>59.7</v>
       </c>
       <c r="F23" s="24">
         <v>59.7</v>
       </c>
       <c r="G23" s="24">
         <v>59.7</v>
       </c>
       <c r="H23" s="24">
         <v>59.7</v>
       </c>
-      <c r="I23" s="24"/>
+      <c r="I23" s="74">
+        <v>59.7</v>
+      </c>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="24">
         <v>216.2</v>
       </c>
       <c r="C24" s="24">
         <v>422.6</v>
       </c>
       <c r="D24" s="24">
         <v>631.9</v>
       </c>
       <c r="E24" s="24">
         <v>810.5</v>
       </c>
       <c r="F24" s="24">
         <v>968.6</v>
       </c>
       <c r="G24" s="24">
         <v>1131.3</v>
       </c>
       <c r="H24" s="24">
         <v>1296.5999999999999</v>
       </c>
-      <c r="I24" s="24"/>
+      <c r="I24" s="74">
+        <v>1483.7</v>
+      </c>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="24">
         <v>66</v>
       </c>
       <c r="C25" s="24">
         <v>127.8</v>
       </c>
       <c r="D25" s="24">
         <v>189.5</v>
       </c>
       <c r="E25" s="24">
         <v>251.3</v>
       </c>
       <c r="F25" s="24">
         <v>311.10000000000002</v>
       </c>
       <c r="G25" s="24">
         <v>371</v>
       </c>
       <c r="H25" s="24">
         <v>430.8</v>
       </c>
-      <c r="I25" s="24"/>
+      <c r="I25" s="74">
+        <v>495.6</v>
+      </c>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
         <v>561.6</v>
       </c>
       <c r="C26" s="24">
         <v>1209.3</v>
       </c>
       <c r="D26" s="24">
         <v>1843.6</v>
       </c>
       <c r="E26" s="24">
         <v>2427.1999999999998</v>
       </c>
       <c r="F26" s="24">
         <v>3023.4</v>
       </c>
       <c r="G26" s="24">
         <v>3606.9</v>
       </c>
       <c r="H26" s="24">
         <v>4236.3999999999996</v>
       </c>
-      <c r="I26" s="24"/>
+      <c r="I26" s="74">
+        <v>4833.3999999999996</v>
+      </c>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="24">
         <v>18</v>
       </c>
       <c r="C27" s="24">
         <v>36</v>
       </c>
       <c r="D27" s="24">
         <v>54</v>
       </c>
       <c r="E27" s="24">
         <v>72</v>
       </c>
       <c r="F27" s="24">
         <v>90</v>
       </c>
       <c r="G27" s="24">
         <v>108</v>
       </c>
       <c r="H27" s="24">
         <v>126</v>
       </c>
-      <c r="I27" s="24"/>
+      <c r="I27" s="74">
+        <v>144</v>
+      </c>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="24">
         <v>0.4</v>
       </c>
       <c r="C28" s="24">
         <v>3.6</v>
       </c>
       <c r="D28" s="24">
         <v>6.7</v>
       </c>
       <c r="E28" s="24">
         <v>9.9</v>
       </c>
       <c r="F28" s="24">
         <v>13.1</v>
       </c>
       <c r="G28" s="24">
         <v>16.399999999999999</v>
       </c>
       <c r="H28" s="24">
         <v>19.600000000000001</v>
       </c>
-      <c r="I28" s="24"/>
+      <c r="I28" s="74">
+        <v>22.9</v>
+      </c>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="24">
         <v>2.7</v>
       </c>
       <c r="C29" s="24">
         <v>6.2</v>
       </c>
       <c r="D29" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="E29" s="24">
         <v>13.3</v>
       </c>
       <c r="F29" s="24">
         <v>15.4</v>
       </c>
       <c r="G29" s="24">
         <v>17.5</v>
       </c>
       <c r="H29" s="24">
         <v>19.600000000000001</v>
       </c>
-      <c r="I29" s="24"/>
+      <c r="I29" s="74">
+        <v>22.5</v>
+      </c>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="24">
         <v>14.3</v>
       </c>
       <c r="C30" s="24">
         <v>27.8</v>
       </c>
       <c r="D30" s="24">
         <v>41.3</v>
       </c>
       <c r="E30" s="24">
         <v>54.9</v>
       </c>
       <c r="F30" s="24">
         <v>63.5</v>
       </c>
       <c r="G30" s="24">
         <v>72.099999999999994</v>
       </c>
       <c r="H30" s="24">
         <v>80.7</v>
       </c>
-      <c r="I30" s="24"/>
+      <c r="I30" s="74">
+        <v>92.3</v>
+      </c>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="24">
         <v>26.3</v>
       </c>
       <c r="C31" s="24">
         <v>51.5</v>
       </c>
       <c r="D31" s="24">
         <v>76.8</v>
       </c>
       <c r="E31" s="24">
         <v>102</v>
       </c>
       <c r="F31" s="24">
         <v>128.4</v>
       </c>
       <c r="G31" s="24">
         <v>154.69999999999999</v>
       </c>
       <c r="H31" s="24">
         <v>181.1</v>
       </c>
-      <c r="I31" s="24"/>
+      <c r="I31" s="74">
+        <v>209.2</v>
+      </c>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="24">
         <v>157</v>
       </c>
       <c r="C32" s="24">
         <v>314.60000000000002</v>
       </c>
       <c r="D32" s="24">
         <v>484.7</v>
       </c>
       <c r="E32" s="24">
         <v>657.6</v>
       </c>
       <c r="F32" s="24">
         <v>820.1</v>
       </c>
       <c r="G32" s="24">
         <v>984.7</v>
       </c>
       <c r="H32" s="24">
         <v>1144</v>
       </c>
-      <c r="I32" s="24"/>
+      <c r="I32" s="74">
+        <v>1288.8</v>
+      </c>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="24">
         <v>8.6</v>
       </c>
       <c r="C33" s="24">
         <v>14.8</v>
       </c>
       <c r="D33" s="24">
         <v>21.1</v>
       </c>
       <c r="E33" s="24">
         <v>27.3</v>
       </c>
       <c r="F33" s="24">
         <v>35.1</v>
       </c>
       <c r="G33" s="24">
         <v>43</v>
       </c>
       <c r="H33" s="24">
         <v>50.8</v>
       </c>
-      <c r="I33" s="24"/>
+      <c r="I33" s="74">
+        <v>66.900000000000006</v>
+      </c>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="24">
         <v>467</v>
       </c>
       <c r="C34" s="24">
         <v>923.1</v>
       </c>
       <c r="D34" s="24">
         <v>1439.5</v>
       </c>
       <c r="E34" s="24">
         <v>1890.8</v>
       </c>
       <c r="F34" s="24">
         <v>2279.1</v>
       </c>
       <c r="G34" s="24">
         <v>2679.3</v>
       </c>
       <c r="H34" s="24">
         <v>3022.4</v>
       </c>
-      <c r="I34" s="24"/>
+      <c r="I34" s="74">
+        <v>3361.2</v>
+      </c>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="12"/>
       <c r="G35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="12"/>
       <c r="L35" s="10"/>
     </row>
     <row r="36" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="24">
         <v>8668.7999999999993</v>
       </c>
       <c r="C36" s="24">
         <v>17138.599999999999</v>
       </c>
       <c r="D36" s="24">
         <v>28926.3</v>
       </c>
       <c r="E36" s="24">
         <v>41506.6</v>
       </c>
       <c r="F36" s="24">
         <v>53090.6</v>
       </c>
       <c r="G36" s="24">
         <v>62818.8</v>
       </c>
       <c r="H36" s="24">
         <v>72038.399999999994</v>
       </c>
-      <c r="I36" s="24"/>
+      <c r="I36" s="75">
+        <v>81714.399999999994</v>
+      </c>
       <c r="J36" s="34"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="34"/>
     </row>
     <row r="37" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="24">
         <v>6445</v>
       </c>
       <c r="C37" s="24">
         <v>12756</v>
       </c>
       <c r="D37" s="24">
         <v>22353</v>
       </c>
       <c r="E37" s="24">
         <v>32802</v>
       </c>
       <c r="F37" s="24">
         <v>42621</v>
       </c>
       <c r="G37" s="24">
         <v>50271</v>
       </c>
       <c r="H37" s="24">
         <v>57163</v>
       </c>
-      <c r="I37" s="24"/>
+      <c r="I37" s="75">
+        <v>65036</v>
+      </c>
       <c r="J37" s="34"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="34"/>
     </row>
     <row r="38" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="24">
         <v>1140.8</v>
       </c>
       <c r="C38" s="24">
         <v>2217.8000000000002</v>
       </c>
       <c r="D38" s="24">
         <v>3241.5</v>
       </c>
       <c r="E38" s="24">
         <v>4373</v>
       </c>
       <c r="F38" s="24">
         <v>5196.6000000000004</v>
       </c>
       <c r="G38" s="24">
         <v>6277.8</v>
       </c>
       <c r="H38" s="24">
         <v>7591.8</v>
       </c>
-      <c r="I38" s="24"/>
+      <c r="I38" s="75">
+        <v>8670</v>
+      </c>
       <c r="J38" s="34"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="34"/>
     </row>
     <row r="39" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="24">
         <v>26</v>
       </c>
       <c r="C39" s="24">
         <v>51.2</v>
       </c>
       <c r="D39" s="24">
         <v>73</v>
       </c>
       <c r="E39" s="24">
         <v>86.5</v>
       </c>
       <c r="F39" s="24">
         <v>95.6</v>
       </c>
       <c r="G39" s="24">
         <v>108.8</v>
       </c>
       <c r="H39" s="24">
         <v>119.2</v>
       </c>
-      <c r="I39" s="24"/>
+      <c r="I39" s="75">
+        <v>128.6</v>
+      </c>
       <c r="J39" s="34"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="24">
         <v>1.4</v>
       </c>
       <c r="C40" s="24">
         <v>3</v>
       </c>
       <c r="D40" s="24">
         <v>4.5999999999999996</v>
       </c>
       <c r="E40" s="24">
         <v>6.2</v>
       </c>
       <c r="F40" s="24">
         <v>7.5</v>
       </c>
       <c r="G40" s="24">
         <v>8.8000000000000007</v>
       </c>
       <c r="H40" s="24">
         <v>10.1</v>
       </c>
-      <c r="I40" s="42"/>
+      <c r="I40" s="75">
+        <v>12.6</v>
+      </c>
       <c r="J40" s="34"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:27" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="25">
         <v>1055.7</v>
       </c>
       <c r="C41" s="25">
         <v>2110.6</v>
       </c>
       <c r="D41" s="25">
         <v>3254.2</v>
       </c>
       <c r="E41" s="25">
         <v>4239</v>
       </c>
       <c r="F41" s="25">
         <v>5169.8999999999996</v>
       </c>
       <c r="G41" s="25">
         <v>6152.4</v>
       </c>
       <c r="H41" s="25">
         <v>7154.4</v>
       </c>
-      <c r="I41" s="25"/>
+      <c r="I41" s="76">
+        <v>7867.2</v>
+      </c>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:27" s="20" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="11"/>
       <c r="B42" s="10"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="13"/>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:27" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="16"/>
@@ -7023,111 +8009,113 @@
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="21"/>
       <c r="O44" s="21"/>
       <c r="P44" s="21"/>
       <c r="Q44" s="21"/>
       <c r="R44" s="21"/>
       <c r="S44" s="21"/>
       <c r="T44" s="22"/>
       <c r="U44" s="21"/>
       <c r="V44" s="22"/>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
       <c r="Y44" s="23"/>
       <c r="Z44" s="21"/>
       <c r="AA44" s="23"/>
     </row>
     <row r="45" spans="1:27" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="48" t="s">
+      <c r="A45" s="78" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="48"/>
-[...11 lines deleted...]
-      <c r="N45" s="48"/>
+      <c r="B45" s="78"/>
+      <c r="C45" s="78"/>
+      <c r="D45" s="78"/>
+      <c r="E45" s="78"/>
+      <c r="F45" s="78"/>
+      <c r="G45" s="78"/>
+      <c r="H45" s="78"/>
+      <c r="I45" s="78"/>
+      <c r="J45" s="78"/>
+      <c r="K45" s="78"/>
+      <c r="L45" s="78"/>
+      <c r="M45" s="78"/>
+      <c r="N45" s="78"/>
       <c r="O45" s="21"/>
       <c r="P45" s="21"/>
       <c r="Q45" s="21"/>
       <c r="R45" s="21"/>
       <c r="S45" s="21"/>
       <c r="T45" s="22"/>
       <c r="U45" s="21"/>
       <c r="V45" s="22"/>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
       <c r="Y45" s="23"/>
       <c r="Z45" s="21"/>
       <c r="AA45" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A45:N45"/>
     <mergeCell ref="A2:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>'2025'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>