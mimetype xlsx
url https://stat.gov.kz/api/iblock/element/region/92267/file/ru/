--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\13\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A3874D3-80A5-451B-B2AC-707229B769D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8335C3B-F80C-45F0-A5D1-5E1AAA421432}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="2023" sheetId="3" r:id="rId3"/>
     <sheet name="2024" sheetId="2" r:id="rId4"/>
     <sheet name="2025" sheetId="1" r:id="rId5"/>
     <sheet name="2026" sheetId="4" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="81">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
@@ -1014,52 +1014,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/68e/lki56d5rxyenji6uc8ciz8zjv80clauu/%D0%9E%D0%9A%D0%AD%D0%94%20%D1%81%20%D0%98%D0%B7%D0%BC%204_rus.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.pankova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="65" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="65" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="67"/>
     <col min="257" max="257" width="42.28515625" style="67" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="67" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="67"/>
     <col min="513" max="513" width="42.28515625" style="67" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="67" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="67"/>
     <col min="769" max="769" width="42.28515625" style="67" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="67" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="67"/>
     <col min="1025" max="1025" width="42.28515625" style="67" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="67" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="67"/>
     <col min="1281" max="1281" width="42.28515625" style="67" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="67" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="67"/>
     <col min="1537" max="1537" width="42.28515625" style="67" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="67" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="67"/>
@@ -1338,60 +1338,60 @@
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="53" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="70" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>66</v>
       </c>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="70" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>68</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="68" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="60">
-        <v>46281</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="71"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="60">
-        <v>46311</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="71"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="68" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="73" t="s">
         <v>78</v>
       </c>
       <c r="M18" s="71"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>79</v>
       </c>
       <c r="M19" s="71"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="68" t="s">
         <v>73</v>
       </c>
@@ -6647,52 +6647,55 @@
       <c r="T46" s="22"/>
       <c r="U46" s="21"/>
       <c r="V46" s="22"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" s="23"/>
       <c r="Z46" s="21"/>
       <c r="AA46" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A46:N46"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:AA45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:M3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="79" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="79"/>
@@ -6809,1168 +6812,1236 @@
       </c>
       <c r="B6" s="24">
         <v>13593.9</v>
       </c>
       <c r="C6" s="24">
         <v>27294.400000000001</v>
       </c>
       <c r="D6" s="24">
         <v>43911.3</v>
       </c>
       <c r="E6" s="24">
         <v>61479.5</v>
       </c>
       <c r="F6" s="24">
         <v>77850.3</v>
       </c>
       <c r="G6" s="24">
         <v>92578.5</v>
       </c>
       <c r="H6" s="24">
         <v>106945</v>
       </c>
       <c r="I6" s="74">
         <v>121720.3</v>
       </c>
-      <c r="J6" s="24"/>
+      <c r="J6" s="74">
+        <v>139383.1</v>
+      </c>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="24">
         <v>9832.1</v>
       </c>
       <c r="C7" s="24">
         <v>19774.5</v>
       </c>
       <c r="D7" s="24">
         <v>32539.1</v>
       </c>
       <c r="E7" s="24">
         <v>46398.5</v>
       </c>
       <c r="F7" s="24">
         <v>59573.3</v>
       </c>
       <c r="G7" s="24">
         <v>70786.3</v>
       </c>
       <c r="H7" s="24">
         <v>81402</v>
       </c>
       <c r="I7" s="74">
         <v>92961.8</v>
       </c>
-      <c r="J7" s="24"/>
+      <c r="J7" s="74">
+        <v>106818.6</v>
+      </c>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="24">
         <v>1140.8</v>
       </c>
       <c r="C8" s="24">
         <v>2217.8000000000002</v>
       </c>
       <c r="D8" s="24">
         <v>3241.5</v>
       </c>
       <c r="E8" s="24">
         <v>4432.7</v>
       </c>
       <c r="F8" s="24">
         <v>5256.3</v>
       </c>
       <c r="G8" s="24">
         <v>6337.5</v>
       </c>
       <c r="H8" s="24">
         <v>7651.5</v>
       </c>
       <c r="I8" s="74">
         <v>8729.7000000000007</v>
       </c>
-      <c r="J8" s="24"/>
+      <c r="J8" s="74">
+        <v>10270.799999999999</v>
+      </c>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>242.2</v>
       </c>
       <c r="C9" s="24">
         <v>473.8</v>
       </c>
       <c r="D9" s="24">
         <v>704.9</v>
       </c>
       <c r="E9" s="24">
         <v>897</v>
       </c>
       <c r="F9" s="24">
         <v>1064.2</v>
       </c>
       <c r="G9" s="24">
         <v>1240.0999999999999</v>
       </c>
       <c r="H9" s="24">
         <v>1415.8</v>
       </c>
       <c r="I9" s="74">
         <v>1612.3</v>
       </c>
-      <c r="J9" s="24"/>
+      <c r="J9" s="74">
+        <v>1770.5</v>
+      </c>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>67.400000000000006</v>
       </c>
       <c r="C10" s="24">
         <v>130.69999999999999</v>
       </c>
       <c r="D10" s="24">
         <v>194.1</v>
       </c>
       <c r="E10" s="24">
         <v>257.5</v>
       </c>
       <c r="F10" s="24">
         <v>318.60000000000002</v>
       </c>
       <c r="G10" s="24">
         <v>379.7</v>
       </c>
       <c r="H10" s="24">
         <v>440.9</v>
       </c>
       <c r="I10" s="74">
         <v>508.2</v>
       </c>
-      <c r="J10" s="24"/>
+      <c r="J10" s="74">
+        <v>575.5</v>
+      </c>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="24">
         <v>1617.3</v>
       </c>
       <c r="C11" s="24">
         <v>3320</v>
       </c>
       <c r="D11" s="24">
         <v>5097.8</v>
       </c>
       <c r="E11" s="24">
         <v>6666.1</v>
       </c>
       <c r="F11" s="24">
         <v>8193.2999999999993</v>
       </c>
       <c r="G11" s="24">
         <v>9759.2999999999993</v>
       </c>
       <c r="H11" s="24">
         <v>11390.7</v>
       </c>
       <c r="I11" s="74">
         <v>12700.6</v>
       </c>
-      <c r="J11" s="24"/>
+      <c r="J11" s="74">
+        <v>14165.7</v>
+      </c>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="24">
         <v>18</v>
       </c>
       <c r="C12" s="24">
         <v>36</v>
       </c>
       <c r="D12" s="24">
         <v>54</v>
       </c>
       <c r="E12" s="24">
         <v>72</v>
       </c>
       <c r="F12" s="24">
         <v>90</v>
       </c>
       <c r="G12" s="24">
         <v>108</v>
       </c>
       <c r="H12" s="24">
         <v>126</v>
       </c>
       <c r="I12" s="74">
         <v>144</v>
       </c>
-      <c r="J12" s="24"/>
+      <c r="J12" s="74">
+        <v>162</v>
+      </c>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="24">
         <v>0.4</v>
       </c>
       <c r="C13" s="24">
         <v>3.6</v>
       </c>
       <c r="D13" s="24">
         <v>6.7</v>
       </c>
       <c r="E13" s="24">
         <v>9.9</v>
       </c>
       <c r="F13" s="24">
         <v>13.1</v>
       </c>
       <c r="G13" s="24">
         <v>16.399999999999999</v>
       </c>
       <c r="H13" s="24">
         <v>19.600000000000001</v>
       </c>
       <c r="I13" s="74">
         <v>22.9</v>
       </c>
-      <c r="J13" s="24"/>
+      <c r="J13" s="74">
+        <v>26.1</v>
+      </c>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="24">
         <v>2.7</v>
       </c>
       <c r="C14" s="24">
         <v>6.2</v>
       </c>
       <c r="D14" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="E14" s="24">
         <v>13.3</v>
       </c>
       <c r="F14" s="24">
         <v>15.4</v>
       </c>
       <c r="G14" s="24">
         <v>17.5</v>
       </c>
       <c r="H14" s="24">
         <v>19.600000000000001</v>
       </c>
       <c r="I14" s="74">
         <v>22.5</v>
       </c>
-      <c r="J14" s="24"/>
+      <c r="J14" s="74">
+        <v>25.5</v>
+      </c>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="24">
         <v>14.3</v>
       </c>
       <c r="C15" s="24">
         <v>27.8</v>
       </c>
       <c r="D15" s="24">
         <v>41.3</v>
       </c>
       <c r="E15" s="24">
         <v>54.9</v>
       </c>
       <c r="F15" s="24">
         <v>63.5</v>
       </c>
       <c r="G15" s="24">
         <v>72.099999999999994</v>
       </c>
       <c r="H15" s="24">
         <v>80.7</v>
       </c>
       <c r="I15" s="74">
         <v>92.3</v>
       </c>
-      <c r="J15" s="24"/>
+      <c r="J15" s="74">
+        <v>103.9</v>
+      </c>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="24">
         <v>26.3</v>
       </c>
       <c r="C16" s="24">
         <v>51.5</v>
       </c>
       <c r="D16" s="24">
         <v>76.8</v>
       </c>
       <c r="E16" s="24">
         <v>102</v>
       </c>
       <c r="F16" s="24">
         <v>128.4</v>
       </c>
       <c r="G16" s="24">
         <v>154.69999999999999</v>
       </c>
       <c r="H16" s="24">
         <v>181.1</v>
       </c>
       <c r="I16" s="74">
         <v>209.2</v>
       </c>
-      <c r="J16" s="24"/>
+      <c r="J16" s="74">
+        <v>237.4</v>
+      </c>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="24">
         <v>157</v>
       </c>
       <c r="C17" s="24">
         <v>314.60000000000002</v>
       </c>
       <c r="D17" s="24">
         <v>484.7</v>
       </c>
       <c r="E17" s="24">
         <v>657.6</v>
       </c>
       <c r="F17" s="24">
         <v>820.1</v>
       </c>
       <c r="G17" s="24">
         <v>984.7</v>
       </c>
       <c r="H17" s="24">
         <v>1144</v>
       </c>
       <c r="I17" s="74">
         <v>1288.8</v>
       </c>
-      <c r="J17" s="24"/>
+      <c r="J17" s="74">
+        <v>1443.1</v>
+      </c>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="24">
         <v>8.6</v>
       </c>
       <c r="C18" s="24">
         <v>14.8</v>
       </c>
       <c r="D18" s="24">
         <v>21.1</v>
       </c>
       <c r="E18" s="24">
         <v>27.3</v>
       </c>
       <c r="F18" s="24">
         <v>35.1</v>
       </c>
       <c r="G18" s="24">
         <v>43</v>
       </c>
       <c r="H18" s="24">
         <v>50.8</v>
       </c>
       <c r="I18" s="74">
         <v>66.900000000000006</v>
       </c>
-      <c r="J18" s="24"/>
+      <c r="J18" s="74">
+        <v>82.9</v>
+      </c>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="24">
         <v>467</v>
       </c>
       <c r="C19" s="24">
         <v>923.1</v>
       </c>
       <c r="D19" s="24">
         <v>1439.5</v>
       </c>
       <c r="E19" s="24">
         <v>1890.8</v>
       </c>
       <c r="F19" s="24">
         <v>2279.1</v>
       </c>
       <c r="G19" s="24">
         <v>2679.3</v>
       </c>
       <c r="H19" s="24">
         <v>3022.4</v>
       </c>
       <c r="I19" s="74">
         <v>3361.2</v>
       </c>
-      <c r="J19" s="24"/>
+      <c r="J19" s="74">
+        <v>3701</v>
+      </c>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="26"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="24">
         <v>4925.1000000000004</v>
       </c>
       <c r="C21" s="24">
         <v>10155.799999999999</v>
       </c>
       <c r="D21" s="24">
         <v>14985</v>
       </c>
       <c r="E21" s="24">
         <v>19972.8</v>
       </c>
       <c r="F21" s="24">
         <v>24759.7</v>
       </c>
       <c r="G21" s="24">
         <v>29759.7</v>
       </c>
       <c r="H21" s="24">
         <v>34906.6</v>
       </c>
       <c r="I21" s="74">
         <v>40005.9</v>
       </c>
-      <c r="J21" s="24"/>
+      <c r="J21" s="74">
+        <v>45086.5</v>
+      </c>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="24">
         <v>3387.1</v>
       </c>
       <c r="C22" s="24">
         <v>7018.5</v>
       </c>
       <c r="D22" s="24">
         <v>10186.1</v>
       </c>
       <c r="E22" s="24">
         <v>13596.5</v>
       </c>
       <c r="F22" s="24">
         <v>16952.3</v>
       </c>
       <c r="G22" s="24">
         <v>20515.3</v>
       </c>
       <c r="H22" s="24">
         <v>24239</v>
       </c>
       <c r="I22" s="74">
         <v>27925.8</v>
       </c>
-      <c r="J22" s="24"/>
+      <c r="J22" s="74">
+        <v>31626.6</v>
+      </c>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="24">
         <v>59.7</v>
       </c>
       <c r="F23" s="24">
         <v>59.7</v>
       </c>
       <c r="G23" s="24">
         <v>59.7</v>
       </c>
       <c r="H23" s="24">
         <v>59.7</v>
       </c>
       <c r="I23" s="74">
         <v>59.7</v>
       </c>
-      <c r="J23" s="24"/>
+      <c r="J23" s="74">
+        <v>59.7</v>
+      </c>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="24">
         <v>216.2</v>
       </c>
       <c r="C24" s="24">
         <v>422.6</v>
       </c>
       <c r="D24" s="24">
         <v>631.9</v>
       </c>
       <c r="E24" s="24">
         <v>810.5</v>
       </c>
       <c r="F24" s="24">
         <v>968.6</v>
       </c>
       <c r="G24" s="24">
         <v>1131.3</v>
       </c>
       <c r="H24" s="24">
         <v>1296.5999999999999</v>
       </c>
       <c r="I24" s="74">
         <v>1483.7</v>
       </c>
-      <c r="J24" s="24"/>
+      <c r="J24" s="74">
+        <v>1630.1</v>
+      </c>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="24">
         <v>66</v>
       </c>
       <c r="C25" s="24">
         <v>127.8</v>
       </c>
       <c r="D25" s="24">
         <v>189.5</v>
       </c>
       <c r="E25" s="24">
         <v>251.3</v>
       </c>
       <c r="F25" s="24">
         <v>311.10000000000002</v>
       </c>
       <c r="G25" s="24">
         <v>371</v>
       </c>
       <c r="H25" s="24">
         <v>430.8</v>
       </c>
       <c r="I25" s="74">
         <v>495.6</v>
       </c>
-      <c r="J25" s="24"/>
+      <c r="J25" s="74">
+        <v>560.5</v>
+      </c>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
         <v>561.6</v>
       </c>
       <c r="C26" s="24">
         <v>1209.3</v>
       </c>
       <c r="D26" s="24">
         <v>1843.6</v>
       </c>
       <c r="E26" s="24">
         <v>2427.1999999999998</v>
       </c>
       <c r="F26" s="24">
         <v>3023.4</v>
       </c>
       <c r="G26" s="24">
         <v>3606.9</v>
       </c>
       <c r="H26" s="24">
         <v>4236.3999999999996</v>
       </c>
       <c r="I26" s="74">
         <v>4833.3999999999996</v>
       </c>
-      <c r="J26" s="24"/>
+      <c r="J26" s="74">
+        <v>5427.6</v>
+      </c>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="24">
         <v>18</v>
       </c>
       <c r="C27" s="24">
         <v>36</v>
       </c>
       <c r="D27" s="24">
         <v>54</v>
       </c>
       <c r="E27" s="24">
         <v>72</v>
       </c>
       <c r="F27" s="24">
         <v>90</v>
       </c>
       <c r="G27" s="24">
         <v>108</v>
       </c>
       <c r="H27" s="24">
         <v>126</v>
       </c>
       <c r="I27" s="74">
         <v>144</v>
       </c>
-      <c r="J27" s="24"/>
+      <c r="J27" s="74">
+        <v>162</v>
+      </c>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="24">
         <v>0.4</v>
       </c>
       <c r="C28" s="24">
         <v>3.6</v>
       </c>
       <c r="D28" s="24">
         <v>6.7</v>
       </c>
       <c r="E28" s="24">
         <v>9.9</v>
       </c>
       <c r="F28" s="24">
         <v>13.1</v>
       </c>
       <c r="G28" s="24">
         <v>16.399999999999999</v>
       </c>
       <c r="H28" s="24">
         <v>19.600000000000001</v>
       </c>
       <c r="I28" s="74">
         <v>22.9</v>
       </c>
-      <c r="J28" s="24"/>
+      <c r="J28" s="74">
+        <v>26.1</v>
+      </c>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="24">
         <v>2.7</v>
       </c>
       <c r="C29" s="24">
         <v>6.2</v>
       </c>
       <c r="D29" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="E29" s="24">
         <v>13.3</v>
       </c>
       <c r="F29" s="24">
         <v>15.4</v>
       </c>
       <c r="G29" s="24">
         <v>17.5</v>
       </c>
       <c r="H29" s="24">
         <v>19.600000000000001</v>
       </c>
       <c r="I29" s="74">
         <v>22.5</v>
       </c>
-      <c r="J29" s="24"/>
+      <c r="J29" s="74">
+        <v>25.5</v>
+      </c>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="30" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="24">
         <v>14.3</v>
       </c>
       <c r="C30" s="24">
         <v>27.8</v>
       </c>
       <c r="D30" s="24">
         <v>41.3</v>
       </c>
       <c r="E30" s="24">
         <v>54.9</v>
       </c>
       <c r="F30" s="24">
         <v>63.5</v>
       </c>
       <c r="G30" s="24">
         <v>72.099999999999994</v>
       </c>
       <c r="H30" s="24">
         <v>80.7</v>
       </c>
       <c r="I30" s="74">
         <v>92.3</v>
       </c>
-      <c r="J30" s="24"/>
+      <c r="J30" s="74">
+        <v>103.9</v>
+      </c>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="24">
         <v>26.3</v>
       </c>
       <c r="C31" s="24">
         <v>51.5</v>
       </c>
       <c r="D31" s="24">
         <v>76.8</v>
       </c>
       <c r="E31" s="24">
         <v>102</v>
       </c>
       <c r="F31" s="24">
         <v>128.4</v>
       </c>
       <c r="G31" s="24">
         <v>154.69999999999999</v>
       </c>
       <c r="H31" s="24">
         <v>181.1</v>
       </c>
       <c r="I31" s="74">
         <v>209.2</v>
       </c>
-      <c r="J31" s="24"/>
+      <c r="J31" s="74">
+        <v>237.4</v>
+      </c>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="24">
         <v>157</v>
       </c>
       <c r="C32" s="24">
         <v>314.60000000000002</v>
       </c>
       <c r="D32" s="24">
         <v>484.7</v>
       </c>
       <c r="E32" s="24">
         <v>657.6</v>
       </c>
       <c r="F32" s="24">
         <v>820.1</v>
       </c>
       <c r="G32" s="24">
         <v>984.7</v>
       </c>
       <c r="H32" s="24">
         <v>1144</v>
       </c>
       <c r="I32" s="74">
         <v>1288.8</v>
       </c>
-      <c r="J32" s="24"/>
+      <c r="J32" s="74">
+        <v>1443.1</v>
+      </c>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="24">
         <v>8.6</v>
       </c>
       <c r="C33" s="24">
         <v>14.8</v>
       </c>
       <c r="D33" s="24">
         <v>21.1</v>
       </c>
       <c r="E33" s="24">
         <v>27.3</v>
       </c>
       <c r="F33" s="24">
         <v>35.1</v>
       </c>
       <c r="G33" s="24">
         <v>43</v>
       </c>
       <c r="H33" s="24">
         <v>50.8</v>
       </c>
       <c r="I33" s="74">
         <v>66.900000000000006</v>
       </c>
-      <c r="J33" s="24"/>
+      <c r="J33" s="74">
+        <v>82.9</v>
+      </c>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="24">
         <v>467</v>
       </c>
       <c r="C34" s="24">
         <v>923.1</v>
       </c>
       <c r="D34" s="24">
         <v>1439.5</v>
       </c>
       <c r="E34" s="24">
         <v>1890.8</v>
       </c>
       <c r="F34" s="24">
         <v>2279.1</v>
       </c>
       <c r="G34" s="24">
         <v>2679.3</v>
       </c>
       <c r="H34" s="24">
         <v>3022.4</v>
       </c>
       <c r="I34" s="74">
         <v>3361.2</v>
       </c>
-      <c r="J34" s="24"/>
+      <c r="J34" s="74">
+        <v>3701</v>
+      </c>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="12"/>
       <c r="G35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="12"/>
       <c r="L35" s="10"/>
     </row>
     <row r="36" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="24">
         <v>8668.7999999999993</v>
       </c>
       <c r="C36" s="24">
         <v>17138.599999999999</v>
       </c>
       <c r="D36" s="24">
         <v>28926.3</v>
       </c>
       <c r="E36" s="24">
         <v>41506.6</v>
       </c>
       <c r="F36" s="24">
         <v>53090.6</v>
       </c>
       <c r="G36" s="24">
         <v>62818.8</v>
       </c>
       <c r="H36" s="24">
         <v>72038.399999999994</v>
       </c>
       <c r="I36" s="75">
         <v>81714.399999999994</v>
       </c>
-      <c r="J36" s="34"/>
+      <c r="J36" s="75">
+        <v>94296.7</v>
+      </c>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="34"/>
     </row>
     <row r="37" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="24">
         <v>6445</v>
       </c>
       <c r="C37" s="24">
         <v>12756</v>
       </c>
       <c r="D37" s="24">
         <v>22353</v>
       </c>
       <c r="E37" s="24">
         <v>32802</v>
       </c>
       <c r="F37" s="24">
         <v>42621</v>
       </c>
       <c r="G37" s="24">
         <v>50271</v>
       </c>
       <c r="H37" s="24">
         <v>57163</v>
       </c>
       <c r="I37" s="75">
         <v>65036</v>
       </c>
-      <c r="J37" s="34"/>
+      <c r="J37" s="75">
+        <v>75192</v>
+      </c>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="34"/>
     </row>
     <row r="38" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="24">
         <v>1140.8</v>
       </c>
       <c r="C38" s="24">
         <v>2217.8000000000002</v>
       </c>
       <c r="D38" s="24">
         <v>3241.5</v>
       </c>
       <c r="E38" s="24">
         <v>4373</v>
       </c>
       <c r="F38" s="24">
         <v>5196.6000000000004</v>
       </c>
       <c r="G38" s="24">
         <v>6277.8</v>
       </c>
       <c r="H38" s="24">
         <v>7591.8</v>
       </c>
       <c r="I38" s="75">
         <v>8670</v>
       </c>
-      <c r="J38" s="34"/>
+      <c r="J38" s="75">
+        <v>10211.1</v>
+      </c>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="34"/>
     </row>
     <row r="39" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="24">
         <v>26</v>
       </c>
       <c r="C39" s="24">
         <v>51.2</v>
       </c>
       <c r="D39" s="24">
         <v>73</v>
       </c>
       <c r="E39" s="24">
         <v>86.5</v>
       </c>
       <c r="F39" s="24">
         <v>95.6</v>
       </c>
       <c r="G39" s="24">
         <v>108.8</v>
       </c>
       <c r="H39" s="24">
         <v>119.2</v>
       </c>
       <c r="I39" s="75">
         <v>128.6</v>
       </c>
-      <c r="J39" s="34"/>
+      <c r="J39" s="75">
+        <v>140.4</v>
+      </c>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:27" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="24">
         <v>1.4</v>
       </c>
       <c r="C40" s="24">
         <v>3</v>
       </c>
       <c r="D40" s="24">
         <v>4.5999999999999996</v>
       </c>
       <c r="E40" s="24">
         <v>6.2</v>
       </c>
       <c r="F40" s="24">
         <v>7.5</v>
       </c>
       <c r="G40" s="24">
         <v>8.8000000000000007</v>
       </c>
       <c r="H40" s="24">
         <v>10.1</v>
       </c>
       <c r="I40" s="75">
         <v>12.6</v>
       </c>
-      <c r="J40" s="34"/>
+      <c r="J40" s="75">
+        <v>15.1</v>
+      </c>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:27" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="25">
         <v>1055.7</v>
       </c>
       <c r="C41" s="25">
         <v>2110.6</v>
       </c>
       <c r="D41" s="25">
         <v>3254.2</v>
       </c>
       <c r="E41" s="25">
         <v>4239</v>
       </c>
       <c r="F41" s="25">
         <v>5169.8999999999996</v>
       </c>
       <c r="G41" s="25">
         <v>6152.4</v>
       </c>
       <c r="H41" s="25">
         <v>7154.4</v>
       </c>
       <c r="I41" s="76">
         <v>7867.2</v>
       </c>
-      <c r="J41" s="25"/>
+      <c r="J41" s="76">
+        <v>8738.1</v>
+      </c>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:27" s="20" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="11"/>
       <c r="B42" s="10"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="13"/>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:27" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>