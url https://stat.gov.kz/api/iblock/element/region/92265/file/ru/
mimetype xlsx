--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="60" windowWidth="13260" windowHeight="12735" activeTab="3"/>
+    <workbookView xWindow="13920" yWindow="-45" windowWidth="13260" windowHeight="12735" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1563" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1571" uniqueCount="93">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -705,94 +705,94 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1073,65 +1073,65 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N266"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="80"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="37" customFormat="1" ht="12.75">
-      <c r="A2" s="86" t="s">
+      <c r="A2" s="98" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="86"/>
-[...10 lines deleted...]
-      <c r="M2" s="86"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
     </row>
     <row r="3" spans="1:13" s="72" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:13" s="37" customFormat="1" ht="22.5">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -10655,115 +10655,115 @@
       <c r="H264" s="25"/>
       <c r="I264" s="26"/>
       <c r="J264" s="26"/>
       <c r="K264" s="25"/>
       <c r="L264" s="26"/>
       <c r="M264" s="25"/>
     </row>
     <row r="265" spans="1:14" s="37" customFormat="1" ht="12.75">
       <c r="A265" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B265" s="25"/>
       <c r="C265" s="25"/>
       <c r="D265" s="25"/>
       <c r="E265" s="25"/>
       <c r="F265" s="25"/>
       <c r="G265" s="25"/>
       <c r="H265" s="25"/>
       <c r="I265" s="26"/>
       <c r="J265" s="26"/>
       <c r="K265" s="25"/>
       <c r="L265" s="26"/>
       <c r="M265" s="25"/>
     </row>
     <row r="266" spans="1:14" s="81" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A266" s="87" t="s">
+      <c r="A266" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B266" s="87"/>
-[...11 lines deleted...]
-      <c r="N266" s="88"/>
+      <c r="B266" s="99"/>
+      <c r="C266" s="99"/>
+      <c r="D266" s="99"/>
+      <c r="E266" s="99"/>
+      <c r="F266" s="99"/>
+      <c r="G266" s="99"/>
+      <c r="H266" s="99"/>
+      <c r="I266" s="99"/>
+      <c r="J266" s="100"/>
+      <c r="K266" s="100"/>
+      <c r="L266" s="100"/>
+      <c r="M266" s="100"/>
+      <c r="N266" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A266:N266"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N290"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="101" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="89"/>
-[...10 lines deleted...]
-      <c r="M2" s="89"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
     </row>
     <row r="3" spans="1:14" s="13" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -21461,66 +21461,66 @@
       </c>
       <c r="N286" s="50"/>
     </row>
     <row r="287" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="A287" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B287" s="23"/>
       <c r="C287" s="23"/>
       <c r="D287" s="24"/>
       <c r="E287" s="23"/>
       <c r="F287" s="23"/>
       <c r="I287" s="26"/>
       <c r="J287" s="26"/>
       <c r="L287" s="26"/>
     </row>
     <row r="288" spans="1:14" s="25" customFormat="1">
       <c r="A288" s="22" t="s">
         <v>45</v>
       </c>
       <c r="I288" s="26"/>
       <c r="J288" s="26"/>
       <c r="L288" s="26"/>
     </row>
     <row r="289" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A289" s="87" t="s">
+      <c r="A289" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B289" s="87"/>
-[...11 lines deleted...]
-      <c r="N289" s="88"/>
+      <c r="B289" s="99"/>
+      <c r="C289" s="99"/>
+      <c r="D289" s="99"/>
+      <c r="E289" s="99"/>
+      <c r="F289" s="99"/>
+      <c r="G289" s="99"/>
+      <c r="H289" s="99"/>
+      <c r="I289" s="99"/>
+      <c r="J289" s="100"/>
+      <c r="K289" s="100"/>
+      <c r="L289" s="100"/>
+      <c r="M289" s="100"/>
+      <c r="N289" s="100"/>
     </row>
     <row r="290" spans="1:14">
       <c r="A290" s="34"/>
       <c r="B290" s="34"/>
       <c r="C290" s="34"/>
       <c r="D290" s="34"/>
       <c r="E290" s="34"/>
       <c r="F290" s="34"/>
       <c r="G290" s="34"/>
       <c r="H290" s="34"/>
       <c r="I290" s="34"/>
       <c r="J290" s="34"/>
       <c r="K290" s="34"/>
       <c r="L290" s="34"/>
       <c r="M290" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A289:N289"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
@@ -21531,65 +21531,65 @@
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="G5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="89"/>
-[...10 lines deleted...]
-      <c r="M2" s="89"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
     </row>
     <row r="3" spans="1:14" s="13" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -30870,107 +30870,107 @@
       <c r="F255" s="34"/>
       <c r="G255" s="34"/>
       <c r="H255" s="34"/>
       <c r="I255" s="34"/>
       <c r="J255" s="34"/>
       <c r="K255" s="34"/>
       <c r="L255" s="34"/>
       <c r="M255" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B59" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B36" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="101" customWidth="1"/>
+    <col min="1" max="1" width="25" style="97" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="101" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="89"/>
-[...10 lines deleted...]
-      <c r="M2" s="89"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
     </row>
     <row r="3" spans="1:14" s="13" customFormat="1">
-      <c r="A3" s="90"/>
+      <c r="A3" s="86"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="91"/>
+      <c r="A4" s="87"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -30991,5389 +30991,5795 @@
         <v>11</v>
       </c>
       <c r="B5" s="43"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="38">
         <v>5128</v>
       </c>
       <c r="C6" s="38">
         <v>10267</v>
       </c>
-      <c r="D6" s="38"/>
+      <c r="D6" s="38">
+        <v>15414</v>
+      </c>
       <c r="E6" s="38"/>
       <c r="F6" s="38"/>
       <c r="G6" s="38"/>
       <c r="H6" s="6"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="50"/>
     </row>
     <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="38">
         <v>26</v>
       </c>
       <c r="C7" s="38">
         <v>62</v>
       </c>
-      <c r="D7" s="38"/>
+      <c r="D7" s="38">
+        <v>96</v>
+      </c>
       <c r="E7" s="38"/>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="6"/>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="50"/>
     </row>
     <row r="8" spans="1:14" s="13" customFormat="1">
       <c r="A8" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="38">
         <v>2</v>
       </c>
       <c r="C8" s="38">
         <v>3</v>
       </c>
-      <c r="D8" s="38"/>
+      <c r="D8" s="38">
+        <v>13</v>
+      </c>
       <c r="E8" s="38"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="6"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="50"/>
     </row>
     <row r="9" spans="1:14" s="13" customFormat="1">
       <c r="A9" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="38">
         <v>2</v>
       </c>
       <c r="C9" s="38">
         <v>12</v>
       </c>
-      <c r="D9" s="38"/>
+      <c r="D9" s="38">
+        <v>22</v>
+      </c>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="6"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="50"/>
     </row>
     <row r="10" spans="1:14" s="13" customFormat="1">
       <c r="A10" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="38">
         <v>2</v>
       </c>
       <c r="C10" s="38">
         <v>5</v>
       </c>
-      <c r="D10" s="38"/>
+      <c r="D10" s="38">
+        <v>7</v>
+      </c>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="6"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="50"/>
     </row>
     <row r="11" spans="1:14" customFormat="1" ht="15">
       <c r="A11" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="38">
         <v>0</v>
       </c>
       <c r="C11" s="38">
         <v>0</v>
       </c>
-      <c r="D11" s="38"/>
+      <c r="D11" s="38">
+        <v>1</v>
+      </c>
       <c r="E11" s="38"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="6"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1">
       <c r="A12" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="38">
         <v>5094</v>
       </c>
       <c r="C12" s="38">
         <v>10183</v>
       </c>
-      <c r="D12" s="38"/>
+      <c r="D12" s="38">
+        <v>15273</v>
+      </c>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="6"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="50"/>
     </row>
     <row r="13" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="38">
         <v>2</v>
       </c>
       <c r="C13" s="38">
         <v>2</v>
       </c>
-      <c r="D13" s="38"/>
+      <c r="D13" s="38">
+        <v>2</v>
+      </c>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="6"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="50"/>
     </row>
     <row r="14" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="50"/>
     </row>
     <row r="15" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="38">
         <v>99</v>
       </c>
       <c r="C15" s="38">
         <v>197</v>
       </c>
-      <c r="D15" s="38"/>
+      <c r="D15" s="38">
+        <v>294</v>
+      </c>
       <c r="E15" s="38"/>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="6"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="50"/>
     </row>
     <row r="16" spans="1:14" s="13" customFormat="1">
       <c r="A16" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="38">
         <v>2</v>
       </c>
       <c r="C16" s="38">
         <v>4</v>
       </c>
-      <c r="D16" s="38"/>
+      <c r="D16" s="38">
+        <v>5</v>
+      </c>
       <c r="E16" s="38"/>
       <c r="F16" s="38"/>
       <c r="G16" s="38"/>
       <c r="H16" s="6"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="50"/>
     </row>
     <row r="17" spans="1:14" s="13" customFormat="1">
       <c r="A17" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="38">
         <v>2</v>
       </c>
       <c r="C17" s="38">
         <v>6</v>
       </c>
-      <c r="D17" s="38"/>
+      <c r="D17" s="38">
+        <v>11</v>
+      </c>
       <c r="E17" s="38"/>
       <c r="F17" s="38"/>
       <c r="G17" s="38"/>
       <c r="H17" s="6"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="50"/>
     </row>
     <row r="18" spans="1:14" s="13" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="38">
         <v>2</v>
       </c>
       <c r="C18" s="38">
         <v>5</v>
       </c>
-      <c r="D18" s="38"/>
+      <c r="D18" s="38">
+        <v>7</v>
+      </c>
       <c r="E18" s="38"/>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
       <c r="H18" s="6"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="50"/>
     </row>
     <row r="19" spans="1:14" customFormat="1" ht="15">
       <c r="A19" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="38">
         <v>0</v>
       </c>
       <c r="C19" s="38">
         <v>0</v>
       </c>
-      <c r="D19" s="38"/>
+      <c r="D19" s="38">
+        <v>1</v>
+      </c>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="6"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="13" customFormat="1">
       <c r="A20" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="38">
         <v>91</v>
       </c>
       <c r="C20" s="38">
         <v>180</v>
       </c>
-      <c r="D20" s="38"/>
+      <c r="D20" s="38">
+        <v>268</v>
+      </c>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="6"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="50"/>
     </row>
     <row r="21" spans="1:14" s="13" customFormat="1">
       <c r="A21" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="38">
         <v>2</v>
       </c>
       <c r="C21" s="38">
         <v>2</v>
       </c>
-      <c r="D21" s="38"/>
+      <c r="D21" s="38">
+        <v>2</v>
+      </c>
       <c r="E21" s="38"/>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="6"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="50"/>
     </row>
     <row r="22" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A22" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="50"/>
     </row>
     <row r="23" spans="1:14" s="13" customFormat="1">
       <c r="A23" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="38">
         <v>2784</v>
       </c>
       <c r="C23" s="38">
         <v>5810</v>
       </c>
-      <c r="D23" s="38"/>
+      <c r="D23" s="38">
+        <v>8844</v>
+      </c>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="6"/>
       <c r="I23" s="38"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="50"/>
     </row>
     <row r="24" spans="1:14" s="13" customFormat="1">
       <c r="A24" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="38">
         <v>1</v>
       </c>
       <c r="C24" s="38">
         <v>1</v>
       </c>
-      <c r="D24" s="38"/>
+      <c r="D24" s="38">
+        <v>2</v>
+      </c>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="6"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" s="13" customFormat="1">
       <c r="A25" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="38">
         <v>1</v>
       </c>
       <c r="C25" s="38">
         <v>2</v>
       </c>
-      <c r="D25" s="38"/>
+      <c r="D25" s="38">
+        <v>11</v>
+      </c>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="6"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="50"/>
     </row>
     <row r="26" spans="1:14" s="13" customFormat="1">
       <c r="A26" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="38">
         <v>2783</v>
       </c>
       <c r="C26" s="38">
         <v>5807</v>
       </c>
-      <c r="D26" s="38"/>
+      <c r="D26" s="38">
+        <v>8831</v>
+      </c>
       <c r="E26" s="38"/>
       <c r="F26" s="38"/>
       <c r="G26" s="38"/>
       <c r="H26" s="6"/>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="50"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="43"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="6"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="50"/>
     </row>
     <row r="28" spans="1:14" s="13" customFormat="1">
       <c r="A28" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="38">
         <v>1779</v>
       </c>
       <c r="C28" s="38">
         <v>3335</v>
       </c>
-      <c r="D28" s="38"/>
+      <c r="D28" s="38">
+        <v>4890</v>
+      </c>
       <c r="E28" s="38"/>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="6"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
       <c r="N28" s="50"/>
     </row>
     <row r="29" spans="1:14" s="62" customFormat="1">
       <c r="A29" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="38">
         <v>4</v>
       </c>
       <c r="C29" s="38">
         <v>13</v>
       </c>
-      <c r="D29" s="60"/>
+      <c r="D29" s="38">
+        <v>20</v>
+      </c>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="64"/>
       <c r="H29" s="6"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
       <c r="N29" s="61"/>
     </row>
     <row r="30" spans="1:14" s="13" customFormat="1">
       <c r="A30" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="38">
         <v>1775</v>
       </c>
       <c r="C30" s="38">
         <v>3322</v>
       </c>
-      <c r="D30" s="38"/>
+      <c r="D30" s="38">
+        <v>4870</v>
+      </c>
       <c r="E30" s="38"/>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="6"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="38"/>
       <c r="N30" s="50"/>
     </row>
     <row r="31" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1">
       <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="50"/>
     </row>
     <row r="32" spans="1:14" s="13" customFormat="1">
       <c r="A32" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="38">
         <v>20</v>
       </c>
       <c r="C32" s="38">
         <v>60</v>
       </c>
-      <c r="D32" s="38"/>
+      <c r="D32" s="38">
+        <v>99</v>
+      </c>
       <c r="E32" s="38"/>
       <c r="F32" s="38"/>
       <c r="G32" s="38"/>
       <c r="H32" s="6"/>
       <c r="I32" s="38"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
       <c r="N32" s="50"/>
     </row>
     <row r="33" spans="1:14" s="13" customFormat="1">
       <c r="A33" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="38">
         <v>20</v>
       </c>
       <c r="C33" s="38">
         <v>60</v>
       </c>
-      <c r="D33" s="38"/>
+      <c r="D33" s="38">
+        <v>99</v>
+      </c>
       <c r="E33" s="38"/>
       <c r="F33" s="38"/>
       <c r="G33" s="38"/>
       <c r="H33" s="6"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="38"/>
       <c r="M33" s="38"/>
       <c r="N33" s="50"/>
     </row>
     <row r="34" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="43"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="6"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="50"/>
     </row>
     <row r="35" spans="1:14" s="13" customFormat="1">
       <c r="A35" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="38">
         <v>599</v>
       </c>
       <c r="C35" s="38">
         <v>1573</v>
       </c>
-      <c r="D35" s="38"/>
+      <c r="D35" s="38">
+        <v>2176</v>
+      </c>
       <c r="E35" s="38"/>
       <c r="F35" s="38"/>
       <c r="G35" s="38"/>
       <c r="H35" s="6"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="38"/>
       <c r="N35" s="50"/>
     </row>
     <row r="36" spans="1:14" s="13" customFormat="1">
       <c r="A36" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="38">
         <v>599</v>
       </c>
       <c r="C36" s="38">
         <v>1573</v>
       </c>
-      <c r="D36" s="38"/>
+      <c r="D36" s="38">
+        <v>2176</v>
+      </c>
       <c r="E36" s="38"/>
       <c r="F36" s="38"/>
       <c r="G36" s="38"/>
       <c r="H36" s="6"/>
       <c r="I36" s="38"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1">
       <c r="A37" s="57" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="43"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="6"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="13" customFormat="1">
       <c r="A38" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="38">
         <v>71</v>
       </c>
       <c r="C38" s="38">
         <v>140</v>
       </c>
-      <c r="D38" s="38"/>
+      <c r="D38" s="38">
+        <v>227</v>
+      </c>
       <c r="E38" s="38"/>
       <c r="F38" s="38"/>
       <c r="G38" s="38"/>
       <c r="H38" s="6"/>
       <c r="I38" s="38"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="38"/>
       <c r="M38" s="38"/>
       <c r="N38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="13" customFormat="1">
       <c r="A39" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="38">
         <v>69</v>
       </c>
       <c r="C39" s="38">
         <v>136</v>
       </c>
-      <c r="D39" s="38"/>
+      <c r="D39" s="38">
+        <v>219</v>
+      </c>
       <c r="E39" s="38"/>
       <c r="F39" s="38"/>
       <c r="G39" s="38"/>
       <c r="H39" s="6"/>
       <c r="I39" s="38"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="38"/>
       <c r="N39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="13" customFormat="1">
       <c r="A40" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="38">
         <v>2</v>
       </c>
       <c r="C40" s="38">
         <v>4</v>
       </c>
-      <c r="D40" s="38"/>
+      <c r="D40" s="38">
+        <v>5</v>
+      </c>
       <c r="E40" s="38"/>
       <c r="F40" s="38"/>
       <c r="G40" s="38"/>
       <c r="H40" s="6"/>
       <c r="I40" s="38"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="38"/>
       <c r="N40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="13" customFormat="1">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="38">
         <v>1</v>
       </c>
       <c r="C41" s="38">
         <v>1</v>
       </c>
-      <c r="D41" s="38"/>
+      <c r="D41" s="38">
+        <v>2</v>
+      </c>
       <c r="E41" s="38"/>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="6"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="38"/>
       <c r="M41" s="38"/>
       <c r="N41" s="50"/>
     </row>
     <row r="42" spans="1:14" s="13" customFormat="1">
       <c r="A42" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="D42" s="38"/>
+      <c r="D42" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="E42" s="38"/>
       <c r="F42" s="38"/>
       <c r="G42" s="38"/>
       <c r="H42" s="6"/>
       <c r="I42" s="38"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="38"/>
       <c r="M42" s="38"/>
       <c r="N42" s="50"/>
     </row>
     <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A43" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="43"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="6"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="50"/>
     </row>
     <row r="44" spans="1:14" s="13" customFormat="1">
       <c r="A44" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="38">
         <v>35822</v>
       </c>
       <c r="C44" s="38">
         <v>68916</v>
       </c>
-      <c r="D44" s="38"/>
+      <c r="D44" s="38">
+        <v>102750</v>
+      </c>
       <c r="E44" s="38"/>
       <c r="F44" s="38"/>
       <c r="G44" s="38"/>
       <c r="H44" s="38"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="38"/>
       <c r="M44" s="38"/>
       <c r="N44" s="50"/>
     </row>
     <row r="45" spans="1:14" s="13" customFormat="1">
       <c r="A45" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="38">
         <v>20537</v>
       </c>
       <c r="C45" s="38">
         <v>41447</v>
       </c>
-      <c r="D45" s="38"/>
+      <c r="D45" s="38">
+        <v>62736</v>
+      </c>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="38"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="50"/>
     </row>
     <row r="46" spans="1:14" s="13" customFormat="1">
       <c r="A46" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="38">
         <v>9857</v>
       </c>
       <c r="C46" s="38">
         <v>16631</v>
       </c>
-      <c r="D46" s="38"/>
+      <c r="D46" s="38">
+        <v>23888</v>
+      </c>
       <c r="E46" s="38"/>
       <c r="F46" s="38"/>
       <c r="G46" s="38"/>
       <c r="H46" s="38"/>
       <c r="I46" s="38"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="38"/>
       <c r="N46" s="50"/>
     </row>
     <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="38">
         <v>124</v>
       </c>
       <c r="C47" s="38">
         <v>272</v>
       </c>
-      <c r="D47" s="38"/>
+      <c r="D47" s="38">
+        <v>419</v>
+      </c>
       <c r="E47" s="38"/>
       <c r="F47" s="38"/>
       <c r="G47" s="38"/>
       <c r="H47" s="38"/>
       <c r="I47" s="38"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="38"/>
       <c r="N47" s="50"/>
     </row>
     <row r="48" spans="1:14" s="45" customFormat="1">
       <c r="A48" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B48" s="38">
         <v>1</v>
       </c>
       <c r="C48" s="38">
         <v>2</v>
       </c>
-      <c r="D48" s="38"/>
+      <c r="D48" s="38">
+        <v>3</v>
+      </c>
       <c r="E48" s="38"/>
       <c r="F48" s="38"/>
       <c r="G48" s="38"/>
       <c r="H48" s="38"/>
       <c r="I48" s="38"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="38"/>
       <c r="N48" s="50"/>
     </row>
     <row r="49" spans="1:14" s="13" customFormat="1">
       <c r="A49" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="38">
         <v>5303</v>
       </c>
       <c r="C49" s="38">
         <v>10566</v>
       </c>
-      <c r="D49" s="38"/>
+      <c r="D49" s="38">
+        <v>15704</v>
+      </c>
       <c r="E49" s="38"/>
       <c r="F49" s="38"/>
       <c r="G49" s="38"/>
       <c r="H49" s="38"/>
       <c r="I49" s="38"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="38"/>
       <c r="N49" s="50"/>
     </row>
     <row r="50" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A50" s="57" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="43"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="6"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50" s="50"/>
     </row>
     <row r="51" spans="1:14" s="13" customFormat="1">
       <c r="A51" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="38">
         <v>29059</v>
       </c>
       <c r="C51" s="38">
         <v>55730</v>
       </c>
-      <c r="D51" s="38"/>
+      <c r="D51" s="38">
+        <v>83789</v>
+      </c>
       <c r="E51" s="38"/>
       <c r="F51" s="38"/>
       <c r="G51" s="38"/>
       <c r="H51" s="6"/>
       <c r="I51" s="38"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="38"/>
       <c r="M51" s="38"/>
       <c r="N51" s="50"/>
     </row>
     <row r="52" spans="1:14" s="13" customFormat="1">
       <c r="A52" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="38">
         <v>15012</v>
       </c>
       <c r="C52" s="38">
         <v>31120</v>
       </c>
-      <c r="D52" s="38"/>
+      <c r="D52" s="38">
+        <v>47506</v>
+      </c>
       <c r="E52" s="38"/>
       <c r="F52" s="38"/>
       <c r="G52" s="38"/>
       <c r="H52" s="6"/>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="38"/>
       <c r="N52" s="50"/>
     </row>
     <row r="53" spans="1:14" s="13" customFormat="1">
       <c r="A53" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="38">
         <v>9853</v>
       </c>
       <c r="C53" s="38">
         <v>16627</v>
       </c>
-      <c r="D53" s="38"/>
+      <c r="D53" s="38">
+        <v>23884</v>
+      </c>
       <c r="E53" s="38"/>
       <c r="F53" s="38"/>
       <c r="G53" s="38"/>
       <c r="H53" s="6"/>
       <c r="I53" s="38"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="38"/>
       <c r="N53" s="50"/>
     </row>
     <row r="54" spans="1:14" s="13" customFormat="1">
       <c r="A54" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="38">
         <v>124</v>
       </c>
       <c r="C54" s="38">
         <v>272</v>
       </c>
-      <c r="D54" s="38"/>
+      <c r="D54" s="38">
+        <v>419</v>
+      </c>
       <c r="E54" s="38"/>
       <c r="F54" s="38"/>
       <c r="G54" s="38"/>
       <c r="H54" s="6"/>
       <c r="I54" s="38"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="38"/>
       <c r="N54" s="50"/>
     </row>
     <row r="55" spans="1:14" s="45" customFormat="1">
       <c r="A55" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="38">
         <v>1</v>
       </c>
       <c r="C55" s="38">
         <v>2</v>
       </c>
-      <c r="D55" s="38"/>
+      <c r="D55" s="38">
+        <v>3</v>
+      </c>
       <c r="E55" s="38"/>
       <c r="F55" s="38"/>
       <c r="G55" s="38"/>
       <c r="H55" s="6"/>
       <c r="I55" s="38"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="38"/>
       <c r="N55" s="50"/>
     </row>
     <row r="56" spans="1:14" s="13" customFormat="1">
       <c r="A56" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="38">
         <v>4069</v>
       </c>
       <c r="C56" s="38">
         <v>7711</v>
       </c>
-      <c r="D56" s="38"/>
+      <c r="D56" s="38">
+        <v>11977</v>
+      </c>
       <c r="E56" s="38"/>
       <c r="F56" s="38"/>
       <c r="G56" s="38"/>
       <c r="H56" s="6"/>
       <c r="I56" s="38"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="38"/>
       <c r="M56" s="38"/>
       <c r="N56" s="50"/>
     </row>
     <row r="57" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
-      <c r="A57" s="92" t="s">
+      <c r="A57" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="43"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="84"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="6"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="50"/>
     </row>
     <row r="58" spans="1:14" s="13" customFormat="1">
       <c r="A58" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="38">
         <v>6759</v>
       </c>
       <c r="C58" s="38">
         <v>13182</v>
       </c>
-      <c r="D58" s="38"/>
+      <c r="D58" s="38">
+        <v>18957</v>
+      </c>
       <c r="E58" s="38"/>
       <c r="F58" s="38"/>
       <c r="G58" s="38"/>
       <c r="H58" s="6"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="38"/>
       <c r="N58" s="50"/>
     </row>
     <row r="59" spans="1:14" s="13" customFormat="1">
       <c r="A59" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="38">
         <v>5525</v>
       </c>
       <c r="C59" s="38">
         <v>10327</v>
       </c>
-      <c r="D59" s="38"/>
+      <c r="D59" s="38">
+        <v>15230</v>
+      </c>
       <c r="E59" s="38"/>
       <c r="F59" s="38"/>
       <c r="G59" s="38"/>
       <c r="H59" s="6"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
       <c r="N59" s="50"/>
     </row>
     <row r="60" spans="1:14" s="13" customFormat="1">
       <c r="A60" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="38">
         <v>1234</v>
       </c>
       <c r="C60" s="38">
         <v>2855</v>
       </c>
-      <c r="D60" s="38"/>
+      <c r="D60" s="38">
+        <v>3727</v>
+      </c>
       <c r="E60" s="38"/>
       <c r="F60" s="38"/>
       <c r="G60" s="38"/>
       <c r="H60" s="6"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
       <c r="N60" s="50"/>
     </row>
     <row r="61" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
       <c r="A61" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="43"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="6"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="50"/>
     </row>
     <row r="62" spans="1:14" s="13" customFormat="1">
       <c r="A62" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="38">
         <v>1911</v>
       </c>
       <c r="C62" s="38">
         <v>3741</v>
       </c>
-      <c r="D62" s="38"/>
+      <c r="D62" s="38">
+        <v>5584</v>
+      </c>
       <c r="E62" s="38"/>
       <c r="F62" s="38"/>
       <c r="G62" s="38"/>
       <c r="H62" s="6"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
       <c r="N62" s="50"/>
     </row>
     <row r="63" spans="1:14" s="13" customFormat="1">
       <c r="A63" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1696</v>
       </c>
       <c r="C63" s="38">
         <v>3296</v>
       </c>
-      <c r="D63" s="38"/>
+      <c r="D63" s="38">
+        <v>4908</v>
+      </c>
       <c r="E63" s="38"/>
       <c r="F63" s="38"/>
       <c r="G63" s="38"/>
       <c r="H63" s="6"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
       <c r="N63" s="50"/>
     </row>
     <row r="64" spans="1:14" s="13" customFormat="1">
       <c r="A64" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="38">
         <v>64</v>
       </c>
       <c r="C64" s="38">
         <v>123</v>
       </c>
-      <c r="D64" s="38"/>
+      <c r="D64" s="38">
+        <v>182</v>
+      </c>
       <c r="E64" s="38"/>
       <c r="F64" s="38"/>
       <c r="G64" s="38"/>
       <c r="H64" s="6"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
       <c r="N64" s="50"/>
     </row>
     <row r="65" spans="1:14" s="13" customFormat="1">
       <c r="A65" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="38">
         <v>3</v>
       </c>
       <c r="C65" s="38">
         <v>12</v>
       </c>
-      <c r="D65" s="38"/>
+      <c r="D65" s="38">
+        <v>21</v>
+      </c>
       <c r="E65" s="38"/>
       <c r="F65" s="38"/>
       <c r="G65" s="38"/>
       <c r="H65" s="6"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
       <c r="N65" s="50"/>
     </row>
     <row r="66" spans="1:14" s="13" customFormat="1">
       <c r="A66" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="38">
         <v>5</v>
       </c>
       <c r="C66" s="38">
         <v>14</v>
       </c>
-      <c r="D66" s="38"/>
+      <c r="D66" s="38">
+        <v>24</v>
+      </c>
       <c r="E66" s="38"/>
       <c r="F66" s="38"/>
       <c r="G66" s="38"/>
       <c r="H66" s="6"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
       <c r="N66" s="50"/>
     </row>
     <row r="67" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A67" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B67" s="38">
         <v>10</v>
       </c>
       <c r="C67" s="38">
         <v>19</v>
       </c>
-      <c r="D67" s="38"/>
+      <c r="D67" s="38">
+        <v>28</v>
+      </c>
       <c r="E67" s="38"/>
       <c r="F67" s="38"/>
       <c r="G67" s="38"/>
       <c r="H67" s="6"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
       <c r="N67" s="50"/>
     </row>
     <row r="68" spans="1:14" s="45" customFormat="1">
       <c r="A68" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="38">
         <v>134</v>
       </c>
       <c r="C68" s="38">
         <v>277</v>
       </c>
-      <c r="D68" s="38"/>
+      <c r="D68" s="38">
+        <v>422</v>
+      </c>
       <c r="E68" s="38"/>
       <c r="F68" s="38"/>
       <c r="G68" s="38"/>
       <c r="H68" s="6"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
       <c r="N68" s="50"/>
     </row>
     <row r="69" spans="1:14" s="45" customFormat="1">
       <c r="A69" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="D69" s="38"/>
+      <c r="D69" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="E69" s="38"/>
       <c r="F69" s="38"/>
       <c r="G69" s="38"/>
       <c r="H69" s="6"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
       <c r="N69" s="50"/>
     </row>
     <row r="70" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A70" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="43"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="6"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="50"/>
     </row>
     <row r="71" spans="1:14" s="13" customFormat="1">
       <c r="A71" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="38">
         <v>105</v>
       </c>
       <c r="C71" s="38">
         <v>222</v>
       </c>
-      <c r="D71" s="38"/>
+      <c r="D71" s="38">
+        <v>363</v>
+      </c>
       <c r="E71" s="38"/>
       <c r="F71" s="38"/>
       <c r="G71" s="38"/>
       <c r="H71" s="6"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="38"/>
       <c r="M71" s="38"/>
       <c r="N71" s="50"/>
     </row>
     <row r="72" spans="1:14" s="13" customFormat="1">
       <c r="A72" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="38">
         <v>87</v>
       </c>
       <c r="C72" s="38">
         <v>191</v>
       </c>
-      <c r="D72" s="38"/>
+      <c r="D72" s="38">
+        <v>311</v>
+      </c>
       <c r="E72" s="38"/>
       <c r="F72" s="38"/>
       <c r="G72" s="38"/>
       <c r="H72" s="6"/>
       <c r="I72" s="38"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
       <c r="L72" s="38"/>
       <c r="M72" s="38"/>
       <c r="N72" s="50"/>
     </row>
     <row r="73" spans="1:14" s="13" customFormat="1">
       <c r="A73" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B73" s="38">
         <v>2</v>
       </c>
       <c r="C73" s="38">
         <v>3</v>
       </c>
-      <c r="D73" s="38"/>
+      <c r="D73" s="38">
+        <v>4</v>
+      </c>
       <c r="E73" s="38"/>
       <c r="F73" s="38"/>
       <c r="G73" s="38"/>
       <c r="H73" s="6"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
       <c r="N73" s="50"/>
     </row>
     <row r="74" spans="1:14" s="13" customFormat="1">
       <c r="A74" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="38">
         <v>0</v>
       </c>
       <c r="C74" s="38">
         <v>1</v>
       </c>
-      <c r="D74" s="38"/>
+      <c r="D74" s="38">
+        <v>1</v>
+      </c>
       <c r="E74" s="38"/>
       <c r="F74" s="38"/>
       <c r="G74" s="38"/>
       <c r="H74" s="6"/>
       <c r="I74" s="38"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="38"/>
       <c r="N74" s="50"/>
     </row>
     <row r="75" spans="1:14" s="13" customFormat="1">
       <c r="A75" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="38">
         <v>2</v>
       </c>
       <c r="C75" s="38">
         <v>3</v>
       </c>
-      <c r="D75" s="38"/>
+      <c r="D75" s="38">
+        <v>4</v>
+      </c>
       <c r="E75" s="38"/>
       <c r="F75" s="38"/>
       <c r="G75" s="38"/>
       <c r="H75" s="6"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
       <c r="N75" s="50"/>
     </row>
     <row r="76" spans="1:14" s="13" customFormat="1">
       <c r="A76" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>14</v>
       </c>
       <c r="C76" s="38">
         <v>25</v>
       </c>
-      <c r="D76" s="38"/>
+      <c r="D76" s="38">
+        <v>43</v>
+      </c>
       <c r="E76" s="38"/>
       <c r="F76" s="38"/>
       <c r="G76" s="38"/>
       <c r="H76" s="6"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
       <c r="N76" s="50"/>
     </row>
     <row r="77" spans="1:14" s="13" customFormat="1">
       <c r="A77" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="D77" s="38"/>
+      <c r="D77" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="E77" s="38"/>
       <c r="F77" s="38"/>
       <c r="G77" s="38"/>
       <c r="H77" s="6"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
       <c r="N77" s="50"/>
     </row>
     <row r="78" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1">
       <c r="A78" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="43"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="6"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="50"/>
     </row>
     <row r="79" spans="1:14" s="13" customFormat="1">
       <c r="A79" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="38">
         <v>239</v>
       </c>
       <c r="C79" s="38">
         <v>507</v>
       </c>
-      <c r="D79" s="38"/>
+      <c r="D79" s="38">
+        <v>793</v>
+      </c>
       <c r="E79" s="38"/>
       <c r="F79" s="38"/>
       <c r="G79" s="38"/>
       <c r="H79" s="6"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
       <c r="N79" s="50"/>
     </row>
     <row r="80" spans="1:14" s="13" customFormat="1">
       <c r="A80" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="38">
         <v>220</v>
       </c>
       <c r="C80" s="38">
         <v>467</v>
       </c>
-      <c r="D80" s="38"/>
+      <c r="D80" s="38">
+        <v>730</v>
+      </c>
       <c r="E80" s="38"/>
       <c r="F80" s="38"/>
       <c r="G80" s="38"/>
       <c r="H80" s="6"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
       <c r="N80" s="50"/>
     </row>
     <row r="81" spans="1:14" s="13" customFormat="1">
       <c r="A81" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B81" s="38">
         <v>1</v>
       </c>
       <c r="C81" s="38">
         <v>1</v>
       </c>
-      <c r="D81" s="38"/>
+      <c r="D81" s="38">
+        <v>2</v>
+      </c>
       <c r="E81" s="38"/>
       <c r="F81" s="38"/>
       <c r="G81" s="38"/>
       <c r="H81" s="6"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
       <c r="N81" s="50"/>
     </row>
     <row r="82" spans="1:14" s="13" customFormat="1">
       <c r="A82" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B82" s="38">
         <v>0</v>
       </c>
       <c r="C82" s="38">
         <v>1</v>
       </c>
-      <c r="D82" s="38"/>
+      <c r="D82" s="38">
+        <v>1</v>
+      </c>
       <c r="E82" s="38"/>
       <c r="F82" s="38"/>
       <c r="G82" s="38"/>
       <c r="H82" s="6"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
       <c r="N82" s="50"/>
     </row>
     <row r="83" spans="1:14" s="13" customFormat="1">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C83" s="38">
         <v>1</v>
       </c>
-      <c r="D83" s="38"/>
+      <c r="D83" s="38">
+        <v>1</v>
+      </c>
       <c r="E83" s="38"/>
       <c r="F83" s="38"/>
       <c r="G83" s="38"/>
       <c r="H83" s="6"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
       <c r="N83" s="50"/>
     </row>
     <row r="84" spans="1:14" s="13" customFormat="1">
       <c r="A84" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B84" s="38">
         <v>1</v>
       </c>
       <c r="C84" s="38">
         <v>2</v>
       </c>
-      <c r="D84" s="38"/>
+      <c r="D84" s="38">
+        <v>3</v>
+      </c>
       <c r="E84" s="38"/>
       <c r="F84" s="38"/>
       <c r="G84" s="38"/>
       <c r="H84" s="6"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
       <c r="N84" s="50"/>
     </row>
     <row r="85" spans="1:14" s="13" customFormat="1">
       <c r="A85" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B85" s="38">
         <v>16</v>
       </c>
       <c r="C85" s="38">
         <v>32</v>
       </c>
-      <c r="D85" s="38"/>
+      <c r="D85" s="38">
+        <v>52</v>
+      </c>
       <c r="E85" s="38"/>
       <c r="F85" s="38"/>
       <c r="G85" s="38"/>
       <c r="H85" s="6"/>
       <c r="I85" s="38"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="38"/>
       <c r="N85" s="50"/>
     </row>
     <row r="86" spans="1:14" s="13" customFormat="1">
       <c r="A86" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B86" s="38">
         <v>1</v>
       </c>
       <c r="C86" s="38">
         <v>3</v>
       </c>
-      <c r="D86" s="38"/>
+      <c r="D86" s="38">
+        <v>5</v>
+      </c>
       <c r="E86" s="38"/>
       <c r="F86" s="38"/>
       <c r="G86" s="38"/>
       <c r="H86" s="6"/>
       <c r="I86" s="38"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="38"/>
       <c r="M86" s="38"/>
       <c r="N86" s="50"/>
     </row>
     <row r="87" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A87" s="93" t="s">
+      <c r="A87" s="89" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="43"/>
       <c r="C87" s="5"/>
       <c r="D87" s="5"/>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="6"/>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="5"/>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87" s="50"/>
     </row>
     <row r="88" spans="1:14" s="13" customFormat="1">
-      <c r="A88" s="94" t="s">
+      <c r="A88" s="90" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="38">
         <v>132</v>
       </c>
       <c r="C88" s="38">
         <v>308</v>
       </c>
-      <c r="D88" s="38"/>
+      <c r="D88" s="38">
+        <v>477</v>
+      </c>
       <c r="E88" s="38"/>
       <c r="F88" s="38"/>
       <c r="G88" s="38"/>
       <c r="H88" s="6"/>
       <c r="I88" s="38"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="38"/>
       <c r="N88" s="50"/>
     </row>
     <row r="89" spans="1:14" s="13" customFormat="1">
-      <c r="A89" s="94" t="s">
+      <c r="A89" s="90" t="s">
         <v>57</v>
       </c>
       <c r="B89" s="38">
         <v>130</v>
       </c>
       <c r="C89" s="38">
         <v>302</v>
       </c>
-      <c r="D89" s="38"/>
+      <c r="D89" s="38">
+        <v>467</v>
+      </c>
       <c r="E89" s="38"/>
       <c r="F89" s="38"/>
       <c r="G89" s="38"/>
       <c r="H89" s="6"/>
       <c r="I89" s="38"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="38"/>
       <c r="N89" s="50"/>
     </row>
     <row r="90" spans="1:14" s="13" customFormat="1">
-      <c r="A90" s="94" t="s">
+      <c r="A90" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="38">
         <v>0</v>
       </c>
       <c r="C90" s="38">
         <v>1</v>
       </c>
-      <c r="D90" s="38"/>
+      <c r="D90" s="38">
+        <v>2</v>
+      </c>
       <c r="E90" s="38"/>
       <c r="F90" s="38"/>
       <c r="G90" s="38"/>
       <c r="H90" s="6"/>
       <c r="I90" s="38"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="38"/>
       <c r="N90" s="50"/>
     </row>
     <row r="91" spans="1:14" s="13" customFormat="1">
-      <c r="A91" s="94" t="s">
+      <c r="A91" s="90" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="38">
         <v>0</v>
       </c>
       <c r="C91" s="38">
         <v>1</v>
       </c>
-      <c r="D91" s="38"/>
+      <c r="D91" s="38">
+        <v>1</v>
+      </c>
       <c r="E91" s="38"/>
       <c r="F91" s="38"/>
       <c r="G91" s="38"/>
       <c r="H91" s="6"/>
       <c r="I91" s="38"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="38"/>
       <c r="N91" s="50"/>
     </row>
     <row r="92" spans="1:14" s="13" customFormat="1">
-      <c r="A92" s="94" t="s">
+      <c r="A92" s="90" t="s">
         <v>63</v>
       </c>
       <c r="B92" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="38">
         <v>1</v>
       </c>
-      <c r="D92" s="38"/>
+      <c r="D92" s="38">
+        <v>1</v>
+      </c>
       <c r="E92" s="38"/>
       <c r="F92" s="38"/>
       <c r="G92" s="38"/>
       <c r="H92" s="6"/>
       <c r="I92" s="38"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="38"/>
       <c r="N92" s="50"/>
     </row>
     <row r="93" spans="1:14" s="13" customFormat="1">
-      <c r="A93" s="94" t="s">
+      <c r="A93" s="90" t="s">
         <v>53</v>
       </c>
       <c r="B93" s="38">
         <v>1</v>
       </c>
       <c r="C93" s="38">
         <v>2</v>
       </c>
-      <c r="D93" s="38"/>
+      <c r="D93" s="38">
+        <v>3</v>
+      </c>
       <c r="E93" s="38"/>
       <c r="F93" s="38"/>
       <c r="G93" s="38"/>
       <c r="H93" s="6"/>
       <c r="I93" s="38"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="38"/>
       <c r="M93" s="38"/>
       <c r="N93" s="50"/>
     </row>
     <row r="94" spans="1:14" s="13" customFormat="1">
-      <c r="A94" s="94" t="s">
+      <c r="A94" s="90" t="s">
         <v>55</v>
       </c>
       <c r="B94" s="38">
         <v>1</v>
       </c>
       <c r="C94" s="38">
         <v>2</v>
       </c>
-      <c r="D94" s="38"/>
+      <c r="D94" s="38">
+        <v>3</v>
+      </c>
       <c r="E94" s="38"/>
       <c r="F94" s="38"/>
       <c r="G94" s="38"/>
       <c r="H94" s="6"/>
       <c r="I94" s="38"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="38"/>
       <c r="M94" s="38"/>
       <c r="N94" s="50"/>
     </row>
     <row r="95" spans="1:14" s="13" customFormat="1">
-      <c r="A95" s="94" t="s">
+      <c r="A95" s="90" t="s">
         <v>56</v>
       </c>
       <c r="B95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="D95" s="38"/>
+      <c r="D95" s="38" t="s">
+        <v>74</v>
+      </c>
       <c r="E95" s="38"/>
       <c r="F95" s="38"/>
       <c r="G95" s="38"/>
       <c r="H95" s="6"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="38"/>
       <c r="N95" s="50"/>
     </row>
     <row r="96" spans="1:14" s="13" customFormat="1" ht="56.25">
-      <c r="A96" s="93" t="s">
+      <c r="A96" s="89" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="6"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96" s="50"/>
     </row>
     <row r="97" spans="1:14" s="13" customFormat="1">
-      <c r="A97" s="95" t="s">
+      <c r="A97" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="38">
         <v>70</v>
       </c>
       <c r="C97" s="38">
         <v>126</v>
       </c>
-      <c r="D97" s="38"/>
+      <c r="D97" s="38">
+        <v>208</v>
+      </c>
       <c r="E97" s="38"/>
       <c r="F97" s="38"/>
       <c r="G97" s="38"/>
       <c r="H97" s="6"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="38"/>
       <c r="N97" s="50"/>
     </row>
     <row r="98" spans="1:14" s="13" customFormat="1">
-      <c r="A98" s="95" t="s">
+      <c r="A98" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B98" s="38">
         <v>53</v>
       </c>
       <c r="C98" s="38">
         <v>92</v>
       </c>
-      <c r="D98" s="38"/>
+      <c r="D98" s="38">
+        <v>154</v>
+      </c>
       <c r="E98" s="38"/>
       <c r="F98" s="38"/>
       <c r="G98" s="38"/>
       <c r="H98" s="6"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="38"/>
       <c r="N98" s="50"/>
     </row>
     <row r="99" spans="1:14" s="13" customFormat="1">
-      <c r="A99" s="94" t="s">
+      <c r="A99" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B99" s="38">
         <v>0</v>
       </c>
       <c r="C99" s="38">
         <v>0</v>
       </c>
-      <c r="D99" s="38"/>
+      <c r="D99" s="38">
+        <v>1</v>
+      </c>
       <c r="E99" s="38"/>
       <c r="F99" s="38"/>
       <c r="G99" s="38"/>
       <c r="H99" s="6"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="38"/>
       <c r="N99" s="50"/>
     </row>
     <row r="100" spans="1:14" s="13" customFormat="1">
-      <c r="A100" s="95" t="s">
+      <c r="A100" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="D100" s="39"/>
+      <c r="D100" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="E100" s="39"/>
       <c r="F100" s="38"/>
       <c r="G100" s="38"/>
       <c r="H100" s="6"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="38"/>
       <c r="N100" s="50"/>
     </row>
     <row r="101" spans="1:14" s="13" customFormat="1">
-      <c r="A101" s="95" t="s">
+      <c r="A101" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B101" s="38">
         <v>15</v>
       </c>
       <c r="C101" s="38">
         <v>30</v>
       </c>
-      <c r="D101" s="38"/>
+      <c r="D101" s="38">
+        <v>49</v>
+      </c>
       <c r="E101" s="38"/>
       <c r="F101" s="38"/>
       <c r="G101" s="38"/>
       <c r="H101" s="6"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="38"/>
       <c r="N101" s="50"/>
     </row>
     <row r="102" spans="1:14" s="13" customFormat="1">
-      <c r="A102" s="95" t="s">
+      <c r="A102" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="38">
         <v>1</v>
       </c>
       <c r="C102" s="38">
         <v>3</v>
       </c>
-      <c r="D102" s="38"/>
+      <c r="D102" s="38">
+        <v>5</v>
+      </c>
       <c r="E102" s="38"/>
       <c r="F102" s="38"/>
       <c r="G102" s="38"/>
       <c r="H102" s="6"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="38"/>
       <c r="N102" s="50"/>
     </row>
     <row r="103" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A103" s="93" t="s">
+      <c r="A103" s="89" t="s">
         <v>21</v>
       </c>
       <c r="B103" s="43"/>
       <c r="C103" s="5"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="6"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="50"/>
     </row>
     <row r="104" spans="1:14" s="13" customFormat="1">
-      <c r="A104" s="95" t="s">
+      <c r="A104" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B104" s="38">
         <v>37</v>
       </c>
       <c r="C104" s="38">
         <v>73</v>
       </c>
-      <c r="D104" s="38"/>
+      <c r="D104" s="38">
+        <v>109</v>
+      </c>
       <c r="E104" s="38"/>
       <c r="F104" s="38"/>
       <c r="G104" s="38"/>
       <c r="H104" s="6"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="38"/>
       <c r="N104" s="50"/>
     </row>
     <row r="105" spans="1:14" s="13" customFormat="1">
-      <c r="A105" s="95" t="s">
+      <c r="A105" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B105" s="38">
         <v>37</v>
       </c>
       <c r="C105" s="38">
         <v>73</v>
       </c>
-      <c r="D105" s="38"/>
+      <c r="D105" s="38">
+        <v>109</v>
+      </c>
       <c r="E105" s="38"/>
       <c r="F105" s="38"/>
       <c r="G105" s="38"/>
       <c r="H105" s="6"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="38"/>
       <c r="N105" s="50"/>
     </row>
     <row r="106" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A106" s="57" t="s">
         <v>22</v>
       </c>
       <c r="H106" s="6"/>
       <c r="M106" s="5"/>
       <c r="N106" s="50"/>
     </row>
     <row r="107" spans="1:14" s="13" customFormat="1">
       <c r="A107" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B107" s="38">
         <v>7926</v>
       </c>
       <c r="C107" s="38">
         <v>15151</v>
       </c>
-      <c r="D107" s="38"/>
+      <c r="D107" s="38">
+        <v>21222</v>
+      </c>
       <c r="E107" s="38"/>
       <c r="F107" s="38"/>
       <c r="G107" s="38"/>
       <c r="H107" s="6"/>
       <c r="I107" s="38"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="38"/>
       <c r="N107" s="50"/>
     </row>
     <row r="108" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A108" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B108" s="38">
         <v>7516</v>
       </c>
       <c r="C108" s="38">
         <v>14355</v>
       </c>
-      <c r="D108" s="38"/>
+      <c r="D108" s="38">
+        <v>20037</v>
+      </c>
       <c r="E108" s="38"/>
       <c r="F108" s="38"/>
       <c r="G108" s="38"/>
       <c r="H108" s="6"/>
       <c r="I108" s="38"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="38"/>
       <c r="M108" s="38"/>
       <c r="N108" s="50"/>
     </row>
     <row r="109" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A109" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B109" s="38">
         <v>101</v>
       </c>
       <c r="C109" s="38">
         <v>174</v>
       </c>
-      <c r="D109" s="38"/>
+      <c r="D109" s="38">
+        <v>247</v>
+      </c>
       <c r="E109" s="38"/>
       <c r="F109" s="38"/>
       <c r="G109" s="38"/>
       <c r="H109" s="6"/>
       <c r="I109" s="38"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="38"/>
       <c r="M109" s="38"/>
       <c r="N109" s="50"/>
     </row>
     <row r="110" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A110" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="38">
         <v>96</v>
       </c>
       <c r="C110" s="38">
         <v>179</v>
       </c>
-      <c r="D110" s="38"/>
+      <c r="D110" s="38">
+        <v>265</v>
+      </c>
       <c r="E110" s="38"/>
       <c r="F110" s="38"/>
       <c r="G110" s="38"/>
       <c r="H110" s="6"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="38"/>
       <c r="N110" s="50"/>
     </row>
     <row r="111" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A111" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B111" s="38">
         <v>21</v>
       </c>
       <c r="C111" s="38">
         <v>43</v>
       </c>
-      <c r="D111" s="38"/>
+      <c r="D111" s="38">
+        <v>64</v>
+      </c>
       <c r="E111" s="38"/>
       <c r="F111" s="38"/>
       <c r="G111" s="38"/>
       <c r="H111" s="6"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="38"/>
       <c r="N111" s="50"/>
     </row>
     <row r="112" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A112" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B112" s="38">
         <v>36</v>
       </c>
       <c r="C112" s="38">
         <v>71</v>
       </c>
-      <c r="D112" s="38"/>
+      <c r="D112" s="38">
+        <v>107</v>
+      </c>
       <c r="E112" s="38"/>
       <c r="F112" s="38"/>
       <c r="G112" s="38"/>
       <c r="H112" s="6"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="38"/>
       <c r="N112" s="50"/>
     </row>
     <row r="113" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A113" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="38">
         <v>87</v>
       </c>
       <c r="C113" s="38">
         <v>193</v>
       </c>
-      <c r="D113" s="38"/>
+      <c r="D113" s="38">
+        <v>298</v>
+      </c>
       <c r="E113" s="38"/>
       <c r="F113" s="38"/>
       <c r="G113" s="38"/>
       <c r="H113" s="6"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="38"/>
       <c r="N113" s="50"/>
     </row>
     <row r="114" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A114" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B114" s="38">
         <v>3</v>
       </c>
       <c r="C114" s="38">
         <v>6</v>
       </c>
-      <c r="D114" s="38"/>
+      <c r="D114" s="38">
+        <v>9</v>
+      </c>
       <c r="E114" s="38"/>
       <c r="F114" s="38"/>
       <c r="G114" s="38"/>
       <c r="H114" s="6"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="38"/>
       <c r="N114" s="50"/>
     </row>
     <row r="115" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A115" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="38">
         <v>66</v>
       </c>
       <c r="C115" s="38">
         <v>131</v>
       </c>
-      <c r="D115" s="38"/>
+      <c r="D115" s="38">
+        <v>196</v>
+      </c>
       <c r="E115" s="38"/>
       <c r="F115" s="38"/>
       <c r="G115" s="38"/>
       <c r="H115" s="6"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
       <c r="N115" s="50"/>
     </row>
     <row r="116" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1">
-      <c r="A116" s="93" t="s">
+      <c r="A116" s="89" t="s">
         <v>23</v>
       </c>
       <c r="B116" s="43"/>
       <c r="C116" s="5"/>
       <c r="D116" s="5"/>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="6"/>
       <c r="I116" s="5"/>
       <c r="J116" s="5"/>
       <c r="K116" s="5"/>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
       <c r="N116" s="50"/>
     </row>
     <row r="117" spans="1:14" s="13" customFormat="1">
-      <c r="A117" s="95" t="s">
+      <c r="A117" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B117" s="38">
         <v>6409</v>
       </c>
       <c r="C117" s="38">
         <v>12239</v>
       </c>
-      <c r="D117" s="38"/>
+      <c r="D117" s="38">
+        <v>16855</v>
+      </c>
       <c r="E117" s="38"/>
       <c r="F117" s="38"/>
       <c r="G117" s="38"/>
       <c r="H117" s="6"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="38"/>
       <c r="N117" s="50"/>
     </row>
     <row r="118" spans="1:14" s="13" customFormat="1">
-      <c r="A118" s="95" t="s">
+      <c r="A118" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B118" s="38">
         <v>6389</v>
       </c>
       <c r="C118" s="38">
         <v>12210</v>
       </c>
-      <c r="D118" s="38"/>
+      <c r="D118" s="38">
+        <v>16816</v>
+      </c>
       <c r="E118" s="38"/>
       <c r="F118" s="38"/>
       <c r="G118" s="38"/>
       <c r="H118" s="6"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="38"/>
       <c r="N118" s="50"/>
     </row>
     <row r="119" spans="1:14" s="13" customFormat="1">
-      <c r="A119" s="95" t="s">
+      <c r="A119" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="38">
         <v>20</v>
       </c>
       <c r="C119" s="38">
         <v>29</v>
       </c>
-      <c r="D119" s="38"/>
+      <c r="D119" s="38">
+        <v>38</v>
+      </c>
       <c r="E119" s="38"/>
       <c r="F119" s="38"/>
       <c r="G119" s="38"/>
       <c r="H119" s="6"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="38"/>
       <c r="N119" s="50"/>
     </row>
     <row r="120" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A120" s="93" t="s">
+      <c r="A120" s="89" t="s">
         <v>24</v>
       </c>
       <c r="B120" s="43"/>
       <c r="C120" s="5"/>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="6"/>
       <c r="I120" s="5"/>
       <c r="J120" s="5"/>
       <c r="K120" s="5"/>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120" s="50"/>
     </row>
     <row r="121" spans="1:14" s="13" customFormat="1">
-      <c r="A121" s="95" t="s">
+      <c r="A121" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="38">
         <v>720</v>
       </c>
       <c r="C121" s="38">
         <v>1326</v>
       </c>
-      <c r="D121" s="38"/>
+      <c r="D121" s="38">
+        <v>1991</v>
+      </c>
       <c r="E121" s="38"/>
       <c r="F121" s="38"/>
       <c r="G121" s="38"/>
       <c r="H121" s="6"/>
       <c r="I121" s="38"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="38"/>
       <c r="N121" s="50"/>
     </row>
     <row r="122" spans="1:14" s="13" customFormat="1">
-      <c r="A122" s="95" t="s">
+      <c r="A122" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B122" s="38">
         <v>720</v>
       </c>
       <c r="C122" s="38">
         <v>1326</v>
       </c>
-      <c r="D122" s="38"/>
+      <c r="D122" s="38">
+        <v>1991</v>
+      </c>
       <c r="E122" s="38"/>
       <c r="F122" s="38"/>
       <c r="G122" s="38"/>
       <c r="H122" s="6"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
       <c r="L122" s="38"/>
       <c r="M122" s="38"/>
       <c r="N122" s="50"/>
     </row>
     <row r="123" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
-      <c r="A123" s="93" t="s">
+      <c r="A123" s="89" t="s">
         <v>75</v>
       </c>
       <c r="B123" s="38"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="6"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="38"/>
       <c r="J123" s="38"/>
       <c r="K123" s="6"/>
       <c r="L123" s="38"/>
       <c r="M123" s="38"/>
       <c r="N123" s="50"/>
     </row>
     <row r="124" spans="1:14" s="13" customFormat="1">
-      <c r="A124" s="95" t="s">
+      <c r="A124" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="38">
         <v>50</v>
       </c>
       <c r="C124" s="38">
         <v>108</v>
       </c>
-      <c r="D124" s="38"/>
+      <c r="D124" s="38">
+        <v>166</v>
+      </c>
       <c r="E124" s="38"/>
       <c r="F124" s="38"/>
       <c r="G124" s="38"/>
       <c r="H124" s="6"/>
       <c r="I124" s="38"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="38"/>
       <c r="N124" s="50"/>
     </row>
     <row r="125" spans="1:14" s="13" customFormat="1">
-      <c r="A125" s="95" t="s">
+      <c r="A125" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="38">
         <v>50</v>
       </c>
       <c r="C125" s="38">
         <v>108</v>
       </c>
-      <c r="D125" s="38"/>
+      <c r="D125" s="38">
+        <v>166</v>
+      </c>
       <c r="E125" s="38"/>
       <c r="F125" s="38"/>
       <c r="G125" s="38"/>
       <c r="H125" s="6"/>
       <c r="I125" s="38"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="38"/>
       <c r="N125" s="50"/>
     </row>
     <row r="126" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A126" s="93" t="s">
+      <c r="A126" s="89" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="43"/>
       <c r="C126" s="5"/>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="6"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
       <c r="M126" s="5"/>
       <c r="N126" s="50"/>
     </row>
     <row r="127" spans="1:14" s="13" customFormat="1">
-      <c r="A127" s="95" t="s">
+      <c r="A127" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B127" s="38">
         <v>748</v>
       </c>
       <c r="C127" s="38">
         <v>1479</v>
       </c>
-      <c r="D127" s="38"/>
+      <c r="D127" s="38">
+        <v>2211</v>
+      </c>
       <c r="E127" s="38"/>
       <c r="F127" s="38"/>
       <c r="G127" s="38"/>
       <c r="H127" s="6"/>
       <c r="I127" s="38"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="38"/>
       <c r="N127" s="50"/>
     </row>
     <row r="128" spans="1:14" s="13" customFormat="1">
-      <c r="A128" s="95" t="s">
+      <c r="A128" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="38">
         <v>358</v>
       </c>
       <c r="C128" s="38">
         <v>711</v>
       </c>
-      <c r="D128" s="38"/>
+      <c r="D128" s="38">
+        <v>1064</v>
+      </c>
       <c r="E128" s="38"/>
       <c r="F128" s="38"/>
       <c r="G128" s="38"/>
       <c r="H128" s="6"/>
       <c r="I128" s="38"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="38"/>
       <c r="N128" s="50"/>
     </row>
     <row r="129" spans="1:14" s="13" customFormat="1">
-      <c r="A129" s="95" t="s">
+      <c r="A129" s="91" t="s">
         <v>64</v>
       </c>
       <c r="B129" s="38">
         <v>101</v>
       </c>
       <c r="C129" s="38">
         <v>174</v>
       </c>
-      <c r="D129" s="38"/>
+      <c r="D129" s="38">
+        <v>247</v>
+      </c>
       <c r="E129" s="38"/>
       <c r="F129" s="38"/>
       <c r="G129" s="38"/>
       <c r="H129" s="6"/>
       <c r="I129" s="38"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="38"/>
       <c r="N129" s="50"/>
     </row>
     <row r="130" spans="1:14" s="13" customFormat="1">
-      <c r="A130" s="95" t="s">
+      <c r="A130" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="38">
         <v>76</v>
       </c>
       <c r="C130" s="38">
         <v>150</v>
       </c>
-      <c r="D130" s="38"/>
+      <c r="D130" s="38">
+        <v>226</v>
+      </c>
       <c r="E130" s="38"/>
       <c r="F130" s="38"/>
       <c r="G130" s="38"/>
       <c r="H130" s="6"/>
       <c r="I130" s="38"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="38"/>
       <c r="N130" s="50"/>
     </row>
     <row r="131" spans="1:14" s="13" customFormat="1">
-      <c r="A131" s="95" t="s">
+      <c r="A131" s="91" t="s">
         <v>63</v>
       </c>
       <c r="B131" s="38">
         <v>21</v>
       </c>
       <c r="C131" s="38">
         <v>43</v>
       </c>
-      <c r="D131" s="38"/>
+      <c r="D131" s="38">
+        <v>64</v>
+      </c>
       <c r="E131" s="38"/>
       <c r="F131" s="38"/>
       <c r="G131" s="38"/>
       <c r="H131" s="6"/>
       <c r="I131" s="38"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="38"/>
       <c r="N131" s="50"/>
     </row>
     <row r="132" spans="1:14" s="13" customFormat="1">
-      <c r="A132" s="95" t="s">
+      <c r="A132" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B132" s="38">
         <v>36</v>
       </c>
       <c r="C132" s="38">
         <v>71</v>
       </c>
-      <c r="D132" s="38"/>
+      <c r="D132" s="38">
+        <v>107</v>
+      </c>
       <c r="E132" s="38"/>
       <c r="F132" s="38"/>
       <c r="G132" s="38"/>
       <c r="H132" s="6"/>
       <c r="I132" s="38"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="38"/>
       <c r="N132" s="50"/>
     </row>
     <row r="133" spans="1:14" s="13" customFormat="1">
-      <c r="A133" s="95" t="s">
+      <c r="A133" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="38">
         <v>87</v>
       </c>
       <c r="C133" s="38">
         <v>193</v>
       </c>
-      <c r="D133" s="38"/>
+      <c r="D133" s="38">
+        <v>298</v>
+      </c>
       <c r="E133" s="38"/>
       <c r="F133" s="38"/>
       <c r="G133" s="38"/>
       <c r="H133" s="6"/>
       <c r="I133" s="38"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="38"/>
       <c r="N133" s="50"/>
     </row>
     <row r="134" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A134" s="95" t="s">
+      <c r="A134" s="91" t="s">
         <v>71</v>
       </c>
       <c r="B134" s="38">
         <v>3</v>
       </c>
       <c r="C134" s="38">
         <v>6</v>
       </c>
-      <c r="D134" s="38"/>
+      <c r="D134" s="38">
+        <v>9</v>
+      </c>
       <c r="E134" s="38"/>
       <c r="F134" s="38"/>
       <c r="G134" s="38"/>
       <c r="H134" s="6"/>
       <c r="I134" s="38"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="38"/>
       <c r="N134" s="50"/>
     </row>
     <row r="135" spans="1:14" s="13" customFormat="1">
-      <c r="A135" s="95" t="s">
+      <c r="A135" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B135" s="38">
         <v>66</v>
       </c>
       <c r="C135" s="38">
         <v>131</v>
       </c>
-      <c r="D135" s="38"/>
+      <c r="D135" s="38">
+        <v>196</v>
+      </c>
       <c r="E135" s="38"/>
       <c r="F135" s="38"/>
       <c r="G135" s="38"/>
       <c r="H135" s="6"/>
       <c r="I135" s="38"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="38"/>
       <c r="M135" s="38"/>
       <c r="N135" s="50"/>
     </row>
     <row r="136" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
       <c r="A136" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="53"/>
       <c r="C136" s="52"/>
       <c r="D136" s="52"/>
       <c r="E136" s="52"/>
       <c r="F136" s="52"/>
       <c r="G136" s="52"/>
       <c r="H136" s="6"/>
       <c r="I136" s="52"/>
       <c r="J136" s="52"/>
       <c r="K136" s="52"/>
       <c r="L136" s="52"/>
       <c r="M136" s="5"/>
       <c r="N136" s="50"/>
     </row>
     <row r="137" spans="1:14" s="13" customFormat="1">
       <c r="A137" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="38">
         <v>286</v>
       </c>
       <c r="C137" s="38">
         <v>475</v>
       </c>
-      <c r="D137" s="38"/>
+      <c r="D137" s="38">
+        <v>664</v>
+      </c>
       <c r="E137" s="38"/>
       <c r="F137" s="38"/>
       <c r="G137" s="38"/>
       <c r="H137" s="6"/>
       <c r="I137" s="38"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="38"/>
       <c r="M137" s="38"/>
       <c r="N137" s="50"/>
     </row>
     <row r="138" spans="1:14" s="13" customFormat="1">
       <c r="A138" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B138" s="38">
         <v>148</v>
       </c>
       <c r="C138" s="38">
         <v>303</v>
       </c>
-      <c r="D138" s="38"/>
+      <c r="D138" s="38">
+        <v>458</v>
+      </c>
       <c r="E138" s="38"/>
       <c r="F138" s="38"/>
       <c r="G138" s="38"/>
       <c r="H138" s="6"/>
       <c r="I138" s="38"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="38"/>
       <c r="M138" s="38"/>
       <c r="N138" s="50"/>
     </row>
     <row r="139" spans="1:14" s="13" customFormat="1">
       <c r="A139" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B139" s="38">
         <v>138</v>
       </c>
       <c r="C139" s="38">
         <v>172</v>
       </c>
-      <c r="D139" s="38"/>
+      <c r="D139" s="38">
+        <v>206</v>
+      </c>
       <c r="E139" s="38"/>
       <c r="F139" s="38"/>
       <c r="G139" s="38"/>
       <c r="H139" s="6"/>
       <c r="I139" s="38"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="38"/>
       <c r="M139" s="38"/>
       <c r="N139" s="50"/>
     </row>
     <row r="140" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A140" s="93" t="s">
+      <c r="A140" s="89" t="s">
         <v>27</v>
       </c>
       <c r="B140" s="43"/>
       <c r="C140" s="5"/>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="6"/>
       <c r="I140" s="5"/>
       <c r="J140" s="5"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="5"/>
       <c r="N140" s="50"/>
     </row>
     <row r="141" spans="1:14" s="13" customFormat="1">
-      <c r="A141" s="95" t="s">
+      <c r="A141" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B141" s="38">
         <v>33</v>
       </c>
       <c r="C141" s="38">
         <v>71</v>
       </c>
-      <c r="D141" s="38"/>
+      <c r="D141" s="38">
+        <v>108</v>
+      </c>
       <c r="E141" s="38"/>
       <c r="F141" s="38"/>
       <c r="G141" s="38"/>
       <c r="H141" s="6"/>
       <c r="I141" s="38"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="38"/>
       <c r="N141" s="50"/>
     </row>
     <row r="142" spans="1:14" s="13" customFormat="1">
-      <c r="A142" s="95" t="s">
+      <c r="A142" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B142" s="38">
         <v>33</v>
       </c>
       <c r="C142" s="38">
         <v>71</v>
       </c>
-      <c r="D142" s="38"/>
+      <c r="D142" s="38">
+        <v>108</v>
+      </c>
       <c r="E142" s="38"/>
       <c r="F142" s="38"/>
       <c r="G142" s="38"/>
       <c r="H142" s="6"/>
       <c r="I142" s="38"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="38"/>
       <c r="N142" s="50"/>
     </row>
     <row r="143" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
-      <c r="A143" s="93" t="s">
+      <c r="A143" s="89" t="s">
         <v>67</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="5"/>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="6"/>
       <c r="I143" s="5"/>
       <c r="J143" s="5"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="5"/>
       <c r="N143" s="50"/>
     </row>
     <row r="144" spans="1:14" s="13" customFormat="1">
-      <c r="A144" s="95" t="s">
+      <c r="A144" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="38">
         <v>1</v>
       </c>
       <c r="C144" s="38">
         <v>2</v>
       </c>
-      <c r="D144" s="38"/>
+      <c r="D144" s="38">
+        <v>3</v>
+      </c>
       <c r="E144" s="38"/>
       <c r="F144" s="38"/>
       <c r="G144" s="38"/>
       <c r="H144" s="6"/>
       <c r="I144" s="38"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="38"/>
       <c r="N144" s="50"/>
     </row>
     <row r="145" spans="1:14" s="13" customFormat="1">
-      <c r="A145" s="95" t="s">
+      <c r="A145" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B145" s="38">
         <v>1</v>
       </c>
       <c r="C145" s="38">
         <v>2</v>
       </c>
-      <c r="D145" s="38"/>
+      <c r="D145" s="38">
+        <v>3</v>
+      </c>
       <c r="E145" s="38"/>
       <c r="F145" s="38"/>
       <c r="G145" s="38"/>
       <c r="H145" s="6"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="38"/>
       <c r="M145" s="38"/>
       <c r="N145" s="50"/>
     </row>
     <row r="146" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A146" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="6"/>
       <c r="D146" s="6"/>
       <c r="E146" s="6"/>
       <c r="F146" s="6"/>
       <c r="G146" s="6"/>
       <c r="H146" s="6"/>
       <c r="I146" s="6"/>
       <c r="J146" s="6"/>
       <c r="K146" s="6"/>
       <c r="L146" s="5"/>
       <c r="M146" s="5"/>
       <c r="N146" s="50"/>
     </row>
     <row r="147" spans="1:14" s="13" customFormat="1">
       <c r="A147" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B147" s="38">
         <v>1289</v>
       </c>
       <c r="C147" s="38">
         <v>2565</v>
       </c>
-      <c r="D147" s="38"/>
+      <c r="D147" s="38">
+        <v>3844</v>
+      </c>
       <c r="E147" s="38"/>
       <c r="F147" s="38"/>
       <c r="G147" s="38"/>
       <c r="H147" s="6"/>
       <c r="I147" s="38"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="38"/>
       <c r="M147" s="38"/>
       <c r="N147" s="50"/>
     </row>
     <row r="148" spans="1:14" s="13" customFormat="1">
       <c r="A148" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B148" s="38">
         <v>458</v>
       </c>
       <c r="C148" s="38">
         <v>914</v>
       </c>
-      <c r="D148" s="38"/>
+      <c r="D148" s="38">
+        <v>1369</v>
+      </c>
       <c r="E148" s="38"/>
       <c r="F148" s="38"/>
       <c r="G148" s="38"/>
       <c r="H148" s="6"/>
       <c r="I148" s="38"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="38"/>
       <c r="N148" s="50"/>
     </row>
     <row r="149" spans="1:14" s="13" customFormat="1">
       <c r="A149" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B149" s="38">
         <v>100</v>
       </c>
       <c r="C149" s="38">
         <v>168</v>
       </c>
-      <c r="D149" s="38"/>
+      <c r="D149" s="38">
+        <v>236</v>
+      </c>
       <c r="E149" s="38"/>
       <c r="F149" s="38"/>
       <c r="G149" s="38"/>
       <c r="H149" s="6"/>
       <c r="I149" s="38"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="38"/>
       <c r="N149" s="50"/>
     </row>
     <row r="150" spans="1:14" s="13" customFormat="1">
       <c r="A150" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="38">
         <v>157</v>
       </c>
       <c r="C150" s="38">
         <v>310</v>
       </c>
-      <c r="D150" s="38"/>
+      <c r="D150" s="38">
+        <v>464</v>
+      </c>
       <c r="E150" s="38"/>
       <c r="F150" s="38"/>
       <c r="G150" s="38"/>
       <c r="H150" s="6"/>
       <c r="I150" s="38"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="38"/>
       <c r="N150" s="50"/>
     </row>
     <row r="151" spans="1:14" s="13" customFormat="1">
       <c r="A151" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="38">
         <v>40</v>
       </c>
       <c r="C151" s="38">
         <v>80</v>
       </c>
-      <c r="D151" s="38"/>
+      <c r="D151" s="38">
+        <v>119</v>
+      </c>
       <c r="E151" s="38"/>
       <c r="F151" s="38"/>
       <c r="G151" s="38"/>
       <c r="H151" s="6"/>
       <c r="I151" s="38"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
       <c r="L151" s="38"/>
       <c r="M151" s="38"/>
       <c r="N151" s="50"/>
     </row>
     <row r="152" spans="1:14" s="13" customFormat="1">
       <c r="A152" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="38">
         <v>148</v>
       </c>
       <c r="C152" s="38">
         <v>296</v>
       </c>
-      <c r="D152" s="38"/>
+      <c r="D152" s="38">
+        <v>443</v>
+      </c>
       <c r="E152" s="38"/>
       <c r="F152" s="38"/>
       <c r="G152" s="38"/>
       <c r="H152" s="6"/>
       <c r="I152" s="38"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
       <c r="L152" s="38"/>
       <c r="M152" s="38"/>
       <c r="N152" s="50"/>
     </row>
     <row r="153" spans="1:14" s="45" customFormat="1">
       <c r="A153" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="38">
         <v>39</v>
       </c>
       <c r="C153" s="38">
         <v>78</v>
       </c>
-      <c r="D153" s="38"/>
+      <c r="D153" s="38">
+        <v>117</v>
+      </c>
       <c r="E153" s="38"/>
       <c r="F153" s="38"/>
       <c r="G153" s="38"/>
       <c r="H153" s="6"/>
       <c r="I153" s="38"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="38"/>
       <c r="N153" s="50"/>
     </row>
     <row r="154" spans="1:14" s="48" customFormat="1" ht="15">
       <c r="A154" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B154" s="38">
         <v>65</v>
       </c>
       <c r="C154" s="38">
         <v>130</v>
       </c>
-      <c r="D154" s="38"/>
+      <c r="D154" s="38">
+        <v>195</v>
+      </c>
       <c r="E154" s="38"/>
       <c r="F154" s="38"/>
       <c r="G154" s="38"/>
       <c r="H154" s="6"/>
       <c r="I154" s="38"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="38"/>
       <c r="N154" s="50"/>
     </row>
     <row r="155" spans="1:14" s="13" customFormat="1">
       <c r="A155" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B155" s="38">
         <v>25</v>
       </c>
       <c r="C155" s="38">
         <v>50</v>
       </c>
-      <c r="D155" s="38"/>
+      <c r="D155" s="38">
+        <v>75</v>
+      </c>
       <c r="E155" s="38"/>
       <c r="F155" s="38"/>
       <c r="G155" s="38"/>
       <c r="H155" s="6"/>
       <c r="I155" s="38"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="38"/>
       <c r="N155" s="50"/>
     </row>
     <row r="156" spans="1:14" s="13" customFormat="1">
       <c r="A156" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B156" s="38">
         <v>28</v>
       </c>
       <c r="C156" s="38">
         <v>57</v>
       </c>
-      <c r="D156" s="38"/>
+      <c r="D156" s="38">
+        <v>85</v>
+      </c>
       <c r="E156" s="38"/>
       <c r="F156" s="38"/>
       <c r="G156" s="38"/>
       <c r="H156" s="6"/>
       <c r="I156" s="38"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="38"/>
       <c r="N156" s="50"/>
     </row>
     <row r="157" spans="1:14" s="13" customFormat="1">
       <c r="A157" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B157" s="38">
         <v>103</v>
       </c>
       <c r="C157" s="38">
         <v>236</v>
       </c>
-      <c r="D157" s="38"/>
+      <c r="D157" s="38">
+        <v>368</v>
+      </c>
       <c r="E157" s="38"/>
       <c r="F157" s="38"/>
       <c r="G157" s="38"/>
       <c r="H157" s="6"/>
       <c r="I157" s="38"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="38"/>
       <c r="N157" s="50"/>
     </row>
     <row r="158" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A158" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B158" s="38">
         <v>34</v>
       </c>
       <c r="C158" s="38">
         <v>69</v>
       </c>
-      <c r="D158" s="38"/>
+      <c r="D158" s="38">
+        <v>103</v>
+      </c>
       <c r="E158" s="38"/>
       <c r="F158" s="38"/>
       <c r="G158" s="38"/>
       <c r="H158" s="6"/>
       <c r="I158" s="38"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="38"/>
       <c r="N158" s="50"/>
     </row>
     <row r="159" spans="1:14" s="13" customFormat="1">
       <c r="A159" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B159" s="38">
         <v>90</v>
       </c>
       <c r="C159" s="38">
         <v>179</v>
       </c>
-      <c r="D159" s="38"/>
+      <c r="D159" s="38">
+        <v>269</v>
+      </c>
       <c r="E159" s="38"/>
       <c r="F159" s="38"/>
       <c r="G159" s="38"/>
       <c r="H159" s="6"/>
       <c r="I159" s="38"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="38"/>
       <c r="N159" s="50"/>
     </row>
     <row r="160" spans="1:14" s="13" customFormat="1" ht="33.75">
       <c r="A160" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="43"/>
       <c r="C160" s="5"/>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="6"/>
       <c r="I160" s="5"/>
       <c r="J160" s="5"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160" s="50"/>
     </row>
     <row r="161" spans="1:14" s="13" customFormat="1">
       <c r="A161" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="38">
         <v>5</v>
       </c>
       <c r="C161" s="38">
         <v>10</v>
       </c>
-      <c r="D161" s="38"/>
+      <c r="D161" s="38">
+        <v>15</v>
+      </c>
       <c r="E161" s="38"/>
       <c r="F161" s="38"/>
       <c r="G161" s="38"/>
       <c r="H161" s="6"/>
       <c r="I161" s="38"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
       <c r="L161" s="38"/>
       <c r="M161" s="38"/>
       <c r="N161" s="50"/>
     </row>
     <row r="162" spans="1:14" s="13" customFormat="1">
       <c r="A162" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="38">
         <v>2</v>
       </c>
       <c r="C162" s="38">
         <v>5</v>
       </c>
-      <c r="D162" s="38"/>
+      <c r="D162" s="38">
+        <v>7</v>
+      </c>
       <c r="E162" s="38"/>
       <c r="F162" s="38"/>
       <c r="G162" s="38"/>
       <c r="H162" s="6"/>
       <c r="I162" s="38"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="38"/>
       <c r="N162" s="50"/>
     </row>
     <row r="163" spans="1:14" s="13" customFormat="1">
       <c r="A163" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B163" s="38">
         <v>3</v>
       </c>
       <c r="C163" s="38">
         <v>5</v>
       </c>
-      <c r="D163" s="38"/>
+      <c r="D163" s="38">
+        <v>8</v>
+      </c>
       <c r="E163" s="38"/>
       <c r="F163" s="38"/>
       <c r="G163" s="38"/>
       <c r="H163" s="6"/>
       <c r="I163" s="38"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="38"/>
       <c r="N163" s="50"/>
     </row>
     <row r="164" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A164" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B164" s="53"/>
       <c r="C164" s="52"/>
       <c r="D164" s="52"/>
       <c r="E164" s="54"/>
       <c r="F164" s="54"/>
       <c r="G164" s="52"/>
       <c r="H164" s="6"/>
       <c r="I164" s="52"/>
       <c r="J164" s="52"/>
       <c r="K164" s="52"/>
       <c r="L164" s="52"/>
       <c r="M164" s="5"/>
       <c r="N164" s="50"/>
     </row>
     <row r="165" spans="1:14" s="13" customFormat="1">
       <c r="A165" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B165" s="38">
         <v>9</v>
       </c>
       <c r="C165" s="38">
         <v>20</v>
       </c>
-      <c r="D165" s="38"/>
+      <c r="D165" s="38">
+        <v>34</v>
+      </c>
       <c r="E165" s="38"/>
       <c r="F165" s="38"/>
       <c r="G165" s="38"/>
       <c r="H165" s="6"/>
       <c r="I165" s="38"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="38"/>
       <c r="N165" s="50"/>
     </row>
     <row r="166" spans="1:14" s="13" customFormat="1">
       <c r="A166" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B166" s="38">
         <v>9</v>
       </c>
       <c r="C166" s="38">
         <v>20</v>
       </c>
-      <c r="D166" s="38"/>
+      <c r="D166" s="38">
+        <v>34</v>
+      </c>
       <c r="E166" s="38"/>
       <c r="F166" s="38"/>
       <c r="G166" s="38"/>
       <c r="H166" s="6"/>
       <c r="I166" s="38"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="38"/>
       <c r="M166" s="38"/>
       <c r="N166" s="50"/>
     </row>
     <row r="167" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A167" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B167" s="38">
         <v>0</v>
       </c>
       <c r="C167" s="38">
         <v>0</v>
       </c>
-      <c r="D167" s="38"/>
+      <c r="D167" s="38">
+        <v>0</v>
+      </c>
       <c r="E167" s="38"/>
       <c r="F167" s="38"/>
       <c r="G167" s="38"/>
       <c r="H167" s="6"/>
       <c r="I167" s="38"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="38"/>
       <c r="M167" s="38"/>
       <c r="N167" s="50"/>
     </row>
     <row r="168" spans="1:14" s="13" customFormat="1" ht="22.5">
-      <c r="A168" s="96" t="s">
+      <c r="A168" s="92" t="s">
         <v>68</v>
       </c>
       <c r="B168" s="9"/>
       <c r="C168" s="9"/>
       <c r="D168" s="9"/>
       <c r="E168" s="9"/>
       <c r="F168" s="9"/>
       <c r="G168" s="9"/>
       <c r="H168" s="6"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
       <c r="L168" s="6"/>
       <c r="M168" s="6"/>
       <c r="N168" s="50"/>
     </row>
     <row r="169" spans="1:14" s="13" customFormat="1">
       <c r="A169" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B169" s="38">
         <v>0</v>
       </c>
       <c r="C169" s="38">
         <v>0</v>
       </c>
-      <c r="D169" s="38"/>
+      <c r="D169" s="38">
+        <v>0</v>
+      </c>
       <c r="E169" s="38"/>
       <c r="F169" s="38"/>
       <c r="G169" s="38"/>
       <c r="H169" s="6"/>
       <c r="I169" s="38"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="38"/>
       <c r="N169" s="50"/>
     </row>
     <row r="170" spans="1:14" s="13" customFormat="1">
       <c r="A170" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B170" s="38">
         <v>0</v>
       </c>
       <c r="C170" s="38">
         <v>0</v>
       </c>
-      <c r="D170" s="38"/>
+      <c r="D170" s="38">
+        <v>0</v>
+      </c>
       <c r="E170" s="38"/>
       <c r="F170" s="38"/>
       <c r="G170" s="38"/>
       <c r="H170" s="6"/>
       <c r="I170" s="38"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="38"/>
       <c r="N170" s="50"/>
     </row>
     <row r="171" spans="1:14" s="13" customFormat="1" ht="22.5">
-      <c r="A171" s="96" t="s">
+      <c r="A171" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B171" s="38"/>
       <c r="C171" s="38"/>
       <c r="D171" s="38"/>
       <c r="E171" s="38"/>
       <c r="F171" s="38"/>
       <c r="G171" s="38"/>
       <c r="H171" s="6"/>
       <c r="I171" s="38"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="38"/>
       <c r="N171" s="50"/>
     </row>
     <row r="172" spans="1:14" s="13" customFormat="1">
       <c r="A172" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B172" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C172" s="38">
         <v>0</v>
       </c>
-      <c r="D172" s="38"/>
+      <c r="D172" s="38">
+        <v>1</v>
+      </c>
       <c r="E172" s="38"/>
       <c r="F172" s="38"/>
       <c r="G172" s="38"/>
       <c r="H172" s="6"/>
       <c r="I172" s="38"/>
       <c r="J172" s="38"/>
       <c r="K172" s="38"/>
       <c r="L172" s="38"/>
       <c r="M172" s="38"/>
       <c r="N172" s="50"/>
     </row>
     <row r="173" spans="1:14" s="13" customFormat="1">
       <c r="A173" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B173" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C173" s="38">
         <v>0</v>
       </c>
-      <c r="D173" s="38"/>
+      <c r="D173" s="38">
+        <v>1</v>
+      </c>
       <c r="E173" s="38"/>
       <c r="F173" s="38"/>
       <c r="G173" s="38"/>
       <c r="H173" s="6"/>
       <c r="I173" s="38"/>
       <c r="J173" s="38"/>
       <c r="K173" s="38"/>
       <c r="L173" s="38"/>
       <c r="M173" s="38"/>
       <c r="N173" s="50"/>
     </row>
     <row r="174" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A174" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="43"/>
       <c r="C174" s="5"/>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="6"/>
       <c r="I174" s="5"/>
       <c r="J174" s="5"/>
       <c r="K174" s="5"/>
       <c r="L174" s="5"/>
       <c r="M174" s="5"/>
       <c r="N174" s="50"/>
     </row>
     <row r="175" spans="1:14" s="13" customFormat="1">
       <c r="A175" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B175" s="38">
         <v>24086</v>
       </c>
       <c r="C175" s="38">
         <v>44827</v>
       </c>
-      <c r="D175" s="38"/>
+      <c r="D175" s="38">
+        <v>69013</v>
+      </c>
       <c r="E175" s="38"/>
       <c r="F175" s="38"/>
       <c r="G175" s="38"/>
       <c r="H175" s="6"/>
       <c r="I175" s="38"/>
       <c r="J175" s="38"/>
       <c r="K175" s="38"/>
       <c r="L175" s="38"/>
       <c r="M175" s="38"/>
       <c r="N175" s="50"/>
     </row>
     <row r="176" spans="1:14" s="13" customFormat="1">
       <c r="A176" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B176" s="38">
         <v>933</v>
       </c>
       <c r="C176" s="38">
         <v>1190</v>
       </c>
-      <c r="D176" s="38"/>
+      <c r="D176" s="38">
+        <v>1447</v>
+      </c>
       <c r="E176" s="38"/>
       <c r="F176" s="38"/>
       <c r="G176" s="38"/>
       <c r="H176" s="6"/>
       <c r="I176" s="38"/>
       <c r="J176" s="38"/>
       <c r="K176" s="38"/>
       <c r="L176" s="38"/>
       <c r="M176" s="38"/>
       <c r="N176" s="50"/>
     </row>
     <row r="177" spans="1:14" s="13" customFormat="1">
       <c r="A177" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B177" s="38">
         <v>12103</v>
       </c>
       <c r="C177" s="38">
         <v>21328</v>
       </c>
-      <c r="D177" s="38"/>
+      <c r="D177" s="38">
+        <v>33396</v>
+      </c>
       <c r="E177" s="38"/>
       <c r="F177" s="38"/>
       <c r="G177" s="38"/>
       <c r="H177" s="6"/>
       <c r="I177" s="38"/>
       <c r="J177" s="38"/>
       <c r="K177" s="38"/>
       <c r="L177" s="38"/>
       <c r="M177" s="38"/>
       <c r="N177" s="50"/>
     </row>
     <row r="178" spans="1:14" s="13" customFormat="1">
       <c r="A178" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B178" s="38">
         <v>1</v>
       </c>
       <c r="C178" s="38">
         <v>1</v>
       </c>
-      <c r="D178" s="38"/>
+      <c r="D178" s="38">
+        <v>2</v>
+      </c>
       <c r="E178" s="38"/>
       <c r="F178" s="38"/>
       <c r="G178" s="38"/>
       <c r="H178" s="6"/>
       <c r="I178" s="38"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="38"/>
       <c r="N178" s="50"/>
     </row>
     <row r="179" spans="1:14" s="13" customFormat="1">
       <c r="A179" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B179" s="38">
         <v>44</v>
       </c>
       <c r="C179" s="38">
         <v>102</v>
       </c>
-      <c r="D179" s="38"/>
+      <c r="D179" s="38">
+        <v>160</v>
+      </c>
       <c r="E179" s="38"/>
       <c r="F179" s="38"/>
       <c r="G179" s="38"/>
       <c r="H179" s="6"/>
       <c r="I179" s="38"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="38"/>
       <c r="N179" s="50"/>
     </row>
     <row r="180" spans="1:14" s="13" customFormat="1">
       <c r="A180" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B180" s="38">
         <v>9965</v>
       </c>
       <c r="C180" s="38">
         <v>19830</v>
       </c>
-      <c r="D180" s="38"/>
+      <c r="D180" s="38">
+        <v>30316</v>
+      </c>
       <c r="E180" s="38"/>
       <c r="F180" s="38"/>
       <c r="G180" s="38"/>
       <c r="H180" s="6"/>
       <c r="I180" s="38"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="38"/>
       <c r="N180" s="50"/>
     </row>
     <row r="181" spans="1:14" s="13" customFormat="1">
       <c r="A181" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="38">
         <v>1040</v>
       </c>
       <c r="C181" s="38">
         <v>2375</v>
       </c>
-      <c r="D181" s="38"/>
+      <c r="D181" s="38">
+        <v>3693</v>
+      </c>
       <c r="E181" s="38"/>
       <c r="F181" s="38"/>
       <c r="G181" s="38"/>
       <c r="H181" s="6"/>
       <c r="I181" s="38"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="38"/>
       <c r="N181" s="50"/>
     </row>
     <row r="182" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A182" s="96" t="s">
+      <c r="A182" s="92" t="s">
         <v>66</v>
       </c>
       <c r="B182" s="43"/>
       <c r="H182" s="6"/>
       <c r="J182" s="43"/>
       <c r="K182" s="43"/>
       <c r="L182" s="43"/>
       <c r="N182" s="50"/>
     </row>
     <row r="183" spans="1:14" s="45" customFormat="1">
       <c r="A183" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B183" s="40">
         <v>60.9</v>
       </c>
       <c r="C183" s="40">
         <v>141.80000000000001</v>
       </c>
-      <c r="D183" s="40"/>
+      <c r="D183" s="40">
+        <v>222.8</v>
+      </c>
       <c r="E183" s="40"/>
       <c r="F183" s="40"/>
       <c r="G183" s="40"/>
       <c r="H183" s="17"/>
       <c r="I183" s="40"/>
       <c r="J183" s="40"/>
       <c r="K183" s="40"/>
       <c r="L183" s="40"/>
       <c r="M183" s="40"/>
       <c r="N183" s="50"/>
     </row>
     <row r="184" spans="1:14" s="45" customFormat="1">
       <c r="A184" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="40">
         <v>40.9</v>
       </c>
       <c r="C184" s="40">
         <v>94.3</v>
       </c>
-      <c r="D184" s="40"/>
+      <c r="D184" s="40">
+        <v>147.80000000000001</v>
+      </c>
       <c r="E184" s="40"/>
       <c r="F184" s="40"/>
       <c r="G184" s="40"/>
       <c r="H184" s="17"/>
       <c r="I184" s="40"/>
       <c r="J184" s="40"/>
       <c r="K184" s="40"/>
       <c r="L184" s="40"/>
       <c r="M184" s="40"/>
       <c r="N184" s="50"/>
     </row>
     <row r="185" spans="1:14" s="45" customFormat="1">
       <c r="A185" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="C185" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="D185" s="40"/>
+      <c r="D185" s="85" t="s">
+        <v>74</v>
+      </c>
       <c r="E185" s="40"/>
       <c r="F185" s="40"/>
       <c r="G185" s="40"/>
       <c r="H185" s="17"/>
       <c r="I185" s="40"/>
       <c r="J185" s="40"/>
       <c r="K185" s="40"/>
       <c r="L185" s="40"/>
       <c r="M185" s="40"/>
       <c r="N185" s="50"/>
     </row>
     <row r="186" spans="1:14" s="45" customFormat="1">
       <c r="A186" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B186" s="40">
         <v>19.3</v>
       </c>
       <c r="C186" s="40">
         <v>46.5</v>
       </c>
-      <c r="D186" s="40"/>
+      <c r="D186" s="40">
+        <v>73.7</v>
+      </c>
       <c r="E186" s="40"/>
       <c r="F186" s="40"/>
       <c r="G186" s="40"/>
       <c r="H186" s="17"/>
       <c r="I186" s="40"/>
       <c r="J186" s="40"/>
       <c r="K186" s="40"/>
       <c r="L186" s="40"/>
       <c r="M186" s="40"/>
       <c r="N186" s="50"/>
     </row>
     <row r="187" spans="1:14" s="45" customFormat="1">
       <c r="A187" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B187" s="40">
         <v>0.7</v>
       </c>
       <c r="C187" s="40">
         <v>1</v>
       </c>
-      <c r="D187" s="40"/>
+      <c r="D187" s="40">
+        <v>1.3</v>
+      </c>
       <c r="E187" s="40"/>
       <c r="F187" s="40"/>
       <c r="G187" s="40"/>
       <c r="H187" s="17"/>
       <c r="I187" s="40"/>
       <c r="J187" s="40"/>
       <c r="K187" s="40"/>
       <c r="L187" s="40"/>
       <c r="M187" s="40"/>
       <c r="N187" s="50"/>
     </row>
     <row r="188" spans="1:14" s="45" customFormat="1" ht="24" customHeight="1">
       <c r="A188" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B188" s="43"/>
       <c r="C188" s="18"/>
       <c r="D188" s="18"/>
       <c r="E188" s="18"/>
       <c r="F188" s="18"/>
       <c r="G188" s="18"/>
       <c r="H188" s="17"/>
       <c r="I188" s="18"/>
       <c r="J188" s="18"/>
       <c r="K188" s="18"/>
       <c r="L188" s="18"/>
       <c r="M188" s="18"/>
       <c r="N188" s="50"/>
     </row>
     <row r="189" spans="1:14" s="13" customFormat="1">
       <c r="A189" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B189" s="40">
         <v>231.7</v>
       </c>
       <c r="C189" s="40">
         <v>623.70000000000005</v>
       </c>
-      <c r="D189" s="40"/>
+      <c r="D189" s="40">
+        <v>1015.7</v>
+      </c>
       <c r="E189" s="40"/>
       <c r="F189" s="40"/>
       <c r="G189" s="40"/>
       <c r="H189" s="17"/>
       <c r="I189" s="40"/>
       <c r="J189" s="40"/>
       <c r="K189" s="40"/>
       <c r="L189" s="40"/>
       <c r="M189" s="40"/>
       <c r="N189" s="50"/>
     </row>
     <row r="190" spans="1:14" s="13" customFormat="1">
       <c r="A190" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B190" s="40">
         <v>231.7</v>
       </c>
       <c r="C190" s="40">
         <v>623.70000000000005</v>
       </c>
-      <c r="D190" s="40"/>
+      <c r="D190" s="40">
+        <v>1015.7</v>
+      </c>
       <c r="E190" s="40"/>
       <c r="F190" s="40"/>
       <c r="G190" s="40"/>
       <c r="H190" s="17"/>
       <c r="I190" s="40"/>
       <c r="J190" s="40"/>
       <c r="K190" s="40"/>
       <c r="L190" s="40"/>
       <c r="M190" s="40"/>
       <c r="N190" s="50"/>
     </row>
     <row r="191" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A191" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B191" s="17"/>
       <c r="C191" s="5"/>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="17"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="5"/>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
       <c r="N191" s="50"/>
     </row>
     <row r="192" spans="1:14" s="13" customFormat="1">
       <c r="A192" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B192" s="40">
         <v>0.3</v>
       </c>
       <c r="C192" s="40">
         <v>0.6</v>
       </c>
-      <c r="D192" s="40"/>
+      <c r="D192" s="40">
+        <v>0.9</v>
+      </c>
       <c r="E192" s="40"/>
       <c r="F192" s="40"/>
       <c r="G192" s="40"/>
       <c r="H192" s="17"/>
       <c r="I192" s="40"/>
       <c r="J192" s="40"/>
       <c r="K192" s="40"/>
       <c r="L192" s="40"/>
       <c r="M192" s="40"/>
       <c r="N192" s="50"/>
     </row>
     <row r="193" spans="1:14" s="13" customFormat="1">
       <c r="A193" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B193" s="40">
         <v>0.3</v>
       </c>
       <c r="C193" s="40">
         <v>0.6</v>
       </c>
-      <c r="D193" s="40"/>
+      <c r="D193" s="40">
+        <v>0.9</v>
+      </c>
       <c r="E193" s="40"/>
       <c r="F193" s="40"/>
       <c r="G193" s="40"/>
       <c r="H193" s="17"/>
       <c r="I193" s="40"/>
       <c r="J193" s="40"/>
       <c r="K193" s="40"/>
       <c r="L193" s="40"/>
       <c r="M193" s="40"/>
       <c r="N193" s="50"/>
     </row>
     <row r="194" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A194" s="57" t="s">
         <v>88</v>
       </c>
       <c r="B194" s="40"/>
       <c r="C194" s="17"/>
       <c r="D194" s="40"/>
       <c r="E194" s="40"/>
       <c r="F194" s="40"/>
       <c r="G194" s="17"/>
       <c r="H194" s="17"/>
       <c r="I194" s="40"/>
       <c r="J194" s="40"/>
       <c r="K194" s="17"/>
       <c r="L194" s="17"/>
       <c r="M194" s="40"/>
       <c r="N194" s="50"/>
     </row>
     <row r="195" spans="1:14" s="13" customFormat="1">
       <c r="A195" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B195" s="38">
         <v>15</v>
       </c>
       <c r="C195" s="38">
         <v>15</v>
       </c>
-      <c r="D195" s="39"/>
+      <c r="D195" s="38">
+        <v>15</v>
+      </c>
       <c r="E195" s="39"/>
       <c r="F195" s="38"/>
       <c r="G195" s="38"/>
       <c r="H195" s="6"/>
       <c r="I195" s="38"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="38"/>
       <c r="N195" s="50"/>
     </row>
     <row r="196" spans="1:14" s="13" customFormat="1">
       <c r="A196" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B196" s="38">
         <v>15</v>
       </c>
       <c r="C196" s="38">
         <v>15</v>
       </c>
-      <c r="D196" s="39"/>
+      <c r="D196" s="38">
+        <v>15</v>
+      </c>
       <c r="E196" s="39"/>
       <c r="F196" s="38"/>
       <c r="G196" s="38"/>
       <c r="H196" s="6"/>
       <c r="I196" s="38"/>
       <c r="J196" s="38"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="38"/>
       <c r="N196" s="50"/>
     </row>
     <row r="197" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A197" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B197" s="18"/>
       <c r="C197" s="5"/>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="6"/>
       <c r="I197" s="5"/>
       <c r="J197" s="5"/>
       <c r="K197" s="5"/>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
       <c r="N197" s="50"/>
     </row>
     <row r="198" spans="1:14" s="13" customFormat="1">
       <c r="A198" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B198" s="38">
         <v>5</v>
       </c>
       <c r="C198" s="38">
         <v>11</v>
       </c>
-      <c r="D198" s="38"/>
+      <c r="D198" s="38">
+        <v>16</v>
+      </c>
       <c r="E198" s="38"/>
       <c r="F198" s="38"/>
       <c r="G198" s="38"/>
       <c r="H198" s="6"/>
       <c r="I198" s="38"/>
       <c r="J198" s="38"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="38"/>
       <c r="N198" s="50"/>
     </row>
     <row r="199" spans="1:14" s="13" customFormat="1" ht="9" customHeight="1">
       <c r="A199" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B199" s="38">
         <v>5</v>
       </c>
       <c r="C199" s="38">
         <v>11</v>
       </c>
-      <c r="D199" s="38"/>
+      <c r="D199" s="38">
+        <v>16</v>
+      </c>
       <c r="E199" s="38"/>
       <c r="F199" s="38"/>
       <c r="G199" s="38"/>
       <c r="H199" s="6"/>
       <c r="I199" s="38"/>
       <c r="J199" s="38"/>
       <c r="K199" s="38"/>
       <c r="L199" s="38"/>
       <c r="M199" s="38"/>
       <c r="N199" s="50"/>
     </row>
     <row r="200" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A200" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B200" s="18"/>
       <c r="C200" s="5"/>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="6"/>
       <c r="I200" s="5"/>
       <c r="J200" s="5"/>
       <c r="K200" s="5"/>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200" s="50"/>
     </row>
     <row r="201" spans="1:14" s="13" customFormat="1">
       <c r="A201" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B201" s="38">
         <v>15673</v>
       </c>
       <c r="C201" s="38">
         <v>23440</v>
       </c>
-      <c r="D201" s="38"/>
+      <c r="D201" s="38">
+        <v>31206</v>
+      </c>
       <c r="E201" s="38"/>
       <c r="F201" s="38"/>
       <c r="G201" s="38"/>
       <c r="H201" s="6"/>
       <c r="I201" s="38"/>
       <c r="J201" s="38"/>
       <c r="K201" s="38"/>
       <c r="L201" s="38"/>
       <c r="M201" s="38"/>
       <c r="N201" s="50"/>
     </row>
     <row r="202" spans="1:14" s="13" customFormat="1">
       <c r="A202" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B202" s="38">
         <v>8799</v>
       </c>
       <c r="C202" s="38">
         <v>11234</v>
       </c>
-      <c r="D202" s="38"/>
+      <c r="D202" s="38">
+        <v>13670</v>
+      </c>
       <c r="E202" s="38"/>
       <c r="F202" s="38"/>
       <c r="G202" s="38"/>
       <c r="H202" s="6"/>
       <c r="I202" s="38"/>
       <c r="J202" s="38"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="38"/>
       <c r="N202" s="50"/>
     </row>
     <row r="203" spans="1:14" s="13" customFormat="1">
       <c r="A203" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B203" s="38">
         <v>116</v>
       </c>
       <c r="C203" s="38">
         <v>161</v>
       </c>
-      <c r="D203" s="38"/>
+      <c r="D203" s="38">
+        <v>206</v>
+      </c>
       <c r="E203" s="38"/>
       <c r="F203" s="38"/>
       <c r="G203" s="38"/>
       <c r="H203" s="6"/>
       <c r="I203" s="38"/>
       <c r="J203" s="38"/>
       <c r="K203" s="38"/>
       <c r="L203" s="38"/>
       <c r="M203" s="38"/>
       <c r="N203" s="50"/>
     </row>
     <row r="204" spans="1:14" s="13" customFormat="1">
       <c r="A204" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B204" s="38">
         <v>6758</v>
       </c>
       <c r="C204" s="38">
         <v>12044</v>
       </c>
-      <c r="D204" s="38"/>
+      <c r="D204" s="38">
+        <v>17330</v>
+      </c>
       <c r="E204" s="38"/>
       <c r="F204" s="38"/>
       <c r="G204" s="38"/>
       <c r="H204" s="6"/>
       <c r="I204" s="38"/>
       <c r="J204" s="38"/>
       <c r="K204" s="38"/>
       <c r="L204" s="38"/>
       <c r="M204" s="38"/>
       <c r="N204" s="50"/>
     </row>
     <row r="205" spans="1:14" s="13" customFormat="1" ht="74.25" customHeight="1">
       <c r="A205" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B205" s="18"/>
       <c r="C205" s="5"/>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="6"/>
       <c r="I205" s="5"/>
       <c r="J205" s="5"/>
       <c r="K205" s="5"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205" s="50"/>
     </row>
     <row r="206" spans="1:14" s="13" customFormat="1">
       <c r="A206" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B206" s="40">
         <v>1</v>
       </c>
       <c r="C206" s="40">
         <v>6.6</v>
       </c>
-      <c r="D206" s="40"/>
+      <c r="D206" s="40">
+        <v>12.1</v>
+      </c>
       <c r="E206" s="40"/>
       <c r="F206" s="40"/>
       <c r="G206" s="40"/>
       <c r="H206" s="17"/>
       <c r="I206" s="40"/>
       <c r="J206" s="40"/>
       <c r="K206" s="40"/>
       <c r="L206" s="40"/>
       <c r="M206" s="40"/>
       <c r="N206" s="50"/>
     </row>
     <row r="207" spans="1:14" s="13" customFormat="1">
       <c r="A207" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C207" s="40">
         <v>2.7</v>
       </c>
-      <c r="D207" s="40"/>
+      <c r="D207" s="40">
+        <v>5.5</v>
+      </c>
       <c r="E207" s="40"/>
       <c r="F207" s="40"/>
       <c r="G207" s="40"/>
       <c r="H207" s="17"/>
       <c r="I207" s="40"/>
       <c r="J207" s="40"/>
       <c r="K207" s="40"/>
       <c r="L207" s="40"/>
       <c r="M207" s="40"/>
       <c r="N207" s="50"/>
     </row>
     <row r="208" spans="1:14" s="13" customFormat="1">
       <c r="A208" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B208" s="40">
         <v>1</v>
       </c>
       <c r="C208" s="40">
         <v>3.8</v>
       </c>
-      <c r="D208" s="40"/>
+      <c r="D208" s="40">
+        <v>6.6</v>
+      </c>
       <c r="E208" s="40"/>
       <c r="F208" s="40"/>
       <c r="G208" s="40"/>
       <c r="H208" s="17"/>
       <c r="I208" s="40"/>
       <c r="J208" s="40"/>
       <c r="K208" s="40"/>
       <c r="L208" s="40"/>
       <c r="M208" s="40"/>
       <c r="N208" s="50"/>
     </row>
     <row r="209" spans="1:14" s="13" customFormat="1">
       <c r="A209" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C209" s="40">
         <v>0</v>
       </c>
-      <c r="D209" s="40"/>
+      <c r="D209" s="40">
+        <v>0.1</v>
+      </c>
       <c r="E209" s="40"/>
       <c r="F209" s="40"/>
       <c r="G209" s="40"/>
       <c r="H209" s="17"/>
       <c r="I209" s="40"/>
       <c r="J209" s="40"/>
       <c r="K209" s="40"/>
       <c r="L209" s="40"/>
       <c r="M209" s="40"/>
       <c r="N209" s="50"/>
     </row>
     <row r="210" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1">
       <c r="A210" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B210" s="16"/>
       <c r="C210" s="5"/>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="17"/>
       <c r="I210" s="5"/>
       <c r="J210" s="5"/>
       <c r="K210" s="5"/>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
       <c r="N210" s="50"/>
     </row>
     <row r="211" spans="1:14" s="13" customFormat="1">
       <c r="A211" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B211" s="40">
         <v>29.1</v>
       </c>
       <c r="C211" s="40">
         <v>70.3</v>
       </c>
-      <c r="D211" s="40"/>
+      <c r="D211" s="40">
+        <v>110.8</v>
+      </c>
       <c r="E211" s="40"/>
       <c r="F211" s="40"/>
       <c r="G211" s="40"/>
       <c r="H211" s="17"/>
       <c r="I211" s="40"/>
       <c r="J211" s="40"/>
       <c r="K211" s="40"/>
       <c r="L211" s="40"/>
       <c r="M211" s="40"/>
       <c r="N211" s="50"/>
     </row>
     <row r="212" spans="1:14" s="13" customFormat="1">
       <c r="A212" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B212" s="40">
         <v>29.1</v>
       </c>
       <c r="C212" s="40">
         <v>70.3</v>
       </c>
-      <c r="D212" s="40"/>
+      <c r="D212" s="40">
+        <v>110.8</v>
+      </c>
       <c r="E212" s="40"/>
       <c r="F212" s="40"/>
       <c r="G212" s="40"/>
       <c r="H212" s="17"/>
       <c r="I212" s="40"/>
       <c r="J212" s="40"/>
       <c r="K212" s="40"/>
       <c r="L212" s="40"/>
       <c r="M212" s="40"/>
       <c r="N212" s="50"/>
     </row>
     <row r="213" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
       <c r="A213" s="57" t="s">
         <v>73</v>
       </c>
       <c r="B213" s="18"/>
       <c r="C213" s="5"/>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="17"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
       <c r="N213" s="50"/>
     </row>
     <row r="214" spans="1:14" s="13" customFormat="1">
       <c r="A214" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B214" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C214" s="40">
         <v>49.7</v>
       </c>
-      <c r="D214" s="40"/>
+      <c r="D214" s="40">
+        <v>87</v>
+      </c>
       <c r="E214" s="40"/>
       <c r="F214" s="40"/>
       <c r="G214" s="40"/>
       <c r="H214" s="17"/>
       <c r="I214" s="40"/>
       <c r="J214" s="40"/>
       <c r="K214" s="40"/>
       <c r="L214" s="40"/>
       <c r="M214" s="40"/>
       <c r="N214" s="50"/>
     </row>
     <row r="215" spans="1:14" s="13" customFormat="1">
       <c r="A215" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B215" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C215" s="40">
         <v>49.7</v>
       </c>
-      <c r="D215" s="40"/>
+      <c r="D215" s="40">
+        <v>87</v>
+      </c>
       <c r="E215" s="40"/>
       <c r="F215" s="40"/>
       <c r="G215" s="40"/>
       <c r="H215" s="17"/>
       <c r="I215" s="40"/>
       <c r="J215" s="40"/>
       <c r="K215" s="40"/>
       <c r="L215" s="40"/>
       <c r="M215" s="40"/>
       <c r="N215" s="50"/>
     </row>
     <row r="216" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
       <c r="A216" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B216" s="18"/>
       <c r="C216" s="5"/>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="17"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
       <c r="L216" s="5"/>
       <c r="M216" s="5"/>
       <c r="N216" s="50"/>
     </row>
     <row r="217" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A217" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B217" s="38">
         <v>135</v>
       </c>
       <c r="C217" s="38">
         <v>610</v>
       </c>
-      <c r="D217" s="38"/>
+      <c r="D217" s="38">
+        <v>1010</v>
+      </c>
       <c r="E217" s="38"/>
       <c r="F217" s="38"/>
       <c r="G217" s="38"/>
       <c r="H217" s="6"/>
       <c r="I217" s="38"/>
       <c r="J217" s="38"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="38"/>
       <c r="N217" s="50"/>
     </row>
     <row r="218" spans="1:14" s="13" customFormat="1">
       <c r="A218" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B218" s="38">
         <v>135</v>
       </c>
       <c r="C218" s="38">
         <v>610</v>
       </c>
-      <c r="D218" s="38"/>
+      <c r="D218" s="38">
+        <v>1010</v>
+      </c>
       <c r="E218" s="38"/>
       <c r="F218" s="38"/>
       <c r="G218" s="38"/>
       <c r="H218" s="6"/>
       <c r="I218" s="38"/>
       <c r="J218" s="38"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="38"/>
       <c r="N218" s="50"/>
     </row>
     <row r="219" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A219" s="57" t="s">
         <v>69</v>
       </c>
       <c r="B219" s="39"/>
       <c r="C219" s="39"/>
       <c r="D219" s="39"/>
       <c r="E219" s="39"/>
       <c r="F219" s="39"/>
       <c r="G219" s="39"/>
       <c r="H219" s="6"/>
       <c r="I219" s="38"/>
       <c r="J219" s="38"/>
       <c r="K219" s="6"/>
       <c r="L219" s="6"/>
       <c r="M219" s="38"/>
       <c r="N219" s="50"/>
     </row>
     <row r="220" spans="1:14" s="13" customFormat="1">
       <c r="A220" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B220" s="38">
         <v>506</v>
       </c>
       <c r="C220" s="38">
         <v>605</v>
       </c>
-      <c r="D220" s="38"/>
+      <c r="D220" s="38">
+        <v>705</v>
+      </c>
       <c r="E220" s="38"/>
       <c r="F220" s="38"/>
       <c r="G220" s="38"/>
       <c r="H220" s="6"/>
       <c r="I220" s="38"/>
       <c r="J220" s="38"/>
       <c r="K220" s="38"/>
       <c r="L220" s="38"/>
       <c r="M220" s="38"/>
       <c r="N220" s="50"/>
     </row>
     <row r="221" spans="1:14" s="13" customFormat="1">
       <c r="A221" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B221" s="38">
         <v>502</v>
       </c>
       <c r="C221" s="38">
         <v>598</v>
       </c>
-      <c r="D221" s="38"/>
+      <c r="D221" s="38">
+        <v>694</v>
+      </c>
       <c r="E221" s="38"/>
       <c r="F221" s="38"/>
       <c r="G221" s="38"/>
       <c r="H221" s="6"/>
       <c r="I221" s="38"/>
       <c r="J221" s="38"/>
       <c r="K221" s="38"/>
       <c r="L221" s="38"/>
       <c r="M221" s="38"/>
       <c r="N221" s="50"/>
     </row>
     <row r="222" spans="1:14" s="13" customFormat="1">
       <c r="A222" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B222" s="38">
         <v>4</v>
       </c>
       <c r="C222" s="38">
         <v>7</v>
       </c>
-      <c r="D222" s="38"/>
+      <c r="D222" s="38">
+        <v>11</v>
+      </c>
       <c r="E222" s="38"/>
       <c r="F222" s="38"/>
       <c r="G222" s="38"/>
       <c r="H222" s="6"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="N222" s="50"/>
     </row>
     <row r="223" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A223" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B223" s="18"/>
       <c r="C223" s="5"/>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="6"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223" s="50"/>
     </row>
     <row r="224" spans="1:14" s="13" customFormat="1">
       <c r="A224" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B224" s="38">
         <v>484</v>
       </c>
       <c r="C224" s="38">
         <v>969</v>
       </c>
-      <c r="D224" s="38"/>
+      <c r="D224" s="38">
+        <v>1453</v>
+      </c>
       <c r="E224" s="38"/>
       <c r="F224" s="38"/>
       <c r="G224" s="38"/>
       <c r="H224" s="6"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
       <c r="N224" s="50"/>
     </row>
     <row r="225" spans="1:14" s="13" customFormat="1">
       <c r="A225" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B225" s="38">
         <v>478</v>
       </c>
       <c r="C225" s="38">
         <v>955</v>
       </c>
-      <c r="D225" s="38"/>
+      <c r="D225" s="38">
+        <v>1433</v>
+      </c>
       <c r="E225" s="38"/>
       <c r="F225" s="38"/>
       <c r="G225" s="38"/>
       <c r="H225" s="6"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="N225" s="50"/>
     </row>
     <row r="226" spans="1:14" s="13" customFormat="1">
       <c r="A226" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B226" s="38">
         <v>7</v>
       </c>
       <c r="C226" s="38">
         <v>14</v>
       </c>
-      <c r="D226" s="38"/>
+      <c r="D226" s="38">
+        <v>21</v>
+      </c>
       <c r="E226" s="38"/>
       <c r="F226" s="38"/>
       <c r="G226" s="38"/>
       <c r="H226" s="6"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
       <c r="N226" s="50"/>
     </row>
     <row r="227" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1">
       <c r="A227" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B227" s="18"/>
       <c r="C227" s="5"/>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="6"/>
       <c r="I227" s="5"/>
       <c r="J227" s="5"/>
       <c r="K227" s="5"/>
       <c r="L227" s="5"/>
       <c r="M227" s="5"/>
       <c r="N227" s="50"/>
     </row>
     <row r="228" spans="1:14" s="13" customFormat="1">
       <c r="A228" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B228" s="38">
         <v>79371</v>
       </c>
       <c r="C228" s="38">
         <v>182611</v>
       </c>
-      <c r="D228" s="38"/>
+      <c r="D228" s="38">
+        <v>292396</v>
+      </c>
       <c r="E228" s="38"/>
       <c r="F228" s="38"/>
       <c r="G228" s="38"/>
       <c r="H228" s="6"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
       <c r="N228" s="50"/>
     </row>
     <row r="229" spans="1:14" s="13" customFormat="1">
       <c r="A229" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B229" s="38">
         <v>17048</v>
       </c>
       <c r="C229" s="38">
         <v>50533</v>
       </c>
-      <c r="D229" s="38"/>
+      <c r="D229" s="38">
+        <v>85516</v>
+      </c>
       <c r="E229" s="38"/>
       <c r="F229" s="38"/>
       <c r="G229" s="38"/>
       <c r="H229" s="6"/>
       <c r="I229" s="38"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="N229" s="50"/>
     </row>
     <row r="230" spans="1:14" s="13" customFormat="1">
       <c r="A230" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B230" s="38">
         <v>281</v>
       </c>
       <c r="C230" s="38">
         <v>1179</v>
       </c>
-      <c r="D230" s="38"/>
+      <c r="D230" s="38">
+        <v>2652</v>
+      </c>
       <c r="E230" s="38"/>
       <c r="F230" s="38"/>
       <c r="G230" s="38"/>
       <c r="H230" s="6"/>
       <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="N230" s="50"/>
     </row>
     <row r="231" spans="1:14" s="13" customFormat="1">
       <c r="A231" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="D231" s="38"/>
+      <c r="D231" s="38">
+        <v>3974</v>
+      </c>
       <c r="E231" s="38"/>
       <c r="F231" s="38"/>
       <c r="G231" s="38"/>
       <c r="H231" s="6"/>
       <c r="I231" s="38"/>
       <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="N231" s="50"/>
     </row>
     <row r="232" spans="1:14" s="13" customFormat="1">
       <c r="A232" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B232" s="38">
         <v>5</v>
       </c>
       <c r="C232" s="38">
         <v>568</v>
       </c>
-      <c r="D232" s="38"/>
+      <c r="D232" s="38">
+        <v>1131</v>
+      </c>
       <c r="E232" s="38"/>
       <c r="F232" s="38"/>
       <c r="G232" s="38"/>
       <c r="H232" s="6"/>
       <c r="I232" s="38"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
       <c r="N232" s="50"/>
     </row>
     <row r="233" spans="1:14" s="13" customFormat="1">
       <c r="A233" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="D233" s="6"/>
+      <c r="D233" s="38">
+        <v>500</v>
+      </c>
       <c r="E233" s="6"/>
       <c r="F233" s="6"/>
       <c r="G233" s="6"/>
       <c r="H233" s="6"/>
       <c r="I233" s="38"/>
       <c r="J233" s="38"/>
       <c r="K233" s="38"/>
       <c r="L233" s="38"/>
       <c r="M233" s="38"/>
       <c r="N233" s="50"/>
     </row>
     <row r="234" spans="1:14" s="13" customFormat="1">
       <c r="A234" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B234" s="38">
         <v>62037</v>
       </c>
       <c r="C234" s="38">
         <v>130330</v>
       </c>
-      <c r="D234" s="38"/>
+      <c r="D234" s="38">
+        <v>198624</v>
+      </c>
       <c r="E234" s="38"/>
       <c r="F234" s="38"/>
       <c r="G234" s="38"/>
       <c r="H234" s="6"/>
       <c r="I234" s="38"/>
       <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="38"/>
       <c r="N234" s="50"/>
     </row>
     <row r="235" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A235" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="5"/>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="I235" s="5"/>
       <c r="J235" s="5"/>
       <c r="K235" s="5"/>
       <c r="L235" s="5"/>
       <c r="M235" s="5"/>
       <c r="N235" s="50"/>
     </row>
     <row r="236" spans="1:14" s="13" customFormat="1">
       <c r="A236" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B236" s="38">
         <v>52</v>
       </c>
       <c r="C236" s="38">
         <v>115</v>
       </c>
-      <c r="D236" s="38"/>
+      <c r="D236" s="38">
+        <v>273</v>
+      </c>
       <c r="E236" s="38"/>
       <c r="F236" s="38"/>
       <c r="G236" s="38"/>
       <c r="H236" s="6"/>
       <c r="I236" s="38"/>
       <c r="J236" s="38"/>
       <c r="K236" s="38"/>
       <c r="L236" s="38"/>
       <c r="M236" s="38"/>
       <c r="N236" s="50"/>
     </row>
     <row r="237" spans="1:14" s="13" customFormat="1">
       <c r="A237" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B237" s="38">
         <v>52</v>
       </c>
       <c r="C237" s="38">
         <v>115</v>
       </c>
-      <c r="D237" s="38"/>
+      <c r="D237" s="38">
+        <v>273</v>
+      </c>
       <c r="E237" s="38"/>
       <c r="F237" s="38"/>
       <c r="G237" s="38"/>
       <c r="H237" s="6"/>
       <c r="I237" s="38"/>
       <c r="J237" s="38"/>
       <c r="K237" s="38"/>
       <c r="L237" s="38"/>
       <c r="M237" s="38"/>
       <c r="N237" s="50"/>
     </row>
     <row r="238" spans="1:14" s="13" customFormat="1" ht="67.5">
       <c r="A238" s="57" t="s">
         <v>76</v>
       </c>
       <c r="B238" s="38"/>
       <c r="C238" s="6"/>
       <c r="D238" s="6"/>
       <c r="E238" s="6"/>
       <c r="F238" s="6"/>
       <c r="G238" s="6"/>
       <c r="H238" s="6"/>
       <c r="I238" s="38"/>
       <c r="J238" s="38"/>
       <c r="K238" s="6"/>
       <c r="L238" s="6"/>
       <c r="M238" s="38"/>
       <c r="N238" s="50"/>
     </row>
     <row r="239" spans="1:14" s="13" customFormat="1">
       <c r="A239" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="D239" s="38"/>
+      <c r="D239" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="E239" s="38"/>
       <c r="F239" s="38"/>
       <c r="G239" s="38"/>
       <c r="H239" s="6"/>
       <c r="I239" s="6"/>
       <c r="J239" s="38"/>
       <c r="K239" s="38"/>
       <c r="L239" s="38"/>
       <c r="M239" s="38"/>
       <c r="N239" s="50"/>
     </row>
     <row r="240" spans="1:14" s="13" customFormat="1">
       <c r="A240" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="D240" s="38"/>
+      <c r="D240" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="E240" s="38"/>
       <c r="F240" s="38"/>
       <c r="G240" s="38"/>
       <c r="H240" s="6"/>
       <c r="I240" s="6"/>
       <c r="J240" s="38"/>
       <c r="K240" s="38"/>
       <c r="L240" s="38"/>
       <c r="M240" s="38"/>
       <c r="N240" s="50"/>
     </row>
     <row r="241" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A241" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="5"/>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="6"/>
       <c r="I241" s="5"/>
       <c r="J241" s="5"/>
       <c r="K241" s="5"/>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241" s="50"/>
     </row>
     <row r="242" spans="1:14" s="13" customFormat="1">
       <c r="A242" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B242" s="38">
         <v>24282</v>
       </c>
       <c r="C242" s="38">
         <v>34831</v>
       </c>
-      <c r="D242" s="38"/>
+      <c r="D242" s="38">
+        <v>63977</v>
+      </c>
       <c r="E242" s="38"/>
       <c r="F242" s="38"/>
       <c r="G242" s="38"/>
       <c r="H242" s="6"/>
       <c r="I242" s="38"/>
       <c r="J242" s="38"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="38"/>
       <c r="N242" s="50"/>
     </row>
     <row r="243" spans="1:14" s="13" customFormat="1">
       <c r="A243" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B243" s="38">
         <v>24282</v>
       </c>
       <c r="C243" s="38">
         <v>34831</v>
       </c>
-      <c r="D243" s="38"/>
+      <c r="D243" s="38">
+        <v>63977</v>
+      </c>
       <c r="E243" s="38"/>
       <c r="F243" s="38"/>
       <c r="G243" s="38"/>
       <c r="H243" s="6"/>
       <c r="I243" s="38"/>
       <c r="J243" s="38"/>
       <c r="K243" s="38"/>
       <c r="L243" s="38"/>
       <c r="M243" s="38"/>
       <c r="N243" s="50"/>
     </row>
     <row r="244" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A244" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="5"/>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="6"/>
       <c r="I244" s="5"/>
       <c r="J244" s="5"/>
       <c r="K244" s="5"/>
       <c r="L244" s="5"/>
       <c r="M244" s="5"/>
       <c r="N244" s="50"/>
     </row>
     <row r="245" spans="1:14" s="13" customFormat="1">
       <c r="A245" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B245" s="38">
         <v>1684</v>
       </c>
       <c r="C245" s="38">
         <v>2506</v>
       </c>
-      <c r="D245" s="38"/>
+      <c r="D245" s="38">
+        <v>4542</v>
+      </c>
       <c r="E245" s="38"/>
       <c r="F245" s="38"/>
       <c r="G245" s="38"/>
       <c r="H245" s="6"/>
       <c r="I245" s="38"/>
       <c r="J245" s="38"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="38"/>
       <c r="N245" s="50"/>
     </row>
     <row r="246" spans="1:14" s="13" customFormat="1">
       <c r="A246" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B246" s="38">
         <v>1457</v>
       </c>
       <c r="C246" s="38">
         <v>2118</v>
       </c>
-      <c r="D246" s="38"/>
+      <c r="D246" s="38">
+        <v>3866</v>
+      </c>
       <c r="E246" s="38"/>
       <c r="F246" s="38"/>
       <c r="G246" s="38"/>
       <c r="H246" s="6"/>
       <c r="I246" s="38"/>
       <c r="J246" s="38"/>
       <c r="K246" s="38"/>
       <c r="L246" s="38"/>
       <c r="M246" s="38"/>
       <c r="N246" s="50"/>
     </row>
     <row r="247" spans="1:14" s="13" customFormat="1">
       <c r="A247" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B247" s="38">
         <v>225</v>
       </c>
       <c r="C247" s="38">
         <v>328</v>
       </c>
-      <c r="D247" s="38"/>
+      <c r="D247" s="38">
+        <v>578</v>
+      </c>
       <c r="E247" s="38"/>
       <c r="F247" s="38"/>
       <c r="G247" s="38"/>
       <c r="H247" s="6"/>
       <c r="I247" s="38"/>
       <c r="J247" s="38"/>
       <c r="K247" s="38"/>
       <c r="L247" s="38"/>
       <c r="M247" s="38"/>
       <c r="N247" s="50"/>
     </row>
     <row r="248" spans="1:14" s="13" customFormat="1">
       <c r="A248" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C248" s="38">
         <v>57</v>
       </c>
-      <c r="D248" s="38"/>
+      <c r="D248" s="38">
+        <v>94</v>
+      </c>
       <c r="E248" s="38"/>
       <c r="F248" s="38"/>
       <c r="G248" s="38"/>
       <c r="H248" s="6"/>
       <c r="I248" s="38"/>
       <c r="J248" s="38"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="38"/>
       <c r="N248" s="50"/>
     </row>
     <row r="249" spans="1:14" s="13" customFormat="1">
       <c r="A249" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B249" s="38">
         <v>2</v>
       </c>
       <c r="C249" s="38">
         <v>3</v>
       </c>
-      <c r="D249" s="38"/>
+      <c r="D249" s="38">
+        <v>4</v>
+      </c>
       <c r="E249" s="38"/>
       <c r="F249" s="38"/>
       <c r="G249" s="38"/>
       <c r="H249" s="6"/>
       <c r="I249" s="38"/>
       <c r="J249" s="38"/>
       <c r="K249" s="38"/>
       <c r="L249" s="38"/>
       <c r="M249" s="38"/>
       <c r="N249" s="50"/>
     </row>
     <row r="250" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A250" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="5"/>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="6"/>
       <c r="I250" s="5"/>
       <c r="J250" s="5"/>
       <c r="K250" s="5"/>
       <c r="L250" s="5"/>
       <c r="M250" s="5"/>
       <c r="N250" s="50"/>
     </row>
     <row r="251" spans="1:14" s="13" customFormat="1">
       <c r="A251" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B251" s="38">
         <v>20258</v>
       </c>
       <c r="C251" s="38">
         <v>35363</v>
       </c>
-      <c r="D251" s="38"/>
+      <c r="D251" s="38">
+        <v>50805</v>
+      </c>
       <c r="E251" s="38"/>
       <c r="F251" s="38"/>
       <c r="G251" s="38"/>
       <c r="H251" s="6"/>
       <c r="I251" s="38"/>
       <c r="J251" s="38"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="38"/>
       <c r="N251" s="50"/>
     </row>
     <row r="252" spans="1:14" s="13" customFormat="1">
       <c r="A252" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B252" s="38">
         <v>12476</v>
       </c>
       <c r="C252" s="38">
         <v>22037</v>
       </c>
-      <c r="D252" s="38"/>
+      <c r="D252" s="38">
+        <v>30731</v>
+      </c>
       <c r="E252" s="38"/>
       <c r="F252" s="38"/>
       <c r="G252" s="38"/>
       <c r="H252" s="6"/>
       <c r="I252" s="38"/>
       <c r="J252" s="38"/>
       <c r="K252" s="38"/>
       <c r="L252" s="38"/>
       <c r="M252" s="38"/>
       <c r="N252" s="50"/>
     </row>
     <row r="253" spans="1:14" s="13" customFormat="1">
       <c r="A253" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B253" s="38">
         <v>7782</v>
       </c>
       <c r="C253" s="38">
         <v>13326</v>
       </c>
-      <c r="D253" s="38"/>
+      <c r="D253" s="38">
+        <v>20074</v>
+      </c>
       <c r="E253" s="38"/>
       <c r="F253" s="38"/>
       <c r="G253" s="38"/>
       <c r="H253" s="6"/>
       <c r="I253" s="38"/>
       <c r="J253" s="38"/>
       <c r="K253" s="38"/>
       <c r="L253" s="38"/>
       <c r="M253" s="38"/>
       <c r="N253" s="50"/>
     </row>
     <row r="254" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A254" s="57" t="s">
         <v>51</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="5"/>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="6"/>
       <c r="I254" s="5"/>
       <c r="J254" s="5"/>
       <c r="K254" s="5"/>
       <c r="L254" s="5"/>
       <c r="M254" s="28"/>
       <c r="N254" s="50"/>
     </row>
     <row r="255" spans="1:14" s="13" customFormat="1">
       <c r="A255" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B255" s="82">
         <v>25</v>
       </c>
       <c r="C255" s="38">
         <v>135</v>
       </c>
-      <c r="D255" s="38"/>
+      <c r="D255" s="82">
+        <v>245</v>
+      </c>
       <c r="E255" s="38"/>
       <c r="F255" s="38"/>
       <c r="G255" s="38"/>
       <c r="H255" s="6"/>
       <c r="I255" s="38"/>
       <c r="J255" s="82"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="82"/>
       <c r="N255" s="50"/>
     </row>
     <row r="256" spans="1:14" s="13" customFormat="1">
-      <c r="A256" s="97" t="s">
+      <c r="A256" s="93" t="s">
         <v>57</v>
       </c>
       <c r="B256" s="41">
         <v>25</v>
       </c>
       <c r="C256" s="41">
         <v>135</v>
       </c>
-      <c r="D256" s="41"/>
+      <c r="D256" s="41">
+        <v>245</v>
+      </c>
       <c r="E256" s="41"/>
       <c r="F256" s="41"/>
       <c r="G256" s="41"/>
       <c r="H256" s="21"/>
       <c r="I256" s="41"/>
       <c r="J256" s="41"/>
       <c r="K256" s="41"/>
       <c r="L256" s="41"/>
       <c r="M256" s="41"/>
       <c r="N256" s="50"/>
     </row>
     <row r="257" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1">
-      <c r="A257" s="98" t="s">
+      <c r="A257" s="94" t="s">
         <v>44</v>
       </c>
       <c r="B257" s="23"/>
       <c r="C257" s="23"/>
       <c r="D257" s="24"/>
       <c r="E257" s="23"/>
       <c r="F257" s="23"/>
       <c r="I257" s="26"/>
       <c r="J257" s="26"/>
       <c r="L257" s="26"/>
     </row>
     <row r="258" spans="1:14" s="25" customFormat="1">
-      <c r="A258" s="98" t="s">
+      <c r="A258" s="94" t="s">
         <v>45</v>
       </c>
       <c r="I258" s="26"/>
       <c r="J258" s="26"/>
       <c r="L258" s="26"/>
     </row>
     <row r="259" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A259" s="99" t="s">
+      <c r="A259" s="95" t="s">
         <v>46</v>
       </c>
       <c r="B259" s="83"/>
       <c r="C259" s="83"/>
       <c r="D259" s="83"/>
       <c r="E259" s="83"/>
       <c r="F259" s="83"/>
       <c r="G259" s="83"/>
       <c r="H259" s="83"/>
       <c r="I259" s="83"/>
       <c r="J259" s="83"/>
       <c r="K259" s="83"/>
       <c r="L259" s="83"/>
       <c r="M259" s="83"/>
       <c r="N259" s="83"/>
     </row>
     <row r="260" spans="1:14">
-      <c r="A260" s="100"/>
+      <c r="A260" s="96"/>
       <c r="B260" s="34"/>
       <c r="C260" s="34"/>
       <c r="D260" s="34"/>
       <c r="E260" s="34"/>
       <c r="F260" s="34"/>
       <c r="G260" s="34"/>
       <c r="H260" s="34"/>
       <c r="I260" s="34"/>
       <c r="J260" s="34"/>
       <c r="K260" s="34"/>
       <c r="L260" s="34"/>
       <c r="M260" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>