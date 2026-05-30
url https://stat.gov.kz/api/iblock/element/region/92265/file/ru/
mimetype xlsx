--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13920" yWindow="-45" windowWidth="13260" windowHeight="12735" activeTab="3"/>
+    <workbookView xWindow="-225" yWindow="-135" windowWidth="13260" windowHeight="12735" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1571" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1579" uniqueCount="93">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -30870,51 +30870,51 @@
       <c r="F255" s="34"/>
       <c r="G255" s="34"/>
       <c r="H255" s="34"/>
       <c r="I255" s="34"/>
       <c r="J255" s="34"/>
       <c r="K255" s="34"/>
       <c r="L255" s="34"/>
       <c r="M255" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B36" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="97" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="101" t="s">
         <v>91</v>
@@ -30994,5741 +30994,6147 @@
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="38">
         <v>5128</v>
       </c>
       <c r="C6" s="38">
         <v>10267</v>
       </c>
       <c r="D6" s="38">
         <v>15414</v>
       </c>
-      <c r="E6" s="38"/>
+      <c r="E6" s="38">
+        <v>20567</v>
+      </c>
       <c r="F6" s="38"/>
       <c r="G6" s="38"/>
       <c r="H6" s="6"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="50"/>
     </row>
     <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="38">
         <v>26</v>
       </c>
       <c r="C7" s="38">
         <v>62</v>
       </c>
       <c r="D7" s="38">
         <v>96</v>
       </c>
-      <c r="E7" s="38"/>
+      <c r="E7" s="38">
+        <v>132</v>
+      </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="6"/>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="50"/>
     </row>
     <row r="8" spans="1:14" s="13" customFormat="1">
       <c r="A8" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="38">
         <v>2</v>
       </c>
       <c r="C8" s="38">
         <v>3</v>
       </c>
       <c r="D8" s="38">
         <v>13</v>
       </c>
-      <c r="E8" s="38"/>
+      <c r="E8" s="38">
+        <v>29</v>
+      </c>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="6"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="50"/>
     </row>
     <row r="9" spans="1:14" s="13" customFormat="1">
       <c r="A9" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="38">
         <v>2</v>
       </c>
       <c r="C9" s="38">
         <v>12</v>
       </c>
       <c r="D9" s="38">
         <v>22</v>
       </c>
-      <c r="E9" s="38"/>
+      <c r="E9" s="38">
+        <v>33</v>
+      </c>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="6"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="50"/>
     </row>
     <row r="10" spans="1:14" s="13" customFormat="1">
       <c r="A10" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="38">
         <v>2</v>
       </c>
       <c r="C10" s="38">
         <v>5</v>
       </c>
       <c r="D10" s="38">
         <v>7</v>
       </c>
-      <c r="E10" s="38"/>
+      <c r="E10" s="38">
+        <v>9</v>
+      </c>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="6"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="50"/>
     </row>
     <row r="11" spans="1:14" customFormat="1" ht="15">
       <c r="A11" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="38">
         <v>0</v>
       </c>
       <c r="C11" s="38">
         <v>0</v>
       </c>
       <c r="D11" s="38">
         <v>1</v>
       </c>
-      <c r="E11" s="38"/>
+      <c r="E11" s="38">
+        <v>1</v>
+      </c>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="6"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1">
       <c r="A12" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="38">
         <v>5094</v>
       </c>
       <c r="C12" s="38">
         <v>10183</v>
       </c>
       <c r="D12" s="38">
         <v>15273</v>
       </c>
-      <c r="E12" s="38"/>
+      <c r="E12" s="38">
+        <v>20362</v>
+      </c>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="6"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="50"/>
     </row>
     <row r="13" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="38">
         <v>2</v>
       </c>
       <c r="C13" s="38">
         <v>2</v>
       </c>
       <c r="D13" s="38">
         <v>2</v>
       </c>
-      <c r="E13" s="38"/>
+      <c r="E13" s="38">
+        <v>2</v>
+      </c>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="6"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="50"/>
     </row>
     <row r="14" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="50"/>
     </row>
     <row r="15" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="38">
         <v>99</v>
       </c>
       <c r="C15" s="38">
         <v>197</v>
       </c>
       <c r="D15" s="38">
         <v>294</v>
       </c>
-      <c r="E15" s="38"/>
+      <c r="E15" s="38">
+        <v>392</v>
+      </c>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="6"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="50"/>
     </row>
     <row r="16" spans="1:14" s="13" customFormat="1">
       <c r="A16" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="38">
         <v>2</v>
       </c>
       <c r="C16" s="38">
         <v>4</v>
       </c>
       <c r="D16" s="38">
         <v>5</v>
       </c>
-      <c r="E16" s="38"/>
+      <c r="E16" s="38">
+        <v>7</v>
+      </c>
       <c r="F16" s="38"/>
       <c r="G16" s="38"/>
       <c r="H16" s="6"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="50"/>
     </row>
     <row r="17" spans="1:14" s="13" customFormat="1">
       <c r="A17" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="38">
         <v>2</v>
       </c>
       <c r="C17" s="38">
         <v>6</v>
       </c>
       <c r="D17" s="38">
         <v>11</v>
       </c>
-      <c r="E17" s="38"/>
+      <c r="E17" s="38">
+        <v>16</v>
+      </c>
       <c r="F17" s="38"/>
       <c r="G17" s="38"/>
       <c r="H17" s="6"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="50"/>
     </row>
     <row r="18" spans="1:14" s="13" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="38">
         <v>2</v>
       </c>
       <c r="C18" s="38">
         <v>5</v>
       </c>
       <c r="D18" s="38">
         <v>7</v>
       </c>
-      <c r="E18" s="38"/>
+      <c r="E18" s="38">
+        <v>9</v>
+      </c>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
       <c r="H18" s="6"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="50"/>
     </row>
     <row r="19" spans="1:14" customFormat="1" ht="15">
       <c r="A19" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="38">
         <v>0</v>
       </c>
       <c r="C19" s="38">
         <v>0</v>
       </c>
       <c r="D19" s="38">
         <v>1</v>
       </c>
-      <c r="E19" s="38"/>
+      <c r="E19" s="38">
+        <v>1</v>
+      </c>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="6"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="13" customFormat="1">
       <c r="A20" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="38">
         <v>91</v>
       </c>
       <c r="C20" s="38">
         <v>180</v>
       </c>
       <c r="D20" s="38">
         <v>268</v>
       </c>
-      <c r="E20" s="38"/>
+      <c r="E20" s="38">
+        <v>357</v>
+      </c>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="6"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="50"/>
     </row>
     <row r="21" spans="1:14" s="13" customFormat="1">
       <c r="A21" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="38">
         <v>2</v>
       </c>
       <c r="C21" s="38">
         <v>2</v>
       </c>
       <c r="D21" s="38">
         <v>2</v>
       </c>
-      <c r="E21" s="38"/>
+      <c r="E21" s="38">
+        <v>2</v>
+      </c>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="6"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="50"/>
     </row>
     <row r="22" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A22" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="50"/>
     </row>
     <row r="23" spans="1:14" s="13" customFormat="1">
       <c r="A23" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="38">
         <v>2784</v>
       </c>
       <c r="C23" s="38">
         <v>5810</v>
       </c>
       <c r="D23" s="38">
         <v>8844</v>
       </c>
-      <c r="E23" s="38"/>
+      <c r="E23" s="38">
+        <v>11883</v>
+      </c>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="6"/>
       <c r="I23" s="38"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="50"/>
     </row>
     <row r="24" spans="1:14" s="13" customFormat="1">
       <c r="A24" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="38">
         <v>1</v>
       </c>
       <c r="C24" s="38">
         <v>1</v>
       </c>
       <c r="D24" s="38">
         <v>2</v>
       </c>
-      <c r="E24" s="38"/>
+      <c r="E24" s="38">
+        <v>3</v>
+      </c>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="6"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" s="13" customFormat="1">
       <c r="A25" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="38">
         <v>1</v>
       </c>
       <c r="C25" s="38">
         <v>2</v>
       </c>
       <c r="D25" s="38">
         <v>11</v>
       </c>
-      <c r="E25" s="38"/>
+      <c r="E25" s="38">
+        <v>25</v>
+      </c>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="6"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="50"/>
     </row>
     <row r="26" spans="1:14" s="13" customFormat="1">
       <c r="A26" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="38">
         <v>2783</v>
       </c>
       <c r="C26" s="38">
         <v>5807</v>
       </c>
       <c r="D26" s="38">
         <v>8831</v>
       </c>
-      <c r="E26" s="38"/>
+      <c r="E26" s="38">
+        <v>11856</v>
+      </c>
       <c r="F26" s="38"/>
       <c r="G26" s="38"/>
       <c r="H26" s="6"/>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="50"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="43"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="6"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="50"/>
     </row>
     <row r="28" spans="1:14" s="13" customFormat="1">
       <c r="A28" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="38">
         <v>1779</v>
       </c>
       <c r="C28" s="38">
         <v>3335</v>
       </c>
       <c r="D28" s="38">
         <v>4890</v>
       </c>
-      <c r="E28" s="38"/>
+      <c r="E28" s="38">
+        <v>6445</v>
+      </c>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="6"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
       <c r="N28" s="50"/>
     </row>
     <row r="29" spans="1:14" s="62" customFormat="1">
       <c r="A29" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="38">
         <v>4</v>
       </c>
       <c r="C29" s="38">
         <v>13</v>
       </c>
       <c r="D29" s="38">
         <v>20</v>
       </c>
-      <c r="E29" s="60"/>
+      <c r="E29" s="38">
+        <v>28</v>
+      </c>
       <c r="F29" s="60"/>
       <c r="G29" s="64"/>
       <c r="H29" s="6"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
       <c r="N29" s="61"/>
     </row>
     <row r="30" spans="1:14" s="13" customFormat="1">
       <c r="A30" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="38">
         <v>1775</v>
       </c>
       <c r="C30" s="38">
         <v>3322</v>
       </c>
       <c r="D30" s="38">
         <v>4870</v>
       </c>
-      <c r="E30" s="38"/>
+      <c r="E30" s="38">
+        <v>6417</v>
+      </c>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="6"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="38"/>
       <c r="N30" s="50"/>
     </row>
     <row r="31" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1">
       <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="50"/>
     </row>
     <row r="32" spans="1:14" s="13" customFormat="1">
       <c r="A32" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="38">
         <v>20</v>
       </c>
       <c r="C32" s="38">
         <v>60</v>
       </c>
       <c r="D32" s="38">
         <v>99</v>
       </c>
-      <c r="E32" s="38"/>
+      <c r="E32" s="38">
+        <v>139</v>
+      </c>
       <c r="F32" s="38"/>
       <c r="G32" s="38"/>
       <c r="H32" s="6"/>
       <c r="I32" s="38"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
       <c r="N32" s="50"/>
     </row>
     <row r="33" spans="1:14" s="13" customFormat="1">
       <c r="A33" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="38">
         <v>20</v>
       </c>
       <c r="C33" s="38">
         <v>60</v>
       </c>
       <c r="D33" s="38">
         <v>99</v>
       </c>
-      <c r="E33" s="38"/>
+      <c r="E33" s="38">
+        <v>139</v>
+      </c>
       <c r="F33" s="38"/>
       <c r="G33" s="38"/>
       <c r="H33" s="6"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="38"/>
       <c r="M33" s="38"/>
       <c r="N33" s="50"/>
     </row>
     <row r="34" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="43"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="6"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="50"/>
     </row>
     <row r="35" spans="1:14" s="13" customFormat="1">
       <c r="A35" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="38">
         <v>599</v>
       </c>
       <c r="C35" s="38">
         <v>1573</v>
       </c>
       <c r="D35" s="38">
         <v>2176</v>
       </c>
-      <c r="E35" s="38"/>
+      <c r="E35" s="38">
+        <v>3113</v>
+      </c>
       <c r="F35" s="38"/>
       <c r="G35" s="38"/>
       <c r="H35" s="6"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="38"/>
       <c r="N35" s="50"/>
     </row>
     <row r="36" spans="1:14" s="13" customFormat="1">
       <c r="A36" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="38">
         <v>599</v>
       </c>
       <c r="C36" s="38">
         <v>1573</v>
       </c>
       <c r="D36" s="38">
         <v>2176</v>
       </c>
-      <c r="E36" s="38"/>
+      <c r="E36" s="38">
+        <v>3113</v>
+      </c>
       <c r="F36" s="38"/>
       <c r="G36" s="38"/>
       <c r="H36" s="6"/>
       <c r="I36" s="38"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1">
       <c r="A37" s="57" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="43"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="6"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="13" customFormat="1">
       <c r="A38" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="38">
         <v>71</v>
       </c>
       <c r="C38" s="38">
         <v>140</v>
       </c>
       <c r="D38" s="38">
         <v>227</v>
       </c>
-      <c r="E38" s="38"/>
+      <c r="E38" s="38">
+        <v>286</v>
+      </c>
       <c r="F38" s="38"/>
       <c r="G38" s="38"/>
       <c r="H38" s="6"/>
       <c r="I38" s="38"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="38"/>
       <c r="M38" s="38"/>
       <c r="N38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="13" customFormat="1">
       <c r="A39" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="38">
         <v>69</v>
       </c>
       <c r="C39" s="38">
         <v>136</v>
       </c>
       <c r="D39" s="38">
         <v>219</v>
       </c>
-      <c r="E39" s="38"/>
+      <c r="E39" s="38">
+        <v>277</v>
+      </c>
       <c r="F39" s="38"/>
       <c r="G39" s="38"/>
       <c r="H39" s="6"/>
       <c r="I39" s="38"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="38"/>
       <c r="N39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="13" customFormat="1">
       <c r="A40" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="38">
         <v>2</v>
       </c>
       <c r="C40" s="38">
         <v>4</v>
       </c>
       <c r="D40" s="38">
         <v>5</v>
       </c>
-      <c r="E40" s="38"/>
+      <c r="E40" s="38">
+        <v>7</v>
+      </c>
       <c r="F40" s="38"/>
       <c r="G40" s="38"/>
       <c r="H40" s="6"/>
       <c r="I40" s="38"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="38"/>
       <c r="N40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="13" customFormat="1">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="38">
         <v>1</v>
       </c>
       <c r="C41" s="38">
         <v>1</v>
       </c>
       <c r="D41" s="38">
         <v>2</v>
       </c>
-      <c r="E41" s="38"/>
+      <c r="E41" s="38">
+        <v>2</v>
+      </c>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="6"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="38"/>
       <c r="M41" s="38"/>
       <c r="N41" s="50"/>
     </row>
     <row r="42" spans="1:14" s="13" customFormat="1">
       <c r="A42" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="E42" s="38"/>
+      <c r="E42" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="F42" s="38"/>
       <c r="G42" s="38"/>
       <c r="H42" s="6"/>
       <c r="I42" s="38"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="38"/>
       <c r="M42" s="38"/>
       <c r="N42" s="50"/>
     </row>
     <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A43" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="43"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="6"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="50"/>
     </row>
     <row r="44" spans="1:14" s="13" customFormat="1">
       <c r="A44" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="38">
         <v>35822</v>
       </c>
       <c r="C44" s="38">
         <v>68916</v>
       </c>
       <c r="D44" s="38">
         <v>102750</v>
       </c>
-      <c r="E44" s="38"/>
+      <c r="E44" s="38">
+        <v>141193</v>
+      </c>
       <c r="F44" s="38"/>
       <c r="G44" s="38"/>
       <c r="H44" s="38"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="38"/>
       <c r="M44" s="38"/>
       <c r="N44" s="50"/>
     </row>
     <row r="45" spans="1:14" s="13" customFormat="1">
       <c r="A45" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="38">
         <v>20537</v>
       </c>
       <c r="C45" s="38">
         <v>41447</v>
       </c>
       <c r="D45" s="38">
         <v>62736</v>
       </c>
-      <c r="E45" s="38"/>
+      <c r="E45" s="38">
+        <v>80374</v>
+      </c>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="38"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="50"/>
     </row>
     <row r="46" spans="1:14" s="13" customFormat="1">
       <c r="A46" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="38">
         <v>9857</v>
       </c>
       <c r="C46" s="38">
         <v>16631</v>
       </c>
       <c r="D46" s="38">
         <v>23888</v>
       </c>
-      <c r="E46" s="38"/>
+      <c r="E46" s="38">
+        <v>39252</v>
+      </c>
       <c r="F46" s="38"/>
       <c r="G46" s="38"/>
       <c r="H46" s="38"/>
       <c r="I46" s="38"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="38"/>
       <c r="N46" s="50"/>
     </row>
     <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="38">
         <v>124</v>
       </c>
       <c r="C47" s="38">
         <v>272</v>
       </c>
       <c r="D47" s="38">
         <v>419</v>
       </c>
-      <c r="E47" s="38"/>
+      <c r="E47" s="38">
+        <v>567</v>
+      </c>
       <c r="F47" s="38"/>
       <c r="G47" s="38"/>
       <c r="H47" s="38"/>
       <c r="I47" s="38"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="38"/>
       <c r="N47" s="50"/>
     </row>
     <row r="48" spans="1:14" s="45" customFormat="1">
       <c r="A48" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B48" s="38">
         <v>1</v>
       </c>
       <c r="C48" s="38">
         <v>2</v>
       </c>
       <c r="D48" s="38">
         <v>3</v>
       </c>
-      <c r="E48" s="38"/>
+      <c r="E48" s="38">
+        <v>3</v>
+      </c>
       <c r="F48" s="38"/>
       <c r="G48" s="38"/>
       <c r="H48" s="38"/>
       <c r="I48" s="38"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="38"/>
       <c r="N48" s="50"/>
     </row>
     <row r="49" spans="1:14" s="13" customFormat="1">
       <c r="A49" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="38">
         <v>5303</v>
       </c>
       <c r="C49" s="38">
         <v>10566</v>
       </c>
       <c r="D49" s="38">
         <v>15704</v>
       </c>
-      <c r="E49" s="38"/>
+      <c r="E49" s="38">
+        <v>20997</v>
+      </c>
       <c r="F49" s="38"/>
       <c r="G49" s="38"/>
       <c r="H49" s="38"/>
       <c r="I49" s="38"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="38"/>
       <c r="N49" s="50"/>
     </row>
     <row r="50" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A50" s="57" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="43"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="6"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50" s="50"/>
     </row>
     <row r="51" spans="1:14" s="13" customFormat="1">
       <c r="A51" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="38">
         <v>29059</v>
       </c>
       <c r="C51" s="38">
         <v>55730</v>
       </c>
       <c r="D51" s="38">
         <v>83789</v>
       </c>
-      <c r="E51" s="38"/>
+      <c r="E51" s="38">
+        <v>116490</v>
+      </c>
       <c r="F51" s="38"/>
       <c r="G51" s="38"/>
       <c r="H51" s="6"/>
       <c r="I51" s="38"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="38"/>
       <c r="M51" s="38"/>
       <c r="N51" s="50"/>
     </row>
     <row r="52" spans="1:14" s="13" customFormat="1">
       <c r="A52" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="38">
         <v>15012</v>
       </c>
       <c r="C52" s="38">
         <v>31120</v>
       </c>
       <c r="D52" s="38">
         <v>47506</v>
       </c>
-      <c r="E52" s="38"/>
+      <c r="E52" s="38">
+        <v>60167</v>
+      </c>
       <c r="F52" s="38"/>
       <c r="G52" s="38"/>
       <c r="H52" s="6"/>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="38"/>
       <c r="N52" s="50"/>
     </row>
     <row r="53" spans="1:14" s="13" customFormat="1">
       <c r="A53" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="38">
         <v>9853</v>
       </c>
       <c r="C53" s="38">
         <v>16627</v>
       </c>
       <c r="D53" s="38">
         <v>23884</v>
       </c>
-      <c r="E53" s="38"/>
+      <c r="E53" s="38">
+        <v>39248</v>
+      </c>
       <c r="F53" s="38"/>
       <c r="G53" s="38"/>
       <c r="H53" s="6"/>
       <c r="I53" s="38"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="38"/>
       <c r="N53" s="50"/>
     </row>
     <row r="54" spans="1:14" s="13" customFormat="1">
       <c r="A54" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="38">
         <v>124</v>
       </c>
       <c r="C54" s="38">
         <v>272</v>
       </c>
       <c r="D54" s="38">
         <v>419</v>
       </c>
-      <c r="E54" s="38"/>
+      <c r="E54" s="38">
+        <v>567</v>
+      </c>
       <c r="F54" s="38"/>
       <c r="G54" s="38"/>
       <c r="H54" s="6"/>
       <c r="I54" s="38"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="38"/>
       <c r="N54" s="50"/>
     </row>
     <row r="55" spans="1:14" s="45" customFormat="1">
       <c r="A55" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="38">
         <v>1</v>
       </c>
       <c r="C55" s="38">
         <v>2</v>
       </c>
       <c r="D55" s="38">
         <v>3</v>
       </c>
-      <c r="E55" s="38"/>
+      <c r="E55" s="38">
+        <v>3</v>
+      </c>
       <c r="F55" s="38"/>
       <c r="G55" s="38"/>
       <c r="H55" s="6"/>
       <c r="I55" s="38"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="38"/>
       <c r="N55" s="50"/>
     </row>
     <row r="56" spans="1:14" s="13" customFormat="1">
       <c r="A56" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="38">
         <v>4069</v>
       </c>
       <c r="C56" s="38">
         <v>7711</v>
       </c>
       <c r="D56" s="38">
         <v>11977</v>
       </c>
-      <c r="E56" s="38"/>
+      <c r="E56" s="38">
+        <v>16505</v>
+      </c>
       <c r="F56" s="38"/>
       <c r="G56" s="38"/>
       <c r="H56" s="6"/>
       <c r="I56" s="38"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="38"/>
       <c r="M56" s="38"/>
       <c r="N56" s="50"/>
     </row>
     <row r="57" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
       <c r="A57" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="43"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="84"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="6"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="50"/>
     </row>
     <row r="58" spans="1:14" s="13" customFormat="1">
       <c r="A58" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="38">
         <v>6759</v>
       </c>
       <c r="C58" s="38">
         <v>13182</v>
       </c>
       <c r="D58" s="38">
         <v>18957</v>
       </c>
-      <c r="E58" s="38"/>
+      <c r="E58" s="38">
+        <v>24699</v>
+      </c>
       <c r="F58" s="38"/>
       <c r="G58" s="38"/>
       <c r="H58" s="6"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="38"/>
       <c r="N58" s="50"/>
     </row>
     <row r="59" spans="1:14" s="13" customFormat="1">
       <c r="A59" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="38">
         <v>5525</v>
       </c>
       <c r="C59" s="38">
         <v>10327</v>
       </c>
       <c r="D59" s="38">
         <v>15230</v>
       </c>
-      <c r="E59" s="38"/>
+      <c r="E59" s="38">
+        <v>20207</v>
+      </c>
       <c r="F59" s="38"/>
       <c r="G59" s="38"/>
       <c r="H59" s="6"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
       <c r="N59" s="50"/>
     </row>
     <row r="60" spans="1:14" s="13" customFormat="1">
       <c r="A60" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="38">
         <v>1234</v>
       </c>
       <c r="C60" s="38">
         <v>2855</v>
       </c>
       <c r="D60" s="38">
         <v>3727</v>
       </c>
-      <c r="E60" s="38"/>
+      <c r="E60" s="38">
+        <v>4492</v>
+      </c>
       <c r="F60" s="38"/>
       <c r="G60" s="38"/>
       <c r="H60" s="6"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
       <c r="N60" s="50"/>
     </row>
     <row r="61" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
       <c r="A61" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="43"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="6"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="50"/>
     </row>
     <row r="62" spans="1:14" s="13" customFormat="1">
       <c r="A62" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="38">
         <v>1911</v>
       </c>
       <c r="C62" s="38">
         <v>3741</v>
       </c>
       <c r="D62" s="38">
         <v>5584</v>
       </c>
-      <c r="E62" s="38"/>
+      <c r="E62" s="38">
+        <v>7386</v>
+      </c>
       <c r="F62" s="38"/>
       <c r="G62" s="38"/>
       <c r="H62" s="6"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
       <c r="N62" s="50"/>
     </row>
     <row r="63" spans="1:14" s="13" customFormat="1">
       <c r="A63" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1696</v>
       </c>
       <c r="C63" s="38">
         <v>3296</v>
       </c>
       <c r="D63" s="38">
         <v>4908</v>
       </c>
-      <c r="E63" s="38"/>
+      <c r="E63" s="38">
+        <v>6476</v>
+      </c>
       <c r="F63" s="38"/>
       <c r="G63" s="38"/>
       <c r="H63" s="6"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
       <c r="N63" s="50"/>
     </row>
     <row r="64" spans="1:14" s="13" customFormat="1">
       <c r="A64" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="38">
         <v>64</v>
       </c>
       <c r="C64" s="38">
         <v>123</v>
       </c>
       <c r="D64" s="38">
         <v>182</v>
       </c>
-      <c r="E64" s="38"/>
+      <c r="E64" s="38">
+        <v>241</v>
+      </c>
       <c r="F64" s="38"/>
       <c r="G64" s="38"/>
       <c r="H64" s="6"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
       <c r="N64" s="50"/>
     </row>
     <row r="65" spans="1:14" s="13" customFormat="1">
       <c r="A65" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="38">
         <v>3</v>
       </c>
       <c r="C65" s="38">
         <v>12</v>
       </c>
       <c r="D65" s="38">
         <v>21</v>
       </c>
-      <c r="E65" s="38"/>
+      <c r="E65" s="38">
+        <v>29</v>
+      </c>
       <c r="F65" s="38"/>
       <c r="G65" s="38"/>
       <c r="H65" s="6"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
       <c r="N65" s="50"/>
     </row>
     <row r="66" spans="1:14" s="13" customFormat="1">
       <c r="A66" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="38">
         <v>5</v>
       </c>
       <c r="C66" s="38">
         <v>14</v>
       </c>
       <c r="D66" s="38">
         <v>24</v>
       </c>
-      <c r="E66" s="38"/>
+      <c r="E66" s="38">
+        <v>34</v>
+      </c>
       <c r="F66" s="38"/>
       <c r="G66" s="38"/>
       <c r="H66" s="6"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
       <c r="N66" s="50"/>
     </row>
     <row r="67" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A67" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B67" s="38">
         <v>10</v>
       </c>
       <c r="C67" s="38">
         <v>19</v>
       </c>
       <c r="D67" s="38">
         <v>28</v>
       </c>
-      <c r="E67" s="38"/>
+      <c r="E67" s="38">
+        <v>37</v>
+      </c>
       <c r="F67" s="38"/>
       <c r="G67" s="38"/>
       <c r="H67" s="6"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
       <c r="N67" s="50"/>
     </row>
     <row r="68" spans="1:14" s="45" customFormat="1">
       <c r="A68" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="38">
         <v>134</v>
       </c>
       <c r="C68" s="38">
         <v>277</v>
       </c>
       <c r="D68" s="38">
         <v>422</v>
       </c>
-      <c r="E68" s="38"/>
+      <c r="E68" s="38">
+        <v>570</v>
+      </c>
       <c r="F68" s="38"/>
       <c r="G68" s="38"/>
       <c r="H68" s="6"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
       <c r="N68" s="50"/>
     </row>
     <row r="69" spans="1:14" s="45" customFormat="1">
       <c r="A69" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="E69" s="38"/>
+      <c r="E69" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="F69" s="38"/>
       <c r="G69" s="38"/>
       <c r="H69" s="6"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
       <c r="N69" s="50"/>
     </row>
     <row r="70" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A70" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="43"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="6"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="50"/>
     </row>
     <row r="71" spans="1:14" s="13" customFormat="1">
       <c r="A71" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="38">
         <v>105</v>
       </c>
       <c r="C71" s="38">
         <v>222</v>
       </c>
       <c r="D71" s="38">
         <v>363</v>
       </c>
-      <c r="E71" s="38"/>
+      <c r="E71" s="38">
+        <v>513</v>
+      </c>
       <c r="F71" s="38"/>
       <c r="G71" s="38"/>
       <c r="H71" s="6"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="38"/>
       <c r="M71" s="38"/>
       <c r="N71" s="50"/>
     </row>
     <row r="72" spans="1:14" s="13" customFormat="1">
       <c r="A72" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="38">
         <v>87</v>
       </c>
       <c r="C72" s="38">
         <v>191</v>
       </c>
       <c r="D72" s="38">
         <v>311</v>
       </c>
-      <c r="E72" s="38"/>
+      <c r="E72" s="38">
+        <v>446</v>
+      </c>
       <c r="F72" s="38"/>
       <c r="G72" s="38"/>
       <c r="H72" s="6"/>
       <c r="I72" s="38"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
       <c r="L72" s="38"/>
       <c r="M72" s="38"/>
       <c r="N72" s="50"/>
     </row>
     <row r="73" spans="1:14" s="13" customFormat="1">
       <c r="A73" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B73" s="38">
         <v>2</v>
       </c>
       <c r="C73" s="38">
         <v>3</v>
       </c>
       <c r="D73" s="38">
         <v>4</v>
       </c>
-      <c r="E73" s="38"/>
+      <c r="E73" s="38">
+        <v>5</v>
+      </c>
       <c r="F73" s="38"/>
       <c r="G73" s="38"/>
       <c r="H73" s="6"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
       <c r="N73" s="50"/>
     </row>
     <row r="74" spans="1:14" s="13" customFormat="1">
       <c r="A74" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="38">
         <v>0</v>
       </c>
       <c r="C74" s="38">
         <v>1</v>
       </c>
       <c r="D74" s="38">
         <v>1</v>
       </c>
-      <c r="E74" s="38"/>
+      <c r="E74" s="38">
+        <v>1</v>
+      </c>
       <c r="F74" s="38"/>
       <c r="G74" s="38"/>
       <c r="H74" s="6"/>
       <c r="I74" s="38"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="38"/>
       <c r="N74" s="50"/>
     </row>
     <row r="75" spans="1:14" s="13" customFormat="1">
       <c r="A75" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="38">
         <v>2</v>
       </c>
       <c r="C75" s="38">
         <v>3</v>
       </c>
       <c r="D75" s="38">
         <v>4</v>
       </c>
-      <c r="E75" s="38"/>
+      <c r="E75" s="38">
+        <v>6</v>
+      </c>
       <c r="F75" s="38"/>
       <c r="G75" s="38"/>
       <c r="H75" s="6"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
       <c r="N75" s="50"/>
     </row>
     <row r="76" spans="1:14" s="13" customFormat="1">
       <c r="A76" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>14</v>
       </c>
       <c r="C76" s="38">
         <v>25</v>
       </c>
       <c r="D76" s="38">
         <v>43</v>
       </c>
-      <c r="E76" s="38"/>
+      <c r="E76" s="38">
+        <v>55</v>
+      </c>
       <c r="F76" s="38"/>
       <c r="G76" s="38"/>
       <c r="H76" s="6"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
       <c r="N76" s="50"/>
     </row>
     <row r="77" spans="1:14" s="13" customFormat="1">
       <c r="A77" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D77" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="E77" s="38"/>
+      <c r="E77" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="F77" s="38"/>
       <c r="G77" s="38"/>
       <c r="H77" s="6"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
       <c r="N77" s="50"/>
     </row>
     <row r="78" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1">
       <c r="A78" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="43"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="6"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="50"/>
     </row>
     <row r="79" spans="1:14" s="13" customFormat="1">
       <c r="A79" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="38">
         <v>239</v>
       </c>
       <c r="C79" s="38">
         <v>507</v>
       </c>
       <c r="D79" s="38">
         <v>793</v>
       </c>
-      <c r="E79" s="38"/>
+      <c r="E79" s="38">
+        <v>1142</v>
+      </c>
       <c r="F79" s="38"/>
       <c r="G79" s="38"/>
       <c r="H79" s="6"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
       <c r="N79" s="50"/>
     </row>
     <row r="80" spans="1:14" s="13" customFormat="1">
       <c r="A80" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="38">
         <v>220</v>
       </c>
       <c r="C80" s="38">
         <v>467</v>
       </c>
       <c r="D80" s="38">
         <v>730</v>
       </c>
-      <c r="E80" s="38"/>
+      <c r="E80" s="38">
+        <v>1059</v>
+      </c>
       <c r="F80" s="38"/>
       <c r="G80" s="38"/>
       <c r="H80" s="6"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
       <c r="N80" s="50"/>
     </row>
     <row r="81" spans="1:14" s="13" customFormat="1">
       <c r="A81" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B81" s="38">
         <v>1</v>
       </c>
       <c r="C81" s="38">
         <v>1</v>
       </c>
       <c r="D81" s="38">
         <v>2</v>
       </c>
-      <c r="E81" s="38"/>
+      <c r="E81" s="38">
+        <v>3</v>
+      </c>
       <c r="F81" s="38"/>
       <c r="G81" s="38"/>
       <c r="H81" s="6"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
       <c r="N81" s="50"/>
     </row>
     <row r="82" spans="1:14" s="13" customFormat="1">
       <c r="A82" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B82" s="38">
         <v>0</v>
       </c>
       <c r="C82" s="38">
         <v>1</v>
       </c>
       <c r="D82" s="38">
         <v>1</v>
       </c>
-      <c r="E82" s="38"/>
+      <c r="E82" s="38">
+        <v>1</v>
+      </c>
       <c r="F82" s="38"/>
       <c r="G82" s="38"/>
       <c r="H82" s="6"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
       <c r="N82" s="50"/>
     </row>
     <row r="83" spans="1:14" s="13" customFormat="1">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C83" s="38">
         <v>1</v>
       </c>
       <c r="D83" s="38">
         <v>1</v>
       </c>
-      <c r="E83" s="38"/>
+      <c r="E83" s="38">
+        <v>2</v>
+      </c>
       <c r="F83" s="38"/>
       <c r="G83" s="38"/>
       <c r="H83" s="6"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
       <c r="N83" s="50"/>
     </row>
     <row r="84" spans="1:14" s="13" customFormat="1">
       <c r="A84" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B84" s="38">
         <v>1</v>
       </c>
       <c r="C84" s="38">
         <v>2</v>
       </c>
       <c r="D84" s="38">
         <v>3</v>
       </c>
-      <c r="E84" s="38"/>
+      <c r="E84" s="38">
+        <v>4</v>
+      </c>
       <c r="F84" s="38"/>
       <c r="G84" s="38"/>
       <c r="H84" s="6"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
       <c r="N84" s="50"/>
     </row>
     <row r="85" spans="1:14" s="13" customFormat="1">
       <c r="A85" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B85" s="38">
         <v>16</v>
       </c>
       <c r="C85" s="38">
         <v>32</v>
       </c>
       <c r="D85" s="38">
         <v>52</v>
       </c>
-      <c r="E85" s="38"/>
+      <c r="E85" s="38">
+        <v>67</v>
+      </c>
       <c r="F85" s="38"/>
       <c r="G85" s="38"/>
       <c r="H85" s="6"/>
       <c r="I85" s="38"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="38"/>
       <c r="N85" s="50"/>
     </row>
     <row r="86" spans="1:14" s="13" customFormat="1">
       <c r="A86" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B86" s="38">
         <v>1</v>
       </c>
       <c r="C86" s="38">
         <v>3</v>
       </c>
       <c r="D86" s="38">
         <v>5</v>
       </c>
-      <c r="E86" s="38"/>
+      <c r="E86" s="38">
+        <v>6</v>
+      </c>
       <c r="F86" s="38"/>
       <c r="G86" s="38"/>
       <c r="H86" s="6"/>
       <c r="I86" s="38"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="38"/>
       <c r="M86" s="38"/>
       <c r="N86" s="50"/>
     </row>
     <row r="87" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
       <c r="A87" s="89" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="43"/>
       <c r="C87" s="5"/>
       <c r="D87" s="5"/>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="6"/>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="5"/>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87" s="50"/>
     </row>
     <row r="88" spans="1:14" s="13" customFormat="1">
       <c r="A88" s="90" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="38">
         <v>132</v>
       </c>
       <c r="C88" s="38">
         <v>308</v>
       </c>
       <c r="D88" s="38">
         <v>477</v>
       </c>
-      <c r="E88" s="38"/>
+      <c r="E88" s="38">
+        <v>651</v>
+      </c>
       <c r="F88" s="38"/>
       <c r="G88" s="38"/>
       <c r="H88" s="6"/>
       <c r="I88" s="38"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="38"/>
       <c r="N88" s="50"/>
     </row>
     <row r="89" spans="1:14" s="13" customFormat="1">
       <c r="A89" s="90" t="s">
         <v>57</v>
       </c>
       <c r="B89" s="38">
         <v>130</v>
       </c>
       <c r="C89" s="38">
         <v>302</v>
       </c>
       <c r="D89" s="38">
         <v>467</v>
       </c>
-      <c r="E89" s="38"/>
+      <c r="E89" s="38">
+        <v>638</v>
+      </c>
       <c r="F89" s="38"/>
       <c r="G89" s="38"/>
       <c r="H89" s="6"/>
       <c r="I89" s="38"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="38"/>
       <c r="N89" s="50"/>
     </row>
     <row r="90" spans="1:14" s="13" customFormat="1">
       <c r="A90" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="38">
         <v>0</v>
       </c>
       <c r="C90" s="38">
         <v>1</v>
       </c>
       <c r="D90" s="38">
         <v>2</v>
       </c>
-      <c r="E90" s="38"/>
+      <c r="E90" s="38">
+        <v>2</v>
+      </c>
       <c r="F90" s="38"/>
       <c r="G90" s="38"/>
       <c r="H90" s="6"/>
       <c r="I90" s="38"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="38"/>
       <c r="N90" s="50"/>
     </row>
     <row r="91" spans="1:14" s="13" customFormat="1">
       <c r="A91" s="90" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="38">
         <v>0</v>
       </c>
       <c r="C91" s="38">
         <v>1</v>
       </c>
       <c r="D91" s="38">
         <v>1</v>
       </c>
-      <c r="E91" s="38"/>
+      <c r="E91" s="38">
+        <v>1</v>
+      </c>
       <c r="F91" s="38"/>
       <c r="G91" s="38"/>
       <c r="H91" s="6"/>
       <c r="I91" s="38"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="38"/>
       <c r="N91" s="50"/>
     </row>
     <row r="92" spans="1:14" s="13" customFormat="1">
       <c r="A92" s="90" t="s">
         <v>63</v>
       </c>
       <c r="B92" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="38">
         <v>1</v>
       </c>
       <c r="D92" s="38">
         <v>1</v>
       </c>
-      <c r="E92" s="38"/>
+      <c r="E92" s="38">
+        <v>2</v>
+      </c>
       <c r="F92" s="38"/>
       <c r="G92" s="38"/>
       <c r="H92" s="6"/>
       <c r="I92" s="38"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="38"/>
       <c r="N92" s="50"/>
     </row>
     <row r="93" spans="1:14" s="13" customFormat="1">
       <c r="A93" s="90" t="s">
         <v>53</v>
       </c>
       <c r="B93" s="38">
         <v>1</v>
       </c>
       <c r="C93" s="38">
         <v>2</v>
       </c>
       <c r="D93" s="38">
         <v>3</v>
       </c>
-      <c r="E93" s="38"/>
+      <c r="E93" s="38">
+        <v>4</v>
+      </c>
       <c r="F93" s="38"/>
       <c r="G93" s="38"/>
       <c r="H93" s="6"/>
       <c r="I93" s="38"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="38"/>
       <c r="M93" s="38"/>
       <c r="N93" s="50"/>
     </row>
     <row r="94" spans="1:14" s="13" customFormat="1">
       <c r="A94" s="90" t="s">
         <v>55</v>
       </c>
       <c r="B94" s="38">
         <v>1</v>
       </c>
       <c r="C94" s="38">
         <v>2</v>
       </c>
       <c r="D94" s="38">
         <v>3</v>
       </c>
-      <c r="E94" s="38"/>
+      <c r="E94" s="38">
+        <v>4</v>
+      </c>
       <c r="F94" s="38"/>
       <c r="G94" s="38"/>
       <c r="H94" s="6"/>
       <c r="I94" s="38"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="38"/>
       <c r="M94" s="38"/>
       <c r="N94" s="50"/>
     </row>
     <row r="95" spans="1:14" s="13" customFormat="1">
       <c r="A95" s="90" t="s">
         <v>56</v>
       </c>
       <c r="B95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D95" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="E95" s="38"/>
+      <c r="E95" s="38" t="s">
+        <v>74</v>
+      </c>
       <c r="F95" s="38"/>
       <c r="G95" s="38"/>
       <c r="H95" s="6"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="38"/>
       <c r="N95" s="50"/>
     </row>
     <row r="96" spans="1:14" s="13" customFormat="1" ht="56.25">
       <c r="A96" s="89" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="6"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96" s="50"/>
     </row>
     <row r="97" spans="1:14" s="13" customFormat="1">
       <c r="A97" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="38">
         <v>70</v>
       </c>
       <c r="C97" s="38">
         <v>126</v>
       </c>
       <c r="D97" s="38">
         <v>208</v>
       </c>
-      <c r="E97" s="38"/>
+      <c r="E97" s="38">
+        <v>333</v>
+      </c>
       <c r="F97" s="38"/>
       <c r="G97" s="38"/>
       <c r="H97" s="6"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="38"/>
       <c r="N97" s="50"/>
     </row>
     <row r="98" spans="1:14" s="13" customFormat="1">
       <c r="A98" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B98" s="38">
         <v>53</v>
       </c>
       <c r="C98" s="38">
         <v>92</v>
       </c>
       <c r="D98" s="38">
         <v>154</v>
       </c>
-      <c r="E98" s="38"/>
+      <c r="E98" s="38">
+        <v>263</v>
+      </c>
       <c r="F98" s="38"/>
       <c r="G98" s="38"/>
       <c r="H98" s="6"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="38"/>
       <c r="N98" s="50"/>
     </row>
     <row r="99" spans="1:14" s="13" customFormat="1">
       <c r="A99" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B99" s="38">
         <v>0</v>
       </c>
       <c r="C99" s="38">
         <v>0</v>
       </c>
       <c r="D99" s="38">
         <v>1</v>
       </c>
-      <c r="E99" s="38"/>
+      <c r="E99" s="38">
+        <v>1</v>
+      </c>
       <c r="F99" s="38"/>
       <c r="G99" s="38"/>
       <c r="H99" s="6"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="38"/>
       <c r="N99" s="50"/>
     </row>
     <row r="100" spans="1:14" s="13" customFormat="1">
       <c r="A100" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="E100" s="39"/>
+      <c r="E100" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="F100" s="38"/>
       <c r="G100" s="38"/>
       <c r="H100" s="6"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="38"/>
       <c r="N100" s="50"/>
     </row>
     <row r="101" spans="1:14" s="13" customFormat="1">
       <c r="A101" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B101" s="38">
         <v>15</v>
       </c>
       <c r="C101" s="38">
         <v>30</v>
       </c>
       <c r="D101" s="38">
         <v>49</v>
       </c>
-      <c r="E101" s="38"/>
+      <c r="E101" s="38">
+        <v>63</v>
+      </c>
       <c r="F101" s="38"/>
       <c r="G101" s="38"/>
       <c r="H101" s="6"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="38"/>
       <c r="N101" s="50"/>
     </row>
     <row r="102" spans="1:14" s="13" customFormat="1">
       <c r="A102" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="38">
         <v>1</v>
       </c>
       <c r="C102" s="38">
         <v>3</v>
       </c>
       <c r="D102" s="38">
         <v>5</v>
       </c>
-      <c r="E102" s="38"/>
+      <c r="E102" s="38">
+        <v>6</v>
+      </c>
       <c r="F102" s="38"/>
       <c r="G102" s="38"/>
       <c r="H102" s="6"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="38"/>
       <c r="N102" s="50"/>
     </row>
     <row r="103" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1">
       <c r="A103" s="89" t="s">
         <v>21</v>
       </c>
       <c r="B103" s="43"/>
       <c r="C103" s="5"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="6"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="50"/>
     </row>
     <row r="104" spans="1:14" s="13" customFormat="1">
       <c r="A104" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B104" s="38">
         <v>37</v>
       </c>
       <c r="C104" s="38">
         <v>73</v>
       </c>
       <c r="D104" s="38">
         <v>109</v>
       </c>
-      <c r="E104" s="38"/>
+      <c r="E104" s="38">
+        <v>158</v>
+      </c>
       <c r="F104" s="38"/>
       <c r="G104" s="38"/>
       <c r="H104" s="6"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="38"/>
       <c r="N104" s="50"/>
     </row>
     <row r="105" spans="1:14" s="13" customFormat="1">
       <c r="A105" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B105" s="38">
         <v>37</v>
       </c>
       <c r="C105" s="38">
         <v>73</v>
       </c>
       <c r="D105" s="38">
         <v>109</v>
       </c>
-      <c r="E105" s="38"/>
+      <c r="E105" s="38">
+        <v>158</v>
+      </c>
       <c r="F105" s="38"/>
       <c r="G105" s="38"/>
       <c r="H105" s="6"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="38"/>
       <c r="N105" s="50"/>
     </row>
     <row r="106" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A106" s="57" t="s">
         <v>22</v>
       </c>
       <c r="H106" s="6"/>
       <c r="M106" s="5"/>
       <c r="N106" s="50"/>
     </row>
     <row r="107" spans="1:14" s="13" customFormat="1">
       <c r="A107" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B107" s="38">
         <v>7926</v>
       </c>
       <c r="C107" s="38">
         <v>15151</v>
       </c>
       <c r="D107" s="38">
         <v>21222</v>
       </c>
-      <c r="E107" s="38"/>
+      <c r="E107" s="38">
+        <v>29159</v>
+      </c>
       <c r="F107" s="38"/>
       <c r="G107" s="38"/>
       <c r="H107" s="6"/>
       <c r="I107" s="38"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="38"/>
       <c r="N107" s="50"/>
     </row>
     <row r="108" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A108" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B108" s="38">
         <v>7516</v>
       </c>
       <c r="C108" s="38">
         <v>14355</v>
       </c>
       <c r="D108" s="38">
         <v>20037</v>
       </c>
-      <c r="E108" s="38"/>
+      <c r="E108" s="38">
+        <v>27590</v>
+      </c>
       <c r="F108" s="38"/>
       <c r="G108" s="38"/>
       <c r="H108" s="6"/>
       <c r="I108" s="38"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="38"/>
       <c r="M108" s="38"/>
       <c r="N108" s="50"/>
     </row>
     <row r="109" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A109" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B109" s="38">
         <v>101</v>
       </c>
       <c r="C109" s="38">
         <v>174</v>
       </c>
       <c r="D109" s="38">
         <v>247</v>
       </c>
-      <c r="E109" s="38"/>
+      <c r="E109" s="38">
+        <v>320</v>
+      </c>
       <c r="F109" s="38"/>
       <c r="G109" s="38"/>
       <c r="H109" s="6"/>
       <c r="I109" s="38"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="38"/>
       <c r="M109" s="38"/>
       <c r="N109" s="50"/>
     </row>
     <row r="110" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A110" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="38">
         <v>96</v>
       </c>
       <c r="C110" s="38">
         <v>179</v>
       </c>
       <c r="D110" s="38">
         <v>265</v>
       </c>
-      <c r="E110" s="38"/>
+      <c r="E110" s="38">
+        <v>345</v>
+      </c>
       <c r="F110" s="38"/>
       <c r="G110" s="38"/>
       <c r="H110" s="6"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="38"/>
       <c r="N110" s="50"/>
     </row>
     <row r="111" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A111" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B111" s="38">
         <v>21</v>
       </c>
       <c r="C111" s="38">
         <v>43</v>
       </c>
       <c r="D111" s="38">
         <v>64</v>
       </c>
-      <c r="E111" s="38"/>
+      <c r="E111" s="38">
+        <v>85</v>
+      </c>
       <c r="F111" s="38"/>
       <c r="G111" s="38"/>
       <c r="H111" s="6"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="38"/>
       <c r="N111" s="50"/>
     </row>
     <row r="112" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A112" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B112" s="38">
         <v>36</v>
       </c>
       <c r="C112" s="38">
         <v>71</v>
       </c>
       <c r="D112" s="38">
         <v>107</v>
       </c>
-      <c r="E112" s="38"/>
+      <c r="E112" s="38">
+        <v>142</v>
+      </c>
       <c r="F112" s="38"/>
       <c r="G112" s="38"/>
       <c r="H112" s="6"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="38"/>
       <c r="N112" s="50"/>
     </row>
     <row r="113" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A113" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="38">
         <v>87</v>
       </c>
       <c r="C113" s="38">
         <v>193</v>
       </c>
       <c r="D113" s="38">
         <v>298</v>
       </c>
-      <c r="E113" s="38"/>
+      <c r="E113" s="38">
+        <v>404</v>
+      </c>
       <c r="F113" s="38"/>
       <c r="G113" s="38"/>
       <c r="H113" s="6"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="38"/>
       <c r="N113" s="50"/>
     </row>
     <row r="114" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A114" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B114" s="38">
         <v>3</v>
       </c>
       <c r="C114" s="38">
         <v>6</v>
       </c>
       <c r="D114" s="38">
         <v>9</v>
       </c>
-      <c r="E114" s="38"/>
+      <c r="E114" s="38">
+        <v>11</v>
+      </c>
       <c r="F114" s="38"/>
       <c r="G114" s="38"/>
       <c r="H114" s="6"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="38"/>
       <c r="N114" s="50"/>
     </row>
     <row r="115" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A115" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="38">
         <v>66</v>
       </c>
       <c r="C115" s="38">
         <v>131</v>
       </c>
       <c r="D115" s="38">
         <v>196</v>
       </c>
-      <c r="E115" s="38"/>
+      <c r="E115" s="38">
+        <v>262</v>
+      </c>
       <c r="F115" s="38"/>
       <c r="G115" s="38"/>
       <c r="H115" s="6"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
       <c r="N115" s="50"/>
     </row>
     <row r="116" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1">
       <c r="A116" s="89" t="s">
         <v>23</v>
       </c>
       <c r="B116" s="43"/>
       <c r="C116" s="5"/>
       <c r="D116" s="5"/>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="6"/>
       <c r="I116" s="5"/>
       <c r="J116" s="5"/>
       <c r="K116" s="5"/>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
       <c r="N116" s="50"/>
     </row>
     <row r="117" spans="1:14" s="13" customFormat="1">
       <c r="A117" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B117" s="38">
         <v>6409</v>
       </c>
       <c r="C117" s="38">
         <v>12239</v>
       </c>
       <c r="D117" s="38">
         <v>16855</v>
       </c>
-      <c r="E117" s="38"/>
+      <c r="E117" s="38">
+        <v>23654</v>
+      </c>
       <c r="F117" s="38"/>
       <c r="G117" s="38"/>
       <c r="H117" s="6"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="38"/>
       <c r="N117" s="50"/>
     </row>
     <row r="118" spans="1:14" s="13" customFormat="1">
       <c r="A118" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B118" s="38">
         <v>6389</v>
       </c>
       <c r="C118" s="38">
         <v>12210</v>
       </c>
       <c r="D118" s="38">
         <v>16816</v>
       </c>
-      <c r="E118" s="38"/>
+      <c r="E118" s="38">
+        <v>23606</v>
+      </c>
       <c r="F118" s="38"/>
       <c r="G118" s="38"/>
       <c r="H118" s="6"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="38"/>
       <c r="N118" s="50"/>
     </row>
     <row r="119" spans="1:14" s="13" customFormat="1">
       <c r="A119" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="38">
         <v>20</v>
       </c>
       <c r="C119" s="38">
         <v>29</v>
       </c>
       <c r="D119" s="38">
         <v>38</v>
       </c>
-      <c r="E119" s="38"/>
+      <c r="E119" s="38">
+        <v>48</v>
+      </c>
       <c r="F119" s="38"/>
       <c r="G119" s="38"/>
       <c r="H119" s="6"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="38"/>
       <c r="N119" s="50"/>
     </row>
     <row r="120" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A120" s="89" t="s">
         <v>24</v>
       </c>
       <c r="B120" s="43"/>
       <c r="C120" s="5"/>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="6"/>
       <c r="I120" s="5"/>
       <c r="J120" s="5"/>
       <c r="K120" s="5"/>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120" s="50"/>
     </row>
     <row r="121" spans="1:14" s="13" customFormat="1">
       <c r="A121" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="38">
         <v>720</v>
       </c>
       <c r="C121" s="38">
         <v>1326</v>
       </c>
       <c r="D121" s="38">
         <v>1991</v>
       </c>
-      <c r="E121" s="38"/>
+      <c r="E121" s="38">
+        <v>2343</v>
+      </c>
       <c r="F121" s="38"/>
       <c r="G121" s="38"/>
       <c r="H121" s="6"/>
       <c r="I121" s="38"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="38"/>
       <c r="N121" s="50"/>
     </row>
     <row r="122" spans="1:14" s="13" customFormat="1">
       <c r="A122" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B122" s="38">
         <v>720</v>
       </c>
       <c r="C122" s="38">
         <v>1326</v>
       </c>
       <c r="D122" s="38">
         <v>1991</v>
       </c>
-      <c r="E122" s="38"/>
+      <c r="E122" s="38">
+        <v>2343</v>
+      </c>
       <c r="F122" s="38"/>
       <c r="G122" s="38"/>
       <c r="H122" s="6"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
       <c r="L122" s="38"/>
       <c r="M122" s="38"/>
       <c r="N122" s="50"/>
     </row>
     <row r="123" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
       <c r="A123" s="89" t="s">
         <v>75</v>
       </c>
       <c r="B123" s="38"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="6"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="38"/>
       <c r="J123" s="38"/>
       <c r="K123" s="6"/>
       <c r="L123" s="38"/>
       <c r="M123" s="38"/>
       <c r="N123" s="50"/>
     </row>
     <row r="124" spans="1:14" s="13" customFormat="1">
       <c r="A124" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="38">
         <v>50</v>
       </c>
       <c r="C124" s="38">
         <v>108</v>
       </c>
       <c r="D124" s="38">
         <v>166</v>
       </c>
-      <c r="E124" s="38"/>
+      <c r="E124" s="38">
+        <v>224</v>
+      </c>
       <c r="F124" s="38"/>
       <c r="G124" s="38"/>
       <c r="H124" s="6"/>
       <c r="I124" s="38"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="38"/>
       <c r="N124" s="50"/>
     </row>
     <row r="125" spans="1:14" s="13" customFormat="1">
       <c r="A125" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="38">
         <v>50</v>
       </c>
       <c r="C125" s="38">
         <v>108</v>
       </c>
       <c r="D125" s="38">
         <v>166</v>
       </c>
-      <c r="E125" s="38"/>
+      <c r="E125" s="38">
+        <v>224</v>
+      </c>
       <c r="F125" s="38"/>
       <c r="G125" s="38"/>
       <c r="H125" s="6"/>
       <c r="I125" s="38"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="38"/>
       <c r="N125" s="50"/>
     </row>
     <row r="126" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A126" s="89" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="43"/>
       <c r="C126" s="5"/>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="6"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
       <c r="M126" s="5"/>
       <c r="N126" s="50"/>
     </row>
     <row r="127" spans="1:14" s="13" customFormat="1">
       <c r="A127" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B127" s="38">
         <v>748</v>
       </c>
       <c r="C127" s="38">
         <v>1479</v>
       </c>
       <c r="D127" s="38">
         <v>2211</v>
       </c>
-      <c r="E127" s="38"/>
+      <c r="E127" s="38">
+        <v>2939</v>
+      </c>
       <c r="F127" s="38"/>
       <c r="G127" s="38"/>
       <c r="H127" s="6"/>
       <c r="I127" s="38"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="38"/>
       <c r="N127" s="50"/>
     </row>
     <row r="128" spans="1:14" s="13" customFormat="1">
       <c r="A128" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="38">
         <v>358</v>
       </c>
       <c r="C128" s="38">
         <v>711</v>
       </c>
       <c r="D128" s="38">
         <v>1064</v>
       </c>
-      <c r="E128" s="38"/>
+      <c r="E128" s="38">
+        <v>1417</v>
+      </c>
       <c r="F128" s="38"/>
       <c r="G128" s="38"/>
       <c r="H128" s="6"/>
       <c r="I128" s="38"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="38"/>
       <c r="N128" s="50"/>
     </row>
     <row r="129" spans="1:14" s="13" customFormat="1">
       <c r="A129" s="91" t="s">
         <v>64</v>
       </c>
       <c r="B129" s="38">
         <v>101</v>
       </c>
       <c r="C129" s="38">
         <v>174</v>
       </c>
       <c r="D129" s="38">
         <v>247</v>
       </c>
-      <c r="E129" s="38"/>
+      <c r="E129" s="38">
+        <v>320</v>
+      </c>
       <c r="F129" s="38"/>
       <c r="G129" s="38"/>
       <c r="H129" s="6"/>
       <c r="I129" s="38"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="38"/>
       <c r="N129" s="50"/>
     </row>
     <row r="130" spans="1:14" s="13" customFormat="1">
       <c r="A130" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="38">
         <v>76</v>
       </c>
       <c r="C130" s="38">
         <v>150</v>
       </c>
       <c r="D130" s="38">
         <v>226</v>
       </c>
-      <c r="E130" s="38"/>
+      <c r="E130" s="38">
+        <v>297</v>
+      </c>
       <c r="F130" s="38"/>
       <c r="G130" s="38"/>
       <c r="H130" s="6"/>
       <c r="I130" s="38"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="38"/>
       <c r="N130" s="50"/>
     </row>
     <row r="131" spans="1:14" s="13" customFormat="1">
       <c r="A131" s="91" t="s">
         <v>63</v>
       </c>
       <c r="B131" s="38">
         <v>21</v>
       </c>
       <c r="C131" s="38">
         <v>43</v>
       </c>
       <c r="D131" s="38">
         <v>64</v>
       </c>
-      <c r="E131" s="38"/>
+      <c r="E131" s="38">
+        <v>85</v>
+      </c>
       <c r="F131" s="38"/>
       <c r="G131" s="38"/>
       <c r="H131" s="6"/>
       <c r="I131" s="38"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="38"/>
       <c r="N131" s="50"/>
     </row>
     <row r="132" spans="1:14" s="13" customFormat="1">
       <c r="A132" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B132" s="38">
         <v>36</v>
       </c>
       <c r="C132" s="38">
         <v>71</v>
       </c>
       <c r="D132" s="38">
         <v>107</v>
       </c>
-      <c r="E132" s="38"/>
+      <c r="E132" s="38">
+        <v>142</v>
+      </c>
       <c r="F132" s="38"/>
       <c r="G132" s="38"/>
       <c r="H132" s="6"/>
       <c r="I132" s="38"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="38"/>
       <c r="N132" s="50"/>
     </row>
     <row r="133" spans="1:14" s="13" customFormat="1">
       <c r="A133" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="38">
         <v>87</v>
       </c>
       <c r="C133" s="38">
         <v>193</v>
       </c>
       <c r="D133" s="38">
         <v>298</v>
       </c>
-      <c r="E133" s="38"/>
+      <c r="E133" s="38">
+        <v>404</v>
+      </c>
       <c r="F133" s="38"/>
       <c r="G133" s="38"/>
       <c r="H133" s="6"/>
       <c r="I133" s="38"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="38"/>
       <c r="N133" s="50"/>
     </row>
     <row r="134" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A134" s="91" t="s">
         <v>71</v>
       </c>
       <c r="B134" s="38">
         <v>3</v>
       </c>
       <c r="C134" s="38">
         <v>6</v>
       </c>
       <c r="D134" s="38">
         <v>9</v>
       </c>
-      <c r="E134" s="38"/>
+      <c r="E134" s="38">
+        <v>11</v>
+      </c>
       <c r="F134" s="38"/>
       <c r="G134" s="38"/>
       <c r="H134" s="6"/>
       <c r="I134" s="38"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="38"/>
       <c r="N134" s="50"/>
     </row>
     <row r="135" spans="1:14" s="13" customFormat="1">
       <c r="A135" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B135" s="38">
         <v>66</v>
       </c>
       <c r="C135" s="38">
         <v>131</v>
       </c>
       <c r="D135" s="38">
         <v>196</v>
       </c>
-      <c r="E135" s="38"/>
+      <c r="E135" s="38">
+        <v>262</v>
+      </c>
       <c r="F135" s="38"/>
       <c r="G135" s="38"/>
       <c r="H135" s="6"/>
       <c r="I135" s="38"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="38"/>
       <c r="M135" s="38"/>
       <c r="N135" s="50"/>
     </row>
     <row r="136" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
       <c r="A136" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="53"/>
       <c r="C136" s="52"/>
       <c r="D136" s="52"/>
       <c r="E136" s="52"/>
       <c r="F136" s="52"/>
       <c r="G136" s="52"/>
       <c r="H136" s="6"/>
       <c r="I136" s="52"/>
       <c r="J136" s="52"/>
       <c r="K136" s="52"/>
       <c r="L136" s="52"/>
       <c r="M136" s="5"/>
       <c r="N136" s="50"/>
     </row>
     <row r="137" spans="1:14" s="13" customFormat="1">
       <c r="A137" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="38">
         <v>286</v>
       </c>
       <c r="C137" s="38">
         <v>475</v>
       </c>
       <c r="D137" s="38">
         <v>664</v>
       </c>
-      <c r="E137" s="38"/>
+      <c r="E137" s="38">
+        <v>854</v>
+      </c>
       <c r="F137" s="38"/>
       <c r="G137" s="38"/>
       <c r="H137" s="6"/>
       <c r="I137" s="38"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="38"/>
       <c r="M137" s="38"/>
       <c r="N137" s="50"/>
     </row>
     <row r="138" spans="1:14" s="13" customFormat="1">
       <c r="A138" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B138" s="38">
         <v>148</v>
       </c>
       <c r="C138" s="38">
         <v>303</v>
       </c>
       <c r="D138" s="38">
         <v>458</v>
       </c>
-      <c r="E138" s="38"/>
+      <c r="E138" s="38">
+        <v>613</v>
+      </c>
       <c r="F138" s="38"/>
       <c r="G138" s="38"/>
       <c r="H138" s="6"/>
       <c r="I138" s="38"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="38"/>
       <c r="M138" s="38"/>
       <c r="N138" s="50"/>
     </row>
     <row r="139" spans="1:14" s="13" customFormat="1">
       <c r="A139" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B139" s="38">
         <v>138</v>
       </c>
       <c r="C139" s="38">
         <v>172</v>
       </c>
       <c r="D139" s="38">
         <v>206</v>
       </c>
-      <c r="E139" s="38"/>
+      <c r="E139" s="38">
+        <v>241</v>
+      </c>
       <c r="F139" s="38"/>
       <c r="G139" s="38"/>
       <c r="H139" s="6"/>
       <c r="I139" s="38"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="38"/>
       <c r="M139" s="38"/>
       <c r="N139" s="50"/>
     </row>
     <row r="140" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
       <c r="A140" s="89" t="s">
         <v>27</v>
       </c>
       <c r="B140" s="43"/>
       <c r="C140" s="5"/>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="6"/>
       <c r="I140" s="5"/>
       <c r="J140" s="5"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="5"/>
       <c r="N140" s="50"/>
     </row>
     <row r="141" spans="1:14" s="13" customFormat="1">
       <c r="A141" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B141" s="38">
         <v>33</v>
       </c>
       <c r="C141" s="38">
         <v>71</v>
       </c>
       <c r="D141" s="38">
         <v>108</v>
       </c>
-      <c r="E141" s="38"/>
+      <c r="E141" s="38">
+        <v>146</v>
+      </c>
       <c r="F141" s="38"/>
       <c r="G141" s="38"/>
       <c r="H141" s="6"/>
       <c r="I141" s="38"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="38"/>
       <c r="N141" s="50"/>
     </row>
     <row r="142" spans="1:14" s="13" customFormat="1">
       <c r="A142" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B142" s="38">
         <v>33</v>
       </c>
       <c r="C142" s="38">
         <v>71</v>
       </c>
       <c r="D142" s="38">
         <v>108</v>
       </c>
-      <c r="E142" s="38"/>
+      <c r="E142" s="38">
+        <v>146</v>
+      </c>
       <c r="F142" s="38"/>
       <c r="G142" s="38"/>
       <c r="H142" s="6"/>
       <c r="I142" s="38"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="38"/>
       <c r="N142" s="50"/>
     </row>
     <row r="143" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A143" s="89" t="s">
         <v>67</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="5"/>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="6"/>
       <c r="I143" s="5"/>
       <c r="J143" s="5"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="5"/>
       <c r="N143" s="50"/>
     </row>
     <row r="144" spans="1:14" s="13" customFormat="1">
       <c r="A144" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="38">
         <v>1</v>
       </c>
       <c r="C144" s="38">
         <v>2</v>
       </c>
       <c r="D144" s="38">
         <v>3</v>
       </c>
-      <c r="E144" s="38"/>
+      <c r="E144" s="38">
+        <v>4</v>
+      </c>
       <c r="F144" s="38"/>
       <c r="G144" s="38"/>
       <c r="H144" s="6"/>
       <c r="I144" s="38"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="38"/>
       <c r="N144" s="50"/>
     </row>
     <row r="145" spans="1:14" s="13" customFormat="1">
       <c r="A145" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B145" s="38">
         <v>1</v>
       </c>
       <c r="C145" s="38">
         <v>2</v>
       </c>
       <c r="D145" s="38">
         <v>3</v>
       </c>
-      <c r="E145" s="38"/>
+      <c r="E145" s="38">
+        <v>4</v>
+      </c>
       <c r="F145" s="38"/>
       <c r="G145" s="38"/>
       <c r="H145" s="6"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="38"/>
       <c r="M145" s="38"/>
       <c r="N145" s="50"/>
     </row>
     <row r="146" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A146" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="6"/>
       <c r="D146" s="6"/>
       <c r="E146" s="6"/>
       <c r="F146" s="6"/>
       <c r="G146" s="6"/>
       <c r="H146" s="6"/>
       <c r="I146" s="6"/>
       <c r="J146" s="6"/>
       <c r="K146" s="6"/>
       <c r="L146" s="5"/>
       <c r="M146" s="5"/>
       <c r="N146" s="50"/>
     </row>
     <row r="147" spans="1:14" s="13" customFormat="1">
       <c r="A147" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B147" s="38">
         <v>1289</v>
       </c>
       <c r="C147" s="38">
         <v>2565</v>
       </c>
       <c r="D147" s="38">
         <v>3844</v>
       </c>
-      <c r="E147" s="38"/>
+      <c r="E147" s="38">
+        <v>5119</v>
+      </c>
       <c r="F147" s="38"/>
       <c r="G147" s="38"/>
       <c r="H147" s="6"/>
       <c r="I147" s="38"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="38"/>
       <c r="M147" s="38"/>
       <c r="N147" s="50"/>
     </row>
     <row r="148" spans="1:14" s="13" customFormat="1">
       <c r="A148" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B148" s="38">
         <v>458</v>
       </c>
       <c r="C148" s="38">
         <v>914</v>
       </c>
       <c r="D148" s="38">
         <v>1369</v>
       </c>
-      <c r="E148" s="38"/>
+      <c r="E148" s="38">
+        <v>1825</v>
+      </c>
       <c r="F148" s="38"/>
       <c r="G148" s="38"/>
       <c r="H148" s="6"/>
       <c r="I148" s="38"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="38"/>
       <c r="N148" s="50"/>
     </row>
     <row r="149" spans="1:14" s="13" customFormat="1">
       <c r="A149" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B149" s="38">
         <v>100</v>
       </c>
       <c r="C149" s="38">
         <v>168</v>
       </c>
       <c r="D149" s="38">
         <v>236</v>
       </c>
-      <c r="E149" s="38"/>
+      <c r="E149" s="38">
+        <v>304</v>
+      </c>
       <c r="F149" s="38"/>
       <c r="G149" s="38"/>
       <c r="H149" s="6"/>
       <c r="I149" s="38"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="38"/>
       <c r="N149" s="50"/>
     </row>
     <row r="150" spans="1:14" s="13" customFormat="1">
       <c r="A150" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="38">
         <v>157</v>
       </c>
       <c r="C150" s="38">
         <v>310</v>
       </c>
       <c r="D150" s="38">
         <v>464</v>
       </c>
-      <c r="E150" s="38"/>
+      <c r="E150" s="38">
+        <v>615</v>
+      </c>
       <c r="F150" s="38"/>
       <c r="G150" s="38"/>
       <c r="H150" s="6"/>
       <c r="I150" s="38"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="38"/>
       <c r="N150" s="50"/>
     </row>
     <row r="151" spans="1:14" s="13" customFormat="1">
       <c r="A151" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="38">
         <v>40</v>
       </c>
       <c r="C151" s="38">
         <v>80</v>
       </c>
       <c r="D151" s="38">
         <v>119</v>
       </c>
-      <c r="E151" s="38"/>
+      <c r="E151" s="38">
+        <v>159</v>
+      </c>
       <c r="F151" s="38"/>
       <c r="G151" s="38"/>
       <c r="H151" s="6"/>
       <c r="I151" s="38"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
       <c r="L151" s="38"/>
       <c r="M151" s="38"/>
       <c r="N151" s="50"/>
     </row>
     <row r="152" spans="1:14" s="13" customFormat="1">
       <c r="A152" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="38">
         <v>148</v>
       </c>
       <c r="C152" s="38">
         <v>296</v>
       </c>
       <c r="D152" s="38">
         <v>443</v>
       </c>
-      <c r="E152" s="38"/>
+      <c r="E152" s="38">
+        <v>591</v>
+      </c>
       <c r="F152" s="38"/>
       <c r="G152" s="38"/>
       <c r="H152" s="6"/>
       <c r="I152" s="38"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
       <c r="L152" s="38"/>
       <c r="M152" s="38"/>
       <c r="N152" s="50"/>
     </row>
     <row r="153" spans="1:14" s="45" customFormat="1">
       <c r="A153" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="38">
         <v>39</v>
       </c>
       <c r="C153" s="38">
         <v>78</v>
       </c>
       <c r="D153" s="38">
         <v>117</v>
       </c>
-      <c r="E153" s="38"/>
+      <c r="E153" s="38">
+        <v>156</v>
+      </c>
       <c r="F153" s="38"/>
       <c r="G153" s="38"/>
       <c r="H153" s="6"/>
       <c r="I153" s="38"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="38"/>
       <c r="N153" s="50"/>
     </row>
     <row r="154" spans="1:14" s="48" customFormat="1" ht="15">
       <c r="A154" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B154" s="38">
         <v>65</v>
       </c>
       <c r="C154" s="38">
         <v>130</v>
       </c>
       <c r="D154" s="38">
         <v>195</v>
       </c>
-      <c r="E154" s="38"/>
+      <c r="E154" s="38">
+        <v>260</v>
+      </c>
       <c r="F154" s="38"/>
       <c r="G154" s="38"/>
       <c r="H154" s="6"/>
       <c r="I154" s="38"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="38"/>
       <c r="N154" s="50"/>
     </row>
     <row r="155" spans="1:14" s="13" customFormat="1">
       <c r="A155" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B155" s="38">
         <v>25</v>
       </c>
       <c r="C155" s="38">
         <v>50</v>
       </c>
       <c r="D155" s="38">
         <v>75</v>
       </c>
-      <c r="E155" s="38"/>
+      <c r="E155" s="38">
+        <v>100</v>
+      </c>
       <c r="F155" s="38"/>
       <c r="G155" s="38"/>
       <c r="H155" s="6"/>
       <c r="I155" s="38"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="38"/>
       <c r="N155" s="50"/>
     </row>
     <row r="156" spans="1:14" s="13" customFormat="1">
       <c r="A156" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B156" s="38">
         <v>28</v>
       </c>
       <c r="C156" s="38">
         <v>57</v>
       </c>
       <c r="D156" s="38">
         <v>85</v>
       </c>
-      <c r="E156" s="38"/>
+      <c r="E156" s="38">
+        <v>113</v>
+      </c>
       <c r="F156" s="38"/>
       <c r="G156" s="38"/>
       <c r="H156" s="6"/>
       <c r="I156" s="38"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="38"/>
       <c r="N156" s="50"/>
     </row>
     <row r="157" spans="1:14" s="13" customFormat="1">
       <c r="A157" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B157" s="38">
         <v>103</v>
       </c>
       <c r="C157" s="38">
         <v>236</v>
       </c>
       <c r="D157" s="38">
         <v>368</v>
       </c>
-      <c r="E157" s="38"/>
+      <c r="E157" s="38">
+        <v>500</v>
+      </c>
       <c r="F157" s="38"/>
       <c r="G157" s="38"/>
       <c r="H157" s="6"/>
       <c r="I157" s="38"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="38"/>
       <c r="N157" s="50"/>
     </row>
     <row r="158" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A158" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B158" s="38">
         <v>34</v>
       </c>
       <c r="C158" s="38">
         <v>69</v>
       </c>
       <c r="D158" s="38">
         <v>103</v>
       </c>
-      <c r="E158" s="38"/>
+      <c r="E158" s="38">
+        <v>138</v>
+      </c>
       <c r="F158" s="38"/>
       <c r="G158" s="38"/>
       <c r="H158" s="6"/>
       <c r="I158" s="38"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="38"/>
       <c r="N158" s="50"/>
     </row>
     <row r="159" spans="1:14" s="13" customFormat="1">
       <c r="A159" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B159" s="38">
         <v>90</v>
       </c>
       <c r="C159" s="38">
         <v>179</v>
       </c>
       <c r="D159" s="38">
         <v>269</v>
       </c>
-      <c r="E159" s="38"/>
+      <c r="E159" s="38">
+        <v>359</v>
+      </c>
       <c r="F159" s="38"/>
       <c r="G159" s="38"/>
       <c r="H159" s="6"/>
       <c r="I159" s="38"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="38"/>
       <c r="N159" s="50"/>
     </row>
     <row r="160" spans="1:14" s="13" customFormat="1" ht="33.75">
       <c r="A160" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="43"/>
       <c r="C160" s="5"/>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="6"/>
       <c r="I160" s="5"/>
       <c r="J160" s="5"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160" s="50"/>
     </row>
     <row r="161" spans="1:14" s="13" customFormat="1">
       <c r="A161" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="38">
         <v>5</v>
       </c>
       <c r="C161" s="38">
         <v>10</v>
       </c>
       <c r="D161" s="38">
         <v>15</v>
       </c>
-      <c r="E161" s="38"/>
+      <c r="E161" s="38">
+        <v>20</v>
+      </c>
       <c r="F161" s="38"/>
       <c r="G161" s="38"/>
       <c r="H161" s="6"/>
       <c r="I161" s="38"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
       <c r="L161" s="38"/>
       <c r="M161" s="38"/>
       <c r="N161" s="50"/>
     </row>
     <row r="162" spans="1:14" s="13" customFormat="1">
       <c r="A162" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="38">
         <v>2</v>
       </c>
       <c r="C162" s="38">
         <v>5</v>
       </c>
       <c r="D162" s="38">
         <v>7</v>
       </c>
-      <c r="E162" s="38"/>
+      <c r="E162" s="38">
+        <v>10</v>
+      </c>
       <c r="F162" s="38"/>
       <c r="G162" s="38"/>
       <c r="H162" s="6"/>
       <c r="I162" s="38"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="38"/>
       <c r="N162" s="50"/>
     </row>
     <row r="163" spans="1:14" s="13" customFormat="1">
       <c r="A163" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B163" s="38">
         <v>3</v>
       </c>
       <c r="C163" s="38">
         <v>5</v>
       </c>
       <c r="D163" s="38">
         <v>8</v>
       </c>
-      <c r="E163" s="38"/>
+      <c r="E163" s="38">
+        <v>11</v>
+      </c>
       <c r="F163" s="38"/>
       <c r="G163" s="38"/>
       <c r="H163" s="6"/>
       <c r="I163" s="38"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="38"/>
       <c r="N163" s="50"/>
     </row>
     <row r="164" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A164" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B164" s="53"/>
       <c r="C164" s="52"/>
       <c r="D164" s="52"/>
       <c r="E164" s="54"/>
       <c r="F164" s="54"/>
       <c r="G164" s="52"/>
       <c r="H164" s="6"/>
       <c r="I164" s="52"/>
       <c r="J164" s="52"/>
       <c r="K164" s="52"/>
       <c r="L164" s="52"/>
       <c r="M164" s="5"/>
       <c r="N164" s="50"/>
     </row>
     <row r="165" spans="1:14" s="13" customFormat="1">
       <c r="A165" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B165" s="38">
         <v>9</v>
       </c>
       <c r="C165" s="38">
         <v>20</v>
       </c>
       <c r="D165" s="38">
         <v>34</v>
       </c>
-      <c r="E165" s="38"/>
+      <c r="E165" s="38">
+        <v>48</v>
+      </c>
       <c r="F165" s="38"/>
       <c r="G165" s="38"/>
       <c r="H165" s="6"/>
       <c r="I165" s="38"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="38"/>
       <c r="N165" s="50"/>
     </row>
     <row r="166" spans="1:14" s="13" customFormat="1">
       <c r="A166" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B166" s="38">
         <v>9</v>
       </c>
       <c r="C166" s="38">
         <v>20</v>
       </c>
       <c r="D166" s="38">
         <v>34</v>
       </c>
-      <c r="E166" s="38"/>
+      <c r="E166" s="38">
+        <v>48</v>
+      </c>
       <c r="F166" s="38"/>
       <c r="G166" s="38"/>
       <c r="H166" s="6"/>
       <c r="I166" s="38"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="38"/>
       <c r="M166" s="38"/>
       <c r="N166" s="50"/>
     </row>
     <row r="167" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A167" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B167" s="38">
         <v>0</v>
       </c>
       <c r="C167" s="38">
         <v>0</v>
       </c>
       <c r="D167" s="38">
         <v>0</v>
       </c>
-      <c r="E167" s="38"/>
+      <c r="E167" s="38">
+        <v>0</v>
+      </c>
       <c r="F167" s="38"/>
       <c r="G167" s="38"/>
       <c r="H167" s="6"/>
       <c r="I167" s="38"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="38"/>
       <c r="M167" s="38"/>
       <c r="N167" s="50"/>
     </row>
     <row r="168" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A168" s="92" t="s">
         <v>68</v>
       </c>
       <c r="B168" s="9"/>
       <c r="C168" s="9"/>
       <c r="D168" s="9"/>
       <c r="E168" s="9"/>
       <c r="F168" s="9"/>
       <c r="G168" s="9"/>
       <c r="H168" s="6"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
       <c r="L168" s="6"/>
       <c r="M168" s="6"/>
       <c r="N168" s="50"/>
     </row>
     <row r="169" spans="1:14" s="13" customFormat="1">
       <c r="A169" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B169" s="38">
         <v>0</v>
       </c>
       <c r="C169" s="38">
         <v>0</v>
       </c>
       <c r="D169" s="38">
         <v>0</v>
       </c>
-      <c r="E169" s="38"/>
+      <c r="E169" s="38">
+        <v>0</v>
+      </c>
       <c r="F169" s="38"/>
       <c r="G169" s="38"/>
       <c r="H169" s="6"/>
       <c r="I169" s="38"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="38"/>
       <c r="N169" s="50"/>
     </row>
     <row r="170" spans="1:14" s="13" customFormat="1">
       <c r="A170" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B170" s="38">
         <v>0</v>
       </c>
       <c r="C170" s="38">
         <v>0</v>
       </c>
       <c r="D170" s="38">
         <v>0</v>
       </c>
-      <c r="E170" s="38"/>
+      <c r="E170" s="38">
+        <v>0</v>
+      </c>
       <c r="F170" s="38"/>
       <c r="G170" s="38"/>
       <c r="H170" s="6"/>
       <c r="I170" s="38"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="38"/>
       <c r="N170" s="50"/>
     </row>
     <row r="171" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A171" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B171" s="38"/>
       <c r="C171" s="38"/>
       <c r="D171" s="38"/>
       <c r="E171" s="38"/>
       <c r="F171" s="38"/>
       <c r="G171" s="38"/>
       <c r="H171" s="6"/>
       <c r="I171" s="38"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="38"/>
       <c r="N171" s="50"/>
     </row>
     <row r="172" spans="1:14" s="13" customFormat="1">
       <c r="A172" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B172" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C172" s="38">
         <v>0</v>
       </c>
       <c r="D172" s="38">
         <v>1</v>
       </c>
-      <c r="E172" s="38"/>
+      <c r="E172" s="38">
+        <v>1</v>
+      </c>
       <c r="F172" s="38"/>
       <c r="G172" s="38"/>
       <c r="H172" s="6"/>
       <c r="I172" s="38"/>
       <c r="J172" s="38"/>
       <c r="K172" s="38"/>
       <c r="L172" s="38"/>
       <c r="M172" s="38"/>
       <c r="N172" s="50"/>
     </row>
     <row r="173" spans="1:14" s="13" customFormat="1">
       <c r="A173" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B173" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C173" s="38">
         <v>0</v>
       </c>
       <c r="D173" s="38">
         <v>1</v>
       </c>
-      <c r="E173" s="38"/>
+      <c r="E173" s="38">
+        <v>1</v>
+      </c>
       <c r="F173" s="38"/>
       <c r="G173" s="38"/>
       <c r="H173" s="6"/>
       <c r="I173" s="38"/>
       <c r="J173" s="38"/>
       <c r="K173" s="38"/>
       <c r="L173" s="38"/>
       <c r="M173" s="38"/>
       <c r="N173" s="50"/>
     </row>
     <row r="174" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A174" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="43"/>
       <c r="C174" s="5"/>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="6"/>
       <c r="I174" s="5"/>
       <c r="J174" s="5"/>
       <c r="K174" s="5"/>
       <c r="L174" s="5"/>
       <c r="M174" s="5"/>
       <c r="N174" s="50"/>
     </row>
     <row r="175" spans="1:14" s="13" customFormat="1">
       <c r="A175" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B175" s="38">
         <v>24086</v>
       </c>
       <c r="C175" s="38">
         <v>44827</v>
       </c>
       <c r="D175" s="38">
         <v>69013</v>
       </c>
-      <c r="E175" s="38"/>
+      <c r="E175" s="38">
+        <v>93472</v>
+      </c>
       <c r="F175" s="38"/>
       <c r="G175" s="38"/>
       <c r="H175" s="6"/>
       <c r="I175" s="38"/>
       <c r="J175" s="38"/>
       <c r="K175" s="38"/>
       <c r="L175" s="38"/>
       <c r="M175" s="38"/>
       <c r="N175" s="50"/>
     </row>
     <row r="176" spans="1:14" s="13" customFormat="1">
       <c r="A176" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B176" s="38">
         <v>933</v>
       </c>
       <c r="C176" s="38">
         <v>1190</v>
       </c>
       <c r="D176" s="38">
         <v>1447</v>
       </c>
-      <c r="E176" s="38"/>
+      <c r="E176" s="38">
+        <v>1704</v>
+      </c>
       <c r="F176" s="38"/>
       <c r="G176" s="38"/>
       <c r="H176" s="6"/>
       <c r="I176" s="38"/>
       <c r="J176" s="38"/>
       <c r="K176" s="38"/>
       <c r="L176" s="38"/>
       <c r="M176" s="38"/>
       <c r="N176" s="50"/>
     </row>
     <row r="177" spans="1:14" s="13" customFormat="1">
       <c r="A177" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B177" s="38">
         <v>12103</v>
       </c>
       <c r="C177" s="38">
         <v>21328</v>
       </c>
       <c r="D177" s="38">
         <v>33396</v>
       </c>
-      <c r="E177" s="38"/>
+      <c r="E177" s="38">
+        <v>45997</v>
+      </c>
       <c r="F177" s="38"/>
       <c r="G177" s="38"/>
       <c r="H177" s="6"/>
       <c r="I177" s="38"/>
       <c r="J177" s="38"/>
       <c r="K177" s="38"/>
       <c r="L177" s="38"/>
       <c r="M177" s="38"/>
       <c r="N177" s="50"/>
     </row>
     <row r="178" spans="1:14" s="13" customFormat="1">
       <c r="A178" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B178" s="38">
         <v>1</v>
       </c>
       <c r="C178" s="38">
         <v>1</v>
       </c>
       <c r="D178" s="38">
         <v>2</v>
       </c>
-      <c r="E178" s="38"/>
+      <c r="E178" s="38">
+        <v>2</v>
+      </c>
       <c r="F178" s="38"/>
       <c r="G178" s="38"/>
       <c r="H178" s="6"/>
       <c r="I178" s="38"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="38"/>
       <c r="N178" s="50"/>
     </row>
     <row r="179" spans="1:14" s="13" customFormat="1">
       <c r="A179" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B179" s="38">
         <v>44</v>
       </c>
       <c r="C179" s="38">
         <v>102</v>
       </c>
       <c r="D179" s="38">
         <v>160</v>
       </c>
-      <c r="E179" s="38"/>
+      <c r="E179" s="38">
+        <v>218</v>
+      </c>
       <c r="F179" s="38"/>
       <c r="G179" s="38"/>
       <c r="H179" s="6"/>
       <c r="I179" s="38"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="38"/>
       <c r="N179" s="50"/>
     </row>
     <row r="180" spans="1:14" s="13" customFormat="1">
       <c r="A180" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B180" s="38">
         <v>9965</v>
       </c>
       <c r="C180" s="38">
         <v>19830</v>
       </c>
       <c r="D180" s="38">
         <v>30316</v>
       </c>
-      <c r="E180" s="38"/>
+      <c r="E180" s="38">
+        <v>40703</v>
+      </c>
       <c r="F180" s="38"/>
       <c r="G180" s="38"/>
       <c r="H180" s="6"/>
       <c r="I180" s="38"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="38"/>
       <c r="N180" s="50"/>
     </row>
     <row r="181" spans="1:14" s="13" customFormat="1">
       <c r="A181" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="38">
         <v>1040</v>
       </c>
       <c r="C181" s="38">
         <v>2375</v>
       </c>
       <c r="D181" s="38">
         <v>3693</v>
       </c>
-      <c r="E181" s="38"/>
+      <c r="E181" s="38">
+        <v>4848</v>
+      </c>
       <c r="F181" s="38"/>
       <c r="G181" s="38"/>
       <c r="H181" s="6"/>
       <c r="I181" s="38"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="38"/>
       <c r="N181" s="50"/>
     </row>
     <row r="182" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1">
       <c r="A182" s="92" t="s">
         <v>66</v>
       </c>
       <c r="B182" s="43"/>
       <c r="H182" s="6"/>
       <c r="J182" s="43"/>
       <c r="K182" s="43"/>
       <c r="L182" s="43"/>
       <c r="N182" s="50"/>
     </row>
     <row r="183" spans="1:14" s="45" customFormat="1">
       <c r="A183" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B183" s="40">
         <v>60.9</v>
       </c>
       <c r="C183" s="40">
         <v>141.80000000000001</v>
       </c>
       <c r="D183" s="40">
         <v>222.8</v>
       </c>
-      <c r="E183" s="40"/>
+      <c r="E183" s="40">
+        <v>303.8</v>
+      </c>
       <c r="F183" s="40"/>
       <c r="G183" s="40"/>
       <c r="H183" s="17"/>
       <c r="I183" s="40"/>
       <c r="J183" s="40"/>
       <c r="K183" s="40"/>
       <c r="L183" s="40"/>
       <c r="M183" s="40"/>
       <c r="N183" s="50"/>
     </row>
     <row r="184" spans="1:14" s="45" customFormat="1">
       <c r="A184" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="40">
         <v>40.9</v>
       </c>
       <c r="C184" s="40">
         <v>94.3</v>
       </c>
       <c r="D184" s="40">
         <v>147.80000000000001</v>
       </c>
-      <c r="E184" s="40"/>
+      <c r="E184" s="40">
+        <v>201.3</v>
+      </c>
       <c r="F184" s="40"/>
       <c r="G184" s="40"/>
       <c r="H184" s="17"/>
       <c r="I184" s="40"/>
       <c r="J184" s="40"/>
       <c r="K184" s="40"/>
       <c r="L184" s="40"/>
       <c r="M184" s="40"/>
       <c r="N184" s="50"/>
     </row>
     <row r="185" spans="1:14" s="45" customFormat="1">
       <c r="A185" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="C185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="D185" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="E185" s="40"/>
+      <c r="E185" s="85" t="s">
+        <v>74</v>
+      </c>
       <c r="F185" s="40"/>
       <c r="G185" s="40"/>
       <c r="H185" s="17"/>
       <c r="I185" s="40"/>
       <c r="J185" s="40"/>
       <c r="K185" s="40"/>
       <c r="L185" s="40"/>
       <c r="M185" s="40"/>
       <c r="N185" s="50"/>
     </row>
     <row r="186" spans="1:14" s="45" customFormat="1">
       <c r="A186" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B186" s="40">
         <v>19.3</v>
       </c>
       <c r="C186" s="40">
         <v>46.5</v>
       </c>
       <c r="D186" s="40">
         <v>73.7</v>
       </c>
-      <c r="E186" s="40"/>
+      <c r="E186" s="40">
+        <v>100.8</v>
+      </c>
       <c r="F186" s="40"/>
       <c r="G186" s="40"/>
       <c r="H186" s="17"/>
       <c r="I186" s="40"/>
       <c r="J186" s="40"/>
       <c r="K186" s="40"/>
       <c r="L186" s="40"/>
       <c r="M186" s="40"/>
       <c r="N186" s="50"/>
     </row>
     <row r="187" spans="1:14" s="45" customFormat="1">
       <c r="A187" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B187" s="40">
         <v>0.7</v>
       </c>
       <c r="C187" s="40">
         <v>1</v>
       </c>
       <c r="D187" s="40">
         <v>1.3</v>
       </c>
-      <c r="E187" s="40"/>
+      <c r="E187" s="40">
+        <v>1.7</v>
+      </c>
       <c r="F187" s="40"/>
       <c r="G187" s="40"/>
       <c r="H187" s="17"/>
       <c r="I187" s="40"/>
       <c r="J187" s="40"/>
       <c r="K187" s="40"/>
       <c r="L187" s="40"/>
       <c r="M187" s="40"/>
       <c r="N187" s="50"/>
     </row>
     <row r="188" spans="1:14" s="45" customFormat="1" ht="24" customHeight="1">
       <c r="A188" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B188" s="43"/>
       <c r="C188" s="18"/>
       <c r="D188" s="18"/>
       <c r="E188" s="18"/>
       <c r="F188" s="18"/>
       <c r="G188" s="18"/>
       <c r="H188" s="17"/>
       <c r="I188" s="18"/>
       <c r="J188" s="18"/>
       <c r="K188" s="18"/>
       <c r="L188" s="18"/>
       <c r="M188" s="18"/>
       <c r="N188" s="50"/>
     </row>
     <row r="189" spans="1:14" s="13" customFormat="1">
       <c r="A189" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B189" s="40">
         <v>231.7</v>
       </c>
       <c r="C189" s="40">
         <v>623.70000000000005</v>
       </c>
       <c r="D189" s="40">
         <v>1015.7</v>
       </c>
-      <c r="E189" s="40"/>
+      <c r="E189" s="40">
+        <v>1407.7</v>
+      </c>
       <c r="F189" s="40"/>
       <c r="G189" s="40"/>
       <c r="H189" s="17"/>
       <c r="I189" s="40"/>
       <c r="J189" s="40"/>
       <c r="K189" s="40"/>
       <c r="L189" s="40"/>
       <c r="M189" s="40"/>
       <c r="N189" s="50"/>
     </row>
     <row r="190" spans="1:14" s="13" customFormat="1">
       <c r="A190" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B190" s="40">
         <v>231.7</v>
       </c>
       <c r="C190" s="40">
         <v>623.70000000000005</v>
       </c>
       <c r="D190" s="40">
         <v>1015.7</v>
       </c>
-      <c r="E190" s="40"/>
+      <c r="E190" s="40">
+        <v>1407.7</v>
+      </c>
       <c r="F190" s="40"/>
       <c r="G190" s="40"/>
       <c r="H190" s="17"/>
       <c r="I190" s="40"/>
       <c r="J190" s="40"/>
       <c r="K190" s="40"/>
       <c r="L190" s="40"/>
       <c r="M190" s="40"/>
       <c r="N190" s="50"/>
     </row>
     <row r="191" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A191" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B191" s="17"/>
       <c r="C191" s="5"/>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="17"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="5"/>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
       <c r="N191" s="50"/>
     </row>
     <row r="192" spans="1:14" s="13" customFormat="1">
       <c r="A192" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B192" s="40">
         <v>0.3</v>
       </c>
       <c r="C192" s="40">
         <v>0.6</v>
       </c>
       <c r="D192" s="40">
         <v>0.9</v>
       </c>
-      <c r="E192" s="40"/>
+      <c r="E192" s="40">
+        <v>1.2</v>
+      </c>
       <c r="F192" s="40"/>
       <c r="G192" s="40"/>
       <c r="H192" s="17"/>
       <c r="I192" s="40"/>
       <c r="J192" s="40"/>
       <c r="K192" s="40"/>
       <c r="L192" s="40"/>
       <c r="M192" s="40"/>
       <c r="N192" s="50"/>
     </row>
     <row r="193" spans="1:14" s="13" customFormat="1">
       <c r="A193" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B193" s="40">
         <v>0.3</v>
       </c>
       <c r="C193" s="40">
         <v>0.6</v>
       </c>
       <c r="D193" s="40">
         <v>0.9</v>
       </c>
-      <c r="E193" s="40"/>
+      <c r="E193" s="40">
+        <v>1.2</v>
+      </c>
       <c r="F193" s="40"/>
       <c r="G193" s="40"/>
       <c r="H193" s="17"/>
       <c r="I193" s="40"/>
       <c r="J193" s="40"/>
       <c r="K193" s="40"/>
       <c r="L193" s="40"/>
       <c r="M193" s="40"/>
       <c r="N193" s="50"/>
     </row>
     <row r="194" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A194" s="57" t="s">
         <v>88</v>
       </c>
       <c r="B194" s="40"/>
       <c r="C194" s="17"/>
       <c r="D194" s="40"/>
       <c r="E194" s="40"/>
       <c r="F194" s="40"/>
       <c r="G194" s="17"/>
       <c r="H194" s="17"/>
       <c r="I194" s="40"/>
       <c r="J194" s="40"/>
       <c r="K194" s="17"/>
       <c r="L194" s="17"/>
       <c r="M194" s="40"/>
       <c r="N194" s="50"/>
     </row>
     <row r="195" spans="1:14" s="13" customFormat="1">
       <c r="A195" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B195" s="38">
         <v>15</v>
       </c>
       <c r="C195" s="38">
         <v>15</v>
       </c>
       <c r="D195" s="38">
         <v>15</v>
       </c>
-      <c r="E195" s="39"/>
+      <c r="E195" s="38">
+        <v>15</v>
+      </c>
       <c r="F195" s="38"/>
       <c r="G195" s="38"/>
       <c r="H195" s="6"/>
       <c r="I195" s="38"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="38"/>
       <c r="N195" s="50"/>
     </row>
     <row r="196" spans="1:14" s="13" customFormat="1">
       <c r="A196" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B196" s="38">
         <v>15</v>
       </c>
       <c r="C196" s="38">
         <v>15</v>
       </c>
       <c r="D196" s="38">
         <v>15</v>
       </c>
-      <c r="E196" s="39"/>
+      <c r="E196" s="38">
+        <v>15</v>
+      </c>
       <c r="F196" s="38"/>
       <c r="G196" s="38"/>
       <c r="H196" s="6"/>
       <c r="I196" s="38"/>
       <c r="J196" s="38"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="38"/>
       <c r="N196" s="50"/>
     </row>
     <row r="197" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A197" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B197" s="18"/>
       <c r="C197" s="5"/>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="6"/>
       <c r="I197" s="5"/>
       <c r="J197" s="5"/>
       <c r="K197" s="5"/>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
       <c r="N197" s="50"/>
     </row>
     <row r="198" spans="1:14" s="13" customFormat="1">
       <c r="A198" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B198" s="38">
         <v>5</v>
       </c>
       <c r="C198" s="38">
         <v>11</v>
       </c>
       <c r="D198" s="38">
         <v>16</v>
       </c>
-      <c r="E198" s="38"/>
+      <c r="E198" s="38">
+        <v>22</v>
+      </c>
       <c r="F198" s="38"/>
       <c r="G198" s="38"/>
       <c r="H198" s="6"/>
       <c r="I198" s="38"/>
       <c r="J198" s="38"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="38"/>
       <c r="N198" s="50"/>
     </row>
     <row r="199" spans="1:14" s="13" customFormat="1" ht="9" customHeight="1">
       <c r="A199" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B199" s="38">
         <v>5</v>
       </c>
       <c r="C199" s="38">
         <v>11</v>
       </c>
       <c r="D199" s="38">
         <v>16</v>
       </c>
-      <c r="E199" s="38"/>
+      <c r="E199" s="38">
+        <v>22</v>
+      </c>
       <c r="F199" s="38"/>
       <c r="G199" s="38"/>
       <c r="H199" s="6"/>
       <c r="I199" s="38"/>
       <c r="J199" s="38"/>
       <c r="K199" s="38"/>
       <c r="L199" s="38"/>
       <c r="M199" s="38"/>
       <c r="N199" s="50"/>
     </row>
     <row r="200" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A200" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B200" s="18"/>
       <c r="C200" s="5"/>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="6"/>
       <c r="I200" s="5"/>
       <c r="J200" s="5"/>
       <c r="K200" s="5"/>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200" s="50"/>
     </row>
     <row r="201" spans="1:14" s="13" customFormat="1">
       <c r="A201" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B201" s="38">
         <v>15673</v>
       </c>
       <c r="C201" s="38">
         <v>23440</v>
       </c>
       <c r="D201" s="38">
         <v>31206</v>
       </c>
-      <c r="E201" s="38"/>
+      <c r="E201" s="38">
+        <v>38973</v>
+      </c>
       <c r="F201" s="38"/>
       <c r="G201" s="38"/>
       <c r="H201" s="6"/>
       <c r="I201" s="38"/>
       <c r="J201" s="38"/>
       <c r="K201" s="38"/>
       <c r="L201" s="38"/>
       <c r="M201" s="38"/>
       <c r="N201" s="50"/>
     </row>
     <row r="202" spans="1:14" s="13" customFormat="1">
       <c r="A202" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B202" s="38">
         <v>8799</v>
       </c>
       <c r="C202" s="38">
         <v>11234</v>
       </c>
       <c r="D202" s="38">
         <v>13670</v>
       </c>
-      <c r="E202" s="38"/>
+      <c r="E202" s="38">
+        <v>16105</v>
+      </c>
       <c r="F202" s="38"/>
       <c r="G202" s="38"/>
       <c r="H202" s="6"/>
       <c r="I202" s="38"/>
       <c r="J202" s="38"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="38"/>
       <c r="N202" s="50"/>
     </row>
     <row r="203" spans="1:14" s="13" customFormat="1">
       <c r="A203" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B203" s="38">
         <v>116</v>
       </c>
       <c r="C203" s="38">
         <v>161</v>
       </c>
       <c r="D203" s="38">
         <v>206</v>
       </c>
-      <c r="E203" s="38"/>
+      <c r="E203" s="38">
+        <v>251</v>
+      </c>
       <c r="F203" s="38"/>
       <c r="G203" s="38"/>
       <c r="H203" s="6"/>
       <c r="I203" s="38"/>
       <c r="J203" s="38"/>
       <c r="K203" s="38"/>
       <c r="L203" s="38"/>
       <c r="M203" s="38"/>
       <c r="N203" s="50"/>
     </row>
     <row r="204" spans="1:14" s="13" customFormat="1">
       <c r="A204" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B204" s="38">
         <v>6758</v>
       </c>
       <c r="C204" s="38">
         <v>12044</v>
       </c>
       <c r="D204" s="38">
         <v>17330</v>
       </c>
-      <c r="E204" s="38"/>
+      <c r="E204" s="38">
+        <v>22617</v>
+      </c>
       <c r="F204" s="38"/>
       <c r="G204" s="38"/>
       <c r="H204" s="6"/>
       <c r="I204" s="38"/>
       <c r="J204" s="38"/>
       <c r="K204" s="38"/>
       <c r="L204" s="38"/>
       <c r="M204" s="38"/>
       <c r="N204" s="50"/>
     </row>
     <row r="205" spans="1:14" s="13" customFormat="1" ht="74.25" customHeight="1">
       <c r="A205" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B205" s="18"/>
       <c r="C205" s="5"/>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="6"/>
       <c r="I205" s="5"/>
       <c r="J205" s="5"/>
       <c r="K205" s="5"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205" s="50"/>
     </row>
     <row r="206" spans="1:14" s="13" customFormat="1">
       <c r="A206" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B206" s="40">
         <v>1</v>
       </c>
       <c r="C206" s="40">
         <v>6.6</v>
       </c>
       <c r="D206" s="40">
         <v>12.1</v>
       </c>
-      <c r="E206" s="40"/>
+      <c r="E206" s="40">
+        <v>17.7</v>
+      </c>
       <c r="F206" s="40"/>
       <c r="G206" s="40"/>
       <c r="H206" s="17"/>
       <c r="I206" s="40"/>
       <c r="J206" s="40"/>
       <c r="K206" s="40"/>
       <c r="L206" s="40"/>
       <c r="M206" s="40"/>
       <c r="N206" s="50"/>
     </row>
     <row r="207" spans="1:14" s="13" customFormat="1">
       <c r="A207" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C207" s="40">
         <v>2.7</v>
       </c>
       <c r="D207" s="40">
         <v>5.5</v>
       </c>
-      <c r="E207" s="40"/>
+      <c r="E207" s="40">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="F207" s="40"/>
       <c r="G207" s="40"/>
       <c r="H207" s="17"/>
       <c r="I207" s="40"/>
       <c r="J207" s="40"/>
       <c r="K207" s="40"/>
       <c r="L207" s="40"/>
       <c r="M207" s="40"/>
       <c r="N207" s="50"/>
     </row>
     <row r="208" spans="1:14" s="13" customFormat="1">
       <c r="A208" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B208" s="40">
         <v>1</v>
       </c>
       <c r="C208" s="40">
         <v>3.8</v>
       </c>
       <c r="D208" s="40">
         <v>6.6</v>
       </c>
-      <c r="E208" s="40"/>
+      <c r="E208" s="40">
+        <v>9.4</v>
+      </c>
       <c r="F208" s="40"/>
       <c r="G208" s="40"/>
       <c r="H208" s="17"/>
       <c r="I208" s="40"/>
       <c r="J208" s="40"/>
       <c r="K208" s="40"/>
       <c r="L208" s="40"/>
       <c r="M208" s="40"/>
       <c r="N208" s="50"/>
     </row>
     <row r="209" spans="1:14" s="13" customFormat="1">
       <c r="A209" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C209" s="40">
         <v>0</v>
       </c>
       <c r="D209" s="40">
         <v>0.1</v>
       </c>
-      <c r="E209" s="40"/>
+      <c r="E209" s="40">
+        <v>0.1</v>
+      </c>
       <c r="F209" s="40"/>
       <c r="G209" s="40"/>
       <c r="H209" s="17"/>
       <c r="I209" s="40"/>
       <c r="J209" s="40"/>
       <c r="K209" s="40"/>
       <c r="L209" s="40"/>
       <c r="M209" s="40"/>
       <c r="N209" s="50"/>
     </row>
     <row r="210" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1">
       <c r="A210" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B210" s="16"/>
       <c r="C210" s="5"/>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="17"/>
       <c r="I210" s="5"/>
       <c r="J210" s="5"/>
       <c r="K210" s="5"/>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
       <c r="N210" s="50"/>
     </row>
     <row r="211" spans="1:14" s="13" customFormat="1">
       <c r="A211" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B211" s="40">
         <v>29.1</v>
       </c>
       <c r="C211" s="40">
         <v>70.3</v>
       </c>
       <c r="D211" s="40">
         <v>110.8</v>
       </c>
-      <c r="E211" s="40"/>
+      <c r="E211" s="40">
+        <v>135.69999999999999</v>
+      </c>
       <c r="F211" s="40"/>
       <c r="G211" s="40"/>
       <c r="H211" s="17"/>
       <c r="I211" s="40"/>
       <c r="J211" s="40"/>
       <c r="K211" s="40"/>
       <c r="L211" s="40"/>
       <c r="M211" s="40"/>
       <c r="N211" s="50"/>
     </row>
     <row r="212" spans="1:14" s="13" customFormat="1">
       <c r="A212" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B212" s="40">
         <v>29.1</v>
       </c>
       <c r="C212" s="40">
         <v>70.3</v>
       </c>
       <c r="D212" s="40">
         <v>110.8</v>
       </c>
-      <c r="E212" s="40"/>
+      <c r="E212" s="40">
+        <v>135.69999999999999</v>
+      </c>
       <c r="F212" s="40"/>
       <c r="G212" s="40"/>
       <c r="H212" s="17"/>
       <c r="I212" s="40"/>
       <c r="J212" s="40"/>
       <c r="K212" s="40"/>
       <c r="L212" s="40"/>
       <c r="M212" s="40"/>
       <c r="N212" s="50"/>
     </row>
     <row r="213" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
       <c r="A213" s="57" t="s">
         <v>73</v>
       </c>
       <c r="B213" s="18"/>
       <c r="C213" s="5"/>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="17"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
       <c r="N213" s="50"/>
     </row>
     <row r="214" spans="1:14" s="13" customFormat="1">
       <c r="A214" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B214" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C214" s="40">
         <v>49.7</v>
       </c>
       <c r="D214" s="40">
         <v>87</v>
       </c>
-      <c r="E214" s="40"/>
+      <c r="E214" s="40">
+        <v>137</v>
+      </c>
       <c r="F214" s="40"/>
       <c r="G214" s="40"/>
       <c r="H214" s="17"/>
       <c r="I214" s="40"/>
       <c r="J214" s="40"/>
       <c r="K214" s="40"/>
       <c r="L214" s="40"/>
       <c r="M214" s="40"/>
       <c r="N214" s="50"/>
     </row>
     <row r="215" spans="1:14" s="13" customFormat="1">
       <c r="A215" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B215" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C215" s="40">
         <v>49.7</v>
       </c>
       <c r="D215" s="40">
         <v>87</v>
       </c>
-      <c r="E215" s="40"/>
+      <c r="E215" s="40">
+        <v>137</v>
+      </c>
       <c r="F215" s="40"/>
       <c r="G215" s="40"/>
       <c r="H215" s="17"/>
       <c r="I215" s="40"/>
       <c r="J215" s="40"/>
       <c r="K215" s="40"/>
       <c r="L215" s="40"/>
       <c r="M215" s="40"/>
       <c r="N215" s="50"/>
     </row>
     <row r="216" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
       <c r="A216" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B216" s="18"/>
       <c r="C216" s="5"/>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="17"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
       <c r="L216" s="5"/>
       <c r="M216" s="5"/>
       <c r="N216" s="50"/>
     </row>
     <row r="217" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A217" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B217" s="38">
         <v>135</v>
       </c>
       <c r="C217" s="38">
         <v>610</v>
       </c>
       <c r="D217" s="38">
         <v>1010</v>
       </c>
-      <c r="E217" s="38"/>
+      <c r="E217" s="38">
+        <v>1330</v>
+      </c>
       <c r="F217" s="38"/>
       <c r="G217" s="38"/>
       <c r="H217" s="6"/>
       <c r="I217" s="38"/>
       <c r="J217" s="38"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="38"/>
       <c r="N217" s="50"/>
     </row>
     <row r="218" spans="1:14" s="13" customFormat="1">
       <c r="A218" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B218" s="38">
         <v>135</v>
       </c>
       <c r="C218" s="38">
         <v>610</v>
       </c>
       <c r="D218" s="38">
         <v>1010</v>
       </c>
-      <c r="E218" s="38"/>
+      <c r="E218" s="38">
+        <v>1330</v>
+      </c>
       <c r="F218" s="38"/>
       <c r="G218" s="38"/>
       <c r="H218" s="6"/>
       <c r="I218" s="38"/>
       <c r="J218" s="38"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="38"/>
       <c r="N218" s="50"/>
     </row>
     <row r="219" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A219" s="57" t="s">
         <v>69</v>
       </c>
       <c r="B219" s="39"/>
       <c r="C219" s="39"/>
       <c r="D219" s="39"/>
       <c r="E219" s="39"/>
       <c r="F219" s="39"/>
       <c r="G219" s="39"/>
       <c r="H219" s="6"/>
       <c r="I219" s="38"/>
       <c r="J219" s="38"/>
       <c r="K219" s="6"/>
       <c r="L219" s="6"/>
       <c r="M219" s="38"/>
       <c r="N219" s="50"/>
     </row>
     <row r="220" spans="1:14" s="13" customFormat="1">
       <c r="A220" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B220" s="38">
         <v>506</v>
       </c>
       <c r="C220" s="38">
         <v>605</v>
       </c>
       <c r="D220" s="38">
         <v>705</v>
       </c>
-      <c r="E220" s="38"/>
+      <c r="E220" s="38">
+        <v>804</v>
+      </c>
       <c r="F220" s="38"/>
       <c r="G220" s="38"/>
       <c r="H220" s="6"/>
       <c r="I220" s="38"/>
       <c r="J220" s="38"/>
       <c r="K220" s="38"/>
       <c r="L220" s="38"/>
       <c r="M220" s="38"/>
       <c r="N220" s="50"/>
     </row>
     <row r="221" spans="1:14" s="13" customFormat="1">
       <c r="A221" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B221" s="38">
         <v>502</v>
       </c>
       <c r="C221" s="38">
         <v>598</v>
       </c>
       <c r="D221" s="38">
         <v>694</v>
       </c>
-      <c r="E221" s="38"/>
+      <c r="E221" s="38">
+        <v>789</v>
+      </c>
       <c r="F221" s="38"/>
       <c r="G221" s="38"/>
       <c r="H221" s="6"/>
       <c r="I221" s="38"/>
       <c r="J221" s="38"/>
       <c r="K221" s="38"/>
       <c r="L221" s="38"/>
       <c r="M221" s="38"/>
       <c r="N221" s="50"/>
     </row>
     <row r="222" spans="1:14" s="13" customFormat="1">
       <c r="A222" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B222" s="38">
         <v>4</v>
       </c>
       <c r="C222" s="38">
         <v>7</v>
       </c>
       <c r="D222" s="38">
         <v>11</v>
       </c>
-      <c r="E222" s="38"/>
+      <c r="E222" s="38">
+        <v>15</v>
+      </c>
       <c r="F222" s="38"/>
       <c r="G222" s="38"/>
       <c r="H222" s="6"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="N222" s="50"/>
     </row>
     <row r="223" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A223" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B223" s="18"/>
       <c r="C223" s="5"/>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="6"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223" s="50"/>
     </row>
     <row r="224" spans="1:14" s="13" customFormat="1">
       <c r="A224" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B224" s="38">
         <v>484</v>
       </c>
       <c r="C224" s="38">
         <v>969</v>
       </c>
       <c r="D224" s="38">
         <v>1453</v>
       </c>
-      <c r="E224" s="38"/>
+      <c r="E224" s="38">
+        <v>1938</v>
+      </c>
       <c r="F224" s="38"/>
       <c r="G224" s="38"/>
       <c r="H224" s="6"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
       <c r="N224" s="50"/>
     </row>
     <row r="225" spans="1:14" s="13" customFormat="1">
       <c r="A225" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B225" s="38">
         <v>478</v>
       </c>
       <c r="C225" s="38">
         <v>955</v>
       </c>
       <c r="D225" s="38">
         <v>1433</v>
       </c>
-      <c r="E225" s="38"/>
+      <c r="E225" s="38">
+        <v>1910</v>
+      </c>
       <c r="F225" s="38"/>
       <c r="G225" s="38"/>
       <c r="H225" s="6"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="N225" s="50"/>
     </row>
     <row r="226" spans="1:14" s="13" customFormat="1">
       <c r="A226" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B226" s="38">
         <v>7</v>
       </c>
       <c r="C226" s="38">
         <v>14</v>
       </c>
       <c r="D226" s="38">
         <v>21</v>
       </c>
-      <c r="E226" s="38"/>
+      <c r="E226" s="38">
+        <v>28</v>
+      </c>
       <c r="F226" s="38"/>
       <c r="G226" s="38"/>
       <c r="H226" s="6"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
       <c r="N226" s="50"/>
     </row>
     <row r="227" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1">
       <c r="A227" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B227" s="18"/>
       <c r="C227" s="5"/>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="6"/>
       <c r="I227" s="5"/>
       <c r="J227" s="5"/>
       <c r="K227" s="5"/>
       <c r="L227" s="5"/>
       <c r="M227" s="5"/>
       <c r="N227" s="50"/>
     </row>
     <row r="228" spans="1:14" s="13" customFormat="1">
       <c r="A228" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B228" s="38">
         <v>79371</v>
       </c>
       <c r="C228" s="38">
         <v>182611</v>
       </c>
       <c r="D228" s="38">
         <v>292396</v>
       </c>
-      <c r="E228" s="38"/>
+      <c r="E228" s="38">
+        <v>407533</v>
+      </c>
       <c r="F228" s="38"/>
       <c r="G228" s="38"/>
       <c r="H228" s="6"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
       <c r="N228" s="50"/>
     </row>
     <row r="229" spans="1:14" s="13" customFormat="1">
       <c r="A229" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B229" s="38">
         <v>17048</v>
       </c>
       <c r="C229" s="38">
         <v>50533</v>
       </c>
       <c r="D229" s="38">
         <v>85516</v>
       </c>
-      <c r="E229" s="38"/>
+      <c r="E229" s="38">
+        <v>128715</v>
+      </c>
       <c r="F229" s="38"/>
       <c r="G229" s="38"/>
       <c r="H229" s="6"/>
       <c r="I229" s="38"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="N229" s="50"/>
     </row>
     <row r="230" spans="1:14" s="13" customFormat="1">
       <c r="A230" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B230" s="38">
         <v>281</v>
       </c>
       <c r="C230" s="38">
         <v>1179</v>
       </c>
       <c r="D230" s="38">
         <v>2652</v>
       </c>
-      <c r="E230" s="38"/>
+      <c r="E230" s="38">
+        <v>4357</v>
+      </c>
       <c r="F230" s="38"/>
       <c r="G230" s="38"/>
       <c r="H230" s="6"/>
       <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="N230" s="50"/>
     </row>
     <row r="231" spans="1:14" s="13" customFormat="1">
       <c r="A231" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D231" s="38">
         <v>3974</v>
       </c>
-      <c r="E231" s="38"/>
+      <c r="E231" s="38">
+        <v>4596</v>
+      </c>
       <c r="F231" s="38"/>
       <c r="G231" s="38"/>
       <c r="H231" s="6"/>
       <c r="I231" s="38"/>
       <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="N231" s="50"/>
     </row>
     <row r="232" spans="1:14" s="13" customFormat="1">
       <c r="A232" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B232" s="38">
         <v>5</v>
       </c>
       <c r="C232" s="38">
         <v>568</v>
       </c>
       <c r="D232" s="38">
         <v>1131</v>
       </c>
-      <c r="E232" s="38"/>
+      <c r="E232" s="38">
+        <v>1694</v>
+      </c>
       <c r="F232" s="38"/>
       <c r="G232" s="38"/>
       <c r="H232" s="6"/>
       <c r="I232" s="38"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
       <c r="N232" s="50"/>
     </row>
     <row r="233" spans="1:14" s="13" customFormat="1">
       <c r="A233" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D233" s="38">
         <v>500</v>
       </c>
-      <c r="E233" s="6"/>
+      <c r="E233" s="38">
+        <v>1253</v>
+      </c>
       <c r="F233" s="6"/>
       <c r="G233" s="6"/>
       <c r="H233" s="6"/>
       <c r="I233" s="38"/>
       <c r="J233" s="38"/>
       <c r="K233" s="38"/>
       <c r="L233" s="38"/>
       <c r="M233" s="38"/>
       <c r="N233" s="50"/>
     </row>
     <row r="234" spans="1:14" s="13" customFormat="1">
       <c r="A234" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B234" s="38">
         <v>62037</v>
       </c>
       <c r="C234" s="38">
         <v>130330</v>
       </c>
       <c r="D234" s="38">
         <v>198624</v>
       </c>
-      <c r="E234" s="38"/>
+      <c r="E234" s="38">
+        <v>266918</v>
+      </c>
       <c r="F234" s="38"/>
       <c r="G234" s="38"/>
       <c r="H234" s="6"/>
       <c r="I234" s="38"/>
       <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="38"/>
       <c r="N234" s="50"/>
     </row>
     <row r="235" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A235" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="5"/>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="I235" s="5"/>
       <c r="J235" s="5"/>
       <c r="K235" s="5"/>
       <c r="L235" s="5"/>
       <c r="M235" s="5"/>
       <c r="N235" s="50"/>
     </row>
     <row r="236" spans="1:14" s="13" customFormat="1">
       <c r="A236" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B236" s="38">
         <v>52</v>
       </c>
       <c r="C236" s="38">
         <v>115</v>
       </c>
       <c r="D236" s="38">
         <v>273</v>
       </c>
-      <c r="E236" s="38"/>
+      <c r="E236" s="38">
+        <v>376</v>
+      </c>
       <c r="F236" s="38"/>
       <c r="G236" s="38"/>
       <c r="H236" s="6"/>
       <c r="I236" s="38"/>
       <c r="J236" s="38"/>
       <c r="K236" s="38"/>
       <c r="L236" s="38"/>
       <c r="M236" s="38"/>
       <c r="N236" s="50"/>
     </row>
     <row r="237" spans="1:14" s="13" customFormat="1">
       <c r="A237" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B237" s="38">
         <v>52</v>
       </c>
       <c r="C237" s="38">
         <v>115</v>
       </c>
       <c r="D237" s="38">
         <v>273</v>
       </c>
-      <c r="E237" s="38"/>
+      <c r="E237" s="38">
+        <v>376</v>
+      </c>
       <c r="F237" s="38"/>
       <c r="G237" s="38"/>
       <c r="H237" s="6"/>
       <c r="I237" s="38"/>
       <c r="J237" s="38"/>
       <c r="K237" s="38"/>
       <c r="L237" s="38"/>
       <c r="M237" s="38"/>
       <c r="N237" s="50"/>
     </row>
     <row r="238" spans="1:14" s="13" customFormat="1" ht="67.5">
       <c r="A238" s="57" t="s">
         <v>76</v>
       </c>
       <c r="B238" s="38"/>
       <c r="C238" s="6"/>
       <c r="D238" s="6"/>
       <c r="E238" s="6"/>
       <c r="F238" s="6"/>
       <c r="G238" s="6"/>
       <c r="H238" s="6"/>
       <c r="I238" s="38"/>
       <c r="J238" s="38"/>
       <c r="K238" s="6"/>
       <c r="L238" s="6"/>
       <c r="M238" s="38"/>
       <c r="N238" s="50"/>
     </row>
     <row r="239" spans="1:14" s="13" customFormat="1">
       <c r="A239" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="E239" s="38"/>
+      <c r="E239" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="F239" s="38"/>
       <c r="G239" s="38"/>
       <c r="H239" s="6"/>
       <c r="I239" s="6"/>
       <c r="J239" s="38"/>
       <c r="K239" s="38"/>
       <c r="L239" s="38"/>
       <c r="M239" s="38"/>
       <c r="N239" s="50"/>
     </row>
     <row r="240" spans="1:14" s="13" customFormat="1">
       <c r="A240" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D240" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="E240" s="38"/>
+      <c r="E240" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="F240" s="38"/>
       <c r="G240" s="38"/>
       <c r="H240" s="6"/>
       <c r="I240" s="6"/>
       <c r="J240" s="38"/>
       <c r="K240" s="38"/>
       <c r="L240" s="38"/>
       <c r="M240" s="38"/>
       <c r="N240" s="50"/>
     </row>
     <row r="241" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A241" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="5"/>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="6"/>
       <c r="I241" s="5"/>
       <c r="J241" s="5"/>
       <c r="K241" s="5"/>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241" s="50"/>
     </row>
     <row r="242" spans="1:14" s="13" customFormat="1">
       <c r="A242" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B242" s="38">
         <v>24282</v>
       </c>
       <c r="C242" s="38">
         <v>34831</v>
       </c>
       <c r="D242" s="38">
         <v>63977</v>
       </c>
-      <c r="E242" s="38"/>
+      <c r="E242" s="38">
+        <v>86483</v>
+      </c>
       <c r="F242" s="38"/>
       <c r="G242" s="38"/>
       <c r="H242" s="6"/>
       <c r="I242" s="38"/>
       <c r="J242" s="38"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="38"/>
       <c r="N242" s="50"/>
     </row>
     <row r="243" spans="1:14" s="13" customFormat="1">
       <c r="A243" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B243" s="38">
         <v>24282</v>
       </c>
       <c r="C243" s="38">
         <v>34831</v>
       </c>
       <c r="D243" s="38">
         <v>63977</v>
       </c>
-      <c r="E243" s="38"/>
+      <c r="E243" s="38">
+        <v>86483</v>
+      </c>
       <c r="F243" s="38"/>
       <c r="G243" s="38"/>
       <c r="H243" s="6"/>
       <c r="I243" s="38"/>
       <c r="J243" s="38"/>
       <c r="K243" s="38"/>
       <c r="L243" s="38"/>
       <c r="M243" s="38"/>
       <c r="N243" s="50"/>
     </row>
     <row r="244" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A244" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="5"/>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="6"/>
       <c r="I244" s="5"/>
       <c r="J244" s="5"/>
       <c r="K244" s="5"/>
       <c r="L244" s="5"/>
       <c r="M244" s="5"/>
       <c r="N244" s="50"/>
     </row>
     <row r="245" spans="1:14" s="13" customFormat="1">
       <c r="A245" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B245" s="38">
         <v>1684</v>
       </c>
       <c r="C245" s="38">
         <v>2506</v>
       </c>
       <c r="D245" s="38">
         <v>4542</v>
       </c>
-      <c r="E245" s="38"/>
+      <c r="E245" s="38">
+        <v>6639</v>
+      </c>
       <c r="F245" s="38"/>
       <c r="G245" s="38"/>
       <c r="H245" s="6"/>
       <c r="I245" s="38"/>
       <c r="J245" s="38"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="38"/>
       <c r="N245" s="50"/>
     </row>
     <row r="246" spans="1:14" s="13" customFormat="1">
       <c r="A246" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B246" s="38">
         <v>1457</v>
       </c>
       <c r="C246" s="38">
         <v>2118</v>
       </c>
       <c r="D246" s="38">
         <v>3866</v>
       </c>
-      <c r="E246" s="38"/>
+      <c r="E246" s="38">
+        <v>5621</v>
+      </c>
       <c r="F246" s="38"/>
       <c r="G246" s="38"/>
       <c r="H246" s="6"/>
       <c r="I246" s="38"/>
       <c r="J246" s="38"/>
       <c r="K246" s="38"/>
       <c r="L246" s="38"/>
       <c r="M246" s="38"/>
       <c r="N246" s="50"/>
     </row>
     <row r="247" spans="1:14" s="13" customFormat="1">
       <c r="A247" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B247" s="38">
         <v>225</v>
       </c>
       <c r="C247" s="38">
         <v>328</v>
       </c>
       <c r="D247" s="38">
         <v>578</v>
       </c>
-      <c r="E247" s="38"/>
+      <c r="E247" s="38">
+        <v>874</v>
+      </c>
       <c r="F247" s="38"/>
       <c r="G247" s="38"/>
       <c r="H247" s="6"/>
       <c r="I247" s="38"/>
       <c r="J247" s="38"/>
       <c r="K247" s="38"/>
       <c r="L247" s="38"/>
       <c r="M247" s="38"/>
       <c r="N247" s="50"/>
     </row>
     <row r="248" spans="1:14" s="13" customFormat="1">
       <c r="A248" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C248" s="38">
         <v>57</v>
       </c>
       <c r="D248" s="38">
         <v>94</v>
       </c>
-      <c r="E248" s="38"/>
+      <c r="E248" s="38">
+        <v>139</v>
+      </c>
       <c r="F248" s="38"/>
       <c r="G248" s="38"/>
       <c r="H248" s="6"/>
       <c r="I248" s="38"/>
       <c r="J248" s="38"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="38"/>
       <c r="N248" s="50"/>
     </row>
     <row r="249" spans="1:14" s="13" customFormat="1">
       <c r="A249" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B249" s="38">
         <v>2</v>
       </c>
       <c r="C249" s="38">
         <v>3</v>
       </c>
       <c r="D249" s="38">
         <v>4</v>
       </c>
-      <c r="E249" s="38"/>
+      <c r="E249" s="38">
+        <v>5</v>
+      </c>
       <c r="F249" s="38"/>
       <c r="G249" s="38"/>
       <c r="H249" s="6"/>
       <c r="I249" s="38"/>
       <c r="J249" s="38"/>
       <c r="K249" s="38"/>
       <c r="L249" s="38"/>
       <c r="M249" s="38"/>
       <c r="N249" s="50"/>
     </row>
     <row r="250" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A250" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="5"/>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="6"/>
       <c r="I250" s="5"/>
       <c r="J250" s="5"/>
       <c r="K250" s="5"/>
       <c r="L250" s="5"/>
       <c r="M250" s="5"/>
       <c r="N250" s="50"/>
     </row>
     <row r="251" spans="1:14" s="13" customFormat="1">
       <c r="A251" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B251" s="38">
         <v>20258</v>
       </c>
       <c r="C251" s="38">
         <v>35363</v>
       </c>
       <c r="D251" s="38">
         <v>50805</v>
       </c>
-      <c r="E251" s="38"/>
+      <c r="E251" s="38">
+        <v>72649</v>
+      </c>
       <c r="F251" s="38"/>
       <c r="G251" s="38"/>
       <c r="H251" s="6"/>
       <c r="I251" s="38"/>
       <c r="J251" s="38"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="38"/>
       <c r="N251" s="50"/>
     </row>
     <row r="252" spans="1:14" s="13" customFormat="1">
       <c r="A252" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B252" s="38">
         <v>12476</v>
       </c>
       <c r="C252" s="38">
         <v>22037</v>
       </c>
       <c r="D252" s="38">
         <v>30731</v>
       </c>
-      <c r="E252" s="38"/>
+      <c r="E252" s="38">
+        <v>43841</v>
+      </c>
       <c r="F252" s="38"/>
       <c r="G252" s="38"/>
       <c r="H252" s="6"/>
       <c r="I252" s="38"/>
       <c r="J252" s="38"/>
       <c r="K252" s="38"/>
       <c r="L252" s="38"/>
       <c r="M252" s="38"/>
       <c r="N252" s="50"/>
     </row>
     <row r="253" spans="1:14" s="13" customFormat="1">
       <c r="A253" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B253" s="38">
         <v>7782</v>
       </c>
       <c r="C253" s="38">
         <v>13326</v>
       </c>
       <c r="D253" s="38">
         <v>20074</v>
       </c>
-      <c r="E253" s="38"/>
+      <c r="E253" s="38">
+        <v>28808</v>
+      </c>
       <c r="F253" s="38"/>
       <c r="G253" s="38"/>
       <c r="H253" s="6"/>
       <c r="I253" s="38"/>
       <c r="J253" s="38"/>
       <c r="K253" s="38"/>
       <c r="L253" s="38"/>
       <c r="M253" s="38"/>
       <c r="N253" s="50"/>
     </row>
     <row r="254" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A254" s="57" t="s">
         <v>51</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="5"/>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="6"/>
       <c r="I254" s="5"/>
       <c r="J254" s="5"/>
       <c r="K254" s="5"/>
       <c r="L254" s="5"/>
       <c r="M254" s="28"/>
       <c r="N254" s="50"/>
     </row>
     <row r="255" spans="1:14" s="13" customFormat="1">
       <c r="A255" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B255" s="82">
         <v>25</v>
       </c>
       <c r="C255" s="38">
         <v>135</v>
       </c>
       <c r="D255" s="82">
         <v>245</v>
       </c>
-      <c r="E255" s="38"/>
+      <c r="E255" s="82">
+        <v>355</v>
+      </c>
       <c r="F255" s="38"/>
       <c r="G255" s="38"/>
       <c r="H255" s="6"/>
       <c r="I255" s="38"/>
       <c r="J255" s="82"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="82"/>
       <c r="N255" s="50"/>
     </row>
     <row r="256" spans="1:14" s="13" customFormat="1">
       <c r="A256" s="93" t="s">
         <v>57</v>
       </c>
       <c r="B256" s="41">
         <v>25</v>
       </c>
       <c r="C256" s="41">
         <v>135</v>
       </c>
       <c r="D256" s="41">
         <v>245</v>
       </c>
-      <c r="E256" s="41"/>
+      <c r="E256" s="41">
+        <v>355</v>
+      </c>
       <c r="F256" s="41"/>
       <c r="G256" s="41"/>
       <c r="H256" s="21"/>
       <c r="I256" s="41"/>
       <c r="J256" s="41"/>
       <c r="K256" s="41"/>
       <c r="L256" s="41"/>
       <c r="M256" s="41"/>
       <c r="N256" s="50"/>
     </row>
     <row r="257" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="A257" s="94" t="s">
         <v>44</v>
       </c>
       <c r="B257" s="23"/>
       <c r="C257" s="23"/>
       <c r="D257" s="24"/>
       <c r="E257" s="23"/>
       <c r="F257" s="23"/>
       <c r="I257" s="26"/>
       <c r="J257" s="26"/>
       <c r="L257" s="26"/>
     </row>
     <row r="258" spans="1:14" s="25" customFormat="1">
       <c r="A258" s="94" t="s">