--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-225" yWindow="-135" windowWidth="13260" windowHeight="12735" activeTab="3"/>
+    <workbookView xWindow="1290" yWindow="-180" windowWidth="13260" windowHeight="12735" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1579" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="93">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -30997,6145 +30997,6551 @@
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="38">
         <v>5128</v>
       </c>
       <c r="C6" s="38">
         <v>10267</v>
       </c>
       <c r="D6" s="38">
         <v>15414</v>
       </c>
       <c r="E6" s="38">
         <v>20567</v>
       </c>
-      <c r="F6" s="38"/>
+      <c r="F6" s="38">
+        <v>25456</v>
+      </c>
       <c r="G6" s="38"/>
       <c r="H6" s="6"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="50"/>
     </row>
     <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="38">
         <v>26</v>
       </c>
       <c r="C7" s="38">
         <v>62</v>
       </c>
       <c r="D7" s="38">
         <v>96</v>
       </c>
       <c r="E7" s="38">
         <v>132</v>
       </c>
-      <c r="F7" s="38"/>
+      <c r="F7" s="38">
+        <v>169</v>
+      </c>
       <c r="G7" s="38"/>
       <c r="H7" s="6"/>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="50"/>
     </row>
     <row r="8" spans="1:14" s="13" customFormat="1">
       <c r="A8" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="38">
         <v>2</v>
       </c>
       <c r="C8" s="38">
         <v>3</v>
       </c>
       <c r="D8" s="38">
         <v>13</v>
       </c>
       <c r="E8" s="38">
         <v>29</v>
       </c>
-      <c r="F8" s="38"/>
+      <c r="F8" s="38">
+        <v>32</v>
+      </c>
       <c r="G8" s="38"/>
       <c r="H8" s="6"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="50"/>
     </row>
     <row r="9" spans="1:14" s="13" customFormat="1">
       <c r="A9" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="38">
         <v>2</v>
       </c>
       <c r="C9" s="38">
         <v>12</v>
       </c>
       <c r="D9" s="38">
         <v>22</v>
       </c>
       <c r="E9" s="38">
         <v>33</v>
       </c>
-      <c r="F9" s="38"/>
+      <c r="F9" s="38">
+        <v>33</v>
+      </c>
       <c r="G9" s="38"/>
       <c r="H9" s="6"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="50"/>
     </row>
     <row r="10" spans="1:14" s="13" customFormat="1">
       <c r="A10" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="38">
         <v>2</v>
       </c>
       <c r="C10" s="38">
         <v>5</v>
       </c>
       <c r="D10" s="38">
         <v>7</v>
       </c>
       <c r="E10" s="38">
         <v>9</v>
       </c>
-      <c r="F10" s="38"/>
+      <c r="F10" s="38">
+        <v>12</v>
+      </c>
       <c r="G10" s="38"/>
       <c r="H10" s="6"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="50"/>
     </row>
     <row r="11" spans="1:14" customFormat="1" ht="15">
       <c r="A11" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="38">
         <v>0</v>
       </c>
       <c r="C11" s="38">
         <v>0</v>
       </c>
       <c r="D11" s="38">
         <v>1</v>
       </c>
       <c r="E11" s="38">
         <v>1</v>
       </c>
-      <c r="F11" s="38"/>
+      <c r="F11" s="38">
+        <v>1</v>
+      </c>
       <c r="G11" s="38"/>
       <c r="H11" s="6"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1">
       <c r="A12" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="38">
         <v>5094</v>
       </c>
       <c r="C12" s="38">
         <v>10183</v>
       </c>
       <c r="D12" s="38">
         <v>15273</v>
       </c>
       <c r="E12" s="38">
         <v>20362</v>
       </c>
-      <c r="F12" s="38"/>
+      <c r="F12" s="38">
+        <v>25208</v>
+      </c>
       <c r="G12" s="38"/>
       <c r="H12" s="6"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="50"/>
     </row>
     <row r="13" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="38">
         <v>2</v>
       </c>
       <c r="C13" s="38">
         <v>2</v>
       </c>
       <c r="D13" s="38">
         <v>2</v>
       </c>
       <c r="E13" s="38">
         <v>2</v>
       </c>
-      <c r="F13" s="38"/>
+      <c r="F13" s="38">
+        <v>2</v>
+      </c>
       <c r="G13" s="38"/>
       <c r="H13" s="6"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="50"/>
     </row>
     <row r="14" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="50"/>
     </row>
     <row r="15" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="38">
         <v>99</v>
       </c>
       <c r="C15" s="38">
         <v>197</v>
       </c>
       <c r="D15" s="38">
         <v>294</v>
       </c>
       <c r="E15" s="38">
         <v>392</v>
       </c>
-      <c r="F15" s="38"/>
+      <c r="F15" s="38">
+        <v>467</v>
+      </c>
       <c r="G15" s="38"/>
       <c r="H15" s="6"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="50"/>
     </row>
     <row r="16" spans="1:14" s="13" customFormat="1">
       <c r="A16" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="38">
         <v>2</v>
       </c>
       <c r="C16" s="38">
         <v>4</v>
       </c>
       <c r="D16" s="38">
         <v>5</v>
       </c>
       <c r="E16" s="38">
         <v>7</v>
       </c>
-      <c r="F16" s="38"/>
+      <c r="F16" s="38">
+        <v>10</v>
+      </c>
       <c r="G16" s="38"/>
       <c r="H16" s="6"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="50"/>
     </row>
     <row r="17" spans="1:14" s="13" customFormat="1">
       <c r="A17" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="38">
         <v>2</v>
       </c>
       <c r="C17" s="38">
         <v>6</v>
       </c>
       <c r="D17" s="38">
         <v>11</v>
       </c>
       <c r="E17" s="38">
         <v>16</v>
       </c>
-      <c r="F17" s="38"/>
+      <c r="F17" s="38">
+        <v>16</v>
+      </c>
       <c r="G17" s="38"/>
       <c r="H17" s="6"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="50"/>
     </row>
     <row r="18" spans="1:14" s="13" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="38">
         <v>2</v>
       </c>
       <c r="C18" s="38">
         <v>5</v>
       </c>
       <c r="D18" s="38">
         <v>7</v>
       </c>
       <c r="E18" s="38">
         <v>9</v>
       </c>
-      <c r="F18" s="38"/>
+      <c r="F18" s="38">
+        <v>12</v>
+      </c>
       <c r="G18" s="38"/>
       <c r="H18" s="6"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="50"/>
     </row>
     <row r="19" spans="1:14" customFormat="1" ht="15">
       <c r="A19" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="38">
         <v>0</v>
       </c>
       <c r="C19" s="38">
         <v>0</v>
       </c>
       <c r="D19" s="38">
         <v>1</v>
       </c>
       <c r="E19" s="38">
         <v>1</v>
       </c>
-      <c r="F19" s="38"/>
+      <c r="F19" s="38">
+        <v>1</v>
+      </c>
       <c r="G19" s="38"/>
       <c r="H19" s="6"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="13" customFormat="1">
       <c r="A20" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="38">
         <v>91</v>
       </c>
       <c r="C20" s="38">
         <v>180</v>
       </c>
       <c r="D20" s="38">
         <v>268</v>
       </c>
       <c r="E20" s="38">
         <v>357</v>
       </c>
-      <c r="F20" s="38"/>
+      <c r="F20" s="38">
+        <v>427</v>
+      </c>
       <c r="G20" s="38"/>
       <c r="H20" s="6"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="50"/>
     </row>
     <row r="21" spans="1:14" s="13" customFormat="1">
       <c r="A21" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="38">
         <v>2</v>
       </c>
       <c r="C21" s="38">
         <v>2</v>
       </c>
       <c r="D21" s="38">
         <v>2</v>
       </c>
       <c r="E21" s="38">
         <v>2</v>
       </c>
-      <c r="F21" s="38"/>
+      <c r="F21" s="38">
+        <v>2</v>
+      </c>
       <c r="G21" s="38"/>
       <c r="H21" s="6"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="50"/>
     </row>
     <row r="22" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A22" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="50"/>
     </row>
     <row r="23" spans="1:14" s="13" customFormat="1">
       <c r="A23" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="38">
         <v>2784</v>
       </c>
       <c r="C23" s="38">
         <v>5810</v>
       </c>
       <c r="D23" s="38">
         <v>8844</v>
       </c>
       <c r="E23" s="38">
         <v>11883</v>
       </c>
-      <c r="F23" s="38"/>
+      <c r="F23" s="38">
+        <v>14716</v>
+      </c>
       <c r="G23" s="38"/>
       <c r="H23" s="6"/>
       <c r="I23" s="38"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="50"/>
     </row>
     <row r="24" spans="1:14" s="13" customFormat="1">
       <c r="A24" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="38">
         <v>1</v>
       </c>
       <c r="C24" s="38">
         <v>1</v>
       </c>
       <c r="D24" s="38">
         <v>2</v>
       </c>
       <c r="E24" s="38">
         <v>3</v>
       </c>
-      <c r="F24" s="38"/>
+      <c r="F24" s="38">
+        <v>3</v>
+      </c>
       <c r="G24" s="38"/>
       <c r="H24" s="6"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" s="13" customFormat="1">
       <c r="A25" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="38">
         <v>1</v>
       </c>
       <c r="C25" s="38">
         <v>2</v>
       </c>
       <c r="D25" s="38">
         <v>11</v>
       </c>
       <c r="E25" s="38">
         <v>25</v>
       </c>
-      <c r="F25" s="38"/>
+      <c r="F25" s="38">
+        <v>27</v>
+      </c>
       <c r="G25" s="38"/>
       <c r="H25" s="6"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="50"/>
     </row>
     <row r="26" spans="1:14" s="13" customFormat="1">
       <c r="A26" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="38">
         <v>2783</v>
       </c>
       <c r="C26" s="38">
         <v>5807</v>
       </c>
       <c r="D26" s="38">
         <v>8831</v>
       </c>
       <c r="E26" s="38">
         <v>11856</v>
       </c>
-      <c r="F26" s="38"/>
+      <c r="F26" s="38">
+        <v>14686</v>
+      </c>
       <c r="G26" s="38"/>
       <c r="H26" s="6"/>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="50"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="43"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="6"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="50"/>
     </row>
     <row r="28" spans="1:14" s="13" customFormat="1">
       <c r="A28" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="38">
         <v>1779</v>
       </c>
       <c r="C28" s="38">
         <v>3335</v>
       </c>
       <c r="D28" s="38">
         <v>4890</v>
       </c>
       <c r="E28" s="38">
         <v>6445</v>
       </c>
-      <c r="F28" s="38"/>
+      <c r="F28" s="38">
+        <v>7975</v>
+      </c>
       <c r="G28" s="38"/>
       <c r="H28" s="6"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
       <c r="N28" s="50"/>
     </row>
     <row r="29" spans="1:14" s="62" customFormat="1">
       <c r="A29" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="38">
         <v>4</v>
       </c>
       <c r="C29" s="38">
         <v>13</v>
       </c>
       <c r="D29" s="38">
         <v>20</v>
       </c>
       <c r="E29" s="38">
         <v>28</v>
       </c>
-      <c r="F29" s="60"/>
+      <c r="F29" s="38">
+        <v>39</v>
+      </c>
       <c r="G29" s="64"/>
       <c r="H29" s="6"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
       <c r="N29" s="61"/>
     </row>
     <row r="30" spans="1:14" s="13" customFormat="1">
       <c r="A30" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="38">
         <v>1775</v>
       </c>
       <c r="C30" s="38">
         <v>3322</v>
       </c>
       <c r="D30" s="38">
         <v>4870</v>
       </c>
       <c r="E30" s="38">
         <v>6417</v>
       </c>
-      <c r="F30" s="38"/>
+      <c r="F30" s="38">
+        <v>7936</v>
+      </c>
       <c r="G30" s="38"/>
       <c r="H30" s="6"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="38"/>
       <c r="N30" s="50"/>
     </row>
     <row r="31" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1">
       <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="50"/>
     </row>
     <row r="32" spans="1:14" s="13" customFormat="1">
       <c r="A32" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="38">
         <v>20</v>
       </c>
       <c r="C32" s="38">
         <v>60</v>
       </c>
       <c r="D32" s="38">
         <v>99</v>
       </c>
       <c r="E32" s="38">
         <v>139</v>
       </c>
-      <c r="F32" s="38"/>
+      <c r="F32" s="38">
+        <v>175</v>
+      </c>
       <c r="G32" s="38"/>
       <c r="H32" s="6"/>
       <c r="I32" s="38"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
       <c r="N32" s="50"/>
     </row>
     <row r="33" spans="1:14" s="13" customFormat="1">
       <c r="A33" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="38">
         <v>20</v>
       </c>
       <c r="C33" s="38">
         <v>60</v>
       </c>
       <c r="D33" s="38">
         <v>99</v>
       </c>
       <c r="E33" s="38">
         <v>139</v>
       </c>
-      <c r="F33" s="38"/>
+      <c r="F33" s="38">
+        <v>175</v>
+      </c>
       <c r="G33" s="38"/>
       <c r="H33" s="6"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="38"/>
       <c r="M33" s="38"/>
       <c r="N33" s="50"/>
     </row>
     <row r="34" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="43"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="6"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="50"/>
     </row>
     <row r="35" spans="1:14" s="13" customFormat="1">
       <c r="A35" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="38">
         <v>599</v>
       </c>
       <c r="C35" s="38">
         <v>1573</v>
       </c>
       <c r="D35" s="38">
         <v>2176</v>
       </c>
       <c r="E35" s="38">
         <v>3113</v>
       </c>
-      <c r="F35" s="38"/>
+      <c r="F35" s="38">
+        <v>4112</v>
+      </c>
       <c r="G35" s="38"/>
       <c r="H35" s="6"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="38"/>
       <c r="N35" s="50"/>
     </row>
     <row r="36" spans="1:14" s="13" customFormat="1">
       <c r="A36" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="38">
         <v>599</v>
       </c>
       <c r="C36" s="38">
         <v>1573</v>
       </c>
       <c r="D36" s="38">
         <v>2176</v>
       </c>
       <c r="E36" s="38">
         <v>3113</v>
       </c>
-      <c r="F36" s="38"/>
+      <c r="F36" s="38">
+        <v>4112</v>
+      </c>
       <c r="G36" s="38"/>
       <c r="H36" s="6"/>
       <c r="I36" s="38"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1">
       <c r="A37" s="57" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="43"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="6"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="13" customFormat="1">
       <c r="A38" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="38">
         <v>71</v>
       </c>
       <c r="C38" s="38">
         <v>140</v>
       </c>
       <c r="D38" s="38">
         <v>227</v>
       </c>
       <c r="E38" s="38">
         <v>286</v>
       </c>
-      <c r="F38" s="38"/>
+      <c r="F38" s="38">
+        <v>339</v>
+      </c>
       <c r="G38" s="38"/>
       <c r="H38" s="6"/>
       <c r="I38" s="38"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="38"/>
       <c r="M38" s="38"/>
       <c r="N38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="13" customFormat="1">
       <c r="A39" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="38">
         <v>69</v>
       </c>
       <c r="C39" s="38">
         <v>136</v>
       </c>
       <c r="D39" s="38">
         <v>219</v>
       </c>
       <c r="E39" s="38">
         <v>277</v>
       </c>
-      <c r="F39" s="38"/>
+      <c r="F39" s="38">
+        <v>328</v>
+      </c>
       <c r="G39" s="38"/>
       <c r="H39" s="6"/>
       <c r="I39" s="38"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="38"/>
       <c r="N39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="13" customFormat="1">
       <c r="A40" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="38">
         <v>2</v>
       </c>
       <c r="C40" s="38">
         <v>4</v>
       </c>
       <c r="D40" s="38">
         <v>5</v>
       </c>
       <c r="E40" s="38">
         <v>7</v>
       </c>
-      <c r="F40" s="38"/>
+      <c r="F40" s="38">
+        <v>9</v>
+      </c>
       <c r="G40" s="38"/>
       <c r="H40" s="6"/>
       <c r="I40" s="38"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="38"/>
       <c r="N40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="13" customFormat="1">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="38">
         <v>1</v>
       </c>
       <c r="C41" s="38">
         <v>1</v>
       </c>
       <c r="D41" s="38">
         <v>2</v>
       </c>
       <c r="E41" s="38">
         <v>2</v>
       </c>
-      <c r="F41" s="38"/>
+      <c r="F41" s="38">
+        <v>2</v>
+      </c>
       <c r="G41" s="38"/>
       <c r="H41" s="6"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="38"/>
       <c r="M41" s="38"/>
       <c r="N41" s="50"/>
     </row>
     <row r="42" spans="1:14" s="13" customFormat="1">
       <c r="A42" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="F42" s="38"/>
+      <c r="F42" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="G42" s="38"/>
       <c r="H42" s="6"/>
       <c r="I42" s="38"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="38"/>
       <c r="M42" s="38"/>
       <c r="N42" s="50"/>
     </row>
     <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A43" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="43"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="6"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="50"/>
     </row>
     <row r="44" spans="1:14" s="13" customFormat="1">
       <c r="A44" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="38">
         <v>35822</v>
       </c>
       <c r="C44" s="38">
         <v>68916</v>
       </c>
       <c r="D44" s="38">
         <v>102750</v>
       </c>
       <c r="E44" s="38">
         <v>141193</v>
       </c>
-      <c r="F44" s="38"/>
+      <c r="F44" s="38">
+        <v>170882</v>
+      </c>
       <c r="G44" s="38"/>
       <c r="H44" s="38"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="38"/>
       <c r="M44" s="38"/>
       <c r="N44" s="50"/>
     </row>
     <row r="45" spans="1:14" s="13" customFormat="1">
       <c r="A45" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="38">
         <v>20537</v>
       </c>
       <c r="C45" s="38">
         <v>41447</v>
       </c>
       <c r="D45" s="38">
         <v>62736</v>
       </c>
       <c r="E45" s="38">
         <v>80374</v>
       </c>
-      <c r="F45" s="38"/>
+      <c r="F45" s="38">
+        <v>95141</v>
+      </c>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="38"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="50"/>
     </row>
     <row r="46" spans="1:14" s="13" customFormat="1">
       <c r="A46" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="38">
         <v>9857</v>
       </c>
       <c r="C46" s="38">
         <v>16631</v>
       </c>
       <c r="D46" s="38">
         <v>23888</v>
       </c>
       <c r="E46" s="38">
         <v>39252</v>
       </c>
-      <c r="F46" s="38"/>
+      <c r="F46" s="38">
+        <v>49611</v>
+      </c>
       <c r="G46" s="38"/>
       <c r="H46" s="38"/>
       <c r="I46" s="38"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="38"/>
       <c r="N46" s="50"/>
     </row>
     <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="38">
         <v>124</v>
       </c>
       <c r="C47" s="38">
         <v>272</v>
       </c>
       <c r="D47" s="38">
         <v>419</v>
       </c>
       <c r="E47" s="38">
         <v>567</v>
       </c>
-      <c r="F47" s="38"/>
+      <c r="F47" s="38">
+        <v>737</v>
+      </c>
       <c r="G47" s="38"/>
       <c r="H47" s="38"/>
       <c r="I47" s="38"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="38"/>
       <c r="N47" s="50"/>
     </row>
     <row r="48" spans="1:14" s="45" customFormat="1">
       <c r="A48" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B48" s="38">
         <v>1</v>
       </c>
       <c r="C48" s="38">
         <v>2</v>
       </c>
       <c r="D48" s="38">
         <v>3</v>
       </c>
       <c r="E48" s="38">
         <v>3</v>
       </c>
-      <c r="F48" s="38"/>
+      <c r="F48" s="38">
+        <v>4</v>
+      </c>
       <c r="G48" s="38"/>
       <c r="H48" s="38"/>
       <c r="I48" s="38"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="38"/>
       <c r="N48" s="50"/>
     </row>
     <row r="49" spans="1:14" s="13" customFormat="1">
       <c r="A49" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="38">
         <v>5303</v>
       </c>
       <c r="C49" s="38">
         <v>10566</v>
       </c>
       <c r="D49" s="38">
         <v>15704</v>
       </c>
       <c r="E49" s="38">
         <v>20997</v>
       </c>
-      <c r="F49" s="38"/>
+      <c r="F49" s="38">
+        <v>25390</v>
+      </c>
       <c r="G49" s="38"/>
       <c r="H49" s="38"/>
       <c r="I49" s="38"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="38"/>
       <c r="N49" s="50"/>
     </row>
     <row r="50" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A50" s="57" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="43"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="6"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50" s="50"/>
     </row>
     <row r="51" spans="1:14" s="13" customFormat="1">
       <c r="A51" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="38">
         <v>29059</v>
       </c>
       <c r="C51" s="38">
         <v>55730</v>
       </c>
       <c r="D51" s="38">
         <v>83789</v>
       </c>
       <c r="E51" s="38">
         <v>116490</v>
       </c>
-      <c r="F51" s="38"/>
+      <c r="F51" s="38">
+        <v>142517</v>
+      </c>
       <c r="G51" s="38"/>
       <c r="H51" s="6"/>
       <c r="I51" s="38"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="38"/>
       <c r="M51" s="38"/>
       <c r="N51" s="50"/>
     </row>
     <row r="52" spans="1:14" s="13" customFormat="1">
       <c r="A52" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="38">
         <v>15012</v>
       </c>
       <c r="C52" s="38">
         <v>31120</v>
       </c>
       <c r="D52" s="38">
         <v>47506</v>
       </c>
       <c r="E52" s="38">
         <v>60167</v>
       </c>
-      <c r="F52" s="38"/>
+      <c r="F52" s="38">
+        <v>72296</v>
+      </c>
       <c r="G52" s="38"/>
       <c r="H52" s="6"/>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="38"/>
       <c r="N52" s="50"/>
     </row>
     <row r="53" spans="1:14" s="13" customFormat="1">
       <c r="A53" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="38">
         <v>9853</v>
       </c>
       <c r="C53" s="38">
         <v>16627</v>
       </c>
       <c r="D53" s="38">
         <v>23884</v>
       </c>
       <c r="E53" s="38">
         <v>39248</v>
       </c>
-      <c r="F53" s="38"/>
+      <c r="F53" s="38">
+        <v>49607</v>
+      </c>
       <c r="G53" s="38"/>
       <c r="H53" s="6"/>
       <c r="I53" s="38"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="38"/>
       <c r="N53" s="50"/>
     </row>
     <row r="54" spans="1:14" s="13" customFormat="1">
       <c r="A54" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="38">
         <v>124</v>
       </c>
       <c r="C54" s="38">
         <v>272</v>
       </c>
       <c r="D54" s="38">
         <v>419</v>
       </c>
       <c r="E54" s="38">
         <v>567</v>
       </c>
-      <c r="F54" s="38"/>
+      <c r="F54" s="38">
+        <v>737</v>
+      </c>
       <c r="G54" s="38"/>
       <c r="H54" s="6"/>
       <c r="I54" s="38"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="38"/>
       <c r="N54" s="50"/>
     </row>
     <row r="55" spans="1:14" s="45" customFormat="1">
       <c r="A55" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="38">
         <v>1</v>
       </c>
       <c r="C55" s="38">
         <v>2</v>
       </c>
       <c r="D55" s="38">
         <v>3</v>
       </c>
       <c r="E55" s="38">
         <v>3</v>
       </c>
-      <c r="F55" s="38"/>
+      <c r="F55" s="38">
+        <v>4</v>
+      </c>
       <c r="G55" s="38"/>
       <c r="H55" s="6"/>
       <c r="I55" s="38"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="38"/>
       <c r="N55" s="50"/>
     </row>
     <row r="56" spans="1:14" s="13" customFormat="1">
       <c r="A56" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="38">
         <v>4069</v>
       </c>
       <c r="C56" s="38">
         <v>7711</v>
       </c>
       <c r="D56" s="38">
         <v>11977</v>
       </c>
       <c r="E56" s="38">
         <v>16505</v>
       </c>
-      <c r="F56" s="38"/>
+      <c r="F56" s="38">
+        <v>19874</v>
+      </c>
       <c r="G56" s="38"/>
       <c r="H56" s="6"/>
       <c r="I56" s="38"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="38"/>
       <c r="M56" s="38"/>
       <c r="N56" s="50"/>
     </row>
     <row r="57" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
       <c r="A57" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="43"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="84"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="6"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="50"/>
     </row>
     <row r="58" spans="1:14" s="13" customFormat="1">
       <c r="A58" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="38">
         <v>6759</v>
       </c>
       <c r="C58" s="38">
         <v>13182</v>
       </c>
       <c r="D58" s="38">
         <v>18957</v>
       </c>
       <c r="E58" s="38">
         <v>24699</v>
       </c>
-      <c r="F58" s="38"/>
+      <c r="F58" s="38">
+        <v>28361</v>
+      </c>
       <c r="G58" s="38"/>
       <c r="H58" s="6"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="38"/>
       <c r="N58" s="50"/>
     </row>
     <row r="59" spans="1:14" s="13" customFormat="1">
       <c r="A59" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="38">
         <v>5525</v>
       </c>
       <c r="C59" s="38">
         <v>10327</v>
       </c>
       <c r="D59" s="38">
         <v>15230</v>
       </c>
       <c r="E59" s="38">
         <v>20207</v>
       </c>
-      <c r="F59" s="38"/>
+      <c r="F59" s="38">
+        <v>22845</v>
+      </c>
       <c r="G59" s="38"/>
       <c r="H59" s="6"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
       <c r="N59" s="50"/>
     </row>
     <row r="60" spans="1:14" s="13" customFormat="1">
       <c r="A60" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="38">
         <v>1234</v>
       </c>
       <c r="C60" s="38">
         <v>2855</v>
       </c>
       <c r="D60" s="38">
         <v>3727</v>
       </c>
       <c r="E60" s="38">
         <v>4492</v>
       </c>
-      <c r="F60" s="38"/>
+      <c r="F60" s="38">
+        <v>5516</v>
+      </c>
       <c r="G60" s="38"/>
       <c r="H60" s="6"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
       <c r="N60" s="50"/>
     </row>
     <row r="61" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
       <c r="A61" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="43"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="6"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="50"/>
     </row>
     <row r="62" spans="1:14" s="13" customFormat="1">
       <c r="A62" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="38">
         <v>1911</v>
       </c>
       <c r="C62" s="38">
         <v>3741</v>
       </c>
       <c r="D62" s="38">
         <v>5584</v>
       </c>
       <c r="E62" s="38">
         <v>7386</v>
       </c>
-      <c r="F62" s="38"/>
+      <c r="F62" s="38">
+        <v>9253</v>
+      </c>
       <c r="G62" s="38"/>
       <c r="H62" s="6"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
       <c r="N62" s="50"/>
     </row>
     <row r="63" spans="1:14" s="13" customFormat="1">
       <c r="A63" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1696</v>
       </c>
       <c r="C63" s="38">
         <v>3296</v>
       </c>
       <c r="D63" s="38">
         <v>4908</v>
       </c>
       <c r="E63" s="38">
         <v>6476</v>
       </c>
-      <c r="F63" s="38"/>
+      <c r="F63" s="38">
+        <v>8099</v>
+      </c>
       <c r="G63" s="38"/>
       <c r="H63" s="6"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
       <c r="N63" s="50"/>
     </row>
     <row r="64" spans="1:14" s="13" customFormat="1">
       <c r="A64" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="38">
         <v>64</v>
       </c>
       <c r="C64" s="38">
         <v>123</v>
       </c>
       <c r="D64" s="38">
         <v>182</v>
       </c>
       <c r="E64" s="38">
         <v>241</v>
       </c>
-      <c r="F64" s="38"/>
+      <c r="F64" s="38">
+        <v>287</v>
+      </c>
       <c r="G64" s="38"/>
       <c r="H64" s="6"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
       <c r="N64" s="50"/>
     </row>
     <row r="65" spans="1:14" s="13" customFormat="1">
       <c r="A65" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="38">
         <v>3</v>
       </c>
       <c r="C65" s="38">
         <v>12</v>
       </c>
       <c r="D65" s="38">
         <v>21</v>
       </c>
       <c r="E65" s="38">
         <v>29</v>
       </c>
-      <c r="F65" s="38"/>
+      <c r="F65" s="38">
+        <v>36</v>
+      </c>
       <c r="G65" s="38"/>
       <c r="H65" s="6"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
       <c r="N65" s="50"/>
     </row>
     <row r="66" spans="1:14" s="13" customFormat="1">
       <c r="A66" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="38">
         <v>5</v>
       </c>
       <c r="C66" s="38">
         <v>14</v>
       </c>
       <c r="D66" s="38">
         <v>24</v>
       </c>
       <c r="E66" s="38">
         <v>34</v>
       </c>
-      <c r="F66" s="38"/>
+      <c r="F66" s="38">
+        <v>39</v>
+      </c>
       <c r="G66" s="38"/>
       <c r="H66" s="6"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
       <c r="N66" s="50"/>
     </row>
     <row r="67" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A67" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B67" s="38">
         <v>10</v>
       </c>
       <c r="C67" s="38">
         <v>19</v>
       </c>
       <c r="D67" s="38">
         <v>28</v>
       </c>
       <c r="E67" s="38">
         <v>37</v>
       </c>
-      <c r="F67" s="38"/>
+      <c r="F67" s="38">
+        <v>52</v>
+      </c>
       <c r="G67" s="38"/>
       <c r="H67" s="6"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
       <c r="N67" s="50"/>
     </row>
     <row r="68" spans="1:14" s="45" customFormat="1">
       <c r="A68" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="38">
         <v>134</v>
       </c>
       <c r="C68" s="38">
         <v>277</v>
       </c>
       <c r="D68" s="38">
         <v>422</v>
       </c>
       <c r="E68" s="38">
         <v>570</v>
       </c>
-      <c r="F68" s="38"/>
+      <c r="F68" s="38">
+        <v>706</v>
+      </c>
       <c r="G68" s="38"/>
       <c r="H68" s="6"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
       <c r="N68" s="50"/>
     </row>
     <row r="69" spans="1:14" s="45" customFormat="1">
       <c r="A69" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E69" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="F69" s="38"/>
+      <c r="F69" s="38">
+        <v>34</v>
+      </c>
       <c r="G69" s="38"/>
       <c r="H69" s="6"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
       <c r="N69" s="50"/>
     </row>
     <row r="70" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A70" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="43"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="6"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="50"/>
     </row>
     <row r="71" spans="1:14" s="13" customFormat="1">
       <c r="A71" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="38">
         <v>105</v>
       </c>
       <c r="C71" s="38">
         <v>222</v>
       </c>
       <c r="D71" s="38">
         <v>363</v>
       </c>
       <c r="E71" s="38">
         <v>513</v>
       </c>
-      <c r="F71" s="38"/>
+      <c r="F71" s="38">
+        <v>711</v>
+      </c>
       <c r="G71" s="38"/>
       <c r="H71" s="6"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="38"/>
       <c r="M71" s="38"/>
       <c r="N71" s="50"/>
     </row>
     <row r="72" spans="1:14" s="13" customFormat="1">
       <c r="A72" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="38">
         <v>87</v>
       </c>
       <c r="C72" s="38">
         <v>191</v>
       </c>
       <c r="D72" s="38">
         <v>311</v>
       </c>
       <c r="E72" s="38">
         <v>446</v>
       </c>
-      <c r="F72" s="38"/>
+      <c r="F72" s="38">
+        <v>627</v>
+      </c>
       <c r="G72" s="38"/>
       <c r="H72" s="6"/>
       <c r="I72" s="38"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
       <c r="L72" s="38"/>
       <c r="M72" s="38"/>
       <c r="N72" s="50"/>
     </row>
     <row r="73" spans="1:14" s="13" customFormat="1">
       <c r="A73" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B73" s="38">
         <v>2</v>
       </c>
       <c r="C73" s="38">
         <v>3</v>
       </c>
       <c r="D73" s="38">
         <v>4</v>
       </c>
       <c r="E73" s="38">
         <v>5</v>
       </c>
-      <c r="F73" s="38"/>
+      <c r="F73" s="38">
+        <v>6</v>
+      </c>
       <c r="G73" s="38"/>
       <c r="H73" s="6"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
       <c r="N73" s="50"/>
     </row>
     <row r="74" spans="1:14" s="13" customFormat="1">
       <c r="A74" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="38">
         <v>0</v>
       </c>
       <c r="C74" s="38">
         <v>1</v>
       </c>
       <c r="D74" s="38">
         <v>1</v>
       </c>
       <c r="E74" s="38">
         <v>1</v>
       </c>
-      <c r="F74" s="38"/>
+      <c r="F74" s="38">
+        <v>2</v>
+      </c>
       <c r="G74" s="38"/>
       <c r="H74" s="6"/>
       <c r="I74" s="38"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="38"/>
       <c r="N74" s="50"/>
     </row>
     <row r="75" spans="1:14" s="13" customFormat="1">
       <c r="A75" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="38">
         <v>2</v>
       </c>
       <c r="C75" s="38">
         <v>3</v>
       </c>
       <c r="D75" s="38">
         <v>4</v>
       </c>
       <c r="E75" s="38">
         <v>6</v>
       </c>
-      <c r="F75" s="38"/>
+      <c r="F75" s="38">
+        <v>7</v>
+      </c>
       <c r="G75" s="38"/>
       <c r="H75" s="6"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
       <c r="N75" s="50"/>
     </row>
     <row r="76" spans="1:14" s="13" customFormat="1">
       <c r="A76" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>14</v>
       </c>
       <c r="C76" s="38">
         <v>25</v>
       </c>
       <c r="D76" s="38">
         <v>43</v>
       </c>
       <c r="E76" s="38">
         <v>55</v>
       </c>
-      <c r="F76" s="38"/>
+      <c r="F76" s="38">
+        <v>70</v>
+      </c>
       <c r="G76" s="38"/>
       <c r="H76" s="6"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
       <c r="N76" s="50"/>
     </row>
     <row r="77" spans="1:14" s="13" customFormat="1">
       <c r="A77" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E77" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="F77" s="38"/>
+      <c r="F77" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="G77" s="38"/>
       <c r="H77" s="6"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
       <c r="N77" s="50"/>
     </row>
     <row r="78" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1">
       <c r="A78" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="43"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="6"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="50"/>
     </row>
     <row r="79" spans="1:14" s="13" customFormat="1">
       <c r="A79" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="38">
         <v>239</v>
       </c>
       <c r="C79" s="38">
         <v>507</v>
       </c>
       <c r="D79" s="38">
         <v>793</v>
       </c>
       <c r="E79" s="38">
         <v>1142</v>
       </c>
-      <c r="F79" s="38"/>
+      <c r="F79" s="38">
+        <v>1485</v>
+      </c>
       <c r="G79" s="38"/>
       <c r="H79" s="6"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
       <c r="N79" s="50"/>
     </row>
     <row r="80" spans="1:14" s="13" customFormat="1">
       <c r="A80" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="38">
         <v>220</v>
       </c>
       <c r="C80" s="38">
         <v>467</v>
       </c>
       <c r="D80" s="38">
         <v>730</v>
       </c>
       <c r="E80" s="38">
         <v>1059</v>
       </c>
-      <c r="F80" s="38"/>
+      <c r="F80" s="38">
+        <v>1374</v>
+      </c>
       <c r="G80" s="38"/>
       <c r="H80" s="6"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
       <c r="N80" s="50"/>
     </row>
     <row r="81" spans="1:14" s="13" customFormat="1">
       <c r="A81" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B81" s="38">
         <v>1</v>
       </c>
       <c r="C81" s="38">
         <v>1</v>
       </c>
       <c r="D81" s="38">
         <v>2</v>
       </c>
       <c r="E81" s="38">
         <v>3</v>
       </c>
-      <c r="F81" s="38"/>
+      <c r="F81" s="38">
+        <v>4</v>
+      </c>
       <c r="G81" s="38"/>
       <c r="H81" s="6"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
       <c r="N81" s="50"/>
     </row>
     <row r="82" spans="1:14" s="13" customFormat="1">
       <c r="A82" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B82" s="38">
         <v>0</v>
       </c>
       <c r="C82" s="38">
         <v>1</v>
       </c>
       <c r="D82" s="38">
         <v>1</v>
       </c>
       <c r="E82" s="38">
         <v>1</v>
       </c>
-      <c r="F82" s="38"/>
+      <c r="F82" s="38">
+        <v>2</v>
+      </c>
       <c r="G82" s="38"/>
       <c r="H82" s="6"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
       <c r="N82" s="50"/>
     </row>
     <row r="83" spans="1:14" s="13" customFormat="1">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C83" s="38">
         <v>1</v>
       </c>
       <c r="D83" s="38">
         <v>1</v>
       </c>
       <c r="E83" s="38">
         <v>2</v>
       </c>
-      <c r="F83" s="38"/>
+      <c r="F83" s="38">
+        <v>2</v>
+      </c>
       <c r="G83" s="38"/>
       <c r="H83" s="6"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
       <c r="N83" s="50"/>
     </row>
     <row r="84" spans="1:14" s="13" customFormat="1">
       <c r="A84" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B84" s="38">
         <v>1</v>
       </c>
       <c r="C84" s="38">
         <v>2</v>
       </c>
       <c r="D84" s="38">
         <v>3</v>
       </c>
       <c r="E84" s="38">
         <v>4</v>
       </c>
-      <c r="F84" s="38"/>
+      <c r="F84" s="38">
+        <v>4</v>
+      </c>
       <c r="G84" s="38"/>
       <c r="H84" s="6"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
       <c r="N84" s="50"/>
     </row>
     <row r="85" spans="1:14" s="13" customFormat="1">
       <c r="A85" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B85" s="38">
         <v>16</v>
       </c>
       <c r="C85" s="38">
         <v>32</v>
       </c>
       <c r="D85" s="38">
         <v>52</v>
       </c>
       <c r="E85" s="38">
         <v>67</v>
       </c>
-      <c r="F85" s="38"/>
+      <c r="F85" s="38">
+        <v>90</v>
+      </c>
       <c r="G85" s="38"/>
       <c r="H85" s="6"/>
       <c r="I85" s="38"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="38"/>
       <c r="N85" s="50"/>
     </row>
     <row r="86" spans="1:14" s="13" customFormat="1">
       <c r="A86" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B86" s="38">
         <v>1</v>
       </c>
       <c r="C86" s="38">
         <v>3</v>
       </c>
       <c r="D86" s="38">
         <v>5</v>
       </c>
       <c r="E86" s="38">
         <v>6</v>
       </c>
-      <c r="F86" s="38"/>
+      <c r="F86" s="38">
+        <v>9</v>
+      </c>
       <c r="G86" s="38"/>
       <c r="H86" s="6"/>
       <c r="I86" s="38"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="38"/>
       <c r="M86" s="38"/>
       <c r="N86" s="50"/>
     </row>
     <row r="87" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
       <c r="A87" s="89" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="43"/>
       <c r="C87" s="5"/>
       <c r="D87" s="5"/>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="6"/>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="5"/>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87" s="50"/>
     </row>
     <row r="88" spans="1:14" s="13" customFormat="1">
       <c r="A88" s="90" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="38">
         <v>132</v>
       </c>
       <c r="C88" s="38">
         <v>308</v>
       </c>
       <c r="D88" s="38">
         <v>477</v>
       </c>
       <c r="E88" s="38">
         <v>651</v>
       </c>
-      <c r="F88" s="38"/>
+      <c r="F88" s="38">
+        <v>808</v>
+      </c>
       <c r="G88" s="38"/>
       <c r="H88" s="6"/>
       <c r="I88" s="38"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="38"/>
       <c r="N88" s="50"/>
     </row>
     <row r="89" spans="1:14" s="13" customFormat="1">
       <c r="A89" s="90" t="s">
         <v>57</v>
       </c>
       <c r="B89" s="38">
         <v>130</v>
       </c>
       <c r="C89" s="38">
         <v>302</v>
       </c>
       <c r="D89" s="38">
         <v>467</v>
       </c>
       <c r="E89" s="38">
         <v>638</v>
       </c>
-      <c r="F89" s="38"/>
+      <c r="F89" s="38">
+        <v>790</v>
+      </c>
       <c r="G89" s="38"/>
       <c r="H89" s="6"/>
       <c r="I89" s="38"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="38"/>
       <c r="N89" s="50"/>
     </row>
     <row r="90" spans="1:14" s="13" customFormat="1">
       <c r="A90" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="38">
         <v>0</v>
       </c>
       <c r="C90" s="38">
         <v>1</v>
       </c>
       <c r="D90" s="38">
         <v>2</v>
       </c>
       <c r="E90" s="38">
         <v>2</v>
       </c>
-      <c r="F90" s="38"/>
+      <c r="F90" s="38">
+        <v>3</v>
+      </c>
       <c r="G90" s="38"/>
       <c r="H90" s="6"/>
       <c r="I90" s="38"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="38"/>
       <c r="N90" s="50"/>
     </row>
     <row r="91" spans="1:14" s="13" customFormat="1">
       <c r="A91" s="90" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="38">
         <v>0</v>
       </c>
       <c r="C91" s="38">
         <v>1</v>
       </c>
       <c r="D91" s="38">
         <v>1</v>
       </c>
       <c r="E91" s="38">
         <v>1</v>
       </c>
-      <c r="F91" s="38"/>
+      <c r="F91" s="38">
+        <v>2</v>
+      </c>
       <c r="G91" s="38"/>
       <c r="H91" s="6"/>
       <c r="I91" s="38"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="38"/>
       <c r="N91" s="50"/>
     </row>
     <row r="92" spans="1:14" s="13" customFormat="1">
       <c r="A92" s="90" t="s">
         <v>63</v>
       </c>
       <c r="B92" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="38">
         <v>1</v>
       </c>
       <c r="D92" s="38">
         <v>1</v>
       </c>
       <c r="E92" s="38">
         <v>2</v>
       </c>
-      <c r="F92" s="38"/>
+      <c r="F92" s="38">
+        <v>2</v>
+      </c>
       <c r="G92" s="38"/>
       <c r="H92" s="6"/>
       <c r="I92" s="38"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="38"/>
       <c r="N92" s="50"/>
     </row>
     <row r="93" spans="1:14" s="13" customFormat="1">
       <c r="A93" s="90" t="s">
         <v>53</v>
       </c>
       <c r="B93" s="38">
         <v>1</v>
       </c>
       <c r="C93" s="38">
         <v>2</v>
       </c>
       <c r="D93" s="38">
         <v>3</v>
       </c>
       <c r="E93" s="38">
         <v>4</v>
       </c>
-      <c r="F93" s="38"/>
+      <c r="F93" s="38">
+        <v>4</v>
+      </c>
       <c r="G93" s="38"/>
       <c r="H93" s="6"/>
       <c r="I93" s="38"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="38"/>
       <c r="M93" s="38"/>
       <c r="N93" s="50"/>
     </row>
     <row r="94" spans="1:14" s="13" customFormat="1">
       <c r="A94" s="90" t="s">
         <v>55</v>
       </c>
       <c r="B94" s="38">
         <v>1</v>
       </c>
       <c r="C94" s="38">
         <v>2</v>
       </c>
       <c r="D94" s="38">
         <v>3</v>
       </c>
       <c r="E94" s="38">
         <v>4</v>
       </c>
-      <c r="F94" s="38"/>
+      <c r="F94" s="38">
+        <v>5</v>
+      </c>
       <c r="G94" s="38"/>
       <c r="H94" s="6"/>
       <c r="I94" s="38"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="38"/>
       <c r="M94" s="38"/>
       <c r="N94" s="50"/>
     </row>
     <row r="95" spans="1:14" s="13" customFormat="1">
       <c r="A95" s="90" t="s">
         <v>56</v>
       </c>
       <c r="B95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="E95" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="F95" s="38"/>
+      <c r="F95" s="38">
+        <v>2</v>
+      </c>
       <c r="G95" s="38"/>
       <c r="H95" s="6"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="38"/>
       <c r="N95" s="50"/>
     </row>
     <row r="96" spans="1:14" s="13" customFormat="1" ht="56.25">
       <c r="A96" s="89" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="6"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96" s="50"/>
     </row>
     <row r="97" spans="1:14" s="13" customFormat="1">
       <c r="A97" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="38">
         <v>70</v>
       </c>
       <c r="C97" s="38">
         <v>126</v>
       </c>
       <c r="D97" s="38">
         <v>208</v>
       </c>
       <c r="E97" s="38">
         <v>333</v>
       </c>
-      <c r="F97" s="38"/>
+      <c r="F97" s="38">
+        <v>480</v>
+      </c>
       <c r="G97" s="38"/>
       <c r="H97" s="6"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="38"/>
       <c r="N97" s="50"/>
     </row>
     <row r="98" spans="1:14" s="13" customFormat="1">
       <c r="A98" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B98" s="38">
         <v>53</v>
       </c>
       <c r="C98" s="38">
         <v>92</v>
       </c>
       <c r="D98" s="38">
         <v>154</v>
       </c>
       <c r="E98" s="38">
         <v>263</v>
       </c>
-      <c r="F98" s="38"/>
+      <c r="F98" s="38">
+        <v>387</v>
+      </c>
       <c r="G98" s="38"/>
       <c r="H98" s="6"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="38"/>
       <c r="N98" s="50"/>
     </row>
     <row r="99" spans="1:14" s="13" customFormat="1">
       <c r="A99" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B99" s="38">
         <v>0</v>
       </c>
       <c r="C99" s="38">
         <v>0</v>
       </c>
       <c r="D99" s="38">
         <v>1</v>
       </c>
       <c r="E99" s="38">
         <v>1</v>
       </c>
-      <c r="F99" s="38"/>
+      <c r="F99" s="38">
+        <v>1</v>
+      </c>
       <c r="G99" s="38"/>
       <c r="H99" s="6"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="38"/>
       <c r="N99" s="50"/>
     </row>
     <row r="100" spans="1:14" s="13" customFormat="1">
       <c r="A100" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E100" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="F100" s="38"/>
+      <c r="F100" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="G100" s="38"/>
       <c r="H100" s="6"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="38"/>
       <c r="N100" s="50"/>
     </row>
     <row r="101" spans="1:14" s="13" customFormat="1">
       <c r="A101" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B101" s="38">
         <v>15</v>
       </c>
       <c r="C101" s="38">
         <v>30</v>
       </c>
       <c r="D101" s="38">
         <v>49</v>
       </c>
       <c r="E101" s="38">
         <v>63</v>
       </c>
-      <c r="F101" s="38"/>
+      <c r="F101" s="38">
+        <v>85</v>
+      </c>
       <c r="G101" s="38"/>
       <c r="H101" s="6"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="38"/>
       <c r="N101" s="50"/>
     </row>
     <row r="102" spans="1:14" s="13" customFormat="1">
       <c r="A102" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="38">
         <v>1</v>
       </c>
       <c r="C102" s="38">
         <v>3</v>
       </c>
       <c r="D102" s="38">
         <v>5</v>
       </c>
       <c r="E102" s="38">
         <v>6</v>
       </c>
-      <c r="F102" s="38"/>
+      <c r="F102" s="38">
+        <v>7</v>
+      </c>
       <c r="G102" s="38"/>
       <c r="H102" s="6"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="38"/>
       <c r="N102" s="50"/>
     </row>
     <row r="103" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1">
       <c r="A103" s="89" t="s">
         <v>21</v>
       </c>
       <c r="B103" s="43"/>
       <c r="C103" s="5"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="6"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="50"/>
     </row>
     <row r="104" spans="1:14" s="13" customFormat="1">
       <c r="A104" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B104" s="38">
         <v>37</v>
       </c>
       <c r="C104" s="38">
         <v>73</v>
       </c>
       <c r="D104" s="38">
         <v>109</v>
       </c>
       <c r="E104" s="38">
         <v>158</v>
       </c>
-      <c r="F104" s="38"/>
+      <c r="F104" s="38">
+        <v>197</v>
+      </c>
       <c r="G104" s="38"/>
       <c r="H104" s="6"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="38"/>
       <c r="N104" s="50"/>
     </row>
     <row r="105" spans="1:14" s="13" customFormat="1">
       <c r="A105" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B105" s="38">
         <v>37</v>
       </c>
       <c r="C105" s="38">
         <v>73</v>
       </c>
       <c r="D105" s="38">
         <v>109</v>
       </c>
       <c r="E105" s="38">
         <v>158</v>
       </c>
-      <c r="F105" s="38"/>
+      <c r="F105" s="38">
+        <v>197</v>
+      </c>
       <c r="G105" s="38"/>
       <c r="H105" s="6"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="38"/>
       <c r="N105" s="50"/>
     </row>
     <row r="106" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A106" s="57" t="s">
         <v>22</v>
       </c>
       <c r="H106" s="6"/>
       <c r="M106" s="5"/>
       <c r="N106" s="50"/>
     </row>
     <row r="107" spans="1:14" s="13" customFormat="1">
       <c r="A107" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B107" s="38">
         <v>7926</v>
       </c>
       <c r="C107" s="38">
         <v>15151</v>
       </c>
       <c r="D107" s="38">
         <v>21222</v>
       </c>
       <c r="E107" s="38">
         <v>29159</v>
       </c>
-      <c r="F107" s="38"/>
+      <c r="F107" s="38">
+        <v>37167</v>
+      </c>
       <c r="G107" s="38"/>
       <c r="H107" s="6"/>
       <c r="I107" s="38"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="38"/>
       <c r="N107" s="50"/>
     </row>
     <row r="108" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A108" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B108" s="38">
         <v>7516</v>
       </c>
       <c r="C108" s="38">
         <v>14355</v>
       </c>
       <c r="D108" s="38">
         <v>20037</v>
       </c>
       <c r="E108" s="38">
         <v>27590</v>
       </c>
-      <c r="F108" s="38"/>
+      <c r="F108" s="38">
+        <v>35216</v>
+      </c>
       <c r="G108" s="38"/>
       <c r="H108" s="6"/>
       <c r="I108" s="38"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="38"/>
       <c r="M108" s="38"/>
       <c r="N108" s="50"/>
     </row>
     <row r="109" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A109" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B109" s="38">
         <v>101</v>
       </c>
       <c r="C109" s="38">
         <v>174</v>
       </c>
       <c r="D109" s="38">
         <v>247</v>
       </c>
       <c r="E109" s="38">
         <v>320</v>
       </c>
-      <c r="F109" s="38"/>
+      <c r="F109" s="38">
+        <v>394</v>
+      </c>
       <c r="G109" s="38"/>
       <c r="H109" s="6"/>
       <c r="I109" s="38"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="38"/>
       <c r="M109" s="38"/>
       <c r="N109" s="50"/>
     </row>
     <row r="110" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A110" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="38">
         <v>96</v>
       </c>
       <c r="C110" s="38">
         <v>179</v>
       </c>
       <c r="D110" s="38">
         <v>265</v>
       </c>
       <c r="E110" s="38">
         <v>345</v>
       </c>
-      <c r="F110" s="38"/>
+      <c r="F110" s="38">
+        <v>418</v>
+      </c>
       <c r="G110" s="38"/>
       <c r="H110" s="6"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="38"/>
       <c r="N110" s="50"/>
     </row>
     <row r="111" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A111" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B111" s="38">
         <v>21</v>
       </c>
       <c r="C111" s="38">
         <v>43</v>
       </c>
       <c r="D111" s="38">
         <v>64</v>
       </c>
       <c r="E111" s="38">
         <v>85</v>
       </c>
-      <c r="F111" s="38"/>
+      <c r="F111" s="38">
+        <v>106</v>
+      </c>
       <c r="G111" s="38"/>
       <c r="H111" s="6"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="38"/>
       <c r="N111" s="50"/>
     </row>
     <row r="112" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A112" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B112" s="38">
         <v>36</v>
       </c>
       <c r="C112" s="38">
         <v>71</v>
       </c>
       <c r="D112" s="38">
         <v>107</v>
       </c>
       <c r="E112" s="38">
         <v>142</v>
       </c>
-      <c r="F112" s="38"/>
+      <c r="F112" s="38">
+        <v>178</v>
+      </c>
       <c r="G112" s="38"/>
       <c r="H112" s="6"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="38"/>
       <c r="N112" s="50"/>
     </row>
     <row r="113" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A113" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="38">
         <v>87</v>
       </c>
       <c r="C113" s="38">
         <v>193</v>
       </c>
       <c r="D113" s="38">
         <v>298</v>
       </c>
       <c r="E113" s="38">
         <v>404</v>
       </c>
-      <c r="F113" s="38"/>
+      <c r="F113" s="38">
+        <v>515</v>
+      </c>
       <c r="G113" s="38"/>
       <c r="H113" s="6"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="38"/>
       <c r="N113" s="50"/>
     </row>
     <row r="114" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A114" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B114" s="38">
         <v>3</v>
       </c>
       <c r="C114" s="38">
         <v>6</v>
       </c>
       <c r="D114" s="38">
         <v>9</v>
       </c>
       <c r="E114" s="38">
         <v>11</v>
       </c>
-      <c r="F114" s="38"/>
+      <c r="F114" s="38">
+        <v>14</v>
+      </c>
       <c r="G114" s="38"/>
       <c r="H114" s="6"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="38"/>
       <c r="N114" s="50"/>
     </row>
     <row r="115" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A115" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="38">
         <v>66</v>
       </c>
       <c r="C115" s="38">
         <v>131</v>
       </c>
       <c r="D115" s="38">
         <v>196</v>
       </c>
       <c r="E115" s="38">
         <v>262</v>
       </c>
-      <c r="F115" s="38"/>
+      <c r="F115" s="38">
+        <v>327</v>
+      </c>
       <c r="G115" s="38"/>
       <c r="H115" s="6"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
       <c r="N115" s="50"/>
     </row>
     <row r="116" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1">
       <c r="A116" s="89" t="s">
         <v>23</v>
       </c>
       <c r="B116" s="43"/>
       <c r="C116" s="5"/>
       <c r="D116" s="5"/>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="6"/>
       <c r="I116" s="5"/>
       <c r="J116" s="5"/>
       <c r="K116" s="5"/>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
       <c r="N116" s="50"/>
     </row>
     <row r="117" spans="1:14" s="13" customFormat="1">
       <c r="A117" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B117" s="38">
         <v>6409</v>
       </c>
       <c r="C117" s="38">
         <v>12239</v>
       </c>
       <c r="D117" s="38">
         <v>16855</v>
       </c>
       <c r="E117" s="38">
         <v>23654</v>
       </c>
-      <c r="F117" s="38"/>
+      <c r="F117" s="38">
+        <v>30086</v>
+      </c>
       <c r="G117" s="38"/>
       <c r="H117" s="6"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="38"/>
       <c r="N117" s="50"/>
     </row>
     <row r="118" spans="1:14" s="13" customFormat="1">
       <c r="A118" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B118" s="38">
         <v>6389</v>
       </c>
       <c r="C118" s="38">
         <v>12210</v>
       </c>
       <c r="D118" s="38">
         <v>16816</v>
       </c>
       <c r="E118" s="38">
         <v>23606</v>
       </c>
-      <c r="F118" s="38"/>
+      <c r="F118" s="38">
+        <v>30038</v>
+      </c>
       <c r="G118" s="38"/>
       <c r="H118" s="6"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="38"/>
       <c r="N118" s="50"/>
     </row>
     <row r="119" spans="1:14" s="13" customFormat="1">
       <c r="A119" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="38">
         <v>20</v>
       </c>
       <c r="C119" s="38">
         <v>29</v>
       </c>
       <c r="D119" s="38">
         <v>38</v>
       </c>
       <c r="E119" s="38">
         <v>48</v>
       </c>
-      <c r="F119" s="38"/>
+      <c r="F119" s="38">
+        <v>48</v>
+      </c>
       <c r="G119" s="38"/>
       <c r="H119" s="6"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="38"/>
       <c r="N119" s="50"/>
     </row>
     <row r="120" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A120" s="89" t="s">
         <v>24</v>
       </c>
       <c r="B120" s="43"/>
       <c r="C120" s="5"/>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="6"/>
       <c r="I120" s="5"/>
       <c r="J120" s="5"/>
       <c r="K120" s="5"/>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120" s="50"/>
     </row>
     <row r="121" spans="1:14" s="13" customFormat="1">
       <c r="A121" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="38">
         <v>720</v>
       </c>
       <c r="C121" s="38">
         <v>1326</v>
       </c>
       <c r="D121" s="38">
         <v>1991</v>
       </c>
       <c r="E121" s="38">
         <v>2343</v>
       </c>
-      <c r="F121" s="38"/>
+      <c r="F121" s="38">
+        <v>3046</v>
+      </c>
       <c r="G121" s="38"/>
       <c r="H121" s="6"/>
       <c r="I121" s="38"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="38"/>
       <c r="N121" s="50"/>
     </row>
     <row r="122" spans="1:14" s="13" customFormat="1">
       <c r="A122" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B122" s="38">
         <v>720</v>
       </c>
       <c r="C122" s="38">
         <v>1326</v>
       </c>
       <c r="D122" s="38">
         <v>1991</v>
       </c>
       <c r="E122" s="38">
         <v>2343</v>
       </c>
-      <c r="F122" s="38"/>
+      <c r="F122" s="38">
+        <v>3046</v>
+      </c>
       <c r="G122" s="38"/>
       <c r="H122" s="6"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
       <c r="L122" s="38"/>
       <c r="M122" s="38"/>
       <c r="N122" s="50"/>
     </row>
     <row r="123" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
       <c r="A123" s="89" t="s">
         <v>75</v>
       </c>
       <c r="B123" s="38"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="6"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="38"/>
       <c r="J123" s="38"/>
       <c r="K123" s="6"/>
       <c r="L123" s="38"/>
       <c r="M123" s="38"/>
       <c r="N123" s="50"/>
     </row>
     <row r="124" spans="1:14" s="13" customFormat="1">
       <c r="A124" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="38">
         <v>50</v>
       </c>
       <c r="C124" s="38">
         <v>108</v>
       </c>
       <c r="D124" s="38">
         <v>166</v>
       </c>
       <c r="E124" s="38">
         <v>224</v>
       </c>
-      <c r="F124" s="38"/>
+      <c r="F124" s="38">
+        <v>298</v>
+      </c>
       <c r="G124" s="38"/>
       <c r="H124" s="6"/>
       <c r="I124" s="38"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="38"/>
       <c r="N124" s="50"/>
     </row>
     <row r="125" spans="1:14" s="13" customFormat="1">
       <c r="A125" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="38">
         <v>50</v>
       </c>
       <c r="C125" s="38">
         <v>108</v>
       </c>
       <c r="D125" s="38">
         <v>166</v>
       </c>
       <c r="E125" s="38">
         <v>224</v>
       </c>
-      <c r="F125" s="38"/>
+      <c r="F125" s="38">
+        <v>298</v>
+      </c>
       <c r="G125" s="38"/>
       <c r="H125" s="6"/>
       <c r="I125" s="38"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="38"/>
       <c r="N125" s="50"/>
     </row>
     <row r="126" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A126" s="89" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="43"/>
       <c r="C126" s="5"/>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="6"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
       <c r="M126" s="5"/>
       <c r="N126" s="50"/>
     </row>
     <row r="127" spans="1:14" s="13" customFormat="1">
       <c r="A127" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B127" s="38">
         <v>748</v>
       </c>
       <c r="C127" s="38">
         <v>1479</v>
       </c>
       <c r="D127" s="38">
         <v>2211</v>
       </c>
       <c r="E127" s="38">
         <v>2939</v>
       </c>
-      <c r="F127" s="38"/>
+      <c r="F127" s="38">
+        <v>3738</v>
+      </c>
       <c r="G127" s="38"/>
       <c r="H127" s="6"/>
       <c r="I127" s="38"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="38"/>
       <c r="N127" s="50"/>
     </row>
     <row r="128" spans="1:14" s="13" customFormat="1">
       <c r="A128" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="38">
         <v>358</v>
       </c>
       <c r="C128" s="38">
         <v>711</v>
       </c>
       <c r="D128" s="38">
         <v>1064</v>
       </c>
       <c r="E128" s="38">
         <v>1417</v>
       </c>
-      <c r="F128" s="38"/>
+      <c r="F128" s="38">
+        <v>1834</v>
+      </c>
       <c r="G128" s="38"/>
       <c r="H128" s="6"/>
       <c r="I128" s="38"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="38"/>
       <c r="N128" s="50"/>
     </row>
     <row r="129" spans="1:14" s="13" customFormat="1">
       <c r="A129" s="91" t="s">
         <v>64</v>
       </c>
       <c r="B129" s="38">
         <v>101</v>
       </c>
       <c r="C129" s="38">
         <v>174</v>
       </c>
       <c r="D129" s="38">
         <v>247</v>
       </c>
       <c r="E129" s="38">
         <v>320</v>
       </c>
-      <c r="F129" s="38"/>
+      <c r="F129" s="38">
+        <v>394</v>
+      </c>
       <c r="G129" s="38"/>
       <c r="H129" s="6"/>
       <c r="I129" s="38"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="38"/>
       <c r="N129" s="50"/>
     </row>
     <row r="130" spans="1:14" s="13" customFormat="1">
       <c r="A130" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="38">
         <v>76</v>
       </c>
       <c r="C130" s="38">
         <v>150</v>
       </c>
       <c r="D130" s="38">
         <v>226</v>
       </c>
       <c r="E130" s="38">
         <v>297</v>
       </c>
-      <c r="F130" s="38"/>
+      <c r="F130" s="38">
+        <v>370</v>
+      </c>
       <c r="G130" s="38"/>
       <c r="H130" s="6"/>
       <c r="I130" s="38"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="38"/>
       <c r="N130" s="50"/>
     </row>
     <row r="131" spans="1:14" s="13" customFormat="1">
       <c r="A131" s="91" t="s">
         <v>63</v>
       </c>
       <c r="B131" s="38">
         <v>21</v>
       </c>
       <c r="C131" s="38">
         <v>43</v>
       </c>
       <c r="D131" s="38">
         <v>64</v>
       </c>
       <c r="E131" s="38">
         <v>85</v>
       </c>
-      <c r="F131" s="38"/>
+      <c r="F131" s="38">
+        <v>106</v>
+      </c>
       <c r="G131" s="38"/>
       <c r="H131" s="6"/>
       <c r="I131" s="38"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="38"/>
       <c r="N131" s="50"/>
     </row>
     <row r="132" spans="1:14" s="13" customFormat="1">
       <c r="A132" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B132" s="38">
         <v>36</v>
       </c>
       <c r="C132" s="38">
         <v>71</v>
       </c>
       <c r="D132" s="38">
         <v>107</v>
       </c>
       <c r="E132" s="38">
         <v>142</v>
       </c>
-      <c r="F132" s="38"/>
+      <c r="F132" s="38">
+        <v>178</v>
+      </c>
       <c r="G132" s="38"/>
       <c r="H132" s="6"/>
       <c r="I132" s="38"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="38"/>
       <c r="N132" s="50"/>
     </row>
     <row r="133" spans="1:14" s="13" customFormat="1">
       <c r="A133" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="38">
         <v>87</v>
       </c>
       <c r="C133" s="38">
         <v>193</v>
       </c>
       <c r="D133" s="38">
         <v>298</v>
       </c>
       <c r="E133" s="38">
         <v>404</v>
       </c>
-      <c r="F133" s="38"/>
+      <c r="F133" s="38">
+        <v>515</v>
+      </c>
       <c r="G133" s="38"/>
       <c r="H133" s="6"/>
       <c r="I133" s="38"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="38"/>
       <c r="N133" s="50"/>
     </row>
     <row r="134" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A134" s="91" t="s">
         <v>71</v>
       </c>
       <c r="B134" s="38">
         <v>3</v>
       </c>
       <c r="C134" s="38">
         <v>6</v>
       </c>
       <c r="D134" s="38">
         <v>9</v>
       </c>
       <c r="E134" s="38">
         <v>11</v>
       </c>
-      <c r="F134" s="38"/>
+      <c r="F134" s="38">
+        <v>14</v>
+      </c>
       <c r="G134" s="38"/>
       <c r="H134" s="6"/>
       <c r="I134" s="38"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="38"/>
       <c r="N134" s="50"/>
     </row>
     <row r="135" spans="1:14" s="13" customFormat="1">
       <c r="A135" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B135" s="38">
         <v>66</v>
       </c>
       <c r="C135" s="38">
         <v>131</v>
       </c>
       <c r="D135" s="38">
         <v>196</v>
       </c>
       <c r="E135" s="38">
         <v>262</v>
       </c>
-      <c r="F135" s="38"/>
+      <c r="F135" s="38">
+        <v>327</v>
+      </c>
       <c r="G135" s="38"/>
       <c r="H135" s="6"/>
       <c r="I135" s="38"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="38"/>
       <c r="M135" s="38"/>
       <c r="N135" s="50"/>
     </row>
     <row r="136" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
       <c r="A136" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="53"/>
       <c r="C136" s="52"/>
       <c r="D136" s="52"/>
       <c r="E136" s="52"/>
       <c r="F136" s="52"/>
       <c r="G136" s="52"/>
       <c r="H136" s="6"/>
       <c r="I136" s="52"/>
       <c r="J136" s="52"/>
       <c r="K136" s="52"/>
       <c r="L136" s="52"/>
       <c r="M136" s="5"/>
       <c r="N136" s="50"/>
     </row>
     <row r="137" spans="1:14" s="13" customFormat="1">
       <c r="A137" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="38">
         <v>286</v>
       </c>
       <c r="C137" s="38">
         <v>475</v>
       </c>
       <c r="D137" s="38">
         <v>664</v>
       </c>
       <c r="E137" s="38">
         <v>854</v>
       </c>
-      <c r="F137" s="38"/>
+      <c r="F137" s="38">
+        <v>1511</v>
+      </c>
       <c r="G137" s="38"/>
       <c r="H137" s="6"/>
       <c r="I137" s="38"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="38"/>
       <c r="M137" s="38"/>
       <c r="N137" s="50"/>
     </row>
     <row r="138" spans="1:14" s="13" customFormat="1">
       <c r="A138" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B138" s="38">
         <v>148</v>
       </c>
       <c r="C138" s="38">
         <v>303</v>
       </c>
       <c r="D138" s="38">
         <v>458</v>
       </c>
       <c r="E138" s="38">
         <v>613</v>
       </c>
-      <c r="F138" s="38"/>
+      <c r="F138" s="38">
+        <v>1164</v>
+      </c>
       <c r="G138" s="38"/>
       <c r="H138" s="6"/>
       <c r="I138" s="38"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="38"/>
       <c r="M138" s="38"/>
       <c r="N138" s="50"/>
     </row>
     <row r="139" spans="1:14" s="13" customFormat="1">
       <c r="A139" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B139" s="38">
         <v>138</v>
       </c>
       <c r="C139" s="38">
         <v>172</v>
       </c>
       <c r="D139" s="38">
         <v>206</v>
       </c>
       <c r="E139" s="38">
         <v>241</v>
       </c>
-      <c r="F139" s="38"/>
+      <c r="F139" s="38">
+        <v>347</v>
+      </c>
       <c r="G139" s="38"/>
       <c r="H139" s="6"/>
       <c r="I139" s="38"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="38"/>
       <c r="M139" s="38"/>
       <c r="N139" s="50"/>
     </row>
     <row r="140" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
       <c r="A140" s="89" t="s">
         <v>27</v>
       </c>
       <c r="B140" s="43"/>
       <c r="C140" s="5"/>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="6"/>
       <c r="I140" s="5"/>
       <c r="J140" s="5"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="5"/>
       <c r="N140" s="50"/>
     </row>
     <row r="141" spans="1:14" s="13" customFormat="1">
       <c r="A141" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B141" s="38">
         <v>33</v>
       </c>
       <c r="C141" s="38">
         <v>71</v>
       </c>
       <c r="D141" s="38">
         <v>108</v>
       </c>
       <c r="E141" s="38">
         <v>146</v>
       </c>
-      <c r="F141" s="38"/>
+      <c r="F141" s="38">
+        <v>187</v>
+      </c>
       <c r="G141" s="38"/>
       <c r="H141" s="6"/>
       <c r="I141" s="38"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="38"/>
       <c r="N141" s="50"/>
     </row>
     <row r="142" spans="1:14" s="13" customFormat="1">
       <c r="A142" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B142" s="38">
         <v>33</v>
       </c>
       <c r="C142" s="38">
         <v>71</v>
       </c>
       <c r="D142" s="38">
         <v>108</v>
       </c>
       <c r="E142" s="38">
         <v>146</v>
       </c>
-      <c r="F142" s="38"/>
+      <c r="F142" s="38">
+        <v>187</v>
+      </c>
       <c r="G142" s="38"/>
       <c r="H142" s="6"/>
       <c r="I142" s="38"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="38"/>
       <c r="N142" s="50"/>
     </row>
     <row r="143" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A143" s="89" t="s">
         <v>67</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="5"/>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="6"/>
       <c r="I143" s="5"/>
       <c r="J143" s="5"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="5"/>
       <c r="N143" s="50"/>
     </row>
     <row r="144" spans="1:14" s="13" customFormat="1">
       <c r="A144" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="38">
         <v>1</v>
       </c>
       <c r="C144" s="38">
         <v>2</v>
       </c>
       <c r="D144" s="38">
         <v>3</v>
       </c>
       <c r="E144" s="38">
         <v>4</v>
       </c>
-      <c r="F144" s="38"/>
+      <c r="F144" s="38">
+        <v>5</v>
+      </c>
       <c r="G144" s="38"/>
       <c r="H144" s="6"/>
       <c r="I144" s="38"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="38"/>
       <c r="N144" s="50"/>
     </row>
     <row r="145" spans="1:14" s="13" customFormat="1">
       <c r="A145" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B145" s="38">
         <v>1</v>
       </c>
       <c r="C145" s="38">
         <v>2</v>
       </c>
       <c r="D145" s="38">
         <v>3</v>
       </c>
       <c r="E145" s="38">
         <v>4</v>
       </c>
-      <c r="F145" s="38"/>
+      <c r="F145" s="38">
+        <v>5</v>
+      </c>
       <c r="G145" s="38"/>
       <c r="H145" s="6"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="38"/>
       <c r="M145" s="38"/>
       <c r="N145" s="50"/>
     </row>
     <row r="146" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A146" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="6"/>
       <c r="D146" s="6"/>
       <c r="E146" s="6"/>
       <c r="F146" s="6"/>
       <c r="G146" s="6"/>
       <c r="H146" s="6"/>
       <c r="I146" s="6"/>
       <c r="J146" s="6"/>
       <c r="K146" s="6"/>
       <c r="L146" s="5"/>
       <c r="M146" s="5"/>
       <c r="N146" s="50"/>
     </row>
     <row r="147" spans="1:14" s="13" customFormat="1">
       <c r="A147" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B147" s="38">
         <v>1289</v>
       </c>
       <c r="C147" s="38">
         <v>2565</v>
       </c>
       <c r="D147" s="38">
         <v>3844</v>
       </c>
       <c r="E147" s="38">
         <v>5119</v>
       </c>
-      <c r="F147" s="38"/>
+      <c r="F147" s="38">
+        <v>6458</v>
+      </c>
       <c r="G147" s="38"/>
       <c r="H147" s="6"/>
       <c r="I147" s="38"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="38"/>
       <c r="M147" s="38"/>
       <c r="N147" s="50"/>
     </row>
     <row r="148" spans="1:14" s="13" customFormat="1">
       <c r="A148" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B148" s="38">
         <v>458</v>
       </c>
       <c r="C148" s="38">
         <v>914</v>
       </c>
       <c r="D148" s="38">
         <v>1369</v>
       </c>
       <c r="E148" s="38">
         <v>1825</v>
       </c>
-      <c r="F148" s="38"/>
+      <c r="F148" s="38">
+        <v>2337</v>
+      </c>
       <c r="G148" s="38"/>
       <c r="H148" s="6"/>
       <c r="I148" s="38"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="38"/>
       <c r="N148" s="50"/>
     </row>
     <row r="149" spans="1:14" s="13" customFormat="1">
       <c r="A149" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B149" s="38">
         <v>100</v>
       </c>
       <c r="C149" s="38">
         <v>168</v>
       </c>
       <c r="D149" s="38">
         <v>236</v>
       </c>
       <c r="E149" s="38">
         <v>304</v>
       </c>
-      <c r="F149" s="38"/>
+      <c r="F149" s="38">
+        <v>372</v>
+      </c>
       <c r="G149" s="38"/>
       <c r="H149" s="6"/>
       <c r="I149" s="38"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="38"/>
       <c r="N149" s="50"/>
     </row>
     <row r="150" spans="1:14" s="13" customFormat="1">
       <c r="A150" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="38">
         <v>157</v>
       </c>
       <c r="C150" s="38">
         <v>310</v>
       </c>
       <c r="D150" s="38">
         <v>464</v>
       </c>
       <c r="E150" s="38">
         <v>615</v>
       </c>
-      <c r="F150" s="38"/>
+      <c r="F150" s="38">
+        <v>765</v>
+      </c>
       <c r="G150" s="38"/>
       <c r="H150" s="6"/>
       <c r="I150" s="38"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="38"/>
       <c r="N150" s="50"/>
     </row>
     <row r="151" spans="1:14" s="13" customFormat="1">
       <c r="A151" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="38">
         <v>40</v>
       </c>
       <c r="C151" s="38">
         <v>80</v>
       </c>
       <c r="D151" s="38">
         <v>119</v>
       </c>
       <c r="E151" s="38">
         <v>159</v>
       </c>
-      <c r="F151" s="38"/>
+      <c r="F151" s="38">
+        <v>199</v>
+      </c>
       <c r="G151" s="38"/>
       <c r="H151" s="6"/>
       <c r="I151" s="38"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
       <c r="L151" s="38"/>
       <c r="M151" s="38"/>
       <c r="N151" s="50"/>
     </row>
     <row r="152" spans="1:14" s="13" customFormat="1">
       <c r="A152" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="38">
         <v>148</v>
       </c>
       <c r="C152" s="38">
         <v>296</v>
       </c>
       <c r="D152" s="38">
         <v>443</v>
       </c>
       <c r="E152" s="38">
         <v>591</v>
       </c>
-      <c r="F152" s="38"/>
+      <c r="F152" s="38">
+        <v>739</v>
+      </c>
       <c r="G152" s="38"/>
       <c r="H152" s="6"/>
       <c r="I152" s="38"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
       <c r="L152" s="38"/>
       <c r="M152" s="38"/>
       <c r="N152" s="50"/>
     </row>
     <row r="153" spans="1:14" s="45" customFormat="1">
       <c r="A153" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="38">
         <v>39</v>
       </c>
       <c r="C153" s="38">
         <v>78</v>
       </c>
       <c r="D153" s="38">
         <v>117</v>
       </c>
       <c r="E153" s="38">
         <v>156</v>
       </c>
-      <c r="F153" s="38"/>
+      <c r="F153" s="38">
+        <v>195</v>
+      </c>
       <c r="G153" s="38"/>
       <c r="H153" s="6"/>
       <c r="I153" s="38"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="38"/>
       <c r="N153" s="50"/>
     </row>
     <row r="154" spans="1:14" s="48" customFormat="1" ht="15">
       <c r="A154" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B154" s="38">
         <v>65</v>
       </c>
       <c r="C154" s="38">
         <v>130</v>
       </c>
       <c r="D154" s="38">
         <v>195</v>
       </c>
       <c r="E154" s="38">
         <v>260</v>
       </c>
-      <c r="F154" s="38"/>
+      <c r="F154" s="38">
+        <v>325</v>
+      </c>
       <c r="G154" s="38"/>
       <c r="H154" s="6"/>
       <c r="I154" s="38"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="38"/>
       <c r="N154" s="50"/>
     </row>
     <row r="155" spans="1:14" s="13" customFormat="1">
       <c r="A155" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B155" s="38">
         <v>25</v>
       </c>
       <c r="C155" s="38">
         <v>50</v>
       </c>
       <c r="D155" s="38">
         <v>75</v>
       </c>
       <c r="E155" s="38">
         <v>100</v>
       </c>
-      <c r="F155" s="38"/>
+      <c r="F155" s="38">
+        <v>125</v>
+      </c>
       <c r="G155" s="38"/>
       <c r="H155" s="6"/>
       <c r="I155" s="38"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="38"/>
       <c r="N155" s="50"/>
     </row>
     <row r="156" spans="1:14" s="13" customFormat="1">
       <c r="A156" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B156" s="38">
         <v>28</v>
       </c>
       <c r="C156" s="38">
         <v>57</v>
       </c>
       <c r="D156" s="38">
         <v>85</v>
       </c>
       <c r="E156" s="38">
         <v>113</v>
       </c>
-      <c r="F156" s="38"/>
+      <c r="F156" s="38">
+        <v>141</v>
+      </c>
       <c r="G156" s="38"/>
       <c r="H156" s="6"/>
       <c r="I156" s="38"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="38"/>
       <c r="N156" s="50"/>
     </row>
     <row r="157" spans="1:14" s="13" customFormat="1">
       <c r="A157" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B157" s="38">
         <v>103</v>
       </c>
       <c r="C157" s="38">
         <v>236</v>
       </c>
       <c r="D157" s="38">
         <v>368</v>
       </c>
       <c r="E157" s="38">
         <v>500</v>
       </c>
-      <c r="F157" s="38"/>
+      <c r="F157" s="38">
+        <v>639</v>
+      </c>
       <c r="G157" s="38"/>
       <c r="H157" s="6"/>
       <c r="I157" s="38"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="38"/>
       <c r="N157" s="50"/>
     </row>
     <row r="158" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A158" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B158" s="38">
         <v>34</v>
       </c>
       <c r="C158" s="38">
         <v>69</v>
       </c>
       <c r="D158" s="38">
         <v>103</v>
       </c>
       <c r="E158" s="38">
         <v>138</v>
       </c>
-      <c r="F158" s="38"/>
+      <c r="F158" s="38">
+        <v>172</v>
+      </c>
       <c r="G158" s="38"/>
       <c r="H158" s="6"/>
       <c r="I158" s="38"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="38"/>
       <c r="N158" s="50"/>
     </row>
     <row r="159" spans="1:14" s="13" customFormat="1">
       <c r="A159" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B159" s="38">
         <v>90</v>
       </c>
       <c r="C159" s="38">
         <v>179</v>
       </c>
       <c r="D159" s="38">
         <v>269</v>
       </c>
       <c r="E159" s="38">
         <v>359</v>
       </c>
-      <c r="F159" s="38"/>
+      <c r="F159" s="38">
+        <v>448</v>
+      </c>
       <c r="G159" s="38"/>
       <c r="H159" s="6"/>
       <c r="I159" s="38"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="38"/>
       <c r="N159" s="50"/>
     </row>
     <row r="160" spans="1:14" s="13" customFormat="1" ht="33.75">
       <c r="A160" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="43"/>
       <c r="C160" s="5"/>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="6"/>
       <c r="I160" s="5"/>
       <c r="J160" s="5"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160" s="50"/>
     </row>
     <row r="161" spans="1:14" s="13" customFormat="1">
       <c r="A161" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="38">
         <v>5</v>
       </c>
       <c r="C161" s="38">
         <v>10</v>
       </c>
       <c r="D161" s="38">
         <v>15</v>
       </c>
       <c r="E161" s="38">
         <v>20</v>
       </c>
-      <c r="F161" s="38"/>
+      <c r="F161" s="38">
+        <v>25</v>
+      </c>
       <c r="G161" s="38"/>
       <c r="H161" s="6"/>
       <c r="I161" s="38"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
       <c r="L161" s="38"/>
       <c r="M161" s="38"/>
       <c r="N161" s="50"/>
     </row>
     <row r="162" spans="1:14" s="13" customFormat="1">
       <c r="A162" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="38">
         <v>2</v>
       </c>
       <c r="C162" s="38">
         <v>5</v>
       </c>
       <c r="D162" s="38">
         <v>7</v>
       </c>
       <c r="E162" s="38">
         <v>10</v>
       </c>
-      <c r="F162" s="38"/>
+      <c r="F162" s="38">
+        <v>12</v>
+      </c>
       <c r="G162" s="38"/>
       <c r="H162" s="6"/>
       <c r="I162" s="38"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="38"/>
       <c r="N162" s="50"/>
     </row>
     <row r="163" spans="1:14" s="13" customFormat="1">
       <c r="A163" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B163" s="38">
         <v>3</v>
       </c>
       <c r="C163" s="38">
         <v>5</v>
       </c>
       <c r="D163" s="38">
         <v>8</v>
       </c>
       <c r="E163" s="38">
         <v>11</v>
       </c>
-      <c r="F163" s="38"/>
+      <c r="F163" s="38">
+        <v>13</v>
+      </c>
       <c r="G163" s="38"/>
       <c r="H163" s="6"/>
       <c r="I163" s="38"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="38"/>
       <c r="N163" s="50"/>
     </row>
     <row r="164" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A164" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B164" s="53"/>
       <c r="C164" s="52"/>
       <c r="D164" s="52"/>
       <c r="E164" s="54"/>
       <c r="F164" s="54"/>
       <c r="G164" s="52"/>
       <c r="H164" s="6"/>
       <c r="I164" s="52"/>
       <c r="J164" s="52"/>
       <c r="K164" s="52"/>
       <c r="L164" s="52"/>
       <c r="M164" s="5"/>
       <c r="N164" s="50"/>
     </row>
     <row r="165" spans="1:14" s="13" customFormat="1">
       <c r="A165" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B165" s="38">
         <v>9</v>
       </c>
       <c r="C165" s="38">
         <v>20</v>
       </c>
       <c r="D165" s="38">
         <v>34</v>
       </c>
       <c r="E165" s="38">
         <v>48</v>
       </c>
-      <c r="F165" s="38"/>
+      <c r="F165" s="38">
+        <v>53</v>
+      </c>
       <c r="G165" s="38"/>
       <c r="H165" s="6"/>
       <c r="I165" s="38"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="38"/>
       <c r="N165" s="50"/>
     </row>
     <row r="166" spans="1:14" s="13" customFormat="1">
       <c r="A166" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B166" s="38">
         <v>9</v>
       </c>
       <c r="C166" s="38">
         <v>20</v>
       </c>
       <c r="D166" s="38">
         <v>34</v>
       </c>
       <c r="E166" s="38">
         <v>48</v>
       </c>
-      <c r="F166" s="38"/>
+      <c r="F166" s="38">
+        <v>53</v>
+      </c>
       <c r="G166" s="38"/>
       <c r="H166" s="6"/>
       <c r="I166" s="38"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="38"/>
       <c r="M166" s="38"/>
       <c r="N166" s="50"/>
     </row>
     <row r="167" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A167" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B167" s="38">
         <v>0</v>
       </c>
       <c r="C167" s="38">
         <v>0</v>
       </c>
       <c r="D167" s="38">
         <v>0</v>
       </c>
       <c r="E167" s="38">
         <v>0</v>
       </c>
-      <c r="F167" s="38"/>
+      <c r="F167" s="38">
+        <v>0</v>
+      </c>
       <c r="G167" s="38"/>
       <c r="H167" s="6"/>
       <c r="I167" s="38"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="38"/>
       <c r="M167" s="38"/>
       <c r="N167" s="50"/>
     </row>
     <row r="168" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A168" s="92" t="s">
         <v>68</v>
       </c>
       <c r="B168" s="9"/>
       <c r="C168" s="9"/>
       <c r="D168" s="9"/>
       <c r="E168" s="9"/>
       <c r="F168" s="9"/>
       <c r="G168" s="9"/>
       <c r="H168" s="6"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
       <c r="L168" s="6"/>
       <c r="M168" s="6"/>
       <c r="N168" s="50"/>
     </row>
     <row r="169" spans="1:14" s="13" customFormat="1">
       <c r="A169" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B169" s="38">
         <v>0</v>
       </c>
       <c r="C169" s="38">
         <v>0</v>
       </c>
       <c r="D169" s="38">
         <v>0</v>
       </c>
       <c r="E169" s="38">
         <v>0</v>
       </c>
-      <c r="F169" s="38"/>
+      <c r="F169" s="38">
+        <v>0</v>
+      </c>
       <c r="G169" s="38"/>
       <c r="H169" s="6"/>
       <c r="I169" s="38"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="38"/>
       <c r="N169" s="50"/>
     </row>
     <row r="170" spans="1:14" s="13" customFormat="1">
       <c r="A170" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B170" s="38">
         <v>0</v>
       </c>
       <c r="C170" s="38">
         <v>0</v>
       </c>
       <c r="D170" s="38">
         <v>0</v>
       </c>
       <c r="E170" s="38">
         <v>0</v>
       </c>
-      <c r="F170" s="38"/>
+      <c r="F170" s="38">
+        <v>0</v>
+      </c>
       <c r="G170" s="38"/>
       <c r="H170" s="6"/>
       <c r="I170" s="38"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="38"/>
       <c r="N170" s="50"/>
     </row>
     <row r="171" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A171" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B171" s="38"/>
       <c r="C171" s="38"/>
       <c r="D171" s="38"/>
       <c r="E171" s="38"/>
       <c r="F171" s="38"/>
       <c r="G171" s="38"/>
       <c r="H171" s="6"/>
       <c r="I171" s="38"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="38"/>
       <c r="N171" s="50"/>
     </row>
     <row r="172" spans="1:14" s="13" customFormat="1">
       <c r="A172" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B172" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C172" s="38">
         <v>0</v>
       </c>
       <c r="D172" s="38">
         <v>1</v>
       </c>
       <c r="E172" s="38">
         <v>1</v>
       </c>
-      <c r="F172" s="38"/>
+      <c r="F172" s="38">
+        <v>1</v>
+      </c>
       <c r="G172" s="38"/>
       <c r="H172" s="6"/>
       <c r="I172" s="38"/>
       <c r="J172" s="38"/>
       <c r="K172" s="38"/>
       <c r="L172" s="38"/>
       <c r="M172" s="38"/>
       <c r="N172" s="50"/>
     </row>
     <row r="173" spans="1:14" s="13" customFormat="1">
       <c r="A173" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B173" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C173" s="38">
         <v>0</v>
       </c>
       <c r="D173" s="38">
         <v>1</v>
       </c>
       <c r="E173" s="38">
         <v>1</v>
       </c>
-      <c r="F173" s="38"/>
+      <c r="F173" s="38">
+        <v>1</v>
+      </c>
       <c r="G173" s="38"/>
       <c r="H173" s="6"/>
       <c r="I173" s="38"/>
       <c r="J173" s="38"/>
       <c r="K173" s="38"/>
       <c r="L173" s="38"/>
       <c r="M173" s="38"/>
       <c r="N173" s="50"/>
     </row>
     <row r="174" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A174" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="43"/>
       <c r="C174" s="5"/>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="6"/>
       <c r="I174" s="5"/>
       <c r="J174" s="5"/>
       <c r="K174" s="5"/>
       <c r="L174" s="5"/>
       <c r="M174" s="5"/>
       <c r="N174" s="50"/>
     </row>
     <row r="175" spans="1:14" s="13" customFormat="1">
       <c r="A175" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B175" s="38">
         <v>24086</v>
       </c>
       <c r="C175" s="38">
         <v>44827</v>
       </c>
       <c r="D175" s="38">
         <v>69013</v>
       </c>
       <c r="E175" s="38">
         <v>93472</v>
       </c>
-      <c r="F175" s="38"/>
+      <c r="F175" s="38">
+        <v>116066</v>
+      </c>
       <c r="G175" s="38"/>
       <c r="H175" s="6"/>
       <c r="I175" s="38"/>
       <c r="J175" s="38"/>
       <c r="K175" s="38"/>
       <c r="L175" s="38"/>
       <c r="M175" s="38"/>
       <c r="N175" s="50"/>
     </row>
     <row r="176" spans="1:14" s="13" customFormat="1">
       <c r="A176" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B176" s="38">
         <v>933</v>
       </c>
       <c r="C176" s="38">
         <v>1190</v>
       </c>
       <c r="D176" s="38">
         <v>1447</v>
       </c>
       <c r="E176" s="38">
         <v>1704</v>
       </c>
-      <c r="F176" s="38"/>
+      <c r="F176" s="38">
+        <v>2367</v>
+      </c>
       <c r="G176" s="38"/>
       <c r="H176" s="6"/>
       <c r="I176" s="38"/>
       <c r="J176" s="38"/>
       <c r="K176" s="38"/>
       <c r="L176" s="38"/>
       <c r="M176" s="38"/>
       <c r="N176" s="50"/>
     </row>
     <row r="177" spans="1:14" s="13" customFormat="1">
       <c r="A177" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B177" s="38">
         <v>12103</v>
       </c>
       <c r="C177" s="38">
         <v>21328</v>
       </c>
       <c r="D177" s="38">
         <v>33396</v>
       </c>
       <c r="E177" s="38">
         <v>45997</v>
       </c>
-      <c r="F177" s="38"/>
+      <c r="F177" s="38">
+        <v>55622</v>
+      </c>
       <c r="G177" s="38"/>
       <c r="H177" s="6"/>
       <c r="I177" s="38"/>
       <c r="J177" s="38"/>
       <c r="K177" s="38"/>
       <c r="L177" s="38"/>
       <c r="M177" s="38"/>
       <c r="N177" s="50"/>
     </row>
     <row r="178" spans="1:14" s="13" customFormat="1">
       <c r="A178" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B178" s="38">
         <v>1</v>
       </c>
       <c r="C178" s="38">
         <v>1</v>
       </c>
       <c r="D178" s="38">
         <v>2</v>
       </c>
       <c r="E178" s="38">
         <v>2</v>
       </c>
-      <c r="F178" s="38"/>
+      <c r="F178" s="38">
+        <v>3</v>
+      </c>
       <c r="G178" s="38"/>
       <c r="H178" s="6"/>
       <c r="I178" s="38"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="38"/>
       <c r="N178" s="50"/>
     </row>
     <row r="179" spans="1:14" s="13" customFormat="1">
       <c r="A179" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B179" s="38">
         <v>44</v>
       </c>
       <c r="C179" s="38">
         <v>102</v>
       </c>
       <c r="D179" s="38">
         <v>160</v>
       </c>
       <c r="E179" s="38">
         <v>218</v>
       </c>
-      <c r="F179" s="38"/>
+      <c r="F179" s="38">
+        <v>288</v>
+      </c>
       <c r="G179" s="38"/>
       <c r="H179" s="6"/>
       <c r="I179" s="38"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="38"/>
       <c r="N179" s="50"/>
     </row>
     <row r="180" spans="1:14" s="13" customFormat="1">
       <c r="A180" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B180" s="38">
         <v>9965</v>
       </c>
       <c r="C180" s="38">
         <v>19830</v>
       </c>
       <c r="D180" s="38">
         <v>30316</v>
       </c>
       <c r="E180" s="38">
         <v>40703</v>
       </c>
-      <c r="F180" s="38"/>
+      <c r="F180" s="38">
+        <v>51747</v>
+      </c>
       <c r="G180" s="38"/>
       <c r="H180" s="6"/>
       <c r="I180" s="38"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="38"/>
       <c r="N180" s="50"/>
     </row>
     <row r="181" spans="1:14" s="13" customFormat="1">
       <c r="A181" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="38">
         <v>1040</v>
       </c>
       <c r="C181" s="38">
         <v>2375</v>
       </c>
       <c r="D181" s="38">
         <v>3693</v>
       </c>
       <c r="E181" s="38">
         <v>4848</v>
       </c>
-      <c r="F181" s="38"/>
+      <c r="F181" s="38">
+        <v>6039</v>
+      </c>
       <c r="G181" s="38"/>
       <c r="H181" s="6"/>
       <c r="I181" s="38"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="38"/>
       <c r="N181" s="50"/>
     </row>
     <row r="182" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1">
       <c r="A182" s="92" t="s">
         <v>66</v>
       </c>
       <c r="B182" s="43"/>
       <c r="H182" s="6"/>
       <c r="J182" s="43"/>
       <c r="K182" s="43"/>
       <c r="L182" s="43"/>
       <c r="N182" s="50"/>
     </row>
     <row r="183" spans="1:14" s="45" customFormat="1">
       <c r="A183" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B183" s="40">
         <v>60.9</v>
       </c>
       <c r="C183" s="40">
         <v>141.80000000000001</v>
       </c>
       <c r="D183" s="40">
         <v>222.8</v>
       </c>
       <c r="E183" s="40">
         <v>303.8</v>
       </c>
-      <c r="F183" s="40"/>
+      <c r="F183" s="40">
+        <v>383.4</v>
+      </c>
       <c r="G183" s="40"/>
       <c r="H183" s="17"/>
       <c r="I183" s="40"/>
       <c r="J183" s="40"/>
       <c r="K183" s="40"/>
       <c r="L183" s="40"/>
       <c r="M183" s="40"/>
       <c r="N183" s="50"/>
     </row>
     <row r="184" spans="1:14" s="45" customFormat="1">
       <c r="A184" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="40">
         <v>40.9</v>
       </c>
       <c r="C184" s="40">
         <v>94.3</v>
       </c>
       <c r="D184" s="40">
         <v>147.80000000000001</v>
       </c>
       <c r="E184" s="40">
         <v>201.3</v>
       </c>
-      <c r="F184" s="40"/>
+      <c r="F184" s="40">
+        <v>251.9</v>
+      </c>
       <c r="G184" s="40"/>
       <c r="H184" s="17"/>
       <c r="I184" s="40"/>
       <c r="J184" s="40"/>
       <c r="K184" s="40"/>
       <c r="L184" s="40"/>
       <c r="M184" s="40"/>
       <c r="N184" s="50"/>
     </row>
     <row r="185" spans="1:14" s="45" customFormat="1">
       <c r="A185" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="C185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="D185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="E185" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="F185" s="40"/>
+      <c r="F185" s="85" t="s">
+        <v>74</v>
+      </c>
       <c r="G185" s="40"/>
       <c r="H185" s="17"/>
       <c r="I185" s="40"/>
       <c r="J185" s="40"/>
       <c r="K185" s="40"/>
       <c r="L185" s="40"/>
       <c r="M185" s="40"/>
       <c r="N185" s="50"/>
     </row>
     <row r="186" spans="1:14" s="45" customFormat="1">
       <c r="A186" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B186" s="40">
         <v>19.3</v>
       </c>
       <c r="C186" s="40">
         <v>46.5</v>
       </c>
       <c r="D186" s="40">
         <v>73.7</v>
       </c>
       <c r="E186" s="40">
         <v>100.8</v>
       </c>
-      <c r="F186" s="40"/>
+      <c r="F186" s="40">
+        <v>129.5</v>
+      </c>
       <c r="G186" s="40"/>
       <c r="H186" s="17"/>
       <c r="I186" s="40"/>
       <c r="J186" s="40"/>
       <c r="K186" s="40"/>
       <c r="L186" s="40"/>
       <c r="M186" s="40"/>
       <c r="N186" s="50"/>
     </row>
     <row r="187" spans="1:14" s="45" customFormat="1">
       <c r="A187" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B187" s="40">
         <v>0.7</v>
       </c>
       <c r="C187" s="40">
         <v>1</v>
       </c>
       <c r="D187" s="40">
         <v>1.3</v>
       </c>
       <c r="E187" s="40">
         <v>1.7</v>
       </c>
-      <c r="F187" s="40"/>
+      <c r="F187" s="40">
+        <v>2</v>
+      </c>
       <c r="G187" s="40"/>
       <c r="H187" s="17"/>
       <c r="I187" s="40"/>
       <c r="J187" s="40"/>
       <c r="K187" s="40"/>
       <c r="L187" s="40"/>
       <c r="M187" s="40"/>
       <c r="N187" s="50"/>
     </row>
     <row r="188" spans="1:14" s="45" customFormat="1" ht="24" customHeight="1">
       <c r="A188" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B188" s="43"/>
       <c r="C188" s="18"/>
       <c r="D188" s="18"/>
       <c r="E188" s="18"/>
       <c r="F188" s="18"/>
       <c r="G188" s="18"/>
       <c r="H188" s="17"/>
       <c r="I188" s="18"/>
       <c r="J188" s="18"/>
       <c r="K188" s="18"/>
       <c r="L188" s="18"/>
       <c r="M188" s="18"/>
       <c r="N188" s="50"/>
     </row>
     <row r="189" spans="1:14" s="13" customFormat="1">
       <c r="A189" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B189" s="40">
         <v>231.7</v>
       </c>
       <c r="C189" s="40">
         <v>623.70000000000005</v>
       </c>
       <c r="D189" s="40">
         <v>1015.7</v>
       </c>
       <c r="E189" s="40">
         <v>1407.7</v>
       </c>
-      <c r="F189" s="40"/>
+      <c r="F189" s="40">
+        <v>1443</v>
+      </c>
       <c r="G189" s="40"/>
       <c r="H189" s="17"/>
       <c r="I189" s="40"/>
       <c r="J189" s="40"/>
       <c r="K189" s="40"/>
       <c r="L189" s="40"/>
       <c r="M189" s="40"/>
       <c r="N189" s="50"/>
     </row>
     <row r="190" spans="1:14" s="13" customFormat="1">
       <c r="A190" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B190" s="40">
         <v>231.7</v>
       </c>
       <c r="C190" s="40">
         <v>623.70000000000005</v>
       </c>
       <c r="D190" s="40">
         <v>1015.7</v>
       </c>
       <c r="E190" s="40">
         <v>1407.7</v>
       </c>
-      <c r="F190" s="40"/>
+      <c r="F190" s="40">
+        <v>1443</v>
+      </c>
       <c r="G190" s="40"/>
       <c r="H190" s="17"/>
       <c r="I190" s="40"/>
       <c r="J190" s="40"/>
       <c r="K190" s="40"/>
       <c r="L190" s="40"/>
       <c r="M190" s="40"/>
       <c r="N190" s="50"/>
     </row>
     <row r="191" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A191" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B191" s="17"/>
       <c r="C191" s="5"/>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="17"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="5"/>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
       <c r="N191" s="50"/>
     </row>
     <row r="192" spans="1:14" s="13" customFormat="1">
       <c r="A192" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B192" s="40">
         <v>0.3</v>
       </c>
       <c r="C192" s="40">
         <v>0.6</v>
       </c>
       <c r="D192" s="40">
         <v>0.9</v>
       </c>
       <c r="E192" s="40">
         <v>1.2</v>
       </c>
-      <c r="F192" s="40"/>
+      <c r="F192" s="40">
+        <v>1.5</v>
+      </c>
       <c r="G192" s="40"/>
       <c r="H192" s="17"/>
       <c r="I192" s="40"/>
       <c r="J192" s="40"/>
       <c r="K192" s="40"/>
       <c r="L192" s="40"/>
       <c r="M192" s="40"/>
       <c r="N192" s="50"/>
     </row>
     <row r="193" spans="1:14" s="13" customFormat="1">
       <c r="A193" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B193" s="40">
         <v>0.3</v>
       </c>
       <c r="C193" s="40">
         <v>0.6</v>
       </c>
       <c r="D193" s="40">
         <v>0.9</v>
       </c>
       <c r="E193" s="40">
         <v>1.2</v>
       </c>
-      <c r="F193" s="40"/>
+      <c r="F193" s="40">
+        <v>1.5</v>
+      </c>
       <c r="G193" s="40"/>
       <c r="H193" s="17"/>
       <c r="I193" s="40"/>
       <c r="J193" s="40"/>
       <c r="K193" s="40"/>
       <c r="L193" s="40"/>
       <c r="M193" s="40"/>
       <c r="N193" s="50"/>
     </row>
     <row r="194" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A194" s="57" t="s">
         <v>88</v>
       </c>
       <c r="B194" s="40"/>
       <c r="C194" s="17"/>
       <c r="D194" s="40"/>
       <c r="E194" s="40"/>
       <c r="F194" s="40"/>
       <c r="G194" s="17"/>
       <c r="H194" s="17"/>
       <c r="I194" s="40"/>
       <c r="J194" s="40"/>
       <c r="K194" s="17"/>
       <c r="L194" s="17"/>
       <c r="M194" s="40"/>
       <c r="N194" s="50"/>
     </row>
     <row r="195" spans="1:14" s="13" customFormat="1">
       <c r="A195" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B195" s="38">
         <v>15</v>
       </c>
       <c r="C195" s="38">
         <v>15</v>
       </c>
       <c r="D195" s="38">
         <v>15</v>
       </c>
       <c r="E195" s="38">
         <v>15</v>
       </c>
-      <c r="F195" s="38"/>
+      <c r="F195" s="38">
+        <v>15</v>
+      </c>
       <c r="G195" s="38"/>
       <c r="H195" s="6"/>
       <c r="I195" s="38"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="38"/>
       <c r="N195" s="50"/>
     </row>
     <row r="196" spans="1:14" s="13" customFormat="1">
       <c r="A196" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B196" s="38">
         <v>15</v>
       </c>
       <c r="C196" s="38">
         <v>15</v>
       </c>
       <c r="D196" s="38">
         <v>15</v>
       </c>
       <c r="E196" s="38">
         <v>15</v>
       </c>
-      <c r="F196" s="38"/>
+      <c r="F196" s="38">
+        <v>15</v>
+      </c>
       <c r="G196" s="38"/>
       <c r="H196" s="6"/>
       <c r="I196" s="38"/>
       <c r="J196" s="38"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="38"/>
       <c r="N196" s="50"/>
     </row>
     <row r="197" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A197" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B197" s="18"/>
       <c r="C197" s="5"/>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="6"/>
       <c r="I197" s="5"/>
       <c r="J197" s="5"/>
       <c r="K197" s="5"/>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
       <c r="N197" s="50"/>
     </row>
     <row r="198" spans="1:14" s="13" customFormat="1">
       <c r="A198" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B198" s="38">
         <v>5</v>
       </c>
       <c r="C198" s="38">
         <v>11</v>
       </c>
       <c r="D198" s="38">
         <v>16</v>
       </c>
       <c r="E198" s="38">
         <v>22</v>
       </c>
-      <c r="F198" s="38"/>
+      <c r="F198" s="38">
+        <v>26</v>
+      </c>
       <c r="G198" s="38"/>
       <c r="H198" s="6"/>
       <c r="I198" s="38"/>
       <c r="J198" s="38"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="38"/>
       <c r="N198" s="50"/>
     </row>
     <row r="199" spans="1:14" s="13" customFormat="1" ht="9" customHeight="1">
       <c r="A199" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B199" s="38">
         <v>5</v>
       </c>
       <c r="C199" s="38">
         <v>11</v>
       </c>
       <c r="D199" s="38">
         <v>16</v>
       </c>
       <c r="E199" s="38">
         <v>22</v>
       </c>
-      <c r="F199" s="38"/>
+      <c r="F199" s="38">
+        <v>26</v>
+      </c>
       <c r="G199" s="38"/>
       <c r="H199" s="6"/>
       <c r="I199" s="38"/>
       <c r="J199" s="38"/>
       <c r="K199" s="38"/>
       <c r="L199" s="38"/>
       <c r="M199" s="38"/>
       <c r="N199" s="50"/>
     </row>
     <row r="200" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A200" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B200" s="18"/>
       <c r="C200" s="5"/>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="6"/>
       <c r="I200" s="5"/>
       <c r="J200" s="5"/>
       <c r="K200" s="5"/>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200" s="50"/>
     </row>
     <row r="201" spans="1:14" s="13" customFormat="1">
       <c r="A201" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B201" s="38">
         <v>15673</v>
       </c>
       <c r="C201" s="38">
         <v>23440</v>
       </c>
       <c r="D201" s="38">
         <v>31206</v>
       </c>
       <c r="E201" s="38">
         <v>38973</v>
       </c>
-      <c r="F201" s="38"/>
+      <c r="F201" s="38">
+        <v>49443</v>
+      </c>
       <c r="G201" s="38"/>
       <c r="H201" s="6"/>
       <c r="I201" s="38"/>
       <c r="J201" s="38"/>
       <c r="K201" s="38"/>
       <c r="L201" s="38"/>
       <c r="M201" s="38"/>
       <c r="N201" s="50"/>
     </row>
     <row r="202" spans="1:14" s="13" customFormat="1">
       <c r="A202" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B202" s="38">
         <v>8799</v>
       </c>
       <c r="C202" s="38">
         <v>11234</v>
       </c>
       <c r="D202" s="38">
         <v>13670</v>
       </c>
       <c r="E202" s="38">
         <v>16105</v>
       </c>
-      <c r="F202" s="38"/>
+      <c r="F202" s="38">
+        <v>19572</v>
+      </c>
       <c r="G202" s="38"/>
       <c r="H202" s="6"/>
       <c r="I202" s="38"/>
       <c r="J202" s="38"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="38"/>
       <c r="N202" s="50"/>
     </row>
     <row r="203" spans="1:14" s="13" customFormat="1">
       <c r="A203" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B203" s="38">
         <v>116</v>
       </c>
       <c r="C203" s="38">
         <v>161</v>
       </c>
       <c r="D203" s="38">
         <v>206</v>
       </c>
       <c r="E203" s="38">
         <v>251</v>
       </c>
-      <c r="F203" s="38"/>
+      <c r="F203" s="38">
+        <v>386</v>
+      </c>
       <c r="G203" s="38"/>
       <c r="H203" s="6"/>
       <c r="I203" s="38"/>
       <c r="J203" s="38"/>
       <c r="K203" s="38"/>
       <c r="L203" s="38"/>
       <c r="M203" s="38"/>
       <c r="N203" s="50"/>
     </row>
     <row r="204" spans="1:14" s="13" customFormat="1">
       <c r="A204" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B204" s="38">
         <v>6758</v>
       </c>
       <c r="C204" s="38">
         <v>12044</v>
       </c>
       <c r="D204" s="38">
         <v>17330</v>
       </c>
       <c r="E204" s="38">
         <v>22617</v>
       </c>
-      <c r="F204" s="38"/>
+      <c r="F204" s="38">
+        <v>29484</v>
+      </c>
       <c r="G204" s="38"/>
       <c r="H204" s="6"/>
       <c r="I204" s="38"/>
       <c r="J204" s="38"/>
       <c r="K204" s="38"/>
       <c r="L204" s="38"/>
       <c r="M204" s="38"/>
       <c r="N204" s="50"/>
     </row>
     <row r="205" spans="1:14" s="13" customFormat="1" ht="74.25" customHeight="1">
       <c r="A205" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B205" s="18"/>
       <c r="C205" s="5"/>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="6"/>
       <c r="I205" s="5"/>
       <c r="J205" s="5"/>
       <c r="K205" s="5"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205" s="50"/>
     </row>
     <row r="206" spans="1:14" s="13" customFormat="1">
       <c r="A206" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B206" s="40">
         <v>1</v>
       </c>
       <c r="C206" s="40">
         <v>6.6</v>
       </c>
       <c r="D206" s="40">
         <v>12.1</v>
       </c>
       <c r="E206" s="40">
         <v>17.7</v>
       </c>
-      <c r="F206" s="40"/>
+      <c r="F206" s="40">
+        <v>23.7</v>
+      </c>
       <c r="G206" s="40"/>
       <c r="H206" s="17"/>
       <c r="I206" s="40"/>
       <c r="J206" s="40"/>
       <c r="K206" s="40"/>
       <c r="L206" s="40"/>
       <c r="M206" s="40"/>
       <c r="N206" s="50"/>
     </row>
     <row r="207" spans="1:14" s="13" customFormat="1">
       <c r="A207" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C207" s="40">
         <v>2.7</v>
       </c>
       <c r="D207" s="40">
         <v>5.5</v>
       </c>
       <c r="E207" s="40">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F207" s="40"/>
+      <c r="F207" s="40">
+        <v>8.5</v>
+      </c>
       <c r="G207" s="40"/>
       <c r="H207" s="17"/>
       <c r="I207" s="40"/>
       <c r="J207" s="40"/>
       <c r="K207" s="40"/>
       <c r="L207" s="40"/>
       <c r="M207" s="40"/>
       <c r="N207" s="50"/>
     </row>
     <row r="208" spans="1:14" s="13" customFormat="1">
       <c r="A208" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B208" s="40">
         <v>1</v>
       </c>
       <c r="C208" s="40">
         <v>3.8</v>
       </c>
       <c r="D208" s="40">
         <v>6.6</v>
       </c>
       <c r="E208" s="40">
         <v>9.4</v>
       </c>
-      <c r="F208" s="40"/>
+      <c r="F208" s="40">
+        <v>15.1</v>
+      </c>
       <c r="G208" s="40"/>
       <c r="H208" s="17"/>
       <c r="I208" s="40"/>
       <c r="J208" s="40"/>
       <c r="K208" s="40"/>
       <c r="L208" s="40"/>
       <c r="M208" s="40"/>
       <c r="N208" s="50"/>
     </row>
     <row r="209" spans="1:14" s="13" customFormat="1">
       <c r="A209" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C209" s="40">
         <v>0</v>
       </c>
       <c r="D209" s="40">
         <v>0.1</v>
       </c>
       <c r="E209" s="40">
         <v>0.1</v>
       </c>
-      <c r="F209" s="40"/>
+      <c r="F209" s="40">
+        <v>0.1</v>
+      </c>
       <c r="G209" s="40"/>
       <c r="H209" s="17"/>
       <c r="I209" s="40"/>
       <c r="J209" s="40"/>
       <c r="K209" s="40"/>
       <c r="L209" s="40"/>
       <c r="M209" s="40"/>
       <c r="N209" s="50"/>
     </row>
     <row r="210" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1">
       <c r="A210" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B210" s="16"/>
       <c r="C210" s="5"/>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="17"/>
       <c r="I210" s="5"/>
       <c r="J210" s="5"/>
       <c r="K210" s="5"/>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
       <c r="N210" s="50"/>
     </row>
     <row r="211" spans="1:14" s="13" customFormat="1">
       <c r="A211" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B211" s="40">
         <v>29.1</v>
       </c>
       <c r="C211" s="40">
         <v>70.3</v>
       </c>
       <c r="D211" s="40">
         <v>110.8</v>
       </c>
       <c r="E211" s="40">
         <v>135.69999999999999</v>
       </c>
-      <c r="F211" s="40"/>
+      <c r="F211" s="40">
+        <v>178.1</v>
+      </c>
       <c r="G211" s="40"/>
       <c r="H211" s="17"/>
       <c r="I211" s="40"/>
       <c r="J211" s="40"/>
       <c r="K211" s="40"/>
       <c r="L211" s="40"/>
       <c r="M211" s="40"/>
       <c r="N211" s="50"/>
     </row>
     <row r="212" spans="1:14" s="13" customFormat="1">
       <c r="A212" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B212" s="40">
         <v>29.1</v>
       </c>
       <c r="C212" s="40">
         <v>70.3</v>
       </c>
       <c r="D212" s="40">
         <v>110.8</v>
       </c>
       <c r="E212" s="40">
         <v>135.69999999999999</v>
       </c>
-      <c r="F212" s="40"/>
+      <c r="F212" s="40">
+        <v>178.1</v>
+      </c>
       <c r="G212" s="40"/>
       <c r="H212" s="17"/>
       <c r="I212" s="40"/>
       <c r="J212" s="40"/>
       <c r="K212" s="40"/>
       <c r="L212" s="40"/>
       <c r="M212" s="40"/>
       <c r="N212" s="50"/>
     </row>
     <row r="213" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
       <c r="A213" s="57" t="s">
         <v>73</v>
       </c>
       <c r="B213" s="18"/>
       <c r="C213" s="5"/>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="17"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
       <c r="N213" s="50"/>
     </row>
     <row r="214" spans="1:14" s="13" customFormat="1">
       <c r="A214" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B214" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C214" s="40">
         <v>49.7</v>
       </c>
       <c r="D214" s="40">
         <v>87</v>
       </c>
       <c r="E214" s="40">
         <v>137</v>
       </c>
-      <c r="F214" s="40"/>
+      <c r="F214" s="40">
+        <v>190</v>
+      </c>
       <c r="G214" s="40"/>
       <c r="H214" s="17"/>
       <c r="I214" s="40"/>
       <c r="J214" s="40"/>
       <c r="K214" s="40"/>
       <c r="L214" s="40"/>
       <c r="M214" s="40"/>
       <c r="N214" s="50"/>
     </row>
     <row r="215" spans="1:14" s="13" customFormat="1">
       <c r="A215" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B215" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C215" s="40">
         <v>49.7</v>
       </c>
       <c r="D215" s="40">
         <v>87</v>
       </c>
       <c r="E215" s="40">
         <v>137</v>
       </c>
-      <c r="F215" s="40"/>
+      <c r="F215" s="40">
+        <v>190</v>
+      </c>
       <c r="G215" s="40"/>
       <c r="H215" s="17"/>
       <c r="I215" s="40"/>
       <c r="J215" s="40"/>
       <c r="K215" s="40"/>
       <c r="L215" s="40"/>
       <c r="M215" s="40"/>
       <c r="N215" s="50"/>
     </row>
     <row r="216" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
       <c r="A216" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B216" s="18"/>
       <c r="C216" s="5"/>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="17"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
       <c r="L216" s="5"/>
       <c r="M216" s="5"/>
       <c r="N216" s="50"/>
     </row>
     <row r="217" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A217" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B217" s="38">
         <v>135</v>
       </c>
       <c r="C217" s="38">
         <v>610</v>
       </c>
       <c r="D217" s="38">
         <v>1010</v>
       </c>
       <c r="E217" s="38">
         <v>1330</v>
       </c>
-      <c r="F217" s="38"/>
+      <c r="F217" s="38">
+        <v>1530</v>
+      </c>
       <c r="G217" s="38"/>
       <c r="H217" s="6"/>
       <c r="I217" s="38"/>
       <c r="J217" s="38"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="38"/>
       <c r="N217" s="50"/>
     </row>
     <row r="218" spans="1:14" s="13" customFormat="1">
       <c r="A218" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B218" s="38">
         <v>135</v>
       </c>
       <c r="C218" s="38">
         <v>610</v>
       </c>
       <c r="D218" s="38">
         <v>1010</v>
       </c>
       <c r="E218" s="38">
         <v>1330</v>
       </c>
-      <c r="F218" s="38"/>
+      <c r="F218" s="38">
+        <v>1530</v>
+      </c>
       <c r="G218" s="38"/>
       <c r="H218" s="6"/>
       <c r="I218" s="38"/>
       <c r="J218" s="38"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="38"/>
       <c r="N218" s="50"/>
     </row>
     <row r="219" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A219" s="57" t="s">
         <v>69</v>
       </c>
       <c r="B219" s="39"/>
       <c r="C219" s="39"/>
       <c r="D219" s="39"/>
       <c r="E219" s="39"/>
       <c r="F219" s="39"/>
       <c r="G219" s="39"/>
       <c r="H219" s="6"/>
       <c r="I219" s="38"/>
       <c r="J219" s="38"/>
       <c r="K219" s="6"/>
       <c r="L219" s="6"/>
       <c r="M219" s="38"/>
       <c r="N219" s="50"/>
     </row>
     <row r="220" spans="1:14" s="13" customFormat="1">
       <c r="A220" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B220" s="38">
         <v>506</v>
       </c>
       <c r="C220" s="38">
         <v>605</v>
       </c>
       <c r="D220" s="38">
         <v>705</v>
       </c>
       <c r="E220" s="38">
         <v>804</v>
       </c>
-      <c r="F220" s="38"/>
+      <c r="F220" s="38">
+        <v>810</v>
+      </c>
       <c r="G220" s="38"/>
       <c r="H220" s="6"/>
       <c r="I220" s="38"/>
       <c r="J220" s="38"/>
       <c r="K220" s="38"/>
       <c r="L220" s="38"/>
       <c r="M220" s="38"/>
       <c r="N220" s="50"/>
     </row>
     <row r="221" spans="1:14" s="13" customFormat="1">
       <c r="A221" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B221" s="38">
         <v>502</v>
       </c>
       <c r="C221" s="38">
         <v>598</v>
       </c>
       <c r="D221" s="38">
         <v>694</v>
       </c>
       <c r="E221" s="38">
         <v>789</v>
       </c>
-      <c r="F221" s="38"/>
+      <c r="F221" s="38">
+        <v>792</v>
+      </c>
       <c r="G221" s="38"/>
       <c r="H221" s="6"/>
       <c r="I221" s="38"/>
       <c r="J221" s="38"/>
       <c r="K221" s="38"/>
       <c r="L221" s="38"/>
       <c r="M221" s="38"/>
       <c r="N221" s="50"/>
     </row>
     <row r="222" spans="1:14" s="13" customFormat="1">
       <c r="A222" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B222" s="38">
         <v>4</v>
       </c>
       <c r="C222" s="38">
         <v>7</v>
       </c>
       <c r="D222" s="38">
         <v>11</v>
       </c>
       <c r="E222" s="38">
         <v>15</v>
       </c>
-      <c r="F222" s="38"/>
+      <c r="F222" s="38">
+        <v>18</v>
+      </c>
       <c r="G222" s="38"/>
       <c r="H222" s="6"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="N222" s="50"/>
     </row>
     <row r="223" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A223" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B223" s="18"/>
       <c r="C223" s="5"/>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="6"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223" s="50"/>
     </row>
     <row r="224" spans="1:14" s="13" customFormat="1">
       <c r="A224" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B224" s="38">
         <v>484</v>
       </c>
       <c r="C224" s="38">
         <v>969</v>
       </c>
       <c r="D224" s="38">
         <v>1453</v>
       </c>
       <c r="E224" s="38">
         <v>1938</v>
       </c>
-      <c r="F224" s="38"/>
+      <c r="F224" s="38">
+        <v>2422</v>
+      </c>
       <c r="G224" s="38"/>
       <c r="H224" s="6"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
       <c r="N224" s="50"/>
     </row>
     <row r="225" spans="1:14" s="13" customFormat="1">
       <c r="A225" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B225" s="38">
         <v>478</v>
       </c>
       <c r="C225" s="38">
         <v>955</v>
       </c>
       <c r="D225" s="38">
         <v>1433</v>
       </c>
       <c r="E225" s="38">
         <v>1910</v>
       </c>
-      <c r="F225" s="38"/>
+      <c r="F225" s="38">
+        <v>2388</v>
+      </c>
       <c r="G225" s="38"/>
       <c r="H225" s="6"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="N225" s="50"/>
     </row>
     <row r="226" spans="1:14" s="13" customFormat="1">
       <c r="A226" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B226" s="38">
         <v>7</v>
       </c>
       <c r="C226" s="38">
         <v>14</v>
       </c>
       <c r="D226" s="38">
         <v>21</v>
       </c>
       <c r="E226" s="38">
         <v>28</v>
       </c>
-      <c r="F226" s="38"/>
+      <c r="F226" s="38">
+        <v>35</v>
+      </c>
       <c r="G226" s="38"/>
       <c r="H226" s="6"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
       <c r="N226" s="50"/>
     </row>
     <row r="227" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1">
       <c r="A227" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B227" s="18"/>
       <c r="C227" s="5"/>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="6"/>
       <c r="I227" s="5"/>
       <c r="J227" s="5"/>
       <c r="K227" s="5"/>
       <c r="L227" s="5"/>
       <c r="M227" s="5"/>
       <c r="N227" s="50"/>
     </row>
     <row r="228" spans="1:14" s="13" customFormat="1">
       <c r="A228" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B228" s="38">
         <v>79371</v>
       </c>
       <c r="C228" s="38">
         <v>182611</v>
       </c>
       <c r="D228" s="38">
         <v>292396</v>
       </c>
       <c r="E228" s="38">
         <v>407533</v>
       </c>
-      <c r="F228" s="38"/>
+      <c r="F228" s="38">
+        <v>499829</v>
+      </c>
       <c r="G228" s="38"/>
       <c r="H228" s="6"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
       <c r="N228" s="50"/>
     </row>
     <row r="229" spans="1:14" s="13" customFormat="1">
       <c r="A229" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B229" s="38">
         <v>17048</v>
       </c>
       <c r="C229" s="38">
         <v>50533</v>
       </c>
       <c r="D229" s="38">
         <v>85516</v>
       </c>
       <c r="E229" s="38">
         <v>128715</v>
       </c>
-      <c r="F229" s="38"/>
+      <c r="F229" s="38">
+        <v>158688</v>
+      </c>
       <c r="G229" s="38"/>
       <c r="H229" s="6"/>
       <c r="I229" s="38"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="N229" s="50"/>
     </row>
     <row r="230" spans="1:14" s="13" customFormat="1">
       <c r="A230" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B230" s="38">
         <v>281</v>
       </c>
       <c r="C230" s="38">
         <v>1179</v>
       </c>
       <c r="D230" s="38">
         <v>2652</v>
       </c>
       <c r="E230" s="38">
         <v>4357</v>
       </c>
-      <c r="F230" s="38"/>
+      <c r="F230" s="38">
+        <v>5332</v>
+      </c>
       <c r="G230" s="38"/>
       <c r="H230" s="6"/>
       <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="N230" s="50"/>
     </row>
     <row r="231" spans="1:14" s="13" customFormat="1">
       <c r="A231" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D231" s="38">
         <v>3974</v>
       </c>
       <c r="E231" s="38">
         <v>4596</v>
       </c>
-      <c r="F231" s="38"/>
+      <c r="F231" s="38">
+        <v>7546</v>
+      </c>
       <c r="G231" s="38"/>
       <c r="H231" s="6"/>
       <c r="I231" s="38"/>
       <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="N231" s="50"/>
     </row>
     <row r="232" spans="1:14" s="13" customFormat="1">
       <c r="A232" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B232" s="38">
         <v>5</v>
       </c>
       <c r="C232" s="38">
         <v>568</v>
       </c>
       <c r="D232" s="38">
         <v>1131</v>
       </c>
       <c r="E232" s="38">
         <v>1694</v>
       </c>
-      <c r="F232" s="38"/>
+      <c r="F232" s="38">
+        <v>1952</v>
+      </c>
       <c r="G232" s="38"/>
       <c r="H232" s="6"/>
       <c r="I232" s="38"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
       <c r="N232" s="50"/>
     </row>
     <row r="233" spans="1:14" s="13" customFormat="1">
       <c r="A233" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D233" s="38">
         <v>500</v>
       </c>
       <c r="E233" s="38">
         <v>1253</v>
       </c>
-      <c r="F233" s="6"/>
+      <c r="F233" s="38">
+        <v>4503</v>
+      </c>
       <c r="G233" s="6"/>
       <c r="H233" s="6"/>
       <c r="I233" s="38"/>
       <c r="J233" s="38"/>
       <c r="K233" s="38"/>
       <c r="L233" s="38"/>
       <c r="M233" s="38"/>
       <c r="N233" s="50"/>
     </row>
     <row r="234" spans="1:14" s="13" customFormat="1">
       <c r="A234" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B234" s="38">
         <v>62037</v>
       </c>
       <c r="C234" s="38">
         <v>130330</v>
       </c>
       <c r="D234" s="38">
         <v>198624</v>
       </c>
       <c r="E234" s="38">
         <v>266918</v>
       </c>
-      <c r="F234" s="38"/>
+      <c r="F234" s="38">
+        <v>321807</v>
+      </c>
       <c r="G234" s="38"/>
       <c r="H234" s="6"/>
       <c r="I234" s="38"/>
       <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="38"/>
       <c r="N234" s="50"/>
     </row>
     <row r="235" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A235" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="5"/>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="I235" s="5"/>
       <c r="J235" s="5"/>
       <c r="K235" s="5"/>
       <c r="L235" s="5"/>
       <c r="M235" s="5"/>
       <c r="N235" s="50"/>
     </row>
     <row r="236" spans="1:14" s="13" customFormat="1">
       <c r="A236" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B236" s="38">
         <v>52</v>
       </c>
       <c r="C236" s="38">
         <v>115</v>
       </c>
       <c r="D236" s="38">
         <v>273</v>
       </c>
       <c r="E236" s="38">
         <v>376</v>
       </c>
-      <c r="F236" s="38"/>
+      <c r="F236" s="38">
+        <v>453</v>
+      </c>
       <c r="G236" s="38"/>
       <c r="H236" s="6"/>
       <c r="I236" s="38"/>
       <c r="J236" s="38"/>
       <c r="K236" s="38"/>
       <c r="L236" s="38"/>
       <c r="M236" s="38"/>
       <c r="N236" s="50"/>
     </row>
     <row r="237" spans="1:14" s="13" customFormat="1">
       <c r="A237" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B237" s="38">
         <v>52</v>
       </c>
       <c r="C237" s="38">
         <v>115</v>
       </c>
       <c r="D237" s="38">
         <v>273</v>
       </c>
       <c r="E237" s="38">
         <v>376</v>
       </c>
-      <c r="F237" s="38"/>
+      <c r="F237" s="38">
+        <v>453</v>
+      </c>
       <c r="G237" s="38"/>
       <c r="H237" s="6"/>
       <c r="I237" s="38"/>
       <c r="J237" s="38"/>
       <c r="K237" s="38"/>
       <c r="L237" s="38"/>
       <c r="M237" s="38"/>
       <c r="N237" s="50"/>
     </row>
     <row r="238" spans="1:14" s="13" customFormat="1" ht="67.5">
       <c r="A238" s="57" t="s">
         <v>76</v>
       </c>
       <c r="B238" s="38"/>
       <c r="C238" s="6"/>
       <c r="D238" s="6"/>
       <c r="E238" s="6"/>
       <c r="F238" s="6"/>
       <c r="G238" s="6"/>
       <c r="H238" s="6"/>
       <c r="I238" s="38"/>
       <c r="J238" s="38"/>
       <c r="K238" s="6"/>
       <c r="L238" s="6"/>
       <c r="M238" s="38"/>
       <c r="N238" s="50"/>
     </row>
     <row r="239" spans="1:14" s="13" customFormat="1">
       <c r="A239" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E239" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="F239" s="38"/>
+      <c r="F239" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="G239" s="38"/>
       <c r="H239" s="6"/>
       <c r="I239" s="6"/>
       <c r="J239" s="38"/>
       <c r="K239" s="38"/>
       <c r="L239" s="38"/>
       <c r="M239" s="38"/>
       <c r="N239" s="50"/>
     </row>
     <row r="240" spans="1:14" s="13" customFormat="1">
       <c r="A240" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E240" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="F240" s="38"/>
+      <c r="F240" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="G240" s="38"/>
       <c r="H240" s="6"/>
       <c r="I240" s="6"/>
       <c r="J240" s="38"/>
       <c r="K240" s="38"/>
       <c r="L240" s="38"/>
       <c r="M240" s="38"/>
       <c r="N240" s="50"/>
     </row>
     <row r="241" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A241" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="5"/>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="6"/>
       <c r="I241" s="5"/>
       <c r="J241" s="5"/>
       <c r="K241" s="5"/>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241" s="50"/>
     </row>
     <row r="242" spans="1:14" s="13" customFormat="1">
       <c r="A242" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B242" s="38">
         <v>24282</v>
       </c>
       <c r="C242" s="38">
         <v>34831</v>
       </c>
       <c r="D242" s="38">
         <v>63977</v>
       </c>
       <c r="E242" s="38">
         <v>86483</v>
       </c>
-      <c r="F242" s="38"/>
+      <c r="F242" s="38">
+        <v>109872</v>
+      </c>
       <c r="G242" s="38"/>
       <c r="H242" s="6"/>
       <c r="I242" s="38"/>
       <c r="J242" s="38"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="38"/>
       <c r="N242" s="50"/>
     </row>
     <row r="243" spans="1:14" s="13" customFormat="1">
       <c r="A243" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B243" s="38">
         <v>24282</v>
       </c>
       <c r="C243" s="38">
         <v>34831</v>
       </c>
       <c r="D243" s="38">
         <v>63977</v>
       </c>
       <c r="E243" s="38">
         <v>86483</v>
       </c>
-      <c r="F243" s="38"/>
+      <c r="F243" s="38">
+        <v>109872</v>
+      </c>
       <c r="G243" s="38"/>
       <c r="H243" s="6"/>
       <c r="I243" s="38"/>
       <c r="J243" s="38"/>
       <c r="K243" s="38"/>
       <c r="L243" s="38"/>
       <c r="M243" s="38"/>
       <c r="N243" s="50"/>
     </row>
     <row r="244" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A244" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="5"/>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="6"/>
       <c r="I244" s="5"/>
       <c r="J244" s="5"/>
       <c r="K244" s="5"/>
       <c r="L244" s="5"/>
       <c r="M244" s="5"/>
       <c r="N244" s="50"/>
     </row>
     <row r="245" spans="1:14" s="13" customFormat="1">
       <c r="A245" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B245" s="38">
         <v>1684</v>
       </c>
       <c r="C245" s="38">
         <v>2506</v>
       </c>
       <c r="D245" s="38">
         <v>4542</v>
       </c>
       <c r="E245" s="38">
         <v>6639</v>
       </c>
-      <c r="F245" s="38"/>
+      <c r="F245" s="38">
+        <v>9092</v>
+      </c>
       <c r="G245" s="38"/>
       <c r="H245" s="6"/>
       <c r="I245" s="38"/>
       <c r="J245" s="38"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="38"/>
       <c r="N245" s="50"/>
     </row>
     <row r="246" spans="1:14" s="13" customFormat="1">
       <c r="A246" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B246" s="38">
         <v>1457</v>
       </c>
       <c r="C246" s="38">
         <v>2118</v>
       </c>
       <c r="D246" s="38">
         <v>3866</v>
       </c>
       <c r="E246" s="38">
         <v>5621</v>
       </c>
-      <c r="F246" s="38"/>
+      <c r="F246" s="38">
+        <v>7707</v>
+      </c>
       <c r="G246" s="38"/>
       <c r="H246" s="6"/>
       <c r="I246" s="38"/>
       <c r="J246" s="38"/>
       <c r="K246" s="38"/>
       <c r="L246" s="38"/>
       <c r="M246" s="38"/>
       <c r="N246" s="50"/>
     </row>
     <row r="247" spans="1:14" s="13" customFormat="1">
       <c r="A247" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B247" s="38">
         <v>225</v>
       </c>
       <c r="C247" s="38">
         <v>328</v>
       </c>
       <c r="D247" s="38">
         <v>578</v>
       </c>
       <c r="E247" s="38">
         <v>874</v>
       </c>
-      <c r="F247" s="38"/>
+      <c r="F247" s="38">
+        <v>1179</v>
+      </c>
       <c r="G247" s="38"/>
       <c r="H247" s="6"/>
       <c r="I247" s="38"/>
       <c r="J247" s="38"/>
       <c r="K247" s="38"/>
       <c r="L247" s="38"/>
       <c r="M247" s="38"/>
       <c r="N247" s="50"/>
     </row>
     <row r="248" spans="1:14" s="13" customFormat="1">
       <c r="A248" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C248" s="38">
         <v>57</v>
       </c>
       <c r="D248" s="38">
         <v>94</v>
       </c>
       <c r="E248" s="38">
         <v>139</v>
       </c>
-      <c r="F248" s="38"/>
+      <c r="F248" s="38">
+        <v>195</v>
+      </c>
       <c r="G248" s="38"/>
       <c r="H248" s="6"/>
       <c r="I248" s="38"/>
       <c r="J248" s="38"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="38"/>
       <c r="N248" s="50"/>
     </row>
     <row r="249" spans="1:14" s="13" customFormat="1">
       <c r="A249" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B249" s="38">
         <v>2</v>
       </c>
       <c r="C249" s="38">
         <v>3</v>
       </c>
       <c r="D249" s="38">
         <v>4</v>
       </c>
       <c r="E249" s="38">
         <v>5</v>
       </c>
-      <c r="F249" s="38"/>
+      <c r="F249" s="38">
+        <v>11</v>
+      </c>
       <c r="G249" s="38"/>
       <c r="H249" s="6"/>
       <c r="I249" s="38"/>
       <c r="J249" s="38"/>
       <c r="K249" s="38"/>
       <c r="L249" s="38"/>
       <c r="M249" s="38"/>
       <c r="N249" s="50"/>
     </row>
     <row r="250" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A250" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="5"/>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="6"/>
       <c r="I250" s="5"/>
       <c r="J250" s="5"/>
       <c r="K250" s="5"/>
       <c r="L250" s="5"/>
       <c r="M250" s="5"/>
       <c r="N250" s="50"/>
     </row>
     <row r="251" spans="1:14" s="13" customFormat="1">
       <c r="A251" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B251" s="38">
         <v>20258</v>
       </c>
       <c r="C251" s="38">
         <v>35363</v>
       </c>
       <c r="D251" s="38">
         <v>50805</v>
       </c>
       <c r="E251" s="38">
         <v>72649</v>
       </c>
-      <c r="F251" s="38"/>
+      <c r="F251" s="38">
+        <v>93045</v>
+      </c>
       <c r="G251" s="38"/>
       <c r="H251" s="6"/>
       <c r="I251" s="38"/>
       <c r="J251" s="38"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="38"/>
       <c r="N251" s="50"/>
     </row>
     <row r="252" spans="1:14" s="13" customFormat="1">
       <c r="A252" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B252" s="38">
         <v>12476</v>
       </c>
       <c r="C252" s="38">
         <v>22037</v>
       </c>
       <c r="D252" s="38">
         <v>30731</v>
       </c>
       <c r="E252" s="38">
         <v>43841</v>
       </c>
-      <c r="F252" s="38"/>
+      <c r="F252" s="38">
+        <v>54747</v>
+      </c>
       <c r="G252" s="38"/>
       <c r="H252" s="6"/>
       <c r="I252" s="38"/>
       <c r="J252" s="38"/>
       <c r="K252" s="38"/>
       <c r="L252" s="38"/>
       <c r="M252" s="38"/>
       <c r="N252" s="50"/>
     </row>
     <row r="253" spans="1:14" s="13" customFormat="1">
       <c r="A253" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B253" s="38">
         <v>7782</v>
       </c>
       <c r="C253" s="38">
         <v>13326</v>
       </c>
       <c r="D253" s="38">
         <v>20074</v>
       </c>
       <c r="E253" s="38">
         <v>28808</v>
       </c>
-      <c r="F253" s="38"/>
+      <c r="F253" s="38">
+        <v>38298</v>
+      </c>
       <c r="G253" s="38"/>
       <c r="H253" s="6"/>
       <c r="I253" s="38"/>
       <c r="J253" s="38"/>
       <c r="K253" s="38"/>
       <c r="L253" s="38"/>
       <c r="M253" s="38"/>
       <c r="N253" s="50"/>
     </row>
     <row r="254" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A254" s="57" t="s">
         <v>51</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="5"/>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="6"/>
       <c r="I254" s="5"/>
       <c r="J254" s="5"/>
       <c r="K254" s="5"/>
       <c r="L254" s="5"/>
       <c r="M254" s="28"/>
       <c r="N254" s="50"/>
     </row>
     <row r="255" spans="1:14" s="13" customFormat="1">
       <c r="A255" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B255" s="82">
         <v>25</v>
       </c>
       <c r="C255" s="38">
         <v>135</v>
       </c>
       <c r="D255" s="82">
         <v>245</v>
       </c>
       <c r="E255" s="82">
         <v>355</v>
       </c>
-      <c r="F255" s="38"/>
+      <c r="F255" s="82">
+        <v>358</v>
+      </c>
       <c r="G255" s="38"/>
       <c r="H255" s="6"/>
       <c r="I255" s="38"/>
       <c r="J255" s="82"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="82"/>
       <c r="N255" s="50"/>
     </row>
     <row r="256" spans="1:14" s="13" customFormat="1">
       <c r="A256" s="93" t="s">
         <v>57</v>
       </c>
       <c r="B256" s="41">
         <v>25</v>
       </c>
       <c r="C256" s="41">
         <v>135</v>
       </c>
       <c r="D256" s="41">
         <v>245</v>
       </c>
       <c r="E256" s="41">
         <v>355</v>
       </c>
-      <c r="F256" s="41"/>
+      <c r="F256" s="41">
+        <v>358</v>
+      </c>
       <c r="G256" s="41"/>
       <c r="H256" s="21"/>
       <c r="I256" s="41"/>
       <c r="J256" s="41"/>
       <c r="K256" s="41"/>
       <c r="L256" s="41"/>
       <c r="M256" s="41"/>
       <c r="N256" s="50"/>
     </row>
     <row r="257" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="A257" s="94" t="s">
         <v>44</v>
       </c>
       <c r="B257" s="23"/>
       <c r="C257" s="23"/>
       <c r="D257" s="24"/>
       <c r="E257" s="23"/>
       <c r="F257" s="23"/>
       <c r="I257" s="26"/>
       <c r="J257" s="26"/>
       <c r="L257" s="26"/>
     </row>
     <row r="258" spans="1:14" s="25" customFormat="1">
       <c r="A258" s="94" t="s">
         <v>45</v>