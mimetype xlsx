--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1290" yWindow="-180" windowWidth="13260" windowHeight="12735" activeTab="3"/>
+    <workbookView xWindow="315" yWindow="0" windowWidth="13260" windowHeight="12735" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1591" uniqueCount="93">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -30873,51 +30873,51 @@
       <c r="I255" s="34"/>
       <c r="J255" s="34"/>
       <c r="K255" s="34"/>
       <c r="L255" s="34"/>
       <c r="M255" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="97" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="101" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="101"/>
       <c r="C2" s="101"/>
@@ -31000,6549 +31000,6954 @@
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="38">
         <v>5128</v>
       </c>
       <c r="C6" s="38">
         <v>10267</v>
       </c>
       <c r="D6" s="38">
         <v>15414</v>
       </c>
       <c r="E6" s="38">
         <v>20567</v>
       </c>
       <c r="F6" s="38">
         <v>25456</v>
       </c>
-      <c r="G6" s="38"/>
+      <c r="G6" s="38">
+        <v>30337</v>
+      </c>
       <c r="H6" s="6"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="50"/>
     </row>
     <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="38">
         <v>26</v>
       </c>
       <c r="C7" s="38">
         <v>62</v>
       </c>
       <c r="D7" s="38">
         <v>96</v>
       </c>
       <c r="E7" s="38">
         <v>132</v>
       </c>
       <c r="F7" s="38">
         <v>169</v>
       </c>
-      <c r="G7" s="38"/>
+      <c r="G7" s="38">
+        <v>201</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="50"/>
     </row>
     <row r="8" spans="1:14" s="13" customFormat="1">
       <c r="A8" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="38">
         <v>2</v>
       </c>
       <c r="C8" s="38">
         <v>3</v>
       </c>
       <c r="D8" s="38">
         <v>13</v>
       </c>
       <c r="E8" s="38">
         <v>29</v>
       </c>
       <c r="F8" s="38">
         <v>32</v>
       </c>
-      <c r="G8" s="38"/>
+      <c r="G8" s="38">
+        <v>32</v>
+      </c>
       <c r="H8" s="6"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="50"/>
     </row>
     <row r="9" spans="1:14" s="13" customFormat="1">
       <c r="A9" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="38">
         <v>2</v>
       </c>
       <c r="C9" s="38">
         <v>12</v>
       </c>
       <c r="D9" s="38">
         <v>22</v>
       </c>
       <c r="E9" s="38">
         <v>33</v>
       </c>
       <c r="F9" s="38">
         <v>33</v>
       </c>
-      <c r="G9" s="38"/>
+      <c r="G9" s="38">
+        <v>33</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="50"/>
     </row>
     <row r="10" spans="1:14" s="13" customFormat="1">
       <c r="A10" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="38">
         <v>2</v>
       </c>
       <c r="C10" s="38">
         <v>5</v>
       </c>
       <c r="D10" s="38">
         <v>7</v>
       </c>
       <c r="E10" s="38">
         <v>9</v>
       </c>
       <c r="F10" s="38">
         <v>12</v>
       </c>
-      <c r="G10" s="38"/>
+      <c r="G10" s="38">
+        <v>14</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="50"/>
     </row>
     <row r="11" spans="1:14" customFormat="1" ht="15">
       <c r="A11" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="38">
         <v>0</v>
       </c>
       <c r="C11" s="38">
         <v>0</v>
       </c>
       <c r="D11" s="38">
         <v>1</v>
       </c>
       <c r="E11" s="38">
         <v>1</v>
       </c>
       <c r="F11" s="38">
         <v>1</v>
       </c>
-      <c r="G11" s="38"/>
+      <c r="G11" s="38">
+        <v>1</v>
+      </c>
       <c r="H11" s="6"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1">
       <c r="A12" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="38">
         <v>5094</v>
       </c>
       <c r="C12" s="38">
         <v>10183</v>
       </c>
       <c r="D12" s="38">
         <v>15273</v>
       </c>
       <c r="E12" s="38">
         <v>20362</v>
       </c>
       <c r="F12" s="38">
         <v>25208</v>
       </c>
-      <c r="G12" s="38"/>
+      <c r="G12" s="38">
+        <v>30054</v>
+      </c>
       <c r="H12" s="6"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="50"/>
     </row>
     <row r="13" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="38">
         <v>2</v>
       </c>
       <c r="C13" s="38">
         <v>2</v>
       </c>
       <c r="D13" s="38">
         <v>2</v>
       </c>
       <c r="E13" s="38">
         <v>2</v>
       </c>
       <c r="F13" s="38">
         <v>2</v>
       </c>
-      <c r="G13" s="38"/>
+      <c r="G13" s="38">
+        <v>2</v>
+      </c>
       <c r="H13" s="6"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="50"/>
     </row>
     <row r="14" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="50"/>
     </row>
     <row r="15" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="38">
         <v>99</v>
       </c>
       <c r="C15" s="38">
         <v>197</v>
       </c>
       <c r="D15" s="38">
         <v>294</v>
       </c>
       <c r="E15" s="38">
         <v>392</v>
       </c>
       <c r="F15" s="38">
         <v>467</v>
       </c>
-      <c r="G15" s="38"/>
+      <c r="G15" s="38">
+        <v>542</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="50"/>
     </row>
     <row r="16" spans="1:14" s="13" customFormat="1">
       <c r="A16" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="38">
         <v>2</v>
       </c>
       <c r="C16" s="38">
         <v>4</v>
       </c>
       <c r="D16" s="38">
         <v>5</v>
       </c>
       <c r="E16" s="38">
         <v>7</v>
       </c>
       <c r="F16" s="38">
         <v>10</v>
       </c>
-      <c r="G16" s="38"/>
+      <c r="G16" s="38">
+        <v>12</v>
+      </c>
       <c r="H16" s="6"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="50"/>
     </row>
     <row r="17" spans="1:14" s="13" customFormat="1">
       <c r="A17" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="38">
         <v>2</v>
       </c>
       <c r="C17" s="38">
         <v>6</v>
       </c>
       <c r="D17" s="38">
         <v>11</v>
       </c>
       <c r="E17" s="38">
         <v>16</v>
       </c>
       <c r="F17" s="38">
         <v>16</v>
       </c>
-      <c r="G17" s="38"/>
+      <c r="G17" s="38">
+        <v>16</v>
+      </c>
       <c r="H17" s="6"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="50"/>
     </row>
     <row r="18" spans="1:14" s="13" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="38">
         <v>2</v>
       </c>
       <c r="C18" s="38">
         <v>5</v>
       </c>
       <c r="D18" s="38">
         <v>7</v>
       </c>
       <c r="E18" s="38">
         <v>9</v>
       </c>
       <c r="F18" s="38">
         <v>12</v>
       </c>
-      <c r="G18" s="38"/>
+      <c r="G18" s="38">
+        <v>14</v>
+      </c>
       <c r="H18" s="6"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="50"/>
     </row>
     <row r="19" spans="1:14" customFormat="1" ht="15">
       <c r="A19" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="38">
         <v>0</v>
       </c>
       <c r="C19" s="38">
         <v>0</v>
       </c>
       <c r="D19" s="38">
         <v>1</v>
       </c>
       <c r="E19" s="38">
         <v>1</v>
       </c>
       <c r="F19" s="38">
         <v>1</v>
       </c>
-      <c r="G19" s="38"/>
+      <c r="G19" s="38">
+        <v>1</v>
+      </c>
       <c r="H19" s="6"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="13" customFormat="1">
       <c r="A20" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="38">
         <v>91</v>
       </c>
       <c r="C20" s="38">
         <v>180</v>
       </c>
       <c r="D20" s="38">
         <v>268</v>
       </c>
       <c r="E20" s="38">
         <v>357</v>
       </c>
       <c r="F20" s="38">
         <v>427</v>
       </c>
-      <c r="G20" s="38"/>
+      <c r="G20" s="38">
+        <v>497</v>
+      </c>
       <c r="H20" s="6"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="50"/>
     </row>
     <row r="21" spans="1:14" s="13" customFormat="1">
       <c r="A21" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="38">
         <v>2</v>
       </c>
       <c r="C21" s="38">
         <v>2</v>
       </c>
       <c r="D21" s="38">
         <v>2</v>
       </c>
       <c r="E21" s="38">
         <v>2</v>
       </c>
       <c r="F21" s="38">
         <v>2</v>
       </c>
-      <c r="G21" s="38"/>
+      <c r="G21" s="38">
+        <v>2</v>
+      </c>
       <c r="H21" s="6"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="50"/>
     </row>
     <row r="22" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A22" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="50"/>
     </row>
     <row r="23" spans="1:14" s="13" customFormat="1">
       <c r="A23" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="38">
         <v>2784</v>
       </c>
       <c r="C23" s="38">
         <v>5810</v>
       </c>
       <c r="D23" s="38">
         <v>8844</v>
       </c>
       <c r="E23" s="38">
         <v>11883</v>
       </c>
       <c r="F23" s="38">
         <v>14716</v>
       </c>
-      <c r="G23" s="38"/>
+      <c r="G23" s="38">
+        <v>17547</v>
+      </c>
       <c r="H23" s="6"/>
       <c r="I23" s="38"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="50"/>
     </row>
     <row r="24" spans="1:14" s="13" customFormat="1">
       <c r="A24" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="38">
         <v>1</v>
       </c>
       <c r="C24" s="38">
         <v>1</v>
       </c>
       <c r="D24" s="38">
         <v>2</v>
       </c>
       <c r="E24" s="38">
         <v>3</v>
       </c>
       <c r="F24" s="38">
         <v>3</v>
       </c>
-      <c r="G24" s="38"/>
+      <c r="G24" s="38">
+        <v>3</v>
+      </c>
       <c r="H24" s="6"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="50"/>
     </row>
     <row r="25" spans="1:14" s="13" customFormat="1">
       <c r="A25" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="38">
         <v>1</v>
       </c>
       <c r="C25" s="38">
         <v>2</v>
       </c>
       <c r="D25" s="38">
         <v>11</v>
       </c>
       <c r="E25" s="38">
         <v>25</v>
       </c>
       <c r="F25" s="38">
         <v>27</v>
       </c>
-      <c r="G25" s="38"/>
+      <c r="G25" s="38">
+        <v>27</v>
+      </c>
       <c r="H25" s="6"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="50"/>
     </row>
     <row r="26" spans="1:14" s="13" customFormat="1">
       <c r="A26" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="38">
         <v>2783</v>
       </c>
       <c r="C26" s="38">
         <v>5807</v>
       </c>
       <c r="D26" s="38">
         <v>8831</v>
       </c>
       <c r="E26" s="38">
         <v>11856</v>
       </c>
       <c r="F26" s="38">
         <v>14686</v>
       </c>
-      <c r="G26" s="38"/>
+      <c r="G26" s="38">
+        <v>17517</v>
+      </c>
       <c r="H26" s="6"/>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="50"/>
     </row>
     <row r="27" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
       <c r="A27" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="43"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
-      <c r="G27" s="5"/>
       <c r="H27" s="6"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="50"/>
     </row>
     <row r="28" spans="1:14" s="13" customFormat="1">
       <c r="A28" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="38">
         <v>1779</v>
       </c>
       <c r="C28" s="38">
         <v>3335</v>
       </c>
       <c r="D28" s="38">
         <v>4890</v>
       </c>
       <c r="E28" s="38">
         <v>6445</v>
       </c>
       <c r="F28" s="38">
         <v>7975</v>
       </c>
-      <c r="G28" s="38"/>
+      <c r="G28" s="38">
+        <v>9500</v>
+      </c>
       <c r="H28" s="6"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
       <c r="N28" s="50"/>
     </row>
     <row r="29" spans="1:14" s="62" customFormat="1">
       <c r="A29" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="38">
         <v>4</v>
       </c>
       <c r="C29" s="38">
         <v>13</v>
       </c>
       <c r="D29" s="38">
         <v>20</v>
       </c>
       <c r="E29" s="38">
         <v>28</v>
       </c>
       <c r="F29" s="38">
         <v>39</v>
       </c>
-      <c r="G29" s="64"/>
+      <c r="G29" s="38">
+        <v>45</v>
+      </c>
       <c r="H29" s="6"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
       <c r="N29" s="61"/>
     </row>
     <row r="30" spans="1:14" s="13" customFormat="1">
       <c r="A30" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="38">
         <v>1775</v>
       </c>
       <c r="C30" s="38">
         <v>3322</v>
       </c>
       <c r="D30" s="38">
         <v>4870</v>
       </c>
       <c r="E30" s="38">
         <v>6417</v>
       </c>
       <c r="F30" s="38">
         <v>7936</v>
       </c>
-      <c r="G30" s="38"/>
+      <c r="G30" s="38">
+        <v>9455</v>
+      </c>
       <c r="H30" s="6"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="38"/>
       <c r="N30" s="50"/>
     </row>
     <row r="31" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1">
       <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="50"/>
     </row>
     <row r="32" spans="1:14" s="13" customFormat="1">
       <c r="A32" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="38">
         <v>20</v>
       </c>
       <c r="C32" s="38">
         <v>60</v>
       </c>
       <c r="D32" s="38">
         <v>99</v>
       </c>
       <c r="E32" s="38">
         <v>139</v>
       </c>
       <c r="F32" s="38">
         <v>175</v>
       </c>
-      <c r="G32" s="38"/>
+      <c r="G32" s="38">
+        <v>210</v>
+      </c>
       <c r="H32" s="6"/>
       <c r="I32" s="38"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
       <c r="N32" s="50"/>
     </row>
     <row r="33" spans="1:14" s="13" customFormat="1">
       <c r="A33" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="38">
         <v>20</v>
       </c>
       <c r="C33" s="38">
         <v>60</v>
       </c>
       <c r="D33" s="38">
         <v>99</v>
       </c>
       <c r="E33" s="38">
         <v>139</v>
       </c>
       <c r="F33" s="38">
         <v>175</v>
       </c>
-      <c r="G33" s="38"/>
+      <c r="G33" s="38">
+        <v>210</v>
+      </c>
       <c r="H33" s="6"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="38"/>
       <c r="M33" s="38"/>
       <c r="N33" s="50"/>
     </row>
     <row r="34" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="43"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="6"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="50"/>
     </row>
     <row r="35" spans="1:14" s="13" customFormat="1">
       <c r="A35" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="38">
         <v>599</v>
       </c>
       <c r="C35" s="38">
         <v>1573</v>
       </c>
       <c r="D35" s="38">
         <v>2176</v>
       </c>
       <c r="E35" s="38">
         <v>3113</v>
       </c>
       <c r="F35" s="38">
         <v>4112</v>
       </c>
-      <c r="G35" s="38"/>
+      <c r="G35" s="38">
+        <v>5088</v>
+      </c>
       <c r="H35" s="6"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="38"/>
       <c r="N35" s="50"/>
     </row>
     <row r="36" spans="1:14" s="13" customFormat="1">
       <c r="A36" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="38">
         <v>599</v>
       </c>
       <c r="C36" s="38">
         <v>1573</v>
       </c>
       <c r="D36" s="38">
         <v>2176</v>
       </c>
       <c r="E36" s="38">
         <v>3113</v>
       </c>
       <c r="F36" s="38">
         <v>4112</v>
       </c>
-      <c r="G36" s="38"/>
+      <c r="G36" s="38">
+        <v>5088</v>
+      </c>
       <c r="H36" s="6"/>
       <c r="I36" s="38"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1">
       <c r="A37" s="57" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="43"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="6"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="13" customFormat="1">
       <c r="A38" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="38">
         <v>71</v>
       </c>
       <c r="C38" s="38">
         <v>140</v>
       </c>
       <c r="D38" s="38">
         <v>227</v>
       </c>
       <c r="E38" s="38">
         <v>286</v>
       </c>
       <c r="F38" s="38">
         <v>339</v>
       </c>
-      <c r="G38" s="38"/>
+      <c r="G38" s="38">
+        <v>401</v>
+      </c>
       <c r="H38" s="6"/>
       <c r="I38" s="38"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="38"/>
       <c r="M38" s="38"/>
       <c r="N38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="13" customFormat="1">
       <c r="A39" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="38">
         <v>69</v>
       </c>
       <c r="C39" s="38">
         <v>136</v>
       </c>
       <c r="D39" s="38">
         <v>219</v>
       </c>
       <c r="E39" s="38">
         <v>277</v>
       </c>
       <c r="F39" s="38">
         <v>328</v>
       </c>
-      <c r="G39" s="38"/>
+      <c r="G39" s="38">
+        <v>388</v>
+      </c>
       <c r="H39" s="6"/>
       <c r="I39" s="38"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="38"/>
       <c r="N39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="13" customFormat="1">
       <c r="A40" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="38">
         <v>2</v>
       </c>
       <c r="C40" s="38">
         <v>4</v>
       </c>
       <c r="D40" s="38">
         <v>5</v>
       </c>
       <c r="E40" s="38">
         <v>7</v>
       </c>
       <c r="F40" s="38">
         <v>9</v>
       </c>
-      <c r="G40" s="38"/>
+      <c r="G40" s="38">
+        <v>11</v>
+      </c>
       <c r="H40" s="6"/>
       <c r="I40" s="38"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="38"/>
       <c r="N40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="13" customFormat="1">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="38">
         <v>1</v>
       </c>
       <c r="C41" s="38">
         <v>1</v>
       </c>
       <c r="D41" s="38">
         <v>2</v>
       </c>
       <c r="E41" s="38">
         <v>2</v>
       </c>
       <c r="F41" s="38">
         <v>2</v>
       </c>
-      <c r="G41" s="38"/>
+      <c r="G41" s="38">
+        <v>2</v>
+      </c>
       <c r="H41" s="6"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="38"/>
       <c r="M41" s="38"/>
       <c r="N41" s="50"/>
     </row>
     <row r="42" spans="1:14" s="13" customFormat="1">
       <c r="A42" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F42" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="G42" s="38"/>
+      <c r="G42" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="H42" s="6"/>
       <c r="I42" s="38"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="38"/>
       <c r="M42" s="38"/>
       <c r="N42" s="50"/>
     </row>
     <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A43" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="43"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="6"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="50"/>
     </row>
     <row r="44" spans="1:14" s="13" customFormat="1">
       <c r="A44" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="38">
         <v>35822</v>
       </c>
       <c r="C44" s="38">
         <v>68916</v>
       </c>
       <c r="D44" s="38">
         <v>102750</v>
       </c>
       <c r="E44" s="38">
         <v>141193</v>
       </c>
       <c r="F44" s="38">
         <v>170882</v>
       </c>
-      <c r="G44" s="38"/>
+      <c r="G44" s="38">
+        <v>197709</v>
+      </c>
       <c r="H44" s="38"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="38"/>
       <c r="M44" s="38"/>
       <c r="N44" s="50"/>
     </row>
     <row r="45" spans="1:14" s="13" customFormat="1">
       <c r="A45" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="38">
         <v>20537</v>
       </c>
       <c r="C45" s="38">
         <v>41447</v>
       </c>
       <c r="D45" s="38">
         <v>62736</v>
       </c>
       <c r="E45" s="38">
         <v>80374</v>
       </c>
       <c r="F45" s="38">
         <v>95141</v>
       </c>
-      <c r="G45" s="38"/>
+      <c r="G45" s="38">
+        <v>108420</v>
+      </c>
       <c r="H45" s="38"/>
       <c r="I45" s="38"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="50"/>
     </row>
     <row r="46" spans="1:14" s="13" customFormat="1">
       <c r="A46" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="38">
         <v>9857</v>
       </c>
       <c r="C46" s="38">
         <v>16631</v>
       </c>
       <c r="D46" s="38">
         <v>23888</v>
       </c>
       <c r="E46" s="38">
         <v>39252</v>
       </c>
       <c r="F46" s="38">
         <v>49611</v>
       </c>
-      <c r="G46" s="38"/>
+      <c r="G46" s="38">
+        <v>57757</v>
+      </c>
       <c r="H46" s="38"/>
       <c r="I46" s="38"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="38"/>
       <c r="N46" s="50"/>
     </row>
     <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="38">
         <v>124</v>
       </c>
       <c r="C47" s="38">
         <v>272</v>
       </c>
       <c r="D47" s="38">
         <v>419</v>
       </c>
       <c r="E47" s="38">
         <v>567</v>
       </c>
       <c r="F47" s="38">
         <v>737</v>
       </c>
-      <c r="G47" s="38"/>
+      <c r="G47" s="38">
+        <v>907</v>
+      </c>
       <c r="H47" s="38"/>
       <c r="I47" s="38"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="38"/>
       <c r="N47" s="50"/>
     </row>
     <row r="48" spans="1:14" s="45" customFormat="1">
       <c r="A48" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B48" s="38">
         <v>1</v>
       </c>
       <c r="C48" s="38">
         <v>2</v>
       </c>
       <c r="D48" s="38">
         <v>3</v>
       </c>
       <c r="E48" s="38">
         <v>3</v>
       </c>
       <c r="F48" s="38">
         <v>4</v>
       </c>
-      <c r="G48" s="38"/>
+      <c r="G48" s="38">
+        <v>5</v>
+      </c>
       <c r="H48" s="38"/>
       <c r="I48" s="38"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="38"/>
       <c r="N48" s="50"/>
     </row>
     <row r="49" spans="1:14" s="13" customFormat="1">
       <c r="A49" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="38">
         <v>5303</v>
       </c>
       <c r="C49" s="38">
         <v>10566</v>
       </c>
       <c r="D49" s="38">
         <v>15704</v>
       </c>
       <c r="E49" s="38">
         <v>20997</v>
       </c>
       <c r="F49" s="38">
         <v>25390</v>
       </c>
-      <c r="G49" s="38"/>
+      <c r="G49" s="38">
+        <v>30621</v>
+      </c>
       <c r="H49" s="38"/>
       <c r="I49" s="38"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="38"/>
       <c r="N49" s="50"/>
     </row>
     <row r="50" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A50" s="57" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="43"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="6"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50" s="50"/>
     </row>
     <row r="51" spans="1:14" s="13" customFormat="1">
       <c r="A51" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="38">
         <v>29059</v>
       </c>
       <c r="C51" s="38">
         <v>55730</v>
       </c>
       <c r="D51" s="38">
         <v>83789</v>
       </c>
       <c r="E51" s="38">
         <v>116490</v>
       </c>
       <c r="F51" s="38">
         <v>142517</v>
       </c>
-      <c r="G51" s="38"/>
+      <c r="G51" s="38">
+        <v>165682</v>
+      </c>
       <c r="H51" s="6"/>
       <c r="I51" s="38"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="38"/>
       <c r="M51" s="38"/>
       <c r="N51" s="50"/>
     </row>
     <row r="52" spans="1:14" s="13" customFormat="1">
       <c r="A52" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="38">
         <v>15012</v>
       </c>
       <c r="C52" s="38">
         <v>31120</v>
       </c>
       <c r="D52" s="38">
         <v>47506</v>
       </c>
       <c r="E52" s="38">
         <v>60167</v>
       </c>
       <c r="F52" s="38">
         <v>72296</v>
       </c>
-      <c r="G52" s="38"/>
+      <c r="G52" s="38">
+        <v>83202</v>
+      </c>
       <c r="H52" s="6"/>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="38"/>
       <c r="N52" s="50"/>
     </row>
     <row r="53" spans="1:14" s="13" customFormat="1">
       <c r="A53" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="38">
         <v>9853</v>
       </c>
       <c r="C53" s="38">
         <v>16627</v>
       </c>
       <c r="D53" s="38">
         <v>23884</v>
       </c>
       <c r="E53" s="38">
         <v>39248</v>
       </c>
       <c r="F53" s="38">
         <v>49607</v>
       </c>
-      <c r="G53" s="38"/>
+      <c r="G53" s="38">
+        <v>57753</v>
+      </c>
       <c r="H53" s="6"/>
       <c r="I53" s="38"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="38"/>
       <c r="N53" s="50"/>
     </row>
     <row r="54" spans="1:14" s="13" customFormat="1">
       <c r="A54" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="38">
         <v>124</v>
       </c>
       <c r="C54" s="38">
         <v>272</v>
       </c>
       <c r="D54" s="38">
         <v>419</v>
       </c>
       <c r="E54" s="38">
         <v>567</v>
       </c>
       <c r="F54" s="38">
         <v>737</v>
       </c>
-      <c r="G54" s="38"/>
+      <c r="G54" s="38">
+        <v>907</v>
+      </c>
       <c r="H54" s="6"/>
       <c r="I54" s="38"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="38"/>
       <c r="N54" s="50"/>
     </row>
     <row r="55" spans="1:14" s="45" customFormat="1">
       <c r="A55" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="38">
         <v>1</v>
       </c>
       <c r="C55" s="38">
         <v>2</v>
       </c>
       <c r="D55" s="38">
         <v>3</v>
       </c>
       <c r="E55" s="38">
         <v>3</v>
       </c>
       <c r="F55" s="38">
         <v>4</v>
       </c>
-      <c r="G55" s="38"/>
+      <c r="G55" s="38">
+        <v>5</v>
+      </c>
       <c r="H55" s="6"/>
       <c r="I55" s="38"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="38"/>
       <c r="N55" s="50"/>
     </row>
     <row r="56" spans="1:14" s="13" customFormat="1">
       <c r="A56" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="38">
         <v>4069</v>
       </c>
       <c r="C56" s="38">
         <v>7711</v>
       </c>
       <c r="D56" s="38">
         <v>11977</v>
       </c>
       <c r="E56" s="38">
         <v>16505</v>
       </c>
       <c r="F56" s="38">
         <v>19874</v>
       </c>
-      <c r="G56" s="38"/>
+      <c r="G56" s="38">
+        <v>23816</v>
+      </c>
       <c r="H56" s="6"/>
       <c r="I56" s="38"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="38"/>
       <c r="M56" s="38"/>
       <c r="N56" s="50"/>
     </row>
     <row r="57" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
       <c r="A57" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="43"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="84"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="6"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="50"/>
     </row>
     <row r="58" spans="1:14" s="13" customFormat="1">
       <c r="A58" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="38">
         <v>6759</v>
       </c>
       <c r="C58" s="38">
         <v>13182</v>
       </c>
       <c r="D58" s="38">
         <v>18957</v>
       </c>
       <c r="E58" s="38">
         <v>24699</v>
       </c>
       <c r="F58" s="38">
         <v>28361</v>
       </c>
-      <c r="G58" s="38"/>
+      <c r="G58" s="38">
+        <v>32023</v>
+      </c>
       <c r="H58" s="6"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="38"/>
       <c r="N58" s="50"/>
     </row>
     <row r="59" spans="1:14" s="13" customFormat="1">
       <c r="A59" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="38">
         <v>5525</v>
       </c>
       <c r="C59" s="38">
         <v>10327</v>
       </c>
       <c r="D59" s="38">
         <v>15230</v>
       </c>
       <c r="E59" s="38">
         <v>20207</v>
       </c>
       <c r="F59" s="38">
         <v>22845</v>
       </c>
-      <c r="G59" s="38"/>
+      <c r="G59" s="38">
+        <v>25218</v>
+      </c>
       <c r="H59" s="6"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
       <c r="N59" s="50"/>
     </row>
     <row r="60" spans="1:14" s="13" customFormat="1">
       <c r="A60" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="38">
         <v>1234</v>
       </c>
       <c r="C60" s="38">
         <v>2855</v>
       </c>
       <c r="D60" s="38">
         <v>3727</v>
       </c>
       <c r="E60" s="38">
         <v>4492</v>
       </c>
       <c r="F60" s="38">
         <v>5516</v>
       </c>
-      <c r="G60" s="38"/>
+      <c r="G60" s="38">
+        <v>6805</v>
+      </c>
       <c r="H60" s="6"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
       <c r="N60" s="50"/>
     </row>
     <row r="61" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
       <c r="A61" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="43"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="6"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="50"/>
     </row>
     <row r="62" spans="1:14" s="13" customFormat="1">
       <c r="A62" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="38">
         <v>1911</v>
       </c>
       <c r="C62" s="38">
         <v>3741</v>
       </c>
       <c r="D62" s="38">
         <v>5584</v>
       </c>
       <c r="E62" s="38">
         <v>7386</v>
       </c>
       <c r="F62" s="38">
         <v>9253</v>
       </c>
-      <c r="G62" s="38"/>
+      <c r="G62" s="38">
+        <v>11039</v>
+      </c>
       <c r="H62" s="6"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
       <c r="N62" s="50"/>
     </row>
     <row r="63" spans="1:14" s="13" customFormat="1">
       <c r="A63" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1696</v>
       </c>
       <c r="C63" s="38">
         <v>3296</v>
       </c>
       <c r="D63" s="38">
         <v>4908</v>
       </c>
       <c r="E63" s="38">
         <v>6476</v>
       </c>
       <c r="F63" s="38">
         <v>8099</v>
       </c>
-      <c r="G63" s="38"/>
+      <c r="G63" s="38">
+        <v>9643</v>
+      </c>
       <c r="H63" s="6"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
       <c r="N63" s="50"/>
     </row>
     <row r="64" spans="1:14" s="13" customFormat="1">
       <c r="A64" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="38">
         <v>64</v>
       </c>
       <c r="C64" s="38">
         <v>123</v>
       </c>
       <c r="D64" s="38">
         <v>182</v>
       </c>
       <c r="E64" s="38">
         <v>241</v>
       </c>
       <c r="F64" s="38">
         <v>287</v>
       </c>
-      <c r="G64" s="38"/>
+      <c r="G64" s="38">
+        <v>334</v>
+      </c>
       <c r="H64" s="6"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
       <c r="N64" s="50"/>
     </row>
     <row r="65" spans="1:14" s="13" customFormat="1">
       <c r="A65" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="38">
         <v>3</v>
       </c>
       <c r="C65" s="38">
         <v>12</v>
       </c>
       <c r="D65" s="38">
         <v>21</v>
       </c>
       <c r="E65" s="38">
         <v>29</v>
       </c>
       <c r="F65" s="38">
         <v>36</v>
       </c>
-      <c r="G65" s="38"/>
+      <c r="G65" s="38">
+        <v>43</v>
+      </c>
       <c r="H65" s="6"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
       <c r="N65" s="50"/>
     </row>
     <row r="66" spans="1:14" s="13" customFormat="1">
       <c r="A66" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="38">
         <v>5</v>
       </c>
       <c r="C66" s="38">
         <v>14</v>
       </c>
       <c r="D66" s="38">
         <v>24</v>
       </c>
       <c r="E66" s="38">
         <v>34</v>
       </c>
       <c r="F66" s="38">
         <v>39</v>
       </c>
-      <c r="G66" s="38"/>
+      <c r="G66" s="38">
+        <v>44</v>
+      </c>
       <c r="H66" s="6"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
       <c r="N66" s="50"/>
     </row>
     <row r="67" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A67" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B67" s="38">
         <v>10</v>
       </c>
       <c r="C67" s="38">
         <v>19</v>
       </c>
       <c r="D67" s="38">
         <v>28</v>
       </c>
       <c r="E67" s="38">
         <v>37</v>
       </c>
       <c r="F67" s="38">
         <v>52</v>
       </c>
-      <c r="G67" s="38"/>
+      <c r="G67" s="38">
+        <v>67</v>
+      </c>
       <c r="H67" s="6"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
       <c r="N67" s="50"/>
     </row>
     <row r="68" spans="1:14" s="45" customFormat="1">
       <c r="A68" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="38">
         <v>134</v>
       </c>
       <c r="C68" s="38">
         <v>277</v>
       </c>
       <c r="D68" s="38">
         <v>422</v>
       </c>
       <c r="E68" s="38">
         <v>570</v>
       </c>
       <c r="F68" s="38">
         <v>706</v>
       </c>
-      <c r="G68" s="38"/>
+      <c r="G68" s="38">
+        <v>841</v>
+      </c>
       <c r="H68" s="6"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
       <c r="N68" s="50"/>
     </row>
     <row r="69" spans="1:14" s="45" customFormat="1">
       <c r="A69" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F69" s="38">
         <v>34</v>
       </c>
-      <c r="G69" s="38"/>
+      <c r="G69" s="38">
+        <v>68</v>
+      </c>
       <c r="H69" s="6"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
       <c r="N69" s="50"/>
     </row>
     <row r="70" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A70" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="43"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="6"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="50"/>
     </row>
     <row r="71" spans="1:14" s="13" customFormat="1">
       <c r="A71" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="38">
         <v>105</v>
       </c>
       <c r="C71" s="38">
         <v>222</v>
       </c>
       <c r="D71" s="38">
         <v>363</v>
       </c>
       <c r="E71" s="38">
         <v>513</v>
       </c>
       <c r="F71" s="38">
         <v>711</v>
       </c>
-      <c r="G71" s="38"/>
+      <c r="G71" s="38">
+        <v>890</v>
+      </c>
       <c r="H71" s="6"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="38"/>
       <c r="M71" s="38"/>
       <c r="N71" s="50"/>
     </row>
     <row r="72" spans="1:14" s="13" customFormat="1">
       <c r="A72" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="38">
         <v>87</v>
       </c>
       <c r="C72" s="38">
         <v>191</v>
       </c>
       <c r="D72" s="38">
         <v>311</v>
       </c>
       <c r="E72" s="38">
         <v>446</v>
       </c>
       <c r="F72" s="38">
         <v>627</v>
       </c>
-      <c r="G72" s="38"/>
+      <c r="G72" s="38">
+        <v>791</v>
+      </c>
       <c r="H72" s="6"/>
       <c r="I72" s="38"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
       <c r="L72" s="38"/>
       <c r="M72" s="38"/>
       <c r="N72" s="50"/>
     </row>
     <row r="73" spans="1:14" s="13" customFormat="1">
       <c r="A73" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B73" s="38">
         <v>2</v>
       </c>
       <c r="C73" s="38">
         <v>3</v>
       </c>
       <c r="D73" s="38">
         <v>4</v>
       </c>
       <c r="E73" s="38">
         <v>5</v>
       </c>
       <c r="F73" s="38">
         <v>6</v>
       </c>
-      <c r="G73" s="38"/>
+      <c r="G73" s="38">
+        <v>7</v>
+      </c>
       <c r="H73" s="6"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
       <c r="N73" s="50"/>
     </row>
     <row r="74" spans="1:14" s="13" customFormat="1">
       <c r="A74" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="38">
         <v>0</v>
       </c>
       <c r="C74" s="38">
         <v>1</v>
       </c>
       <c r="D74" s="38">
         <v>1</v>
       </c>
       <c r="E74" s="38">
         <v>1</v>
       </c>
       <c r="F74" s="38">
         <v>2</v>
       </c>
-      <c r="G74" s="38"/>
+      <c r="G74" s="38">
+        <v>2</v>
+      </c>
       <c r="H74" s="6"/>
       <c r="I74" s="38"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="38"/>
       <c r="N74" s="50"/>
     </row>
     <row r="75" spans="1:14" s="13" customFormat="1">
       <c r="A75" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="38">
         <v>2</v>
       </c>
       <c r="C75" s="38">
         <v>3</v>
       </c>
       <c r="D75" s="38">
         <v>4</v>
       </c>
       <c r="E75" s="38">
         <v>6</v>
       </c>
       <c r="F75" s="38">
         <v>7</v>
       </c>
-      <c r="G75" s="38"/>
+      <c r="G75" s="38">
+        <v>8</v>
+      </c>
       <c r="H75" s="6"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
       <c r="N75" s="50"/>
     </row>
     <row r="76" spans="1:14" s="13" customFormat="1">
       <c r="A76" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>14</v>
       </c>
       <c r="C76" s="38">
         <v>25</v>
       </c>
       <c r="D76" s="38">
         <v>43</v>
       </c>
       <c r="E76" s="38">
         <v>55</v>
       </c>
       <c r="F76" s="38">
         <v>70</v>
       </c>
-      <c r="G76" s="38"/>
+      <c r="G76" s="38">
+        <v>82</v>
+      </c>
       <c r="H76" s="6"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
       <c r="N76" s="50"/>
     </row>
     <row r="77" spans="1:14" s="13" customFormat="1">
       <c r="A77" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F77" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="G77" s="38"/>
+      <c r="G77" s="39" t="s">
+        <v>74</v>
+      </c>
       <c r="H77" s="6"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
       <c r="N77" s="50"/>
     </row>
     <row r="78" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1">
       <c r="A78" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="43"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="6"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="50"/>
     </row>
     <row r="79" spans="1:14" s="13" customFormat="1">
       <c r="A79" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="38">
         <v>239</v>
       </c>
       <c r="C79" s="38">
         <v>507</v>
       </c>
       <c r="D79" s="38">
         <v>793</v>
       </c>
       <c r="E79" s="38">
         <v>1142</v>
       </c>
       <c r="F79" s="38">
         <v>1485</v>
       </c>
-      <c r="G79" s="38"/>
+      <c r="G79" s="38">
+        <v>1840</v>
+      </c>
       <c r="H79" s="6"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
       <c r="N79" s="50"/>
     </row>
     <row r="80" spans="1:14" s="13" customFormat="1">
       <c r="A80" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="38">
         <v>220</v>
       </c>
       <c r="C80" s="38">
         <v>467</v>
       </c>
       <c r="D80" s="38">
         <v>730</v>
       </c>
       <c r="E80" s="38">
         <v>1059</v>
       </c>
       <c r="F80" s="38">
         <v>1374</v>
       </c>
-      <c r="G80" s="38"/>
+      <c r="G80" s="38">
+        <v>1704</v>
+      </c>
       <c r="H80" s="6"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
       <c r="N80" s="50"/>
     </row>
     <row r="81" spans="1:14" s="13" customFormat="1">
       <c r="A81" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B81" s="38">
         <v>1</v>
       </c>
       <c r="C81" s="38">
         <v>1</v>
       </c>
       <c r="D81" s="38">
         <v>2</v>
       </c>
       <c r="E81" s="38">
         <v>3</v>
       </c>
       <c r="F81" s="38">
         <v>4</v>
       </c>
-      <c r="G81" s="38"/>
+      <c r="G81" s="38">
+        <v>5</v>
+      </c>
       <c r="H81" s="6"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
       <c r="N81" s="50"/>
     </row>
     <row r="82" spans="1:14" s="13" customFormat="1">
       <c r="A82" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B82" s="38">
         <v>0</v>
       </c>
       <c r="C82" s="38">
         <v>1</v>
       </c>
       <c r="D82" s="38">
         <v>1</v>
       </c>
       <c r="E82" s="38">
         <v>1</v>
       </c>
       <c r="F82" s="38">
         <v>2</v>
       </c>
-      <c r="G82" s="38"/>
+      <c r="G82" s="38">
+        <v>2</v>
+      </c>
       <c r="H82" s="6"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
       <c r="N82" s="50"/>
     </row>
     <row r="83" spans="1:14" s="13" customFormat="1">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C83" s="38">
         <v>1</v>
       </c>
       <c r="D83" s="38">
         <v>1</v>
       </c>
       <c r="E83" s="38">
         <v>2</v>
       </c>
       <c r="F83" s="38">
         <v>2</v>
       </c>
-      <c r="G83" s="38"/>
+      <c r="G83" s="38">
+        <v>2</v>
+      </c>
       <c r="H83" s="6"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
       <c r="N83" s="50"/>
     </row>
     <row r="84" spans="1:14" s="13" customFormat="1">
       <c r="A84" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B84" s="38">
         <v>1</v>
       </c>
       <c r="C84" s="38">
         <v>2</v>
       </c>
       <c r="D84" s="38">
         <v>3</v>
       </c>
       <c r="E84" s="38">
         <v>4</v>
       </c>
       <c r="F84" s="38">
         <v>4</v>
       </c>
-      <c r="G84" s="38"/>
+      <c r="G84" s="38">
+        <v>5</v>
+      </c>
       <c r="H84" s="6"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
       <c r="N84" s="50"/>
     </row>
     <row r="85" spans="1:14" s="13" customFormat="1">
       <c r="A85" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B85" s="38">
         <v>16</v>
       </c>
       <c r="C85" s="38">
         <v>32</v>
       </c>
       <c r="D85" s="38">
         <v>52</v>
       </c>
       <c r="E85" s="38">
         <v>67</v>
       </c>
       <c r="F85" s="38">
         <v>90</v>
       </c>
-      <c r="G85" s="38"/>
+      <c r="G85" s="38">
+        <v>110</v>
+      </c>
       <c r="H85" s="6"/>
       <c r="I85" s="38"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="38"/>
       <c r="N85" s="50"/>
     </row>
     <row r="86" spans="1:14" s="13" customFormat="1">
       <c r="A86" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B86" s="38">
         <v>1</v>
       </c>
       <c r="C86" s="38">
         <v>3</v>
       </c>
       <c r="D86" s="38">
         <v>5</v>
       </c>
       <c r="E86" s="38">
         <v>6</v>
       </c>
       <c r="F86" s="38">
         <v>9</v>
       </c>
-      <c r="G86" s="38"/>
+      <c r="G86" s="38">
+        <v>12</v>
+      </c>
       <c r="H86" s="6"/>
       <c r="I86" s="38"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="38"/>
       <c r="M86" s="38"/>
       <c r="N86" s="50"/>
     </row>
     <row r="87" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
       <c r="A87" s="89" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="43"/>
       <c r="C87" s="5"/>
       <c r="D87" s="5"/>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="6"/>
       <c r="I87" s="5"/>
       <c r="J87" s="5"/>
       <c r="K87" s="5"/>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87" s="50"/>
     </row>
     <row r="88" spans="1:14" s="13" customFormat="1">
       <c r="A88" s="90" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="38">
         <v>132</v>
       </c>
       <c r="C88" s="38">
         <v>308</v>
       </c>
       <c r="D88" s="38">
         <v>477</v>
       </c>
       <c r="E88" s="38">
         <v>651</v>
       </c>
       <c r="F88" s="38">
         <v>808</v>
       </c>
-      <c r="G88" s="38"/>
+      <c r="G88" s="38">
+        <v>957</v>
+      </c>
       <c r="H88" s="6"/>
       <c r="I88" s="38"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="38"/>
       <c r="N88" s="50"/>
     </row>
     <row r="89" spans="1:14" s="13" customFormat="1">
       <c r="A89" s="90" t="s">
         <v>57</v>
       </c>
       <c r="B89" s="38">
         <v>130</v>
       </c>
       <c r="C89" s="38">
         <v>302</v>
       </c>
       <c r="D89" s="38">
         <v>467</v>
       </c>
       <c r="E89" s="38">
         <v>638</v>
       </c>
       <c r="F89" s="38">
         <v>790</v>
       </c>
-      <c r="G89" s="38"/>
+      <c r="G89" s="38">
+        <v>934</v>
+      </c>
       <c r="H89" s="6"/>
       <c r="I89" s="38"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="38"/>
       <c r="N89" s="50"/>
     </row>
     <row r="90" spans="1:14" s="13" customFormat="1">
       <c r="A90" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="38">
         <v>0</v>
       </c>
       <c r="C90" s="38">
         <v>1</v>
       </c>
       <c r="D90" s="38">
         <v>2</v>
       </c>
       <c r="E90" s="38">
         <v>2</v>
       </c>
       <c r="F90" s="38">
         <v>3</v>
       </c>
-      <c r="G90" s="38"/>
+      <c r="G90" s="38">
+        <v>4</v>
+      </c>
       <c r="H90" s="6"/>
       <c r="I90" s="38"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="38"/>
       <c r="N90" s="50"/>
     </row>
     <row r="91" spans="1:14" s="13" customFormat="1">
       <c r="A91" s="90" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="38">
         <v>0</v>
       </c>
       <c r="C91" s="38">
         <v>1</v>
       </c>
       <c r="D91" s="38">
         <v>1</v>
       </c>
       <c r="E91" s="38">
         <v>1</v>
       </c>
       <c r="F91" s="38">
         <v>2</v>
       </c>
-      <c r="G91" s="38"/>
+      <c r="G91" s="38">
+        <v>2</v>
+      </c>
       <c r="H91" s="6"/>
       <c r="I91" s="38"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="38"/>
       <c r="N91" s="50"/>
     </row>
     <row r="92" spans="1:14" s="13" customFormat="1">
       <c r="A92" s="90" t="s">
         <v>63</v>
       </c>
       <c r="B92" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="38">
         <v>1</v>
       </c>
       <c r="D92" s="38">
         <v>1</v>
       </c>
       <c r="E92" s="38">
         <v>2</v>
       </c>
       <c r="F92" s="38">
         <v>2</v>
       </c>
-      <c r="G92" s="38"/>
+      <c r="G92" s="38">
+        <v>2</v>
+      </c>
       <c r="H92" s="6"/>
       <c r="I92" s="38"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="38"/>
       <c r="N92" s="50"/>
     </row>
     <row r="93" spans="1:14" s="13" customFormat="1">
       <c r="A93" s="90" t="s">
         <v>53</v>
       </c>
       <c r="B93" s="38">
         <v>1</v>
       </c>
       <c r="C93" s="38">
         <v>2</v>
       </c>
       <c r="D93" s="38">
         <v>3</v>
       </c>
       <c r="E93" s="38">
         <v>4</v>
       </c>
       <c r="F93" s="38">
         <v>4</v>
       </c>
-      <c r="G93" s="38"/>
+      <c r="G93" s="38">
+        <v>5</v>
+      </c>
       <c r="H93" s="6"/>
       <c r="I93" s="38"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="38"/>
       <c r="M93" s="38"/>
       <c r="N93" s="50"/>
     </row>
     <row r="94" spans="1:14" s="13" customFormat="1">
       <c r="A94" s="90" t="s">
         <v>55</v>
       </c>
       <c r="B94" s="38">
         <v>1</v>
       </c>
       <c r="C94" s="38">
         <v>2</v>
       </c>
       <c r="D94" s="38">
         <v>3</v>
       </c>
       <c r="E94" s="38">
         <v>4</v>
       </c>
       <c r="F94" s="38">
         <v>5</v>
       </c>
-      <c r="G94" s="38"/>
+      <c r="G94" s="38">
+        <v>6</v>
+      </c>
       <c r="H94" s="6"/>
       <c r="I94" s="38"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="38"/>
       <c r="M94" s="38"/>
       <c r="N94" s="50"/>
     </row>
     <row r="95" spans="1:14" s="13" customFormat="1">
       <c r="A95" s="90" t="s">
         <v>56</v>
       </c>
       <c r="B95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="D95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="E95" s="38" t="s">
         <v>74</v>
       </c>
       <c r="F95" s="38">
         <v>2</v>
       </c>
-      <c r="G95" s="38"/>
+      <c r="G95" s="38">
+        <v>3</v>
+      </c>
       <c r="H95" s="6"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="38"/>
       <c r="N95" s="50"/>
     </row>
     <row r="96" spans="1:14" s="13" customFormat="1" ht="56.25">
       <c r="A96" s="89" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="6"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96" s="50"/>
     </row>
     <row r="97" spans="1:14" s="13" customFormat="1">
       <c r="A97" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="38">
         <v>70</v>
       </c>
       <c r="C97" s="38">
         <v>126</v>
       </c>
       <c r="D97" s="38">
         <v>208</v>
       </c>
       <c r="E97" s="38">
         <v>333</v>
       </c>
       <c r="F97" s="38">
         <v>480</v>
       </c>
-      <c r="G97" s="38"/>
+      <c r="G97" s="38">
+        <v>651</v>
+      </c>
       <c r="H97" s="6"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="38"/>
       <c r="N97" s="50"/>
     </row>
     <row r="98" spans="1:14" s="13" customFormat="1">
       <c r="A98" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B98" s="38">
         <v>53</v>
       </c>
       <c r="C98" s="38">
         <v>92</v>
       </c>
       <c r="D98" s="38">
         <v>154</v>
       </c>
       <c r="E98" s="38">
         <v>263</v>
       </c>
       <c r="F98" s="38">
         <v>387</v>
       </c>
-      <c r="G98" s="38"/>
+      <c r="G98" s="38">
+        <v>538</v>
+      </c>
       <c r="H98" s="6"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="38"/>
       <c r="N98" s="50"/>
     </row>
     <row r="99" spans="1:14" s="13" customFormat="1">
       <c r="A99" s="90" t="s">
         <v>64</v>
       </c>
       <c r="B99" s="38">
         <v>0</v>
       </c>
       <c r="C99" s="38">
         <v>0</v>
       </c>
       <c r="D99" s="38">
         <v>1</v>
       </c>
       <c r="E99" s="38">
         <v>1</v>
       </c>
       <c r="F99" s="38">
         <v>1</v>
       </c>
-      <c r="G99" s="38"/>
+      <c r="G99" s="38">
+        <v>1</v>
+      </c>
       <c r="H99" s="6"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="38"/>
       <c r="N99" s="50"/>
     </row>
     <row r="100" spans="1:14" s="13" customFormat="1">
       <c r="A100" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E100" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="G100" s="38"/>
+      <c r="G100" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="H100" s="6"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="38"/>
       <c r="N100" s="50"/>
     </row>
     <row r="101" spans="1:14" s="13" customFormat="1">
       <c r="A101" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B101" s="38">
         <v>15</v>
       </c>
       <c r="C101" s="38">
         <v>30</v>
       </c>
       <c r="D101" s="38">
         <v>49</v>
       </c>
       <c r="E101" s="38">
         <v>63</v>
       </c>
       <c r="F101" s="38">
         <v>85</v>
       </c>
-      <c r="G101" s="38"/>
+      <c r="G101" s="38">
+        <v>104</v>
+      </c>
       <c r="H101" s="6"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="38"/>
       <c r="N101" s="50"/>
     </row>
     <row r="102" spans="1:14" s="13" customFormat="1">
       <c r="A102" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="38">
         <v>1</v>
       </c>
       <c r="C102" s="38">
         <v>3</v>
       </c>
       <c r="D102" s="38">
         <v>5</v>
       </c>
       <c r="E102" s="38">
         <v>6</v>
       </c>
       <c r="F102" s="38">
         <v>7</v>
       </c>
-      <c r="G102" s="38"/>
+      <c r="G102" s="38">
+        <v>8</v>
+      </c>
       <c r="H102" s="6"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="38"/>
       <c r="N102" s="50"/>
     </row>
     <row r="103" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1">
       <c r="A103" s="89" t="s">
         <v>21</v>
       </c>
       <c r="B103" s="43"/>
       <c r="C103" s="5"/>
       <c r="D103" s="5"/>
       <c r="E103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="6"/>
       <c r="I103" s="5"/>
       <c r="J103" s="5"/>
       <c r="K103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="50"/>
     </row>
     <row r="104" spans="1:14" s="13" customFormat="1">
       <c r="A104" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B104" s="38">
         <v>37</v>
       </c>
       <c r="C104" s="38">
         <v>73</v>
       </c>
       <c r="D104" s="38">
         <v>109</v>
       </c>
       <c r="E104" s="38">
         <v>158</v>
       </c>
       <c r="F104" s="38">
         <v>197</v>
       </c>
-      <c r="G104" s="38"/>
+      <c r="G104" s="38">
+        <v>232</v>
+      </c>
       <c r="H104" s="6"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="38"/>
       <c r="N104" s="50"/>
     </row>
     <row r="105" spans="1:14" s="13" customFormat="1">
       <c r="A105" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B105" s="38">
         <v>37</v>
       </c>
       <c r="C105" s="38">
         <v>73</v>
       </c>
       <c r="D105" s="38">
         <v>109</v>
       </c>
       <c r="E105" s="38">
         <v>158</v>
       </c>
       <c r="F105" s="38">
         <v>197</v>
       </c>
-      <c r="G105" s="38"/>
+      <c r="G105" s="38">
+        <v>232</v>
+      </c>
       <c r="H105" s="6"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="38"/>
       <c r="N105" s="50"/>
     </row>
     <row r="106" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A106" s="57" t="s">
         <v>22</v>
       </c>
       <c r="H106" s="6"/>
       <c r="M106" s="5"/>
       <c r="N106" s="50"/>
     </row>
     <row r="107" spans="1:14" s="13" customFormat="1">
       <c r="A107" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B107" s="38">
         <v>7926</v>
       </c>
       <c r="C107" s="38">
         <v>15151</v>
       </c>
       <c r="D107" s="38">
         <v>21222</v>
       </c>
       <c r="E107" s="38">
         <v>29159</v>
       </c>
       <c r="F107" s="38">
         <v>37167</v>
       </c>
-      <c r="G107" s="38"/>
+      <c r="G107" s="38">
+        <v>45992</v>
+      </c>
       <c r="H107" s="6"/>
       <c r="I107" s="38"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="38"/>
       <c r="N107" s="50"/>
     </row>
     <row r="108" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A108" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B108" s="38">
         <v>7516</v>
       </c>
       <c r="C108" s="38">
         <v>14355</v>
       </c>
       <c r="D108" s="38">
         <v>20037</v>
       </c>
       <c r="E108" s="38">
         <v>27590</v>
       </c>
       <c r="F108" s="38">
         <v>35216</v>
       </c>
-      <c r="G108" s="38"/>
+      <c r="G108" s="38">
+        <v>43656</v>
+      </c>
       <c r="H108" s="6"/>
       <c r="I108" s="38"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="38"/>
       <c r="M108" s="38"/>
       <c r="N108" s="50"/>
     </row>
     <row r="109" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A109" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B109" s="38">
         <v>101</v>
       </c>
       <c r="C109" s="38">
         <v>174</v>
       </c>
       <c r="D109" s="38">
         <v>247</v>
       </c>
       <c r="E109" s="38">
         <v>320</v>
       </c>
       <c r="F109" s="38">
         <v>394</v>
       </c>
-      <c r="G109" s="38"/>
+      <c r="G109" s="38">
+        <v>467</v>
+      </c>
       <c r="H109" s="6"/>
       <c r="I109" s="38"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="38"/>
       <c r="M109" s="38"/>
       <c r="N109" s="50"/>
     </row>
     <row r="110" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A110" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="38">
         <v>96</v>
       </c>
       <c r="C110" s="38">
         <v>179</v>
       </c>
       <c r="D110" s="38">
         <v>265</v>
       </c>
       <c r="E110" s="38">
         <v>345</v>
       </c>
       <c r="F110" s="38">
         <v>418</v>
       </c>
-      <c r="G110" s="38"/>
+      <c r="G110" s="38">
+        <v>492</v>
+      </c>
       <c r="H110" s="6"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="38"/>
       <c r="N110" s="50"/>
     </row>
     <row r="111" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A111" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B111" s="38">
         <v>21</v>
       </c>
       <c r="C111" s="38">
         <v>43</v>
       </c>
       <c r="D111" s="38">
         <v>64</v>
       </c>
       <c r="E111" s="38">
         <v>85</v>
       </c>
       <c r="F111" s="38">
         <v>106</v>
       </c>
-      <c r="G111" s="38"/>
+      <c r="G111" s="38">
+        <v>128</v>
+      </c>
       <c r="H111" s="6"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="38"/>
       <c r="N111" s="50"/>
     </row>
     <row r="112" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A112" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B112" s="38">
         <v>36</v>
       </c>
       <c r="C112" s="38">
         <v>71</v>
       </c>
       <c r="D112" s="38">
         <v>107</v>
       </c>
       <c r="E112" s="38">
         <v>142</v>
       </c>
       <c r="F112" s="38">
         <v>178</v>
       </c>
-      <c r="G112" s="38"/>
+      <c r="G112" s="38">
+        <v>214</v>
+      </c>
       <c r="H112" s="6"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="38"/>
       <c r="N112" s="50"/>
     </row>
     <row r="113" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A113" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="38">
         <v>87</v>
       </c>
       <c r="C113" s="38">
         <v>193</v>
       </c>
       <c r="D113" s="38">
         <v>298</v>
       </c>
       <c r="E113" s="38">
         <v>404</v>
       </c>
       <c r="F113" s="38">
         <v>515</v>
       </c>
-      <c r="G113" s="38"/>
+      <c r="G113" s="38">
+        <v>625</v>
+      </c>
       <c r="H113" s="6"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="38"/>
       <c r="N113" s="50"/>
     </row>
     <row r="114" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A114" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B114" s="38">
         <v>3</v>
       </c>
       <c r="C114" s="38">
         <v>6</v>
       </c>
       <c r="D114" s="38">
         <v>9</v>
       </c>
       <c r="E114" s="38">
         <v>11</v>
       </c>
       <c r="F114" s="38">
         <v>14</v>
       </c>
-      <c r="G114" s="38"/>
+      <c r="G114" s="38">
+        <v>17</v>
+      </c>
       <c r="H114" s="6"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="38"/>
       <c r="N114" s="50"/>
     </row>
     <row r="115" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A115" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="38">
         <v>66</v>
       </c>
       <c r="C115" s="38">
         <v>131</v>
       </c>
       <c r="D115" s="38">
         <v>196</v>
       </c>
       <c r="E115" s="38">
         <v>262</v>
       </c>
       <c r="F115" s="38">
         <v>327</v>
       </c>
-      <c r="G115" s="38"/>
+      <c r="G115" s="38">
+        <v>393</v>
+      </c>
       <c r="H115" s="6"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
       <c r="N115" s="50"/>
     </row>
     <row r="116" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1">
       <c r="A116" s="89" t="s">
         <v>23</v>
       </c>
       <c r="B116" s="43"/>
       <c r="C116" s="5"/>
       <c r="D116" s="5"/>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="6"/>
       <c r="I116" s="5"/>
       <c r="J116" s="5"/>
       <c r="K116" s="5"/>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
       <c r="N116" s="50"/>
     </row>
     <row r="117" spans="1:14" s="13" customFormat="1">
       <c r="A117" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B117" s="38">
         <v>6409</v>
       </c>
       <c r="C117" s="38">
         <v>12239</v>
       </c>
       <c r="D117" s="38">
         <v>16855</v>
       </c>
       <c r="E117" s="38">
         <v>23654</v>
       </c>
       <c r="F117" s="38">
         <v>30086</v>
       </c>
-      <c r="G117" s="38"/>
+      <c r="G117" s="38">
+        <v>37542</v>
+      </c>
       <c r="H117" s="6"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="38"/>
       <c r="N117" s="50"/>
     </row>
     <row r="118" spans="1:14" s="13" customFormat="1">
       <c r="A118" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B118" s="38">
         <v>6389</v>
       </c>
       <c r="C118" s="38">
         <v>12210</v>
       </c>
       <c r="D118" s="38">
         <v>16816</v>
       </c>
       <c r="E118" s="38">
         <v>23606</v>
       </c>
       <c r="F118" s="38">
         <v>30038</v>
       </c>
-      <c r="G118" s="38"/>
+      <c r="G118" s="38">
+        <v>37494</v>
+      </c>
       <c r="H118" s="6"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="38"/>
       <c r="N118" s="50"/>
     </row>
     <row r="119" spans="1:14" s="13" customFormat="1">
       <c r="A119" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="38">
         <v>20</v>
       </c>
       <c r="C119" s="38">
         <v>29</v>
       </c>
       <c r="D119" s="38">
         <v>38</v>
       </c>
       <c r="E119" s="38">
         <v>48</v>
       </c>
       <c r="F119" s="38">
         <v>48</v>
       </c>
-      <c r="G119" s="38"/>
+      <c r="G119" s="38">
+        <v>48</v>
+      </c>
       <c r="H119" s="6"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="38"/>
       <c r="N119" s="50"/>
     </row>
     <row r="120" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A120" s="89" t="s">
         <v>24</v>
       </c>
       <c r="B120" s="43"/>
       <c r="C120" s="5"/>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="6"/>
       <c r="I120" s="5"/>
       <c r="J120" s="5"/>
       <c r="K120" s="5"/>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120" s="50"/>
     </row>
     <row r="121" spans="1:14" s="13" customFormat="1">
       <c r="A121" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="38">
         <v>720</v>
       </c>
       <c r="C121" s="38">
         <v>1326</v>
       </c>
       <c r="D121" s="38">
         <v>1991</v>
       </c>
       <c r="E121" s="38">
         <v>2343</v>
       </c>
       <c r="F121" s="38">
         <v>3046</v>
       </c>
-      <c r="G121" s="38"/>
+      <c r="G121" s="38">
+        <v>3540</v>
+      </c>
       <c r="H121" s="6"/>
       <c r="I121" s="38"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="38"/>
       <c r="N121" s="50"/>
     </row>
     <row r="122" spans="1:14" s="13" customFormat="1">
       <c r="A122" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B122" s="38">
         <v>720</v>
       </c>
       <c r="C122" s="38">
         <v>1326</v>
       </c>
       <c r="D122" s="38">
         <v>1991</v>
       </c>
       <c r="E122" s="38">
         <v>2343</v>
       </c>
       <c r="F122" s="38">
         <v>3046</v>
       </c>
-      <c r="G122" s="38"/>
+      <c r="G122" s="38">
+        <v>3540</v>
+      </c>
       <c r="H122" s="6"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
       <c r="L122" s="38"/>
       <c r="M122" s="38"/>
       <c r="N122" s="50"/>
     </row>
     <row r="123" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
       <c r="A123" s="89" t="s">
         <v>75</v>
       </c>
       <c r="B123" s="38"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="6"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="38"/>
       <c r="J123" s="38"/>
       <c r="K123" s="6"/>
       <c r="L123" s="38"/>
       <c r="M123" s="38"/>
       <c r="N123" s="50"/>
     </row>
     <row r="124" spans="1:14" s="13" customFormat="1">
       <c r="A124" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="38">
         <v>50</v>
       </c>
       <c r="C124" s="38">
         <v>108</v>
       </c>
       <c r="D124" s="38">
         <v>166</v>
       </c>
       <c r="E124" s="38">
         <v>224</v>
       </c>
       <c r="F124" s="38">
         <v>298</v>
       </c>
-      <c r="G124" s="38"/>
+      <c r="G124" s="38">
+        <v>372</v>
+      </c>
       <c r="H124" s="6"/>
       <c r="I124" s="38"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="38"/>
       <c r="N124" s="50"/>
     </row>
     <row r="125" spans="1:14" s="13" customFormat="1">
       <c r="A125" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="38">
         <v>50</v>
       </c>
       <c r="C125" s="38">
         <v>108</v>
       </c>
       <c r="D125" s="38">
         <v>166</v>
       </c>
       <c r="E125" s="38">
         <v>224</v>
       </c>
       <c r="F125" s="38">
         <v>298</v>
       </c>
-      <c r="G125" s="38"/>
+      <c r="G125" s="38">
+        <v>372</v>
+      </c>
       <c r="H125" s="6"/>
       <c r="I125" s="38"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="38"/>
       <c r="N125" s="50"/>
     </row>
     <row r="126" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A126" s="89" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="43"/>
       <c r="C126" s="5"/>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="6"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
       <c r="M126" s="5"/>
       <c r="N126" s="50"/>
     </row>
     <row r="127" spans="1:14" s="13" customFormat="1">
       <c r="A127" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B127" s="38">
         <v>748</v>
       </c>
       <c r="C127" s="38">
         <v>1479</v>
       </c>
       <c r="D127" s="38">
         <v>2211</v>
       </c>
       <c r="E127" s="38">
         <v>2939</v>
       </c>
       <c r="F127" s="38">
         <v>3738</v>
       </c>
-      <c r="G127" s="38"/>
+      <c r="G127" s="38">
+        <v>4538</v>
+      </c>
       <c r="H127" s="6"/>
       <c r="I127" s="38"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="38"/>
       <c r="N127" s="50"/>
     </row>
     <row r="128" spans="1:14" s="13" customFormat="1">
       <c r="A128" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="38">
         <v>358</v>
       </c>
       <c r="C128" s="38">
         <v>711</v>
       </c>
       <c r="D128" s="38">
         <v>1064</v>
       </c>
       <c r="E128" s="38">
         <v>1417</v>
       </c>
       <c r="F128" s="38">
         <v>1834</v>
       </c>
-      <c r="G128" s="38"/>
+      <c r="G128" s="38">
+        <v>2250</v>
+      </c>
       <c r="H128" s="6"/>
       <c r="I128" s="38"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="38"/>
       <c r="N128" s="50"/>
     </row>
     <row r="129" spans="1:14" s="13" customFormat="1">
       <c r="A129" s="91" t="s">
         <v>64</v>
       </c>
       <c r="B129" s="38">
         <v>101</v>
       </c>
       <c r="C129" s="38">
         <v>174</v>
       </c>
       <c r="D129" s="38">
         <v>247</v>
       </c>
       <c r="E129" s="38">
         <v>320</v>
       </c>
       <c r="F129" s="38">
         <v>394</v>
       </c>
-      <c r="G129" s="38"/>
+      <c r="G129" s="38">
+        <v>467</v>
+      </c>
       <c r="H129" s="6"/>
       <c r="I129" s="38"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="38"/>
       <c r="N129" s="50"/>
     </row>
     <row r="130" spans="1:14" s="13" customFormat="1">
       <c r="A130" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="38">
         <v>76</v>
       </c>
       <c r="C130" s="38">
         <v>150</v>
       </c>
       <c r="D130" s="38">
         <v>226</v>
       </c>
       <c r="E130" s="38">
         <v>297</v>
       </c>
       <c r="F130" s="38">
         <v>370</v>
       </c>
-      <c r="G130" s="38"/>
+      <c r="G130" s="38">
+        <v>444</v>
+      </c>
       <c r="H130" s="6"/>
       <c r="I130" s="38"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="38"/>
       <c r="N130" s="50"/>
     </row>
     <row r="131" spans="1:14" s="13" customFormat="1">
       <c r="A131" s="91" t="s">
         <v>63</v>
       </c>
       <c r="B131" s="38">
         <v>21</v>
       </c>
       <c r="C131" s="38">
         <v>43</v>
       </c>
       <c r="D131" s="38">
         <v>64</v>
       </c>
       <c r="E131" s="38">
         <v>85</v>
       </c>
       <c r="F131" s="38">
         <v>106</v>
       </c>
-      <c r="G131" s="38"/>
+      <c r="G131" s="38">
+        <v>128</v>
+      </c>
       <c r="H131" s="6"/>
       <c r="I131" s="38"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="38"/>
       <c r="N131" s="50"/>
     </row>
     <row r="132" spans="1:14" s="13" customFormat="1">
       <c r="A132" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B132" s="38">
         <v>36</v>
       </c>
       <c r="C132" s="38">
         <v>71</v>
       </c>
       <c r="D132" s="38">
         <v>107</v>
       </c>
       <c r="E132" s="38">
         <v>142</v>
       </c>
       <c r="F132" s="38">
         <v>178</v>
       </c>
-      <c r="G132" s="38"/>
+      <c r="G132" s="38">
+        <v>214</v>
+      </c>
       <c r="H132" s="6"/>
       <c r="I132" s="38"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="38"/>
       <c r="N132" s="50"/>
     </row>
     <row r="133" spans="1:14" s="13" customFormat="1">
       <c r="A133" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="38">
         <v>87</v>
       </c>
       <c r="C133" s="38">
         <v>193</v>
       </c>
       <c r="D133" s="38">
         <v>298</v>
       </c>
       <c r="E133" s="38">
         <v>404</v>
       </c>
       <c r="F133" s="38">
         <v>515</v>
       </c>
-      <c r="G133" s="38"/>
+      <c r="G133" s="38">
+        <v>625</v>
+      </c>
       <c r="H133" s="6"/>
       <c r="I133" s="38"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="38"/>
       <c r="N133" s="50"/>
     </row>
     <row r="134" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A134" s="91" t="s">
         <v>71</v>
       </c>
       <c r="B134" s="38">
         <v>3</v>
       </c>
       <c r="C134" s="38">
         <v>6</v>
       </c>
       <c r="D134" s="38">
         <v>9</v>
       </c>
       <c r="E134" s="38">
         <v>11</v>
       </c>
       <c r="F134" s="38">
         <v>14</v>
       </c>
-      <c r="G134" s="38"/>
+      <c r="G134" s="38">
+        <v>17</v>
+      </c>
       <c r="H134" s="6"/>
       <c r="I134" s="38"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="38"/>
       <c r="N134" s="50"/>
     </row>
     <row r="135" spans="1:14" s="13" customFormat="1">
       <c r="A135" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B135" s="38">
         <v>66</v>
       </c>
       <c r="C135" s="38">
         <v>131</v>
       </c>
       <c r="D135" s="38">
         <v>196</v>
       </c>
       <c r="E135" s="38">
         <v>262</v>
       </c>
       <c r="F135" s="38">
         <v>327</v>
       </c>
-      <c r="G135" s="38"/>
+      <c r="G135" s="38">
+        <v>393</v>
+      </c>
       <c r="H135" s="6"/>
       <c r="I135" s="38"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="38"/>
       <c r="M135" s="38"/>
       <c r="N135" s="50"/>
     </row>
     <row r="136" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
       <c r="A136" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="53"/>
       <c r="C136" s="52"/>
       <c r="D136" s="52"/>
       <c r="E136" s="52"/>
       <c r="F136" s="52"/>
       <c r="G136" s="52"/>
       <c r="H136" s="6"/>
       <c r="I136" s="52"/>
       <c r="J136" s="52"/>
       <c r="K136" s="52"/>
       <c r="L136" s="52"/>
       <c r="M136" s="5"/>
       <c r="N136" s="50"/>
     </row>
     <row r="137" spans="1:14" s="13" customFormat="1">
       <c r="A137" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="38">
         <v>286</v>
       </c>
       <c r="C137" s="38">
         <v>475</v>
       </c>
       <c r="D137" s="38">
         <v>664</v>
       </c>
       <c r="E137" s="38">
         <v>854</v>
       </c>
       <c r="F137" s="38">
         <v>1511</v>
       </c>
-      <c r="G137" s="38"/>
+      <c r="G137" s="38">
+        <v>2169</v>
+      </c>
       <c r="H137" s="6"/>
       <c r="I137" s="38"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="38"/>
       <c r="M137" s="38"/>
       <c r="N137" s="50"/>
     </row>
     <row r="138" spans="1:14" s="13" customFormat="1">
       <c r="A138" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B138" s="38">
         <v>148</v>
       </c>
       <c r="C138" s="38">
         <v>303</v>
       </c>
       <c r="D138" s="38">
         <v>458</v>
       </c>
       <c r="E138" s="38">
         <v>613</v>
       </c>
       <c r="F138" s="38">
         <v>1164</v>
       </c>
-      <c r="G138" s="38"/>
+      <c r="G138" s="38">
+        <v>1716</v>
+      </c>
       <c r="H138" s="6"/>
       <c r="I138" s="38"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="38"/>
       <c r="M138" s="38"/>
       <c r="N138" s="50"/>
     </row>
     <row r="139" spans="1:14" s="13" customFormat="1">
       <c r="A139" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B139" s="38">
         <v>138</v>
       </c>
       <c r="C139" s="38">
         <v>172</v>
       </c>
       <c r="D139" s="38">
         <v>206</v>
       </c>
       <c r="E139" s="38">
         <v>241</v>
       </c>
       <c r="F139" s="38">
         <v>347</v>
       </c>
-      <c r="G139" s="38"/>
+      <c r="G139" s="38">
+        <v>453</v>
+      </c>
       <c r="H139" s="6"/>
       <c r="I139" s="38"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="38"/>
       <c r="M139" s="38"/>
       <c r="N139" s="50"/>
     </row>
     <row r="140" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
       <c r="A140" s="89" t="s">
         <v>27</v>
       </c>
       <c r="B140" s="43"/>
       <c r="C140" s="5"/>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="6"/>
       <c r="I140" s="5"/>
       <c r="J140" s="5"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="5"/>
       <c r="N140" s="50"/>
     </row>
     <row r="141" spans="1:14" s="13" customFormat="1">
       <c r="A141" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B141" s="38">
         <v>33</v>
       </c>
       <c r="C141" s="38">
         <v>71</v>
       </c>
       <c r="D141" s="38">
         <v>108</v>
       </c>
       <c r="E141" s="38">
         <v>146</v>
       </c>
       <c r="F141" s="38">
         <v>187</v>
       </c>
-      <c r="G141" s="38"/>
+      <c r="G141" s="38">
+        <v>229</v>
+      </c>
       <c r="H141" s="6"/>
       <c r="I141" s="38"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="38"/>
       <c r="N141" s="50"/>
     </row>
     <row r="142" spans="1:14" s="13" customFormat="1">
       <c r="A142" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B142" s="38">
         <v>33</v>
       </c>
       <c r="C142" s="38">
         <v>71</v>
       </c>
       <c r="D142" s="38">
         <v>108</v>
       </c>
       <c r="E142" s="38">
         <v>146</v>
       </c>
       <c r="F142" s="38">
         <v>187</v>
       </c>
-      <c r="G142" s="38"/>
+      <c r="G142" s="38">
+        <v>229</v>
+      </c>
       <c r="H142" s="6"/>
       <c r="I142" s="38"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="38"/>
       <c r="N142" s="50"/>
     </row>
     <row r="143" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A143" s="89" t="s">
         <v>67</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="5"/>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="6"/>
       <c r="I143" s="5"/>
       <c r="J143" s="5"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="5"/>
       <c r="N143" s="50"/>
     </row>
     <row r="144" spans="1:14" s="13" customFormat="1">
       <c r="A144" s="91" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="38">
         <v>1</v>
       </c>
       <c r="C144" s="38">
         <v>2</v>
       </c>
       <c r="D144" s="38">
         <v>3</v>
       </c>
       <c r="E144" s="38">
         <v>4</v>
       </c>
       <c r="F144" s="38">
         <v>5</v>
       </c>
-      <c r="G144" s="38"/>
+      <c r="G144" s="38">
+        <v>6</v>
+      </c>
       <c r="H144" s="6"/>
       <c r="I144" s="38"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="38"/>
       <c r="N144" s="50"/>
     </row>
     <row r="145" spans="1:14" s="13" customFormat="1">
       <c r="A145" s="91" t="s">
         <v>57</v>
       </c>
       <c r="B145" s="38">
         <v>1</v>
       </c>
       <c r="C145" s="38">
         <v>2</v>
       </c>
       <c r="D145" s="38">
         <v>3</v>
       </c>
       <c r="E145" s="38">
         <v>4</v>
       </c>
       <c r="F145" s="38">
         <v>5</v>
       </c>
-      <c r="G145" s="38"/>
+      <c r="G145" s="38">
+        <v>6</v>
+      </c>
       <c r="H145" s="6"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="38"/>
       <c r="M145" s="38"/>
       <c r="N145" s="50"/>
     </row>
     <row r="146" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
       <c r="A146" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="6"/>
       <c r="D146" s="6"/>
       <c r="E146" s="6"/>
       <c r="F146" s="6"/>
       <c r="G146" s="6"/>
       <c r="H146" s="6"/>
       <c r="I146" s="6"/>
       <c r="J146" s="6"/>
       <c r="K146" s="6"/>
       <c r="L146" s="5"/>
       <c r="M146" s="5"/>
       <c r="N146" s="50"/>
     </row>
     <row r="147" spans="1:14" s="13" customFormat="1">
       <c r="A147" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B147" s="38">
         <v>1289</v>
       </c>
       <c r="C147" s="38">
         <v>2565</v>
       </c>
       <c r="D147" s="38">
         <v>3844</v>
       </c>
       <c r="E147" s="38">
         <v>5119</v>
       </c>
       <c r="F147" s="38">
         <v>6458</v>
       </c>
-      <c r="G147" s="38"/>
+      <c r="G147" s="38">
+        <v>7799</v>
+      </c>
       <c r="H147" s="6"/>
       <c r="I147" s="38"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="38"/>
       <c r="M147" s="38"/>
       <c r="N147" s="50"/>
     </row>
     <row r="148" spans="1:14" s="13" customFormat="1">
       <c r="A148" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B148" s="38">
         <v>458</v>
       </c>
       <c r="C148" s="38">
         <v>914</v>
       </c>
       <c r="D148" s="38">
         <v>1369</v>
       </c>
       <c r="E148" s="38">
         <v>1825</v>
       </c>
       <c r="F148" s="38">
         <v>2337</v>
       </c>
-      <c r="G148" s="38"/>
+      <c r="G148" s="38">
+        <v>2848</v>
+      </c>
       <c r="H148" s="6"/>
       <c r="I148" s="38"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="38"/>
       <c r="N148" s="50"/>
     </row>
     <row r="149" spans="1:14" s="13" customFormat="1">
       <c r="A149" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B149" s="38">
         <v>100</v>
       </c>
       <c r="C149" s="38">
         <v>168</v>
       </c>
       <c r="D149" s="38">
         <v>236</v>
       </c>
       <c r="E149" s="38">
         <v>304</v>
       </c>
       <c r="F149" s="38">
         <v>372</v>
       </c>
-      <c r="G149" s="38"/>
+      <c r="G149" s="38">
+        <v>441</v>
+      </c>
       <c r="H149" s="6"/>
       <c r="I149" s="38"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="38"/>
       <c r="N149" s="50"/>
     </row>
     <row r="150" spans="1:14" s="13" customFormat="1">
       <c r="A150" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="38">
         <v>157</v>
       </c>
       <c r="C150" s="38">
         <v>310</v>
       </c>
       <c r="D150" s="38">
         <v>464</v>
       </c>
       <c r="E150" s="38">
         <v>615</v>
       </c>
       <c r="F150" s="38">
         <v>765</v>
       </c>
-      <c r="G150" s="38"/>
+      <c r="G150" s="38">
+        <v>918</v>
+      </c>
       <c r="H150" s="6"/>
       <c r="I150" s="38"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="38"/>
       <c r="N150" s="50"/>
     </row>
     <row r="151" spans="1:14" s="13" customFormat="1">
       <c r="A151" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="38">
         <v>40</v>
       </c>
       <c r="C151" s="38">
         <v>80</v>
       </c>
       <c r="D151" s="38">
         <v>119</v>
       </c>
       <c r="E151" s="38">
         <v>159</v>
       </c>
       <c r="F151" s="38">
         <v>199</v>
       </c>
-      <c r="G151" s="38"/>
+      <c r="G151" s="38">
+        <v>239</v>
+      </c>
       <c r="H151" s="6"/>
       <c r="I151" s="38"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
       <c r="L151" s="38"/>
       <c r="M151" s="38"/>
       <c r="N151" s="50"/>
     </row>
     <row r="152" spans="1:14" s="13" customFormat="1">
       <c r="A152" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="38">
         <v>148</v>
       </c>
       <c r="C152" s="38">
         <v>296</v>
       </c>
       <c r="D152" s="38">
         <v>443</v>
       </c>
       <c r="E152" s="38">
         <v>591</v>
       </c>
       <c r="F152" s="38">
         <v>739</v>
       </c>
-      <c r="G152" s="38"/>
+      <c r="G152" s="38">
+        <v>887</v>
+      </c>
       <c r="H152" s="6"/>
       <c r="I152" s="38"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
       <c r="L152" s="38"/>
       <c r="M152" s="38"/>
       <c r="N152" s="50"/>
     </row>
     <row r="153" spans="1:14" s="45" customFormat="1">
       <c r="A153" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="38">
         <v>39</v>
       </c>
       <c r="C153" s="38">
         <v>78</v>
       </c>
       <c r="D153" s="38">
         <v>117</v>
       </c>
       <c r="E153" s="38">
         <v>156</v>
       </c>
       <c r="F153" s="38">
         <v>195</v>
       </c>
-      <c r="G153" s="38"/>
+      <c r="G153" s="38">
+        <v>234</v>
+      </c>
       <c r="H153" s="6"/>
       <c r="I153" s="38"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="38"/>
       <c r="N153" s="50"/>
     </row>
     <row r="154" spans="1:14" s="48" customFormat="1" ht="15">
       <c r="A154" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B154" s="38">
         <v>65</v>
       </c>
       <c r="C154" s="38">
         <v>130</v>
       </c>
       <c r="D154" s="38">
         <v>195</v>
       </c>
       <c r="E154" s="38">
         <v>260</v>
       </c>
       <c r="F154" s="38">
         <v>325</v>
       </c>
-      <c r="G154" s="38"/>
+      <c r="G154" s="38">
+        <v>390</v>
+      </c>
       <c r="H154" s="6"/>
       <c r="I154" s="38"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="38"/>
       <c r="N154" s="50"/>
     </row>
     <row r="155" spans="1:14" s="13" customFormat="1">
       <c r="A155" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B155" s="38">
         <v>25</v>
       </c>
       <c r="C155" s="38">
         <v>50</v>
       </c>
       <c r="D155" s="38">
         <v>75</v>
       </c>
       <c r="E155" s="38">
         <v>100</v>
       </c>
       <c r="F155" s="38">
         <v>125</v>
       </c>
-      <c r="G155" s="38"/>
+      <c r="G155" s="38">
+        <v>150</v>
+      </c>
       <c r="H155" s="6"/>
       <c r="I155" s="38"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="38"/>
       <c r="N155" s="50"/>
     </row>
     <row r="156" spans="1:14" s="13" customFormat="1">
       <c r="A156" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B156" s="38">
         <v>28</v>
       </c>
       <c r="C156" s="38">
         <v>57</v>
       </c>
       <c r="D156" s="38">
         <v>85</v>
       </c>
       <c r="E156" s="38">
         <v>113</v>
       </c>
       <c r="F156" s="38">
         <v>141</v>
       </c>
-      <c r="G156" s="38"/>
+      <c r="G156" s="38">
+        <v>170</v>
+      </c>
       <c r="H156" s="6"/>
       <c r="I156" s="38"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="38"/>
       <c r="N156" s="50"/>
     </row>
     <row r="157" spans="1:14" s="13" customFormat="1">
       <c r="A157" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B157" s="38">
         <v>103</v>
       </c>
       <c r="C157" s="38">
         <v>236</v>
       </c>
       <c r="D157" s="38">
         <v>368</v>
       </c>
       <c r="E157" s="38">
         <v>500</v>
       </c>
       <c r="F157" s="38">
         <v>639</v>
       </c>
-      <c r="G157" s="38"/>
+      <c r="G157" s="38">
+        <v>778</v>
+      </c>
       <c r="H157" s="6"/>
       <c r="I157" s="38"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="38"/>
       <c r="N157" s="50"/>
     </row>
     <row r="158" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A158" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B158" s="38">
         <v>34</v>
       </c>
       <c r="C158" s="38">
         <v>69</v>
       </c>
       <c r="D158" s="38">
         <v>103</v>
       </c>
       <c r="E158" s="38">
         <v>138</v>
       </c>
       <c r="F158" s="38">
         <v>172</v>
       </c>
-      <c r="G158" s="38"/>
+      <c r="G158" s="38">
+        <v>207</v>
+      </c>
       <c r="H158" s="6"/>
       <c r="I158" s="38"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="38"/>
       <c r="N158" s="50"/>
     </row>
     <row r="159" spans="1:14" s="13" customFormat="1">
       <c r="A159" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B159" s="38">
         <v>90</v>
       </c>
       <c r="C159" s="38">
         <v>179</v>
       </c>
       <c r="D159" s="38">
         <v>269</v>
       </c>
       <c r="E159" s="38">
         <v>359</v>
       </c>
       <c r="F159" s="38">
         <v>448</v>
       </c>
-      <c r="G159" s="38"/>
+      <c r="G159" s="38">
+        <v>538</v>
+      </c>
       <c r="H159" s="6"/>
       <c r="I159" s="38"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="38"/>
       <c r="N159" s="50"/>
     </row>
     <row r="160" spans="1:14" s="13" customFormat="1" ht="33.75">
       <c r="A160" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="43"/>
       <c r="C160" s="5"/>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="6"/>
       <c r="I160" s="5"/>
       <c r="J160" s="5"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160" s="50"/>
     </row>
     <row r="161" spans="1:14" s="13" customFormat="1">
       <c r="A161" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="38">
         <v>5</v>
       </c>
       <c r="C161" s="38">
         <v>10</v>
       </c>
       <c r="D161" s="38">
         <v>15</v>
       </c>
       <c r="E161" s="38">
         <v>20</v>
       </c>
       <c r="F161" s="38">
         <v>25</v>
       </c>
-      <c r="G161" s="38"/>
+      <c r="G161" s="38">
+        <v>31</v>
+      </c>
       <c r="H161" s="6"/>
       <c r="I161" s="38"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
       <c r="L161" s="38"/>
       <c r="M161" s="38"/>
       <c r="N161" s="50"/>
     </row>
     <row r="162" spans="1:14" s="13" customFormat="1">
       <c r="A162" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="38">
         <v>2</v>
       </c>
       <c r="C162" s="38">
         <v>5</v>
       </c>
       <c r="D162" s="38">
         <v>7</v>
       </c>
       <c r="E162" s="38">
         <v>10</v>
       </c>
       <c r="F162" s="38">
         <v>12</v>
       </c>
-      <c r="G162" s="38"/>
+      <c r="G162" s="38">
+        <v>15</v>
+      </c>
       <c r="H162" s="6"/>
       <c r="I162" s="38"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="38"/>
       <c r="N162" s="50"/>
     </row>
     <row r="163" spans="1:14" s="13" customFormat="1">
       <c r="A163" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B163" s="38">
         <v>3</v>
       </c>
       <c r="C163" s="38">
         <v>5</v>
       </c>
       <c r="D163" s="38">
         <v>8</v>
       </c>
       <c r="E163" s="38">
         <v>11</v>
       </c>
       <c r="F163" s="38">
         <v>13</v>
       </c>
-      <c r="G163" s="38"/>
+      <c r="G163" s="38">
+        <v>16</v>
+      </c>
       <c r="H163" s="6"/>
       <c r="I163" s="38"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="38"/>
       <c r="N163" s="50"/>
     </row>
     <row r="164" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A164" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B164" s="53"/>
       <c r="C164" s="52"/>
       <c r="D164" s="52"/>
       <c r="E164" s="54"/>
       <c r="F164" s="54"/>
       <c r="G164" s="52"/>
       <c r="H164" s="6"/>
       <c r="I164" s="52"/>
       <c r="J164" s="52"/>
       <c r="K164" s="52"/>
       <c r="L164" s="52"/>
       <c r="M164" s="5"/>
       <c r="N164" s="50"/>
     </row>
     <row r="165" spans="1:14" s="13" customFormat="1">
       <c r="A165" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B165" s="38">
         <v>9</v>
       </c>
       <c r="C165" s="38">
         <v>20</v>
       </c>
       <c r="D165" s="38">
         <v>34</v>
       </c>
       <c r="E165" s="38">
         <v>48</v>
       </c>
       <c r="F165" s="38">
         <v>53</v>
       </c>
-      <c r="G165" s="38"/>
+      <c r="G165" s="38">
+        <v>63</v>
+      </c>
       <c r="H165" s="6"/>
       <c r="I165" s="38"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="38"/>
       <c r="N165" s="50"/>
     </row>
     <row r="166" spans="1:14" s="13" customFormat="1">
       <c r="A166" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B166" s="38">
         <v>9</v>
       </c>
       <c r="C166" s="38">
         <v>20</v>
       </c>
       <c r="D166" s="38">
         <v>34</v>
       </c>
       <c r="E166" s="38">
         <v>48</v>
       </c>
       <c r="F166" s="38">
         <v>53</v>
       </c>
-      <c r="G166" s="38"/>
+      <c r="G166" s="38">
+        <v>62</v>
+      </c>
       <c r="H166" s="6"/>
       <c r="I166" s="38"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="38"/>
       <c r="M166" s="38"/>
       <c r="N166" s="50"/>
     </row>
     <row r="167" spans="1:14" s="47" customFormat="1" ht="15">
       <c r="A167" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B167" s="38">
         <v>0</v>
       </c>
       <c r="C167" s="38">
         <v>0</v>
       </c>
       <c r="D167" s="38">
         <v>0</v>
       </c>
       <c r="E167" s="38">
         <v>0</v>
       </c>
       <c r="F167" s="38">
         <v>0</v>
       </c>
-      <c r="G167" s="38"/>
+      <c r="G167" s="38">
+        <v>1</v>
+      </c>
       <c r="H167" s="6"/>
       <c r="I167" s="38"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="38"/>
       <c r="M167" s="38"/>
       <c r="N167" s="50"/>
     </row>
     <row r="168" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A168" s="92" t="s">
         <v>68</v>
       </c>
       <c r="B168" s="9"/>
       <c r="C168" s="9"/>
       <c r="D168" s="9"/>
       <c r="E168" s="9"/>
       <c r="F168" s="9"/>
       <c r="G168" s="9"/>
       <c r="H168" s="6"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
       <c r="L168" s="6"/>
       <c r="M168" s="6"/>
       <c r="N168" s="50"/>
     </row>
     <row r="169" spans="1:14" s="13" customFormat="1">
       <c r="A169" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B169" s="38">
         <v>0</v>
       </c>
       <c r="C169" s="38">
         <v>0</v>
       </c>
       <c r="D169" s="38">
         <v>0</v>
       </c>
       <c r="E169" s="38">
         <v>0</v>
       </c>
       <c r="F169" s="38">
         <v>0</v>
       </c>
-      <c r="G169" s="38"/>
+      <c r="G169" s="38">
+        <v>0</v>
+      </c>
       <c r="H169" s="6"/>
       <c r="I169" s="38"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="38"/>
       <c r="N169" s="50"/>
     </row>
     <row r="170" spans="1:14" s="13" customFormat="1">
       <c r="A170" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B170" s="38">
         <v>0</v>
       </c>
       <c r="C170" s="38">
         <v>0</v>
       </c>
       <c r="D170" s="38">
         <v>0</v>
       </c>
       <c r="E170" s="38">
         <v>0</v>
       </c>
       <c r="F170" s="38">
         <v>0</v>
       </c>
-      <c r="G170" s="38"/>
+      <c r="G170" s="38">
+        <v>0</v>
+      </c>
       <c r="H170" s="6"/>
       <c r="I170" s="38"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="38"/>
       <c r="N170" s="50"/>
     </row>
     <row r="171" spans="1:14" s="13" customFormat="1" ht="22.5">
       <c r="A171" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B171" s="38"/>
       <c r="C171" s="38"/>
       <c r="D171" s="38"/>
       <c r="E171" s="38"/>
       <c r="F171" s="38"/>
       <c r="G171" s="38"/>
       <c r="H171" s="6"/>
       <c r="I171" s="38"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="38"/>
       <c r="N171" s="50"/>
     </row>
     <row r="172" spans="1:14" s="13" customFormat="1">
       <c r="A172" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B172" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C172" s="38">
         <v>0</v>
       </c>
       <c r="D172" s="38">
         <v>1</v>
       </c>
       <c r="E172" s="38">
         <v>1</v>
       </c>
       <c r="F172" s="38">
         <v>1</v>
       </c>
-      <c r="G172" s="38"/>
+      <c r="G172" s="38">
+        <v>1</v>
+      </c>
       <c r="H172" s="6"/>
       <c r="I172" s="38"/>
       <c r="J172" s="38"/>
       <c r="K172" s="38"/>
       <c r="L172" s="38"/>
       <c r="M172" s="38"/>
       <c r="N172" s="50"/>
     </row>
     <row r="173" spans="1:14" s="13" customFormat="1">
       <c r="A173" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B173" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C173" s="38">
         <v>0</v>
       </c>
       <c r="D173" s="38">
         <v>1</v>
       </c>
       <c r="E173" s="38">
         <v>1</v>
       </c>
       <c r="F173" s="38">
         <v>1</v>
       </c>
-      <c r="G173" s="38"/>
+      <c r="G173" s="38">
+        <v>1</v>
+      </c>
       <c r="H173" s="6"/>
       <c r="I173" s="38"/>
       <c r="J173" s="38"/>
       <c r="K173" s="38"/>
       <c r="L173" s="38"/>
       <c r="M173" s="38"/>
       <c r="N173" s="50"/>
     </row>
     <row r="174" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A174" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="43"/>
       <c r="C174" s="5"/>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="6"/>
       <c r="I174" s="5"/>
       <c r="J174" s="5"/>
       <c r="K174" s="5"/>
       <c r="L174" s="5"/>
       <c r="M174" s="5"/>
       <c r="N174" s="50"/>
     </row>
     <row r="175" spans="1:14" s="13" customFormat="1">
       <c r="A175" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B175" s="38">
         <v>24086</v>
       </c>
       <c r="C175" s="38">
         <v>44827</v>
       </c>
       <c r="D175" s="38">
         <v>69013</v>
       </c>
       <c r="E175" s="38">
         <v>93472</v>
       </c>
       <c r="F175" s="38">
         <v>116066</v>
       </c>
-      <c r="G175" s="38"/>
+      <c r="G175" s="38">
+        <v>136569</v>
+      </c>
       <c r="H175" s="6"/>
       <c r="I175" s="38"/>
       <c r="J175" s="38"/>
       <c r="K175" s="38"/>
       <c r="L175" s="38"/>
       <c r="M175" s="38"/>
       <c r="N175" s="50"/>
     </row>
     <row r="176" spans="1:14" s="13" customFormat="1">
       <c r="A176" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B176" s="38">
         <v>933</v>
       </c>
       <c r="C176" s="38">
         <v>1190</v>
       </c>
       <c r="D176" s="38">
         <v>1447</v>
       </c>
       <c r="E176" s="38">
         <v>1704</v>
       </c>
       <c r="F176" s="38">
         <v>2367</v>
       </c>
-      <c r="G176" s="38"/>
+      <c r="G176" s="38">
+        <v>3031</v>
+      </c>
       <c r="H176" s="6"/>
       <c r="I176" s="38"/>
       <c r="J176" s="38"/>
       <c r="K176" s="38"/>
       <c r="L176" s="38"/>
       <c r="M176" s="38"/>
       <c r="N176" s="50"/>
     </row>
     <row r="177" spans="1:14" s="13" customFormat="1">
       <c r="A177" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B177" s="38">
         <v>12103</v>
       </c>
       <c r="C177" s="38">
         <v>21328</v>
       </c>
       <c r="D177" s="38">
         <v>33396</v>
       </c>
       <c r="E177" s="38">
         <v>45997</v>
       </c>
       <c r="F177" s="38">
         <v>55622</v>
       </c>
-      <c r="G177" s="38"/>
+      <c r="G177" s="38">
+        <v>62915</v>
+      </c>
       <c r="H177" s="6"/>
       <c r="I177" s="38"/>
       <c r="J177" s="38"/>
       <c r="K177" s="38"/>
       <c r="L177" s="38"/>
       <c r="M177" s="38"/>
       <c r="N177" s="50"/>
     </row>
     <row r="178" spans="1:14" s="13" customFormat="1">
       <c r="A178" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B178" s="38">
         <v>1</v>
       </c>
       <c r="C178" s="38">
         <v>1</v>
       </c>
       <c r="D178" s="38">
         <v>2</v>
       </c>
       <c r="E178" s="38">
         <v>2</v>
       </c>
       <c r="F178" s="38">
         <v>3</v>
       </c>
-      <c r="G178" s="38"/>
+      <c r="G178" s="38">
+        <v>4</v>
+      </c>
       <c r="H178" s="6"/>
       <c r="I178" s="38"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="38"/>
       <c r="N178" s="50"/>
     </row>
     <row r="179" spans="1:14" s="13" customFormat="1">
       <c r="A179" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B179" s="38">
         <v>44</v>
       </c>
       <c r="C179" s="38">
         <v>102</v>
       </c>
       <c r="D179" s="38">
         <v>160</v>
       </c>
       <c r="E179" s="38">
         <v>218</v>
       </c>
       <c r="F179" s="38">
         <v>288</v>
       </c>
-      <c r="G179" s="38"/>
+      <c r="G179" s="38">
+        <v>358</v>
+      </c>
       <c r="H179" s="6"/>
       <c r="I179" s="38"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="38"/>
       <c r="N179" s="50"/>
     </row>
     <row r="180" spans="1:14" s="13" customFormat="1">
       <c r="A180" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B180" s="38">
         <v>9965</v>
       </c>
       <c r="C180" s="38">
         <v>19830</v>
       </c>
       <c r="D180" s="38">
         <v>30316</v>
       </c>
       <c r="E180" s="38">
         <v>40703</v>
       </c>
       <c r="F180" s="38">
         <v>51747</v>
       </c>
-      <c r="G180" s="38"/>
+      <c r="G180" s="38">
+        <v>62828</v>
+      </c>
       <c r="H180" s="6"/>
       <c r="I180" s="38"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="38"/>
       <c r="N180" s="50"/>
     </row>
     <row r="181" spans="1:14" s="13" customFormat="1">
       <c r="A181" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="38">
         <v>1040</v>
       </c>
       <c r="C181" s="38">
         <v>2375</v>
       </c>
       <c r="D181" s="38">
         <v>3693</v>
       </c>
       <c r="E181" s="38">
         <v>4848</v>
       </c>
       <c r="F181" s="38">
         <v>6039</v>
       </c>
-      <c r="G181" s="38"/>
+      <c r="G181" s="38">
+        <v>7434</v>
+      </c>
       <c r="H181" s="6"/>
       <c r="I181" s="38"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="38"/>
       <c r="N181" s="50"/>
     </row>
     <row r="182" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1">
       <c r="A182" s="92" t="s">
         <v>66</v>
       </c>
       <c r="B182" s="43"/>
       <c r="H182" s="6"/>
       <c r="J182" s="43"/>
       <c r="K182" s="43"/>
       <c r="L182" s="43"/>
       <c r="N182" s="50"/>
     </row>
     <row r="183" spans="1:14" s="45" customFormat="1">
       <c r="A183" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B183" s="40">
         <v>60.9</v>
       </c>
       <c r="C183" s="40">
         <v>141.80000000000001</v>
       </c>
       <c r="D183" s="40">
         <v>222.8</v>
       </c>
       <c r="E183" s="40">
         <v>303.8</v>
       </c>
       <c r="F183" s="40">
         <v>383.4</v>
       </c>
-      <c r="G183" s="40"/>
+      <c r="G183" s="40">
+        <v>463</v>
+      </c>
       <c r="H183" s="17"/>
       <c r="I183" s="40"/>
       <c r="J183" s="40"/>
       <c r="K183" s="40"/>
       <c r="L183" s="40"/>
       <c r="M183" s="40"/>
       <c r="N183" s="50"/>
     </row>
     <row r="184" spans="1:14" s="45" customFormat="1">
       <c r="A184" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="40">
         <v>40.9</v>
       </c>
       <c r="C184" s="40">
         <v>94.3</v>
       </c>
       <c r="D184" s="40">
         <v>147.80000000000001</v>
       </c>
       <c r="E184" s="40">
         <v>201.3</v>
       </c>
       <c r="F184" s="40">
         <v>251.9</v>
       </c>
-      <c r="G184" s="40"/>
+      <c r="G184" s="40">
+        <v>302.39999999999998</v>
+      </c>
       <c r="H184" s="17"/>
       <c r="I184" s="40"/>
       <c r="J184" s="40"/>
       <c r="K184" s="40"/>
       <c r="L184" s="40"/>
       <c r="M184" s="40"/>
       <c r="N184" s="50"/>
     </row>
     <row r="185" spans="1:14" s="45" customFormat="1">
       <c r="A185" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="C185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="D185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="E185" s="85" t="s">
         <v>74</v>
       </c>
       <c r="F185" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="G185" s="40"/>
+      <c r="G185" s="85" t="s">
+        <v>74</v>
+      </c>
       <c r="H185" s="17"/>
       <c r="I185" s="40"/>
       <c r="J185" s="40"/>
       <c r="K185" s="40"/>
       <c r="L185" s="40"/>
       <c r="M185" s="40"/>
       <c r="N185" s="50"/>
     </row>
     <row r="186" spans="1:14" s="45" customFormat="1">
       <c r="A186" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B186" s="40">
         <v>19.3</v>
       </c>
       <c r="C186" s="40">
         <v>46.5</v>
       </c>
       <c r="D186" s="40">
         <v>73.7</v>
       </c>
       <c r="E186" s="40">
         <v>100.8</v>
       </c>
       <c r="F186" s="40">
         <v>129.5</v>
       </c>
-      <c r="G186" s="40"/>
+      <c r="G186" s="40">
+        <v>158.19999999999999</v>
+      </c>
       <c r="H186" s="17"/>
       <c r="I186" s="40"/>
       <c r="J186" s="40"/>
       <c r="K186" s="40"/>
       <c r="L186" s="40"/>
       <c r="M186" s="40"/>
       <c r="N186" s="50"/>
     </row>
     <row r="187" spans="1:14" s="45" customFormat="1">
       <c r="A187" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B187" s="40">
         <v>0.7</v>
       </c>
       <c r="C187" s="40">
         <v>1</v>
       </c>
       <c r="D187" s="40">
         <v>1.3</v>
       </c>
       <c r="E187" s="40">
         <v>1.7</v>
       </c>
       <c r="F187" s="40">
         <v>2</v>
       </c>
-      <c r="G187" s="40"/>
+      <c r="G187" s="40">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="H187" s="17"/>
       <c r="I187" s="40"/>
       <c r="J187" s="40"/>
       <c r="K187" s="40"/>
       <c r="L187" s="40"/>
       <c r="M187" s="40"/>
       <c r="N187" s="50"/>
     </row>
     <row r="188" spans="1:14" s="45" customFormat="1" ht="24" customHeight="1">
       <c r="A188" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B188" s="43"/>
       <c r="C188" s="18"/>
       <c r="D188" s="18"/>
       <c r="E188" s="18"/>
       <c r="F188" s="18"/>
       <c r="G188" s="18"/>
       <c r="H188" s="17"/>
       <c r="I188" s="18"/>
       <c r="J188" s="18"/>
       <c r="K188" s="18"/>
       <c r="L188" s="18"/>
       <c r="M188" s="18"/>
       <c r="N188" s="50"/>
     </row>
     <row r="189" spans="1:14" s="13" customFormat="1">
       <c r="A189" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B189" s="40">
         <v>231.7</v>
       </c>
       <c r="C189" s="40">
         <v>623.70000000000005</v>
       </c>
       <c r="D189" s="40">
         <v>1015.7</v>
       </c>
       <c r="E189" s="40">
         <v>1407.7</v>
       </c>
       <c r="F189" s="40">
         <v>1443</v>
       </c>
-      <c r="G189" s="40"/>
+      <c r="G189" s="40">
+        <v>1478.3</v>
+      </c>
       <c r="H189" s="17"/>
       <c r="I189" s="40"/>
       <c r="J189" s="40"/>
       <c r="K189" s="40"/>
       <c r="L189" s="40"/>
       <c r="M189" s="40"/>
       <c r="N189" s="50"/>
     </row>
     <row r="190" spans="1:14" s="13" customFormat="1">
       <c r="A190" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B190" s="40">
         <v>231.7</v>
       </c>
       <c r="C190" s="40">
         <v>623.70000000000005</v>
       </c>
       <c r="D190" s="40">
         <v>1015.7</v>
       </c>
       <c r="E190" s="40">
         <v>1407.7</v>
       </c>
       <c r="F190" s="40">
         <v>1443</v>
       </c>
-      <c r="G190" s="40"/>
+      <c r="G190" s="40">
+        <v>1478.3</v>
+      </c>
       <c r="H190" s="17"/>
       <c r="I190" s="40"/>
       <c r="J190" s="40"/>
       <c r="K190" s="40"/>
       <c r="L190" s="40"/>
       <c r="M190" s="40"/>
       <c r="N190" s="50"/>
     </row>
     <row r="191" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="A191" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B191" s="17"/>
       <c r="C191" s="5"/>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="17"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="5"/>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
       <c r="N191" s="50"/>
     </row>
     <row r="192" spans="1:14" s="13" customFormat="1">
       <c r="A192" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B192" s="40">
         <v>0.3</v>
       </c>
       <c r="C192" s="40">
         <v>0.6</v>
       </c>
       <c r="D192" s="40">
         <v>0.9</v>
       </c>
       <c r="E192" s="40">
         <v>1.2</v>
       </c>
       <c r="F192" s="40">
         <v>1.5</v>
       </c>
-      <c r="G192" s="40"/>
+      <c r="G192" s="40">
+        <v>1.8</v>
+      </c>
       <c r="H192" s="17"/>
       <c r="I192" s="40"/>
       <c r="J192" s="40"/>
       <c r="K192" s="40"/>
       <c r="L192" s="40"/>
       <c r="M192" s="40"/>
       <c r="N192" s="50"/>
     </row>
     <row r="193" spans="1:14" s="13" customFormat="1">
       <c r="A193" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B193" s="40">
         <v>0.3</v>
       </c>
       <c r="C193" s="40">
         <v>0.6</v>
       </c>
       <c r="D193" s="40">
         <v>0.9</v>
       </c>
       <c r="E193" s="40">
         <v>1.2</v>
       </c>
       <c r="F193" s="40">
         <v>1.5</v>
       </c>
-      <c r="G193" s="40"/>
+      <c r="G193" s="40">
+        <v>1.8</v>
+      </c>
       <c r="H193" s="17"/>
       <c r="I193" s="40"/>
       <c r="J193" s="40"/>
       <c r="K193" s="40"/>
       <c r="L193" s="40"/>
       <c r="M193" s="40"/>
       <c r="N193" s="50"/>
     </row>
     <row r="194" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A194" s="57" t="s">
         <v>88</v>
       </c>
       <c r="B194" s="40"/>
       <c r="C194" s="17"/>
       <c r="D194" s="40"/>
       <c r="E194" s="40"/>
       <c r="F194" s="40"/>
       <c r="G194" s="17"/>
       <c r="H194" s="17"/>
       <c r="I194" s="40"/>
       <c r="J194" s="40"/>
       <c r="K194" s="17"/>
       <c r="L194" s="17"/>
       <c r="M194" s="40"/>
       <c r="N194" s="50"/>
     </row>
     <row r="195" spans="1:14" s="13" customFormat="1">
       <c r="A195" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B195" s="38">
         <v>15</v>
       </c>
       <c r="C195" s="38">
         <v>15</v>
       </c>
       <c r="D195" s="38">
         <v>15</v>
       </c>
       <c r="E195" s="38">
         <v>15</v>
       </c>
       <c r="F195" s="38">
         <v>15</v>
       </c>
-      <c r="G195" s="38"/>
+      <c r="G195" s="38">
+        <v>15</v>
+      </c>
       <c r="H195" s="6"/>
       <c r="I195" s="38"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="38"/>
       <c r="N195" s="50"/>
     </row>
     <row r="196" spans="1:14" s="13" customFormat="1">
       <c r="A196" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B196" s="38">
         <v>15</v>
       </c>
       <c r="C196" s="38">
         <v>15</v>
       </c>
       <c r="D196" s="38">
         <v>15</v>
       </c>
       <c r="E196" s="38">
         <v>15</v>
       </c>
       <c r="F196" s="38">
         <v>15</v>
       </c>
-      <c r="G196" s="38"/>
+      <c r="G196" s="38">
+        <v>15</v>
+      </c>
       <c r="H196" s="6"/>
       <c r="I196" s="38"/>
       <c r="J196" s="38"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="38"/>
       <c r="N196" s="50"/>
     </row>
     <row r="197" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A197" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B197" s="18"/>
       <c r="C197" s="5"/>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="6"/>
       <c r="I197" s="5"/>
       <c r="J197" s="5"/>
       <c r="K197" s="5"/>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
       <c r="N197" s="50"/>
     </row>
     <row r="198" spans="1:14" s="13" customFormat="1">
       <c r="A198" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B198" s="38">
         <v>5</v>
       </c>
       <c r="C198" s="38">
         <v>11</v>
       </c>
       <c r="D198" s="38">
         <v>16</v>
       </c>
       <c r="E198" s="38">
         <v>22</v>
       </c>
       <c r="F198" s="38">
         <v>26</v>
       </c>
-      <c r="G198" s="38"/>
+      <c r="G198" s="38">
+        <v>30</v>
+      </c>
       <c r="H198" s="6"/>
       <c r="I198" s="38"/>
       <c r="J198" s="38"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="38"/>
       <c r="N198" s="50"/>
     </row>
     <row r="199" spans="1:14" s="13" customFormat="1" ht="9" customHeight="1">
       <c r="A199" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B199" s="38">
         <v>5</v>
       </c>
       <c r="C199" s="38">
         <v>11</v>
       </c>
       <c r="D199" s="38">
         <v>16</v>
       </c>
       <c r="E199" s="38">
         <v>22</v>
       </c>
       <c r="F199" s="38">
         <v>26</v>
       </c>
-      <c r="G199" s="38"/>
+      <c r="G199" s="38">
+        <v>30</v>
+      </c>
       <c r="H199" s="6"/>
       <c r="I199" s="38"/>
       <c r="J199" s="38"/>
       <c r="K199" s="38"/>
       <c r="L199" s="38"/>
       <c r="M199" s="38"/>
       <c r="N199" s="50"/>
     </row>
     <row r="200" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A200" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B200" s="18"/>
       <c r="C200" s="5"/>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="6"/>
       <c r="I200" s="5"/>
       <c r="J200" s="5"/>
       <c r="K200" s="5"/>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200" s="50"/>
     </row>
     <row r="201" spans="1:14" s="13" customFormat="1">
       <c r="A201" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B201" s="38">
         <v>15673</v>
       </c>
       <c r="C201" s="38">
         <v>23440</v>
       </c>
       <c r="D201" s="38">
         <v>31206</v>
       </c>
       <c r="E201" s="38">
         <v>38973</v>
       </c>
       <c r="F201" s="38">
         <v>49443</v>
       </c>
-      <c r="G201" s="38"/>
+      <c r="G201" s="40">
+        <v>29.8</v>
+      </c>
       <c r="H201" s="6"/>
       <c r="I201" s="38"/>
       <c r="J201" s="38"/>
       <c r="K201" s="38"/>
       <c r="L201" s="38"/>
       <c r="M201" s="38"/>
       <c r="N201" s="50"/>
     </row>
     <row r="202" spans="1:14" s="13" customFormat="1">
       <c r="A202" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B202" s="38">
         <v>8799</v>
       </c>
       <c r="C202" s="38">
         <v>11234</v>
       </c>
       <c r="D202" s="38">
         <v>13670</v>
       </c>
       <c r="E202" s="38">
         <v>16105</v>
       </c>
       <c r="F202" s="38">
         <v>19572</v>
       </c>
-      <c r="G202" s="38"/>
+      <c r="G202" s="40">
+        <v>8.9</v>
+      </c>
       <c r="H202" s="6"/>
       <c r="I202" s="38"/>
       <c r="J202" s="38"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="38"/>
       <c r="N202" s="50"/>
     </row>
     <row r="203" spans="1:14" s="13" customFormat="1">
       <c r="A203" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B203" s="38">
         <v>116</v>
       </c>
       <c r="C203" s="38">
         <v>161</v>
       </c>
       <c r="D203" s="38">
         <v>206</v>
       </c>
       <c r="E203" s="38">
         <v>251</v>
       </c>
       <c r="F203" s="38">
         <v>386</v>
       </c>
-      <c r="G203" s="38"/>
+      <c r="G203" s="40">
+        <v>20.8</v>
+      </c>
       <c r="H203" s="6"/>
       <c r="I203" s="38"/>
       <c r="J203" s="38"/>
       <c r="K203" s="38"/>
       <c r="L203" s="38"/>
       <c r="M203" s="38"/>
       <c r="N203" s="50"/>
     </row>
     <row r="204" spans="1:14" s="13" customFormat="1">
       <c r="A204" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B204" s="38">
         <v>6758</v>
       </c>
       <c r="C204" s="38">
         <v>12044</v>
       </c>
       <c r="D204" s="38">
         <v>17330</v>
       </c>
       <c r="E204" s="38">
         <v>22617</v>
       </c>
       <c r="F204" s="38">
         <v>29484</v>
       </c>
-      <c r="G204" s="38"/>
+      <c r="G204" s="40">
+        <v>0.1</v>
+      </c>
       <c r="H204" s="6"/>
       <c r="I204" s="38"/>
       <c r="J204" s="38"/>
       <c r="K204" s="38"/>
       <c r="L204" s="38"/>
       <c r="M204" s="38"/>
       <c r="N204" s="50"/>
     </row>
     <row r="205" spans="1:14" s="13" customFormat="1" ht="74.25" customHeight="1">
       <c r="A205" s="57" t="s">
         <v>35</v>
       </c>
       <c r="B205" s="18"/>
       <c r="C205" s="5"/>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="6"/>
       <c r="I205" s="5"/>
       <c r="J205" s="5"/>
       <c r="K205" s="5"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205" s="50"/>
     </row>
     <row r="206" spans="1:14" s="13" customFormat="1">
       <c r="A206" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B206" s="40">
         <v>1</v>
       </c>
       <c r="C206" s="40">
         <v>6.6</v>
       </c>
       <c r="D206" s="40">
         <v>12.1</v>
       </c>
       <c r="E206" s="40">
         <v>17.7</v>
       </c>
       <c r="F206" s="40">
         <v>23.7</v>
       </c>
-      <c r="G206" s="40"/>
+      <c r="G206" s="40">
+        <v>29.8</v>
+      </c>
       <c r="H206" s="17"/>
       <c r="I206" s="40"/>
       <c r="J206" s="40"/>
       <c r="K206" s="40"/>
       <c r="L206" s="40"/>
       <c r="M206" s="40"/>
       <c r="N206" s="50"/>
     </row>
     <row r="207" spans="1:14" s="13" customFormat="1">
       <c r="A207" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C207" s="40">
         <v>2.7</v>
       </c>
       <c r="D207" s="40">
         <v>5.5</v>
       </c>
       <c r="E207" s="40">
         <v>8.1999999999999993</v>
       </c>
       <c r="F207" s="40">
         <v>8.5</v>
       </c>
-      <c r="G207" s="40"/>
+      <c r="G207" s="40">
+        <v>8.9</v>
+      </c>
       <c r="H207" s="17"/>
       <c r="I207" s="40"/>
       <c r="J207" s="40"/>
       <c r="K207" s="40"/>
       <c r="L207" s="40"/>
       <c r="M207" s="40"/>
       <c r="N207" s="50"/>
     </row>
     <row r="208" spans="1:14" s="13" customFormat="1">
       <c r="A208" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B208" s="40">
         <v>1</v>
       </c>
       <c r="C208" s="40">
         <v>3.8</v>
       </c>
       <c r="D208" s="40">
         <v>6.6</v>
       </c>
       <c r="E208" s="40">
         <v>9.4</v>
       </c>
       <c r="F208" s="40">
         <v>15.1</v>
       </c>
-      <c r="G208" s="40"/>
+      <c r="G208" s="40">
+        <v>20.8</v>
+      </c>
       <c r="H208" s="17"/>
       <c r="I208" s="40"/>
       <c r="J208" s="40"/>
       <c r="K208" s="40"/>
       <c r="L208" s="40"/>
       <c r="M208" s="40"/>
       <c r="N208" s="50"/>
     </row>
     <row r="209" spans="1:14" s="13" customFormat="1">
       <c r="A209" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C209" s="40">
         <v>0</v>
       </c>
       <c r="D209" s="40">
         <v>0.1</v>
       </c>
       <c r="E209" s="40">
         <v>0.1</v>
       </c>
       <c r="F209" s="40">
         <v>0.1</v>
       </c>
-      <c r="G209" s="40"/>
+      <c r="G209" s="40">
+        <v>0.1</v>
+      </c>
       <c r="H209" s="17"/>
       <c r="I209" s="40"/>
       <c r="J209" s="40"/>
       <c r="K209" s="40"/>
       <c r="L209" s="40"/>
       <c r="M209" s="40"/>
       <c r="N209" s="50"/>
     </row>
     <row r="210" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1">
       <c r="A210" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B210" s="16"/>
       <c r="C210" s="5"/>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="17"/>
       <c r="I210" s="5"/>
       <c r="J210" s="5"/>
       <c r="K210" s="5"/>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
       <c r="N210" s="50"/>
     </row>
     <row r="211" spans="1:14" s="13" customFormat="1">
       <c r="A211" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B211" s="40">
         <v>29.1</v>
       </c>
       <c r="C211" s="40">
         <v>70.3</v>
       </c>
       <c r="D211" s="40">
         <v>110.8</v>
       </c>
       <c r="E211" s="40">
         <v>135.69999999999999</v>
       </c>
       <c r="F211" s="40">
         <v>178.1</v>
       </c>
-      <c r="G211" s="40"/>
+      <c r="G211" s="40">
+        <v>220.5</v>
+      </c>
       <c r="H211" s="17"/>
       <c r="I211" s="40"/>
       <c r="J211" s="40"/>
       <c r="K211" s="40"/>
       <c r="L211" s="40"/>
       <c r="M211" s="40"/>
       <c r="N211" s="50"/>
     </row>
     <row r="212" spans="1:14" s="13" customFormat="1">
       <c r="A212" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B212" s="40">
         <v>29.1</v>
       </c>
       <c r="C212" s="40">
         <v>70.3</v>
       </c>
       <c r="D212" s="40">
         <v>110.8</v>
       </c>
       <c r="E212" s="40">
         <v>135.69999999999999</v>
       </c>
       <c r="F212" s="40">
         <v>178.1</v>
       </c>
-      <c r="G212" s="40"/>
+      <c r="G212" s="40">
+        <v>220.5</v>
+      </c>
       <c r="H212" s="17"/>
       <c r="I212" s="40"/>
       <c r="J212" s="40"/>
       <c r="K212" s="40"/>
       <c r="L212" s="40"/>
       <c r="M212" s="40"/>
       <c r="N212" s="50"/>
     </row>
     <row r="213" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
       <c r="A213" s="57" t="s">
         <v>73</v>
       </c>
       <c r="B213" s="18"/>
       <c r="C213" s="5"/>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="17"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
       <c r="N213" s="50"/>
     </row>
     <row r="214" spans="1:14" s="13" customFormat="1">
       <c r="A214" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B214" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C214" s="40">
         <v>49.7</v>
       </c>
       <c r="D214" s="40">
         <v>87</v>
       </c>
       <c r="E214" s="40">
         <v>137</v>
       </c>
       <c r="F214" s="40">
         <v>190</v>
       </c>
-      <c r="G214" s="40"/>
+      <c r="G214" s="40">
+        <v>249.3</v>
+      </c>
       <c r="H214" s="17"/>
       <c r="I214" s="40"/>
       <c r="J214" s="40"/>
       <c r="K214" s="40"/>
       <c r="L214" s="40"/>
       <c r="M214" s="40"/>
       <c r="N214" s="50"/>
     </row>
     <row r="215" spans="1:14" s="13" customFormat="1">
       <c r="A215" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B215" s="40">
         <v>17.399999999999999</v>
       </c>
       <c r="C215" s="40">
         <v>49.7</v>
       </c>
       <c r="D215" s="40">
         <v>87</v>
       </c>
       <c r="E215" s="40">
         <v>137</v>
       </c>
       <c r="F215" s="40">
         <v>190</v>
       </c>
-      <c r="G215" s="40"/>
+      <c r="G215" s="40">
+        <v>249.3</v>
+      </c>
       <c r="H215" s="17"/>
       <c r="I215" s="40"/>
       <c r="J215" s="40"/>
       <c r="K215" s="40"/>
       <c r="L215" s="40"/>
       <c r="M215" s="40"/>
       <c r="N215" s="50"/>
     </row>
     <row r="216" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
       <c r="A216" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B216" s="18"/>
       <c r="C216" s="5"/>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="17"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
       <c r="L216" s="5"/>
       <c r="M216" s="5"/>
       <c r="N216" s="50"/>
     </row>
     <row r="217" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A217" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B217" s="38">
         <v>135</v>
       </c>
       <c r="C217" s="38">
         <v>610</v>
       </c>
       <c r="D217" s="38">
         <v>1010</v>
       </c>
       <c r="E217" s="38">
         <v>1330</v>
       </c>
       <c r="F217" s="38">
         <v>1530</v>
       </c>
-      <c r="G217" s="38"/>
+      <c r="G217" s="38">
+        <v>1800</v>
+      </c>
       <c r="H217" s="6"/>
       <c r="I217" s="38"/>
       <c r="J217" s="38"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="38"/>
       <c r="N217" s="50"/>
     </row>
     <row r="218" spans="1:14" s="13" customFormat="1">
       <c r="A218" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B218" s="38">
         <v>135</v>
       </c>
       <c r="C218" s="38">
         <v>610</v>
       </c>
       <c r="D218" s="38">
         <v>1010</v>
       </c>
       <c r="E218" s="38">
         <v>1330</v>
       </c>
       <c r="F218" s="38">
         <v>1530</v>
       </c>
-      <c r="G218" s="38"/>
+      <c r="G218" s="38">
+        <v>1800</v>
+      </c>
       <c r="H218" s="6"/>
       <c r="I218" s="38"/>
       <c r="J218" s="38"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="38"/>
       <c r="N218" s="50"/>
     </row>
     <row r="219" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
       <c r="A219" s="57" t="s">
         <v>69</v>
       </c>
       <c r="B219" s="39"/>
       <c r="C219" s="39"/>
       <c r="D219" s="39"/>
       <c r="E219" s="39"/>
       <c r="F219" s="39"/>
       <c r="G219" s="39"/>
       <c r="H219" s="6"/>
       <c r="I219" s="38"/>
       <c r="J219" s="38"/>
       <c r="K219" s="6"/>
       <c r="L219" s="6"/>
       <c r="M219" s="38"/>
       <c r="N219" s="50"/>
     </row>
     <row r="220" spans="1:14" s="13" customFormat="1">
       <c r="A220" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B220" s="38">
         <v>506</v>
       </c>
       <c r="C220" s="38">
         <v>605</v>
       </c>
       <c r="D220" s="38">
         <v>705</v>
       </c>
       <c r="E220" s="38">
         <v>804</v>
       </c>
       <c r="F220" s="38">
         <v>810</v>
       </c>
-      <c r="G220" s="38"/>
+      <c r="G220" s="38">
+        <v>816</v>
+      </c>
       <c r="H220" s="6"/>
       <c r="I220" s="38"/>
       <c r="J220" s="38"/>
       <c r="K220" s="38"/>
       <c r="L220" s="38"/>
       <c r="M220" s="38"/>
       <c r="N220" s="50"/>
     </row>
     <row r="221" spans="1:14" s="13" customFormat="1">
       <c r="A221" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B221" s="38">
         <v>502</v>
       </c>
       <c r="C221" s="38">
         <v>598</v>
       </c>
       <c r="D221" s="38">
         <v>694</v>
       </c>
       <c r="E221" s="38">
         <v>789</v>
       </c>
       <c r="F221" s="38">
         <v>792</v>
       </c>
-      <c r="G221" s="38"/>
+      <c r="G221" s="38">
+        <v>794</v>
+      </c>
       <c r="H221" s="6"/>
       <c r="I221" s="38"/>
       <c r="J221" s="38"/>
       <c r="K221" s="38"/>
       <c r="L221" s="38"/>
       <c r="M221" s="38"/>
       <c r="N221" s="50"/>
     </row>
     <row r="222" spans="1:14" s="13" customFormat="1">
       <c r="A222" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B222" s="38">
         <v>4</v>
       </c>
       <c r="C222" s="38">
         <v>7</v>
       </c>
       <c r="D222" s="38">
         <v>11</v>
       </c>
       <c r="E222" s="38">
         <v>15</v>
       </c>
       <c r="F222" s="38">
         <v>18</v>
       </c>
-      <c r="G222" s="38"/>
+      <c r="G222" s="38">
+        <v>22</v>
+      </c>
       <c r="H222" s="6"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="N222" s="50"/>
     </row>
     <row r="223" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
       <c r="A223" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B223" s="18"/>
       <c r="C223" s="5"/>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="6"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223" s="50"/>
     </row>
     <row r="224" spans="1:14" s="13" customFormat="1">
       <c r="A224" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B224" s="38">
         <v>484</v>
       </c>
       <c r="C224" s="38">
         <v>969</v>
       </c>
       <c r="D224" s="38">
         <v>1453</v>
       </c>
       <c r="E224" s="38">
         <v>1938</v>
       </c>
       <c r="F224" s="38">
         <v>2422</v>
       </c>
-      <c r="G224" s="38"/>
+      <c r="G224" s="38">
+        <v>2907</v>
+      </c>
       <c r="H224" s="6"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
       <c r="N224" s="50"/>
     </row>
     <row r="225" spans="1:14" s="13" customFormat="1">
       <c r="A225" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B225" s="38">
         <v>478</v>
       </c>
       <c r="C225" s="38">
         <v>955</v>
       </c>
       <c r="D225" s="38">
         <v>1433</v>
       </c>
       <c r="E225" s="38">
         <v>1910</v>
       </c>
       <c r="F225" s="38">
         <v>2388</v>
       </c>
-      <c r="G225" s="38"/>
+      <c r="G225" s="38">
+        <v>2865</v>
+      </c>
       <c r="H225" s="6"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="N225" s="50"/>
     </row>
     <row r="226" spans="1:14" s="13" customFormat="1">
       <c r="A226" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B226" s="38">
         <v>7</v>
       </c>
       <c r="C226" s="38">
         <v>14</v>
       </c>
       <c r="D226" s="38">
         <v>21</v>
       </c>
       <c r="E226" s="38">
         <v>28</v>
       </c>
       <c r="F226" s="38">
         <v>35</v>
       </c>
-      <c r="G226" s="38"/>
+      <c r="G226" s="38">
+        <v>42</v>
+      </c>
       <c r="H226" s="6"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
       <c r="N226" s="50"/>
     </row>
     <row r="227" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1">
       <c r="A227" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B227" s="18"/>
       <c r="C227" s="5"/>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="6"/>
       <c r="I227" s="5"/>
       <c r="J227" s="5"/>
       <c r="K227" s="5"/>
       <c r="L227" s="5"/>
       <c r="M227" s="5"/>
       <c r="N227" s="50"/>
     </row>
     <row r="228" spans="1:14" s="13" customFormat="1">
       <c r="A228" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B228" s="38">
         <v>79371</v>
       </c>
       <c r="C228" s="38">
         <v>182611</v>
       </c>
       <c r="D228" s="38">
         <v>292396</v>
       </c>
       <c r="E228" s="38">
         <v>407533</v>
       </c>
       <c r="F228" s="38">
         <v>499829</v>
       </c>
-      <c r="G228" s="38"/>
+      <c r="G228" s="38">
+        <v>595115</v>
+      </c>
       <c r="H228" s="6"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
       <c r="N228" s="50"/>
     </row>
     <row r="229" spans="1:14" s="13" customFormat="1">
       <c r="A229" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B229" s="38">
         <v>17048</v>
       </c>
       <c r="C229" s="38">
         <v>50533</v>
       </c>
       <c r="D229" s="38">
         <v>85516</v>
       </c>
       <c r="E229" s="38">
         <v>128715</v>
       </c>
       <c r="F229" s="38">
         <v>158688</v>
       </c>
-      <c r="G229" s="38"/>
+      <c r="G229" s="38">
+        <v>192942</v>
+      </c>
       <c r="H229" s="6"/>
       <c r="I229" s="38"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="N229" s="50"/>
     </row>
     <row r="230" spans="1:14" s="13" customFormat="1">
       <c r="A230" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B230" s="38">
         <v>281</v>
       </c>
       <c r="C230" s="38">
         <v>1179</v>
       </c>
       <c r="D230" s="38">
         <v>2652</v>
       </c>
       <c r="E230" s="38">
         <v>4357</v>
       </c>
       <c r="F230" s="38">
         <v>5332</v>
       </c>
-      <c r="G230" s="38"/>
+      <c r="G230" s="38">
+        <v>7664</v>
+      </c>
       <c r="H230" s="6"/>
       <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="N230" s="50"/>
     </row>
     <row r="231" spans="1:14" s="13" customFormat="1">
       <c r="A231" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D231" s="38">
         <v>3974</v>
       </c>
       <c r="E231" s="38">
         <v>4596</v>
       </c>
       <c r="F231" s="38">
         <v>7546</v>
       </c>
-      <c r="G231" s="38"/>
+      <c r="G231" s="38">
+        <v>7546</v>
+      </c>
       <c r="H231" s="6"/>
       <c r="I231" s="38"/>
       <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="N231" s="50"/>
     </row>
     <row r="232" spans="1:14" s="13" customFormat="1">
       <c r="A232" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B232" s="38">
         <v>5</v>
       </c>
       <c r="C232" s="38">
         <v>568</v>
       </c>
       <c r="D232" s="38">
         <v>1131</v>
       </c>
       <c r="E232" s="38">
         <v>1694</v>
       </c>
       <c r="F232" s="38">
         <v>1952</v>
       </c>
-      <c r="G232" s="38"/>
+      <c r="G232" s="38">
+        <v>2211</v>
+      </c>
       <c r="H232" s="6"/>
       <c r="I232" s="38"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
       <c r="N232" s="50"/>
     </row>
     <row r="233" spans="1:14" s="13" customFormat="1">
       <c r="A233" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D233" s="38">
         <v>500</v>
       </c>
       <c r="E233" s="38">
         <v>1253</v>
       </c>
       <c r="F233" s="38">
         <v>4503</v>
       </c>
-      <c r="G233" s="6"/>
+      <c r="G233" s="38">
+        <v>8055</v>
+      </c>
       <c r="H233" s="6"/>
       <c r="I233" s="38"/>
       <c r="J233" s="38"/>
       <c r="K233" s="38"/>
       <c r="L233" s="38"/>
       <c r="M233" s="38"/>
       <c r="N233" s="50"/>
     </row>
     <row r="234" spans="1:14" s="13" customFormat="1">
       <c r="A234" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B234" s="38">
         <v>62037</v>
       </c>
       <c r="C234" s="38">
         <v>130330</v>
       </c>
       <c r="D234" s="38">
         <v>198624</v>
       </c>
       <c r="E234" s="38">
         <v>266918</v>
       </c>
       <c r="F234" s="38">
         <v>321807</v>
       </c>
-      <c r="G234" s="38"/>
+      <c r="G234" s="38">
+        <v>376697</v>
+      </c>
       <c r="H234" s="6"/>
       <c r="I234" s="38"/>
       <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="38"/>
       <c r="N234" s="50"/>
     </row>
     <row r="235" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
       <c r="A235" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="5"/>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="I235" s="5"/>
       <c r="J235" s="5"/>
       <c r="K235" s="5"/>
       <c r="L235" s="5"/>
       <c r="M235" s="5"/>
       <c r="N235" s="50"/>
     </row>
     <row r="236" spans="1:14" s="13" customFormat="1">
       <c r="A236" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B236" s="38">
         <v>52</v>
       </c>
       <c r="C236" s="38">
         <v>115</v>
       </c>
       <c r="D236" s="38">
         <v>273</v>
       </c>
       <c r="E236" s="38">
         <v>376</v>
       </c>
       <c r="F236" s="38">
         <v>453</v>
       </c>
-      <c r="G236" s="38"/>
+      <c r="G236" s="38">
+        <v>471</v>
+      </c>
       <c r="H236" s="6"/>
       <c r="I236" s="38"/>
       <c r="J236" s="38"/>
       <c r="K236" s="38"/>
       <c r="L236" s="38"/>
       <c r="M236" s="38"/>
       <c r="N236" s="50"/>
     </row>
     <row r="237" spans="1:14" s="13" customFormat="1">
       <c r="A237" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B237" s="38">
         <v>52</v>
       </c>
       <c r="C237" s="38">
         <v>115</v>
       </c>
       <c r="D237" s="38">
         <v>273</v>
       </c>
       <c r="E237" s="38">
         <v>376</v>
       </c>
       <c r="F237" s="38">
         <v>453</v>
       </c>
-      <c r="G237" s="38"/>
+      <c r="G237" s="38">
+        <v>471</v>
+      </c>
       <c r="H237" s="6"/>
       <c r="I237" s="38"/>
       <c r="J237" s="38"/>
       <c r="K237" s="38"/>
       <c r="L237" s="38"/>
       <c r="M237" s="38"/>
       <c r="N237" s="50"/>
     </row>
     <row r="238" spans="1:14" s="13" customFormat="1" ht="67.5">
       <c r="A238" s="57" t="s">
         <v>76</v>
       </c>
       <c r="B238" s="38"/>
       <c r="C238" s="6"/>
       <c r="D238" s="6"/>
       <c r="E238" s="6"/>
       <c r="F238" s="6"/>
       <c r="G238" s="6"/>
       <c r="H238" s="6"/>
       <c r="I238" s="38"/>
       <c r="J238" s="38"/>
       <c r="K238" s="6"/>
       <c r="L238" s="6"/>
       <c r="M238" s="38"/>
       <c r="N238" s="50"/>
     </row>
     <row r="239" spans="1:14" s="13" customFormat="1">
       <c r="A239" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E239" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F239" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="G239" s="38"/>
+      <c r="G239" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="H239" s="6"/>
       <c r="I239" s="6"/>
       <c r="J239" s="38"/>
       <c r="K239" s="38"/>
       <c r="L239" s="38"/>
       <c r="M239" s="38"/>
       <c r="N239" s="50"/>
     </row>
     <row r="240" spans="1:14" s="13" customFormat="1">
       <c r="A240" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F240" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="G240" s="38"/>
+      <c r="G240" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="H240" s="6"/>
       <c r="I240" s="6"/>
       <c r="J240" s="38"/>
       <c r="K240" s="38"/>
       <c r="L240" s="38"/>
       <c r="M240" s="38"/>
       <c r="N240" s="50"/>
     </row>
     <row r="241" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
       <c r="A241" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="5"/>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="6"/>
       <c r="I241" s="5"/>
       <c r="J241" s="5"/>
       <c r="K241" s="5"/>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241" s="50"/>
     </row>
     <row r="242" spans="1:14" s="13" customFormat="1">
       <c r="A242" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B242" s="38">
         <v>24282</v>
       </c>
       <c r="C242" s="38">
         <v>34831</v>
       </c>
       <c r="D242" s="38">
         <v>63977</v>
       </c>
       <c r="E242" s="38">
         <v>86483</v>
       </c>
       <c r="F242" s="38">
         <v>109872</v>
       </c>
-      <c r="G242" s="38"/>
+      <c r="G242" s="38">
+        <v>131717</v>
+      </c>
       <c r="H242" s="6"/>
       <c r="I242" s="38"/>
       <c r="J242" s="38"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="38"/>
       <c r="N242" s="50"/>
     </row>
     <row r="243" spans="1:14" s="13" customFormat="1">
       <c r="A243" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B243" s="38">
         <v>24282</v>
       </c>
       <c r="C243" s="38">
         <v>34831</v>
       </c>
       <c r="D243" s="38">
         <v>63977</v>
       </c>
       <c r="E243" s="38">
         <v>86483</v>
       </c>
       <c r="F243" s="38">
         <v>109872</v>
       </c>
-      <c r="G243" s="38"/>
+      <c r="G243" s="38">
+        <v>131717</v>
+      </c>
       <c r="H243" s="6"/>
       <c r="I243" s="38"/>
       <c r="J243" s="38"/>
       <c r="K243" s="38"/>
       <c r="L243" s="38"/>
       <c r="M243" s="38"/>
       <c r="N243" s="50"/>
     </row>
     <row r="244" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A244" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="5"/>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="6"/>
       <c r="I244" s="5"/>
       <c r="J244" s="5"/>
       <c r="K244" s="5"/>
       <c r="L244" s="5"/>
       <c r="M244" s="5"/>
       <c r="N244" s="50"/>
     </row>
     <row r="245" spans="1:14" s="13" customFormat="1">
       <c r="A245" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B245" s="38">
         <v>1684</v>
       </c>
       <c r="C245" s="38">
         <v>2506</v>
       </c>
       <c r="D245" s="38">
         <v>4542</v>
       </c>
       <c r="E245" s="38">
         <v>6639</v>
       </c>
       <c r="F245" s="38">
         <v>9092</v>
       </c>
-      <c r="G245" s="38"/>
+      <c r="G245" s="38">
+        <v>11399</v>
+      </c>
       <c r="H245" s="6"/>
       <c r="I245" s="38"/>
       <c r="J245" s="38"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="38"/>
       <c r="N245" s="50"/>
     </row>
     <row r="246" spans="1:14" s="13" customFormat="1">
       <c r="A246" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B246" s="38">
         <v>1457</v>
       </c>
       <c r="C246" s="38">
         <v>2118</v>
       </c>
       <c r="D246" s="38">
         <v>3866</v>
       </c>
       <c r="E246" s="38">
         <v>5621</v>
       </c>
       <c r="F246" s="38">
         <v>7707</v>
       </c>
-      <c r="G246" s="38"/>
+      <c r="G246" s="38">
+        <v>9688</v>
+      </c>
       <c r="H246" s="6"/>
       <c r="I246" s="38"/>
       <c r="J246" s="38"/>
       <c r="K246" s="38"/>
       <c r="L246" s="38"/>
       <c r="M246" s="38"/>
       <c r="N246" s="50"/>
     </row>
     <row r="247" spans="1:14" s="13" customFormat="1">
       <c r="A247" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B247" s="38">
         <v>225</v>
       </c>
       <c r="C247" s="38">
         <v>328</v>
       </c>
       <c r="D247" s="38">
         <v>578</v>
       </c>
       <c r="E247" s="38">
         <v>874</v>
       </c>
       <c r="F247" s="38">
         <v>1179</v>
       </c>
-      <c r="G247" s="38"/>
+      <c r="G247" s="38">
+        <v>1423</v>
+      </c>
       <c r="H247" s="6"/>
       <c r="I247" s="38"/>
       <c r="J247" s="38"/>
       <c r="K247" s="38"/>
       <c r="L247" s="38"/>
       <c r="M247" s="38"/>
       <c r="N247" s="50"/>
     </row>
     <row r="248" spans="1:14" s="13" customFormat="1">
       <c r="A248" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C248" s="38">
         <v>57</v>
       </c>
       <c r="D248" s="38">
         <v>94</v>
       </c>
       <c r="E248" s="38">
         <v>139</v>
       </c>
       <c r="F248" s="38">
         <v>195</v>
       </c>
-      <c r="G248" s="38"/>
+      <c r="G248" s="38">
+        <v>273</v>
+      </c>
       <c r="H248" s="6"/>
       <c r="I248" s="38"/>
       <c r="J248" s="38"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="38"/>
       <c r="N248" s="50"/>
     </row>
     <row r="249" spans="1:14" s="13" customFormat="1">
       <c r="A249" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B249" s="38">
         <v>2</v>
       </c>
       <c r="C249" s="38">
         <v>3</v>
       </c>
       <c r="D249" s="38">
         <v>4</v>
       </c>
       <c r="E249" s="38">
         <v>5</v>
       </c>
       <c r="F249" s="38">
         <v>11</v>
       </c>
-      <c r="G249" s="38"/>
+      <c r="G249" s="38">
+        <v>15</v>
+      </c>
       <c r="H249" s="6"/>
       <c r="I249" s="38"/>
       <c r="J249" s="38"/>
       <c r="K249" s="38"/>
       <c r="L249" s="38"/>
       <c r="M249" s="38"/>
       <c r="N249" s="50"/>
     </row>
     <row r="250" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
       <c r="A250" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="5"/>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="6"/>
       <c r="I250" s="5"/>
       <c r="J250" s="5"/>
       <c r="K250" s="5"/>
       <c r="L250" s="5"/>
       <c r="M250" s="5"/>
       <c r="N250" s="50"/>
     </row>
     <row r="251" spans="1:14" s="13" customFormat="1">
       <c r="A251" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B251" s="38">
         <v>20258</v>
       </c>
       <c r="C251" s="38">
         <v>35363</v>
       </c>
       <c r="D251" s="38">
         <v>50805</v>
       </c>
       <c r="E251" s="38">
         <v>72649</v>
       </c>
       <c r="F251" s="38">
         <v>93045</v>
       </c>
-      <c r="G251" s="38"/>
+      <c r="G251" s="38">
+        <v>112844</v>
+      </c>
       <c r="H251" s="6"/>
       <c r="I251" s="38"/>
       <c r="J251" s="38"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="38"/>
       <c r="N251" s="50"/>
     </row>
     <row r="252" spans="1:14" s="13" customFormat="1">
       <c r="A252" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B252" s="38">
         <v>12476</v>
       </c>
       <c r="C252" s="38">
         <v>22037</v>
       </c>
       <c r="D252" s="38">
         <v>30731</v>
       </c>
       <c r="E252" s="38">
         <v>43841</v>
       </c>
       <c r="F252" s="38">
         <v>54747</v>
       </c>
-      <c r="G252" s="38"/>
+      <c r="G252" s="38">
+        <v>67162</v>
+      </c>
       <c r="H252" s="6"/>
       <c r="I252" s="38"/>
       <c r="J252" s="38"/>
       <c r="K252" s="38"/>
       <c r="L252" s="38"/>
       <c r="M252" s="38"/>
       <c r="N252" s="50"/>
     </row>
     <row r="253" spans="1:14" s="13" customFormat="1">
       <c r="A253" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B253" s="38">
         <v>7782</v>
       </c>
       <c r="C253" s="38">
         <v>13326</v>
       </c>
       <c r="D253" s="38">
         <v>20074</v>
       </c>
       <c r="E253" s="38">
         <v>28808</v>
       </c>
       <c r="F253" s="38">
         <v>38298</v>
       </c>
-      <c r="G253" s="38"/>
+      <c r="G253" s="38">
+        <v>45682</v>
+      </c>
       <c r="H253" s="6"/>
       <c r="I253" s="38"/>
       <c r="J253" s="38"/>
       <c r="K253" s="38"/>
       <c r="L253" s="38"/>
       <c r="M253" s="38"/>
       <c r="N253" s="50"/>
     </row>
     <row r="254" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
       <c r="A254" s="57" t="s">
         <v>51</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="5"/>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="6"/>
       <c r="I254" s="5"/>
       <c r="J254" s="5"/>
       <c r="K254" s="5"/>
       <c r="L254" s="5"/>
       <c r="M254" s="28"/>
       <c r="N254" s="50"/>
     </row>
     <row r="255" spans="1:14" s="13" customFormat="1">
       <c r="A255" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B255" s="82">
         <v>25</v>
       </c>
       <c r="C255" s="38">
         <v>135</v>
       </c>
       <c r="D255" s="82">
         <v>245</v>
       </c>
       <c r="E255" s="82">
         <v>355</v>
       </c>
       <c r="F255" s="82">
         <v>358</v>
       </c>
-      <c r="G255" s="38"/>
+      <c r="G255" s="82">
+        <v>361</v>
+      </c>
       <c r="H255" s="6"/>
       <c r="I255" s="38"/>
       <c r="J255" s="82"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="82"/>
       <c r="N255" s="50"/>
     </row>
     <row r="256" spans="1:14" s="13" customFormat="1">
       <c r="A256" s="93" t="s">
         <v>57</v>
       </c>
       <c r="B256" s="41">
         <v>25</v>
       </c>
       <c r="C256" s="41">
         <v>135</v>
       </c>
       <c r="D256" s="41">
         <v>245</v>
       </c>
       <c r="E256" s="41">
         <v>355</v>
       </c>
       <c r="F256" s="41">
         <v>358</v>
       </c>
-      <c r="G256" s="41"/>
+      <c r="G256" s="41">
+        <v>361</v>
+      </c>
       <c r="H256" s="21"/>
       <c r="I256" s="41"/>
       <c r="J256" s="41"/>
       <c r="K256" s="41"/>
       <c r="L256" s="41"/>
       <c r="M256" s="41"/>
       <c r="N256" s="50"/>
     </row>
     <row r="257" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="A257" s="94" t="s">
         <v>44</v>
       </c>
       <c r="B257" s="23"/>
       <c r="C257" s="23"/>
       <c r="D257" s="24"/>
       <c r="E257" s="23"/>
       <c r="F257" s="23"/>
       <c r="I257" s="26"/>
       <c r="J257" s="26"/>
       <c r="L257" s="26"/>
     </row>
     <row r="258" spans="1:14" s="25" customFormat="1">
       <c r="A258" s="94" t="s">
         <v>45</v>
       </c>