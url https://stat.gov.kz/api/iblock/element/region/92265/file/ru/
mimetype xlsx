--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\11\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4D6540E-AADD-4986-ADF9-C47233FD7EEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="315" yWindow="0" windowWidth="13260" windowHeight="12735" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1591" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1690" uniqueCount="93">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -304,56 +310,56 @@
   <si>
     <t>Свинец необработанный,тонн</t>
   </si>
   <si>
     <t>Машины вычислительные цифровые, содержащие в одном корпусе, по крайней мере, центральный процессор и устройство ввода и вывода, комбинированные или размещенные в отдельных блоках, штук</t>
   </si>
   <si>
     <t>Конструкции строительные сборные деревянные,  тонн</t>
   </si>
   <si>
     <t>Производство промышленной продукции в обрабатывающей промышленности в Восточно-Казахстанской области за 2023 год*</t>
   </si>
   <si>
     <t>Производство промышленной продукции в обрабатывающей промышленности в Восточно-Казахстанской области за 2025 год*</t>
   </si>
   <si>
     <t>Производство промышленной продукции в обрабатывающей промышленности в Восточно-Казахстанской области за 2026 год*</t>
   </si>
   <si>
     <t>Майонез, соусы эмульгированные прочие, тонн</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -460,51 +466,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -699,225 +705,277 @@
     <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1050,36965 +1108,37833 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:N266"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="80"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="37" customFormat="1" ht="12.75">
-      <c r="A2" s="98" t="s">
+    <row r="2" spans="1:13" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="97" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="98"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="72" customFormat="1">
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
+    </row>
+    <row r="3" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:13" s="37" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="37" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="5" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="M5" s="5"/>
     </row>
-    <row r="6" spans="1:13" s="72" customFormat="1">
+    <row r="6" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="6">
         <v>2839</v>
       </c>
       <c r="C6" s="6">
         <v>8426</v>
       </c>
       <c r="D6" s="6">
         <v>14013</v>
       </c>
       <c r="E6" s="6">
         <v>19600</v>
       </c>
       <c r="F6" s="6">
         <v>24943</v>
       </c>
       <c r="G6" s="6">
         <v>30286</v>
       </c>
       <c r="H6" s="6">
         <v>35629</v>
       </c>
       <c r="I6" s="6">
         <v>40978</v>
       </c>
       <c r="J6" s="6">
         <v>46326</v>
       </c>
       <c r="K6" s="6">
         <v>51665</v>
       </c>
       <c r="L6" s="6">
         <v>56471</v>
       </c>
       <c r="M6" s="6">
         <v>61276</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="72" customFormat="1">
+    <row r="7" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="6">
         <v>43</v>
       </c>
       <c r="C7" s="6">
         <v>75</v>
       </c>
       <c r="D7" s="6">
         <v>106</v>
       </c>
       <c r="E7" s="6">
         <v>138</v>
       </c>
       <c r="F7" s="6">
         <v>180</v>
       </c>
       <c r="G7" s="6">
         <v>223</v>
       </c>
       <c r="H7" s="6">
         <v>265</v>
       </c>
       <c r="I7" s="6">
         <v>306</v>
       </c>
       <c r="J7" s="6">
         <v>348</v>
       </c>
       <c r="K7" s="6">
         <v>389</v>
       </c>
       <c r="L7" s="6">
         <v>434</v>
       </c>
       <c r="M7" s="6">
         <v>478</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="72" customFormat="1">
+    <row r="8" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="6">
         <v>11</v>
       </c>
       <c r="C8" s="6">
         <v>20</v>
       </c>
       <c r="D8" s="6">
         <v>28</v>
       </c>
       <c r="E8" s="6">
         <v>37</v>
       </c>
       <c r="F8" s="6">
         <v>46</v>
       </c>
       <c r="G8" s="6">
         <v>55</v>
       </c>
       <c r="H8" s="6">
         <v>64</v>
       </c>
       <c r="I8" s="6">
         <v>75</v>
       </c>
       <c r="J8" s="6">
         <v>86</v>
       </c>
       <c r="K8" s="6">
         <v>88</v>
       </c>
       <c r="L8" s="6">
         <v>90</v>
       </c>
       <c r="M8" s="6">
         <v>92</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="72" customFormat="1">
+    <row r="9" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="6">
         <v>1</v>
       </c>
       <c r="C9" s="6">
         <v>20</v>
       </c>
       <c r="D9" s="6">
         <v>40</v>
       </c>
       <c r="E9" s="6">
         <v>60</v>
       </c>
       <c r="F9" s="6">
         <v>74</v>
       </c>
       <c r="G9" s="6">
         <v>88</v>
       </c>
       <c r="H9" s="6">
         <v>103</v>
       </c>
       <c r="I9" s="6">
         <v>106</v>
       </c>
       <c r="J9" s="6">
         <v>110</v>
       </c>
       <c r="K9" s="6">
         <v>114</v>
       </c>
       <c r="L9" s="6">
         <v>117</v>
       </c>
       <c r="M9" s="6">
         <v>120</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="72" customFormat="1">
+    <row r="10" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="70" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="6">
         <v>0</v>
       </c>
       <c r="C10" s="6">
         <v>0</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="6">
         <v>0</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="6">
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <v>0</v>
       </c>
       <c r="J10" s="6">
         <v>0</v>
       </c>
       <c r="K10" s="6">
         <v>1</v>
       </c>
       <c r="L10" s="6">
         <v>1</v>
       </c>
       <c r="M10" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="72" customFormat="1">
+    <row r="11" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="6">
         <v>2775</v>
       </c>
       <c r="C11" s="6">
         <v>8296</v>
       </c>
       <c r="D11" s="6">
         <v>13817</v>
       </c>
       <c r="E11" s="6">
         <v>19337</v>
       </c>
       <c r="F11" s="6">
         <v>24610</v>
       </c>
       <c r="G11" s="6">
         <v>29883</v>
       </c>
       <c r="H11" s="6">
         <v>35155</v>
       </c>
       <c r="I11" s="6">
         <v>40445</v>
       </c>
       <c r="J11" s="6">
         <v>45735</v>
       </c>
       <c r="K11" s="6">
         <v>51025</v>
       </c>
       <c r="L11" s="6">
         <v>55777</v>
       </c>
       <c r="M11" s="6">
         <v>60528</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="72" customFormat="1">
+    <row r="12" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="6">
         <v>9</v>
       </c>
       <c r="C12" s="6">
         <v>15</v>
       </c>
       <c r="D12" s="6">
         <v>21</v>
       </c>
       <c r="E12" s="6">
         <v>27</v>
       </c>
       <c r="F12" s="6">
         <v>32</v>
       </c>
       <c r="G12" s="6">
         <v>37</v>
       </c>
       <c r="H12" s="6">
         <v>42</v>
       </c>
       <c r="I12" s="6">
         <v>44</v>
       </c>
       <c r="J12" s="6">
         <v>46</v>
       </c>
       <c r="K12" s="6">
         <v>48</v>
       </c>
       <c r="L12" s="6">
         <v>53</v>
       </c>
       <c r="M12" s="6">
         <v>57</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="72" customFormat="1" ht="57">
+    <row r="13" spans="1:13" s="72" customFormat="1" ht="57" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" s="72" customFormat="1">
+    <row r="14" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="6">
         <v>104</v>
       </c>
       <c r="C14" s="6">
         <v>222</v>
       </c>
       <c r="D14" s="6">
         <v>340</v>
       </c>
       <c r="E14" s="6">
         <v>459</v>
       </c>
       <c r="F14" s="6">
         <v>559</v>
       </c>
       <c r="G14" s="6">
         <v>660</v>
       </c>
       <c r="H14" s="6">
         <v>760</v>
       </c>
       <c r="I14" s="6">
         <v>862</v>
       </c>
       <c r="J14" s="6">
         <v>964</v>
       </c>
       <c r="K14" s="6">
         <v>1066</v>
       </c>
       <c r="L14" s="6">
         <v>1151</v>
       </c>
       <c r="M14" s="6">
         <v>1235</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="72" customFormat="1">
+    <row r="15" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="6">
         <v>3</v>
       </c>
       <c r="C15" s="6">
         <v>8</v>
       </c>
       <c r="D15" s="6">
         <v>13</v>
       </c>
       <c r="E15" s="6">
         <v>17</v>
       </c>
       <c r="F15" s="6">
         <v>22</v>
       </c>
       <c r="G15" s="6">
         <v>26</v>
       </c>
       <c r="H15" s="6">
         <v>30</v>
       </c>
       <c r="I15" s="6">
         <v>34</v>
       </c>
       <c r="J15" s="6">
         <v>38</v>
       </c>
       <c r="K15" s="6">
         <v>41</v>
       </c>
       <c r="L15" s="6">
         <v>45</v>
       </c>
       <c r="M15" s="6">
         <v>49</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="72" customFormat="1">
+    <row r="16" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="6">
         <v>1</v>
       </c>
       <c r="C16" s="6">
         <v>20</v>
       </c>
       <c r="D16" s="6">
         <v>40</v>
       </c>
       <c r="E16" s="6">
         <v>60</v>
       </c>
       <c r="F16" s="6">
         <v>74</v>
       </c>
       <c r="G16" s="6">
         <v>88</v>
       </c>
       <c r="H16" s="6">
         <v>103</v>
       </c>
       <c r="I16" s="6">
         <v>106</v>
       </c>
       <c r="J16" s="6">
         <v>110</v>
       </c>
       <c r="K16" s="6">
         <v>114</v>
       </c>
       <c r="L16" s="6">
         <v>117</v>
       </c>
       <c r="M16" s="6">
         <v>120</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="72" customFormat="1">
+    <row r="17" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="70" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6">
         <v>0</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6">
         <v>0</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="6">
         <v>0</v>
       </c>
       <c r="K17" s="6">
         <v>1</v>
       </c>
       <c r="L17" s="6">
         <v>1</v>
       </c>
       <c r="M17" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="72" customFormat="1">
+    <row r="18" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="6">
         <v>91</v>
       </c>
       <c r="C18" s="6">
         <v>179</v>
       </c>
       <c r="D18" s="6">
         <v>266</v>
       </c>
       <c r="E18" s="6">
         <v>354</v>
       </c>
       <c r="F18" s="6">
         <v>431</v>
       </c>
       <c r="G18" s="6">
         <v>508</v>
       </c>
       <c r="H18" s="6">
         <v>585</v>
       </c>
       <c r="I18" s="6">
         <v>677</v>
       </c>
       <c r="J18" s="6">
         <v>770</v>
       </c>
       <c r="K18" s="6">
         <v>862</v>
       </c>
       <c r="L18" s="6">
         <v>935</v>
       </c>
       <c r="M18" s="6">
         <v>1009</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="72" customFormat="1">
+    <row r="19" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="6">
         <v>9</v>
       </c>
       <c r="C19" s="6">
         <v>15</v>
       </c>
       <c r="D19" s="6">
         <v>21</v>
       </c>
       <c r="E19" s="6">
         <v>27</v>
       </c>
       <c r="F19" s="6">
         <v>32</v>
       </c>
       <c r="G19" s="6">
         <v>37</v>
       </c>
       <c r="H19" s="6">
         <v>42</v>
       </c>
       <c r="I19" s="6">
         <v>44</v>
       </c>
       <c r="J19" s="6">
         <v>46</v>
       </c>
       <c r="K19" s="6">
         <v>48</v>
       </c>
       <c r="L19" s="6">
         <v>53</v>
       </c>
       <c r="M19" s="6">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="20" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
     </row>
-    <row r="21" spans="1:13" s="72" customFormat="1">
+    <row r="21" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="6">
         <v>2008</v>
       </c>
       <c r="C21" s="6">
         <v>6293</v>
       </c>
       <c r="D21" s="6">
         <v>10579</v>
       </c>
       <c r="E21" s="6">
         <v>14864</v>
       </c>
       <c r="F21" s="6">
         <v>18485</v>
       </c>
       <c r="G21" s="6">
         <v>22106</v>
       </c>
       <c r="H21" s="6">
         <v>25727</v>
       </c>
       <c r="I21" s="6">
         <v>29519</v>
       </c>
       <c r="J21" s="6">
         <v>33311</v>
       </c>
       <c r="K21" s="6">
         <v>37095</v>
       </c>
       <c r="L21" s="6">
         <v>40430</v>
       </c>
       <c r="M21" s="6">
         <v>43765</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="72" customFormat="1">
+    <row r="22" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="6">
         <v>8</v>
       </c>
       <c r="C22" s="6">
         <v>19</v>
       </c>
       <c r="D22" s="6">
         <v>30</v>
       </c>
       <c r="E22" s="6">
         <v>41</v>
       </c>
       <c r="F22" s="6">
         <v>50</v>
       </c>
       <c r="G22" s="6">
         <v>60</v>
       </c>
       <c r="H22" s="6">
         <v>70</v>
       </c>
       <c r="I22" s="6">
         <v>80</v>
       </c>
       <c r="J22" s="6">
         <v>91</v>
       </c>
       <c r="K22" s="6">
         <v>102</v>
       </c>
       <c r="L22" s="6">
         <v>112</v>
       </c>
       <c r="M22" s="6">
         <v>122</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="72" customFormat="1">
+    <row r="23" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="6">
         <v>9</v>
       </c>
       <c r="C23" s="6">
         <v>16</v>
       </c>
       <c r="D23" s="6">
         <v>22</v>
       </c>
       <c r="E23" s="6">
         <v>29</v>
       </c>
       <c r="F23" s="6">
         <v>36</v>
       </c>
       <c r="G23" s="6">
         <v>43</v>
       </c>
       <c r="H23" s="6">
         <v>50</v>
       </c>
       <c r="I23" s="6">
         <v>59</v>
       </c>
       <c r="J23" s="6">
         <v>68</v>
       </c>
       <c r="K23" s="6">
         <v>69</v>
       </c>
       <c r="L23" s="6">
         <v>70</v>
       </c>
       <c r="M23" s="6">
         <v>71</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="72" customFormat="1">
+    <row r="24" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="6">
         <v>1991</v>
       </c>
       <c r="C24" s="6">
         <v>6259</v>
       </c>
       <c r="D24" s="6">
         <v>10527</v>
       </c>
       <c r="E24" s="6">
         <v>14794</v>
       </c>
       <c r="F24" s="6">
         <v>18399</v>
       </c>
       <c r="G24" s="6">
         <v>22003</v>
       </c>
       <c r="H24" s="6">
         <v>25607</v>
       </c>
       <c r="I24" s="6">
         <v>29380</v>
       </c>
       <c r="J24" s="6">
         <v>33152</v>
       </c>
       <c r="K24" s="6">
         <v>36924</v>
       </c>
       <c r="L24" s="6">
         <v>40248</v>
       </c>
       <c r="M24" s="6">
         <v>43572</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="25" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" s="72" customFormat="1">
+    <row r="26" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="6">
         <v>403</v>
       </c>
       <c r="C26" s="6">
         <v>1050</v>
       </c>
       <c r="D26" s="6">
         <v>1697</v>
       </c>
       <c r="E26" s="6">
         <v>2345</v>
       </c>
       <c r="F26" s="6">
         <v>3368</v>
       </c>
       <c r="G26" s="6">
         <v>4392</v>
       </c>
       <c r="H26" s="6">
         <v>5416</v>
       </c>
       <c r="I26" s="6">
         <v>6268</v>
       </c>
       <c r="J26" s="6">
         <v>7120</v>
       </c>
       <c r="K26" s="6">
         <v>7973</v>
       </c>
       <c r="L26" s="6">
         <v>8845</v>
       </c>
       <c r="M26" s="6">
         <v>9718</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="72" customFormat="1">
+    <row r="27" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="6">
         <v>403</v>
       </c>
       <c r="C27" s="6">
         <v>1050</v>
       </c>
       <c r="D27" s="6">
         <v>1697</v>
       </c>
       <c r="E27" s="6">
         <v>2345</v>
       </c>
       <c r="F27" s="6">
         <v>3368</v>
       </c>
       <c r="G27" s="6">
         <v>4392</v>
       </c>
       <c r="H27" s="6">
         <v>5416</v>
       </c>
       <c r="I27" s="6">
         <v>6268</v>
       </c>
       <c r="J27" s="6">
         <v>7120</v>
       </c>
       <c r="K27" s="6">
         <v>7973</v>
       </c>
       <c r="L27" s="6">
         <v>8845</v>
       </c>
       <c r="M27" s="6">
         <v>9718</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="72" customFormat="1">
+    <row r="28" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
     </row>
-    <row r="29" spans="1:13" s="72" customFormat="1">
+    <row r="29" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="6">
         <v>32</v>
       </c>
       <c r="C29" s="6">
         <v>61</v>
       </c>
       <c r="D29" s="6">
         <v>89</v>
       </c>
       <c r="E29" s="6">
         <v>118</v>
       </c>
       <c r="F29" s="6">
         <v>146</v>
       </c>
       <c r="G29" s="6">
         <v>175</v>
       </c>
       <c r="H29" s="6">
         <v>203</v>
       </c>
       <c r="I29" s="6">
         <v>230</v>
       </c>
       <c r="J29" s="6">
         <v>257</v>
       </c>
       <c r="K29" s="6">
         <v>284</v>
       </c>
       <c r="L29" s="6">
         <v>314</v>
       </c>
       <c r="M29" s="6">
         <v>345</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="72" customFormat="1">
+    <row r="30" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="6">
         <v>32</v>
       </c>
       <c r="C30" s="6">
         <v>61</v>
       </c>
       <c r="D30" s="6">
         <v>89</v>
       </c>
       <c r="E30" s="6">
         <v>118</v>
       </c>
       <c r="F30" s="6">
         <v>146</v>
       </c>
       <c r="G30" s="6">
         <v>175</v>
       </c>
       <c r="H30" s="6">
         <v>203</v>
       </c>
       <c r="I30" s="6">
         <v>230</v>
       </c>
       <c r="J30" s="6">
         <v>257</v>
       </c>
       <c r="K30" s="6">
         <v>284</v>
       </c>
       <c r="L30" s="6">
         <v>314</v>
       </c>
       <c r="M30" s="6">
         <v>345</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="72" customFormat="1" ht="45.75">
+    <row r="31" spans="1:13" s="72" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
     </row>
-    <row r="32" spans="1:13" s="72" customFormat="1">
+    <row r="32" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="6">
         <v>420</v>
       </c>
       <c r="C32" s="6">
         <v>1299</v>
       </c>
       <c r="D32" s="6">
         <v>1995</v>
       </c>
       <c r="E32" s="6">
         <v>2771</v>
       </c>
       <c r="F32" s="6">
         <v>3630</v>
       </c>
       <c r="G32" s="6">
         <v>4410</v>
       </c>
       <c r="H32" s="6">
         <v>5208</v>
       </c>
       <c r="I32" s="6">
         <v>6093</v>
       </c>
       <c r="J32" s="6">
         <v>7154</v>
       </c>
       <c r="K32" s="6">
         <v>8457</v>
       </c>
       <c r="L32" s="6">
         <v>9535</v>
       </c>
       <c r="M32" s="6">
         <v>10491</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="72" customFormat="1">
+    <row r="33" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="6">
         <v>420</v>
       </c>
       <c r="C33" s="6">
         <v>1299</v>
       </c>
       <c r="D33" s="6">
         <v>1995</v>
       </c>
       <c r="E33" s="6">
         <v>2771</v>
       </c>
       <c r="F33" s="6">
         <v>3630</v>
       </c>
       <c r="G33" s="6">
         <v>4410</v>
       </c>
       <c r="H33" s="6">
         <v>5208</v>
       </c>
       <c r="I33" s="6">
         <v>6093</v>
       </c>
       <c r="J33" s="6">
         <v>7154</v>
       </c>
       <c r="K33" s="6">
         <v>8457</v>
       </c>
       <c r="L33" s="6">
         <v>9535</v>
       </c>
       <c r="M33" s="6">
         <v>10491</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="72" customFormat="1" ht="45.75">
+    <row r="34" spans="1:13" s="72" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
     </row>
-    <row r="35" spans="1:13" s="72" customFormat="1">
+    <row r="35" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="6">
         <v>83</v>
       </c>
       <c r="C35" s="6">
         <v>167</v>
       </c>
       <c r="D35" s="6">
         <v>273</v>
       </c>
       <c r="E35" s="6">
         <v>380</v>
       </c>
       <c r="F35" s="6">
         <v>540</v>
       </c>
       <c r="G35" s="6">
         <v>667</v>
       </c>
       <c r="H35" s="6">
         <v>778</v>
       </c>
       <c r="I35" s="6">
         <v>890</v>
       </c>
       <c r="J35" s="6">
         <v>1034</v>
       </c>
       <c r="K35" s="6">
         <v>1137</v>
       </c>
       <c r="L35" s="6">
         <v>1245</v>
       </c>
       <c r="M35" s="6">
         <v>1371</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="72" customFormat="1">
+    <row r="36" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="6">
         <v>75</v>
       </c>
       <c r="C36" s="6">
         <v>150</v>
       </c>
       <c r="D36" s="6">
         <v>253</v>
       </c>
       <c r="E36" s="6">
         <v>348</v>
       </c>
       <c r="F36" s="6">
         <v>425</v>
       </c>
       <c r="G36" s="6">
         <v>510</v>
       </c>
       <c r="H36" s="6">
         <v>599</v>
       </c>
       <c r="I36" s="6">
         <v>687</v>
       </c>
       <c r="J36" s="6">
         <v>796</v>
       </c>
       <c r="K36" s="6">
         <v>896</v>
       </c>
       <c r="L36" s="6">
         <v>1001</v>
       </c>
       <c r="M36" s="6">
         <v>1069</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="72" customFormat="1">
+    <row r="37" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="6">
         <v>3</v>
       </c>
       <c r="C37" s="6">
         <v>5</v>
       </c>
       <c r="D37" s="6">
         <v>8</v>
       </c>
       <c r="E37" s="6">
         <v>11</v>
       </c>
       <c r="F37" s="6">
         <v>13</v>
       </c>
       <c r="G37" s="6">
         <v>16</v>
       </c>
       <c r="H37" s="6">
         <v>19</v>
       </c>
       <c r="I37" s="6">
         <v>21</v>
       </c>
       <c r="J37" s="6">
         <v>24</v>
       </c>
       <c r="K37" s="6">
         <v>27</v>
       </c>
       <c r="L37" s="6">
         <v>29</v>
       </c>
       <c r="M37" s="6">
         <v>32</v>
       </c>
     </row>
-    <row r="38" spans="1:13" s="72" customFormat="1">
+    <row r="38" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="70" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="73">
         <v>5</v>
       </c>
       <c r="C38" s="6">
         <v>12</v>
       </c>
       <c r="D38" s="6">
         <v>12</v>
       </c>
       <c r="E38" s="6">
         <v>21</v>
       </c>
       <c r="F38" s="6">
         <v>101</v>
       </c>
       <c r="G38" s="6">
         <v>141</v>
       </c>
       <c r="H38" s="6">
         <v>161</v>
       </c>
       <c r="I38" s="6">
         <v>182</v>
       </c>
       <c r="J38" s="6">
         <v>214</v>
       </c>
       <c r="K38" s="6">
         <v>214</v>
       </c>
       <c r="L38" s="6">
         <v>214</v>
       </c>
       <c r="M38" s="6">
         <v>270</v>
       </c>
     </row>
-    <row r="39" spans="1:13" s="72" customFormat="1">
+    <row r="39" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="57" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
     </row>
-    <row r="40" spans="1:13" s="72" customFormat="1">
+    <row r="40" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="6">
         <v>22157</v>
       </c>
       <c r="C40" s="6">
         <v>41991</v>
       </c>
       <c r="D40" s="6">
         <v>63434</v>
       </c>
       <c r="E40" s="6">
         <v>81288</v>
       </c>
       <c r="F40" s="6">
         <v>100359</v>
       </c>
       <c r="G40" s="6">
         <v>117145</v>
       </c>
       <c r="H40" s="6">
         <v>139356</v>
       </c>
       <c r="I40" s="6">
         <v>159063</v>
       </c>
       <c r="J40" s="6">
         <v>177262</v>
       </c>
       <c r="K40" s="6">
         <v>201385</v>
       </c>
       <c r="L40" s="6">
         <v>228751</v>
       </c>
       <c r="M40" s="6">
         <v>255241</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="72" customFormat="1">
+    <row r="41" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="6">
         <v>15454</v>
       </c>
       <c r="C41" s="6">
         <v>28958</v>
       </c>
       <c r="D41" s="6">
         <v>42041</v>
       </c>
       <c r="E41" s="6">
         <v>53509</v>
       </c>
       <c r="F41" s="6">
         <v>60679</v>
       </c>
       <c r="G41" s="6">
         <v>66664</v>
       </c>
       <c r="H41" s="6">
         <v>79243</v>
       </c>
       <c r="I41" s="6">
         <v>94343</v>
       </c>
       <c r="J41" s="6">
         <v>107090</v>
       </c>
       <c r="K41" s="6">
         <v>118197</v>
       </c>
       <c r="L41" s="6">
         <v>131442</v>
       </c>
       <c r="M41" s="6">
         <v>146200</v>
       </c>
     </row>
-    <row r="42" spans="1:13" s="72" customFormat="1">
+    <row r="42" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="6">
         <v>2900</v>
       </c>
       <c r="C42" s="6">
         <v>5490</v>
       </c>
       <c r="D42" s="6">
         <v>10626</v>
       </c>
       <c r="E42" s="6">
         <v>13566</v>
       </c>
       <c r="F42" s="6">
         <v>20467</v>
       </c>
       <c r="G42" s="6">
         <v>27661</v>
       </c>
       <c r="H42" s="6">
         <v>32892</v>
       </c>
       <c r="I42" s="6">
         <v>34551</v>
       </c>
       <c r="J42" s="6">
         <v>38614</v>
       </c>
       <c r="K42" s="6">
         <v>46185</v>
       </c>
       <c r="L42" s="6">
         <v>54429</v>
       </c>
       <c r="M42" s="6">
         <v>61580</v>
       </c>
     </row>
-    <row r="43" spans="1:13" s="72" customFormat="1">
+    <row r="43" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="6">
         <v>186</v>
       </c>
       <c r="C43" s="6">
         <v>350</v>
       </c>
       <c r="D43" s="6">
         <v>515</v>
       </c>
       <c r="E43" s="6">
         <v>680</v>
       </c>
       <c r="F43" s="6">
         <v>801</v>
       </c>
       <c r="G43" s="6">
         <v>921</v>
       </c>
       <c r="H43" s="6">
         <v>1042</v>
       </c>
       <c r="I43" s="6">
         <v>1074</v>
       </c>
       <c r="J43" s="6">
         <v>1107</v>
       </c>
       <c r="K43" s="6">
         <v>1140</v>
       </c>
       <c r="L43" s="6">
         <v>1211</v>
       </c>
       <c r="M43" s="6">
         <v>1281</v>
       </c>
     </row>
-    <row r="44" spans="1:13" s="72" customFormat="1">
+    <row r="44" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="70" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="6">
         <v>2</v>
       </c>
       <c r="C44" s="6">
         <v>4</v>
       </c>
       <c r="D44" s="6">
         <v>5</v>
       </c>
       <c r="E44" s="6">
         <v>7</v>
       </c>
       <c r="F44" s="6">
         <v>9</v>
       </c>
       <c r="G44" s="6">
         <v>11</v>
       </c>
       <c r="H44" s="6">
         <v>12</v>
       </c>
       <c r="I44" s="6">
         <v>14</v>
       </c>
       <c r="J44" s="6">
         <v>16</v>
       </c>
       <c r="K44" s="6">
         <v>18</v>
       </c>
       <c r="L44" s="6">
         <v>19</v>
       </c>
       <c r="M44" s="6">
         <v>21</v>
       </c>
     </row>
-    <row r="45" spans="1:13" s="72" customFormat="1">
+    <row r="45" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B45" s="6">
         <v>3616</v>
       </c>
       <c r="C45" s="6">
         <v>7190</v>
       </c>
       <c r="D45" s="6">
         <v>10248</v>
       </c>
       <c r="E45" s="6">
         <v>13525</v>
       </c>
       <c r="F45" s="6">
         <v>18405</v>
       </c>
       <c r="G45" s="6">
         <v>21889</v>
       </c>
       <c r="H45" s="6">
         <v>26168</v>
       </c>
       <c r="I45" s="6">
         <v>29081</v>
       </c>
       <c r="J45" s="6">
         <v>30436</v>
       </c>
       <c r="K45" s="6">
         <v>35845</v>
       </c>
       <c r="L45" s="6">
         <v>41651</v>
       </c>
       <c r="M45" s="6">
         <v>46159</v>
       </c>
     </row>
-    <row r="46" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="46" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
     </row>
-    <row r="47" spans="1:13" s="72" customFormat="1">
+    <row r="47" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="6">
         <v>16182</v>
       </c>
       <c r="C47" s="6">
         <v>30428</v>
       </c>
       <c r="D47" s="6">
         <v>44806</v>
       </c>
       <c r="E47" s="6">
         <v>56708</v>
       </c>
       <c r="F47" s="6">
         <v>71507</v>
       </c>
       <c r="G47" s="6">
         <v>84467</v>
       </c>
       <c r="H47" s="6">
         <v>99103</v>
       </c>
       <c r="I47" s="6">
         <v>111942</v>
       </c>
       <c r="J47" s="6">
         <v>123384</v>
       </c>
       <c r="K47" s="6">
         <v>140156</v>
       </c>
       <c r="L47" s="6">
         <v>159265</v>
       </c>
       <c r="M47" s="6">
         <v>177625</v>
       </c>
     </row>
-    <row r="48" spans="1:13" s="72" customFormat="1">
+    <row r="48" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B48" s="6">
         <v>10326</v>
       </c>
       <c r="C48" s="6">
         <v>19229</v>
       </c>
       <c r="D48" s="6">
         <v>26408</v>
       </c>
       <c r="E48" s="6">
         <v>32794</v>
       </c>
       <c r="F48" s="6">
         <v>36934</v>
       </c>
       <c r="G48" s="6">
         <v>40350</v>
       </c>
       <c r="H48" s="6">
         <v>46510</v>
       </c>
       <c r="I48" s="6">
         <v>55600</v>
       </c>
       <c r="J48" s="6">
         <v>61758</v>
       </c>
       <c r="K48" s="6">
         <v>66946</v>
       </c>
       <c r="L48" s="6">
         <v>73561</v>
       </c>
       <c r="M48" s="6">
         <v>81290</v>
       </c>
     </row>
-    <row r="49" spans="1:13" s="72" customFormat="1">
+    <row r="49" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="6">
         <v>2900</v>
       </c>
       <c r="C49" s="6">
         <v>5490</v>
       </c>
       <c r="D49" s="6">
         <v>10626</v>
       </c>
       <c r="E49" s="6">
         <v>13566</v>
       </c>
       <c r="F49" s="6">
         <v>20467</v>
       </c>
       <c r="G49" s="6">
         <v>27661</v>
       </c>
       <c r="H49" s="6">
         <v>32892</v>
       </c>
       <c r="I49" s="6">
         <v>34551</v>
       </c>
       <c r="J49" s="6">
         <v>38614</v>
       </c>
       <c r="K49" s="6">
         <v>46185</v>
       </c>
       <c r="L49" s="6">
         <v>54429</v>
       </c>
       <c r="M49" s="6">
         <v>61580</v>
       </c>
     </row>
-    <row r="50" spans="1:13" s="72" customFormat="1">
+    <row r="50" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B50" s="6">
         <v>186</v>
       </c>
       <c r="C50" s="6">
         <v>350</v>
       </c>
       <c r="D50" s="6">
         <v>515</v>
       </c>
       <c r="E50" s="6">
         <v>680</v>
       </c>
       <c r="F50" s="6">
         <v>801</v>
       </c>
       <c r="G50" s="6">
         <v>921</v>
       </c>
       <c r="H50" s="6">
         <v>1042</v>
       </c>
       <c r="I50" s="6">
         <v>1074</v>
       </c>
       <c r="J50" s="6">
         <v>1107</v>
       </c>
       <c r="K50" s="6">
         <v>1140</v>
       </c>
       <c r="L50" s="6">
         <v>1211</v>
       </c>
       <c r="M50" s="6">
         <v>1281</v>
       </c>
     </row>
-    <row r="51" spans="1:13" s="72" customFormat="1">
+    <row r="51" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="70" t="s">
         <v>70</v>
       </c>
       <c r="B51" s="6">
         <v>2</v>
       </c>
       <c r="C51" s="6">
         <v>4</v>
       </c>
       <c r="D51" s="6">
         <v>5</v>
       </c>
       <c r="E51" s="6">
         <v>7</v>
       </c>
       <c r="F51" s="6">
         <v>9</v>
       </c>
       <c r="G51" s="6">
         <v>11</v>
       </c>
       <c r="H51" s="6">
         <v>12</v>
       </c>
       <c r="I51" s="6">
         <v>14</v>
       </c>
       <c r="J51" s="6">
         <v>16</v>
       </c>
       <c r="K51" s="6">
         <v>18</v>
       </c>
       <c r="L51" s="6">
         <v>19</v>
       </c>
       <c r="M51" s="6">
         <v>21</v>
       </c>
     </row>
-    <row r="52" spans="1:13" s="72" customFormat="1">
+    <row r="52" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B52" s="6">
         <v>2769</v>
       </c>
       <c r="C52" s="6">
         <v>5356</v>
       </c>
       <c r="D52" s="6">
         <v>7253</v>
       </c>
       <c r="E52" s="6">
         <v>9660</v>
       </c>
       <c r="F52" s="6">
         <v>13298</v>
       </c>
       <c r="G52" s="6">
         <v>15525</v>
       </c>
       <c r="H52" s="6">
         <v>18648</v>
       </c>
       <c r="I52" s="6">
         <v>20703</v>
       </c>
       <c r="J52" s="6">
         <v>21890</v>
       </c>
       <c r="K52" s="6">
         <v>25867</v>
       </c>
       <c r="L52" s="6">
         <v>30046</v>
       </c>
       <c r="M52" s="6">
         <v>33453</v>
       </c>
     </row>
-    <row r="53" spans="1:13" s="72" customFormat="1" ht="45">
+    <row r="53" spans="1:13" s="72" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="70"/>
       <c r="F53" s="9"/>
       <c r="G53" s="9"/>
       <c r="H53" s="10"/>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="5"/>
       <c r="L53" s="5"/>
       <c r="M53" s="5"/>
     </row>
-    <row r="54" spans="1:13" s="72" customFormat="1">
+    <row r="54" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="6">
         <v>5975</v>
       </c>
       <c r="C54" s="6">
         <v>11563</v>
       </c>
       <c r="D54" s="10">
         <v>17308</v>
       </c>
       <c r="E54" s="6">
         <v>22408</v>
       </c>
       <c r="F54" s="6">
         <v>26636</v>
       </c>
       <c r="G54" s="6">
         <v>29261</v>
       </c>
       <c r="H54" s="6">
         <v>35036</v>
       </c>
       <c r="I54" s="6">
         <v>41269</v>
       </c>
       <c r="J54" s="6">
         <v>46191</v>
       </c>
       <c r="K54" s="6">
         <v>52142</v>
       </c>
       <c r="L54" s="6">
         <v>58731</v>
       </c>
       <c r="M54" s="6">
         <v>65140</v>
       </c>
     </row>
-    <row r="55" spans="1:13" s="72" customFormat="1">
+    <row r="55" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="6">
         <v>5128</v>
       </c>
       <c r="C55" s="6">
         <v>9729</v>
       </c>
       <c r="D55" s="6">
         <v>14313</v>
       </c>
       <c r="E55" s="6">
         <v>18543</v>
       </c>
       <c r="F55" s="6">
         <v>21529</v>
       </c>
       <c r="G55" s="6">
         <v>22897</v>
       </c>
       <c r="H55" s="6">
         <v>27516</v>
       </c>
       <c r="I55" s="6">
         <v>32891</v>
       </c>
       <c r="J55" s="6">
         <v>37645</v>
       </c>
       <c r="K55" s="6">
         <v>42164</v>
       </c>
       <c r="L55" s="6">
         <v>47126</v>
       </c>
       <c r="M55" s="6">
         <v>52434</v>
       </c>
     </row>
-    <row r="56" spans="1:13" s="72" customFormat="1">
+    <row r="56" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="6">
         <v>847</v>
       </c>
       <c r="C56" s="6">
         <v>1834</v>
       </c>
       <c r="D56" s="6">
         <v>2995</v>
       </c>
       <c r="E56" s="6">
         <v>3865</v>
       </c>
       <c r="F56" s="6">
         <v>5107</v>
       </c>
       <c r="G56" s="6">
         <v>6364</v>
       </c>
       <c r="H56" s="6">
         <v>7520</v>
       </c>
       <c r="I56" s="6">
         <v>8378</v>
       </c>
       <c r="J56" s="6">
         <v>8546</v>
       </c>
       <c r="K56" s="6">
         <v>9978</v>
       </c>
       <c r="L56" s="6">
         <v>11605</v>
       </c>
       <c r="M56" s="6">
         <v>12706</v>
       </c>
     </row>
-    <row r="57" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="57" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
     </row>
-    <row r="58" spans="1:13" s="72" customFormat="1">
+    <row r="58" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="6">
         <v>1699</v>
       </c>
       <c r="C58" s="6">
         <v>3324</v>
       </c>
       <c r="D58" s="6">
         <v>4975</v>
       </c>
       <c r="E58" s="6">
         <v>6575</v>
       </c>
       <c r="F58" s="6">
         <v>8266</v>
       </c>
       <c r="G58" s="6">
         <v>9839</v>
       </c>
       <c r="H58" s="6">
         <v>11461</v>
       </c>
       <c r="I58" s="6">
         <v>13198</v>
       </c>
       <c r="J58" s="6">
         <v>14868</v>
       </c>
       <c r="K58" s="6">
         <v>16650</v>
       </c>
       <c r="L58" s="6">
         <v>18421</v>
       </c>
       <c r="M58" s="6">
         <v>20303</v>
       </c>
     </row>
-    <row r="59" spans="1:13" s="72" customFormat="1">
+    <row r="59" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="6">
         <v>1454</v>
       </c>
       <c r="C59" s="6">
         <v>2822</v>
       </c>
       <c r="D59" s="6">
         <v>4211</v>
       </c>
       <c r="E59" s="6">
         <v>5550</v>
       </c>
       <c r="F59" s="6">
         <v>7001</v>
       </c>
       <c r="G59" s="6">
         <v>8338</v>
       </c>
       <c r="H59" s="6">
         <v>9726</v>
       </c>
       <c r="I59" s="6">
         <v>11238</v>
       </c>
       <c r="J59" s="6">
         <v>12693</v>
       </c>
       <c r="K59" s="6">
         <v>14247</v>
       </c>
       <c r="L59" s="6">
         <v>15790</v>
       </c>
       <c r="M59" s="6">
         <v>17442</v>
       </c>
     </row>
-    <row r="60" spans="1:13" s="72" customFormat="1">
+    <row r="60" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="6">
         <v>55</v>
       </c>
       <c r="C60" s="6">
         <v>117</v>
       </c>
       <c r="D60" s="6">
         <v>180</v>
       </c>
       <c r="E60" s="6">
         <v>243</v>
       </c>
       <c r="F60" s="6">
         <v>300</v>
       </c>
       <c r="G60" s="6">
         <v>357</v>
       </c>
       <c r="H60" s="6">
         <v>415</v>
       </c>
       <c r="I60" s="6">
         <v>466</v>
       </c>
       <c r="J60" s="6">
         <v>518</v>
       </c>
       <c r="K60" s="6">
         <v>570</v>
       </c>
       <c r="L60" s="6">
         <v>616</v>
       </c>
       <c r="M60" s="6">
         <v>663</v>
       </c>
     </row>
-    <row r="61" spans="1:13" s="72" customFormat="1">
+    <row r="61" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B61" s="6">
         <v>13</v>
       </c>
       <c r="C61" s="6">
         <v>23</v>
       </c>
       <c r="D61" s="6">
         <v>33</v>
       </c>
       <c r="E61" s="6">
         <v>43</v>
       </c>
       <c r="F61" s="6">
         <v>53</v>
       </c>
       <c r="G61" s="6">
         <v>63</v>
       </c>
       <c r="H61" s="6">
         <v>73</v>
       </c>
       <c r="I61" s="6">
         <v>82</v>
       </c>
       <c r="J61" s="6">
         <v>91</v>
       </c>
       <c r="K61" s="6">
         <v>101</v>
       </c>
       <c r="L61" s="6">
         <v>108</v>
       </c>
       <c r="M61" s="6">
         <v>115</v>
       </c>
     </row>
-    <row r="62" spans="1:13" s="72" customFormat="1">
+    <row r="62" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="6">
         <v>4</v>
       </c>
       <c r="C62" s="6">
         <v>8</v>
       </c>
       <c r="D62" s="6">
         <v>13</v>
       </c>
       <c r="E62" s="6">
         <v>18</v>
       </c>
       <c r="F62" s="6">
         <v>19</v>
       </c>
       <c r="G62" s="6">
         <v>20</v>
       </c>
       <c r="H62" s="6">
         <v>22</v>
       </c>
       <c r="I62" s="6">
         <v>23</v>
       </c>
       <c r="J62" s="6">
         <v>24</v>
       </c>
       <c r="K62" s="6">
         <v>25</v>
       </c>
       <c r="L62" s="6">
         <v>33</v>
       </c>
       <c r="M62" s="6">
         <v>42</v>
       </c>
     </row>
-    <row r="63" spans="1:13" s="72" customFormat="1">
+    <row r="63" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B63" s="6">
         <v>20</v>
       </c>
       <c r="C63" s="6">
         <v>38</v>
       </c>
       <c r="D63" s="6">
         <v>57</v>
       </c>
       <c r="E63" s="6">
         <v>75</v>
       </c>
       <c r="F63" s="6">
         <v>92</v>
       </c>
       <c r="G63" s="6">
         <v>110</v>
       </c>
       <c r="H63" s="6">
         <v>127</v>
       </c>
       <c r="I63" s="6">
         <v>141</v>
       </c>
       <c r="J63" s="6">
         <v>154</v>
       </c>
       <c r="K63" s="6">
         <v>168</v>
       </c>
       <c r="L63" s="6">
         <v>179</v>
       </c>
       <c r="M63" s="6">
         <v>189</v>
       </c>
     </row>
-    <row r="64" spans="1:13" s="72" customFormat="1">
+    <row r="64" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="70" t="s">
         <v>70</v>
       </c>
       <c r="B64" s="6">
         <v>0</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="6">
         <v>0</v>
       </c>
       <c r="G64" s="6">
         <v>0</v>
       </c>
       <c r="H64" s="6">
         <v>1</v>
       </c>
       <c r="I64" s="6">
         <v>1</v>
       </c>
       <c r="J64" s="6">
         <v>1</v>
       </c>
       <c r="K64" s="6">
         <v>1</v>
       </c>
       <c r="L64" s="6">
         <v>1</v>
       </c>
       <c r="M64" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:13" s="72" customFormat="1">
+    <row r="65" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B65" s="6">
         <v>153</v>
       </c>
       <c r="C65" s="6">
         <v>313</v>
       </c>
       <c r="D65" s="6">
         <v>478</v>
       </c>
       <c r="E65" s="6">
         <v>642</v>
       </c>
       <c r="F65" s="6">
         <v>795</v>
       </c>
       <c r="G65" s="6">
         <v>944</v>
       </c>
       <c r="H65" s="6">
         <v>1091</v>
       </c>
       <c r="I65" s="6">
         <v>1240</v>
       </c>
       <c r="J65" s="6">
         <v>1380</v>
       </c>
       <c r="K65" s="6">
         <v>1532</v>
       </c>
       <c r="L65" s="6">
         <v>1686</v>
       </c>
       <c r="M65" s="6">
         <v>1844</v>
       </c>
     </row>
-    <row r="66" spans="1:13" s="72" customFormat="1">
+    <row r="66" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B66" s="6">
         <v>1</v>
       </c>
       <c r="C66" s="6">
         <v>2</v>
       </c>
       <c r="D66" s="6">
         <v>4</v>
       </c>
       <c r="E66" s="6">
         <v>5</v>
       </c>
       <c r="F66" s="6">
         <v>6</v>
       </c>
       <c r="G66" s="6">
         <v>6</v>
       </c>
       <c r="H66" s="6">
         <v>7</v>
       </c>
       <c r="I66" s="6">
         <v>7</v>
       </c>
       <c r="J66" s="6">
         <v>7</v>
       </c>
       <c r="K66" s="6">
         <v>7</v>
       </c>
       <c r="L66" s="6">
         <v>7</v>
       </c>
       <c r="M66" s="6">
         <v>7</v>
       </c>
     </row>
-    <row r="67" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="67" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
       <c r="K67" s="5"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
     </row>
-    <row r="68" spans="1:13" s="72" customFormat="1">
+    <row r="68" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="6">
         <v>89</v>
       </c>
       <c r="C68" s="6">
         <v>156</v>
       </c>
       <c r="D68" s="6">
         <v>246</v>
       </c>
       <c r="E68" s="6">
         <v>330</v>
       </c>
       <c r="F68" s="6">
         <v>450</v>
       </c>
       <c r="G68" s="6">
         <v>611</v>
       </c>
       <c r="H68" s="6">
         <v>785</v>
       </c>
       <c r="I68" s="6">
         <v>982</v>
       </c>
       <c r="J68" s="6">
         <v>1118</v>
       </c>
       <c r="K68" s="6">
         <v>1290</v>
       </c>
       <c r="L68" s="6">
         <v>1394</v>
       </c>
       <c r="M68" s="6">
         <v>1493</v>
       </c>
     </row>
-    <row r="69" spans="1:13" s="72" customFormat="1">
+    <row r="69" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="6">
         <v>76</v>
       </c>
       <c r="C69" s="6">
         <v>132</v>
       </c>
       <c r="D69" s="6">
         <v>211</v>
       </c>
       <c r="E69" s="6">
         <v>284</v>
       </c>
       <c r="F69" s="6">
         <v>386</v>
       </c>
       <c r="G69" s="6">
         <v>525</v>
       </c>
       <c r="H69" s="6">
         <v>682</v>
       </c>
       <c r="I69" s="6">
         <v>863</v>
       </c>
       <c r="J69" s="6">
         <v>983</v>
       </c>
       <c r="K69" s="6">
         <v>1137</v>
       </c>
       <c r="L69" s="6">
         <v>1224</v>
       </c>
       <c r="M69" s="6">
         <v>1309</v>
       </c>
     </row>
-    <row r="70" spans="1:13" s="72" customFormat="1">
+    <row r="70" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B70" s="6">
         <v>2</v>
       </c>
       <c r="C70" s="6">
         <v>3</v>
       </c>
       <c r="D70" s="6">
         <v>4</v>
       </c>
       <c r="E70" s="6">
         <v>5</v>
       </c>
       <c r="F70" s="6">
         <v>6</v>
       </c>
       <c r="G70" s="6">
         <v>8</v>
       </c>
       <c r="H70" s="6">
         <v>10</v>
       </c>
       <c r="I70" s="6">
         <v>11</v>
       </c>
       <c r="J70" s="6">
         <v>12</v>
       </c>
       <c r="K70" s="6">
         <v>13</v>
       </c>
       <c r="L70" s="6">
         <v>15</v>
       </c>
       <c r="M70" s="6">
         <v>17</v>
       </c>
     </row>
-    <row r="71" spans="1:13" s="72" customFormat="1">
+    <row r="71" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="6">
         <v>1</v>
       </c>
       <c r="C71" s="6">
         <v>1</v>
       </c>
       <c r="D71" s="6">
         <v>1</v>
       </c>
       <c r="E71" s="6">
         <v>2</v>
       </c>
       <c r="F71" s="6">
         <v>2</v>
       </c>
       <c r="G71" s="6">
         <v>2</v>
       </c>
       <c r="H71" s="6">
         <v>3</v>
       </c>
       <c r="I71" s="6">
         <v>3</v>
       </c>
       <c r="J71" s="6">
         <v>4</v>
       </c>
       <c r="K71" s="6">
         <v>5</v>
       </c>
       <c r="L71" s="6">
         <v>6</v>
       </c>
       <c r="M71" s="6">
         <v>7</v>
       </c>
     </row>
-    <row r="72" spans="1:13" s="72" customFormat="1">
+    <row r="72" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B72" s="6">
         <v>2</v>
       </c>
       <c r="C72" s="6">
         <v>5</v>
       </c>
       <c r="D72" s="6">
         <v>8</v>
       </c>
       <c r="E72" s="6">
         <v>11</v>
       </c>
       <c r="F72" s="6">
         <v>20</v>
       </c>
       <c r="G72" s="6">
         <v>29</v>
       </c>
       <c r="H72" s="6">
         <v>37</v>
       </c>
       <c r="I72" s="6">
         <v>45</v>
       </c>
       <c r="J72" s="6">
         <v>52</v>
       </c>
       <c r="K72" s="6">
         <v>56</v>
       </c>
       <c r="L72" s="6">
         <v>59</v>
       </c>
       <c r="M72" s="6">
         <v>61</v>
       </c>
     </row>
-    <row r="73" spans="1:13" s="72" customFormat="1">
+    <row r="73" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B73" s="6">
         <v>9</v>
       </c>
       <c r="C73" s="6">
         <v>16</v>
       </c>
       <c r="D73" s="6">
         <v>22</v>
       </c>
       <c r="E73" s="6">
         <v>29</v>
       </c>
       <c r="F73" s="6">
         <v>36</v>
       </c>
       <c r="G73" s="6">
         <v>47</v>
       </c>
       <c r="H73" s="6">
         <v>54</v>
       </c>
       <c r="I73" s="6">
         <v>60</v>
       </c>
       <c r="J73" s="6">
         <v>68</v>
       </c>
       <c r="K73" s="6">
         <v>80</v>
       </c>
       <c r="L73" s="6">
         <v>90</v>
       </c>
       <c r="M73" s="6">
         <v>98</v>
       </c>
     </row>
-    <row r="74" spans="1:13" s="72" customFormat="1">
+    <row r="74" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="5"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="5"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
     </row>
-    <row r="75" spans="1:13" s="72" customFormat="1">
+    <row r="75" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="6">
         <v>211</v>
       </c>
       <c r="C75" s="6">
         <v>525</v>
       </c>
       <c r="D75" s="6">
         <v>798</v>
       </c>
       <c r="E75" s="6">
         <v>1081</v>
       </c>
       <c r="F75" s="6">
         <v>1380</v>
       </c>
       <c r="G75" s="6">
         <v>1731</v>
       </c>
       <c r="H75" s="6">
         <v>2057</v>
       </c>
       <c r="I75" s="6">
         <v>2373</v>
       </c>
       <c r="J75" s="6">
         <v>2763</v>
       </c>
       <c r="K75" s="6">
         <v>3039</v>
       </c>
       <c r="L75" s="6">
         <v>3395</v>
       </c>
       <c r="M75" s="6">
         <v>3667</v>
       </c>
     </row>
-    <row r="76" spans="1:13" s="72" customFormat="1">
+    <row r="76" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B76" s="6">
         <v>197</v>
       </c>
       <c r="C76" s="6">
         <v>497</v>
       </c>
       <c r="D76" s="6">
         <v>757</v>
       </c>
       <c r="E76" s="6">
         <v>1026</v>
       </c>
       <c r="F76" s="6">
         <v>1308</v>
       </c>
       <c r="G76" s="6">
         <v>1630</v>
       </c>
       <c r="H76" s="6">
         <v>1925</v>
       </c>
       <c r="I76" s="6">
         <v>2215</v>
       </c>
       <c r="J76" s="6">
         <v>2574</v>
       </c>
       <c r="K76" s="6">
         <v>2824</v>
       </c>
       <c r="L76" s="6">
         <v>3146</v>
       </c>
       <c r="M76" s="6">
         <v>3394</v>
       </c>
     </row>
-    <row r="77" spans="1:13" s="72" customFormat="1">
+    <row r="77" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>1</v>
       </c>
       <c r="D77" s="6">
         <v>1</v>
       </c>
       <c r="E77" s="6">
         <v>1</v>
       </c>
       <c r="F77" s="6">
         <v>2</v>
       </c>
       <c r="G77" s="6">
         <v>2</v>
       </c>
       <c r="H77" s="6">
         <v>2</v>
       </c>
       <c r="I77" s="6">
         <v>3</v>
       </c>
       <c r="J77" s="6">
         <v>3</v>
       </c>
       <c r="K77" s="6">
         <v>3</v>
       </c>
       <c r="L77" s="6">
         <v>4</v>
       </c>
       <c r="M77" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="78" spans="1:13" s="72" customFormat="1">
+    <row r="78" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="6">
         <v>0</v>
       </c>
       <c r="C78" s="6">
         <v>1</v>
       </c>
       <c r="D78" s="6">
         <v>1</v>
       </c>
       <c r="E78" s="6">
         <v>1</v>
       </c>
       <c r="F78" s="6">
         <v>2</v>
       </c>
       <c r="G78" s="6">
         <v>2</v>
       </c>
       <c r="H78" s="6">
         <v>2</v>
       </c>
       <c r="I78" s="6">
         <v>3</v>
       </c>
       <c r="J78" s="6">
         <v>3</v>
       </c>
       <c r="K78" s="6">
         <v>3</v>
       </c>
       <c r="L78" s="6">
         <v>4</v>
       </c>
       <c r="M78" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="79" spans="1:13" s="72" customFormat="1">
+    <row r="79" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="K79" s="9" t="s">
         <v>74</v>
       </c>
       <c r="L79" s="6">
         <v>0</v>
       </c>
       <c r="M79" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="80" spans="1:13" s="72" customFormat="1">
+    <row r="80" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="6">
         <v>1</v>
       </c>
       <c r="C80" s="6">
         <v>1</v>
       </c>
       <c r="D80" s="6">
         <v>2</v>
       </c>
       <c r="E80" s="6">
         <v>3</v>
       </c>
       <c r="F80" s="6">
         <v>3</v>
       </c>
       <c r="G80" s="6">
         <v>15</v>
       </c>
       <c r="H80" s="6">
         <v>24</v>
       </c>
       <c r="I80" s="6">
         <v>33</v>
       </c>
       <c r="J80" s="6">
         <v>41</v>
       </c>
       <c r="K80" s="6">
         <v>44</v>
       </c>
       <c r="L80" s="6">
         <v>53</v>
       </c>
       <c r="M80" s="6">
         <v>54</v>
       </c>
     </row>
-    <row r="81" spans="1:13" s="72" customFormat="1">
+    <row r="81" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B81" s="6">
         <v>10</v>
       </c>
       <c r="C81" s="6">
         <v>20</v>
       </c>
       <c r="D81" s="6">
         <v>30</v>
       </c>
       <c r="E81" s="6">
         <v>40</v>
       </c>
       <c r="F81" s="6">
         <v>54</v>
       </c>
       <c r="G81" s="6">
         <v>70</v>
       </c>
       <c r="H81" s="6">
         <v>90</v>
       </c>
       <c r="I81" s="6">
         <v>104</v>
       </c>
       <c r="J81" s="6">
         <v>124</v>
       </c>
       <c r="K81" s="6">
         <v>144</v>
       </c>
       <c r="L81" s="6">
         <v>164</v>
       </c>
       <c r="M81" s="6">
         <v>182</v>
       </c>
     </row>
-    <row r="82" spans="1:13" s="72" customFormat="1">
+    <row r="82" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B82" s="6">
         <v>3</v>
       </c>
       <c r="C82" s="6">
         <v>5</v>
       </c>
       <c r="D82" s="6">
         <v>7</v>
       </c>
       <c r="E82" s="6">
         <v>10</v>
       </c>
       <c r="F82" s="6">
         <v>11</v>
       </c>
       <c r="G82" s="6">
         <v>12</v>
       </c>
       <c r="H82" s="6">
         <v>14</v>
       </c>
       <c r="I82" s="6">
         <v>16</v>
       </c>
       <c r="J82" s="6">
         <v>18</v>
       </c>
       <c r="K82" s="6">
         <v>21</v>
       </c>
       <c r="L82" s="6">
         <v>24</v>
       </c>
       <c r="M82" s="6">
         <v>27</v>
       </c>
     </row>
-    <row r="83" spans="1:13" s="72" customFormat="1" ht="45.75">
+    <row r="83" spans="1:13" s="72" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A83" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5"/>
       <c r="D83" s="5"/>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
       <c r="K83" s="5"/>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
     </row>
-    <row r="84" spans="1:13" s="72" customFormat="1">
+    <row r="84" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="6">
         <v>125</v>
       </c>
       <c r="C84" s="6">
         <v>283</v>
       </c>
       <c r="D84" s="6">
         <v>459</v>
       </c>
       <c r="E84" s="6">
         <v>662</v>
       </c>
       <c r="F84" s="6">
         <v>838</v>
       </c>
       <c r="G84" s="6">
         <v>992</v>
       </c>
       <c r="H84" s="6">
         <v>1141</v>
       </c>
       <c r="I84" s="6">
         <v>1288</v>
       </c>
       <c r="J84" s="6">
         <v>1435</v>
       </c>
       <c r="K84" s="6">
         <v>1579</v>
       </c>
       <c r="L84" s="6">
         <v>1748</v>
       </c>
       <c r="M84" s="6">
         <v>1924</v>
       </c>
     </row>
-    <row r="85" spans="1:13" s="72" customFormat="1">
+    <row r="85" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B85" s="6">
         <v>123</v>
       </c>
       <c r="C85" s="6">
         <v>277</v>
       </c>
       <c r="D85" s="6">
         <v>449</v>
       </c>
       <c r="E85" s="6">
         <v>649</v>
       </c>
       <c r="F85" s="6">
         <v>821</v>
       </c>
       <c r="G85" s="6">
         <v>973</v>
       </c>
       <c r="H85" s="6">
         <v>1120</v>
       </c>
       <c r="I85" s="6">
         <v>1264</v>
       </c>
       <c r="J85" s="6">
         <v>1409</v>
       </c>
       <c r="K85" s="6">
         <v>1551</v>
       </c>
       <c r="L85" s="6">
         <v>1715</v>
       </c>
       <c r="M85" s="6">
         <v>1887</v>
       </c>
     </row>
-    <row r="86" spans="1:13" s="72" customFormat="1">
+    <row r="86" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B86" s="6">
         <v>0</v>
       </c>
       <c r="C86" s="6">
         <v>1</v>
       </c>
       <c r="D86" s="6">
         <v>1</v>
       </c>
       <c r="E86" s="6">
         <v>1</v>
       </c>
       <c r="F86" s="6">
         <v>2</v>
       </c>
       <c r="G86" s="6">
         <v>2</v>
       </c>
       <c r="H86" s="6">
         <v>2</v>
       </c>
       <c r="I86" s="6">
         <v>3</v>
       </c>
       <c r="J86" s="6">
         <v>3</v>
       </c>
       <c r="K86" s="6">
         <v>3</v>
       </c>
       <c r="L86" s="6">
         <v>4</v>
       </c>
       <c r="M86" s="6">
         <v>5</v>
       </c>
     </row>
-    <row r="87" spans="1:13" s="72" customFormat="1">
+    <row r="87" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B87" s="6">
         <v>0</v>
       </c>
       <c r="C87" s="6">
         <v>1</v>
       </c>
       <c r="D87" s="6">
         <v>1</v>
       </c>
       <c r="E87" s="6">
         <v>1</v>
       </c>
       <c r="F87" s="6">
         <v>2</v>
       </c>
       <c r="G87" s="6">
         <v>2</v>
       </c>
       <c r="H87" s="6">
         <v>2</v>
       </c>
       <c r="I87" s="6">
         <v>3</v>
       </c>
       <c r="J87" s="6">
         <v>3</v>
       </c>
       <c r="K87" s="6">
         <v>3</v>
       </c>
       <c r="L87" s="6">
         <v>4</v>
       </c>
       <c r="M87" s="6">
         <v>4</v>
       </c>
     </row>
-    <row r="88" spans="1:13" s="72" customFormat="1">
+    <row r="88" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="K88" s="9" t="s">
         <v>74</v>
       </c>
       <c r="L88" s="6">
         <v>0</v>
       </c>
       <c r="M88" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="89" spans="1:13" s="72" customFormat="1">
+    <row r="89" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B89" s="6">
         <v>1</v>
       </c>
       <c r="C89" s="6">
         <v>1</v>
       </c>
       <c r="D89" s="6">
         <v>2</v>
       </c>
       <c r="E89" s="6">
         <v>3</v>
       </c>
       <c r="F89" s="6">
         <v>3</v>
       </c>
       <c r="G89" s="6">
         <v>4</v>
       </c>
       <c r="H89" s="6">
         <v>5</v>
       </c>
       <c r="I89" s="6">
         <v>5</v>
       </c>
       <c r="J89" s="6">
         <v>6</v>
       </c>
       <c r="K89" s="6">
         <v>7</v>
       </c>
       <c r="L89" s="6">
         <v>7</v>
       </c>
       <c r="M89" s="6">
         <v>8</v>
       </c>
     </row>
-    <row r="90" spans="1:13" s="72" customFormat="1">
+    <row r="90" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B90" s="6">
         <v>1</v>
       </c>
       <c r="C90" s="6">
         <v>3</v>
       </c>
       <c r="D90" s="6">
         <v>5</v>
       </c>
       <c r="E90" s="6">
         <v>7</v>
       </c>
       <c r="F90" s="6">
         <v>9</v>
       </c>
       <c r="G90" s="6">
         <v>10</v>
       </c>
       <c r="H90" s="6">
         <v>11</v>
       </c>
       <c r="I90" s="6">
         <v>12</v>
       </c>
       <c r="J90" s="6">
         <v>13</v>
       </c>
       <c r="K90" s="6">
         <v>14</v>
       </c>
       <c r="L90" s="6">
         <v>16</v>
       </c>
       <c r="M90" s="6">
         <v>18</v>
       </c>
     </row>
-    <row r="91" spans="1:13" s="72" customFormat="1">
+    <row r="91" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>1</v>
       </c>
       <c r="E91" s="6">
         <v>1</v>
       </c>
       <c r="F91" s="6">
         <v>1</v>
       </c>
       <c r="G91" s="6">
         <v>1</v>
       </c>
       <c r="H91" s="6">
         <v>1</v>
       </c>
       <c r="I91" s="6">
         <v>1</v>
       </c>
       <c r="J91" s="6">
         <v>1</v>
       </c>
       <c r="K91" s="6">
         <v>1</v>
       </c>
       <c r="L91" s="6">
         <v>1</v>
       </c>
       <c r="M91" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="92" spans="1:13" s="72" customFormat="1" ht="57">
+    <row r="92" spans="1:13" s="72" customFormat="1" ht="57" x14ac:dyDescent="0.25">
       <c r="A92" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="5"/>
       <c r="D92" s="5"/>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
       <c r="J92" s="5"/>
       <c r="K92" s="5"/>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
     </row>
-    <row r="93" spans="1:13" s="72" customFormat="1">
+    <row r="93" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="6">
         <v>52</v>
       </c>
       <c r="C93" s="6">
         <v>163</v>
       </c>
       <c r="D93" s="6">
         <v>214</v>
       </c>
       <c r="E93" s="6">
         <v>245</v>
       </c>
       <c r="F93" s="6">
         <v>316</v>
       </c>
       <c r="G93" s="6">
         <v>464</v>
       </c>
       <c r="H93" s="6">
         <v>606</v>
       </c>
       <c r="I93" s="6">
         <v>735</v>
       </c>
       <c r="J93" s="6">
         <v>950</v>
       </c>
       <c r="K93" s="6">
         <v>1051</v>
       </c>
       <c r="L93" s="6">
         <v>1214</v>
       </c>
       <c r="M93" s="6">
         <v>1270</v>
       </c>
     </row>
-    <row r="94" spans="1:13" s="72" customFormat="1">
+    <row r="94" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B94" s="6">
         <v>40</v>
       </c>
       <c r="C94" s="6">
         <v>141</v>
       </c>
       <c r="D94" s="6">
         <v>182</v>
       </c>
       <c r="E94" s="6">
         <v>203</v>
       </c>
       <c r="F94" s="6">
         <v>261</v>
       </c>
       <c r="G94" s="6">
         <v>382</v>
       </c>
       <c r="H94" s="6">
         <v>495</v>
       </c>
       <c r="I94" s="6">
         <v>601</v>
       </c>
       <c r="J94" s="6">
         <v>787</v>
       </c>
       <c r="K94" s="6">
         <v>864</v>
       </c>
       <c r="L94" s="6">
         <v>997</v>
       </c>
       <c r="M94" s="6">
         <v>1034</v>
       </c>
     </row>
-    <row r="95" spans="1:13" s="72" customFormat="1">
+    <row r="95" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E95" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G95" s="6">
         <v>11</v>
       </c>
       <c r="H95" s="6">
         <v>19</v>
       </c>
       <c r="I95" s="6">
         <v>27</v>
       </c>
       <c r="J95" s="6">
         <v>35</v>
       </c>
       <c r="K95" s="6">
         <v>37</v>
       </c>
       <c r="L95" s="6">
         <v>45</v>
       </c>
       <c r="M95" s="6">
         <v>46</v>
       </c>
     </row>
-    <row r="96" spans="1:13" s="72" customFormat="1">
+    <row r="96" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B96" s="6">
         <v>9</v>
       </c>
       <c r="C96" s="6">
         <v>17</v>
       </c>
       <c r="D96" s="6">
         <v>25</v>
       </c>
       <c r="E96" s="6">
         <v>33</v>
       </c>
       <c r="F96" s="6">
         <v>45</v>
       </c>
       <c r="G96" s="6">
         <v>60</v>
       </c>
       <c r="H96" s="6">
         <v>79</v>
       </c>
       <c r="I96" s="6">
         <v>92</v>
       </c>
       <c r="J96" s="6">
         <v>111</v>
       </c>
       <c r="K96" s="6">
         <v>130</v>
       </c>
       <c r="L96" s="6">
         <v>148</v>
       </c>
       <c r="M96" s="6">
         <v>164</v>
       </c>
     </row>
-    <row r="97" spans="1:13" s="72" customFormat="1">
+    <row r="97" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B97" s="6">
         <v>3</v>
       </c>
       <c r="C97" s="6">
         <v>5</v>
       </c>
       <c r="D97" s="6">
         <v>7</v>
       </c>
       <c r="E97" s="6">
         <v>9</v>
       </c>
       <c r="F97" s="6">
         <v>10</v>
       </c>
       <c r="G97" s="6">
         <v>11</v>
       </c>
       <c r="H97" s="6">
         <v>13</v>
       </c>
       <c r="I97" s="6">
         <v>15</v>
       </c>
       <c r="J97" s="6">
         <v>17</v>
       </c>
       <c r="K97" s="6">
         <v>20</v>
       </c>
       <c r="L97" s="6">
         <v>23</v>
       </c>
       <c r="M97" s="6">
         <v>26</v>
       </c>
     </row>
-    <row r="98" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="98" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A98" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="5"/>
       <c r="D98" s="5"/>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
       <c r="J98" s="5"/>
       <c r="K98" s="5"/>
       <c r="L98" s="5"/>
       <c r="M98" s="5"/>
     </row>
-    <row r="99" spans="1:13" s="72" customFormat="1">
+    <row r="99" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B99" s="6">
         <v>34</v>
       </c>
       <c r="C99" s="6">
         <v>79</v>
       </c>
       <c r="D99" s="6">
         <v>126</v>
       </c>
       <c r="E99" s="6">
         <v>174</v>
       </c>
       <c r="F99" s="6">
         <v>226</v>
       </c>
       <c r="G99" s="6">
         <v>275</v>
       </c>
       <c r="H99" s="6">
         <v>310</v>
       </c>
       <c r="I99" s="6">
         <v>350</v>
       </c>
       <c r="J99" s="6">
         <v>378</v>
       </c>
       <c r="K99" s="6">
         <v>409</v>
       </c>
       <c r="L99" s="6">
         <v>434</v>
       </c>
       <c r="M99" s="6">
         <v>473</v>
       </c>
     </row>
-    <row r="100" spans="1:13" s="72" customFormat="1">
+    <row r="100" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B100" s="6">
         <v>34</v>
       </c>
       <c r="C100" s="6">
         <v>79</v>
       </c>
       <c r="D100" s="6">
         <v>126</v>
       </c>
       <c r="E100" s="6">
         <v>174</v>
       </c>
       <c r="F100" s="6">
         <v>226</v>
       </c>
       <c r="G100" s="6">
         <v>275</v>
       </c>
       <c r="H100" s="6">
         <v>310</v>
       </c>
       <c r="I100" s="6">
         <v>350</v>
       </c>
       <c r="J100" s="6">
         <v>378</v>
       </c>
       <c r="K100" s="6">
         <v>409</v>
       </c>
       <c r="L100" s="6">
         <v>434</v>
       </c>
       <c r="M100" s="6">
         <v>473</v>
       </c>
     </row>
-    <row r="101" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="101" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="5"/>
       <c r="C101" s="5"/>
       <c r="D101" s="5"/>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
       <c r="J101" s="5"/>
       <c r="K101" s="5"/>
       <c r="L101" s="5"/>
       <c r="M101" s="5"/>
     </row>
-    <row r="102" spans="1:13" s="72" customFormat="1">
+    <row r="102" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B102" s="6">
         <v>7274</v>
       </c>
       <c r="C102" s="6">
         <v>13757</v>
       </c>
       <c r="D102" s="6">
         <v>19253</v>
       </c>
       <c r="E102" s="6">
         <v>25759</v>
       </c>
       <c r="F102" s="6">
         <v>31804</v>
       </c>
       <c r="G102" s="6">
         <v>38385</v>
       </c>
       <c r="H102" s="6">
         <v>43168</v>
       </c>
       <c r="I102" s="6">
         <v>49995</v>
       </c>
       <c r="J102" s="6">
         <v>57108</v>
       </c>
       <c r="K102" s="6">
         <v>64741</v>
       </c>
       <c r="L102" s="6">
         <v>72430</v>
       </c>
       <c r="M102" s="6">
         <v>78735</v>
       </c>
     </row>
-    <row r="103" spans="1:13" s="72" customFormat="1">
+    <row r="103" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B103" s="6">
         <v>6456</v>
       </c>
       <c r="C103" s="6">
         <v>12111</v>
       </c>
       <c r="D103" s="6">
         <v>16779</v>
       </c>
       <c r="E103" s="6">
         <v>22456</v>
       </c>
       <c r="F103" s="6">
         <v>27655</v>
       </c>
       <c r="G103" s="6">
         <v>33388</v>
       </c>
       <c r="H103" s="6">
         <v>37324</v>
       </c>
       <c r="I103" s="6">
         <v>43303</v>
       </c>
       <c r="J103" s="6">
         <v>49566</v>
       </c>
       <c r="K103" s="6">
         <v>56352</v>
       </c>
       <c r="L103" s="6">
         <v>63211</v>
       </c>
       <c r="M103" s="6">
         <v>68685</v>
       </c>
     </row>
-    <row r="104" spans="1:13" s="72" customFormat="1">
+    <row r="104" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B104" s="6">
         <v>123</v>
       </c>
       <c r="C104" s="6">
         <v>262</v>
       </c>
       <c r="D104" s="6">
         <v>400</v>
       </c>
       <c r="E104" s="6">
         <v>538</v>
       </c>
       <c r="F104" s="6">
         <v>676</v>
       </c>
       <c r="G104" s="6">
         <v>814</v>
       </c>
       <c r="H104" s="6">
         <v>952</v>
       </c>
       <c r="I104" s="6">
         <v>1082</v>
       </c>
       <c r="J104" s="6">
         <v>1212</v>
       </c>
       <c r="K104" s="6">
         <v>1342</v>
       </c>
       <c r="L104" s="6">
         <v>1469</v>
       </c>
       <c r="M104" s="6">
         <v>1595</v>
       </c>
     </row>
-    <row r="105" spans="1:13" s="72" customFormat="1">
+    <row r="105" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B105" s="6">
         <v>122</v>
       </c>
       <c r="C105" s="6">
         <v>237</v>
       </c>
       <c r="D105" s="6">
         <v>352</v>
       </c>
       <c r="E105" s="6">
         <v>469</v>
       </c>
       <c r="F105" s="6">
         <v>589</v>
       </c>
       <c r="G105" s="6">
         <v>711</v>
       </c>
       <c r="H105" s="6">
         <v>833</v>
       </c>
       <c r="I105" s="6">
         <v>956</v>
       </c>
       <c r="J105" s="6">
         <v>1080</v>
       </c>
       <c r="K105" s="6">
         <v>1202</v>
       </c>
       <c r="L105" s="6">
         <v>1302</v>
       </c>
       <c r="M105" s="6">
         <v>1403</v>
       </c>
     </row>
-    <row r="106" spans="1:13" s="72" customFormat="1">
+    <row r="106" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B106" s="6">
         <v>51</v>
       </c>
       <c r="C106" s="6">
         <v>103</v>
       </c>
       <c r="D106" s="6">
         <v>154</v>
       </c>
       <c r="E106" s="6">
         <v>206</v>
       </c>
       <c r="F106" s="6">
         <v>257</v>
       </c>
       <c r="G106" s="6">
         <v>308</v>
       </c>
       <c r="H106" s="6">
         <v>359</v>
       </c>
       <c r="I106" s="6">
         <v>410</v>
       </c>
       <c r="J106" s="6">
         <v>461</v>
       </c>
       <c r="K106" s="6">
         <v>512</v>
       </c>
       <c r="L106" s="6">
         <v>566</v>
       </c>
       <c r="M106" s="6">
         <v>621</v>
       </c>
     </row>
-    <row r="107" spans="1:13" s="72" customFormat="1">
+    <row r="107" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B107" s="6">
         <v>136</v>
       </c>
       <c r="C107" s="6">
         <v>272</v>
       </c>
       <c r="D107" s="6">
         <v>408</v>
       </c>
       <c r="E107" s="6">
         <v>544</v>
       </c>
       <c r="F107" s="6">
         <v>680</v>
       </c>
       <c r="G107" s="6">
         <v>816</v>
       </c>
       <c r="H107" s="6">
         <v>953</v>
       </c>
       <c r="I107" s="6">
         <v>1089</v>
       </c>
       <c r="J107" s="6">
         <v>1225</v>
       </c>
       <c r="K107" s="6">
         <v>1361</v>
       </c>
       <c r="L107" s="6">
         <v>1497</v>
       </c>
       <c r="M107" s="6">
         <v>1633</v>
       </c>
     </row>
-    <row r="108" spans="1:13" s="72" customFormat="1">
+    <row r="108" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="70" t="s">
         <v>58</v>
       </c>
       <c r="B108" s="6">
         <v>19</v>
       </c>
       <c r="C108" s="6">
         <v>37</v>
       </c>
       <c r="D108" s="6">
         <v>56</v>
       </c>
       <c r="E108" s="6">
         <v>74</v>
       </c>
       <c r="F108" s="6">
         <v>93</v>
       </c>
       <c r="G108" s="6">
         <v>111</v>
       </c>
       <c r="H108" s="6">
         <v>130</v>
       </c>
       <c r="I108" s="6">
         <v>148</v>
       </c>
       <c r="J108" s="6">
         <v>167</v>
       </c>
       <c r="K108" s="6">
         <v>185</v>
       </c>
       <c r="L108" s="6">
         <v>204</v>
       </c>
       <c r="M108" s="6">
         <v>222</v>
       </c>
     </row>
-    <row r="109" spans="1:13" s="72" customFormat="1">
+    <row r="109" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="70" t="s">
         <v>70</v>
       </c>
       <c r="B109" s="6">
         <v>96</v>
       </c>
       <c r="C109" s="6">
         <v>192</v>
       </c>
       <c r="D109" s="6">
         <v>287</v>
       </c>
       <c r="E109" s="6">
         <v>383</v>
       </c>
       <c r="F109" s="6">
         <v>479</v>
       </c>
       <c r="G109" s="6">
         <v>575</v>
       </c>
       <c r="H109" s="6">
         <v>670</v>
       </c>
       <c r="I109" s="6">
         <v>766</v>
       </c>
       <c r="J109" s="6">
         <v>862</v>
       </c>
       <c r="K109" s="6">
         <v>958</v>
       </c>
       <c r="L109" s="6">
         <v>1053</v>
       </c>
       <c r="M109" s="6">
         <v>1149</v>
       </c>
     </row>
-    <row r="110" spans="1:13" s="72" customFormat="1">
+    <row r="110" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="70" t="s">
         <v>65</v>
       </c>
       <c r="B110" s="6">
         <v>5</v>
       </c>
       <c r="C110" s="6">
         <v>9</v>
       </c>
       <c r="D110" s="6">
         <v>14</v>
       </c>
       <c r="E110" s="6">
         <v>18</v>
       </c>
       <c r="F110" s="6">
         <v>23</v>
       </c>
       <c r="G110" s="6">
         <v>27</v>
       </c>
       <c r="H110" s="6">
         <v>32</v>
       </c>
       <c r="I110" s="6">
         <v>36</v>
       </c>
       <c r="J110" s="6">
         <v>41</v>
       </c>
       <c r="K110" s="6">
         <v>45</v>
       </c>
       <c r="L110" s="6">
         <v>50</v>
       </c>
       <c r="M110" s="6">
         <v>54</v>
       </c>
     </row>
-    <row r="111" spans="1:13" s="72" customFormat="1">
+    <row r="111" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="70" t="s">
         <v>54</v>
       </c>
       <c r="B111" s="6">
         <v>109</v>
       </c>
       <c r="C111" s="6">
         <v>217</v>
       </c>
       <c r="D111" s="6">
         <v>326</v>
       </c>
       <c r="E111" s="6">
         <v>434</v>
       </c>
       <c r="F111" s="6">
         <v>543</v>
       </c>
       <c r="G111" s="6">
         <v>652</v>
       </c>
       <c r="H111" s="6">
         <v>760</v>
       </c>
       <c r="I111" s="6">
         <v>869</v>
       </c>
       <c r="J111" s="6">
         <v>978</v>
       </c>
       <c r="K111" s="6">
         <v>1086</v>
       </c>
       <c r="L111" s="6">
         <v>1195</v>
       </c>
       <c r="M111" s="6">
         <v>1303</v>
       </c>
     </row>
-    <row r="112" spans="1:13" s="72" customFormat="1">
+    <row r="112" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B112" s="6">
         <v>53</v>
       </c>
       <c r="C112" s="6">
         <v>106</v>
       </c>
       <c r="D112" s="6">
         <v>159</v>
       </c>
       <c r="E112" s="6">
         <v>212</v>
       </c>
       <c r="F112" s="6">
         <v>280</v>
       </c>
       <c r="G112" s="6">
         <v>347</v>
       </c>
       <c r="H112" s="6">
         <v>415</v>
       </c>
       <c r="I112" s="6">
         <v>490</v>
       </c>
       <c r="J112" s="6">
         <v>565</v>
       </c>
       <c r="K112" s="6">
         <v>640</v>
       </c>
       <c r="L112" s="6">
         <v>720</v>
       </c>
       <c r="M112" s="6">
         <v>800</v>
       </c>
     </row>
-    <row r="113" spans="1:13" s="72" customFormat="1">
+    <row r="113" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B113" s="6">
         <v>105</v>
       </c>
       <c r="C113" s="6">
         <v>211</v>
       </c>
       <c r="D113" s="6">
         <v>318</v>
       </c>
       <c r="E113" s="6">
         <v>424</v>
       </c>
       <c r="F113" s="6">
         <v>530</v>
       </c>
       <c r="G113" s="6">
         <v>635</v>
       </c>
       <c r="H113" s="6">
         <v>741</v>
       </c>
       <c r="I113" s="6">
         <v>847</v>
       </c>
       <c r="J113" s="6">
         <v>953</v>
       </c>
       <c r="K113" s="6">
         <v>1059</v>
       </c>
       <c r="L113" s="6">
         <v>1164</v>
       </c>
       <c r="M113" s="6">
         <v>1270</v>
       </c>
     </row>
-    <row r="114" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="114" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A114" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="5"/>
       <c r="D114" s="5"/>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
       <c r="J114" s="5"/>
       <c r="K114" s="5"/>
       <c r="L114" s="5"/>
       <c r="M114" s="5"/>
     </row>
-    <row r="115" spans="1:13" s="72" customFormat="1">
+    <row r="115" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B115" s="6">
         <v>5860</v>
       </c>
       <c r="C115" s="6">
         <v>10571</v>
       </c>
       <c r="D115" s="6">
         <v>14711</v>
       </c>
       <c r="E115" s="6">
         <v>19588</v>
       </c>
       <c r="F115" s="6">
         <v>24281</v>
       </c>
       <c r="G115" s="6">
         <v>29383</v>
       </c>
       <c r="H115" s="6">
         <v>32596</v>
       </c>
       <c r="I115" s="6">
         <v>37659</v>
       </c>
       <c r="J115" s="6">
         <v>43050</v>
       </c>
       <c r="K115" s="6">
         <v>48832</v>
       </c>
       <c r="L115" s="6">
         <v>55149</v>
       </c>
       <c r="M115" s="6">
         <v>59894</v>
       </c>
     </row>
-    <row r="116" spans="1:13" s="72" customFormat="1">
+    <row r="116" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B116" s="6">
         <v>5822</v>
       </c>
       <c r="C116" s="6">
         <v>10512</v>
       </c>
       <c r="D116" s="6">
         <v>14632</v>
       </c>
       <c r="E116" s="6">
         <v>19489</v>
       </c>
       <c r="F116" s="6">
         <v>24145</v>
       </c>
       <c r="G116" s="6">
         <v>29211</v>
       </c>
       <c r="H116" s="6">
         <v>32387</v>
       </c>
       <c r="I116" s="6">
         <v>37406</v>
       </c>
       <c r="J116" s="6">
         <v>42753</v>
       </c>
       <c r="K116" s="6">
         <v>48492</v>
       </c>
       <c r="L116" s="6">
         <v>54778</v>
       </c>
       <c r="M116" s="6">
         <v>59491</v>
       </c>
     </row>
-    <row r="117" spans="1:13" s="72" customFormat="1">
+    <row r="117" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B117" s="6">
         <v>38</v>
       </c>
       <c r="C117" s="6">
         <v>58</v>
       </c>
       <c r="D117" s="6">
         <v>78</v>
       </c>
       <c r="E117" s="6">
         <v>98</v>
       </c>
       <c r="F117" s="6">
         <v>135</v>
       </c>
       <c r="G117" s="6">
         <v>172</v>
       </c>
       <c r="H117" s="6">
         <v>208</v>
       </c>
       <c r="I117" s="6">
         <v>252</v>
       </c>
       <c r="J117" s="6">
         <v>296</v>
       </c>
       <c r="K117" s="6">
         <v>339</v>
       </c>
       <c r="L117" s="6">
         <v>368</v>
       </c>
       <c r="M117" s="6">
         <v>397</v>
       </c>
     </row>
-    <row r="118" spans="1:13" s="72" customFormat="1">
+    <row r="118" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>1</v>
       </c>
       <c r="E118" s="6">
         <v>1</v>
       </c>
       <c r="F118" s="6">
         <v>1</v>
       </c>
       <c r="G118" s="6">
         <v>1</v>
       </c>
       <c r="H118" s="6">
         <v>1</v>
       </c>
       <c r="I118" s="6">
         <v>1</v>
       </c>
       <c r="J118" s="6">
         <v>1</v>
       </c>
       <c r="K118" s="6">
         <v>1</v>
       </c>
       <c r="L118" s="6">
         <v>3</v>
       </c>
       <c r="M118" s="6">
         <v>6</v>
       </c>
     </row>
-    <row r="119" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="119" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A119" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="5"/>
       <c r="D119" s="5"/>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
       <c r="J119" s="5"/>
       <c r="K119" s="5"/>
       <c r="L119" s="5"/>
       <c r="M119" s="5"/>
     </row>
-    <row r="120" spans="1:13" s="72" customFormat="1">
+    <row r="120" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B120" s="6">
         <v>37</v>
       </c>
       <c r="C120" s="6">
         <v>454</v>
       </c>
       <c r="D120" s="6">
         <v>455</v>
       </c>
       <c r="E120" s="6">
         <v>727</v>
       </c>
       <c r="F120" s="6">
         <v>727</v>
       </c>
       <c r="G120" s="6">
         <v>852</v>
       </c>
       <c r="H120" s="6">
         <v>1069</v>
       </c>
       <c r="I120" s="6">
         <v>1492</v>
       </c>
       <c r="J120" s="6">
         <v>1871</v>
       </c>
       <c r="K120" s="6">
         <v>2381</v>
       </c>
       <c r="L120" s="6">
         <v>2423</v>
       </c>
       <c r="M120" s="6">
         <v>2653</v>
       </c>
     </row>
-    <row r="121" spans="1:13" s="72" customFormat="1">
+    <row r="121" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B121" s="6">
         <v>37</v>
       </c>
       <c r="C121" s="6">
         <v>454</v>
       </c>
       <c r="D121" s="6">
         <v>454</v>
       </c>
       <c r="E121" s="6">
         <v>726</v>
       </c>
       <c r="F121" s="6">
         <v>726</v>
       </c>
       <c r="G121" s="6">
         <v>851</v>
       </c>
       <c r="H121" s="6">
         <v>1068</v>
       </c>
       <c r="I121" s="6">
         <v>1491</v>
       </c>
       <c r="J121" s="6">
         <v>1870</v>
       </c>
       <c r="K121" s="6">
         <v>2380</v>
       </c>
       <c r="L121" s="6">
         <v>2421</v>
       </c>
       <c r="M121" s="6">
         <v>2650</v>
       </c>
     </row>
-    <row r="122" spans="1:13" s="72" customFormat="1">
+    <row r="122" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C122" s="6">
         <v>0</v>
       </c>
       <c r="D122" s="6">
         <v>1</v>
       </c>
       <c r="E122" s="6">
         <v>1</v>
       </c>
       <c r="F122" s="6">
         <v>1</v>
       </c>
       <c r="G122" s="6">
         <v>1</v>
       </c>
       <c r="H122" s="6">
         <v>1</v>
       </c>
       <c r="I122" s="6">
         <v>1</v>
       </c>
       <c r="J122" s="6">
         <v>1</v>
       </c>
       <c r="K122" s="6">
         <v>1</v>
       </c>
       <c r="L122" s="6">
         <v>2</v>
       </c>
       <c r="M122" s="6">
         <v>3</v>
       </c>
     </row>
-    <row r="123" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="123" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A123" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="5"/>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
       <c r="J123" s="5"/>
       <c r="K123" s="5"/>
       <c r="L123" s="5"/>
       <c r="M123" s="5"/>
     </row>
-    <row r="124" spans="1:13" s="72" customFormat="1">
+    <row r="124" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B124" s="6">
         <v>1377</v>
       </c>
       <c r="C124" s="6">
         <v>2732</v>
       </c>
       <c r="D124" s="6">
         <v>4088</v>
       </c>
       <c r="E124" s="6">
         <v>5443</v>
       </c>
       <c r="F124" s="6">
         <v>6795</v>
       </c>
       <c r="G124" s="6">
         <v>8149</v>
       </c>
       <c r="H124" s="6">
         <v>9503</v>
       </c>
       <c r="I124" s="6">
         <v>10844</v>
       </c>
       <c r="J124" s="6">
         <v>12188</v>
       </c>
       <c r="K124" s="6">
         <v>13528</v>
       </c>
       <c r="L124" s="6">
         <v>14858</v>
       </c>
       <c r="M124" s="6">
         <v>16189</v>
       </c>
     </row>
-    <row r="125" spans="1:13" s="72" customFormat="1">
+    <row r="125" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B125" s="6">
         <v>597</v>
       </c>
       <c r="C125" s="6">
         <v>1145</v>
       </c>
       <c r="D125" s="6">
         <v>1694</v>
       </c>
       <c r="E125" s="6">
         <v>2241</v>
       </c>
       <c r="F125" s="6">
         <v>2784</v>
       </c>
       <c r="G125" s="6">
         <v>3327</v>
       </c>
       <c r="H125" s="6">
         <v>3869</v>
       </c>
       <c r="I125" s="6">
         <v>4406</v>
       </c>
       <c r="J125" s="6">
         <v>4943</v>
       </c>
       <c r="K125" s="6">
         <v>5480</v>
       </c>
       <c r="L125" s="6">
         <v>6012</v>
       </c>
       <c r="M125" s="6">
         <v>6544</v>
       </c>
     </row>
-    <row r="126" spans="1:13" s="72" customFormat="1">
+    <row r="126" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B126" s="6">
         <v>123</v>
       </c>
       <c r="C126" s="6">
         <v>262</v>
       </c>
       <c r="D126" s="6">
         <v>400</v>
       </c>
       <c r="E126" s="6">
         <v>538</v>
       </c>
       <c r="F126" s="6">
         <v>676</v>
       </c>
       <c r="G126" s="6">
         <v>814</v>
       </c>
       <c r="H126" s="6">
         <v>952</v>
       </c>
       <c r="I126" s="6">
         <v>1082</v>
       </c>
       <c r="J126" s="6">
         <v>1212</v>
       </c>
       <c r="K126" s="6">
         <v>1342</v>
       </c>
       <c r="L126" s="6">
         <v>1469</v>
       </c>
       <c r="M126" s="6">
         <v>1595</v>
       </c>
     </row>
-    <row r="127" spans="1:13" s="72" customFormat="1">
+    <row r="127" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B127" s="6">
         <v>84</v>
       </c>
       <c r="C127" s="6">
         <v>179</v>
       </c>
       <c r="D127" s="6">
         <v>274</v>
       </c>
       <c r="E127" s="6">
         <v>370</v>
       </c>
       <c r="F127" s="6">
         <v>454</v>
       </c>
       <c r="G127" s="6">
         <v>539</v>
       </c>
       <c r="H127" s="6">
         <v>625</v>
       </c>
       <c r="I127" s="6">
         <v>704</v>
       </c>
       <c r="J127" s="6">
         <v>784</v>
       </c>
       <c r="K127" s="6">
         <v>862</v>
       </c>
       <c r="L127" s="6">
         <v>934</v>
       </c>
       <c r="M127" s="6">
         <v>1007</v>
       </c>
     </row>
-    <row r="128" spans="1:13" s="72" customFormat="1">
+    <row r="128" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B128" s="6">
         <v>51</v>
       </c>
       <c r="C128" s="6">
         <v>102</v>
       </c>
       <c r="D128" s="6">
         <v>153</v>
       </c>
       <c r="E128" s="6">
         <v>204</v>
       </c>
       <c r="F128" s="6">
         <v>255</v>
       </c>
       <c r="G128" s="6">
         <v>306</v>
       </c>
       <c r="H128" s="6">
         <v>357</v>
       </c>
       <c r="I128" s="6">
         <v>408</v>
       </c>
       <c r="J128" s="6">
         <v>459</v>
       </c>
       <c r="K128" s="6">
         <v>510</v>
       </c>
       <c r="L128" s="6">
         <v>561</v>
       </c>
       <c r="M128" s="6">
         <v>612</v>
       </c>
     </row>
-    <row r="129" spans="1:13" s="72" customFormat="1">
+    <row r="129" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B129" s="6">
         <v>136</v>
       </c>
       <c r="C129" s="6">
         <v>272</v>
       </c>
       <c r="D129" s="6">
         <v>408</v>
       </c>
       <c r="E129" s="6">
         <v>544</v>
       </c>
       <c r="F129" s="6">
         <v>680</v>
       </c>
       <c r="G129" s="6">
         <v>816</v>
       </c>
       <c r="H129" s="6">
         <v>953</v>
       </c>
       <c r="I129" s="6">
         <v>1089</v>
       </c>
       <c r="J129" s="6">
         <v>1225</v>
       </c>
       <c r="K129" s="6">
         <v>1361</v>
       </c>
       <c r="L129" s="6">
         <v>1497</v>
       </c>
       <c r="M129" s="6">
         <v>1633</v>
       </c>
     </row>
-    <row r="130" spans="1:13" s="72" customFormat="1">
+    <row r="130" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B130" s="6">
         <v>19</v>
       </c>
       <c r="C130" s="6">
         <v>37</v>
       </c>
       <c r="D130" s="6">
         <v>56</v>
       </c>
       <c r="E130" s="6">
         <v>74</v>
       </c>
       <c r="F130" s="6">
         <v>93</v>
       </c>
       <c r="G130" s="6">
         <v>111</v>
       </c>
       <c r="H130" s="6">
         <v>130</v>
       </c>
       <c r="I130" s="6">
         <v>148</v>
       </c>
       <c r="J130" s="6">
         <v>167</v>
       </c>
       <c r="K130" s="6">
         <v>185</v>
       </c>
       <c r="L130" s="6">
         <v>204</v>
       </c>
       <c r="M130" s="6">
         <v>222</v>
       </c>
     </row>
-    <row r="131" spans="1:13" s="72" customFormat="1">
+    <row r="131" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B131" s="6">
         <v>96</v>
       </c>
       <c r="C131" s="6">
         <v>192</v>
       </c>
       <c r="D131" s="6">
         <v>287</v>
       </c>
       <c r="E131" s="6">
         <v>383</v>
       </c>
       <c r="F131" s="6">
         <v>479</v>
       </c>
       <c r="G131" s="6">
         <v>575</v>
       </c>
       <c r="H131" s="6">
         <v>670</v>
       </c>
       <c r="I131" s="6">
         <v>766</v>
       </c>
       <c r="J131" s="6">
         <v>862</v>
       </c>
       <c r="K131" s="6">
         <v>958</v>
       </c>
       <c r="L131" s="6">
         <v>1053</v>
       </c>
       <c r="M131" s="6">
         <v>1149</v>
       </c>
     </row>
-    <row r="132" spans="1:13" s="72" customFormat="1">
+    <row r="132" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B132" s="6">
         <v>5</v>
       </c>
       <c r="C132" s="6">
         <v>9</v>
       </c>
       <c r="D132" s="6">
         <v>14</v>
       </c>
       <c r="E132" s="6">
         <v>18</v>
       </c>
       <c r="F132" s="6">
         <v>23</v>
       </c>
       <c r="G132" s="6">
         <v>27</v>
       </c>
       <c r="H132" s="6">
         <v>32</v>
       </c>
       <c r="I132" s="6">
         <v>36</v>
       </c>
       <c r="J132" s="6">
         <v>41</v>
       </c>
       <c r="K132" s="6">
         <v>45</v>
       </c>
       <c r="L132" s="6">
         <v>50</v>
       </c>
       <c r="M132" s="6">
         <v>54</v>
       </c>
     </row>
-    <row r="133" spans="1:13" s="72" customFormat="1">
+    <row r="133" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B133" s="6">
         <v>109</v>
       </c>
       <c r="C133" s="6">
         <v>217</v>
       </c>
       <c r="D133" s="6">
         <v>326</v>
       </c>
       <c r="E133" s="6">
         <v>434</v>
       </c>
       <c r="F133" s="6">
         <v>543</v>
       </c>
       <c r="G133" s="6">
         <v>652</v>
       </c>
       <c r="H133" s="6">
         <v>760</v>
       </c>
       <c r="I133" s="6">
         <v>869</v>
       </c>
       <c r="J133" s="6">
         <v>978</v>
       </c>
       <c r="K133" s="6">
         <v>1086</v>
       </c>
       <c r="L133" s="6">
         <v>1195</v>
       </c>
       <c r="M133" s="6">
         <v>1303</v>
       </c>
     </row>
-    <row r="134" spans="1:13" s="72" customFormat="1">
+    <row r="134" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B134" s="6">
         <v>53</v>
       </c>
       <c r="C134" s="6">
         <v>106</v>
       </c>
       <c r="D134" s="6">
         <v>159</v>
       </c>
       <c r="E134" s="6">
         <v>212</v>
       </c>
       <c r="F134" s="6">
         <v>280</v>
       </c>
       <c r="G134" s="6">
         <v>347</v>
       </c>
       <c r="H134" s="6">
         <v>415</v>
       </c>
       <c r="I134" s="6">
         <v>490</v>
       </c>
       <c r="J134" s="6">
         <v>565</v>
       </c>
       <c r="K134" s="6">
         <v>640</v>
       </c>
       <c r="L134" s="6">
         <v>720</v>
       </c>
       <c r="M134" s="6">
         <v>800</v>
       </c>
     </row>
-    <row r="135" spans="1:13" s="72" customFormat="1">
+    <row r="135" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B135" s="6">
         <v>105</v>
       </c>
       <c r="C135" s="6">
         <v>211</v>
       </c>
       <c r="D135" s="6">
         <v>318</v>
       </c>
       <c r="E135" s="6">
         <v>424</v>
       </c>
       <c r="F135" s="6">
         <v>530</v>
       </c>
       <c r="G135" s="6">
         <v>635</v>
       </c>
       <c r="H135" s="6">
         <v>741</v>
       </c>
       <c r="I135" s="6">
         <v>847</v>
       </c>
       <c r="J135" s="6">
         <v>953</v>
       </c>
       <c r="K135" s="6">
         <v>1059</v>
       </c>
       <c r="L135" s="6">
         <v>1164</v>
       </c>
       <c r="M135" s="6">
         <v>1270</v>
       </c>
     </row>
-    <row r="136" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="136" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="5"/>
       <c r="D136" s="5"/>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
       <c r="J136" s="5"/>
       <c r="K136" s="5"/>
       <c r="L136" s="5"/>
       <c r="M136" s="5"/>
     </row>
-    <row r="137" spans="1:13" s="72" customFormat="1">
+    <row r="137" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="6">
         <v>745</v>
       </c>
       <c r="C137" s="6">
         <v>1555</v>
       </c>
       <c r="D137" s="6">
         <v>2184</v>
       </c>
       <c r="E137" s="6">
         <v>2822</v>
       </c>
       <c r="F137" s="6">
         <v>3387</v>
       </c>
       <c r="G137" s="6">
         <v>3965</v>
       </c>
       <c r="H137" s="6">
         <v>4459</v>
       </c>
       <c r="I137" s="6">
         <v>4916</v>
       </c>
       <c r="J137" s="6">
         <v>5156</v>
       </c>
       <c r="K137" s="6">
         <v>5303</v>
       </c>
       <c r="L137" s="6">
         <v>5861</v>
       </c>
       <c r="M137" s="6">
         <v>6498</v>
       </c>
     </row>
-    <row r="138" spans="1:13" s="72" customFormat="1">
+    <row r="138" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B138" s="6">
         <v>691</v>
       </c>
       <c r="C138" s="6">
         <v>1389</v>
       </c>
       <c r="D138" s="6">
         <v>1908</v>
       </c>
       <c r="E138" s="6">
         <v>2434</v>
       </c>
       <c r="F138" s="6">
         <v>2916</v>
       </c>
       <c r="G138" s="6">
         <v>3411</v>
       </c>
       <c r="H138" s="6">
         <v>3822</v>
       </c>
       <c r="I138" s="6">
         <v>4182</v>
       </c>
       <c r="J138" s="6">
         <v>4325</v>
       </c>
       <c r="K138" s="6">
         <v>4375</v>
       </c>
       <c r="L138" s="6">
         <v>4804</v>
       </c>
       <c r="M138" s="6">
         <v>5311</v>
       </c>
     </row>
-    <row r="139" spans="1:13" s="72" customFormat="1">
+    <row r="139" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C139" s="6">
         <v>6</v>
       </c>
       <c r="D139" s="6">
         <v>12</v>
       </c>
       <c r="E139" s="6">
         <v>18</v>
       </c>
       <c r="F139" s="6">
         <v>18</v>
       </c>
       <c r="G139" s="6">
         <v>18</v>
       </c>
       <c r="H139" s="6">
         <v>18</v>
       </c>
       <c r="I139" s="6">
         <v>18</v>
       </c>
       <c r="J139" s="6">
         <v>18</v>
       </c>
       <c r="K139" s="6">
         <v>18</v>
       </c>
       <c r="L139" s="6">
         <v>18</v>
       </c>
       <c r="M139" s="6">
         <v>18</v>
       </c>
     </row>
-    <row r="140" spans="1:13" s="72" customFormat="1">
+    <row r="140" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B140" s="6">
         <v>55</v>
       </c>
       <c r="C140" s="6">
         <v>160</v>
       </c>
       <c r="D140" s="6">
         <v>265</v>
       </c>
       <c r="E140" s="6">
         <v>370</v>
       </c>
       <c r="F140" s="6">
         <v>453</v>
       </c>
       <c r="G140" s="6">
         <v>536</v>
       </c>
       <c r="H140" s="6">
         <v>620</v>
       </c>
       <c r="I140" s="6">
         <v>716</v>
       </c>
       <c r="J140" s="6">
         <v>813</v>
       </c>
       <c r="K140" s="6">
         <v>910</v>
       </c>
       <c r="L140" s="6">
         <v>1039</v>
       </c>
       <c r="M140" s="6">
         <v>1168</v>
       </c>
     </row>
-    <row r="141" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="141" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A141" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
       <c r="J141" s="5"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
     </row>
-    <row r="142" spans="1:13" s="72" customFormat="1">
+    <row r="142" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B142" s="6">
         <v>45</v>
       </c>
       <c r="C142" s="6">
         <v>85</v>
       </c>
       <c r="D142" s="6">
         <v>113</v>
       </c>
       <c r="E142" s="6">
         <v>127</v>
       </c>
       <c r="F142" s="6">
         <v>148</v>
       </c>
       <c r="G142" s="6">
         <v>178</v>
       </c>
       <c r="H142" s="6">
         <v>197</v>
       </c>
       <c r="I142" s="6">
         <v>217</v>
       </c>
       <c r="J142" s="6">
         <v>253</v>
       </c>
       <c r="K142" s="6">
         <v>267</v>
       </c>
       <c r="L142" s="6">
         <v>326</v>
       </c>
       <c r="M142" s="6">
         <v>352</v>
       </c>
     </row>
-    <row r="143" spans="1:13" s="72" customFormat="1">
+    <row r="143" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="6">
         <v>45</v>
       </c>
       <c r="C143" s="6">
         <v>85</v>
       </c>
       <c r="D143" s="6">
         <v>113</v>
       </c>
       <c r="E143" s="6">
         <v>127</v>
       </c>
       <c r="F143" s="6">
         <v>148</v>
       </c>
       <c r="G143" s="6">
         <v>178</v>
       </c>
       <c r="H143" s="6">
         <v>197</v>
       </c>
       <c r="I143" s="6">
         <v>217</v>
       </c>
       <c r="J143" s="6">
         <v>253</v>
       </c>
       <c r="K143" s="6">
         <v>267</v>
       </c>
       <c r="L143" s="6">
         <v>326</v>
       </c>
       <c r="M143" s="6">
         <v>352</v>
       </c>
     </row>
-    <row r="144" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="144" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A144" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="5"/>
       <c r="D144" s="5"/>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
       <c r="J144" s="5"/>
       <c r="K144" s="5"/>
       <c r="L144" s="5"/>
       <c r="M144" s="5"/>
     </row>
-    <row r="145" spans="1:13" s="72" customFormat="1">
+    <row r="145" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B145" s="6">
         <v>51</v>
       </c>
       <c r="C145" s="6">
         <v>51</v>
       </c>
       <c r="D145" s="10">
         <v>168</v>
       </c>
       <c r="E145" s="6">
         <v>168</v>
       </c>
       <c r="F145" s="6">
         <v>168</v>
       </c>
       <c r="G145" s="6">
         <v>168</v>
       </c>
       <c r="H145" s="6">
         <v>168</v>
       </c>
       <c r="I145" s="6">
         <v>168</v>
       </c>
       <c r="J145" s="6">
         <v>168</v>
       </c>
       <c r="K145" s="6">
         <v>168</v>
       </c>
       <c r="L145" s="6">
         <v>168</v>
       </c>
       <c r="M145" s="6">
         <v>168</v>
       </c>
     </row>
-    <row r="146" spans="1:13" s="72" customFormat="1">
+    <row r="146" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B146" s="6">
         <v>51</v>
       </c>
       <c r="C146" s="6">
         <v>51</v>
       </c>
       <c r="D146" s="10">
         <v>168</v>
       </c>
       <c r="E146" s="6">
         <v>168</v>
       </c>
       <c r="F146" s="6">
         <v>168</v>
       </c>
       <c r="G146" s="6">
         <v>168</v>
       </c>
       <c r="H146" s="6">
         <v>168</v>
       </c>
       <c r="I146" s="6">
         <v>168</v>
       </c>
       <c r="J146" s="6">
         <v>168</v>
       </c>
       <c r="K146" s="6">
         <v>168</v>
       </c>
       <c r="L146" s="6">
         <v>168</v>
       </c>
       <c r="M146" s="6">
         <v>168</v>
       </c>
     </row>
-    <row r="147" spans="1:13" s="72" customFormat="1">
+    <row r="147" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="5"/>
       <c r="D147" s="5"/>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
       <c r="J147" s="5"/>
       <c r="K147" s="5"/>
       <c r="L147" s="5"/>
       <c r="M147" s="5"/>
     </row>
-    <row r="148" spans="1:13" s="72" customFormat="1">
+    <row r="148" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B148" s="6">
         <v>1538</v>
       </c>
       <c r="C148" s="6">
         <v>3111</v>
       </c>
       <c r="D148" s="6">
         <v>4685</v>
       </c>
       <c r="E148" s="6">
         <v>6259</v>
       </c>
       <c r="F148" s="6">
         <v>7807</v>
       </c>
       <c r="G148" s="6">
         <v>9359</v>
       </c>
       <c r="H148" s="6">
         <v>10911</v>
       </c>
       <c r="I148" s="6">
         <v>12461</v>
       </c>
       <c r="J148" s="6">
         <v>14014</v>
       </c>
       <c r="K148" s="6">
         <v>15564</v>
       </c>
       <c r="L148" s="6">
         <v>17106</v>
       </c>
       <c r="M148" s="6">
         <v>18647</v>
       </c>
     </row>
-    <row r="149" spans="1:13" s="72" customFormat="1">
+    <row r="149" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B149" s="6">
         <v>561</v>
       </c>
       <c r="C149" s="6">
         <v>1143</v>
       </c>
       <c r="D149" s="6">
         <v>1726</v>
       </c>
       <c r="E149" s="6">
         <v>2308</v>
       </c>
       <c r="F149" s="6">
         <v>2853</v>
       </c>
       <c r="G149" s="6">
         <v>3399</v>
       </c>
       <c r="H149" s="6">
         <v>3944</v>
       </c>
       <c r="I149" s="6">
         <v>4482</v>
       </c>
       <c r="J149" s="6">
         <v>5020</v>
       </c>
       <c r="K149" s="6">
         <v>5558</v>
       </c>
       <c r="L149" s="6">
         <v>6090</v>
       </c>
       <c r="M149" s="6">
         <v>6623</v>
       </c>
     </row>
-    <row r="150" spans="1:13" s="72" customFormat="1">
+    <row r="150" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B150" s="6">
         <v>109</v>
       </c>
       <c r="C150" s="6">
         <v>230</v>
       </c>
       <c r="D150" s="6">
         <v>351</v>
       </c>
       <c r="E150" s="6">
         <v>471</v>
       </c>
       <c r="F150" s="6">
         <v>592</v>
       </c>
       <c r="G150" s="6">
         <v>713</v>
       </c>
       <c r="H150" s="6">
         <v>833</v>
       </c>
       <c r="I150" s="6">
         <v>959</v>
       </c>
       <c r="J150" s="6">
         <v>1086</v>
       </c>
       <c r="K150" s="6">
         <v>1212</v>
       </c>
       <c r="L150" s="6">
         <v>1336</v>
       </c>
       <c r="M150" s="6">
         <v>1461</v>
       </c>
     </row>
-    <row r="151" spans="1:13" s="72" customFormat="1">
+    <row r="151" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B151" s="6">
         <v>152</v>
       </c>
       <c r="C151" s="6">
         <v>306</v>
       </c>
       <c r="D151" s="6">
         <v>462</v>
       </c>
       <c r="E151" s="6">
         <v>617</v>
       </c>
       <c r="F151" s="6">
         <v>774</v>
       </c>
       <c r="G151" s="6">
         <v>934</v>
       </c>
       <c r="H151" s="6">
         <v>1095</v>
       </c>
       <c r="I151" s="6">
         <v>1249</v>
       </c>
       <c r="J151" s="6">
         <v>1405</v>
       </c>
       <c r="K151" s="6">
         <v>1558</v>
       </c>
       <c r="L151" s="6">
         <v>1705</v>
       </c>
       <c r="M151" s="6">
         <v>1853</v>
       </c>
     </row>
-    <row r="152" spans="1:13" s="72" customFormat="1">
+    <row r="152" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B152" s="6">
         <v>64</v>
       </c>
       <c r="C152" s="6">
         <v>127</v>
       </c>
       <c r="D152" s="6">
         <v>191</v>
       </c>
       <c r="E152" s="6">
         <v>255</v>
       </c>
       <c r="F152" s="6">
         <v>318</v>
       </c>
       <c r="G152" s="6">
         <v>382</v>
       </c>
       <c r="H152" s="6">
         <v>446</v>
       </c>
       <c r="I152" s="6">
         <v>509</v>
       </c>
       <c r="J152" s="6">
         <v>573</v>
       </c>
       <c r="K152" s="6">
         <v>637</v>
       </c>
       <c r="L152" s="6">
         <v>700</v>
       </c>
       <c r="M152" s="6">
         <v>764</v>
       </c>
     </row>
-    <row r="153" spans="1:13" s="72" customFormat="1">
+    <row r="153" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B153" s="6">
         <v>148</v>
       </c>
       <c r="C153" s="6">
         <v>297</v>
       </c>
       <c r="D153" s="6">
         <v>445</v>
       </c>
       <c r="E153" s="6">
         <v>594</v>
       </c>
       <c r="F153" s="6">
         <v>742</v>
       </c>
       <c r="G153" s="6">
         <v>891</v>
       </c>
       <c r="H153" s="6">
         <v>1039</v>
       </c>
       <c r="I153" s="6">
         <v>1187</v>
       </c>
       <c r="J153" s="6">
         <v>1336</v>
       </c>
       <c r="K153" s="6">
         <v>1484</v>
       </c>
       <c r="L153" s="6">
         <v>1633</v>
       </c>
       <c r="M153" s="6">
         <v>1781</v>
       </c>
     </row>
-    <row r="154" spans="1:13" s="72" customFormat="1">
+    <row r="154" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="70" t="s">
         <v>58</v>
       </c>
       <c r="B154" s="6">
         <v>44</v>
       </c>
       <c r="C154" s="6">
         <v>87</v>
       </c>
       <c r="D154" s="6">
         <v>131</v>
       </c>
       <c r="E154" s="6">
         <v>174</v>
       </c>
       <c r="F154" s="6">
         <v>218</v>
       </c>
       <c r="G154" s="6">
         <v>261</v>
       </c>
       <c r="H154" s="6">
         <v>305</v>
       </c>
       <c r="I154" s="6">
         <v>348</v>
       </c>
       <c r="J154" s="6">
         <v>392</v>
       </c>
       <c r="K154" s="6">
         <v>435</v>
       </c>
       <c r="L154" s="6">
         <v>479</v>
       </c>
       <c r="M154" s="6">
         <v>522</v>
       </c>
     </row>
-    <row r="155" spans="1:13" s="72" customFormat="1">
+    <row r="155" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="70" t="s">
         <v>70</v>
       </c>
       <c r="B155" s="6">
         <v>113</v>
       </c>
       <c r="C155" s="6">
         <v>226</v>
       </c>
       <c r="D155" s="6">
         <v>339</v>
       </c>
       <c r="E155" s="6">
         <v>452</v>
       </c>
       <c r="F155" s="6">
         <v>566</v>
       </c>
       <c r="G155" s="6">
         <v>679</v>
       </c>
       <c r="H155" s="6">
         <v>792</v>
       </c>
       <c r="I155" s="6">
         <v>905</v>
       </c>
       <c r="J155" s="6">
         <v>1018</v>
       </c>
       <c r="K155" s="6">
         <v>1131</v>
       </c>
       <c r="L155" s="6">
         <v>1244</v>
       </c>
       <c r="M155" s="6">
         <v>1357</v>
       </c>
     </row>
-    <row r="156" spans="1:13" s="72" customFormat="1">
+    <row r="156" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="70" t="s">
         <v>65</v>
       </c>
       <c r="B156" s="6">
         <v>7</v>
       </c>
       <c r="C156" s="6">
         <v>15</v>
       </c>
       <c r="D156" s="6">
         <v>22</v>
       </c>
       <c r="E156" s="6">
         <v>30</v>
       </c>
       <c r="F156" s="6">
         <v>37</v>
       </c>
       <c r="G156" s="6">
         <v>44</v>
       </c>
       <c r="H156" s="6">
         <v>52</v>
       </c>
       <c r="I156" s="6">
         <v>59</v>
       </c>
       <c r="J156" s="6">
         <v>67</v>
       </c>
       <c r="K156" s="6">
         <v>74</v>
       </c>
       <c r="L156" s="6">
         <v>82</v>
       </c>
       <c r="M156" s="6">
         <v>89</v>
       </c>
     </row>
-    <row r="157" spans="1:13" s="72" customFormat="1">
+    <row r="157" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="70" t="s">
         <v>54</v>
       </c>
       <c r="B157" s="6">
         <v>129</v>
       </c>
       <c r="C157" s="6">
         <v>258</v>
       </c>
       <c r="D157" s="6">
         <v>387</v>
       </c>
       <c r="E157" s="6">
         <v>516</v>
       </c>
       <c r="F157" s="6">
         <v>645</v>
       </c>
       <c r="G157" s="6">
         <v>774</v>
       </c>
       <c r="H157" s="6">
         <v>903</v>
       </c>
       <c r="I157" s="6">
         <v>1032</v>
       </c>
       <c r="J157" s="6">
         <v>1161</v>
       </c>
       <c r="K157" s="6">
         <v>1290</v>
       </c>
       <c r="L157" s="6">
         <v>1419</v>
       </c>
       <c r="M157" s="6">
         <v>1548</v>
       </c>
     </row>
-    <row r="158" spans="1:13" s="72" customFormat="1">
+    <row r="158" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B158" s="6">
         <v>84</v>
       </c>
       <c r="C158" s="6">
         <v>165</v>
       </c>
       <c r="D158" s="6">
         <v>247</v>
       </c>
       <c r="E158" s="6">
         <v>328</v>
       </c>
       <c r="F158" s="6">
         <v>420</v>
       </c>
       <c r="G158" s="6">
         <v>512</v>
       </c>
       <c r="H158" s="6">
         <v>604</v>
       </c>
       <c r="I158" s="6">
         <v>703</v>
       </c>
       <c r="J158" s="6">
         <v>802</v>
       </c>
       <c r="K158" s="6">
         <v>901</v>
       </c>
       <c r="L158" s="6">
         <v>1005</v>
       </c>
       <c r="M158" s="6">
         <v>1109</v>
       </c>
     </row>
-    <row r="159" spans="1:13" s="72" customFormat="1">
+    <row r="159" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B159" s="6">
         <v>128</v>
       </c>
       <c r="C159" s="6">
         <v>256</v>
       </c>
       <c r="D159" s="6">
         <v>385</v>
       </c>
       <c r="E159" s="6">
         <v>513</v>
       </c>
       <c r="F159" s="6">
         <v>642</v>
       </c>
       <c r="G159" s="6">
         <v>770</v>
       </c>
       <c r="H159" s="6">
         <v>899</v>
       </c>
       <c r="I159" s="6">
         <v>1027</v>
       </c>
       <c r="J159" s="6">
         <v>1156</v>
       </c>
       <c r="K159" s="6">
         <v>1284</v>
       </c>
       <c r="L159" s="6">
         <v>1412</v>
       </c>
       <c r="M159" s="6">
         <v>1540</v>
       </c>
     </row>
-    <row r="160" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="160" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A160" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="5"/>
       <c r="D160" s="5"/>
       <c r="E160" s="13"/>
       <c r="F160" s="13"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
       <c r="J160" s="5"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
     </row>
-    <row r="161" spans="1:13" s="72" customFormat="1">
+    <row r="161" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="6">
         <v>2</v>
       </c>
       <c r="C161" s="6">
         <v>3</v>
       </c>
       <c r="D161" s="6">
         <v>4</v>
       </c>
       <c r="E161" s="6">
         <v>5</v>
       </c>
       <c r="F161" s="6">
         <v>6</v>
       </c>
       <c r="G161" s="6">
         <v>7</v>
       </c>
       <c r="H161" s="6">
         <v>7</v>
       </c>
       <c r="I161" s="6">
         <v>8</v>
       </c>
       <c r="J161" s="6">
         <v>9</v>
       </c>
       <c r="K161" s="6">
         <v>9</v>
       </c>
       <c r="L161" s="6">
         <v>10</v>
       </c>
       <c r="M161" s="6">
         <v>10</v>
       </c>
     </row>
-    <row r="162" spans="1:13" s="72" customFormat="1">
+    <row r="162" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="6">
         <v>2</v>
       </c>
       <c r="C162" s="6">
         <v>2</v>
       </c>
       <c r="D162" s="6">
         <v>3</v>
       </c>
       <c r="E162" s="6">
         <v>4</v>
       </c>
       <c r="F162" s="6">
         <v>4</v>
       </c>
       <c r="G162" s="6">
         <v>5</v>
       </c>
       <c r="H162" s="6">
         <v>6</v>
       </c>
       <c r="I162" s="6">
         <v>6</v>
       </c>
       <c r="J162" s="6">
         <v>6</v>
       </c>
       <c r="K162" s="6">
         <v>7</v>
       </c>
       <c r="L162" s="6">
         <v>7</v>
       </c>
       <c r="M162" s="6">
         <v>7</v>
       </c>
     </row>
-    <row r="163" spans="1:13" s="72" customFormat="1">
+    <row r="163" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="70" t="s">
         <v>70</v>
       </c>
       <c r="B163" s="6">
         <v>0</v>
       </c>
       <c r="C163" s="6">
         <v>1</v>
       </c>
       <c r="D163" s="6">
         <v>1</v>
       </c>
       <c r="E163" s="6">
         <v>1</v>
       </c>
       <c r="F163" s="6">
         <v>1</v>
       </c>
       <c r="G163" s="6">
         <v>2</v>
       </c>
       <c r="H163" s="6">
         <v>2</v>
       </c>
       <c r="I163" s="6">
         <v>2</v>
       </c>
       <c r="J163" s="6">
         <v>2</v>
       </c>
       <c r="K163" s="6">
         <v>3</v>
       </c>
       <c r="L163" s="6">
         <v>3</v>
       </c>
       <c r="M163" s="6">
         <v>3</v>
       </c>
     </row>
-    <row r="164" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="164" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A164" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="H164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="I164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="J164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="K164" s="9" t="s">
         <v>81</v>
       </c>
       <c r="L164" s="6" t="s">
         <v>81</v>
       </c>
       <c r="M164" s="6"/>
     </row>
-    <row r="165" spans="1:13" s="72" customFormat="1">
+    <row r="165" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="K165" s="9" t="s">
         <v>74</v>
       </c>
       <c r="L165" s="6">
         <v>0</v>
       </c>
       <c r="M165" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="166" spans="1:13" s="72" customFormat="1">
+    <row r="166" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="K166" s="9" t="s">
         <v>74</v>
       </c>
       <c r="L166" s="6">
         <v>0</v>
       </c>
       <c r="M166" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="167" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="167" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A167" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="5"/>
       <c r="D167" s="5"/>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
       <c r="J167" s="5"/>
       <c r="K167" s="5"/>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
     </row>
-    <row r="168" spans="1:13" s="72" customFormat="1">
+    <row r="168" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B168" s="6">
         <v>2</v>
       </c>
       <c r="C168" s="6">
         <v>4</v>
       </c>
       <c r="D168" s="6">
         <v>6</v>
       </c>
       <c r="E168" s="6">
         <v>8</v>
       </c>
       <c r="F168" s="6">
         <v>10</v>
       </c>
       <c r="G168" s="6">
         <v>12</v>
       </c>
       <c r="H168" s="6">
         <v>14</v>
       </c>
       <c r="I168" s="6">
         <v>17</v>
       </c>
       <c r="J168" s="6">
         <v>19</v>
       </c>
       <c r="K168" s="6">
         <v>22</v>
       </c>
       <c r="L168" s="6">
         <v>25</v>
       </c>
       <c r="M168" s="6">
         <v>28</v>
       </c>
     </row>
-    <row r="169" spans="1:13" s="72" customFormat="1">
+    <row r="169" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B169" s="6">
         <v>2</v>
       </c>
       <c r="C169" s="6">
         <v>4</v>
       </c>
       <c r="D169" s="6">
         <v>6</v>
       </c>
       <c r="E169" s="6">
         <v>8</v>
       </c>
       <c r="F169" s="6">
         <v>10</v>
       </c>
       <c r="G169" s="6">
         <v>12</v>
       </c>
       <c r="H169" s="6">
         <v>14</v>
       </c>
       <c r="I169" s="6">
         <v>17</v>
       </c>
       <c r="J169" s="6">
         <v>19</v>
       </c>
       <c r="K169" s="6">
         <v>22</v>
       </c>
       <c r="L169" s="6">
         <v>25</v>
       </c>
       <c r="M169" s="6">
         <v>28</v>
       </c>
     </row>
-    <row r="170" spans="1:13" s="72" customFormat="1" ht="45.75">
+    <row r="170" spans="1:13" s="72" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A170" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="5"/>
       <c r="D170" s="5"/>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
       <c r="J170" s="5"/>
       <c r="K170" s="5"/>
       <c r="L170" s="5"/>
       <c r="M170" s="5"/>
     </row>
-    <row r="171" spans="1:13" s="72" customFormat="1">
+    <row r="171" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B171" s="6">
         <v>6361</v>
       </c>
       <c r="C171" s="6">
         <v>18964</v>
       </c>
       <c r="D171" s="6">
         <v>31248</v>
       </c>
       <c r="E171" s="6">
         <v>42607</v>
       </c>
       <c r="F171" s="6">
         <v>53434</v>
       </c>
       <c r="G171" s="6">
         <v>64334</v>
       </c>
       <c r="H171" s="6">
         <v>74998</v>
       </c>
       <c r="I171" s="6">
         <v>86468</v>
       </c>
       <c r="J171" s="6">
         <v>97101</v>
       </c>
       <c r="K171" s="6">
         <v>107719</v>
       </c>
       <c r="L171" s="6">
         <v>118377</v>
       </c>
       <c r="M171" s="6">
         <v>128852</v>
       </c>
     </row>
-    <row r="172" spans="1:13" s="72" customFormat="1">
+    <row r="172" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B172" s="6">
         <v>777</v>
       </c>
       <c r="C172" s="6">
         <v>2744</v>
       </c>
       <c r="D172" s="6">
         <v>4392</v>
       </c>
       <c r="E172" s="6">
         <v>5115</v>
       </c>
       <c r="F172" s="6">
         <v>6079</v>
       </c>
       <c r="G172" s="6">
         <v>7115</v>
       </c>
       <c r="H172" s="6">
         <v>7916</v>
       </c>
       <c r="I172" s="6">
         <v>9408</v>
       </c>
       <c r="J172" s="6">
         <v>10064</v>
       </c>
       <c r="K172" s="6">
         <v>10704</v>
       </c>
       <c r="L172" s="6">
         <v>11892</v>
       </c>
       <c r="M172" s="6">
         <v>12896</v>
       </c>
     </row>
-    <row r="173" spans="1:13" s="72" customFormat="1">
+    <row r="173" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B173" s="6">
         <v>70</v>
       </c>
       <c r="C173" s="6">
         <v>145</v>
       </c>
       <c r="D173" s="6">
         <v>219</v>
       </c>
       <c r="E173" s="6">
         <v>294</v>
       </c>
       <c r="F173" s="6">
         <v>381</v>
       </c>
       <c r="G173" s="6">
         <v>469</v>
       </c>
       <c r="H173" s="6">
         <v>556</v>
       </c>
       <c r="I173" s="6">
         <v>645</v>
       </c>
       <c r="J173" s="6">
         <v>735</v>
       </c>
       <c r="K173" s="6">
         <v>824</v>
       </c>
       <c r="L173" s="6">
         <v>919</v>
       </c>
       <c r="M173" s="6">
         <v>1013</v>
       </c>
     </row>
-    <row r="174" spans="1:13" s="72" customFormat="1">
+    <row r="174" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B174" s="6">
         <v>7</v>
       </c>
       <c r="C174" s="6">
         <v>13</v>
       </c>
       <c r="D174" s="6">
         <v>20</v>
       </c>
       <c r="E174" s="6">
         <v>27</v>
       </c>
       <c r="F174" s="6">
         <v>33</v>
       </c>
       <c r="G174" s="6">
         <v>40</v>
       </c>
       <c r="H174" s="6">
         <v>47</v>
       </c>
       <c r="I174" s="6">
         <v>53</v>
       </c>
       <c r="J174" s="6">
         <v>60</v>
       </c>
       <c r="K174" s="6">
         <v>67</v>
       </c>
       <c r="L174" s="6">
         <v>73</v>
       </c>
       <c r="M174" s="6">
         <v>80</v>
       </c>
     </row>
-    <row r="175" spans="1:13" s="72" customFormat="1">
+    <row r="175" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B175" s="6">
         <v>82</v>
       </c>
       <c r="C175" s="6">
         <v>154</v>
       </c>
       <c r="D175" s="6">
         <v>227</v>
       </c>
       <c r="E175" s="6">
         <v>300</v>
       </c>
       <c r="F175" s="6">
         <v>455</v>
       </c>
       <c r="G175" s="6">
         <v>610</v>
       </c>
       <c r="H175" s="6">
         <v>766</v>
       </c>
       <c r="I175" s="6">
         <v>857</v>
       </c>
       <c r="J175" s="6">
         <v>948</v>
       </c>
       <c r="K175" s="6">
         <v>1040</v>
       </c>
       <c r="L175" s="6">
         <v>1067</v>
       </c>
       <c r="M175" s="6">
         <v>1094</v>
       </c>
     </row>
-    <row r="176" spans="1:13" s="72" customFormat="1">
+    <row r="176" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B176" s="6">
         <v>5056</v>
       </c>
       <c r="C176" s="6">
         <v>14971</v>
       </c>
       <c r="D176" s="6">
         <v>24887</v>
       </c>
       <c r="E176" s="6">
         <v>34803</v>
       </c>
       <c r="F176" s="6">
         <v>44122</v>
       </c>
       <c r="G176" s="6">
         <v>53441</v>
       </c>
       <c r="H176" s="6">
         <v>62761</v>
       </c>
       <c r="I176" s="6">
         <v>72300</v>
       </c>
       <c r="J176" s="6">
         <v>81839</v>
       </c>
       <c r="K176" s="6">
         <v>91379</v>
       </c>
       <c r="L176" s="6">
         <v>100424</v>
       </c>
       <c r="M176" s="6">
         <v>109469</v>
       </c>
     </row>
-    <row r="177" spans="1:13" s="72" customFormat="1">
+    <row r="177" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B177" s="6">
         <v>370</v>
       </c>
       <c r="C177" s="6">
         <v>936</v>
       </c>
       <c r="D177" s="6">
         <v>1503</v>
       </c>
       <c r="E177" s="6">
         <v>2069</v>
       </c>
       <c r="F177" s="6">
         <v>2364</v>
       </c>
       <c r="G177" s="6">
         <v>2658</v>
       </c>
       <c r="H177" s="6">
         <v>2953</v>
       </c>
       <c r="I177" s="6">
         <v>3204</v>
       </c>
       <c r="J177" s="6">
         <v>3455</v>
       </c>
       <c r="K177" s="6">
         <v>3706</v>
       </c>
       <c r="L177" s="6">
         <v>4003</v>
       </c>
       <c r="M177" s="6">
         <v>4299</v>
       </c>
     </row>
-    <row r="178" spans="1:13" s="74" customFormat="1" ht="23.25">
+    <row r="178" spans="1:13" s="74" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A178" s="58" t="s">
         <v>66</v>
       </c>
       <c r="J178" s="65"/>
       <c r="K178" s="65"/>
       <c r="L178" s="65"/>
     </row>
-    <row r="179" spans="1:13" s="74" customFormat="1">
+    <row r="179" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="75">
         <v>79.900000000000006</v>
       </c>
       <c r="C179" s="75">
         <v>139.4</v>
       </c>
       <c r="D179" s="75">
         <v>198.8</v>
       </c>
       <c r="E179" s="75">
         <v>258.3</v>
       </c>
       <c r="F179" s="75">
         <v>300.10000000000002</v>
       </c>
       <c r="G179" s="75">
         <v>341.9</v>
       </c>
       <c r="H179" s="75">
         <v>383.7</v>
       </c>
       <c r="I179" s="75">
         <v>447.6</v>
       </c>
       <c r="J179" s="17">
         <v>511.5</v>
       </c>
       <c r="K179" s="17">
         <v>575.4</v>
       </c>
       <c r="L179" s="17">
         <v>636.6</v>
       </c>
       <c r="M179" s="17">
         <v>697.9</v>
       </c>
     </row>
-    <row r="180" spans="1:13" s="74" customFormat="1">
+    <row r="180" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B180" s="75">
         <v>68.5</v>
       </c>
       <c r="C180" s="75">
         <v>114.1</v>
       </c>
       <c r="D180" s="75">
         <v>159.6</v>
       </c>
       <c r="E180" s="75">
         <v>205.2</v>
       </c>
       <c r="F180" s="75">
         <v>233.9</v>
       </c>
       <c r="G180" s="75">
         <v>262.5</v>
       </c>
       <c r="H180" s="75">
         <v>291.2</v>
       </c>
       <c r="I180" s="75">
         <v>333.4</v>
       </c>
       <c r="J180" s="17">
         <v>375.7</v>
       </c>
       <c r="K180" s="17">
         <v>417.9</v>
       </c>
       <c r="L180" s="17">
         <v>457.5</v>
       </c>
       <c r="M180" s="17">
         <v>497</v>
       </c>
     </row>
-    <row r="181" spans="1:13" s="74" customFormat="1">
+    <row r="181" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B181" s="76" t="s">
         <v>74</v>
       </c>
       <c r="C181" s="76" t="s">
         <v>74</v>
       </c>
       <c r="D181" s="76" t="s">
         <v>74</v>
       </c>
       <c r="E181" s="76" t="s">
         <v>74</v>
       </c>
       <c r="F181" s="76" t="s">
         <v>74</v>
       </c>
       <c r="G181" s="76" t="s">
         <v>74</v>
       </c>
       <c r="H181" s="76" t="s">
         <v>74</v>
       </c>
       <c r="I181" s="75">
         <v>0.3</v>
       </c>
       <c r="J181" s="17">
         <v>0.7</v>
       </c>
       <c r="K181" s="17">
         <v>1</v>
       </c>
       <c r="L181" s="17">
         <v>1.7</v>
       </c>
       <c r="M181" s="17">
         <v>2.2999999999999998</v>
       </c>
     </row>
-    <row r="182" spans="1:13" s="74" customFormat="1">
+    <row r="182" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B182" s="75">
         <v>11.1</v>
       </c>
       <c r="C182" s="75">
         <v>23.1</v>
       </c>
       <c r="D182" s="75">
         <v>35.1</v>
       </c>
       <c r="E182" s="75">
         <v>47.2</v>
       </c>
       <c r="F182" s="75">
         <v>59.8</v>
       </c>
       <c r="G182" s="75">
         <v>72.5</v>
       </c>
       <c r="H182" s="75">
         <v>85.2</v>
       </c>
       <c r="I182" s="75">
         <v>105.5</v>
       </c>
       <c r="J182" s="17">
         <v>125.8</v>
       </c>
       <c r="K182" s="17">
         <v>146.19999999999999</v>
       </c>
       <c r="L182" s="17">
         <v>164.8</v>
       </c>
       <c r="M182" s="17">
         <v>183.5</v>
       </c>
     </row>
-    <row r="183" spans="1:13" s="74" customFormat="1">
+    <row r="183" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B183" s="75">
         <v>0.3</v>
       </c>
       <c r="C183" s="75">
         <v>2.2000000000000002</v>
       </c>
       <c r="D183" s="75">
         <v>4.0999999999999996</v>
       </c>
       <c r="E183" s="75">
         <v>5.9</v>
       </c>
       <c r="F183" s="75">
         <v>6.4</v>
       </c>
       <c r="G183" s="75">
         <v>6.9</v>
       </c>
       <c r="H183" s="75">
         <v>7.3</v>
       </c>
       <c r="I183" s="75">
         <v>8.3000000000000007</v>
       </c>
       <c r="J183" s="17">
         <v>9.3000000000000007</v>
       </c>
       <c r="K183" s="17">
         <v>10.3</v>
       </c>
       <c r="L183" s="17">
         <v>12.7</v>
       </c>
       <c r="M183" s="17">
         <v>15</v>
       </c>
     </row>
-    <row r="184" spans="1:13" s="74" customFormat="1">
+    <row r="184" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B184" s="77"/>
       <c r="C184" s="77"/>
       <c r="D184" s="77"/>
       <c r="E184" s="77"/>
       <c r="F184" s="77"/>
       <c r="G184" s="77"/>
       <c r="H184" s="77"/>
       <c r="I184" s="77"/>
       <c r="J184" s="77"/>
       <c r="K184" s="77"/>
       <c r="L184" s="77"/>
       <c r="M184" s="77"/>
     </row>
-    <row r="185" spans="1:13" s="72" customFormat="1">
+    <row r="185" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C185" s="17">
         <v>0.7</v>
       </c>
       <c r="D185" s="17">
         <v>1.3</v>
       </c>
       <c r="E185" s="17">
         <v>2</v>
       </c>
       <c r="F185" s="17">
         <v>153.5</v>
       </c>
       <c r="G185" s="17">
         <v>305</v>
       </c>
       <c r="H185" s="17">
         <v>456.5</v>
       </c>
       <c r="I185" s="17">
         <v>812.5</v>
       </c>
       <c r="J185" s="17">
         <v>1168.5</v>
       </c>
       <c r="K185" s="17">
         <v>1524.5</v>
       </c>
       <c r="L185" s="17">
         <v>1928.2</v>
       </c>
       <c r="M185" s="17">
         <v>2331.8000000000002</v>
       </c>
     </row>
-    <row r="186" spans="1:13" s="72" customFormat="1">
+    <row r="186" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C186" s="17">
         <v>0.7</v>
       </c>
       <c r="D186" s="17">
         <v>1.3</v>
       </c>
       <c r="E186" s="17">
         <v>2</v>
       </c>
       <c r="F186" s="17">
         <v>153.5</v>
       </c>
       <c r="G186" s="17">
         <v>305</v>
       </c>
       <c r="H186" s="17">
         <v>456.5</v>
       </c>
       <c r="I186" s="17">
         <v>812.5</v>
       </c>
       <c r="J186" s="17">
         <v>1168.5</v>
       </c>
       <c r="K186" s="17">
         <v>1524.5</v>
       </c>
       <c r="L186" s="17">
         <v>1928.2</v>
       </c>
       <c r="M186" s="17">
         <v>2331.8000000000002</v>
       </c>
     </row>
-    <row r="187" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="187" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="5"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
       <c r="J187" s="5"/>
       <c r="K187" s="5"/>
       <c r="L187" s="5"/>
       <c r="M187" s="5"/>
     </row>
-    <row r="188" spans="1:13" s="72" customFormat="1">
+    <row r="188" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B188" s="17">
         <v>0.1</v>
       </c>
       <c r="C188" s="17">
         <v>0.1</v>
       </c>
       <c r="D188" s="17">
         <v>0.1</v>
       </c>
       <c r="E188" s="17">
         <v>0.1</v>
       </c>
       <c r="F188" s="17">
         <v>0.2</v>
       </c>
       <c r="G188" s="17">
         <v>0.3</v>
       </c>
       <c r="H188" s="17">
         <v>0.3</v>
       </c>
       <c r="I188" s="17">
         <v>0.3</v>
       </c>
       <c r="J188" s="17">
         <v>0.4</v>
       </c>
       <c r="K188" s="17">
         <v>0.4</v>
       </c>
       <c r="L188" s="17">
         <v>0.4</v>
       </c>
       <c r="M188" s="17">
         <v>0.5</v>
       </c>
     </row>
-    <row r="189" spans="1:13" s="72" customFormat="1">
+    <row r="189" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B189" s="17">
         <v>0</v>
       </c>
       <c r="C189" s="17">
         <v>0.1</v>
       </c>
       <c r="D189" s="17">
         <v>0.1</v>
       </c>
       <c r="E189" s="17">
         <v>0.1</v>
       </c>
       <c r="F189" s="17">
         <v>0.1</v>
       </c>
       <c r="G189" s="17">
         <v>0.2</v>
       </c>
       <c r="H189" s="17">
         <v>0.2</v>
       </c>
       <c r="I189" s="17">
         <v>0.2</v>
       </c>
       <c r="J189" s="17">
         <v>0.2</v>
       </c>
       <c r="K189" s="17">
         <v>0.3</v>
       </c>
       <c r="L189" s="17">
         <v>0.3</v>
       </c>
       <c r="M189" s="17">
         <v>0.3</v>
       </c>
     </row>
-    <row r="190" spans="1:13" s="72" customFormat="1">
+    <row r="190" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B190" s="17">
         <v>0</v>
       </c>
       <c r="C190" s="17">
         <v>0</v>
       </c>
       <c r="D190" s="17">
         <v>0</v>
       </c>
       <c r="E190" s="17">
         <v>0</v>
       </c>
       <c r="F190" s="17">
         <v>0.1</v>
       </c>
       <c r="G190" s="17">
         <v>0.1</v>
       </c>
       <c r="H190" s="17">
         <v>0.1</v>
       </c>
       <c r="I190" s="17">
         <v>0.1</v>
       </c>
       <c r="J190" s="17">
         <v>0.1</v>
       </c>
       <c r="K190" s="17">
         <v>0.1</v>
       </c>
       <c r="L190" s="17">
         <v>0.2</v>
       </c>
       <c r="M190" s="17">
         <v>0.2</v>
       </c>
     </row>
-    <row r="191" spans="1:13" s="72" customFormat="1" ht="68.25">
+    <row r="191" spans="1:13" s="72" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A191" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="5"/>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
     </row>
-    <row r="192" spans="1:13" s="72" customFormat="1">
+    <row r="192" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B192" s="17">
         <v>0.1</v>
       </c>
       <c r="C192" s="17">
         <v>0.1</v>
       </c>
       <c r="D192" s="17">
         <v>0.1</v>
       </c>
       <c r="E192" s="17">
         <v>0.1</v>
       </c>
       <c r="F192" s="17">
         <v>0.2</v>
       </c>
       <c r="G192" s="17">
         <v>0.3</v>
       </c>
       <c r="H192" s="17">
         <v>0.3</v>
       </c>
       <c r="I192" s="17">
         <v>0.3</v>
       </c>
       <c r="J192" s="17">
         <v>0.4</v>
       </c>
       <c r="K192" s="17">
         <v>0.4</v>
       </c>
       <c r="L192" s="17">
         <v>0.4</v>
       </c>
       <c r="M192" s="17">
         <v>0.5</v>
       </c>
     </row>
-    <row r="193" spans="1:13" s="72" customFormat="1">
+    <row r="193" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B193" s="17">
         <v>0</v>
       </c>
       <c r="C193" s="17">
         <v>0.1</v>
       </c>
       <c r="D193" s="17">
         <v>0.1</v>
       </c>
       <c r="E193" s="17">
         <v>0.1</v>
       </c>
       <c r="F193" s="17">
         <v>0.1</v>
       </c>
       <c r="G193" s="17">
         <v>0.2</v>
       </c>
       <c r="H193" s="17">
         <v>0.2</v>
       </c>
       <c r="I193" s="17">
         <v>0.2</v>
       </c>
       <c r="J193" s="17">
         <v>0.2</v>
       </c>
       <c r="K193" s="17">
         <v>0.3</v>
       </c>
       <c r="L193" s="17">
         <v>0.3</v>
       </c>
       <c r="M193" s="17">
         <v>0.3</v>
       </c>
     </row>
-    <row r="194" spans="1:13" s="72" customFormat="1">
+    <row r="194" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="17">
         <v>0</v>
       </c>
       <c r="C194" s="17">
         <v>0</v>
       </c>
       <c r="D194" s="17">
         <v>0</v>
       </c>
       <c r="E194" s="17">
         <v>0</v>
       </c>
       <c r="F194" s="17">
         <v>0.1</v>
       </c>
       <c r="G194" s="17">
         <v>0.1</v>
       </c>
       <c r="H194" s="17">
         <v>0.1</v>
       </c>
       <c r="I194" s="17">
         <v>0.1</v>
       </c>
       <c r="J194" s="17">
         <v>0.1</v>
       </c>
       <c r="K194" s="17">
         <v>0.1</v>
       </c>
       <c r="L194" s="17">
         <v>0.2</v>
       </c>
       <c r="M194" s="17">
         <v>0.2</v>
       </c>
     </row>
-    <row r="195" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="195" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B195" s="5"/>
       <c r="C195" s="5"/>
       <c r="D195" s="5"/>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
       <c r="J195" s="5"/>
       <c r="K195" s="5"/>
       <c r="L195" s="5"/>
       <c r="M195" s="5"/>
     </row>
-    <row r="196" spans="1:13" s="72" customFormat="1">
+    <row r="196" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B196" s="17">
         <v>0.1</v>
       </c>
       <c r="C196" s="17">
         <v>0.2</v>
       </c>
       <c r="D196" s="78">
         <v>0.2</v>
       </c>
       <c r="E196" s="17">
         <v>0.3</v>
       </c>
       <c r="F196" s="17">
         <v>0.4</v>
       </c>
       <c r="G196" s="17">
         <v>0.5</v>
       </c>
       <c r="H196" s="17">
         <v>0.6</v>
       </c>
       <c r="I196" s="17">
         <v>0.7</v>
       </c>
       <c r="J196" s="17">
         <v>0.7</v>
       </c>
       <c r="K196" s="17">
         <v>0.8</v>
       </c>
       <c r="L196" s="17">
         <v>1</v>
       </c>
       <c r="M196" s="17">
         <v>1.2</v>
       </c>
     </row>
-    <row r="197" spans="1:13" s="72" customFormat="1">
+    <row r="197" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B197" s="17">
         <v>0.1</v>
       </c>
       <c r="C197" s="17">
         <v>0.2</v>
       </c>
       <c r="D197" s="78">
         <v>0.2</v>
       </c>
       <c r="E197" s="17">
         <v>0.3</v>
       </c>
       <c r="F197" s="17">
         <v>0.4</v>
       </c>
       <c r="G197" s="17">
         <v>0.5</v>
       </c>
       <c r="H197" s="17">
         <v>0.6</v>
       </c>
       <c r="I197" s="17">
         <v>0.7</v>
       </c>
       <c r="J197" s="17">
         <v>0.7</v>
       </c>
       <c r="K197" s="17">
         <v>0.8</v>
       </c>
       <c r="L197" s="17">
         <v>0.9</v>
       </c>
       <c r="M197" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="198" spans="1:13" s="72" customFormat="1">
+    <row r="198" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="K198" s="9" t="s">
         <v>74</v>
       </c>
       <c r="L198" s="17">
         <v>0.1</v>
       </c>
       <c r="M198" s="17">
         <v>0.2</v>
       </c>
     </row>
-    <row r="199" spans="1:13" s="72" customFormat="1">
+    <row r="199" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B199" s="5"/>
       <c r="C199" s="5"/>
       <c r="D199" s="5"/>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
       <c r="J199" s="5"/>
       <c r="K199" s="5"/>
       <c r="L199" s="5"/>
       <c r="M199" s="5"/>
     </row>
-    <row r="200" spans="1:13" s="72" customFormat="1">
+    <row r="200" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B200" s="6">
         <v>3738</v>
       </c>
       <c r="C200" s="6">
         <v>14031</v>
       </c>
       <c r="D200" s="6">
         <v>24324</v>
       </c>
       <c r="E200" s="6">
         <v>34617</v>
       </c>
       <c r="F200" s="6">
         <v>52888</v>
       </c>
       <c r="G200" s="6">
         <v>71160</v>
       </c>
       <c r="H200" s="6">
         <v>89432</v>
       </c>
       <c r="I200" s="6">
         <v>109194</v>
       </c>
       <c r="J200" s="6">
         <v>128956</v>
       </c>
       <c r="K200" s="6">
         <v>148719</v>
       </c>
       <c r="L200" s="6">
         <v>173757</v>
       </c>
       <c r="M200" s="6">
         <v>198795</v>
       </c>
     </row>
-    <row r="201" spans="1:13" s="72" customFormat="1">
+    <row r="201" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C201" s="6">
         <v>4700</v>
       </c>
       <c r="D201" s="6">
         <v>9400</v>
       </c>
       <c r="E201" s="6">
         <v>14100</v>
       </c>
       <c r="F201" s="6">
         <v>23500</v>
       </c>
       <c r="G201" s="6">
         <v>32900</v>
       </c>
       <c r="H201" s="6">
         <v>42300</v>
       </c>
       <c r="I201" s="6">
         <v>55613</v>
       </c>
       <c r="J201" s="6">
         <v>68926</v>
       </c>
       <c r="K201" s="6">
         <v>82239</v>
       </c>
       <c r="L201" s="6">
         <v>95833</v>
       </c>
       <c r="M201" s="6">
         <v>109427</v>
       </c>
     </row>
-    <row r="202" spans="1:13" s="72" customFormat="1">
+    <row r="202" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B202" s="6">
         <v>801</v>
       </c>
       <c r="C202" s="6">
         <v>868</v>
       </c>
       <c r="D202" s="6">
         <v>935</v>
       </c>
       <c r="E202" s="6">
         <v>1002</v>
       </c>
       <c r="F202" s="6">
         <v>1116</v>
       </c>
       <c r="G202" s="6">
         <v>1230</v>
       </c>
       <c r="H202" s="6">
         <v>1345</v>
       </c>
       <c r="I202" s="6">
         <v>1634</v>
       </c>
       <c r="J202" s="6">
         <v>1923</v>
       </c>
       <c r="K202" s="6">
         <v>2212</v>
       </c>
       <c r="L202" s="6">
         <v>2594</v>
       </c>
       <c r="M202" s="6">
         <v>2977</v>
       </c>
     </row>
-    <row r="203" spans="1:13" s="72" customFormat="1">
+    <row r="203" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A203" s="70" t="s">
         <v>70</v>
       </c>
       <c r="B203" s="6">
         <v>2937</v>
       </c>
       <c r="C203" s="6">
         <v>8463</v>
       </c>
       <c r="D203" s="6">
         <v>13989</v>
       </c>
       <c r="E203" s="6">
         <v>19515</v>
       </c>
       <c r="F203" s="6">
         <v>28272</v>
       </c>
       <c r="G203" s="6">
         <v>37030</v>
       </c>
       <c r="H203" s="6">
         <v>45787</v>
       </c>
       <c r="I203" s="6">
         <v>51947</v>
       </c>
       <c r="J203" s="6">
         <v>58108</v>
       </c>
       <c r="K203" s="6">
         <v>64268</v>
       </c>
       <c r="L203" s="6">
         <v>72672</v>
       </c>
       <c r="M203" s="6">
         <v>81077</v>
       </c>
     </row>
-    <row r="204" spans="1:13" s="72" customFormat="1">
+    <row r="204" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="70" t="s">
         <v>54</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="K204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="L204" s="6">
         <v>2657</v>
       </c>
       <c r="M204" s="6">
         <v>5315</v>
       </c>
     </row>
-    <row r="205" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="205" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A205" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
       <c r="J205" s="5"/>
       <c r="K205" s="5"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
     </row>
-    <row r="206" spans="1:13" s="72" customFormat="1">
+    <row r="206" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A206" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B206" s="6">
         <v>4</v>
       </c>
       <c r="C206" s="6">
         <v>7</v>
       </c>
       <c r="D206" s="6">
         <v>11</v>
       </c>
       <c r="E206" s="6">
         <v>14</v>
       </c>
       <c r="F206" s="6">
         <v>17</v>
       </c>
       <c r="G206" s="6">
         <v>21</v>
       </c>
       <c r="H206" s="6">
         <v>24</v>
       </c>
       <c r="I206" s="6">
         <v>27</v>
       </c>
       <c r="J206" s="6">
         <v>31</v>
       </c>
       <c r="K206" s="6">
         <v>34</v>
       </c>
       <c r="L206" s="6">
         <v>37</v>
       </c>
       <c r="M206" s="6">
         <v>41</v>
       </c>
     </row>
-    <row r="207" spans="1:13" s="72" customFormat="1">
+    <row r="207" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B207" s="6">
         <v>4</v>
       </c>
       <c r="C207" s="6">
         <v>7</v>
       </c>
       <c r="D207" s="6">
         <v>11</v>
       </c>
       <c r="E207" s="6">
         <v>14</v>
       </c>
       <c r="F207" s="6">
         <v>17</v>
       </c>
       <c r="G207" s="6">
         <v>21</v>
       </c>
       <c r="H207" s="6">
         <v>24</v>
       </c>
       <c r="I207" s="6">
         <v>27</v>
       </c>
       <c r="J207" s="6">
         <v>31</v>
       </c>
       <c r="K207" s="6">
         <v>34</v>
       </c>
       <c r="L207" s="6">
         <v>37</v>
       </c>
       <c r="M207" s="6">
         <v>41</v>
       </c>
     </row>
-    <row r="208" spans="1:13" s="72" customFormat="1" ht="68.25">
+    <row r="208" spans="1:13" s="72" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A208" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="5"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
       <c r="J208" s="5"/>
       <c r="K208" s="5"/>
       <c r="L208" s="5"/>
       <c r="M208" s="5"/>
     </row>
-    <row r="209" spans="1:13" s="72" customFormat="1">
+    <row r="209" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A209" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B209" s="17">
         <v>0.2</v>
       </c>
       <c r="C209" s="17">
         <v>0.8</v>
       </c>
       <c r="D209" s="17">
         <v>1.4</v>
       </c>
       <c r="E209" s="17">
         <v>2</v>
       </c>
       <c r="F209" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="G209" s="17">
         <v>2.4</v>
       </c>
       <c r="H209" s="17">
         <v>2.7</v>
       </c>
       <c r="I209" s="17">
         <v>7</v>
       </c>
       <c r="J209" s="17">
         <v>11.3</v>
       </c>
       <c r="K209" s="17">
         <v>15.7</v>
       </c>
       <c r="L209" s="17">
         <v>17.899999999999999</v>
       </c>
       <c r="M209" s="17">
         <v>20.100000000000001</v>
       </c>
     </row>
-    <row r="210" spans="1:13" s="72" customFormat="1">
+    <row r="210" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B210" s="17">
         <v>0.2</v>
       </c>
       <c r="C210" s="17">
         <v>0.2</v>
       </c>
       <c r="D210" s="17">
         <v>0.2</v>
       </c>
       <c r="E210" s="17">
         <v>0.2</v>
       </c>
       <c r="F210" s="17">
         <v>0.2</v>
       </c>
       <c r="G210" s="17">
         <v>0.2</v>
       </c>
       <c r="H210" s="17">
         <v>0.2</v>
       </c>
       <c r="I210" s="17">
         <v>3.8</v>
       </c>
       <c r="J210" s="17">
         <v>7.5</v>
       </c>
       <c r="K210" s="17">
         <v>11.2</v>
       </c>
       <c r="L210" s="17">
         <v>12.8</v>
       </c>
       <c r="M210" s="17">
         <v>14.4</v>
       </c>
     </row>
-    <row r="211" spans="1:13" s="72" customFormat="1">
+    <row r="211" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C211" s="17">
         <v>0.6</v>
       </c>
       <c r="D211" s="17">
         <v>1.2</v>
       </c>
       <c r="E211" s="17">
         <v>1.8</v>
       </c>
       <c r="F211" s="17">
         <v>2</v>
       </c>
       <c r="G211" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="H211" s="17">
         <v>2.5</v>
       </c>
       <c r="I211" s="17">
         <v>2.9</v>
       </c>
       <c r="J211" s="17">
         <v>3.3</v>
       </c>
       <c r="K211" s="17">
         <v>3.7</v>
       </c>
       <c r="L211" s="17">
         <v>3.9</v>
       </c>
       <c r="M211" s="17">
         <v>4.2</v>
       </c>
     </row>
-    <row r="212" spans="1:13" s="72" customFormat="1">
+    <row r="212" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A212" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C212" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E212" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F212" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G212" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H212" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I212" s="17">
         <v>0.3</v>
       </c>
       <c r="J212" s="17">
         <v>0.5</v>
       </c>
       <c r="K212" s="17">
         <v>0.8</v>
       </c>
       <c r="L212" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="M212" s="17">
         <v>1.5</v>
       </c>
     </row>
-    <row r="213" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="213" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B213" s="5"/>
       <c r="C213" s="5"/>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
       <c r="L213" s="5"/>
       <c r="M213" s="5"/>
     </row>
-    <row r="214" spans="1:13" s="72" customFormat="1">
+    <row r="214" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B214" s="17">
         <v>79.900000000000006</v>
       </c>
       <c r="C214" s="17">
         <v>137.6</v>
       </c>
       <c r="D214" s="17">
         <v>217.1</v>
       </c>
       <c r="E214" s="17">
         <v>269.60000000000002</v>
       </c>
       <c r="F214" s="17">
         <v>352.6</v>
       </c>
       <c r="G214" s="17">
         <v>388.3</v>
       </c>
       <c r="H214" s="17">
         <v>444.3</v>
       </c>
       <c r="I214" s="17">
         <v>507.3</v>
       </c>
       <c r="J214" s="17">
         <v>587.29999999999995</v>
       </c>
       <c r="K214" s="17">
         <v>644.4</v>
       </c>
       <c r="L214" s="17">
         <v>712.7</v>
       </c>
       <c r="M214" s="17">
         <v>770.7</v>
       </c>
     </row>
-    <row r="215" spans="1:13" s="72" customFormat="1">
+    <row r="215" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B215" s="17">
         <v>79.900000000000006</v>
       </c>
       <c r="C215" s="17">
         <v>137.6</v>
       </c>
       <c r="D215" s="17">
         <v>217.1</v>
       </c>
       <c r="E215" s="17">
         <v>269.60000000000002</v>
       </c>
       <c r="F215" s="17">
         <v>352.6</v>
       </c>
       <c r="G215" s="17">
         <v>388.3</v>
       </c>
       <c r="H215" s="17">
         <v>444.3</v>
       </c>
       <c r="I215" s="17">
         <v>507.3</v>
       </c>
       <c r="J215" s="17">
         <v>587.29999999999995</v>
       </c>
       <c r="K215" s="17">
         <v>644.4</v>
       </c>
       <c r="L215" s="17">
         <v>712.7</v>
       </c>
       <c r="M215" s="17">
         <v>770.7</v>
       </c>
     </row>
-    <row r="216" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="216" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A216" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B216" s="5"/>
       <c r="C216" s="5"/>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
       <c r="L216" s="5"/>
       <c r="M216" s="5"/>
     </row>
-    <row r="217" spans="1:13" s="72" customFormat="1">
+    <row r="217" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A217" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B217" s="17">
         <v>24.1</v>
       </c>
       <c r="C217" s="17">
         <v>79.900000000000006</v>
       </c>
       <c r="D217" s="17">
         <v>161.4</v>
       </c>
       <c r="E217" s="17">
         <v>244.6</v>
       </c>
       <c r="F217" s="17">
         <v>346.6</v>
       </c>
       <c r="G217" s="17">
         <v>455.7</v>
       </c>
       <c r="H217" s="17">
         <v>560.70000000000005</v>
       </c>
       <c r="I217" s="17">
         <v>646.70000000000005</v>
       </c>
       <c r="J217" s="17">
         <v>730.7</v>
       </c>
       <c r="K217" s="17">
         <v>809.6</v>
       </c>
       <c r="L217" s="17">
         <v>869.1</v>
       </c>
       <c r="M217" s="17">
         <v>911.1</v>
       </c>
     </row>
-    <row r="218" spans="1:13" s="72" customFormat="1">
+    <row r="218" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A218" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B218" s="17">
         <v>24.1</v>
       </c>
       <c r="C218" s="17">
         <v>79.900000000000006</v>
       </c>
       <c r="D218" s="17">
         <v>161.4</v>
       </c>
       <c r="E218" s="17">
         <v>244.6</v>
       </c>
       <c r="F218" s="17">
         <v>346.6</v>
       </c>
       <c r="G218" s="17">
         <v>455.7</v>
       </c>
       <c r="H218" s="17">
         <v>560.70000000000005</v>
       </c>
       <c r="I218" s="17">
         <v>646.70000000000005</v>
       </c>
       <c r="J218" s="17">
         <v>730.7</v>
       </c>
       <c r="K218" s="17">
         <v>809.6</v>
       </c>
       <c r="L218" s="17">
         <v>869.1</v>
       </c>
       <c r="M218" s="17">
         <v>911.1</v>
       </c>
     </row>
-    <row r="219" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="219" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A219" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
       <c r="J219" s="5"/>
       <c r="K219" s="5"/>
       <c r="L219" s="5"/>
       <c r="M219" s="5"/>
     </row>
-    <row r="220" spans="1:13" s="72" customFormat="1">
+    <row r="220" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A220" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B220" s="6">
         <v>907</v>
       </c>
       <c r="C220" s="6">
         <v>1621</v>
       </c>
       <c r="D220" s="6">
         <v>2528</v>
       </c>
       <c r="E220" s="6">
         <v>3198</v>
       </c>
       <c r="F220" s="6">
         <v>3658</v>
       </c>
       <c r="G220" s="6">
         <v>4104</v>
       </c>
       <c r="H220" s="6">
         <v>4550</v>
       </c>
       <c r="I220" s="6">
         <v>4564</v>
       </c>
       <c r="J220" s="6">
         <v>5163</v>
       </c>
       <c r="K220" s="6">
         <v>5627</v>
       </c>
       <c r="L220" s="6">
         <v>6177</v>
       </c>
       <c r="M220" s="6">
         <v>6891</v>
       </c>
     </row>
-    <row r="221" spans="1:13" s="72" customFormat="1">
+    <row r="221" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A221" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B221" s="6">
         <v>14</v>
       </c>
       <c r="C221" s="6">
         <v>28</v>
       </c>
       <c r="D221" s="6">
         <v>42</v>
       </c>
       <c r="E221" s="6">
         <v>56</v>
       </c>
       <c r="F221" s="6">
         <v>70</v>
       </c>
       <c r="G221" s="6">
         <v>84</v>
       </c>
       <c r="H221" s="6">
         <v>98</v>
       </c>
       <c r="I221" s="6">
         <v>112</v>
       </c>
       <c r="J221" s="6">
         <v>126</v>
       </c>
       <c r="K221" s="6">
         <v>140</v>
       </c>
       <c r="L221" s="6">
         <v>154</v>
       </c>
       <c r="M221" s="6">
         <v>168</v>
       </c>
     </row>
-    <row r="222" spans="1:13" s="72" customFormat="1">
+    <row r="222" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A222" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B222" s="6">
         <v>893</v>
       </c>
       <c r="C222" s="6">
         <v>1593</v>
       </c>
       <c r="D222" s="6">
         <v>2486</v>
       </c>
       <c r="E222" s="6">
         <v>3142</v>
       </c>
       <c r="F222" s="6">
         <v>3588</v>
       </c>
       <c r="G222" s="6">
         <v>4020</v>
       </c>
       <c r="H222" s="6">
         <v>4452</v>
       </c>
       <c r="I222" s="6">
         <v>4452</v>
       </c>
       <c r="J222" s="6">
         <v>5037</v>
       </c>
       <c r="K222" s="6">
         <v>5487</v>
       </c>
       <c r="L222" s="6">
         <v>6023</v>
       </c>
       <c r="M222" s="6">
         <v>6723</v>
       </c>
     </row>
-    <row r="223" spans="1:13" s="72" customFormat="1" ht="23.25">
+    <row r="223" spans="1:13" s="72" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A223" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
     </row>
-    <row r="224" spans="1:13" s="72" customFormat="1">
+    <row r="224" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A224" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B224" s="6">
         <v>763</v>
       </c>
       <c r="C224" s="6">
         <v>1526</v>
       </c>
       <c r="D224" s="6">
         <v>2289</v>
       </c>
       <c r="E224" s="6">
         <v>3053</v>
       </c>
       <c r="F224" s="6">
         <v>3816</v>
       </c>
       <c r="G224" s="6">
         <v>4579</v>
       </c>
       <c r="H224" s="6">
         <v>5342</v>
       </c>
       <c r="I224" s="6">
         <v>6105</v>
       </c>
       <c r="J224" s="6">
         <v>6868</v>
       </c>
       <c r="K224" s="6">
         <v>7632</v>
       </c>
       <c r="L224" s="6">
         <v>8395</v>
       </c>
       <c r="M224" s="6">
         <v>9158</v>
       </c>
     </row>
-    <row r="225" spans="1:13" s="72" customFormat="1">
+    <row r="225" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A225" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B225" s="6">
         <v>710</v>
       </c>
       <c r="C225" s="6">
         <v>1420</v>
       </c>
       <c r="D225" s="6">
         <v>2130</v>
       </c>
       <c r="E225" s="6">
         <v>2840</v>
       </c>
       <c r="F225" s="6">
         <v>3550</v>
       </c>
       <c r="G225" s="6">
         <v>4260</v>
       </c>
       <c r="H225" s="6">
         <v>4971</v>
       </c>
       <c r="I225" s="6">
         <v>5681</v>
       </c>
       <c r="J225" s="6">
         <v>6391</v>
       </c>
       <c r="K225" s="6">
         <v>7101</v>
       </c>
       <c r="L225" s="6">
         <v>7811</v>
       </c>
       <c r="M225" s="6">
         <v>8521</v>
       </c>
     </row>
-    <row r="226" spans="1:13" s="72" customFormat="1">
+    <row r="226" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A226" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B226" s="6">
         <v>35</v>
       </c>
       <c r="C226" s="6">
         <v>70</v>
       </c>
       <c r="D226" s="6">
         <v>104</v>
       </c>
       <c r="E226" s="6">
         <v>139</v>
       </c>
       <c r="F226" s="6">
         <v>174</v>
       </c>
       <c r="G226" s="6">
         <v>209</v>
       </c>
       <c r="H226" s="6">
         <v>243</v>
       </c>
       <c r="I226" s="6">
         <v>278</v>
       </c>
       <c r="J226" s="6">
         <v>313</v>
       </c>
       <c r="K226" s="6">
         <v>348</v>
       </c>
       <c r="L226" s="6">
         <v>382</v>
       </c>
       <c r="M226" s="6">
         <v>417</v>
       </c>
     </row>
-    <row r="227" spans="1:13" s="72" customFormat="1">
+    <row r="227" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A227" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B227" s="6">
         <v>18</v>
       </c>
       <c r="C227" s="6">
         <v>37</v>
       </c>
       <c r="D227" s="6">
         <v>55</v>
       </c>
       <c r="E227" s="6">
         <v>73</v>
       </c>
       <c r="F227" s="6">
         <v>92</v>
       </c>
       <c r="G227" s="6">
         <v>110</v>
       </c>
       <c r="H227" s="6">
         <v>128</v>
       </c>
       <c r="I227" s="6">
         <v>147</v>
       </c>
       <c r="J227" s="6">
         <v>165</v>
       </c>
       <c r="K227" s="6">
         <v>183</v>
       </c>
       <c r="L227" s="6">
         <v>202</v>
       </c>
       <c r="M227" s="6">
         <v>220</v>
       </c>
     </row>
-    <row r="228" spans="1:13" s="72" customFormat="1">
+    <row r="228" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B228" s="5"/>
       <c r="C228" s="5"/>
       <c r="D228" s="5"/>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
       <c r="J228" s="5"/>
       <c r="K228" s="5"/>
       <c r="L228" s="5"/>
       <c r="M228" s="5"/>
     </row>
-    <row r="229" spans="1:13" s="72" customFormat="1">
+    <row r="229" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A229" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B229" s="6">
         <v>81619</v>
       </c>
       <c r="C229" s="6">
         <v>172897</v>
       </c>
       <c r="D229" s="6">
         <v>266168</v>
       </c>
       <c r="E229" s="6">
         <v>370788</v>
       </c>
       <c r="F229" s="6">
         <v>463319</v>
       </c>
       <c r="G229" s="6">
         <v>556536</v>
       </c>
       <c r="H229" s="6">
         <v>644114</v>
       </c>
       <c r="I229" s="6">
         <v>775443</v>
       </c>
       <c r="J229" s="6">
         <v>901260</v>
       </c>
       <c r="K229" s="6">
         <v>1026126</v>
       </c>
       <c r="L229" s="6">
         <v>1146556</v>
       </c>
       <c r="M229" s="6">
         <v>1256201</v>
       </c>
     </row>
-    <row r="230" spans="1:13" s="72" customFormat="1">
+    <row r="230" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A230" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B230" s="6">
         <v>12951</v>
       </c>
       <c r="C230" s="6">
         <v>32837</v>
       </c>
       <c r="D230" s="6">
         <v>53332</v>
       </c>
       <c r="E230" s="6">
         <v>86292</v>
       </c>
       <c r="F230" s="6">
         <v>126881</v>
       </c>
       <c r="G230" s="6">
         <v>168634</v>
       </c>
       <c r="H230" s="6">
         <v>204099</v>
       </c>
       <c r="I230" s="6">
         <v>260772</v>
       </c>
       <c r="J230" s="6">
         <v>314253</v>
       </c>
       <c r="K230" s="6">
         <v>366684</v>
       </c>
       <c r="L230" s="6">
         <v>410064</v>
       </c>
       <c r="M230" s="6">
         <v>441823</v>
       </c>
     </row>
-    <row r="231" spans="1:13" s="72" customFormat="1">
+    <row r="231" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A231" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B231" s="6">
         <v>687</v>
       </c>
       <c r="C231" s="6">
         <v>2229</v>
       </c>
       <c r="D231" s="6">
         <v>5152</v>
       </c>
       <c r="E231" s="6">
         <v>7021</v>
       </c>
       <c r="F231" s="6">
         <v>8881</v>
       </c>
       <c r="G231" s="6">
         <v>10259</v>
       </c>
       <c r="H231" s="6">
         <v>12215</v>
       </c>
       <c r="I231" s="6">
         <v>18365</v>
       </c>
       <c r="J231" s="6">
         <v>22256</v>
       </c>
       <c r="K231" s="6">
         <v>26300</v>
       </c>
       <c r="L231" s="6">
         <v>30158</v>
       </c>
       <c r="M231" s="6">
         <v>34857</v>
       </c>
     </row>
-    <row r="232" spans="1:13" s="72" customFormat="1">
+    <row r="232" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A232" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C232" s="6">
         <v>1061</v>
       </c>
       <c r="D232" s="6">
         <v>2122</v>
       </c>
       <c r="E232" s="6">
         <v>3183</v>
       </c>
       <c r="F232" s="6">
         <v>3183</v>
       </c>
       <c r="G232" s="6">
         <v>3183</v>
       </c>
       <c r="H232" s="6">
         <v>3183</v>
       </c>
       <c r="I232" s="6">
         <v>3834</v>
       </c>
       <c r="J232" s="6">
         <v>4484</v>
       </c>
       <c r="K232" s="6">
         <v>5135</v>
       </c>
       <c r="L232" s="6">
         <v>6671</v>
       </c>
       <c r="M232" s="6">
         <v>8208</v>
       </c>
     </row>
-    <row r="233" spans="1:13" s="72" customFormat="1">
+    <row r="233" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A233" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C233" s="6">
         <v>3333</v>
       </c>
       <c r="D233" s="6">
         <v>6667</v>
       </c>
       <c r="E233" s="6">
         <v>10000</v>
       </c>
       <c r="F233" s="6">
         <v>10000</v>
       </c>
       <c r="G233" s="6">
         <v>10000</v>
       </c>
       <c r="H233" s="6">
         <v>10000</v>
       </c>
       <c r="I233" s="6">
         <v>10000</v>
       </c>
       <c r="J233" s="6">
         <v>10000</v>
       </c>
       <c r="K233" s="6">
         <v>10000</v>
       </c>
       <c r="L233" s="6">
         <v>10000</v>
       </c>
       <c r="M233" s="6">
         <v>10000</v>
       </c>
     </row>
-    <row r="234" spans="1:13" s="72" customFormat="1">
+    <row r="234" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A234" s="70" t="s">
         <v>53</v>
       </c>
       <c r="B234" s="6">
         <v>501</v>
       </c>
       <c r="C234" s="6">
         <v>1077</v>
       </c>
       <c r="D234" s="6">
         <v>1652</v>
       </c>
       <c r="E234" s="6">
         <v>2168</v>
       </c>
       <c r="F234" s="6">
         <v>2530</v>
       </c>
       <c r="G234" s="6">
         <v>2897</v>
       </c>
       <c r="H234" s="6">
         <v>3335</v>
       </c>
       <c r="I234" s="6">
         <v>3803</v>
       </c>
       <c r="J234" s="6">
         <v>4209</v>
       </c>
       <c r="K234" s="6">
         <v>4563</v>
       </c>
       <c r="L234" s="6">
         <v>5653</v>
       </c>
       <c r="M234" s="6">
         <v>6738</v>
       </c>
     </row>
-    <row r="235" spans="1:13" s="72" customFormat="1">
+    <row r="235" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A235" s="70" t="s">
         <v>56</v>
       </c>
       <c r="B235" s="6">
         <v>67479</v>
       </c>
       <c r="C235" s="6">
         <v>132361</v>
       </c>
       <c r="D235" s="6">
         <v>197243</v>
       </c>
       <c r="E235" s="6">
         <v>262124</v>
       </c>
       <c r="F235" s="6">
         <v>311844</v>
       </c>
       <c r="G235" s="6">
         <v>361563</v>
       </c>
       <c r="H235" s="6">
         <v>411282</v>
       </c>
       <c r="I235" s="6">
         <v>478670</v>
       </c>
       <c r="J235" s="6">
         <v>546057</v>
       </c>
       <c r="K235" s="6">
         <v>613444</v>
       </c>
       <c r="L235" s="6">
         <v>684010</v>
       </c>
       <c r="M235" s="6">
         <v>754576</v>
       </c>
     </row>
-    <row r="236" spans="1:13" s="72" customFormat="1">
+    <row r="236" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="5"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
       <c r="J236" s="5"/>
       <c r="K236" s="5"/>
       <c r="L236" s="5"/>
       <c r="M236" s="5"/>
     </row>
-    <row r="237" spans="1:13" s="72" customFormat="1">
+    <row r="237" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A237" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B237" s="6">
         <v>76</v>
       </c>
       <c r="C237" s="6">
         <v>213</v>
       </c>
       <c r="D237" s="6">
         <v>337</v>
       </c>
       <c r="E237" s="6">
         <v>455</v>
       </c>
       <c r="F237" s="6">
         <v>575</v>
       </c>
       <c r="G237" s="6">
         <v>695</v>
       </c>
       <c r="H237" s="6">
         <v>703</v>
       </c>
       <c r="I237" s="6">
         <v>853</v>
       </c>
       <c r="J237" s="6">
         <v>972</v>
       </c>
       <c r="K237" s="6">
         <v>1088</v>
       </c>
       <c r="L237" s="6">
         <v>1167</v>
       </c>
       <c r="M237" s="6">
         <v>1205</v>
       </c>
     </row>
-    <row r="238" spans="1:13" s="72" customFormat="1">
+    <row r="238" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A238" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B238" s="6">
         <v>76</v>
       </c>
       <c r="C238" s="6">
         <v>213</v>
       </c>
       <c r="D238" s="6">
         <v>337</v>
       </c>
       <c r="E238" s="6">
         <v>455</v>
       </c>
       <c r="F238" s="6">
         <v>575</v>
       </c>
       <c r="G238" s="6">
         <v>695</v>
       </c>
       <c r="H238" s="6">
         <v>703</v>
       </c>
       <c r="I238" s="6">
         <v>853</v>
       </c>
       <c r="J238" s="6">
         <v>972</v>
       </c>
       <c r="K238" s="6">
         <v>1088</v>
       </c>
       <c r="L238" s="6">
         <v>1167</v>
       </c>
       <c r="M238" s="6">
         <v>1205</v>
       </c>
     </row>
-    <row r="239" spans="1:13" s="72" customFormat="1" ht="68.25">
+    <row r="239" spans="1:13" s="72" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A239" s="11" t="s">
         <v>85</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="5"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
       <c r="J239" s="5"/>
       <c r="K239" s="5"/>
       <c r="L239" s="5"/>
       <c r="M239" s="5"/>
     </row>
-    <row r="240" spans="1:13" s="72" customFormat="1">
+    <row r="240" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A240" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D240" s="6">
         <v>6</v>
       </c>
       <c r="E240" s="6">
         <v>22</v>
       </c>
       <c r="F240" s="6">
         <v>121</v>
       </c>
       <c r="G240" s="6">
         <v>199</v>
       </c>
       <c r="H240" s="6">
         <v>207</v>
       </c>
       <c r="I240" s="6">
         <v>341</v>
       </c>
       <c r="J240" s="6">
         <v>424</v>
       </c>
       <c r="K240" s="6">
         <v>424</v>
       </c>
       <c r="L240" s="6">
         <v>424</v>
       </c>
       <c r="M240" s="6">
         <v>424</v>
       </c>
     </row>
-    <row r="241" spans="1:13" s="72" customFormat="1">
+    <row r="241" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A241" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D241" s="6">
         <v>6</v>
       </c>
       <c r="E241" s="6">
         <v>22</v>
       </c>
       <c r="F241" s="6">
         <v>121</v>
       </c>
       <c r="G241" s="6">
         <v>199</v>
       </c>
       <c r="H241" s="6">
         <v>207</v>
       </c>
       <c r="I241" s="6">
         <v>341</v>
       </c>
       <c r="J241" s="6">
         <v>424</v>
       </c>
       <c r="K241" s="6">
         <v>424</v>
       </c>
       <c r="L241" s="6">
         <v>424</v>
       </c>
       <c r="M241" s="6">
         <v>424</v>
       </c>
     </row>
-    <row r="242" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="242" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A242" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="5"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
       <c r="J242" s="5"/>
       <c r="K242" s="5"/>
       <c r="L242" s="5"/>
       <c r="M242" s="5"/>
     </row>
-    <row r="243" spans="1:13" s="72" customFormat="1">
+    <row r="243" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A243" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B243" s="6">
         <v>47137</v>
       </c>
       <c r="C243" s="6">
         <v>93785</v>
       </c>
       <c r="D243" s="6">
         <v>177717</v>
       </c>
       <c r="E243" s="6">
         <v>230853</v>
       </c>
       <c r="F243" s="6">
         <v>281399</v>
       </c>
       <c r="G243" s="6">
         <v>325045</v>
       </c>
       <c r="H243" s="6">
         <v>365365</v>
       </c>
       <c r="I243" s="6">
         <v>413180</v>
       </c>
       <c r="J243" s="6">
         <v>460824</v>
       </c>
       <c r="K243" s="6">
         <v>502052</v>
       </c>
       <c r="L243" s="6">
         <v>537834</v>
       </c>
       <c r="M243" s="6">
         <v>574468</v>
       </c>
     </row>
-    <row r="244" spans="1:13" s="72" customFormat="1">
+    <row r="244" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A244" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B244" s="6">
         <v>47137</v>
       </c>
       <c r="C244" s="6">
         <v>93785</v>
       </c>
       <c r="D244" s="6">
         <v>177717</v>
       </c>
       <c r="E244" s="6">
         <v>230853</v>
       </c>
       <c r="F244" s="6">
         <v>281399</v>
       </c>
       <c r="G244" s="6">
         <v>325045</v>
       </c>
       <c r="H244" s="6">
         <v>365365</v>
       </c>
       <c r="I244" s="6">
         <v>413180</v>
       </c>
       <c r="J244" s="6">
         <v>460824</v>
       </c>
       <c r="K244" s="6">
         <v>502052</v>
       </c>
       <c r="L244" s="6">
         <v>537834</v>
       </c>
       <c r="M244" s="6">
         <v>574468</v>
       </c>
     </row>
-    <row r="245" spans="1:13" s="72" customFormat="1" ht="34.5">
+    <row r="245" spans="1:13" s="72" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B245" s="5"/>
       <c r="C245" s="5"/>
       <c r="D245" s="5"/>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
       <c r="J245" s="5"/>
       <c r="K245" s="5"/>
       <c r="L245" s="5"/>
       <c r="M245" s="5"/>
     </row>
-    <row r="246" spans="1:13" s="72" customFormat="1">
+    <row r="246" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A246" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B246" s="6">
         <v>2491</v>
       </c>
       <c r="C246" s="6">
         <v>4903</v>
       </c>
       <c r="D246" s="6">
         <v>10433</v>
       </c>
       <c r="E246" s="6">
         <v>13553</v>
       </c>
       <c r="F246" s="6">
         <v>16380</v>
       </c>
       <c r="G246" s="6">
         <v>19219</v>
       </c>
       <c r="H246" s="6">
         <v>21999</v>
       </c>
       <c r="I246" s="6">
         <v>25186</v>
       </c>
       <c r="J246" s="6">
         <v>28220</v>
       </c>
       <c r="K246" s="6">
         <v>31513</v>
       </c>
       <c r="L246" s="6">
         <v>34489</v>
       </c>
       <c r="M246" s="6">
         <v>38705</v>
       </c>
     </row>
-    <row r="247" spans="1:13" s="72" customFormat="1">
+    <row r="247" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A247" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B247" s="6">
         <v>2389</v>
       </c>
       <c r="C247" s="6">
         <v>4732</v>
       </c>
       <c r="D247" s="6">
         <v>10116</v>
       </c>
       <c r="E247" s="6">
         <v>13112</v>
       </c>
       <c r="F247" s="6">
         <v>15812</v>
       </c>
       <c r="G247" s="6">
         <v>18525</v>
       </c>
       <c r="H247" s="6">
         <v>21151</v>
       </c>
       <c r="I247" s="6">
         <v>24181</v>
       </c>
       <c r="J247" s="6">
         <v>27082</v>
       </c>
       <c r="K247" s="6">
         <v>30148</v>
       </c>
       <c r="L247" s="6">
         <v>32931</v>
       </c>
       <c r="M247" s="6">
         <v>36960</v>
       </c>
     </row>
-    <row r="248" spans="1:13" s="72" customFormat="1">
+    <row r="248" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A248" s="70" t="s">
         <v>52</v>
       </c>
       <c r="B248" s="6">
         <v>102</v>
       </c>
       <c r="C248" s="6">
         <v>171</v>
       </c>
       <c r="D248" s="6">
         <v>317</v>
       </c>
       <c r="E248" s="6">
         <v>441</v>
       </c>
       <c r="F248" s="6">
         <v>568</v>
       </c>
       <c r="G248" s="6">
         <v>691</v>
       </c>
       <c r="H248" s="6">
         <v>842</v>
       </c>
       <c r="I248" s="6">
         <v>996</v>
       </c>
       <c r="J248" s="6">
         <v>1128</v>
       </c>
       <c r="K248" s="6">
         <v>1352</v>
       </c>
       <c r="L248" s="6">
         <v>1544</v>
       </c>
       <c r="M248" s="6">
         <v>1731</v>
       </c>
     </row>
-    <row r="249" spans="1:13" s="72" customFormat="1">
+    <row r="249" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A249" s="70" t="s">
         <v>58</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C249" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D249" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E249" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F249" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G249" s="9" t="s">
         <v>74</v>
       </c>
       <c r="H249" s="9" t="s">
         <v>74</v>
       </c>
       <c r="I249" s="6">
         <v>1</v>
       </c>
       <c r="J249" s="6">
         <v>2</v>
       </c>
       <c r="K249" s="6">
         <v>3</v>
       </c>
       <c r="L249" s="6">
         <v>3</v>
       </c>
       <c r="M249" s="6">
         <v>3</v>
       </c>
     </row>
-    <row r="250" spans="1:13" s="72" customFormat="1">
+    <row r="250" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A250" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C250" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D250" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E250" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F250" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G250" s="6">
         <v>3</v>
       </c>
       <c r="H250" s="6">
         <v>6</v>
       </c>
       <c r="I250" s="6">
         <v>8</v>
       </c>
       <c r="J250" s="6">
         <v>8</v>
       </c>
       <c r="K250" s="6">
         <v>10</v>
       </c>
       <c r="L250" s="6">
         <v>11</v>
       </c>
       <c r="M250" s="6">
         <v>11</v>
       </c>
     </row>
-    <row r="251" spans="1:13" s="74" customFormat="1">
+    <row r="251" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A251" s="57" t="s">
         <v>86</v>
       </c>
       <c r="B251" s="77"/>
       <c r="C251" s="77"/>
       <c r="D251" s="77"/>
       <c r="E251" s="77"/>
       <c r="F251" s="77"/>
       <c r="G251" s="77"/>
       <c r="H251" s="77"/>
       <c r="I251" s="77"/>
       <c r="J251" s="77"/>
       <c r="K251" s="77"/>
       <c r="L251" s="77"/>
       <c r="M251" s="77"/>
     </row>
-    <row r="252" spans="1:13" s="74" customFormat="1">
+    <row r="252" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A252" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B252" s="65">
         <v>9566</v>
       </c>
       <c r="C252" s="65">
         <v>16776</v>
       </c>
       <c r="D252" s="65">
         <v>27536</v>
       </c>
       <c r="E252" s="65">
         <v>34486</v>
       </c>
       <c r="F252" s="65">
         <v>42231</v>
       </c>
       <c r="G252" s="65">
         <v>48616</v>
       </c>
       <c r="H252" s="65">
         <v>57878</v>
       </c>
       <c r="I252" s="65">
         <v>67927</v>
       </c>
       <c r="J252" s="6">
         <v>76909</v>
       </c>
       <c r="K252" s="79">
         <v>84452</v>
       </c>
       <c r="L252" s="6">
         <v>91593</v>
       </c>
       <c r="M252" s="6">
         <v>101660</v>
       </c>
     </row>
-    <row r="253" spans="1:13" s="74" customFormat="1">
+    <row r="253" spans="1:13" s="74" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A253" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B253" s="65">
         <v>9566</v>
       </c>
       <c r="C253" s="65">
         <v>16776</v>
       </c>
       <c r="D253" s="65">
         <v>27536</v>
       </c>
       <c r="E253" s="65">
         <v>34486</v>
       </c>
       <c r="F253" s="65">
         <v>42231</v>
       </c>
       <c r="G253" s="65">
         <v>48616</v>
       </c>
       <c r="H253" s="65">
         <v>57878</v>
       </c>
       <c r="I253" s="65">
         <v>67927</v>
       </c>
       <c r="J253" s="6">
         <v>76909</v>
       </c>
       <c r="K253" s="65">
         <v>84452</v>
       </c>
       <c r="L253" s="6">
         <v>91593</v>
       </c>
       <c r="M253" s="6">
         <v>101660</v>
       </c>
     </row>
-    <row r="254" spans="1:13" s="72" customFormat="1">
+    <row r="254" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B254" s="5"/>
       <c r="C254" s="5"/>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
       <c r="J254" s="5"/>
       <c r="K254" s="5"/>
       <c r="L254" s="5"/>
       <c r="M254" s="5"/>
     </row>
-    <row r="255" spans="1:13" s="72" customFormat="1">
+    <row r="255" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A255" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B255" s="6">
         <v>20708</v>
       </c>
       <c r="C255" s="6">
         <v>42395</v>
       </c>
       <c r="D255" s="6">
         <v>74130</v>
       </c>
       <c r="E255" s="6">
         <v>96981</v>
       </c>
       <c r="F255" s="6">
         <v>117823</v>
       </c>
       <c r="G255" s="6">
         <v>137936</v>
       </c>
       <c r="H255" s="6">
         <v>159390</v>
       </c>
       <c r="I255" s="6">
         <v>183321</v>
       </c>
       <c r="J255" s="6">
         <v>206424</v>
       </c>
       <c r="K255" s="6">
         <v>230901</v>
       </c>
       <c r="L255" s="6">
         <v>255289</v>
       </c>
       <c r="M255" s="29">
         <v>279832</v>
       </c>
     </row>
-    <row r="256" spans="1:13" s="72" customFormat="1">
+    <row r="256" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A256" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B256" s="6">
         <v>10699</v>
       </c>
       <c r="C256" s="6">
         <v>23378</v>
       </c>
       <c r="D256" s="6">
         <v>45100</v>
       </c>
       <c r="E256" s="6">
         <v>58233</v>
       </c>
       <c r="F256" s="6">
         <v>69731</v>
       </c>
       <c r="G256" s="6">
         <v>80521</v>
       </c>
       <c r="H256" s="6">
         <v>92387</v>
       </c>
       <c r="I256" s="6">
         <v>106687</v>
       </c>
       <c r="J256" s="6">
         <v>120614</v>
       </c>
       <c r="K256" s="6">
         <v>135005</v>
       </c>
       <c r="L256" s="6">
         <v>149681</v>
       </c>
       <c r="M256" s="29">
         <v>164233</v>
       </c>
     </row>
-    <row r="257" spans="1:14">
+    <row r="257" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A257" s="70" t="s">
         <v>64</v>
       </c>
       <c r="B257" s="6">
         <v>10009</v>
       </c>
       <c r="C257" s="6">
         <v>19017</v>
       </c>
       <c r="D257" s="6">
         <v>29030</v>
       </c>
       <c r="E257" s="6">
         <v>38748</v>
       </c>
       <c r="F257" s="6">
         <v>48092</v>
       </c>
       <c r="G257" s="6">
         <v>57415</v>
       </c>
       <c r="H257" s="6">
         <v>67003</v>
       </c>
       <c r="I257" s="6">
         <v>76634</v>
       </c>
       <c r="J257" s="6">
         <v>85810</v>
       </c>
       <c r="K257" s="6">
         <v>95896</v>
       </c>
       <c r="L257" s="6">
         <v>105608</v>
       </c>
       <c r="M257" s="29">
         <v>115599</v>
       </c>
     </row>
-    <row r="258" spans="1:14" s="72" customFormat="1" ht="103.5" customHeight="1">
+    <row r="258" spans="1:14" s="72" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B258" s="5"/>
       <c r="C258" s="5"/>
       <c r="D258" s="5"/>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
       <c r="J258" s="5"/>
       <c r="K258" s="5"/>
       <c r="L258" s="5"/>
       <c r="M258" s="28"/>
     </row>
-    <row r="259" spans="1:14" s="72" customFormat="1">
+    <row r="259" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A259" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C259" s="6">
         <v>1</v>
       </c>
       <c r="D259" s="6">
         <v>1</v>
       </c>
       <c r="E259" s="6">
         <v>2</v>
       </c>
       <c r="F259" s="6">
         <v>3</v>
       </c>
       <c r="G259" s="6">
         <v>4</v>
       </c>
       <c r="H259" s="6">
         <v>5</v>
       </c>
       <c r="I259" s="6">
         <v>5</v>
       </c>
       <c r="J259" s="6">
         <v>5</v>
       </c>
       <c r="K259" s="6">
         <v>5</v>
       </c>
       <c r="L259" s="6">
         <v>7</v>
       </c>
       <c r="M259" s="29">
         <v>8</v>
       </c>
     </row>
-    <row r="260" spans="1:14" s="72" customFormat="1">
+    <row r="260" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A260" s="70" t="s">
         <v>57</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C260" s="6">
         <v>1</v>
       </c>
       <c r="D260" s="6">
         <v>1</v>
       </c>
       <c r="E260" s="6">
         <v>2</v>
       </c>
       <c r="F260" s="6">
         <v>3</v>
       </c>
       <c r="G260" s="6">
         <v>4</v>
       </c>
       <c r="H260" s="6">
         <v>5</v>
       </c>
       <c r="I260" s="6">
         <v>5</v>
       </c>
       <c r="J260" s="6">
         <v>5</v>
       </c>
       <c r="K260" s="6">
         <v>5</v>
       </c>
       <c r="L260" s="6">
         <v>7</v>
       </c>
       <c r="M260" s="29">
         <v>8</v>
       </c>
     </row>
-    <row r="261" spans="1:14" s="72" customFormat="1" ht="45" customHeight="1">
+    <row r="261" spans="1:14" s="72" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B261" s="5"/>
       <c r="C261" s="5"/>
       <c r="D261" s="5"/>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
       <c r="J261" s="5"/>
       <c r="K261" s="5"/>
       <c r="L261" s="5"/>
       <c r="M261" s="28"/>
     </row>
-    <row r="262" spans="1:14" s="72" customFormat="1">
+    <row r="262" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A262" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B262" s="6">
         <v>9</v>
       </c>
       <c r="C262" s="6">
         <v>48</v>
       </c>
       <c r="D262" s="6">
         <v>86</v>
       </c>
       <c r="E262" s="6">
         <v>124</v>
       </c>
       <c r="F262" s="6">
         <v>143</v>
       </c>
       <c r="G262" s="6">
         <v>162</v>
       </c>
       <c r="H262" s="6">
         <v>181</v>
       </c>
       <c r="I262" s="6">
         <v>192</v>
       </c>
       <c r="J262" s="6">
         <v>202</v>
       </c>
       <c r="K262" s="6">
         <v>212</v>
       </c>
       <c r="L262" s="6">
         <v>214</v>
       </c>
       <c r="M262" s="29">
         <v>216</v>
       </c>
     </row>
-    <row r="263" spans="1:14" s="72" customFormat="1">
+    <row r="263" spans="1:14" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A263" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B263" s="21">
         <v>9</v>
       </c>
       <c r="C263" s="21">
         <v>48</v>
       </c>
       <c r="D263" s="21">
         <v>86</v>
       </c>
       <c r="E263" s="21">
         <v>124</v>
       </c>
       <c r="F263" s="21">
         <v>143</v>
       </c>
       <c r="G263" s="21">
         <v>162</v>
       </c>
       <c r="H263" s="21">
         <v>181</v>
       </c>
       <c r="I263" s="21">
         <v>192</v>
       </c>
       <c r="J263" s="21">
         <v>202</v>
       </c>
       <c r="K263" s="21">
         <v>212</v>
       </c>
       <c r="L263" s="21">
         <v>214</v>
       </c>
       <c r="M263" s="21">
         <v>216</v>
       </c>
     </row>
-    <row r="264" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1">
+    <row r="264" spans="1:14" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B264" s="23"/>
       <c r="C264" s="23"/>
       <c r="D264" s="24"/>
       <c r="E264" s="23"/>
       <c r="F264" s="23"/>
       <c r="H264" s="25"/>
       <c r="I264" s="26"/>
       <c r="J264" s="26"/>
       <c r="K264" s="25"/>
       <c r="L264" s="26"/>
       <c r="M264" s="25"/>
     </row>
-    <row r="265" spans="1:14" s="37" customFormat="1" ht="12.75">
+    <row r="265" spans="1:14" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A265" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B265" s="25"/>
       <c r="C265" s="25"/>
       <c r="D265" s="25"/>
       <c r="E265" s="25"/>
       <c r="F265" s="25"/>
       <c r="G265" s="25"/>
       <c r="H265" s="25"/>
       <c r="I265" s="26"/>
       <c r="J265" s="26"/>
       <c r="K265" s="25"/>
       <c r="L265" s="26"/>
       <c r="M265" s="25"/>
     </row>
-    <row r="266" spans="1:14" s="81" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A266" s="99" t="s">
+    <row r="266" spans="1:14" s="81" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="98" t="s">
         <v>46</v>
       </c>
-      <c r="B266" s="99"/>
-[...11 lines deleted...]
-      <c r="N266" s="100"/>
+      <c r="B266" s="98"/>
+      <c r="C266" s="98"/>
+      <c r="D266" s="98"/>
+      <c r="E266" s="98"/>
+      <c r="F266" s="98"/>
+      <c r="G266" s="98"/>
+      <c r="H266" s="98"/>
+      <c r="I266" s="98"/>
+      <c r="J266" s="99"/>
+      <c r="K266" s="99"/>
+      <c r="L266" s="99"/>
+      <c r="M266" s="99"/>
+      <c r="N266" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A266:N266"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:N290"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="101" t="s">
+    <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="100" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="101"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:14" s="13" customFormat="1">
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1">
+    <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1">
+    <row r="5" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>78</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="M5" s="5"/>
     </row>
-    <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="6">
         <v>5336</v>
       </c>
       <c r="C6" s="6">
         <v>10680</v>
       </c>
       <c r="D6" s="6">
         <v>16024</v>
       </c>
       <c r="E6" s="6">
         <v>21367</v>
       </c>
       <c r="F6" s="6">
         <v>26856</v>
       </c>
       <c r="G6" s="6">
         <v>32342</v>
       </c>
       <c r="H6" s="38">
         <v>37830</v>
       </c>
       <c r="I6" s="38">
         <v>43554</v>
       </c>
       <c r="J6" s="38">
         <v>49277</v>
       </c>
       <c r="K6" s="38">
         <v>55000</v>
       </c>
       <c r="L6" s="38">
         <v>60154</v>
       </c>
       <c r="M6" s="38">
         <v>65308</v>
       </c>
       <c r="N6" s="50"/>
     </row>
-    <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="6">
         <v>42</v>
       </c>
       <c r="C7" s="6">
         <v>90</v>
       </c>
       <c r="D7" s="6">
         <v>138</v>
       </c>
       <c r="E7" s="6">
         <v>186</v>
       </c>
       <c r="F7" s="6">
         <v>232</v>
       </c>
       <c r="G7" s="6">
         <v>278</v>
       </c>
       <c r="H7" s="38">
         <v>324</v>
       </c>
       <c r="I7" s="38">
         <v>376</v>
       </c>
       <c r="J7" s="38">
         <v>428</v>
       </c>
       <c r="K7" s="38">
         <v>479</v>
       </c>
       <c r="L7" s="38">
         <v>548</v>
       </c>
       <c r="M7" s="38">
         <v>617</v>
       </c>
       <c r="N7" s="50"/>
     </row>
-    <row r="8" spans="1:14" s="13" customFormat="1">
+    <row r="8" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="6">
         <v>2</v>
       </c>
       <c r="C8" s="6">
         <v>4</v>
       </c>
       <c r="D8" s="6">
         <v>6</v>
       </c>
       <c r="E8" s="6">
         <v>8</v>
       </c>
       <c r="F8" s="6">
         <v>10</v>
       </c>
       <c r="G8" s="6">
         <v>10</v>
       </c>
       <c r="H8" s="38">
         <v>12</v>
       </c>
       <c r="I8" s="38">
         <v>14</v>
       </c>
       <c r="J8" s="38">
         <v>16</v>
       </c>
       <c r="K8" s="38">
         <v>18</v>
       </c>
       <c r="L8" s="38">
         <v>20</v>
       </c>
       <c r="M8" s="38">
         <v>22</v>
       </c>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:14" s="13" customFormat="1">
+    <row r="9" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="6">
         <v>14</v>
       </c>
       <c r="C9" s="6">
         <v>17</v>
       </c>
       <c r="D9" s="6">
         <v>21</v>
       </c>
       <c r="E9" s="6">
         <v>24</v>
       </c>
       <c r="F9" s="6">
         <v>30</v>
       </c>
       <c r="G9" s="6">
         <v>35</v>
       </c>
       <c r="H9" s="38">
         <v>41</v>
       </c>
       <c r="I9" s="38">
         <v>48</v>
       </c>
       <c r="J9" s="38">
         <v>54</v>
       </c>
       <c r="K9" s="38">
         <v>61</v>
       </c>
       <c r="L9" s="38">
         <v>66</v>
       </c>
       <c r="M9" s="38">
         <v>70</v>
       </c>
       <c r="N9" s="50"/>
     </row>
-    <row r="10" spans="1:14" s="13" customFormat="1">
+    <row r="10" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="38">
         <v>2</v>
       </c>
       <c r="I10" s="38">
         <v>5</v>
       </c>
       <c r="J10" s="38">
         <v>7</v>
       </c>
       <c r="K10" s="38">
         <v>9</v>
       </c>
       <c r="L10" s="38">
         <v>12</v>
       </c>
       <c r="M10" s="38">
         <v>14</v>
       </c>
       <c r="N10" s="50"/>
     </row>
-    <row r="11" spans="1:14" customFormat="1" ht="15">
+    <row r="11" spans="1:14" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="39">
         <v>0</v>
       </c>
       <c r="I11" s="39">
         <v>0</v>
       </c>
       <c r="J11" s="39">
         <v>1</v>
       </c>
       <c r="K11" s="39">
         <v>1</v>
       </c>
       <c r="L11" s="39">
         <v>1</v>
       </c>
       <c r="M11" s="38">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="13" customFormat="1">
+    <row r="12" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="59" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6">
         <v>0</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="38">
         <v>0</v>
       </c>
       <c r="I12" s="38">
         <v>0</v>
       </c>
       <c r="J12" s="38">
         <v>0</v>
       </c>
       <c r="K12" s="38">
         <v>0</v>
       </c>
       <c r="L12" s="38">
         <v>0</v>
       </c>
       <c r="M12" s="38">
         <v>0</v>
       </c>
       <c r="N12" s="50"/>
     </row>
-    <row r="13" spans="1:14" s="13" customFormat="1">
+    <row r="13" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="6">
         <v>5273</v>
       </c>
       <c r="C13" s="6">
         <v>10558</v>
       </c>
       <c r="D13" s="6">
         <v>15844</v>
       </c>
       <c r="E13" s="6">
         <v>21130</v>
       </c>
       <c r="F13" s="6">
         <v>26561</v>
       </c>
       <c r="G13" s="6">
         <v>31992</v>
       </c>
       <c r="H13" s="38">
         <v>37423</v>
       </c>
       <c r="I13" s="38">
         <v>43075</v>
       </c>
       <c r="J13" s="38">
         <v>48727</v>
       </c>
       <c r="K13" s="38">
         <v>54380</v>
       </c>
       <c r="L13" s="38">
         <v>59450</v>
       </c>
       <c r="M13" s="38">
         <v>64521</v>
       </c>
       <c r="N13" s="50"/>
     </row>
-    <row r="14" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1">
+    <row r="14" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="6">
         <v>5</v>
       </c>
       <c r="C14" s="6">
         <v>10</v>
       </c>
       <c r="D14" s="6">
         <v>15</v>
       </c>
       <c r="E14" s="6">
         <v>19</v>
       </c>
       <c r="F14" s="6">
         <v>23</v>
       </c>
       <c r="G14" s="6">
         <v>26</v>
       </c>
       <c r="H14" s="38">
         <v>27</v>
       </c>
       <c r="I14" s="38">
         <v>35</v>
       </c>
       <c r="J14" s="38">
         <v>43</v>
       </c>
       <c r="K14" s="38">
         <v>51</v>
       </c>
       <c r="L14" s="38">
         <v>57</v>
       </c>
       <c r="M14" s="38">
         <v>63</v>
       </c>
       <c r="N14" s="50"/>
     </row>
-    <row r="15" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1">
+    <row r="15" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="50"/>
     </row>
-    <row r="16" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1">
+    <row r="16" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="6">
         <v>101</v>
       </c>
       <c r="C16" s="6">
         <v>199</v>
       </c>
       <c r="D16" s="6">
         <v>297</v>
       </c>
       <c r="E16" s="6">
         <v>396</v>
       </c>
       <c r="F16" s="6">
         <v>502</v>
       </c>
       <c r="G16" s="6">
         <v>608</v>
       </c>
       <c r="H16" s="38">
         <v>714</v>
       </c>
       <c r="I16" s="38">
         <v>842</v>
       </c>
       <c r="J16" s="38">
         <v>969</v>
       </c>
       <c r="K16" s="38">
         <v>1097</v>
       </c>
       <c r="L16" s="38">
         <v>1207</v>
       </c>
       <c r="M16" s="38">
         <v>1316</v>
       </c>
       <c r="N16" s="50"/>
     </row>
-    <row r="17" spans="1:14" s="13" customFormat="1">
+    <row r="17" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="6">
         <v>4</v>
       </c>
       <c r="C17" s="6">
         <v>7</v>
       </c>
       <c r="D17" s="6">
         <v>10</v>
       </c>
       <c r="E17" s="6">
         <v>13</v>
       </c>
       <c r="F17" s="6">
         <v>16</v>
       </c>
       <c r="G17" s="6">
         <v>18</v>
       </c>
       <c r="H17" s="38">
         <v>20</v>
       </c>
       <c r="I17" s="38">
         <v>23</v>
       </c>
       <c r="J17" s="38">
         <v>26</v>
       </c>
       <c r="K17" s="38">
         <v>29</v>
       </c>
       <c r="L17" s="38">
         <v>32</v>
       </c>
       <c r="M17" s="38">
         <v>35</v>
       </c>
       <c r="N17" s="50"/>
     </row>
-    <row r="18" spans="1:14" s="13" customFormat="1">
+    <row r="18" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="6">
         <v>14</v>
       </c>
       <c r="C18" s="6">
         <v>17</v>
       </c>
       <c r="D18" s="6">
         <v>21</v>
       </c>
       <c r="E18" s="6">
         <v>24</v>
       </c>
       <c r="F18" s="6">
         <v>30</v>
       </c>
       <c r="G18" s="6">
         <v>35</v>
       </c>
       <c r="H18" s="38">
         <v>41</v>
       </c>
       <c r="I18" s="38">
         <v>48</v>
       </c>
       <c r="J18" s="38">
         <v>54</v>
       </c>
       <c r="K18" s="38">
         <v>61</v>
       </c>
       <c r="L18" s="38">
         <v>66</v>
       </c>
       <c r="M18" s="38">
         <v>70</v>
       </c>
       <c r="N18" s="50"/>
     </row>
-    <row r="19" spans="1:14" s="13" customFormat="1">
+    <row r="19" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="38">
         <v>2</v>
       </c>
       <c r="I19" s="38">
         <v>5</v>
       </c>
       <c r="J19" s="38">
         <v>7</v>
       </c>
       <c r="K19" s="38">
         <v>9</v>
       </c>
       <c r="L19" s="38">
         <v>12</v>
       </c>
       <c r="M19" s="38">
         <v>14</v>
       </c>
       <c r="N19" s="50"/>
     </row>
-    <row r="20" spans="1:14" customFormat="1" ht="15">
+    <row r="20" spans="1:14" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="39">
         <v>0</v>
       </c>
       <c r="I20" s="39">
         <v>0</v>
       </c>
       <c r="J20" s="39">
         <v>1</v>
       </c>
       <c r="K20" s="39">
         <v>1</v>
       </c>
       <c r="L20" s="39">
         <v>1</v>
       </c>
       <c r="M20" s="38">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:14" s="13" customFormat="1">
+    <row r="21" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="59" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6">
         <v>0</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="38">
         <v>0</v>
       </c>
       <c r="I21" s="38">
         <v>0</v>
       </c>
       <c r="J21" s="38">
         <v>0</v>
       </c>
       <c r="K21" s="38">
         <v>0</v>
       </c>
       <c r="L21" s="38">
         <v>0</v>
       </c>
       <c r="M21" s="38">
         <v>0</v>
       </c>
       <c r="N21" s="50"/>
     </row>
-    <row r="22" spans="1:14" s="13" customFormat="1">
+    <row r="22" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="6">
         <v>77</v>
       </c>
       <c r="C22" s="6">
         <v>164</v>
       </c>
       <c r="D22" s="6">
         <v>252</v>
       </c>
       <c r="E22" s="6">
         <v>339</v>
       </c>
       <c r="F22" s="6">
         <v>433</v>
       </c>
       <c r="G22" s="6">
         <v>528</v>
       </c>
       <c r="H22" s="38">
         <v>622</v>
       </c>
       <c r="I22" s="38">
         <v>730</v>
       </c>
       <c r="J22" s="38">
         <v>837</v>
       </c>
       <c r="K22" s="38">
         <v>945</v>
       </c>
       <c r="L22" s="38">
         <v>1039</v>
       </c>
       <c r="M22" s="38">
         <v>1133</v>
       </c>
       <c r="N22" s="50"/>
     </row>
-    <row r="23" spans="1:14" s="13" customFormat="1">
+    <row r="23" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="6">
         <v>5</v>
       </c>
       <c r="C23" s="6">
         <v>10</v>
       </c>
       <c r="D23" s="6">
         <v>15</v>
       </c>
       <c r="E23" s="6">
         <v>19</v>
       </c>
       <c r="F23" s="6">
         <v>23</v>
       </c>
       <c r="G23" s="6">
         <v>26</v>
       </c>
       <c r="H23" s="38">
         <v>27</v>
       </c>
       <c r="I23" s="38">
         <v>35</v>
       </c>
       <c r="J23" s="38">
         <v>43</v>
       </c>
       <c r="K23" s="38">
         <v>51</v>
       </c>
       <c r="L23" s="38">
         <v>57</v>
       </c>
       <c r="M23" s="38">
         <v>63</v>
       </c>
       <c r="N23" s="50"/>
     </row>
-    <row r="24" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
+    <row r="24" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="43"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="50"/>
     </row>
-    <row r="25" spans="1:14" s="13" customFormat="1">
+    <row r="25" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="6">
         <v>3615</v>
       </c>
       <c r="C25" s="6">
         <v>6903</v>
       </c>
       <c r="D25" s="6">
         <v>10192</v>
       </c>
       <c r="E25" s="6">
         <v>13480</v>
       </c>
       <c r="F25" s="6">
         <v>16691</v>
       </c>
       <c r="G25" s="6">
         <v>19900</v>
       </c>
       <c r="H25" s="38">
         <v>23111</v>
       </c>
       <c r="I25" s="38">
         <v>26660</v>
       </c>
       <c r="J25" s="38">
         <v>30210</v>
       </c>
       <c r="K25" s="38">
         <v>33759</v>
       </c>
       <c r="L25" s="38">
         <v>37118</v>
       </c>
       <c r="M25" s="38">
         <v>40476</v>
       </c>
       <c r="N25" s="50"/>
     </row>
-    <row r="26" spans="1:14" s="13" customFormat="1">
+    <row r="26" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="6">
         <v>10</v>
       </c>
       <c r="C26" s="6">
         <v>19</v>
       </c>
       <c r="D26" s="6">
         <v>29</v>
       </c>
       <c r="E26" s="6">
         <v>39</v>
       </c>
       <c r="F26" s="6">
         <v>49</v>
       </c>
       <c r="G26" s="6">
         <v>59</v>
       </c>
       <c r="H26" s="38">
         <v>69</v>
       </c>
       <c r="I26" s="38">
         <v>78</v>
       </c>
       <c r="J26" s="38">
         <v>87</v>
       </c>
       <c r="K26" s="38">
         <v>97</v>
       </c>
       <c r="L26" s="38">
         <v>107</v>
       </c>
       <c r="M26" s="38">
         <v>117</v>
       </c>
       <c r="N26" s="50"/>
     </row>
-    <row r="27" spans="1:14" s="13" customFormat="1">
+    <row r="27" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="6">
         <v>1</v>
       </c>
       <c r="C27" s="6">
         <v>2</v>
       </c>
       <c r="D27" s="6">
         <v>3</v>
       </c>
       <c r="E27" s="6">
         <v>4</v>
       </c>
       <c r="F27" s="6">
         <v>5</v>
       </c>
       <c r="G27" s="6">
         <v>5</v>
       </c>
       <c r="H27" s="38">
         <v>6</v>
       </c>
       <c r="I27" s="38">
         <v>7</v>
       </c>
       <c r="J27" s="38">
         <v>8</v>
       </c>
       <c r="K27" s="38">
         <v>9</v>
       </c>
       <c r="L27" s="38">
         <v>10</v>
       </c>
       <c r="M27" s="38">
         <v>11</v>
       </c>
       <c r="N27" s="50"/>
     </row>
-    <row r="28" spans="1:14" s="13" customFormat="1">
+    <row r="28" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="6">
         <v>3604</v>
       </c>
       <c r="C28" s="6">
         <v>6882</v>
       </c>
       <c r="D28" s="6">
         <v>10160</v>
       </c>
       <c r="E28" s="6">
         <v>13437</v>
       </c>
       <c r="F28" s="6">
         <v>16637</v>
       </c>
       <c r="G28" s="6">
         <v>19837</v>
       </c>
       <c r="H28" s="38">
         <v>23036</v>
       </c>
       <c r="I28" s="38">
         <v>26575</v>
       </c>
       <c r="J28" s="38">
         <v>30114</v>
       </c>
       <c r="K28" s="38">
         <v>33653</v>
       </c>
       <c r="L28" s="38">
         <v>37001</v>
       </c>
       <c r="M28" s="38">
         <v>40349</v>
       </c>
       <c r="N28" s="50"/>
     </row>
-    <row r="29" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
+    <row r="29" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="43"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="50"/>
     </row>
-    <row r="30" spans="1:14" s="13" customFormat="1">
+    <row r="30" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="6">
         <v>1024</v>
       </c>
       <c r="C30" s="6">
         <v>2427</v>
       </c>
       <c r="D30" s="6">
         <v>3831</v>
       </c>
       <c r="E30" s="6">
         <v>5235</v>
       </c>
       <c r="F30" s="6">
         <v>6803</v>
       </c>
       <c r="G30" s="6">
         <v>8371</v>
       </c>
       <c r="H30" s="38">
         <v>9939</v>
       </c>
       <c r="I30" s="38">
         <v>11334</v>
       </c>
       <c r="J30" s="38">
         <v>12730</v>
       </c>
       <c r="K30" s="38">
         <v>14126</v>
       </c>
       <c r="L30" s="38">
         <v>15215</v>
       </c>
       <c r="M30" s="38">
         <v>16304</v>
       </c>
       <c r="N30" s="50"/>
     </row>
-    <row r="31" spans="1:14" s="13" customFormat="1">
+    <row r="31" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="6">
         <v>1024</v>
       </c>
       <c r="C31" s="6">
         <v>2427</v>
       </c>
       <c r="D31" s="6">
         <v>3831</v>
       </c>
       <c r="E31" s="6">
         <v>5235</v>
       </c>
       <c r="F31" s="6">
         <v>6803</v>
       </c>
       <c r="G31" s="6">
         <v>8371</v>
       </c>
       <c r="H31" s="38">
         <v>9939</v>
       </c>
       <c r="I31" s="38">
         <v>11334</v>
       </c>
       <c r="J31" s="38">
         <v>12730</v>
       </c>
       <c r="K31" s="38">
         <v>14126</v>
       </c>
       <c r="L31" s="38">
         <v>15215</v>
       </c>
       <c r="M31" s="38">
         <v>16304</v>
       </c>
       <c r="N31" s="50"/>
     </row>
-    <row r="32" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1">
+    <row r="32" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="43"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="50"/>
     </row>
-    <row r="33" spans="1:14" s="13" customFormat="1">
+    <row r="33" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="6">
         <v>28</v>
       </c>
       <c r="C33" s="6">
         <v>63</v>
       </c>
       <c r="D33" s="6">
         <v>98</v>
       </c>
       <c r="E33" s="6">
         <v>132</v>
       </c>
       <c r="F33" s="6">
         <v>165</v>
       </c>
       <c r="G33" s="6">
         <v>198</v>
       </c>
       <c r="H33" s="38">
         <v>230</v>
       </c>
       <c r="I33" s="38">
         <v>266</v>
       </c>
       <c r="J33" s="38">
         <v>302</v>
       </c>
       <c r="K33" s="38">
         <v>338</v>
       </c>
       <c r="L33" s="38">
         <v>390</v>
       </c>
       <c r="M33" s="38">
         <v>441</v>
       </c>
       <c r="N33" s="50"/>
     </row>
-    <row r="34" spans="1:14" s="13" customFormat="1">
+    <row r="34" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="6">
         <v>28</v>
       </c>
       <c r="C34" s="6">
         <v>63</v>
       </c>
       <c r="D34" s="6">
         <v>98</v>
       </c>
       <c r="E34" s="6">
         <v>132</v>
       </c>
       <c r="F34" s="6">
         <v>165</v>
       </c>
       <c r="G34" s="6">
         <v>198</v>
       </c>
       <c r="H34" s="38">
         <v>230</v>
       </c>
       <c r="I34" s="38">
         <v>266</v>
       </c>
       <c r="J34" s="38">
         <v>302</v>
       </c>
       <c r="K34" s="38">
         <v>338</v>
       </c>
       <c r="L34" s="38">
         <v>390</v>
       </c>
       <c r="M34" s="38">
         <v>441</v>
       </c>
       <c r="N34" s="50"/>
     </row>
-    <row r="35" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1">
+    <row r="35" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="43"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="50"/>
     </row>
-    <row r="36" spans="1:14" s="13" customFormat="1">
+    <row r="36" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="6">
         <v>598</v>
       </c>
       <c r="C36" s="6">
         <v>1659</v>
       </c>
       <c r="D36" s="6">
         <v>2465</v>
       </c>
       <c r="E36" s="6">
         <v>3264</v>
       </c>
       <c r="F36" s="6">
         <v>4235</v>
       </c>
       <c r="G36" s="6">
         <v>5102</v>
       </c>
       <c r="H36" s="38">
         <v>5944</v>
       </c>
       <c r="I36" s="38">
         <v>6994</v>
       </c>
       <c r="J36" s="38">
         <v>8118</v>
       </c>
       <c r="K36" s="38">
         <v>9298</v>
       </c>
       <c r="L36" s="38">
         <v>10416</v>
       </c>
       <c r="M36" s="38">
         <v>11717</v>
       </c>
       <c r="N36" s="50"/>
     </row>
-    <row r="37" spans="1:14" s="13" customFormat="1">
+    <row r="37" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B37" s="6">
         <v>598</v>
       </c>
       <c r="C37" s="6">
         <v>1659</v>
       </c>
       <c r="D37" s="6">
         <v>2465</v>
       </c>
       <c r="E37" s="6">
         <v>3264</v>
       </c>
       <c r="F37" s="6">
         <v>4235</v>
       </c>
       <c r="G37" s="6">
         <v>5102</v>
       </c>
       <c r="H37" s="38">
         <v>5944</v>
       </c>
       <c r="I37" s="38">
         <v>6994</v>
       </c>
       <c r="J37" s="38">
         <v>8118</v>
       </c>
       <c r="K37" s="38">
         <v>9298</v>
       </c>
       <c r="L37" s="38">
         <v>10416</v>
       </c>
       <c r="M37" s="38">
         <v>11717</v>
       </c>
       <c r="N37" s="50"/>
     </row>
-    <row r="38" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1">
+    <row r="38" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="43"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="50"/>
     </row>
-    <row r="39" spans="1:14" s="13" customFormat="1">
+    <row r="39" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="6">
         <v>116</v>
       </c>
       <c r="C39" s="6">
         <v>178</v>
       </c>
       <c r="D39" s="6">
         <v>250</v>
       </c>
       <c r="E39" s="6">
         <v>296</v>
       </c>
       <c r="F39" s="6">
         <v>350</v>
       </c>
       <c r="G39" s="6">
         <v>419</v>
       </c>
       <c r="H39" s="38">
         <v>499</v>
       </c>
       <c r="I39" s="38">
         <v>549</v>
       </c>
       <c r="J39" s="38">
         <v>637</v>
       </c>
       <c r="K39" s="38">
         <v>736</v>
       </c>
       <c r="L39" s="38">
         <v>826</v>
       </c>
       <c r="M39" s="38">
         <v>938</v>
       </c>
       <c r="N39" s="50"/>
     </row>
-    <row r="40" spans="1:14" s="13" customFormat="1">
+    <row r="40" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="6">
         <v>113</v>
       </c>
       <c r="C40" s="6">
         <v>173</v>
       </c>
       <c r="D40" s="6">
         <v>231</v>
       </c>
       <c r="E40" s="6">
         <v>274</v>
       </c>
       <c r="F40" s="6">
         <v>325</v>
       </c>
       <c r="G40" s="6">
         <v>392</v>
       </c>
       <c r="H40" s="38">
         <v>470</v>
       </c>
       <c r="I40" s="38">
         <v>518</v>
       </c>
       <c r="J40" s="38">
         <v>605</v>
       </c>
       <c r="K40" s="38">
         <v>702</v>
       </c>
       <c r="L40" s="38">
         <v>790</v>
       </c>
       <c r="M40" s="38">
         <v>897</v>
       </c>
       <c r="N40" s="50"/>
     </row>
-    <row r="41" spans="1:14" s="13" customFormat="1">
+    <row r="41" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="6">
         <v>3</v>
       </c>
       <c r="C41" s="6">
         <v>5</v>
       </c>
       <c r="D41" s="6">
         <v>8</v>
       </c>
       <c r="E41" s="6">
         <v>11</v>
       </c>
       <c r="F41" s="6">
         <v>13</v>
       </c>
       <c r="G41" s="6">
         <v>16</v>
       </c>
       <c r="H41" s="38">
         <v>18</v>
       </c>
       <c r="I41" s="38">
         <v>20</v>
       </c>
       <c r="J41" s="38">
         <v>21</v>
       </c>
       <c r="K41" s="38">
         <v>23</v>
       </c>
       <c r="L41" s="38">
         <v>25</v>
       </c>
       <c r="M41" s="38">
         <v>27</v>
       </c>
       <c r="N41" s="50"/>
     </row>
-    <row r="42" spans="1:14" s="13" customFormat="1">
+    <row r="42" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="6">
         <v>11</v>
       </c>
       <c r="E42" s="6">
         <v>11</v>
       </c>
       <c r="F42" s="6">
         <v>11</v>
       </c>
       <c r="G42" s="6">
         <v>11</v>
       </c>
       <c r="H42" s="38">
         <v>11</v>
       </c>
       <c r="I42" s="38">
         <v>11</v>
       </c>
       <c r="J42" s="38">
         <v>11</v>
       </c>
       <c r="K42" s="38">
         <v>11</v>
       </c>
       <c r="L42" s="38">
         <v>11</v>
       </c>
       <c r="M42" s="38">
         <v>14</v>
       </c>
       <c r="N42" s="50"/>
     </row>
-    <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
+    <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="43"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="50"/>
     </row>
-    <row r="44" spans="1:14" s="13" customFormat="1">
+    <row r="44" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="6">
         <v>27246</v>
       </c>
       <c r="C44" s="6">
         <v>52340</v>
       </c>
       <c r="D44" s="6">
         <v>80125</v>
       </c>
       <c r="E44" s="6">
         <v>107272</v>
       </c>
       <c r="F44" s="6">
         <v>130197</v>
       </c>
       <c r="G44" s="6">
         <v>150063</v>
       </c>
       <c r="H44" s="38">
         <v>165888</v>
       </c>
       <c r="I44" s="38">
         <v>189381</v>
       </c>
       <c r="J44" s="38">
         <v>206650</v>
       </c>
       <c r="K44" s="38">
         <v>235332</v>
       </c>
       <c r="L44" s="38">
         <v>271235</v>
       </c>
       <c r="M44" s="38">
         <v>302947</v>
       </c>
       <c r="N44" s="50"/>
     </row>
-    <row r="45" spans="1:14" s="13" customFormat="1">
+    <row r="45" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="6">
         <v>13907</v>
       </c>
       <c r="C45" s="6">
         <v>26898</v>
       </c>
       <c r="D45" s="6">
         <v>42076</v>
       </c>
       <c r="E45" s="6">
         <v>55842</v>
       </c>
       <c r="F45" s="6">
         <v>68666</v>
       </c>
       <c r="G45" s="6">
         <v>78354</v>
       </c>
       <c r="H45" s="38">
         <v>84186</v>
       </c>
       <c r="I45" s="38">
         <v>96578</v>
       </c>
       <c r="J45" s="38">
         <v>109744</v>
       </c>
       <c r="K45" s="38">
         <v>125122</v>
       </c>
       <c r="L45" s="38">
         <v>142864</v>
       </c>
       <c r="M45" s="38">
         <v>158489</v>
       </c>
       <c r="N45" s="50"/>
     </row>
-    <row r="46" spans="1:14" s="13" customFormat="1">
+    <row r="46" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="6">
         <v>9735</v>
       </c>
       <c r="C46" s="6">
         <v>17123</v>
       </c>
       <c r="D46" s="6">
         <v>24564</v>
       </c>
       <c r="E46" s="6">
         <v>32535</v>
       </c>
       <c r="F46" s="6">
         <v>38760</v>
       </c>
       <c r="G46" s="6">
         <v>43950</v>
       </c>
       <c r="H46" s="38">
         <v>51164</v>
       </c>
       <c r="I46" s="38">
         <v>59924</v>
       </c>
       <c r="J46" s="38">
         <v>61874</v>
       </c>
       <c r="K46" s="38">
         <v>68800</v>
       </c>
       <c r="L46" s="38">
         <v>80611</v>
       </c>
       <c r="M46" s="38">
         <v>91112</v>
       </c>
       <c r="N46" s="50"/>
     </row>
-    <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="6">
         <v>121</v>
       </c>
       <c r="C47" s="6">
         <v>280</v>
       </c>
       <c r="D47" s="6">
         <v>439</v>
       </c>
       <c r="E47" s="6">
         <v>598</v>
       </c>
       <c r="F47" s="6">
         <v>716</v>
       </c>
       <c r="G47" s="6">
         <v>833</v>
       </c>
       <c r="H47" s="38">
         <v>959</v>
       </c>
       <c r="I47" s="38">
         <v>1084</v>
       </c>
       <c r="J47" s="38">
         <v>1209</v>
       </c>
       <c r="K47" s="38">
         <v>1334</v>
       </c>
       <c r="L47" s="38">
         <v>1369</v>
       </c>
       <c r="M47" s="38">
         <v>1405</v>
       </c>
       <c r="N47" s="50"/>
     </row>
-    <row r="48" spans="1:14" s="45" customFormat="1">
+    <row r="48" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B48" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C48" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D48" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E48" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F48" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G48" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H48" s="39">
         <v>1</v>
       </c>
       <c r="I48" s="39">
         <v>2</v>
       </c>
       <c r="J48" s="39">
         <v>2</v>
       </c>
       <c r="K48" s="39">
         <v>3</v>
       </c>
       <c r="L48" s="38">
         <v>4</v>
       </c>
       <c r="M48" s="38">
         <v>5</v>
       </c>
       <c r="N48" s="50"/>
     </row>
-    <row r="49" spans="1:14" s="45" customFormat="1">
+    <row r="49" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B49" s="38">
         <v>2</v>
       </c>
       <c r="C49" s="38">
         <v>4</v>
       </c>
       <c r="D49" s="38">
         <v>5</v>
       </c>
       <c r="E49" s="38">
         <v>7</v>
       </c>
       <c r="F49" s="38">
         <v>9</v>
       </c>
       <c r="G49" s="38">
         <v>11</v>
       </c>
       <c r="H49" s="38">
         <v>11</v>
       </c>
       <c r="I49" s="38">
         <v>11</v>
       </c>
       <c r="J49" s="38">
         <v>11</v>
       </c>
       <c r="K49" s="38">
         <v>11</v>
       </c>
       <c r="L49" s="38">
         <v>11</v>
       </c>
       <c r="M49" s="38">
         <v>11</v>
       </c>
       <c r="N49" s="50"/>
     </row>
-    <row r="50" spans="1:14" s="13" customFormat="1">
+    <row r="50" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B50" s="6">
         <v>3482</v>
       </c>
       <c r="C50" s="6">
         <v>8036</v>
       </c>
       <c r="D50" s="6">
         <v>13042</v>
       </c>
       <c r="E50" s="6">
         <v>18290</v>
       </c>
       <c r="F50" s="6">
         <v>22047</v>
       </c>
       <c r="G50" s="6">
         <v>26915</v>
       </c>
       <c r="H50" s="38">
         <v>29568</v>
       </c>
       <c r="I50" s="38">
         <v>31784</v>
       </c>
       <c r="J50" s="38">
         <v>33810</v>
       </c>
       <c r="K50" s="38">
         <v>40062</v>
       </c>
       <c r="L50" s="38">
         <v>46376</v>
       </c>
       <c r="M50" s="38">
         <v>51926</v>
       </c>
       <c r="N50" s="50"/>
     </row>
-    <row r="51" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
+    <row r="51" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="43"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="50"/>
     </row>
-    <row r="52" spans="1:14" s="13" customFormat="1">
+    <row r="52" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="6">
         <v>20776</v>
       </c>
       <c r="C52" s="6">
         <v>40114</v>
       </c>
       <c r="D52" s="6">
         <v>60064</v>
       </c>
       <c r="E52" s="6">
         <v>80333</v>
       </c>
       <c r="F52" s="6">
         <v>97603</v>
       </c>
       <c r="G52" s="6">
         <v>112425</v>
       </c>
       <c r="H52" s="38">
         <v>125226</v>
       </c>
       <c r="I52" s="38">
         <v>142175</v>
       </c>
       <c r="J52" s="38">
         <v>152682</v>
       </c>
       <c r="K52" s="6">
         <v>172539</v>
       </c>
       <c r="L52" s="38">
         <v>199427</v>
       </c>
       <c r="M52" s="38">
         <v>224503</v>
       </c>
       <c r="N52" s="50"/>
     </row>
-    <row r="53" spans="1:14" s="13" customFormat="1">
+    <row r="53" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="6">
         <v>8414</v>
       </c>
       <c r="C53" s="6">
         <v>16527</v>
       </c>
       <c r="D53" s="6">
         <v>24897</v>
       </c>
       <c r="E53" s="6">
         <v>33132</v>
       </c>
       <c r="F53" s="6">
         <v>41227</v>
       </c>
       <c r="G53" s="6">
         <v>47168</v>
       </c>
       <c r="H53" s="38">
         <v>51302</v>
       </c>
       <c r="I53" s="38">
         <v>57542</v>
       </c>
       <c r="J53" s="38">
         <v>64297</v>
       </c>
       <c r="K53" s="6">
         <v>72598</v>
       </c>
       <c r="L53" s="38">
         <v>83116</v>
       </c>
       <c r="M53" s="38">
         <v>93513</v>
       </c>
       <c r="N53" s="50"/>
     </row>
-    <row r="54" spans="1:14" s="13" customFormat="1">
+    <row r="54" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="6">
         <v>9735</v>
       </c>
       <c r="C54" s="6">
         <v>17123</v>
       </c>
       <c r="D54" s="6">
         <v>24564</v>
       </c>
       <c r="E54" s="6">
         <v>32535</v>
       </c>
       <c r="F54" s="6">
         <v>38760</v>
       </c>
       <c r="G54" s="6">
         <v>43950</v>
       </c>
       <c r="H54" s="38">
         <v>51164</v>
       </c>
       <c r="I54" s="38">
         <v>59909</v>
       </c>
       <c r="J54" s="38">
         <v>61844</v>
       </c>
       <c r="K54" s="6">
         <v>68755</v>
       </c>
       <c r="L54" s="38">
         <v>80566</v>
       </c>
       <c r="M54" s="38">
         <v>91067</v>
       </c>
       <c r="N54" s="50"/>
     </row>
-    <row r="55" spans="1:14" s="13" customFormat="1">
+    <row r="55" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B55" s="6">
         <v>121</v>
       </c>
       <c r="C55" s="6">
         <v>280</v>
       </c>
       <c r="D55" s="6">
         <v>439</v>
       </c>
       <c r="E55" s="6">
         <v>598</v>
       </c>
       <c r="F55" s="6">
         <v>716</v>
       </c>
       <c r="G55" s="6">
         <v>833</v>
       </c>
       <c r="H55" s="38">
         <v>959</v>
       </c>
       <c r="I55" s="38">
         <v>1084</v>
       </c>
       <c r="J55" s="38">
         <v>1209</v>
       </c>
       <c r="K55" s="6">
         <v>1334</v>
       </c>
       <c r="L55" s="38">
         <v>1369</v>
       </c>
       <c r="M55" s="38">
         <v>1405</v>
       </c>
       <c r="N55" s="50"/>
     </row>
-    <row r="56" spans="1:14" s="45" customFormat="1">
+    <row r="56" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D56" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E56" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F56" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G56" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H56" s="39">
         <v>1</v>
       </c>
       <c r="I56" s="39">
         <v>2</v>
       </c>
       <c r="J56" s="39">
         <v>2</v>
       </c>
       <c r="K56" s="39">
         <v>3</v>
       </c>
       <c r="L56" s="38">
         <v>4</v>
       </c>
       <c r="M56" s="38">
         <v>5</v>
       </c>
       <c r="N56" s="50"/>
     </row>
-    <row r="57" spans="1:14" s="45" customFormat="1">
+    <row r="57" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="46" t="s">
         <v>79</v>
       </c>
       <c r="B57" s="38">
         <v>2</v>
       </c>
       <c r="C57" s="38">
         <v>4</v>
       </c>
       <c r="D57" s="38">
         <v>5</v>
       </c>
       <c r="E57" s="38">
         <v>7</v>
       </c>
       <c r="F57" s="38">
         <v>9</v>
       </c>
       <c r="G57" s="38">
         <v>11</v>
       </c>
       <c r="H57" s="38">
         <v>11</v>
       </c>
       <c r="I57" s="38">
         <v>11</v>
       </c>
       <c r="J57" s="38">
         <v>11</v>
       </c>
       <c r="K57" s="38">
         <v>11</v>
       </c>
       <c r="L57" s="38">
         <v>11</v>
       </c>
       <c r="M57" s="38">
         <v>11</v>
       </c>
       <c r="N57" s="50"/>
     </row>
-    <row r="58" spans="1:14" s="13" customFormat="1">
+    <row r="58" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B58" s="6">
         <v>2505</v>
       </c>
       <c r="C58" s="6">
         <v>6181</v>
       </c>
       <c r="D58" s="6">
         <v>10160</v>
       </c>
       <c r="E58" s="6">
         <v>14061</v>
       </c>
       <c r="F58" s="6">
         <v>16892</v>
       </c>
       <c r="G58" s="6">
         <v>20463</v>
       </c>
       <c r="H58" s="38">
         <v>21790</v>
       </c>
       <c r="I58" s="38">
         <v>23629</v>
       </c>
       <c r="J58" s="38">
         <v>25319</v>
       </c>
       <c r="K58" s="6">
         <v>29838</v>
       </c>
       <c r="L58" s="38">
         <v>34361</v>
       </c>
       <c r="M58" s="38">
         <v>38503</v>
       </c>
       <c r="N58" s="50"/>
     </row>
-    <row r="59" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
+    <row r="59" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="43"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="59"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="10"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="K59" s="5"/>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59" s="50"/>
     </row>
-    <row r="60" spans="1:14" s="13" customFormat="1">
+    <row r="60" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="6">
         <v>5873</v>
       </c>
       <c r="C60" s="6">
         <v>11504</v>
       </c>
       <c r="D60" s="6">
         <v>17375</v>
       </c>
       <c r="E60" s="6">
         <v>23772</v>
       </c>
       <c r="F60" s="6">
         <v>29407</v>
       </c>
       <c r="G60" s="6">
         <v>34451</v>
       </c>
       <c r="H60" s="38">
         <v>37255</v>
       </c>
       <c r="I60" s="38">
         <v>42807</v>
       </c>
       <c r="J60" s="38">
         <v>47602</v>
       </c>
       <c r="K60" s="6">
         <v>54807</v>
       </c>
       <c r="L60" s="38">
         <v>61833</v>
       </c>
       <c r="M60" s="38">
         <v>68469</v>
       </c>
       <c r="N60" s="50"/>
     </row>
-    <row r="61" spans="1:14" s="13" customFormat="1">
+    <row r="61" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="6">
         <v>4896</v>
       </c>
       <c r="C61" s="6">
         <v>9649</v>
       </c>
       <c r="D61" s="6">
         <v>14493</v>
       </c>
       <c r="E61" s="6">
         <v>19543</v>
       </c>
       <c r="F61" s="6">
         <v>24252</v>
       </c>
       <c r="G61" s="6">
         <v>27999</v>
       </c>
       <c r="H61" s="38">
         <v>29477</v>
       </c>
       <c r="I61" s="38">
         <v>34652</v>
       </c>
       <c r="J61" s="38">
         <v>39111</v>
       </c>
       <c r="K61" s="6">
         <v>44583</v>
       </c>
       <c r="L61" s="38">
         <v>49818</v>
       </c>
       <c r="M61" s="38">
         <v>55046</v>
       </c>
       <c r="N61" s="50"/>
     </row>
-    <row r="62" spans="1:14" s="13" customFormat="1">
+    <row r="62" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B62" s="6">
         <v>977</v>
       </c>
       <c r="C62" s="6">
         <v>1855</v>
       </c>
       <c r="D62" s="6">
         <v>2882</v>
       </c>
       <c r="E62" s="6">
         <v>4229</v>
       </c>
       <c r="F62" s="6">
         <v>5155</v>
       </c>
       <c r="G62" s="6">
         <v>6452</v>
       </c>
       <c r="H62" s="38">
         <v>7778</v>
       </c>
       <c r="I62" s="38">
         <v>8155</v>
       </c>
       <c r="J62" s="38">
         <v>8491</v>
       </c>
       <c r="K62" s="6">
         <v>10224</v>
       </c>
       <c r="L62" s="38">
         <v>12015</v>
       </c>
       <c r="M62" s="38">
         <v>13423</v>
       </c>
       <c r="N62" s="50"/>
     </row>
-    <row r="63" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
+    <row r="63" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="43"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="50"/>
     </row>
-    <row r="64" spans="1:14" s="13" customFormat="1">
+    <row r="64" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="6">
         <v>1725</v>
       </c>
       <c r="C64" s="6">
         <v>3334</v>
       </c>
       <c r="D64" s="6">
         <v>5079</v>
       </c>
       <c r="E64" s="6">
         <v>6768</v>
       </c>
       <c r="F64" s="6">
         <v>8534</v>
       </c>
       <c r="G64" s="6">
         <v>10057</v>
       </c>
       <c r="H64" s="38">
         <v>11691</v>
       </c>
       <c r="I64" s="38">
         <v>13410</v>
       </c>
       <c r="J64" s="38">
         <v>15096</v>
       </c>
       <c r="K64" s="6">
         <v>16962</v>
       </c>
       <c r="L64" s="38">
         <v>18830</v>
       </c>
       <c r="M64" s="38">
         <v>20720</v>
       </c>
       <c r="N64" s="50"/>
     </row>
-    <row r="65" spans="1:14" s="13" customFormat="1">
+    <row r="65" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="6">
         <v>1411</v>
       </c>
       <c r="C65" s="6">
         <v>2833</v>
       </c>
       <c r="D65" s="6">
         <v>4325</v>
       </c>
       <c r="E65" s="6">
         <v>5762</v>
       </c>
       <c r="F65" s="6">
         <v>7305</v>
       </c>
       <c r="G65" s="6">
         <v>8617</v>
       </c>
       <c r="H65" s="38">
         <v>10037</v>
       </c>
       <c r="I65" s="38">
         <v>11543</v>
       </c>
       <c r="J65" s="38">
         <v>13021</v>
       </c>
       <c r="K65" s="6">
         <v>14690</v>
       </c>
       <c r="L65" s="38">
         <v>16345</v>
       </c>
       <c r="M65" s="38">
         <v>18044</v>
       </c>
       <c r="N65" s="50"/>
     </row>
-    <row r="66" spans="1:14" s="13" customFormat="1">
+    <row r="66" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B66" s="6">
         <v>57</v>
       </c>
       <c r="C66" s="6">
         <v>124</v>
       </c>
       <c r="D66" s="6">
         <v>191</v>
       </c>
       <c r="E66" s="6">
         <v>257</v>
       </c>
       <c r="F66" s="6">
         <v>307</v>
       </c>
       <c r="G66" s="6">
         <v>357</v>
       </c>
       <c r="H66" s="38">
         <v>407</v>
       </c>
       <c r="I66" s="38">
         <v>458</v>
       </c>
       <c r="J66" s="38">
         <v>509</v>
       </c>
       <c r="K66" s="6">
         <v>560</v>
       </c>
       <c r="L66" s="38">
         <v>595</v>
       </c>
       <c r="M66" s="38">
         <v>630</v>
       </c>
       <c r="N66" s="50"/>
     </row>
-    <row r="67" spans="1:14" s="13" customFormat="1">
+    <row r="67" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="6">
         <v>10</v>
       </c>
       <c r="C67" s="6">
         <v>19</v>
       </c>
       <c r="D67" s="6">
         <v>27</v>
       </c>
       <c r="E67" s="6">
         <v>36</v>
       </c>
       <c r="F67" s="6">
         <v>47</v>
       </c>
       <c r="G67" s="6">
         <v>57</v>
       </c>
       <c r="H67" s="38">
         <v>68</v>
       </c>
       <c r="I67" s="38">
         <v>79</v>
       </c>
       <c r="J67" s="38">
         <v>91</v>
       </c>
       <c r="K67" s="6">
         <v>102</v>
       </c>
       <c r="L67" s="38">
         <v>111</v>
       </c>
       <c r="M67" s="38">
         <v>119</v>
       </c>
       <c r="N67" s="50"/>
     </row>
-    <row r="68" spans="1:14" s="13" customFormat="1">
+    <row r="68" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="6">
         <v>1</v>
       </c>
       <c r="C68" s="6">
         <v>6</v>
       </c>
       <c r="D68" s="6">
         <v>11</v>
       </c>
       <c r="E68" s="6">
         <v>16</v>
       </c>
       <c r="F68" s="6">
         <v>18</v>
       </c>
       <c r="G68" s="6">
         <v>20</v>
       </c>
       <c r="H68" s="38">
         <v>21</v>
       </c>
       <c r="I68" s="38">
         <v>26</v>
       </c>
       <c r="J68" s="38">
         <v>30</v>
       </c>
       <c r="K68" s="6">
         <v>34</v>
       </c>
       <c r="L68" s="38">
         <v>38</v>
       </c>
       <c r="M68" s="38">
         <v>42</v>
       </c>
       <c r="N68" s="50"/>
     </row>
-    <row r="69" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="69" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B69" s="6">
         <v>17</v>
       </c>
       <c r="C69" s="6">
         <v>36</v>
       </c>
       <c r="D69" s="6">
         <v>55</v>
       </c>
       <c r="E69" s="6">
         <v>73</v>
       </c>
       <c r="F69" s="6">
         <v>88</v>
       </c>
       <c r="G69" s="6">
         <v>103</v>
       </c>
       <c r="H69" s="38">
         <v>118</v>
       </c>
       <c r="I69" s="38">
         <v>131</v>
       </c>
       <c r="J69" s="38">
         <v>144</v>
       </c>
       <c r="K69" s="6">
         <v>157</v>
       </c>
       <c r="L69" s="38">
         <v>167</v>
       </c>
       <c r="M69" s="38">
         <v>177</v>
       </c>
       <c r="N69" s="50"/>
     </row>
-    <row r="70" spans="1:14" s="62" customFormat="1">
+    <row r="70" spans="1:14" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="D70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="E70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="F70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="G70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="H70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="I70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="J70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="K70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="L70" s="60" t="s">
         <v>74</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>74</v>
       </c>
       <c r="N70" s="61"/>
     </row>
-    <row r="71" spans="1:14" s="45" customFormat="1">
+    <row r="71" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B71" s="43">
         <v>228</v>
       </c>
       <c r="C71" s="43">
         <v>315</v>
       </c>
       <c r="D71" s="43">
         <v>469</v>
       </c>
       <c r="E71" s="43">
         <v>622</v>
       </c>
       <c r="F71" s="43">
         <v>767</v>
       </c>
       <c r="G71" s="43">
         <v>901</v>
       </c>
       <c r="H71" s="44">
         <v>1038</v>
       </c>
       <c r="I71" s="44">
         <v>1171</v>
       </c>
       <c r="J71" s="44">
         <v>1300</v>
       </c>
       <c r="K71" s="43">
         <v>1417</v>
       </c>
       <c r="L71" s="38">
         <v>1572</v>
       </c>
       <c r="M71" s="38">
         <v>1706</v>
       </c>
       <c r="N71" s="50"/>
     </row>
-    <row r="72" spans="1:14" s="62" customFormat="1">
+    <row r="72" spans="1:14" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="63" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="64">
         <v>0</v>
       </c>
       <c r="C72" s="64">
         <v>0</v>
       </c>
       <c r="D72" s="64">
         <v>0</v>
       </c>
       <c r="E72" s="64">
         <v>0</v>
       </c>
       <c r="F72" s="64">
         <v>0</v>
       </c>
       <c r="G72" s="64">
         <v>0</v>
       </c>
       <c r="H72" s="64">
         <v>0</v>
       </c>
       <c r="I72" s="64">
         <v>0</v>
       </c>
       <c r="J72" s="64">
         <v>0</v>
       </c>
       <c r="K72" s="64">
         <v>0</v>
       </c>
       <c r="L72" s="64">
         <v>0</v>
       </c>
       <c r="M72" s="38">
         <v>0</v>
       </c>
       <c r="N72" s="61"/>
     </row>
-    <row r="73" spans="1:14" s="13" customFormat="1">
+    <row r="73" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B73" s="6">
         <v>1</v>
       </c>
       <c r="C73" s="6">
         <v>1</v>
       </c>
       <c r="D73" s="6">
         <v>1</v>
       </c>
       <c r="E73" s="6">
         <v>1</v>
       </c>
       <c r="F73" s="6">
         <v>1</v>
       </c>
       <c r="G73" s="6">
         <v>1</v>
       </c>
       <c r="H73" s="38">
         <v>1</v>
       </c>
       <c r="I73" s="38">
         <v>1</v>
       </c>
       <c r="J73" s="38">
         <v>1</v>
       </c>
       <c r="K73" s="6">
         <v>1</v>
       </c>
       <c r="L73" s="38">
         <v>1</v>
       </c>
       <c r="M73" s="38">
         <v>1</v>
       </c>
       <c r="N73" s="50"/>
     </row>
-    <row r="74" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1">
+    <row r="74" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="43"/>
       <c r="C74" s="5"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
       <c r="K74" s="5"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74" s="50"/>
     </row>
-    <row r="75" spans="1:14" s="13" customFormat="1">
+    <row r="75" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="6">
         <v>79</v>
       </c>
       <c r="C75" s="6">
         <v>203</v>
       </c>
       <c r="D75" s="6">
         <v>327</v>
       </c>
       <c r="E75" s="6">
         <v>461</v>
       </c>
       <c r="F75" s="6">
         <v>592</v>
       </c>
       <c r="G75" s="6">
         <v>753</v>
       </c>
       <c r="H75" s="38">
         <v>891</v>
       </c>
       <c r="I75" s="38">
         <v>1007</v>
       </c>
       <c r="J75" s="38">
         <v>1119</v>
       </c>
       <c r="K75" s="6">
         <v>1207</v>
       </c>
       <c r="L75" s="38">
         <v>1296</v>
       </c>
       <c r="M75" s="38">
         <v>1396</v>
       </c>
       <c r="N75" s="50"/>
     </row>
-    <row r="76" spans="1:14" s="13" customFormat="1">
+    <row r="76" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B76" s="6">
         <v>70</v>
       </c>
       <c r="C76" s="6">
         <v>179</v>
       </c>
       <c r="D76" s="6">
         <v>285</v>
       </c>
       <c r="E76" s="6">
         <v>405</v>
       </c>
       <c r="F76" s="6">
         <v>514</v>
       </c>
       <c r="G76" s="6">
         <v>658</v>
       </c>
       <c r="H76" s="38">
         <v>769</v>
       </c>
       <c r="I76" s="38">
         <v>869</v>
       </c>
       <c r="J76" s="38">
         <v>966</v>
       </c>
       <c r="K76" s="6">
         <v>1043</v>
       </c>
       <c r="L76" s="38">
         <v>1116</v>
       </c>
       <c r="M76" s="38">
         <v>1189</v>
       </c>
       <c r="N76" s="50"/>
     </row>
-    <row r="77" spans="1:14" s="13" customFormat="1">
+    <row r="77" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="6">
         <v>2</v>
       </c>
       <c r="C77" s="6">
         <v>6</v>
       </c>
       <c r="D77" s="6">
         <v>11</v>
       </c>
       <c r="E77" s="6">
         <v>16</v>
       </c>
       <c r="F77" s="6">
         <v>17</v>
       </c>
       <c r="G77" s="6">
         <v>19</v>
       </c>
       <c r="H77" s="38">
         <v>21</v>
       </c>
       <c r="I77" s="38">
         <v>24</v>
       </c>
       <c r="J77" s="38">
         <v>27</v>
       </c>
       <c r="K77" s="6">
         <v>31</v>
       </c>
       <c r="L77" s="38">
         <v>34</v>
       </c>
       <c r="M77" s="38">
         <v>37</v>
       </c>
       <c r="N77" s="50"/>
     </row>
-    <row r="78" spans="1:14" s="13" customFormat="1">
+    <row r="78" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="6">
         <v>0</v>
       </c>
       <c r="C78" s="6">
         <v>1</v>
       </c>
       <c r="D78" s="6">
         <v>1</v>
       </c>
       <c r="E78" s="6">
         <v>1</v>
       </c>
       <c r="F78" s="6">
         <v>2</v>
       </c>
       <c r="G78" s="6">
         <v>2</v>
       </c>
       <c r="H78" s="38">
         <v>2</v>
       </c>
       <c r="I78" s="38">
         <v>3</v>
       </c>
       <c r="J78" s="38">
         <v>4</v>
       </c>
       <c r="K78" s="6">
         <v>5</v>
       </c>
       <c r="L78" s="38">
         <v>6</v>
       </c>
       <c r="M78" s="38">
         <v>7</v>
       </c>
       <c r="N78" s="50"/>
     </row>
-    <row r="79" spans="1:14" s="13" customFormat="1">
+    <row r="79" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="6">
         <v>2</v>
       </c>
       <c r="C79" s="6">
         <v>5</v>
       </c>
       <c r="D79" s="6">
         <v>7</v>
       </c>
       <c r="E79" s="6">
         <v>10</v>
       </c>
       <c r="F79" s="6">
         <v>19</v>
       </c>
       <c r="G79" s="6">
         <v>28</v>
       </c>
       <c r="H79" s="38">
         <v>36</v>
       </c>
       <c r="I79" s="38">
         <v>45</v>
       </c>
       <c r="J79" s="38">
         <v>53</v>
       </c>
       <c r="K79" s="6">
         <v>56</v>
       </c>
       <c r="L79" s="38">
         <v>58</v>
       </c>
       <c r="M79" s="38">
         <v>61</v>
       </c>
       <c r="N79" s="50"/>
     </row>
-    <row r="80" spans="1:14" s="13" customFormat="1">
+    <row r="80" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B80" s="6">
         <v>5</v>
       </c>
       <c r="C80" s="6">
         <v>12</v>
       </c>
       <c r="D80" s="6">
         <v>22</v>
       </c>
       <c r="E80" s="6">
         <v>28</v>
       </c>
       <c r="F80" s="6">
         <v>38</v>
       </c>
       <c r="G80" s="6">
         <v>46</v>
       </c>
       <c r="H80" s="38">
         <v>62</v>
       </c>
       <c r="I80" s="38">
         <v>65</v>
       </c>
       <c r="J80" s="38">
         <v>67</v>
       </c>
       <c r="K80" s="6">
         <v>71</v>
       </c>
       <c r="L80" s="38">
         <v>81</v>
       </c>
       <c r="M80" s="38">
         <v>100</v>
       </c>
       <c r="N80" s="50"/>
     </row>
-    <row r="81" spans="1:14" s="13" customFormat="1">
+    <row r="81" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>1</v>
       </c>
       <c r="E81" s="6">
         <v>1</v>
       </c>
       <c r="F81" s="6">
         <v>1</v>
       </c>
       <c r="G81" s="6">
         <v>1</v>
       </c>
       <c r="H81" s="38">
         <v>1</v>
       </c>
       <c r="I81" s="38">
         <v>1</v>
       </c>
       <c r="J81" s="38">
         <v>1</v>
       </c>
       <c r="K81" s="6">
         <v>1</v>
       </c>
       <c r="L81" s="38">
         <v>1</v>
       </c>
       <c r="M81" s="38">
         <v>1</v>
       </c>
       <c r="N81" s="50"/>
     </row>
-    <row r="82" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1">
+    <row r="82" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="43"/>
       <c r="C82" s="5"/>
       <c r="D82" s="5"/>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
       <c r="K82" s="5"/>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82" s="50"/>
     </row>
-    <row r="83" spans="1:14" s="13" customFormat="1">
+    <row r="83" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="6">
         <v>163</v>
       </c>
       <c r="C83" s="6">
         <v>360</v>
       </c>
       <c r="D83" s="6">
         <v>586</v>
       </c>
       <c r="E83" s="6">
         <v>856</v>
       </c>
       <c r="F83" s="6">
         <v>1120</v>
       </c>
       <c r="G83" s="6">
         <v>1493</v>
       </c>
       <c r="H83" s="38">
         <v>1841</v>
       </c>
       <c r="I83" s="38">
         <v>2120</v>
       </c>
       <c r="J83" s="38">
         <v>2417</v>
       </c>
       <c r="K83" s="6">
         <v>2686</v>
       </c>
       <c r="L83" s="38">
         <v>2919</v>
       </c>
       <c r="M83" s="38">
         <v>3155</v>
       </c>
       <c r="N83" s="50"/>
     </row>
-    <row r="84" spans="1:14" s="13" customFormat="1">
+    <row r="84" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B84" s="6">
         <v>149</v>
       </c>
       <c r="C84" s="6">
         <v>335</v>
       </c>
       <c r="D84" s="6">
         <v>536</v>
       </c>
       <c r="E84" s="6">
         <v>790</v>
       </c>
       <c r="F84" s="6">
         <v>1024</v>
       </c>
       <c r="G84" s="6">
         <v>1368</v>
       </c>
       <c r="H84" s="38">
         <v>1690</v>
       </c>
       <c r="I84" s="38">
         <v>1946</v>
       </c>
       <c r="J84" s="38">
         <v>2218</v>
       </c>
       <c r="K84" s="6">
         <v>2469</v>
       </c>
       <c r="L84" s="38">
         <v>2681</v>
       </c>
       <c r="M84" s="38">
         <v>2896</v>
       </c>
       <c r="N84" s="50"/>
     </row>
-    <row r="85" spans="1:14" s="13" customFormat="1">
+    <row r="85" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B85" s="6">
         <v>0</v>
       </c>
       <c r="C85" s="6">
         <v>2</v>
       </c>
       <c r="D85" s="6">
         <v>4</v>
       </c>
       <c r="E85" s="6">
         <v>6</v>
       </c>
       <c r="F85" s="6">
         <v>7</v>
       </c>
       <c r="G85" s="6">
         <v>7</v>
       </c>
       <c r="H85" s="38">
         <v>8</v>
       </c>
       <c r="I85" s="38">
         <v>8</v>
       </c>
       <c r="J85" s="38">
         <v>9</v>
       </c>
       <c r="K85" s="6">
         <v>9</v>
       </c>
       <c r="L85" s="38">
         <v>10</v>
       </c>
       <c r="M85" s="38">
         <v>11</v>
       </c>
       <c r="N85" s="50"/>
     </row>
-    <row r="86" spans="1:14" s="13" customFormat="1">
+    <row r="86" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B86" s="6">
         <v>0</v>
       </c>
       <c r="C86" s="6">
         <v>1</v>
       </c>
       <c r="D86" s="6">
         <v>1</v>
       </c>
       <c r="E86" s="6">
         <v>1</v>
       </c>
       <c r="F86" s="6">
         <v>2</v>
       </c>
       <c r="G86" s="6">
         <v>2</v>
       </c>
       <c r="H86" s="38">
         <v>2</v>
       </c>
       <c r="I86" s="38">
         <v>3</v>
       </c>
       <c r="J86" s="38">
         <v>3</v>
       </c>
       <c r="K86" s="6">
         <v>3</v>
       </c>
       <c r="L86" s="38">
         <v>4</v>
       </c>
       <c r="M86" s="38">
         <v>4</v>
       </c>
       <c r="N86" s="50"/>
     </row>
-    <row r="87" spans="1:14" s="13" customFormat="1">
+    <row r="87" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B87" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C87" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D87" s="43" t="s">
         <v>74</v>
       </c>
       <c r="E87" s="43" t="s">
         <v>74</v>
       </c>
       <c r="F87" s="43" t="s">
         <v>74</v>
       </c>
       <c r="G87" s="43" t="s">
         <v>74</v>
       </c>
       <c r="H87" s="43" t="s">
         <v>74</v>
       </c>
       <c r="I87" s="38">
         <v>0</v>
       </c>
       <c r="J87" s="38">
         <v>1</v>
       </c>
       <c r="K87" s="6">
         <v>1</v>
       </c>
       <c r="L87" s="38">
         <v>1</v>
       </c>
       <c r="M87" s="38">
         <v>2</v>
       </c>
       <c r="N87" s="50"/>
     </row>
-    <row r="88" spans="1:14" s="13" customFormat="1">
+    <row r="88" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B88" s="6">
         <v>1</v>
       </c>
       <c r="C88" s="6">
         <v>1</v>
       </c>
       <c r="D88" s="6">
         <v>2</v>
       </c>
       <c r="E88" s="6">
         <v>3</v>
       </c>
       <c r="F88" s="6">
         <v>13</v>
       </c>
       <c r="G88" s="6">
         <v>23</v>
       </c>
       <c r="H88" s="38">
         <v>33</v>
       </c>
       <c r="I88" s="38">
         <v>42</v>
       </c>
       <c r="J88" s="38">
         <v>51</v>
       </c>
       <c r="K88" s="6">
         <v>53</v>
       </c>
       <c r="L88" s="38">
         <v>54</v>
       </c>
       <c r="M88" s="38">
         <v>55</v>
       </c>
       <c r="N88" s="50"/>
     </row>
-    <row r="89" spans="1:14" s="13" customFormat="1">
+    <row r="89" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B89" s="6">
         <v>11</v>
       </c>
       <c r="C89" s="6">
         <v>17</v>
       </c>
       <c r="D89" s="6">
         <v>36</v>
       </c>
       <c r="E89" s="6">
         <v>46</v>
       </c>
       <c r="F89" s="6">
         <v>64</v>
       </c>
       <c r="G89" s="6">
         <v>81</v>
       </c>
       <c r="H89" s="38">
         <v>95</v>
       </c>
       <c r="I89" s="38">
         <v>106</v>
       </c>
       <c r="J89" s="38">
         <v>120</v>
       </c>
       <c r="K89" s="6">
         <v>134</v>
       </c>
       <c r="L89" s="38">
         <v>150</v>
       </c>
       <c r="M89" s="38">
         <v>164</v>
       </c>
       <c r="N89" s="50"/>
     </row>
-    <row r="90" spans="1:14" s="13" customFormat="1">
+    <row r="90" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B90" s="6">
         <v>1</v>
       </c>
       <c r="C90" s="6">
         <v>4</v>
       </c>
       <c r="D90" s="6">
         <v>7</v>
       </c>
       <c r="E90" s="6">
         <v>9</v>
       </c>
       <c r="F90" s="6">
         <v>11</v>
       </c>
       <c r="G90" s="6">
         <v>12</v>
       </c>
       <c r="H90" s="38">
         <v>13</v>
       </c>
       <c r="I90" s="38">
         <v>15</v>
       </c>
       <c r="J90" s="38">
         <v>16</v>
       </c>
       <c r="K90" s="6">
         <v>17</v>
       </c>
       <c r="L90" s="38">
         <v>20</v>
       </c>
       <c r="M90" s="38">
         <v>22</v>
       </c>
       <c r="N90" s="50"/>
     </row>
-    <row r="91" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
+    <row r="91" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="43"/>
       <c r="C91" s="5"/>
       <c r="D91" s="5"/>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
       <c r="J91" s="5"/>
       <c r="K91" s="5"/>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
       <c r="N91" s="50"/>
     </row>
-    <row r="92" spans="1:14" s="13" customFormat="1">
+    <row r="92" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B92" s="6">
         <v>87</v>
       </c>
       <c r="C92" s="6">
         <v>185</v>
       </c>
       <c r="D92" s="6">
         <v>290</v>
       </c>
       <c r="E92" s="6">
         <v>455</v>
       </c>
       <c r="F92" s="6">
         <v>592</v>
       </c>
       <c r="G92" s="6">
         <v>724</v>
       </c>
       <c r="H92" s="38">
         <v>890</v>
       </c>
       <c r="I92" s="38">
         <v>1023</v>
       </c>
       <c r="J92" s="38">
         <v>1174</v>
       </c>
       <c r="K92" s="6">
         <v>1338</v>
       </c>
       <c r="L92" s="38">
         <v>1481</v>
       </c>
       <c r="M92" s="38">
         <v>1622</v>
       </c>
       <c r="N92" s="50"/>
     </row>
-    <row r="93" spans="1:14" s="13" customFormat="1">
+    <row r="93" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B93" s="6">
         <v>83</v>
       </c>
       <c r="C93" s="6">
         <v>176</v>
       </c>
       <c r="D93" s="6">
         <v>273</v>
       </c>
       <c r="E93" s="6">
         <v>433</v>
       </c>
       <c r="F93" s="6">
         <v>567</v>
       </c>
       <c r="G93" s="6">
         <v>695</v>
       </c>
       <c r="H93" s="38">
         <v>859</v>
       </c>
       <c r="I93" s="38">
         <v>988</v>
       </c>
       <c r="J93" s="38">
         <v>1135</v>
       </c>
       <c r="K93" s="6">
         <v>1296</v>
       </c>
       <c r="L93" s="38">
         <v>1433</v>
       </c>
       <c r="M93" s="38">
         <v>1570</v>
       </c>
       <c r="N93" s="50"/>
     </row>
-    <row r="94" spans="1:14" s="13" customFormat="1">
+    <row r="94" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B94" s="6">
         <v>0</v>
       </c>
       <c r="C94" s="6">
         <v>2</v>
       </c>
       <c r="D94" s="6">
         <v>4</v>
       </c>
       <c r="E94" s="6">
         <v>6</v>
       </c>
       <c r="F94" s="6">
         <v>7</v>
       </c>
       <c r="G94" s="6">
         <v>7</v>
       </c>
       <c r="H94" s="38">
         <v>7</v>
       </c>
       <c r="I94" s="38">
         <v>8</v>
       </c>
       <c r="J94" s="38">
         <v>8</v>
       </c>
       <c r="K94" s="6">
         <v>8</v>
       </c>
       <c r="L94" s="38">
         <v>9</v>
       </c>
       <c r="M94" s="38">
         <v>10</v>
       </c>
       <c r="N94" s="50"/>
     </row>
-    <row r="95" spans="1:14" s="13" customFormat="1">
+    <row r="95" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>1</v>
       </c>
       <c r="D95" s="6">
         <v>1</v>
       </c>
       <c r="E95" s="6">
         <v>1</v>
       </c>
       <c r="F95" s="6">
         <v>2</v>
       </c>
       <c r="G95" s="6">
         <v>2</v>
       </c>
       <c r="H95" s="38">
         <v>2</v>
       </c>
       <c r="I95" s="38">
         <v>3</v>
       </c>
       <c r="J95" s="38">
         <v>3</v>
       </c>
       <c r="K95" s="6">
         <v>3</v>
       </c>
       <c r="L95" s="38">
         <v>4</v>
       </c>
       <c r="M95" s="38">
         <v>4</v>
       </c>
       <c r="N95" s="50"/>
     </row>
-    <row r="96" spans="1:14" s="13" customFormat="1">
+    <row r="96" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B96" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C96" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D96" s="43" t="s">
         <v>74</v>
       </c>
       <c r="E96" s="43" t="s">
         <v>74</v>
       </c>
       <c r="F96" s="43" t="s">
         <v>74</v>
       </c>
       <c r="G96" s="43" t="s">
         <v>74</v>
       </c>
       <c r="H96" s="43" t="s">
         <v>74</v>
       </c>
       <c r="I96" s="38">
         <v>0</v>
       </c>
       <c r="J96" s="38">
         <v>1</v>
       </c>
       <c r="K96" s="6">
         <v>1</v>
       </c>
       <c r="L96" s="38">
         <v>1</v>
       </c>
       <c r="M96" s="38">
         <v>2</v>
       </c>
       <c r="N96" s="50"/>
     </row>
-    <row r="97" spans="1:14" s="13" customFormat="1">
+    <row r="97" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B97" s="6">
         <v>1</v>
       </c>
       <c r="C97" s="6">
         <v>1</v>
       </c>
       <c r="D97" s="6">
         <v>2</v>
       </c>
       <c r="E97" s="6">
         <v>3</v>
       </c>
       <c r="F97" s="6">
         <v>3</v>
       </c>
       <c r="G97" s="6">
         <v>4</v>
       </c>
       <c r="H97" s="38">
         <v>5</v>
       </c>
       <c r="I97" s="38">
         <v>6</v>
       </c>
       <c r="J97" s="38">
         <v>7</v>
       </c>
       <c r="K97" s="6">
         <v>8</v>
       </c>
       <c r="L97" s="38">
         <v>9</v>
       </c>
       <c r="M97" s="38">
         <v>10</v>
       </c>
       <c r="N97" s="50"/>
     </row>
-    <row r="98" spans="1:14" s="13" customFormat="1">
+    <row r="98" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B98" s="6">
         <v>3</v>
       </c>
       <c r="C98" s="6">
         <v>5</v>
       </c>
       <c r="D98" s="6">
         <v>9</v>
       </c>
       <c r="E98" s="6">
         <v>11</v>
       </c>
       <c r="F98" s="6">
         <v>13</v>
       </c>
       <c r="G98" s="6">
         <v>15</v>
       </c>
       <c r="H98" s="38">
         <v>16</v>
       </c>
       <c r="I98" s="38">
         <v>18</v>
       </c>
       <c r="J98" s="38">
         <v>19</v>
       </c>
       <c r="K98" s="6">
         <v>21</v>
       </c>
       <c r="L98" s="38">
         <v>23</v>
       </c>
       <c r="M98" s="38">
         <v>25</v>
       </c>
       <c r="N98" s="50"/>
     </row>
-    <row r="99" spans="1:14" s="13" customFormat="1">
+    <row r="99" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>1</v>
       </c>
       <c r="E99" s="6">
         <v>1</v>
       </c>
       <c r="F99" s="6">
         <v>1</v>
       </c>
       <c r="G99" s="6">
         <v>1</v>
       </c>
       <c r="H99" s="38">
         <v>1</v>
       </c>
       <c r="I99" s="38">
         <v>1</v>
       </c>
       <c r="J99" s="38">
         <v>1</v>
       </c>
       <c r="K99" s="6">
         <v>1</v>
       </c>
       <c r="L99" s="38">
         <v>1</v>
       </c>
       <c r="M99" s="38">
         <v>2</v>
       </c>
       <c r="N99" s="50"/>
     </row>
-    <row r="100" spans="1:14" s="13" customFormat="1" ht="51" customHeight="1">
+    <row r="100" spans="1:14" s="13" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B100" s="43"/>
       <c r="C100" s="5"/>
       <c r="D100" s="5"/>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
       <c r="J100" s="5"/>
       <c r="K100" s="5"/>
       <c r="L100" s="5"/>
       <c r="M100" s="5"/>
       <c r="N100" s="50"/>
     </row>
-    <row r="101" spans="1:14" s="13" customFormat="1">
+    <row r="101" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B101" s="6">
         <v>44</v>
       </c>
       <c r="C101" s="6">
         <v>111</v>
       </c>
       <c r="D101" s="6">
         <v>199</v>
       </c>
       <c r="E101" s="6">
         <v>270</v>
       </c>
       <c r="F101" s="6">
         <v>362</v>
       </c>
       <c r="G101" s="6">
         <v>572</v>
       </c>
       <c r="H101" s="38">
         <v>717</v>
       </c>
       <c r="I101" s="38">
         <v>830</v>
       </c>
       <c r="J101" s="38">
         <v>939</v>
       </c>
       <c r="K101" s="6">
         <v>1002</v>
       </c>
       <c r="L101" s="38">
         <v>1054</v>
       </c>
       <c r="M101" s="38">
         <v>1106</v>
       </c>
       <c r="N101" s="50"/>
     </row>
-    <row r="102" spans="1:14" s="13" customFormat="1">
+    <row r="102" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B102" s="6">
         <v>35</v>
       </c>
       <c r="C102" s="6">
         <v>95</v>
       </c>
       <c r="D102" s="6">
         <v>166</v>
       </c>
       <c r="E102" s="6">
         <v>227</v>
       </c>
       <c r="F102" s="6">
         <v>291</v>
       </c>
       <c r="G102" s="6">
         <v>476</v>
       </c>
       <c r="H102" s="38">
         <v>597</v>
       </c>
       <c r="I102" s="38">
         <v>691</v>
       </c>
       <c r="J102" s="38">
         <v>778</v>
       </c>
       <c r="K102" s="6">
         <v>827</v>
       </c>
       <c r="L102" s="38">
         <v>862</v>
       </c>
       <c r="M102" s="38">
         <v>900</v>
       </c>
       <c r="N102" s="50"/>
     </row>
-    <row r="103" spans="1:14" s="13" customFormat="1">
+    <row r="103" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B103" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C103" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D103" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E103" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F103" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G103" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H103" s="38">
         <v>0</v>
       </c>
       <c r="I103" s="38">
         <v>0</v>
       </c>
       <c r="J103" s="38">
         <v>1</v>
       </c>
       <c r="K103" s="6">
         <v>1</v>
       </c>
       <c r="L103" s="38">
         <v>1</v>
       </c>
       <c r="M103" s="38">
         <v>1</v>
       </c>
       <c r="N103" s="50"/>
     </row>
-    <row r="104" spans="1:14" s="13" customFormat="1">
+    <row r="104" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B104" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C104" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D104" s="43" t="s">
         <v>74</v>
       </c>
       <c r="E104" s="43" t="s">
         <v>74</v>
       </c>
       <c r="F104" s="6">
         <v>10</v>
       </c>
       <c r="G104" s="6">
         <v>19</v>
       </c>
       <c r="H104" s="38">
         <v>28</v>
       </c>
       <c r="I104" s="38">
         <v>36</v>
       </c>
       <c r="J104" s="38">
         <v>45</v>
       </c>
       <c r="K104" s="6">
         <v>45</v>
       </c>
       <c r="L104" s="38">
         <v>45</v>
       </c>
       <c r="M104" s="38">
         <v>46</v>
       </c>
       <c r="N104" s="50"/>
     </row>
-    <row r="105" spans="1:14" s="13" customFormat="1">
+    <row r="105" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B105" s="6">
         <v>8</v>
       </c>
       <c r="C105" s="6">
         <v>12</v>
       </c>
       <c r="D105" s="6">
         <v>27</v>
       </c>
       <c r="E105" s="6">
         <v>35</v>
       </c>
       <c r="F105" s="6">
         <v>51</v>
       </c>
       <c r="G105" s="6">
         <v>66</v>
       </c>
       <c r="H105" s="38">
         <v>79</v>
       </c>
       <c r="I105" s="38">
         <v>88</v>
       </c>
       <c r="J105" s="38">
         <v>101</v>
       </c>
       <c r="K105" s="6">
         <v>113</v>
       </c>
       <c r="L105" s="38">
         <v>127</v>
       </c>
       <c r="M105" s="38">
         <v>139</v>
       </c>
       <c r="N105" s="50"/>
     </row>
-    <row r="106" spans="1:14" s="13" customFormat="1">
+    <row r="106" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B106" s="6">
         <v>1</v>
       </c>
       <c r="C106" s="6">
         <v>4</v>
       </c>
       <c r="D106" s="6">
         <v>6</v>
       </c>
       <c r="E106" s="6">
         <v>8</v>
       </c>
       <c r="F106" s="6">
         <v>10</v>
       </c>
       <c r="G106" s="6">
         <v>11</v>
       </c>
       <c r="H106" s="38">
         <v>12</v>
       </c>
       <c r="I106" s="38">
         <v>14</v>
       </c>
       <c r="J106" s="38">
         <v>15</v>
       </c>
       <c r="K106" s="6">
         <v>16</v>
       </c>
       <c r="L106" s="38">
         <v>18</v>
       </c>
       <c r="M106" s="38">
         <v>20</v>
       </c>
       <c r="N106" s="50"/>
     </row>
-    <row r="107" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1">
+    <row r="107" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B107" s="43"/>
       <c r="C107" s="5"/>
       <c r="D107" s="5"/>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
       <c r="J107" s="5"/>
       <c r="K107" s="5"/>
       <c r="M107" s="5"/>
       <c r="N107" s="50"/>
     </row>
-    <row r="108" spans="1:14" s="13" customFormat="1">
+    <row r="108" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B108" s="6">
         <v>31</v>
       </c>
       <c r="C108" s="6">
         <v>64</v>
       </c>
       <c r="D108" s="6">
         <v>97</v>
       </c>
       <c r="E108" s="6">
         <v>130</v>
       </c>
       <c r="F108" s="6">
         <v>166</v>
       </c>
       <c r="G108" s="6">
         <v>197</v>
       </c>
       <c r="H108" s="38">
         <v>234</v>
       </c>
       <c r="I108" s="38">
         <v>267</v>
       </c>
       <c r="J108" s="38">
         <v>305</v>
       </c>
       <c r="K108" s="6">
         <v>346</v>
       </c>
       <c r="L108" s="38">
         <v>385</v>
       </c>
       <c r="M108" s="38">
         <v>427</v>
       </c>
       <c r="N108" s="50"/>
     </row>
-    <row r="109" spans="1:14" s="13" customFormat="1">
+    <row r="109" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B109" s="6">
         <v>31</v>
       </c>
       <c r="C109" s="6">
         <v>64</v>
       </c>
       <c r="D109" s="6">
         <v>97</v>
       </c>
       <c r="E109" s="6">
         <v>130</v>
       </c>
       <c r="F109" s="6">
         <v>166</v>
       </c>
       <c r="G109" s="6">
         <v>197</v>
       </c>
       <c r="H109" s="38">
         <v>234</v>
       </c>
       <c r="I109" s="38">
         <v>267</v>
       </c>
       <c r="J109" s="38">
         <v>305</v>
       </c>
       <c r="K109" s="6">
         <v>346</v>
       </c>
       <c r="L109" s="38">
         <v>385</v>
       </c>
       <c r="M109" s="38">
         <v>427</v>
       </c>
       <c r="N109" s="50"/>
     </row>
-    <row r="110" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
+    <row r="110" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M110" s="5"/>
       <c r="N110" s="50"/>
     </row>
-    <row r="111" spans="1:14" s="13" customFormat="1">
+    <row r="111" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="6">
         <v>6706</v>
       </c>
       <c r="C111" s="6">
         <v>13283</v>
       </c>
       <c r="D111" s="6">
         <v>20914</v>
       </c>
       <c r="E111" s="6">
         <v>27740</v>
       </c>
       <c r="F111" s="6">
         <v>32920</v>
       </c>
       <c r="G111" s="6">
         <v>39032</v>
       </c>
       <c r="H111" s="6">
         <v>44353</v>
       </c>
       <c r="I111" s="6">
         <v>52524</v>
       </c>
       <c r="J111" s="6">
         <v>59389</v>
       </c>
       <c r="K111" s="6">
         <v>65813</v>
       </c>
       <c r="L111" s="38">
         <v>72969</v>
       </c>
       <c r="M111" s="38">
         <v>80284</v>
       </c>
       <c r="N111" s="50"/>
     </row>
-    <row r="112" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="112" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B112" s="6">
         <v>5913</v>
       </c>
       <c r="C112" s="6">
         <v>11722</v>
       </c>
       <c r="D112" s="6">
         <v>18582</v>
       </c>
       <c r="E112" s="6">
         <v>24644</v>
       </c>
       <c r="F112" s="6">
         <v>29076</v>
       </c>
       <c r="G112" s="6">
         <v>34435</v>
       </c>
       <c r="H112" s="38">
         <v>39324</v>
       </c>
       <c r="I112" s="38">
         <v>47084</v>
       </c>
       <c r="J112" s="38">
         <v>53538</v>
       </c>
       <c r="K112" s="6">
         <v>59550</v>
       </c>
       <c r="L112" s="38">
         <v>66275</v>
       </c>
       <c r="M112" s="38">
         <v>73157</v>
       </c>
       <c r="N112" s="50"/>
     </row>
-    <row r="113" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="113" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B113" s="6">
         <v>138</v>
       </c>
       <c r="C113" s="6">
         <v>267</v>
       </c>
       <c r="D113" s="6">
         <v>396</v>
       </c>
       <c r="E113" s="6">
         <v>525</v>
       </c>
       <c r="F113" s="6">
         <v>638</v>
       </c>
       <c r="G113" s="6">
         <v>751</v>
       </c>
       <c r="H113" s="38">
         <v>895</v>
       </c>
       <c r="I113" s="38">
         <v>1026</v>
       </c>
       <c r="J113" s="38">
         <v>1156</v>
       </c>
       <c r="K113" s="6">
         <v>1287</v>
       </c>
       <c r="L113" s="38">
         <v>1425</v>
       </c>
       <c r="M113" s="38">
         <v>1564</v>
       </c>
       <c r="N113" s="50"/>
     </row>
-    <row r="114" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="114" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B114" s="6">
         <v>122</v>
       </c>
       <c r="C114" s="6">
         <v>210</v>
       </c>
       <c r="D114" s="6">
         <v>301</v>
       </c>
       <c r="E114" s="6">
         <v>386</v>
       </c>
       <c r="F114" s="6">
         <v>477</v>
       </c>
       <c r="G114" s="6">
         <v>573</v>
       </c>
       <c r="H114" s="38">
         <v>665</v>
       </c>
       <c r="I114" s="38">
         <v>756</v>
       </c>
       <c r="J114" s="38">
         <v>846</v>
       </c>
       <c r="K114" s="6">
         <v>937</v>
       </c>
       <c r="L114" s="38">
         <v>1030</v>
       </c>
       <c r="M114" s="38">
         <v>1124</v>
       </c>
       <c r="N114" s="50"/>
     </row>
-    <row r="115" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="115" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B115" s="6">
         <v>51</v>
       </c>
       <c r="C115" s="6">
         <v>102</v>
       </c>
       <c r="D115" s="6">
         <v>153</v>
       </c>
       <c r="E115" s="6">
         <v>204</v>
       </c>
       <c r="F115" s="6">
         <v>255</v>
       </c>
       <c r="G115" s="6">
         <v>306</v>
       </c>
       <c r="H115" s="38">
         <v>327</v>
       </c>
       <c r="I115" s="38">
         <v>349</v>
       </c>
       <c r="J115" s="38">
         <v>370</v>
       </c>
       <c r="K115" s="6">
         <v>391</v>
       </c>
       <c r="L115" s="38">
         <v>412</v>
       </c>
       <c r="M115" s="38">
         <v>434</v>
       </c>
       <c r="N115" s="50"/>
     </row>
-    <row r="116" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="116" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B116" s="6">
         <v>136</v>
       </c>
       <c r="C116" s="6">
         <v>272</v>
       </c>
       <c r="D116" s="6">
         <v>408</v>
       </c>
       <c r="E116" s="6">
         <v>544</v>
       </c>
       <c r="F116" s="6">
         <v>680</v>
       </c>
       <c r="G116" s="6">
         <v>816</v>
       </c>
       <c r="H116" s="38">
         <v>852</v>
       </c>
       <c r="I116" s="38">
         <v>888</v>
       </c>
       <c r="J116" s="38">
         <v>923</v>
       </c>
       <c r="K116" s="6">
         <v>959</v>
       </c>
       <c r="L116" s="38">
         <v>994</v>
       </c>
       <c r="M116" s="38">
         <v>1030</v>
       </c>
       <c r="N116" s="50"/>
     </row>
-    <row r="117" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="117" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="42" t="s">
         <v>58</v>
       </c>
       <c r="B117" s="65">
         <v>14</v>
       </c>
       <c r="C117" s="43">
         <v>28</v>
       </c>
       <c r="D117" s="43">
         <v>42</v>
       </c>
       <c r="E117" s="43">
         <v>56</v>
       </c>
       <c r="F117" s="43">
         <v>70</v>
       </c>
       <c r="G117" s="43">
         <v>84</v>
       </c>
       <c r="H117" s="44">
         <v>84</v>
       </c>
       <c r="I117" s="44">
         <v>84</v>
       </c>
       <c r="J117" s="44">
         <v>84</v>
       </c>
       <c r="K117" s="43">
         <v>84</v>
       </c>
       <c r="L117" s="38">
         <v>84</v>
       </c>
       <c r="M117" s="38">
         <v>84</v>
       </c>
       <c r="N117" s="50"/>
     </row>
-    <row r="118" spans="1:14" s="62" customFormat="1" ht="14.25" customHeight="1">
+    <row r="118" spans="1:14" s="62" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B118" s="65">
         <v>34</v>
       </c>
       <c r="C118" s="65">
         <v>67</v>
       </c>
       <c r="D118" s="65">
         <v>101</v>
       </c>
       <c r="E118" s="65">
         <v>134</v>
       </c>
       <c r="F118" s="65">
         <v>168</v>
       </c>
       <c r="G118" s="65">
         <v>201</v>
       </c>
       <c r="H118" s="65">
         <v>201</v>
       </c>
       <c r="I118" s="65">
         <v>201</v>
       </c>
       <c r="J118" s="65">
         <v>201</v>
       </c>
       <c r="K118" s="65">
         <v>201</v>
       </c>
       <c r="L118" s="64">
         <v>201</v>
       </c>
       <c r="M118" s="38">
         <v>201</v>
       </c>
       <c r="N118" s="61"/>
     </row>
-    <row r="119" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="119" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="42" t="s">
         <v>80</v>
       </c>
       <c r="B119" s="65">
         <v>5</v>
       </c>
       <c r="C119" s="43">
         <v>9</v>
       </c>
       <c r="D119" s="43">
         <v>14</v>
       </c>
       <c r="E119" s="43">
         <v>18</v>
       </c>
       <c r="F119" s="43">
         <v>23</v>
       </c>
       <c r="G119" s="43">
         <v>27</v>
       </c>
       <c r="H119" s="43">
         <v>27</v>
       </c>
       <c r="I119" s="43">
         <v>27</v>
       </c>
       <c r="J119" s="43">
         <v>27</v>
       </c>
       <c r="K119" s="43">
         <v>27</v>
       </c>
       <c r="L119" s="38">
         <v>27</v>
       </c>
       <c r="M119" s="38">
         <v>27</v>
       </c>
       <c r="N119" s="50"/>
     </row>
-    <row r="120" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="120" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="42" t="s">
         <v>65</v>
       </c>
       <c r="B120" s="65">
         <v>26</v>
       </c>
       <c r="C120" s="43">
         <v>51</v>
       </c>
       <c r="D120" s="43">
         <v>77</v>
       </c>
       <c r="E120" s="43">
         <v>103</v>
       </c>
       <c r="F120" s="43">
         <v>128</v>
       </c>
       <c r="G120" s="43">
         <v>154</v>
       </c>
       <c r="H120" s="43">
         <v>154</v>
       </c>
       <c r="I120" s="43">
         <v>154</v>
       </c>
       <c r="J120" s="43">
         <v>154</v>
       </c>
       <c r="K120" s="43">
         <v>154</v>
       </c>
       <c r="L120" s="38">
         <v>154</v>
       </c>
       <c r="M120" s="38">
         <v>154</v>
       </c>
       <c r="N120" s="50"/>
     </row>
-    <row r="121" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="121" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="42" t="s">
         <v>54</v>
       </c>
       <c r="B121" s="65">
         <v>33</v>
       </c>
       <c r="C121" s="43">
         <v>66</v>
       </c>
       <c r="D121" s="43">
         <v>98</v>
       </c>
       <c r="E121" s="43">
         <v>131</v>
       </c>
       <c r="F121" s="43">
         <v>164</v>
       </c>
       <c r="G121" s="43">
         <v>197</v>
       </c>
       <c r="H121" s="43">
         <v>197</v>
       </c>
       <c r="I121" s="43">
         <v>197</v>
       </c>
       <c r="J121" s="43">
         <v>197</v>
       </c>
       <c r="K121" s="43">
         <v>197</v>
       </c>
       <c r="L121" s="43">
         <v>197</v>
       </c>
       <c r="M121" s="38">
         <v>197</v>
       </c>
       <c r="N121" s="50"/>
     </row>
-    <row r="122" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="122" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B122" s="65">
         <v>68</v>
       </c>
       <c r="C122" s="43">
         <v>153</v>
       </c>
       <c r="D122" s="43">
         <v>239</v>
       </c>
       <c r="E122" s="43">
         <v>324</v>
       </c>
       <c r="F122" s="43">
         <v>403</v>
       </c>
       <c r="G122" s="43">
         <v>482</v>
       </c>
       <c r="H122" s="43">
         <v>552</v>
       </c>
       <c r="I122" s="43">
         <v>615</v>
       </c>
       <c r="J122" s="43">
         <v>679</v>
       </c>
       <c r="K122" s="43">
         <v>743</v>
       </c>
       <c r="L122" s="38">
         <v>816</v>
       </c>
       <c r="M122" s="38">
         <v>890</v>
       </c>
       <c r="N122" s="50"/>
     </row>
-    <row r="123" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="123" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B123" s="65">
         <v>62</v>
       </c>
       <c r="C123" s="43">
         <v>124</v>
       </c>
       <c r="D123" s="43">
         <v>187</v>
       </c>
       <c r="E123" s="43">
         <v>249</v>
       </c>
       <c r="F123" s="43">
         <v>311</v>
       </c>
       <c r="G123" s="43">
         <v>373</v>
       </c>
       <c r="H123" s="43">
         <v>376</v>
       </c>
       <c r="I123" s="43">
         <v>379</v>
       </c>
       <c r="J123" s="43">
         <v>382</v>
       </c>
       <c r="K123" s="43">
         <v>384</v>
       </c>
       <c r="L123" s="38">
         <v>387</v>
       </c>
       <c r="M123" s="38">
         <v>390</v>
       </c>
       <c r="N123" s="50"/>
     </row>
-    <row r="124" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="124" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B124" s="6">
         <v>106</v>
       </c>
       <c r="C124" s="6">
         <v>211</v>
       </c>
       <c r="D124" s="6">
         <v>316</v>
       </c>
       <c r="E124" s="6">
         <v>421</v>
       </c>
       <c r="F124" s="6">
         <v>527</v>
       </c>
       <c r="G124" s="6">
         <v>633</v>
       </c>
       <c r="H124" s="38">
         <v>699</v>
       </c>
       <c r="I124" s="38">
         <v>766</v>
       </c>
       <c r="J124" s="38">
         <v>833</v>
       </c>
       <c r="K124" s="6">
         <v>899</v>
       </c>
       <c r="L124" s="38">
         <v>966</v>
       </c>
       <c r="M124" s="38">
         <v>1033</v>
       </c>
       <c r="N124" s="50"/>
     </row>
-    <row r="125" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1">
+    <row r="125" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B125" s="43"/>
       <c r="C125" s="5"/>
       <c r="D125" s="5"/>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
       <c r="J125" s="5"/>
       <c r="K125" s="5"/>
       <c r="L125" s="5"/>
       <c r="M125" s="5"/>
       <c r="N125" s="50"/>
     </row>
-    <row r="126" spans="1:14" s="13" customFormat="1">
+    <row r="126" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B126" s="6">
         <v>5307</v>
       </c>
       <c r="C126" s="6">
         <v>10624</v>
       </c>
       <c r="D126" s="6">
         <v>16694</v>
       </c>
       <c r="E126" s="6">
         <v>21712</v>
       </c>
       <c r="F126" s="6">
         <v>25351</v>
       </c>
       <c r="G126" s="6">
         <v>30033</v>
       </c>
       <c r="H126" s="38">
         <v>33849</v>
       </c>
       <c r="I126" s="38">
         <v>40939</v>
       </c>
       <c r="J126" s="38">
         <v>46214</v>
       </c>
       <c r="K126" s="6">
         <v>51194</v>
       </c>
       <c r="L126" s="38">
         <v>57173</v>
       </c>
       <c r="M126" s="38">
         <v>62591</v>
       </c>
       <c r="N126" s="50"/>
     </row>
-    <row r="127" spans="1:14" s="13" customFormat="1">
+    <row r="127" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B127" s="6">
         <v>5270</v>
       </c>
       <c r="C127" s="6">
         <v>10571</v>
       </c>
       <c r="D127" s="6">
         <v>16624</v>
       </c>
       <c r="E127" s="6">
         <v>21625</v>
       </c>
       <c r="F127" s="6">
         <v>25251</v>
       </c>
       <c r="G127" s="6">
         <v>29918</v>
       </c>
       <c r="H127" s="38">
         <v>33721</v>
       </c>
       <c r="I127" s="38">
         <v>40798</v>
       </c>
       <c r="J127" s="38">
         <v>46061</v>
       </c>
       <c r="K127" s="6">
         <v>51028</v>
       </c>
       <c r="L127" s="38">
         <v>56989</v>
       </c>
       <c r="M127" s="38">
         <v>62387</v>
       </c>
       <c r="N127" s="50"/>
     </row>
-    <row r="128" spans="1:14" s="13" customFormat="1">
+    <row r="128" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B128" s="6">
         <v>37</v>
       </c>
       <c r="C128" s="6">
         <v>53</v>
       </c>
       <c r="D128" s="6">
         <v>70</v>
       </c>
       <c r="E128" s="6">
         <v>87</v>
       </c>
       <c r="F128" s="6">
         <v>101</v>
       </c>
       <c r="G128" s="6">
         <v>115</v>
       </c>
       <c r="H128" s="38">
         <v>129</v>
       </c>
       <c r="I128" s="38">
         <v>141</v>
       </c>
       <c r="J128" s="38">
         <v>153</v>
       </c>
       <c r="K128" s="6">
         <v>166</v>
       </c>
       <c r="L128" s="38">
         <v>185</v>
       </c>
       <c r="M128" s="38">
         <v>204</v>
       </c>
       <c r="N128" s="50"/>
     </row>
-    <row r="129" spans="1:14" s="13" customFormat="1">
+    <row r="129" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="E129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="F129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="G129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="H129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="I129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="J129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="K129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="L129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="M129" s="43" t="s">
         <v>74</v>
       </c>
       <c r="N129" s="50"/>
     </row>
-    <row r="130" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
+    <row r="130" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B130" s="43"/>
       <c r="C130" s="5"/>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
       <c r="J130" s="5"/>
       <c r="K130" s="5"/>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
       <c r="N130" s="50"/>
     </row>
-    <row r="131" spans="1:14" s="13" customFormat="1">
+    <row r="131" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B131" s="6">
         <v>100</v>
       </c>
       <c r="C131" s="6">
         <v>100</v>
       </c>
       <c r="D131" s="6">
         <v>397</v>
       </c>
       <c r="E131" s="6">
         <v>948</v>
       </c>
       <c r="F131" s="6">
         <v>1260</v>
       </c>
       <c r="G131" s="6">
         <v>1458</v>
       </c>
       <c r="H131" s="38">
         <v>2075</v>
       </c>
       <c r="I131" s="38">
         <v>2253</v>
       </c>
       <c r="J131" s="38">
         <v>2941</v>
       </c>
       <c r="K131" s="6">
         <v>3482</v>
       </c>
       <c r="L131" s="38">
         <v>3724</v>
       </c>
       <c r="M131" s="38">
         <v>4686</v>
       </c>
       <c r="N131" s="50"/>
     </row>
-    <row r="132" spans="1:14" s="13" customFormat="1">
+    <row r="132" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B132" s="6">
         <v>100</v>
       </c>
       <c r="C132" s="6">
         <v>100</v>
       </c>
       <c r="D132" s="6">
         <v>397</v>
       </c>
       <c r="E132" s="6">
         <v>948</v>
       </c>
       <c r="F132" s="6">
         <v>1260</v>
       </c>
       <c r="G132" s="6">
         <v>1458</v>
       </c>
       <c r="H132" s="38">
         <v>2075</v>
       </c>
       <c r="I132" s="38">
         <v>2253</v>
       </c>
       <c r="J132" s="38">
         <v>2941</v>
       </c>
       <c r="K132" s="6">
         <v>3482</v>
       </c>
       <c r="L132" s="38">
         <v>3724</v>
       </c>
       <c r="M132" s="38">
         <v>4686</v>
       </c>
       <c r="N132" s="50"/>
     </row>
-    <row r="133" spans="1:14" s="13" customFormat="1">
+    <row r="133" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="E133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="F133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="G133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="H133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="I133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="J133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="K133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="L133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="M133" s="43" t="s">
         <v>74</v>
       </c>
       <c r="N133" s="50"/>
     </row>
-    <row r="134" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1">
+    <row r="134" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="11" t="s">
         <v>75</v>
       </c>
       <c r="B134" s="43"/>
       <c r="C134" s="43"/>
       <c r="D134" s="43"/>
       <c r="E134" s="43"/>
       <c r="F134" s="43"/>
       <c r="G134" s="43"/>
       <c r="H134" s="43"/>
       <c r="I134" s="43"/>
       <c r="J134" s="6"/>
       <c r="K134" s="6"/>
       <c r="L134" s="6"/>
       <c r="M134" s="6"/>
       <c r="N134" s="50"/>
     </row>
-    <row r="135" spans="1:14" s="13" customFormat="1">
+    <row r="135" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B135" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C135" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D135" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E135" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F135" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G135" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H135" s="39" t="s">
         <v>74</v>
       </c>
       <c r="I135" s="38">
         <v>28</v>
       </c>
       <c r="J135" s="38">
         <v>55</v>
       </c>
       <c r="K135" s="6">
         <v>83</v>
       </c>
       <c r="L135" s="38">
         <v>136</v>
       </c>
       <c r="M135" s="38">
         <v>188</v>
       </c>
       <c r="N135" s="50"/>
     </row>
-    <row r="136" spans="1:14" s="13" customFormat="1">
+    <row r="136" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B136" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C136" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D136" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E136" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F136" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G136" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H136" s="39" t="s">
         <v>74</v>
       </c>
       <c r="I136" s="38">
         <v>28</v>
       </c>
       <c r="J136" s="38">
         <v>55</v>
       </c>
       <c r="K136" s="6">
         <v>83</v>
       </c>
       <c r="L136" s="38">
         <v>136</v>
       </c>
       <c r="M136" s="38">
         <v>188</v>
       </c>
       <c r="N136" s="50"/>
     </row>
-    <row r="137" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
+    <row r="137" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B137" s="43"/>
       <c r="C137" s="5"/>
       <c r="D137" s="5"/>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
       <c r="J137" s="5"/>
       <c r="K137" s="5"/>
       <c r="L137" s="5"/>
       <c r="M137" s="5"/>
       <c r="N137" s="50"/>
     </row>
-    <row r="138" spans="1:14" s="13" customFormat="1">
+    <row r="138" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B138" s="6">
         <v>1299</v>
       </c>
       <c r="C138" s="6">
         <v>2559</v>
       </c>
       <c r="D138" s="6">
         <v>3823</v>
       </c>
       <c r="E138" s="6">
         <v>5080</v>
       </c>
       <c r="F138" s="6">
         <v>6309</v>
       </c>
       <c r="G138" s="6">
         <v>7541</v>
       </c>
       <c r="H138" s="6">
         <v>8429</v>
       </c>
       <c r="I138" s="6">
         <v>9304</v>
       </c>
       <c r="J138" s="6">
         <v>10179</v>
       </c>
       <c r="K138" s="6">
         <v>11054</v>
       </c>
       <c r="L138" s="6">
         <v>11937</v>
       </c>
       <c r="M138" s="38">
         <v>12819</v>
       </c>
       <c r="N138" s="50"/>
     </row>
-    <row r="139" spans="1:14" s="13" customFormat="1">
+    <row r="139" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B139" s="6">
         <v>542</v>
       </c>
       <c r="C139" s="6">
         <v>1052</v>
       </c>
       <c r="D139" s="6">
         <v>1561</v>
       </c>
       <c r="E139" s="6">
         <v>2071</v>
       </c>
       <c r="F139" s="6">
         <v>2565</v>
       </c>
       <c r="G139" s="6">
         <v>3059</v>
       </c>
       <c r="H139" s="38">
         <v>3529</v>
       </c>
       <c r="I139" s="38">
         <v>4005</v>
       </c>
       <c r="J139" s="38">
         <v>4481</v>
       </c>
       <c r="K139" s="6">
         <v>4957</v>
       </c>
       <c r="L139" s="38">
         <v>5426</v>
       </c>
       <c r="M139" s="38">
         <v>5896</v>
       </c>
       <c r="N139" s="50"/>
     </row>
-    <row r="140" spans="1:14" s="13" customFormat="1">
+    <row r="140" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B140" s="6">
         <v>138</v>
       </c>
       <c r="C140" s="6">
         <v>267</v>
       </c>
       <c r="D140" s="6">
         <v>396</v>
       </c>
       <c r="E140" s="6">
         <v>525</v>
       </c>
       <c r="F140" s="6">
         <v>638</v>
       </c>
       <c r="G140" s="6">
         <v>751</v>
       </c>
       <c r="H140" s="38">
         <v>895</v>
       </c>
       <c r="I140" s="38">
         <v>1026</v>
       </c>
       <c r="J140" s="38">
         <v>1156</v>
       </c>
       <c r="K140" s="6">
         <v>1287</v>
       </c>
       <c r="L140" s="38">
         <v>1425</v>
       </c>
       <c r="M140" s="38">
         <v>1564</v>
       </c>
       <c r="N140" s="50"/>
     </row>
-    <row r="141" spans="1:14" s="13" customFormat="1">
+    <row r="141" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B141" s="6">
         <v>86</v>
       </c>
       <c r="C141" s="6">
         <v>157</v>
       </c>
       <c r="D141" s="6">
         <v>231</v>
       </c>
       <c r="E141" s="6">
         <v>299</v>
       </c>
       <c r="F141" s="6">
         <v>377</v>
       </c>
       <c r="G141" s="6">
         <v>458</v>
       </c>
       <c r="H141" s="38">
         <v>536</v>
       </c>
       <c r="I141" s="38">
         <v>615</v>
       </c>
       <c r="J141" s="38">
         <v>693</v>
       </c>
       <c r="K141" s="6">
         <v>771</v>
       </c>
       <c r="L141" s="38">
         <v>846</v>
       </c>
       <c r="M141" s="38">
         <v>920</v>
       </c>
       <c r="N141" s="50"/>
     </row>
-    <row r="142" spans="1:14" s="13" customFormat="1">
+    <row r="142" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B142" s="6">
         <v>51</v>
       </c>
       <c r="C142" s="6">
         <v>102</v>
       </c>
       <c r="D142" s="6">
         <v>153</v>
       </c>
       <c r="E142" s="6">
         <v>204</v>
       </c>
       <c r="F142" s="6">
         <v>255</v>
       </c>
       <c r="G142" s="6">
         <v>306</v>
       </c>
       <c r="H142" s="38">
         <v>327</v>
       </c>
       <c r="I142" s="38">
         <v>349</v>
       </c>
       <c r="J142" s="38">
         <v>370</v>
       </c>
       <c r="K142" s="6">
         <v>391</v>
       </c>
       <c r="L142" s="38">
         <v>412</v>
       </c>
       <c r="M142" s="38">
         <v>434</v>
       </c>
       <c r="N142" s="50"/>
     </row>
-    <row r="143" spans="1:14" s="13" customFormat="1">
+    <row r="143" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B143" s="6">
         <v>136</v>
       </c>
       <c r="C143" s="6">
         <v>272</v>
       </c>
       <c r="D143" s="6">
         <v>408</v>
       </c>
       <c r="E143" s="6">
         <v>544</v>
       </c>
       <c r="F143" s="6">
         <v>680</v>
       </c>
       <c r="G143" s="6">
         <v>816</v>
       </c>
       <c r="H143" s="38">
         <v>852</v>
       </c>
       <c r="I143" s="38">
         <v>888</v>
       </c>
       <c r="J143" s="38">
         <v>923</v>
       </c>
       <c r="K143" s="6">
         <v>959</v>
       </c>
       <c r="L143" s="38">
         <v>994</v>
       </c>
       <c r="M143" s="38">
         <v>1030</v>
       </c>
       <c r="N143" s="50"/>
     </row>
-    <row r="144" spans="1:14" s="45" customFormat="1">
+    <row r="144" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B144" s="65">
         <v>14</v>
       </c>
       <c r="C144" s="43">
         <v>28</v>
       </c>
       <c r="D144" s="43">
         <v>42</v>
       </c>
       <c r="E144" s="43">
         <v>56</v>
       </c>
       <c r="F144" s="43">
         <v>70</v>
       </c>
       <c r="G144" s="43">
         <v>84</v>
       </c>
       <c r="H144" s="44">
         <v>84</v>
       </c>
       <c r="I144" s="44">
         <v>84</v>
       </c>
       <c r="J144" s="44">
         <v>84</v>
       </c>
       <c r="K144" s="43">
         <v>84</v>
       </c>
       <c r="L144" s="38">
         <v>84</v>
       </c>
       <c r="M144" s="38">
         <v>84</v>
       </c>
       <c r="N144" s="50"/>
     </row>
-    <row r="145" spans="1:14" s="45" customFormat="1">
+    <row r="145" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="66" t="s">
         <v>70</v>
       </c>
       <c r="B145" s="65">
         <v>34</v>
       </c>
       <c r="C145" s="43">
         <v>67</v>
       </c>
       <c r="D145" s="43">
         <v>101</v>
       </c>
       <c r="E145" s="43">
         <v>134</v>
       </c>
       <c r="F145" s="43">
         <v>168</v>
       </c>
       <c r="G145" s="43">
         <v>201</v>
       </c>
       <c r="H145" s="43">
         <v>201</v>
       </c>
       <c r="I145" s="43">
         <v>201</v>
       </c>
       <c r="J145" s="43">
         <v>201</v>
       </c>
       <c r="K145" s="43">
         <v>201</v>
       </c>
       <c r="L145" s="43">
         <v>201</v>
       </c>
       <c r="M145" s="38">
         <v>201</v>
       </c>
       <c r="N145" s="50"/>
     </row>
-    <row r="146" spans="1:14" s="45" customFormat="1">
+    <row r="146" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="66" t="s">
         <v>80</v>
       </c>
       <c r="B146" s="65">
         <v>5</v>
       </c>
       <c r="C146" s="43">
         <v>9</v>
       </c>
       <c r="D146" s="43">
         <v>14</v>
       </c>
       <c r="E146" s="43">
         <v>18</v>
       </c>
       <c r="F146" s="43">
         <v>23</v>
       </c>
       <c r="G146" s="43">
         <v>27</v>
       </c>
       <c r="H146" s="43">
         <v>27</v>
       </c>
       <c r="I146" s="43">
         <v>27</v>
       </c>
       <c r="J146" s="43">
         <v>27</v>
       </c>
       <c r="K146" s="43">
         <v>27</v>
       </c>
       <c r="L146" s="38">
         <v>27</v>
       </c>
       <c r="M146" s="38">
         <v>27</v>
       </c>
       <c r="N146" s="50"/>
     </row>
-    <row r="147" spans="1:14" s="45" customFormat="1">
+    <row r="147" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="66" t="s">
         <v>65</v>
       </c>
       <c r="B147" s="65">
         <v>26</v>
       </c>
       <c r="C147" s="43">
         <v>51</v>
       </c>
       <c r="D147" s="43">
         <v>77</v>
       </c>
       <c r="E147" s="43">
         <v>103</v>
       </c>
       <c r="F147" s="43">
         <v>128</v>
       </c>
       <c r="G147" s="43">
         <v>154</v>
       </c>
       <c r="H147" s="43">
         <v>154</v>
       </c>
       <c r="I147" s="43">
         <v>154</v>
       </c>
       <c r="J147" s="43">
         <v>154</v>
       </c>
       <c r="K147" s="43">
         <v>154</v>
       </c>
       <c r="L147" s="38">
         <v>154</v>
       </c>
       <c r="M147" s="38">
         <v>154</v>
       </c>
       <c r="N147" s="50"/>
     </row>
-    <row r="148" spans="1:14" s="13" customFormat="1">
+    <row r="148" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B148" s="65">
         <v>33</v>
       </c>
       <c r="C148" s="43">
         <v>66</v>
       </c>
       <c r="D148" s="43">
         <v>98</v>
       </c>
       <c r="E148" s="43">
         <v>131</v>
       </c>
       <c r="F148" s="43">
         <v>164</v>
       </c>
       <c r="G148" s="43">
         <v>197</v>
       </c>
       <c r="H148" s="43">
         <v>197</v>
       </c>
       <c r="I148" s="43">
         <v>197</v>
       </c>
       <c r="J148" s="43">
         <v>197</v>
       </c>
       <c r="K148" s="43">
         <v>197</v>
       </c>
       <c r="L148" s="43">
         <v>197</v>
       </c>
       <c r="M148" s="38">
         <v>197</v>
       </c>
       <c r="N148" s="50"/>
     </row>
-    <row r="149" spans="1:14" s="13" customFormat="1">
+    <row r="149" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B149" s="65">
         <v>68</v>
       </c>
       <c r="C149" s="43">
         <v>153</v>
       </c>
       <c r="D149" s="43">
         <v>239</v>
       </c>
       <c r="E149" s="43">
         <v>324</v>
       </c>
       <c r="F149" s="43">
         <v>403</v>
       </c>
       <c r="G149" s="43">
         <v>482</v>
       </c>
       <c r="H149" s="43">
         <v>552</v>
       </c>
       <c r="I149" s="43">
         <v>615</v>
       </c>
       <c r="J149" s="43">
         <v>679</v>
       </c>
       <c r="K149" s="43">
         <v>743</v>
       </c>
       <c r="L149" s="38">
         <v>816</v>
       </c>
       <c r="M149" s="38">
         <v>890</v>
       </c>
       <c r="N149" s="50"/>
     </row>
-    <row r="150" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="150" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B150" s="65">
         <v>62</v>
       </c>
       <c r="C150" s="43">
         <v>124</v>
       </c>
       <c r="D150" s="43">
         <v>187</v>
       </c>
       <c r="E150" s="43">
         <v>249</v>
       </c>
       <c r="F150" s="43">
         <v>311</v>
       </c>
       <c r="G150" s="43">
         <v>373</v>
       </c>
       <c r="H150" s="43">
         <v>376</v>
       </c>
       <c r="I150" s="43">
         <v>379</v>
       </c>
       <c r="J150" s="43">
         <v>382</v>
       </c>
       <c r="K150" s="43">
         <v>384</v>
       </c>
       <c r="L150" s="43">
         <v>387</v>
       </c>
       <c r="M150" s="38">
         <v>390</v>
       </c>
       <c r="N150" s="50"/>
     </row>
-    <row r="151" spans="1:14" s="13" customFormat="1">
+    <row r="151" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B151" s="6">
         <v>106</v>
       </c>
       <c r="C151" s="6">
         <v>211</v>
       </c>
       <c r="D151" s="6">
         <v>316</v>
       </c>
       <c r="E151" s="6">
         <v>421</v>
       </c>
       <c r="F151" s="6">
         <v>527</v>
       </c>
       <c r="G151" s="6">
         <v>633</v>
       </c>
       <c r="H151" s="38">
         <v>699</v>
       </c>
       <c r="I151" s="38">
         <v>766</v>
       </c>
       <c r="J151" s="38">
         <v>833</v>
       </c>
       <c r="K151" s="6">
         <v>899</v>
       </c>
       <c r="L151" s="38">
         <v>966</v>
       </c>
       <c r="M151" s="38">
         <v>1033</v>
       </c>
       <c r="N151" s="50"/>
     </row>
-    <row r="152" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
+    <row r="152" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B152" s="53"/>
       <c r="C152" s="52"/>
       <c r="D152" s="52"/>
       <c r="E152" s="52"/>
       <c r="F152" s="52"/>
       <c r="G152" s="52"/>
       <c r="H152" s="52"/>
       <c r="I152" s="52"/>
       <c r="J152" s="52"/>
       <c r="K152" s="52"/>
       <c r="L152" s="52"/>
       <c r="M152" s="5"/>
       <c r="N152" s="50"/>
     </row>
-    <row r="153" spans="1:14" s="13" customFormat="1">
+    <row r="153" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B153" s="6">
         <v>787</v>
       </c>
       <c r="C153" s="6">
         <v>1133</v>
       </c>
       <c r="D153" s="6">
         <v>1479</v>
       </c>
       <c r="E153" s="6">
         <v>2441</v>
       </c>
       <c r="F153" s="6">
         <v>2932</v>
       </c>
       <c r="G153" s="6">
         <v>3436</v>
       </c>
       <c r="H153" s="38">
         <v>3831</v>
       </c>
       <c r="I153" s="38">
         <v>4627</v>
       </c>
       <c r="J153" s="38">
         <v>5116</v>
       </c>
       <c r="K153" s="6">
         <v>5408</v>
       </c>
       <c r="L153" s="38">
         <v>6190</v>
       </c>
       <c r="M153" s="38">
         <v>6887</v>
       </c>
       <c r="N153" s="50"/>
     </row>
-    <row r="154" spans="1:14" s="13" customFormat="1">
+    <row r="154" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B154" s="6">
         <v>704</v>
       </c>
       <c r="C154" s="6">
         <v>782</v>
       </c>
       <c r="D154" s="6">
         <v>861</v>
       </c>
       <c r="E154" s="6">
         <v>1555</v>
       </c>
       <c r="F154" s="6">
         <v>1992</v>
       </c>
       <c r="G154" s="6">
         <v>2441</v>
       </c>
       <c r="H154" s="38">
         <v>2781</v>
       </c>
       <c r="I154" s="38">
         <v>3497</v>
       </c>
       <c r="J154" s="38">
         <v>3906</v>
       </c>
       <c r="K154" s="6">
         <v>4118</v>
       </c>
       <c r="L154" s="38">
         <v>4838</v>
       </c>
       <c r="M154" s="38">
         <v>5472</v>
       </c>
       <c r="N154" s="50"/>
     </row>
-    <row r="155" spans="1:14" s="13" customFormat="1">
+    <row r="155" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="E155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="F155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="G155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="H155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="I155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="J155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="K155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="L155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="M155" s="43" t="s">
         <v>74</v>
       </c>
       <c r="N155" s="50"/>
     </row>
-    <row r="156" spans="1:14" s="13" customFormat="1">
+    <row r="156" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B156" s="6">
         <v>83</v>
       </c>
       <c r="C156" s="6">
         <v>351</v>
       </c>
       <c r="D156" s="6">
         <v>618</v>
       </c>
       <c r="E156" s="6">
         <v>885</v>
       </c>
       <c r="F156" s="6">
         <v>940</v>
       </c>
       <c r="G156" s="6">
         <v>995</v>
       </c>
       <c r="H156" s="38">
         <v>1050</v>
       </c>
       <c r="I156" s="38">
         <v>1130</v>
       </c>
       <c r="J156" s="38">
         <v>1210</v>
       </c>
       <c r="K156" s="6">
         <v>1290</v>
       </c>
       <c r="L156" s="38">
         <v>1352</v>
       </c>
       <c r="M156" s="38">
         <v>1414</v>
       </c>
       <c r="N156" s="50"/>
     </row>
-    <row r="157" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
+    <row r="157" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B157" s="43"/>
       <c r="C157" s="5"/>
       <c r="D157" s="5"/>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
       <c r="J157" s="5"/>
       <c r="K157" s="5"/>
       <c r="L157" s="5"/>
       <c r="M157" s="5"/>
       <c r="N157" s="50"/>
     </row>
-    <row r="158" spans="1:14" s="13" customFormat="1">
+    <row r="158" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B158" s="6">
         <v>58</v>
       </c>
       <c r="C158" s="6">
         <v>73</v>
       </c>
       <c r="D158" s="6">
         <v>87</v>
       </c>
       <c r="E158" s="6">
         <v>114</v>
       </c>
       <c r="F158" s="6">
         <v>174</v>
       </c>
       <c r="G158" s="6">
         <v>241</v>
       </c>
       <c r="H158" s="38">
         <v>294</v>
       </c>
       <c r="I158" s="38">
         <v>342</v>
       </c>
       <c r="J158" s="38">
         <v>370</v>
       </c>
       <c r="K158" s="6">
         <v>398</v>
       </c>
       <c r="L158" s="38">
         <v>424</v>
       </c>
       <c r="M158" s="38">
         <v>496</v>
       </c>
       <c r="N158" s="50"/>
     </row>
-    <row r="159" spans="1:14" s="13" customFormat="1">
+    <row r="159" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B159" s="6">
         <v>58</v>
       </c>
       <c r="C159" s="6">
         <v>73</v>
       </c>
       <c r="D159" s="6">
         <v>87</v>
       </c>
       <c r="E159" s="6">
         <v>114</v>
       </c>
       <c r="F159" s="6">
         <v>174</v>
       </c>
       <c r="G159" s="6">
         <v>241</v>
       </c>
       <c r="H159" s="38">
         <v>294</v>
       </c>
       <c r="I159" s="38">
         <v>342</v>
       </c>
       <c r="J159" s="38">
         <v>370</v>
       </c>
       <c r="K159" s="6">
         <v>398</v>
       </c>
       <c r="L159" s="38">
         <v>424</v>
       </c>
       <c r="M159" s="38">
         <v>496</v>
       </c>
       <c r="N159" s="50"/>
     </row>
-    <row r="160" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
+    <row r="160" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="5"/>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
       <c r="J160" s="5"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160" s="50"/>
     </row>
-    <row r="161" spans="1:14" s="13" customFormat="1">
+    <row r="161" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F161" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G161" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H161" s="38">
         <v>1</v>
       </c>
       <c r="I161" s="38">
         <v>2</v>
       </c>
       <c r="J161" s="38">
         <v>3</v>
       </c>
       <c r="K161" s="6">
         <v>4</v>
       </c>
       <c r="L161" s="38">
         <v>5</v>
       </c>
       <c r="M161" s="38">
         <v>6</v>
       </c>
       <c r="N161" s="50"/>
     </row>
-    <row r="162" spans="1:14" s="13" customFormat="1">
+    <row r="162" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F162" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G162" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H162" s="38">
         <v>1</v>
       </c>
       <c r="I162" s="38">
         <v>2</v>
       </c>
       <c r="J162" s="38">
         <v>3</v>
       </c>
       <c r="K162" s="6">
         <v>4</v>
       </c>
       <c r="L162" s="38">
         <v>5</v>
       </c>
       <c r="M162" s="38">
         <v>6</v>
       </c>
       <c r="N162" s="50"/>
     </row>
-    <row r="163" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
+    <row r="163" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="6"/>
       <c r="D163" s="6"/>
       <c r="E163" s="6"/>
       <c r="F163" s="6"/>
       <c r="G163" s="6"/>
       <c r="H163" s="6"/>
       <c r="I163" s="6"/>
       <c r="J163" s="6"/>
       <c r="K163" s="6"/>
       <c r="L163" s="5"/>
       <c r="M163" s="5"/>
       <c r="N163" s="50"/>
     </row>
-    <row r="164" spans="1:14" s="13" customFormat="1">
+    <row r="164" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B164" s="6">
         <v>1507</v>
       </c>
       <c r="C164" s="6">
         <v>2977</v>
       </c>
       <c r="D164" s="6">
         <v>4445</v>
       </c>
       <c r="E164" s="6">
         <v>5911</v>
       </c>
       <c r="F164" s="6">
         <v>7363</v>
       </c>
       <c r="G164" s="6">
         <v>8814</v>
       </c>
       <c r="H164" s="6">
         <v>10257</v>
       </c>
       <c r="I164" s="6">
         <v>11719</v>
       </c>
       <c r="J164" s="6">
         <v>13182</v>
       </c>
       <c r="K164" s="6">
         <v>14644</v>
       </c>
       <c r="L164" s="6">
         <v>16115</v>
       </c>
       <c r="M164" s="38">
         <v>17585</v>
       </c>
       <c r="N164" s="50"/>
     </row>
-    <row r="165" spans="1:14" s="13" customFormat="1">
+    <row r="165" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B165" s="6">
         <v>545</v>
       </c>
       <c r="C165" s="6">
         <v>1058</v>
       </c>
       <c r="D165" s="6">
         <v>1570</v>
       </c>
       <c r="E165" s="6">
         <v>2083</v>
       </c>
       <c r="F165" s="6">
         <v>2582</v>
       </c>
       <c r="G165" s="6">
         <v>3082</v>
       </c>
       <c r="H165" s="6">
         <v>3656</v>
       </c>
       <c r="I165" s="6">
         <v>4232</v>
       </c>
       <c r="J165" s="6">
         <v>4809</v>
       </c>
       <c r="K165" s="6">
         <v>5385</v>
       </c>
       <c r="L165" s="6">
         <v>5955</v>
       </c>
       <c r="M165" s="38">
         <v>6526</v>
       </c>
       <c r="N165" s="50"/>
     </row>
-    <row r="166" spans="1:14" s="13" customFormat="1">
+    <row r="166" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B166" s="6">
         <v>121</v>
       </c>
       <c r="C166" s="6">
         <v>236</v>
       </c>
       <c r="D166" s="6">
         <v>352</v>
       </c>
       <c r="E166" s="6">
         <v>467</v>
       </c>
       <c r="F166" s="6">
         <v>576</v>
       </c>
       <c r="G166" s="6">
         <v>685</v>
       </c>
       <c r="H166" s="6">
         <v>825</v>
       </c>
       <c r="I166" s="6">
         <v>987</v>
       </c>
       <c r="J166" s="6">
         <v>1149</v>
       </c>
       <c r="K166" s="6">
         <v>1311</v>
       </c>
       <c r="L166" s="6">
         <v>1481</v>
       </c>
       <c r="M166" s="38">
         <v>1651</v>
       </c>
       <c r="N166" s="50"/>
     </row>
-    <row r="167" spans="1:14" s="13" customFormat="1">
+    <row r="167" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B167" s="6">
         <v>161</v>
       </c>
       <c r="C167" s="6">
         <v>306</v>
       </c>
       <c r="D167" s="6">
         <v>448</v>
       </c>
       <c r="E167" s="6">
         <v>589</v>
       </c>
       <c r="F167" s="6">
         <v>742</v>
       </c>
       <c r="G167" s="6">
         <v>894</v>
       </c>
       <c r="H167" s="6">
         <v>1053</v>
       </c>
       <c r="I167" s="6">
         <v>1212</v>
       </c>
       <c r="J167" s="6">
         <v>1372</v>
       </c>
       <c r="K167" s="6">
         <v>1532</v>
       </c>
       <c r="L167" s="6">
         <v>1687</v>
       </c>
       <c r="M167" s="38">
         <v>1842</v>
       </c>
       <c r="N167" s="50"/>
     </row>
-    <row r="168" spans="1:14" s="13" customFormat="1">
+    <row r="168" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B168" s="6">
         <v>64</v>
       </c>
       <c r="C168" s="6">
         <v>127</v>
       </c>
       <c r="D168" s="6">
         <v>191</v>
       </c>
       <c r="E168" s="6">
         <v>255</v>
       </c>
       <c r="F168" s="6">
         <v>318</v>
       </c>
       <c r="G168" s="6">
         <v>382</v>
       </c>
       <c r="H168" s="6">
         <v>422</v>
       </c>
       <c r="I168" s="6">
         <v>461</v>
       </c>
       <c r="J168" s="6">
         <v>501</v>
       </c>
       <c r="K168" s="6">
         <v>541</v>
       </c>
       <c r="L168" s="6">
         <v>581</v>
       </c>
       <c r="M168" s="38">
         <v>621</v>
       </c>
       <c r="N168" s="50"/>
     </row>
-    <row r="169" spans="1:14" s="13" customFormat="1">
+    <row r="169" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B169" s="6">
         <v>148</v>
       </c>
       <c r="C169" s="6">
         <v>297</v>
       </c>
       <c r="D169" s="6">
         <v>445</v>
       </c>
       <c r="E169" s="6">
         <v>594</v>
       </c>
       <c r="F169" s="6">
         <v>742</v>
       </c>
       <c r="G169" s="6">
         <v>891</v>
       </c>
       <c r="H169" s="6">
         <v>1038</v>
       </c>
       <c r="I169" s="6">
         <v>1186</v>
       </c>
       <c r="J169" s="6">
         <v>1334</v>
       </c>
       <c r="K169" s="6">
         <v>1482</v>
       </c>
       <c r="L169" s="6">
         <v>1629</v>
       </c>
       <c r="M169" s="38">
         <v>1777</v>
       </c>
       <c r="N169" s="50"/>
     </row>
-    <row r="170" spans="1:14" s="45" customFormat="1">
+    <row r="170" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="42" t="s">
         <v>58</v>
       </c>
       <c r="B170" s="6">
         <v>39</v>
       </c>
       <c r="C170" s="6">
         <v>79</v>
       </c>
       <c r="D170" s="6">
         <v>118</v>
       </c>
       <c r="E170" s="6">
         <v>158</v>
       </c>
       <c r="F170" s="6">
         <v>197</v>
       </c>
       <c r="G170" s="6">
         <v>237</v>
       </c>
       <c r="H170" s="6">
         <v>276</v>
       </c>
       <c r="I170" s="6">
         <v>315</v>
       </c>
       <c r="J170" s="6">
         <v>354</v>
       </c>
       <c r="K170" s="6">
         <v>393</v>
       </c>
       <c r="L170" s="6">
         <v>432</v>
       </c>
       <c r="M170" s="38">
         <v>471</v>
       </c>
       <c r="N170" s="50"/>
     </row>
-    <row r="171" spans="1:14" s="48" customFormat="1" ht="15">
+    <row r="171" spans="1:14" s="48" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A171" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B171" s="6">
         <v>56</v>
       </c>
       <c r="C171" s="6">
         <v>112</v>
       </c>
       <c r="D171" s="6">
         <v>168</v>
       </c>
       <c r="E171" s="6">
         <v>224</v>
       </c>
       <c r="F171" s="6">
         <v>281</v>
       </c>
       <c r="G171" s="6">
         <v>337</v>
       </c>
       <c r="H171" s="6">
         <v>402</v>
       </c>
       <c r="I171" s="6">
         <v>467</v>
       </c>
       <c r="J171" s="6">
         <v>532</v>
       </c>
       <c r="K171" s="6">
         <v>597</v>
       </c>
       <c r="L171" s="6">
         <v>662</v>
       </c>
       <c r="M171" s="38">
         <v>727</v>
       </c>
       <c r="N171" s="50"/>
     </row>
-    <row r="172" spans="1:14" s="45" customFormat="1">
+    <row r="172" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="42" t="s">
         <v>80</v>
       </c>
       <c r="B172" s="6">
         <v>4</v>
       </c>
       <c r="C172" s="6">
         <v>8</v>
       </c>
       <c r="D172" s="6">
         <v>12</v>
       </c>
       <c r="E172" s="6">
         <v>16</v>
       </c>
       <c r="F172" s="6">
         <v>20</v>
       </c>
       <c r="G172" s="6">
         <v>24</v>
       </c>
       <c r="H172" s="6">
         <v>24</v>
       </c>
       <c r="I172" s="6">
         <v>24</v>
       </c>
       <c r="J172" s="6">
         <v>24</v>
       </c>
       <c r="K172" s="6">
         <v>24</v>
       </c>
       <c r="L172" s="6">
         <v>24</v>
       </c>
       <c r="M172" s="38">
         <v>24</v>
       </c>
       <c r="N172" s="50"/>
     </row>
-    <row r="173" spans="1:14" s="13" customFormat="1">
+    <row r="173" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="59" t="s">
         <v>65</v>
       </c>
       <c r="B173" s="6">
         <v>25</v>
       </c>
       <c r="C173" s="6">
         <v>51</v>
       </c>
       <c r="D173" s="6">
         <v>76</v>
       </c>
       <c r="E173" s="6">
         <v>101</v>
       </c>
       <c r="F173" s="6">
         <v>126</v>
       </c>
       <c r="G173" s="6">
         <v>152</v>
       </c>
       <c r="H173" s="6">
         <v>177</v>
       </c>
       <c r="I173" s="6">
         <v>202</v>
       </c>
       <c r="J173" s="6">
         <v>227</v>
       </c>
       <c r="K173" s="6">
         <v>252</v>
       </c>
       <c r="L173" s="6">
         <v>277</v>
       </c>
       <c r="M173" s="38">
         <v>302</v>
       </c>
       <c r="N173" s="50"/>
     </row>
-    <row r="174" spans="1:14" s="13" customFormat="1">
+    <row r="174" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="59" t="s">
         <v>54</v>
       </c>
       <c r="B174" s="6">
         <v>66</v>
       </c>
       <c r="C174" s="6">
         <v>133</v>
       </c>
       <c r="D174" s="6">
         <v>199</v>
       </c>
       <c r="E174" s="6">
         <v>265</v>
       </c>
       <c r="F174" s="6">
         <v>331</v>
       </c>
       <c r="G174" s="6">
         <v>398</v>
       </c>
       <c r="H174" s="6">
         <v>426</v>
       </c>
       <c r="I174" s="6">
         <v>454</v>
       </c>
       <c r="J174" s="6">
         <v>483</v>
       </c>
       <c r="K174" s="6">
         <v>511</v>
       </c>
       <c r="L174" s="6">
         <v>539</v>
       </c>
       <c r="M174" s="38">
         <v>567</v>
       </c>
       <c r="N174" s="50"/>
     </row>
-    <row r="175" spans="1:14" s="13" customFormat="1">
+    <row r="175" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B175" s="6">
         <v>92</v>
       </c>
       <c r="C175" s="6">
         <v>201</v>
       </c>
       <c r="D175" s="6">
         <v>310</v>
       </c>
       <c r="E175" s="6">
         <v>419</v>
       </c>
       <c r="F175" s="6">
         <v>521</v>
       </c>
       <c r="G175" s="6">
         <v>623</v>
       </c>
       <c r="H175" s="6">
         <v>723</v>
       </c>
       <c r="I175" s="6">
         <v>817</v>
       </c>
       <c r="J175" s="6">
         <v>911</v>
       </c>
       <c r="K175" s="6">
         <v>1005</v>
       </c>
       <c r="L175" s="6">
         <v>1109</v>
       </c>
       <c r="M175" s="38">
         <v>1213</v>
       </c>
       <c r="N175" s="50"/>
     </row>
-    <row r="176" spans="1:14" s="47" customFormat="1" ht="15">
+    <row r="176" spans="1:14" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A176" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B176" s="6">
         <v>57</v>
       </c>
       <c r="C176" s="6">
         <v>114</v>
       </c>
       <c r="D176" s="6">
         <v>171</v>
       </c>
       <c r="E176" s="6">
         <v>228</v>
       </c>
       <c r="F176" s="6">
         <v>285</v>
       </c>
       <c r="G176" s="6">
         <v>342</v>
       </c>
       <c r="H176" s="6">
         <v>376</v>
       </c>
       <c r="I176" s="6">
         <v>411</v>
       </c>
       <c r="J176" s="6">
         <v>445</v>
       </c>
       <c r="K176" s="6">
         <v>480</v>
       </c>
       <c r="L176" s="6">
         <v>514</v>
       </c>
       <c r="M176" s="38">
         <v>549</v>
       </c>
       <c r="N176" s="50"/>
     </row>
-    <row r="177" spans="1:14" s="13" customFormat="1">
+    <row r="177" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B177" s="6">
         <v>128</v>
       </c>
       <c r="C177" s="6">
         <v>256</v>
       </c>
       <c r="D177" s="6">
         <v>384</v>
       </c>
       <c r="E177" s="6">
         <v>512</v>
       </c>
       <c r="F177" s="6">
         <v>640</v>
       </c>
       <c r="G177" s="6">
         <v>769</v>
       </c>
       <c r="H177" s="6">
         <v>859</v>
       </c>
       <c r="I177" s="6">
         <v>950</v>
       </c>
       <c r="J177" s="6">
         <v>1041</v>
       </c>
       <c r="K177" s="6">
         <v>1132</v>
       </c>
       <c r="L177" s="6">
         <v>1223</v>
       </c>
       <c r="M177" s="38">
         <v>1314</v>
       </c>
       <c r="N177" s="50"/>
     </row>
-    <row r="178" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
+    <row r="178" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B178" s="53"/>
       <c r="C178" s="52"/>
       <c r="D178" s="52"/>
       <c r="E178" s="54"/>
       <c r="F178" s="54"/>
       <c r="G178" s="52"/>
       <c r="H178" s="52"/>
       <c r="I178" s="52"/>
       <c r="J178" s="52"/>
       <c r="K178" s="52"/>
       <c r="L178" s="52"/>
       <c r="M178" s="5"/>
       <c r="N178" s="50"/>
     </row>
-    <row r="179" spans="1:14" s="13" customFormat="1">
+    <row r="179" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A179" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="38">
         <v>0</v>
       </c>
       <c r="C179" s="38">
         <v>1</v>
       </c>
       <c r="D179" s="38">
         <v>2</v>
       </c>
       <c r="E179" s="38">
         <v>8</v>
       </c>
       <c r="F179" s="38">
         <v>23</v>
       </c>
       <c r="G179" s="38">
         <v>28</v>
       </c>
       <c r="H179" s="38">
         <v>28</v>
       </c>
       <c r="I179" s="38">
         <v>28</v>
       </c>
       <c r="J179" s="38">
         <v>28</v>
       </c>
       <c r="K179" s="38">
         <v>28</v>
       </c>
       <c r="L179" s="38">
         <v>28</v>
       </c>
       <c r="M179" s="38">
         <v>35</v>
       </c>
       <c r="N179" s="50"/>
     </row>
-    <row r="180" spans="1:14" s="13" customFormat="1">
+    <row r="180" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A180" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B180" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C180" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D180" s="38">
         <v>1</v>
       </c>
       <c r="E180" s="38">
         <v>7</v>
       </c>
       <c r="F180" s="38">
         <v>22</v>
       </c>
       <c r="G180" s="38">
         <v>26</v>
       </c>
       <c r="H180" s="38">
         <v>26</v>
       </c>
       <c r="I180" s="38">
         <v>26</v>
       </c>
       <c r="J180" s="38">
         <v>26</v>
       </c>
       <c r="K180" s="38">
         <v>26</v>
       </c>
       <c r="L180" s="38">
         <v>26</v>
       </c>
       <c r="M180" s="38">
         <v>33</v>
       </c>
       <c r="N180" s="50"/>
     </row>
-    <row r="181" spans="1:14" s="45" customFormat="1">
+    <row r="181" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="I181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="J181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="K181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="L181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="M181" s="39" t="s">
         <v>74</v>
       </c>
       <c r="N181" s="50"/>
     </row>
-    <row r="182" spans="1:14" s="47" customFormat="1" ht="15">
+    <row r="182" spans="1:14" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A182" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B182" s="39">
         <v>0</v>
       </c>
       <c r="C182" s="39">
         <v>1</v>
       </c>
       <c r="D182" s="39">
         <v>1</v>
       </c>
       <c r="E182" s="39">
         <v>1</v>
       </c>
       <c r="F182" s="39">
         <v>1</v>
       </c>
       <c r="G182" s="39">
         <v>2</v>
       </c>
       <c r="H182" s="39">
         <v>2</v>
       </c>
       <c r="I182" s="39">
         <v>2</v>
       </c>
       <c r="J182" s="39">
         <v>2</v>
       </c>
       <c r="K182" s="39">
         <v>2</v>
       </c>
       <c r="L182" s="39">
         <v>2</v>
       </c>
       <c r="M182" s="38">
         <v>2</v>
       </c>
       <c r="N182" s="50"/>
     </row>
-    <row r="183" spans="1:14" s="13" customFormat="1" ht="22.5">
+    <row r="183" spans="1:14" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A183" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="E183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="H183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="I183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="J183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="K183" s="9" t="s">
         <v>81</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>81</v>
       </c>
       <c r="M183" s="6"/>
       <c r="N183" s="50"/>
     </row>
-    <row r="184" spans="1:14" s="13" customFormat="1">
+    <row r="184" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A184" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C184" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E184" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F184" s="6">
         <v>0</v>
       </c>
       <c r="G184" s="6">
         <v>1</v>
       </c>
       <c r="H184" s="38">
         <v>1</v>
       </c>
       <c r="I184" s="38">
         <v>1</v>
       </c>
       <c r="J184" s="38">
         <v>2</v>
       </c>
       <c r="K184" s="6">
         <v>2</v>
       </c>
       <c r="L184" s="6">
         <v>2</v>
       </c>
       <c r="M184" s="6">
         <v>2</v>
       </c>
       <c r="N184" s="50"/>
     </row>
-    <row r="185" spans="1:14" s="13" customFormat="1">
+    <row r="185" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E185" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F185" s="6">
         <v>0</v>
       </c>
       <c r="G185" s="6">
         <v>1</v>
       </c>
       <c r="H185" s="38">
         <v>1</v>
       </c>
       <c r="I185" s="38">
         <v>1</v>
       </c>
       <c r="J185" s="38">
         <v>2</v>
       </c>
       <c r="K185" s="6">
         <v>2</v>
       </c>
       <c r="L185" s="6">
         <v>2</v>
       </c>
       <c r="M185" s="6">
         <v>2</v>
       </c>
       <c r="N185" s="50"/>
     </row>
-    <row r="186" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
+    <row r="186" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B186" s="43"/>
       <c r="C186" s="5"/>
       <c r="D186" s="5"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
       <c r="J186" s="5"/>
       <c r="K186" s="5"/>
       <c r="L186" s="5"/>
       <c r="M186" s="5"/>
       <c r="N186" s="50"/>
     </row>
-    <row r="187" spans="1:14" s="13" customFormat="1">
+    <row r="187" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B187" s="6">
         <v>2</v>
       </c>
       <c r="C187" s="6">
         <v>4</v>
       </c>
       <c r="D187" s="6">
         <v>7</v>
       </c>
       <c r="E187" s="6">
         <v>9</v>
       </c>
       <c r="F187" s="6">
         <v>12</v>
       </c>
       <c r="G187" s="6">
         <v>14</v>
       </c>
       <c r="H187" s="38">
         <v>19</v>
       </c>
       <c r="I187" s="38">
         <v>25</v>
       </c>
       <c r="J187" s="38">
         <v>30</v>
       </c>
       <c r="K187" s="6">
         <v>35</v>
       </c>
       <c r="L187" s="38">
         <v>40</v>
       </c>
       <c r="M187" s="38">
         <v>45</v>
       </c>
       <c r="N187" s="50"/>
     </row>
-    <row r="188" spans="1:14" s="13" customFormat="1">
+    <row r="188" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A188" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B188" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C188" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D188" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E188" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F188" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G188" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H188" s="38">
         <v>2</v>
       </c>
       <c r="I188" s="38">
         <v>5</v>
       </c>
       <c r="J188" s="38">
         <v>7</v>
       </c>
       <c r="K188" s="6">
         <v>10</v>
       </c>
       <c r="L188" s="38">
         <v>12</v>
       </c>
       <c r="M188" s="38">
         <v>15</v>
       </c>
       <c r="N188" s="50"/>
     </row>
-    <row r="189" spans="1:14" s="13" customFormat="1">
+    <row r="189" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B189" s="6">
         <v>2</v>
       </c>
       <c r="C189" s="6">
         <v>4</v>
       </c>
       <c r="D189" s="6">
         <v>7</v>
       </c>
       <c r="E189" s="6">
         <v>9</v>
       </c>
       <c r="F189" s="6">
         <v>12</v>
       </c>
       <c r="G189" s="6">
         <v>14</v>
       </c>
       <c r="H189" s="38">
         <v>17</v>
       </c>
       <c r="I189" s="38">
         <v>20</v>
       </c>
       <c r="J189" s="38">
         <v>22</v>
       </c>
       <c r="K189" s="6">
         <v>25</v>
       </c>
       <c r="L189" s="38">
         <v>28</v>
       </c>
       <c r="M189" s="38">
         <v>30</v>
       </c>
       <c r="N189" s="50"/>
     </row>
-    <row r="190" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
+    <row r="190" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B190" s="43"/>
       <c r="C190" s="5"/>
       <c r="D190" s="5"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
       <c r="J190" s="5"/>
       <c r="K190" s="5"/>
       <c r="L190" s="5"/>
       <c r="M190" s="5"/>
       <c r="N190" s="50"/>
     </row>
-    <row r="191" spans="1:14" s="13" customFormat="1">
+    <row r="191" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A191" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B191" s="6">
         <v>10399</v>
       </c>
       <c r="C191" s="6">
         <v>21579</v>
       </c>
       <c r="D191" s="6">
         <v>33001</v>
       </c>
       <c r="E191" s="6">
         <v>44602</v>
       </c>
       <c r="F191" s="6">
         <v>56189</v>
       </c>
       <c r="G191" s="6">
         <v>68084</v>
       </c>
       <c r="H191" s="38">
         <v>79587</v>
       </c>
       <c r="I191" s="38">
         <v>91249</v>
       </c>
       <c r="J191" s="38">
         <v>102371</v>
       </c>
       <c r="K191" s="6">
         <v>114217</v>
       </c>
       <c r="L191" s="38">
         <v>124874</v>
       </c>
       <c r="M191" s="38">
         <v>136155</v>
       </c>
       <c r="N191" s="50"/>
     </row>
-    <row r="192" spans="1:14" s="13" customFormat="1">
+    <row r="192" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A192" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B192" s="6">
         <v>536</v>
       </c>
       <c r="C192" s="6">
         <v>997</v>
       </c>
       <c r="D192" s="6">
         <v>1700</v>
       </c>
       <c r="E192" s="6">
         <v>2582</v>
       </c>
       <c r="F192" s="6">
         <v>3278</v>
       </c>
       <c r="G192" s="6">
         <v>4282</v>
       </c>
       <c r="H192" s="38">
         <v>4900</v>
       </c>
       <c r="I192" s="38">
         <v>5876</v>
       </c>
       <c r="J192" s="38">
         <v>6313</v>
       </c>
       <c r="K192" s="6">
         <v>7474</v>
       </c>
       <c r="L192" s="38">
         <v>7630</v>
       </c>
       <c r="M192" s="38">
         <v>8411</v>
       </c>
       <c r="N192" s="50"/>
     </row>
-    <row r="193" spans="1:14" s="13" customFormat="1">
+    <row r="193" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A193" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B193" s="6">
         <v>87</v>
       </c>
       <c r="C193" s="6">
         <v>177</v>
       </c>
       <c r="D193" s="6">
         <v>267</v>
       </c>
       <c r="E193" s="6">
         <v>356</v>
       </c>
       <c r="F193" s="6">
         <v>440</v>
       </c>
       <c r="G193" s="6">
         <v>523</v>
       </c>
       <c r="H193" s="38">
         <v>606</v>
       </c>
       <c r="I193" s="38">
         <v>684</v>
       </c>
       <c r="J193" s="38">
         <v>761</v>
       </c>
       <c r="K193" s="6">
         <v>838</v>
       </c>
       <c r="L193" s="38">
         <v>896</v>
       </c>
       <c r="M193" s="38">
         <v>953</v>
       </c>
       <c r="N193" s="50"/>
     </row>
-    <row r="194" spans="1:14" s="13" customFormat="1">
+    <row r="194" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A194" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B194" s="6">
         <v>7</v>
       </c>
       <c r="C194" s="6">
         <v>13</v>
       </c>
       <c r="D194" s="6">
         <v>20</v>
       </c>
       <c r="E194" s="6">
         <v>27</v>
       </c>
       <c r="F194" s="6">
         <v>33</v>
       </c>
       <c r="G194" s="6">
         <v>40</v>
       </c>
       <c r="H194" s="38">
         <v>41</v>
       </c>
       <c r="I194" s="38">
         <v>41</v>
       </c>
       <c r="J194" s="38">
         <v>42</v>
       </c>
       <c r="K194" s="6">
         <v>42</v>
       </c>
       <c r="L194" s="38">
         <v>43</v>
       </c>
       <c r="M194" s="38">
         <v>44</v>
       </c>
       <c r="N194" s="50"/>
     </row>
-    <row r="195" spans="1:14" s="13" customFormat="1">
+    <row r="195" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B195" s="6">
         <v>155</v>
       </c>
       <c r="C195" s="6">
         <v>277</v>
       </c>
       <c r="D195" s="6">
         <v>399</v>
       </c>
       <c r="E195" s="6">
         <v>520</v>
       </c>
       <c r="F195" s="6">
         <v>599</v>
       </c>
       <c r="G195" s="6">
         <v>677</v>
       </c>
       <c r="H195" s="38">
         <v>755</v>
       </c>
       <c r="I195" s="38">
         <v>763</v>
       </c>
       <c r="J195" s="38">
         <v>771</v>
       </c>
       <c r="K195" s="6">
         <v>778</v>
       </c>
       <c r="L195" s="38">
         <v>828</v>
       </c>
       <c r="M195" s="38">
         <v>878</v>
       </c>
       <c r="N195" s="50"/>
     </row>
-    <row r="196" spans="1:14" s="13" customFormat="1">
+    <row r="196" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B196" s="6">
         <v>9319</v>
       </c>
       <c r="C196" s="6">
         <v>19324</v>
       </c>
       <c r="D196" s="6">
         <v>29328</v>
       </c>
       <c r="E196" s="6">
         <v>39332</v>
       </c>
       <c r="F196" s="6">
         <v>49840</v>
       </c>
       <c r="G196" s="6">
         <v>60348</v>
       </c>
       <c r="H196" s="38">
         <v>70856</v>
       </c>
       <c r="I196" s="38">
         <v>81007</v>
       </c>
       <c r="J196" s="38">
         <v>91158</v>
       </c>
       <c r="K196" s="6">
         <v>101309</v>
       </c>
       <c r="L196" s="38">
         <v>110848</v>
       </c>
       <c r="M196" s="38">
         <v>120387</v>
       </c>
       <c r="N196" s="50"/>
     </row>
-    <row r="197" spans="1:14" s="13" customFormat="1">
+    <row r="197" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B197" s="6">
         <v>295</v>
       </c>
       <c r="C197" s="6">
         <v>791</v>
       </c>
       <c r="D197" s="6">
         <v>1288</v>
       </c>
       <c r="E197" s="6">
         <v>1785</v>
       </c>
       <c r="F197" s="6">
         <v>1999</v>
       </c>
       <c r="G197" s="6">
         <v>2214</v>
       </c>
       <c r="H197" s="38">
         <v>2429</v>
       </c>
       <c r="I197" s="38">
         <v>2877</v>
       </c>
       <c r="J197" s="38">
         <v>3326</v>
       </c>
       <c r="K197" s="6">
         <v>3775</v>
       </c>
       <c r="L197" s="38">
         <v>4628</v>
       </c>
       <c r="M197" s="38">
         <v>5482</v>
       </c>
       <c r="N197" s="50"/>
     </row>
-    <row r="198" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1">
+    <row r="198" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B198" s="43"/>
       <c r="J198" s="43"/>
       <c r="K198" s="43"/>
       <c r="L198" s="43"/>
       <c r="N198" s="50"/>
     </row>
-    <row r="199" spans="1:14" s="45" customFormat="1">
+    <row r="199" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A199" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B199" s="17">
         <v>41.8</v>
       </c>
       <c r="C199" s="17">
         <v>87.8</v>
       </c>
       <c r="D199" s="17">
         <v>133.9</v>
       </c>
       <c r="E199" s="17">
         <v>179.9</v>
       </c>
       <c r="F199" s="17">
         <v>224.8</v>
       </c>
       <c r="G199" s="17">
         <v>269.60000000000002</v>
       </c>
       <c r="H199" s="40">
         <v>316.5</v>
       </c>
       <c r="I199" s="40">
         <v>386.3</v>
       </c>
       <c r="J199" s="40">
         <v>456.2</v>
       </c>
       <c r="K199" s="17">
         <v>526</v>
       </c>
       <c r="L199" s="40">
         <v>595.70000000000005</v>
       </c>
       <c r="M199" s="40">
         <v>665.5</v>
       </c>
       <c r="N199" s="50"/>
     </row>
-    <row r="200" spans="1:14" s="45" customFormat="1">
+    <row r="200" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A200" s="42" t="s">
         <v>57</v>
       </c>
       <c r="B200" s="17">
         <v>28.7</v>
       </c>
       <c r="C200" s="17">
         <v>61</v>
       </c>
       <c r="D200" s="17">
         <v>93.4</v>
       </c>
       <c r="E200" s="17">
         <v>125.8</v>
       </c>
       <c r="F200" s="17">
         <v>153.6</v>
       </c>
       <c r="G200" s="17">
         <v>181.5</v>
       </c>
       <c r="H200" s="40">
         <v>211.4</v>
       </c>
       <c r="I200" s="40">
         <v>257.89999999999998</v>
       </c>
       <c r="J200" s="40">
         <v>304.39999999999998</v>
       </c>
       <c r="K200" s="17">
         <v>350.9</v>
       </c>
       <c r="L200" s="40">
         <v>396.5</v>
       </c>
       <c r="M200" s="40">
         <v>442.2</v>
       </c>
       <c r="N200" s="50"/>
     </row>
-    <row r="201" spans="1:14" s="45" customFormat="1">
+    <row r="201" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B201" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C201" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D201" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E201" s="17" t="s">
         <v>74</v>
       </c>
       <c r="F201" s="17">
         <v>0.3</v>
       </c>
       <c r="G201" s="17">
         <v>0.7</v>
       </c>
       <c r="H201" s="40">
         <v>1</v>
       </c>
       <c r="I201" s="40">
         <v>1</v>
       </c>
       <c r="J201" s="40">
         <v>1</v>
       </c>
       <c r="K201" s="17">
         <v>1</v>
       </c>
       <c r="L201" s="40">
         <v>1</v>
       </c>
       <c r="M201" s="40">
         <v>1</v>
       </c>
       <c r="N201" s="50"/>
     </row>
-    <row r="202" spans="1:14" s="45" customFormat="1">
+    <row r="202" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A202" s="42" t="s">
         <v>52</v>
       </c>
       <c r="B202" s="17">
         <v>12.7</v>
       </c>
       <c r="C202" s="17">
         <v>26</v>
       </c>
       <c r="D202" s="17">
         <v>39.299999999999997</v>
       </c>
       <c r="E202" s="17">
         <v>52.7</v>
       </c>
       <c r="F202" s="17">
         <v>68.7</v>
       </c>
       <c r="G202" s="17">
         <v>84.7</v>
       </c>
       <c r="H202" s="40">
         <v>100.7</v>
       </c>
       <c r="I202" s="40">
         <v>122.7</v>
       </c>
       <c r="J202" s="40">
         <v>144.69999999999999</v>
       </c>
       <c r="K202" s="17">
         <v>166.7</v>
       </c>
       <c r="L202" s="40">
         <v>188.4</v>
       </c>
       <c r="M202" s="40">
         <v>210.1</v>
       </c>
       <c r="N202" s="50"/>
     </row>
-    <row r="203" spans="1:14" s="45" customFormat="1">
+    <row r="203" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A203" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B203" s="17">
         <v>0.5</v>
       </c>
       <c r="C203" s="17">
         <v>0.8</v>
       </c>
       <c r="D203" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="E203" s="17">
         <v>1.5</v>
       </c>
       <c r="F203" s="17">
         <v>2.1</v>
       </c>
       <c r="G203" s="17">
         <v>2.8</v>
       </c>
       <c r="H203" s="40">
         <v>3.5</v>
       </c>
       <c r="I203" s="40">
         <v>4.8</v>
       </c>
       <c r="J203" s="40">
         <v>6.1</v>
       </c>
       <c r="K203" s="17">
         <v>7.5</v>
       </c>
       <c r="L203" s="40">
         <v>9.8000000000000007</v>
       </c>
       <c r="M203" s="40">
         <v>12.1</v>
       </c>
       <c r="N203" s="50"/>
     </row>
-    <row r="204" spans="1:14" s="45" customFormat="1" ht="24" customHeight="1">
+    <row r="204" spans="1:14" s="45" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B204" s="43"/>
       <c r="C204" s="18"/>
       <c r="D204" s="18"/>
       <c r="E204" s="18"/>
       <c r="F204" s="18"/>
       <c r="G204" s="18"/>
       <c r="I204" s="18"/>
       <c r="J204" s="18"/>
       <c r="K204" s="18"/>
       <c r="L204" s="18"/>
       <c r="M204" s="18"/>
       <c r="N204" s="50"/>
     </row>
-    <row r="205" spans="1:14" s="13" customFormat="1">
+    <row r="205" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A205" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B205" s="17">
         <v>151.5</v>
       </c>
       <c r="C205" s="17">
         <v>544.20000000000005</v>
       </c>
       <c r="D205" s="17">
         <v>936.8</v>
       </c>
       <c r="E205" s="17">
         <v>1329.5</v>
       </c>
       <c r="F205" s="17">
         <v>1533.8</v>
       </c>
       <c r="G205" s="17">
         <v>1738.2</v>
       </c>
       <c r="H205" s="40">
         <v>1942.5</v>
       </c>
       <c r="I205" s="40">
         <v>2400.8000000000002</v>
       </c>
       <c r="J205" s="40">
         <v>2859.2</v>
       </c>
       <c r="K205" s="17">
         <v>3317.5</v>
       </c>
       <c r="L205" s="40">
         <v>3649.5</v>
       </c>
       <c r="M205" s="40">
         <v>3981.5</v>
       </c>
       <c r="N205" s="50"/>
     </row>
-    <row r="206" spans="1:14" s="13" customFormat="1">
+    <row r="206" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A206" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B206" s="17">
         <v>151.5</v>
       </c>
       <c r="C206" s="17">
         <v>544.20000000000005</v>
       </c>
       <c r="D206" s="17">
         <v>936.8</v>
       </c>
       <c r="E206" s="17">
         <v>1329.5</v>
       </c>
       <c r="F206" s="17">
         <v>1533.8</v>
       </c>
       <c r="G206" s="17">
         <v>1738.2</v>
       </c>
       <c r="H206" s="40">
         <v>1942.5</v>
       </c>
       <c r="I206" s="40">
         <v>2400.8000000000002</v>
       </c>
       <c r="J206" s="40">
         <v>2859.2</v>
       </c>
       <c r="K206" s="17">
         <v>3317.5</v>
       </c>
       <c r="L206" s="40">
         <v>3649.5</v>
       </c>
       <c r="M206" s="40">
         <v>3981.5</v>
       </c>
       <c r="N206" s="50"/>
     </row>
-    <row r="207" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
+    <row r="207" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B207" s="17"/>
       <c r="C207" s="5"/>
       <c r="D207" s="5"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
       <c r="J207" s="5"/>
       <c r="K207" s="5"/>
       <c r="L207" s="5"/>
       <c r="M207" s="5"/>
       <c r="N207" s="50"/>
     </row>
-    <row r="208" spans="1:14" s="13" customFormat="1">
+    <row r="208" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A208" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B208" s="17">
         <v>0.1</v>
       </c>
       <c r="C208" s="17">
         <v>0.1</v>
       </c>
       <c r="D208" s="17">
         <v>0.1</v>
       </c>
       <c r="E208" s="17">
         <v>0.1</v>
       </c>
       <c r="F208" s="17">
         <v>0.2</v>
       </c>
       <c r="G208" s="17">
         <v>0.2</v>
       </c>
       <c r="H208" s="40">
         <v>0.2</v>
       </c>
       <c r="I208" s="40">
         <v>0.2</v>
       </c>
       <c r="J208" s="40">
         <v>0.2</v>
       </c>
       <c r="K208" s="40">
         <v>0.2</v>
       </c>
       <c r="L208" s="40">
         <v>0.2</v>
       </c>
       <c r="M208" s="40">
         <v>0.2</v>
       </c>
       <c r="N208" s="50"/>
     </row>
-    <row r="209" spans="1:14" s="13" customFormat="1">
+    <row r="209" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A209" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B209" s="17">
         <v>0</v>
       </c>
       <c r="C209" s="17">
         <v>0.1</v>
       </c>
       <c r="D209" s="17">
         <v>0.1</v>
       </c>
       <c r="E209" s="17">
         <v>0.1</v>
       </c>
       <c r="F209" s="17">
         <v>0.1</v>
       </c>
       <c r="G209" s="17">
         <v>0.2</v>
       </c>
       <c r="H209" s="40">
         <v>0.2</v>
       </c>
       <c r="I209" s="40">
         <v>0.2</v>
       </c>
       <c r="J209" s="40">
         <v>0.2</v>
       </c>
       <c r="K209" s="40">
         <v>0.2</v>
       </c>
       <c r="L209" s="40">
         <v>0.2</v>
       </c>
       <c r="M209" s="40">
         <v>0.2</v>
       </c>
       <c r="N209" s="50"/>
     </row>
-    <row r="210" spans="1:14" s="13" customFormat="1">
+    <row r="210" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B210" s="17">
         <v>0</v>
       </c>
       <c r="C210" s="17">
         <v>0</v>
       </c>
       <c r="D210" s="17">
         <v>0</v>
       </c>
       <c r="E210" s="17">
         <v>0</v>
       </c>
       <c r="F210" s="17">
         <v>0</v>
       </c>
       <c r="G210" s="17">
         <v>0</v>
       </c>
       <c r="H210" s="40">
         <v>0</v>
       </c>
       <c r="I210" s="40">
         <v>0</v>
       </c>
       <c r="J210" s="40">
         <v>0</v>
       </c>
       <c r="K210" s="40">
         <v>0</v>
       </c>
       <c r="L210" s="40">
         <v>0</v>
       </c>
       <c r="M210" s="40">
         <v>0</v>
       </c>
       <c r="N210" s="50"/>
     </row>
-    <row r="211" spans="1:14" s="13" customFormat="1" ht="67.5" customHeight="1">
+    <row r="211" spans="1:14" s="13" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B211" s="17"/>
       <c r="C211" s="5"/>
       <c r="D211" s="5"/>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
       <c r="J211" s="5"/>
       <c r="K211" s="5"/>
       <c r="L211" s="5"/>
       <c r="M211" s="5"/>
       <c r="N211" s="50"/>
     </row>
-    <row r="212" spans="1:14" s="13" customFormat="1">
+    <row r="212" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A212" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B212" s="17">
         <v>0.1</v>
       </c>
       <c r="C212" s="17">
         <v>0.1</v>
       </c>
       <c r="D212" s="17">
         <v>0.1</v>
       </c>
       <c r="E212" s="17">
         <v>0.1</v>
       </c>
       <c r="F212" s="17">
         <v>0.2</v>
       </c>
       <c r="G212" s="17">
         <v>0.2</v>
       </c>
       <c r="H212" s="40">
         <v>0.2</v>
       </c>
       <c r="I212" s="40">
         <v>0.2</v>
       </c>
       <c r="J212" s="40">
         <v>0.2</v>
       </c>
       <c r="K212" s="17">
         <v>0.2</v>
       </c>
       <c r="L212" s="17">
         <v>0.2</v>
       </c>
       <c r="M212" s="40">
         <v>0.2</v>
       </c>
       <c r="N212" s="50"/>
     </row>
-    <row r="213" spans="1:14" s="13" customFormat="1">
+    <row r="213" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B213" s="17">
         <v>0</v>
       </c>
       <c r="C213" s="17">
         <v>0.1</v>
       </c>
       <c r="D213" s="17">
         <v>0.1</v>
       </c>
       <c r="E213" s="17">
         <v>0.1</v>
       </c>
       <c r="F213" s="17">
         <v>0.1</v>
       </c>
       <c r="G213" s="17">
         <v>0.2</v>
       </c>
       <c r="H213" s="40">
         <v>0.2</v>
       </c>
       <c r="I213" s="40">
         <v>0.2</v>
       </c>
       <c r="J213" s="40">
         <v>0.2</v>
       </c>
       <c r="K213" s="17">
         <v>0.2</v>
       </c>
       <c r="L213" s="17">
         <v>0.2</v>
       </c>
       <c r="M213" s="40">
         <v>0.2</v>
       </c>
       <c r="N213" s="50"/>
     </row>
-    <row r="214" spans="1:14" s="13" customFormat="1">
+    <row r="214" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A214" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B214" s="17">
         <v>0</v>
       </c>
       <c r="C214" s="17">
         <v>0</v>
       </c>
       <c r="D214" s="17">
         <v>0</v>
       </c>
       <c r="E214" s="17">
         <v>0</v>
       </c>
       <c r="F214" s="17">
         <v>0</v>
       </c>
       <c r="G214" s="17">
         <v>0</v>
       </c>
       <c r="H214" s="40">
         <v>0</v>
       </c>
       <c r="I214" s="40">
         <v>0</v>
       </c>
       <c r="J214" s="40">
         <v>0</v>
       </c>
       <c r="K214" s="17">
         <v>0</v>
       </c>
       <c r="L214" s="17">
         <v>0</v>
       </c>
       <c r="M214" s="40">
         <v>0</v>
       </c>
       <c r="N214" s="50"/>
     </row>
-    <row r="215" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1">
+    <row r="215" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B215" s="17"/>
       <c r="C215" s="5"/>
       <c r="D215" s="5"/>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
       <c r="J215" s="5"/>
       <c r="K215" s="5"/>
       <c r="L215" s="5"/>
       <c r="M215" s="5"/>
       <c r="N215" s="50"/>
     </row>
-    <row r="216" spans="1:14" s="13" customFormat="1">
+    <row r="216" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B216" s="17">
         <v>0.1</v>
       </c>
       <c r="C216" s="17">
         <v>0.2</v>
       </c>
       <c r="D216" s="17">
         <v>0.2</v>
       </c>
       <c r="E216" s="17">
         <v>0.3</v>
       </c>
       <c r="F216" s="17">
         <v>0.4</v>
       </c>
       <c r="G216" s="17">
         <v>0.5</v>
       </c>
       <c r="H216" s="40">
         <v>0.8</v>
       </c>
       <c r="I216" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="J216" s="40">
         <v>1.4</v>
       </c>
       <c r="K216" s="17">
         <v>1.7</v>
       </c>
       <c r="L216" s="17">
         <v>2</v>
       </c>
       <c r="M216" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="N216" s="50"/>
     </row>
-    <row r="217" spans="1:14" s="13" customFormat="1">
+    <row r="217" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B217" s="17">
         <v>0.1</v>
       </c>
       <c r="C217" s="17">
         <v>0.2</v>
       </c>
       <c r="D217" s="17">
         <v>0.2</v>
       </c>
       <c r="E217" s="17">
         <v>0.3</v>
       </c>
       <c r="F217" s="17">
         <v>0.4</v>
       </c>
       <c r="G217" s="17">
         <v>0.5</v>
       </c>
       <c r="H217" s="40">
         <v>0.8</v>
       </c>
       <c r="I217" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="J217" s="40">
         <v>1.4</v>
       </c>
       <c r="K217" s="17">
         <v>1.7</v>
       </c>
       <c r="L217" s="17">
         <v>2</v>
       </c>
       <c r="M217" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="N217" s="50"/>
     </row>
-    <row r="218" spans="1:14" s="13" customFormat="1">
+    <row r="218" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A218" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="F218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="G218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="H218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="I218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="J218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="K218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="L218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="M218" s="17" t="s">
         <v>74</v>
       </c>
       <c r="N218" s="50"/>
     </row>
-    <row r="219" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
+    <row r="219" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B219" s="18"/>
       <c r="C219" s="5"/>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
       <c r="J219" s="5"/>
       <c r="K219" s="5"/>
       <c r="L219" s="5"/>
       <c r="M219" s="5"/>
       <c r="N219" s="50"/>
     </row>
-    <row r="220" spans="1:14" s="13" customFormat="1">
+    <row r="220" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A220" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B220" s="6">
         <v>18272</v>
       </c>
       <c r="C220" s="6">
         <v>45052</v>
       </c>
       <c r="D220" s="6">
         <v>71832</v>
       </c>
       <c r="E220" s="6">
         <v>98612</v>
       </c>
       <c r="F220" s="6">
         <v>120036</v>
       </c>
       <c r="G220" s="6">
         <v>141461</v>
       </c>
       <c r="H220" s="38">
         <v>162886</v>
       </c>
       <c r="I220" s="38">
         <v>183162</v>
       </c>
       <c r="J220" s="38">
         <v>203438</v>
       </c>
       <c r="K220" s="6">
         <v>223714</v>
       </c>
       <c r="L220" s="6">
         <v>242806</v>
       </c>
       <c r="M220" s="38">
         <v>261899</v>
       </c>
       <c r="N220" s="50"/>
     </row>
-    <row r="221" spans="1:14" s="13" customFormat="1">
+    <row r="221" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A221" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B221" s="6">
         <v>9400</v>
       </c>
       <c r="C221" s="6">
         <v>27281</v>
       </c>
       <c r="D221" s="6">
         <v>45163</v>
       </c>
       <c r="E221" s="6">
         <v>63044</v>
       </c>
       <c r="F221" s="6">
         <v>74899</v>
       </c>
       <c r="G221" s="6">
         <v>86753</v>
       </c>
       <c r="H221" s="38">
         <v>98608</v>
       </c>
       <c r="I221" s="38">
         <v>112089</v>
       </c>
       <c r="J221" s="38">
         <v>125571</v>
       </c>
       <c r="K221" s="6">
         <v>139052</v>
       </c>
       <c r="L221" s="6">
         <v>150861</v>
       </c>
       <c r="M221" s="38">
         <v>162670</v>
       </c>
       <c r="N221" s="50"/>
     </row>
-    <row r="222" spans="1:14" s="13" customFormat="1">
+    <row r="222" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A222" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B222" s="6">
         <v>114</v>
       </c>
       <c r="C222" s="6">
         <v>431</v>
       </c>
       <c r="D222" s="6">
         <v>748</v>
       </c>
       <c r="E222" s="6">
         <v>1064</v>
       </c>
       <c r="F222" s="6">
         <v>1570</v>
       </c>
       <c r="G222" s="6">
         <v>2076</v>
       </c>
       <c r="H222" s="38">
         <v>2581</v>
       </c>
       <c r="I222" s="38">
         <v>2883</v>
       </c>
       <c r="J222" s="38">
         <v>3185</v>
       </c>
       <c r="K222" s="6">
         <v>3487</v>
       </c>
       <c r="L222" s="6">
         <v>3789</v>
       </c>
       <c r="M222" s="38">
         <v>4091</v>
       </c>
       <c r="N222" s="50"/>
     </row>
-    <row r="223" spans="1:14" s="13" customFormat="1">
+    <row r="223" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A223" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B223" s="6">
         <v>8757</v>
       </c>
       <c r="C223" s="6">
         <v>17339</v>
       </c>
       <c r="D223" s="6">
         <v>25921</v>
       </c>
       <c r="E223" s="6">
         <v>34503</v>
       </c>
       <c r="F223" s="6">
         <v>43568</v>
       </c>
       <c r="G223" s="6">
         <v>52632</v>
       </c>
       <c r="H223" s="6">
         <v>61696</v>
       </c>
       <c r="I223" s="6">
         <v>68189</v>
       </c>
       <c r="J223" s="6">
         <v>74682</v>
       </c>
       <c r="K223" s="6">
         <v>81174</v>
       </c>
       <c r="L223" s="6">
         <v>88156</v>
       </c>
       <c r="M223" s="38">
         <v>95138</v>
       </c>
       <c r="N223" s="50"/>
     </row>
-    <row r="224" spans="1:14" s="13" customFormat="1">
+    <row r="224" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="59" t="s">
         <v>54</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="J224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="L224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="N224" s="50"/>
     </row>
-    <row r="225" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
+    <row r="225" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B225" s="18"/>
       <c r="C225" s="5"/>
       <c r="D225" s="5"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
       <c r="J225" s="5"/>
       <c r="K225" s="5"/>
       <c r="L225" s="5"/>
       <c r="M225" s="5"/>
       <c r="N225" s="50"/>
     </row>
-    <row r="226" spans="1:14" s="13" customFormat="1">
+    <row r="226" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A226" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B226" s="6">
         <v>3</v>
       </c>
       <c r="C226" s="6">
         <v>7</v>
       </c>
       <c r="D226" s="6">
         <v>10</v>
       </c>
       <c r="E226" s="6">
         <v>13</v>
       </c>
       <c r="F226" s="6">
         <v>17</v>
       </c>
       <c r="G226" s="6">
         <v>20</v>
       </c>
       <c r="H226" s="38">
         <v>26</v>
       </c>
       <c r="I226" s="38">
         <v>32</v>
       </c>
       <c r="J226" s="38">
         <v>38</v>
       </c>
       <c r="K226" s="6">
         <v>44</v>
       </c>
       <c r="L226" s="6">
         <v>50</v>
       </c>
       <c r="M226" s="38">
         <v>55</v>
       </c>
       <c r="N226" s="50"/>
     </row>
-    <row r="227" spans="1:14" s="13" customFormat="1">
+    <row r="227" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A227" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B227" s="6">
         <v>3</v>
       </c>
       <c r="C227" s="6">
         <v>7</v>
       </c>
       <c r="D227" s="6">
         <v>10</v>
       </c>
       <c r="E227" s="6">
         <v>13</v>
       </c>
       <c r="F227" s="6">
         <v>17</v>
       </c>
       <c r="G227" s="6">
         <v>20</v>
       </c>
       <c r="H227" s="38">
         <v>26</v>
       </c>
       <c r="I227" s="38">
         <v>32</v>
       </c>
       <c r="J227" s="38">
         <v>38</v>
       </c>
       <c r="K227" s="6">
         <v>44</v>
       </c>
       <c r="L227" s="6">
         <v>50</v>
       </c>
       <c r="M227" s="38">
         <v>55</v>
       </c>
       <c r="N227" s="50"/>
     </row>
-    <row r="228" spans="1:14" s="13" customFormat="1" ht="67.5" customHeight="1">
+    <row r="228" spans="1:14" s="13" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B228" s="18"/>
       <c r="C228" s="5"/>
       <c r="D228" s="5"/>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
       <c r="J228" s="5"/>
       <c r="K228" s="5"/>
       <c r="L228" s="5"/>
       <c r="M228" s="5"/>
       <c r="N228" s="50"/>
     </row>
-    <row r="229" spans="1:14" s="13" customFormat="1">
+    <row r="229" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A229" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B229" s="17">
         <v>0.2</v>
       </c>
       <c r="C229" s="17">
         <v>2</v>
       </c>
       <c r="D229" s="17">
         <v>3.7</v>
       </c>
       <c r="E229" s="17">
         <v>5.4</v>
       </c>
       <c r="F229" s="17">
         <v>6.1</v>
       </c>
       <c r="G229" s="17">
         <v>6.8</v>
       </c>
       <c r="H229" s="40">
         <v>7.4</v>
       </c>
       <c r="I229" s="40">
         <v>11.9</v>
       </c>
       <c r="J229" s="40">
         <v>16.3</v>
       </c>
       <c r="K229" s="17">
         <v>20.7</v>
       </c>
       <c r="L229" s="17">
         <v>24</v>
       </c>
       <c r="M229" s="40">
         <v>27.2</v>
       </c>
       <c r="N229" s="50"/>
     </row>
-    <row r="230" spans="1:14" s="13" customFormat="1">
+    <row r="230" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A230" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C230" s="17">
         <v>0.8</v>
       </c>
       <c r="D230" s="17">
         <v>1.6</v>
       </c>
       <c r="E230" s="17">
         <v>2.4</v>
       </c>
       <c r="F230" s="17">
         <v>2.4</v>
       </c>
       <c r="G230" s="17">
         <v>2.4</v>
       </c>
       <c r="H230" s="40">
         <v>2.4</v>
       </c>
       <c r="I230" s="40">
         <v>5.3</v>
       </c>
       <c r="J230" s="40">
         <v>8.1</v>
       </c>
       <c r="K230" s="17">
         <v>11</v>
       </c>
       <c r="L230" s="17">
         <v>13.5</v>
       </c>
       <c r="M230" s="40">
         <v>16</v>
       </c>
       <c r="N230" s="50"/>
     </row>
-    <row r="231" spans="1:14" s="13" customFormat="1">
+    <row r="231" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A231" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B231" s="17">
         <v>0.2</v>
       </c>
       <c r="C231" s="17">
         <v>1</v>
       </c>
       <c r="D231" s="17">
         <v>1.8</v>
       </c>
       <c r="E231" s="17">
         <v>2.5</v>
       </c>
       <c r="F231" s="17">
         <v>3.2</v>
       </c>
       <c r="G231" s="17">
         <v>3.9</v>
       </c>
       <c r="H231" s="40">
         <v>4.5</v>
       </c>
       <c r="I231" s="40">
         <v>5.5</v>
       </c>
       <c r="J231" s="40">
         <v>6.5</v>
       </c>
       <c r="K231" s="17">
         <v>7.5</v>
       </c>
       <c r="L231" s="17">
         <v>7.8</v>
       </c>
       <c r="M231" s="40">
         <v>8.1</v>
       </c>
       <c r="N231" s="50"/>
     </row>
-    <row r="232" spans="1:14" s="13" customFormat="1">
+    <row r="232" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C232" s="17">
         <v>0.2</v>
       </c>
       <c r="D232" s="17">
         <v>0.3</v>
       </c>
       <c r="E232" s="17">
         <v>0.5</v>
       </c>
       <c r="F232" s="17">
         <v>0.5</v>
       </c>
       <c r="G232" s="17">
         <v>0.5</v>
       </c>
       <c r="H232" s="40">
         <v>0.5</v>
       </c>
       <c r="I232" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="J232" s="40">
         <v>1.6</v>
       </c>
       <c r="K232" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="L232" s="17">
         <v>2.6</v>
       </c>
       <c r="M232" s="40">
         <v>3.1</v>
       </c>
       <c r="N232" s="50"/>
     </row>
-    <row r="233" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1">
+    <row r="233" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B233" s="16"/>
       <c r="C233" s="5"/>
       <c r="D233" s="5"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
       <c r="J233" s="5"/>
       <c r="K233" s="5"/>
       <c r="L233" s="5"/>
       <c r="M233" s="5"/>
       <c r="N233" s="50"/>
     </row>
-    <row r="234" spans="1:14" s="13" customFormat="1">
+    <row r="234" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B234" s="17">
         <v>65.400000000000006</v>
       </c>
       <c r="C234" s="17">
         <v>127.1</v>
       </c>
       <c r="D234" s="17">
         <v>205.9</v>
       </c>
       <c r="E234" s="17">
         <v>239.1</v>
       </c>
       <c r="F234" s="17">
         <v>270.89999999999998</v>
       </c>
       <c r="G234" s="17">
         <v>298.3</v>
       </c>
       <c r="H234" s="40">
         <v>318.2</v>
       </c>
       <c r="I234" s="40">
         <v>385.7</v>
       </c>
       <c r="J234" s="40">
         <v>448.2</v>
       </c>
       <c r="K234" s="17">
         <v>519.9</v>
       </c>
       <c r="L234" s="17">
         <v>575.9</v>
       </c>
       <c r="M234" s="40">
         <v>634.5</v>
       </c>
       <c r="N234" s="50"/>
     </row>
-    <row r="235" spans="1:14" s="13" customFormat="1">
+    <row r="235" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B235" s="17">
         <v>65.400000000000006</v>
       </c>
       <c r="C235" s="17">
         <v>127.1</v>
       </c>
       <c r="D235" s="17">
         <v>205.9</v>
       </c>
       <c r="E235" s="17">
         <v>239.1</v>
       </c>
       <c r="F235" s="17">
         <v>270.89999999999998</v>
       </c>
       <c r="G235" s="17">
         <v>298.3</v>
       </c>
       <c r="H235" s="40">
         <v>318.2</v>
       </c>
       <c r="I235" s="40">
         <v>385.7</v>
       </c>
       <c r="J235" s="40">
         <v>448.2</v>
       </c>
       <c r="K235" s="17">
         <v>519.9</v>
       </c>
       <c r="L235" s="17">
         <v>575.9</v>
       </c>
       <c r="M235" s="40">
         <v>634.5</v>
       </c>
       <c r="N235" s="50"/>
     </row>
-    <row r="236" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
+    <row r="236" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B236" s="18"/>
       <c r="C236" s="5"/>
       <c r="D236" s="5"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
       <c r="J236" s="5"/>
       <c r="K236" s="5"/>
       <c r="L236" s="5"/>
       <c r="M236" s="5"/>
       <c r="N236" s="50"/>
     </row>
-    <row r="237" spans="1:14" s="13" customFormat="1">
+    <row r="237" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B237" s="17">
         <v>32.4</v>
       </c>
       <c r="C237" s="17">
         <v>69.900000000000006</v>
       </c>
       <c r="D237" s="17">
         <v>137.69999999999999</v>
       </c>
       <c r="E237" s="17">
         <v>195.9</v>
       </c>
       <c r="F237" s="17">
         <v>267.39999999999998</v>
       </c>
       <c r="G237" s="17">
         <v>350.9</v>
       </c>
       <c r="H237" s="40">
         <v>393.9</v>
       </c>
       <c r="I237" s="40">
         <v>471.4</v>
       </c>
       <c r="J237" s="40">
         <v>547.9</v>
       </c>
       <c r="K237" s="17">
         <v>619.79999999999995</v>
       </c>
       <c r="L237" s="17">
         <v>669.1</v>
       </c>
       <c r="M237" s="40">
         <v>706.5</v>
       </c>
       <c r="N237" s="50"/>
     </row>
-    <row r="238" spans="1:14" s="13" customFormat="1">
+    <row r="238" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B238" s="17">
         <v>32.4</v>
       </c>
       <c r="C238" s="17">
         <v>69.900000000000006</v>
       </c>
       <c r="D238" s="17">
         <v>137.69999999999999</v>
       </c>
       <c r="E238" s="17">
         <v>195.9</v>
       </c>
       <c r="F238" s="17">
         <v>267.39999999999998</v>
       </c>
       <c r="G238" s="17">
         <v>350.9</v>
       </c>
       <c r="H238" s="40">
         <v>393.9</v>
       </c>
       <c r="I238" s="40">
         <v>471.4</v>
       </c>
       <c r="J238" s="40">
         <v>547.9</v>
       </c>
       <c r="K238" s="17">
         <v>619.79999999999995</v>
       </c>
       <c r="L238" s="17">
         <v>669.1</v>
       </c>
       <c r="M238" s="40">
         <v>706.5</v>
       </c>
       <c r="N238" s="50"/>
     </row>
-    <row r="239" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
+    <row r="239" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B239" s="18"/>
       <c r="C239" s="5"/>
       <c r="D239" s="5"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
       <c r="J239" s="5"/>
       <c r="K239" s="5"/>
       <c r="L239" s="5"/>
       <c r="M239" s="5"/>
       <c r="N239" s="50"/>
     </row>
-    <row r="240" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="240" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B240" s="6">
         <v>730</v>
       </c>
       <c r="C240" s="6">
         <v>1550</v>
       </c>
       <c r="D240" s="6">
         <v>2164</v>
       </c>
       <c r="E240" s="6">
         <v>2983</v>
       </c>
       <c r="F240" s="6">
         <v>3443</v>
       </c>
       <c r="G240" s="6">
         <v>3889</v>
       </c>
       <c r="H240" s="38">
         <v>4559</v>
       </c>
       <c r="I240" s="38">
         <v>4979</v>
       </c>
       <c r="J240" s="38">
         <v>5279</v>
       </c>
       <c r="K240" s="6">
         <v>5379</v>
       </c>
       <c r="L240" s="6">
         <v>6179</v>
       </c>
       <c r="M240" s="38">
         <v>6809</v>
       </c>
       <c r="N240" s="50"/>
     </row>
-    <row r="241" spans="1:14" s="13" customFormat="1">
+    <row r="241" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A241" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B241" s="6">
         <v>14</v>
       </c>
       <c r="C241" s="6">
         <v>28</v>
       </c>
       <c r="D241" s="6">
         <v>42</v>
       </c>
       <c r="E241" s="6">
         <v>56</v>
       </c>
       <c r="F241" s="6">
         <v>70</v>
       </c>
       <c r="G241" s="6">
         <v>84</v>
       </c>
       <c r="H241" s="38">
         <v>84</v>
       </c>
       <c r="I241" s="38">
         <v>84</v>
       </c>
       <c r="J241" s="38">
         <v>84</v>
       </c>
       <c r="K241" s="6">
         <v>84</v>
       </c>
       <c r="L241" s="6">
         <v>84</v>
       </c>
       <c r="M241" s="38">
         <v>84</v>
       </c>
       <c r="N241" s="50"/>
     </row>
-    <row r="242" spans="1:14" s="13" customFormat="1">
+    <row r="242" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A242" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B242" s="6">
         <v>716</v>
       </c>
       <c r="C242" s="6">
         <v>1522</v>
       </c>
       <c r="D242" s="6">
         <v>2122</v>
       </c>
       <c r="E242" s="6">
         <v>2927</v>
       </c>
       <c r="F242" s="6">
         <v>3373</v>
       </c>
       <c r="G242" s="6">
         <v>3805</v>
       </c>
       <c r="H242" s="38">
         <v>4475</v>
       </c>
       <c r="I242" s="38">
         <v>4895</v>
       </c>
       <c r="J242" s="38">
         <v>5195</v>
       </c>
       <c r="K242" s="6">
         <v>5295</v>
       </c>
       <c r="L242" s="6">
         <v>6095</v>
       </c>
       <c r="M242" s="38">
         <v>6725</v>
       </c>
       <c r="N242" s="50"/>
     </row>
-    <row r="243" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
+    <row r="243" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B243" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C243" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D243" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E243" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F243" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G243" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H243" s="38">
         <v>6</v>
       </c>
       <c r="I243" s="38">
         <v>12</v>
       </c>
       <c r="J243" s="38">
         <v>18</v>
       </c>
       <c r="K243" s="6">
         <v>24</v>
       </c>
       <c r="L243" s="6">
         <v>923</v>
       </c>
       <c r="M243" s="38">
         <v>1821</v>
       </c>
       <c r="N243" s="50"/>
     </row>
-    <row r="244" spans="1:14" s="13" customFormat="1">
+    <row r="244" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A244" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B244" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C244" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D244" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E244" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F244" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G244" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H244" s="38">
         <v>2</v>
       </c>
       <c r="I244" s="38">
         <v>5</v>
       </c>
       <c r="J244" s="38">
         <v>7</v>
       </c>
       <c r="K244" s="6">
         <v>9</v>
       </c>
       <c r="L244" s="6">
         <v>904</v>
       </c>
       <c r="M244" s="38">
         <v>1799</v>
       </c>
       <c r="N244" s="50"/>
     </row>
-    <row r="245" spans="1:14" s="13" customFormat="1">
+    <row r="245" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B245" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C245" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D245" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E245" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F245" s="39" t="s">
         <v>74</v>
       </c>
       <c r="G245" s="39" t="s">
         <v>74</v>
       </c>
       <c r="H245" s="38">
         <v>4</v>
       </c>
       <c r="I245" s="38">
         <v>7</v>
       </c>
       <c r="J245" s="38">
         <v>11</v>
       </c>
       <c r="K245" s="6">
         <v>15</v>
       </c>
       <c r="L245" s="6">
         <v>18</v>
       </c>
       <c r="M245" s="38">
         <v>22</v>
       </c>
       <c r="N245" s="50"/>
     </row>
-    <row r="246" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
+    <row r="246" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B246" s="18"/>
       <c r="C246" s="5"/>
       <c r="D246" s="5"/>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
       <c r="J246" s="5"/>
       <c r="K246" s="5"/>
       <c r="L246" s="5"/>
       <c r="M246" s="5"/>
       <c r="N246" s="50"/>
     </row>
-    <row r="247" spans="1:14" s="13" customFormat="1">
+    <row r="247" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="6">
         <v>763</v>
       </c>
       <c r="C247" s="6">
         <v>1526</v>
       </c>
       <c r="D247" s="6">
         <v>2289</v>
       </c>
       <c r="E247" s="6">
         <v>3053</v>
       </c>
       <c r="F247" s="6">
         <v>3816</v>
       </c>
       <c r="G247" s="6">
         <v>4579</v>
       </c>
       <c r="H247" s="38">
         <v>5063</v>
       </c>
       <c r="I247" s="38">
         <v>5548</v>
       </c>
       <c r="J247" s="38">
         <v>6032</v>
       </c>
       <c r="K247" s="6">
         <v>6517</v>
       </c>
       <c r="L247" s="6">
         <v>7001</v>
       </c>
       <c r="M247" s="38">
         <v>7485</v>
       </c>
       <c r="N247" s="50"/>
     </row>
-    <row r="248" spans="1:14" s="13" customFormat="1">
+    <row r="248" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B248" s="6">
         <v>710</v>
       </c>
       <c r="C248" s="6">
         <v>1420</v>
       </c>
       <c r="D248" s="6">
         <v>2130</v>
       </c>
       <c r="E248" s="6">
         <v>2840</v>
       </c>
       <c r="F248" s="6">
         <v>3550</v>
       </c>
       <c r="G248" s="6">
         <v>4260</v>
       </c>
       <c r="H248" s="38">
         <v>4738</v>
       </c>
       <c r="I248" s="38">
         <v>5215</v>
       </c>
       <c r="J248" s="38">
         <v>5693</v>
       </c>
       <c r="K248" s="6">
         <v>6170</v>
       </c>
       <c r="L248" s="6">
         <v>6648</v>
       </c>
       <c r="M248" s="38">
         <v>7125</v>
       </c>
       <c r="N248" s="50"/>
     </row>
-    <row r="249" spans="1:14" s="13" customFormat="1">
+    <row r="249" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A249" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B249" s="6">
         <v>35</v>
       </c>
       <c r="C249" s="6">
         <v>70</v>
       </c>
       <c r="D249" s="6">
         <v>104</v>
       </c>
       <c r="E249" s="6">
         <v>139</v>
       </c>
       <c r="F249" s="6">
         <v>174</v>
       </c>
       <c r="G249" s="6">
         <v>209</v>
       </c>
       <c r="H249" s="38">
         <v>215</v>
       </c>
       <c r="I249" s="38">
         <v>222</v>
       </c>
       <c r="J249" s="38">
         <v>229</v>
       </c>
       <c r="K249" s="6">
         <v>236</v>
       </c>
       <c r="L249" s="6">
         <v>243</v>
       </c>
       <c r="M249" s="38">
         <v>250</v>
       </c>
       <c r="N249" s="50"/>
     </row>
-    <row r="250" spans="1:14" s="13" customFormat="1">
+    <row r="250" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A250" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="6">
         <v>18</v>
       </c>
       <c r="C250" s="6">
         <v>37</v>
       </c>
       <c r="D250" s="6">
         <v>55</v>
       </c>
       <c r="E250" s="6">
         <v>73</v>
       </c>
       <c r="F250" s="6">
         <v>92</v>
       </c>
       <c r="G250" s="6">
         <v>110</v>
       </c>
       <c r="H250" s="38">
         <v>110</v>
       </c>
       <c r="I250" s="38">
         <v>110</v>
       </c>
       <c r="J250" s="38">
         <v>110</v>
       </c>
       <c r="K250" s="6">
         <v>110</v>
       </c>
       <c r="L250" s="6">
         <v>110</v>
       </c>
       <c r="M250" s="38">
         <v>110</v>
       </c>
       <c r="N250" s="50"/>
     </row>
-    <row r="251" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1">
+    <row r="251" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B251" s="18"/>
       <c r="C251" s="5"/>
       <c r="D251" s="5"/>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
       <c r="J251" s="5"/>
       <c r="K251" s="5"/>
       <c r="L251" s="5"/>
       <c r="M251" s="5"/>
       <c r="N251" s="50"/>
     </row>
-    <row r="252" spans="1:14" s="13" customFormat="1">
+    <row r="252" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A252" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B252" s="6">
         <v>64208</v>
       </c>
       <c r="C252" s="6">
         <v>149517</v>
       </c>
       <c r="D252" s="6">
         <v>238624</v>
       </c>
       <c r="E252" s="6">
         <v>330195</v>
       </c>
       <c r="F252" s="6">
         <v>414626</v>
       </c>
       <c r="G252" s="6">
         <v>498647</v>
       </c>
       <c r="H252" s="38">
         <v>584813</v>
       </c>
       <c r="I252" s="38">
         <v>710643</v>
       </c>
       <c r="J252" s="38">
         <v>840187</v>
       </c>
       <c r="K252" s="6">
         <v>971348</v>
       </c>
       <c r="L252" s="6">
         <v>1086334</v>
       </c>
       <c r="M252" s="38">
         <v>1196000</v>
       </c>
       <c r="N252" s="50"/>
     </row>
-    <row r="253" spans="1:14" s="13" customFormat="1">
+    <row r="253" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A253" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B253" s="6">
         <v>13844</v>
       </c>
       <c r="C253" s="6">
         <v>33347</v>
       </c>
       <c r="D253" s="6">
         <v>56336</v>
       </c>
       <c r="E253" s="6">
         <v>81213</v>
       </c>
       <c r="F253" s="6">
         <v>100949</v>
       </c>
       <c r="G253" s="6">
         <v>123720</v>
       </c>
       <c r="H253" s="38">
         <v>149084</v>
       </c>
       <c r="I253" s="38">
         <v>192481</v>
       </c>
       <c r="J253" s="38">
         <v>238737</v>
       </c>
       <c r="K253" s="6">
         <v>288899</v>
       </c>
       <c r="L253" s="6">
         <v>325593</v>
       </c>
       <c r="M253" s="38">
         <v>357273</v>
       </c>
       <c r="N253" s="50"/>
     </row>
-    <row r="254" spans="1:14" s="13" customFormat="1">
+    <row r="254" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A254" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B254" s="6">
         <v>341</v>
       </c>
       <c r="C254" s="6">
         <v>2032</v>
       </c>
       <c r="D254" s="6">
         <v>4033</v>
       </c>
       <c r="E254" s="6">
         <v>6703</v>
       </c>
       <c r="F254" s="6">
         <v>11241</v>
       </c>
       <c r="G254" s="6">
         <v>13666</v>
       </c>
       <c r="H254" s="38">
         <v>15622</v>
       </c>
       <c r="I254" s="38">
         <v>18159</v>
       </c>
       <c r="J254" s="38">
         <v>21230</v>
       </c>
       <c r="K254" s="6">
         <v>23560</v>
       </c>
       <c r="L254" s="6">
         <v>26628</v>
       </c>
       <c r="M254" s="38">
         <v>29706</v>
       </c>
       <c r="N254" s="50"/>
     </row>
-    <row r="255" spans="1:14" s="13" customFormat="1">
+    <row r="255" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A255" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C255" s="6">
         <v>303</v>
       </c>
       <c r="D255" s="6">
         <v>607</v>
       </c>
       <c r="E255" s="6">
         <v>910</v>
       </c>
       <c r="F255" s="6">
         <v>3401</v>
       </c>
       <c r="G255" s="6">
         <v>4561</v>
       </c>
       <c r="H255" s="38">
         <v>5741</v>
       </c>
       <c r="I255" s="38">
         <v>13459</v>
       </c>
       <c r="J255" s="38">
         <v>21499</v>
       </c>
       <c r="K255" s="6">
         <v>27989</v>
       </c>
       <c r="L255" s="6">
         <v>33227</v>
       </c>
       <c r="M255" s="38">
         <v>38146</v>
       </c>
       <c r="N255" s="50"/>
     </row>
-    <row r="256" spans="1:14" s="13" customFormat="1">
+    <row r="256" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A256" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="J256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="L256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M256" s="6" t="s">
         <v>74</v>
       </c>
       <c r="N256" s="50"/>
     </row>
-    <row r="257" spans="1:14" s="13" customFormat="1">
+    <row r="257" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A257" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B257" s="6">
         <v>303</v>
       </c>
       <c r="C257" s="6">
         <v>891</v>
       </c>
       <c r="D257" s="6">
         <v>1480</v>
       </c>
       <c r="E257" s="6">
         <v>1976</v>
       </c>
       <c r="F257" s="6">
         <v>1985</v>
       </c>
       <c r="G257" s="6">
         <v>1993</v>
       </c>
       <c r="H257" s="38">
         <v>2002</v>
       </c>
       <c r="I257" s="38">
         <v>2973</v>
       </c>
       <c r="J257" s="38">
         <v>3943</v>
       </c>
       <c r="K257" s="6">
         <v>4914</v>
       </c>
       <c r="L257" s="6">
         <v>6524</v>
       </c>
       <c r="M257" s="38">
         <v>8133</v>
       </c>
       <c r="N257" s="50"/>
     </row>
-    <row r="258" spans="1:14" s="13" customFormat="1">
+    <row r="258" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A258" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B258" s="6">
         <v>49719</v>
       </c>
       <c r="C258" s="6">
         <v>112944</v>
       </c>
       <c r="D258" s="6">
         <v>176169</v>
       </c>
       <c r="E258" s="6">
         <v>239393</v>
       </c>
       <c r="F258" s="6">
         <v>297050</v>
       </c>
       <c r="G258" s="6">
         <v>354707</v>
       </c>
       <c r="H258" s="38">
         <v>412363</v>
       </c>
       <c r="I258" s="38">
         <v>483571</v>
       </c>
       <c r="J258" s="38">
         <v>554778</v>
       </c>
       <c r="K258" s="6">
         <v>625985</v>
       </c>
       <c r="L258" s="6">
         <v>694363</v>
       </c>
       <c r="M258" s="38">
         <v>762741</v>
       </c>
       <c r="N258" s="50"/>
     </row>
-    <row r="259" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
+    <row r="259" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="5"/>
       <c r="D259" s="5"/>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
       <c r="J259" s="5"/>
       <c r="K259" s="5"/>
       <c r="L259" s="5"/>
       <c r="M259" s="5"/>
       <c r="N259" s="50"/>
     </row>
-    <row r="260" spans="1:14" s="13" customFormat="1">
+    <row r="260" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A260" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B260" s="6">
         <v>39</v>
       </c>
       <c r="C260" s="6">
         <v>89</v>
       </c>
       <c r="D260" s="6">
         <v>121</v>
       </c>
       <c r="E260" s="6">
         <v>232</v>
       </c>
       <c r="F260" s="6">
         <v>267</v>
       </c>
       <c r="G260" s="6">
         <v>329</v>
       </c>
       <c r="H260" s="38">
         <v>379</v>
       </c>
       <c r="I260" s="38">
         <v>430</v>
       </c>
       <c r="J260" s="38">
         <v>484</v>
       </c>
       <c r="K260" s="6">
         <v>577</v>
       </c>
       <c r="L260" s="6">
         <v>705</v>
       </c>
       <c r="M260" s="38">
         <v>787</v>
       </c>
       <c r="N260" s="50"/>
     </row>
-    <row r="261" spans="1:14" s="13" customFormat="1">
+    <row r="261" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B261" s="6">
         <v>39</v>
       </c>
       <c r="C261" s="6">
         <v>89</v>
       </c>
       <c r="D261" s="6">
         <v>121</v>
       </c>
       <c r="E261" s="6">
         <v>232</v>
       </c>
       <c r="F261" s="6">
         <v>267</v>
       </c>
       <c r="G261" s="6">
         <v>329</v>
       </c>
       <c r="H261" s="38">
         <v>379</v>
       </c>
       <c r="I261" s="38">
         <v>430</v>
       </c>
       <c r="J261" s="38">
         <v>484</v>
       </c>
       <c r="K261" s="6">
         <v>577</v>
       </c>
       <c r="L261" s="6">
         <v>705</v>
       </c>
       <c r="M261" s="38">
         <v>787</v>
       </c>
       <c r="N261" s="50"/>
     </row>
-    <row r="262" spans="1:14" s="13" customFormat="1" ht="65.25" customHeight="1">
+    <row r="262" spans="1:14" s="13" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="11" t="s">
         <v>85</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="5"/>
       <c r="D262" s="5"/>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
       <c r="J262" s="5"/>
       <c r="K262" s="5"/>
       <c r="L262" s="5"/>
       <c r="M262" s="5"/>
       <c r="N262" s="50"/>
     </row>
-    <row r="263" spans="1:14" s="13" customFormat="1">
+    <row r="263" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A263" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B263" s="6">
         <v>23</v>
       </c>
       <c r="C263" s="6">
         <v>68</v>
       </c>
       <c r="D263" s="6">
         <v>74</v>
       </c>
       <c r="E263" s="6">
         <v>110</v>
       </c>
       <c r="F263" s="6">
         <v>125</v>
       </c>
       <c r="G263" s="6">
         <v>156</v>
       </c>
       <c r="H263" s="38">
         <v>180</v>
       </c>
       <c r="I263" s="38">
         <v>188</v>
       </c>
       <c r="J263" s="38">
         <v>188</v>
       </c>
       <c r="K263" s="6">
         <v>188</v>
       </c>
       <c r="L263" s="6">
         <v>194</v>
       </c>
       <c r="M263" s="38">
         <v>200</v>
       </c>
       <c r="N263" s="50"/>
     </row>
-    <row r="264" spans="1:14" s="13" customFormat="1">
+    <row r="264" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A264" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B264" s="6">
         <v>23</v>
       </c>
       <c r="C264" s="6">
         <v>68</v>
       </c>
       <c r="D264" s="6">
         <v>74</v>
       </c>
       <c r="E264" s="6">
         <v>110</v>
       </c>
       <c r="F264" s="6">
         <v>125</v>
       </c>
       <c r="G264" s="6">
         <v>156</v>
       </c>
       <c r="H264" s="38">
         <v>180</v>
       </c>
       <c r="I264" s="38">
         <v>188</v>
       </c>
       <c r="J264" s="38">
         <v>188</v>
       </c>
       <c r="K264" s="6">
         <v>188</v>
       </c>
       <c r="L264" s="6">
         <v>194</v>
       </c>
       <c r="M264" s="38">
         <v>200</v>
       </c>
       <c r="N264" s="50"/>
     </row>
-    <row r="265" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
+    <row r="265" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="5"/>
       <c r="D265" s="5"/>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
       <c r="J265" s="5"/>
       <c r="K265" s="5"/>
       <c r="L265" s="5"/>
       <c r="M265" s="5"/>
       <c r="N265" s="50"/>
     </row>
-    <row r="266" spans="1:14" s="13" customFormat="1">
+    <row r="266" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A266" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B266" s="6">
         <v>37549</v>
       </c>
       <c r="C266" s="6">
         <v>74120</v>
       </c>
       <c r="D266" s="6">
         <v>110215</v>
       </c>
       <c r="E266" s="6">
         <v>147272</v>
       </c>
       <c r="F266" s="6">
         <v>181596</v>
       </c>
       <c r="G266" s="6">
         <v>210328</v>
       </c>
       <c r="H266" s="38">
         <v>244302</v>
       </c>
       <c r="I266" s="38">
         <v>274695</v>
       </c>
       <c r="J266" s="38">
         <v>304110</v>
       </c>
       <c r="K266" s="6">
         <v>329242</v>
       </c>
       <c r="L266" s="6">
         <v>353567</v>
       </c>
       <c r="M266" s="38">
         <v>380771</v>
       </c>
       <c r="N266" s="50"/>
     </row>
-    <row r="267" spans="1:14" s="13" customFormat="1">
+    <row r="267" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A267" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B267" s="6">
         <v>37549</v>
       </c>
       <c r="C267" s="6">
         <v>74120</v>
       </c>
       <c r="D267" s="6">
         <v>110215</v>
       </c>
       <c r="E267" s="6">
         <v>147272</v>
       </c>
       <c r="F267" s="6">
         <v>181596</v>
       </c>
       <c r="G267" s="6">
         <v>210328</v>
       </c>
       <c r="H267" s="38">
         <v>244302</v>
       </c>
       <c r="I267" s="38">
         <v>274695</v>
       </c>
       <c r="J267" s="38">
         <v>304110</v>
       </c>
       <c r="K267" s="6">
         <v>329242</v>
       </c>
       <c r="L267" s="6">
         <v>353567</v>
       </c>
       <c r="M267" s="38">
         <v>380771</v>
       </c>
       <c r="N267" s="50"/>
     </row>
-    <row r="268" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
+    <row r="268" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B268" s="6"/>
       <c r="C268" s="5"/>
       <c r="D268" s="5"/>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
       <c r="J268" s="5"/>
       <c r="K268" s="5"/>
       <c r="L268" s="5"/>
       <c r="M268" s="5"/>
       <c r="N268" s="50"/>
     </row>
-    <row r="269" spans="1:14" s="13" customFormat="1">
+    <row r="269" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A269" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B269" s="6">
         <v>2962</v>
       </c>
       <c r="C269" s="6">
         <v>5865</v>
       </c>
       <c r="D269" s="6">
         <v>11166</v>
       </c>
       <c r="E269" s="6">
         <v>14168</v>
       </c>
       <c r="F269" s="6">
         <v>16976</v>
       </c>
       <c r="G269" s="6">
         <v>19543</v>
       </c>
       <c r="H269" s="38">
         <v>22113</v>
       </c>
       <c r="I269" s="38">
         <v>24703</v>
       </c>
       <c r="J269" s="38">
         <v>27294</v>
       </c>
       <c r="K269" s="6">
         <v>29560</v>
       </c>
       <c r="L269" s="6">
         <v>32410</v>
       </c>
       <c r="M269" s="38">
         <v>35806</v>
       </c>
       <c r="N269" s="50"/>
     </row>
-    <row r="270" spans="1:14" s="13" customFormat="1">
+    <row r="270" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A270" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B270" s="6">
         <v>2837</v>
       </c>
       <c r="C270" s="6">
         <v>5573</v>
       </c>
       <c r="D270" s="6">
         <v>10683</v>
       </c>
       <c r="E270" s="6">
         <v>13488</v>
       </c>
       <c r="F270" s="6">
         <v>16088</v>
       </c>
       <c r="G270" s="6">
         <v>18440</v>
       </c>
       <c r="H270" s="38">
         <v>20774</v>
       </c>
       <c r="I270" s="38">
         <v>23111</v>
       </c>
       <c r="J270" s="38">
         <v>25505</v>
       </c>
       <c r="K270" s="6">
         <v>27546</v>
       </c>
       <c r="L270" s="6">
         <v>30149</v>
       </c>
       <c r="M270" s="38">
         <v>33306</v>
       </c>
       <c r="N270" s="50"/>
     </row>
-    <row r="271" spans="1:14" s="13" customFormat="1">
+    <row r="271" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A271" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B271" s="6">
         <v>125</v>
       </c>
       <c r="C271" s="6">
         <v>292</v>
       </c>
       <c r="D271" s="6">
         <v>483</v>
       </c>
       <c r="E271" s="6">
         <v>680</v>
       </c>
       <c r="F271" s="6">
         <v>888</v>
       </c>
       <c r="G271" s="6">
         <v>1103</v>
       </c>
       <c r="H271" s="38">
         <v>1339</v>
       </c>
       <c r="I271" s="38">
         <v>1590</v>
       </c>
       <c r="J271" s="38">
         <v>1784</v>
       </c>
       <c r="K271" s="6">
         <v>2007</v>
       </c>
       <c r="L271" s="6">
         <v>2234</v>
       </c>
       <c r="M271" s="38">
         <v>2454</v>
       </c>
       <c r="N271" s="50"/>
     </row>
-    <row r="272" spans="1:14" s="13" customFormat="1">
+    <row r="272" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A272" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="J272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="L272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="M272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="N272" s="50"/>
     </row>
-    <row r="273" spans="1:14" s="13" customFormat="1">
+    <row r="273" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A273" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E273" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G273" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I273" s="38">
         <v>2</v>
       </c>
       <c r="J273" s="6">
         <v>5</v>
       </c>
       <c r="K273" s="6">
         <v>7</v>
       </c>
       <c r="L273" s="6">
         <v>27</v>
       </c>
       <c r="M273" s="38">
         <v>46</v>
       </c>
       <c r="N273" s="50"/>
     </row>
-    <row r="274" spans="1:14" s="45" customFormat="1" ht="27" customHeight="1">
+    <row r="274" spans="1:14" s="45" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="6"/>
       <c r="C274" s="18"/>
       <c r="D274" s="18"/>
       <c r="E274" s="18"/>
       <c r="F274" s="18"/>
       <c r="G274" s="18"/>
       <c r="H274" s="18"/>
       <c r="I274" s="18"/>
       <c r="J274" s="18"/>
       <c r="K274" s="18"/>
       <c r="L274" s="18"/>
       <c r="M274" s="18"/>
       <c r="N274" s="50"/>
     </row>
-    <row r="275" spans="1:14" s="45" customFormat="1">
+    <row r="275" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A275" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B275" s="6">
         <v>10815</v>
       </c>
       <c r="C275" s="6">
         <v>19652</v>
       </c>
       <c r="D275" s="6">
         <v>28966</v>
       </c>
       <c r="E275" s="6">
         <v>38238</v>
       </c>
       <c r="F275" s="6">
         <v>48400</v>
       </c>
       <c r="G275" s="6">
         <v>56946</v>
       </c>
       <c r="H275" s="38">
         <v>67204</v>
       </c>
       <c r="I275" s="38">
         <v>77236</v>
       </c>
       <c r="J275" s="6">
         <v>87336</v>
       </c>
       <c r="K275" s="6">
         <v>92242</v>
       </c>
       <c r="L275" s="6">
         <v>101286</v>
       </c>
       <c r="M275" s="38">
         <v>110543</v>
       </c>
       <c r="N275" s="50"/>
     </row>
-    <row r="276" spans="1:14" s="45" customFormat="1">
+    <row r="276" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A276" s="42" t="s">
         <v>57</v>
       </c>
       <c r="B276" s="6">
         <v>10815</v>
       </c>
       <c r="C276" s="6">
         <v>19652</v>
       </c>
       <c r="D276" s="6">
         <v>28966</v>
       </c>
       <c r="E276" s="6">
         <v>38238</v>
       </c>
       <c r="F276" s="6">
         <v>48400</v>
       </c>
       <c r="G276" s="6">
         <v>56946</v>
       </c>
       <c r="H276" s="38">
         <v>67204</v>
       </c>
       <c r="I276" s="38">
         <v>77236</v>
       </c>
       <c r="J276" s="6">
         <v>87336</v>
       </c>
       <c r="K276" s="6">
         <v>92242</v>
       </c>
       <c r="L276" s="6">
         <v>101286</v>
       </c>
       <c r="M276" s="38">
         <v>110543</v>
       </c>
       <c r="N276" s="50"/>
     </row>
-    <row r="277" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
+    <row r="277" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B277" s="6"/>
       <c r="C277" s="5"/>
       <c r="D277" s="5"/>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5"/>
       <c r="H277" s="5"/>
       <c r="I277" s="5"/>
       <c r="J277" s="5"/>
       <c r="K277" s="5"/>
       <c r="L277" s="5"/>
       <c r="M277" s="5"/>
       <c r="N277" s="50"/>
     </row>
-    <row r="278" spans="1:14" s="13" customFormat="1">
+    <row r="278" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A278" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B278" s="6">
         <v>22686</v>
       </c>
       <c r="C278" s="6">
         <v>43982</v>
       </c>
       <c r="D278" s="6">
         <v>67018</v>
       </c>
       <c r="E278" s="6">
         <v>89203</v>
       </c>
       <c r="F278" s="6">
         <v>113529</v>
       </c>
       <c r="G278" s="6">
         <v>137295</v>
       </c>
       <c r="H278" s="38">
         <v>161291</v>
       </c>
       <c r="I278" s="38">
         <v>184211</v>
       </c>
       <c r="J278" s="38">
         <v>206638</v>
       </c>
       <c r="K278" s="6">
         <v>230221</v>
       </c>
       <c r="L278" s="6">
         <v>253748</v>
       </c>
       <c r="M278" s="38">
         <v>287693</v>
       </c>
       <c r="N278" s="50"/>
     </row>
-    <row r="279" spans="1:14" s="13" customFormat="1">
+    <row r="279" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A279" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B279" s="6">
         <v>12714</v>
       </c>
       <c r="C279" s="6">
         <v>24652</v>
       </c>
       <c r="D279" s="6">
         <v>37663</v>
       </c>
       <c r="E279" s="6">
         <v>50184</v>
       </c>
       <c r="F279" s="6">
         <v>64540</v>
       </c>
       <c r="G279" s="6">
         <v>79044</v>
       </c>
       <c r="H279" s="38">
         <v>93517</v>
       </c>
       <c r="I279" s="38">
         <v>106863</v>
       </c>
       <c r="J279" s="38">
         <v>119926</v>
       </c>
       <c r="K279" s="6">
         <v>133590</v>
       </c>
       <c r="L279" s="6">
         <v>147861</v>
       </c>
       <c r="M279" s="38">
         <v>172662</v>
       </c>
       <c r="N279" s="50"/>
     </row>
-    <row r="280" spans="1:14">
+    <row r="280" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A280" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B280" s="6">
         <v>9972</v>
       </c>
       <c r="C280" s="6">
         <v>19330</v>
       </c>
       <c r="D280" s="6">
         <v>29355</v>
       </c>
       <c r="E280" s="6">
         <v>39019</v>
       </c>
       <c r="F280" s="6">
         <v>48989</v>
       </c>
       <c r="G280" s="6">
         <v>58251</v>
       </c>
       <c r="H280" s="38">
         <v>67774</v>
       </c>
       <c r="I280" s="38">
         <v>77348</v>
       </c>
       <c r="J280" s="38">
         <v>86712</v>
       </c>
       <c r="K280" s="6">
         <v>96631</v>
       </c>
       <c r="L280" s="6">
         <v>105887</v>
       </c>
       <c r="M280" s="38">
         <v>115031</v>
       </c>
       <c r="N280" s="50"/>
     </row>
-    <row r="281" spans="1:14" s="13" customFormat="1" ht="103.5" customHeight="1">
+    <row r="281" spans="1:14" s="13" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B281" s="6"/>
       <c r="C281" s="5"/>
       <c r="D281" s="5"/>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5"/>
       <c r="H281" s="5"/>
       <c r="I281" s="5"/>
       <c r="J281" s="5"/>
       <c r="K281" s="5"/>
       <c r="L281" s="5"/>
       <c r="M281" s="28"/>
       <c r="N281" s="50"/>
     </row>
-    <row r="282" spans="1:14" s="13" customFormat="1">
+    <row r="282" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A282" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B282" s="6">
         <v>1</v>
       </c>
       <c r="C282" s="6">
         <v>1</v>
       </c>
       <c r="D282" s="6">
         <v>2</v>
       </c>
       <c r="E282" s="6">
         <v>2</v>
       </c>
       <c r="F282" s="6">
         <v>2</v>
       </c>
       <c r="G282" s="6">
         <v>2</v>
       </c>
       <c r="H282" s="6">
         <v>2</v>
       </c>
       <c r="I282" s="38">
         <v>2</v>
       </c>
       <c r="J282" s="38">
         <v>2</v>
       </c>
       <c r="K282" s="6">
         <v>2</v>
       </c>
       <c r="L282" s="6">
         <v>2</v>
       </c>
       <c r="M282" s="6">
         <v>2</v>
       </c>
       <c r="N282" s="50"/>
     </row>
-    <row r="283" spans="1:14" s="13" customFormat="1">
+    <row r="283" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A283" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B283" s="6">
         <v>1</v>
       </c>
       <c r="C283" s="6">
         <v>1</v>
       </c>
       <c r="D283" s="6">
         <v>2</v>
       </c>
       <c r="E283" s="6">
         <v>2</v>
       </c>
       <c r="F283" s="6">
         <v>2</v>
       </c>
       <c r="G283" s="6">
         <v>2</v>
       </c>
       <c r="H283" s="6">
         <v>2</v>
       </c>
       <c r="I283" s="38">
         <v>2</v>
       </c>
       <c r="J283" s="38">
         <v>2</v>
       </c>
       <c r="K283" s="6">
         <v>2</v>
       </c>
       <c r="L283" s="6">
         <v>2</v>
       </c>
       <c r="M283" s="6">
         <v>2</v>
       </c>
       <c r="N283" s="50"/>
     </row>
-    <row r="284" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
+    <row r="284" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B284" s="6"/>
       <c r="C284" s="5"/>
       <c r="D284" s="5"/>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5"/>
       <c r="H284" s="5"/>
       <c r="I284" s="5"/>
       <c r="J284" s="5"/>
       <c r="K284" s="5"/>
       <c r="L284" s="5"/>
       <c r="M284" s="28"/>
       <c r="N284" s="50"/>
     </row>
-    <row r="285" spans="1:14" s="13" customFormat="1">
+    <row r="285" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A285" s="59" t="s">
         <v>10</v>
       </c>
       <c r="B285" s="6">
         <v>19</v>
       </c>
       <c r="C285" s="6">
         <v>29</v>
       </c>
       <c r="D285" s="6">
         <v>38</v>
       </c>
       <c r="E285" s="29">
         <v>48</v>
       </c>
       <c r="F285" s="6">
         <v>65</v>
       </c>
       <c r="G285" s="6">
         <v>83</v>
       </c>
       <c r="H285" s="38">
         <v>100</v>
       </c>
       <c r="I285" s="38">
         <v>105</v>
       </c>
       <c r="J285" s="38">
         <v>110</v>
       </c>
       <c r="K285" s="6">
         <v>115</v>
       </c>
       <c r="L285" s="6">
         <v>118</v>
       </c>
       <c r="M285" s="38">
         <v>121</v>
       </c>
       <c r="N285" s="50"/>
     </row>
-    <row r="286" spans="1:14" s="13" customFormat="1">
+    <row r="286" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A286" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B286" s="21">
         <v>19</v>
       </c>
       <c r="C286" s="21">
         <v>29</v>
       </c>
       <c r="D286" s="21">
         <v>38</v>
       </c>
       <c r="E286" s="21">
         <v>48</v>
       </c>
       <c r="F286" s="21">
         <v>65</v>
       </c>
       <c r="G286" s="21">
         <v>83</v>
       </c>
       <c r="H286" s="41">
         <v>100</v>
       </c>
       <c r="I286" s="41">
         <v>105</v>
       </c>
       <c r="J286" s="41">
         <v>110</v>
       </c>
       <c r="K286" s="21">
         <v>115</v>
       </c>
       <c r="L286" s="21">
         <v>118</v>
       </c>
       <c r="M286" s="41">
         <v>121</v>
       </c>
       <c r="N286" s="50"/>
     </row>
-    <row r="287" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1">
+    <row r="287" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B287" s="23"/>
       <c r="C287" s="23"/>
       <c r="D287" s="24"/>
       <c r="E287" s="23"/>
       <c r="F287" s="23"/>
       <c r="I287" s="26"/>
       <c r="J287" s="26"/>
       <c r="L287" s="26"/>
     </row>
-    <row r="288" spans="1:14" s="25" customFormat="1">
+    <row r="288" spans="1:14" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A288" s="22" t="s">
         <v>45</v>
       </c>
       <c r="I288" s="26"/>
       <c r="J288" s="26"/>
       <c r="L288" s="26"/>
     </row>
-    <row r="289" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A289" s="99" t="s">
+    <row r="289" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="98" t="s">
         <v>46</v>
       </c>
-      <c r="B289" s="99"/>
-[...13 lines deleted...]
-    <row r="290" spans="1:14">
+      <c r="B289" s="98"/>
+      <c r="C289" s="98"/>
+      <c r="D289" s="98"/>
+      <c r="E289" s="98"/>
+      <c r="F289" s="98"/>
+      <c r="G289" s="98"/>
+      <c r="H289" s="98"/>
+      <c r="I289" s="98"/>
+      <c r="J289" s="99"/>
+      <c r="K289" s="99"/>
+      <c r="L289" s="99"/>
+      <c r="M289" s="99"/>
+      <c r="N289" s="99"/>
+    </row>
+    <row r="290" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A290" s="34"/>
       <c r="B290" s="34"/>
       <c r="C290" s="34"/>
       <c r="D290" s="34"/>
       <c r="E290" s="34"/>
       <c r="F290" s="34"/>
       <c r="G290" s="34"/>
       <c r="H290" s="34"/>
       <c r="I290" s="34"/>
       <c r="J290" s="34"/>
       <c r="K290" s="34"/>
       <c r="L290" s="34"/>
       <c r="M290" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A289:N289"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:N255"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="G5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="101" t="s">
+    <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="101"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:14" s="13" customFormat="1">
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1">
+    <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1">
+    <row r="5" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="15"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
-    <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="38">
         <v>5489</v>
       </c>
       <c r="C6" s="38">
         <v>10789</v>
       </c>
       <c r="D6" s="38">
         <v>16104</v>
       </c>
       <c r="E6" s="38">
         <v>21413</v>
       </c>
       <c r="F6" s="38">
         <v>26537</v>
       </c>
       <c r="G6" s="38">
         <v>31664</v>
       </c>
       <c r="H6" s="6">
         <v>36810</v>
       </c>
       <c r="I6" s="38">
         <v>42127</v>
       </c>
       <c r="J6" s="38">
         <v>47447</v>
       </c>
       <c r="K6" s="38">
         <v>52779</v>
       </c>
       <c r="L6" s="38">
         <v>57847</v>
       </c>
       <c r="M6" s="38">
         <v>62935</v>
       </c>
       <c r="N6" s="50"/>
     </row>
-    <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="38">
         <v>46</v>
       </c>
       <c r="C7" s="38">
         <v>106</v>
       </c>
       <c r="D7" s="38">
         <v>167</v>
       </c>
       <c r="E7" s="38">
         <v>227</v>
       </c>
       <c r="F7" s="38">
         <v>249</v>
       </c>
       <c r="G7" s="38">
         <v>273</v>
       </c>
       <c r="H7" s="6">
         <v>299</v>
       </c>
       <c r="I7" s="38">
         <v>351</v>
       </c>
       <c r="J7" s="38">
         <v>405</v>
       </c>
       <c r="K7" s="38">
         <v>453</v>
       </c>
       <c r="L7" s="38">
         <v>498</v>
       </c>
       <c r="M7" s="38">
         <v>540</v>
       </c>
       <c r="N7" s="50"/>
     </row>
-    <row r="8" spans="1:14" s="13" customFormat="1">
+    <row r="8" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="38">
         <v>2</v>
       </c>
       <c r="C8" s="38">
         <v>4</v>
       </c>
       <c r="D8" s="38">
         <v>21</v>
       </c>
       <c r="E8" s="38">
         <v>32</v>
       </c>
       <c r="F8" s="38">
         <v>34</v>
       </c>
       <c r="G8" s="38">
         <v>36</v>
       </c>
       <c r="H8" s="6">
         <v>56</v>
       </c>
       <c r="I8" s="38">
         <v>58</v>
       </c>
       <c r="J8" s="38">
         <v>61</v>
       </c>
       <c r="K8" s="38">
         <v>81</v>
       </c>
       <c r="L8" s="38">
         <v>87</v>
       </c>
       <c r="M8" s="38">
         <v>115</v>
       </c>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:14" s="13" customFormat="1">
+    <row r="9" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="38">
         <v>6</v>
       </c>
       <c r="C9" s="38">
         <v>13</v>
       </c>
       <c r="D9" s="38">
         <v>21</v>
       </c>
       <c r="E9" s="38">
         <v>29</v>
       </c>
       <c r="F9" s="38">
         <v>30</v>
       </c>
       <c r="G9" s="38">
         <v>32</v>
       </c>
       <c r="H9" s="6">
         <v>34</v>
       </c>
       <c r="I9" s="38">
         <v>36</v>
       </c>
       <c r="J9" s="38">
         <v>38</v>
       </c>
       <c r="K9" s="38">
         <v>40</v>
       </c>
       <c r="L9" s="38">
         <v>40</v>
       </c>
       <c r="M9" s="38">
         <v>40</v>
       </c>
       <c r="N9" s="50"/>
     </row>
-    <row r="10" spans="1:14" s="13" customFormat="1">
+    <row r="10" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="38">
         <v>2</v>
       </c>
       <c r="C10" s="38">
         <v>5</v>
       </c>
       <c r="D10" s="38">
         <v>7</v>
       </c>
       <c r="E10" s="38">
         <v>9</v>
       </c>
       <c r="F10" s="38">
         <v>12</v>
       </c>
       <c r="G10" s="38">
         <v>14</v>
       </c>
       <c r="H10" s="6">
         <v>16</v>
       </c>
       <c r="I10" s="38">
         <v>19</v>
       </c>
       <c r="J10" s="38">
         <v>21</v>
       </c>
       <c r="K10" s="38">
         <v>23</v>
       </c>
       <c r="L10" s="38">
         <v>26</v>
       </c>
       <c r="M10" s="38">
         <v>28</v>
       </c>
       <c r="N10" s="50"/>
     </row>
-    <row r="11" spans="1:14" customFormat="1" ht="15">
+    <row r="11" spans="1:14" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="49" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="38">
         <v>0</v>
       </c>
       <c r="C11" s="38">
         <v>0</v>
       </c>
       <c r="D11" s="38">
         <v>1</v>
       </c>
       <c r="E11" s="38">
         <v>1</v>
       </c>
       <c r="F11" s="38">
         <v>1</v>
       </c>
       <c r="G11" s="38">
         <v>1</v>
       </c>
       <c r="H11" s="6">
         <v>1</v>
       </c>
       <c r="I11" s="38">
         <v>1</v>
       </c>
       <c r="J11" s="38">
         <v>2</v>
       </c>
       <c r="K11" s="38">
         <v>2</v>
       </c>
       <c r="L11" s="38">
         <v>2</v>
       </c>
       <c r="M11" s="38">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="13" customFormat="1">
+    <row r="12" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="38">
         <v>5431</v>
       </c>
       <c r="C12" s="38">
         <v>10651</v>
       </c>
       <c r="D12" s="38">
         <v>15871</v>
       </c>
       <c r="E12" s="38">
         <v>21091</v>
       </c>
       <c r="F12" s="38">
         <v>26185</v>
       </c>
       <c r="G12" s="38">
         <v>31279</v>
       </c>
       <c r="H12" s="6">
         <v>36373</v>
       </c>
       <c r="I12" s="38">
         <v>41632</v>
       </c>
       <c r="J12" s="38">
         <v>46891</v>
       </c>
       <c r="K12" s="38">
         <v>52150</v>
       </c>
       <c r="L12" s="38">
         <v>57165</v>
       </c>
       <c r="M12" s="38">
         <v>62179</v>
       </c>
       <c r="N12" s="50"/>
     </row>
-    <row r="13" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1">
+    <row r="13" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="38">
         <v>1</v>
       </c>
       <c r="C13" s="38">
         <v>9</v>
       </c>
       <c r="D13" s="38">
         <v>17</v>
       </c>
       <c r="E13" s="38">
         <v>24</v>
       </c>
       <c r="F13" s="38">
         <v>26</v>
       </c>
       <c r="G13" s="38">
         <v>28</v>
       </c>
       <c r="H13" s="6">
         <v>30</v>
       </c>
       <c r="I13" s="38">
         <v>30</v>
       </c>
       <c r="J13" s="38">
         <v>30</v>
       </c>
       <c r="K13" s="38">
         <v>30</v>
       </c>
       <c r="L13" s="38">
         <v>30</v>
       </c>
       <c r="M13" s="38">
         <v>30</v>
       </c>
       <c r="N13" s="50"/>
     </row>
-    <row r="14" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1">
+    <row r="14" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="50"/>
     </row>
-    <row r="15" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1">
+    <row r="15" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="38">
         <v>106</v>
       </c>
       <c r="C15" s="38">
         <v>231</v>
       </c>
       <c r="D15" s="38">
         <v>357</v>
       </c>
       <c r="E15" s="38">
         <v>482</v>
       </c>
       <c r="F15" s="38">
         <v>581</v>
       </c>
       <c r="G15" s="38">
         <v>680</v>
       </c>
       <c r="H15" s="6">
         <v>779</v>
       </c>
       <c r="I15" s="38">
         <v>874</v>
       </c>
       <c r="J15" s="38">
         <v>969</v>
       </c>
       <c r="K15" s="38">
         <v>1064</v>
       </c>
       <c r="L15" s="38">
         <v>1151</v>
       </c>
       <c r="M15" s="38">
         <v>1239</v>
       </c>
       <c r="N15" s="50"/>
     </row>
-    <row r="16" spans="1:14" s="13" customFormat="1">
+    <row r="16" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="38">
         <v>2</v>
       </c>
       <c r="C16" s="38">
         <v>9</v>
       </c>
       <c r="D16" s="38">
         <v>16</v>
       </c>
       <c r="E16" s="38">
         <v>22</v>
       </c>
       <c r="F16" s="38">
         <v>24</v>
       </c>
       <c r="G16" s="38">
         <v>26</v>
       </c>
       <c r="H16" s="6">
         <v>28</v>
       </c>
       <c r="I16" s="38">
         <v>31</v>
       </c>
       <c r="J16" s="38">
         <v>33</v>
       </c>
       <c r="K16" s="38">
         <v>35</v>
       </c>
       <c r="L16" s="38">
         <v>38</v>
       </c>
       <c r="M16" s="38">
         <v>40</v>
       </c>
       <c r="N16" s="50"/>
     </row>
-    <row r="17" spans="1:14" s="13" customFormat="1">
+    <row r="17" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="38">
         <v>6</v>
       </c>
       <c r="C17" s="38">
         <v>13</v>
       </c>
       <c r="D17" s="38">
         <v>21</v>
       </c>
       <c r="E17" s="38">
         <v>29</v>
       </c>
       <c r="F17" s="38">
         <v>30</v>
       </c>
       <c r="G17" s="38">
         <v>32</v>
       </c>
       <c r="H17" s="6">
         <v>34</v>
       </c>
       <c r="I17" s="38">
         <v>36</v>
       </c>
       <c r="J17" s="38">
         <v>38</v>
       </c>
       <c r="K17" s="38">
         <v>40</v>
       </c>
       <c r="L17" s="38">
         <v>40</v>
       </c>
       <c r="M17" s="38">
         <v>40</v>
       </c>
       <c r="N17" s="50"/>
     </row>
-    <row r="18" spans="1:14" s="13" customFormat="1">
+    <row r="18" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="38">
         <v>2</v>
       </c>
       <c r="C18" s="38">
         <v>5</v>
       </c>
       <c r="D18" s="38">
         <v>7</v>
       </c>
       <c r="E18" s="38">
         <v>9</v>
       </c>
       <c r="F18" s="38">
         <v>12</v>
       </c>
       <c r="G18" s="38">
         <v>14</v>
       </c>
       <c r="H18" s="6">
         <v>16</v>
       </c>
       <c r="I18" s="38">
         <v>19</v>
       </c>
       <c r="J18" s="38">
         <v>21</v>
       </c>
       <c r="K18" s="38">
         <v>23</v>
       </c>
       <c r="L18" s="38">
         <v>26</v>
       </c>
       <c r="M18" s="38">
         <v>28</v>
       </c>
       <c r="N18" s="50"/>
     </row>
-    <row r="19" spans="1:14" customFormat="1" ht="15">
+    <row r="19" spans="1:14" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="38">
         <v>0</v>
       </c>
       <c r="C19" s="38">
         <v>0</v>
       </c>
       <c r="D19" s="38">
         <v>1</v>
       </c>
       <c r="E19" s="38">
         <v>1</v>
       </c>
       <c r="F19" s="38">
         <v>1</v>
       </c>
       <c r="G19" s="38">
         <v>1</v>
       </c>
       <c r="H19" s="6">
         <v>1</v>
       </c>
       <c r="I19" s="38">
         <v>1</v>
       </c>
       <c r="J19" s="38">
         <v>2</v>
       </c>
       <c r="K19" s="38">
         <v>2</v>
       </c>
       <c r="L19" s="38">
         <v>2</v>
       </c>
       <c r="M19" s="38">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:14" s="13" customFormat="1">
+    <row r="20" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="38">
         <v>94</v>
       </c>
       <c r="C20" s="38">
         <v>195</v>
       </c>
       <c r="D20" s="38">
         <v>296</v>
       </c>
       <c r="E20" s="38">
         <v>396</v>
       </c>
       <c r="F20" s="38">
         <v>487</v>
       </c>
       <c r="G20" s="38">
         <v>578</v>
       </c>
       <c r="H20" s="6">
         <v>669</v>
       </c>
       <c r="I20" s="38">
         <v>757</v>
       </c>
       <c r="J20" s="38">
         <v>845</v>
       </c>
       <c r="K20" s="38">
         <v>933</v>
       </c>
       <c r="L20" s="38">
         <v>1016</v>
       </c>
       <c r="M20" s="38">
         <v>1098</v>
       </c>
       <c r="N20" s="50"/>
     </row>
-    <row r="21" spans="1:14" s="13" customFormat="1">
+    <row r="21" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="38">
         <v>1</v>
       </c>
       <c r="C21" s="38">
         <v>9</v>
       </c>
       <c r="D21" s="38">
         <v>17</v>
       </c>
       <c r="E21" s="38">
         <v>24</v>
       </c>
       <c r="F21" s="38">
         <v>26</v>
       </c>
       <c r="G21" s="38">
         <v>28</v>
       </c>
       <c r="H21" s="6">
         <v>30</v>
       </c>
       <c r="I21" s="38">
         <v>30</v>
       </c>
       <c r="J21" s="38">
         <v>30</v>
       </c>
       <c r="K21" s="38">
         <v>30</v>
       </c>
       <c r="L21" s="38">
         <v>30</v>
       </c>
       <c r="M21" s="38">
         <v>30</v>
       </c>
       <c r="N21" s="50"/>
     </row>
-    <row r="22" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
+    <row r="22" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="50"/>
     </row>
-    <row r="23" spans="1:14" s="13" customFormat="1">
+    <row r="23" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="38">
         <v>3211</v>
       </c>
       <c r="C23" s="38">
         <v>6205</v>
       </c>
       <c r="D23" s="38">
         <v>9213</v>
       </c>
       <c r="E23" s="38">
         <v>12216</v>
       </c>
       <c r="F23" s="38">
         <v>15000</v>
       </c>
       <c r="G23" s="38">
         <v>17784</v>
       </c>
       <c r="H23" s="6">
         <v>20587</v>
       </c>
       <c r="I23" s="38">
         <v>23320</v>
       </c>
       <c r="J23" s="38">
         <v>26054</v>
       </c>
       <c r="K23" s="38">
         <v>28804</v>
       </c>
       <c r="L23" s="38">
         <v>31700</v>
       </c>
       <c r="M23" s="38">
         <v>34615</v>
       </c>
       <c r="N23" s="50"/>
     </row>
-    <row r="24" spans="1:14" s="13" customFormat="1">
+    <row r="24" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="38">
         <v>10</v>
       </c>
       <c r="C24" s="38">
         <v>19</v>
       </c>
       <c r="D24" s="38">
         <v>27</v>
       </c>
       <c r="E24" s="38">
         <v>36</v>
       </c>
       <c r="F24" s="38">
         <v>37</v>
       </c>
       <c r="G24" s="38">
         <v>37</v>
       </c>
       <c r="H24" s="6">
         <v>38</v>
       </c>
       <c r="I24" s="38">
         <v>48</v>
       </c>
       <c r="J24" s="38">
         <v>57</v>
       </c>
       <c r="K24" s="38">
         <v>67</v>
       </c>
       <c r="L24" s="38">
         <v>68</v>
       </c>
       <c r="M24" s="38">
         <v>68</v>
       </c>
       <c r="N24" s="50"/>
     </row>
-    <row r="25" spans="1:14" s="13" customFormat="1">
+    <row r="25" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="38">
         <v>1</v>
       </c>
       <c r="C25" s="38">
         <v>2</v>
       </c>
       <c r="D25" s="38">
         <v>16</v>
       </c>
       <c r="E25" s="38">
         <v>25</v>
       </c>
       <c r="F25" s="38">
         <v>26</v>
       </c>
       <c r="G25" s="38">
         <v>27</v>
       </c>
       <c r="H25" s="6">
         <v>46</v>
       </c>
       <c r="I25" s="38">
         <v>47</v>
       </c>
       <c r="J25" s="38">
         <v>49</v>
       </c>
       <c r="K25" s="38">
         <v>67</v>
       </c>
       <c r="L25" s="38">
         <v>72</v>
       </c>
       <c r="M25" s="38">
         <v>96</v>
       </c>
       <c r="N25" s="50"/>
     </row>
-    <row r="26" spans="1:14" s="13" customFormat="1">
+    <row r="26" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="38">
         <v>3200</v>
       </c>
       <c r="C26" s="38">
         <v>6185</v>
       </c>
       <c r="D26" s="38">
         <v>9170</v>
       </c>
       <c r="E26" s="38">
         <v>12155</v>
       </c>
       <c r="F26" s="38">
         <v>14937</v>
       </c>
       <c r="G26" s="38">
         <v>17720</v>
       </c>
       <c r="H26" s="6">
         <v>20503</v>
       </c>
       <c r="I26" s="38">
         <v>23225</v>
       </c>
       <c r="J26" s="38">
         <v>25947</v>
       </c>
       <c r="K26" s="38">
         <v>28670</v>
       </c>
       <c r="L26" s="38">
         <v>31560</v>
       </c>
       <c r="M26" s="38">
         <v>34450</v>
       </c>
       <c r="N26" s="50"/>
     </row>
-    <row r="27" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
+    <row r="27" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="6"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="50"/>
     </row>
-    <row r="28" spans="1:14" s="13" customFormat="1">
+    <row r="28" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="38">
         <v>1568</v>
       </c>
       <c r="C28" s="38">
         <v>3216</v>
       </c>
       <c r="D28" s="38">
         <v>4864</v>
       </c>
       <c r="E28" s="38">
         <v>6512</v>
       </c>
       <c r="F28" s="38">
         <v>8287</v>
       </c>
       <c r="G28" s="38">
         <v>10065</v>
       </c>
       <c r="H28" s="6">
         <v>11844</v>
       </c>
       <c r="I28" s="38">
         <v>13837</v>
       </c>
       <c r="J28" s="38">
         <v>15830</v>
       </c>
       <c r="K28" s="38">
         <v>17819</v>
       </c>
       <c r="L28" s="38">
         <v>19447</v>
       </c>
       <c r="M28" s="38">
         <v>21074</v>
       </c>
       <c r="N28" s="50"/>
     </row>
-    <row r="29" spans="1:14" s="62" customFormat="1">
+    <row r="29" spans="1:14" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="60" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="60" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="60" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="60" t="s">
         <v>74</v>
       </c>
       <c r="F29" s="60" t="s">
         <v>74</v>
       </c>
       <c r="G29" s="64">
         <v>3</v>
       </c>
       <c r="H29" s="6">
         <v>7</v>
       </c>
       <c r="I29" s="38">
         <v>18</v>
       </c>
       <c r="J29" s="38">
         <v>30</v>
       </c>
       <c r="K29" s="38">
         <v>37</v>
       </c>
       <c r="L29" s="38">
         <v>45</v>
       </c>
       <c r="M29" s="38">
         <v>51</v>
       </c>
       <c r="N29" s="61"/>
     </row>
-    <row r="30" spans="1:14" s="13" customFormat="1">
+    <row r="30" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="38">
         <v>1568</v>
       </c>
       <c r="C30" s="38">
         <v>3216</v>
       </c>
       <c r="D30" s="38">
         <v>4864</v>
       </c>
       <c r="E30" s="38">
         <v>6512</v>
       </c>
       <c r="F30" s="38">
         <v>8287</v>
       </c>
       <c r="G30" s="38">
         <v>10062</v>
       </c>
       <c r="H30" s="6">
         <v>11837</v>
       </c>
       <c r="I30" s="38">
         <v>13819</v>
       </c>
       <c r="J30" s="38">
         <v>15800</v>
       </c>
       <c r="K30" s="38">
         <v>17782</v>
       </c>
       <c r="L30" s="38">
         <v>19402</v>
       </c>
       <c r="M30" s="38">
         <v>21023</v>
       </c>
       <c r="N30" s="50"/>
     </row>
-    <row r="31" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1">
+    <row r="31" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="50"/>
     </row>
-    <row r="32" spans="1:14" s="13" customFormat="1">
+    <row r="32" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="38">
         <v>33</v>
       </c>
       <c r="C32" s="38">
         <v>76</v>
       </c>
       <c r="D32" s="38">
         <v>119</v>
       </c>
       <c r="E32" s="38">
         <v>163</v>
       </c>
       <c r="F32" s="38">
         <v>183</v>
       </c>
       <c r="G32" s="38">
         <v>203</v>
       </c>
       <c r="H32" s="6">
         <v>223</v>
       </c>
       <c r="I32" s="38">
         <v>262</v>
       </c>
       <c r="J32" s="38">
         <v>301</v>
       </c>
       <c r="K32" s="38">
         <v>341</v>
       </c>
       <c r="L32" s="38">
         <v>393</v>
       </c>
       <c r="M32" s="38">
         <v>446</v>
       </c>
       <c r="N32" s="50"/>
     </row>
-    <row r="33" spans="1:14" s="13" customFormat="1">
+    <row r="33" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="38">
         <v>33</v>
       </c>
       <c r="C33" s="38">
         <v>76</v>
       </c>
       <c r="D33" s="38">
         <v>119</v>
       </c>
       <c r="E33" s="38">
         <v>163</v>
       </c>
       <c r="F33" s="38">
         <v>183</v>
       </c>
       <c r="G33" s="38">
         <v>203</v>
       </c>
       <c r="H33" s="6">
         <v>223</v>
       </c>
       <c r="I33" s="38">
         <v>262</v>
       </c>
       <c r="J33" s="38">
         <v>301</v>
       </c>
       <c r="K33" s="38">
         <v>341</v>
       </c>
       <c r="L33" s="38">
         <v>393</v>
       </c>
       <c r="M33" s="38">
         <v>446</v>
       </c>
       <c r="N33" s="50"/>
     </row>
-    <row r="34" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1">
+    <row r="34" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="6"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="50"/>
     </row>
-    <row r="35" spans="1:14" s="13" customFormat="1">
+    <row r="35" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="38">
         <v>696</v>
       </c>
       <c r="C35" s="38">
         <v>1718</v>
       </c>
       <c r="D35" s="38">
         <v>2479</v>
       </c>
       <c r="E35" s="38">
         <v>3246</v>
       </c>
       <c r="F35" s="38">
         <v>4382</v>
       </c>
       <c r="G35" s="38">
         <v>5287</v>
       </c>
       <c r="H35" s="6">
         <v>6259</v>
       </c>
       <c r="I35" s="38">
         <v>7289</v>
       </c>
       <c r="J35" s="38">
         <v>8569</v>
       </c>
       <c r="K35" s="38">
         <v>9402</v>
       </c>
       <c r="L35" s="38">
         <v>10248</v>
       </c>
       <c r="M35" s="38">
         <v>11756</v>
       </c>
       <c r="N35" s="50"/>
     </row>
-    <row r="36" spans="1:14" s="13" customFormat="1">
+    <row r="36" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="38">
         <v>696</v>
       </c>
       <c r="C36" s="38">
         <v>1718</v>
       </c>
       <c r="D36" s="38">
         <v>2479</v>
       </c>
       <c r="E36" s="38">
         <v>3246</v>
       </c>
       <c r="F36" s="38">
         <v>4382</v>
       </c>
       <c r="G36" s="38">
         <v>5287</v>
       </c>
       <c r="H36" s="6">
         <v>6259</v>
       </c>
       <c r="I36" s="38">
         <v>7289</v>
       </c>
       <c r="J36" s="38">
         <v>8569</v>
       </c>
       <c r="K36" s="38">
         <v>9402</v>
       </c>
       <c r="L36" s="38">
         <v>10248</v>
       </c>
       <c r="M36" s="38">
         <v>11756</v>
       </c>
       <c r="N36" s="50"/>
     </row>
-    <row r="37" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1">
+    <row r="37" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="57" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="6"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="50"/>
     </row>
-    <row r="38" spans="1:14" s="13" customFormat="1">
+    <row r="38" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="58" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="38">
         <v>98</v>
       </c>
       <c r="C38" s="38">
         <v>168</v>
       </c>
       <c r="D38" s="38">
         <v>256</v>
       </c>
       <c r="E38" s="38">
         <v>322</v>
       </c>
       <c r="F38" s="38">
         <v>386</v>
       </c>
       <c r="G38" s="38">
         <v>454</v>
       </c>
       <c r="H38" s="6">
         <v>552</v>
       </c>
       <c r="I38" s="38">
         <v>617</v>
       </c>
       <c r="J38" s="38">
         <v>716</v>
       </c>
       <c r="K38" s="38">
         <v>803</v>
       </c>
       <c r="L38" s="38">
         <v>886</v>
       </c>
       <c r="M38" s="38">
         <v>1006</v>
       </c>
       <c r="N38" s="50"/>
     </row>
-    <row r="39" spans="1:14" s="13" customFormat="1">
+    <row r="39" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="38">
         <v>96</v>
       </c>
       <c r="C39" s="38">
         <v>164</v>
       </c>
       <c r="D39" s="38">
         <v>248</v>
       </c>
       <c r="E39" s="38">
         <v>312</v>
       </c>
       <c r="F39" s="38">
         <v>374</v>
       </c>
       <c r="G39" s="38">
         <v>441</v>
       </c>
       <c r="H39" s="6">
         <v>537</v>
       </c>
       <c r="I39" s="38">
         <v>600</v>
       </c>
       <c r="J39" s="38">
         <v>697</v>
       </c>
       <c r="K39" s="38">
         <v>783</v>
       </c>
       <c r="L39" s="38">
         <v>864</v>
       </c>
       <c r="M39" s="38">
         <v>982</v>
       </c>
       <c r="N39" s="50"/>
     </row>
-    <row r="40" spans="1:14" s="13" customFormat="1">
+    <row r="40" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="38">
         <v>2</v>
       </c>
       <c r="C40" s="38">
         <v>4</v>
       </c>
       <c r="D40" s="38">
         <v>5</v>
       </c>
       <c r="E40" s="38">
         <v>7</v>
       </c>
       <c r="F40" s="38">
         <v>9</v>
       </c>
       <c r="G40" s="38">
         <v>11</v>
       </c>
       <c r="H40" s="6">
         <v>12</v>
       </c>
       <c r="I40" s="38">
         <v>14</v>
       </c>
       <c r="J40" s="38">
         <v>16</v>
       </c>
       <c r="K40" s="38">
         <v>18</v>
       </c>
       <c r="L40" s="38">
         <v>19</v>
       </c>
       <c r="M40" s="38">
         <v>21</v>
       </c>
       <c r="N40" s="50"/>
     </row>
-    <row r="41" spans="1:14" s="13" customFormat="1">
+    <row r="41" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="38">
         <v>1</v>
       </c>
       <c r="C41" s="38">
         <v>1</v>
       </c>
       <c r="D41" s="38">
         <v>2</v>
       </c>
       <c r="E41" s="38">
         <v>2</v>
       </c>
       <c r="F41" s="38">
         <v>2</v>
       </c>
       <c r="G41" s="38">
         <v>2</v>
       </c>
       <c r="H41" s="6">
         <v>2</v>
       </c>
       <c r="I41" s="38">
         <v>2</v>
       </c>
       <c r="J41" s="38">
         <v>2</v>
       </c>
       <c r="K41" s="38">
         <v>2</v>
       </c>
       <c r="L41" s="38">
         <v>2</v>
       </c>
       <c r="M41" s="38">
         <v>2</v>
       </c>
       <c r="N41" s="50"/>
     </row>
-    <row r="42" spans="1:14" s="13" customFormat="1">
+    <row r="42" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="38">
         <v>0</v>
       </c>
       <c r="D42" s="38">
         <v>1</v>
       </c>
       <c r="E42" s="38">
         <v>1</v>
       </c>
       <c r="F42" s="38">
         <v>1</v>
       </c>
       <c r="G42" s="38">
         <v>1</v>
       </c>
       <c r="H42" s="6">
         <v>1</v>
       </c>
       <c r="I42" s="38">
         <v>1</v>
       </c>
       <c r="J42" s="38">
         <v>1</v>
       </c>
       <c r="K42" s="38">
         <v>1</v>
       </c>
       <c r="L42" s="38">
         <v>1</v>
       </c>
       <c r="M42" s="38">
         <v>1</v>
       </c>
       <c r="N42" s="50"/>
     </row>
-    <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
+    <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="6"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="50"/>
     </row>
-    <row r="44" spans="1:14" s="13" customFormat="1">
+    <row r="44" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="38">
         <v>34219</v>
       </c>
       <c r="C44" s="38">
         <v>65378</v>
       </c>
       <c r="D44" s="38">
         <v>100746</v>
       </c>
       <c r="E44" s="38">
         <v>130639</v>
       </c>
       <c r="F44" s="38">
         <v>152876</v>
       </c>
       <c r="G44" s="38">
         <v>174999</v>
       </c>
       <c r="H44" s="38">
         <v>201858</v>
       </c>
       <c r="I44" s="38">
         <v>230832</v>
       </c>
       <c r="J44" s="38">
         <v>249489</v>
       </c>
       <c r="K44" s="38">
         <v>279765</v>
       </c>
       <c r="L44" s="38">
         <v>309158</v>
       </c>
       <c r="M44" s="38">
         <v>338303</v>
       </c>
       <c r="N44" s="50"/>
     </row>
-    <row r="45" spans="1:14" s="13" customFormat="1">
+    <row r="45" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="38">
         <v>15652</v>
       </c>
       <c r="C45" s="38">
         <v>30520</v>
       </c>
       <c r="D45" s="38">
         <v>47106</v>
       </c>
       <c r="E45" s="38">
         <v>62406</v>
       </c>
       <c r="F45" s="38">
         <v>71234</v>
       </c>
       <c r="G45" s="38">
         <v>81843</v>
       </c>
       <c r="H45" s="38">
         <v>97346</v>
       </c>
       <c r="I45" s="38">
         <v>111557</v>
       </c>
       <c r="J45" s="38">
         <v>123639</v>
       </c>
       <c r="K45" s="38">
         <v>139483</v>
       </c>
       <c r="L45" s="38">
         <v>154832</v>
       </c>
       <c r="M45" s="38">
         <v>174275</v>
       </c>
       <c r="N45" s="50"/>
     </row>
-    <row r="46" spans="1:14" s="13" customFormat="1">
+    <row r="46" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="38">
         <v>14301</v>
       </c>
       <c r="C46" s="38">
         <v>25308</v>
       </c>
       <c r="D46" s="38">
         <v>38576</v>
       </c>
       <c r="E46" s="38">
         <v>47355</v>
       </c>
       <c r="F46" s="38">
         <v>56304</v>
       </c>
       <c r="G46" s="38">
         <v>63607</v>
       </c>
       <c r="H46" s="38">
         <v>70943</v>
       </c>
       <c r="I46" s="38">
         <v>81691</v>
       </c>
       <c r="J46" s="38">
         <v>86389</v>
       </c>
       <c r="K46" s="38">
         <v>95153</v>
       </c>
       <c r="L46" s="38">
         <v>105814</v>
       </c>
       <c r="M46" s="38">
         <v>111082</v>
       </c>
       <c r="N46" s="50"/>
     </row>
-    <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="38">
         <v>126</v>
       </c>
       <c r="C47" s="38">
         <v>184</v>
       </c>
       <c r="D47" s="38">
         <v>241</v>
       </c>
       <c r="E47" s="38">
         <v>299</v>
       </c>
       <c r="F47" s="38">
         <v>423</v>
       </c>
       <c r="G47" s="38">
         <v>547</v>
       </c>
       <c r="H47" s="38">
         <v>670</v>
       </c>
       <c r="I47" s="38">
         <v>772</v>
       </c>
       <c r="J47" s="38">
         <v>873</v>
       </c>
       <c r="K47" s="38">
         <v>974</v>
       </c>
       <c r="L47" s="38">
         <v>1031</v>
       </c>
       <c r="M47" s="38">
         <v>1089</v>
       </c>
       <c r="N47" s="50"/>
     </row>
-    <row r="48" spans="1:14" s="45" customFormat="1">
+    <row r="48" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B48" s="38">
         <v>1</v>
       </c>
       <c r="C48" s="38">
         <v>2</v>
       </c>
       <c r="D48" s="38">
         <v>2</v>
       </c>
       <c r="E48" s="38">
         <v>3</v>
       </c>
       <c r="F48" s="38">
         <v>4</v>
       </c>
       <c r="G48" s="38">
         <v>5</v>
       </c>
       <c r="H48" s="38">
         <v>6</v>
       </c>
       <c r="I48" s="38">
         <v>7</v>
       </c>
       <c r="J48" s="38">
         <v>7</v>
       </c>
       <c r="K48" s="38">
         <v>8</v>
       </c>
       <c r="L48" s="38">
         <v>9</v>
       </c>
       <c r="M48" s="38">
         <v>10</v>
       </c>
       <c r="N48" s="50"/>
     </row>
-    <row r="49" spans="1:14" s="13" customFormat="1">
+    <row r="49" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="38">
         <v>4139</v>
       </c>
       <c r="C49" s="38">
         <v>9365</v>
       </c>
       <c r="D49" s="38">
         <v>14820</v>
       </c>
       <c r="E49" s="38">
         <v>20576</v>
       </c>
       <c r="F49" s="38">
         <v>24911</v>
       </c>
       <c r="G49" s="38">
         <v>28998</v>
       </c>
       <c r="H49" s="38">
         <v>32893</v>
       </c>
       <c r="I49" s="38">
         <v>36806</v>
       </c>
       <c r="J49" s="38">
         <v>38581</v>
       </c>
       <c r="K49" s="38">
         <v>44146</v>
       </c>
       <c r="L49" s="38">
         <v>47471</v>
       </c>
       <c r="M49" s="38">
         <v>51848</v>
       </c>
       <c r="N49" s="50"/>
     </row>
-    <row r="50" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
+    <row r="50" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="15"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="6"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
       <c r="M50" s="5"/>
       <c r="N50" s="50"/>
     </row>
-    <row r="51" spans="1:14" s="13" customFormat="1">
+    <row r="51" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="38">
         <v>27735</v>
       </c>
       <c r="C51" s="38">
         <v>52281</v>
       </c>
       <c r="D51" s="38">
         <v>80392</v>
       </c>
       <c r="E51" s="38">
         <v>104547</v>
       </c>
       <c r="F51" s="38">
         <v>124256</v>
       </c>
       <c r="G51" s="38">
         <v>142566</v>
       </c>
       <c r="H51" s="6">
         <v>163249</v>
       </c>
       <c r="I51" s="38">
         <v>185919</v>
       </c>
       <c r="J51" s="38">
         <v>200361</v>
       </c>
       <c r="K51" s="38">
         <v>223425</v>
       </c>
       <c r="L51" s="38">
         <v>246629</v>
       </c>
       <c r="M51" s="38">
         <v>269126</v>
       </c>
       <c r="N51" s="50"/>
     </row>
-    <row r="52" spans="1:14" s="13" customFormat="1">
+    <row r="52" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="38">
         <v>10298</v>
       </c>
       <c r="C52" s="38">
         <v>19940</v>
       </c>
       <c r="D52" s="38">
         <v>30742</v>
       </c>
       <c r="E52" s="38">
         <v>41769</v>
       </c>
       <c r="F52" s="38">
         <v>48565</v>
       </c>
       <c r="G52" s="38">
         <v>56267</v>
       </c>
       <c r="H52" s="6">
         <v>66272</v>
       </c>
       <c r="I52" s="38">
         <v>75236</v>
       </c>
       <c r="J52" s="38">
         <v>83315</v>
       </c>
       <c r="K52" s="38">
         <v>93616</v>
       </c>
       <c r="L52" s="38">
         <v>104112</v>
       </c>
       <c r="M52" s="38">
         <v>118168</v>
       </c>
       <c r="N52" s="50"/>
     </row>
-    <row r="53" spans="1:14" s="13" customFormat="1">
+    <row r="53" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="38">
         <v>14301</v>
       </c>
       <c r="C53" s="38">
         <v>25302</v>
       </c>
       <c r="D53" s="38">
         <v>38562</v>
       </c>
       <c r="E53" s="38">
         <v>47335</v>
       </c>
       <c r="F53" s="38">
         <v>56280</v>
       </c>
       <c r="G53" s="38">
         <v>63579</v>
       </c>
       <c r="H53" s="6">
         <v>70911</v>
       </c>
       <c r="I53" s="38">
         <v>81659</v>
       </c>
       <c r="J53" s="38">
         <v>86357</v>
       </c>
       <c r="K53" s="38">
         <v>95121</v>
       </c>
       <c r="L53" s="38">
         <v>105782</v>
       </c>
       <c r="M53" s="38">
         <v>111050</v>
       </c>
       <c r="N53" s="50"/>
     </row>
-    <row r="54" spans="1:14" s="13" customFormat="1">
+    <row r="54" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="38">
         <v>126</v>
       </c>
       <c r="C54" s="38">
         <v>184</v>
       </c>
       <c r="D54" s="38">
         <v>241</v>
       </c>
       <c r="E54" s="38">
         <v>299</v>
       </c>
       <c r="F54" s="38">
         <v>423</v>
       </c>
       <c r="G54" s="38">
         <v>547</v>
       </c>
       <c r="H54" s="6">
         <v>670</v>
       </c>
       <c r="I54" s="38">
         <v>772</v>
       </c>
       <c r="J54" s="38">
         <v>873</v>
       </c>
       <c r="K54" s="38">
         <v>974</v>
       </c>
       <c r="L54" s="38">
         <v>1031</v>
       </c>
       <c r="M54" s="38">
         <v>1089</v>
       </c>
       <c r="N54" s="50"/>
     </row>
-    <row r="55" spans="1:14" s="45" customFormat="1">
+    <row r="55" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="38">
         <v>1</v>
       </c>
       <c r="C55" s="38">
         <v>2</v>
       </c>
       <c r="D55" s="38">
         <v>2</v>
       </c>
       <c r="E55" s="38">
         <v>3</v>
       </c>
       <c r="F55" s="38">
         <v>4</v>
       </c>
       <c r="G55" s="38">
         <v>5</v>
       </c>
       <c r="H55" s="6">
         <v>6</v>
       </c>
       <c r="I55" s="38">
         <v>7</v>
       </c>
       <c r="J55" s="38">
         <v>7</v>
       </c>
       <c r="K55" s="38">
         <v>8</v>
       </c>
       <c r="L55" s="38">
         <v>9</v>
       </c>
       <c r="M55" s="38">
         <v>10</v>
       </c>
       <c r="N55" s="50"/>
     </row>
-    <row r="56" spans="1:14" s="13" customFormat="1">
+    <row r="56" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="38">
         <v>3009</v>
       </c>
       <c r="C56" s="38">
         <v>6855</v>
       </c>
       <c r="D56" s="38">
         <v>10843</v>
       </c>
       <c r="E56" s="38">
         <v>15141</v>
       </c>
       <c r="F56" s="38">
         <v>18984</v>
       </c>
       <c r="G56" s="38">
         <v>22169</v>
       </c>
       <c r="H56" s="6">
         <v>25390</v>
       </c>
       <c r="I56" s="38">
         <v>28246</v>
       </c>
       <c r="J56" s="38">
         <v>29809</v>
       </c>
       <c r="K56" s="38">
         <v>33705</v>
       </c>
       <c r="L56" s="38">
         <v>35694</v>
       </c>
       <c r="M56" s="38">
         <v>38810</v>
       </c>
       <c r="N56" s="50"/>
     </row>
-    <row r="57" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
+    <row r="57" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="15"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="36"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="6"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="50"/>
     </row>
-    <row r="58" spans="1:14" s="13" customFormat="1">
+    <row r="58" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="38">
         <v>6484</v>
       </c>
       <c r="C58" s="38">
         <v>12428</v>
       </c>
       <c r="D58" s="38">
         <v>19017</v>
       </c>
       <c r="E58" s="38">
         <v>24086</v>
       </c>
       <c r="F58" s="38">
         <v>26610</v>
       </c>
       <c r="G58" s="38">
         <v>30419</v>
       </c>
       <c r="H58" s="6">
         <v>36510</v>
       </c>
       <c r="I58" s="38">
         <v>42814</v>
       </c>
       <c r="J58" s="38">
         <v>47029</v>
       </c>
       <c r="K58" s="38">
         <v>54241</v>
       </c>
       <c r="L58" s="38">
         <v>60430</v>
       </c>
       <c r="M58" s="38">
         <v>67078</v>
       </c>
       <c r="N58" s="50"/>
     </row>
-    <row r="59" spans="1:14" s="13" customFormat="1">
+    <row r="59" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="38">
         <v>5354</v>
       </c>
       <c r="C59" s="38">
         <v>9918</v>
       </c>
       <c r="D59" s="38">
         <v>15040</v>
       </c>
       <c r="E59" s="38">
         <v>18651</v>
       </c>
       <c r="F59" s="38">
         <v>20683</v>
       </c>
       <c r="G59" s="38">
         <v>23590</v>
       </c>
       <c r="H59" s="6">
         <v>29007</v>
       </c>
       <c r="I59" s="38">
         <v>34254</v>
       </c>
       <c r="J59" s="38">
         <v>38257</v>
       </c>
       <c r="K59" s="38">
         <v>43800</v>
       </c>
       <c r="L59" s="38">
         <v>48653</v>
       </c>
       <c r="M59" s="38">
         <v>54040</v>
       </c>
       <c r="N59" s="50"/>
     </row>
-    <row r="60" spans="1:14" s="13" customFormat="1">
+    <row r="60" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="38">
         <v>1130</v>
       </c>
       <c r="C60" s="38">
         <v>2510</v>
       </c>
       <c r="D60" s="38">
         <v>3977</v>
       </c>
       <c r="E60" s="38">
         <v>5435</v>
       </c>
       <c r="F60" s="38">
         <v>5927</v>
       </c>
       <c r="G60" s="38">
         <v>6829</v>
       </c>
       <c r="H60" s="6">
         <v>7503</v>
       </c>
       <c r="I60" s="38">
         <v>8560</v>
       </c>
       <c r="J60" s="38">
         <v>8772</v>
       </c>
       <c r="K60" s="38">
         <v>10441</v>
       </c>
       <c r="L60" s="38">
         <v>11777</v>
       </c>
       <c r="M60" s="38">
         <v>13038</v>
       </c>
       <c r="N60" s="50"/>
     </row>
-    <row r="61" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
+    <row r="61" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B61" s="15"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="6"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="50"/>
     </row>
-    <row r="62" spans="1:14" s="13" customFormat="1">
+    <row r="62" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="38">
         <v>1839</v>
       </c>
       <c r="C62" s="38">
         <v>3739</v>
       </c>
       <c r="D62" s="38">
         <v>5577</v>
       </c>
       <c r="E62" s="38">
         <v>7401</v>
       </c>
       <c r="F62" s="38">
         <v>9212</v>
       </c>
       <c r="G62" s="38">
         <v>10944</v>
       </c>
       <c r="H62" s="6">
         <v>12772</v>
       </c>
       <c r="I62" s="38">
         <v>14611</v>
       </c>
       <c r="J62" s="38">
         <v>16399</v>
       </c>
       <c r="K62" s="38">
         <v>18316</v>
       </c>
       <c r="L62" s="38">
         <v>20192</v>
       </c>
       <c r="M62" s="38">
         <v>22148</v>
       </c>
       <c r="N62" s="50"/>
     </row>
-    <row r="63" spans="1:14" s="13" customFormat="1">
+    <row r="63" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1630</v>
       </c>
       <c r="C63" s="38">
         <v>3272</v>
       </c>
       <c r="D63" s="38">
         <v>4863</v>
       </c>
       <c r="E63" s="38">
         <v>6433</v>
       </c>
       <c r="F63" s="38">
         <v>8001</v>
       </c>
       <c r="G63" s="38">
         <v>9516</v>
       </c>
       <c r="H63" s="6">
         <v>11119</v>
       </c>
       <c r="I63" s="38">
         <v>12723</v>
       </c>
       <c r="J63" s="38">
         <v>14284</v>
       </c>
       <c r="K63" s="38">
         <v>15945</v>
       </c>
       <c r="L63" s="38">
         <v>17594</v>
       </c>
       <c r="M63" s="38">
         <v>19303</v>
       </c>
       <c r="N63" s="50"/>
     </row>
-    <row r="64" spans="1:14" s="13" customFormat="1">
+    <row r="64" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="38">
         <v>50</v>
       </c>
       <c r="C64" s="38">
         <v>115</v>
       </c>
       <c r="D64" s="38">
         <v>179</v>
       </c>
       <c r="E64" s="38">
         <v>244</v>
       </c>
       <c r="F64" s="38">
         <v>308</v>
       </c>
       <c r="G64" s="38">
         <v>371</v>
       </c>
       <c r="H64" s="6">
         <v>435</v>
       </c>
       <c r="I64" s="38">
         <v>497</v>
       </c>
       <c r="J64" s="38">
         <v>559</v>
       </c>
       <c r="K64" s="38">
         <v>621</v>
       </c>
       <c r="L64" s="38">
         <v>662</v>
       </c>
       <c r="M64" s="38">
         <v>702</v>
       </c>
       <c r="N64" s="50"/>
     </row>
-    <row r="65" spans="1:14" s="13" customFormat="1">
+    <row r="65" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="38">
         <v>11</v>
       </c>
       <c r="C65" s="38">
         <v>20</v>
       </c>
       <c r="D65" s="38">
         <v>29</v>
       </c>
       <c r="E65" s="38">
         <v>39</v>
       </c>
       <c r="F65" s="38">
         <v>42</v>
       </c>
       <c r="G65" s="38">
         <v>45</v>
       </c>
       <c r="H65" s="6">
         <v>49</v>
       </c>
       <c r="I65" s="38">
         <v>58</v>
       </c>
       <c r="J65" s="38">
         <v>68</v>
       </c>
       <c r="K65" s="38">
         <v>78</v>
       </c>
       <c r="L65" s="38">
         <v>86</v>
       </c>
       <c r="M65" s="38">
         <v>95</v>
       </c>
       <c r="N65" s="50"/>
     </row>
-    <row r="66" spans="1:14" s="13" customFormat="1">
+    <row r="66" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="38">
         <v>2</v>
       </c>
       <c r="C66" s="38">
         <v>7</v>
       </c>
       <c r="D66" s="38">
         <v>12</v>
       </c>
       <c r="E66" s="38">
         <v>18</v>
       </c>
       <c r="F66" s="38">
         <v>22</v>
       </c>
       <c r="G66" s="38">
         <v>27</v>
       </c>
       <c r="H66" s="6">
         <v>32</v>
       </c>
       <c r="I66" s="38">
         <v>36</v>
       </c>
       <c r="J66" s="38">
         <v>40</v>
       </c>
       <c r="K66" s="38">
         <v>45</v>
       </c>
       <c r="L66" s="38">
         <v>48</v>
       </c>
       <c r="M66" s="38">
         <v>52</v>
       </c>
       <c r="N66" s="50"/>
     </row>
-    <row r="67" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="67" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B67" s="38">
         <v>15</v>
       </c>
       <c r="C67" s="38">
         <v>33</v>
       </c>
       <c r="D67" s="38">
         <v>51</v>
       </c>
       <c r="E67" s="38">
         <v>69</v>
       </c>
       <c r="F67" s="38">
         <v>79</v>
       </c>
       <c r="G67" s="38">
         <v>88</v>
       </c>
       <c r="H67" s="6">
         <v>98</v>
       </c>
       <c r="I67" s="38">
         <v>108</v>
       </c>
       <c r="J67" s="38">
         <v>117</v>
       </c>
       <c r="K67" s="38">
         <v>127</v>
       </c>
       <c r="L67" s="38">
         <v>141</v>
       </c>
       <c r="M67" s="38">
         <v>154</v>
       </c>
       <c r="N67" s="50"/>
     </row>
-    <row r="68" spans="1:14" s="45" customFormat="1">
+    <row r="68" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="38">
         <v>132</v>
       </c>
       <c r="C68" s="38">
         <v>291</v>
       </c>
       <c r="D68" s="38">
         <v>439</v>
       </c>
       <c r="E68" s="38">
         <v>592</v>
       </c>
       <c r="F68" s="38">
         <v>749</v>
       </c>
       <c r="G68" s="38">
         <v>879</v>
       </c>
       <c r="H68" s="6">
         <v>1022</v>
       </c>
       <c r="I68" s="38">
         <v>1166</v>
       </c>
       <c r="J68" s="38">
         <v>1304</v>
       </c>
       <c r="K68" s="38">
         <v>1460</v>
       </c>
       <c r="L68" s="38">
         <v>1607</v>
       </c>
       <c r="M68" s="38">
         <v>1761</v>
       </c>
       <c r="N68" s="50"/>
     </row>
-    <row r="69" spans="1:14" s="45" customFormat="1">
+    <row r="69" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="38">
         <v>1</v>
       </c>
       <c r="D69" s="38">
         <v>3</v>
       </c>
       <c r="E69" s="38">
         <v>7</v>
       </c>
       <c r="F69" s="38">
         <v>11</v>
       </c>
       <c r="G69" s="38">
         <v>17</v>
       </c>
       <c r="H69" s="6">
         <v>18</v>
       </c>
       <c r="I69" s="38">
         <v>23</v>
       </c>
       <c r="J69" s="38">
         <v>26</v>
       </c>
       <c r="K69" s="38">
         <v>41</v>
       </c>
       <c r="L69" s="38">
         <v>54</v>
       </c>
       <c r="M69" s="38">
         <v>80</v>
       </c>
       <c r="N69" s="50"/>
     </row>
-    <row r="70" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1">
+    <row r="70" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="15"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="6"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
       <c r="K70" s="5"/>
       <c r="L70" s="5"/>
       <c r="M70" s="5"/>
       <c r="N70" s="50"/>
     </row>
-    <row r="71" spans="1:14" s="13" customFormat="1">
+    <row r="71" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="38">
         <v>73</v>
       </c>
       <c r="C71" s="38">
         <v>163</v>
       </c>
       <c r="D71" s="38">
         <v>264</v>
       </c>
       <c r="E71" s="38">
         <v>377</v>
       </c>
       <c r="F71" s="38">
         <v>530</v>
       </c>
       <c r="G71" s="38">
         <v>699</v>
       </c>
       <c r="H71" s="6">
         <v>896</v>
       </c>
       <c r="I71" s="38">
         <v>1061</v>
       </c>
       <c r="J71" s="38">
         <v>1222</v>
       </c>
       <c r="K71" s="38">
         <v>1372</v>
       </c>
       <c r="L71" s="38">
         <v>1499</v>
       </c>
       <c r="M71" s="38">
         <v>1633</v>
       </c>
       <c r="N71" s="50"/>
     </row>
-    <row r="72" spans="1:14" s="13" customFormat="1">
+    <row r="72" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="38">
         <v>63</v>
       </c>
       <c r="C72" s="38">
         <v>143</v>
       </c>
       <c r="D72" s="38">
         <v>230</v>
       </c>
       <c r="E72" s="38">
         <v>329</v>
       </c>
       <c r="F72" s="38">
         <v>459</v>
       </c>
       <c r="G72" s="38">
         <v>601</v>
       </c>
       <c r="H72" s="6">
         <v>772</v>
       </c>
       <c r="I72" s="38">
         <v>919</v>
       </c>
       <c r="J72" s="38">
         <v>1054</v>
       </c>
       <c r="K72" s="38">
         <v>1187</v>
       </c>
       <c r="L72" s="38">
         <v>1297</v>
       </c>
       <c r="M72" s="38">
         <v>1413</v>
       </c>
       <c r="N72" s="50"/>
     </row>
-    <row r="73" spans="1:14" s="13" customFormat="1">
+    <row r="73" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B73" s="38">
         <v>2</v>
       </c>
       <c r="C73" s="38">
         <v>3</v>
       </c>
       <c r="D73" s="38">
         <v>5</v>
       </c>
       <c r="E73" s="38">
         <v>7</v>
       </c>
       <c r="F73" s="38">
         <v>8</v>
       </c>
       <c r="G73" s="38">
         <v>10</v>
       </c>
       <c r="H73" s="6">
         <v>12</v>
       </c>
       <c r="I73" s="38">
         <v>13</v>
       </c>
       <c r="J73" s="38">
         <v>15</v>
       </c>
       <c r="K73" s="38">
         <v>17</v>
       </c>
       <c r="L73" s="38">
         <v>18</v>
       </c>
       <c r="M73" s="38">
         <v>19</v>
       </c>
       <c r="N73" s="50"/>
     </row>
-    <row r="74" spans="1:14" s="13" customFormat="1">
+    <row r="74" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="38">
         <v>0</v>
       </c>
       <c r="C74" s="38">
         <v>1</v>
       </c>
       <c r="D74" s="38">
         <v>1</v>
       </c>
       <c r="E74" s="38">
         <v>1</v>
       </c>
       <c r="F74" s="38">
         <v>2</v>
       </c>
       <c r="G74" s="38">
         <v>2</v>
       </c>
       <c r="H74" s="6">
         <v>2</v>
       </c>
       <c r="I74" s="38">
         <v>3</v>
       </c>
       <c r="J74" s="38">
         <v>4</v>
       </c>
       <c r="K74" s="38">
         <v>4</v>
       </c>
       <c r="L74" s="38">
         <v>5</v>
       </c>
       <c r="M74" s="38">
         <v>6</v>
       </c>
       <c r="N74" s="50"/>
     </row>
-    <row r="75" spans="1:14" s="13" customFormat="1">
+    <row r="75" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="38">
         <v>1</v>
       </c>
       <c r="C75" s="38">
         <v>2</v>
       </c>
       <c r="D75" s="38">
         <v>3</v>
       </c>
       <c r="E75" s="38">
         <v>3</v>
       </c>
       <c r="F75" s="38">
         <v>13</v>
       </c>
       <c r="G75" s="38">
         <v>23</v>
       </c>
       <c r="H75" s="6">
         <v>32</v>
       </c>
       <c r="I75" s="38">
         <v>41</v>
       </c>
       <c r="J75" s="38">
         <v>49</v>
       </c>
       <c r="K75" s="38">
         <v>51</v>
       </c>
       <c r="L75" s="38">
         <v>53</v>
       </c>
       <c r="M75" s="38">
         <v>55</v>
       </c>
       <c r="N75" s="50"/>
     </row>
-    <row r="76" spans="1:14" s="13" customFormat="1">
+    <row r="76" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>7</v>
       </c>
       <c r="C76" s="38">
         <v>14</v>
       </c>
       <c r="D76" s="38">
         <v>25</v>
       </c>
       <c r="E76" s="38">
         <v>36</v>
       </c>
       <c r="F76" s="38">
         <v>47</v>
       </c>
       <c r="G76" s="38">
         <v>62</v>
       </c>
       <c r="H76" s="6">
         <v>77</v>
       </c>
       <c r="I76" s="38">
         <v>84</v>
       </c>
       <c r="J76" s="38">
         <v>99</v>
       </c>
       <c r="K76" s="38">
         <v>112</v>
       </c>
       <c r="L76" s="38">
         <v>125</v>
       </c>
       <c r="M76" s="38">
         <v>139</v>
       </c>
       <c r="N76" s="50"/>
     </row>
-    <row r="77" spans="1:14" s="13" customFormat="1">
+    <row r="77" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="38">
         <v>0</v>
       </c>
       <c r="D77" s="38">
         <v>1</v>
       </c>
       <c r="E77" s="38">
         <v>1</v>
       </c>
       <c r="F77" s="38">
         <v>1</v>
       </c>
       <c r="G77" s="38">
         <v>1</v>
       </c>
       <c r="H77" s="6">
         <v>1</v>
       </c>
       <c r="I77" s="38">
         <v>1</v>
       </c>
       <c r="J77" s="38">
         <v>1</v>
       </c>
       <c r="K77" s="38">
         <v>1</v>
       </c>
       <c r="L77" s="38">
         <v>1</v>
       </c>
       <c r="M77" s="38">
         <v>1</v>
       </c>
       <c r="N77" s="50"/>
     </row>
-    <row r="78" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1">
+    <row r="78" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B78" s="15"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="6"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="50"/>
     </row>
-    <row r="79" spans="1:14" s="13" customFormat="1">
+    <row r="79" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="38">
         <v>224</v>
       </c>
       <c r="C79" s="38">
         <v>472</v>
       </c>
       <c r="D79" s="38">
         <v>714</v>
       </c>
       <c r="E79" s="38">
         <v>1017</v>
       </c>
       <c r="F79" s="38">
         <v>1322</v>
       </c>
       <c r="G79" s="38">
         <v>1622</v>
       </c>
       <c r="H79" s="6">
         <v>1961</v>
       </c>
       <c r="I79" s="38">
         <v>2308</v>
       </c>
       <c r="J79" s="38">
         <v>2654</v>
       </c>
       <c r="K79" s="38">
         <v>2952</v>
       </c>
       <c r="L79" s="38">
         <v>3236</v>
       </c>
       <c r="M79" s="38">
         <v>3583</v>
       </c>
       <c r="N79" s="50"/>
     </row>
-    <row r="80" spans="1:14" s="13" customFormat="1">
+    <row r="80" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="38">
         <v>205</v>
       </c>
       <c r="C80" s="38">
         <v>433</v>
       </c>
       <c r="D80" s="38">
         <v>651</v>
       </c>
       <c r="E80" s="38">
         <v>928</v>
       </c>
       <c r="F80" s="38">
         <v>1197</v>
       </c>
       <c r="G80" s="38">
         <v>1457</v>
       </c>
       <c r="H80" s="6">
         <v>1760</v>
       </c>
       <c r="I80" s="38">
         <v>2064</v>
       </c>
       <c r="J80" s="38">
         <v>2382</v>
       </c>
       <c r="K80" s="38">
         <v>2663</v>
       </c>
       <c r="L80" s="38">
         <v>2925</v>
       </c>
       <c r="M80" s="38">
         <v>3242</v>
       </c>
       <c r="N80" s="50"/>
     </row>
-    <row r="81" spans="1:14" s="13" customFormat="1">
+    <row r="81" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B81" s="38">
         <v>1</v>
       </c>
       <c r="C81" s="38">
         <v>1</v>
       </c>
       <c r="D81" s="38">
         <v>2</v>
       </c>
       <c r="E81" s="38">
         <v>2</v>
       </c>
       <c r="F81" s="38">
         <v>3</v>
       </c>
       <c r="G81" s="38">
         <v>3</v>
       </c>
       <c r="H81" s="6">
         <v>4</v>
       </c>
       <c r="I81" s="38">
         <v>4</v>
       </c>
       <c r="J81" s="38">
         <v>5</v>
       </c>
       <c r="K81" s="38">
         <v>5</v>
       </c>
       <c r="L81" s="38">
         <v>6</v>
       </c>
       <c r="M81" s="38">
         <v>7</v>
       </c>
       <c r="N81" s="50"/>
     </row>
-    <row r="82" spans="1:14" s="13" customFormat="1">
+    <row r="82" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B82" s="38">
         <v>0</v>
       </c>
       <c r="C82" s="38">
         <v>1</v>
       </c>
       <c r="D82" s="38">
         <v>1</v>
       </c>
       <c r="E82" s="38">
         <v>1</v>
       </c>
       <c r="F82" s="38">
         <v>2</v>
       </c>
       <c r="G82" s="38">
         <v>2</v>
       </c>
       <c r="H82" s="6">
         <v>2</v>
       </c>
       <c r="I82" s="38">
         <v>3</v>
       </c>
       <c r="J82" s="38">
         <v>3</v>
       </c>
       <c r="K82" s="38">
         <v>3</v>
       </c>
       <c r="L82" s="38">
         <v>4</v>
       </c>
       <c r="M82" s="38">
         <v>4</v>
       </c>
       <c r="N82" s="50"/>
     </row>
-    <row r="83" spans="1:14" s="13" customFormat="1">
+    <row r="83" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B83" s="38">
         <v>1</v>
       </c>
       <c r="C83" s="38">
         <v>1</v>
       </c>
       <c r="D83" s="38">
         <v>2</v>
       </c>
       <c r="E83" s="38">
         <v>3</v>
       </c>
       <c r="F83" s="38">
         <v>14</v>
       </c>
       <c r="G83" s="38">
         <v>25</v>
       </c>
       <c r="H83" s="6">
         <v>36</v>
       </c>
       <c r="I83" s="38">
         <v>44</v>
       </c>
       <c r="J83" s="38">
         <v>52</v>
       </c>
       <c r="K83" s="38">
         <v>53</v>
       </c>
       <c r="L83" s="38">
         <v>53</v>
       </c>
       <c r="M83" s="38">
         <v>54</v>
       </c>
       <c r="N83" s="50"/>
     </row>
-    <row r="84" spans="1:14" s="13" customFormat="1">
+    <row r="84" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B84" s="38">
         <v>13</v>
       </c>
       <c r="C84" s="38">
         <v>25</v>
       </c>
       <c r="D84" s="38">
         <v>37</v>
       </c>
       <c r="E84" s="38">
         <v>52</v>
       </c>
       <c r="F84" s="38">
         <v>69</v>
       </c>
       <c r="G84" s="38">
         <v>90</v>
       </c>
       <c r="H84" s="6">
         <v>107</v>
       </c>
       <c r="I84" s="38">
         <v>125</v>
       </c>
       <c r="J84" s="38">
         <v>142</v>
       </c>
       <c r="K84" s="38">
         <v>152</v>
       </c>
       <c r="L84" s="38">
         <v>165</v>
       </c>
       <c r="M84" s="38">
         <v>182</v>
       </c>
       <c r="N84" s="50"/>
     </row>
-    <row r="85" spans="1:14" s="13" customFormat="1">
+    <row r="85" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="38">
         <v>4</v>
       </c>
       <c r="C85" s="38">
         <v>11</v>
       </c>
       <c r="D85" s="38">
         <v>22</v>
       </c>
       <c r="E85" s="38">
         <v>31</v>
       </c>
       <c r="F85" s="38">
         <v>38</v>
       </c>
       <c r="G85" s="38">
         <v>45</v>
       </c>
       <c r="H85" s="6">
         <v>52</v>
       </c>
       <c r="I85" s="38">
         <v>67</v>
       </c>
       <c r="J85" s="38">
         <v>71</v>
       </c>
       <c r="K85" s="38">
         <v>76</v>
       </c>
       <c r="L85" s="38">
         <v>83</v>
       </c>
       <c r="M85" s="38">
         <v>95</v>
       </c>
       <c r="N85" s="50"/>
     </row>
-    <row r="86" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
+    <row r="86" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="15"/>
       <c r="C86" s="5"/>
       <c r="D86" s="5"/>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="6"/>
       <c r="I86" s="5"/>
       <c r="J86" s="5"/>
       <c r="K86" s="5"/>
       <c r="L86" s="5"/>
       <c r="M86" s="5"/>
       <c r="N86" s="50"/>
     </row>
-    <row r="87" spans="1:14" s="13" customFormat="1">
+    <row r="87" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="38">
         <v>137</v>
       </c>
       <c r="C87" s="38">
         <v>304</v>
       </c>
       <c r="D87" s="38">
         <v>456</v>
       </c>
       <c r="E87" s="38">
         <v>637</v>
       </c>
       <c r="F87" s="38">
         <v>791</v>
       </c>
       <c r="G87" s="38">
         <v>926</v>
       </c>
       <c r="H87" s="6">
         <v>1055</v>
       </c>
       <c r="I87" s="38">
         <v>1203</v>
       </c>
       <c r="J87" s="38">
         <v>1370</v>
       </c>
       <c r="K87" s="38">
         <v>1509</v>
       </c>
       <c r="L87" s="38">
         <v>1670</v>
       </c>
       <c r="M87" s="38">
         <v>1856</v>
       </c>
       <c r="N87" s="50"/>
     </row>
-    <row r="88" spans="1:14" s="13" customFormat="1">
+    <row r="88" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="38">
         <v>132</v>
       </c>
       <c r="C88" s="38">
         <v>292</v>
       </c>
       <c r="D88" s="38">
         <v>434</v>
       </c>
       <c r="E88" s="38">
         <v>606</v>
       </c>
       <c r="F88" s="38">
         <v>752</v>
       </c>
       <c r="G88" s="38">
         <v>878</v>
       </c>
       <c r="H88" s="6">
         <v>999</v>
       </c>
       <c r="I88" s="38">
         <v>1130</v>
       </c>
       <c r="J88" s="38">
         <v>1292</v>
       </c>
       <c r="K88" s="38">
         <v>1425</v>
       </c>
       <c r="L88" s="38">
         <v>1578</v>
       </c>
       <c r="M88" s="38">
         <v>1751</v>
       </c>
       <c r="N88" s="50"/>
     </row>
-    <row r="89" spans="1:14" s="13" customFormat="1">
+    <row r="89" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B89" s="38">
         <v>0</v>
       </c>
       <c r="C89" s="38">
         <v>1</v>
       </c>
       <c r="D89" s="38">
         <v>1</v>
       </c>
       <c r="E89" s="38">
         <v>1</v>
       </c>
       <c r="F89" s="38">
         <v>2</v>
       </c>
       <c r="G89" s="38">
         <v>2</v>
       </c>
       <c r="H89" s="6">
         <v>2</v>
       </c>
       <c r="I89" s="38">
         <v>3</v>
       </c>
       <c r="J89" s="38">
         <v>3</v>
       </c>
       <c r="K89" s="38">
         <v>3</v>
       </c>
       <c r="L89" s="38">
         <v>4</v>
       </c>
       <c r="M89" s="38">
         <v>5</v>
       </c>
       <c r="N89" s="50"/>
     </row>
-    <row r="90" spans="1:14" s="13" customFormat="1">
+    <row r="90" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="38">
         <v>0</v>
       </c>
       <c r="C90" s="38">
         <v>1</v>
       </c>
       <c r="D90" s="38">
         <v>1</v>
       </c>
       <c r="E90" s="38">
         <v>1</v>
       </c>
       <c r="F90" s="38">
         <v>2</v>
       </c>
       <c r="G90" s="38">
         <v>2</v>
       </c>
       <c r="H90" s="6">
         <v>2</v>
       </c>
       <c r="I90" s="38">
         <v>3</v>
       </c>
       <c r="J90" s="38">
         <v>3</v>
       </c>
       <c r="K90" s="38">
         <v>3</v>
       </c>
       <c r="L90" s="38">
         <v>4</v>
       </c>
       <c r="M90" s="38">
         <v>4</v>
       </c>
       <c r="N90" s="50"/>
     </row>
-    <row r="91" spans="1:14" s="13" customFormat="1">
+    <row r="91" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B91" s="38">
         <v>1</v>
       </c>
       <c r="C91" s="38">
         <v>1</v>
       </c>
       <c r="D91" s="38">
         <v>2</v>
       </c>
       <c r="E91" s="38">
         <v>3</v>
       </c>
       <c r="F91" s="38">
         <v>3</v>
       </c>
       <c r="G91" s="38">
         <v>4</v>
       </c>
       <c r="H91" s="6">
         <v>5</v>
       </c>
       <c r="I91" s="38">
         <v>5</v>
       </c>
       <c r="J91" s="38">
         <v>6</v>
       </c>
       <c r="K91" s="38">
         <v>7</v>
       </c>
       <c r="L91" s="38">
         <v>7</v>
       </c>
       <c r="M91" s="38">
         <v>8</v>
       </c>
       <c r="N91" s="50"/>
     </row>
-    <row r="92" spans="1:14" s="13" customFormat="1">
+    <row r="92" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B92" s="38">
         <v>1</v>
       </c>
       <c r="C92" s="38">
         <v>2</v>
       </c>
       <c r="D92" s="38">
         <v>3</v>
       </c>
       <c r="E92" s="38">
         <v>4</v>
       </c>
       <c r="F92" s="38">
         <v>5</v>
       </c>
       <c r="G92" s="38">
         <v>7</v>
       </c>
       <c r="H92" s="6">
         <v>8</v>
       </c>
       <c r="I92" s="38">
         <v>9</v>
       </c>
       <c r="J92" s="38">
         <v>10</v>
       </c>
       <c r="K92" s="38">
         <v>11</v>
       </c>
       <c r="L92" s="38">
         <v>12</v>
       </c>
       <c r="M92" s="38">
         <v>13</v>
       </c>
       <c r="N92" s="50"/>
     </row>
-    <row r="93" spans="1:14" s="13" customFormat="1">
+    <row r="93" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B93" s="38">
         <v>3</v>
       </c>
       <c r="C93" s="38">
         <v>7</v>
       </c>
       <c r="D93" s="38">
         <v>15</v>
       </c>
       <c r="E93" s="38">
         <v>22</v>
       </c>
       <c r="F93" s="38">
         <v>27</v>
       </c>
       <c r="G93" s="38">
         <v>33</v>
       </c>
       <c r="H93" s="6">
         <v>39</v>
       </c>
       <c r="I93" s="38">
         <v>53</v>
       </c>
       <c r="J93" s="38">
         <v>56</v>
       </c>
       <c r="K93" s="38">
         <v>60</v>
       </c>
       <c r="L93" s="38">
         <v>65</v>
       </c>
       <c r="M93" s="38">
         <v>75</v>
       </c>
       <c r="N93" s="50"/>
     </row>
-    <row r="94" spans="1:14" s="13" customFormat="1" ht="56.25">
+    <row r="94" spans="1:14" s="13" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="15"/>
       <c r="C94" s="5"/>
       <c r="D94" s="5"/>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="6"/>
       <c r="I94" s="5"/>
       <c r="J94" s="5"/>
       <c r="K94" s="5"/>
       <c r="L94" s="5"/>
       <c r="M94" s="5"/>
       <c r="N94" s="50"/>
     </row>
-    <row r="95" spans="1:14" s="13" customFormat="1">
+    <row r="95" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B95" s="38">
         <v>54</v>
       </c>
       <c r="C95" s="38">
         <v>98</v>
       </c>
       <c r="D95" s="38">
         <v>155</v>
       </c>
       <c r="E95" s="38">
         <v>239</v>
       </c>
       <c r="F95" s="38">
         <v>362</v>
       </c>
       <c r="G95" s="38">
         <v>493</v>
       </c>
       <c r="H95" s="6">
         <v>673</v>
       </c>
       <c r="I95" s="38">
         <v>835</v>
       </c>
       <c r="J95" s="38">
         <v>963</v>
       </c>
       <c r="K95" s="38">
         <v>1082</v>
       </c>
       <c r="L95" s="38">
         <v>1169</v>
       </c>
       <c r="M95" s="38">
         <v>1287</v>
       </c>
       <c r="N95" s="50"/>
     </row>
-    <row r="96" spans="1:14" s="13" customFormat="1">
+    <row r="96" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B96" s="38">
         <v>40</v>
       </c>
       <c r="C96" s="38">
         <v>70</v>
       </c>
       <c r="D96" s="38">
         <v>114</v>
       </c>
       <c r="E96" s="38">
         <v>181</v>
       </c>
       <c r="F96" s="38">
         <v>276</v>
       </c>
       <c r="G96" s="38">
         <v>376</v>
       </c>
       <c r="H96" s="6">
         <v>528</v>
       </c>
       <c r="I96" s="38">
         <v>664</v>
       </c>
       <c r="J96" s="38">
         <v>769</v>
       </c>
       <c r="K96" s="38">
         <v>877</v>
       </c>
       <c r="L96" s="38">
         <v>950</v>
       </c>
       <c r="M96" s="38">
         <v>1050</v>
       </c>
       <c r="N96" s="50"/>
     </row>
-    <row r="97" spans="1:14" s="13" customFormat="1">
+    <row r="97" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B97" s="38">
         <v>0</v>
       </c>
       <c r="C97" s="38">
         <v>0</v>
       </c>
       <c r="D97" s="38">
         <v>1</v>
       </c>
       <c r="E97" s="38">
         <v>1</v>
       </c>
       <c r="F97" s="38">
         <v>1</v>
       </c>
       <c r="G97" s="38">
         <v>1</v>
       </c>
       <c r="H97" s="6">
         <v>1</v>
       </c>
       <c r="I97" s="38">
         <v>1</v>
       </c>
       <c r="J97" s="38">
         <v>2</v>
       </c>
       <c r="K97" s="38">
         <v>2</v>
       </c>
       <c r="L97" s="38">
         <v>2</v>
       </c>
       <c r="M97" s="38">
         <v>2</v>
       </c>
       <c r="N97" s="50"/>
     </row>
-    <row r="98" spans="1:14" s="13" customFormat="1">
+    <row r="98" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="68" t="s">
         <v>53</v>
       </c>
       <c r="B98" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C98" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D98" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E98" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F98" s="38">
         <v>11</v>
       </c>
       <c r="G98" s="38">
         <v>21</v>
       </c>
       <c r="H98" s="6">
         <v>31</v>
       </c>
       <c r="I98" s="38">
         <v>39</v>
       </c>
       <c r="J98" s="38">
         <v>46</v>
       </c>
       <c r="K98" s="38">
         <v>46</v>
       </c>
       <c r="L98" s="38">
         <v>46</v>
       </c>
       <c r="M98" s="38">
         <v>46</v>
       </c>
       <c r="N98" s="50"/>
     </row>
-    <row r="99" spans="1:14" s="13" customFormat="1">
+    <row r="99" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B99" s="38">
         <v>12</v>
       </c>
       <c r="C99" s="38">
         <v>23</v>
       </c>
       <c r="D99" s="38">
         <v>34</v>
       </c>
       <c r="E99" s="38">
         <v>48</v>
       </c>
       <c r="F99" s="38">
         <v>64</v>
       </c>
       <c r="G99" s="38">
         <v>83</v>
       </c>
       <c r="H99" s="6">
         <v>99</v>
       </c>
       <c r="I99" s="38">
         <v>116</v>
       </c>
       <c r="J99" s="38">
         <v>132</v>
       </c>
       <c r="K99" s="38">
         <v>141</v>
       </c>
       <c r="L99" s="38">
         <v>153</v>
       </c>
       <c r="M99" s="38">
         <v>169</v>
       </c>
       <c r="N99" s="50"/>
     </row>
-    <row r="100" spans="1:14" s="13" customFormat="1">
+    <row r="100" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B100" s="38">
         <v>1</v>
       </c>
       <c r="C100" s="38">
         <v>4</v>
       </c>
       <c r="D100" s="38">
         <v>7</v>
       </c>
       <c r="E100" s="38">
         <v>9</v>
       </c>
       <c r="F100" s="38">
         <v>11</v>
       </c>
       <c r="G100" s="38">
         <v>12</v>
       </c>
       <c r="H100" s="6">
         <v>13</v>
       </c>
       <c r="I100" s="38">
         <v>14</v>
       </c>
       <c r="J100" s="38">
         <v>15</v>
       </c>
       <c r="K100" s="38">
         <v>16</v>
       </c>
       <c r="L100" s="38">
         <v>18</v>
       </c>
       <c r="M100" s="38">
         <v>20</v>
       </c>
       <c r="N100" s="50"/>
     </row>
-    <row r="101" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1">
+    <row r="101" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B101" s="15"/>
       <c r="C101" s="5"/>
       <c r="D101" s="5"/>
       <c r="E101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="6"/>
       <c r="I101" s="5"/>
       <c r="J101" s="5"/>
       <c r="K101" s="5"/>
       <c r="M101" s="5"/>
       <c r="N101" s="50"/>
     </row>
-    <row r="102" spans="1:14" s="13" customFormat="1">
+    <row r="102" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B102" s="38">
         <v>33</v>
       </c>
       <c r="C102" s="38">
         <v>71</v>
       </c>
       <c r="D102" s="38">
         <v>103</v>
       </c>
       <c r="E102" s="38">
         <v>141</v>
       </c>
       <c r="F102" s="38">
         <v>169</v>
       </c>
       <c r="G102" s="38">
         <v>203</v>
       </c>
       <c r="H102" s="6">
         <v>233</v>
       </c>
       <c r="I102" s="38">
         <v>270</v>
       </c>
       <c r="J102" s="38">
         <v>321</v>
       </c>
       <c r="K102" s="38">
         <v>361</v>
       </c>
       <c r="L102" s="38">
         <v>397</v>
       </c>
       <c r="M102" s="38">
         <v>441</v>
       </c>
       <c r="N102" s="50"/>
     </row>
-    <row r="103" spans="1:14" s="13" customFormat="1">
+    <row r="103" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B103" s="38">
         <v>33</v>
       </c>
       <c r="C103" s="38">
         <v>71</v>
       </c>
       <c r="D103" s="38">
         <v>103</v>
       </c>
       <c r="E103" s="38">
         <v>141</v>
       </c>
       <c r="F103" s="38">
         <v>169</v>
       </c>
       <c r="G103" s="38">
         <v>203</v>
       </c>
       <c r="H103" s="6">
         <v>233</v>
       </c>
       <c r="I103" s="38">
         <v>270</v>
       </c>
       <c r="J103" s="38">
         <v>321</v>
       </c>
       <c r="K103" s="38">
         <v>361</v>
       </c>
       <c r="L103" s="38">
         <v>397</v>
       </c>
       <c r="M103" s="38">
         <v>441</v>
       </c>
       <c r="N103" s="50"/>
     </row>
-    <row r="104" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
+    <row r="104" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H104" s="6"/>
       <c r="M104" s="5"/>
       <c r="N104" s="50"/>
     </row>
-    <row r="105" spans="1:14" s="13" customFormat="1">
+    <row r="105" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B105" s="38">
         <v>5874</v>
       </c>
       <c r="C105" s="6">
         <v>13868</v>
       </c>
       <c r="D105" s="38">
         <v>22329</v>
       </c>
       <c r="E105" s="38">
         <v>31213</v>
       </c>
       <c r="F105" s="38">
         <v>38063</v>
       </c>
       <c r="G105" s="38">
         <v>45479</v>
       </c>
       <c r="H105" s="6">
         <v>50473</v>
       </c>
       <c r="I105" s="38">
         <v>59638</v>
       </c>
       <c r="J105" s="38">
         <v>68585</v>
       </c>
       <c r="K105" s="38">
         <v>78468</v>
       </c>
       <c r="L105" s="38">
         <v>86368</v>
       </c>
       <c r="M105" s="38">
         <v>94886</v>
       </c>
       <c r="N105" s="50"/>
     </row>
-    <row r="106" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="106" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B106" s="38">
         <v>5441</v>
       </c>
       <c r="C106" s="6">
         <v>13041</v>
       </c>
       <c r="D106" s="38">
         <v>21104</v>
       </c>
       <c r="E106" s="38">
         <v>29595</v>
       </c>
       <c r="F106" s="38">
         <v>36041</v>
       </c>
       <c r="G106" s="38">
         <v>43055</v>
       </c>
       <c r="H106" s="6">
         <v>47646</v>
       </c>
       <c r="I106" s="38">
         <v>56406</v>
       </c>
       <c r="J106" s="38">
         <v>64948</v>
       </c>
       <c r="K106" s="38">
         <v>74423</v>
       </c>
       <c r="L106" s="38">
         <v>81918</v>
       </c>
       <c r="M106" s="38">
         <v>90028</v>
       </c>
       <c r="N106" s="50"/>
     </row>
-    <row r="107" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="107" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B107" s="38">
         <v>144</v>
       </c>
       <c r="C107" s="6">
         <v>244</v>
       </c>
       <c r="D107" s="38">
         <v>344</v>
       </c>
       <c r="E107" s="38">
         <v>445</v>
       </c>
       <c r="F107" s="38">
         <v>546</v>
       </c>
       <c r="G107" s="38">
         <v>647</v>
       </c>
       <c r="H107" s="6">
         <v>748</v>
       </c>
       <c r="I107" s="38">
         <v>819</v>
       </c>
       <c r="J107" s="38">
         <v>890</v>
       </c>
       <c r="K107" s="38">
         <v>960</v>
       </c>
       <c r="L107" s="38">
         <v>1032</v>
       </c>
       <c r="M107" s="38">
         <v>1104</v>
       </c>
       <c r="N107" s="50"/>
     </row>
-    <row r="108" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="108" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="38">
         <v>93</v>
       </c>
       <c r="C108" s="6">
         <v>184</v>
       </c>
       <c r="D108" s="38">
         <v>280</v>
       </c>
       <c r="E108" s="38">
         <v>370</v>
       </c>
       <c r="F108" s="38">
         <v>460</v>
       </c>
       <c r="G108" s="38">
         <v>549</v>
       </c>
       <c r="H108" s="6">
         <v>638</v>
       </c>
       <c r="I108" s="38">
         <v>741</v>
       </c>
       <c r="J108" s="38">
         <v>845</v>
       </c>
       <c r="K108" s="38">
         <v>952</v>
       </c>
       <c r="L108" s="38">
         <v>1043</v>
       </c>
       <c r="M108" s="38">
         <v>1137</v>
       </c>
       <c r="N108" s="50"/>
     </row>
-    <row r="109" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="109" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B109" s="38">
         <v>21</v>
       </c>
       <c r="C109" s="6">
         <v>43</v>
       </c>
       <c r="D109" s="38">
         <v>64</v>
       </c>
       <c r="E109" s="38">
         <v>85</v>
       </c>
       <c r="F109" s="38">
         <v>106</v>
       </c>
       <c r="G109" s="38">
         <v>128</v>
       </c>
       <c r="H109" s="6">
         <v>149</v>
       </c>
       <c r="I109" s="38">
         <v>170</v>
       </c>
       <c r="J109" s="38">
         <v>191</v>
       </c>
       <c r="K109" s="38">
         <v>213</v>
       </c>
       <c r="L109" s="38">
         <v>234</v>
       </c>
       <c r="M109" s="38">
         <v>255</v>
       </c>
       <c r="N109" s="50"/>
     </row>
-    <row r="110" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="110" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B110" s="38">
         <v>36</v>
       </c>
       <c r="C110" s="6">
         <v>71</v>
       </c>
       <c r="D110" s="38">
         <v>107</v>
       </c>
       <c r="E110" s="38">
         <v>142</v>
       </c>
       <c r="F110" s="38">
         <v>178</v>
       </c>
       <c r="G110" s="38">
         <v>213</v>
       </c>
       <c r="H110" s="6">
         <v>249</v>
       </c>
       <c r="I110" s="38">
         <v>285</v>
       </c>
       <c r="J110" s="38">
         <v>320</v>
       </c>
       <c r="K110" s="38">
         <v>356</v>
       </c>
       <c r="L110" s="38">
         <v>391</v>
       </c>
       <c r="M110" s="38">
         <v>427</v>
       </c>
       <c r="N110" s="50"/>
     </row>
-    <row r="111" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="111" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B111" s="38">
         <v>70</v>
       </c>
       <c r="C111" s="6">
         <v>147</v>
       </c>
       <c r="D111" s="38">
         <v>223</v>
       </c>
       <c r="E111" s="38">
         <v>300</v>
       </c>
       <c r="F111" s="38">
         <v>387</v>
       </c>
       <c r="G111" s="38">
         <v>475</v>
       </c>
       <c r="H111" s="6">
         <v>562</v>
       </c>
       <c r="I111" s="38">
         <v>667</v>
       </c>
       <c r="J111" s="38">
         <v>773</v>
       </c>
       <c r="K111" s="38">
         <v>879</v>
       </c>
       <c r="L111" s="38">
         <v>995</v>
       </c>
       <c r="M111" s="38">
         <v>1112</v>
       </c>
       <c r="N111" s="50"/>
     </row>
-    <row r="112" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
+    <row r="112" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B112" s="38">
         <v>3</v>
       </c>
       <c r="C112" s="6">
         <v>6</v>
       </c>
       <c r="D112" s="38">
         <v>8</v>
       </c>
       <c r="E112" s="38">
         <v>11</v>
       </c>
       <c r="F112" s="38">
         <v>14</v>
       </c>
       <c r="G112" s="38">
         <v>17</v>
       </c>
       <c r="H112" s="6">
         <v>20</v>
       </c>
       <c r="I112" s="38">
         <v>23</v>
       </c>
       <c r="J112" s="38">
         <v>25</v>
       </c>
       <c r="K112" s="38">
         <v>28</v>
       </c>
       <c r="L112" s="38">
         <v>31</v>
       </c>
       <c r="M112" s="38">
         <v>34</v>
       </c>
       <c r="N112" s="50"/>
     </row>
-    <row r="113" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="113" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B113" s="38">
         <v>66</v>
       </c>
       <c r="C113" s="6">
         <v>132</v>
       </c>
       <c r="D113" s="38">
         <v>198</v>
       </c>
       <c r="E113" s="38">
         <v>264</v>
       </c>
       <c r="F113" s="38">
         <v>330</v>
       </c>
       <c r="G113" s="38">
         <v>396</v>
       </c>
       <c r="H113" s="6">
         <v>461</v>
       </c>
       <c r="I113" s="38">
         <v>527</v>
       </c>
       <c r="J113" s="38">
         <v>593</v>
       </c>
       <c r="K113" s="38">
         <v>658</v>
       </c>
       <c r="L113" s="38">
         <v>724</v>
       </c>
       <c r="M113" s="38">
         <v>790</v>
       </c>
       <c r="N113" s="50"/>
     </row>
-    <row r="114" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1">
+    <row r="114" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B114" s="15"/>
       <c r="C114" s="5"/>
       <c r="D114" s="5"/>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="6"/>
       <c r="I114" s="5"/>
       <c r="J114" s="5"/>
       <c r="K114" s="5"/>
       <c r="L114" s="5"/>
       <c r="M114" s="5"/>
       <c r="N114" s="50"/>
     </row>
-    <row r="115" spans="1:14" s="13" customFormat="1">
+    <row r="115" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B115" s="38">
         <v>4839</v>
       </c>
       <c r="C115" s="6">
         <v>10953</v>
       </c>
       <c r="D115" s="38">
         <v>18146</v>
       </c>
       <c r="E115" s="38">
         <v>25701</v>
       </c>
       <c r="F115" s="38">
         <v>30992</v>
       </c>
       <c r="G115" s="38">
         <v>37125</v>
       </c>
       <c r="H115" s="6">
         <v>40834</v>
       </c>
       <c r="I115" s="38">
         <v>48323</v>
       </c>
       <c r="J115" s="38">
         <v>56091</v>
       </c>
       <c r="K115" s="38">
         <v>64001</v>
       </c>
       <c r="L115" s="38">
         <v>70505</v>
       </c>
       <c r="M115" s="38">
         <v>77780</v>
       </c>
       <c r="N115" s="50"/>
     </row>
-    <row r="116" spans="1:14" s="13" customFormat="1">
+    <row r="116" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B116" s="38">
         <v>4825</v>
       </c>
       <c r="C116" s="6">
         <v>10921</v>
       </c>
       <c r="D116" s="38">
         <v>18096</v>
       </c>
       <c r="E116" s="38">
         <v>25634</v>
       </c>
       <c r="F116" s="38">
         <v>30906</v>
       </c>
       <c r="G116" s="38">
         <v>37019</v>
       </c>
       <c r="H116" s="6">
         <v>40708</v>
       </c>
       <c r="I116" s="38">
         <v>48164</v>
       </c>
       <c r="J116" s="38">
         <v>55899</v>
       </c>
       <c r="K116" s="38">
         <v>63776</v>
       </c>
       <c r="L116" s="38">
         <v>70266</v>
       </c>
       <c r="M116" s="38">
         <v>77527</v>
       </c>
       <c r="N116" s="50"/>
     </row>
-    <row r="117" spans="1:14" s="13" customFormat="1">
+    <row r="117" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B117" s="38">
         <v>14</v>
       </c>
       <c r="C117" s="6">
         <v>32</v>
       </c>
       <c r="D117" s="38">
         <v>49</v>
       </c>
       <c r="E117" s="38">
         <v>67</v>
       </c>
       <c r="F117" s="38">
         <v>87</v>
       </c>
       <c r="G117" s="38">
         <v>106</v>
       </c>
       <c r="H117" s="6">
         <v>126</v>
       </c>
       <c r="I117" s="38">
         <v>159</v>
       </c>
       <c r="J117" s="38">
         <v>192</v>
       </c>
       <c r="K117" s="38">
         <v>225</v>
       </c>
       <c r="L117" s="38">
         <v>239</v>
       </c>
       <c r="M117" s="38">
         <v>253</v>
       </c>
       <c r="N117" s="50"/>
     </row>
-    <row r="118" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
+    <row r="118" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B118" s="15"/>
       <c r="C118" s="5"/>
       <c r="D118" s="5"/>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="6"/>
       <c r="I118" s="5"/>
       <c r="J118" s="5"/>
       <c r="K118" s="5"/>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
       <c r="N118" s="50"/>
     </row>
-    <row r="119" spans="1:14" s="13" customFormat="1">
+    <row r="119" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B119" s="38">
         <v>146</v>
       </c>
       <c r="C119" s="6">
         <v>1153</v>
       </c>
       <c r="D119" s="38">
         <v>1544</v>
       </c>
       <c r="E119" s="38">
         <v>2001</v>
       </c>
       <c r="F119" s="38">
         <v>2768</v>
       </c>
       <c r="G119" s="38">
         <v>3260</v>
       </c>
       <c r="H119" s="6">
         <v>3754</v>
       </c>
       <c r="I119" s="38">
         <v>4621</v>
       </c>
       <c r="J119" s="38">
         <v>4990</v>
       </c>
       <c r="K119" s="38">
         <v>6150</v>
       </c>
       <c r="L119" s="38">
         <v>6712</v>
       </c>
       <c r="M119" s="38">
         <v>7118</v>
       </c>
       <c r="N119" s="50"/>
     </row>
-    <row r="120" spans="1:14" s="13" customFormat="1">
+    <row r="120" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A120" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B120" s="38">
         <v>146</v>
       </c>
       <c r="C120" s="6">
         <v>1153</v>
       </c>
       <c r="D120" s="38">
         <v>1544</v>
       </c>
       <c r="E120" s="38">
         <v>2001</v>
       </c>
       <c r="F120" s="38">
         <v>2768</v>
       </c>
       <c r="G120" s="38">
         <v>3260</v>
       </c>
       <c r="H120" s="6">
         <v>3754</v>
       </c>
       <c r="I120" s="38">
         <v>4621</v>
       </c>
       <c r="J120" s="38">
         <v>4990</v>
       </c>
       <c r="K120" s="38">
         <v>6150</v>
       </c>
       <c r="L120" s="38">
         <v>6712</v>
       </c>
       <c r="M120" s="38">
         <v>7118</v>
       </c>
       <c r="N120" s="50"/>
     </row>
-    <row r="121" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
+    <row r="121" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="11" t="s">
         <v>75</v>
       </c>
       <c r="B121" s="38"/>
       <c r="C121" s="6"/>
       <c r="D121" s="6"/>
       <c r="E121" s="6"/>
       <c r="F121" s="6"/>
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="38"/>
       <c r="J121" s="38"/>
       <c r="K121" s="6"/>
       <c r="L121" s="38"/>
       <c r="M121" s="38"/>
       <c r="N121" s="50"/>
     </row>
-    <row r="122" spans="1:14" s="13" customFormat="1">
+    <row r="122" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C122" s="6">
         <v>19</v>
       </c>
       <c r="D122" s="38">
         <v>37</v>
       </c>
       <c r="E122" s="38">
         <v>56</v>
       </c>
       <c r="F122" s="38">
         <v>106</v>
       </c>
       <c r="G122" s="38">
         <v>155</v>
       </c>
       <c r="H122" s="6">
         <v>205</v>
       </c>
       <c r="I122" s="38">
         <v>293</v>
       </c>
       <c r="J122" s="38">
         <v>382</v>
       </c>
       <c r="K122" s="38">
         <v>470</v>
       </c>
       <c r="L122" s="38">
         <v>556</v>
       </c>
       <c r="M122" s="38">
         <v>642</v>
       </c>
       <c r="N122" s="50"/>
     </row>
-    <row r="123" spans="1:14" s="13" customFormat="1">
+    <row r="123" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C123" s="6">
         <v>19</v>
       </c>
       <c r="D123" s="38">
         <v>37</v>
       </c>
       <c r="E123" s="38">
         <v>56</v>
       </c>
       <c r="F123" s="38">
         <v>106</v>
       </c>
       <c r="G123" s="38">
         <v>155</v>
       </c>
       <c r="H123" s="6">
         <v>205</v>
       </c>
       <c r="I123" s="38">
         <v>293</v>
       </c>
       <c r="J123" s="38">
         <v>382</v>
       </c>
       <c r="K123" s="38">
         <v>470</v>
       </c>
       <c r="L123" s="38">
         <v>556</v>
       </c>
       <c r="M123" s="38">
         <v>642</v>
       </c>
       <c r="N123" s="50"/>
     </row>
-    <row r="124" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
+    <row r="124" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B124" s="15"/>
       <c r="C124" s="5"/>
       <c r="D124" s="5"/>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="6"/>
       <c r="I124" s="5"/>
       <c r="J124" s="5"/>
       <c r="K124" s="5"/>
       <c r="L124" s="5"/>
       <c r="M124" s="5"/>
       <c r="N124" s="50"/>
     </row>
-    <row r="125" spans="1:14" s="13" customFormat="1">
+    <row r="125" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B125" s="38">
         <v>889</v>
       </c>
       <c r="C125" s="6">
         <v>1743</v>
       </c>
       <c r="D125" s="38">
         <v>2601</v>
       </c>
       <c r="E125" s="38">
         <v>3455</v>
       </c>
       <c r="F125" s="38">
         <v>4197</v>
       </c>
       <c r="G125" s="38">
         <v>4938</v>
       </c>
       <c r="H125" s="6">
         <v>5679</v>
       </c>
       <c r="I125" s="38">
         <v>6400</v>
       </c>
       <c r="J125" s="38">
         <v>7123</v>
       </c>
       <c r="K125" s="38">
         <v>7847</v>
       </c>
       <c r="L125" s="38">
         <v>8595</v>
       </c>
       <c r="M125" s="38">
         <v>9347</v>
       </c>
       <c r="N125" s="50"/>
     </row>
-    <row r="126" spans="1:14" s="13" customFormat="1">
+    <row r="126" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B126" s="38">
         <v>470</v>
       </c>
       <c r="C126" s="6">
         <v>948</v>
       </c>
       <c r="D126" s="38">
         <v>1426</v>
       </c>
       <c r="E126" s="38">
         <v>1904</v>
       </c>
       <c r="F126" s="38">
         <v>2262</v>
       </c>
       <c r="G126" s="38">
         <v>2620</v>
       </c>
       <c r="H126" s="6">
         <v>2978</v>
       </c>
       <c r="I126" s="38">
         <v>3328</v>
       </c>
       <c r="J126" s="38">
         <v>3677</v>
       </c>
       <c r="K126" s="38">
         <v>4026</v>
       </c>
       <c r="L126" s="38">
         <v>4384</v>
       </c>
       <c r="M126" s="38">
         <v>4741</v>
       </c>
       <c r="N126" s="50"/>
     </row>
-    <row r="127" spans="1:14" s="13" customFormat="1">
+    <row r="127" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B127" s="38">
         <v>144</v>
       </c>
       <c r="C127" s="6">
         <v>244</v>
       </c>
       <c r="D127" s="38">
         <v>344</v>
       </c>
       <c r="E127" s="38">
         <v>445</v>
       </c>
       <c r="F127" s="38">
         <v>546</v>
       </c>
       <c r="G127" s="38">
         <v>647</v>
       </c>
       <c r="H127" s="6">
         <v>748</v>
       </c>
       <c r="I127" s="38">
         <v>819</v>
       </c>
       <c r="J127" s="38">
         <v>890</v>
       </c>
       <c r="K127" s="38">
         <v>960</v>
       </c>
       <c r="L127" s="38">
         <v>1032</v>
       </c>
       <c r="M127" s="38">
         <v>1104</v>
       </c>
       <c r="N127" s="50"/>
     </row>
-    <row r="128" spans="1:14" s="13" customFormat="1">
+    <row r="128" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B128" s="38">
         <v>79</v>
       </c>
       <c r="C128" s="6">
         <v>153</v>
       </c>
       <c r="D128" s="38">
         <v>230</v>
       </c>
       <c r="E128" s="38">
         <v>303</v>
       </c>
       <c r="F128" s="38">
         <v>373</v>
       </c>
       <c r="G128" s="38">
         <v>443</v>
       </c>
       <c r="H128" s="6">
         <v>512</v>
       </c>
       <c r="I128" s="38">
         <v>582</v>
       </c>
       <c r="J128" s="38">
         <v>653</v>
       </c>
       <c r="K128" s="38">
         <v>727</v>
       </c>
       <c r="L128" s="38">
         <v>804</v>
       </c>
       <c r="M128" s="38">
         <v>884</v>
       </c>
       <c r="N128" s="50"/>
     </row>
-    <row r="129" spans="1:14" s="13" customFormat="1">
+    <row r="129" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B129" s="38">
         <v>21</v>
       </c>
       <c r="C129" s="6">
         <v>43</v>
       </c>
       <c r="D129" s="38">
         <v>64</v>
       </c>
       <c r="E129" s="38">
         <v>85</v>
       </c>
       <c r="F129" s="38">
         <v>106</v>
       </c>
       <c r="G129" s="38">
         <v>128</v>
       </c>
       <c r="H129" s="6">
         <v>149</v>
       </c>
       <c r="I129" s="38">
         <v>170</v>
       </c>
       <c r="J129" s="38">
         <v>191</v>
       </c>
       <c r="K129" s="38">
         <v>213</v>
       </c>
       <c r="L129" s="38">
         <v>234</v>
       </c>
       <c r="M129" s="38">
         <v>255</v>
       </c>
       <c r="N129" s="50"/>
     </row>
-    <row r="130" spans="1:14" s="13" customFormat="1">
+    <row r="130" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B130" s="38">
         <v>36</v>
       </c>
       <c r="C130" s="6">
         <v>71</v>
       </c>
       <c r="D130" s="38">
         <v>107</v>
       </c>
       <c r="E130" s="38">
         <v>142</v>
       </c>
       <c r="F130" s="38">
         <v>178</v>
       </c>
       <c r="G130" s="38">
         <v>213</v>
       </c>
       <c r="H130" s="6">
         <v>249</v>
       </c>
       <c r="I130" s="38">
         <v>285</v>
       </c>
       <c r="J130" s="38">
         <v>320</v>
       </c>
       <c r="K130" s="38">
         <v>356</v>
       </c>
       <c r="L130" s="38">
         <v>391</v>
       </c>
       <c r="M130" s="38">
         <v>427</v>
       </c>
       <c r="N130" s="50"/>
     </row>
-    <row r="131" spans="1:14" s="13" customFormat="1">
+    <row r="131" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B131" s="38">
         <v>70</v>
       </c>
       <c r="C131" s="6">
         <v>147</v>
       </c>
       <c r="D131" s="38">
         <v>223</v>
       </c>
       <c r="E131" s="38">
         <v>300</v>
       </c>
       <c r="F131" s="38">
         <v>387</v>
       </c>
       <c r="G131" s="38">
         <v>475</v>
       </c>
       <c r="H131" s="6">
         <v>562</v>
       </c>
       <c r="I131" s="38">
         <v>667</v>
       </c>
       <c r="J131" s="38">
         <v>773</v>
       </c>
       <c r="K131" s="38">
         <v>879</v>
       </c>
       <c r="L131" s="38">
         <v>995</v>
       </c>
       <c r="M131" s="38">
         <v>1112</v>
       </c>
       <c r="N131" s="50"/>
     </row>
-    <row r="132" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="132" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B132" s="38">
         <v>3</v>
       </c>
       <c r="C132" s="6">
         <v>6</v>
       </c>
       <c r="D132" s="38">
         <v>8</v>
       </c>
       <c r="E132" s="38">
         <v>11</v>
       </c>
       <c r="F132" s="38">
         <v>14</v>
       </c>
       <c r="G132" s="38">
         <v>17</v>
       </c>
       <c r="H132" s="6">
         <v>20</v>
       </c>
       <c r="I132" s="38">
         <v>23</v>
       </c>
       <c r="J132" s="38">
         <v>25</v>
       </c>
       <c r="K132" s="38">
         <v>28</v>
       </c>
       <c r="L132" s="38">
         <v>31</v>
       </c>
       <c r="M132" s="38">
         <v>34</v>
       </c>
       <c r="N132" s="50"/>
     </row>
-    <row r="133" spans="1:14" s="13" customFormat="1">
+    <row r="133" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B133" s="38">
         <v>66</v>
       </c>
       <c r="C133" s="6">
         <v>132</v>
       </c>
       <c r="D133" s="38">
         <v>198</v>
       </c>
       <c r="E133" s="38">
         <v>264</v>
       </c>
       <c r="F133" s="38">
         <v>330</v>
       </c>
       <c r="G133" s="38">
         <v>396</v>
       </c>
       <c r="H133" s="6">
         <v>461</v>
       </c>
       <c r="I133" s="38">
         <v>527</v>
       </c>
       <c r="J133" s="38">
         <v>593</v>
       </c>
       <c r="K133" s="38">
         <v>658</v>
       </c>
       <c r="L133" s="38">
         <v>724</v>
       </c>
       <c r="M133" s="38">
         <v>790</v>
       </c>
       <c r="N133" s="50"/>
     </row>
-    <row r="134" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
+    <row r="134" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B134" s="53"/>
       <c r="C134" s="52"/>
       <c r="D134" s="52"/>
       <c r="E134" s="52"/>
       <c r="F134" s="52"/>
       <c r="G134" s="52"/>
       <c r="H134" s="6"/>
       <c r="I134" s="52"/>
       <c r="J134" s="52"/>
       <c r="K134" s="52"/>
       <c r="L134" s="52"/>
       <c r="M134" s="5"/>
       <c r="N134" s="50"/>
     </row>
-    <row r="135" spans="1:14" s="13" customFormat="1">
+    <row r="135" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B135" s="38">
         <v>746</v>
       </c>
       <c r="C135" s="6">
         <v>1645</v>
       </c>
       <c r="D135" s="38">
         <v>2805</v>
       </c>
       <c r="E135" s="38">
         <v>3124</v>
       </c>
       <c r="F135" s="38">
         <v>3860</v>
       </c>
       <c r="G135" s="38">
         <v>4902</v>
       </c>
       <c r="H135" s="6">
         <v>5680</v>
       </c>
       <c r="I135" s="38">
         <v>6725</v>
       </c>
       <c r="J135" s="38">
         <v>7815</v>
       </c>
       <c r="K135" s="38">
         <v>8773</v>
       </c>
       <c r="L135" s="38">
         <v>9579</v>
       </c>
       <c r="M135" s="38">
         <v>10240</v>
       </c>
       <c r="N135" s="50"/>
     </row>
-    <row r="136" spans="1:14" s="13" customFormat="1">
+    <row r="136" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B136" s="38">
         <v>691</v>
       </c>
       <c r="C136" s="6">
         <v>1444</v>
       </c>
       <c r="D136" s="38">
         <v>2460</v>
       </c>
       <c r="E136" s="38">
         <v>2633</v>
       </c>
       <c r="F136" s="38">
         <v>3231</v>
       </c>
       <c r="G136" s="38">
         <v>4135</v>
       </c>
       <c r="H136" s="6">
         <v>4776</v>
       </c>
       <c r="I136" s="38">
         <v>5536</v>
       </c>
       <c r="J136" s="38">
         <v>6342</v>
       </c>
       <c r="K136" s="38">
         <v>7016</v>
       </c>
       <c r="L136" s="38">
         <v>7692</v>
       </c>
       <c r="M136" s="38">
         <v>8223</v>
       </c>
       <c r="N136" s="50"/>
     </row>
-    <row r="137" spans="1:14" s="13" customFormat="1">
+    <row r="137" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B137" s="38">
         <v>55</v>
       </c>
       <c r="C137" s="6">
         <v>200</v>
       </c>
       <c r="D137" s="38">
         <v>346</v>
       </c>
       <c r="E137" s="38">
         <v>491</v>
       </c>
       <c r="F137" s="38">
         <v>629</v>
       </c>
       <c r="G137" s="38">
         <v>766</v>
       </c>
       <c r="H137" s="6">
         <v>904</v>
       </c>
       <c r="I137" s="38">
         <v>1188</v>
       </c>
       <c r="J137" s="38">
         <v>1473</v>
       </c>
       <c r="K137" s="38">
         <v>1757</v>
       </c>
       <c r="L137" s="38">
         <v>1887</v>
       </c>
       <c r="M137" s="38">
         <v>2017</v>
       </c>
       <c r="N137" s="50"/>
     </row>
-    <row r="138" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
+    <row r="138" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B138" s="15"/>
       <c r="C138" s="5"/>
       <c r="D138" s="5"/>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="6"/>
       <c r="I138" s="5"/>
       <c r="J138" s="5"/>
       <c r="K138" s="5"/>
       <c r="L138" s="5"/>
       <c r="M138" s="5"/>
       <c r="N138" s="50"/>
     </row>
-    <row r="139" spans="1:14" s="13" customFormat="1">
+    <row r="139" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B139" s="38">
         <v>74</v>
       </c>
       <c r="C139" s="6">
         <v>99</v>
       </c>
       <c r="D139" s="38">
         <v>124</v>
       </c>
       <c r="E139" s="38">
         <v>150</v>
       </c>
       <c r="F139" s="38">
         <v>208</v>
       </c>
       <c r="G139" s="38">
         <v>242</v>
       </c>
       <c r="H139" s="6">
         <v>275</v>
       </c>
       <c r="I139" s="38">
         <v>304</v>
       </c>
       <c r="J139" s="38">
         <v>353</v>
       </c>
       <c r="K139" s="38">
         <v>373</v>
       </c>
       <c r="L139" s="38">
         <v>416</v>
       </c>
       <c r="M139" s="38">
         <v>460</v>
       </c>
       <c r="N139" s="50"/>
     </row>
-    <row r="140" spans="1:14" s="13" customFormat="1">
+    <row r="140" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B140" s="38">
         <v>74</v>
       </c>
       <c r="C140" s="6">
         <v>99</v>
       </c>
       <c r="D140" s="38">
         <v>124</v>
       </c>
       <c r="E140" s="38">
         <v>150</v>
       </c>
       <c r="F140" s="38">
         <v>208</v>
       </c>
       <c r="G140" s="38">
         <v>242</v>
       </c>
       <c r="H140" s="6">
         <v>275</v>
       </c>
       <c r="I140" s="38">
         <v>304</v>
       </c>
       <c r="J140" s="38">
         <v>353</v>
       </c>
       <c r="K140" s="38">
         <v>373</v>
       </c>
       <c r="L140" s="38">
         <v>416</v>
       </c>
       <c r="M140" s="38">
         <v>460</v>
       </c>
       <c r="N140" s="50"/>
     </row>
-    <row r="141" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
+    <row r="141" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="6"/>
       <c r="I141" s="5"/>
       <c r="J141" s="5"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
       <c r="N141" s="50"/>
     </row>
-    <row r="142" spans="1:14" s="13" customFormat="1">
+    <row r="142" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B142" s="38">
         <v>1</v>
       </c>
       <c r="C142" s="6">
         <v>2</v>
       </c>
       <c r="D142" s="38">
         <v>3</v>
       </c>
       <c r="E142" s="38">
         <v>4</v>
       </c>
       <c r="F142" s="38">
         <v>5</v>
       </c>
       <c r="G142" s="38">
         <v>6</v>
       </c>
       <c r="H142" s="6">
         <v>7</v>
       </c>
       <c r="I142" s="38">
         <v>8</v>
       </c>
       <c r="J142" s="38">
         <v>9</v>
       </c>
       <c r="K142" s="38">
         <v>10</v>
       </c>
       <c r="L142" s="38">
         <v>11</v>
       </c>
       <c r="M142" s="38">
         <v>12</v>
       </c>
       <c r="N142" s="50"/>
     </row>
-    <row r="143" spans="1:14" s="13" customFormat="1">
+    <row r="143" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="38">
         <v>1</v>
       </c>
       <c r="C143" s="6">
         <v>2</v>
       </c>
       <c r="D143" s="38">
         <v>3</v>
       </c>
       <c r="E143" s="38">
         <v>4</v>
       </c>
       <c r="F143" s="38">
         <v>5</v>
       </c>
       <c r="G143" s="38">
         <v>6</v>
       </c>
       <c r="H143" s="6">
         <v>7</v>
       </c>
       <c r="I143" s="38">
         <v>8</v>
       </c>
       <c r="J143" s="38">
         <v>9</v>
       </c>
       <c r="K143" s="38">
         <v>10</v>
       </c>
       <c r="L143" s="38">
         <v>11</v>
       </c>
       <c r="M143" s="38">
         <v>12</v>
       </c>
       <c r="N143" s="50"/>
     </row>
-    <row r="144" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
+    <row r="144" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="6"/>
       <c r="D144" s="6"/>
       <c r="E144" s="6"/>
       <c r="F144" s="6"/>
       <c r="G144" s="6"/>
       <c r="H144" s="6"/>
       <c r="I144" s="6"/>
       <c r="J144" s="6"/>
       <c r="K144" s="6"/>
       <c r="L144" s="5"/>
       <c r="M144" s="5"/>
       <c r="N144" s="50"/>
     </row>
-    <row r="145" spans="1:14" s="13" customFormat="1">
+    <row r="145" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B145" s="38">
         <v>1444</v>
       </c>
       <c r="C145" s="6">
         <v>2848</v>
       </c>
       <c r="D145" s="38">
         <v>4256</v>
       </c>
       <c r="E145" s="38">
         <v>5660</v>
       </c>
       <c r="F145" s="38">
         <v>6945</v>
       </c>
       <c r="G145" s="38">
         <v>8230</v>
       </c>
       <c r="H145" s="6">
         <v>9513</v>
       </c>
       <c r="I145" s="38">
         <v>10782</v>
       </c>
       <c r="J145" s="38">
         <v>12053</v>
       </c>
       <c r="K145" s="38">
         <v>13325</v>
       </c>
       <c r="L145" s="38">
         <v>14619</v>
       </c>
       <c r="M145" s="38">
         <v>15915</v>
       </c>
       <c r="N145" s="50"/>
     </row>
-    <row r="146" spans="1:14" s="13" customFormat="1">
+    <row r="146" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B146" s="38">
         <v>574</v>
       </c>
       <c r="C146" s="6">
         <v>1150</v>
       </c>
       <c r="D146" s="38">
         <v>1726</v>
       </c>
       <c r="E146" s="38">
         <v>2301</v>
       </c>
       <c r="F146" s="38">
         <v>2760</v>
       </c>
       <c r="G146" s="38">
         <v>3218</v>
       </c>
       <c r="H146" s="6">
         <v>3677</v>
       </c>
       <c r="I146" s="38">
         <v>4124</v>
       </c>
       <c r="J146" s="38">
         <v>4571</v>
       </c>
       <c r="K146" s="38">
         <v>5018</v>
       </c>
       <c r="L146" s="38">
         <v>5474</v>
       </c>
       <c r="M146" s="38">
         <v>5930</v>
       </c>
       <c r="N146" s="50"/>
     </row>
-    <row r="147" spans="1:14" s="13" customFormat="1">
+    <row r="147" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B147" s="38">
         <v>140</v>
       </c>
       <c r="C147" s="6">
         <v>237</v>
       </c>
       <c r="D147" s="38">
         <v>334</v>
       </c>
       <c r="E147" s="38">
         <v>431</v>
       </c>
       <c r="F147" s="38">
         <v>532</v>
       </c>
       <c r="G147" s="38">
         <v>632</v>
       </c>
       <c r="H147" s="6">
         <v>732</v>
       </c>
       <c r="I147" s="38">
         <v>799</v>
       </c>
       <c r="J147" s="38">
         <v>865</v>
       </c>
       <c r="K147" s="38">
         <v>932</v>
       </c>
       <c r="L147" s="38">
         <v>999</v>
       </c>
       <c r="M147" s="38">
         <v>1066</v>
       </c>
       <c r="N147" s="50"/>
     </row>
-    <row r="148" spans="1:14" s="13" customFormat="1">
+    <row r="148" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B148" s="38">
         <v>160</v>
       </c>
       <c r="C148" s="6">
         <v>314</v>
       </c>
       <c r="D148" s="38">
         <v>472</v>
       </c>
       <c r="E148" s="38">
         <v>627</v>
       </c>
       <c r="F148" s="38">
         <v>781</v>
       </c>
       <c r="G148" s="38">
         <v>934</v>
       </c>
       <c r="H148" s="6">
         <v>1086</v>
       </c>
       <c r="I148" s="38">
         <v>1238</v>
       </c>
       <c r="J148" s="38">
         <v>1391</v>
       </c>
       <c r="K148" s="38">
         <v>1545</v>
       </c>
       <c r="L148" s="38">
         <v>1702</v>
       </c>
       <c r="M148" s="38">
         <v>1861</v>
       </c>
       <c r="N148" s="50"/>
     </row>
-    <row r="149" spans="1:14" s="13" customFormat="1">
+    <row r="149" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="38">
         <v>40</v>
       </c>
       <c r="C149" s="6">
         <v>80</v>
       </c>
       <c r="D149" s="38">
         <v>119</v>
       </c>
       <c r="E149" s="38">
         <v>159</v>
       </c>
       <c r="F149" s="38">
         <v>199</v>
       </c>
       <c r="G149" s="38">
         <v>239</v>
       </c>
       <c r="H149" s="6">
         <v>279</v>
       </c>
       <c r="I149" s="38">
         <v>318</v>
       </c>
       <c r="J149" s="38">
         <v>358</v>
       </c>
       <c r="K149" s="38">
         <v>398</v>
       </c>
       <c r="L149" s="38">
         <v>438</v>
       </c>
       <c r="M149" s="38">
         <v>477</v>
       </c>
       <c r="N149" s="50"/>
     </row>
-    <row r="150" spans="1:14" s="13" customFormat="1">
+    <row r="150" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B150" s="38">
         <v>148</v>
       </c>
       <c r="C150" s="6">
         <v>296</v>
       </c>
       <c r="D150" s="38">
         <v>443</v>
       </c>
       <c r="E150" s="38">
         <v>591</v>
       </c>
       <c r="F150" s="38">
         <v>739</v>
       </c>
       <c r="G150" s="38">
         <v>887</v>
       </c>
       <c r="H150" s="6">
         <v>1034</v>
       </c>
       <c r="I150" s="38">
         <v>1182</v>
       </c>
       <c r="J150" s="38">
         <v>1330</v>
       </c>
       <c r="K150" s="38">
         <v>1478</v>
       </c>
       <c r="L150" s="38">
         <v>1626</v>
       </c>
       <c r="M150" s="38">
         <v>1773</v>
       </c>
       <c r="N150" s="50"/>
     </row>
-    <row r="151" spans="1:14" s="45" customFormat="1">
+    <row r="151" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="42" t="s">
         <v>58</v>
       </c>
       <c r="B151" s="38">
         <v>39</v>
       </c>
       <c r="C151" s="6">
         <v>78</v>
       </c>
       <c r="D151" s="38">
         <v>117</v>
       </c>
       <c r="E151" s="38">
         <v>156</v>
       </c>
       <c r="F151" s="38">
         <v>195</v>
       </c>
       <c r="G151" s="38">
         <v>234</v>
       </c>
       <c r="H151" s="6">
         <v>273</v>
       </c>
       <c r="I151" s="38">
         <v>312</v>
       </c>
       <c r="J151" s="38">
         <v>351</v>
       </c>
       <c r="K151" s="38">
         <v>390</v>
       </c>
       <c r="L151" s="38">
         <v>429</v>
       </c>
       <c r="M151" s="38">
         <v>468</v>
       </c>
       <c r="N151" s="50"/>
     </row>
-    <row r="152" spans="1:14" s="48" customFormat="1" ht="15">
+    <row r="152" spans="1:14" s="48" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A152" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B152" s="38">
         <v>65</v>
       </c>
       <c r="C152" s="6">
         <v>130</v>
       </c>
       <c r="D152" s="38">
         <v>195</v>
       </c>
       <c r="E152" s="38">
         <v>260</v>
       </c>
       <c r="F152" s="38">
         <v>325</v>
       </c>
       <c r="G152" s="38">
         <v>390</v>
       </c>
       <c r="H152" s="6">
         <v>455</v>
       </c>
       <c r="I152" s="38">
         <v>520</v>
       </c>
       <c r="J152" s="38">
         <v>585</v>
       </c>
       <c r="K152" s="38">
         <v>650</v>
       </c>
       <c r="L152" s="38">
         <v>715</v>
       </c>
       <c r="M152" s="38">
         <v>780</v>
       </c>
       <c r="N152" s="50"/>
     </row>
-    <row r="153" spans="1:14" s="13" customFormat="1">
+    <row r="153" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B153" s="38">
         <v>25</v>
       </c>
       <c r="C153" s="6">
         <v>50</v>
       </c>
       <c r="D153" s="38">
         <v>75</v>
       </c>
       <c r="E153" s="38">
         <v>100</v>
       </c>
       <c r="F153" s="38">
         <v>125</v>
       </c>
       <c r="G153" s="38">
         <v>150</v>
       </c>
       <c r="H153" s="6">
         <v>175</v>
       </c>
       <c r="I153" s="38">
         <v>200</v>
       </c>
       <c r="J153" s="38">
         <v>226</v>
       </c>
       <c r="K153" s="38">
         <v>251</v>
       </c>
       <c r="L153" s="38">
         <v>276</v>
       </c>
       <c r="M153" s="38">
         <v>301</v>
       </c>
       <c r="N153" s="50"/>
     </row>
-    <row r="154" spans="1:14" s="13" customFormat="1">
+    <row r="154" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="38">
         <v>28</v>
       </c>
       <c r="C154" s="6">
         <v>57</v>
       </c>
       <c r="D154" s="38">
         <v>85</v>
       </c>
       <c r="E154" s="38">
         <v>113</v>
       </c>
       <c r="F154" s="38">
         <v>141</v>
       </c>
       <c r="G154" s="38">
         <v>170</v>
       </c>
       <c r="H154" s="6">
         <v>198</v>
       </c>
       <c r="I154" s="38">
         <v>226</v>
       </c>
       <c r="J154" s="38">
         <v>255</v>
       </c>
       <c r="K154" s="38">
         <v>283</v>
       </c>
       <c r="L154" s="38">
         <v>311</v>
       </c>
       <c r="M154" s="38">
         <v>339</v>
       </c>
       <c r="N154" s="50"/>
     </row>
-    <row r="155" spans="1:14" s="13" customFormat="1">
+    <row r="155" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B155" s="38">
         <v>100</v>
       </c>
       <c r="C155" s="6">
         <v>208</v>
       </c>
       <c r="D155" s="38">
         <v>315</v>
       </c>
       <c r="E155" s="38">
         <v>422</v>
       </c>
       <c r="F155" s="38">
         <v>525</v>
       </c>
       <c r="G155" s="38">
         <v>629</v>
       </c>
       <c r="H155" s="6">
         <v>732</v>
       </c>
       <c r="I155" s="38">
         <v>867</v>
       </c>
       <c r="J155" s="38">
         <v>1001</v>
       </c>
       <c r="K155" s="38">
         <v>1136</v>
       </c>
       <c r="L155" s="38">
         <v>1281</v>
       </c>
       <c r="M155" s="38">
         <v>1426</v>
       </c>
       <c r="N155" s="50"/>
     </row>
-    <row r="156" spans="1:14" s="47" customFormat="1" ht="15">
+    <row r="156" spans="1:14" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A156" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B156" s="38">
         <v>34</v>
       </c>
       <c r="C156" s="6">
         <v>69</v>
       </c>
       <c r="D156" s="38">
         <v>103</v>
       </c>
       <c r="E156" s="38">
         <v>138</v>
       </c>
       <c r="F156" s="38">
         <v>172</v>
       </c>
       <c r="G156" s="38">
         <v>207</v>
       </c>
       <c r="H156" s="6">
         <v>241</v>
       </c>
       <c r="I156" s="38">
         <v>275</v>
       </c>
       <c r="J156" s="38">
         <v>310</v>
       </c>
       <c r="K156" s="38">
         <v>344</v>
       </c>
       <c r="L156" s="38">
         <v>379</v>
       </c>
       <c r="M156" s="38">
         <v>413</v>
       </c>
       <c r="N156" s="50"/>
     </row>
-    <row r="157" spans="1:14" s="13" customFormat="1">
+    <row r="157" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B157" s="38">
         <v>91</v>
       </c>
       <c r="C157" s="6">
         <v>181</v>
       </c>
       <c r="D157" s="38">
         <v>271</v>
       </c>
       <c r="E157" s="38">
         <v>361</v>
       </c>
       <c r="F157" s="38">
         <v>451</v>
       </c>
       <c r="G157" s="38">
         <v>541</v>
       </c>
       <c r="H157" s="6">
         <v>631</v>
       </c>
       <c r="I157" s="38">
         <v>721</v>
       </c>
       <c r="J157" s="38">
         <v>811</v>
       </c>
       <c r="K157" s="38">
         <v>900</v>
       </c>
       <c r="L157" s="38">
         <v>990</v>
       </c>
       <c r="M157" s="38">
         <v>1080</v>
       </c>
       <c r="N157" s="50"/>
     </row>
-    <row r="158" spans="1:14" s="13" customFormat="1" ht="33.75">
+    <row r="158" spans="1:14" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A158" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B158" s="15"/>
       <c r="C158" s="5"/>
       <c r="D158" s="5"/>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="6"/>
       <c r="I158" s="5"/>
       <c r="J158" s="5"/>
       <c r="K158" s="5"/>
       <c r="L158" s="5"/>
       <c r="M158" s="5"/>
       <c r="N158" s="50"/>
     </row>
-    <row r="159" spans="1:14" s="13" customFormat="1">
+    <row r="159" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B159" s="38">
         <v>5</v>
       </c>
       <c r="C159" s="6">
         <v>10</v>
       </c>
       <c r="D159" s="38">
         <v>15</v>
       </c>
       <c r="E159" s="38">
         <v>20</v>
       </c>
       <c r="F159" s="38">
         <v>25</v>
       </c>
       <c r="G159" s="38">
         <v>31</v>
       </c>
       <c r="H159" s="6">
         <v>36</v>
       </c>
       <c r="I159" s="38">
         <v>41</v>
       </c>
       <c r="J159" s="38">
         <v>46</v>
       </c>
       <c r="K159" s="38">
         <v>51</v>
       </c>
       <c r="L159" s="38">
         <v>56</v>
       </c>
       <c r="M159" s="38">
         <v>61</v>
       </c>
       <c r="N159" s="50"/>
     </row>
-    <row r="160" spans="1:14" s="13" customFormat="1">
+    <row r="160" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B160" s="38">
         <v>2</v>
       </c>
       <c r="C160" s="6">
         <v>5</v>
       </c>
       <c r="D160" s="38">
         <v>7</v>
       </c>
       <c r="E160" s="38">
         <v>10</v>
       </c>
       <c r="F160" s="38">
         <v>12</v>
       </c>
       <c r="G160" s="38">
         <v>15</v>
       </c>
       <c r="H160" s="6">
         <v>17</v>
       </c>
       <c r="I160" s="38">
         <v>19</v>
       </c>
       <c r="J160" s="38">
         <v>22</v>
       </c>
       <c r="K160" s="38">
         <v>24</v>
       </c>
       <c r="L160" s="38">
         <v>27</v>
       </c>
       <c r="M160" s="38">
         <v>29</v>
       </c>
       <c r="N160" s="50"/>
     </row>
-    <row r="161" spans="1:14" s="13" customFormat="1">
+    <row r="161" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B161" s="38">
         <v>3</v>
       </c>
       <c r="C161" s="6">
         <v>5</v>
       </c>
       <c r="D161" s="38">
         <v>8</v>
       </c>
       <c r="E161" s="38">
         <v>11</v>
       </c>
       <c r="F161" s="38">
         <v>13</v>
       </c>
       <c r="G161" s="38">
         <v>16</v>
       </c>
       <c r="H161" s="6">
         <v>19</v>
       </c>
       <c r="I161" s="38">
         <v>21</v>
       </c>
       <c r="J161" s="38">
         <v>24</v>
       </c>
       <c r="K161" s="38">
         <v>27</v>
       </c>
       <c r="L161" s="38">
         <v>29</v>
       </c>
       <c r="M161" s="38">
         <v>32</v>
       </c>
       <c r="N161" s="50"/>
     </row>
-    <row r="162" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
+    <row r="162" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B162" s="53"/>
       <c r="C162" s="52"/>
       <c r="D162" s="52"/>
       <c r="E162" s="54"/>
       <c r="F162" s="54"/>
       <c r="G162" s="52"/>
       <c r="H162" s="6"/>
       <c r="I162" s="52"/>
       <c r="J162" s="52"/>
       <c r="K162" s="52"/>
       <c r="L162" s="52"/>
       <c r="M162" s="5"/>
       <c r="N162" s="50"/>
     </row>
-    <row r="163" spans="1:14" s="13" customFormat="1">
+    <row r="163" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B163" s="38">
         <v>1</v>
       </c>
       <c r="C163" s="6">
         <v>5</v>
       </c>
       <c r="D163" s="38">
         <v>13</v>
       </c>
       <c r="E163" s="38">
         <v>19</v>
       </c>
       <c r="F163" s="38">
         <v>29</v>
       </c>
       <c r="G163" s="38">
         <v>35</v>
       </c>
       <c r="H163" s="6">
         <v>45</v>
       </c>
       <c r="I163" s="38">
         <v>49</v>
       </c>
       <c r="J163" s="38">
         <v>56</v>
       </c>
       <c r="K163" s="38">
         <v>59</v>
       </c>
       <c r="L163" s="38">
         <v>71</v>
       </c>
       <c r="M163" s="38">
         <v>80</v>
       </c>
       <c r="N163" s="50"/>
     </row>
-    <row r="164" spans="1:14" s="13" customFormat="1">
+    <row r="164" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B164" s="38">
         <v>1</v>
       </c>
       <c r="C164" s="6">
         <v>5</v>
       </c>
       <c r="D164" s="38">
         <v>13</v>
       </c>
       <c r="E164" s="38">
         <v>19</v>
       </c>
       <c r="F164" s="38">
         <v>29</v>
       </c>
       <c r="G164" s="38">
         <v>35</v>
       </c>
       <c r="H164" s="6">
         <v>44</v>
       </c>
       <c r="I164" s="38">
         <v>48</v>
       </c>
       <c r="J164" s="38">
         <v>55</v>
       </c>
       <c r="K164" s="38">
         <v>58</v>
       </c>
       <c r="L164" s="38">
         <v>70</v>
       </c>
       <c r="M164" s="38">
         <v>79</v>
       </c>
       <c r="N164" s="50"/>
     </row>
-    <row r="165" spans="1:14" s="47" customFormat="1" ht="15">
+    <row r="165" spans="1:14" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A165" s="46" t="s">
         <v>71</v>
       </c>
       <c r="B165" s="38">
         <v>0</v>
       </c>
       <c r="C165" s="6">
         <v>0</v>
       </c>
       <c r="D165" s="38">
         <v>0</v>
       </c>
       <c r="E165" s="38">
         <v>0</v>
       </c>
       <c r="F165" s="38">
         <v>0</v>
       </c>
       <c r="G165" s="38">
         <v>0</v>
       </c>
       <c r="H165" s="6">
         <v>1</v>
       </c>
       <c r="I165" s="38">
         <v>1</v>
       </c>
       <c r="J165" s="38">
         <v>1</v>
       </c>
       <c r="K165" s="38">
         <v>1</v>
       </c>
       <c r="L165" s="38">
         <v>1</v>
       </c>
       <c r="M165" s="38">
         <v>1</v>
       </c>
       <c r="N165" s="50"/>
     </row>
-    <row r="166" spans="1:14" s="13" customFormat="1" ht="22.5">
+    <row r="166" spans="1:14" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A166" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B166" s="9"/>
       <c r="C166" s="9"/>
       <c r="D166" s="9"/>
       <c r="E166" s="9"/>
       <c r="F166" s="9"/>
       <c r="G166" s="9"/>
       <c r="H166" s="6"/>
       <c r="I166" s="9"/>
       <c r="J166" s="9"/>
       <c r="K166" s="9"/>
       <c r="L166" s="6"/>
       <c r="M166" s="6"/>
       <c r="N166" s="50"/>
     </row>
-    <row r="167" spans="1:14" s="13" customFormat="1">
+    <row r="167" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B167" s="38">
         <v>0</v>
       </c>
       <c r="C167" s="6">
         <v>0</v>
       </c>
       <c r="D167" s="38">
         <v>0</v>
       </c>
       <c r="E167" s="38">
         <v>0</v>
       </c>
       <c r="F167" s="38">
         <v>1</v>
       </c>
       <c r="G167" s="38">
         <v>1</v>
       </c>
       <c r="H167" s="6">
         <v>1</v>
       </c>
       <c r="I167" s="38">
         <v>2</v>
       </c>
       <c r="J167" s="38">
         <v>3</v>
       </c>
       <c r="K167" s="38">
         <v>3</v>
       </c>
       <c r="L167" s="38">
         <v>3</v>
       </c>
       <c r="M167" s="38">
         <v>3</v>
       </c>
       <c r="N167" s="50"/>
     </row>
-    <row r="168" spans="1:14" s="13" customFormat="1">
+    <row r="168" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B168" s="38">
         <v>0</v>
       </c>
       <c r="C168" s="6">
         <v>0</v>
       </c>
       <c r="D168" s="38">
         <v>0</v>
       </c>
       <c r="E168" s="38">
         <v>0</v>
       </c>
       <c r="F168" s="38">
         <v>1</v>
       </c>
       <c r="G168" s="38">
         <v>1</v>
       </c>
       <c r="H168" s="6">
         <v>1</v>
       </c>
       <c r="I168" s="38">
         <v>2</v>
       </c>
       <c r="J168" s="38">
         <v>3</v>
       </c>
       <c r="K168" s="38">
         <v>3</v>
       </c>
       <c r="L168" s="38">
         <v>3</v>
       </c>
       <c r="M168" s="38">
         <v>3</v>
       </c>
       <c r="N168" s="50"/>
     </row>
-    <row r="169" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
+    <row r="169" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B169" s="15"/>
       <c r="C169" s="5"/>
       <c r="D169" s="5"/>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="6"/>
       <c r="I169" s="5"/>
       <c r="J169" s="5"/>
       <c r="K169" s="5"/>
       <c r="L169" s="5"/>
       <c r="M169" s="5"/>
       <c r="N169" s="50"/>
     </row>
-    <row r="170" spans="1:14" s="13" customFormat="1">
+    <row r="170" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B170" s="38">
         <v>11342</v>
       </c>
       <c r="C170" s="6">
         <v>24024</v>
       </c>
       <c r="D170" s="38">
         <v>36798</v>
       </c>
       <c r="E170" s="38">
         <v>49393</v>
       </c>
       <c r="F170" s="38">
         <v>61460</v>
       </c>
       <c r="G170" s="38">
         <v>80779</v>
       </c>
       <c r="H170" s="6">
         <v>101332</v>
       </c>
       <c r="I170" s="38">
         <v>124681</v>
       </c>
       <c r="J170" s="38">
         <v>142772</v>
       </c>
       <c r="K170" s="38">
         <v>163604</v>
       </c>
       <c r="L170" s="38">
         <v>184086</v>
       </c>
       <c r="M170" s="38">
         <v>209351</v>
       </c>
       <c r="N170" s="50"/>
     </row>
-    <row r="171" spans="1:14" s="13" customFormat="1">
+    <row r="171" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A171" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B171" s="38">
         <v>457</v>
       </c>
       <c r="C171" s="6">
         <v>2224</v>
       </c>
       <c r="D171" s="38">
         <v>4084</v>
       </c>
       <c r="E171" s="38">
         <v>5763</v>
       </c>
       <c r="F171" s="38">
         <v>6996</v>
       </c>
       <c r="G171" s="38">
         <v>7929</v>
       </c>
       <c r="H171" s="6">
         <v>8862</v>
       </c>
       <c r="I171" s="38">
         <v>9566</v>
       </c>
       <c r="J171" s="38">
         <v>10270</v>
       </c>
       <c r="K171" s="38">
         <v>10974</v>
       </c>
       <c r="L171" s="38">
         <v>12072</v>
       </c>
       <c r="M171" s="38">
         <v>13171</v>
       </c>
       <c r="N171" s="50"/>
     </row>
-    <row r="172" spans="1:14" s="13" customFormat="1">
+    <row r="172" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B172" s="38">
         <v>83</v>
       </c>
       <c r="C172" s="6">
         <v>167</v>
       </c>
       <c r="D172" s="38">
         <v>251</v>
       </c>
       <c r="E172" s="38">
         <v>335</v>
       </c>
       <c r="F172" s="38">
         <v>393</v>
       </c>
       <c r="G172" s="38">
         <v>8002</v>
       </c>
       <c r="H172" s="6">
         <v>16845</v>
       </c>
       <c r="I172" s="38">
         <v>28245</v>
       </c>
       <c r="J172" s="38">
         <v>34387</v>
       </c>
       <c r="K172" s="38">
         <v>43271</v>
       </c>
       <c r="L172" s="38">
         <v>51169</v>
       </c>
       <c r="M172" s="38">
         <v>63850</v>
       </c>
       <c r="N172" s="50"/>
     </row>
-    <row r="173" spans="1:14" s="13" customFormat="1">
+    <row r="173" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B173" s="38">
         <v>1</v>
       </c>
       <c r="C173" s="6">
         <v>1</v>
       </c>
       <c r="D173" s="38">
         <v>2</v>
       </c>
       <c r="E173" s="38">
         <v>2</v>
       </c>
       <c r="F173" s="38">
         <v>3</v>
       </c>
       <c r="G173" s="38">
         <v>3</v>
       </c>
       <c r="H173" s="6">
         <v>4</v>
       </c>
       <c r="I173" s="38">
         <v>5</v>
       </c>
       <c r="J173" s="38">
         <v>5</v>
       </c>
       <c r="K173" s="38">
         <v>6</v>
       </c>
       <c r="L173" s="38">
         <v>6</v>
       </c>
       <c r="M173" s="38">
         <v>7</v>
       </c>
       <c r="N173" s="50"/>
     </row>
-    <row r="174" spans="1:14" s="13" customFormat="1">
+    <row r="174" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B174" s="38">
         <v>78</v>
       </c>
       <c r="C174" s="6">
         <v>129</v>
       </c>
       <c r="D174" s="38">
         <v>180</v>
       </c>
       <c r="E174" s="38">
         <v>230</v>
       </c>
       <c r="F174" s="38">
         <v>274</v>
       </c>
       <c r="G174" s="38">
         <v>318</v>
       </c>
       <c r="H174" s="6">
         <v>361</v>
       </c>
       <c r="I174" s="38">
         <v>398</v>
       </c>
       <c r="J174" s="38">
         <v>435</v>
       </c>
       <c r="K174" s="38">
         <v>472</v>
       </c>
       <c r="L174" s="38">
         <v>519</v>
       </c>
       <c r="M174" s="38">
         <v>565</v>
       </c>
       <c r="N174" s="50"/>
     </row>
-    <row r="175" spans="1:14" s="13" customFormat="1">
+    <row r="175" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B175" s="38">
         <v>10508</v>
       </c>
       <c r="C175" s="6">
         <v>20144</v>
       </c>
       <c r="D175" s="38">
         <v>29780</v>
       </c>
       <c r="E175" s="38">
         <v>39416</v>
       </c>
       <c r="F175" s="38">
         <v>49381</v>
       </c>
       <c r="G175" s="38">
         <v>59345</v>
       </c>
       <c r="H175" s="6">
         <v>69310</v>
       </c>
       <c r="I175" s="38">
         <v>79529</v>
       </c>
       <c r="J175" s="38">
         <v>89749</v>
       </c>
       <c r="K175" s="38">
         <v>99968</v>
       </c>
       <c r="L175" s="38">
         <v>110033</v>
       </c>
       <c r="M175" s="38">
         <v>120099</v>
       </c>
       <c r="N175" s="50"/>
     </row>
-    <row r="176" spans="1:14" s="13" customFormat="1">
+    <row r="176" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B176" s="38">
         <v>215</v>
       </c>
       <c r="C176" s="6">
         <v>1358</v>
       </c>
       <c r="D176" s="38">
         <v>2502</v>
       </c>
       <c r="E176" s="38">
         <v>3646</v>
       </c>
       <c r="F176" s="38">
         <v>4414</v>
       </c>
       <c r="G176" s="38">
         <v>5182</v>
       </c>
       <c r="H176" s="6">
         <v>5950</v>
       </c>
       <c r="I176" s="38">
         <v>6937</v>
       </c>
       <c r="J176" s="38">
         <v>7925</v>
       </c>
       <c r="K176" s="38">
         <v>8913</v>
       </c>
       <c r="L176" s="38">
         <v>10286</v>
       </c>
       <c r="M176" s="38">
         <v>11660</v>
       </c>
       <c r="N176" s="50"/>
     </row>
-    <row r="177" spans="1:14" s="33" customFormat="1" ht="31.5" customHeight="1">
+    <row r="177" spans="1:14" s="33" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B177" s="15"/>
       <c r="H177" s="6"/>
       <c r="J177" s="15"/>
       <c r="K177" s="15"/>
       <c r="L177" s="15"/>
       <c r="N177" s="50"/>
     </row>
-    <row r="178" spans="1:14" s="33" customFormat="1">
+    <row r="178" spans="1:14" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B178" s="40">
         <v>46.9</v>
       </c>
       <c r="C178" s="17">
         <v>110.9</v>
       </c>
       <c r="D178" s="40">
         <v>175</v>
       </c>
       <c r="E178" s="40">
         <v>239.1</v>
       </c>
       <c r="F178" s="40">
         <v>299.8</v>
       </c>
       <c r="G178" s="40">
         <v>360.6</v>
       </c>
       <c r="H178" s="17">
         <v>421.4</v>
       </c>
       <c r="I178" s="40">
         <v>506</v>
       </c>
       <c r="J178" s="40">
         <v>590.70000000000005</v>
       </c>
       <c r="K178" s="40">
         <v>675.4</v>
       </c>
       <c r="L178" s="40">
         <v>762</v>
       </c>
       <c r="M178" s="40">
         <v>848.6</v>
       </c>
       <c r="N178" s="50"/>
     </row>
-    <row r="179" spans="1:14" s="33" customFormat="1">
+    <row r="179" spans="1:14" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A179" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B179" s="40">
         <v>29.9</v>
       </c>
       <c r="C179" s="17">
         <v>75.400000000000006</v>
       </c>
       <c r="D179" s="40">
         <v>120.9</v>
       </c>
       <c r="E179" s="40">
         <v>166.4</v>
       </c>
       <c r="F179" s="40">
         <v>207.1</v>
       </c>
       <c r="G179" s="40">
         <v>247.9</v>
       </c>
       <c r="H179" s="17">
         <v>288.7</v>
       </c>
       <c r="I179" s="40">
         <v>342</v>
       </c>
       <c r="J179" s="40">
         <v>395.3</v>
       </c>
       <c r="K179" s="40">
         <v>448.7</v>
       </c>
       <c r="L179" s="40">
         <v>505</v>
       </c>
       <c r="M179" s="40">
         <v>561.29999999999995</v>
       </c>
       <c r="N179" s="50"/>
     </row>
-    <row r="180" spans="1:14" s="33" customFormat="1">
+    <row r="180" spans="1:14" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A180" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B180" s="40">
         <v>0.3</v>
       </c>
       <c r="C180" s="17">
         <v>0.3</v>
       </c>
       <c r="D180" s="40">
         <v>0.3</v>
       </c>
       <c r="E180" s="40">
         <v>0.3</v>
       </c>
       <c r="F180" s="40">
         <v>0.3</v>
       </c>
       <c r="G180" s="40">
         <v>0.3</v>
       </c>
       <c r="H180" s="17">
         <v>0.3</v>
       </c>
       <c r="I180" s="40">
         <v>0.3</v>
       </c>
       <c r="J180" s="40">
         <v>0.3</v>
       </c>
       <c r="K180" s="40">
         <v>0.3</v>
       </c>
       <c r="L180" s="40">
         <v>0.3</v>
       </c>
       <c r="M180" s="40">
         <v>0.3</v>
       </c>
       <c r="N180" s="50"/>
     </row>
-    <row r="181" spans="1:14" s="33" customFormat="1">
+    <row r="181" spans="1:14" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B181" s="40">
         <v>16</v>
       </c>
       <c r="C181" s="17">
         <v>34.200000000000003</v>
       </c>
       <c r="D181" s="40">
         <v>52.5</v>
       </c>
       <c r="E181" s="40">
         <v>70.7</v>
       </c>
       <c r="F181" s="40">
         <v>90</v>
       </c>
       <c r="G181" s="40">
         <v>109.4</v>
       </c>
       <c r="H181" s="17">
         <v>128.69999999999999</v>
       </c>
       <c r="I181" s="40">
         <v>158.69999999999999</v>
       </c>
       <c r="J181" s="40">
         <v>188.7</v>
       </c>
       <c r="K181" s="40">
         <v>218.7</v>
       </c>
       <c r="L181" s="40">
         <v>246.7</v>
       </c>
       <c r="M181" s="40">
         <v>274.7</v>
       </c>
       <c r="N181" s="50"/>
     </row>
-    <row r="182" spans="1:14" s="33" customFormat="1">
+    <row r="182" spans="1:14" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A182" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B182" s="40">
         <v>0.7</v>
       </c>
       <c r="C182" s="17">
         <v>1</v>
       </c>
       <c r="D182" s="40">
         <v>1.3</v>
       </c>
       <c r="E182" s="40">
         <v>1.7</v>
       </c>
       <c r="F182" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="G182" s="40">
         <v>3</v>
       </c>
       <c r="H182" s="17">
         <v>3.7</v>
       </c>
       <c r="I182" s="40">
         <v>5</v>
       </c>
       <c r="J182" s="40">
         <v>6.3</v>
       </c>
       <c r="K182" s="40">
         <v>7.7</v>
       </c>
       <c r="L182" s="40">
         <v>10</v>
       </c>
       <c r="M182" s="40">
         <v>12.3</v>
       </c>
       <c r="N182" s="50"/>
     </row>
-    <row r="183" spans="1:14" s="33" customFormat="1" ht="24" customHeight="1">
+    <row r="183" spans="1:14" s="33" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B183" s="15"/>
       <c r="C183" s="18"/>
       <c r="D183" s="18"/>
       <c r="E183" s="18"/>
       <c r="F183" s="18"/>
       <c r="G183" s="18"/>
       <c r="H183" s="17"/>
       <c r="I183" s="18"/>
       <c r="J183" s="18"/>
       <c r="K183" s="18"/>
       <c r="L183" s="18"/>
       <c r="M183" s="18"/>
       <c r="N183" s="50"/>
     </row>
-    <row r="184" spans="1:14" s="13" customFormat="1">
+    <row r="184" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A184" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B184" s="40">
         <v>204.3</v>
       </c>
       <c r="C184" s="17">
         <v>577.70000000000005</v>
       </c>
       <c r="D184" s="40">
         <v>951</v>
       </c>
       <c r="E184" s="40">
         <v>1324.3</v>
       </c>
       <c r="F184" s="40">
         <v>1556</v>
       </c>
       <c r="G184" s="40">
         <v>1787.7</v>
       </c>
       <c r="H184" s="17">
         <v>2019.3</v>
       </c>
       <c r="I184" s="40">
         <v>2432</v>
       </c>
       <c r="J184" s="40">
         <v>2844.7</v>
       </c>
       <c r="K184" s="40">
         <v>3257.3</v>
       </c>
       <c r="L184" s="40">
         <v>3447</v>
       </c>
       <c r="M184" s="40">
         <v>3636.7</v>
       </c>
       <c r="N184" s="50"/>
     </row>
-    <row r="185" spans="1:14" s="13" customFormat="1">
+    <row r="185" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B185" s="40">
         <v>204.3</v>
       </c>
       <c r="C185" s="17">
         <v>577.70000000000005</v>
       </c>
       <c r="D185" s="40">
         <v>951</v>
       </c>
       <c r="E185" s="40">
         <v>1324.3</v>
       </c>
       <c r="F185" s="40">
         <v>1556</v>
       </c>
       <c r="G185" s="40">
         <v>1787.7</v>
       </c>
       <c r="H185" s="17">
         <v>2019.3</v>
       </c>
       <c r="I185" s="40">
         <v>2432</v>
       </c>
       <c r="J185" s="40">
         <v>2844.7</v>
       </c>
       <c r="K185" s="40">
         <v>3257.3</v>
       </c>
       <c r="L185" s="40">
         <v>3447</v>
       </c>
       <c r="M185" s="40">
         <v>3636.7</v>
       </c>
       <c r="N185" s="50"/>
     </row>
-    <row r="186" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
+    <row r="186" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B186" s="17"/>
       <c r="C186" s="5"/>
       <c r="D186" s="5"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="17"/>
       <c r="I186" s="5"/>
       <c r="J186" s="5"/>
       <c r="K186" s="5"/>
       <c r="L186" s="5"/>
       <c r="M186" s="5"/>
       <c r="N186" s="50"/>
     </row>
-    <row r="187" spans="1:14" s="13" customFormat="1">
+    <row r="187" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B187" s="40">
         <v>0.3</v>
       </c>
       <c r="C187" s="17">
         <v>0.6</v>
       </c>
       <c r="D187" s="40">
         <v>0.9</v>
       </c>
       <c r="E187" s="40">
         <v>1.2</v>
       </c>
       <c r="F187" s="40">
         <v>1.5</v>
       </c>
       <c r="G187" s="40">
         <v>1.8</v>
       </c>
       <c r="H187" s="17">
         <v>2</v>
       </c>
       <c r="I187" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="J187" s="40">
         <v>2.6</v>
       </c>
       <c r="K187" s="40">
         <v>2.9</v>
       </c>
       <c r="L187" s="40">
         <v>3.2</v>
       </c>
       <c r="M187" s="40">
         <v>3.5</v>
       </c>
       <c r="N187" s="50"/>
     </row>
-    <row r="188" spans="1:14" s="13" customFormat="1">
+    <row r="188" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A188" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B188" s="40">
         <v>0.3</v>
       </c>
       <c r="C188" s="17">
         <v>0.6</v>
       </c>
       <c r="D188" s="40">
         <v>0.9</v>
       </c>
       <c r="E188" s="40">
         <v>1.2</v>
       </c>
       <c r="F188" s="40">
         <v>1.5</v>
       </c>
       <c r="G188" s="40">
         <v>1.8</v>
       </c>
       <c r="H188" s="17">
         <v>2</v>
       </c>
       <c r="I188" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="J188" s="40">
         <v>2.6</v>
       </c>
       <c r="K188" s="40">
         <v>2.9</v>
       </c>
       <c r="L188" s="40">
         <v>3.2</v>
       </c>
       <c r="M188" s="40">
         <v>3.5</v>
       </c>
       <c r="N188" s="50"/>
     </row>
-    <row r="189" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
+    <row r="189" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B189" s="40"/>
       <c r="C189" s="17"/>
       <c r="D189" s="40"/>
       <c r="E189" s="40"/>
       <c r="F189" s="40"/>
       <c r="G189" s="17"/>
       <c r="H189" s="17"/>
       <c r="I189" s="40"/>
       <c r="J189" s="40"/>
       <c r="K189" s="17"/>
       <c r="L189" s="17"/>
       <c r="M189" s="40"/>
       <c r="N189" s="50"/>
     </row>
-    <row r="190" spans="1:14" s="13" customFormat="1">
+    <row r="190" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="67" t="s">
         <v>10</v>
       </c>
       <c r="B190" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C190" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D190" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E190" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F190" s="38">
         <v>15</v>
       </c>
       <c r="G190" s="38">
         <v>31</v>
       </c>
       <c r="H190" s="6">
         <v>46</v>
       </c>
       <c r="I190" s="38">
         <v>46</v>
       </c>
       <c r="J190" s="38">
         <v>46</v>
       </c>
       <c r="K190" s="38">
         <v>46</v>
       </c>
       <c r="L190" s="38">
         <v>46</v>
       </c>
       <c r="M190" s="38">
         <v>46</v>
       </c>
       <c r="N190" s="50"/>
     </row>
-    <row r="191" spans="1:14" s="13" customFormat="1">
+    <row r="191" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A191" s="67" t="s">
         <v>64</v>
       </c>
       <c r="B191" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C191" s="39" t="s">
         <v>74</v>
       </c>
       <c r="D191" s="39" t="s">
         <v>74</v>
       </c>
       <c r="E191" s="39" t="s">
         <v>74</v>
       </c>
       <c r="F191" s="38">
         <v>15</v>
       </c>
       <c r="G191" s="38">
         <v>31</v>
       </c>
       <c r="H191" s="6">
         <v>46</v>
       </c>
       <c r="I191" s="38">
         <v>46</v>
       </c>
       <c r="J191" s="38">
         <v>46</v>
       </c>
       <c r="K191" s="38">
         <v>46</v>
       </c>
       <c r="L191" s="38">
         <v>46</v>
       </c>
       <c r="M191" s="38">
         <v>46</v>
       </c>
       <c r="N191" s="50"/>
     </row>
-    <row r="192" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
+    <row r="192" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B192" s="18"/>
       <c r="C192" s="5"/>
       <c r="D192" s="5"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="6"/>
       <c r="I192" s="5"/>
       <c r="J192" s="5"/>
       <c r="K192" s="5"/>
       <c r="L192" s="5"/>
       <c r="M192" s="5"/>
       <c r="N192" s="50"/>
     </row>
-    <row r="193" spans="1:14" s="13" customFormat="1">
+    <row r="193" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A193" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B193" s="38">
         <v>6</v>
       </c>
       <c r="C193" s="6">
         <v>12</v>
       </c>
       <c r="D193" s="38">
         <v>18</v>
       </c>
       <c r="E193" s="38">
         <v>24</v>
       </c>
       <c r="F193" s="38">
         <v>29</v>
       </c>
       <c r="G193" s="38">
         <v>34</v>
       </c>
       <c r="H193" s="6">
         <v>39</v>
       </c>
       <c r="I193" s="38">
         <v>42</v>
       </c>
       <c r="J193" s="38">
         <v>45</v>
       </c>
       <c r="K193" s="38">
         <v>47</v>
       </c>
       <c r="L193" s="38">
         <v>54</v>
       </c>
       <c r="M193" s="38">
         <v>61</v>
       </c>
       <c r="N193" s="50"/>
     </row>
-    <row r="194" spans="1:14" s="13" customFormat="1" ht="9" customHeight="1">
+    <row r="194" spans="1:14" s="13" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B194" s="38">
         <v>6</v>
       </c>
       <c r="C194" s="6">
         <v>12</v>
       </c>
       <c r="D194" s="38">
         <v>18</v>
       </c>
       <c r="E194" s="38">
         <v>24</v>
       </c>
       <c r="F194" s="38">
         <v>29</v>
       </c>
       <c r="G194" s="38">
         <v>34</v>
       </c>
       <c r="H194" s="6">
         <v>39</v>
       </c>
       <c r="I194" s="38">
         <v>42</v>
       </c>
       <c r="J194" s="38">
         <v>45</v>
       </c>
       <c r="K194" s="38">
         <v>47</v>
       </c>
       <c r="L194" s="38">
         <v>54</v>
       </c>
       <c r="M194" s="38">
         <v>61</v>
       </c>
       <c r="N194" s="50"/>
     </row>
-    <row r="195" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
+    <row r="195" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B195" s="18"/>
       <c r="C195" s="5"/>
       <c r="D195" s="5"/>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="6"/>
       <c r="I195" s="5"/>
       <c r="J195" s="5"/>
       <c r="K195" s="5"/>
       <c r="L195" s="5"/>
       <c r="M195" s="5"/>
       <c r="N195" s="50"/>
     </row>
-    <row r="196" spans="1:14" s="13" customFormat="1">
+    <row r="196" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B196" s="38">
         <v>21425</v>
       </c>
       <c r="C196" s="6">
         <v>50196</v>
       </c>
       <c r="D196" s="38">
         <v>78967</v>
       </c>
       <c r="E196" s="38">
         <v>107738</v>
       </c>
       <c r="F196" s="38">
         <v>123411</v>
       </c>
       <c r="G196" s="38">
         <v>139084</v>
       </c>
       <c r="H196" s="6">
         <v>154757</v>
       </c>
       <c r="I196" s="38">
         <v>166917</v>
       </c>
       <c r="J196" s="38">
         <v>179077</v>
       </c>
       <c r="K196" s="38">
         <v>191238</v>
       </c>
       <c r="L196" s="38">
         <v>202002</v>
       </c>
       <c r="M196" s="38">
         <v>212766</v>
       </c>
       <c r="N196" s="50"/>
     </row>
-    <row r="197" spans="1:14" s="13" customFormat="1">
+    <row r="197" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B197" s="38">
         <v>11855</v>
       </c>
       <c r="C197" s="6">
         <v>32771</v>
       </c>
       <c r="D197" s="38">
         <v>53687</v>
       </c>
       <c r="E197" s="38">
         <v>74603</v>
       </c>
       <c r="F197" s="38">
         <v>83402</v>
       </c>
       <c r="G197" s="38">
         <v>92201</v>
       </c>
       <c r="H197" s="6">
         <v>101000</v>
       </c>
       <c r="I197" s="38">
         <v>105391</v>
       </c>
       <c r="J197" s="38">
         <v>109782</v>
       </c>
       <c r="K197" s="38">
         <v>114174</v>
       </c>
       <c r="L197" s="38">
         <v>116593</v>
       </c>
       <c r="M197" s="38">
         <v>119012</v>
       </c>
       <c r="N197" s="50"/>
     </row>
-    <row r="198" spans="1:14" s="13" customFormat="1">
+    <row r="198" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A198" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B198" s="38">
         <v>506</v>
       </c>
       <c r="C198" s="6">
         <v>708</v>
       </c>
       <c r="D198" s="38">
         <v>911</v>
       </c>
       <c r="E198" s="38">
         <v>1114</v>
       </c>
       <c r="F198" s="38">
         <v>1230</v>
       </c>
       <c r="G198" s="38">
         <v>1346</v>
       </c>
       <c r="H198" s="6">
         <v>1463</v>
       </c>
       <c r="I198" s="38">
         <v>1604</v>
       </c>
       <c r="J198" s="38">
         <v>1745</v>
       </c>
       <c r="K198" s="38">
         <v>1886</v>
       </c>
       <c r="L198" s="38">
         <v>2214</v>
       </c>
       <c r="M198" s="38">
         <v>2542</v>
       </c>
       <c r="N198" s="50"/>
     </row>
-    <row r="199" spans="1:14" s="13" customFormat="1">
+    <row r="199" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A199" s="51" t="s">
         <v>70</v>
       </c>
       <c r="B199" s="38">
         <v>9064</v>
       </c>
       <c r="C199" s="6">
         <v>16717</v>
       </c>
       <c r="D199" s="38">
         <v>24369</v>
       </c>
       <c r="E199" s="38">
         <v>32021</v>
       </c>
       <c r="F199" s="38">
         <v>38779</v>
       </c>
       <c r="G199" s="38">
         <v>45537</v>
       </c>
       <c r="H199" s="6">
         <v>52294</v>
       </c>
       <c r="I199" s="38">
         <v>59922</v>
       </c>
       <c r="J199" s="38">
         <v>67550</v>
       </c>
       <c r="K199" s="38">
         <v>75178</v>
       </c>
       <c r="L199" s="38">
         <v>83196</v>
       </c>
       <c r="M199" s="38">
         <v>91213</v>
       </c>
       <c r="N199" s="50"/>
     </row>
-    <row r="200" spans="1:14" s="13" customFormat="1" ht="74.25" customHeight="1">
+    <row r="200" spans="1:14" s="13" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B200" s="18"/>
       <c r="C200" s="5"/>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="6"/>
       <c r="I200" s="5"/>
       <c r="J200" s="5"/>
       <c r="K200" s="5"/>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200" s="50"/>
     </row>
-    <row r="201" spans="1:14" s="13" customFormat="1">
+    <row r="201" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B201" s="17">
         <v>0.7</v>
       </c>
       <c r="C201" s="17">
         <v>3.7</v>
       </c>
       <c r="D201" s="40">
         <v>6.8</v>
       </c>
       <c r="E201" s="40">
         <v>9.9</v>
       </c>
       <c r="F201" s="40">
         <v>10.9</v>
       </c>
       <c r="G201" s="40">
         <v>11.9</v>
       </c>
       <c r="H201" s="17">
         <v>12.9</v>
       </c>
       <c r="I201" s="40">
         <v>15.8</v>
       </c>
       <c r="J201" s="40">
         <v>18.7</v>
       </c>
       <c r="K201" s="40">
         <v>21.6</v>
       </c>
       <c r="L201" s="40">
         <v>25.3</v>
       </c>
       <c r="M201" s="40">
         <v>29.1</v>
       </c>
       <c r="N201" s="50"/>
     </row>
-    <row r="202" spans="1:14" s="13" customFormat="1">
+    <row r="202" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A202" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C202" s="17">
         <v>2</v>
       </c>
       <c r="D202" s="40">
         <v>4</v>
       </c>
       <c r="E202" s="40">
         <v>6</v>
       </c>
       <c r="F202" s="40">
         <v>6</v>
       </c>
       <c r="G202" s="40">
         <v>6</v>
       </c>
       <c r="H202" s="17">
         <v>6</v>
       </c>
       <c r="I202" s="40">
         <v>7.2</v>
       </c>
       <c r="J202" s="40">
         <v>8.3000000000000007</v>
       </c>
       <c r="K202" s="40">
         <v>9.5</v>
       </c>
       <c r="L202" s="40">
         <v>10.7</v>
       </c>
       <c r="M202" s="40">
         <v>11.9</v>
       </c>
       <c r="N202" s="50"/>
     </row>
-    <row r="203" spans="1:14" s="13" customFormat="1">
+    <row r="203" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A203" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B203" s="17">
         <v>0.7</v>
       </c>
       <c r="C203" s="17">
         <v>1.7</v>
       </c>
       <c r="D203" s="40">
         <v>2.7</v>
       </c>
       <c r="E203" s="40">
         <v>3.7</v>
       </c>
       <c r="F203" s="40">
         <v>4.7</v>
       </c>
       <c r="G203" s="40">
         <v>5.7</v>
       </c>
       <c r="H203" s="17">
         <v>6.7</v>
       </c>
       <c r="I203" s="40">
         <v>7.9</v>
       </c>
       <c r="J203" s="40">
         <v>9.1999999999999993</v>
       </c>
       <c r="K203" s="40">
         <v>10.5</v>
       </c>
       <c r="L203" s="40">
         <v>12.3</v>
       </c>
       <c r="M203" s="40">
         <v>14.2</v>
       </c>
       <c r="N203" s="50"/>
     </row>
-    <row r="204" spans="1:14" s="13" customFormat="1">
+    <row r="204" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A204" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C204" s="17">
         <v>0.1</v>
       </c>
       <c r="D204" s="40">
         <v>0.1</v>
       </c>
       <c r="E204" s="40">
         <v>0.2</v>
       </c>
       <c r="F204" s="40">
         <v>0.2</v>
       </c>
       <c r="G204" s="40">
         <v>0.2</v>
       </c>
       <c r="H204" s="17">
         <v>0.2</v>
       </c>
       <c r="I204" s="40">
         <v>0.7</v>
       </c>
       <c r="J204" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="K204" s="40">
         <v>1.6</v>
       </c>
       <c r="L204" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="M204" s="40">
         <v>3</v>
       </c>
       <c r="N204" s="50"/>
     </row>
-    <row r="205" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1">
+    <row r="205" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B205" s="16"/>
       <c r="C205" s="5"/>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="17"/>
       <c r="I205" s="5"/>
       <c r="J205" s="5"/>
       <c r="K205" s="5"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205" s="50"/>
     </row>
-    <row r="206" spans="1:14" s="13" customFormat="1">
+    <row r="206" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A206" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B206" s="40">
         <v>45</v>
       </c>
       <c r="C206" s="17">
         <v>73.900000000000006</v>
       </c>
       <c r="D206" s="40">
         <v>104.6</v>
       </c>
       <c r="E206" s="40">
         <v>136.6</v>
       </c>
       <c r="F206" s="40">
         <v>180.6</v>
       </c>
       <c r="G206" s="40">
         <v>225.1</v>
       </c>
       <c r="H206" s="17">
         <v>272.10000000000002</v>
       </c>
       <c r="I206" s="40">
         <v>314.10000000000002</v>
       </c>
       <c r="J206" s="40">
         <v>356.1</v>
       </c>
       <c r="K206" s="40">
         <v>405.1</v>
       </c>
       <c r="L206" s="40">
         <v>445.9</v>
       </c>
       <c r="M206" s="40">
         <v>488.3</v>
       </c>
       <c r="N206" s="50"/>
     </row>
-    <row r="207" spans="1:14" s="13" customFormat="1">
+    <row r="207" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B207" s="40">
         <v>45</v>
       </c>
       <c r="C207" s="17">
         <v>73.900000000000006</v>
       </c>
       <c r="D207" s="40">
         <v>104.6</v>
       </c>
       <c r="E207" s="40">
         <v>136.6</v>
       </c>
       <c r="F207" s="40">
         <v>180.6</v>
       </c>
       <c r="G207" s="40">
         <v>225.1</v>
       </c>
       <c r="H207" s="17">
         <v>272.10000000000002</v>
       </c>
       <c r="I207" s="40">
         <v>314.10000000000002</v>
       </c>
       <c r="J207" s="40">
         <v>356.1</v>
       </c>
       <c r="K207" s="40">
         <v>405.1</v>
       </c>
       <c r="L207" s="40">
         <v>445.9</v>
       </c>
       <c r="M207" s="40">
         <v>488.3</v>
       </c>
       <c r="N207" s="50"/>
     </row>
-    <row r="208" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
+    <row r="208" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B208" s="18"/>
       <c r="C208" s="5"/>
       <c r="D208" s="5"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="17"/>
       <c r="I208" s="5"/>
       <c r="J208" s="5"/>
       <c r="K208" s="5"/>
       <c r="L208" s="5"/>
       <c r="M208" s="5"/>
       <c r="N208" s="50"/>
     </row>
-    <row r="209" spans="1:14" s="13" customFormat="1">
+    <row r="209" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A209" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B209" s="40">
         <v>22</v>
       </c>
       <c r="C209" s="17">
         <v>47.5</v>
       </c>
       <c r="D209" s="40">
         <v>93.5</v>
       </c>
       <c r="E209" s="40">
         <v>134.5</v>
       </c>
       <c r="F209" s="40">
         <v>186.8</v>
       </c>
       <c r="G209" s="40">
         <v>251.8</v>
       </c>
       <c r="H209" s="17">
         <v>316.8</v>
       </c>
       <c r="I209" s="40">
         <v>380.7</v>
       </c>
       <c r="J209" s="40">
         <v>436.7</v>
       </c>
       <c r="K209" s="40">
         <v>501.7</v>
       </c>
       <c r="L209" s="40">
         <v>553.9</v>
       </c>
       <c r="M209" s="40">
         <v>594.79999999999995</v>
       </c>
       <c r="N209" s="50"/>
     </row>
-    <row r="210" spans="1:14" s="13" customFormat="1">
+    <row r="210" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B210" s="40">
         <v>22</v>
       </c>
       <c r="C210" s="17">
         <v>47.5</v>
       </c>
       <c r="D210" s="40">
         <v>93.5</v>
       </c>
       <c r="E210" s="40">
         <v>134.5</v>
       </c>
       <c r="F210" s="40">
         <v>186.8</v>
       </c>
       <c r="G210" s="40">
         <v>251.8</v>
       </c>
       <c r="H210" s="17">
         <v>316.8</v>
       </c>
       <c r="I210" s="40">
         <v>380.7</v>
       </c>
       <c r="J210" s="40">
         <v>436.7</v>
       </c>
       <c r="K210" s="40">
         <v>501.7</v>
       </c>
       <c r="L210" s="40">
         <v>553.9</v>
       </c>
       <c r="M210" s="40">
         <v>594.79999999999995</v>
       </c>
       <c r="N210" s="50"/>
     </row>
-    <row r="211" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
+    <row r="211" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B211" s="18"/>
       <c r="C211" s="5"/>
       <c r="D211" s="5"/>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="17"/>
       <c r="I211" s="5"/>
       <c r="J211" s="5"/>
       <c r="K211" s="5"/>
       <c r="L211" s="5"/>
       <c r="M211" s="5"/>
       <c r="N211" s="50"/>
     </row>
-    <row r="212" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="212" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B212" s="38">
         <v>600</v>
       </c>
       <c r="C212" s="6">
         <v>600</v>
       </c>
       <c r="D212" s="38">
         <v>1150</v>
       </c>
       <c r="E212" s="38">
         <v>1750</v>
       </c>
       <c r="F212" s="38">
         <v>2250</v>
       </c>
       <c r="G212" s="38">
         <v>2670</v>
       </c>
       <c r="H212" s="6">
         <v>2925</v>
       </c>
       <c r="I212" s="38">
         <v>3210</v>
       </c>
       <c r="J212" s="38">
         <v>3510</v>
       </c>
       <c r="K212" s="38">
         <v>3750</v>
       </c>
       <c r="L212" s="38">
         <v>3884</v>
       </c>
       <c r="M212" s="38">
         <v>4134</v>
       </c>
       <c r="N212" s="50"/>
     </row>
-    <row r="213" spans="1:14" s="13" customFormat="1">
+    <row r="213" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B213" s="38">
         <v>600</v>
       </c>
       <c r="C213" s="6">
         <v>600</v>
       </c>
       <c r="D213" s="38">
         <v>1150</v>
       </c>
       <c r="E213" s="38">
         <v>1750</v>
       </c>
       <c r="F213" s="38">
         <v>2250</v>
       </c>
       <c r="G213" s="38">
         <v>2670</v>
       </c>
       <c r="H213" s="6">
         <v>2925</v>
       </c>
       <c r="I213" s="38">
         <v>3210</v>
       </c>
       <c r="J213" s="38">
         <v>3510</v>
       </c>
       <c r="K213" s="38">
         <v>3750</v>
       </c>
       <c r="L213" s="38">
         <v>3884</v>
       </c>
       <c r="M213" s="38">
         <v>4134</v>
       </c>
       <c r="N213" s="50"/>
     </row>
-    <row r="214" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
+    <row r="214" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B214" s="39"/>
       <c r="C214" s="39"/>
       <c r="D214" s="39"/>
       <c r="E214" s="39"/>
       <c r="F214" s="39"/>
       <c r="G214" s="39"/>
       <c r="H214" s="6"/>
       <c r="I214" s="38"/>
       <c r="J214" s="38"/>
       <c r="K214" s="6"/>
       <c r="L214" s="6"/>
       <c r="M214" s="38"/>
       <c r="N214" s="50"/>
     </row>
-    <row r="215" spans="1:14" s="13" customFormat="1">
+    <row r="215" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A215" s="55" t="s">
         <v>10</v>
       </c>
       <c r="B215" s="38">
         <v>6</v>
       </c>
       <c r="C215" s="6">
         <v>922</v>
       </c>
       <c r="D215" s="38">
         <v>1838</v>
       </c>
       <c r="E215" s="38">
         <v>2754</v>
       </c>
       <c r="F215" s="38">
         <v>3260</v>
       </c>
       <c r="G215" s="38">
         <v>3766</v>
       </c>
       <c r="H215" s="6">
         <v>4272</v>
       </c>
       <c r="I215" s="38">
         <v>4306</v>
       </c>
       <c r="J215" s="38">
         <v>4339</v>
       </c>
       <c r="K215" s="38">
         <v>4373</v>
       </c>
       <c r="L215" s="38">
         <v>5479</v>
       </c>
       <c r="M215" s="38">
         <v>6585</v>
       </c>
       <c r="N215" s="50"/>
     </row>
-    <row r="216" spans="1:14" s="13" customFormat="1">
+    <row r="216" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B216" s="38">
         <v>2</v>
       </c>
       <c r="C216" s="6">
         <v>915</v>
       </c>
       <c r="D216" s="38">
         <v>1827</v>
       </c>
       <c r="E216" s="38">
         <v>2739</v>
       </c>
       <c r="F216" s="38">
         <v>3242</v>
       </c>
       <c r="G216" s="38">
         <v>3744</v>
       </c>
       <c r="H216" s="6">
         <v>4246</v>
       </c>
       <c r="I216" s="38">
         <v>4276</v>
       </c>
       <c r="J216" s="38">
         <v>4306</v>
       </c>
       <c r="K216" s="38">
         <v>4336</v>
       </c>
       <c r="L216" s="38">
         <v>5439</v>
       </c>
       <c r="M216" s="38">
         <v>6541</v>
       </c>
       <c r="N216" s="50"/>
     </row>
-    <row r="217" spans="1:14" s="13" customFormat="1">
+    <row r="217" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B217" s="38">
         <v>4</v>
       </c>
       <c r="C217" s="6">
         <v>7</v>
       </c>
       <c r="D217" s="38">
         <v>11</v>
       </c>
       <c r="E217" s="38">
         <v>15</v>
       </c>
       <c r="F217" s="38">
         <v>18</v>
       </c>
       <c r="G217" s="38">
         <v>22</v>
       </c>
       <c r="H217" s="6">
         <v>26</v>
       </c>
       <c r="I217" s="38">
         <v>29</v>
       </c>
       <c r="J217" s="38">
         <v>33</v>
       </c>
       <c r="K217" s="38">
         <v>37</v>
       </c>
       <c r="L217" s="38">
         <v>40</v>
       </c>
       <c r="M217" s="38">
         <v>44</v>
       </c>
       <c r="N217" s="50"/>
     </row>
-    <row r="218" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
+    <row r="218" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B218" s="18"/>
       <c r="C218" s="5"/>
       <c r="D218" s="5"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="6"/>
       <c r="I218" s="5"/>
       <c r="J218" s="5"/>
       <c r="K218" s="5"/>
       <c r="L218" s="5"/>
       <c r="M218" s="5"/>
       <c r="N218" s="50"/>
     </row>
-    <row r="219" spans="1:14" s="13" customFormat="1">
+    <row r="219" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A219" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B219" s="38">
         <v>484</v>
       </c>
       <c r="C219" s="6">
         <v>969</v>
       </c>
       <c r="D219" s="38">
         <v>1453</v>
       </c>
       <c r="E219" s="38">
         <v>1938</v>
       </c>
       <c r="F219" s="38">
         <v>2422</v>
       </c>
       <c r="G219" s="38">
         <v>2907</v>
       </c>
       <c r="H219" s="6">
         <v>3391</v>
       </c>
       <c r="I219" s="38">
         <v>3875</v>
       </c>
       <c r="J219" s="38">
         <v>4360</v>
       </c>
       <c r="K219" s="38">
         <v>4844</v>
       </c>
       <c r="L219" s="38">
         <v>5329</v>
       </c>
       <c r="M219" s="38">
         <v>5813</v>
       </c>
       <c r="N219" s="50"/>
     </row>
-    <row r="220" spans="1:14" s="13" customFormat="1">
+    <row r="220" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A220" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B220" s="38">
         <v>478</v>
       </c>
       <c r="C220" s="6">
         <v>955</v>
       </c>
       <c r="D220" s="38">
         <v>1433</v>
       </c>
       <c r="E220" s="38">
         <v>1910</v>
       </c>
       <c r="F220" s="38">
         <v>2388</v>
       </c>
       <c r="G220" s="38">
         <v>2865</v>
       </c>
       <c r="H220" s="6">
         <v>3343</v>
       </c>
       <c r="I220" s="38">
         <v>3820</v>
       </c>
       <c r="J220" s="38">
         <v>4298</v>
       </c>
       <c r="K220" s="38">
         <v>4775</v>
       </c>
       <c r="L220" s="38">
         <v>5253</v>
       </c>
       <c r="M220" s="38">
         <v>5730</v>
       </c>
       <c r="N220" s="50"/>
     </row>
-    <row r="221" spans="1:14" s="13" customFormat="1">
+    <row r="221" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A221" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B221" s="38">
         <v>7</v>
       </c>
       <c r="C221" s="6">
         <v>14</v>
       </c>
       <c r="D221" s="38">
         <v>21</v>
       </c>
       <c r="E221" s="38">
         <v>28</v>
       </c>
       <c r="F221" s="38">
         <v>35</v>
       </c>
       <c r="G221" s="38">
         <v>42</v>
       </c>
       <c r="H221" s="6">
         <v>48</v>
       </c>
       <c r="I221" s="38">
         <v>55</v>
       </c>
       <c r="J221" s="38">
         <v>62</v>
       </c>
       <c r="K221" s="38">
         <v>69</v>
       </c>
       <c r="L221" s="38">
         <v>76</v>
       </c>
       <c r="M221" s="38">
         <v>83</v>
       </c>
       <c r="N221" s="50"/>
     </row>
-    <row r="222" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1">
+    <row r="222" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B222" s="18"/>
       <c r="C222" s="5"/>
       <c r="D222" s="5"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="6"/>
       <c r="I222" s="5"/>
       <c r="J222" s="5"/>
       <c r="K222" s="5"/>
       <c r="L222" s="5"/>
       <c r="M222" s="5"/>
       <c r="N222" s="50"/>
     </row>
-    <row r="223" spans="1:14" s="13" customFormat="1">
+    <row r="223" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A223" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B223" s="6">
         <v>71050</v>
       </c>
       <c r="C223" s="6">
         <v>155878</v>
       </c>
       <c r="D223" s="38">
         <v>241667</v>
       </c>
       <c r="E223" s="38">
         <v>331105</v>
       </c>
       <c r="F223" s="38">
         <v>423953</v>
       </c>
       <c r="G223" s="38">
         <v>517039</v>
       </c>
       <c r="H223" s="6">
         <v>616154</v>
       </c>
       <c r="I223" s="38">
         <v>733811</v>
       </c>
       <c r="J223" s="38">
         <v>857219</v>
       </c>
       <c r="K223" s="38">
         <v>983970</v>
       </c>
       <c r="L223" s="38">
         <v>1109915</v>
       </c>
       <c r="M223" s="38">
         <v>1228670</v>
       </c>
       <c r="N223" s="50"/>
     </row>
-    <row r="224" spans="1:14" s="13" customFormat="1">
+    <row r="224" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B224" s="6">
         <v>13353</v>
       </c>
       <c r="C224" s="6">
         <v>38809</v>
       </c>
       <c r="D224" s="38">
         <v>65296</v>
       </c>
       <c r="E224" s="38">
         <v>94892</v>
       </c>
       <c r="F224" s="38">
         <v>124510</v>
       </c>
       <c r="G224" s="38">
         <v>152623</v>
       </c>
       <c r="H224" s="6">
         <v>184912</v>
       </c>
       <c r="I224" s="38">
         <v>231022</v>
       </c>
       <c r="J224" s="38">
         <v>281826</v>
       </c>
       <c r="K224" s="38">
         <v>334202</v>
       </c>
       <c r="L224" s="38">
         <v>390325</v>
       </c>
       <c r="M224" s="38">
         <v>438021</v>
       </c>
       <c r="N224" s="50"/>
     </row>
-    <row r="225" spans="1:14" s="13" customFormat="1">
+    <row r="225" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A225" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B225" s="6">
         <v>32</v>
       </c>
       <c r="C225" s="6">
         <v>1170</v>
       </c>
       <c r="D225" s="38">
         <v>2239</v>
       </c>
       <c r="E225" s="38">
         <v>3416</v>
       </c>
       <c r="F225" s="38">
         <v>3588</v>
       </c>
       <c r="G225" s="38">
         <v>3777</v>
       </c>
       <c r="H225" s="6">
         <v>3814</v>
       </c>
       <c r="I225" s="38">
         <v>4815</v>
       </c>
       <c r="J225" s="38">
         <v>6236</v>
       </c>
       <c r="K225" s="38">
         <v>7718</v>
       </c>
       <c r="L225" s="38">
         <v>9924</v>
       </c>
       <c r="M225" s="38">
         <v>13367</v>
       </c>
       <c r="N225" s="50"/>
     </row>
-    <row r="226" spans="1:14" s="13" customFormat="1">
+    <row r="226" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A226" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C226" s="6">
         <v>362</v>
       </c>
       <c r="D226" s="38">
         <v>723</v>
       </c>
       <c r="E226" s="38">
         <v>1516</v>
       </c>
       <c r="F226" s="38">
         <v>2532</v>
       </c>
       <c r="G226" s="38">
         <v>5275</v>
       </c>
       <c r="H226" s="6">
         <v>8149</v>
       </c>
       <c r="I226" s="38">
         <v>11891</v>
       </c>
       <c r="J226" s="38">
         <v>15532</v>
       </c>
       <c r="K226" s="38">
         <v>20816</v>
       </c>
       <c r="L226" s="38">
         <v>20816</v>
       </c>
       <c r="M226" s="38">
         <v>20816</v>
       </c>
       <c r="N226" s="50"/>
     </row>
-    <row r="227" spans="1:14" s="13" customFormat="1">
+    <row r="227" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A227" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B227" s="6">
         <v>9</v>
       </c>
       <c r="C227" s="6">
         <v>811</v>
       </c>
       <c r="D227" s="38">
         <v>1613</v>
       </c>
       <c r="E227" s="38">
         <v>2416</v>
       </c>
       <c r="F227" s="38">
         <v>2421</v>
       </c>
       <c r="G227" s="38">
         <v>2426</v>
       </c>
       <c r="H227" s="6">
         <v>2431</v>
       </c>
       <c r="I227" s="38">
         <v>2837</v>
       </c>
       <c r="J227" s="38">
         <v>3243</v>
       </c>
       <c r="K227" s="38">
         <v>3649</v>
       </c>
       <c r="L227" s="38">
         <v>4390</v>
       </c>
       <c r="M227" s="38">
         <v>5131</v>
       </c>
       <c r="N227" s="50"/>
     </row>
-    <row r="228" spans="1:14" s="13" customFormat="1">
+    <row r="228" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A228" s="71" t="s">
         <v>55</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E228" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F228" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G228" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H228" s="6">
         <v>1873</v>
       </c>
       <c r="I228" s="38">
         <v>4123</v>
       </c>
       <c r="J228" s="38">
         <v>7110</v>
       </c>
       <c r="K228" s="38">
         <v>10166</v>
       </c>
       <c r="L228" s="38">
         <v>10166</v>
       </c>
       <c r="M228" s="38">
         <v>10166</v>
       </c>
       <c r="N228" s="50"/>
     </row>
-    <row r="229" spans="1:14" s="13" customFormat="1">
+    <row r="229" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A229" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B229" s="6">
         <v>57657</v>
       </c>
       <c r="C229" s="6">
         <v>114726</v>
       </c>
       <c r="D229" s="38">
         <v>171796</v>
       </c>
       <c r="E229" s="38">
         <v>228866</v>
       </c>
       <c r="F229" s="38">
         <v>290902</v>
       </c>
       <c r="G229" s="38">
         <v>352939</v>
       </c>
       <c r="H229" s="6">
         <v>414976</v>
       </c>
       <c r="I229" s="38">
         <v>479124</v>
       </c>
       <c r="J229" s="38">
         <v>543272</v>
       </c>
       <c r="K229" s="38">
         <v>607420</v>
       </c>
       <c r="L229" s="38">
         <v>674294</v>
       </c>
       <c r="M229" s="38">
         <v>741168</v>
       </c>
       <c r="N229" s="50"/>
     </row>
-    <row r="230" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
+    <row r="230" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="5"/>
       <c r="D230" s="5"/>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="I230" s="5"/>
       <c r="J230" s="5"/>
       <c r="K230" s="5"/>
       <c r="L230" s="5"/>
       <c r="M230" s="5"/>
       <c r="N230" s="50"/>
     </row>
-    <row r="231" spans="1:14" s="13" customFormat="1">
+    <row r="231" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A231" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B231" s="38">
         <v>76</v>
       </c>
       <c r="C231" s="6">
         <v>150</v>
       </c>
       <c r="D231" s="38">
         <v>236</v>
       </c>
       <c r="E231" s="38">
         <v>310</v>
       </c>
       <c r="F231" s="38">
         <v>351</v>
       </c>
       <c r="G231" s="38">
         <v>519</v>
       </c>
       <c r="H231" s="6">
         <v>569</v>
       </c>
       <c r="I231" s="38">
         <v>632</v>
       </c>
       <c r="J231" s="38">
         <v>744</v>
       </c>
       <c r="K231" s="38">
         <v>744</v>
       </c>
       <c r="L231" s="38">
         <v>780</v>
       </c>
       <c r="M231" s="38">
         <v>793</v>
       </c>
       <c r="N231" s="50"/>
     </row>
-    <row r="232" spans="1:14" s="13" customFormat="1">
+    <row r="232" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B232" s="38">
         <v>76</v>
       </c>
       <c r="C232" s="6">
         <v>150</v>
       </c>
       <c r="D232" s="38">
         <v>236</v>
       </c>
       <c r="E232" s="38">
         <v>310</v>
       </c>
       <c r="F232" s="38">
         <v>351</v>
       </c>
       <c r="G232" s="38">
         <v>519</v>
       </c>
       <c r="H232" s="6">
         <v>569</v>
       </c>
       <c r="I232" s="38">
         <v>632</v>
       </c>
       <c r="J232" s="38">
         <v>744</v>
       </c>
       <c r="K232" s="38">
         <v>744</v>
       </c>
       <c r="L232" s="38">
         <v>780</v>
       </c>
       <c r="M232" s="38">
         <v>793</v>
       </c>
       <c r="N232" s="50"/>
     </row>
-    <row r="233" spans="1:14" s="13" customFormat="1" ht="67.5">
+    <row r="233" spans="1:14" s="13" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A233" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B233" s="38"/>
       <c r="C233" s="6"/>
       <c r="D233" s="6"/>
       <c r="E233" s="6"/>
       <c r="F233" s="6"/>
       <c r="G233" s="6"/>
       <c r="H233" s="6"/>
       <c r="I233" s="38"/>
       <c r="J233" s="38"/>
       <c r="K233" s="6"/>
       <c r="L233" s="6"/>
       <c r="M233" s="38"/>
       <c r="N233" s="50"/>
     </row>
-    <row r="234" spans="1:14" s="13" customFormat="1">
+    <row r="234" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="56" t="s">
         <v>10</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C234" s="6">
         <v>11</v>
       </c>
       <c r="D234" s="38">
         <v>41</v>
       </c>
       <c r="E234" s="38">
         <v>41</v>
       </c>
       <c r="F234" s="38">
         <v>71</v>
       </c>
       <c r="G234" s="38">
         <v>107</v>
       </c>
       <c r="H234" s="6">
         <v>107</v>
       </c>
       <c r="I234" s="6">
         <v>107</v>
       </c>
       <c r="J234" s="38">
         <v>107</v>
       </c>
       <c r="K234" s="38">
         <v>107</v>
       </c>
       <c r="L234" s="38">
         <v>107</v>
       </c>
       <c r="M234" s="38">
         <v>107</v>
       </c>
       <c r="N234" s="50"/>
     </row>
-    <row r="235" spans="1:14" s="13" customFormat="1">
+    <row r="235" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C235" s="6">
         <v>11</v>
       </c>
       <c r="D235" s="38">
         <v>41</v>
       </c>
       <c r="E235" s="38">
         <v>41</v>
       </c>
       <c r="F235" s="38">
         <v>71</v>
       </c>
       <c r="G235" s="38">
         <v>107</v>
       </c>
       <c r="H235" s="6">
         <v>107</v>
       </c>
       <c r="I235" s="6">
         <v>107</v>
       </c>
       <c r="J235" s="38">
         <v>107</v>
       </c>
       <c r="K235" s="38">
         <v>107</v>
       </c>
       <c r="L235" s="38">
         <v>107</v>
       </c>
       <c r="M235" s="38">
         <v>107</v>
       </c>
       <c r="N235" s="50"/>
     </row>
-    <row r="236" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
+    <row r="236" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="5"/>
       <c r="D236" s="5"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="6"/>
       <c r="I236" s="5"/>
       <c r="J236" s="5"/>
       <c r="K236" s="5"/>
       <c r="L236" s="5"/>
       <c r="M236" s="5"/>
       <c r="N236" s="50"/>
     </row>
-    <row r="237" spans="1:14" s="13" customFormat="1">
+    <row r="237" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B237" s="38">
         <v>10258</v>
       </c>
       <c r="C237" s="6">
         <v>40884</v>
       </c>
       <c r="D237" s="38">
         <v>74257</v>
       </c>
       <c r="E237" s="38">
         <v>106009</v>
       </c>
       <c r="F237" s="38">
         <v>134142</v>
       </c>
       <c r="G237" s="38">
         <v>163106</v>
       </c>
       <c r="H237" s="6">
         <v>188535</v>
       </c>
       <c r="I237" s="38">
         <v>210883</v>
       </c>
       <c r="J237" s="38">
         <v>231707</v>
       </c>
       <c r="K237" s="38">
         <v>255520</v>
       </c>
       <c r="L237" s="38">
         <v>282860</v>
       </c>
       <c r="M237" s="38">
         <v>309273</v>
       </c>
       <c r="N237" s="50"/>
     </row>
-    <row r="238" spans="1:14" s="13" customFormat="1">
+    <row r="238" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B238" s="38">
         <v>10258</v>
       </c>
       <c r="C238" s="6">
         <v>40884</v>
       </c>
       <c r="D238" s="38">
         <v>74257</v>
       </c>
       <c r="E238" s="38">
         <v>106009</v>
       </c>
       <c r="F238" s="38">
         <v>134142</v>
       </c>
       <c r="G238" s="38">
         <v>163106</v>
       </c>
       <c r="H238" s="6">
         <v>188535</v>
       </c>
       <c r="I238" s="38">
         <v>210883</v>
       </c>
       <c r="J238" s="38">
         <v>231707</v>
       </c>
       <c r="K238" s="38">
         <v>255520</v>
       </c>
       <c r="L238" s="38">
         <v>282860</v>
       </c>
       <c r="M238" s="38">
         <v>309273</v>
       </c>
       <c r="N238" s="50"/>
     </row>
-    <row r="239" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
+    <row r="239" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="5"/>
       <c r="D239" s="5"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="6"/>
       <c r="I239" s="5"/>
       <c r="J239" s="5"/>
       <c r="K239" s="5"/>
       <c r="L239" s="5"/>
       <c r="M239" s="5"/>
       <c r="N239" s="50"/>
     </row>
-    <row r="240" spans="1:14" s="13" customFormat="1">
+    <row r="240" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A240" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B240" s="6">
         <v>1376</v>
       </c>
       <c r="C240" s="6">
         <v>4287</v>
       </c>
       <c r="D240" s="38">
         <v>7573</v>
       </c>
       <c r="E240" s="38">
         <v>10559</v>
       </c>
       <c r="F240" s="38">
         <v>13666</v>
       </c>
       <c r="G240" s="38">
         <v>16681</v>
       </c>
       <c r="H240" s="6">
         <v>19567</v>
       </c>
       <c r="I240" s="38">
         <v>22324</v>
       </c>
       <c r="J240" s="38">
         <v>24769</v>
       </c>
       <c r="K240" s="38">
         <v>27223</v>
       </c>
       <c r="L240" s="38">
         <v>29959</v>
       </c>
       <c r="M240" s="38">
         <v>32757</v>
       </c>
       <c r="N240" s="50"/>
     </row>
-    <row r="241" spans="1:14" s="13" customFormat="1">
+    <row r="241" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A241" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B241" s="6">
         <v>1161</v>
       </c>
       <c r="C241" s="6">
         <v>3855</v>
       </c>
       <c r="D241" s="38">
         <v>6877</v>
       </c>
       <c r="E241" s="38">
         <v>9628</v>
       </c>
       <c r="F241" s="38">
         <v>12445</v>
       </c>
       <c r="G241" s="38">
         <v>15152</v>
       </c>
       <c r="H241" s="6">
         <v>17729</v>
       </c>
       <c r="I241" s="38">
         <v>20209</v>
       </c>
       <c r="J241" s="38">
         <v>22384</v>
       </c>
       <c r="K241" s="38">
         <v>24554</v>
       </c>
       <c r="L241" s="38">
         <v>26926</v>
       </c>
       <c r="M241" s="38">
         <v>29450</v>
       </c>
       <c r="N241" s="50"/>
     </row>
-    <row r="242" spans="1:14" s="13" customFormat="1">
+    <row r="242" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A242" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B242" s="6">
         <v>215</v>
       </c>
       <c r="C242" s="6">
         <v>422</v>
       </c>
       <c r="D242" s="38">
         <v>675</v>
       </c>
       <c r="E242" s="38">
         <v>900</v>
       </c>
       <c r="F242" s="38">
         <v>1188</v>
       </c>
       <c r="G242" s="38">
         <v>1483</v>
       </c>
       <c r="H242" s="6">
         <v>1776</v>
       </c>
       <c r="I242" s="38">
         <v>2033</v>
       </c>
       <c r="J242" s="38">
         <v>2269</v>
       </c>
       <c r="K242" s="38">
         <v>2518</v>
       </c>
       <c r="L242" s="38">
         <v>2818</v>
       </c>
       <c r="M242" s="38">
         <v>3027</v>
       </c>
       <c r="N242" s="50"/>
     </row>
-    <row r="243" spans="1:14" s="13" customFormat="1">
+    <row r="243" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A243" s="56" t="s">
         <v>58</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C243" s="6">
         <v>1</v>
       </c>
       <c r="D243" s="38">
         <v>2</v>
       </c>
       <c r="E243" s="38">
         <v>3</v>
       </c>
       <c r="F243" s="38">
         <v>3</v>
       </c>
       <c r="G243" s="38">
         <v>15</v>
       </c>
       <c r="H243" s="6">
         <v>29</v>
       </c>
       <c r="I243" s="38">
         <v>45</v>
       </c>
       <c r="J243" s="38">
         <v>73</v>
       </c>
       <c r="K243" s="38">
         <v>104</v>
       </c>
       <c r="L243" s="38">
         <v>150</v>
       </c>
       <c r="M243" s="38">
         <v>197</v>
       </c>
       <c r="N243" s="50"/>
     </row>
-    <row r="244" spans="1:14" s="13" customFormat="1">
+    <row r="244" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A244" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C244" s="6">
         <v>9</v>
       </c>
       <c r="D244" s="38">
         <v>19</v>
       </c>
       <c r="E244" s="38">
         <v>28</v>
       </c>
       <c r="F244" s="38">
         <v>30</v>
       </c>
       <c r="G244" s="38">
         <v>31</v>
       </c>
       <c r="H244" s="6">
         <v>33</v>
       </c>
       <c r="I244" s="38">
         <v>38</v>
       </c>
       <c r="J244" s="38">
         <v>42</v>
       </c>
       <c r="K244" s="38">
         <v>47</v>
       </c>
       <c r="L244" s="38">
         <v>65</v>
       </c>
       <c r="M244" s="38">
         <v>83</v>
       </c>
       <c r="N244" s="50"/>
     </row>
-    <row r="245" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
+    <row r="245" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B245" s="6"/>
       <c r="C245" s="5"/>
       <c r="D245" s="5"/>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="6"/>
       <c r="I245" s="5"/>
       <c r="J245" s="5"/>
       <c r="K245" s="5"/>
       <c r="L245" s="5"/>
       <c r="M245" s="5"/>
       <c r="N245" s="50"/>
     </row>
-    <row r="246" spans="1:14" s="13" customFormat="1">
+    <row r="246" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B246" s="6">
         <v>21978</v>
       </c>
       <c r="C246" s="6">
         <v>40204</v>
       </c>
       <c r="D246" s="38">
         <v>61541</v>
       </c>
       <c r="E246" s="38">
         <v>83307</v>
       </c>
       <c r="F246" s="38">
         <v>106879</v>
       </c>
       <c r="G246" s="38">
         <v>132412</v>
       </c>
       <c r="H246" s="6">
         <v>153167</v>
       </c>
       <c r="I246" s="38">
         <v>173653</v>
       </c>
       <c r="J246" s="38">
         <v>193832</v>
       </c>
       <c r="K246" s="38">
         <v>214307</v>
       </c>
       <c r="L246" s="38">
         <v>237921</v>
       </c>
       <c r="M246" s="38">
         <v>259609</v>
       </c>
       <c r="N246" s="50"/>
     </row>
-    <row r="247" spans="1:14" s="13" customFormat="1">
+    <row r="247" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B247" s="6">
         <v>12059</v>
       </c>
       <c r="C247" s="6">
         <v>22495</v>
       </c>
       <c r="D247" s="38">
         <v>35611</v>
       </c>
       <c r="E247" s="38">
         <v>48471</v>
       </c>
       <c r="F247" s="38">
         <v>62112</v>
       </c>
       <c r="G247" s="38">
         <v>81022</v>
       </c>
       <c r="H247" s="6">
         <v>93169</v>
       </c>
       <c r="I247" s="38">
         <v>105412</v>
       </c>
       <c r="J247" s="38">
         <v>118149</v>
       </c>
       <c r="K247" s="38">
         <v>131401</v>
       </c>
       <c r="L247" s="38">
         <v>145903</v>
       </c>
       <c r="M247" s="38">
         <v>158365</v>
       </c>
       <c r="N247" s="50"/>
     </row>
-    <row r="248" spans="1:14" s="13" customFormat="1">
+    <row r="248" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B248" s="6">
         <v>9919</v>
       </c>
       <c r="C248" s="6">
         <v>17709</v>
       </c>
       <c r="D248" s="38">
         <v>25930</v>
       </c>
       <c r="E248" s="38">
         <v>34836</v>
       </c>
       <c r="F248" s="38">
         <v>44767</v>
       </c>
       <c r="G248" s="38">
         <v>51390</v>
       </c>
       <c r="H248" s="6">
         <v>59998</v>
       </c>
       <c r="I248" s="38">
         <v>68241</v>
       </c>
       <c r="J248" s="38">
         <v>75683</v>
       </c>
       <c r="K248" s="38">
         <v>82906</v>
       </c>
       <c r="L248" s="38">
         <v>92018</v>
       </c>
       <c r="M248" s="38">
         <v>101244</v>
       </c>
       <c r="N248" s="50"/>
     </row>
-    <row r="249" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
+    <row r="249" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B249" s="6"/>
       <c r="C249" s="5"/>
       <c r="D249" s="5"/>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="6"/>
       <c r="I249" s="5"/>
       <c r="J249" s="5"/>
       <c r="K249" s="5"/>
       <c r="L249" s="5"/>
       <c r="M249" s="28"/>
       <c r="N249" s="50"/>
     </row>
-    <row r="250" spans="1:14" s="13" customFormat="1">
+    <row r="250" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A250" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B250" s="38">
         <v>17</v>
       </c>
       <c r="C250" s="6">
         <v>21</v>
       </c>
       <c r="D250" s="38">
         <v>24</v>
       </c>
       <c r="E250" s="38">
         <v>27</v>
       </c>
       <c r="F250" s="38">
         <v>53</v>
       </c>
       <c r="G250" s="38">
         <v>78</v>
       </c>
       <c r="H250" s="6">
         <v>103</v>
       </c>
       <c r="I250" s="38">
         <v>139</v>
       </c>
       <c r="J250" s="82">
         <v>175</v>
       </c>
       <c r="K250" s="38">
         <v>210</v>
       </c>
       <c r="L250" s="38">
         <v>214</v>
       </c>
       <c r="M250" s="82">
         <v>217</v>
       </c>
       <c r="N250" s="50"/>
     </row>
-    <row r="251" spans="1:14" s="13" customFormat="1">
+    <row r="251" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A251" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B251" s="41">
         <v>17</v>
       </c>
       <c r="C251" s="21">
         <v>21</v>
       </c>
       <c r="D251" s="41">
         <v>24</v>
       </c>
       <c r="E251" s="41">
         <v>27</v>
       </c>
       <c r="F251" s="41">
         <v>53</v>
       </c>
       <c r="G251" s="41">
         <v>78</v>
       </c>
       <c r="H251" s="21">
         <v>103</v>
       </c>
       <c r="I251" s="41">
         <v>139</v>
       </c>
       <c r="J251" s="41">
         <v>175</v>
       </c>
       <c r="K251" s="41">
         <v>210</v>
       </c>
       <c r="L251" s="41">
         <v>214</v>
       </c>
       <c r="M251" s="41">
         <v>217</v>
       </c>
       <c r="N251" s="50"/>
     </row>
-    <row r="252" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1">
+    <row r="252" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B252" s="23"/>
       <c r="C252" s="23"/>
       <c r="D252" s="24"/>
       <c r="E252" s="23"/>
       <c r="F252" s="23"/>
       <c r="I252" s="26"/>
       <c r="J252" s="26"/>
       <c r="L252" s="26"/>
     </row>
-    <row r="253" spans="1:14" s="25" customFormat="1">
+    <row r="253" spans="1:14" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A253" s="22" t="s">
         <v>45</v>
       </c>
       <c r="I253" s="26"/>
       <c r="J253" s="26"/>
       <c r="L253" s="26"/>
     </row>
-    <row r="254" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1">
+    <row r="254" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="69" t="s">
         <v>46</v>
       </c>
       <c r="B254" s="69"/>
       <c r="C254" s="69"/>
       <c r="D254" s="69"/>
       <c r="E254" s="69"/>
       <c r="F254" s="69"/>
       <c r="G254" s="69"/>
       <c r="H254" s="69"/>
       <c r="I254" s="69"/>
       <c r="J254" s="69"/>
       <c r="K254" s="69"/>
       <c r="L254" s="69"/>
       <c r="M254" s="69"/>
       <c r="N254" s="69"/>
     </row>
-    <row r="255" spans="1:14">
+    <row r="255" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A255" s="34"/>
       <c r="B255" s="34"/>
       <c r="C255" s="34"/>
       <c r="D255" s="34"/>
       <c r="E255" s="34"/>
       <c r="F255" s="34"/>
       <c r="G255" s="34"/>
       <c r="H255" s="34"/>
       <c r="I255" s="34"/>
       <c r="J255" s="34"/>
       <c r="K255" s="34"/>
       <c r="L255" s="34"/>
       <c r="M255" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:N260"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A2:N274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H11" sqref="H11"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25" style="97" customWidth="1"/>
+    <col min="1" max="1" width="25" style="95" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="12" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="19" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="101" t="s">
+    <row r="2" spans="1:14" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="100" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="101"/>
-[...13 lines deleted...]
-      <c r="A3" s="86"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="84"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="87"/>
+    <row r="4" spans="1:14" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="85"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M4" s="30" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1">
+    <row r="5" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="57" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="43"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
     </row>
-    <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B6" s="82">
         <v>5128</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="82">
         <v>10267</v>
       </c>
-      <c r="D6" s="38">
+      <c r="D6" s="82">
         <v>15414</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E6" s="82">
         <v>20567</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F6" s="82">
         <v>25456</v>
       </c>
-      <c r="G6" s="38">
+      <c r="G6" s="82">
         <v>30337</v>
       </c>
-      <c r="H6" s="6"/>
+      <c r="H6" s="82">
+        <v>35214</v>
+      </c>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="50"/>
     </row>
-    <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:14" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="82">
         <v>26</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="82">
         <v>62</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="82">
         <v>96</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="82">
         <v>132</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="82">
         <v>169</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="82">
         <v>201</v>
       </c>
-      <c r="H7" s="6"/>
+      <c r="H7" s="82">
+        <v>232</v>
+      </c>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="50"/>
     </row>
-    <row r="8" spans="1:14" s="13" customFormat="1">
+    <row r="8" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="82">
         <v>2</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="82">
         <v>3</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="82">
         <v>13</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="82">
         <v>29</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="82">
         <v>32</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="82">
         <v>32</v>
       </c>
-      <c r="H8" s="6"/>
+      <c r="H8" s="82">
+        <v>32</v>
+      </c>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="50"/>
     </row>
-    <row r="9" spans="1:14" s="13" customFormat="1">
+    <row r="9" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="82">
         <v>2</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="82">
         <v>12</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="82">
         <v>22</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="82">
         <v>33</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="82">
         <v>33</v>
       </c>
-      <c r="G9" s="38">
+      <c r="G9" s="82">
         <v>33</v>
       </c>
-      <c r="H9" s="6"/>
+      <c r="H9" s="82">
+        <v>33</v>
+      </c>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="50"/>
     </row>
-    <row r="10" spans="1:14" s="13" customFormat="1">
+    <row r="10" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="82">
         <v>2</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="82">
         <v>5</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="82">
         <v>7</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="82">
         <v>9</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="82">
         <v>12</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="82">
         <v>14</v>
       </c>
-      <c r="H10" s="6"/>
+      <c r="H10" s="82">
+        <v>14</v>
+      </c>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="50"/>
     </row>
-    <row r="11" spans="1:14" customFormat="1" ht="15">
+    <row r="11" spans="1:14" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="58" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="82">
         <v>0</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C11" s="82">
         <v>0</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="82">
         <v>1</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="82">
         <v>1</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="82">
         <v>1</v>
       </c>
-      <c r="G11" s="38">
+      <c r="G11" s="82">
         <v>1</v>
       </c>
-      <c r="H11" s="6"/>
+      <c r="H11" s="82">
+        <v>1</v>
+      </c>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
     </row>
-    <row r="12" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H12" s="6"/>
+    <row r="12" spans="1:14" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D12" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F12" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G12" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H12" s="82">
+        <v>1</v>
+      </c>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
-      <c r="N12" s="50"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1">
+    </row>
+    <row r="13" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H13" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="B13" s="82">
+        <v>5094</v>
+      </c>
+      <c r="C13" s="82">
+        <v>10183</v>
+      </c>
+      <c r="D13" s="82">
+        <v>15273</v>
+      </c>
+      <c r="E13" s="82">
+        <v>20362</v>
+      </c>
+      <c r="F13" s="82">
+        <v>25208</v>
+      </c>
+      <c r="G13" s="82">
+        <v>30054</v>
+      </c>
+      <c r="H13" s="82">
+        <v>34900</v>
+      </c>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="50"/>
     </row>
-    <row r="14" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1">
-      <c r="A14" s="57" t="s">
+    <row r="14" spans="1:14" s="13" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="82">
+        <v>2</v>
+      </c>
+      <c r="C14" s="82">
+        <v>2</v>
+      </c>
+      <c r="D14" s="82">
+        <v>2</v>
+      </c>
+      <c r="E14" s="82">
+        <v>2</v>
+      </c>
+      <c r="F14" s="82">
+        <v>2</v>
+      </c>
+      <c r="G14" s="82">
+        <v>2</v>
+      </c>
+      <c r="H14" s="82">
+        <v>2</v>
+      </c>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="50"/>
+    </row>
+    <row r="15" spans="1:14" s="13" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="43"/>
-[...14 lines deleted...]
-      <c r="A15" s="58" t="s">
+      <c r="B15" s="104"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="50"/>
+    </row>
+    <row r="16" spans="1:14" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="38">
+      <c r="B16" s="82">
         <v>99</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C16" s="82">
         <v>197</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D16" s="82">
         <v>294</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E16" s="82">
         <v>392</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F16" s="82">
         <v>467</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G16" s="82">
         <v>542</v>
       </c>
-      <c r="H15" s="6"/>
-[...29 lines deleted...]
-      <c r="H16" s="6"/>
+      <c r="H16" s="82">
+        <v>615</v>
+      </c>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="50"/>
     </row>
-    <row r="17" spans="1:14" s="13" customFormat="1">
+    <row r="17" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="58" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B17" s="38">
+        <v>57</v>
+      </c>
+      <c r="B17" s="82">
         <v>2</v>
       </c>
-      <c r="C17" s="38">
-[...14 lines deleted...]
-      <c r="H17" s="6"/>
+      <c r="C17" s="82">
+        <v>4</v>
+      </c>
+      <c r="D17" s="82">
+        <v>5</v>
+      </c>
+      <c r="E17" s="82">
+        <v>7</v>
+      </c>
+      <c r="F17" s="82">
+        <v>10</v>
+      </c>
+      <c r="G17" s="82">
+        <v>12</v>
+      </c>
+      <c r="H17" s="82">
+        <v>15</v>
+      </c>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="50"/>
     </row>
-    <row r="18" spans="1:14" s="13" customFormat="1">
+    <row r="18" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="58" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B18" s="38">
+        <v>53</v>
+      </c>
+      <c r="B18" s="82">
         <v>2</v>
       </c>
-      <c r="C18" s="38">
-[...14 lines deleted...]
-      <c r="H18" s="6"/>
+      <c r="C18" s="82">
+        <v>6</v>
+      </c>
+      <c r="D18" s="82">
+        <v>11</v>
+      </c>
+      <c r="E18" s="82">
+        <v>16</v>
+      </c>
+      <c r="F18" s="82">
+        <v>16</v>
+      </c>
+      <c r="G18" s="82">
+        <v>16</v>
+      </c>
+      <c r="H18" s="82">
+        <v>16</v>
+      </c>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="50"/>
     </row>
-    <row r="19" spans="1:14" customFormat="1" ht="15">
+    <row r="19" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="58" t="s">
-        <v>72</v>
-[...19 lines deleted...]
-      <c r="H19" s="6"/>
+        <v>58</v>
+      </c>
+      <c r="B19" s="82">
+        <v>2</v>
+      </c>
+      <c r="C19" s="82">
+        <v>5</v>
+      </c>
+      <c r="D19" s="82">
+        <v>7</v>
+      </c>
+      <c r="E19" s="82">
+        <v>9</v>
+      </c>
+      <c r="F19" s="82">
+        <v>12</v>
+      </c>
+      <c r="G19" s="82">
+        <v>14</v>
+      </c>
+      <c r="H19" s="82">
+        <v>14</v>
+      </c>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
-    </row>
-    <row r="20" spans="1:14" s="13" customFormat="1">
+      <c r="N19" s="50"/>
+    </row>
+    <row r="20" spans="1:14" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="58" t="s">
-        <v>55</v>
-[...19 lines deleted...]
-      <c r="H20" s="6"/>
+        <v>72</v>
+      </c>
+      <c r="B20" s="82">
+        <v>0</v>
+      </c>
+      <c r="C20" s="82">
+        <v>0</v>
+      </c>
+      <c r="D20" s="82">
+        <v>1</v>
+      </c>
+      <c r="E20" s="82">
+        <v>1</v>
+      </c>
+      <c r="F20" s="82">
+        <v>1</v>
+      </c>
+      <c r="G20" s="82">
+        <v>1</v>
+      </c>
+      <c r="H20" s="82">
+        <v>1</v>
+      </c>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
-      <c r="N20" s="50"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:14" s="13" customFormat="1">
+    </row>
+    <row r="21" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H21" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="B21" s="82">
+        <v>91</v>
+      </c>
+      <c r="C21" s="82">
+        <v>180</v>
+      </c>
+      <c r="D21" s="82">
+        <v>268</v>
+      </c>
+      <c r="E21" s="82">
+        <v>357</v>
+      </c>
+      <c r="F21" s="82">
+        <v>427</v>
+      </c>
+      <c r="G21" s="82">
+        <v>497</v>
+      </c>
+      <c r="H21" s="82">
+        <v>567</v>
+      </c>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="50"/>
     </row>
-    <row r="22" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A22" s="57" t="s">
+    <row r="22" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="82">
+        <v>2</v>
+      </c>
+      <c r="C22" s="82">
+        <v>2</v>
+      </c>
+      <c r="D22" s="82">
+        <v>2</v>
+      </c>
+      <c r="E22" s="82">
+        <v>2</v>
+      </c>
+      <c r="F22" s="82">
+        <v>2</v>
+      </c>
+      <c r="G22" s="82">
+        <v>2</v>
+      </c>
+      <c r="H22" s="82">
+        <v>2</v>
+      </c>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="50"/>
+    </row>
+    <row r="23" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="43"/>
-[...14 lines deleted...]
-      <c r="A23" s="58" t="s">
+      <c r="B23" s="104"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="50"/>
+    </row>
+    <row r="24" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="38">
+      <c r="B24" s="82">
         <v>2784</v>
       </c>
-      <c r="C23" s="38">
+      <c r="C24" s="82">
         <v>5810</v>
       </c>
-      <c r="D23" s="38">
+      <c r="D24" s="82">
         <v>8844</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E24" s="82">
         <v>11883</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F24" s="82">
         <v>14716</v>
       </c>
-      <c r="G23" s="38">
+      <c r="G24" s="82">
         <v>17547</v>
       </c>
-      <c r="H23" s="6"/>
-[...29 lines deleted...]
-      <c r="H24" s="6"/>
+      <c r="H24" s="82">
+        <v>20378</v>
+      </c>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="50"/>
     </row>
-    <row r="25" spans="1:14" s="13" customFormat="1">
+    <row r="25" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="58" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B25" s="38">
+        <v>57</v>
+      </c>
+      <c r="B25" s="82">
         <v>1</v>
       </c>
-      <c r="C25" s="38">
+      <c r="C25" s="82">
+        <v>1</v>
+      </c>
+      <c r="D25" s="82">
         <v>2</v>
       </c>
-      <c r="D25" s="38">
-[...11 lines deleted...]
-      <c r="H25" s="6"/>
+      <c r="E25" s="82">
+        <v>3</v>
+      </c>
+      <c r="F25" s="82">
+        <v>3</v>
+      </c>
+      <c r="G25" s="82">
+        <v>3</v>
+      </c>
+      <c r="H25" s="82">
+        <v>4</v>
+      </c>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="50"/>
     </row>
-    <row r="26" spans="1:14" s="13" customFormat="1">
+    <row r="26" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="58" t="s">
-        <v>55</v>
-[...19 lines deleted...]
-      <c r="H26" s="6"/>
+        <v>52</v>
+      </c>
+      <c r="B26" s="82">
+        <v>1</v>
+      </c>
+      <c r="C26" s="82">
+        <v>2</v>
+      </c>
+      <c r="D26" s="82">
+        <v>11</v>
+      </c>
+      <c r="E26" s="82">
+        <v>25</v>
+      </c>
+      <c r="F26" s="82">
+        <v>27</v>
+      </c>
+      <c r="G26" s="82">
+        <v>27</v>
+      </c>
+      <c r="H26" s="82">
+        <v>27</v>
+      </c>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="50"/>
     </row>
-    <row r="27" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A27" s="57" t="s">
+    <row r="27" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="82">
+        <v>2783</v>
+      </c>
+      <c r="C27" s="82">
+        <v>5807</v>
+      </c>
+      <c r="D27" s="82">
+        <v>8831</v>
+      </c>
+      <c r="E27" s="82">
+        <v>11856</v>
+      </c>
+      <c r="F27" s="82">
+        <v>14686</v>
+      </c>
+      <c r="G27" s="82">
+        <v>17517</v>
+      </c>
+      <c r="H27" s="82">
+        <v>20348</v>
+      </c>
+      <c r="I27" s="38"/>
+      <c r="J27" s="38"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="38"/>
+      <c r="N27" s="50"/>
+    </row>
+    <row r="28" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="57" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="43"/>
-[...13 lines deleted...]
-      <c r="A28" s="58" t="s">
+      <c r="B28" s="104"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="105"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="50"/>
+    </row>
+    <row r="29" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="38">
+      <c r="B29" s="82">
         <v>1779</v>
       </c>
-      <c r="C28" s="38">
+      <c r="C29" s="82">
         <v>3335</v>
       </c>
-      <c r="D28" s="38">
+      <c r="D29" s="82">
         <v>4890</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E29" s="82">
         <v>6445</v>
       </c>
-      <c r="F28" s="38">
+      <c r="F29" s="82">
         <v>7975</v>
       </c>
-      <c r="G28" s="38">
+      <c r="G29" s="82">
         <v>9500</v>
       </c>
-      <c r="H28" s="6"/>
-[...29 lines deleted...]
-      <c r="H29" s="6"/>
+      <c r="H29" s="82">
+        <v>11023</v>
+      </c>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
-      <c r="N29" s="61"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14" s="13" customFormat="1">
+      <c r="N29" s="50"/>
+    </row>
+    <row r="30" spans="1:14" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="58" t="s">
-        <v>55</v>
-[...19 lines deleted...]
-      <c r="H30" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B30" s="82">
+        <v>4</v>
+      </c>
+      <c r="C30" s="82">
+        <v>13</v>
+      </c>
+      <c r="D30" s="82">
+        <v>20</v>
+      </c>
+      <c r="E30" s="82">
+        <v>28</v>
+      </c>
+      <c r="F30" s="82">
+        <v>39</v>
+      </c>
+      <c r="G30" s="82">
+        <v>45</v>
+      </c>
+      <c r="H30" s="82">
+        <v>49</v>
+      </c>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="38"/>
-      <c r="N30" s="50"/>
-[...2 lines deleted...]
-      <c r="A31" s="57" t="s">
+      <c r="N30" s="61"/>
+    </row>
+    <row r="31" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="82">
+        <v>1775</v>
+      </c>
+      <c r="C31" s="82">
+        <v>3322</v>
+      </c>
+      <c r="D31" s="82">
+        <v>4870</v>
+      </c>
+      <c r="E31" s="82">
+        <v>6417</v>
+      </c>
+      <c r="F31" s="82">
+        <v>7936</v>
+      </c>
+      <c r="G31" s="82">
+        <v>9455</v>
+      </c>
+      <c r="H31" s="82">
+        <v>10974</v>
+      </c>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="38"/>
+      <c r="N31" s="50"/>
+    </row>
+    <row r="32" spans="1:14" s="13" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="43"/>
-[...14 lines deleted...]
-      <c r="A32" s="58" t="s">
+      <c r="B32" s="104"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="50"/>
+    </row>
+    <row r="33" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="38">
+      <c r="B33" s="82">
         <v>20</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C33" s="82">
         <v>60</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D33" s="82">
         <v>99</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E33" s="82">
         <v>139</v>
       </c>
-      <c r="F32" s="38">
+      <c r="F33" s="82">
         <v>175</v>
       </c>
-      <c r="G32" s="38">
+      <c r="G33" s="82">
         <v>210</v>
       </c>
-      <c r="H32" s="6"/>
-[...29 lines deleted...]
-      <c r="H33" s="6"/>
+      <c r="H33" s="82">
+        <v>246</v>
+      </c>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="38"/>
       <c r="M33" s="38"/>
       <c r="N33" s="50"/>
     </row>
-    <row r="34" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1">
-      <c r="A34" s="57" t="s">
+    <row r="34" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="82">
+        <v>20</v>
+      </c>
+      <c r="C34" s="82">
+        <v>60</v>
+      </c>
+      <c r="D34" s="82">
+        <v>99</v>
+      </c>
+      <c r="E34" s="82">
+        <v>139</v>
+      </c>
+      <c r="F34" s="82">
+        <v>175</v>
+      </c>
+      <c r="G34" s="82">
+        <v>210</v>
+      </c>
+      <c r="H34" s="82">
+        <v>246</v>
+      </c>
+      <c r="I34" s="38"/>
+      <c r="J34" s="38"/>
+      <c r="K34" s="38"/>
+      <c r="L34" s="38"/>
+      <c r="M34" s="38"/>
+      <c r="N34" s="50"/>
+    </row>
+    <row r="35" spans="1:14" s="13" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="B34" s="43"/>
-[...14 lines deleted...]
-      <c r="A35" s="58" t="s">
+      <c r="B35" s="104"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="50"/>
+    </row>
+    <row r="36" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="38">
+      <c r="B36" s="82">
         <v>599</v>
       </c>
-      <c r="C35" s="38">
+      <c r="C36" s="82">
         <v>1573</v>
       </c>
-      <c r="D35" s="38">
+      <c r="D36" s="82">
         <v>2176</v>
       </c>
-      <c r="E35" s="38">
+      <c r="E36" s="82">
         <v>3113</v>
       </c>
-      <c r="F35" s="38">
+      <c r="F36" s="82">
         <v>4112</v>
       </c>
-      <c r="G35" s="38">
+      <c r="G36" s="82">
         <v>5088</v>
       </c>
-      <c r="H35" s="6"/>
-[...29 lines deleted...]
-      <c r="H36" s="6"/>
+      <c r="H36" s="82">
+        <v>6099</v>
+      </c>
       <c r="I36" s="38"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="50"/>
     </row>
-    <row r="37" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1">
-[...14 lines deleted...]
-      <c r="M37" s="5"/>
+    <row r="37" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="82">
+        <v>599</v>
+      </c>
+      <c r="C37" s="82">
+        <v>1573</v>
+      </c>
+      <c r="D37" s="82">
+        <v>2176</v>
+      </c>
+      <c r="E37" s="82">
+        <v>3113</v>
+      </c>
+      <c r="F37" s="82">
+        <v>4112</v>
+      </c>
+      <c r="G37" s="82">
+        <v>5088</v>
+      </c>
+      <c r="H37" s="82">
+        <v>6099</v>
+      </c>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="38"/>
+      <c r="M37" s="38"/>
       <c r="N37" s="50"/>
     </row>
-    <row r="38" spans="1:14" s="13" customFormat="1">
+    <row r="38" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H38" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="B38" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E38" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F38" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G38" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H38" s="82">
+        <v>0</v>
+      </c>
       <c r="I38" s="38"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="38"/>
       <c r="M38" s="38"/>
       <c r="N38" s="50"/>
     </row>
-    <row r="39" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M39" s="38"/>
+    <row r="39" spans="1:14" s="13" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39" s="104"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
       <c r="N39" s="50"/>
     </row>
-    <row r="40" spans="1:14" s="13" customFormat="1">
+    <row r="40" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="58" t="s">
-        <v>53</v>
-[...19 lines deleted...]
-      <c r="H40" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B40" s="82">
+        <v>71</v>
+      </c>
+      <c r="C40" s="82">
+        <v>140</v>
+      </c>
+      <c r="D40" s="82">
+        <v>227</v>
+      </c>
+      <c r="E40" s="82">
+        <v>286</v>
+      </c>
+      <c r="F40" s="82">
+        <v>339</v>
+      </c>
+      <c r="G40" s="82">
+        <v>401</v>
+      </c>
+      <c r="H40" s="82">
+        <v>500</v>
+      </c>
       <c r="I40" s="38"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="38"/>
       <c r="N40" s="50"/>
     </row>
-    <row r="41" spans="1:14" s="13" customFormat="1">
+    <row r="41" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
-        <v>58</v>
-[...19 lines deleted...]
-      <c r="H41" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B41" s="82">
+        <v>69</v>
+      </c>
+      <c r="C41" s="82">
+        <v>136</v>
+      </c>
+      <c r="D41" s="82">
+        <v>219</v>
+      </c>
+      <c r="E41" s="82">
+        <v>277</v>
+      </c>
+      <c r="F41" s="82">
+        <v>328</v>
+      </c>
+      <c r="G41" s="82">
+        <v>388</v>
+      </c>
+      <c r="H41" s="82">
+        <v>460</v>
+      </c>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="38"/>
       <c r="M41" s="38"/>
       <c r="N41" s="50"/>
     </row>
-    <row r="42" spans="1:14" s="13" customFormat="1">
+    <row r="42" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="58" t="s">
-        <v>55</v>
-[...19 lines deleted...]
-      <c r="H42" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="B42" s="82">
+        <v>2</v>
+      </c>
+      <c r="C42" s="82">
+        <v>4</v>
+      </c>
+      <c r="D42" s="82">
+        <v>5</v>
+      </c>
+      <c r="E42" s="82">
+        <v>7</v>
+      </c>
+      <c r="F42" s="82">
+        <v>9</v>
+      </c>
+      <c r="G42" s="82">
+        <v>11</v>
+      </c>
+      <c r="H42" s="82">
+        <v>12</v>
+      </c>
       <c r="I42" s="38"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="38"/>
       <c r="M42" s="38"/>
       <c r="N42" s="50"/>
     </row>
-    <row r="43" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
-[...14 lines deleted...]
-      <c r="M43" s="5"/>
+    <row r="43" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="82">
+        <v>1</v>
+      </c>
+      <c r="C43" s="82">
+        <v>1</v>
+      </c>
+      <c r="D43" s="82">
+        <v>2</v>
+      </c>
+      <c r="E43" s="82">
+        <v>2</v>
+      </c>
+      <c r="F43" s="82">
+        <v>2</v>
+      </c>
+      <c r="G43" s="82">
+        <v>2</v>
+      </c>
+      <c r="H43" s="82">
+        <v>2</v>
+      </c>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
       <c r="N43" s="50"/>
     </row>
-    <row r="44" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H44" s="38"/>
+    <row r="44" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D44" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E44" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F44" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G44" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H44" s="82">
+        <v>2</v>
+      </c>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="38"/>
       <c r="M44" s="38"/>
       <c r="N44" s="50"/>
     </row>
-    <row r="45" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H45" s="38"/>
+    <row r="45" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="101" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C45" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D45" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E45" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F45" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G45" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H45" s="82">
+        <v>24</v>
+      </c>
       <c r="I45" s="38"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="50"/>
     </row>
-    <row r="46" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M46" s="38"/>
+    <row r="46" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="104"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="29"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
       <c r="N46" s="50"/>
     </row>
-    <row r="47" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="47" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="58" t="s">
-        <v>53</v>
-[...19 lines deleted...]
-      <c r="H47" s="38"/>
+        <v>10</v>
+      </c>
+      <c r="B47" s="82">
+        <v>35822</v>
+      </c>
+      <c r="C47" s="82">
+        <v>68916</v>
+      </c>
+      <c r="D47" s="82">
+        <v>102750</v>
+      </c>
+      <c r="E47" s="82">
+        <v>141193</v>
+      </c>
+      <c r="F47" s="82">
+        <v>170882</v>
+      </c>
+      <c r="G47" s="82">
+        <v>197709</v>
+      </c>
+      <c r="H47" s="29">
+        <v>229079</v>
+      </c>
       <c r="I47" s="38"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="38"/>
       <c r="N47" s="50"/>
     </row>
-    <row r="48" spans="1:14" s="45" customFormat="1">
+    <row r="48" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="58" t="s">
-        <v>70</v>
-[...19 lines deleted...]
-      <c r="H48" s="38"/>
+        <v>57</v>
+      </c>
+      <c r="B48" s="82">
+        <v>20537</v>
+      </c>
+      <c r="C48" s="82">
+        <v>41447</v>
+      </c>
+      <c r="D48" s="82">
+        <v>62736</v>
+      </c>
+      <c r="E48" s="82">
+        <v>80374</v>
+      </c>
+      <c r="F48" s="82">
+        <v>95141</v>
+      </c>
+      <c r="G48" s="82">
+        <v>108420</v>
+      </c>
+      <c r="H48" s="29">
+        <v>124518</v>
+      </c>
       <c r="I48" s="38"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="38"/>
       <c r="N48" s="50"/>
     </row>
-    <row r="49" spans="1:14" s="13" customFormat="1">
+    <row r="49" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H49" s="38"/>
+        <v>52</v>
+      </c>
+      <c r="B49" s="82">
+        <v>9857</v>
+      </c>
+      <c r="C49" s="82">
+        <v>16631</v>
+      </c>
+      <c r="D49" s="82">
+        <v>23888</v>
+      </c>
+      <c r="E49" s="82">
+        <v>39252</v>
+      </c>
+      <c r="F49" s="82">
+        <v>49611</v>
+      </c>
+      <c r="G49" s="82">
+        <v>57757</v>
+      </c>
+      <c r="H49" s="29">
+        <v>67807</v>
+      </c>
       <c r="I49" s="38"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="38"/>
       <c r="N49" s="50"/>
     </row>
-    <row r="50" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1">
-[...14 lines deleted...]
-      <c r="M50" s="5"/>
+    <row r="50" spans="1:14" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B50" s="82">
+        <v>124</v>
+      </c>
+      <c r="C50" s="82">
+        <v>272</v>
+      </c>
+      <c r="D50" s="82">
+        <v>419</v>
+      </c>
+      <c r="E50" s="82">
+        <v>567</v>
+      </c>
+      <c r="F50" s="82">
+        <v>737</v>
+      </c>
+      <c r="G50" s="82">
+        <v>907</v>
+      </c>
+      <c r="H50" s="29">
+        <v>1088</v>
+      </c>
+      <c r="I50" s="38"/>
+      <c r="J50" s="38"/>
+      <c r="K50" s="38"/>
+      <c r="L50" s="38"/>
+      <c r="M50" s="38"/>
       <c r="N50" s="50"/>
     </row>
-    <row r="51" spans="1:14" s="13" customFormat="1">
+    <row r="51" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H51" s="6"/>
+        <v>70</v>
+      </c>
+      <c r="B51" s="82">
+        <v>1</v>
+      </c>
+      <c r="C51" s="82">
+        <v>2</v>
+      </c>
+      <c r="D51" s="82">
+        <v>3</v>
+      </c>
+      <c r="E51" s="82">
+        <v>3</v>
+      </c>
+      <c r="F51" s="82">
+        <v>4</v>
+      </c>
+      <c r="G51" s="82">
+        <v>5</v>
+      </c>
+      <c r="H51" s="29">
+        <v>5</v>
+      </c>
       <c r="I51" s="38"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="38"/>
       <c r="M51" s="38"/>
       <c r="N51" s="50"/>
     </row>
-    <row r="52" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H52" s="6"/>
+    <row r="52" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C52" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D52" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E52" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F52" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G52" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H52" s="29">
+        <v>0</v>
+      </c>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="38"/>
       <c r="N52" s="50"/>
     </row>
-    <row r="53" spans="1:14" s="13" customFormat="1">
+    <row r="53" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="58" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H53" s="6"/>
+        <v>71</v>
+      </c>
+      <c r="B53" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C53" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E53" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G53" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H53" s="29">
+        <v>0</v>
+      </c>
       <c r="I53" s="38"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="38"/>
       <c r="N53" s="50"/>
     </row>
-    <row r="54" spans="1:14" s="13" customFormat="1">
+    <row r="54" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="58" t="s">
-        <v>53</v>
-[...19 lines deleted...]
-      <c r="H54" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="B54" s="82">
+        <v>5303</v>
+      </c>
+      <c r="C54" s="82">
+        <v>10566</v>
+      </c>
+      <c r="D54" s="82">
+        <v>15704</v>
+      </c>
+      <c r="E54" s="82">
+        <v>20997</v>
+      </c>
+      <c r="F54" s="82">
+        <v>25390</v>
+      </c>
+      <c r="G54" s="82">
+        <v>30621</v>
+      </c>
+      <c r="H54" s="29">
+        <v>35661</v>
+      </c>
       <c r="I54" s="38"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="38"/>
       <c r="N54" s="50"/>
     </row>
-    <row r="55" spans="1:14" s="45" customFormat="1">
-[...26 lines deleted...]
-      <c r="M55" s="38"/>
+    <row r="55" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="B55" s="104"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="29"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
       <c r="N55" s="50"/>
     </row>
-    <row r="56" spans="1:14" s="13" customFormat="1">
+    <row r="56" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H56" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B56" s="82">
+        <v>29059</v>
+      </c>
+      <c r="C56" s="82">
+        <v>55730</v>
+      </c>
+      <c r="D56" s="82">
+        <v>83789</v>
+      </c>
+      <c r="E56" s="82">
+        <v>116490</v>
+      </c>
+      <c r="F56" s="82">
+        <v>142517</v>
+      </c>
+      <c r="G56" s="82">
+        <v>165682</v>
+      </c>
+      <c r="H56" s="29">
+        <v>191230</v>
+      </c>
       <c r="I56" s="38"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="38"/>
       <c r="M56" s="38"/>
       <c r="N56" s="50"/>
     </row>
-    <row r="57" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1">
-[...14 lines deleted...]
-      <c r="M57" s="5"/>
+    <row r="57" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B57" s="82">
+        <v>15012</v>
+      </c>
+      <c r="C57" s="82">
+        <v>31120</v>
+      </c>
+      <c r="D57" s="82">
+        <v>47506</v>
+      </c>
+      <c r="E57" s="82">
+        <v>60167</v>
+      </c>
+      <c r="F57" s="82">
+        <v>72296</v>
+      </c>
+      <c r="G57" s="82">
+        <v>83202</v>
+      </c>
+      <c r="H57" s="29">
+        <v>94398</v>
+      </c>
+      <c r="I57" s="38"/>
+      <c r="J57" s="38"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="38"/>
+      <c r="M57" s="38"/>
       <c r="N57" s="50"/>
     </row>
-    <row r="58" spans="1:14" s="13" customFormat="1">
+    <row r="58" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H58" s="6"/>
+        <v>52</v>
+      </c>
+      <c r="B58" s="82">
+        <v>9853</v>
+      </c>
+      <c r="C58" s="82">
+        <v>16627</v>
+      </c>
+      <c r="D58" s="82">
+        <v>23884</v>
+      </c>
+      <c r="E58" s="82">
+        <v>39248</v>
+      </c>
+      <c r="F58" s="82">
+        <v>49607</v>
+      </c>
+      <c r="G58" s="82">
+        <v>57753</v>
+      </c>
+      <c r="H58" s="29">
+        <v>67803</v>
+      </c>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="38"/>
       <c r="N58" s="50"/>
     </row>
-    <row r="59" spans="1:14" s="13" customFormat="1">
+    <row r="59" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="58" t="s">
-        <v>57</v>
-[...19 lines deleted...]
-      <c r="H59" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="B59" s="82">
+        <v>124</v>
+      </c>
+      <c r="C59" s="82">
+        <v>272</v>
+      </c>
+      <c r="D59" s="82">
+        <v>419</v>
+      </c>
+      <c r="E59" s="82">
+        <v>567</v>
+      </c>
+      <c r="F59" s="82">
+        <v>737</v>
+      </c>
+      <c r="G59" s="82">
+        <v>907</v>
+      </c>
+      <c r="H59" s="29">
+        <v>1088</v>
+      </c>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
       <c r="N59" s="50"/>
     </row>
-    <row r="60" spans="1:14" s="13" customFormat="1">
+    <row r="60" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H60" s="6"/>
+        <v>72</v>
+      </c>
+      <c r="B60" s="82">
+        <v>1</v>
+      </c>
+      <c r="C60" s="82">
+        <v>2</v>
+      </c>
+      <c r="D60" s="82">
+        <v>3</v>
+      </c>
+      <c r="E60" s="82">
+        <v>3</v>
+      </c>
+      <c r="F60" s="82">
+        <v>4</v>
+      </c>
+      <c r="G60" s="82">
+        <v>5</v>
+      </c>
+      <c r="H60" s="29">
+        <v>5</v>
+      </c>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
       <c r="N60" s="50"/>
     </row>
-    <row r="61" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="M61" s="5"/>
+    <row r="61" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="B61" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C61" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D61" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E61" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F61" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G61" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H61" s="29">
+        <v>0</v>
+      </c>
+      <c r="I61" s="38"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
+      <c r="M61" s="38"/>
       <c r="N61" s="50"/>
     </row>
-    <row r="62" spans="1:14" s="13" customFormat="1">
+    <row r="62" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H62" s="6"/>
+        <v>71</v>
+      </c>
+      <c r="B62" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C62" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D62" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E62" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F62" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G62" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H62" s="29">
+        <v>0</v>
+      </c>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
       <c r="N62" s="50"/>
     </row>
-    <row r="63" spans="1:14" s="13" customFormat="1">
+    <row r="63" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="58" t="s">
-        <v>57</v>
-[...19 lines deleted...]
-      <c r="H63" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="B63" s="82">
+        <v>4069</v>
+      </c>
+      <c r="C63" s="82">
+        <v>7711</v>
+      </c>
+      <c r="D63" s="82">
+        <v>11977</v>
+      </c>
+      <c r="E63" s="82">
+        <v>16505</v>
+      </c>
+      <c r="F63" s="82">
+        <v>19874</v>
+      </c>
+      <c r="G63" s="82">
+        <v>23816</v>
+      </c>
+      <c r="H63" s="29">
+        <v>27936</v>
+      </c>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
       <c r="N63" s="50"/>
     </row>
-    <row r="64" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M64" s="38"/>
+    <row r="64" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="86" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="104"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="29"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
       <c r="N64" s="50"/>
     </row>
-    <row r="65" spans="1:14" s="13" customFormat="1">
+    <row r="65" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="58" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H65" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B65" s="82">
+        <v>6759</v>
+      </c>
+      <c r="C65" s="82">
+        <v>13182</v>
+      </c>
+      <c r="D65" s="82">
+        <v>18957</v>
+      </c>
+      <c r="E65" s="82">
+        <v>24699</v>
+      </c>
+      <c r="F65" s="82">
+        <v>28361</v>
+      </c>
+      <c r="G65" s="82">
+        <v>32023</v>
+      </c>
+      <c r="H65" s="29">
+        <v>37845</v>
+      </c>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
       <c r="N65" s="50"/>
     </row>
-    <row r="66" spans="1:14" s="13" customFormat="1">
+    <row r="66" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="58" t="s">
-        <v>63</v>
-[...19 lines deleted...]
-      <c r="H66" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B66" s="82">
+        <v>5525</v>
+      </c>
+      <c r="C66" s="82">
+        <v>10327</v>
+      </c>
+      <c r="D66" s="82">
+        <v>15230</v>
+      </c>
+      <c r="E66" s="82">
+        <v>20207</v>
+      </c>
+      <c r="F66" s="82">
+        <v>22845</v>
+      </c>
+      <c r="G66" s="82">
+        <v>25218</v>
+      </c>
+      <c r="H66" s="29">
+        <v>30120</v>
+      </c>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
       <c r="N66" s="50"/>
     </row>
-    <row r="67" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="67" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="58" t="s">
-        <v>53</v>
-[...19 lines deleted...]
-      <c r="H67" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="B67" s="82">
+        <v>1234</v>
+      </c>
+      <c r="C67" s="82">
+        <v>2855</v>
+      </c>
+      <c r="D67" s="82">
+        <v>3727</v>
+      </c>
+      <c r="E67" s="82">
+        <v>4492</v>
+      </c>
+      <c r="F67" s="82">
+        <v>5516</v>
+      </c>
+      <c r="G67" s="82">
+        <v>6805</v>
+      </c>
+      <c r="H67" s="29">
+        <v>7725</v>
+      </c>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
       <c r="N67" s="50"/>
     </row>
-    <row r="68" spans="1:14" s="45" customFormat="1">
-[...26 lines deleted...]
-      <c r="M68" s="38"/>
+    <row r="68" spans="1:14" s="13" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="B68" s="104"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="28"/>
+      <c r="H68" s="29"/>
+      <c r="I68" s="5"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
       <c r="N68" s="50"/>
     </row>
-    <row r="69" spans="1:14" s="45" customFormat="1">
+    <row r="69" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H69" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B69" s="82">
+        <v>1911</v>
+      </c>
+      <c r="C69" s="82">
+        <v>3741</v>
+      </c>
+      <c r="D69" s="82">
+        <v>5584</v>
+      </c>
+      <c r="E69" s="82">
+        <v>7386</v>
+      </c>
+      <c r="F69" s="82">
+        <v>9253</v>
+      </c>
+      <c r="G69" s="82">
+        <v>11039</v>
+      </c>
+      <c r="H69" s="82">
+        <v>12924</v>
+      </c>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
       <c r="N69" s="50"/>
     </row>
-    <row r="70" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1">
-[...14 lines deleted...]
-      <c r="M70" s="5"/>
+    <row r="70" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B70" s="82">
+        <v>1696</v>
+      </c>
+      <c r="C70" s="82">
+        <v>3296</v>
+      </c>
+      <c r="D70" s="82">
+        <v>4908</v>
+      </c>
+      <c r="E70" s="82">
+        <v>6476</v>
+      </c>
+      <c r="F70" s="82">
+        <v>8099</v>
+      </c>
+      <c r="G70" s="82">
+        <v>9643</v>
+      </c>
+      <c r="H70" s="82">
+        <v>11280</v>
+      </c>
+      <c r="I70" s="38"/>
+      <c r="J70" s="38"/>
+      <c r="K70" s="38"/>
+      <c r="L70" s="38"/>
+      <c r="M70" s="38"/>
       <c r="N70" s="50"/>
     </row>
-    <row r="71" spans="1:14" s="13" customFormat="1">
+    <row r="71" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H71" s="6"/>
+        <v>64</v>
+      </c>
+      <c r="B71" s="82">
+        <v>64</v>
+      </c>
+      <c r="C71" s="82">
+        <v>123</v>
+      </c>
+      <c r="D71" s="82">
+        <v>182</v>
+      </c>
+      <c r="E71" s="82">
+        <v>241</v>
+      </c>
+      <c r="F71" s="82">
+        <v>287</v>
+      </c>
+      <c r="G71" s="82">
+        <v>334</v>
+      </c>
+      <c r="H71" s="82">
+        <v>381</v>
+      </c>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="38"/>
       <c r="M71" s="38"/>
       <c r="N71" s="50"/>
     </row>
-    <row r="72" spans="1:14" s="13" customFormat="1">
+    <row r="72" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="58" t="s">
-        <v>57</v>
-[...19 lines deleted...]
-      <c r="H72" s="6"/>
+        <v>52</v>
+      </c>
+      <c r="B72" s="82">
+        <v>3</v>
+      </c>
+      <c r="C72" s="82">
+        <v>12</v>
+      </c>
+      <c r="D72" s="82">
+        <v>21</v>
+      </c>
+      <c r="E72" s="82">
+        <v>29</v>
+      </c>
+      <c r="F72" s="82">
+        <v>36</v>
+      </c>
+      <c r="G72" s="82">
+        <v>43</v>
+      </c>
+      <c r="H72" s="82">
+        <v>49</v>
+      </c>
       <c r="I72" s="38"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
       <c r="L72" s="38"/>
       <c r="M72" s="38"/>
       <c r="N72" s="50"/>
     </row>
-    <row r="73" spans="1:14" s="13" customFormat="1">
+    <row r="73" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="58" t="s">
-        <v>64</v>
-[...10 lines deleted...]
-      <c r="E73" s="38">
+        <v>63</v>
+      </c>
+      <c r="B73" s="82">
         <v>5</v>
       </c>
-      <c r="F73" s="38">
-[...5 lines deleted...]
-      <c r="H73" s="6"/>
+      <c r="C73" s="82">
+        <v>14</v>
+      </c>
+      <c r="D73" s="82">
+        <v>24</v>
+      </c>
+      <c r="E73" s="82">
+        <v>34</v>
+      </c>
+      <c r="F73" s="82">
+        <v>39</v>
+      </c>
+      <c r="G73" s="82">
+        <v>44</v>
+      </c>
+      <c r="H73" s="82">
+        <v>49</v>
+      </c>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
       <c r="N73" s="50"/>
     </row>
-    <row r="74" spans="1:14" s="13" customFormat="1">
+    <row r="74" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B74" s="82">
+        <v>10</v>
+      </c>
+      <c r="C74" s="82">
+        <v>19</v>
+      </c>
+      <c r="D74" s="82">
+        <v>28</v>
+      </c>
+      <c r="E74" s="82">
+        <v>37</v>
+      </c>
+      <c r="F74" s="82">
         <v>52</v>
       </c>
-      <c r="B74" s="38">
-[...17 lines deleted...]
-      <c r="H74" s="6"/>
+      <c r="G74" s="82">
+        <v>67</v>
+      </c>
+      <c r="H74" s="82">
+        <v>82</v>
+      </c>
       <c r="I74" s="38"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="38"/>
       <c r="N74" s="50"/>
     </row>
-    <row r="75" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H75" s="6"/>
+    <row r="75" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="96" t="s">
+        <v>80</v>
+      </c>
+      <c r="B75" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C75" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="D75" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E75" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="F75" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="G75" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="H75" s="82">
+        <v>0</v>
+      </c>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
       <c r="N75" s="50"/>
     </row>
-    <row r="76" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H76" s="6"/>
+    <row r="76" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="96" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C76" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="D76" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E76" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="F76" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="G76" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="H76" s="82">
+        <v>1</v>
+      </c>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
       <c r="N76" s="50"/>
     </row>
-    <row r="77" spans="1:14" s="13" customFormat="1">
+    <row r="77" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H77" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="B77" s="82">
+        <v>134</v>
+      </c>
+      <c r="C77" s="82">
+        <v>277</v>
+      </c>
+      <c r="D77" s="82">
+        <v>422</v>
+      </c>
+      <c r="E77" s="82">
+        <v>570</v>
+      </c>
+      <c r="F77" s="82">
+        <v>706</v>
+      </c>
+      <c r="G77" s="82">
+        <v>841</v>
+      </c>
+      <c r="H77" s="82">
+        <v>981</v>
+      </c>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
       <c r="N77" s="50"/>
     </row>
-    <row r="78" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="M78" s="5"/>
+    <row r="78" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B78" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D78" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E78" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F78" s="82">
+        <v>34</v>
+      </c>
+      <c r="G78" s="82">
+        <v>68</v>
+      </c>
+      <c r="H78" s="82">
+        <v>102</v>
+      </c>
+      <c r="I78" s="38"/>
+      <c r="J78" s="38"/>
+      <c r="K78" s="38"/>
+      <c r="L78" s="38"/>
+      <c r="M78" s="38"/>
       <c r="N78" s="50"/>
     </row>
-    <row r="79" spans="1:14" s="13" customFormat="1">
-      <c r="A79" s="58" t="s">
+    <row r="79" spans="1:14" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B79" s="104"/>
+      <c r="C79" s="28"/>
+      <c r="D79" s="28"/>
+      <c r="E79" s="28"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="28"/>
+      <c r="H79" s="29"/>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="5"/>
+      <c r="L79" s="5"/>
+      <c r="M79" s="5"/>
+      <c r="N79" s="50"/>
+    </row>
+    <row r="80" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B79" s="38">
-[...47 lines deleted...]
-      <c r="H80" s="6"/>
+      <c r="B80" s="82">
+        <v>105</v>
+      </c>
+      <c r="C80" s="82">
+        <v>222</v>
+      </c>
+      <c r="D80" s="82">
+        <v>363</v>
+      </c>
+      <c r="E80" s="82">
+        <v>513</v>
+      </c>
+      <c r="F80" s="82">
+        <v>711</v>
+      </c>
+      <c r="G80" s="82">
+        <v>890</v>
+      </c>
+      <c r="H80" s="82">
+        <v>1031</v>
+      </c>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
       <c r="N80" s="50"/>
     </row>
-    <row r="81" spans="1:14" s="13" customFormat="1">
+    <row r="81" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="58" t="s">
-        <v>64</v>
-[...19 lines deleted...]
-      <c r="H81" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B81" s="82">
+        <v>87</v>
+      </c>
+      <c r="C81" s="82">
+        <v>191</v>
+      </c>
+      <c r="D81" s="82">
+        <v>311</v>
+      </c>
+      <c r="E81" s="82">
+        <v>446</v>
+      </c>
+      <c r="F81" s="82">
+        <v>627</v>
+      </c>
+      <c r="G81" s="82">
+        <v>791</v>
+      </c>
+      <c r="H81" s="82">
+        <v>925</v>
+      </c>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
       <c r="N81" s="50"/>
     </row>
-    <row r="82" spans="1:14" s="13" customFormat="1">
+    <row r="82" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="58" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="F82" s="38">
+        <v>64</v>
+      </c>
+      <c r="B82" s="82">
         <v>2</v>
       </c>
-      <c r="G82" s="38">
-[...2 lines deleted...]
-      <c r="H82" s="6"/>
+      <c r="C82" s="82">
+        <v>3</v>
+      </c>
+      <c r="D82" s="82">
+        <v>4</v>
+      </c>
+      <c r="E82" s="82">
+        <v>5</v>
+      </c>
+      <c r="F82" s="82">
+        <v>6</v>
+      </c>
+      <c r="G82" s="82">
+        <v>7</v>
+      </c>
+      <c r="H82" s="82">
+        <v>8</v>
+      </c>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
       <c r="N82" s="50"/>
     </row>
-    <row r="83" spans="1:14" s="13" customFormat="1">
-[...6 lines deleted...]
-      <c r="C83" s="38">
+    <row r="83" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B83" s="82">
+        <v>0</v>
+      </c>
+      <c r="C83" s="82">
         <v>1</v>
       </c>
-      <c r="D83" s="38">
+      <c r="D83" s="82">
         <v>1</v>
       </c>
-      <c r="E83" s="38">
+      <c r="E83" s="82">
+        <v>1</v>
+      </c>
+      <c r="F83" s="82">
         <v>2</v>
       </c>
-      <c r="F83" s="38">
+      <c r="G83" s="82">
         <v>2</v>
       </c>
-      <c r="G83" s="38">
+      <c r="H83" s="82">
         <v>2</v>
       </c>
-      <c r="H83" s="6"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
       <c r="N83" s="50"/>
     </row>
-    <row r="84" spans="1:14" s="13" customFormat="1">
+    <row r="84" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B84" s="38">
-[...2 lines deleted...]
-      <c r="C84" s="38">
+      <c r="B84" s="82">
         <v>2</v>
       </c>
-      <c r="D84" s="38">
+      <c r="C84" s="82">
         <v>3</v>
       </c>
-      <c r="E84" s="38">
+      <c r="D84" s="82">
         <v>4</v>
       </c>
-      <c r="F84" s="38">
-[...5 lines deleted...]
-      <c r="H84" s="6"/>
+      <c r="E84" s="82">
+        <v>6</v>
+      </c>
+      <c r="F84" s="82">
+        <v>7</v>
+      </c>
+      <c r="G84" s="82">
+        <v>8</v>
+      </c>
+      <c r="H84" s="82">
+        <v>10</v>
+      </c>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
       <c r="N84" s="50"/>
     </row>
-    <row r="85" spans="1:14" s="13" customFormat="1">
+    <row r="85" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="B85" s="38">
-[...17 lines deleted...]
-      <c r="H85" s="6"/>
+      <c r="B85" s="82">
+        <v>14</v>
+      </c>
+      <c r="C85" s="82">
+        <v>25</v>
+      </c>
+      <c r="D85" s="82">
+        <v>43</v>
+      </c>
+      <c r="E85" s="82">
+        <v>55</v>
+      </c>
+      <c r="F85" s="82">
+        <v>70</v>
+      </c>
+      <c r="G85" s="82">
+        <v>82</v>
+      </c>
+      <c r="H85" s="82">
+        <v>86</v>
+      </c>
       <c r="I85" s="38"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="38"/>
       <c r="N85" s="50"/>
     </row>
-    <row r="86" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M86" s="38"/>
+    <row r="86" spans="1:14" s="13" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B86" s="104"/>
+      <c r="C86" s="28"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="28"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="28"/>
+      <c r="H86" s="29"/>
+      <c r="I86" s="5"/>
+      <c r="J86" s="5"/>
+      <c r="K86" s="5"/>
+      <c r="L86" s="5"/>
+      <c r="M86" s="5"/>
       <c r="N86" s="50"/>
     </row>
-    <row r="87" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1">
-[...14 lines deleted...]
-      <c r="M87" s="5"/>
+    <row r="87" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B87" s="82">
+        <v>239</v>
+      </c>
+      <c r="C87" s="82">
+        <v>507</v>
+      </c>
+      <c r="D87" s="82">
+        <v>793</v>
+      </c>
+      <c r="E87" s="82">
+        <v>1142</v>
+      </c>
+      <c r="F87" s="82">
+        <v>1485</v>
+      </c>
+      <c r="G87" s="82">
+        <v>1840</v>
+      </c>
+      <c r="H87" s="82">
+        <v>2157</v>
+      </c>
+      <c r="I87" s="38"/>
+      <c r="J87" s="38"/>
+      <c r="K87" s="38"/>
+      <c r="L87" s="38"/>
+      <c r="M87" s="38"/>
       <c r="N87" s="50"/>
     </row>
-    <row r="88" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H88" s="6"/>
+    <row r="88" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B88" s="82">
+        <v>220</v>
+      </c>
+      <c r="C88" s="82">
+        <v>467</v>
+      </c>
+      <c r="D88" s="82">
+        <v>730</v>
+      </c>
+      <c r="E88" s="82">
+        <v>1059</v>
+      </c>
+      <c r="F88" s="82">
+        <v>1374</v>
+      </c>
+      <c r="G88" s="82">
+        <v>1704</v>
+      </c>
+      <c r="H88" s="82">
+        <v>2002</v>
+      </c>
       <c r="I88" s="38"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="38"/>
       <c r="N88" s="50"/>
     </row>
-    <row r="89" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H89" s="6"/>
+    <row r="89" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B89" s="82">
+        <v>1</v>
+      </c>
+      <c r="C89" s="82">
+        <v>1</v>
+      </c>
+      <c r="D89" s="82">
+        <v>2</v>
+      </c>
+      <c r="E89" s="82">
+        <v>3</v>
+      </c>
+      <c r="F89" s="82">
+        <v>4</v>
+      </c>
+      <c r="G89" s="82">
+        <v>5</v>
+      </c>
+      <c r="H89" s="82">
+        <v>6</v>
+      </c>
       <c r="I89" s="38"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="38"/>
       <c r="N89" s="50"/>
     </row>
-    <row r="90" spans="1:14" s="13" customFormat="1">
-[...3 lines deleted...]
-      <c r="B90" s="38">
+    <row r="90" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B90" s="82">
         <v>0</v>
       </c>
-      <c r="C90" s="38">
+      <c r="C90" s="82">
         <v>1</v>
       </c>
-      <c r="D90" s="38">
+      <c r="D90" s="82">
+        <v>1</v>
+      </c>
+      <c r="E90" s="82">
+        <v>1</v>
+      </c>
+      <c r="F90" s="82">
         <v>2</v>
       </c>
-      <c r="E90" s="38">
+      <c r="G90" s="82">
         <v>2</v>
       </c>
-      <c r="F90" s="38">
+      <c r="H90" s="82">
         <v>3</v>
       </c>
-      <c r="G90" s="38">
-[...2 lines deleted...]
-      <c r="H90" s="6"/>
       <c r="I90" s="38"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="38"/>
       <c r="N90" s="50"/>
     </row>
-    <row r="91" spans="1:14" s="13" customFormat="1">
-[...6 lines deleted...]
-      <c r="C91" s="38">
+    <row r="91" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B91" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="C91" s="82">
         <v>1</v>
       </c>
-      <c r="D91" s="38">
+      <c r="D91" s="82">
         <v>1</v>
       </c>
-      <c r="E91" s="38">
-[...2 lines deleted...]
-      <c r="F91" s="38">
+      <c r="E91" s="82">
         <v>2</v>
       </c>
-      <c r="G91" s="38">
+      <c r="F91" s="82">
         <v>2</v>
       </c>
-      <c r="H91" s="6"/>
+      <c r="G91" s="82">
+        <v>2</v>
+      </c>
+      <c r="H91" s="82">
+        <v>2</v>
+      </c>
       <c r="I91" s="38"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="38"/>
       <c r="N91" s="50"/>
     </row>
-    <row r="92" spans="1:14" s="13" customFormat="1">
-[...6 lines deleted...]
-      <c r="C92" s="38">
+    <row r="92" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B92" s="82">
         <v>1</v>
       </c>
-      <c r="D92" s="38">
-[...2 lines deleted...]
-      <c r="E92" s="38">
+      <c r="C92" s="82">
         <v>2</v>
       </c>
-      <c r="F92" s="38">
-[...5 lines deleted...]
-      <c r="H92" s="6"/>
+      <c r="D92" s="82">
+        <v>3</v>
+      </c>
+      <c r="E92" s="82">
+        <v>4</v>
+      </c>
+      <c r="F92" s="82">
+        <v>4</v>
+      </c>
+      <c r="G92" s="82">
+        <v>5</v>
+      </c>
+      <c r="H92" s="82">
+        <v>6</v>
+      </c>
       <c r="I92" s="38"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="38"/>
       <c r="N92" s="50"/>
     </row>
-    <row r="93" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H93" s="6"/>
+    <row r="93" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B93" s="82">
+        <v>16</v>
+      </c>
+      <c r="C93" s="82">
+        <v>32</v>
+      </c>
+      <c r="D93" s="82">
+        <v>52</v>
+      </c>
+      <c r="E93" s="82">
+        <v>67</v>
+      </c>
+      <c r="F93" s="82">
+        <v>90</v>
+      </c>
+      <c r="G93" s="82">
+        <v>110</v>
+      </c>
+      <c r="H93" s="82">
+        <v>124</v>
+      </c>
       <c r="I93" s="38"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="38"/>
       <c r="M93" s="38"/>
       <c r="N93" s="50"/>
     </row>
-    <row r="94" spans="1:14" s="13" customFormat="1">
-[...3 lines deleted...]
-      <c r="B94" s="38">
+    <row r="94" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B94" s="82">
         <v>1</v>
       </c>
-      <c r="C94" s="38">
-[...2 lines deleted...]
-      <c r="D94" s="38">
+      <c r="C94" s="82">
         <v>3</v>
       </c>
-      <c r="E94" s="38">
-[...2 lines deleted...]
-      <c r="F94" s="38">
+      <c r="D94" s="82">
         <v>5</v>
       </c>
-      <c r="G94" s="38">
+      <c r="E94" s="82">
         <v>6</v>
       </c>
-      <c r="H94" s="6"/>
+      <c r="F94" s="82">
+        <v>9</v>
+      </c>
+      <c r="G94" s="82">
+        <v>12</v>
+      </c>
+      <c r="H94" s="82">
+        <v>14</v>
+      </c>
       <c r="I94" s="38"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="38"/>
       <c r="M94" s="38"/>
       <c r="N94" s="50"/>
     </row>
-    <row r="95" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M95" s="38"/>
+    <row r="95" spans="1:14" s="13" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="87" t="s">
+        <v>19</v>
+      </c>
+      <c r="B95" s="104"/>
+      <c r="C95" s="28"/>
+      <c r="D95" s="28"/>
+      <c r="E95" s="28"/>
+      <c r="F95" s="28"/>
+      <c r="G95" s="28"/>
+      <c r="H95" s="29"/>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5"/>
+      <c r="K95" s="5"/>
+      <c r="L95" s="5"/>
+      <c r="M95" s="5"/>
       <c r="N95" s="50"/>
     </row>
-    <row r="96" spans="1:14" s="13" customFormat="1" ht="56.25">
-[...14 lines deleted...]
-      <c r="M96" s="5"/>
+    <row r="96" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="88" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96" s="82">
+        <v>132</v>
+      </c>
+      <c r="C96" s="82">
+        <v>308</v>
+      </c>
+      <c r="D96" s="82">
+        <v>477</v>
+      </c>
+      <c r="E96" s="82">
+        <v>651</v>
+      </c>
+      <c r="F96" s="82">
+        <v>808</v>
+      </c>
+      <c r="G96" s="82">
+        <v>957</v>
+      </c>
+      <c r="H96" s="82">
+        <v>1109</v>
+      </c>
+      <c r="I96" s="38"/>
+      <c r="J96" s="38"/>
+      <c r="K96" s="38"/>
+      <c r="L96" s="38"/>
+      <c r="M96" s="38"/>
       <c r="N96" s="50"/>
     </row>
-    <row r="97" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H97" s="6"/>
+    <row r="97" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="88" t="s">
+        <v>57</v>
+      </c>
+      <c r="B97" s="82">
+        <v>130</v>
+      </c>
+      <c r="C97" s="82">
+        <v>302</v>
+      </c>
+      <c r="D97" s="82">
+        <v>467</v>
+      </c>
+      <c r="E97" s="82">
+        <v>638</v>
+      </c>
+      <c r="F97" s="82">
+        <v>790</v>
+      </c>
+      <c r="G97" s="82">
+        <v>934</v>
+      </c>
+      <c r="H97" s="82">
+        <v>1082</v>
+      </c>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="38"/>
       <c r="N97" s="50"/>
     </row>
-    <row r="98" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H98" s="6"/>
+    <row r="98" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="B98" s="82">
+        <v>0</v>
+      </c>
+      <c r="C98" s="82">
+        <v>1</v>
+      </c>
+      <c r="D98" s="82">
+        <v>2</v>
+      </c>
+      <c r="E98" s="82">
+        <v>2</v>
+      </c>
+      <c r="F98" s="82">
+        <v>3</v>
+      </c>
+      <c r="G98" s="82">
+        <v>4</v>
+      </c>
+      <c r="H98" s="82">
+        <v>5</v>
+      </c>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="38"/>
       <c r="N98" s="50"/>
     </row>
-    <row r="99" spans="1:14" s="13" customFormat="1">
-[...3 lines deleted...]
-      <c r="B99" s="38">
+    <row r="99" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="88" t="s">
+        <v>52</v>
+      </c>
+      <c r="B99" s="82">
         <v>0</v>
       </c>
-      <c r="C99" s="38">
-[...2 lines deleted...]
-      <c r="D99" s="38">
+      <c r="C99" s="82">
         <v>1</v>
       </c>
-      <c r="E99" s="38">
+      <c r="D99" s="82">
         <v>1</v>
       </c>
-      <c r="F99" s="38">
+      <c r="E99" s="82">
         <v>1</v>
       </c>
-      <c r="G99" s="38">
-[...2 lines deleted...]
-      <c r="H99" s="6"/>
+      <c r="F99" s="82">
+        <v>2</v>
+      </c>
+      <c r="G99" s="82">
+        <v>2</v>
+      </c>
+      <c r="H99" s="82">
+        <v>2</v>
+      </c>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="38"/>
       <c r="N99" s="50"/>
     </row>
-    <row r="100" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H100" s="6"/>
+    <row r="100" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="88" t="s">
+        <v>63</v>
+      </c>
+      <c r="B100" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="C100" s="82">
+        <v>1</v>
+      </c>
+      <c r="D100" s="82">
+        <v>1</v>
+      </c>
+      <c r="E100" s="82">
+        <v>2</v>
+      </c>
+      <c r="F100" s="82">
+        <v>2</v>
+      </c>
+      <c r="G100" s="82">
+        <v>2</v>
+      </c>
+      <c r="H100" s="82">
+        <v>2</v>
+      </c>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="38"/>
       <c r="N100" s="50"/>
     </row>
-    <row r="101" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H101" s="6"/>
+    <row r="101" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="88" t="s">
+        <v>53</v>
+      </c>
+      <c r="B101" s="82">
+        <v>1</v>
+      </c>
+      <c r="C101" s="82">
+        <v>2</v>
+      </c>
+      <c r="D101" s="82">
+        <v>3</v>
+      </c>
+      <c r="E101" s="82">
+        <v>4</v>
+      </c>
+      <c r="F101" s="82">
+        <v>4</v>
+      </c>
+      <c r="G101" s="82">
+        <v>5</v>
+      </c>
+      <c r="H101" s="82">
+        <v>6</v>
+      </c>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="38"/>
       <c r="N101" s="50"/>
     </row>
-    <row r="102" spans="1:14" s="13" customFormat="1">
-[...3 lines deleted...]
-      <c r="B102" s="38">
+    <row r="102" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="88" t="s">
+        <v>55</v>
+      </c>
+      <c r="B102" s="82">
         <v>1</v>
       </c>
-      <c r="C102" s="38">
+      <c r="C102" s="82">
+        <v>2</v>
+      </c>
+      <c r="D102" s="82">
         <v>3</v>
       </c>
-      <c r="D102" s="38">
+      <c r="E102" s="82">
+        <v>4</v>
+      </c>
+      <c r="F102" s="82">
         <v>5</v>
       </c>
-      <c r="E102" s="38">
+      <c r="G102" s="82">
         <v>6</v>
       </c>
-      <c r="F102" s="38">
+      <c r="H102" s="82">
         <v>7</v>
       </c>
-      <c r="G102" s="38">
-[...2 lines deleted...]
-      <c r="H102" s="6"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="38"/>
       <c r="N102" s="50"/>
     </row>
-    <row r="103" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="M103" s="5"/>
+    <row r="103" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="88" t="s">
+        <v>56</v>
+      </c>
+      <c r="B103" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="C103" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="D103" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="E103" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="F103" s="82">
+        <v>2</v>
+      </c>
+      <c r="G103" s="82">
+        <v>3</v>
+      </c>
+      <c r="H103" s="82">
+        <v>5</v>
+      </c>
+      <c r="I103" s="38"/>
+      <c r="J103" s="38"/>
+      <c r="K103" s="38"/>
+      <c r="L103" s="38"/>
+      <c r="M103" s="38"/>
       <c r="N103" s="50"/>
     </row>
-    <row r="104" spans="1:14" s="13" customFormat="1">
-      <c r="A104" s="91" t="s">
+    <row r="104" spans="1:14" s="13" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A104" s="87" t="s">
+        <v>20</v>
+      </c>
+      <c r="B104" s="104"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="29"/>
+      <c r="I104" s="5"/>
+      <c r="J104" s="5"/>
+      <c r="K104" s="5"/>
+      <c r="L104" s="5"/>
+      <c r="M104" s="5"/>
+      <c r="N104" s="50"/>
+    </row>
+    <row r="105" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="B104" s="38">
-[...47 lines deleted...]
-      <c r="H105" s="6"/>
+      <c r="B105" s="82">
+        <v>70</v>
+      </c>
+      <c r="C105" s="82">
+        <v>126</v>
+      </c>
+      <c r="D105" s="82">
+        <v>208</v>
+      </c>
+      <c r="E105" s="82">
+        <v>333</v>
+      </c>
+      <c r="F105" s="82">
+        <v>480</v>
+      </c>
+      <c r="G105" s="82">
+        <v>651</v>
+      </c>
+      <c r="H105" s="82">
+        <v>779</v>
+      </c>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="38"/>
       <c r="N105" s="50"/>
     </row>
-    <row r="106" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="M106" s="5"/>
+    <row r="106" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B106" s="82">
+        <v>53</v>
+      </c>
+      <c r="C106" s="82">
+        <v>92</v>
+      </c>
+      <c r="D106" s="82">
+        <v>154</v>
+      </c>
+      <c r="E106" s="82">
+        <v>263</v>
+      </c>
+      <c r="F106" s="82">
+        <v>387</v>
+      </c>
+      <c r="G106" s="82">
+        <v>538</v>
+      </c>
+      <c r="H106" s="82">
+        <v>651</v>
+      </c>
+      <c r="I106" s="38"/>
+      <c r="J106" s="38"/>
+      <c r="K106" s="38"/>
+      <c r="L106" s="38"/>
+      <c r="M106" s="38"/>
       <c r="N106" s="50"/>
     </row>
-    <row r="107" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H107" s="6"/>
+    <row r="107" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="B107" s="82">
+        <v>0</v>
+      </c>
+      <c r="C107" s="82">
+        <v>0</v>
+      </c>
+      <c r="D107" s="82">
+        <v>1</v>
+      </c>
+      <c r="E107" s="82">
+        <v>1</v>
+      </c>
+      <c r="F107" s="82">
+        <v>1</v>
+      </c>
+      <c r="G107" s="82">
+        <v>1</v>
+      </c>
+      <c r="H107" s="82">
+        <v>1</v>
+      </c>
       <c r="I107" s="38"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="38"/>
       <c r="N107" s="50"/>
     </row>
-    <row r="108" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="H108" s="6"/>
+    <row r="108" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="B108" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C108" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="D108" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E108" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="F108" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="G108" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="H108" s="82">
+        <v>0</v>
+      </c>
       <c r="I108" s="38"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="38"/>
       <c r="M108" s="38"/>
       <c r="N108" s="50"/>
     </row>
-    <row r="109" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="H109" s="6"/>
+    <row r="109" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B109" s="82">
+        <v>15</v>
+      </c>
+      <c r="C109" s="82">
+        <v>30</v>
+      </c>
+      <c r="D109" s="82">
+        <v>49</v>
+      </c>
+      <c r="E109" s="82">
+        <v>63</v>
+      </c>
+      <c r="F109" s="82">
+        <v>85</v>
+      </c>
+      <c r="G109" s="82">
+        <v>104</v>
+      </c>
+      <c r="H109" s="82">
+        <v>117</v>
+      </c>
       <c r="I109" s="38"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="38"/>
       <c r="M109" s="38"/>
       <c r="N109" s="50"/>
     </row>
-    <row r="110" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="H110" s="6"/>
+    <row r="110" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B110" s="82">
+        <v>1</v>
+      </c>
+      <c r="C110" s="82">
+        <v>3</v>
+      </c>
+      <c r="D110" s="82">
+        <v>5</v>
+      </c>
+      <c r="E110" s="82">
+        <v>6</v>
+      </c>
+      <c r="F110" s="82">
+        <v>7</v>
+      </c>
+      <c r="G110" s="82">
+        <v>8</v>
+      </c>
+      <c r="H110" s="82">
+        <v>9</v>
+      </c>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="38"/>
       <c r="N110" s="50"/>
     </row>
-    <row r="111" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B111" s="38">
+    <row r="111" spans="1:14" s="13" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="C111" s="38">
-[...19 lines deleted...]
-      <c r="M111" s="38"/>
+      <c r="B111" s="104"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="105"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="29"/>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5"/>
+      <c r="K111" s="5"/>
+      <c r="M111" s="5"/>
       <c r="N111" s="50"/>
     </row>
-    <row r="112" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="H112" s="6"/>
+    <row r="112" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B112" s="82">
+        <v>37</v>
+      </c>
+      <c r="C112" s="82">
+        <v>73</v>
+      </c>
+      <c r="D112" s="82">
+        <v>109</v>
+      </c>
+      <c r="E112" s="82">
+        <v>158</v>
+      </c>
+      <c r="F112" s="82">
+        <v>197</v>
+      </c>
+      <c r="G112" s="82">
+        <v>232</v>
+      </c>
+      <c r="H112" s="82">
+        <v>269</v>
+      </c>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="38"/>
       <c r="N112" s="50"/>
     </row>
-    <row r="113" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="H113" s="6"/>
+    <row r="113" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B113" s="82">
+        <v>37</v>
+      </c>
+      <c r="C113" s="82">
+        <v>73</v>
+      </c>
+      <c r="D113" s="82">
+        <v>109</v>
+      </c>
+      <c r="E113" s="82">
+        <v>158</v>
+      </c>
+      <c r="F113" s="82">
+        <v>197</v>
+      </c>
+      <c r="G113" s="82">
+        <v>232</v>
+      </c>
+      <c r="H113" s="82">
+        <v>269</v>
+      </c>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="38"/>
       <c r="N113" s="50"/>
     </row>
-    <row r="114" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1">
-[...26 lines deleted...]
-      <c r="M114" s="38"/>
+    <row r="114" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B114" s="105"/>
+      <c r="C114" s="105"/>
+      <c r="D114" s="105"/>
+      <c r="E114" s="105"/>
+      <c r="F114" s="105"/>
+      <c r="G114" s="105"/>
+      <c r="H114" s="29"/>
+      <c r="M114" s="5"/>
       <c r="N114" s="50"/>
     </row>
-    <row r="115" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
+    <row r="115" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H115" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B115" s="82">
+        <v>7926</v>
+      </c>
+      <c r="C115" s="82">
+        <v>15151</v>
+      </c>
+      <c r="D115" s="82">
+        <v>21222</v>
+      </c>
+      <c r="E115" s="82">
+        <v>29159</v>
+      </c>
+      <c r="F115" s="82">
+        <v>37167</v>
+      </c>
+      <c r="G115" s="82">
+        <v>45992</v>
+      </c>
+      <c r="H115" s="82">
+        <v>50036</v>
+      </c>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="38"/>
       <c r="N115" s="50"/>
     </row>
-    <row r="116" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="M116" s="5"/>
+    <row r="116" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B116" s="82">
+        <v>7516</v>
+      </c>
+      <c r="C116" s="82">
+        <v>14355</v>
+      </c>
+      <c r="D116" s="82">
+        <v>20037</v>
+      </c>
+      <c r="E116" s="82">
+        <v>27590</v>
+      </c>
+      <c r="F116" s="82">
+        <v>35216</v>
+      </c>
+      <c r="G116" s="82">
+        <v>43656</v>
+      </c>
+      <c r="H116" s="82">
+        <v>47298</v>
+      </c>
+      <c r="I116" s="38"/>
+      <c r="J116" s="38"/>
+      <c r="K116" s="38"/>
+      <c r="L116" s="38"/>
+      <c r="M116" s="38"/>
       <c r="N116" s="50"/>
     </row>
-    <row r="117" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H117" s="6"/>
+    <row r="117" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B117" s="82">
+        <v>101</v>
+      </c>
+      <c r="C117" s="82">
+        <v>174</v>
+      </c>
+      <c r="D117" s="82">
+        <v>247</v>
+      </c>
+      <c r="E117" s="82">
+        <v>320</v>
+      </c>
+      <c r="F117" s="82">
+        <v>394</v>
+      </c>
+      <c r="G117" s="82">
+        <v>467</v>
+      </c>
+      <c r="H117" s="82">
+        <v>498</v>
+      </c>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="38"/>
       <c r="N117" s="50"/>
     </row>
-    <row r="118" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H118" s="6"/>
+    <row r="118" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B118" s="82">
+        <v>96</v>
+      </c>
+      <c r="C118" s="82">
+        <v>179</v>
+      </c>
+      <c r="D118" s="82">
+        <v>265</v>
+      </c>
+      <c r="E118" s="82">
+        <v>345</v>
+      </c>
+      <c r="F118" s="82">
+        <v>418</v>
+      </c>
+      <c r="G118" s="82">
+        <v>492</v>
+      </c>
+      <c r="H118" s="82">
+        <v>562</v>
+      </c>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="38"/>
       <c r="N118" s="50"/>
     </row>
-    <row r="119" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H119" s="6"/>
+    <row r="119" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B119" s="82">
+        <v>21</v>
+      </c>
+      <c r="C119" s="82">
+        <v>43</v>
+      </c>
+      <c r="D119" s="82">
+        <v>64</v>
+      </c>
+      <c r="E119" s="82">
+        <v>85</v>
+      </c>
+      <c r="F119" s="82">
+        <v>106</v>
+      </c>
+      <c r="G119" s="82">
+        <v>128</v>
+      </c>
+      <c r="H119" s="82">
+        <v>150</v>
+      </c>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="38"/>
       <c r="N119" s="50"/>
     </row>
-    <row r="120" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="M120" s="5"/>
+    <row r="120" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B120" s="82">
+        <v>36</v>
+      </c>
+      <c r="C120" s="82">
+        <v>71</v>
+      </c>
+      <c r="D120" s="82">
+        <v>107</v>
+      </c>
+      <c r="E120" s="82">
+        <v>142</v>
+      </c>
+      <c r="F120" s="82">
+        <v>178</v>
+      </c>
+      <c r="G120" s="82">
+        <v>214</v>
+      </c>
+      <c r="H120" s="82">
+        <v>228</v>
+      </c>
+      <c r="I120" s="38"/>
+      <c r="J120" s="38"/>
+      <c r="K120" s="38"/>
+      <c r="L120" s="38"/>
+      <c r="M120" s="38"/>
       <c r="N120" s="50"/>
     </row>
-    <row r="121" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H121" s="6"/>
+    <row r="121" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B121" s="82">
+        <v>87</v>
+      </c>
+      <c r="C121" s="82">
+        <v>193</v>
+      </c>
+      <c r="D121" s="82">
+        <v>298</v>
+      </c>
+      <c r="E121" s="82">
+        <v>404</v>
+      </c>
+      <c r="F121" s="82">
+        <v>515</v>
+      </c>
+      <c r="G121" s="82">
+        <v>625</v>
+      </c>
+      <c r="H121" s="82">
+        <v>749</v>
+      </c>
       <c r="I121" s="38"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="38"/>
       <c r="N121" s="50"/>
     </row>
-    <row r="122" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H122" s="6"/>
+    <row r="122" spans="1:14" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="B122" s="82">
+        <v>3</v>
+      </c>
+      <c r="C122" s="82">
+        <v>6</v>
+      </c>
+      <c r="D122" s="82">
+        <v>9</v>
+      </c>
+      <c r="E122" s="82">
+        <v>11</v>
+      </c>
+      <c r="F122" s="82">
+        <v>14</v>
+      </c>
+      <c r="G122" s="82">
+        <v>17</v>
+      </c>
+      <c r="H122" s="82">
+        <v>103</v>
+      </c>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
       <c r="L122" s="38"/>
       <c r="M122" s="38"/>
       <c r="N122" s="50"/>
     </row>
-    <row r="123" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1">
-[...9 lines deleted...]
-      <c r="H123" s="6"/>
+    <row r="123" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B123" s="82">
+        <v>66</v>
+      </c>
+      <c r="C123" s="82">
+        <v>131</v>
+      </c>
+      <c r="D123" s="82">
+        <v>196</v>
+      </c>
+      <c r="E123" s="82">
+        <v>262</v>
+      </c>
+      <c r="F123" s="82">
+        <v>327</v>
+      </c>
+      <c r="G123" s="82">
+        <v>393</v>
+      </c>
+      <c r="H123" s="82">
+        <v>447</v>
+      </c>
       <c r="I123" s="38"/>
       <c r="J123" s="38"/>
-      <c r="K123" s="6"/>
+      <c r="K123" s="38"/>
       <c r="L123" s="38"/>
       <c r="M123" s="38"/>
       <c r="N123" s="50"/>
     </row>
-    <row r="124" spans="1:14" s="13" customFormat="1">
-      <c r="A124" s="91" t="s">
+    <row r="124" spans="1:14" s="13" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="87" t="s">
+        <v>23</v>
+      </c>
+      <c r="B124" s="104"/>
+      <c r="C124" s="28"/>
+      <c r="D124" s="28"/>
+      <c r="E124" s="28"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="28"/>
+      <c r="H124" s="29"/>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5"/>
+      <c r="K124" s="5"/>
+      <c r="L124" s="5"/>
+      <c r="M124" s="5"/>
+      <c r="N124" s="50"/>
+    </row>
+    <row r="125" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="B124" s="38">
-[...47 lines deleted...]
-      <c r="H125" s="6"/>
+      <c r="B125" s="82">
+        <v>6409</v>
+      </c>
+      <c r="C125" s="82">
+        <v>12239</v>
+      </c>
+      <c r="D125" s="82">
+        <v>16855</v>
+      </c>
+      <c r="E125" s="82">
+        <v>23654</v>
+      </c>
+      <c r="F125" s="82">
+        <v>30086</v>
+      </c>
+      <c r="G125" s="82">
+        <v>37542</v>
+      </c>
+      <c r="H125" s="82">
+        <v>40179</v>
+      </c>
       <c r="I125" s="38"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="38"/>
       <c r="N125" s="50"/>
     </row>
-    <row r="126" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1">
+    <row r="126" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="89" t="s">
-        <v>25</v>
-[...12 lines deleted...]
-      <c r="M126" s="5"/>
+        <v>57</v>
+      </c>
+      <c r="B126" s="82">
+        <v>6389</v>
+      </c>
+      <c r="C126" s="82">
+        <v>12210</v>
+      </c>
+      <c r="D126" s="82">
+        <v>16816</v>
+      </c>
+      <c r="E126" s="82">
+        <v>23606</v>
+      </c>
+      <c r="F126" s="82">
+        <v>30038</v>
+      </c>
+      <c r="G126" s="82">
+        <v>37494</v>
+      </c>
+      <c r="H126" s="82">
+        <v>40131</v>
+      </c>
+      <c r="I126" s="38"/>
+      <c r="J126" s="38"/>
+      <c r="K126" s="38"/>
+      <c r="L126" s="38"/>
+      <c r="M126" s="38"/>
       <c r="N126" s="50"/>
     </row>
-    <row r="127" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H127" s="6"/>
+    <row r="127" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B127" s="82">
+        <v>20</v>
+      </c>
+      <c r="C127" s="82">
+        <v>29</v>
+      </c>
+      <c r="D127" s="82">
+        <v>38</v>
+      </c>
+      <c r="E127" s="82">
+        <v>48</v>
+      </c>
+      <c r="F127" s="82">
+        <v>48</v>
+      </c>
+      <c r="G127" s="82">
+        <v>48</v>
+      </c>
+      <c r="H127" s="82">
+        <v>48</v>
+      </c>
       <c r="I127" s="38"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="38"/>
       <c r="N127" s="50"/>
     </row>
-    <row r="128" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M128" s="38"/>
+    <row r="128" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="B128" s="104"/>
+      <c r="C128" s="28"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="29"/>
+      <c r="I128" s="5"/>
+      <c r="J128" s="5"/>
+      <c r="K128" s="5"/>
+      <c r="L128" s="5"/>
+      <c r="M128" s="5"/>
       <c r="N128" s="50"/>
     </row>
-    <row r="129" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H129" s="6"/>
+    <row r="129" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B129" s="82">
+        <v>720</v>
+      </c>
+      <c r="C129" s="82">
+        <v>1326</v>
+      </c>
+      <c r="D129" s="82">
+        <v>1991</v>
+      </c>
+      <c r="E129" s="82">
+        <v>2343</v>
+      </c>
+      <c r="F129" s="82">
+        <v>3046</v>
+      </c>
+      <c r="G129" s="82">
+        <v>3540</v>
+      </c>
+      <c r="H129" s="82">
+        <v>3940</v>
+      </c>
       <c r="I129" s="38"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="38"/>
       <c r="N129" s="50"/>
     </row>
-    <row r="130" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H130" s="6"/>
+    <row r="130" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B130" s="82">
+        <v>720</v>
+      </c>
+      <c r="C130" s="82">
+        <v>1326</v>
+      </c>
+      <c r="D130" s="82">
+        <v>1991</v>
+      </c>
+      <c r="E130" s="82">
+        <v>2343</v>
+      </c>
+      <c r="F130" s="82">
+        <v>3046</v>
+      </c>
+      <c r="G130" s="82">
+        <v>3540</v>
+      </c>
+      <c r="H130" s="82">
+        <v>3940</v>
+      </c>
       <c r="I130" s="38"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="38"/>
       <c r="N130" s="50"/>
     </row>
-    <row r="131" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H131" s="6"/>
+    <row r="131" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="B131" s="82"/>
+      <c r="C131" s="29"/>
+      <c r="D131" s="29"/>
+      <c r="E131" s="29"/>
+      <c r="F131" s="29"/>
+      <c r="G131" s="29"/>
+      <c r="H131" s="29"/>
       <c r="I131" s="38"/>
       <c r="J131" s="38"/>
-      <c r="K131" s="38"/>
+      <c r="K131" s="6"/>
       <c r="L131" s="38"/>
       <c r="M131" s="38"/>
       <c r="N131" s="50"/>
     </row>
-    <row r="132" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H132" s="6"/>
+    <row r="132" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B132" s="82">
+        <v>50</v>
+      </c>
+      <c r="C132" s="82">
+        <v>108</v>
+      </c>
+      <c r="D132" s="82">
+        <v>166</v>
+      </c>
+      <c r="E132" s="82">
+        <v>224</v>
+      </c>
+      <c r="F132" s="82">
+        <v>298</v>
+      </c>
+      <c r="G132" s="82">
+        <v>372</v>
+      </c>
+      <c r="H132" s="82">
+        <v>446</v>
+      </c>
       <c r="I132" s="38"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="38"/>
       <c r="N132" s="50"/>
     </row>
-    <row r="133" spans="1:14" s="13" customFormat="1">
-[...9 lines deleted...]
-      <c r="D133" s="38">
+    <row r="133" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B133" s="82">
+        <v>50</v>
+      </c>
+      <c r="C133" s="82">
+        <v>108</v>
+      </c>
+      <c r="D133" s="82">
+        <v>166</v>
+      </c>
+      <c r="E133" s="82">
+        <v>224</v>
+      </c>
+      <c r="F133" s="82">
         <v>298</v>
       </c>
-      <c r="E133" s="38">
-[...8 lines deleted...]
-      <c r="H133" s="6"/>
+      <c r="G133" s="82">
+        <v>372</v>
+      </c>
+      <c r="H133" s="82">
+        <v>446</v>
+      </c>
       <c r="I133" s="38"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="38"/>
       <c r="N133" s="50"/>
     </row>
-    <row r="134" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1">
-[...26 lines deleted...]
-      <c r="M134" s="38"/>
+    <row r="134" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="87" t="s">
+        <v>25</v>
+      </c>
+      <c r="B134" s="104"/>
+      <c r="C134" s="28"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="28"/>
+      <c r="F134" s="28"/>
+      <c r="G134" s="28"/>
+      <c r="H134" s="29"/>
+      <c r="I134" s="5"/>
+      <c r="J134" s="5"/>
+      <c r="K134" s="5"/>
+      <c r="L134" s="5"/>
+      <c r="M134" s="5"/>
       <c r="N134" s="50"/>
     </row>
-    <row r="135" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H135" s="6"/>
+    <row r="135" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B135" s="82">
+        <v>748</v>
+      </c>
+      <c r="C135" s="82">
+        <v>1479</v>
+      </c>
+      <c r="D135" s="82">
+        <v>2211</v>
+      </c>
+      <c r="E135" s="82">
+        <v>2939</v>
+      </c>
+      <c r="F135" s="82">
+        <v>3738</v>
+      </c>
+      <c r="G135" s="82">
+        <v>4538</v>
+      </c>
+      <c r="H135" s="82">
+        <v>5472</v>
+      </c>
       <c r="I135" s="38"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="38"/>
       <c r="M135" s="38"/>
       <c r="N135" s="50"/>
     </row>
-    <row r="136" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1">
-[...14 lines deleted...]
-      <c r="M136" s="5"/>
+    <row r="136" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B136" s="82">
+        <v>358</v>
+      </c>
+      <c r="C136" s="82">
+        <v>711</v>
+      </c>
+      <c r="D136" s="82">
+        <v>1064</v>
+      </c>
+      <c r="E136" s="82">
+        <v>1417</v>
+      </c>
+      <c r="F136" s="82">
+        <v>1834</v>
+      </c>
+      <c r="G136" s="82">
+        <v>2250</v>
+      </c>
+      <c r="H136" s="82">
+        <v>2782</v>
+      </c>
+      <c r="I136" s="38"/>
+      <c r="J136" s="38"/>
+      <c r="K136" s="38"/>
+      <c r="L136" s="38"/>
+      <c r="M136" s="38"/>
       <c r="N136" s="50"/>
     </row>
-    <row r="137" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H137" s="6"/>
+    <row r="137" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="89" t="s">
+        <v>64</v>
+      </c>
+      <c r="B137" s="82">
+        <v>101</v>
+      </c>
+      <c r="C137" s="82">
+        <v>174</v>
+      </c>
+      <c r="D137" s="82">
+        <v>247</v>
+      </c>
+      <c r="E137" s="82">
+        <v>320</v>
+      </c>
+      <c r="F137" s="82">
+        <v>394</v>
+      </c>
+      <c r="G137" s="82">
+        <v>467</v>
+      </c>
+      <c r="H137" s="82">
+        <v>498</v>
+      </c>
       <c r="I137" s="38"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="38"/>
       <c r="M137" s="38"/>
       <c r="N137" s="50"/>
     </row>
-    <row r="138" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H138" s="6"/>
+    <row r="138" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="B138" s="82">
+        <v>76</v>
+      </c>
+      <c r="C138" s="82">
+        <v>150</v>
+      </c>
+      <c r="D138" s="82">
+        <v>226</v>
+      </c>
+      <c r="E138" s="82">
+        <v>297</v>
+      </c>
+      <c r="F138" s="82">
+        <v>370</v>
+      </c>
+      <c r="G138" s="82">
+        <v>444</v>
+      </c>
+      <c r="H138" s="82">
+        <v>515</v>
+      </c>
       <c r="I138" s="38"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="38"/>
       <c r="M138" s="38"/>
       <c r="N138" s="50"/>
     </row>
-    <row r="139" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H139" s="6"/>
+    <row r="139" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="89" t="s">
+        <v>63</v>
+      </c>
+      <c r="B139" s="82">
+        <v>21</v>
+      </c>
+      <c r="C139" s="82">
+        <v>43</v>
+      </c>
+      <c r="D139" s="82">
+        <v>64</v>
+      </c>
+      <c r="E139" s="82">
+        <v>85</v>
+      </c>
+      <c r="F139" s="82">
+        <v>106</v>
+      </c>
+      <c r="G139" s="82">
+        <v>128</v>
+      </c>
+      <c r="H139" s="82">
+        <v>150</v>
+      </c>
       <c r="I139" s="38"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="38"/>
       <c r="M139" s="38"/>
       <c r="N139" s="50"/>
     </row>
-    <row r="140" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1">
+    <row r="140" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="89" t="s">
-        <v>27</v>
-[...12 lines deleted...]
-      <c r="M140" s="5"/>
+        <v>53</v>
+      </c>
+      <c r="B140" s="82">
+        <v>36</v>
+      </c>
+      <c r="C140" s="82">
+        <v>71</v>
+      </c>
+      <c r="D140" s="82">
+        <v>107</v>
+      </c>
+      <c r="E140" s="82">
+        <v>142</v>
+      </c>
+      <c r="F140" s="82">
+        <v>178</v>
+      </c>
+      <c r="G140" s="82">
+        <v>214</v>
+      </c>
+      <c r="H140" s="82">
+        <v>228</v>
+      </c>
+      <c r="I140" s="38"/>
+      <c r="J140" s="38"/>
+      <c r="K140" s="38"/>
+      <c r="L140" s="38"/>
+      <c r="M140" s="38"/>
       <c r="N140" s="50"/>
     </row>
-    <row r="141" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H141" s="6"/>
+    <row r="141" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="89" t="s">
+        <v>55</v>
+      </c>
+      <c r="B141" s="82">
+        <v>87</v>
+      </c>
+      <c r="C141" s="82">
+        <v>193</v>
+      </c>
+      <c r="D141" s="82">
+        <v>298</v>
+      </c>
+      <c r="E141" s="82">
+        <v>404</v>
+      </c>
+      <c r="F141" s="82">
+        <v>515</v>
+      </c>
+      <c r="G141" s="82">
+        <v>625</v>
+      </c>
+      <c r="H141" s="82">
+        <v>749</v>
+      </c>
       <c r="I141" s="38"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="38"/>
       <c r="N141" s="50"/>
     </row>
-    <row r="142" spans="1:14" s="13" customFormat="1">
-[...6 lines deleted...]
-      <c r="C142" s="38">
+    <row r="142" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="89" t="s">
         <v>71</v>
       </c>
-      <c r="D142" s="38">
-[...11 lines deleted...]
-      <c r="H142" s="6"/>
+      <c r="B142" s="82">
+        <v>3</v>
+      </c>
+      <c r="C142" s="82">
+        <v>6</v>
+      </c>
+      <c r="D142" s="82">
+        <v>9</v>
+      </c>
+      <c r="E142" s="82">
+        <v>11</v>
+      </c>
+      <c r="F142" s="82">
+        <v>14</v>
+      </c>
+      <c r="G142" s="82">
+        <v>17</v>
+      </c>
+      <c r="H142" s="82">
+        <v>103</v>
+      </c>
       <c r="I142" s="38"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="38"/>
       <c r="N142" s="50"/>
     </row>
-    <row r="143" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
+    <row r="143" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="89" t="s">
-        <v>67</v>
-[...12 lines deleted...]
-      <c r="M143" s="5"/>
+        <v>56</v>
+      </c>
+      <c r="B143" s="82">
+        <v>66</v>
+      </c>
+      <c r="C143" s="82">
+        <v>131</v>
+      </c>
+      <c r="D143" s="82">
+        <v>196</v>
+      </c>
+      <c r="E143" s="82">
+        <v>262</v>
+      </c>
+      <c r="F143" s="82">
+        <v>327</v>
+      </c>
+      <c r="G143" s="82">
+        <v>393</v>
+      </c>
+      <c r="H143" s="82">
+        <v>447</v>
+      </c>
+      <c r="I143" s="38"/>
+      <c r="J143" s="38"/>
+      <c r="K143" s="38"/>
+      <c r="L143" s="38"/>
+      <c r="M143" s="38"/>
       <c r="N143" s="50"/>
     </row>
-    <row r="144" spans="1:14" s="13" customFormat="1">
-      <c r="A144" s="91" t="s">
+    <row r="144" spans="1:14" s="13" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B144" s="108"/>
+      <c r="C144" s="109"/>
+      <c r="D144" s="109"/>
+      <c r="E144" s="109"/>
+      <c r="F144" s="109"/>
+      <c r="G144" s="109"/>
+      <c r="H144" s="29"/>
+      <c r="I144" s="52"/>
+      <c r="J144" s="52"/>
+      <c r="K144" s="52"/>
+      <c r="L144" s="52"/>
+      <c r="M144" s="5"/>
+      <c r="N144" s="50"/>
+    </row>
+    <row r="145" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B144" s="38">
-[...47 lines deleted...]
-      <c r="H145" s="6"/>
+      <c r="B145" s="82">
+        <v>286</v>
+      </c>
+      <c r="C145" s="82">
+        <v>475</v>
+      </c>
+      <c r="D145" s="82">
+        <v>664</v>
+      </c>
+      <c r="E145" s="82">
+        <v>854</v>
+      </c>
+      <c r="F145" s="82">
+        <v>1511</v>
+      </c>
+      <c r="G145" s="82">
+        <v>2169</v>
+      </c>
+      <c r="H145" s="82">
+        <v>2833</v>
+      </c>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="38"/>
       <c r="M145" s="38"/>
       <c r="N145" s="50"/>
     </row>
-    <row r="146" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1">
-[...14 lines deleted...]
-      <c r="M146" s="5"/>
+    <row r="146" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B146" s="82">
+        <v>148</v>
+      </c>
+      <c r="C146" s="82">
+        <v>303</v>
+      </c>
+      <c r="D146" s="82">
+        <v>458</v>
+      </c>
+      <c r="E146" s="82">
+        <v>613</v>
+      </c>
+      <c r="F146" s="82">
+        <v>1164</v>
+      </c>
+      <c r="G146" s="82">
+        <v>1716</v>
+      </c>
+      <c r="H146" s="82">
+        <v>2274</v>
+      </c>
+      <c r="I146" s="38"/>
+      <c r="J146" s="38"/>
+      <c r="K146" s="38"/>
+      <c r="L146" s="38"/>
+      <c r="M146" s="38"/>
       <c r="N146" s="50"/>
     </row>
-    <row r="147" spans="1:14" s="13" customFormat="1">
+    <row r="147" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H147" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="B147" s="82">
+        <v>138</v>
+      </c>
+      <c r="C147" s="82">
+        <v>172</v>
+      </c>
+      <c r="D147" s="82">
+        <v>206</v>
+      </c>
+      <c r="E147" s="82">
+        <v>241</v>
+      </c>
+      <c r="F147" s="82">
+        <v>347</v>
+      </c>
+      <c r="G147" s="82">
+        <v>453</v>
+      </c>
+      <c r="H147" s="82">
+        <v>560</v>
+      </c>
       <c r="I147" s="38"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="38"/>
       <c r="M147" s="38"/>
       <c r="N147" s="50"/>
     </row>
-    <row r="148" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M148" s="38"/>
+    <row r="148" spans="1:14" s="13" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="B148" s="104"/>
+      <c r="C148" s="28"/>
+      <c r="D148" s="28"/>
+      <c r="E148" s="28"/>
+      <c r="F148" s="28"/>
+      <c r="G148" s="28"/>
+      <c r="H148" s="29"/>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5"/>
+      <c r="K148" s="5"/>
+      <c r="L148" s="5"/>
+      <c r="M148" s="5"/>
       <c r="N148" s="50"/>
     </row>
-    <row r="149" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H149" s="6"/>
+    <row r="149" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B149" s="82">
+        <v>33</v>
+      </c>
+      <c r="C149" s="82">
+        <v>71</v>
+      </c>
+      <c r="D149" s="82">
+        <v>108</v>
+      </c>
+      <c r="E149" s="82">
+        <v>146</v>
+      </c>
+      <c r="F149" s="82">
+        <v>187</v>
+      </c>
+      <c r="G149" s="82">
+        <v>229</v>
+      </c>
+      <c r="H149" s="82">
+        <v>270</v>
+      </c>
       <c r="I149" s="38"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="38"/>
       <c r="N149" s="50"/>
     </row>
-    <row r="150" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H150" s="6"/>
+    <row r="150" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B150" s="82">
+        <v>33</v>
+      </c>
+      <c r="C150" s="82">
+        <v>71</v>
+      </c>
+      <c r="D150" s="82">
+        <v>108</v>
+      </c>
+      <c r="E150" s="82">
+        <v>146</v>
+      </c>
+      <c r="F150" s="82">
+        <v>187</v>
+      </c>
+      <c r="G150" s="82">
+        <v>229</v>
+      </c>
+      <c r="H150" s="82">
+        <v>270</v>
+      </c>
       <c r="I150" s="38"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="38"/>
       <c r="N150" s="50"/>
     </row>
-    <row r="151" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M151" s="38"/>
+    <row r="151" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="87" t="s">
+        <v>67</v>
+      </c>
+      <c r="B151" s="28"/>
+      <c r="C151" s="28"/>
+      <c r="D151" s="28"/>
+      <c r="E151" s="28"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="28"/>
+      <c r="H151" s="29"/>
+      <c r="I151" s="5"/>
+      <c r="J151" s="5"/>
+      <c r="K151" s="5"/>
+      <c r="L151" s="5"/>
+      <c r="M151" s="5"/>
       <c r="N151" s="50"/>
     </row>
-    <row r="152" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H152" s="6"/>
+    <row r="152" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B152" s="82">
+        <v>1</v>
+      </c>
+      <c r="C152" s="82">
+        <v>2</v>
+      </c>
+      <c r="D152" s="82">
+        <v>3</v>
+      </c>
+      <c r="E152" s="82">
+        <v>4</v>
+      </c>
+      <c r="F152" s="82">
+        <v>5</v>
+      </c>
+      <c r="G152" s="82">
+        <v>6</v>
+      </c>
+      <c r="H152" s="82">
+        <v>7</v>
+      </c>
       <c r="I152" s="38"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
       <c r="L152" s="38"/>
       <c r="M152" s="38"/>
       <c r="N152" s="50"/>
     </row>
-    <row r="153" spans="1:14" s="45" customFormat="1">
-[...21 lines deleted...]
-      <c r="H153" s="6"/>
+    <row r="153" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B153" s="82">
+        <v>1</v>
+      </c>
+      <c r="C153" s="82">
+        <v>2</v>
+      </c>
+      <c r="D153" s="82">
+        <v>3</v>
+      </c>
+      <c r="E153" s="82">
+        <v>4</v>
+      </c>
+      <c r="F153" s="82">
+        <v>5</v>
+      </c>
+      <c r="G153" s="82">
+        <v>6</v>
+      </c>
+      <c r="H153" s="82">
+        <v>7</v>
+      </c>
       <c r="I153" s="38"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="38"/>
       <c r="N153" s="50"/>
     </row>
-    <row r="154" spans="1:14" s="48" customFormat="1" ht="15">
-[...26 lines deleted...]
-      <c r="M154" s="38"/>
+    <row r="154" spans="1:14" s="13" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B154" s="29"/>
+      <c r="C154" s="29"/>
+      <c r="D154" s="29"/>
+      <c r="E154" s="29"/>
+      <c r="F154" s="29"/>
+      <c r="G154" s="29"/>
+      <c r="H154" s="29"/>
+      <c r="I154" s="6"/>
+      <c r="J154" s="6"/>
+      <c r="K154" s="6"/>
+      <c r="L154" s="5"/>
+      <c r="M154" s="5"/>
       <c r="N154" s="50"/>
     </row>
-    <row r="155" spans="1:14" s="13" customFormat="1">
+    <row r="155" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="58" t="s">
-        <v>65</v>
-[...19 lines deleted...]
-      <c r="H155" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B155" s="82">
+        <v>1289</v>
+      </c>
+      <c r="C155" s="82">
+        <v>2565</v>
+      </c>
+      <c r="D155" s="82">
+        <v>3844</v>
+      </c>
+      <c r="E155" s="82">
+        <v>5119</v>
+      </c>
+      <c r="F155" s="82">
+        <v>6458</v>
+      </c>
+      <c r="G155" s="82">
+        <v>7799</v>
+      </c>
+      <c r="H155" s="82">
+        <v>9176</v>
+      </c>
       <c r="I155" s="38"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="38"/>
       <c r="N155" s="50"/>
     </row>
-    <row r="156" spans="1:14" s="13" customFormat="1">
+    <row r="156" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="58" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="C156" s="38">
         <v>57</v>
       </c>
-      <c r="D156" s="38">
-[...11 lines deleted...]
-      <c r="H156" s="6"/>
+      <c r="B156" s="82">
+        <v>458</v>
+      </c>
+      <c r="C156" s="82">
+        <v>914</v>
+      </c>
+      <c r="D156" s="82">
+        <v>1369</v>
+      </c>
+      <c r="E156" s="82">
+        <v>1825</v>
+      </c>
+      <c r="F156" s="82">
+        <v>2337</v>
+      </c>
+      <c r="G156" s="82">
+        <v>2848</v>
+      </c>
+      <c r="H156" s="82">
+        <v>3504</v>
+      </c>
       <c r="I156" s="38"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="38"/>
       <c r="N156" s="50"/>
     </row>
-    <row r="157" spans="1:14" s="13" customFormat="1">
+    <row r="157" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="58" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="C157" s="38">
+        <v>64</v>
+      </c>
+      <c r="B157" s="82">
+        <v>100</v>
+      </c>
+      <c r="C157" s="82">
+        <v>168</v>
+      </c>
+      <c r="D157" s="82">
         <v>236</v>
       </c>
-      <c r="D157" s="38">
-[...11 lines deleted...]
-      <c r="H157" s="6"/>
+      <c r="E157" s="82">
+        <v>304</v>
+      </c>
+      <c r="F157" s="82">
+        <v>372</v>
+      </c>
+      <c r="G157" s="82">
+        <v>441</v>
+      </c>
+      <c r="H157" s="82">
+        <v>527</v>
+      </c>
       <c r="I157" s="38"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="38"/>
       <c r="N157" s="50"/>
     </row>
-    <row r="158" spans="1:14" s="47" customFormat="1" ht="15">
+    <row r="158" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="58" t="s">
-        <v>71</v>
-[...19 lines deleted...]
-      <c r="H158" s="6"/>
+        <v>52</v>
+      </c>
+      <c r="B158" s="82">
+        <v>157</v>
+      </c>
+      <c r="C158" s="82">
+        <v>310</v>
+      </c>
+      <c r="D158" s="82">
+        <v>464</v>
+      </c>
+      <c r="E158" s="82">
+        <v>615</v>
+      </c>
+      <c r="F158" s="82">
+        <v>765</v>
+      </c>
+      <c r="G158" s="82">
+        <v>918</v>
+      </c>
+      <c r="H158" s="82">
+        <v>1020</v>
+      </c>
       <c r="I158" s="38"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="38"/>
       <c r="N158" s="50"/>
     </row>
-    <row r="159" spans="1:14" s="13" customFormat="1">
+    <row r="159" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="58" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      <c r="D159" s="38">
+        <v>63</v>
+      </c>
+      <c r="B159" s="82">
+        <v>40</v>
+      </c>
+      <c r="C159" s="82">
+        <v>80</v>
+      </c>
+      <c r="D159" s="82">
+        <v>119</v>
+      </c>
+      <c r="E159" s="82">
+        <v>159</v>
+      </c>
+      <c r="F159" s="82">
+        <v>199</v>
+      </c>
+      <c r="G159" s="82">
+        <v>239</v>
+      </c>
+      <c r="H159" s="82">
         <v>269</v>
       </c>
-      <c r="E159" s="38">
-[...8 lines deleted...]
-      <c r="H159" s="6"/>
       <c r="I159" s="38"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="38"/>
       <c r="N159" s="50"/>
     </row>
-    <row r="160" spans="1:14" s="13" customFormat="1" ht="33.75">
-[...14 lines deleted...]
-      <c r="M160" s="5"/>
+    <row r="160" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B160" s="82">
+        <v>148</v>
+      </c>
+      <c r="C160" s="82">
+        <v>296</v>
+      </c>
+      <c r="D160" s="82">
+        <v>443</v>
+      </c>
+      <c r="E160" s="82">
+        <v>591</v>
+      </c>
+      <c r="F160" s="82">
+        <v>739</v>
+      </c>
+      <c r="G160" s="82">
+        <v>887</v>
+      </c>
+      <c r="H160" s="82">
+        <v>1033</v>
+      </c>
+      <c r="I160" s="38"/>
+      <c r="J160" s="38"/>
+      <c r="K160" s="38"/>
+      <c r="L160" s="38"/>
+      <c r="M160" s="38"/>
       <c r="N160" s="50"/>
     </row>
-    <row r="161" spans="1:14" s="13" customFormat="1">
+    <row r="161" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H161" s="6"/>
+        <v>58</v>
+      </c>
+      <c r="B161" s="82">
+        <v>39</v>
+      </c>
+      <c r="C161" s="82">
+        <v>78</v>
+      </c>
+      <c r="D161" s="82">
+        <v>117</v>
+      </c>
+      <c r="E161" s="82">
+        <v>156</v>
+      </c>
+      <c r="F161" s="82">
+        <v>195</v>
+      </c>
+      <c r="G161" s="82">
+        <v>234</v>
+      </c>
+      <c r="H161" s="82">
+        <v>244</v>
+      </c>
       <c r="I161" s="38"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
       <c r="L161" s="38"/>
       <c r="M161" s="38"/>
       <c r="N161" s="50"/>
     </row>
-    <row r="162" spans="1:14" s="13" customFormat="1">
+    <row r="162" spans="1:14" s="48" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A162" s="58" t="s">
-        <v>57</v>
-[...19 lines deleted...]
-      <c r="H162" s="6"/>
+        <v>70</v>
+      </c>
+      <c r="B162" s="82">
+        <v>65</v>
+      </c>
+      <c r="C162" s="82">
+        <v>130</v>
+      </c>
+      <c r="D162" s="82">
+        <v>195</v>
+      </c>
+      <c r="E162" s="82">
+        <v>260</v>
+      </c>
+      <c r="F162" s="82">
+        <v>325</v>
+      </c>
+      <c r="G162" s="82">
+        <v>390</v>
+      </c>
+      <c r="H162" s="82">
+        <v>396</v>
+      </c>
       <c r="I162" s="38"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="38"/>
       <c r="N162" s="50"/>
     </row>
-    <row r="163" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H163" s="6"/>
+    <row r="163" spans="1:14" s="48" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A163" s="101" t="s">
+        <v>80</v>
+      </c>
+      <c r="B163" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C163" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D163" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E163" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F163" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G163" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H163" s="82">
+        <v>4</v>
+      </c>
       <c r="I163" s="38"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="38"/>
       <c r="N163" s="50"/>
     </row>
-    <row r="164" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1">
-[...14 lines deleted...]
-      <c r="M164" s="5"/>
+    <row r="164" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B164" s="82">
+        <v>25</v>
+      </c>
+      <c r="C164" s="82">
+        <v>50</v>
+      </c>
+      <c r="D164" s="82">
+        <v>75</v>
+      </c>
+      <c r="E164" s="82">
+        <v>100</v>
+      </c>
+      <c r="F164" s="82">
+        <v>125</v>
+      </c>
+      <c r="G164" s="82">
+        <v>150</v>
+      </c>
+      <c r="H164" s="82">
+        <v>173</v>
+      </c>
+      <c r="I164" s="38"/>
+      <c r="J164" s="38"/>
+      <c r="K164" s="38"/>
+      <c r="L164" s="38"/>
+      <c r="M164" s="38"/>
       <c r="N164" s="50"/>
     </row>
-    <row r="165" spans="1:14" s="13" customFormat="1">
+    <row r="165" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H165" s="6"/>
+        <v>54</v>
+      </c>
+      <c r="B165" s="82">
+        <v>28</v>
+      </c>
+      <c r="C165" s="82">
+        <v>57</v>
+      </c>
+      <c r="D165" s="82">
+        <v>85</v>
+      </c>
+      <c r="E165" s="82">
+        <v>113</v>
+      </c>
+      <c r="F165" s="82">
+        <v>141</v>
+      </c>
+      <c r="G165" s="82">
+        <v>170</v>
+      </c>
+      <c r="H165" s="82">
+        <v>200</v>
+      </c>
       <c r="I165" s="38"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="38"/>
       <c r="N165" s="50"/>
     </row>
-    <row r="166" spans="1:14" s="13" customFormat="1">
+    <row r="166" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="58" t="s">
-        <v>57</v>
-[...19 lines deleted...]
-      <c r="H166" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="B166" s="82">
+        <v>103</v>
+      </c>
+      <c r="C166" s="82">
+        <v>236</v>
+      </c>
+      <c r="D166" s="82">
+        <v>368</v>
+      </c>
+      <c r="E166" s="82">
+        <v>500</v>
+      </c>
+      <c r="F166" s="82">
+        <v>639</v>
+      </c>
+      <c r="G166" s="82">
+        <v>778</v>
+      </c>
+      <c r="H166" s="82">
+        <v>903</v>
+      </c>
       <c r="I166" s="38"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="38"/>
       <c r="M166" s="38"/>
       <c r="N166" s="50"/>
     </row>
-    <row r="167" spans="1:14" s="47" customFormat="1" ht="15">
-      <c r="A167" s="63" t="s">
+    <row r="167" spans="1:14" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A167" s="58" t="s">
         <v>71</v>
       </c>
-      <c r="B167" s="38">
-[...17 lines deleted...]
-      <c r="H167" s="6"/>
+      <c r="B167" s="82">
+        <v>34</v>
+      </c>
+      <c r="C167" s="82">
+        <v>69</v>
+      </c>
+      <c r="D167" s="82">
+        <v>103</v>
+      </c>
+      <c r="E167" s="82">
+        <v>138</v>
+      </c>
+      <c r="F167" s="82">
+        <v>172</v>
+      </c>
+      <c r="G167" s="82">
+        <v>207</v>
+      </c>
+      <c r="H167" s="82">
+        <v>290</v>
+      </c>
       <c r="I167" s="38"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="38"/>
       <c r="M167" s="38"/>
       <c r="N167" s="50"/>
     </row>
-    <row r="168" spans="1:14" s="13" customFormat="1" ht="22.5">
-[...14 lines deleted...]
-      <c r="M168" s="6"/>
+    <row r="168" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B168" s="82">
+        <v>90</v>
+      </c>
+      <c r="C168" s="82">
+        <v>179</v>
+      </c>
+      <c r="D168" s="82">
+        <v>269</v>
+      </c>
+      <c r="E168" s="82">
+        <v>359</v>
+      </c>
+      <c r="F168" s="82">
+        <v>448</v>
+      </c>
+      <c r="G168" s="82">
+        <v>538</v>
+      </c>
+      <c r="H168" s="82">
+        <v>612</v>
+      </c>
+      <c r="I168" s="38"/>
+      <c r="J168" s="38"/>
+      <c r="K168" s="38"/>
+      <c r="L168" s="38"/>
+      <c r="M168" s="38"/>
       <c r="N168" s="50"/>
     </row>
-    <row r="169" spans="1:14" s="13" customFormat="1">
-      <c r="A169" s="58" t="s">
+    <row r="169" spans="1:14" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A169" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B169" s="104"/>
+      <c r="C169" s="28"/>
+      <c r="D169" s="28"/>
+      <c r="E169" s="28"/>
+      <c r="F169" s="28"/>
+      <c r="G169" s="28"/>
+      <c r="H169" s="29"/>
+      <c r="I169" s="5"/>
+      <c r="J169" s="5"/>
+      <c r="K169" s="5"/>
+      <c r="L169" s="5"/>
+      <c r="M169" s="5"/>
+      <c r="N169" s="50"/>
+    </row>
+    <row r="170" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B169" s="38">
-[...47 lines deleted...]
-      <c r="H170" s="6"/>
+      <c r="B170" s="82">
+        <v>5</v>
+      </c>
+      <c r="C170" s="82">
+        <v>10</v>
+      </c>
+      <c r="D170" s="82">
+        <v>15</v>
+      </c>
+      <c r="E170" s="82">
+        <v>20</v>
+      </c>
+      <c r="F170" s="82">
+        <v>25</v>
+      </c>
+      <c r="G170" s="82">
+        <v>31</v>
+      </c>
+      <c r="H170" s="82">
+        <v>34</v>
+      </c>
       <c r="I170" s="38"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="38"/>
       <c r="N170" s="50"/>
     </row>
-    <row r="171" spans="1:14" s="13" customFormat="1" ht="22.5">
-[...9 lines deleted...]
-      <c r="H171" s="6"/>
+    <row r="171" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B171" s="82">
+        <v>2</v>
+      </c>
+      <c r="C171" s="82">
+        <v>5</v>
+      </c>
+      <c r="D171" s="82">
+        <v>7</v>
+      </c>
+      <c r="E171" s="82">
+        <v>10</v>
+      </c>
+      <c r="F171" s="82">
+        <v>12</v>
+      </c>
+      <c r="G171" s="82">
+        <v>15</v>
+      </c>
+      <c r="H171" s="82">
+        <v>15</v>
+      </c>
       <c r="I171" s="38"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="38"/>
       <c r="N171" s="50"/>
     </row>
-    <row r="172" spans="1:14" s="13" customFormat="1">
+    <row r="172" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H172" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="B172" s="82">
+        <v>3</v>
+      </c>
+      <c r="C172" s="82">
+        <v>5</v>
+      </c>
+      <c r="D172" s="82">
+        <v>8</v>
+      </c>
+      <c r="E172" s="82">
+        <v>11</v>
+      </c>
+      <c r="F172" s="82">
+        <v>13</v>
+      </c>
+      <c r="G172" s="82">
+        <v>16</v>
+      </c>
+      <c r="H172" s="82">
+        <v>19</v>
+      </c>
       <c r="I172" s="38"/>
       <c r="J172" s="38"/>
       <c r="K172" s="38"/>
       <c r="L172" s="38"/>
       <c r="M172" s="38"/>
       <c r="N172" s="50"/>
     </row>
-    <row r="173" spans="1:14" s="13" customFormat="1">
-      <c r="A173" s="58" t="s">
+    <row r="173" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="B173" s="108"/>
+      <c r="C173" s="109"/>
+      <c r="D173" s="109"/>
+      <c r="E173" s="110"/>
+      <c r="F173" s="110"/>
+      <c r="G173" s="109"/>
+      <c r="H173" s="29"/>
+      <c r="I173" s="52"/>
+      <c r="J173" s="52"/>
+      <c r="K173" s="52"/>
+      <c r="L173" s="52"/>
+      <c r="M173" s="5"/>
+      <c r="N173" s="50"/>
+    </row>
+    <row r="174" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B174" s="82">
+        <v>9</v>
+      </c>
+      <c r="C174" s="82">
+        <v>20</v>
+      </c>
+      <c r="D174" s="82">
+        <v>34</v>
+      </c>
+      <c r="E174" s="82">
+        <v>48</v>
+      </c>
+      <c r="F174" s="82">
+        <v>53</v>
+      </c>
+      <c r="G174" s="82">
+        <v>63</v>
+      </c>
+      <c r="H174" s="82">
+        <v>69</v>
+      </c>
+      <c r="I174" s="38"/>
+      <c r="J174" s="38"/>
+      <c r="K174" s="38"/>
+      <c r="L174" s="38"/>
+      <c r="M174" s="38"/>
+      <c r="N174" s="50"/>
+    </row>
+    <row r="175" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B173" s="39" t="s">
-[...65 lines deleted...]
-      <c r="H175" s="6"/>
+      <c r="B175" s="82">
+        <v>9</v>
+      </c>
+      <c r="C175" s="82">
+        <v>20</v>
+      </c>
+      <c r="D175" s="82">
+        <v>34</v>
+      </c>
+      <c r="E175" s="82">
+        <v>48</v>
+      </c>
+      <c r="F175" s="82">
+        <v>53</v>
+      </c>
+      <c r="G175" s="82">
+        <v>62</v>
+      </c>
+      <c r="H175" s="82">
+        <v>68</v>
+      </c>
       <c r="I175" s="38"/>
       <c r="J175" s="38"/>
       <c r="K175" s="38"/>
       <c r="L175" s="38"/>
       <c r="M175" s="38"/>
       <c r="N175" s="50"/>
     </row>
-    <row r="176" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H176" s="6"/>
+    <row r="176" spans="1:14" s="47" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A176" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="B176" s="82">
+        <v>0</v>
+      </c>
+      <c r="C176" s="82">
+        <v>0</v>
+      </c>
+      <c r="D176" s="82">
+        <v>0</v>
+      </c>
+      <c r="E176" s="82">
+        <v>0</v>
+      </c>
+      <c r="F176" s="82">
+        <v>0</v>
+      </c>
+      <c r="G176" s="82">
+        <v>1</v>
+      </c>
+      <c r="H176" s="82">
+        <v>1</v>
+      </c>
       <c r="I176" s="38"/>
       <c r="J176" s="38"/>
       <c r="K176" s="38"/>
       <c r="L176" s="38"/>
       <c r="M176" s="38"/>
       <c r="N176" s="50"/>
     </row>
-    <row r="177" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M177" s="38"/>
+    <row r="177" spans="1:14" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A177" s="90" t="s">
+        <v>68</v>
+      </c>
+      <c r="B177" s="107"/>
+      <c r="C177" s="107"/>
+      <c r="D177" s="107"/>
+      <c r="E177" s="107"/>
+      <c r="F177" s="107"/>
+      <c r="G177" s="107"/>
+      <c r="H177" s="29"/>
+      <c r="I177" s="9"/>
+      <c r="J177" s="9"/>
+      <c r="K177" s="9"/>
+      <c r="L177" s="6"/>
+      <c r="M177" s="6"/>
       <c r="N177" s="50"/>
     </row>
-    <row r="178" spans="1:14" s="13" customFormat="1">
+    <row r="178" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="58" t="s">
-        <v>63</v>
-[...19 lines deleted...]
-      <c r="H178" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B178" s="82">
+        <v>0</v>
+      </c>
+      <c r="C178" s="82">
+        <v>0</v>
+      </c>
+      <c r="D178" s="82">
+        <v>0</v>
+      </c>
+      <c r="E178" s="82">
+        <v>0</v>
+      </c>
+      <c r="F178" s="82">
+        <v>0</v>
+      </c>
+      <c r="G178" s="82">
+        <v>0</v>
+      </c>
+      <c r="H178" s="82">
+        <v>0</v>
+      </c>
       <c r="I178" s="38"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="38"/>
       <c r="N178" s="50"/>
     </row>
-    <row r="179" spans="1:14" s="13" customFormat="1">
+    <row r="179" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A179" s="58" t="s">
-        <v>53</v>
-[...19 lines deleted...]
-      <c r="H179" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B179" s="82">
+        <v>0</v>
+      </c>
+      <c r="C179" s="82">
+        <v>0</v>
+      </c>
+      <c r="D179" s="82">
+        <v>0</v>
+      </c>
+      <c r="E179" s="82">
+        <v>0</v>
+      </c>
+      <c r="F179" s="82">
+        <v>0</v>
+      </c>
+      <c r="G179" s="82">
+        <v>0</v>
+      </c>
+      <c r="H179" s="82">
+        <v>0</v>
+      </c>
       <c r="I179" s="38"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="38"/>
       <c r="N179" s="50"/>
     </row>
-    <row r="180" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H180" s="6"/>
+    <row r="180" spans="1:14" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A180" s="90" t="s">
+        <v>92</v>
+      </c>
+      <c r="B180" s="82"/>
+      <c r="C180" s="82"/>
+      <c r="D180" s="82"/>
+      <c r="E180" s="82"/>
+      <c r="F180" s="82"/>
+      <c r="G180" s="82"/>
+      <c r="H180" s="29"/>
       <c r="I180" s="38"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="38"/>
       <c r="N180" s="50"/>
     </row>
-    <row r="181" spans="1:14" s="13" customFormat="1">
+    <row r="181" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H181" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B181" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C181" s="82">
+        <v>0</v>
+      </c>
+      <c r="D181" s="82">
+        <v>1</v>
+      </c>
+      <c r="E181" s="82">
+        <v>1</v>
+      </c>
+      <c r="F181" s="82">
+        <v>1</v>
+      </c>
+      <c r="G181" s="82">
+        <v>1</v>
+      </c>
+      <c r="H181" s="82">
+        <v>1</v>
+      </c>
       <c r="I181" s="38"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="38"/>
       <c r="N181" s="50"/>
     </row>
-    <row r="182" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="L182" s="43"/>
+    <row r="182" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B182" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C182" s="82">
+        <v>0</v>
+      </c>
+      <c r="D182" s="82">
+        <v>1</v>
+      </c>
+      <c r="E182" s="82">
+        <v>1</v>
+      </c>
+      <c r="F182" s="82">
+        <v>1</v>
+      </c>
+      <c r="G182" s="82">
+        <v>1</v>
+      </c>
+      <c r="H182" s="82">
+        <v>1</v>
+      </c>
+      <c r="I182" s="38"/>
+      <c r="J182" s="38"/>
+      <c r="K182" s="38"/>
+      <c r="L182" s="38"/>
+      <c r="M182" s="38"/>
       <c r="N182" s="50"/>
     </row>
-    <row r="183" spans="1:14" s="45" customFormat="1">
-      <c r="A183" s="58" t="s">
+    <row r="183" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B183" s="104"/>
+      <c r="C183" s="28"/>
+      <c r="D183" s="28"/>
+      <c r="E183" s="28"/>
+      <c r="F183" s="28"/>
+      <c r="G183" s="28"/>
+      <c r="H183" s="29"/>
+      <c r="I183" s="5"/>
+      <c r="J183" s="5"/>
+      <c r="K183" s="5"/>
+      <c r="L183" s="5"/>
+      <c r="M183" s="5"/>
+      <c r="N183" s="50"/>
+    </row>
+    <row r="184" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B183" s="40">
-[...26 lines deleted...]
-      <c r="A184" s="58" t="s">
+      <c r="B184" s="82">
+        <v>24086</v>
+      </c>
+      <c r="C184" s="82">
+        <v>44827</v>
+      </c>
+      <c r="D184" s="82">
+        <v>69013</v>
+      </c>
+      <c r="E184" s="82">
+        <v>93472</v>
+      </c>
+      <c r="F184" s="82">
+        <v>116066</v>
+      </c>
+      <c r="G184" s="82">
+        <v>136569</v>
+      </c>
+      <c r="H184" s="82">
+        <v>157819</v>
+      </c>
+      <c r="I184" s="38"/>
+      <c r="J184" s="38"/>
+      <c r="K184" s="38"/>
+      <c r="L184" s="38"/>
+      <c r="M184" s="38"/>
+      <c r="N184" s="50"/>
+    </row>
+    <row r="185" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B184" s="40">
-[...52 lines deleted...]
-      <c r="M185" s="40"/>
+      <c r="B185" s="82">
+        <v>933</v>
+      </c>
+      <c r="C185" s="82">
+        <v>1190</v>
+      </c>
+      <c r="D185" s="82">
+        <v>1447</v>
+      </c>
+      <c r="E185" s="82">
+        <v>1704</v>
+      </c>
+      <c r="F185" s="82">
+        <v>2367</v>
+      </c>
+      <c r="G185" s="82">
+        <v>3031</v>
+      </c>
+      <c r="H185" s="82">
+        <v>3694</v>
+      </c>
+      <c r="I185" s="38"/>
+      <c r="J185" s="38"/>
+      <c r="K185" s="38"/>
+      <c r="L185" s="38"/>
+      <c r="M185" s="38"/>
       <c r="N185" s="50"/>
     </row>
-    <row r="186" spans="1:14" s="45" customFormat="1">
+    <row r="186" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A186" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B186" s="40">
-[...22 lines deleted...]
-      <c r="M186" s="40"/>
+      <c r="B186" s="82">
+        <v>12103</v>
+      </c>
+      <c r="C186" s="82">
+        <v>21328</v>
+      </c>
+      <c r="D186" s="82">
+        <v>33396</v>
+      </c>
+      <c r="E186" s="82">
+        <v>45997</v>
+      </c>
+      <c r="F186" s="82">
+        <v>55622</v>
+      </c>
+      <c r="G186" s="82">
+        <v>62915</v>
+      </c>
+      <c r="H186" s="82">
+        <v>71161</v>
+      </c>
+      <c r="I186" s="38"/>
+      <c r="J186" s="38"/>
+      <c r="K186" s="38"/>
+      <c r="L186" s="38"/>
+      <c r="M186" s="38"/>
       <c r="N186" s="50"/>
     </row>
-    <row r="187" spans="1:14" s="45" customFormat="1">
+    <row r="187" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B187" s="82">
+        <v>1</v>
+      </c>
+      <c r="C187" s="82">
+        <v>1</v>
+      </c>
+      <c r="D187" s="82">
+        <v>2</v>
+      </c>
+      <c r="E187" s="82">
+        <v>2</v>
+      </c>
+      <c r="F187" s="82">
+        <v>3</v>
+      </c>
+      <c r="G187" s="82">
+        <v>4</v>
+      </c>
+      <c r="H187" s="82">
+        <v>4</v>
+      </c>
+      <c r="I187" s="38"/>
+      <c r="J187" s="38"/>
+      <c r="K187" s="38"/>
+      <c r="L187" s="38"/>
+      <c r="M187" s="38"/>
+      <c r="N187" s="50"/>
+    </row>
+    <row r="188" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B187" s="40">
-[...11 lines deleted...]
-      <c r="F187" s="40">
+      <c r="B188" s="82">
+        <v>44</v>
+      </c>
+      <c r="C188" s="82">
+        <v>102</v>
+      </c>
+      <c r="D188" s="82">
+        <v>160</v>
+      </c>
+      <c r="E188" s="82">
+        <v>218</v>
+      </c>
+      <c r="F188" s="82">
+        <v>288</v>
+      </c>
+      <c r="G188" s="82">
+        <v>358</v>
+      </c>
+      <c r="H188" s="82">
+        <v>428</v>
+      </c>
+      <c r="I188" s="38"/>
+      <c r="J188" s="38"/>
+      <c r="K188" s="38"/>
+      <c r="L188" s="38"/>
+      <c r="M188" s="38"/>
+      <c r="N188" s="50"/>
+    </row>
+    <row r="189" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B189" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C189" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D189" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E189" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F189" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G189" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H189" s="82">
+        <v>50</v>
+      </c>
+      <c r="I189" s="38"/>
+      <c r="J189" s="38"/>
+      <c r="K189" s="38"/>
+      <c r="L189" s="38"/>
+      <c r="M189" s="38"/>
+      <c r="N189" s="50"/>
+    </row>
+    <row r="190" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B190" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C190" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D190" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E190" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F190" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G190" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H190" s="82">
         <v>2</v>
       </c>
-      <c r="G187" s="40">
-[...29 lines deleted...]
-      <c r="A189" s="58" t="s">
+      <c r="I190" s="38"/>
+      <c r="J190" s="38"/>
+      <c r="K190" s="38"/>
+      <c r="L190" s="38"/>
+      <c r="M190" s="38"/>
+      <c r="N190" s="50"/>
+    </row>
+    <row r="191" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B191" s="82">
+        <v>9965</v>
+      </c>
+      <c r="C191" s="82">
+        <v>19830</v>
+      </c>
+      <c r="D191" s="82">
+        <v>30316</v>
+      </c>
+      <c r="E191" s="82">
+        <v>40703</v>
+      </c>
+      <c r="F191" s="82">
+        <v>51747</v>
+      </c>
+      <c r="G191" s="82">
+        <v>62828</v>
+      </c>
+      <c r="H191" s="82">
+        <v>73915</v>
+      </c>
+      <c r="I191" s="38"/>
+      <c r="J191" s="38"/>
+      <c r="K191" s="38"/>
+      <c r="L191" s="38"/>
+      <c r="M191" s="38"/>
+      <c r="N191" s="50"/>
+    </row>
+    <row r="192" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B192" s="82">
+        <v>1040</v>
+      </c>
+      <c r="C192" s="82">
+        <v>2375</v>
+      </c>
+      <c r="D192" s="82">
+        <v>3693</v>
+      </c>
+      <c r="E192" s="82">
+        <v>4848</v>
+      </c>
+      <c r="F192" s="82">
+        <v>6039</v>
+      </c>
+      <c r="G192" s="82">
+        <v>7434</v>
+      </c>
+      <c r="H192" s="82">
+        <v>8566</v>
+      </c>
+      <c r="I192" s="38"/>
+      <c r="J192" s="38"/>
+      <c r="K192" s="38"/>
+      <c r="L192" s="38"/>
+      <c r="M192" s="38"/>
+      <c r="N192" s="50"/>
+    </row>
+    <row r="193" spans="1:14" s="45" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="90" t="s">
+        <v>66</v>
+      </c>
+      <c r="B193" s="104"/>
+      <c r="C193" s="111"/>
+      <c r="D193" s="111"/>
+      <c r="E193" s="111"/>
+      <c r="F193" s="111"/>
+      <c r="G193" s="111"/>
+      <c r="H193" s="29"/>
+      <c r="J193" s="43"/>
+      <c r="K193" s="43"/>
+      <c r="L193" s="43"/>
+      <c r="N193" s="50"/>
+    </row>
+    <row r="194" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B189" s="40">
-[...143 lines deleted...]
-      <c r="H194" s="17"/>
+      <c r="B194" s="112">
+        <v>60.9</v>
+      </c>
+      <c r="C194" s="112">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="D194" s="112">
+        <v>222.8</v>
+      </c>
+      <c r="E194" s="112">
+        <v>303.8</v>
+      </c>
+      <c r="F194" s="112">
+        <v>383.4</v>
+      </c>
+      <c r="G194" s="112">
+        <v>463</v>
+      </c>
+      <c r="H194" s="112">
+        <v>535.5</v>
+      </c>
       <c r="I194" s="40"/>
       <c r="J194" s="40"/>
-      <c r="K194" s="17"/>
-      <c r="L194" s="17"/>
+      <c r="K194" s="40"/>
+      <c r="L194" s="40"/>
       <c r="M194" s="40"/>
       <c r="N194" s="50"/>
     </row>
-    <row r="195" spans="1:14" s="13" customFormat="1">
+    <row r="195" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B195" s="112">
+        <v>40.9</v>
+      </c>
+      <c r="C195" s="112">
+        <v>94.3</v>
+      </c>
+      <c r="D195" s="112">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="E195" s="112">
+        <v>201.3</v>
+      </c>
+      <c r="F195" s="112">
+        <v>251.9</v>
+      </c>
+      <c r="G195" s="112">
+        <v>302.39999999999998</v>
+      </c>
+      <c r="H195" s="112">
+        <v>345.9</v>
+      </c>
+      <c r="I195" s="40"/>
+      <c r="J195" s="40"/>
+      <c r="K195" s="40"/>
+      <c r="L195" s="40"/>
+      <c r="M195" s="40"/>
+      <c r="N195" s="50"/>
+    </row>
+    <row r="196" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B196" s="112">
+        <v>19.3</v>
+      </c>
+      <c r="C196" s="112">
+        <v>46.5</v>
+      </c>
+      <c r="D196" s="112">
+        <v>73.7</v>
+      </c>
+      <c r="E196" s="112">
+        <v>100.8</v>
+      </c>
+      <c r="F196" s="112">
+        <v>129.5</v>
+      </c>
+      <c r="G196" s="112">
+        <v>158.19999999999999</v>
+      </c>
+      <c r="H196" s="112">
+        <v>186.9</v>
+      </c>
+      <c r="I196" s="40"/>
+      <c r="J196" s="40"/>
+      <c r="K196" s="40"/>
+      <c r="L196" s="40"/>
+      <c r="M196" s="40"/>
+      <c r="N196" s="50"/>
+    </row>
+    <row r="197" spans="1:14" s="45" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B197" s="112">
+        <v>0.7</v>
+      </c>
+      <c r="C197" s="112">
+        <v>1</v>
+      </c>
+      <c r="D197" s="112">
+        <v>1.3</v>
+      </c>
+      <c r="E197" s="112">
+        <v>1.7</v>
+      </c>
+      <c r="F197" s="112">
+        <v>2</v>
+      </c>
+      <c r="G197" s="112">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H197" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="I197" s="40"/>
+      <c r="J197" s="40"/>
+      <c r="K197" s="40"/>
+      <c r="L197" s="40"/>
+      <c r="M197" s="40"/>
+      <c r="N197" s="50"/>
+    </row>
+    <row r="198" spans="1:14" s="45" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B198" s="104"/>
+      <c r="C198" s="113"/>
+      <c r="D198" s="113"/>
+      <c r="E198" s="113"/>
+      <c r="F198" s="113"/>
+      <c r="G198" s="113"/>
+      <c r="H198" s="114"/>
+      <c r="I198" s="18"/>
+      <c r="J198" s="18"/>
+      <c r="K198" s="18"/>
+      <c r="L198" s="18"/>
+      <c r="M198" s="18"/>
+      <c r="N198" s="50"/>
+    </row>
+    <row r="199" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B195" s="38">
-[...74 lines deleted...]
-      <c r="A198" s="58" t="s">
+      <c r="B199" s="112">
+        <v>231.7</v>
+      </c>
+      <c r="C199" s="112">
+        <v>623.70000000000005</v>
+      </c>
+      <c r="D199" s="112">
+        <v>1015.7</v>
+      </c>
+      <c r="E199" s="112">
+        <v>1407.7</v>
+      </c>
+      <c r="F199" s="112">
+        <v>1443</v>
+      </c>
+      <c r="G199" s="112">
+        <v>1478.3</v>
+      </c>
+      <c r="H199" s="112">
+        <v>1513.7</v>
+      </c>
+      <c r="I199" s="40"/>
+      <c r="J199" s="40"/>
+      <c r="K199" s="40"/>
+      <c r="L199" s="40"/>
+      <c r="M199" s="40"/>
+      <c r="N199" s="50"/>
+    </row>
+    <row r="200" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B200" s="112">
+        <v>231.7</v>
+      </c>
+      <c r="C200" s="112">
+        <v>623.70000000000005</v>
+      </c>
+      <c r="D200" s="112">
+        <v>1015.7</v>
+      </c>
+      <c r="E200" s="112">
+        <v>1407.7</v>
+      </c>
+      <c r="F200" s="112">
+        <v>1443</v>
+      </c>
+      <c r="G200" s="112">
+        <v>1478.3</v>
+      </c>
+      <c r="H200" s="112">
+        <v>1513.7</v>
+      </c>
+      <c r="I200" s="40"/>
+      <c r="J200" s="40"/>
+      <c r="K200" s="40"/>
+      <c r="L200" s="40"/>
+      <c r="M200" s="40"/>
+      <c r="N200" s="50"/>
+    </row>
+    <row r="201" spans="1:14" s="13" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B201" s="114"/>
+      <c r="C201" s="28"/>
+      <c r="D201" s="28"/>
+      <c r="E201" s="28"/>
+      <c r="F201" s="28"/>
+      <c r="G201" s="28"/>
+      <c r="H201" s="114"/>
+      <c r="I201" s="5"/>
+      <c r="J201" s="5"/>
+      <c r="K201" s="5"/>
+      <c r="L201" s="5"/>
+      <c r="M201" s="5"/>
+      <c r="N201" s="50"/>
+    </row>
+    <row r="202" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B198" s="38">
-[...130 lines deleted...]
-      <c r="M202" s="38"/>
+      <c r="B202" s="112">
+        <v>0.3</v>
+      </c>
+      <c r="C202" s="112">
+        <v>0.6</v>
+      </c>
+      <c r="D202" s="112">
+        <v>0.9</v>
+      </c>
+      <c r="E202" s="112">
+        <v>1.2</v>
+      </c>
+      <c r="F202" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="G202" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="H202" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="I202" s="40"/>
+      <c r="J202" s="40"/>
+      <c r="K202" s="40"/>
+      <c r="L202" s="40"/>
+      <c r="M202" s="40"/>
       <c r="N202" s="50"/>
     </row>
-    <row r="203" spans="1:14" s="13" customFormat="1">
+    <row r="203" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A203" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B203" s="38">
+      <c r="B203" s="112">
+        <v>0.3</v>
+      </c>
+      <c r="C203" s="112">
+        <v>0.6</v>
+      </c>
+      <c r="D203" s="112">
+        <v>0.9</v>
+      </c>
+      <c r="E203" s="112">
+        <v>1.2</v>
+      </c>
+      <c r="F203" s="112">
+        <v>1.5</v>
+      </c>
+      <c r="G203" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="H203" s="112">
+        <v>1.8</v>
+      </c>
+      <c r="I203" s="40"/>
+      <c r="J203" s="40"/>
+      <c r="K203" s="40"/>
+      <c r="L203" s="40"/>
+      <c r="M203" s="40"/>
+      <c r="N203" s="50"/>
+    </row>
+    <row r="204" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="57" t="s">
+        <v>88</v>
+      </c>
+      <c r="B204" s="112"/>
+      <c r="C204" s="114"/>
+      <c r="D204" s="112"/>
+      <c r="E204" s="112"/>
+      <c r="F204" s="112"/>
+      <c r="G204" s="114"/>
+      <c r="H204" s="114"/>
+      <c r="I204" s="40"/>
+      <c r="J204" s="40"/>
+      <c r="K204" s="17"/>
+      <c r="L204" s="17"/>
+      <c r="M204" s="40"/>
+      <c r="N204" s="50"/>
+    </row>
+    <row r="205" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B205" s="82">
+        <v>15</v>
+      </c>
+      <c r="C205" s="82">
+        <v>15</v>
+      </c>
+      <c r="D205" s="82">
+        <v>15</v>
+      </c>
+      <c r="E205" s="82">
+        <v>15</v>
+      </c>
+      <c r="F205" s="82">
+        <v>15</v>
+      </c>
+      <c r="G205" s="82">
+        <v>15</v>
+      </c>
+      <c r="H205" s="82">
+        <v>26</v>
+      </c>
+      <c r="I205" s="38"/>
+      <c r="J205" s="38"/>
+      <c r="K205" s="38"/>
+      <c r="L205" s="38"/>
+      <c r="M205" s="38"/>
+      <c r="N205" s="50"/>
+    </row>
+    <row r="206" spans="1:14" s="102" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A206" s="101" t="s">
+        <v>57</v>
+      </c>
+      <c r="B206" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C206" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D206" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E206" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F206" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G206" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H206" s="82">
+        <v>4</v>
+      </c>
+      <c r="J206" s="39"/>
+      <c r="K206" s="39"/>
+      <c r="L206" s="39"/>
+      <c r="M206" s="39"/>
+      <c r="N206" s="39" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B207" s="82">
+        <v>15</v>
+      </c>
+      <c r="C207" s="82">
+        <v>15</v>
+      </c>
+      <c r="D207" s="82">
+        <v>15</v>
+      </c>
+      <c r="E207" s="82">
+        <v>15</v>
+      </c>
+      <c r="F207" s="82">
+        <v>15</v>
+      </c>
+      <c r="G207" s="82">
+        <v>15</v>
+      </c>
+      <c r="H207" s="82">
+        <v>15</v>
+      </c>
+      <c r="I207" s="38"/>
+      <c r="J207" s="38"/>
+      <c r="K207" s="38"/>
+      <c r="L207" s="38"/>
+      <c r="M207" s="38"/>
+      <c r="N207" s="50"/>
+    </row>
+    <row r="208" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="101" t="s">
+        <v>56</v>
+      </c>
+      <c r="B208" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C208" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D208" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E208" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F208" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G208" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H208" s="82">
+        <v>7</v>
+      </c>
+      <c r="I208" s="38"/>
+      <c r="J208" s="38"/>
+      <c r="K208" s="38"/>
+      <c r="L208" s="38"/>
+      <c r="M208" s="38"/>
+      <c r="N208" s="50"/>
+    </row>
+    <row r="209" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="B209" s="113"/>
+      <c r="C209" s="28"/>
+      <c r="D209" s="28"/>
+      <c r="E209" s="28"/>
+      <c r="F209" s="28"/>
+      <c r="G209" s="28"/>
+      <c r="H209" s="29"/>
+      <c r="I209" s="5"/>
+      <c r="J209" s="5"/>
+      <c r="K209" s="5"/>
+      <c r="L209" s="5"/>
+      <c r="M209" s="5"/>
+      <c r="N209" s="50"/>
+    </row>
+    <row r="210" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B210" s="82">
+        <v>5</v>
+      </c>
+      <c r="C210" s="82">
+        <v>11</v>
+      </c>
+      <c r="D210" s="82">
+        <v>16</v>
+      </c>
+      <c r="E210" s="82">
+        <v>22</v>
+      </c>
+      <c r="F210" s="82">
+        <v>26</v>
+      </c>
+      <c r="G210" s="82">
+        <v>30</v>
+      </c>
+      <c r="H210" s="82">
+        <v>34</v>
+      </c>
+      <c r="I210" s="38"/>
+      <c r="J210" s="38"/>
+      <c r="K210" s="38"/>
+      <c r="L210" s="38"/>
+      <c r="M210" s="38"/>
+      <c r="N210" s="50"/>
+    </row>
+    <row r="211" spans="1:14" s="13" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B211" s="82">
+        <v>5</v>
+      </c>
+      <c r="C211" s="82">
+        <v>11</v>
+      </c>
+      <c r="D211" s="82">
+        <v>16</v>
+      </c>
+      <c r="E211" s="82">
+        <v>22</v>
+      </c>
+      <c r="F211" s="82">
+        <v>26</v>
+      </c>
+      <c r="G211" s="82">
+        <v>30</v>
+      </c>
+      <c r="H211" s="82">
+        <v>34</v>
+      </c>
+      <c r="I211" s="38"/>
+      <c r="J211" s="38"/>
+      <c r="K211" s="38"/>
+      <c r="L211" s="38"/>
+      <c r="M211" s="38"/>
+      <c r="N211" s="50"/>
+    </row>
+    <row r="212" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B212" s="113"/>
+      <c r="C212" s="28"/>
+      <c r="D212" s="28"/>
+      <c r="E212" s="28"/>
+      <c r="F212" s="28"/>
+      <c r="G212" s="28"/>
+      <c r="H212" s="29"/>
+      <c r="I212" s="5"/>
+      <c r="J212" s="5"/>
+      <c r="K212" s="5"/>
+      <c r="L212" s="5"/>
+      <c r="M212" s="5"/>
+      <c r="N212" s="50"/>
+    </row>
+    <row r="213" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B213" s="82">
+        <v>15673</v>
+      </c>
+      <c r="C213" s="82">
+        <v>23440</v>
+      </c>
+      <c r="D213" s="82">
+        <v>31206</v>
+      </c>
+      <c r="E213" s="82">
+        <v>38973</v>
+      </c>
+      <c r="F213" s="82">
+        <v>49443</v>
+      </c>
+      <c r="G213" s="82">
+        <v>59912</v>
+      </c>
+      <c r="H213" s="82">
+        <v>70382</v>
+      </c>
+      <c r="I213" s="38"/>
+      <c r="J213" s="38"/>
+      <c r="K213" s="38"/>
+      <c r="L213" s="38"/>
+      <c r="M213" s="38"/>
+      <c r="N213" s="50"/>
+    </row>
+    <row r="214" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B214" s="82">
+        <v>8799</v>
+      </c>
+      <c r="C214" s="82">
+        <v>11234</v>
+      </c>
+      <c r="D214" s="82">
+        <v>13670</v>
+      </c>
+      <c r="E214" s="82">
+        <v>16105</v>
+      </c>
+      <c r="F214" s="82">
+        <v>19572</v>
+      </c>
+      <c r="G214" s="82">
+        <v>23040</v>
+      </c>
+      <c r="H214" s="82">
+        <v>26507</v>
+      </c>
+      <c r="I214" s="38"/>
+      <c r="J214" s="38"/>
+      <c r="K214" s="38"/>
+      <c r="L214" s="38"/>
+      <c r="M214" s="38"/>
+      <c r="N214" s="50"/>
+    </row>
+    <row r="215" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B215" s="82">
         <v>116</v>
       </c>
-      <c r="C203" s="38">
+      <c r="C215" s="82">
         <v>161</v>
       </c>
-      <c r="D203" s="38">
+      <c r="D215" s="82">
         <v>206</v>
       </c>
-      <c r="E203" s="38">
+      <c r="E215" s="82">
         <v>251</v>
       </c>
-      <c r="F203" s="38">
+      <c r="F215" s="82">
         <v>386</v>
       </c>
-      <c r="G203" s="40">
+      <c r="G215" s="82">
+        <v>521</v>
+      </c>
+      <c r="H215" s="82">
+        <v>655</v>
+      </c>
+      <c r="I215" s="38"/>
+      <c r="J215" s="38"/>
+      <c r="K215" s="38"/>
+      <c r="L215" s="38"/>
+      <c r="M215" s="38"/>
+      <c r="N215" s="50"/>
+    </row>
+    <row r="216" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="B216" s="82">
+        <v>6758</v>
+      </c>
+      <c r="C216" s="82">
+        <v>12044</v>
+      </c>
+      <c r="D216" s="82">
+        <v>17330</v>
+      </c>
+      <c r="E216" s="82">
+        <v>22617</v>
+      </c>
+      <c r="F216" s="82">
+        <v>29484</v>
+      </c>
+      <c r="G216" s="82">
+        <v>36352</v>
+      </c>
+      <c r="H216" s="82">
+        <v>43220</v>
+      </c>
+      <c r="I216" s="38"/>
+      <c r="J216" s="38"/>
+      <c r="K216" s="38"/>
+      <c r="L216" s="38"/>
+      <c r="M216" s="38"/>
+      <c r="N216" s="50"/>
+    </row>
+    <row r="217" spans="1:14" s="13" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B217" s="113"/>
+      <c r="C217" s="28"/>
+      <c r="D217" s="28"/>
+      <c r="E217" s="28"/>
+      <c r="F217" s="28"/>
+      <c r="G217" s="28"/>
+      <c r="H217" s="29"/>
+      <c r="I217" s="5"/>
+      <c r="J217" s="5"/>
+      <c r="K217" s="5"/>
+      <c r="L217" s="5"/>
+      <c r="M217" s="5"/>
+      <c r="N217" s="50"/>
+    </row>
+    <row r="218" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B218" s="112">
+        <v>1</v>
+      </c>
+      <c r="C218" s="112">
+        <v>6.6</v>
+      </c>
+      <c r="D218" s="112">
+        <v>12.1</v>
+      </c>
+      <c r="E218" s="112">
+        <v>17.7</v>
+      </c>
+      <c r="F218" s="112">
+        <v>23.7</v>
+      </c>
+      <c r="G218" s="112">
+        <v>29.8</v>
+      </c>
+      <c r="H218" s="112">
+        <v>36.6</v>
+      </c>
+      <c r="I218" s="40"/>
+      <c r="J218" s="40"/>
+      <c r="K218" s="40"/>
+      <c r="L218" s="40"/>
+      <c r="M218" s="40"/>
+      <c r="N218" s="50"/>
+    </row>
+    <row r="219" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B219" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C219" s="112">
+        <v>2.7</v>
+      </c>
+      <c r="D219" s="112">
+        <v>5.5</v>
+      </c>
+      <c r="E219" s="112">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F219" s="112">
+        <v>8.5</v>
+      </c>
+      <c r="G219" s="112">
+        <v>8.9</v>
+      </c>
+      <c r="H219" s="112">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I219" s="40"/>
+      <c r="J219" s="40"/>
+      <c r="K219" s="40"/>
+      <c r="L219" s="40"/>
+      <c r="M219" s="40"/>
+      <c r="N219" s="50"/>
+    </row>
+    <row r="220" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B220" s="112">
+        <v>1</v>
+      </c>
+      <c r="C220" s="112">
+        <v>3.8</v>
+      </c>
+      <c r="D220" s="112">
+        <v>6.6</v>
+      </c>
+      <c r="E220" s="112">
+        <v>9.4</v>
+      </c>
+      <c r="F220" s="112">
+        <v>15.1</v>
+      </c>
+      <c r="G220" s="112">
         <v>20.8</v>
       </c>
-      <c r="H203" s="6"/>
-[...26 lines deleted...]
-      <c r="G204" s="40">
+      <c r="H220" s="112">
+        <v>26.5</v>
+      </c>
+      <c r="I220" s="40"/>
+      <c r="J220" s="40"/>
+      <c r="K220" s="40"/>
+      <c r="L220" s="40"/>
+      <c r="M220" s="40"/>
+      <c r="N220" s="50"/>
+    </row>
+    <row r="221" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B221" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C221" s="112">
+        <v>0</v>
+      </c>
+      <c r="D221" s="112">
         <v>0.1</v>
       </c>
-      <c r="H204" s="6"/>
-[...125 lines deleted...]
-      <c r="D209" s="40">
+      <c r="E221" s="112">
         <v>0.1</v>
       </c>
-      <c r="E209" s="40">
+      <c r="F221" s="112">
         <v>0.1</v>
       </c>
-      <c r="F209" s="40">
+      <c r="G221" s="112">
         <v>0.1</v>
       </c>
-      <c r="G209" s="40">
+      <c r="H221" s="112">
         <v>0.1</v>
       </c>
-      <c r="H209" s="17"/>
-[...8 lines deleted...]
-      <c r="A210" s="57" t="s">
+      <c r="I221" s="40"/>
+      <c r="J221" s="40"/>
+      <c r="K221" s="40"/>
+      <c r="L221" s="40"/>
+      <c r="M221" s="40"/>
+      <c r="N221" s="50"/>
+    </row>
+    <row r="222" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="101" t="s">
+        <v>65</v>
+      </c>
+      <c r="B222" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C222" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D222" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E222" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F222" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G222" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H222" s="112">
+        <v>0.8</v>
+      </c>
+      <c r="I222" s="40"/>
+      <c r="J222" s="40"/>
+      <c r="K222" s="40"/>
+      <c r="L222" s="40"/>
+      <c r="M222" s="40"/>
+      <c r="N222" s="50"/>
+    </row>
+    <row r="223" spans="1:14" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="B210" s="16"/>
-[...347 lines deleted...]
-      <c r="H223" s="6"/>
+      <c r="B223" s="115"/>
+      <c r="C223" s="28"/>
+      <c r="D223" s="28"/>
+      <c r="E223" s="28"/>
+      <c r="F223" s="28"/>
+      <c r="G223" s="28"/>
+      <c r="H223" s="114"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223" s="50"/>
     </row>
-    <row r="224" spans="1:14" s="13" customFormat="1">
+    <row r="224" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B224" s="38">
-[...22 lines deleted...]
-      <c r="M224" s="38"/>
+      <c r="B224" s="112">
+        <v>29.1</v>
+      </c>
+      <c r="C224" s="112">
+        <v>70.3</v>
+      </c>
+      <c r="D224" s="112">
+        <v>110.8</v>
+      </c>
+      <c r="E224" s="112">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="F224" s="112">
+        <v>178.1</v>
+      </c>
+      <c r="G224" s="112">
+        <v>220.5</v>
+      </c>
+      <c r="H224" s="112">
+        <v>262</v>
+      </c>
+      <c r="I224" s="40"/>
+      <c r="J224" s="40"/>
+      <c r="K224" s="40"/>
+      <c r="L224" s="40"/>
+      <c r="M224" s="40"/>
       <c r="N224" s="50"/>
     </row>
-    <row r="225" spans="1:14" s="13" customFormat="1">
+    <row r="225" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A225" s="58" t="s">
-        <v>57</v>
-[...24 lines deleted...]
-      <c r="M225" s="38"/>
+        <v>53</v>
+      </c>
+      <c r="B225" s="112">
+        <v>29.1</v>
+      </c>
+      <c r="C225" s="112">
+        <v>70.3</v>
+      </c>
+      <c r="D225" s="112">
+        <v>110.8</v>
+      </c>
+      <c r="E225" s="112">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="F225" s="112">
+        <v>178.1</v>
+      </c>
+      <c r="G225" s="112">
+        <v>220.5</v>
+      </c>
+      <c r="H225" s="112">
+        <v>262</v>
+      </c>
+      <c r="I225" s="40"/>
+      <c r="J225" s="40"/>
+      <c r="K225" s="40"/>
+      <c r="L225" s="40"/>
+      <c r="M225" s="40"/>
       <c r="N225" s="50"/>
     </row>
-    <row r="226" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M226" s="38"/>
+    <row r="226" spans="1:14" s="13" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B226" s="113"/>
+      <c r="C226" s="28"/>
+      <c r="D226" s="28"/>
+      <c r="E226" s="28"/>
+      <c r="F226" s="28"/>
+      <c r="G226" s="28"/>
+      <c r="H226" s="114"/>
+      <c r="I226" s="5"/>
+      <c r="J226" s="5"/>
+      <c r="K226" s="5"/>
+      <c r="L226" s="5"/>
+      <c r="M226" s="5"/>
       <c r="N226" s="50"/>
     </row>
-    <row r="227" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="M227" s="5"/>
+    <row r="227" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B227" s="112">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="C227" s="112">
+        <v>49.7</v>
+      </c>
+      <c r="D227" s="112">
+        <v>87</v>
+      </c>
+      <c r="E227" s="112">
+        <v>137</v>
+      </c>
+      <c r="F227" s="112">
+        <v>190</v>
+      </c>
+      <c r="G227" s="112">
+        <v>249.3</v>
+      </c>
+      <c r="H227" s="112">
+        <v>311</v>
+      </c>
+      <c r="I227" s="40"/>
+      <c r="J227" s="40"/>
+      <c r="K227" s="40"/>
+      <c r="L227" s="40"/>
+      <c r="M227" s="40"/>
       <c r="N227" s="50"/>
     </row>
-    <row r="228" spans="1:14" s="13" customFormat="1">
+    <row r="228" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A228" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B228" s="112">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="C228" s="112">
+        <v>49.7</v>
+      </c>
+      <c r="D228" s="112">
+        <v>87</v>
+      </c>
+      <c r="E228" s="112">
+        <v>137</v>
+      </c>
+      <c r="F228" s="112">
+        <v>190</v>
+      </c>
+      <c r="G228" s="112">
+        <v>249.3</v>
+      </c>
+      <c r="H228" s="112">
+        <v>311</v>
+      </c>
+      <c r="I228" s="40"/>
+      <c r="J228" s="40"/>
+      <c r="K228" s="40"/>
+      <c r="L228" s="40"/>
+      <c r="M228" s="40"/>
+      <c r="N228" s="50"/>
+    </row>
+    <row r="229" spans="1:14" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="B229" s="113"/>
+      <c r="C229" s="28"/>
+      <c r="D229" s="28"/>
+      <c r="E229" s="28"/>
+      <c r="F229" s="28"/>
+      <c r="G229" s="28"/>
+      <c r="H229" s="114"/>
+      <c r="I229" s="5"/>
+      <c r="J229" s="5"/>
+      <c r="K229" s="5"/>
+      <c r="L229" s="5"/>
+      <c r="M229" s="5"/>
+      <c r="N229" s="50"/>
+    </row>
+    <row r="230" spans="1:14" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B228" s="38">
-[...77 lines deleted...]
-      <c r="H230" s="6"/>
+      <c r="B230" s="82">
+        <v>135</v>
+      </c>
+      <c r="C230" s="82">
+        <v>610</v>
+      </c>
+      <c r="D230" s="82">
+        <v>1010</v>
+      </c>
+      <c r="E230" s="82">
+        <v>1330</v>
+      </c>
+      <c r="F230" s="82">
+        <v>1530</v>
+      </c>
+      <c r="G230" s="82">
+        <v>1800</v>
+      </c>
+      <c r="H230" s="82">
+        <v>2103</v>
+      </c>
       <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="N230" s="50"/>
     </row>
-    <row r="231" spans="1:14" s="13" customFormat="1">
+    <row r="231" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A231" s="58" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H231" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="B231" s="82">
+        <v>135</v>
+      </c>
+      <c r="C231" s="82">
+        <v>610</v>
+      </c>
+      <c r="D231" s="82">
+        <v>1010</v>
+      </c>
+      <c r="E231" s="82">
+        <v>1330</v>
+      </c>
+      <c r="F231" s="82">
+        <v>1530</v>
+      </c>
+      <c r="G231" s="82">
+        <v>1800</v>
+      </c>
+      <c r="H231" s="82">
+        <v>2103</v>
+      </c>
       <c r="I231" s="38"/>
       <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="N231" s="50"/>
     </row>
-    <row r="232" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H232" s="6"/>
+    <row r="232" spans="1:14" s="13" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B232" s="103"/>
+      <c r="C232" s="103"/>
+      <c r="D232" s="103"/>
+      <c r="E232" s="103"/>
+      <c r="F232" s="103"/>
+      <c r="G232" s="103"/>
+      <c r="H232" s="29"/>
       <c r="I232" s="38"/>
       <c r="J232" s="38"/>
-      <c r="K232" s="38"/>
-      <c r="L232" s="38"/>
+      <c r="K232" s="6"/>
+      <c r="L232" s="6"/>
       <c r="M232" s="38"/>
       <c r="N232" s="50"/>
     </row>
-    <row r="233" spans="1:14" s="13" customFormat="1">
+    <row r="233" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A233" s="58" t="s">
-        <v>55</v>
-[...19 lines deleted...]
-      <c r="H233" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="B233" s="82">
+        <v>506</v>
+      </c>
+      <c r="C233" s="82">
+        <v>605</v>
+      </c>
+      <c r="D233" s="82">
+        <v>705</v>
+      </c>
+      <c r="E233" s="82">
+        <v>804</v>
+      </c>
+      <c r="F233" s="82">
+        <v>810</v>
+      </c>
+      <c r="G233" s="82">
+        <v>816</v>
+      </c>
+      <c r="H233" s="82">
+        <v>817</v>
+      </c>
       <c r="I233" s="38"/>
       <c r="J233" s="38"/>
       <c r="K233" s="38"/>
       <c r="L233" s="38"/>
       <c r="M233" s="38"/>
       <c r="N233" s="50"/>
     </row>
-    <row r="234" spans="1:14" s="13" customFormat="1">
+    <row r="234" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="58" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H234" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B234" s="82">
+        <v>502</v>
+      </c>
+      <c r="C234" s="82">
+        <v>598</v>
+      </c>
+      <c r="D234" s="82">
+        <v>694</v>
+      </c>
+      <c r="E234" s="82">
+        <v>789</v>
+      </c>
+      <c r="F234" s="82">
+        <v>792</v>
+      </c>
+      <c r="G234" s="82">
+        <v>794</v>
+      </c>
+      <c r="H234" s="82">
+        <v>794</v>
+      </c>
       <c r="I234" s="38"/>
       <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="38"/>
       <c r="N234" s="50"/>
     </row>
-    <row r="235" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1">
-[...13 lines deleted...]
-      <c r="M235" s="5"/>
+    <row r="235" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="B235" s="82">
+        <v>4</v>
+      </c>
+      <c r="C235" s="82">
+        <v>7</v>
+      </c>
+      <c r="D235" s="82">
+        <v>11</v>
+      </c>
+      <c r="E235" s="82">
+        <v>15</v>
+      </c>
+      <c r="F235" s="82">
+        <v>18</v>
+      </c>
+      <c r="G235" s="82">
+        <v>22</v>
+      </c>
+      <c r="H235" s="82">
+        <v>22</v>
+      </c>
+      <c r="I235" s="38"/>
+      <c r="J235" s="38"/>
+      <c r="K235" s="38"/>
+      <c r="L235" s="38"/>
+      <c r="M235" s="38"/>
       <c r="N235" s="50"/>
     </row>
-    <row r="236" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H236" s="6"/>
+    <row r="236" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="101" t="s">
+        <v>54</v>
+      </c>
+      <c r="B236" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="C236" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="D236" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="E236" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="F236" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="G236" s="103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H236" s="82">
+        <v>1</v>
+      </c>
       <c r="I236" s="38"/>
       <c r="J236" s="38"/>
       <c r="K236" s="38"/>
       <c r="L236" s="38"/>
       <c r="M236" s="38"/>
       <c r="N236" s="50"/>
     </row>
-    <row r="237" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M237" s="38"/>
+    <row r="237" spans="1:14" s="13" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="B237" s="113"/>
+      <c r="C237" s="28"/>
+      <c r="D237" s="28"/>
+      <c r="E237" s="28"/>
+      <c r="F237" s="28"/>
+      <c r="G237" s="28"/>
+      <c r="H237" s="29"/>
+      <c r="I237" s="5"/>
+      <c r="J237" s="5"/>
+      <c r="K237" s="5"/>
+      <c r="L237" s="5"/>
+      <c r="M237" s="5"/>
       <c r="N237" s="50"/>
     </row>
-    <row r="238" spans="1:14" s="13" customFormat="1" ht="67.5">
-[...9 lines deleted...]
-      <c r="H238" s="6"/>
+    <row r="238" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B238" s="82">
+        <v>484</v>
+      </c>
+      <c r="C238" s="82">
+        <v>969</v>
+      </c>
+      <c r="D238" s="82">
+        <v>1453</v>
+      </c>
+      <c r="E238" s="82">
+        <v>1938</v>
+      </c>
+      <c r="F238" s="82">
+        <v>2422</v>
+      </c>
+      <c r="G238" s="82">
+        <v>2907</v>
+      </c>
+      <c r="H238" s="82">
+        <v>2948</v>
+      </c>
       <c r="I238" s="38"/>
       <c r="J238" s="38"/>
-      <c r="K238" s="6"/>
-      <c r="L238" s="6"/>
+      <c r="K238" s="38"/>
+      <c r="L238" s="38"/>
       <c r="M238" s="38"/>
       <c r="N238" s="50"/>
     </row>
-    <row r="239" spans="1:14" s="13" customFormat="1">
+    <row r="239" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A239" s="58" t="s">
-        <v>10</v>
-[...20 lines deleted...]
-      <c r="I239" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B239" s="82">
+        <v>478</v>
+      </c>
+      <c r="C239" s="82">
+        <v>955</v>
+      </c>
+      <c r="D239" s="82">
+        <v>1433</v>
+      </c>
+      <c r="E239" s="82">
+        <v>1910</v>
+      </c>
+      <c r="F239" s="82">
+        <v>2388</v>
+      </c>
+      <c r="G239" s="82">
+        <v>2865</v>
+      </c>
+      <c r="H239" s="82">
+        <v>2906</v>
+      </c>
+      <c r="I239" s="38"/>
       <c r="J239" s="38"/>
       <c r="K239" s="38"/>
       <c r="L239" s="38"/>
       <c r="M239" s="38"/>
       <c r="N239" s="50"/>
     </row>
-    <row r="240" spans="1:14" s="13" customFormat="1">
+    <row r="240" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A240" s="58" t="s">
-        <v>57</v>
-[...20 lines deleted...]
-      <c r="I240" s="6"/>
+        <v>64</v>
+      </c>
+      <c r="B240" s="82">
+        <v>7</v>
+      </c>
+      <c r="C240" s="82">
+        <v>14</v>
+      </c>
+      <c r="D240" s="82">
+        <v>21</v>
+      </c>
+      <c r="E240" s="82">
+        <v>28</v>
+      </c>
+      <c r="F240" s="82">
+        <v>35</v>
+      </c>
+      <c r="G240" s="82">
+        <v>42</v>
+      </c>
+      <c r="H240" s="82">
+        <v>42</v>
+      </c>
+      <c r="I240" s="38"/>
       <c r="J240" s="38"/>
       <c r="K240" s="38"/>
       <c r="L240" s="38"/>
       <c r="M240" s="38"/>
       <c r="N240" s="50"/>
     </row>
-    <row r="241" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1">
+    <row r="241" spans="1:14" s="13" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="57" t="s">
-        <v>41</v>
-[...7 lines deleted...]
-      <c r="H241" s="6"/>
+        <v>39</v>
+      </c>
+      <c r="B241" s="113"/>
+      <c r="C241" s="28"/>
+      <c r="D241" s="28"/>
+      <c r="E241" s="28"/>
+      <c r="F241" s="28"/>
+      <c r="G241" s="28"/>
+      <c r="H241" s="29"/>
       <c r="I241" s="5"/>
       <c r="J241" s="5"/>
       <c r="K241" s="5"/>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241" s="50"/>
     </row>
-    <row r="242" spans="1:14" s="13" customFormat="1">
+    <row r="242" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A242" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B242" s="38">
-[...17 lines deleted...]
-      <c r="H242" s="6"/>
+      <c r="B242" s="82">
+        <v>79371</v>
+      </c>
+      <c r="C242" s="82">
+        <v>182611</v>
+      </c>
+      <c r="D242" s="82">
+        <v>292396</v>
+      </c>
+      <c r="E242" s="82">
+        <v>407533</v>
+      </c>
+      <c r="F242" s="82">
+        <v>499829</v>
+      </c>
+      <c r="G242" s="82">
+        <v>595115</v>
+      </c>
+      <c r="H242" s="82">
+        <v>695837</v>
+      </c>
       <c r="I242" s="38"/>
       <c r="J242" s="38"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="38"/>
       <c r="N242" s="50"/>
     </row>
-    <row r="243" spans="1:14" s="13" customFormat="1">
+    <row r="243" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A243" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B243" s="38">
-[...17 lines deleted...]
-      <c r="H243" s="6"/>
+      <c r="B243" s="82">
+        <v>17048</v>
+      </c>
+      <c r="C243" s="82">
+        <v>50533</v>
+      </c>
+      <c r="D243" s="82">
+        <v>85516</v>
+      </c>
+      <c r="E243" s="82">
+        <v>128715</v>
+      </c>
+      <c r="F243" s="82">
+        <v>158688</v>
+      </c>
+      <c r="G243" s="82">
+        <v>192942</v>
+      </c>
+      <c r="H243" s="82">
+        <v>231440</v>
+      </c>
       <c r="I243" s="38"/>
       <c r="J243" s="38"/>
       <c r="K243" s="38"/>
       <c r="L243" s="38"/>
       <c r="M243" s="38"/>
       <c r="N243" s="50"/>
     </row>
-    <row r="244" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
-[...14 lines deleted...]
-      <c r="M244" s="5"/>
+    <row r="244" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B244" s="82">
+        <v>281</v>
+      </c>
+      <c r="C244" s="82">
+        <v>1179</v>
+      </c>
+      <c r="D244" s="82">
+        <v>2652</v>
+      </c>
+      <c r="E244" s="82">
+        <v>4357</v>
+      </c>
+      <c r="F244" s="82">
+        <v>5332</v>
+      </c>
+      <c r="G244" s="82">
+        <v>7664</v>
+      </c>
+      <c r="H244" s="82">
+        <v>11295</v>
+      </c>
+      <c r="I244" s="38"/>
+      <c r="J244" s="38"/>
+      <c r="K244" s="38"/>
+      <c r="L244" s="38"/>
+      <c r="M244" s="38"/>
       <c r="N244" s="50"/>
     </row>
-    <row r="245" spans="1:14" s="13" customFormat="1">
+    <row r="245" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H245" s="6"/>
+        <v>52</v>
+      </c>
+      <c r="B245" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C245" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="D245" s="82">
+        <v>3974</v>
+      </c>
+      <c r="E245" s="82">
+        <v>4596</v>
+      </c>
+      <c r="F245" s="82">
+        <v>7546</v>
+      </c>
+      <c r="G245" s="82">
+        <v>7546</v>
+      </c>
+      <c r="H245" s="82">
+        <v>8524</v>
+      </c>
       <c r="I245" s="38"/>
       <c r="J245" s="38"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="38"/>
       <c r="N245" s="50"/>
     </row>
-    <row r="246" spans="1:14" s="13" customFormat="1">
+    <row r="246" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="58" t="s">
-        <v>57</v>
-[...19 lines deleted...]
-      <c r="H246" s="6"/>
+        <v>53</v>
+      </c>
+      <c r="B246" s="82">
+        <v>5</v>
+      </c>
+      <c r="C246" s="82">
+        <v>568</v>
+      </c>
+      <c r="D246" s="82">
+        <v>1131</v>
+      </c>
+      <c r="E246" s="82">
+        <v>1694</v>
+      </c>
+      <c r="F246" s="82">
+        <v>1952</v>
+      </c>
+      <c r="G246" s="82">
+        <v>2211</v>
+      </c>
+      <c r="H246" s="82">
+        <v>2469</v>
+      </c>
       <c r="I246" s="38"/>
       <c r="J246" s="38"/>
       <c r="K246" s="38"/>
       <c r="L246" s="38"/>
       <c r="M246" s="38"/>
       <c r="N246" s="50"/>
     </row>
-    <row r="247" spans="1:14" s="13" customFormat="1">
+    <row r="247" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="58" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H247" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="B247" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C247" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="D247" s="82">
+        <v>500</v>
+      </c>
+      <c r="E247" s="82">
+        <v>1253</v>
+      </c>
+      <c r="F247" s="82">
+        <v>4503</v>
+      </c>
+      <c r="G247" s="82">
+        <v>8055</v>
+      </c>
+      <c r="H247" s="82">
+        <v>10523</v>
+      </c>
       <c r="I247" s="38"/>
       <c r="J247" s="38"/>
       <c r="K247" s="38"/>
       <c r="L247" s="38"/>
       <c r="M247" s="38"/>
       <c r="N247" s="50"/>
     </row>
-    <row r="248" spans="1:14" s="13" customFormat="1">
+    <row r="248" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="58" t="s">
-        <v>58</v>
-[...19 lines deleted...]
-      <c r="H248" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="B248" s="82">
+        <v>62037</v>
+      </c>
+      <c r="C248" s="82">
+        <v>130330</v>
+      </c>
+      <c r="D248" s="82">
+        <v>198624</v>
+      </c>
+      <c r="E248" s="82">
+        <v>266918</v>
+      </c>
+      <c r="F248" s="82">
+        <v>321807</v>
+      </c>
+      <c r="G248" s="82">
+        <v>376697</v>
+      </c>
+      <c r="H248" s="82">
+        <v>431587</v>
+      </c>
       <c r="I248" s="38"/>
       <c r="J248" s="38"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="38"/>
       <c r="N248" s="50"/>
     </row>
-    <row r="249" spans="1:14" s="13" customFormat="1">
-[...26 lines deleted...]
-      <c r="M249" s="38"/>
+    <row r="249" spans="1:14" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="B249" s="29"/>
+      <c r="C249" s="28"/>
+      <c r="D249" s="28"/>
+      <c r="E249" s="28"/>
+      <c r="F249" s="28"/>
+      <c r="G249" s="28"/>
+      <c r="H249" s="105"/>
+      <c r="I249" s="5"/>
+      <c r="J249" s="5"/>
+      <c r="K249" s="5"/>
+      <c r="L249" s="5"/>
+      <c r="M249" s="5"/>
       <c r="N249" s="50"/>
     </row>
-    <row r="250" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1">
-[...14 lines deleted...]
-      <c r="M250" s="5"/>
+    <row r="250" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B250" s="82">
+        <v>52</v>
+      </c>
+      <c r="C250" s="82">
+        <v>115</v>
+      </c>
+      <c r="D250" s="82">
+        <v>273</v>
+      </c>
+      <c r="E250" s="82">
+        <v>376</v>
+      </c>
+      <c r="F250" s="82">
+        <v>453</v>
+      </c>
+      <c r="G250" s="82">
+        <v>471</v>
+      </c>
+      <c r="H250" s="82">
+        <v>506</v>
+      </c>
+      <c r="I250" s="38"/>
+      <c r="J250" s="38"/>
+      <c r="K250" s="38"/>
+      <c r="L250" s="38"/>
+      <c r="M250" s="38"/>
       <c r="N250" s="50"/>
     </row>
-    <row r="251" spans="1:14" s="13" customFormat="1">
+    <row r="251" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A251" s="58" t="s">
-        <v>10</v>
-[...19 lines deleted...]
-      <c r="H251" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="B251" s="82">
+        <v>52</v>
+      </c>
+      <c r="C251" s="82">
+        <v>115</v>
+      </c>
+      <c r="D251" s="82">
+        <v>273</v>
+      </c>
+      <c r="E251" s="82">
+        <v>376</v>
+      </c>
+      <c r="F251" s="82">
+        <v>453</v>
+      </c>
+      <c r="G251" s="82">
+        <v>471</v>
+      </c>
+      <c r="H251" s="82">
+        <v>506</v>
+      </c>
       <c r="I251" s="38"/>
       <c r="J251" s="38"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="38"/>
       <c r="N251" s="50"/>
     </row>
-    <row r="252" spans="1:14" s="13" customFormat="1">
-[...21 lines deleted...]
-      <c r="H252" s="6"/>
+    <row r="252" spans="1:14" s="13" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A252" s="57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B252" s="82"/>
+      <c r="C252" s="29"/>
+      <c r="D252" s="29"/>
+      <c r="E252" s="29"/>
+      <c r="F252" s="29"/>
+      <c r="G252" s="29"/>
+      <c r="H252" s="29"/>
       <c r="I252" s="38"/>
       <c r="J252" s="38"/>
-      <c r="K252" s="38"/>
-      <c r="L252" s="38"/>
+      <c r="K252" s="6"/>
+      <c r="L252" s="6"/>
       <c r="M252" s="38"/>
       <c r="N252" s="50"/>
     </row>
-    <row r="253" spans="1:14" s="13" customFormat="1">
+    <row r="253" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A253" s="58" t="s">
-        <v>64</v>
-[...20 lines deleted...]
-      <c r="I253" s="38"/>
+        <v>10</v>
+      </c>
+      <c r="B253" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C253" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="D253" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E253" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="F253" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="G253" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="H253" s="82">
+        <v>23</v>
+      </c>
+      <c r="I253" s="6"/>
       <c r="J253" s="38"/>
       <c r="K253" s="38"/>
       <c r="L253" s="38"/>
       <c r="M253" s="38"/>
       <c r="N253" s="50"/>
     </row>
-    <row r="254" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1">
-      <c r="A254" s="57" t="s">
+    <row r="254" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B254" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C254" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="D254" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E254" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="F254" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="G254" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="H254" s="82">
+        <v>23</v>
+      </c>
+      <c r="I254" s="6"/>
+      <c r="J254" s="38"/>
+      <c r="K254" s="38"/>
+      <c r="L254" s="38"/>
+      <c r="M254" s="38"/>
+      <c r="N254" s="50"/>
+    </row>
+    <row r="255" spans="1:14" s="13" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="B255" s="29"/>
+      <c r="C255" s="28"/>
+      <c r="D255" s="28"/>
+      <c r="E255" s="28"/>
+      <c r="F255" s="28"/>
+      <c r="G255" s="28"/>
+      <c r="H255" s="29"/>
+      <c r="I255" s="5"/>
+      <c r="J255" s="5"/>
+      <c r="K255" s="5"/>
+      <c r="L255" s="5"/>
+      <c r="M255" s="5"/>
+      <c r="N255" s="50"/>
+    </row>
+    <row r="256" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B256" s="82">
+        <v>24282</v>
+      </c>
+      <c r="C256" s="82">
+        <v>34831</v>
+      </c>
+      <c r="D256" s="82">
+        <v>63977</v>
+      </c>
+      <c r="E256" s="82">
+        <v>86483</v>
+      </c>
+      <c r="F256" s="82">
+        <v>109872</v>
+      </c>
+      <c r="G256" s="82">
+        <v>131717</v>
+      </c>
+      <c r="H256" s="82">
+        <v>152859</v>
+      </c>
+      <c r="I256" s="38"/>
+      <c r="J256" s="38"/>
+      <c r="K256" s="38"/>
+      <c r="L256" s="38"/>
+      <c r="M256" s="38"/>
+      <c r="N256" s="50"/>
+    </row>
+    <row r="257" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B257" s="82">
+        <v>24282</v>
+      </c>
+      <c r="C257" s="82">
+        <v>34831</v>
+      </c>
+      <c r="D257" s="82">
+        <v>63977</v>
+      </c>
+      <c r="E257" s="82">
+        <v>86483</v>
+      </c>
+      <c r="F257" s="82">
+        <v>109872</v>
+      </c>
+      <c r="G257" s="82">
+        <v>131717</v>
+      </c>
+      <c r="H257" s="82">
+        <v>152859</v>
+      </c>
+      <c r="I257" s="38"/>
+      <c r="J257" s="38"/>
+      <c r="K257" s="38"/>
+      <c r="L257" s="38"/>
+      <c r="M257" s="38"/>
+      <c r="N257" s="50"/>
+    </row>
+    <row r="258" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="B258" s="29"/>
+      <c r="C258" s="28"/>
+      <c r="D258" s="28"/>
+      <c r="E258" s="28"/>
+      <c r="F258" s="28"/>
+      <c r="G258" s="28"/>
+      <c r="H258" s="29"/>
+      <c r="I258" s="5"/>
+      <c r="J258" s="5"/>
+      <c r="K258" s="5"/>
+      <c r="L258" s="5"/>
+      <c r="M258" s="5"/>
+      <c r="N258" s="50"/>
+    </row>
+    <row r="259" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B259" s="82">
+        <v>1684</v>
+      </c>
+      <c r="C259" s="82">
+        <v>2506</v>
+      </c>
+      <c r="D259" s="82">
+        <v>4542</v>
+      </c>
+      <c r="E259" s="82">
+        <v>6639</v>
+      </c>
+      <c r="F259" s="82">
+        <v>9092</v>
+      </c>
+      <c r="G259" s="82">
+        <v>11399</v>
+      </c>
+      <c r="H259" s="82">
+        <v>13728</v>
+      </c>
+      <c r="I259" s="38"/>
+      <c r="J259" s="38"/>
+      <c r="K259" s="38"/>
+      <c r="L259" s="38"/>
+      <c r="M259" s="38"/>
+      <c r="N259" s="50"/>
+    </row>
+    <row r="260" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B260" s="82">
+        <v>1457</v>
+      </c>
+      <c r="C260" s="82">
+        <v>2118</v>
+      </c>
+      <c r="D260" s="82">
+        <v>3866</v>
+      </c>
+      <c r="E260" s="82">
+        <v>5621</v>
+      </c>
+      <c r="F260" s="82">
+        <v>7707</v>
+      </c>
+      <c r="G260" s="82">
+        <v>9688</v>
+      </c>
+      <c r="H260" s="82">
+        <v>11734</v>
+      </c>
+      <c r="I260" s="38"/>
+      <c r="J260" s="38"/>
+      <c r="K260" s="38"/>
+      <c r="L260" s="38"/>
+      <c r="M260" s="38"/>
+      <c r="N260" s="50"/>
+    </row>
+    <row r="261" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="B261" s="82">
+        <v>225</v>
+      </c>
+      <c r="C261" s="82">
+        <v>328</v>
+      </c>
+      <c r="D261" s="82">
+        <v>578</v>
+      </c>
+      <c r="E261" s="82">
+        <v>874</v>
+      </c>
+      <c r="F261" s="82">
+        <v>1179</v>
+      </c>
+      <c r="G261" s="82">
+        <v>1423</v>
+      </c>
+      <c r="H261" s="82">
+        <v>1653</v>
+      </c>
+      <c r="I261" s="38"/>
+      <c r="J261" s="38"/>
+      <c r="K261" s="38"/>
+      <c r="L261" s="38"/>
+      <c r="M261" s="38"/>
+      <c r="N261" s="50"/>
+    </row>
+    <row r="262" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B262" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C262" s="82">
+        <v>57</v>
+      </c>
+      <c r="D262" s="82">
+        <v>94</v>
+      </c>
+      <c r="E262" s="82">
+        <v>139</v>
+      </c>
+      <c r="F262" s="82">
+        <v>195</v>
+      </c>
+      <c r="G262" s="82">
+        <v>273</v>
+      </c>
+      <c r="H262" s="82">
+        <v>322</v>
+      </c>
+      <c r="I262" s="38"/>
+      <c r="J262" s="38"/>
+      <c r="K262" s="38"/>
+      <c r="L262" s="38"/>
+      <c r="M262" s="38"/>
+      <c r="N262" s="50"/>
+    </row>
+    <row r="263" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B263" s="82">
+        <v>2</v>
+      </c>
+      <c r="C263" s="82">
+        <v>3</v>
+      </c>
+      <c r="D263" s="82">
+        <v>4</v>
+      </c>
+      <c r="E263" s="82">
+        <v>5</v>
+      </c>
+      <c r="F263" s="82">
+        <v>11</v>
+      </c>
+      <c r="G263" s="82">
+        <v>15</v>
+      </c>
+      <c r="H263" s="82">
+        <v>19</v>
+      </c>
+      <c r="I263" s="38"/>
+      <c r="J263" s="38"/>
+      <c r="K263" s="38"/>
+      <c r="L263" s="38"/>
+      <c r="M263" s="38"/>
+      <c r="N263" s="50"/>
+    </row>
+    <row r="264" spans="1:14" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="B264" s="29"/>
+      <c r="C264" s="28"/>
+      <c r="D264" s="28"/>
+      <c r="E264" s="28"/>
+      <c r="F264" s="28"/>
+      <c r="G264" s="28"/>
+      <c r="H264" s="29"/>
+      <c r="I264" s="5"/>
+      <c r="J264" s="5"/>
+      <c r="K264" s="5"/>
+      <c r="L264" s="5"/>
+      <c r="M264" s="5"/>
+      <c r="N264" s="50"/>
+    </row>
+    <row r="265" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B265" s="82">
+        <v>20258</v>
+      </c>
+      <c r="C265" s="82">
+        <v>35363</v>
+      </c>
+      <c r="D265" s="82">
+        <v>50805</v>
+      </c>
+      <c r="E265" s="82">
+        <v>72649</v>
+      </c>
+      <c r="F265" s="82">
+        <v>93045</v>
+      </c>
+      <c r="G265" s="82">
+        <v>112844</v>
+      </c>
+      <c r="H265" s="82">
+        <v>132790</v>
+      </c>
+      <c r="I265" s="38"/>
+      <c r="J265" s="38"/>
+      <c r="K265" s="38"/>
+      <c r="L265" s="38"/>
+      <c r="M265" s="38"/>
+      <c r="N265" s="50"/>
+    </row>
+    <row r="266" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B266" s="82">
+        <v>12476</v>
+      </c>
+      <c r="C266" s="82">
+        <v>22037</v>
+      </c>
+      <c r="D266" s="82">
+        <v>30731</v>
+      </c>
+      <c r="E266" s="82">
+        <v>43841</v>
+      </c>
+      <c r="F266" s="82">
+        <v>54747</v>
+      </c>
+      <c r="G266" s="82">
+        <v>67162</v>
+      </c>
+      <c r="H266" s="82">
+        <v>80456</v>
+      </c>
+      <c r="I266" s="38"/>
+      <c r="J266" s="38"/>
+      <c r="K266" s="38"/>
+      <c r="L266" s="38"/>
+      <c r="M266" s="38"/>
+      <c r="N266" s="50"/>
+    </row>
+    <row r="267" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B267" s="82">
+        <v>7782</v>
+      </c>
+      <c r="C267" s="82">
+        <v>13326</v>
+      </c>
+      <c r="D267" s="82">
+        <v>20074</v>
+      </c>
+      <c r="E267" s="82">
+        <v>28808</v>
+      </c>
+      <c r="F267" s="82">
+        <v>38298</v>
+      </c>
+      <c r="G267" s="82">
+        <v>45682</v>
+      </c>
+      <c r="H267" s="82">
+        <v>52334</v>
+      </c>
+      <c r="I267" s="38"/>
+      <c r="J267" s="38"/>
+      <c r="K267" s="38"/>
+      <c r="L267" s="38"/>
+      <c r="M267" s="38"/>
+      <c r="N267" s="50"/>
+    </row>
+    <row r="268" spans="1:14" s="13" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="B254" s="6"/>
-[...14 lines deleted...]
-      <c r="A255" s="58" t="s">
+      <c r="B268" s="29"/>
+      <c r="C268" s="28"/>
+      <c r="D268" s="28"/>
+      <c r="E268" s="28"/>
+      <c r="F268" s="28"/>
+      <c r="G268" s="28"/>
+      <c r="H268" s="29"/>
+      <c r="I268" s="5"/>
+      <c r="J268" s="5"/>
+      <c r="K268" s="5"/>
+      <c r="L268" s="5"/>
+      <c r="M268" s="28"/>
+      <c r="N268" s="50"/>
+    </row>
+    <row r="269" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B255" s="82">
+      <c r="B269" s="82">
         <v>25</v>
       </c>
-      <c r="C255" s="38">
+      <c r="C269" s="82">
         <v>135</v>
       </c>
-      <c r="D255" s="82">
+      <c r="D269" s="82">
         <v>245</v>
       </c>
-      <c r="E255" s="82">
+      <c r="E269" s="82">
         <v>355</v>
       </c>
-      <c r="F255" s="82">
+      <c r="F269" s="82">
         <v>358</v>
       </c>
-      <c r="G255" s="82">
+      <c r="G269" s="82">
         <v>361</v>
       </c>
-      <c r="H255" s="6"/>
-[...8 lines deleted...]
-      <c r="A256" s="93" t="s">
+      <c r="H269" s="82">
+        <v>363</v>
+      </c>
+      <c r="I269" s="38"/>
+      <c r="J269" s="82"/>
+      <c r="K269" s="38"/>
+      <c r="L269" s="38"/>
+      <c r="M269" s="82"/>
+      <c r="N269" s="50"/>
+    </row>
+    <row r="270" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="B256" s="41">
+      <c r="B270" s="41">
         <v>25</v>
       </c>
-      <c r="C256" s="41">
+      <c r="C270" s="41">
         <v>135</v>
       </c>
-      <c r="D256" s="41">
+      <c r="D270" s="41">
         <v>245</v>
       </c>
-      <c r="E256" s="41">
+      <c r="E270" s="41">
         <v>355</v>
       </c>
-      <c r="F256" s="41">
+      <c r="F270" s="41">
         <v>358</v>
       </c>
-      <c r="G256" s="41">
+      <c r="G270" s="41">
         <v>361</v>
       </c>
-      <c r="H256" s="21"/>
-[...8 lines deleted...]
-      <c r="A257" s="94" t="s">
+      <c r="H270" s="41">
+        <v>363</v>
+      </c>
+      <c r="I270" s="41"/>
+      <c r="J270" s="41"/>
+      <c r="K270" s="41"/>
+      <c r="L270" s="41"/>
+      <c r="M270" s="41"/>
+      <c r="N270" s="50"/>
+    </row>
+    <row r="271" spans="1:14" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="B257" s="23"/>
-[...9 lines deleted...]
-      <c r="A258" s="94" t="s">
+      <c r="B271" s="23"/>
+      <c r="C271" s="23"/>
+      <c r="D271" s="24"/>
+      <c r="E271" s="23"/>
+      <c r="F271" s="23"/>
+      <c r="I271" s="26"/>
+      <c r="J271" s="26"/>
+      <c r="L271" s="26"/>
+    </row>
+    <row r="272" spans="1:14" s="25" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="92" t="s">
         <v>45</v>
       </c>
-      <c r="I258" s="26"/>
-[...4 lines deleted...]
-      <c r="A259" s="95" t="s">
+      <c r="I272" s="26"/>
+      <c r="J272" s="26"/>
+      <c r="L272" s="26"/>
+    </row>
+    <row r="273" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="93" t="s">
         <v>46</v>
       </c>
-      <c r="B259" s="83"/>
-[...26 lines deleted...]
-      <c r="M260" s="34"/>
+      <c r="B273" s="83"/>
+      <c r="C273" s="83"/>
+      <c r="D273" s="83"/>
+      <c r="E273" s="83"/>
+      <c r="F273" s="83"/>
+      <c r="G273" s="83"/>
+      <c r="H273" s="83"/>
+      <c r="I273" s="83"/>
+      <c r="J273" s="83"/>
+      <c r="K273" s="83"/>
+      <c r="L273" s="83"/>
+      <c r="M273" s="83"/>
+      <c r="N273" s="83"/>
+    </row>
+    <row r="274" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A274" s="94"/>
+      <c r="B274" s="34"/>
+      <c r="C274" s="34"/>
+      <c r="D274" s="34"/>
+      <c r="E274" s="34"/>
+      <c r="F274" s="34"/>
+      <c r="G274" s="34"/>
+      <c r="H274" s="34"/>
+      <c r="I274" s="34"/>
+      <c r="J274" s="34"/>
+      <c r="K274" s="34"/>
+      <c r="L274" s="34"/>
+      <c r="M274" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>